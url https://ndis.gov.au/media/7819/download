--- v0 (2026-06-26)
+++ v1 (2026-07-16)
@@ -10,7389 +10,6858 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="03E49E25" w14:textId="734750D9" w:rsidR="00A818C3" w:rsidRPr="002B6830" w:rsidRDefault="00F80AAC" w:rsidP="00A818C3">
+    <w:p w14:paraId="03E49E25" w14:textId="665EE2B6" w:rsidR="00A818C3" w:rsidRPr="00744299" w:rsidRDefault="00F80AAC" w:rsidP="00A818C3">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>Y</w:t>
       </w:r>
-      <w:r w:rsidR="00992764" w:rsidRPr="002B6830">
+      <w:r w:rsidR="00992764" w:rsidRPr="00744299">
         <w:t>our plan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74939913" w14:textId="7BF1EC9B" w:rsidR="00B30E0A" w:rsidRPr="002B6830" w:rsidRDefault="00A818C3" w:rsidP="00A818C3">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="74939913" w14:textId="5F4FB28E" w:rsidR="00B30E0A" w:rsidRPr="00744299" w:rsidRDefault="00A818C3" w:rsidP="00A818C3">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Quick summary:</w:t>
       </w:r>
-      <w:r w:rsidR="001607A5" w:rsidRPr="002B6830">
+      <w:r w:rsidR="001607A5" w:rsidRPr="00744299">
         <w:t xml:space="preserve"> Once we approve your plan, you can start to use </w:t>
       </w:r>
-      <w:r w:rsidR="00602920" w:rsidRPr="002B6830">
+      <w:r w:rsidR="00602920" w:rsidRPr="00744299">
         <w:t xml:space="preserve">your </w:t>
       </w:r>
-      <w:r w:rsidR="00736935" w:rsidRPr="002B6830">
+      <w:r w:rsidR="00736935" w:rsidRPr="00744299">
         <w:t xml:space="preserve">funding to buy NDIS </w:t>
       </w:r>
-      <w:r w:rsidR="00602920" w:rsidRPr="002B6830">
+      <w:r w:rsidR="00602920" w:rsidRPr="00744299">
         <w:t>supports</w:t>
       </w:r>
-      <w:r w:rsidR="001607A5" w:rsidRPr="002B6830">
+      <w:r w:rsidR="001607A5" w:rsidRPr="00744299">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00150D78" w:rsidRPr="002B6830">
+      <w:r w:rsidR="00150D78" w:rsidRPr="00744299">
         <w:t>If you want us to, w</w:t>
       </w:r>
-      <w:r w:rsidR="007108DC" w:rsidRPr="002B6830">
+      <w:r w:rsidR="007108DC" w:rsidRPr="00744299">
         <w:t>e’ll</w:t>
       </w:r>
-      <w:r w:rsidR="00E106A7" w:rsidRPr="002B6830">
+      <w:r w:rsidR="00E106A7" w:rsidRPr="00744299">
         <w:t xml:space="preserve"> help you </w:t>
       </w:r>
-      <w:r w:rsidR="00602920" w:rsidRPr="002B6830">
+      <w:r w:rsidR="00602920" w:rsidRPr="00744299">
         <w:t>start using</w:t>
       </w:r>
-      <w:r w:rsidR="00E106A7" w:rsidRPr="002B6830">
+      <w:r w:rsidR="00E106A7" w:rsidRPr="00744299">
         <w:t xml:space="preserve"> your plan and </w:t>
       </w:r>
-      <w:r w:rsidR="007D2AB9" w:rsidRPr="002B6830">
+      <w:r w:rsidR="007D2AB9" w:rsidRPr="00744299">
         <w:t xml:space="preserve">help you </w:t>
       </w:r>
-      <w:r w:rsidR="00E106A7" w:rsidRPr="002B6830">
+      <w:r w:rsidR="00E106A7" w:rsidRPr="00744299">
         <w:t xml:space="preserve">connect with supports in </w:t>
       </w:r>
-      <w:r w:rsidR="002E2556" w:rsidRPr="002B6830">
+      <w:r w:rsidR="002E2556" w:rsidRPr="00744299">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00E106A7" w:rsidRPr="002B6830">
+      <w:r w:rsidR="00E106A7" w:rsidRPr="00744299">
         <w:t>area</w:t>
       </w:r>
-      <w:r w:rsidR="002E2556" w:rsidRPr="002B6830">
+      <w:r w:rsidR="002E2556" w:rsidRPr="00744299">
         <w:t xml:space="preserve"> you live</w:t>
       </w:r>
-      <w:r w:rsidR="00E106A7" w:rsidRPr="002B6830">
+      <w:r w:rsidR="00E106A7" w:rsidRPr="00744299">
         <w:t xml:space="preserve">. You must spend your funding </w:t>
       </w:r>
-      <w:r w:rsidR="00FF1A29" w:rsidRPr="002B6830">
+      <w:r w:rsidR="00FF1A29" w:rsidRPr="00744299">
         <w:t>in line with</w:t>
       </w:r>
-      <w:r w:rsidR="00E106A7" w:rsidRPr="002B6830">
+      <w:r w:rsidR="00E106A7" w:rsidRPr="00744299">
         <w:t xml:space="preserve"> your plan</w:t>
       </w:r>
-      <w:r w:rsidR="0047372D" w:rsidRPr="002B6830">
+      <w:r w:rsidR="0047372D" w:rsidRPr="00744299">
         <w:t xml:space="preserve">, and only on </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="00C27119" w:rsidRPr="002B6830">
+      <w:hyperlink r:id="rId11" w:anchor="what-ndis-supports-are" w:history="1">
+        <w:r w:rsidR="00C27119" w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">NDIS </w:t>
         </w:r>
-        <w:r w:rsidR="0047372D" w:rsidRPr="002B6830">
+        <w:r w:rsidR="0047372D" w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>supports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00E106A7" w:rsidRPr="001C7484">
-[...5 lines deleted...]
-      <w:r w:rsidR="00D83261" w:rsidRPr="002B6830">
+      <w:r w:rsidR="00E106A7" w:rsidRPr="00744299">
+        <w:t>. We’ll check</w:t>
+      </w:r>
+      <w:r w:rsidR="00D83261" w:rsidRPr="00744299">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E106A7" w:rsidRPr="002B6830">
+      <w:r w:rsidR="00E106A7" w:rsidRPr="00744299">
         <w:t>in with you during your plan to make sure it meets your needs</w:t>
       </w:r>
-      <w:r w:rsidR="00410CF1" w:rsidRPr="002B6830">
+      <w:r w:rsidR="00410CF1" w:rsidRPr="00744299">
         <w:t xml:space="preserve"> and to check whether your situation has changed</w:t>
       </w:r>
-      <w:r w:rsidR="00E106A7" w:rsidRPr="002B6830">
+      <w:r w:rsidR="00E106A7" w:rsidRPr="00744299">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00150D78" w:rsidRPr="002B6830">
+      <w:r w:rsidR="00150D78" w:rsidRPr="00744299">
         <w:t xml:space="preserve"> You </w:t>
       </w:r>
-      <w:r w:rsidR="00811D8E" w:rsidRPr="002B6830">
+      <w:r w:rsidR="00811D8E" w:rsidRPr="00744299">
         <w:t>must also contact us</w:t>
       </w:r>
-      <w:r w:rsidR="00150D78" w:rsidRPr="002B6830">
+      <w:r w:rsidR="00150D78" w:rsidRPr="00744299">
         <w:t xml:space="preserve"> if your situation changes</w:t>
       </w:r>
-      <w:r w:rsidR="00811D8E" w:rsidRPr="002B6830">
+      <w:r w:rsidR="00811D8E" w:rsidRPr="00744299">
         <w:t xml:space="preserve"> during your plan</w:t>
       </w:r>
-      <w:r w:rsidR="00150D78" w:rsidRPr="002B6830">
+      <w:r w:rsidR="00150D78" w:rsidRPr="00744299">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00E106A7" w:rsidRPr="002B6830">
+      <w:r w:rsidR="00E106A7" w:rsidRPr="00744299">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00150D78" w:rsidRPr="002B6830">
+      <w:r w:rsidR="00150D78" w:rsidRPr="00744299">
         <w:t xml:space="preserve">You </w:t>
       </w:r>
-      <w:r w:rsidR="00D14540" w:rsidRPr="002B6830">
+      <w:r w:rsidR="00D14540" w:rsidRPr="00744299">
         <w:t xml:space="preserve">usually </w:t>
       </w:r>
-      <w:r w:rsidR="00150D78" w:rsidRPr="002B6830">
+      <w:r w:rsidR="00150D78" w:rsidRPr="00744299">
         <w:t>can’t use your plan</w:t>
       </w:r>
-      <w:r w:rsidR="00E106A7" w:rsidRPr="002B6830">
+      <w:r w:rsidR="00E106A7" w:rsidRPr="00744299">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00890FCF" w:rsidRPr="002B6830">
+      <w:r w:rsidR="00890FCF" w:rsidRPr="00744299">
         <w:t>if you</w:t>
       </w:r>
-      <w:r w:rsidR="00D01E8E" w:rsidRPr="002B6830">
+      <w:r w:rsidR="00D01E8E" w:rsidRPr="00744299">
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidR="0018783D" w:rsidRPr="002B6830">
+      <w:r w:rsidR="0018783D" w:rsidRPr="00744299">
         <w:t>re</w:t>
       </w:r>
-      <w:r w:rsidR="00890FCF" w:rsidRPr="002B6830">
+      <w:r w:rsidR="00890FCF" w:rsidRPr="00744299">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E106A7" w:rsidRPr="002B6830">
+      <w:r w:rsidR="00E106A7" w:rsidRPr="00744299">
         <w:t xml:space="preserve">outside Australia </w:t>
       </w:r>
-      <w:r w:rsidR="0056354D" w:rsidRPr="002B6830">
+      <w:r w:rsidR="0056354D" w:rsidRPr="00744299">
         <w:t xml:space="preserve">for </w:t>
       </w:r>
-      <w:r w:rsidR="00E106A7" w:rsidRPr="002B6830">
+      <w:r w:rsidR="00E106A7" w:rsidRPr="00744299">
         <w:t>more than 6 weeks</w:t>
       </w:r>
-      <w:r w:rsidR="00C013D6" w:rsidRPr="002B6830">
+      <w:r w:rsidR="00C013D6" w:rsidRPr="00744299">
         <w:t xml:space="preserve">. You </w:t>
       </w:r>
-      <w:r w:rsidR="0099379E" w:rsidRPr="002B6830">
+      <w:r w:rsidR="0099379E" w:rsidRPr="00744299">
         <w:t xml:space="preserve">usually </w:t>
       </w:r>
-      <w:r w:rsidR="00C013D6" w:rsidRPr="002B6830">
+      <w:r w:rsidR="00C013D6" w:rsidRPr="00744299">
         <w:t xml:space="preserve">can’t use </w:t>
       </w:r>
-      <w:r w:rsidR="0099379E" w:rsidRPr="002B6830">
+      <w:r w:rsidR="0099379E" w:rsidRPr="00744299">
         <w:t xml:space="preserve">your plan if you </w:t>
       </w:r>
-      <w:r w:rsidR="00150D78" w:rsidRPr="002B6830">
+      <w:r w:rsidR="00150D78" w:rsidRPr="00744299">
         <w:t xml:space="preserve">don’t claim compensation you’re entitled to </w:t>
       </w:r>
-      <w:r w:rsidR="0099379E" w:rsidRPr="002B6830">
+      <w:r w:rsidR="0099379E" w:rsidRPr="00744299">
         <w:t xml:space="preserve">when </w:t>
       </w:r>
-      <w:r w:rsidR="00150D78" w:rsidRPr="002B6830">
+      <w:r w:rsidR="00150D78" w:rsidRPr="00744299">
         <w:t>we ask you to</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="058B515D" w14:textId="71F0BAB0" w:rsidR="00773DCA" w:rsidRPr="002B6830" w:rsidRDefault="00773DCA" w:rsidP="00773DCA">
+    <w:p w14:paraId="058B515D" w14:textId="0AC54BA7" w:rsidR="00773DCA" w:rsidRPr="00744299" w:rsidRDefault="00773DCA" w:rsidP="00773DCA">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE76C6">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Note</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C93407">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> when we say 'your plan'</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002E427A" w:rsidRPr="002B6830">
+        <w:t xml:space="preserve"> when we </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:t>say</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00744299">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 'your plan'</w:t>
+      </w:r>
+      <w:r w:rsidR="002E427A" w:rsidRPr="00744299">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> we mean your NDIS plan. If you’re looking for information about community connections, go to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+      <w:hyperlink r:id="rId12" w:anchor="community-connections" w:history="1">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>Our Guideline – Community connections</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BEFD31C" w14:textId="3D4126E6" w:rsidR="00F06884" w:rsidRPr="002B6830" w:rsidRDefault="00773DCA" w:rsidP="39E8D4A5">
+    <w:p w14:paraId="7BEFD31C" w14:textId="09961FF5" w:rsidR="00F06884" w:rsidRPr="00744299" w:rsidRDefault="00773DCA" w:rsidP="39E8D4A5">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">If you’re looking for information about your child’s early connections, go to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13">
-        <w:r w:rsidRPr="002B6830">
+      <w:hyperlink r:id="rId13" w:anchor="early-childhood">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>Our Guideline – Early connections</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DB5B092" w14:textId="66F9EB80" w:rsidR="00F06884" w:rsidRPr="002B6830" w:rsidRDefault="000008F4" w:rsidP="00F06884">
+    <w:p w14:paraId="7DB5B092" w14:textId="66F9EB80" w:rsidR="00F06884" w:rsidRPr="00744299" w:rsidRDefault="000008F4" w:rsidP="00F06884">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Changes to the law: </w:t>
       </w:r>
-      <w:r w:rsidR="00F06884" w:rsidRPr="002B6830">
+      <w:r w:rsidR="00F06884" w:rsidRPr="00744299">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>As part of the recent changes to the NDIS laws</w:t>
       </w:r>
-      <w:r w:rsidR="00B14067" w:rsidRPr="002B6830">
+      <w:r w:rsidR="00B14067" w:rsidRPr="00744299">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00F06884" w:rsidRPr="002B6830">
+      <w:r w:rsidR="00F06884" w:rsidRPr="00744299">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> we are moving towards a new framework for planning. Rules need to be developed for this new framework. We’re working on how and when we’ll introduce these changes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03BFAFD2" w14:textId="082ACD17" w:rsidR="00F06884" w:rsidRPr="002B6830" w:rsidRDefault="00F06884" w:rsidP="00FA5F43">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="03BFAFD2" w14:textId="082ACD17" w:rsidR="00F06884" w:rsidRPr="00744299" w:rsidRDefault="00F06884" w:rsidP="00FA5F43">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Until then, the information in this </w:t>
       </w:r>
-      <w:r w:rsidR="00B14067" w:rsidRPr="002B6830">
+      <w:r w:rsidR="00B14067" w:rsidRPr="00744299">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Guideline</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> is about our old framework for planning, which include</w:t>
       </w:r>
-      <w:r w:rsidR="00FF3F72" w:rsidRPr="002B6830">
+      <w:r w:rsidR="00FF3F72" w:rsidRPr="00744299">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the legislation changes we are introducing from now. All</w:t>
       </w:r>
-      <w:r w:rsidR="00862EDC" w:rsidRPr="002B6830">
+      <w:r w:rsidR="00862EDC" w:rsidRPr="00744299">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>current plans will be known as 'old framework' plans</w:t>
       </w:r>
-      <w:r w:rsidR="00597CAA" w:rsidRPr="002B6830">
+      <w:r w:rsidR="00597CAA" w:rsidRPr="00744299">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and we</w:t>
       </w:r>
-      <w:r w:rsidR="004632F0" w:rsidRPr="002B6830">
+      <w:r w:rsidR="004632F0" w:rsidRPr="00744299">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ll continue to develop these until all participants have transitioned to the new framework.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D64717A" w14:textId="073CA353" w:rsidR="00A818C3" w:rsidRPr="002B6830" w:rsidRDefault="00A818C3" w:rsidP="00A818C3">
+    <w:p w14:paraId="5D64717A" w14:textId="073CA353" w:rsidR="00A818C3" w:rsidRPr="00744299" w:rsidRDefault="00A818C3" w:rsidP="00A818C3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve">What’s </w:t>
       </w:r>
-      <w:r w:rsidR="00577B56">
+      <w:r w:rsidR="00577B56" w:rsidRPr="00744299">
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve">n this </w:t>
       </w:r>
-      <w:r w:rsidR="00577B56">
+      <w:r w:rsidR="00577B56" w:rsidRPr="00744299">
         <w:t>guidance</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71622DA8" w14:textId="78C5CD22" w:rsidR="00A818C3" w:rsidRPr="002B6830" w:rsidRDefault="00A818C3" w:rsidP="00A818C3">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="71622DA8" w14:textId="78C5CD22" w:rsidR="00A818C3" w:rsidRPr="00744299" w:rsidRDefault="00A818C3" w:rsidP="00A818C3">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve">This </w:t>
       </w:r>
-      <w:r w:rsidR="00E76698">
+      <w:r w:rsidR="00E76698" w:rsidRPr="00744299">
         <w:t>guidance</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve"> covers:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E7E8C27" w14:textId="42D2457E" w:rsidR="002E51B4" w:rsidRPr="002B6830" w:rsidRDefault="00A65196" w:rsidP="00A818C3">
+    <w:p w14:paraId="5E7E8C27" w14:textId="42D2457E" w:rsidR="002E51B4" w:rsidRPr="00744299" w:rsidRDefault="00A65196" w:rsidP="00A818C3">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:instrText xml:space="preserve"> HYPERLINK  \l "_What_happens_once" </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00410CF1" w:rsidRPr="002B6830">
+      <w:r w:rsidR="00410CF1" w:rsidRPr="00744299">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve">What happens </w:t>
       </w:r>
-      <w:r w:rsidR="001C0407" w:rsidRPr="002B6830">
+      <w:r w:rsidR="001C0407" w:rsidRPr="00744299">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve">after </w:t>
       </w:r>
-      <w:r w:rsidR="002E51B4" w:rsidRPr="002B6830">
+      <w:r w:rsidR="002E51B4" w:rsidRPr="00744299">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>your plan is approved?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ACAAB16" w14:textId="24CE6DF1" w:rsidR="001607A5" w:rsidRPr="002B6830" w:rsidRDefault="00A65196" w:rsidP="004D75C4">
+    <w:p w14:paraId="4ACAAB16" w14:textId="24CE6DF1" w:rsidR="001607A5" w:rsidRPr="00744299" w:rsidRDefault="00A65196" w:rsidP="004D75C4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:hyperlink w:anchor="_What_supports_can_1" w:history="1">
-        <w:r w:rsidR="001607A5" w:rsidRPr="002B6830">
+        <w:r w:rsidR="001607A5" w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What supports can you buy with your </w:t>
         </w:r>
-        <w:r w:rsidR="00410CF1" w:rsidRPr="002B6830">
+        <w:r w:rsidR="00410CF1" w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">NDIS </w:t>
         </w:r>
-        <w:r w:rsidR="008E5CF3" w:rsidRPr="002B6830">
+        <w:r w:rsidR="008E5CF3" w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>funding</w:t>
         </w:r>
-        <w:r w:rsidR="001607A5" w:rsidRPr="002B6830">
+        <w:r w:rsidR="001607A5" w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="77A82E97" w14:textId="3EB47870" w:rsidR="004D75C4" w:rsidRPr="002B6830" w:rsidRDefault="00DC7E59" w:rsidP="004D75C4">
+    <w:p w14:paraId="77A82E97" w14:textId="3EB47870" w:rsidR="004D75C4" w:rsidRPr="00744299" w:rsidRDefault="00DC7E59" w:rsidP="004D75C4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="009E14C2" w:rsidRPr="002B6830">
+      <w:r w:rsidR="009E14C2" w:rsidRPr="00744299">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:instrText>HYPERLINK  \l "_How_do_you_2"</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="004D75C4" w:rsidRPr="002B6830">
+      <w:r w:rsidR="004D75C4" w:rsidRPr="00744299">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve">How do you buy </w:t>
       </w:r>
-      <w:r w:rsidR="004151D0" w:rsidRPr="002B6830">
+      <w:r w:rsidR="004151D0" w:rsidRPr="00744299">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
-      <w:r w:rsidR="004D75C4" w:rsidRPr="002B6830">
+      <w:r w:rsidR="004D75C4" w:rsidRPr="00744299">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>supports from providers?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C124E92" w14:textId="6889EE83" w:rsidR="001607A5" w:rsidRPr="002B6830" w:rsidRDefault="00DC7E59" w:rsidP="00A818C3">
+    <w:p w14:paraId="5C124E92" w14:textId="6889EE83" w:rsidR="001607A5" w:rsidRPr="00744299" w:rsidRDefault="00DC7E59" w:rsidP="00A818C3">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:hyperlink w:anchor="_What_happens_during_1" w:history="1">
-        <w:r w:rsidR="001607A5" w:rsidRPr="002B6830">
+        <w:r w:rsidR="001607A5" w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What </w:t>
         </w:r>
-        <w:r w:rsidR="00BD7439" w:rsidRPr="002B6830">
+        <w:r w:rsidR="00BD7439" w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">happens </w:t>
         </w:r>
-        <w:r w:rsidR="001607A5" w:rsidRPr="002B6830">
+        <w:r w:rsidR="001607A5" w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>during your plan?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5ABF0BB3" w14:textId="0E8FFEEB" w:rsidR="00A83BC9" w:rsidRPr="002B6830" w:rsidRDefault="001607A5" w:rsidP="00A818C3">
+    <w:p w14:paraId="5ABF0BB3" w14:textId="0E8FFEEB" w:rsidR="00A83BC9" w:rsidRPr="00744299" w:rsidRDefault="001607A5" w:rsidP="00A818C3">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_When_can’t_you_1" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>When can’t you use your plan?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="20AA9EE7" w14:textId="458251AB" w:rsidR="005B22CE" w:rsidRDefault="007A6862" w:rsidP="00A818C3">
+    <w:p w14:paraId="20AA9EE7" w14:textId="458251AB" w:rsidR="005B22CE" w:rsidRPr="00744299" w:rsidRDefault="007A6862" w:rsidP="00A818C3">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_What_if_you’re" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>What if you’re not happy with your plan?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4C9EB61F" w14:textId="77777777" w:rsidR="00A818C3" w:rsidRPr="002B6830" w:rsidRDefault="00A818C3" w:rsidP="00A818C3">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="4C9EB61F" w14:textId="77777777" w:rsidR="00A818C3" w:rsidRPr="00744299" w:rsidRDefault="00A818C3" w:rsidP="00A818C3">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve">You </w:t>
       </w:r>
-      <w:r w:rsidR="001607A5" w:rsidRPr="002B6830">
+      <w:r w:rsidR="001607A5" w:rsidRPr="00744299">
         <w:t>may</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve"> also be interested in:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FBE447C" w14:textId="3B36D538" w:rsidR="00585F38" w:rsidRPr="002B6830" w:rsidRDefault="00585F38" w:rsidP="006E578C">
+    <w:p w14:paraId="2FBE447C" w14:textId="15139B40" w:rsidR="00585F38" w:rsidRPr="00744299" w:rsidRDefault="00585F38" w:rsidP="006E578C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+      <w:hyperlink r:id="rId14" w:anchor="how-ndis-supports-work" w:history="1">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>What principles do we follow to create your plan?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7FBD918F" w14:textId="419E92BF" w:rsidR="001607A5" w:rsidRPr="002B6830" w:rsidRDefault="00294818" w:rsidP="005430FE">
+    <w:p w14:paraId="7FBD918F" w14:textId="3D1BD516" w:rsidR="001607A5" w:rsidRPr="00744299" w:rsidRDefault="00294818" w:rsidP="005430FE">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="007907AF">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidR="00E41D60">
+        <w:instrText>HYPERLINK "https://www.ndis.gov.au/understanding-ndis/about-ndis/our-guidelines" \l "eligibility"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00744299">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="001607A5" w:rsidRPr="002B6830">
+      <w:r w:rsidR="001607A5" w:rsidRPr="00744299">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>Applying to the NDIS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26861409" w14:textId="7B707536" w:rsidR="001607A5" w:rsidRPr="002B6830" w:rsidRDefault="00294818" w:rsidP="006E578C">
+    <w:p w14:paraId="26861409" w14:textId="121BB2E1" w:rsidR="001607A5" w:rsidRPr="00744299" w:rsidRDefault="00294818" w:rsidP="006E578C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidR="001607A5" w:rsidRPr="002B6830">
+      <w:hyperlink r:id="rId15" w:anchor="your-plan" w:history="1">
+        <w:r w:rsidR="001607A5" w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Creating your plan</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="00BB6521" w14:textId="244D91EE" w:rsidR="001607A5" w:rsidRPr="002B6830" w:rsidRDefault="00F6783F" w:rsidP="001607A5">
+    <w:p w14:paraId="00BB6521" w14:textId="49FB715B" w:rsidR="001607A5" w:rsidRPr="00744299" w:rsidRDefault="00F6783F" w:rsidP="001607A5">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+      <w:hyperlink r:id="rId16" w:anchor="your-plan" w:history="1">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Changing your plan</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="36E10927" w14:textId="4EE40DEF" w:rsidR="00585F38" w:rsidRPr="002B6830" w:rsidRDefault="001607A5" w:rsidP="00794D7A">
+    <w:p w14:paraId="36E10927" w14:textId="2313F98F" w:rsidR="00585F38" w:rsidRPr="00744299" w:rsidRDefault="001607A5" w:rsidP="00794D7A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+      <w:hyperlink r:id="rId17" w:anchor="reviewing-a-decision" w:history="1">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Reviewing </w:t>
         </w:r>
-        <w:r w:rsidR="0079471C" w:rsidRPr="002B6830">
+        <w:r w:rsidR="0079471C" w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>our</w:t>
         </w:r>
-        <w:r w:rsidRPr="002B6830">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> decision</w:t>
         </w:r>
-        <w:r w:rsidR="0079471C" w:rsidRPr="002B6830">
+        <w:r w:rsidR="0079471C" w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>s</w:t>
         </w:r>
       </w:hyperlink>
       <w:bookmarkStart w:id="0" w:name="_What_happens_now"/>
       <w:bookmarkStart w:id="1" w:name="_What_are_reasonable"/>
       <w:bookmarkStart w:id="2" w:name="_What_must_happen"/>
       <w:bookmarkStart w:id="3" w:name="_What_principles_do"/>
       <w:bookmarkStart w:id="4" w:name="_Fair_for_everyone,"/>
       <w:bookmarkStart w:id="5" w:name="_Fair_funding_to"/>
       <w:bookmarkStart w:id="6" w:name="_Evidence-based_best_practice"/>
       <w:bookmarkStart w:id="7" w:name="_Fair_early_investments"/>
       <w:bookmarkStart w:id="8" w:name="_Fair_support_across"/>
       <w:bookmarkStart w:id="9" w:name="_Fair_supports_for"/>
       <w:bookmarkStart w:id="10" w:name="_Fair_assistance_from"/>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
-      <w:r w:rsidR="00E31E16">
+      <w:r w:rsidR="00E31E16" w:rsidRPr="00744299">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F270B57" w14:textId="17DB3060" w:rsidR="00774D5E" w:rsidRPr="002B6830" w:rsidRDefault="00774D5E" w:rsidP="0047372D">
+    <w:p w14:paraId="3F270B57" w14:textId="17DB3060" w:rsidR="00774D5E" w:rsidRPr="00744299" w:rsidRDefault="00774D5E" w:rsidP="0047372D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Fair_funding_to_1"/>
       <w:bookmarkStart w:id="12" w:name="_Evidence-based_best_practice_1"/>
       <w:bookmarkStart w:id="13" w:name="_Fair_early_investments_1"/>
       <w:bookmarkStart w:id="14" w:name="_Fair_early_investments_2"/>
       <w:bookmarkStart w:id="15" w:name="_Fair_assistance_from_1"/>
       <w:bookmarkStart w:id="16" w:name="_What_happens_once"/>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>What happens after your plan is approved?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B1DC8ED" w14:textId="7D2EEDCA" w:rsidR="00774D5E" w:rsidRPr="002B6830" w:rsidRDefault="00774D5E" w:rsidP="00992764">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="4B1DC8ED" w14:textId="7D2EEDCA" w:rsidR="00774D5E" w:rsidRPr="00744299" w:rsidRDefault="00774D5E" w:rsidP="00992764">
+      <w:r w:rsidRPr="00744299">
         <w:t>Once we approve your plan, you can start using it. This means you can spend your NDIS funding on the NDIS supports set out in your plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AC97D1B" w14:textId="42C17114" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="00774D5E" w:rsidP="001C0407">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="4AC97D1B" w14:textId="40330521" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00774D5E" w:rsidP="001C0407">
+      <w:r w:rsidRPr="00744299">
         <w:t>NDIS laws determine what we can and can’t fund. Things we can fund are called NDIS supports.</w:t>
       </w:r>
-      <w:r w:rsidR="0003733F" w:rsidRPr="002B6830">
+      <w:r w:rsidR="00215BD6" w:rsidRPr="00744299">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidR="0003733F" w:rsidRPr="002B6830">
+      <w:r w:rsidR="00215BD6" w:rsidRPr="00744299">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> NDIS supports are the services, items and equipment that can be funded by the NDIS.</w:t>
       </w:r>
-      <w:r w:rsidR="0003733F" w:rsidRPr="002B6830">
+      <w:r w:rsidR="00215BD6" w:rsidRPr="00744299">
         <w:t xml:space="preserve"> You can only use the funding in your plan to buy NDIS supports if they are related to your disability</w:t>
       </w:r>
-      <w:r w:rsidR="0003733F" w:rsidRPr="002B6830">
+      <w:r w:rsidR="00215BD6" w:rsidRPr="00744299">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidR="0003733F" w:rsidRPr="002B6830">
+      <w:r w:rsidR="00215BD6" w:rsidRPr="00744299">
         <w:t xml:space="preserve"> and are </w:t>
       </w:r>
       <w:hyperlink w:anchor="_What_supports_can_1" w:history="1">
-        <w:r w:rsidR="0003733F" w:rsidRPr="002B6830">
+        <w:r w:rsidR="00215BD6" w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>in line with your plan</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0003733F" w:rsidRPr="002B6830">
+      <w:r w:rsidR="00215BD6" w:rsidRPr="00744299">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="0003733F" w:rsidRPr="002B6830">
+      <w:r w:rsidR="00215BD6" w:rsidRPr="00744299">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidR="0003733F" w:rsidRPr="002B6830">
+      <w:r w:rsidR="00215BD6" w:rsidRPr="00744299">
         <w:t xml:space="preserve"> In certain circumstances, you may be able to spend your funding on a replacement support instead.</w:t>
       </w:r>
-      <w:r w:rsidR="0003733F" w:rsidRPr="002B6830">
+      <w:r w:rsidR="00215BD6" w:rsidRPr="00744299">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidR="0003733F" w:rsidRPr="002B6830">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00215BD6" w:rsidRPr="00744299">
+        <w:t xml:space="preserve"> Learn more about </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidR="00974AAA" w:rsidRPr="00974AAA">
+        <w:r w:rsidR="00215BD6" w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>supports funded by the NDIS</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0003733F" w:rsidRPr="00974AAA">
+      <w:r w:rsidR="00215BD6" w:rsidRPr="00744299">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BD6D2CA" w14:textId="2E616643" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="001C0407">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="4BD6D2CA" w14:textId="0F81D518" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="001C0407">
+      <w:r w:rsidRPr="00744299">
         <w:t>You can’t use your NDIS funding to buy supports that other government services are responsible for.</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve"> We call these supports </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+      <w:hyperlink r:id="rId19" w:anchor="mainstream-and-community" w:history="1">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>mainstream supports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>. For example, you can’t use your NDIS funding on general health supports like your general practitioner (GP), because the health system is responsible for these services.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66210210" w14:textId="6F667B6C" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="001607A5">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="66210210" w14:textId="6F667B6C" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="001607A5">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve">We’ll send you a copy of your plan within </w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>7 days</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve"> after we approve it.</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="7"/>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve"> You can also find your plan in the my NDIS portal and app.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B590844" w14:textId="39C549A5" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="0047372D">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="1B590844" w14:textId="02D8B597" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="0047372D">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve">If you have a </w:t>
       </w:r>
       <w:hyperlink r:id="rId20">
-        <w:r w:rsidRPr="002B6830">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>nominee or child representative</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve"> with authority to manage your plan, we can send them a copy of your plan too. You can also ask us to share your plan with other people. We can only share your plan when you ask us to. Learn more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+      <w:hyperlink r:id="rId21" w:anchor="your-privacy" w:history="1">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>your privacy and information</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="419ED41F" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00275249">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="419ED41F" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00275249">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve">If you want to, you can show your plan to another person or someone that works with you, like a health professional. This is entirely your decision. Learn more about </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>sharing your plan</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60C1A602" w14:textId="29445C64" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00FA5F43">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="60C1A602" w14:textId="64FD2192" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00FA5F43">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve">There may be some extra information we need before you can start claiming for NDIS supports. If you </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>self-manage</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve"> your funding, you’ll need to give us your bank account details before you can make any claims. This is so you can access your funding and pay your providers. There are also </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Do_you_need_1" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>some NDIS supports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve"> where you’ll need to tell us who your chosen provider is before we can pay them. This includes telling us about your registered plan manager, if you have one.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="643322DD" w14:textId="6C3E2F40" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00275249">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="643322DD" w14:textId="6C3E2F40" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00275249">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve">This guideline explains how we help you to use your plan, and what NDIS supports you can buy with your funding. You can also visit our </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>plan implementation directory</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00A111B3">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>for more information on how to start using your plan. For example, we have guides on how to use the my NDIS portal and app, or how to work with providers.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B0306D9" w14:textId="2A094EF6" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F">
+    <w:p w14:paraId="6B0306D9" w14:textId="2A094EF6" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:lastRenderedPageBreak/>
         <w:t>How can we help you start using your plan?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EC7F95B" w14:textId="334E51A1" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00EE48EC">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="1EC7F95B" w14:textId="334E51A1" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00EE48EC">
+      <w:r w:rsidRPr="00744299">
         <w:t>Once your plan is approved, we’ll ask if you want to meet and talk about how to use your plan. We call this an implementation meeting.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="064023D2" w14:textId="7AC71786" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00EE48EC">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="064023D2" w14:textId="7AC71786" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00EE48EC">
+      <w:r w:rsidRPr="00744299">
+        <w:t xml:space="preserve">You decide </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00744299">
+        <w:t>whether or not</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00744299">
+        <w:t xml:space="preserve"> you want an implementation meeting. It’s usually a good idea to have an implementation meeting when you get your first plan, or if your new plan has a lot of changes from your last plan. If you want to have this meeting, we’ll arrange it within </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>28 days</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> after we approve your plan</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65AAF63F" w14:textId="3FC89519" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00E57FE5">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="65AAF63F" w14:textId="4CC26E5F" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00E57FE5">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve">You’ll have your implementation meeting with your my NDIS contact, </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>support coordinator</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>psychosocial recovery coach</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
+        <w:t xml:space="preserve"> (recovery coach). </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00744299">
+        <w:t>Your</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00744299">
+        <w:t xml:space="preserve"> my NDIS contact could be a local area coordinator, early childhood partner or NDIS planner. They can help you start using your plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AB5A93F" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00883E8B">
+      <w:r w:rsidRPr="00744299">
         <w:t>For example, they can help you:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="562AD856" w14:textId="18156AD6" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00883E8B">
+    <w:p w14:paraId="562AD856" w14:textId="18156AD6" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00883E8B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>understand your plan, and what NDIS supports you can buy with your funding</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44BA3E26" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00883E8B">
+    <w:p w14:paraId="44BA3E26" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00883E8B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>understand what supports other government services, such as the health or education systems, can provide for you</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37EF08A7" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00883E8B">
+    <w:p w14:paraId="37EF08A7" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00883E8B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>connect with your community and other government services</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="682BC821" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00883E8B">
+    <w:p w14:paraId="682BC821" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00883E8B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>find providers that meet your needs and will help you pursue your goals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72A9958B" w14:textId="3D015E41" w:rsidR="0003733F" w:rsidRPr="009D2E3E" w:rsidRDefault="0003733F" w:rsidP="00883E8B">
+    <w:p w14:paraId="72A9958B" w14:textId="4EBB1A5A" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00883E8B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C52AE4">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00744299">
+        <w:t xml:space="preserve">use the </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
-        <w:r w:rsidRPr="009D2E3E">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>my NDIS portal</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009D2E3E">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:hyperlink r:id="rId28" w:history="1">
-        <w:r w:rsidRPr="001C526F">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>app</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6EDAE37D" w14:textId="4EB0A980" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00883E8B">
+    <w:p w14:paraId="6EDAE37D" w14:textId="4EB0A980" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00883E8B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve">make </w:t>
       </w:r>
       <w:hyperlink r:id="rId29">
-        <w:r w:rsidRPr="002B6830">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>service agreements</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve"> with your providers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E562520" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00883E8B">
+    <w:p w14:paraId="5E562520" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00883E8B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>answer any questions or concerns you have</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29DB1A10" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00883E8B">
+    <w:p w14:paraId="29DB1A10" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00883E8B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>ask for a change to your plan if something in your life changes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55839EB2" w14:textId="1DF765B0" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00151C16">
-[...4 lines deleted...]
-        <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="55839EB2" w14:textId="28C46354" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00151C16">
+      <w:r w:rsidRPr="00744299">
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00744299">
+        <w:t>your</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00744299">
+        <w:t xml:space="preserve"> my NDIS contact is an early childhood partner, they can also help families understand the principles of best practice in early childhood intervention. Learn more about our </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:anchor="early-childhood" w:history="1">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>early</w:t>
         </w:r>
-        <w:r w:rsidRPr="002B6830">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="002B6830">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>childhood approach</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0765ADA9" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00365CCB">
+    <w:p w14:paraId="0765ADA9" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00365CCB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>How can we help you connect with informal, community and mainstream supports?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62C3E88F" w14:textId="30A95174" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00365CCB">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="62C3E88F" w14:textId="30A95174" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00365CCB">
+      <w:r w:rsidRPr="00744299">
         <w:t>There are many supports you can get that are not provided by the NDIS. These include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10BDB0AF" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00365CCB">
+    <w:p w14:paraId="10BDB0AF" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00365CCB">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>informal supports, such as your friends, family and other people you know in your community</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="582FF148" w14:textId="192805CB" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00365CCB">
+    <w:p w14:paraId="582FF148" w14:textId="192805CB" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00365CCB">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>community supports, such as community groups, sporting groups or other activities in your area</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42482A7A" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00365CCB">
+    <w:p w14:paraId="42482A7A" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00365CCB">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:lastRenderedPageBreak/>
         <w:t>mainstream supports, such as health, education and other government services that are available to all Australians.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6592638F" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00365CCB">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="6592638F" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00365CCB">
+      <w:r w:rsidRPr="00744299">
         <w:t>These supports can often help you pursue your goals. We don’t give you funding for these supports.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C024B9A" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00365CCB">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="3C024B9A" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00365CCB">
+      <w:r w:rsidRPr="00744299">
         <w:t>When you start using your plan, we’ll see how we can help you connect with other supports available to you.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F1B26F1" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00365CCB">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="3F1B26F1" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00365CCB">
+      <w:r w:rsidRPr="00744299">
         <w:t>For example, we could help you:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FB1B6C8" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="009764F7" w:rsidRDefault="0003733F" w:rsidP="009764F7">
+    <w:p w14:paraId="0FB1B6C8" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="009764F7">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="009764F7">
+      <w:r w:rsidRPr="00744299">
         <w:t>find community clubs you’d like to join, or activities you’d like to do</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FBDD838" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="009764F7" w:rsidRDefault="0003733F" w:rsidP="009764F7">
+    <w:p w14:paraId="2FBDD838" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="009764F7">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="009764F7">
+      <w:r w:rsidRPr="00744299">
         <w:t>talk to organisations, so they can adapt their service to meet your needs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="211CB3B6" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="009764F7" w:rsidRDefault="0003733F" w:rsidP="009764F7">
+    <w:p w14:paraId="211CB3B6" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="009764F7">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="009764F7">
+      <w:r w:rsidRPr="00744299">
         <w:t>contact other government services, such as Medicare, childcare, job services or health providers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65271F03" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="009764F7" w:rsidRDefault="0003733F" w:rsidP="009764F7">
+    <w:p w14:paraId="65271F03" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="009764F7">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="009764F7">
+      <w:r w:rsidRPr="00744299">
         <w:t>explore ways you can see your family and friends more often, or make new friends, if you want to.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3453F298" w14:textId="29275ACC" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00CD0899">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="3453F298" w14:textId="29275ACC" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00CD0899">
+      <w:r w:rsidRPr="00744299">
         <w:t>Learn more about supports we can and can’t fund:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CDC9C01" w14:textId="15F8D67A" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F">
+    <w:p w14:paraId="5CDC9C01" w14:textId="2D332C65" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId31" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+      <w:hyperlink r:id="rId31" w:anchor="how-ndis-supports-work" w:history="1">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Our Guideline – Reasonable and necessary supports</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="14DC3C58" w14:textId="1B5BDFB1" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00FA5F43">
+    <w:p w14:paraId="14DC3C58" w14:textId="2901D985" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00FA5F43">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId32" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>What does NDIS fund?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="59F82BD3" w14:textId="61CB7DFF" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00CD0899">
+    <w:p w14:paraId="59F82BD3" w14:textId="6734DA10" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00CD0899">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId33" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+      <w:hyperlink r:id="rId33" w:anchor="early-childhood" w:history="1">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Our Guideline – Early connections</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve"> for children younger than 9</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20B630E5" w14:textId="0648CB42" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00365CCB">
+    <w:p w14:paraId="20B630E5" w14:textId="30B0C7EE" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00365CCB">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId34" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+      <w:hyperlink r:id="rId34" w:anchor="community-connections" w:history="1">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Our Guideline – Community connections</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve"> for people aged 9 and older.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="087E829C" w14:textId="1DE1A224" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00365CCB">
+    <w:p w14:paraId="087E829C" w14:textId="1DE1A224" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00365CCB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>How can we help you find service providers?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38B8E759" w14:textId="7415FE04" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="0003733F">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">on the </w:t>
+    <w:p w14:paraId="38B8E759" w14:textId="7415FE04" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="0003733F">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00744299">
+        <w:t>Your</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00744299">
+        <w:t xml:space="preserve"> my NDIS contact, support coordinator or recovery coach can help you find service providers. A service provider is a person or organisation that provides your NDIS supports.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A72440A" w14:textId="73345B8A" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="0003733F">
+      <w:r w:rsidRPr="00744299">
+        <w:t xml:space="preserve">Some providers are registered with the NDIS Quality and Safeguards Commission. This means they meet strict conditions for the quality and safety of their services. We call them ‘registered NDIS </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00744299">
+        <w:t>providers’</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00744299">
+        <w:t xml:space="preserve">. Learn more about finding a registered provider on the </w:t>
       </w:r>
       <w:hyperlink r:id="rId35" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t>NDIS Quality and Safeguards Commission website</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CA8F80B" w14:textId="07DAF148" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="0003733F">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="4CA8F80B" w14:textId="07DAF148" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="0003733F">
+      <w:r w:rsidRPr="00744299">
         <w:t>If a provider isn’t registered with the NDIS Quality and Safeguards Commission, we call them an ‘unregistered provider’.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0940919F" w14:textId="2D1D78FF" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="0003733F">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="0940919F" w14:textId="2D1D78FF" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="0003733F">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve">You can usually choose any provider you want to provide your NDIS supports. But if your funding is Agency-managed, you can only choose from registered NDIS providers. And there are </w:t>
       </w:r>
       <w:hyperlink w:anchor="_When_do_you_1" w:tooltip="When do you need to use NDIS registered providers?" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t>some types of supports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve"> where you must always use registered NDIS providers. Your plan might also include that you can only buy NDIS supports from a specific provider or type of provider.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D1F2927" w14:textId="69A28E7F" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="0003733F">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="0D1F2927" w14:textId="69A28E7F" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="0003733F">
+      <w:r w:rsidRPr="00744299">
         <w:lastRenderedPageBreak/>
         <w:t>We can’t recommend specific providers to you. But we can let you know about the different providers in your area, to help you decide which ones you might like to use.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F7A6CF8" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="0003733F">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="7F7A6CF8" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="0003733F">
+      <w:r w:rsidRPr="00744299">
         <w:t>You can also check for providers on the internet, look at reviews, or get advice from friends or family. It’s a good idea to speak with different providers before you choose one.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16B361F4" w14:textId="30326B75" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="0003733F">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">You can search for registered NDIS providers on the myplace portal or with our </w:t>
+    <w:p w14:paraId="16B361F4" w14:textId="30326B75" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="0003733F">
+      <w:r w:rsidRPr="00744299">
+        <w:t xml:space="preserve">You can search for registered NDIS providers on the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00744299">
+        <w:t>myplace</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00744299">
+        <w:t xml:space="preserve"> portal or with our </w:t>
       </w:r>
       <w:hyperlink r:id="rId36" w:anchor="find-a-service-provider" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t>Provider Finder</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AC18ADB" w14:textId="28097366" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="0003733F">
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w14:paraId="7AC18ADB" w14:textId="7AEEC6E3" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="0003733F">
+      <w:r w:rsidRPr="00744299">
+        <w:t xml:space="preserve">We don’t pay family members to provide funded supports other than in exceptional situations. Learn more about </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Can__I" w:history="1">
-        <w:r w:rsidR="00B90BD0">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>can I pay my family to deliver NDIS supports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
-[...15 lines deleted...]
-        <w:r w:rsidR="00ED64BC" w:rsidRPr="00027100">
+      <w:r w:rsidRPr="00744299">
+        <w:t xml:space="preserve"> and sustaining informal supports when </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId37" w:anchor="including-specific" w:history="1">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>we include specific types of supports in plans</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00ED64BC">
+      <w:r w:rsidRPr="00744299">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72DF315B" w14:textId="322EFD83" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F">
+    <w:p w14:paraId="72DF315B" w14:textId="322EFD83" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Do_you_need"/>
       <w:bookmarkStart w:id="18" w:name="_What_supports_can_1"/>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>What supports can you buy with your NDIS funding?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60B2D0A9" w14:textId="21516427" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00FD7BBD">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="60B2D0A9" w14:textId="2F03682A" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00FD7BBD">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve">Your plan includes information about the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+      <w:hyperlink r:id="rId38" w:anchor="how-ndis-supports-work" w:history="1">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>reasonable and necessary</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve"> supports you can buy with your NDIS funding.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64239726" w14:textId="77CC7F8D" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00144224">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="64239726" w14:textId="6D3390CA" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00144224">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve">We fund NDIS supports. NDIS laws determine what we can and can’t fund. We call the things we can fund </w:t>
       </w:r>
       <w:hyperlink r:id="rId39" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS supports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CCFA06D" w14:textId="3827ED3F" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00144224">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="5CCFA06D" w14:textId="3827ED3F" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00144224">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve">When you buy support with the NDIS funding in your plan, you need to make sure it meets </w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>all</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve"> these criteria:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D514D1E" w14:textId="06B4ED01" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="008A6369">
+    <w:p w14:paraId="1D514D1E" w14:textId="06B4ED01" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="008A6369">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
+        <w:t>the support is an NDIS support for you</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="8"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08766FEB" w14:textId="26375C1C" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="008A6369">
+    <w:p w14:paraId="08766FEB" w14:textId="26375C1C" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="008A6369">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve">the support isn’t declared to be </w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve"> an NDIS support</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="9"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76D86854" w14:textId="0CBF1451" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="008A6369">
+    <w:p w14:paraId="76D86854" w14:textId="0CBF1451" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="008A6369">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>the support doesn’t consist of the provision of sexual services and sex work, alcohol or drugs</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="10"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E4EF5F6" w14:textId="3100FCC0" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="008A6369">
+    <w:p w14:paraId="6E4EF5F6" w14:textId="3100FCC0" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="008A6369">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>the support is related to your disability</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="11"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C8CCFA1" w14:textId="7CCB8E8A" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00FA5F43">
+    <w:p w14:paraId="5C8CCFA1" w14:textId="7CCB8E8A" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00FA5F43">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>the support is in line with your plan.</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="12"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5349728F" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00F42163">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="5349728F" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00F42163">
+      <w:r w:rsidRPr="00744299">
         <w:t>Spending in line with your plan means only spending your funding on the supports included in your plan. To spend in line with your plan, you need to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43BCBB61" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="0003733F">
+    <w:p w14:paraId="43BCBB61" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="0003733F">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
-[...3 lines deleted...]
-    <w:p w14:paraId="34AC55EC" w14:textId="256D7A99" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="0003733F">
+      <w:r w:rsidRPr="00744299">
+        <w:t xml:space="preserve">spend your funding in the way we describe. This includes any stated supports, where we describe the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00744299">
+        <w:t>supports</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00744299">
+        <w:t xml:space="preserve"> you can buy more specifically</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34AC55EC" w14:textId="256D7A99" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="0003733F">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>make sure your funding will last for the whole length of your plan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F29387C" w14:textId="5617C6FF" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="0003733F">
+    <w:p w14:paraId="0F29387C" w14:textId="5617C6FF" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="0003733F">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>if your plan includes funding periods and funding component amounts, make sure your funding will last for the length of each funding period.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E58C66E" w14:textId="49104D87" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00DE0584">
+    <w:p w14:paraId="6E58C66E" w14:textId="17786233" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00DE0584">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve">When you buy supports in line with your plan, you need to make sure they are </w:t>
       </w:r>
       <w:hyperlink r:id="rId40" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS supports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve"> or an agreed replacement support that relates to your disability.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EC16E48" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="0015686D">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="5EC16E48" w14:textId="241A29F5" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="0015686D">
+      <w:r w:rsidRPr="00744299">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">If you buy supports that aren’t NDIS supports in your plan, or are not an approved replacement support for you, you may need to pay this money back to the NDIS. Find out more about </w:t>
       </w:r>
-      <w:hyperlink w:anchor="_What_happens_if" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+      <w:hyperlink r:id="rId41" w:history="1">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>what happens if you buy supports that aren’t in your plan</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DB0B7F8" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00DE0584">
+    <w:p w14:paraId="3DB0B7F8" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00DE0584">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>Replacement supports</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F8E6994" w14:textId="469B276F" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00DE0584">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="3F8E6994" w14:textId="469B276F" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00DE0584">
+      <w:r w:rsidRPr="00744299">
         <w:t>In limited circumstances, we may agree that you can spend your funding on a support that isn’t an NDIS support. We call this a ‘replacement support’.</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="13"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55752D5A" w14:textId="79C234CE" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00DE0584">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="55752D5A" w14:textId="79C234CE" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00DE0584">
+      <w:r w:rsidRPr="00744299">
         <w:t>You can only spend your funding on a replacement support if we’ve agreed in writing that you can buy this support.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B59C6B1" w14:textId="6C4CF0AF" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00DE0584">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="0B59C6B1" w14:textId="6C4CF0AF" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00DE0584">
+      <w:r w:rsidRPr="00744299">
         <w:t>To have a replacement support, it must:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E28247C" w14:textId="7E6EEB28" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00DE0584">
+    <w:p w14:paraId="0E28247C" w14:textId="158D6B54" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00DE0584">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve">be on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+      <w:hyperlink r:id="rId42" w:anchor="what-a-replacement-support-is-like" w:history="1">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>list of replacement supports</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="350C54A8" w14:textId="257C9B8D" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00DE0584">
+    <w:p w14:paraId="350C54A8" w14:textId="257C9B8D" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00DE0584">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>replace one or more other supports that are NDIS supports for you</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35187FEF" w14:textId="4944A8E3" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00DE0584">
+    <w:p w14:paraId="35187FEF" w14:textId="4944A8E3" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00DE0584">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>cost the same or less than the total cost of the supports it’s replacing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07F0B192" w14:textId="72A455CD" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00DE0584">
+    <w:p w14:paraId="07F0B192" w14:textId="72A455CD" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00DE0584">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>work the same or better than the supports it’s replacing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37D8D4ED" w14:textId="08066339" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00DE0584">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="37D8D4ED" w14:textId="08066339" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00DE0584">
+      <w:r w:rsidRPr="00744299">
         <w:t>There are a few ways you can ask for a replacement support:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="146D6C5B" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00DE0584">
+    <w:p w14:paraId="146D6C5B" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00DE0584">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>complete our ‘Application for replacement support form’ and send it to us</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44E293E2" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00DE0584">
+    <w:p w14:paraId="44E293E2" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00DE0584">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>contact us by phone by calling 1800 800 110</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4350211D" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00DE0584">
+    <w:p w14:paraId="4350211D" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00DE0584">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve">send an email to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+      <w:hyperlink r:id="rId43" w:history="1">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>enquiries@ndis.gov.au</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve"> and include any evidence to support your request</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74133178" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00DE0584">
+    <w:p w14:paraId="74133178" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00DE0584">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>send us a letter and include any evidence to support your request</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F5DC3EE" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00DE0584">
+    <w:p w14:paraId="1F5DC3EE" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00DE0584">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve">visit one of our </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+      <w:hyperlink r:id="rId44" w:history="1">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS offices</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B323456" w14:textId="2348EFB0" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00DE0584">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="6B323456" w14:textId="2348EFB0" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00DE0584">
+      <w:r w:rsidRPr="00744299">
         <w:t>We’ll help you apply for a replacement support if you want us to.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="000EADE6" w14:textId="045861F7" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00DE0584">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="000EADE6" w14:textId="045861F7" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00DE0584">
+      <w:r w:rsidRPr="00744299">
         <w:t>We’ll contact you before we make our decision about whether we approve the replacement support you have asked for. You’ll also get a letter from us with our decision. If we approve the support, the letter will also explain how you claim for the replacement support.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E31FE56" w14:textId="211E1211" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00DE0584">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="4E31FE56" w14:textId="3550DB4A" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00DE0584">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve">To download the ‘Application for replacement support form’ or learn more, go to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44" w:anchor="what-is-a-replacement-support" w:history="1">
-        <w:r w:rsidRPr="00E20C8F">
+      <w:hyperlink r:id="rId45" w:history="1">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">What </w:t>
-[...5 lines deleted...]
-          <w:t>is a replacement support?</w:t>
+          <w:t>What is a replacement support?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6DACC1BF" w14:textId="1B103825" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="007234DD">
+    <w:p w14:paraId="6DACC1BF" w14:textId="1B103825" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="007234DD">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>How is the funding in your plan organised?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39D9B67A" w14:textId="7ECF5255" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00717346">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="39D9B67A" w14:textId="7ECF5255" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00717346">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve">New and reassessed plans approved from </w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>3 October 2024</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve"> will include:</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="14"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="491AAAD4" w14:textId="2BBE9181" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="004A28F9">
+    <w:p w14:paraId="491AAAD4" w14:textId="2BBE9181" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="004A28F9">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>a total funding amount</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="047C2327" w14:textId="2BAA5C52" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="004A28F9">
+    <w:p w14:paraId="047C2327" w14:textId="2BAA5C52" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="004A28F9">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>funding component amounts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AFFFBD2" w14:textId="41A473E8" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="004A28F9">
+    <w:p w14:paraId="0AFFFBD2" w14:textId="41A473E8" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="004A28F9">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:lastRenderedPageBreak/>
         <w:t>funding periods.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="352E4073" w14:textId="25D1B57A" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00717346">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="352E4073" w14:textId="25D1B57A" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00717346">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve">Your </w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>total funding amount</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve"> is the total amount for all reasonable and necessary supports funded in your plan. We’ll call this a 'total budget amount' in your plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DFC8AC4" w14:textId="4A6D23BD" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00717346">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="2DFC8AC4" w14:textId="4A6D23BD" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00717346">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve">A </w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>funding component amount</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve"> is the total amount of funding you have for a specific support, or a group of reasonable and necessary supports, over the full length of your plan. We’ll use support categories to describe the reasonable and necessary supports in each funding component amount. Read about </w:t>
       </w:r>
       <w:hyperlink w:anchor="_How_do_we" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>how we describe the supports in your plan</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69214A67" w14:textId="3CDC4B60" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="69214A67" w14:textId="3CDC4B60" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve">A </w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>funding period</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve"> is the time that a part of your funding becomes available and how long it needs to last. You can spend up to the amount of funding available in that time. Funding periods can be for either the total funding amount of your plan or for each funding component amount in your plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2583FD2D" w14:textId="0D900520" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="2583FD2D" w14:textId="0D900520" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve">Learn more about </w:t>
       </w:r>
       <w:hyperlink w:anchor="_How_much_of" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>how much of your plan funding you can access at once</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="436DC0E0" w14:textId="69D67158" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00DB32C9">
+    <w:p w14:paraId="436DC0E0" w14:textId="69D67158" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00DB32C9">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>It’s important that you buy your NDIS supports in line with any funding component amounts and funding periods in your plan. That means that your funding can only be used to purchase the specific supports, or group of supports, that are included.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B05E180" w14:textId="4E0A11E2" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00DB32C9">
+    <w:p w14:paraId="1B05E180" w14:textId="4E0A11E2" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00DB32C9">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
-[...9 lines deleted...]
-    <w:p w14:paraId="14531E98" w14:textId="6EC48110" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="002E75F4">
+      <w:r w:rsidRPr="00744299">
+        <w:t>You can’t spend the funding from a funding component amount on supports that:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14531E98" w14:textId="6EC48110" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="002E75F4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="51"/>
+          <w:numId w:val="52"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>are included in your plan in another funding component amount</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49B6811E" w14:textId="18F610E5" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="002E75F4">
+    <w:p w14:paraId="49B6811E" w14:textId="18F610E5" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="002E75F4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="51"/>
+          <w:numId w:val="52"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>are not included in your plan and are not NDIS supports.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D6083B6" w14:textId="65D7405B" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="00357198" w:rsidP="0003733F">
-[...19 lines deleted...]
-        <w:r w:rsidR="0003733F" w:rsidRPr="002B6830">
+    <w:p w14:paraId="1D6083B6" w14:textId="50B5B9E1" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="0003733F">
+      <w:r w:rsidRPr="00744299">
+        <w:t xml:space="preserve">Learn more on how we include the NDIS funding in your plan in </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId46" w:anchor="your-plan" w:history="1">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Our Guideline – Creating your plan</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0003733F" w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33B63D76" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00BD7560">
+    <w:p w14:paraId="33B63D76" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00BD7560">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>Example</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7160B380" w14:textId="1051B4DC" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00BD7560">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="7160B380" w14:textId="1051B4DC" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00BD7560">
+      <w:r w:rsidRPr="00744299">
         <w:t>Alex receives their first plan. The plan goes for 5 years and has a total funding amount of $210,000. Their plan includes reasonable and necessary supports to help them with their everyday tasks, as well as funding to buy assistive technology so they can navigate around their house independently.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25D33B53" w14:textId="29940848" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00BD7560">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="25D33B53" w14:textId="29940848" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00BD7560">
+      <w:r w:rsidRPr="00744299">
         <w:t>We decide to group Alex’s plan into 2 funding component amounts. The first funding component amount of $200,000 includes funding for NDIS supports for everyday tasks. We describe these supports as flexible, so Alex can decide how to spend their funding in a way that works for them.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3397A284" w14:textId="40F20C43" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="00722497" w:rsidP="00BD7560">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="3397A284" w14:textId="40F20C43" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00BD7560">
+      <w:r w:rsidRPr="00744299">
+        <w:t>Funding periods are set at 3 months for these supports. We divide the funding evenly, so Alex can access $10,000 every 3 months for their everyday NDIS supports.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B4260BE" w14:textId="427693BD" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00BD7560">
+      <w:r w:rsidRPr="00744299">
         <w:t>Alex knows that any funding they don’t spend in the first 3 months of their plan will roll over to their next funding period, and they know when they’ll be able to access the next portion of their funding.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C863B1B" w14:textId="54D8F3A2" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00BD7560">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="1C863B1B" w14:textId="54D8F3A2" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00BD7560">
+      <w:r w:rsidRPr="00744299">
         <w:lastRenderedPageBreak/>
         <w:t>The second funding component amount in Alex’s plan is for their assistive technology. They have $10,000 for this funding component amount. We expect Alex will use this funding at the start of their plan, so they can use it to buy the assistive technology they need. We include $10,000 for assistive technology in the first funding period of their plan. Alex won’t need funding for assistive technology included in the other funding periods of their plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00D08AE8" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="008974CF">
+    <w:p w14:paraId="00D08AE8" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="008974CF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_How_do_we"/>
       <w:bookmarkEnd w:id="19"/>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>How do we describe the supports in your plan?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B6D9E2D" w14:textId="4B89B999" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="008974CF">
-[...10 lines deleted...]
-    <w:p w14:paraId="175A1186" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="008974CF">
+    <w:p w14:paraId="5B6D9E2D" w14:textId="4B89B999" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="008974CF">
+      <w:r w:rsidRPr="00744299">
+        <w:t>We describe the NDIS supports in your plan using support categories. Each support category in your plan includes a definition of the types of supports you can use this funding for. Currently, plans show your supports as funding components grouped under 4 different support budgets:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="175A1186" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="008974CF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="1077"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Core supports: </w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>NDIS supports to help you with everyday activities, like help to take part in activities in the community.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="755EF334" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="008974CF">
+    <w:p w14:paraId="755EF334" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="008974CF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="1077"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Capacity building supports: </w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>NDIS supports to help you build your skills. This may increase your independence and reduce the need for the same level of support in the future. Your progress and outcomes from these supports will be shared at each plan reassessment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56A51491" w14:textId="509E1EE1" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="008974CF">
+    <w:p w14:paraId="56A51491" w14:textId="509E1EE1" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="008974CF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="1077"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Capital supports: </w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
-[...9 lines deleted...]
-    <w:p w14:paraId="1612D020" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="008974CF">
+      <w:r w:rsidRPr="00744299">
+        <w:t>NDIS supports including high cost assistive technology, equipment, vehicle modifications, home modifications and specialist disability accommodation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1612D020" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="008974CF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="1077"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t xml:space="preserve">Recurring supports: </w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>NDIS supports that are paid by us on a regular basis. Your funding for recurring supports will be paid regularly to your nominated bank account. This funding is not included anywhere else in your budget.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="179E31EA" w14:textId="45E33CCD" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="008974CF">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="179E31EA" w14:textId="45E33CCD" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="008974CF">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve">You can learn more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+      <w:hyperlink r:id="rId47" w:history="1">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>support budgets and support categories</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve"> on the NDIS website.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7342BCE4" w14:textId="77777777" w:rsidR="00DC4122" w:rsidRDefault="0003733F" w:rsidP="0012518C">
-[...23 lines deleted...]
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="7342BCE4" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="0012518C">
+      <w:r w:rsidRPr="00744299">
+        <w:t>We are moving to a new way of showing your budget in your plan to give you more flexibility in how you manage your individual supports. Your next plan may not show your capacity building, capital and recurring supports in the same way. Your NDIS supports will be included in your plan as individual funding components instead of being grouped as a support budget, like capacity building or capital. Your plan will still show if the supports are flexible or stated.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DB6A262" w14:textId="7C110826" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="008974CF">
+      <w:r w:rsidRPr="00744299">
         <w:t>A funding component amount in your plan might include funding for more than one Core support category. This means you can choose how you want to spend your funding across all the supports under that funding component amount.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311B7F8B" w14:textId="1E928EAC" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="0033392D">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="311B7F8B" w14:textId="1E928EAC" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="0033392D">
+      <w:r w:rsidRPr="00744299">
         <w:t>For example, in the same funding component amount we can include any funding for:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06F8D516" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="008974CF">
+    <w:p w14:paraId="06F8D516" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="008974CF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>transport</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13135B73" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="008974CF">
+    <w:p w14:paraId="13135B73" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="008974CF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:lastRenderedPageBreak/>
         <w:t>consumables</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68A815EE" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="008974CF">
+    <w:p w14:paraId="68A815EE" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="008974CF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>assistance with daily life</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="135E2C6C" w14:textId="743ACBE3" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="008974CF">
+    <w:p w14:paraId="135E2C6C" w14:textId="743ACBE3" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="008974CF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>assistance with social, economic and community participation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4406C750" w14:textId="7F2999A3" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="0003733F">
+    <w:p w14:paraId="4406C750" w14:textId="7F2999A3" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="0003733F">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>This lets you choose how to use your funding for your Core supports.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DDDFAF1" w14:textId="69B0DB38" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="008974CF">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="4DDDFAF1" w14:textId="69B0DB38" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="008974CF">
+      <w:r w:rsidRPr="00744299">
         <w:t>We can describe the NDIS supports in your plan as either flexible or stated, based on NDIS laws.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57F0E15E" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="008974CF">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="57F0E15E" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="008974CF">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve">When your NDIS supports are </w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>flexible</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>, we describe the support generally. This gives you greater flexibility over what NDIS supports you can buy.</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="15"/>
       </w:r>
-      <w:r w:rsidRPr="00416EB2" w:rsidDel="00022CDE">
+      <w:r w:rsidRPr="00744299" w:rsidDel="00022CDE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00416EB2">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
+        <w:t>You can usually choose what NDIS supports to buy within the descriptions for each support category. We describe most support categories as flexible when we can, so you have more choice about the NDIS supports you can buy with your flexible budgets.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F02A99D" w14:textId="247BE3D0" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="008974CF">
+      <w:r w:rsidRPr="00744299">
+        <w:t xml:space="preserve">For example, we could include flexible funding in your plan for the support category ‘assistance with daily life’. You can use this funding in the way that suits you to pay support workers to help you in your daily life. You may choose to get support with household cleaning or preparing meals, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00744299">
+        <w:t>as long as</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00744299">
+        <w:t xml:space="preserve"> you are buying supports that are NDIS supports for you and are in line with your plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3431DD67" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="008974CF">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve">When your NDIS supports are </w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>stated</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>, we describe the support specifically. It means you must buy NDIS supports in the way we have described in your plan.</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="16"/>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve"> We’ll be clear when we describe a support category as stated in your plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78078B6F" w14:textId="752D16F1" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="008974CF">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="78078B6F" w14:textId="752D16F1" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="008974CF">
+      <w:r w:rsidRPr="00744299">
         <w:t>When support categories are described as stated, you have less flexibility. You must use the funding in your plan to buy NDIS supports exactly how we describe them. This includes how the support is provided. For example, we’ll sometimes require the support to be provided:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="547D2B6B" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="008974CF">
+    <w:p w14:paraId="547D2B6B" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="008974CF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>by a particular service provider</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60F778B8" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="008974CF">
+    <w:p w14:paraId="60F778B8" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="008974CF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>by a particular qualified person</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10DF0450" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="008974CF">
+    <w:p w14:paraId="10DF0450" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="008974CF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>through a particular delivery mode or method, or in a special way.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56B51FE4" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="008974CF">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="56B51FE4" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="008974CF">
+      <w:r w:rsidRPr="00744299">
         <w:t>Some stated supports are more specific than others. More specific supports have less items you can spend your funding on.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D955BD2" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="008974CF">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="7D955BD2" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="008974CF">
+      <w:r w:rsidRPr="00744299">
         <w:t>For example, we could say in your plan ‘meal preparation must be limited to $200 per month’ or ‘this funding must be used for physiotherapy’.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45C405A9" w14:textId="091D120B" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="008974CF">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="45C405A9" w14:textId="17EB2F16" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="008974CF">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve">Learn more about funding components for specific supports in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+      <w:hyperlink r:id="rId48" w:anchor="your-plan" w:history="1">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Our Guideline – Creating your plan</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FDBE972" w14:textId="3D0F8E3F" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="0003733F">
-[...1 lines deleted...]
-        <w:t>If you’re not sure how we described the NDIS supports in your plan, ask your my NDIS contact, support coordinator or recovery coach.</w:t>
+    <w:p w14:paraId="3FDBE972" w14:textId="3D0F8E3F" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="0003733F">
+      <w:r w:rsidRPr="00744299">
+        <w:t xml:space="preserve">If you’re not sure how we described the NDIS supports in your plan, ask </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00744299">
+        <w:t>your</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00744299">
+        <w:t xml:space="preserve"> my NDIS contact, support coordinator or recovery coach.</w:t>
       </w:r>
       <w:bookmarkStart w:id="20" w:name="_What_supports_can"/>
       <w:bookmarkStart w:id="21" w:name="_How_do_you"/>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
-    <w:p w14:paraId="0722BCE2" w14:textId="016213A6" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00992764">
+    <w:p w14:paraId="0722BCE2" w14:textId="016213A6" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00992764">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_How_do_you_2"/>
       <w:bookmarkEnd w:id="22"/>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:lastRenderedPageBreak/>
         <w:t>How do you buy NDIS supports from providers?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B711149" w14:textId="2A987F47" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00E059A5">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="5B711149" w14:textId="2A987F47" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00E059A5">
+      <w:r w:rsidRPr="00744299">
         <w:t>This section explains:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12B35B7A" w14:textId="37579492" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00C814EF">
+    <w:p w14:paraId="12B35B7A" w14:textId="37579492" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00C814EF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_How_do_you_1" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>How do you agree on NDIS supports with your service provider?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2514FB4F" w14:textId="35EB78D9" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00C814EF">
+    <w:p w14:paraId="2514FB4F" w14:textId="35EB78D9" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00C814EF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_When_do_you_1" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>When do you need to use registered NDIS providers?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="65371020" w14:textId="18D0DACF" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00C814EF">
+    <w:p w14:paraId="65371020" w14:textId="18D0DACF" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00C814EF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Do_you_need_2" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Do you need to tell us about your providers?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="23FC0F52" w14:textId="6A236C45" w:rsidR="0003733F" w:rsidRDefault="0003733F" w:rsidP="00C814EF">
+    <w:p w14:paraId="23FC0F52" w14:textId="6A236C45" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00C814EF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_What_if_there" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>What if there are no service providers in your area for your supports?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3B6A8DB0" w14:textId="5D137F85" w:rsidR="00C55877" w:rsidRPr="00F34DDD" w:rsidRDefault="00C55877" w:rsidP="00C814EF">
+    <w:p w14:paraId="3B6A8DB0" w14:textId="5D137F85" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00C814EF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Can__I" w:history="1">
-        <w:r w:rsidRPr="00F34DDD">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">Can I </w:t>
-[...17 lines deleted...]
-          <w:t xml:space="preserve"> my family to deliver NDIS supports?</w:t>
+          <w:t>Can I pay my family to deliver NDIS supports?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="468421D5" w14:textId="6BFD7A9D" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00C814EF">
+    <w:p w14:paraId="468421D5" w14:textId="6BFD7A9D" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00C814EF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_How_much_will" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>How much will we pay for each NDIS support?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="34E1E8C1" w14:textId="7655DA49" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00FA5F43">
+    <w:p w14:paraId="34E1E8C1" w14:textId="7655DA49" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00FA5F43">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_What_happens_if" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>What happens if you buy supports that aren’t in your plan?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="44D23966" w14:textId="60AF4AE7" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00FA5F43">
+    <w:p w14:paraId="44D23966" w14:textId="60AF4AE7" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00FA5F43">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_How_do_you_1"/>
       <w:bookmarkEnd w:id="23"/>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>How do you agree on NDIS supports with your service provider?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FF0C802" w14:textId="56A40918" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00983B95">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="4FF0C802" w14:textId="56A40918" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00983B95">
+      <w:r w:rsidRPr="00744299">
         <w:t>Once you’ve chosen a provider, you’ll need to contact them and agree on what NDIS supports they’ll provide.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6335D947" w14:textId="6732638C" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00983B95">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="6335D947" w14:textId="6732638C" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00983B95">
+      <w:r w:rsidRPr="00744299">
         <w:t>You can negotiate with your provider about what you get from your NDIS support. For example, you can agree with your provider about:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23DD6FDB" w14:textId="6DFDD12E" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00983B95">
+    <w:p w14:paraId="23DD6FDB" w14:textId="6DFDD12E" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00983B95">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>what support your provider will and won’t provide</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0118F017" w14:textId="3D4ECE64" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00983B95">
+    <w:p w14:paraId="0118F017" w14:textId="3D4ECE64" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00983B95">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>how much you’ll pay for the NDIS support</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34BF596E" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00983B95">
+    <w:p w14:paraId="34BF596E" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00983B95">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>your and your provider’s responsibilities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BD697D9" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00983B95">
+    <w:p w14:paraId="2BD697D9" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00983B95">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>how to change the agreement in the future if you or your provider want to</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="628C185D" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00983B95">
+    <w:p w14:paraId="628C185D" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00983B95">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>how you and your provider will resolve any issues and disputes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76BD99D8" w14:textId="1350B5C3" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00983B95">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="76BD99D8" w14:textId="1350B5C3" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00983B95">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00744299">
+        <w:t>Your</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00744299">
+        <w:t xml:space="preserve"> my NDIS contact, support coordinator or recovery coach can help you negotiate with service providers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="338F96A5" w14:textId="58FD64C3" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00983B95">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve">If you want, you can put this information in a service agreement. Learn more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+      <w:hyperlink r:id="rId49" w:history="1">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>service agreements</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7442C059" w14:textId="57F1F229" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00983B95">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="7442C059" w14:textId="7452261E" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00983B95">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve">You don’t need a written service agreement for all NDIS supports. But it’s usually a good idea to have one and to record answers to the types of questions listed above. That way, it’s clear what you and your provider have agreed to. However, you must have a written service agreement for </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+      <w:hyperlink r:id="rId50" w:anchor="specialist-disability-accommodation" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Specialist Disability Accommodation</w:t>
+          <w:t>specialist disability accommodation</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="17"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EBA09E4" w14:textId="27AE6A38" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00983B95">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="6EBA09E4" w14:textId="27AE6A38" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00983B95">
+      <w:r w:rsidRPr="00744299">
         <w:t>Even though we fund the NDIS support, we’re not part of the agreement. The service agreement is between you – the consumer – and your provider. This is a legal agreement that you’re both responsible for.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20A7F833" w14:textId="304AD77F" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00FA5F43">
+    <w:p w14:paraId="20A7F833" w14:textId="304AD77F" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00FA5F43">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:lastRenderedPageBreak/>
         <w:t>What happens if your agreement doesn’t go the way you want it to?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66E98162" w14:textId="642D67B8" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00B92360">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="66E98162" w14:textId="642D67B8" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00B92360">
+      <w:r w:rsidRPr="00744299">
         <w:t>You need to raise any problems directly with your provider. That’s why it’s important to set out your expectations and your provider’s responsibilities in your service agreement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27158A09" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00B92360">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="27158A09" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00B92360">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+      <w:hyperlink r:id="rId51" w:history="1">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Australian Consumer Law</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve"> applies to service agreements.</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="18"/>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve"> This law protects you as a consumer when you buy supports with your NDIS funding.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="005D314C" w14:textId="66F3A3B1" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00B92360">
-[...4 lines deleted...]
-        <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="005D314C" w14:textId="66F3A3B1" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00B92360">
+      <w:r w:rsidRPr="00744299">
+        <w:t xml:space="preserve">The Australian Competition and Consumer Commission (ACCC) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00744299">
+        <w:t>has</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00744299">
+        <w:t xml:space="preserve"> some </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId52" w:history="1">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>helpful resources</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve"> if you have a complaint or need advice. We also have links to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+      <w:hyperlink r:id="rId53" w:history="1">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>other consumer resources</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve"> on our website.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1238E2AA" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00B92360">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="1238E2AA" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00B92360">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve">If you want to make a complaint about a provider, you can also contact the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+      <w:hyperlink r:id="rId54" w:history="1">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS Quality and Safeguards Commission</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>. The NDIS Commission can take complaints from anyone about:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B5C5420" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00B92360">
+    <w:p w14:paraId="2B5C5420" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00B92360">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>supports that weren’t provided in a safe and respectful way</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10141298" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00B92360">
+    <w:p w14:paraId="10141298" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00B92360">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>supports that weren’t delivered to an appropriate standard</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D1A1B65" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00B92360">
+    <w:p w14:paraId="6D1A1B65" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00B92360">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>how an NDIS provider managed a complaint about the supports they provided to you.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4239F1D0" w14:textId="657C11B2" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00B92360">
+    <w:p w14:paraId="4239F1D0" w14:textId="657C11B2" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00B92360">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_When_do_you_1"/>
       <w:bookmarkEnd w:id="24"/>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>When do you need to use registered NDIS providers?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2688D38D" w14:textId="2F6446A1" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00B92360">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="2688D38D" w14:textId="2F6446A1" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00B92360">
+      <w:r w:rsidRPr="00744299">
         <w:t>You must use registered NDIS providers to buy NDIS supports when your funding is Agency-managed.</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="19"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16AB1D75" w14:textId="45E42666" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00B92360">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="16AB1D75" w14:textId="45E42666" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00B92360">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve">Registered NDIS providers meet strict conditions for the quality and safety of their services. Learn more on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+      <w:hyperlink r:id="rId55" w:history="1">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS Quality and Safeguards Commission website</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D95CE45" w14:textId="586EDCA2" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00B92360">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="3D95CE45" w14:textId="586EDCA2" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00B92360">
+      <w:r w:rsidRPr="00744299">
         <w:t>Some NDIS supports can only be provided by registered NDIS providers. These include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="371712D2" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00B92360">
+    <w:p w14:paraId="371712D2" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00B92360">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId55" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+      <w:hyperlink r:id="rId56" w:history="1">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Specialist behaviour supports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>, if the provider will undertake a behaviour support assessment or develop a behaviour support plan</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="20"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B39CF65" w14:textId="2A0D1BAF" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00B92360">
+    <w:p w14:paraId="0B39CF65" w14:textId="4330E5E1" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00B92360">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve">any NDIS support that is likely to involve a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+      <w:hyperlink r:id="rId57" w:anchor="paragraph-id-3148328" w:history="1">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>regulated restricted practice</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="21"/>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve"> either for a short amount of time or on an ongoing basis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43D605A5" w14:textId="2A12A93F" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00B92360">
+    <w:p w14:paraId="43D605A5" w14:textId="78209D45" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00B92360">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId57" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+      <w:hyperlink r:id="rId58" w:history="1">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Plan management</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="22"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04A36E60" w14:textId="21128508" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00B92360">
+    <w:p w14:paraId="04A36E60" w14:textId="2D4B3187" w:rsidR="00215BD6" w:rsidRDefault="00215BD6" w:rsidP="00B92360">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId58" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+      <w:hyperlink r:id="rId59" w:anchor="what-specialist-disability-accommodation-sda-is-like" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Specialist Disability Accommodation</w:t>
+          <w:t>Specialist disability accommodation</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:endnoteReference w:id="23"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CC8BACD" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="006442E7" w:rsidRDefault="00215BD6" w:rsidP="00B92360">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId60" w:anchor="supported-independent-living" w:history="1">
+        <w:r w:rsidRPr="00DC78E5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Supported independent living</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7BE99770" w14:textId="0AAC7712" w:rsidR="00215BD6" w:rsidRPr="00DC78E5" w:rsidRDefault="00215BD6" w:rsidP="00B92360">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId61" w:history="1">
+        <w:r w:rsidRPr="006442E7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>NDIS digital platforms (previously called platform providers)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00DC78E5">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
-[...14 lines deleted...]
-    <w:p w14:paraId="5D1D7D35" w14:textId="77777777" w:rsidR="00EB6B79" w:rsidRDefault="0003733F" w:rsidP="00ED2633">
+    </w:p>
+    <w:p w14:paraId="21E6ADE0" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00B92360">
+      <w:r w:rsidRPr="00744299">
+        <w:t>You must use registered NDIS providers for these supports, even if:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D1D7D35" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00ED2633">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>your plan doesn’t say you need to</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E9EC227" w14:textId="3127DECA" w:rsidR="00EA4E91" w:rsidRDefault="0003733F" w:rsidP="00ED2633">
+    <w:p w14:paraId="0E9EC227" w14:textId="3127DECA" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00ED2633">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
-[...9 lines deleted...]
-    <w:p w14:paraId="0CCE0DC7" w14:textId="7FB00ECC" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00ED2633">
+      <w:r w:rsidRPr="00744299">
+        <w:t>you self-manage you funding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CCE0DC7" w14:textId="7FB00ECC" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00ED2633">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>you use a registered plan manager.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3120CA4D" w14:textId="69DC43B0" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00B92360">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="3120CA4D" w14:textId="69DC43B0" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00B92360">
+      <w:r w:rsidRPr="00744299">
+        <w:lastRenderedPageBreak/>
         <w:t>You’ll need to tell us about the providers you choose for these supports before we can pay them.</w:t>
       </w:r>
       <w:bookmarkStart w:id="25" w:name="_Do_you_need_1"/>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
-    <w:p w14:paraId="721A6FA7" w14:textId="4473FF95" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00FA5F43">
+    <w:p w14:paraId="721A6FA7" w14:textId="4473FF95" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00FA5F43">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Do_you_need_2"/>
       <w:bookmarkEnd w:id="26"/>
-      <w:r w:rsidRPr="002B6830">
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00744299">
         <w:t>Do you need to tell us about your providers?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25F32E66" w14:textId="02D6DF2E" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00B92360">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="25F32E66" w14:textId="02D6DF2E" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00B92360">
+      <w:r w:rsidRPr="00744299">
+        <w:t xml:space="preserve">We need to record the details about providers of certain Agency-managed supports in your plan. This is so we can pay them for the NDIS supports they provide to you. Once your plan is approved, you’ll need to tell us about your chosen providers for these supports. We call these ‘my providers’. We used to call them ‘participant-endorsed </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00744299">
+        <w:t>providers’</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00744299">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07EA1986" w14:textId="466F6A24" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00B92360">
+      <w:r w:rsidRPr="00744299">
+        <w:t xml:space="preserve">When you tell us about your providers, we can record their details and pay them for the support they have given you. Only </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00744299">
+        <w:t>your</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00744299">
+        <w:t xml:space="preserve"> my providers can claim for these supports.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AE1CE78" w14:textId="083C9C17" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00B92360">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve">You can change your my providers at any time. You can </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+      <w:hyperlink r:id="rId62" w:history="1">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>contact us</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve"> to tell us you have chosen a new provider. You will need to let your previous provider know that you no longer want them to provide supports to you.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62C4E42C" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00FA5F43">
+    <w:p w14:paraId="62C4E42C" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00FA5F43">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_What_if_there"/>
       <w:bookmarkEnd w:id="27"/>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>What if there are no service providers in your area for your supports?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="367255B6" w14:textId="78315B04" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00B92360">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="367255B6" w14:textId="78315B04" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00B92360">
+      <w:r w:rsidRPr="00744299">
         <w:t>If you’re finding it difficult to find service providers in your area, talk to your my NDIS contact, support coordinator or recovery coach. They may be able to help you find services in your area or work out other options for your situation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="205178B0" w14:textId="25EA8B4C" w:rsidR="0003733F" w:rsidRDefault="0003733F" w:rsidP="00783E4B">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="205178B0" w14:textId="25EA8B4C" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00783E4B">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve">You may be able to get some NDIS supports over the phone or internet, for example therapy through </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+      <w:hyperlink r:id="rId63" w:history="1">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>telehealth</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02B23DD2" w14:textId="2F6B393E" w:rsidR="00233E90" w:rsidRPr="00D752B6" w:rsidRDefault="00E508A1" w:rsidP="00E508A1">
+    <w:p w14:paraId="02B23DD2" w14:textId="2F6B393E" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00E508A1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Can__I"/>
       <w:bookmarkStart w:id="29" w:name="_Can_I_pay"/>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
-      <w:r w:rsidRPr="00D752B6">
+      <w:r w:rsidRPr="00744299">
         <w:t>Can I pay my family to deliver NDIS supports?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14D3A2AA" w14:textId="0DF98C7E" w:rsidR="003502F0" w:rsidRPr="00D752B6" w:rsidRDefault="006E6AF1" w:rsidP="00E508A1">
-[...10 lines deleted...]
-        <w:r w:rsidR="0068227E" w:rsidRPr="00D752B6">
+    <w:p w14:paraId="14D3A2AA" w14:textId="38B7C7F5" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00E508A1">
+      <w:r w:rsidRPr="00744299">
+        <w:t xml:space="preserve">The NDIS generally does not pay family members to provide </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId64" w:anchor="including-specific" w:history="1">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS supports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00D752B6">
+      <w:r w:rsidRPr="00744299">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FD481E0" w14:textId="0826CF89" w:rsidR="00DA5C88" w:rsidRPr="00D752B6" w:rsidRDefault="00830FA0" w:rsidP="00E508A1">
-[...41 lines deleted...]
-      <w:r w:rsidRPr="00D752B6">
+    <w:p w14:paraId="2FD481E0" w14:textId="0826CF89" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00E508A1">
+      <w:r w:rsidRPr="00744299">
+        <w:t>This is because evidence says funding a family member to replace paid supports can impact relationships, health and wellbeing of participants and their families.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DF63D5D" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00906E75">
+      <w:r w:rsidRPr="00744299">
         <w:t>This may:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A9CFC5E" w14:textId="53F4676D" w:rsidR="00906E75" w:rsidRPr="00D752B6" w:rsidRDefault="00906E75" w:rsidP="00906E75">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00D752B6">
+    <w:p w14:paraId="2A9CFC5E" w14:textId="53F4676D" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00277AD7">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00744299">
         <w:t>limit a participant’s choice and control in the delivery of their supports</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="638A64FC" w14:textId="77777777" w:rsidR="00906E75" w:rsidRPr="00D752B6" w:rsidRDefault="00906E75" w:rsidP="00906E75">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00D752B6">
+    <w:p w14:paraId="638A64FC" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00277AD7">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00744299">
         <w:t>stop family members who provide paid supports from taking a break</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1556A825" w14:textId="4EC44897" w:rsidR="001737BB" w:rsidRPr="00D752B6" w:rsidRDefault="00906E75" w:rsidP="00D752B6">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00D752B6">
+    <w:p w14:paraId="1556A825" w14:textId="066BA327" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00277AD7">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve">create a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62" w:history="1">
-        <w:r w:rsidRPr="00D752B6">
+      <w:hyperlink r:id="rId65" w:anchor="what-a-conflict-of-interest-is-like" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>conflict of interest</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00D752B6">
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19DBC03B" w14:textId="1B8EFA4F" w:rsidR="001B3268" w:rsidRPr="00D752B6" w:rsidRDefault="008B740D" w:rsidP="00E508A1">
-[...42 lines deleted...]
-    <w:p w14:paraId="31AAD767" w14:textId="60E36194" w:rsidR="003D0202" w:rsidRPr="00D752B6" w:rsidRDefault="003D0202" w:rsidP="00D752B6">
+    <w:p w14:paraId="19DBC03B" w14:textId="1B8EFA4F" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00E508A1">
+      <w:r w:rsidRPr="00744299">
+        <w:t>That’s why we won’t pay family members to deliver NDIS supports unless there are exceptional circumstances.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3255DEC6" w14:textId="7C9E6D64" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00E508A1">
+      <w:r w:rsidRPr="00744299">
+        <w:t>We’ll consider this when:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31AAD767" w14:textId="60E36194" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00D752B6">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D752B6">
-[...6 lines deleted...]
-    <w:p w14:paraId="02166768" w14:textId="2B96F261" w:rsidR="003D0202" w:rsidRPr="00D752B6" w:rsidRDefault="003D0202" w:rsidP="00D752B6">
+      <w:r w:rsidRPr="00744299">
+        <w:t>there’s a risk of harm or neglect to you</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02166768" w14:textId="2B96F261" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00D752B6">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D752B6">
-[...9 lines deleted...]
-    <w:p w14:paraId="3089C438" w14:textId="786A613B" w:rsidR="003D0202" w:rsidRPr="00D752B6" w:rsidRDefault="003D0202" w:rsidP="00D752B6">
+      <w:r w:rsidRPr="00744299">
+        <w:t>there are cultural or religious reasons for funding family members to provide support</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3089C438" w14:textId="786A613B" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00D752B6">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D752B6">
-[...18 lines deleted...]
-    <w:p w14:paraId="3C70F481" w14:textId="1B407968" w:rsidR="0072251D" w:rsidRPr="00D752B6" w:rsidRDefault="003D0202">
+      <w:r w:rsidRPr="00744299">
+        <w:lastRenderedPageBreak/>
+        <w:t>there are significant risks to your privacy or dignity that can only be managed by paying a family member to provide these supports</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C70F481" w14:textId="1B407968" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D752B6">
-[...10 lines deleted...]
-    <w:p w14:paraId="4D779E1C" w14:textId="55DC6FC8" w:rsidR="003A4426" w:rsidRPr="00D752B6" w:rsidRDefault="00C54DC6" w:rsidP="00D752B6">
+      <w:r w:rsidRPr="00744299">
+        <w:t>all other options to find a suitable provider for supports have been exhausted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D779E1C" w14:textId="55DC6FC8" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00D752B6">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D752B6">
-[...24 lines deleted...]
-    <w:p w14:paraId="037DC669" w14:textId="496E2D7A" w:rsidR="00371A96" w:rsidRPr="00D752B6" w:rsidRDefault="008053A7" w:rsidP="00D752B6">
+      <w:r w:rsidRPr="00744299">
+        <w:t>We’ll consider your individual circumstances and work with you and your family to identify suitable support providers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="037DC669" w14:textId="6A5ECEEE" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00D752B6">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00D752B6">
+      </w:pPr>
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve">Learn more about when we’ll </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63" w:history="1">
-        <w:r w:rsidRPr="008354F9">
+      <w:hyperlink r:id="rId66" w:anchor="including-specific" w:history="1">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>include specific types of supports in plans</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="008354F9">
+      <w:r w:rsidRPr="00744299">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="186BAC3B" w14:textId="278E713E" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00B92360">
+    <w:p w14:paraId="186BAC3B" w14:textId="278E713E" w:rsidR="00215BD6" w:rsidRPr="00696AC8" w:rsidRDefault="00215BD6" w:rsidP="00B92360">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="30" w:name="_When_do_you"/>
       <w:bookmarkStart w:id="31" w:name="_How_much_will"/>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00696AC8">
         <w:t>How much will we pay for each NDIS support?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75BAFFB7" w14:textId="734B0734" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00B92360">
-[...9 lines deleted...]
-        <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="744F2B01" w14:textId="52357067" w:rsidR="00215BD6" w:rsidRPr="00696AC8" w:rsidRDefault="00215BD6" w:rsidP="00466257">
+      <w:r w:rsidRPr="00696AC8">
+        <w:t xml:space="preserve">We’ll work out the amount of funding to put in your plan using information from the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId67" w:history="1">
+        <w:r w:rsidRPr="00696AC8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>NDIS Pricing Arrangements and Price Limits</w:t>
+          <w:t>NDIS Pricing Schedule</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00696AC8">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34364976" w14:textId="78FEFED1" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00B92360">
-[...4 lines deleted...]
-        <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="1C31CE43" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00466257" w:rsidRDefault="00215BD6" w:rsidP="00466257">
+      <w:r w:rsidRPr="00696AC8">
+        <w:t>The NDIS Pricing Schedule sets out information about what we consider to be the appropriate and reasonable maximum prices for all NDIS supports.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4021F7DE" w14:textId="668CEC28" w:rsidR="00215BD6" w:rsidRPr="00DC78E5" w:rsidRDefault="00215BD6" w:rsidP="00FA5F43">
+      <w:r w:rsidRPr="00DC78E5">
+        <w:t xml:space="preserve">You can always claim less than the prices in the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId68" w:history="1">
+        <w:r w:rsidRPr="00466257">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>NDIS Pricing Arrangements and Price Limits</w:t>
+          <w:t>NDIS Pricing Schedule</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
-[...29 lines deleted...]
-        <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00DC78E5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">regardless of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC78E5">
+        <w:t>how your funding is managed. For example, your provider may charge lower rates, which often means you can get more support from your funding.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="722EDF67" w14:textId="474CB929" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00FA5F43">
+      <w:r w:rsidRPr="007F6D40">
+        <w:t xml:space="preserve">If an NDIS support isn’t in the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId69" w:history="1">
+        <w:r w:rsidRPr="007F6D40">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>NDIS Pricing Arrangements and Price Limits</w:t>
+          <w:t>NDIS Pricing Schedule</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
-[...95 lines deleted...]
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="007F6D40">
         <w:t>, you’ll need to agree on a price with the provider.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2612971A" w14:textId="5C3E5004" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00245D20">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="2612971A" w14:textId="5C3E5004" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00245D20">
+      <w:r w:rsidRPr="00744299">
         <w:t>You or the person managing your plan need to make sure you’re only spending the funding that’s available in your plan. In your next plan, funding periods will help to make sure that your funding will last for the whole length of your plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78092A7D" w14:textId="155A1A4D" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00245D20">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="78092A7D" w14:textId="155A1A4D" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00245D20">
+      <w:r w:rsidRPr="00744299">
         <w:t>You won’t be able to claim a support if it would mean you’ve spent more than the funding you have available in the funding period, for the funding component amount.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="762E92D9" w14:textId="7CC04AF9" w:rsidR="0003733F" w:rsidRPr="004C6DB4" w:rsidRDefault="0003733F" w:rsidP="00245D20">
+    <w:p w14:paraId="762E92D9" w14:textId="437D8E59" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00245D20">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve">You need to make sure claim details are correct. You can access tools and resources to help you </w:t>
       </w:r>
-      <w:r w:rsidRPr="004C6DB4">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">budget and manage your plan in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71" w:history="1">
-        <w:r w:rsidRPr="004C6DB4">
+      <w:hyperlink r:id="rId70" w:history="1">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>plan implementation directory</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="004C6DB4">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68505C52" w14:textId="5173CC5C" w:rsidR="008840E1" w:rsidRPr="004C6DB4" w:rsidRDefault="00BF5F0D" w:rsidP="00307B14">
+    <w:p w14:paraId="68505C52" w14:textId="5173CC5C" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00307B14">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009764F7">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidR="004C6DB4" w:rsidRPr="009764F7">
+        <w:t xml:space="preserve">New NDIS laws came into effect on 3 October 2024. All claims for NDIS </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>NDIS laws came into effect on 3 October 2024. All claims for NDIS supports must be submitted within 2 years of the date the support was provided. This means you or your provider must submit a claim from your plan within 2 years from the date you received the support.</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>supports</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00136486">
+        <w:t xml:space="preserve"> must be submitted within 2 years of the date the support was provided. This means you or your provider must submit a claim from your plan within 2 years from the date you received the support.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="431B5259" w14:textId="3B672F27" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00307B14">
+      <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Learn more about</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004C6DB4">
+      </w:pPr>
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="004C6DB4">
+        <w:t xml:space="preserve">Learn more about </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId71" w:history="1">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>How to claim from my plan</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="004C6DB4">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B5F7DF3" w14:textId="7C896335" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00CA7F99">
-      <w:r w:rsidRPr="00B22F30">
+    <w:p w14:paraId="5B5F7DF3" w14:textId="79FBC364" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00CA7F99">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If you self-manage</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B22F30">
-[...6 lines deleted...]
-        <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
+        <w:t xml:space="preserve"> your funding, you’ll have extra responsibilities. For example, you need to keep receipts of your purchases for 5 years. You’ll also need to be able to show how you’ve used your funding if we ask you. Learn more about </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId72" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>self-managing</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2447228B" w14:textId="08193126" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00B92360">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="2447228B" w14:textId="08193126" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00B92360">
+      <w:r w:rsidRPr="00744299">
         <w:t>If you have self-managed transport funding in your plan, we’ll pay this as recurring support funding in regular instalments to your nominated bank account.</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="24"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3929DFA0" w14:textId="10E9EDE8" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00A17FC3">
+    <w:p w14:paraId="3929DFA0" w14:textId="10E9EDE8" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00A17FC3">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Example 1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22EA3567" w14:textId="59593B37" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00A17FC3">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="22EA3567" w14:textId="656832AF" w:rsidR="00215BD6" w:rsidRPr="00DC78E5" w:rsidRDefault="00215BD6" w:rsidP="00A17FC3">
+      <w:r w:rsidRPr="007E67AD">
         <w:t xml:space="preserve">Kristy’s plan includes funding for 4 hours of support each week for increased social and community participation, based on the rates in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74" w:anchor="ndis-pricing-arrangements-and-price-limits" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+      <w:hyperlink r:id="rId73" w:history="1">
+        <w:r w:rsidRPr="007E67AD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>NDIS Pricing Arrangements and Price Limits</w:t>
+          <w:t>NDIS Pricing Schedule</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="007E67AD">
         <w:t>. She chooses to use her funding on support to go to cricket matches on the weekend.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17C9FD0C" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00A17FC3">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="17C9FD0C" w14:textId="696D46C7" w:rsidR="00215BD6" w:rsidRPr="00DC78E5" w:rsidRDefault="00215BD6" w:rsidP="00A17FC3">
+      <w:r w:rsidRPr="007E67AD">
         <w:t xml:space="preserve">She finds a provider who charges less than the rates in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75" w:anchor="ndis-pricing-arrangements-and-price-limits" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+      <w:hyperlink r:id="rId74" w:history="1">
+        <w:r w:rsidRPr="007E67AD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>NDIS Pricing Arrangements and Price Limits</w:t>
+          <w:t>NDIS Pricing Schedule</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="007E67AD">
         <w:t>, and decides to switch to the new provider.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5805069C" w14:textId="42C5087C" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidDel="007515D1" w:rsidRDefault="0003733F" w:rsidP="00B92360">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="5805069C" w14:textId="42C5087C" w:rsidR="00215BD6" w:rsidRPr="00DC78E5" w:rsidDel="007515D1" w:rsidRDefault="00215BD6" w:rsidP="00B92360">
+      <w:r w:rsidRPr="00DC78E5">
         <w:t>After a couple of months, she’s now saved some extra funding by using this provider. As well as the 4 hours per week for cricket matches, she decides to use the extra funding on support to assist her to join her friends at the pub every few weeks.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17D0609E" w14:textId="170A9787" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00B92360">
+    <w:p w14:paraId="17D0609E" w14:textId="170A9787" w:rsidR="00215BD6" w:rsidRPr="00DC78E5" w:rsidRDefault="00215BD6" w:rsidP="00B92360">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00DC78E5">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Example 2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30175D6C" w14:textId="6273C1CF" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00B92360">
-[...10 lines deleted...]
-        <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="30175D6C" w14:textId="32C48358" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00B92360">
+      <w:r w:rsidRPr="004A2E6C">
+        <w:t xml:space="preserve">Omar self-manages his funding. His plan includes funding for therapy. Omar finds a therapist who is very experienced with his complex disability support needs. The therapist’s rates are higher than in the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId75" w:history="1">
+        <w:r w:rsidRPr="0008724B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>NDIS Pricing Arrangements and Price Limits</w:t>
+          <w:t>NDIS Pricing Schedule</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="004A2E6C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B67D1C7" w14:textId="529AFB37" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00B92360">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="0B67D1C7" w14:textId="529AFB37" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00B92360">
+      <w:r w:rsidRPr="00744299">
         <w:t>Omar decides he wants to use this therapist, even though it means he will not be able to buy as many hours of support at this higher rate. Omar can do this because he self-manages his funding. Omar thinks he’ll get a much better service, even with fewer hours.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251058F8" w14:textId="5AADC00D" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00B92360">
+    <w:p w14:paraId="251058F8" w14:textId="5AADC00D" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00B92360">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>When do you need an assessment or quote before buying NDIS supports?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F31FB7B" w14:textId="01E2D64B" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00B92360">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="7F31FB7B" w14:textId="01E2D64B" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00B92360">
+      <w:r w:rsidRPr="00744299">
         <w:t>Sometimes we decide you need a quote before you can claim the NDIS funding in your plan. This helps us make sure the support is value for money, which is one of the NDIS funding criteria.</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="25"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B899246" w14:textId="11556179" w:rsidR="00690D5F" w:rsidRDefault="0003733F" w:rsidP="00B92360">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="3B899246" w14:textId="11556179" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00B92360">
+      <w:r w:rsidRPr="00744299">
         <w:t>In these situations, you’ll need to give us at least one quote before we can include the NDIS funding in your plan. We may also need an assessment before we can include the NDIS support in your plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="138928FD" w14:textId="77777777" w:rsidR="00690D5F" w:rsidRDefault="00690D5F">
-[...9 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="27BD532F" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00B92360">
+      <w:r w:rsidRPr="00744299">
         <w:t>We may do this for supports like:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="252CFE0E" w14:textId="6519AF24" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00B92360">
+    <w:p w14:paraId="252CFE0E" w14:textId="7F68BB6E" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00B92360">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId77">
-        <w:r w:rsidRPr="002B6830">
+      <w:hyperlink r:id="rId76" w:anchor="assistive-technology">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>high cost assistive technology</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="005F62C6" w14:textId="4FE2971E" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00B92360">
+    <w:p w14:paraId="005F62C6" w14:textId="6FEB6803" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00B92360">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00752BBF">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="002B6830">
+      <w:r>
+        <w:instrText>HYPERLINK "https://ndis.gov.au/our-guidelines" \l "home-modifications"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00744299">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>complex home modifications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="660A5178" w14:textId="724CC7C0" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F">
+    <w:p w14:paraId="660A5178" w14:textId="724CC7C0" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>supports with more risk involved.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CB223D5" w14:textId="565D8FAC" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00B92360">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="0CB223D5" w14:textId="565D8FAC" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00B92360">
+      <w:r w:rsidRPr="00744299">
         <w:t>We’ll let you know if you need an assessment or a quote before we can include the support in your plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DFB66D3" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00B92360">
+    <w:p w14:paraId="7DFB66D3" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00B92360">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="32" w:name="_What_happens_if"/>
       <w:bookmarkEnd w:id="32"/>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>What happens if you buy supports that aren’t in your plan?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30A4A1FE" w14:textId="15D68B14" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="003C2D2F">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="30A4A1FE" w14:textId="15D68B14" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="003C2D2F">
+      <w:r w:rsidRPr="00744299">
         <w:t>The funding in your plan must be spent on the NDIS supports described in your plan.</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="26"/>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve"> We’ll explain the types of supports included under each funding component amount in your plan, so you know how to use your NDIS funding.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36E75222" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00BD2749">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="36E75222" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00BD2749">
+      <w:r w:rsidRPr="00744299">
+        <w:lastRenderedPageBreak/>
         <w:t>Sometimes things can go wrong, or you find something’s not right. This can include things like not getting the support you agreed to or providers claiming more than you agreed to.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6346B96B" w14:textId="3CAFB54C" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00BD2749">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="6346B96B" w14:textId="3CAFB54C" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00BD2749">
+      <w:r w:rsidRPr="00744299">
         <w:t>We understand most people try to do the right thing but sometimes make mistakes. We want to help you to do the right thing when you claim from your plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B441A42" w14:textId="62A23350" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="003C2D2F">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="2B441A42" w14:textId="62A23350" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="003C2D2F">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve">If you think your provider or registered plan manager has made a mistake with a claim, contact them as soon as you can. If you don’t feel okay talking to your registered plan manager or provider, talk to someone you trust. They may be able to support you to resolve your concern. If you can’t resolve the issue, you can </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+      <w:hyperlink r:id="rId77" w:history="1">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>contact us</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EB02E64" w14:textId="3758203E" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="003C2D2F">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="6EB02E64" w14:textId="3758203E" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="003C2D2F">
+      <w:r w:rsidRPr="00744299">
         <w:t>If we think there’s a problem with how your plan is being used, we may need to investigate it. For example, we may check what supports have been bought with your funding or ask for more evidence, like a receipt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25F4D177" w14:textId="14C52E33" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="003C2D2F">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="25F4D177" w14:textId="14C52E33" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="003C2D2F">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve">If you think you’ve spent your funding on supports that aren’t in your plan or aren’t NDIS supports, or you’ve made a mistake with your self-managed claims, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+      <w:hyperlink r:id="rId78" w:history="1">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>contact us</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>. We can help you fix any mistakes and understand how to claim for next time.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77F0990D" w14:textId="039774FC" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="000F5936">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="77F0990D" w14:textId="039774FC" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="000F5936">
+      <w:r w:rsidRPr="00744299">
         <w:t>If you deliberately spend funding on supports that aren’t in your plan or aren’t NDIS supports, you may owe us a debt.</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="27"/>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve"> This means we’ll need to be repaid the amount of money spent on supports that weren’t in your plan. We may also vary your plan to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="642C891F" w14:textId="646F90C1" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00CC2E2A">
+    <w:p w14:paraId="642C891F" w14:textId="646F90C1" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00CC2E2A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>change the way your funding is managed, or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B955EC7" w14:textId="5D8A558E" w:rsidR="00FB45DA" w:rsidRDefault="0003733F" w:rsidP="00FA5F43">
+    <w:p w14:paraId="1F0103ED" w14:textId="765E0A82" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00855B69">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>reduce the length of your funding periods for the whole plan or specific funding components</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="28"/>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F0103ED" w14:textId="77777777" w:rsidR="00FB45DA" w:rsidRDefault="00FB45DA">
-[...9 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="4C61BD14" w14:textId="0366D510" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="000F5936">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve">Remember, NDIS funding can only be spent on NDIS supports. You can use the funding in your plan to buy NDIS supports if they’re related to your disability and are </w:t>
       </w:r>
       <w:hyperlink w:anchor="_What_supports_can_1" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>in line with your plan</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>. NDIS funding isn’t intended to be a source of general income, or to be used for day-to-day living costs like rent.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C9F785D" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="001D25EA">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="5C9F785D" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="001D25EA">
+      <w:r w:rsidRPr="00744299">
         <w:t>If you think someone might be doing the wrong thing or committing fraud, you should report it. Fraud might include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CD9684A" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="001D25EA">
+    <w:p w14:paraId="6CD9684A" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="001D25EA">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>charging for supports you didn’t get</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B82DD49" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="001D25EA">
+    <w:p w14:paraId="6B82DD49" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="001D25EA">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>charging for more support than you get.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="167023D8" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="001D25EA">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="167023D8" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="001D25EA">
+      <w:r w:rsidRPr="00744299">
         <w:t>The best way to report suspected fraud is to call the NDIS Fraud Reporting Hotline on 1800 650 717.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34488BED" w14:textId="3BCAED5E" w:rsidR="0003733F" w:rsidRDefault="0003733F" w:rsidP="00FA5F43">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="34488BED" w14:textId="3BCAED5E" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00FA5F43">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve">You can find out more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+      <w:hyperlink r:id="rId79" w:history="1">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>fraud</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve"> on our website.</w:t>
       </w:r>
       <w:bookmarkStart w:id="33" w:name="_What_happens_during"/>
       <w:bookmarkEnd w:id="33"/>
     </w:p>
-    <w:p w14:paraId="1EE92A3E" w14:textId="3E413FC3" w:rsidR="00F2478A" w:rsidRPr="009764F7" w:rsidRDefault="003A1F69" w:rsidP="00C93407">
+    <w:p w14:paraId="1EE92A3E" w14:textId="3E413FC3" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00C93407">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009764F7">
+      <w:r w:rsidRPr="00744299">
         <w:t>What if I spend my funding before the end of the funding period?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21EFB9A1" w14:textId="77777777" w:rsidR="00ED08E1" w:rsidRPr="009764F7" w:rsidRDefault="00ED08E1" w:rsidP="00ED08E1">
+    <w:p w14:paraId="21EFB9A1" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00ED08E1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009764F7">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>You must stay within the funding amounts set out in your plan, including any funding component amounts and funding periods. Staying within your plan funding helps you manage your supports and makes sure your plan lasts for the full length of time so you can continue to pay for the supports you need. Usually, we are not allowed to pay for supports outside of your plan if you use up your funding before the end of your funding period.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10451953" w14:textId="6A1C348A" w:rsidR="009624B3" w:rsidRDefault="00ED08E1" w:rsidP="00753CE8">
+    <w:p w14:paraId="10451953" w14:textId="6A1C348A" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00753CE8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009764F7">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
-        <w:t xml:space="preserve">Under the </w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="20619F5A" w14:textId="72B23FEF" w:rsidR="00C62298" w:rsidRDefault="00ED08E1" w:rsidP="00753CE8">
+        <w:t>Under the laws for the NDIS there are some very limited circumstances when we may pay for supports outside of your plan. This might happen if there’s a serious risk to your life, health or safety, if you couldn’t ask for a plan change because of your disability, or if your plan funding was misused due to fraud. We’ll generally only consider paying for essential supports you rely on every day, like personal care, disability-related health supports or behaviour supports.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20619F5A" w14:textId="72B23FEF" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00753CE8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009764F7">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t xml:space="preserve">If you think you will run out of funding before the end of the funding period you should contact your NDIS contact, support coordinator, or recovery coach as soon as possible. We can talk to you about whether there has been a change in your disability support needs and you need to change your plan. </w:t>
       </w:r>
-      <w:r w:rsidRPr="009764F7">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If your support needs have significantly changed due to an emergency or crisis and you need supports to help keep you safe, contact your NDIS contact, support coordinator, or recovery coach as soon as possible.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3420BEB3" w14:textId="2BFFD119" w:rsidR="401891AC" w:rsidRPr="009764F7" w:rsidRDefault="00031F41" w:rsidP="401891AC">
+    <w:p w14:paraId="3420BEB3" w14:textId="2BFFD119" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="401891AC">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009764F7">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Example</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DD5B33" w:rsidRPr="009764F7">
+        <w:t>Example 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09F7F23C" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00AC3D6F">
+      <w:r w:rsidRPr="00744299">
+        <w:t>Ali has an intellectual and physical disability. He lives with his mum, who is his nominee and helps him manage his plan. Ali needs support from his mum to be able to communicate with others. Ali needs 2 people to help him get out of bed safely. This support is usually provided by his support worker and his mum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0814AB3C" w14:textId="55DFC3CA" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00AC3D6F">
+      <w:r w:rsidRPr="00744299">
+        <w:t xml:space="preserve">Ali’s mum became seriously unwell and had to go to hospital urgently for an extended </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00744299">
+        <w:t>period of time</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00744299">
+        <w:t>. Ali’s mum was unable to continue supporting him with his daily personal care. To make sure Ali could continue to get the essential support he needed, his provider arranged for a second support worker to help with his personal care. This included help getting him out of bed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BF9E28F" w14:textId="092C86EF" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00AC3D6F">
+      <w:r w:rsidRPr="00744299">
+        <w:t>As Ali was unable to communicate independently, he couldn’t request a change to his plan before the support was delivered.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C753F8B" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00AC3D6F">
+      <w:r w:rsidRPr="00744299">
+        <w:t>Because of this extra support, his plan funding ran out before the end of the funding period.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1913AF29" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00AC3D6F">
+      <w:r w:rsidRPr="00744299">
+        <w:t>In this case, the extra support was essential to keep him safe and could have been funded if Ali was able to request a plan change. We may consider funding this support to help keep him safe and well.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22DFF9EF" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="401891AC">
+      <w:pPr>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="009764F7">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00744299">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Example 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5789A1BC" w14:textId="28BC8399" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="008B3DE4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00744299">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sam has epilepsy and uses her plan funding to pay for essential disability-related health supports. This includes help from trained support workers to monitor her for signs of seizures </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00744299">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Ali’s mum became seriously unwell and had to go to hospital urgently for an extended period of time. Ali’s mum was unable to continue supporting him with his daily personal care. To make sure Ali could continue to get the essential support he needed, his provider arranged for a second support worker to help with his personal care. This included help getting him out of bed.</w:t>
-[...17 lines deleted...]
-    <w:p w14:paraId="22DFF9EF" w14:textId="77777777" w:rsidR="00676937" w:rsidRPr="009764F7" w:rsidRDefault="00676937" w:rsidP="401891AC">
+        <w:t>and help her to take her medication safely. About 1 month before the end of her funding period, Sam noticed claims had been made for supports she didn’t receive and weren’t authorised by her. Sam told us and we investigated. We found verified evidence of fraud by a provider. Because of this, Sam’s plan funding ran out early, and she couldn’t access the essential disability-related health supports she needed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08562A09" w14:textId="5ACE2B8C" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="008B3DE4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00744299">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Sam wasn’t responsible for the misuse of her funding. She wasn’t aware of the unauthorised claims until after her funding had run out.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="016D4151" w14:textId="077507BE" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="008B3DE4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00744299">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>We may consider paying for the essential disability-related health supports provided during this time because funding would have been available if not for the fraudulent claims.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="576F6C1C" w14:textId="0A1FE132" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="008B3DE4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00744299">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>We’ll also look at Sam’s plan to see if we need to change it to make sure she continues to have the supports she needs. We may also look at ways we can help reduce the risk of fraud occurring in the future.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C84227E" w14:textId="5B889224" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00AD3FFC">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009764F7">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Example 2</w:t>
-[...75 lines deleted...]
-        </w:rPr>
         <w:t>Example 3</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B0AC3D4" w14:textId="77777777" w:rsidR="00EF75AE" w:rsidRPr="009764F7" w:rsidRDefault="00EF75AE" w:rsidP="00EF75AE">
+    <w:p w14:paraId="1B0AC3D4" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00EF75AE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009764F7">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t>Jonty has a physical disability. He uses the funding in his plan to pay for a support worker to help him with his personal care tasks.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AC9454B" w14:textId="2088E154" w:rsidR="00AF4D63" w:rsidRPr="009764F7" w:rsidRDefault="00AF4D63" w:rsidP="00AF4D63">
+    <w:p w14:paraId="6AC9454B" w14:textId="2088E154" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00AF4D63">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009764F7">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
-        <w:t xml:space="preserve">Recently, Jonty asked his support worker for extra </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0090207E" w:rsidRPr="009764F7">
+        <w:t>Recently, Jonty asked his support worker for extra supports to attend community events, such as weekend markets and volunteering in the public garden. These extra supports weren’t included in his plan. Because of the extra supports, Jonty’s funding ran out before the end of his funding period. He asked us to pay for these extra supports outside of his plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72D0931D" w14:textId="50B7FF7C" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00AF4D63">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
-        <w:t>supports</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009764F7">
+      </w:pPr>
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to attend community events, such as weekend markets and volunteering in the public garden. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0090207E" w:rsidRPr="009764F7">
+        <w:t>There was no significant change in his support needs and Jonty didn’t request a plan change before using the extra supports. The personal care support Jonty couldn’t pay for doesn’t place him at an immediate risk. This means we can’t pay for the personal care supports outside of his plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46A8B446" w14:textId="3F3B2258" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00AF4D63">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
-        <w:t>These</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009764F7">
+      </w:pPr>
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
-        <w:t xml:space="preserve"> extra support</w:t>
-[...287 lines deleted...]
-    <w:p w14:paraId="5E2CD2E5" w14:textId="21F078D8" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="003B615A">
+        <w:t>We talk to Jonty about how to stay within the funding periods in the rest of his plan. He decides to use less of his personal care supports so he can use more of his funding to attend community events with a support worker. He understands we won’t change his plan to cover the extra supports.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E2CD2E5" w14:textId="21F078D8" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="003B615A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="34" w:name="_What_happens_during_1"/>
       <w:bookmarkEnd w:id="34"/>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>What happens during your plan?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78A38630" w14:textId="43AC6626" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00FA4180">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="78A38630" w14:textId="09174B35" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00FA4180">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve">Your plan will continue until it’s replaced by another plan or you </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+      <w:hyperlink r:id="rId80" w:anchor="eligibility" w:history="1">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>leave the NDIS</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="29"/>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve"> If you have more than one funding period in your plan, you’ll get access to new amounts of your funding over the length of your plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="345FC7F7" w14:textId="558E1461" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00192A67">
-[...4 lines deleted...]
-        <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="345FC7F7" w14:textId="558E1461" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00192A67">
+      <w:r w:rsidRPr="00744299">
+        <w:t xml:space="preserve">You can ask </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00744299">
+        <w:t>your</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00744299">
+        <w:t xml:space="preserve"> my NDIS contact, support coordinator, recovery coach, or </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId81" w:history="1">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>contact us</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve"> at any time if you have questions about your plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59871131" w14:textId="79453842" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00FA4180">
-[...10 lines deleted...]
-        <w:r w:rsidRPr="002D0822">
+    <w:p w14:paraId="59871131" w14:textId="35024170" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00FA4180">
+      <w:r w:rsidRPr="00744299">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">It’s a good idea to monitor your funding on the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId82" w:history="1">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>my NDIS portal</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0014343A">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84" w:history="1">
-        <w:r w:rsidRPr="002D0822">
+      <w:hyperlink r:id="rId83" w:history="1">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>app</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
+        <w:t xml:space="preserve">. This can help you make sure you’re using the right </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00744299">
+        <w:t>amount</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00744299">
+        <w:t xml:space="preserve"> of NDIS supports in your plan. You can also keep track that you or your providers are claiming the right amount of funding for your agreed supports.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DAB6310" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00FA4180">
+      <w:r w:rsidRPr="00744299">
         <w:t>We also monitor your plan to check if there are any issues. If something doesn’t seem right, we may contact you to see if there’s anything we can help with.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2304239F" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00FA4180">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="2304239F" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00FA4180">
+      <w:r w:rsidRPr="00744299">
         <w:t>We may also need to contact service providers or others assisting with your plan. If so, we’ll only do this with your consent.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70D75730" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00FA4180">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="70D75730" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00FA4180">
+      <w:r w:rsidRPr="00744299">
         <w:t>If you have a support coordinator or recovery coach, they usually need to send us reports during your plan. The reports let us know if your plan is working well for you, or if you need any changes to your plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1038B0C5" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00FA4180">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="1038B0C5" w14:textId="3088C723" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00FA4180">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve">For children younger than 9, we have an </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+      <w:hyperlink r:id="rId84" w:anchor="step-2-complete-the-template" w:history="1">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Early childhood provider report</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
-[...3 lines deleted...]
-    <w:p w14:paraId="69E2316F" w14:textId="260E41A9" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="0009308C">
+      <w:r w:rsidRPr="00744299">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>template</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00744299">
+        <w:t xml:space="preserve"> to help providers tell us about the supports the child has been given.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69E2316F" w14:textId="260E41A9" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="0009308C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="35" w:name="_How_much_of"/>
       <w:bookmarkEnd w:id="35"/>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>How much of your plan funding can you access at once?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36E9883C" w14:textId="2D9AE5AD" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00B22030">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="36E9883C" w14:textId="2D9AE5AD" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00B22030">
+      <w:r w:rsidRPr="00744299">
         <w:t>When your plan is approved, you can start using your funding straight away. You’ll be able to access any funding where the funding period starts on the first day of your plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07023B7D" w14:textId="4F358724" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00B22030">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="07023B7D" w14:textId="4F358724" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00B22030">
+      <w:r w:rsidRPr="00744299">
         <w:t>Your plan will say:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AECCF3B" w14:textId="72C0B60C" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="003436EC">
+    <w:p w14:paraId="4AECCF3B" w14:textId="72C0B60C" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="003436EC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="52"/>
+          <w:numId w:val="53"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>when each funding period starts and ends</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24A3DE12" w14:textId="0714427D" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="003436EC">
+    <w:p w14:paraId="24A3DE12" w14:textId="0714427D" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="003436EC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="52"/>
+          <w:numId w:val="53"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>how much funding you have access to during each funding period</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55361F52" w14:textId="44BF9DB1" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="003436EC">
+    <w:p w14:paraId="55361F52" w14:textId="44BF9DB1" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="003436EC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="52"/>
+          <w:numId w:val="53"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
+        <w:t>whether your funding periods apply to the whole plan, or if you have different funding periods for different funding components.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00744299">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="30"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D249DCE" w14:textId="2BF37E77" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00FA5F43">
+      <w:r w:rsidRPr="00744299">
+        <w:t>Most plans will have more than one funding period, so you won’t be able to access all your funding at once.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42623C35" w14:textId="538E4040" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00632BF9">
+      <w:r w:rsidRPr="00744299">
+        <w:t>At the end of your first funding period, any funds you haven’t spent will roll over into your next funding period. This means the funding you haven’t used will be added to your new funding period.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00744299">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="31"/>
+      </w:r>
+      <w:r w:rsidRPr="00744299">
+        <w:t xml:space="preserve"> You won’t lose any funding you don’t spend during a funding period.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7069CE2F" w14:textId="7DF7ED40" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00632BF9">
+      <w:r w:rsidRPr="00744299">
+        <w:t>Your funds will only roll over during the same plan. When we do a plan reassessment and give you a new plan, you won’t keep any unspent funding from the previous plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25B97702" w14:textId="62888C78" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="003C2D2F">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00744299">
+        <w:t>How will we check in with you during your plan?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57174DB5" w14:textId="5A311101" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="006E0F3A">
+      <w:r w:rsidRPr="00744299">
+        <w:t>We’ll check in with you during your plan to make sure your plan is working for you and that you have the right supports in place. We want to make sure we understand your needs and situation so we can help you manage any problems and make the most of your plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="500F2018" w14:textId="2B643040" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="006E0F3A">
+      <w:r w:rsidRPr="00744299">
         <w:lastRenderedPageBreak/>
-        <w:t>whether your funding periods apply to the whole plan, or if you have different funding periods for different funding components.</w:t>
-[...56 lines deleted...]
-        <w:r w:rsidRPr="002B6830">
+        <w:t xml:space="preserve">We have some guides you can use to help you prepare for your check-in. You can find the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId85" w:anchor="changing-your-plan" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Check-ins factsheet and checklist</w:t>
+          <w:t>Check-ins factsheet</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve"> on our website.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="340D0B9F" w14:textId="3ED491CD" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="006E0F3A">
-[...10 lines deleted...]
-    <w:p w14:paraId="738397B1" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="006E0F3A">
+    <w:p w14:paraId="340D0B9F" w14:textId="3ED491CD" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="006E0F3A">
+      <w:r w:rsidRPr="00744299">
+        <w:t>We may check in with you:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="738397B1" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="006E0F3A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>at regular intervals, for example each year</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A5F65B4" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="006E0F3A">
+    <w:p w14:paraId="1A5F65B4" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="006E0F3A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>before the ‘plan reassessment date’ shown in your plan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58CD5C5E" w14:textId="545FA9F6" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="006E0F3A">
+    <w:p w14:paraId="58CD5C5E" w14:textId="545FA9F6" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="006E0F3A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>if we think your plan might not be working for you, including if you’re using your funding quicker than expected</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="595D61E8" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00DE1F39">
+    <w:p w14:paraId="595D61E8" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00DE1F39">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>if you would like help to use the supports in your plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C5E00B8" w14:textId="2FF67919" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="006E0F3A">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="3C5E00B8" w14:textId="2FF67919" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="006E0F3A">
+      <w:r w:rsidRPr="00744299">
+        <w:t>For example, we may check in with you if you’re using much more or much less of your funding than we would expect.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E81E05D" w14:textId="2E402B7E" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="006E0F3A">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve">You can also </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+      <w:hyperlink r:id="rId86" w:history="1">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>contact us</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve"> to organise a check-in with us at any time.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07893CE2" w14:textId="5ABACCBA" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="006E0F3A">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="07893CE2" w14:textId="5ABACCBA" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="006E0F3A">
+      <w:r w:rsidRPr="00744299">
+        <w:t xml:space="preserve">During a check-in, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00744299">
+        <w:t>your</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00744299">
+        <w:t xml:space="preserve"> my NDIS contact will contact you to discuss your plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36F16F90" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="006E0F3A">
+      <w:r w:rsidRPr="00744299">
         <w:t>We’ll ask:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6751A966" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="006E0F3A">
+    <w:p w14:paraId="6751A966" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="006E0F3A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>how you’re going</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42DC8FD6" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00EB3CC8">
+    <w:p w14:paraId="42DC8FD6" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00EB3CC8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>if you have any questions about your current plan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2286E028" w14:textId="4B4CD3D6" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00EB3CC8">
+    <w:p w14:paraId="2286E028" w14:textId="4B4CD3D6" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00EB3CC8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>how you’re going with your goals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B522916" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00EB3CC8">
+    <w:p w14:paraId="2B522916" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00EB3CC8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>if you have any new goals, or want to change your goals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09FF0092" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="006E0F3A">
+    <w:p w14:paraId="09FF0092" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="006E0F3A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>how you’re using local services in the community or other government services</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16C590C5" w14:textId="1B9338AB" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00EB3CC8">
+    <w:p w14:paraId="16C590C5" w14:textId="1B9338AB" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00EB3CC8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00744299">
         <w:t>how you’re using the NDIS supports in your plan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="344FA418" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="006E0F3A">
+    <w:p w14:paraId="344FA418" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="006E0F3A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>how your supports are helping you pursue your goals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E56EDFB" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="006E0F3A">
+    <w:p w14:paraId="6E56EDFB" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="006E0F3A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>if your supports meet your disability needs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17F4980B" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="006E0F3A">
+    <w:p w14:paraId="17F4980B" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="006E0F3A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>if your situation has changed</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="547A437C" w14:textId="43B6DDD1" w:rsidR="00C75396" w:rsidRDefault="0003733F" w:rsidP="006C05C6">
+    <w:p w14:paraId="547A437C" w14:textId="43B6DDD1" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="006C05C6">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>if you need help with big changes coming up in your life, like starting or finishing school or starting a new job.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D1C11A0" w14:textId="4DDDE3D5" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="003006CE">
+    <w:p w14:paraId="5D1C11A0" w14:textId="4DDDE3D5" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="003006CE">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>Will we change your plan after a check-in?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18DD1533" w14:textId="6946F19C" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="006E0F3A">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="18DD1533" w14:textId="6946F19C" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="006E0F3A">
+      <w:r w:rsidRPr="00744299">
         <w:t>If the check-in shows your plan is working well for you, we won’t need to make any changes to your plan. Your plan will continue. We’ll talk to you at your next check-in to see if your plan still meets your needs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CBB2055" w14:textId="3A059444" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="006E0F3A">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="7CBB2055" w14:textId="3A059444" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="006E0F3A">
+      <w:r w:rsidRPr="00744299">
+        <w:t xml:space="preserve">If the check-in shows that you have the right supports in place, but you need more help using your plan, we’ll talk about how we can support you to better implement your plan. For example, we might check-in with you more regularly or support you to connect with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00744299">
+        <w:lastRenderedPageBreak/>
+        <w:t>providers. We may also be able to fund a support coordinator or recovery coach if it’s a reasonable and necessary support for you.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7482F27B" w14:textId="66926C41" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="006E0F3A">
+      <w:r w:rsidRPr="00744299">
         <w:t>If the check-in shows your plan doesn’t meet your needs, we’ll talk with you about changing your plan. We may change your plan if your support needs have changed and you need more, less or different NDIS supports. This means you could have a minor change included in your current plan, or we might need to reassess your current plan and replace it with a new one.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CA7AC9E" w14:textId="0355AF21" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00CD1B14">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="1CA7AC9E" w14:textId="7D1E5E99" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00CD1B14">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve">You’ll be involved in any changes we make to your plan. We won’t change your plan without telling you. Learn more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+      <w:hyperlink r:id="rId87" w:anchor="your-plan" w:history="1">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>changing your plan</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E9D5849" w14:textId="22245D55" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="006E0F3A">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="5E9D5849" w14:textId="6F30C9D5" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="006E0F3A">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve">Based on the information we talk about in your check-in, we might also need to check your eligibility. This is usually because you meet access to the NDIS under the early intervention requirements. If the check-in shows that your capacity has increased and you no longer need NDIS supports, you might not need to be a participant anymore. If we need to check your eligibility, you’ll have time to give us more information if you feel you still need NDIS supports. Learn more in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+      <w:hyperlink r:id="rId88" w:anchor="eligibility" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Our Guideline – Leaving the NDIS.</w:t>
+          <w:t>Our Guideline – Leaving the NDIS</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="43186816" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="006E0F3A">
+      <w:r w:rsidRPr="00744299">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43186816" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="006E0F3A">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Example 1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A5DDDCD" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="006E0F3A">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="1A5DDDCD" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="006E0F3A">
+      <w:r w:rsidRPr="00744299">
         <w:t>Kath is 3 months into her first plan, but she hasn’t used any funding yet. Kath’s local area coordinator calls her and asks if we can help her in any way.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E12B1BB" w14:textId="13A18D00" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="006E0F3A">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="1E12B1BB" w14:textId="0958991B" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="006E0F3A">
+      <w:r w:rsidRPr="00744299">
         <w:t>Kath is self-managing her funding and has been using her NDIS supports. But she’s not too sure how to claim the funding through the my NDIS portal and app. Kath’s local area coordinator teaches her the process step-by-step.</w:t>
       </w:r>
-      <w:r w:rsidR="00B46731">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="002B6830">
+    </w:p>
+    <w:p w14:paraId="4E390582" w14:textId="350C039A" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="006E0F3A">
+      <w:r w:rsidRPr="00744299">
+        <w:t>Kath’s plan will continue, as she doesn’t need any changes to her NDIS supports.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C953D5D" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="006E0F3A">
+      <w:r w:rsidRPr="00744299">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Example 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="046023A2" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="006E0F3A">
+      <w:r w:rsidRPr="00744299">
+        <w:t>Artem is 18 months into his plan. His planner notices Artem has been using a lot more funding in the past month.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7743A14A" w14:textId="49C784A2" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="006E0F3A">
+      <w:r w:rsidRPr="00744299">
+        <w:t>Artem’s planner contacts him and books a check-in so they can see if there are any issues. Artem tells his planner that his parents suddenly became sick, so he’s had to use more NDIS supports for the past month. His parents probably won’t be able to support him for some time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="788F90DC" w14:textId="19D1EC45" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="006E0F3A">
+      <w:r w:rsidRPr="00744299">
+        <w:t>Artem and his planner discuss his situation. Artem’s planner decides Artem needs a new plan with different NDIS supports. Artem’s current plan doesn’t meet his needs due to his change in circumstances.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36B5473A" w14:textId="17333B2A" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="006E0F3A">
+      <w:r w:rsidRPr="00744299">
+        <w:t xml:space="preserve">Artem’s planner explores the changes Artem needs in his plan. His planner will let Artem know the evidence we’ll need to support the changes and how to give us this information. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00744299">
         <w:lastRenderedPageBreak/>
-        <w:t>Kath’s plan will continue, as she doesn’t need any changes to her NDIS supports.</w:t>
-[...30 lines deleted...]
-    <w:p w14:paraId="4DEC8ECC" w14:textId="31A6AEA7" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00FA5F43">
+        <w:t>We’ll then work with Artem to approve a new plan with different NDIS supports for his new situation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DEC8ECC" w14:textId="31A6AEA7" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00FA5F43">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>How do we check in with you before your plan reassessment date?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6168E684" w14:textId="55C04426" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="009A7999">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="6168E684" w14:textId="55C04426" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="009A7999">
+      <w:r w:rsidRPr="00744299">
         <w:t>Your plan includes an ‘NDIS plan reassessment due date’. We need to do a plan reassessment by this date, even if you don’t need any changes to your plan.</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="32"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F7B014B" w14:textId="73072FF0" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="009A7999">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="7F7B014B" w14:textId="73072FF0" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="009A7999">
+      <w:r w:rsidRPr="00744299">
         <w:t>We’ll check in with you before your plan reassessment date and talk about how your plan has worked for you. We’ll talk about any changes to your situation that mean you might need different supports in your next plan, or that your funding components and funding periods need to be organised differently. We’ll use this information to start creating your new plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A1296FF" w14:textId="76C01B92" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00E70FCF">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="5A1296FF" w14:textId="18F016A0" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00E70FCF">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve">When we reassess your plan, we follow the same steps as when we created your plan for the first time. We need to think about your support needs, the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+      <w:hyperlink r:id="rId89" w:anchor="how-ndis-supports-work" w:history="1">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>principles we follow to create your plan</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve"> and the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+      <w:hyperlink r:id="rId90" w:anchor="how-ndis-supports-work" w:history="1">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
+        <w:t xml:space="preserve"> when we decide what reasonable and necessary </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00744299">
+        <w:t>supports</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00744299">
+        <w:t xml:space="preserve"> we can include in your plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53B0558A" w14:textId="450A0211" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="0030528F">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve">We’ll also think about how well your current plan is working for you. If your plan is working well for you and your supports still meet the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+      <w:hyperlink r:id="rId91" w:history="1">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>, we could give you a new plan with the same supports. Your new plan might also have less NDIS supports if there are some you no longer need. Or you might need a plan with more support.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F39FFC0" w14:textId="0A5A21CA" w:rsidR="00914B88" w:rsidRDefault="0003733F" w:rsidP="006E0F3A">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="7F39FFC0" w14:textId="11AA22DC" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="006E0F3A">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve">Learn more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+      <w:hyperlink r:id="rId92" w:anchor="your-plan" w:history="1">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>creating your plan</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ECEF75C" w14:textId="77777777" w:rsidR="00914B88" w:rsidRDefault="00914B88">
-[...7 lines deleted...]
-    <w:p w14:paraId="637A46EC" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="003B615A">
+    <w:p w14:paraId="637A46EC" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="003B615A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
+        <w:t>What if your situation changes during your plan?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64FFB72E" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00EE48EC">
+      <w:r w:rsidRPr="00744299">
+        <w:t>You must let us know if something happens or your situation changes, if it might affect:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00744299">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:endnoteReference w:id="33"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41234BAF" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00EE48EC">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00744299">
+        <w:t>your plan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="021B489A" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00EE48EC">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00744299">
+        <w:t>whether you’re still eligible for the NDIS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BBCEF1E" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00EE48EC">
+      <w:r w:rsidRPr="00744299">
+        <w:t>You must also let us know if it’s likely one of these changes will happen in the future.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00744299">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="34"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A2E546D" w14:textId="314F8D01" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00EE48EC">
+      <w:r w:rsidRPr="00744299">
+        <w:t>This could include changes like:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E69B42F" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00EE48EC">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00744299">
+        <w:t>there are significant changes in the support your family and friends provide</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68326010" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00EE48EC">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00744299">
+        <w:t xml:space="preserve">your condition improves or gets worse, meaning you need </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00744299">
+        <w:t>more or less support</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="6F9C42B7" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00EE48EC">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00744299">
+        <w:t>you’re starting a new job and need new or different support at work</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58B85ED0" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00EE48EC">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00744299">
+        <w:t>you’re going overseas for a long period of time or you’re moving overseas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="341A46FA" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00EE48EC">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00744299">
+        <w:t>you’re moving out of aged care or other residential accommodation, and you need different support in your new home</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F21B07F" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00107F95">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00744299">
+        <w:t>you receive or claim compensation for an accident or illness related to your disability.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A7CE381" w14:textId="2970ED42" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00992764">
+      <w:r w:rsidRPr="00744299">
         <w:lastRenderedPageBreak/>
-        <w:t>What if your situation changes during your plan?</w:t>
-[...33 lines deleted...]
-      <w:r w:rsidRPr="002B6830">
+        <w:t>These changes don’t always mean you’ll need a change to your plan. But you must still let us know about these changes as soon as you reasonably can.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="34"/>
-[...62 lines deleted...]
-        </w:rPr>
         <w:endnoteReference w:id="35"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2430D74F" w14:textId="34092AB8" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00992764">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="2430D74F" w14:textId="627DEF86" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00992764">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve">We have a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94" w:anchor="change-of-details-or-change-of-situation" w:history="1">
-        <w:r w:rsidR="00365C29">
+      <w:hyperlink r:id="rId93" w:anchor="step-2-contact-us" w:history="1">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>change of details or change of situation form</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00365C29">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
+        <w:t xml:space="preserve"> you can complete, or you can let us know during your check-in, in person or over the phone.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00C0A687" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00290ED2">
+      <w:r w:rsidRPr="00744299">
         <w:t>You should also let us know if you change your contact details, such as your phone number, email or your home or postal address.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79C13EB0" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00D04539">
+    <w:p w14:paraId="79C13EB0" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00D04539">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>What if your new situation means your plan no longer meets your needs?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="058EE83E" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="003C2D2F">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="058EE83E" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="003C2D2F">
+      <w:r w:rsidRPr="00744299">
         <w:t>Sometimes your plan may no longer meet your needs, after something happens or your situation changes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56704CBE" w14:textId="2981B4BB" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="003C2D2F">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="56704CBE" w14:textId="2981B4BB" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="003C2D2F">
+      <w:r w:rsidRPr="00744299">
+        <w:t>For example, you may need to replace assistive technology if it starts breaking down. Or you may need paid personal care supports if your usual informal carers can’t support you anymore.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D3CF409" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="003C2D2F">
+      <w:r w:rsidRPr="00744299">
         <w:t>If so, you can ask us to change your plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="166ABD09" w14:textId="3926BB74" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="003C2D2F">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="166ABD09" w14:textId="186D4E0A" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="003C2D2F">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve">Learn more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+      <w:hyperlink r:id="rId94" w:anchor="step-1-asking-about-a-change-to-your-plan" w:history="1">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>asking to change your plan</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="185BE42E" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00FA5F43">
+    <w:p w14:paraId="185BE42E" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00FA5F43">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>How can you change how you manage the funding in your plan?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="184D79D4" w14:textId="3C6E8797" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="006E1E9D">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="184D79D4" w14:textId="3C6E8797" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="006E1E9D">
+      <w:r w:rsidRPr="00744299">
         <w:t>If you want to change how you manage your funding, you’ll need to ask us to change your plan.</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="36"/>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
+        <w:t xml:space="preserve"> You can ask us to change how you manage your plan at any time. You might want more control of your funding. Or there may be a change in your situation which means you need to change how you manage your funding for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00744299">
+        <w:t>a period of time</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00744299">
+        <w:t>. You can ask to change your plan management as often as you want.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B05E18F" w14:textId="2BFE1022" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="001D1A8C">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve">If this is the only change you want, we may be able to vary your plan without completing a full plan reassessment. Learn more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+      <w:hyperlink r:id="rId95" w:anchor="changing-your-plan" w:history="1">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>changing your plan</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkStart w:id="36" w:name="_When_can’t_you"/>
       <w:bookmarkStart w:id="37" w:name="_When_can’t_you_1"/>
       <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
     </w:p>
-    <w:p w14:paraId="17E2CBDA" w14:textId="0C4EEDCF" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="005C2026">
+    <w:p w14:paraId="17E2CBDA" w14:textId="0C4EEDCF" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="005C2026">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>When can’t you use your plan?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72B32BE8" w14:textId="03F96B1D" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="000F5936">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="72B32BE8" w14:textId="03F96B1D" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="000F5936">
+      <w:r w:rsidRPr="00744299">
+        <w:t xml:space="preserve">Sometimes we may need to suspend your plan. This means your plan will continue, but you won’t be able to use your NDIS supports for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00744299">
+        <w:t>a period of time</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00744299">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="37"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EA84895" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="000F5936">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="5EA84895" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="000F5936">
+      <w:r w:rsidRPr="00744299">
         <w:t>We’ll suspend your plan after:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78F56C25" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="000F5936">
+    <w:p w14:paraId="78F56C25" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="000F5936">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve">you’re outside Australia for more than 6 weeks, unless </w:t>
       </w:r>
       <w:hyperlink w:anchor="_When_can_you" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>we give you more time</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="38"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A42B67B" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="000B601E">
+    <w:p w14:paraId="7A42B67B" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="000B601E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId97" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+      <w:hyperlink r:id="rId96" w:history="1">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>you don’t claim compensation</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve"> you’re entitled to after we ask you to, for example after you’ve sustained an injury.</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="39"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C5F9460" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="000F5936">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="6C5F9460" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="000F5936">
+      <w:r w:rsidRPr="00744299">
         <w:t>We’ll let you know if we’re going to suspend your plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29CC2548" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="000F5936">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="29CC2548" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="000F5936">
+      <w:r w:rsidRPr="00744299">
         <w:t>If you go overseas, you can still use your supports and funding for up to 6 weeks (or longer if we give you more time). We call this a ‘grace period’.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17BEFF1E" w14:textId="6C4AC5BB" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="000F5936">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="17BEFF1E" w14:textId="6C4AC5BB" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="000F5936">
+      <w:r w:rsidRPr="00744299">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">You’ll probably need to have your funding self-managed or plan-managed if you need to use your funding overseas. This is because your registered NDIS providers usually don’t support people in other countries. You’ll also need to claim </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00744299">
+        <w:t>your</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00744299">
+        <w:t xml:space="preserve"> funding in Australian dollars.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61EB060E" w14:textId="4CBDA68B" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00E4559C">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve">If you need to change your plan management while you’re overseas, let us know and we can </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+      <w:hyperlink r:id="rId97" w:anchor="changing-your-plan" w:history="1">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>change your plan</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14716160" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00F37067">
+    <w:p w14:paraId="14716160" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00F37067">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>What happens if we suspend your plan?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CB16422" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="000F5936">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="5CB16422" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="000F5936">
+      <w:r w:rsidRPr="00744299">
         <w:t>We can’t pay any funding for NDIS supports while your plan is suspended.</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="40"/>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve"> Your service providers also won’t be able to claim for services provided to you.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C5B5867" w14:textId="7E1B81CA" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00086D9C">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="1C5B5867" w14:textId="22AAF332" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00086D9C">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve">You can’t ask for a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+      <w:hyperlink r:id="rId98" w:anchor="changing-your-plan" w:history="1">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>change to your plan</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve"> while your plan is suspended.</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="41"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="775B180B" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="000F5936">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="775B180B" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="000F5936">
+      <w:r w:rsidRPr="00744299">
         <w:t>An early childhood partner or local area coordinator also doesn’t need to help you connect to other services while your plan is suspended. But we can still do this if we think it’s appropriate.</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="42"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CB659C6" w14:textId="6079DE99" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="000F5936">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="7CB659C6" w14:textId="6079DE99" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="000F5936">
+      <w:r w:rsidRPr="00744299">
         <w:t>When we suspend your plan, we’ll send you a new plan that shows your funding is suspended. This plan will have no NDIS supports.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A9F03D3" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="000F5936">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="7A9F03D3" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="000F5936">
+      <w:r w:rsidRPr="00744299">
         <w:t>If we suspend your plan while you’re overseas, we’ll create a new plan once you return to Australia.</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="43"/>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve"> This means you can start using it again.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CFF8654" w14:textId="78F46A3C" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00162827">
+    <w:p w14:paraId="7CFF8654" w14:textId="78F46A3C" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00162827">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00744299">
         <w:t>And if we suspend your plan because you haven’t claimed compensation, we’ll also create a new plan once you take action to claim it.</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="44"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04CA4E95" w14:textId="78C37229" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00782ED2">
+    <w:p w14:paraId="04CA4E95" w14:textId="78C37229" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00782ED2">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>What if you don’t agree with your plan suspension?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60356253" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00D8508A">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="60356253" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00D8508A">
+      <w:r w:rsidRPr="00744299">
         <w:t>If we decide not to extend the grace period to use your funding overseas and you don’t agree, you can ask for an internal review.</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="45"/>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve"> You’ll need to ask for an internal review within </w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>3 months</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve"> after we decide not to extend the grace period.</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="46"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B09ECD4" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00D8508A">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="7B09ECD4" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00D8508A">
+      <w:r w:rsidRPr="00744299">
         <w:t>You can’t ask for an internal review if we suspend your plan because you haven’t claimed compensation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46CF89AF" w14:textId="5292985B" w:rsidR="002D47CF" w:rsidRDefault="0003733F" w:rsidP="00BC3351">
-[...7 lines deleted...]
-        <w:r w:rsidR="0000178B">
+    <w:p w14:paraId="46CF89AF" w14:textId="361606B3" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00BC3351">
+      <w:r w:rsidRPr="00744299">
+        <w:t xml:space="preserve">Learn more about </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId99" w:anchor="reviewing-a-decision" w:history="1">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>reviewing our decisions</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22E1E467" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00F37067">
+    <w:p w14:paraId="22E1E467" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00F37067">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="38" w:name="_When_can_you"/>
       <w:bookmarkEnd w:id="38"/>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>When can you use your plan outside Australia for more than 6 weeks?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F04177D" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="000F5936">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="4F04177D" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="000F5936">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve">In some situations, we can give you a longer grace period. If you think you’ll be outside Australia for more than 6 weeks and need to use your funding, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId101" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+      <w:hyperlink r:id="rId100" w:history="1">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>contact us</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>. We’ll let you know whether we’ll extend the grace period.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B05E89B" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="000F5936">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="6B05E89B" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="000F5936">
+      <w:r w:rsidRPr="00744299">
         <w:t>If you know you’ll be overseas for more than 6 weeks, it’s a good idea to contact us before you leave Australia. Let us know:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CB9661D" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="000F5936">
+    <w:p w14:paraId="5CB9661D" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="000F5936">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>how long you think you’ll be overseas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F8F3E47" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="000F5936">
+    <w:p w14:paraId="4F8F3E47" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="000F5936">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
+        <w:lastRenderedPageBreak/>
         <w:t>why you’re going overseas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4554F82B" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="000F5936">
+    <w:p w14:paraId="4554F82B" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="000F5936">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>what supports you need when you’re overseas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67C1634F" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="000F5936">
+    <w:p w14:paraId="67C1634F" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="000F5936">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>why you need NDIS funding for your supports.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F409AED" w14:textId="054D8E42" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="000F5936">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="6F409AED" w14:textId="054D8E42" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="000F5936">
+      <w:r w:rsidRPr="00744299">
         <w:t>There are some things we need to consider for everyone who will be outside Australia for more than 6 weeks. This includes if you’re on an extended holiday for more than 6 weeks.</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="47"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3996EEBE" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="000F5936">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="3996EEBE" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="000F5936">
+      <w:r w:rsidRPr="00744299">
         <w:t>When we decide if we’ll extend the grace period, and for how long, we consider:</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="48"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E51BC7F" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="000F5936">
+    <w:p w14:paraId="6E51BC7F" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="000F5936">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>how long you’ll be outside Australia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50B958C2" w14:textId="0474C26B" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="000F5936">
+    <w:p w14:paraId="50B958C2" w14:textId="0474C26B" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="000F5936">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>what NDIS supports you’re receiving through your plan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="718EF7CB" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="000F5936">
+    <w:p w14:paraId="718EF7CB" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="000F5936">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>if you can still get supports while you’re outside Australia, and if we can help you find these supports</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14C5277A" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="000F5936">
+    <w:p w14:paraId="14C5277A" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="000F5936">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>if we can keep in touch with you while you’re outside Australia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A882931" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="000F5936">
+    <w:p w14:paraId="6A882931" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="000F5936">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>if we previously decided to extend the grace period</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04A12DA6" w14:textId="7651F5D7" w:rsidR="002545C2" w:rsidRDefault="0003733F" w:rsidP="00276335">
+    <w:p w14:paraId="04A12DA6" w14:textId="7651F5D7" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00276335">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>if denying your request would cause you ‘undue hardship’ – that is, it would make your situation overseas much more difficult, to a level that’s not fair or reasonable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="415135F0" w14:textId="77777777" w:rsidR="002545C2" w:rsidRDefault="002545C2">
-[...7 lines deleted...]
-    <w:p w14:paraId="3660DB8C" w14:textId="21BCF2E0" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00F37067">
+    <w:p w14:paraId="3660DB8C" w14:textId="21BCF2E0" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00F37067">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00744299">
         <w:t>In what specific situations will we usually extend the grace period?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CD36413" w14:textId="73F124F2" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="000F5936">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="3CD36413" w14:textId="73F124F2" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="000F5936">
+      <w:r w:rsidRPr="00744299">
         <w:t>We’ll usually extend the grace period if you’ll be overseas for humanitarian reasons, such as foreign aid.</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="49"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="688A6462" w14:textId="0523537A" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="000F5936">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="688A6462" w14:textId="0523537A" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="000F5936">
+      <w:r w:rsidRPr="00744299">
         <w:t>We’ll also usually extend the grace period in specific situations:</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="50"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A7A0518" w14:textId="556EE3EA" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="000F5936">
+    <w:p w14:paraId="3A7A0518" w14:textId="556EE3EA" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="000F5936">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_If_you’re_studying" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>if you’re studying overseas or doing an exchange study program</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4D252A63" w14:textId="50D29885" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="000F5936">
+    <w:p w14:paraId="4D252A63" w14:textId="50D29885" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="000F5936">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_If_you_or" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>if you or a family member need to work overseas for a short period</w:t>
+          <w:t xml:space="preserve">if you or a family member </w:t>
         </w:r>
-      </w:hyperlink>
-[...6 lines deleted...]
-        <w:r w:rsidRPr="002B6830">
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>if you or a family member are in the Army, Navy or Air Force Reserve forces</w:t>
+          <w:t>need</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r w:rsidRPr="00744299">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> to work overseas for a short period</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="154EDD60" w14:textId="4F875B0E" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="000F5936">
+    <w:p w14:paraId="01ED74CC" w14:textId="607728AE" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="000F5936">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
+      <w:hyperlink w:anchor="_If_you_or_1" w:history="1">
+        <w:r w:rsidRPr="00744299">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">if you or a family member </w:t>
+        </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidRPr="00744299">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>are</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r w:rsidRPr="00744299">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> in the Army, Navy or Air Force Reserve forces</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="154EDD60" w14:textId="4F875B0E" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="000F5936">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
       <w:hyperlink w:anchor="_If_you_need" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>if you need medical treatment or therapy that’s not available in Australia</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="11FBDDD5" w14:textId="4E9ABE8D" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="000F5936">
+    <w:p w14:paraId="11FBDDD5" w14:textId="4E9ABE8D" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="000F5936">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_If_you_can’t" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>if you can’t come back to Australia for a reason you can’t control.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4D38971C" w14:textId="6DC91757" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="003E1A60">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="4D38971C" w14:textId="6DC91757" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="003E1A60">
+      <w:r w:rsidRPr="00744299">
         <w:t>But there are extra things we need to consider when we decide whether we’ll extend the grace period, and for how long.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F09EDAF" w14:textId="4386774A" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="000F5936">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="0F09EDAF" w14:textId="4386774A" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="000F5936">
+      <w:r w:rsidRPr="00744299">
         <w:t>When we consider if these specific situations apply to a ‘family member’, this usually means a:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AF00441" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="000F5936">
+    <w:p w14:paraId="0AF00441" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="000F5936">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>husband or wife</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34DFF580" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="000F5936">
+    <w:p w14:paraId="34DFF580" w14:textId="3F077103" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="000F5936">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>ex-husband or ex-wife</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ED9F8B5" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="000F5936">
+    <w:p w14:paraId="1456BE44" w14:textId="69410974" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="000F5936">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-      </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00744299">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
         <w:t>de facto partner or former de facto partner</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B26FCFC" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="000F5936">
+    <w:p w14:paraId="5B26FCFC" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="000F5936">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
+        <w:lastRenderedPageBreak/>
         <w:t>child, parent, grandparent, grandchild or sibling</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01C44976" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="000F5936">
+    <w:p w14:paraId="01C44976" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="000F5936">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>child, parent, grandparent, grandchild or sibling of a spouse or de facto partner</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6242D549" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="000F5936">
+    <w:p w14:paraId="6242D549" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="000F5936">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>step-relative, such as stepparents and stepchildren</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38FD2BD0" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="000F5936">
+    <w:p w14:paraId="38FD2BD0" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="000F5936">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>adopted immediate family member.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63869052" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00713E43">
+    <w:p w14:paraId="63869052" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00713E43">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:bookmarkStart w:id="39" w:name="_If_you’re_studying"/>
       <w:bookmarkEnd w:id="39"/>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>If you’re studying overseas or doing an exchange study program</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C5B77C0" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="000F5936">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="3C5B77C0" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="000F5936">
+      <w:r w:rsidRPr="00744299">
         <w:t>We consider how long the course goes for.</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="51"/>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve"> The overseas study needs to be either:</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="52"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C0DD20D" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="000F5936">
+    <w:p w14:paraId="1C0DD20D" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="000F5936">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>part of a course you’re doing in an Australian high school, TAFE or other training, or university</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="056480E7" w14:textId="4B5DC6BB" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00FA5F43">
+    <w:p w14:paraId="056480E7" w14:textId="4B5DC6BB" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00FA5F43">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>part of a recognised program of international exchanges, such as an exchange semester during university.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB1C16E" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00713E43">
+    <w:p w14:paraId="7BB1C16E" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00713E43">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:bookmarkStart w:id="40" w:name="_If_you_or"/>
       <w:bookmarkEnd w:id="40"/>
-      <w:r w:rsidRPr="002B6830">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
+        <w:t xml:space="preserve">If you or a family member </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00744299">
+        <w:t>need</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00744299">
+        <w:t xml:space="preserve"> to work overseas for a short period</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D569CE8" w14:textId="679DC53B" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="000F5936">
+      <w:r w:rsidRPr="00744299">
         <w:t>We consider how long you or a family member need to work overseas.</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="53"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ECE6B8A" w14:textId="78BBF3A4" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00713E43">
+    <w:p w14:paraId="2ECE6B8A" w14:textId="78BBF3A4" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00713E43">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:bookmarkStart w:id="41" w:name="_If_you_or_1"/>
       <w:bookmarkEnd w:id="41"/>
-      <w:r w:rsidRPr="002B6830">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
+        <w:t xml:space="preserve">If you or a family member </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00744299">
+        <w:t>are</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00744299">
+        <w:t xml:space="preserve"> in the Army, Navy or Air Force Reserve forces</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40005F54" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00290ED2">
+      <w:r w:rsidRPr="00744299">
         <w:t>We consider how long you or a family member need to be deployed overseas.</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="54"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6955FD51" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00713E43">
+    <w:p w14:paraId="6955FD51" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00713E43">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:bookmarkStart w:id="42" w:name="_If_you_need"/>
       <w:bookmarkEnd w:id="42"/>
-      <w:r w:rsidRPr="002B6830">
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00744299">
         <w:t>If you need medical treatment or therapy that’s not available in Australia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22E40A88" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="000F5936">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="22E40A88" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="000F5936">
+      <w:r w:rsidRPr="00744299">
+        <w:t xml:space="preserve">We consider how long your treatment will take. We also allow a reasonable </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00744299">
+        <w:t>period of time</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00744299">
+        <w:t xml:space="preserve"> for you to recover after your treatment or therapy.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="55"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2174D1C9" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00713E43">
+    <w:p w14:paraId="2174D1C9" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00713E43">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:bookmarkStart w:id="43" w:name="_If_you_can’t"/>
       <w:bookmarkEnd w:id="43"/>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>If you can’t come back to Australia for a reason you can’t control</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19A0BF59" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="000F5936">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="19A0BF59" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="000F5936">
+      <w:r w:rsidRPr="00744299">
         <w:t>We consider how much time is reasonable to allow you to return to Australia.</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="56"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46D97D11" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="000F5936">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="46D97D11" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="000F5936">
+      <w:r w:rsidRPr="00744299">
         <w:t>Some of the reasons you can’t control while you’re overseas include if you or a family member:</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="57"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="209FD6CF" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="000F5936">
+    <w:p w14:paraId="209FD6CF" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="000F5936">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>are involved in a serious accident</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F0090AD" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="000F5936">
+    <w:p w14:paraId="2F0090AD" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="000F5936">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>become seriously ill</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43BB0FA5" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="000F5936">
+    <w:p w14:paraId="43BB0FA5" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="000F5936">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>are hospitalised</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A53FBC3" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="000F5936">
+    <w:p w14:paraId="7A53FBC3" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="000F5936">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>are the victim of a serious crime</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02EE6B58" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="000F5936">
+    <w:p w14:paraId="02EE6B58" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="000F5936">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>are a party to custody proceedings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F98BA0E" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="000F5936">
+    <w:p w14:paraId="0F98BA0E" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="000F5936">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>need to stay overseas because of criminal proceedings, for example if you’re involved or are a witness in a criminal trial.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71266F92" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="000F5936">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="71266F92" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="000F5936">
+      <w:r w:rsidRPr="00744299">
         <w:t>Or there might be a situation that affects everyone in the area, including:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A9325A1" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="000F5936">
+    <w:p w14:paraId="6A9325A1" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="000F5936">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>war, industrial action, or social or political unrest you’re not willingly participating in</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="58"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A17796A" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00F37067">
+    <w:p w14:paraId="2A17796A" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00F37067">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
+        <w:lastRenderedPageBreak/>
         <w:t>natural disasters, such as earthquakes, bushfires, floods or cyclones</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="59"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6199AEDF" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00F37067">
+    <w:p w14:paraId="6199AEDF" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00F37067">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>border restrictions you can’t control, for example due to travel advice or a pandemic.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FD69945" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="008F2851">
+    <w:p w14:paraId="5FD69945" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="008F2851">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="44" w:name="_What_if_you"/>
       <w:bookmarkStart w:id="45" w:name="_What_if_you’re"/>
       <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="45"/>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>What if you’re not happy with your plan?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46C2DA5C" w14:textId="08E4B584" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00C035CE">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="46C2DA5C" w14:textId="08E4B584" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00C035CE">
+      <w:r w:rsidRPr="00744299">
         <w:t>If you’re not happy with your current plan, you should talk to your my NDIS contact, support coordinator or recovery coach.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D2197F7" w14:textId="3B58209C" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00C035CE">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="3D2197F7" w14:textId="3B58209C" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00C035CE">
+      <w:r w:rsidRPr="00744299">
         <w:t>They may be able to explain the decision, clarify how you can use the funding or help you fix any problems. If you’d like more details about the supports that make up your plan’s total funding amount, we can send this to you. You can contact us and ask for a funding breakdown.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C3FE3A6" w14:textId="289A28F2" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00C035CE">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="3C3FE3A6" w14:textId="289A28F2" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00C035CE">
+      <w:r w:rsidRPr="00744299">
         <w:t>It’s a good idea to do this soon after you get your plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F86DDC2" w14:textId="0F3B395B" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00C035CE">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="5F86DDC2" w14:textId="0F3B395B" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00C035CE">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve">We can also give you written reasons on why we made the decision. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId102" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+      <w:hyperlink r:id="rId101" w:history="1">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Contact us</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve"> if you’d like reasons for our decision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6531E07C" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00C035CE">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="6531E07C" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00C035CE">
+      <w:r w:rsidRPr="00744299">
         <w:t>If you don’t agree with our decision to approve your plan, you can ask for an internal review.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="457DE4EA" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00C035CE">
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="457DE4EA" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00C035CE">
+      <w:r w:rsidRPr="00744299">
         <w:t>Having an internal review means someone who wasn’t involved in creating your plan will review our decision to approve your plan. They’ll consider if we made the right decision under the laws for the NDIS.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B65D271" w14:textId="09C3C61E" w:rsidR="0003733F" w:rsidRPr="002B6830" w:rsidRDefault="0003733F" w:rsidP="00C035CE">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="1B65D271" w14:textId="09C3C61E" w:rsidR="00215BD6" w:rsidRPr="00744299" w:rsidRDefault="00215BD6" w:rsidP="00C035CE">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve">Once you get your plan, you have </w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>3 months</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve"> to ask for an internal review.</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="60"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C46F61E" w14:textId="638B3DDE" w:rsidR="000F5936" w:rsidRDefault="00C035CE" w:rsidP="00493FA1">
-      <w:r w:rsidRPr="002B6830">
+    <w:p w14:paraId="2C46F61E" w14:textId="47F475AD" w:rsidR="001C5616" w:rsidRDefault="00C035CE" w:rsidP="00493FA1">
+      <w:r w:rsidRPr="00744299">
         <w:t xml:space="preserve">Learn more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId103" w:history="1">
-        <w:r w:rsidRPr="002B6830">
+      <w:hyperlink r:id="rId102" w:anchor="reviewing-a-decision" w:history="1">
+        <w:r w:rsidRPr="00744299">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>reviewing our decisions</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17B70530" w14:textId="7DF94DF0" w:rsidR="00992764" w:rsidRPr="00992764" w:rsidRDefault="00630E09" w:rsidP="00A203F0">
+    <w:p w14:paraId="0A298296" w14:textId="316E7B16" w:rsidR="00707FB6" w:rsidRPr="00E603E7" w:rsidRDefault="001C5616">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17B70530" w14:textId="3DA1FB11" w:rsidR="00992764" w:rsidRPr="00992764" w:rsidRDefault="00630E09" w:rsidP="00A203F0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:r w:rsidRPr="002B6830">
+      <w:r w:rsidRPr="00744299">
+        <w:lastRenderedPageBreak/>
         <w:t>Reference list</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00992764" w:rsidRPr="00992764" w:rsidSect="00DD60BD">
-      <w:headerReference w:type="default" r:id="rId104"/>
-      <w:footerReference w:type="default" r:id="rId105"/>
+      <w:headerReference w:type="default" r:id="rId103"/>
+      <w:footerReference w:type="default" r:id="rId104"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1588" w:right="1021" w:bottom="1134" w:left="1021" w:header="567" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="45457E22" w14:textId="77777777" w:rsidR="00CF0460" w:rsidRDefault="00CF0460" w:rsidP="006A7B2E">
+    <w:p w14:paraId="543BE477" w14:textId="77777777" w:rsidR="00EA6641" w:rsidRDefault="00EA6641" w:rsidP="006A7B2E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4F711215" w14:textId="77777777" w:rsidR="00CF0460" w:rsidRDefault="00CF0460" w:rsidP="006A7B2E">
+    <w:p w14:paraId="7CAB1720" w14:textId="77777777" w:rsidR="00EA6641" w:rsidRDefault="00EA6641" w:rsidP="006A7B2E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="190764B0" w14:textId="77777777" w:rsidR="00CF0460" w:rsidRDefault="00CF0460">
+    <w:p w14:paraId="702F4385" w14:textId="77777777" w:rsidR="00EA6641" w:rsidRDefault="00EA6641">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:id="2">
-    <w:p w14:paraId="5B61EC1A" w14:textId="18BE6B57" w:rsidR="0003733F" w:rsidRPr="00FA5F43" w:rsidRDefault="0003733F">
+    <w:p w14:paraId="5B61EC1A" w14:textId="18BE6B57" w:rsidR="00215BD6" w:rsidRPr="00FA5F43" w:rsidRDefault="00215BD6">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>NDIS Act s 10.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="3">
-    <w:p w14:paraId="1C12E789" w14:textId="5C011793" w:rsidR="0003733F" w:rsidRDefault="0003733F">
+    <w:p w14:paraId="1C12E789" w14:textId="5C011793" w:rsidR="00215BD6" w:rsidRDefault="00215BD6">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 5.1(b).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="4">
-    <w:p w14:paraId="6D08CA17" w14:textId="73D035D3" w:rsidR="0003733F" w:rsidRDefault="0003733F">
+    <w:p w14:paraId="6D08CA17" w14:textId="73D035D3" w:rsidR="00215BD6" w:rsidRDefault="00215BD6">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 33(2).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="5">
-    <w:p w14:paraId="2D70D010" w14:textId="0A966CAE" w:rsidR="0003733F" w:rsidRPr="00FA5F43" w:rsidRDefault="0003733F">
+    <w:p w14:paraId="2D70D010" w14:textId="0A966CAE" w:rsidR="00215BD6" w:rsidRPr="00FA5F43" w:rsidRDefault="00215BD6">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>NDIS Act s 10(6)-(8).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="6">
-    <w:p w14:paraId="56F1F608" w14:textId="103E0F1B" w:rsidR="0003733F" w:rsidRDefault="0003733F">
+    <w:p w14:paraId="56F1F608" w14:textId="103E0F1B" w:rsidR="00215BD6" w:rsidRDefault="00215BD6">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 10(4)-(5).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="7">
-    <w:p w14:paraId="2685FB5E" w14:textId="77777777" w:rsidR="0003733F" w:rsidRDefault="0003733F">
+    <w:p w14:paraId="2685FB5E" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRDefault="00215BD6">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 38.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="8">
-    <w:p w14:paraId="127757BC" w14:textId="1A502EBD" w:rsidR="0003733F" w:rsidRDefault="0003733F">
+    <w:p w14:paraId="127757BC" w14:textId="1A502EBD" w:rsidR="00215BD6" w:rsidRDefault="00215BD6">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 46(1)(a); NDIS Act s10.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="9">
-    <w:p w14:paraId="57279342" w14:textId="096DB273" w:rsidR="0003733F" w:rsidRDefault="0003733F">
+    <w:p w14:paraId="57279342" w14:textId="096DB273" w:rsidR="00215BD6" w:rsidRDefault="00215BD6">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 10(4)-(8).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="10">
-    <w:p w14:paraId="1485FFD2" w14:textId="1A236A3F" w:rsidR="0003733F" w:rsidRDefault="0003733F">
+    <w:p w14:paraId="1485FFD2" w14:textId="1A236A3F" w:rsidR="00215BD6" w:rsidRDefault="00215BD6">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 10.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="11">
-    <w:p w14:paraId="0DED1E08" w14:textId="685A5985" w:rsidR="0003733F" w:rsidRDefault="0003733F">
+    <w:p w14:paraId="0DED1E08" w14:textId="685A5985" w:rsidR="00215BD6" w:rsidRDefault="00215BD6">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 5.1(b).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="12">
-    <w:p w14:paraId="4A2A84DE" w14:textId="030EB9E2" w:rsidR="0003733F" w:rsidRDefault="0003733F">
+    <w:p w14:paraId="4A2A84DE" w14:textId="030EB9E2" w:rsidR="00215BD6" w:rsidRDefault="00215BD6">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s46(1)(b).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="13">
-    <w:p w14:paraId="23B4C669" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="00FA5F43" w:rsidRDefault="0003733F" w:rsidP="00DE0584">
+    <w:p w14:paraId="23B4C669" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00FA5F43" w:rsidRDefault="00215BD6" w:rsidP="00DE0584">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>NDIS Act s10(6)-(9).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="14">
-    <w:p w14:paraId="2BFA64E7" w14:textId="3AF89F06" w:rsidR="0003733F" w:rsidRDefault="0003733F">
+    <w:p w14:paraId="2BFA64E7" w14:textId="3AF89F06" w:rsidR="00215BD6" w:rsidRDefault="00215BD6">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 33.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="15">
-    <w:p w14:paraId="70BE2FC3" w14:textId="77777777" w:rsidR="0003733F" w:rsidRPr="00596E85" w:rsidRDefault="0003733F" w:rsidP="008974CF">
+    <w:p w14:paraId="70BE2FC3" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00596E85" w:rsidRDefault="00215BD6" w:rsidP="008974CF">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00596E85">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00596E85">
         <w:t xml:space="preserve"> NDIS Act s 33(3); NDIS (Plan Management) Rules r 6.2.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="16">
-    <w:p w14:paraId="4B3B4EE4" w14:textId="77777777" w:rsidR="0003733F" w:rsidRDefault="0003733F" w:rsidP="008974CF">
+    <w:p w14:paraId="4B3B4EE4" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRDefault="00215BD6" w:rsidP="008974CF">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00596E85">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00596E85">
         <w:t xml:space="preserve"> NDIS Act s 33(3); NDIS (Plan Management) Rules r 6.3.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="17">
-    <w:p w14:paraId="6A86710D" w14:textId="77777777" w:rsidR="0003733F" w:rsidRDefault="0003733F" w:rsidP="00983B95">
+    <w:p w14:paraId="6A86710D" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRDefault="00215BD6" w:rsidP="00983B95">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS (SDA) Rules r 36.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="18">
-    <w:p w14:paraId="1D99EB27" w14:textId="77777777" w:rsidR="0003733F" w:rsidRDefault="0003733F" w:rsidP="001D2ED3">
+    <w:p w14:paraId="1D99EB27" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRDefault="00215BD6" w:rsidP="001D2ED3">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Competition and Consumer Act Sch 2.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="19">
-    <w:p w14:paraId="57F347E9" w14:textId="77777777" w:rsidR="0003733F" w:rsidRDefault="0003733F" w:rsidP="00B92360">
+    <w:p w14:paraId="57F347E9" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRDefault="00215BD6" w:rsidP="00B92360">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act</w:t>
       </w:r>
       <w:r w:rsidRPr="005876AF">
         <w:t xml:space="preserve"> s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005876AF">
         <w:t>33(6).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="20">
-    <w:p w14:paraId="2B1A8D76" w14:textId="77777777" w:rsidR="0003733F" w:rsidRDefault="0003733F" w:rsidP="00B92360">
+    <w:p w14:paraId="2B1A8D76" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRDefault="00215BD6" w:rsidP="00B92360">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007A470B">
         <w:t>NDIS (Provider Registration and Practice Standards) Rules r 7</w:t>
       </w:r>
       <w:r>
         <w:t>(3)</w:t>
       </w:r>
       <w:r w:rsidRPr="007A470B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="21">
-    <w:p w14:paraId="34B1BD36" w14:textId="77777777" w:rsidR="0003733F" w:rsidRDefault="0003733F" w:rsidP="00B92360">
+    <w:p w14:paraId="34B1BD36" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRDefault="00215BD6" w:rsidP="00B92360">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007A470B">
         <w:t>NDIS (Provider Registration and Practice Standards) Rules r 7</w:t>
       </w:r>
       <w:r>
         <w:t>(2)</w:t>
       </w:r>
       <w:r w:rsidRPr="007A470B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="22">
-    <w:p w14:paraId="21B49630" w14:textId="77777777" w:rsidR="0003733F" w:rsidRDefault="0003733F" w:rsidP="00B92360">
+    <w:p w14:paraId="21B49630" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRDefault="00215BD6" w:rsidP="00B92360">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 42(2)(b).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="23">
-    <w:p w14:paraId="27F2738D" w14:textId="77777777" w:rsidR="0003733F" w:rsidRDefault="0003733F" w:rsidP="00B92360">
+    <w:p w14:paraId="27F2738D" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRDefault="00215BD6" w:rsidP="00B92360">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007A470B">
         <w:t>NDIS (Provider Registration and Practice Standards) Rules r 7</w:t>
       </w:r>
       <w:r>
         <w:t>(1)</w:t>
       </w:r>
       <w:r w:rsidRPr="007A470B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="24">
-    <w:p w14:paraId="1CECDAB6" w14:textId="77777777" w:rsidR="0003733F" w:rsidRDefault="0003733F">
+    <w:p w14:paraId="1CECDAB6" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRDefault="00215BD6">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS (Plan Management) Rules r 4.3(b).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="25">
-    <w:p w14:paraId="3BC5B2C8" w14:textId="140F2A63" w:rsidR="0003733F" w:rsidRDefault="0003733F">
+    <w:p w14:paraId="3BC5B2C8" w14:textId="140F2A63" w:rsidR="00215BD6" w:rsidRDefault="00215BD6">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 34(1)(c).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="26">
-    <w:p w14:paraId="22EC7B40" w14:textId="57855743" w:rsidR="0003733F" w:rsidRDefault="0003733F">
+    <w:p w14:paraId="22EC7B40" w14:textId="57855743" w:rsidR="00215BD6" w:rsidRDefault="00215BD6">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 46.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="27">
-    <w:p w14:paraId="251A2342" w14:textId="77777777" w:rsidR="0003733F" w:rsidRDefault="0003733F">
+    <w:p w14:paraId="251A2342" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRDefault="00215BD6">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 182(3).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="28">
-    <w:p w14:paraId="125CB52C" w14:textId="5ACB401E" w:rsidR="0003733F" w:rsidRDefault="0003733F">
+    <w:p w14:paraId="125CB52C" w14:textId="5ACB401E" w:rsidR="00215BD6" w:rsidRDefault="00215BD6">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 46(1).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="29">
-    <w:p w14:paraId="76C758B7" w14:textId="77777777" w:rsidR="0003733F" w:rsidRDefault="0003733F">
+    <w:p w14:paraId="76C758B7" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRDefault="00215BD6">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 37(3).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="30">
-    <w:p w14:paraId="0BCDD6E2" w14:textId="3DCA5B2C" w:rsidR="0003733F" w:rsidRDefault="0003733F">
+    <w:p w14:paraId="0BCDD6E2" w14:textId="3DCA5B2C" w:rsidR="00215BD6" w:rsidRDefault="00215BD6">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 33 (2A)-(2F).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="31">
-    <w:p w14:paraId="1F857850" w14:textId="172F90C2" w:rsidR="0003733F" w:rsidRDefault="0003733F">
+    <w:p w14:paraId="1F857850" w14:textId="172F90C2" w:rsidR="00215BD6" w:rsidRDefault="00215BD6">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 33 (2C)(d-e).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="32">
-    <w:p w14:paraId="1A498D1F" w14:textId="77777777" w:rsidR="0003733F" w:rsidRDefault="0003733F" w:rsidP="009A7999">
+    <w:p w14:paraId="1A498D1F" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRDefault="00215BD6" w:rsidP="009A7999">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 33(2)(c).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="33">
-    <w:p w14:paraId="0D77750D" w14:textId="77777777" w:rsidR="0003733F" w:rsidRDefault="0003733F" w:rsidP="00EE48EC">
+    <w:p w14:paraId="0D77750D" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRDefault="00215BD6" w:rsidP="00EE48EC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00782ED2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>NDIS Act s 51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>(1)(a)</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE48EC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="34">
-    <w:p w14:paraId="3AD22F84" w14:textId="77777777" w:rsidR="0003733F" w:rsidRDefault="0003733F">
+    <w:p w14:paraId="3AD22F84" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRDefault="00215BD6">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 51(1)(b).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="35">
-    <w:p w14:paraId="2C75B2D8" w14:textId="77777777" w:rsidR="0003733F" w:rsidRDefault="0003733F">
+    <w:p w14:paraId="2C75B2D8" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRDefault="00215BD6">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 51(2).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="36">
-    <w:p w14:paraId="7F6C5A9C" w14:textId="744CA671" w:rsidR="0003733F" w:rsidRDefault="0003733F" w:rsidP="006E1E9D">
+    <w:p w14:paraId="7F6C5A9C" w14:textId="744CA671" w:rsidR="00215BD6" w:rsidRDefault="00215BD6" w:rsidP="006E1E9D">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00FA5F43">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00FA5F43">
         <w:t xml:space="preserve"> NDIS Act s 47A</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="37">
-    <w:p w14:paraId="3A5AE4C8" w14:textId="77777777" w:rsidR="0003733F" w:rsidRDefault="0003733F" w:rsidP="000F5936">
+    <w:p w14:paraId="3A5AE4C8" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRDefault="00215BD6" w:rsidP="000F5936">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 41(2)(a).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="38">
-    <w:p w14:paraId="4C079E1A" w14:textId="77777777" w:rsidR="0003733F" w:rsidRDefault="0003733F" w:rsidP="000F5936">
+    <w:p w14:paraId="4C079E1A" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRDefault="00215BD6" w:rsidP="000F5936">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act ss 40(2)-(3), 41(1)(a).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="39">
-    <w:p w14:paraId="5B49364B" w14:textId="77777777" w:rsidR="0003733F" w:rsidRDefault="0003733F" w:rsidP="000F5936">
+    <w:p w14:paraId="5B49364B" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRDefault="00215BD6" w:rsidP="000F5936">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act ss 41(1)(b), 105(2)(a).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="40">
-    <w:p w14:paraId="22B4B5D6" w14:textId="77777777" w:rsidR="0003733F" w:rsidRDefault="0003733F" w:rsidP="000F5936">
+    <w:p w14:paraId="22B4B5D6" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRDefault="00215BD6" w:rsidP="000F5936">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 41(2)(a).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="41">
-    <w:p w14:paraId="09B09D60" w14:textId="77777777" w:rsidR="0003733F" w:rsidRDefault="0003733F" w:rsidP="00086D9C">
+    <w:p w14:paraId="09B09D60" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRDefault="00215BD6" w:rsidP="00086D9C">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 41(2)(c).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="42">
-    <w:p w14:paraId="57921C0E" w14:textId="77777777" w:rsidR="0003733F" w:rsidRDefault="0003733F" w:rsidP="000F5936">
+    <w:p w14:paraId="57921C0E" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRDefault="00215BD6" w:rsidP="000F5936">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 41(2)(b).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="43">
-    <w:p w14:paraId="1B4B170F" w14:textId="77777777" w:rsidR="0003733F" w:rsidRDefault="0003733F" w:rsidP="000F5936">
+    <w:p w14:paraId="1B4B170F" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRDefault="00215BD6" w:rsidP="000F5936">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 40(3).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="44">
-    <w:p w14:paraId="2AC0695A" w14:textId="77777777" w:rsidR="0003733F" w:rsidRDefault="0003733F" w:rsidP="000F5936">
+    <w:p w14:paraId="2AC0695A" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRDefault="00215BD6" w:rsidP="000F5936">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 105(2)(a).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="45">
-    <w:p w14:paraId="32965F70" w14:textId="77777777" w:rsidR="0003733F" w:rsidRDefault="0003733F" w:rsidP="00D8508A">
+    <w:p w14:paraId="32965F70" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRDefault="00215BD6" w:rsidP="00D8508A">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act ss 40(2)(b), 99(1) item 5.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="46">
-    <w:p w14:paraId="4DD818F0" w14:textId="77777777" w:rsidR="0003733F" w:rsidRDefault="0003733F">
+    <w:p w14:paraId="4DD818F0" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRDefault="00215BD6">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 100(2).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="47">
-    <w:p w14:paraId="76419370" w14:textId="77777777" w:rsidR="0003733F" w:rsidRDefault="0003733F" w:rsidP="000F5936">
+    <w:p w14:paraId="76419370" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRDefault="00215BD6" w:rsidP="000F5936">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS (Plan Management) Rules r 5.7.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="48">
-    <w:p w14:paraId="4CC2313D" w14:textId="77777777" w:rsidR="0003733F" w:rsidRDefault="0003733F" w:rsidP="000F5936">
+    <w:p w14:paraId="4CC2313D" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRDefault="00215BD6" w:rsidP="000F5936">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS (Plan Management) Rules r 5.8.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="49">
-    <w:p w14:paraId="50E7CD3F" w14:textId="77777777" w:rsidR="0003733F" w:rsidRDefault="0003733F" w:rsidP="000F5936">
+    <w:p w14:paraId="50E7CD3F" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRDefault="00215BD6" w:rsidP="000F5936">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS (Plan Management) Rules r 5.6.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="50">
-    <w:p w14:paraId="37A646A2" w14:textId="0D922D88" w:rsidR="0003733F" w:rsidRDefault="0003733F">
+    <w:p w14:paraId="37A646A2" w14:textId="0D922D88" w:rsidR="00215BD6" w:rsidRDefault="00215BD6">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS (Plan Management) Rules r 5.6.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="51">
-    <w:p w14:paraId="67B9CCCA" w14:textId="77777777" w:rsidR="0003733F" w:rsidRDefault="0003733F" w:rsidP="000F5936">
+    <w:p w14:paraId="67B9CCCA" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRDefault="00215BD6" w:rsidP="000F5936">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS (Plan Management) Rules r 5.9.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="52">
-    <w:p w14:paraId="5DF25898" w14:textId="77777777" w:rsidR="0003733F" w:rsidRDefault="0003733F">
+    <w:p w14:paraId="5DF25898" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRDefault="00215BD6">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS (Plan Management) Rules r 5.9.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="53">
-    <w:p w14:paraId="353D98AF" w14:textId="77777777" w:rsidR="0003733F" w:rsidRDefault="0003733F" w:rsidP="000F5936">
+    <w:p w14:paraId="353D98AF" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRDefault="00215BD6" w:rsidP="000F5936">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS (Plan Management) Rules r 5.10.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="54">
-    <w:p w14:paraId="171746C5" w14:textId="77777777" w:rsidR="0003733F" w:rsidRDefault="0003733F" w:rsidP="000F5936">
+    <w:p w14:paraId="171746C5" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRDefault="00215BD6" w:rsidP="000F5936">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS (Plan Management) Rules rr 5.11-5.13.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="55">
-    <w:p w14:paraId="7302BB32" w14:textId="77777777" w:rsidR="0003733F" w:rsidRDefault="0003733F" w:rsidP="000F5936">
+    <w:p w14:paraId="7302BB32" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRDefault="00215BD6" w:rsidP="000F5936">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS (Plan Management) Rules r 5.14.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="56">
-    <w:p w14:paraId="4AD45FE1" w14:textId="77777777" w:rsidR="0003733F" w:rsidRDefault="0003733F" w:rsidP="000F5936">
+    <w:p w14:paraId="4AD45FE1" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRDefault="00215BD6" w:rsidP="000F5936">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS (Plan Management) Rules r 5.15.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="57">
-    <w:p w14:paraId="506F182C" w14:textId="77777777" w:rsidR="0003733F" w:rsidRDefault="0003733F" w:rsidP="000F5936">
+    <w:p w14:paraId="506F182C" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRDefault="00215BD6" w:rsidP="000F5936">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS (Plan Management) Rules r 5.16(a).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="58">
-    <w:p w14:paraId="50FF3D3B" w14:textId="77777777" w:rsidR="0003733F" w:rsidRDefault="0003733F" w:rsidP="000F5936">
+    <w:p w14:paraId="50FF3D3B" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRDefault="00215BD6" w:rsidP="000F5936">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS (Plan Management) Rules r 5.16(b).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="59">
-    <w:p w14:paraId="6ADCD3D4" w14:textId="77777777" w:rsidR="0003733F" w:rsidRDefault="0003733F" w:rsidP="000F5936">
+    <w:p w14:paraId="6ADCD3D4" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRDefault="00215BD6" w:rsidP="000F5936">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS (Plan Management) Rules r 5.16(c).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="60">
-    <w:p w14:paraId="76F4093C" w14:textId="11D99A4E" w:rsidR="0003733F" w:rsidRDefault="0003733F" w:rsidP="00C035CE">
+    <w:p w14:paraId="76F4093C" w14:textId="11D99A4E" w:rsidR="00215BD6" w:rsidRDefault="00215BD6" w:rsidP="00C035CE">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 100(2).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FCE895D" w14:textId="77777777" w:rsidR="00531DA6" w:rsidRPr="00531DA6" w:rsidRDefault="00531DA6" w:rsidP="00531DA6"/>
+    <w:p w14:paraId="0FCE895D" w14:textId="77777777" w:rsidR="00215BD6" w:rsidRPr="00531DA6" w:rsidRDefault="00215BD6" w:rsidP="00531DA6"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -7452,307 +6921,244 @@
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="DE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5CB54338" w14:textId="27D03743" w:rsidR="00C943C2" w:rsidRPr="00C943C2" w:rsidRDefault="00C943C2" w:rsidP="00C943C2">
+  <w:p w14:paraId="0850AF53" w14:textId="47DC046F" w:rsidR="0009571F" w:rsidRDefault="0009571F" w:rsidP="0009571F">
     <w:pPr>
-      <w:rPr>
-[...4 lines deleted...]
-      </w:rPr>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t>8 July 2026</w:t>
     </w:r>
     <w:r>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:tab/>
     </w:r>
     <w:r>
-      <w:rPr>
-[...2 lines deleted...]
-      <w:t xml:space="preserve">2025                                       Your plan                                       </w:t>
+      <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="00C943C2">
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:tab/>
+      <w:t>Your plan</w:t>
+    </w:r>
+    <w:r>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+    </w:r>
+    <w:r w:rsidRPr="001B333C">
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidRPr="00C943C2">
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidRPr="001B333C">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00C943C2">
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidRPr="001B333C">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00C943C2">
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidRPr="001B333C">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="00C943C2">
-[...3 lines deleted...]
-      </w:rPr>
+    <w:r>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidRPr="00C943C2">
-[...3 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidRPr="001B333C">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00C943C2">
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidRPr="001B333C">
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:id w:val="-321744812"/>
+        <w:id w:val="880753254"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
-      <w:sdtEndPr>
-[...3 lines deleted...]
-      </w:sdtEndPr>
       <w:sdtContent>
-        <w:r w:rsidRPr="00C943C2">
+        <w:r w:rsidRPr="001B333C">
           <w:rPr>
-            <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00C943C2">
+        <w:r w:rsidRPr="001B333C">
           <w:rPr>
-            <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:bCs/>
           </w:rPr>
           <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00C943C2">
+        <w:r w:rsidRPr="001B333C">
           <w:rPr>
-            <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00C943C2">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-[...7 lines deleted...]
-            <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:bCs/>
           </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r w:rsidRPr="001B333C">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r w:rsidRPr="00C943C2">
-[...1 lines deleted...]
-        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+  </w:p>
+  <w:p w14:paraId="1A62CAF0" w14:textId="77777777" w:rsidR="0009571F" w:rsidRPr="00F8132F" w:rsidRDefault="0009571F" w:rsidP="0009571F">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4820"/>
+        <w:tab w:val="right" w:pos="9781"/>
+      </w:tabs>
+      <w:spacing w:after="0"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:b/>
         <w:iCs/>
         <w:color w:val="000000"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r w:rsidRPr="00F8132F">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:b/>
         <w:iCs/>
-        <w:noProof/>
         <w:color w:val="000000"/>
-        <w:szCs w:val="24"/>
-[...3 lines deleted...]
-    <w:r w:rsidRPr="00C943C2">
+      </w:rPr>
+      <w:t>This document is correct at the date of publication.</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="36BF9BC0" w14:textId="689E3C5C" w:rsidR="00485D4D" w:rsidRPr="0009571F" w:rsidRDefault="0009571F" w:rsidP="0009571F">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4820"/>
+        <w:tab w:val="right" w:pos="9781"/>
+      </w:tabs>
+      <w:spacing w:after="0"/>
+      <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:b/>
         <w:iCs/>
-        <w:noProof/>
         <w:color w:val="000000"/>
-        <w:szCs w:val="24"/>
-[...8 lines deleted...]
-      <w:jc w:val="center"/>
+      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00C943C2">
+    <w:r w:rsidRPr="00F8132F">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:b/>
         <w:iCs/>
-        <w:noProof/>
         <w:color w:val="000000"/>
-        <w:szCs w:val="24"/>
-        <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:t xml:space="preserve">Always visit </w:t>
     </w:r>
     <w:hyperlink r:id="rId1" w:history="1">
-      <w:r w:rsidRPr="00C943C2">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:noProof/>
           <w:color w:val="0000FF"/>
-          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>ourguidelines.ndis.gov.au</w:t>
       </w:r>
     </w:hyperlink>
-    <w:r w:rsidRPr="00C943C2">
+    <w:r w:rsidRPr="00F8132F">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:b/>
         <w:iCs/>
-        <w:noProof/>
         <w:color w:val="000000"/>
-        <w:szCs w:val="24"/>
-        <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:t xml:space="preserve"> for the latest version.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="144B005E" w14:textId="77777777" w:rsidR="00CF0460" w:rsidRDefault="00CF0460" w:rsidP="006A7B2E">
+    <w:p w14:paraId="24CFA0C8" w14:textId="77777777" w:rsidR="00EA6641" w:rsidRDefault="00EA6641" w:rsidP="006A7B2E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C36E9AF" w14:textId="77777777" w:rsidR="00CF0460" w:rsidRDefault="00CF0460" w:rsidP="006A7B2E">
+    <w:p w14:paraId="63EDB018" w14:textId="77777777" w:rsidR="00EA6641" w:rsidRDefault="00EA6641" w:rsidP="006A7B2E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6DB866E0" w14:textId="77777777" w:rsidR="00CF0460" w:rsidRDefault="00CF0460">
+    <w:p w14:paraId="22B36CD2" w14:textId="77777777" w:rsidR="00EA6641" w:rsidRDefault="00EA6641">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="408B7B8F" w14:textId="1D292F47" w:rsidR="00793754" w:rsidRPr="003E38D7" w:rsidRDefault="004360F6" w:rsidP="000974ED">
+  <w:p w14:paraId="408B7B8F" w14:textId="7CA47F74" w:rsidR="00793754" w:rsidRPr="003E38D7" w:rsidRDefault="004360F6" w:rsidP="00BE3542">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:color w:val="C00000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="58042D49" wp14:editId="334A3891">
           <wp:extent cx="1079500" cy="563880"/>
           <wp:effectExtent l="0" t="0" r="6350" b="7620"/>
           <wp:docPr id="1" name="Picture 1" descr="NDIS logo" title="NDIS Logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
@@ -8531,185 +7937,186 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A074257"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6F184DCE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B4428A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FAE60FD4"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="790" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
@@ -9360,50 +8767,163 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3221" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7FA0BBF6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3579" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2DBC53B0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AF74866C"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3033453E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6F5442CE"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9472,51 +8992,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39220A3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E31C4424"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9558,51 +9078,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A7D10A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A3FA337C"/>
     <w:lvl w:ilvl="0" w:tplc="8DC89960">
       <w:start w:val="2024"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9671,51 +9191,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3AFC10EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5A142038"/>
     <w:lvl w:ilvl="0" w:tplc="AFE2F102">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="BD1EE254">
       <w:start w:val="2021"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
@@ -9784,51 +9304,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C315B28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C2BC1F36"/>
     <w:lvl w:ilvl="0" w:tplc="CF4E958E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F4C605A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="80CEC71E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3)"/>
@@ -9870,51 +9390,51 @@
       <w:lvlText w:val="%7)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="7662F3E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="010EAF8C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3CAD042F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7C2AF44E"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9983,51 +9503,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3CEE3EEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="07CA0A98"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10096,51 +9616,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3CFD7D04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B2B6A150"/>
     <w:lvl w:ilvl="0" w:tplc="C12C71A2">
       <w:start w:val="8"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10209,51 +9729,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E92201D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3DB26A36"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="726" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1446" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10322,51 +9842,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5766" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6486" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40BB7824"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="489ACBE0"/>
     <w:lvl w:ilvl="0" w:tplc="49800048">
       <w:start w:val="90"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10435,51 +9955,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="433337A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75B28B1A"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10548,51 +10068,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="451D2568"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="866ECD3E"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10661,51 +10181,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="455625E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="13F4B6A8"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -10747,51 +10267,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46C3606D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9B0E0434"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10860,51 +10380,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="479B4774"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EBA2520A"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10973,51 +10493,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49F33544"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E87EDC80"/>
     <w:lvl w:ilvl="0" w:tplc="45206BA4">
       <w:start w:val="2021"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11086,51 +10606,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4AC76A23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0BC28A06"/>
     <w:lvl w:ilvl="0" w:tplc="B43CDA94">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="827" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EEE4493E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1188" w:hanging="360"/>
       </w:pPr>
@@ -11202,51 +10722,51 @@
     <w:lvl w:ilvl="7" w:tplc="D178A34E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3399" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="52700C00">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3768" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E0443D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="57BC53D2"/>
     <w:lvl w:ilvl="0" w:tplc="DB8418D6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B">
       <w:start w:val="1"/>
@@ -11290,51 +10810,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E710990"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="35B24D5A"/>
     <w:lvl w:ilvl="0" w:tplc="DF4E3E4A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="860" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F6CCA490">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1708" w:hanging="360"/>
       </w:pPr>
@@ -11406,51 +10926,164 @@
     <w:lvl w:ilvl="7" w:tplc="9372241C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C96A9C9E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7649" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4EB07F45"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B3CAEFDE"/>
+    <w:lvl w:ilvl="0" w:tplc="CE7E3EE8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B90EC2AC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="C064743A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="5ECE8B20">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="B2E6D3CC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="B0AA18AC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="E5044BE0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="21367FB8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1742A3F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EE26C22"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BD003C28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1702"/>
         </w:tabs>
         <w:ind w:left="2099" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:caps w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -11554,51 +11187,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51E165BD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C3726026"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11703,51 +11336,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52A70C0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="36E45AE2"/>
     <w:lvl w:ilvl="0" w:tplc="E8E67B52">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9EF45FA6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -11816,51 +11449,51 @@
     <w:lvl w:ilvl="7" w:tplc="7FA418FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="82821F68">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A6473AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="084E0EDA"/>
     <w:lvl w:ilvl="0" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11929,51 +11562,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7557" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D403AFD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1378283A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="476"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12046,51 +11679,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="476"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="476"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DF30044"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C8A268BC"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12159,51 +11792,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60CB1F93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0A628ED6"/>
     <w:lvl w:ilvl="0" w:tplc="0D0E3F32">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="825" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D57457AA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1188" w:hanging="360"/>
       </w:pPr>
@@ -12276,51 +11909,51 @@
     <w:lvl w:ilvl="7" w:tplc="0882CC5E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3398" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B0F2D756">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3766" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64AD1075"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E3C5B8C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12389,51 +12022,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65984C75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D6449E12"/>
     <w:lvl w:ilvl="0" w:tplc="8C7CD312">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="719" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FAB8EA36">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="879" w:hanging="360"/>
       </w:pPr>
@@ -12505,51 +12138,51 @@
     <w:lvl w:ilvl="7" w:tplc="2ECA41D2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1835" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AAECA50C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1995" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65F83161"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="38EC0CA2"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12618,51 +12251,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B600B53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="26062174"/>
     <w:lvl w:ilvl="0" w:tplc="24309A30">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -12730,51 +12363,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CEA2550"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F7F651DC"/>
     <w:lvl w:ilvl="0" w:tplc="0C090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -12819,51 +12452,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6ED994BE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="378EBDA4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="BD341772">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="B096F270">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="32B84354">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="47001832">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="B408165E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="77DCC834">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="1AFEF1B4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="40CAE460">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FC101B0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CD9EC232"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12968,51 +12714,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73DD410B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FC5617E2"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -13057,51 +12803,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="742B773E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="788862B0"/>
     <w:lvl w:ilvl="0" w:tplc="0C849820">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13170,51 +12916,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75DC3EE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="77CC418E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13283,51 +13029,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77BE0661"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F58A4068"/>
     <w:lvl w:ilvl="0" w:tplc="2BEA0902">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Arial" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -13395,51 +13141,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="795E5167"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="28F0CC50"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13508,51 +13254,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79D41ED9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="12EC4256"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13621,51 +13367,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A1F5C4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AC8ACD32"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13734,51 +13480,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B97189C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C9697DA"/>
     <w:lvl w:ilvl="0" w:tplc="0D96A1F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="992EE83E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -13847,51 +13593,51 @@
     <w:lvl w:ilvl="7" w:tplc="C8DE8E1E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A8649CE0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C8D7F0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="18CA86AA"/>
     <w:lvl w:ilvl="0" w:tplc="90242EFE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -13936,51 +13682,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E531BEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="618EF8CE"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14049,51 +13795,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EE61D71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="426E0B16"/>
     <w:lvl w:ilvl="0" w:tplc="24309A30">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="790" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1510" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -14161,51 +13907,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5830" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6550" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F873A3B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B86BB30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -14310,347 +14056,369 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1453669162">
+  <w:num w:numId="1" w16cid:durableId="833842678">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1453669162">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1402096769">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="834298302">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="742727700">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1337727408">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1080716644">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1402096769">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="8" w16cid:durableId="415053946">
+    <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="834298302">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="9" w16cid:durableId="6518777">
+    <w:abstractNumId w:val="52"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="742727700">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="10" w16cid:durableId="1985885024">
+    <w:abstractNumId w:val="47"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1337727408">
+  <w:num w:numId="11" w16cid:durableId="228268216">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="475494922">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="815419392">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="2077509107">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1938711950">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1436557532">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="516425397">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1466237542">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="414129715">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1784617731">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1423454789">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1952081236">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1762943704">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="430861889">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="72631408">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="395206071">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1396929906">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="564952648">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="2117360021">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="2121870367">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="847594485">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1907956367">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1316691122">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1485318541">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1239709679">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1080716644">
-[...11 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="228268216">
+  <w:num w:numId="36" w16cid:durableId="1267885840">
     <w:abstractNumId w:val="50"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="475494922">
-    <w:abstractNumId w:val="34"/>
+  <w:num w:numId="37" w16cid:durableId="1997293615">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="815419392">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="38" w16cid:durableId="1041175759">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="2077509107">
-[...74 lines deleted...]
-  <w:num w:numId="38" w16cid:durableId="2095853705">
+  <w:num w:numId="39" w16cid:durableId="2095853705">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="39" w16cid:durableId="537165290">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="40" w16cid:durableId="537165290">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="40" w16cid:durableId="74018519">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="41" w16cid:durableId="74018519">
+    <w:abstractNumId w:val="17"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="41" w16cid:durableId="1234698440">
+  <w:num w:numId="42" w16cid:durableId="1234698440">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="304706897">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="124929298">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="379016129">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="1474634168">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="308825323">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="59835888">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="49" w16cid:durableId="2081055032">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="50" w16cid:durableId="147594831">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="51" w16cid:durableId="348215978">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="52" w16cid:durableId="645551423">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="53" w16cid:durableId="1746368035">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="54" w16cid:durableId="770395287">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="55" w16cid:durableId="648481515">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="56" w16cid:durableId="427699355">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="57" w16cid:durableId="70272341">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="58" w16cid:durableId="1256860646">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="59" w16cid:durableId="64575956">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="60" w16cid:durableId="1288316896">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="61" w16cid:durableId="1041516506">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="62" w16cid:durableId="1676688372">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="63" w16cid:durableId="211581089">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="64" w16cid:durableId="1514566952">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="65" w16cid:durableId="2096315379">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="42" w16cid:durableId="304706897">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="66" w16cid:durableId="1841001626">
+    <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="43" w16cid:durableId="124929298">
+  <w:num w:numId="67" w16cid:durableId="237374078">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="68" w16cid:durableId="1982538852">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="44" w16cid:durableId="379016129">
-[...26 lines deleted...]
-  <w:num w:numId="53" w16cid:durableId="770395287">
+  <w:num w:numId="69" w16cid:durableId="321979247">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="54" w16cid:durableId="648481515">
-[...30 lines deleted...]
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="70" w16cid:durableId="1120803091">
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="63"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="comments" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00992764"/>
     <w:rsid w:val="00000334"/>
     <w:rsid w:val="0000033F"/>
     <w:rsid w:val="000005F9"/>
     <w:rsid w:val="000008F4"/>
+    <w:rsid w:val="00000D65"/>
     <w:rsid w:val="00001746"/>
     <w:rsid w:val="0000178B"/>
     <w:rsid w:val="00001DA2"/>
+    <w:rsid w:val="00002581"/>
     <w:rsid w:val="00002CEF"/>
     <w:rsid w:val="00002D5A"/>
     <w:rsid w:val="0000309E"/>
     <w:rsid w:val="000035C7"/>
     <w:rsid w:val="00004757"/>
     <w:rsid w:val="00004B6B"/>
     <w:rsid w:val="00004C6B"/>
     <w:rsid w:val="0000511A"/>
     <w:rsid w:val="0000523C"/>
     <w:rsid w:val="00005661"/>
     <w:rsid w:val="00006530"/>
     <w:rsid w:val="000071E2"/>
     <w:rsid w:val="000103E3"/>
     <w:rsid w:val="0001047B"/>
     <w:rsid w:val="0001059F"/>
     <w:rsid w:val="00010677"/>
     <w:rsid w:val="00011951"/>
     <w:rsid w:val="000122B0"/>
     <w:rsid w:val="000124DB"/>
     <w:rsid w:val="00012776"/>
     <w:rsid w:val="00012980"/>
     <w:rsid w:val="00012C3D"/>
     <w:rsid w:val="00012E14"/>
     <w:rsid w:val="0001378D"/>
     <w:rsid w:val="00013A83"/>
     <w:rsid w:val="00013C67"/>
     <w:rsid w:val="00014E66"/>
     <w:rsid w:val="00015452"/>
     <w:rsid w:val="0001583B"/>
     <w:rsid w:val="00015F66"/>
     <w:rsid w:val="000160B0"/>
     <w:rsid w:val="0001666F"/>
     <w:rsid w:val="00016EDD"/>
     <w:rsid w:val="00016F34"/>
     <w:rsid w:val="000170E2"/>
+    <w:rsid w:val="00017BE4"/>
     <w:rsid w:val="00017C2D"/>
     <w:rsid w:val="00017C96"/>
     <w:rsid w:val="0002023E"/>
     <w:rsid w:val="00020245"/>
     <w:rsid w:val="00020416"/>
     <w:rsid w:val="00020496"/>
     <w:rsid w:val="000207EE"/>
     <w:rsid w:val="00020BE8"/>
     <w:rsid w:val="000214A6"/>
     <w:rsid w:val="0002199A"/>
     <w:rsid w:val="00021E5D"/>
     <w:rsid w:val="00021F8D"/>
     <w:rsid w:val="000220C7"/>
     <w:rsid w:val="000222F8"/>
     <w:rsid w:val="00022D75"/>
     <w:rsid w:val="00022E2E"/>
     <w:rsid w:val="00023E4A"/>
     <w:rsid w:val="000251C3"/>
     <w:rsid w:val="000254D7"/>
     <w:rsid w:val="0002556F"/>
     <w:rsid w:val="00025649"/>
     <w:rsid w:val="000257B0"/>
     <w:rsid w:val="000259C8"/>
     <w:rsid w:val="00025FE1"/>
     <w:rsid w:val="00026921"/>
@@ -14663,498 +14431,543 @@
     <w:rsid w:val="00027E8E"/>
     <w:rsid w:val="000300B8"/>
     <w:rsid w:val="00030120"/>
     <w:rsid w:val="00030F15"/>
     <w:rsid w:val="0003126C"/>
     <w:rsid w:val="000314FF"/>
     <w:rsid w:val="00031A65"/>
     <w:rsid w:val="00031DC4"/>
     <w:rsid w:val="00031F41"/>
     <w:rsid w:val="00031FD8"/>
     <w:rsid w:val="0003235A"/>
     <w:rsid w:val="00032482"/>
     <w:rsid w:val="000324AA"/>
     <w:rsid w:val="00032985"/>
     <w:rsid w:val="00032C52"/>
     <w:rsid w:val="00032FE5"/>
     <w:rsid w:val="00033306"/>
     <w:rsid w:val="0003338F"/>
     <w:rsid w:val="000335BF"/>
     <w:rsid w:val="000335C9"/>
     <w:rsid w:val="000338A0"/>
     <w:rsid w:val="00033BEF"/>
     <w:rsid w:val="00034185"/>
     <w:rsid w:val="000347EB"/>
     <w:rsid w:val="000349AE"/>
+    <w:rsid w:val="00034B63"/>
     <w:rsid w:val="00034E26"/>
     <w:rsid w:val="0003590B"/>
     <w:rsid w:val="00035C25"/>
     <w:rsid w:val="00035FFF"/>
     <w:rsid w:val="00036A4F"/>
     <w:rsid w:val="00036DDC"/>
     <w:rsid w:val="00036E1D"/>
     <w:rsid w:val="00036F5A"/>
     <w:rsid w:val="0003733F"/>
     <w:rsid w:val="00037C0C"/>
     <w:rsid w:val="000402C5"/>
     <w:rsid w:val="00041B0F"/>
     <w:rsid w:val="00042314"/>
     <w:rsid w:val="000428D8"/>
     <w:rsid w:val="0004295F"/>
     <w:rsid w:val="00042D6A"/>
     <w:rsid w:val="0004308B"/>
     <w:rsid w:val="0004350E"/>
     <w:rsid w:val="00043A8D"/>
     <w:rsid w:val="0004410E"/>
     <w:rsid w:val="00044AB0"/>
     <w:rsid w:val="00045371"/>
     <w:rsid w:val="000458B9"/>
     <w:rsid w:val="00045BC1"/>
+    <w:rsid w:val="00045CB5"/>
     <w:rsid w:val="00046601"/>
     <w:rsid w:val="00046AF3"/>
     <w:rsid w:val="00047A99"/>
+    <w:rsid w:val="00047BC7"/>
     <w:rsid w:val="00050844"/>
     <w:rsid w:val="000515F2"/>
     <w:rsid w:val="00051750"/>
     <w:rsid w:val="000524B9"/>
     <w:rsid w:val="00052597"/>
     <w:rsid w:val="00053319"/>
+    <w:rsid w:val="0005362E"/>
+    <w:rsid w:val="00053A71"/>
     <w:rsid w:val="00053BE5"/>
     <w:rsid w:val="0005401F"/>
     <w:rsid w:val="00054134"/>
     <w:rsid w:val="000541BF"/>
     <w:rsid w:val="00054989"/>
     <w:rsid w:val="00054A79"/>
     <w:rsid w:val="0005501D"/>
     <w:rsid w:val="0005525F"/>
     <w:rsid w:val="000558AA"/>
     <w:rsid w:val="00055D49"/>
     <w:rsid w:val="00056198"/>
     <w:rsid w:val="0005718F"/>
     <w:rsid w:val="0005725B"/>
+    <w:rsid w:val="00057542"/>
     <w:rsid w:val="0006007D"/>
     <w:rsid w:val="00060267"/>
     <w:rsid w:val="0006031F"/>
     <w:rsid w:val="0006032E"/>
     <w:rsid w:val="00061505"/>
     <w:rsid w:val="00061BA1"/>
     <w:rsid w:val="00062325"/>
     <w:rsid w:val="000626B1"/>
     <w:rsid w:val="00062D8A"/>
     <w:rsid w:val="00062E91"/>
     <w:rsid w:val="00063B79"/>
     <w:rsid w:val="00064D95"/>
     <w:rsid w:val="000651FE"/>
     <w:rsid w:val="00065385"/>
     <w:rsid w:val="00065582"/>
     <w:rsid w:val="00065A3E"/>
     <w:rsid w:val="00065CCD"/>
     <w:rsid w:val="00065EBA"/>
+    <w:rsid w:val="00066B76"/>
     <w:rsid w:val="00070545"/>
+    <w:rsid w:val="00070CDD"/>
     <w:rsid w:val="00071003"/>
     <w:rsid w:val="000710F4"/>
     <w:rsid w:val="00071654"/>
     <w:rsid w:val="00071F3B"/>
     <w:rsid w:val="0007219A"/>
     <w:rsid w:val="0007309A"/>
     <w:rsid w:val="000733A1"/>
+    <w:rsid w:val="00073CD4"/>
     <w:rsid w:val="00073E2A"/>
     <w:rsid w:val="00074279"/>
     <w:rsid w:val="000745BF"/>
     <w:rsid w:val="00074775"/>
     <w:rsid w:val="00074D1A"/>
     <w:rsid w:val="000759D5"/>
+    <w:rsid w:val="00075BBC"/>
     <w:rsid w:val="00077926"/>
     <w:rsid w:val="00077B80"/>
     <w:rsid w:val="000802AD"/>
     <w:rsid w:val="000806E6"/>
     <w:rsid w:val="00080CFB"/>
     <w:rsid w:val="000810F7"/>
     <w:rsid w:val="0008137A"/>
     <w:rsid w:val="00083164"/>
     <w:rsid w:val="00083E74"/>
     <w:rsid w:val="00084323"/>
     <w:rsid w:val="00084999"/>
     <w:rsid w:val="00084A5B"/>
     <w:rsid w:val="00084F10"/>
     <w:rsid w:val="000850C3"/>
     <w:rsid w:val="0008580B"/>
+    <w:rsid w:val="00085E69"/>
     <w:rsid w:val="00086469"/>
     <w:rsid w:val="00086997"/>
     <w:rsid w:val="00086B83"/>
     <w:rsid w:val="00086D9C"/>
     <w:rsid w:val="00086FB4"/>
     <w:rsid w:val="000870CE"/>
+    <w:rsid w:val="0008724B"/>
     <w:rsid w:val="00087261"/>
     <w:rsid w:val="000875DA"/>
     <w:rsid w:val="000878D4"/>
     <w:rsid w:val="00087C88"/>
     <w:rsid w:val="00087CC1"/>
     <w:rsid w:val="0009016B"/>
     <w:rsid w:val="000905A7"/>
     <w:rsid w:val="000911CC"/>
     <w:rsid w:val="00091A63"/>
     <w:rsid w:val="000921AA"/>
+    <w:rsid w:val="0009234C"/>
     <w:rsid w:val="000928AD"/>
     <w:rsid w:val="0009308C"/>
     <w:rsid w:val="00093C0D"/>
     <w:rsid w:val="00093F51"/>
     <w:rsid w:val="000941EA"/>
     <w:rsid w:val="0009448D"/>
     <w:rsid w:val="00094649"/>
     <w:rsid w:val="00094BD7"/>
+    <w:rsid w:val="000951A1"/>
     <w:rsid w:val="00095589"/>
+    <w:rsid w:val="0009571F"/>
     <w:rsid w:val="000957BE"/>
     <w:rsid w:val="00095B6A"/>
     <w:rsid w:val="00095C22"/>
     <w:rsid w:val="00095DFD"/>
     <w:rsid w:val="000960D4"/>
     <w:rsid w:val="0009636F"/>
     <w:rsid w:val="00096438"/>
     <w:rsid w:val="000974ED"/>
     <w:rsid w:val="00097754"/>
     <w:rsid w:val="000979E5"/>
     <w:rsid w:val="000A0358"/>
     <w:rsid w:val="000A0542"/>
     <w:rsid w:val="000A0967"/>
     <w:rsid w:val="000A09E0"/>
     <w:rsid w:val="000A0DB9"/>
     <w:rsid w:val="000A16D9"/>
     <w:rsid w:val="000A1AE1"/>
     <w:rsid w:val="000A227E"/>
     <w:rsid w:val="000A2437"/>
     <w:rsid w:val="000A2FC5"/>
     <w:rsid w:val="000A3239"/>
     <w:rsid w:val="000A36E2"/>
     <w:rsid w:val="000A4539"/>
     <w:rsid w:val="000A4975"/>
     <w:rsid w:val="000A5BF2"/>
     <w:rsid w:val="000A5EF4"/>
     <w:rsid w:val="000A60FF"/>
     <w:rsid w:val="000A6BDD"/>
     <w:rsid w:val="000A6F46"/>
     <w:rsid w:val="000A75BB"/>
     <w:rsid w:val="000A75EA"/>
     <w:rsid w:val="000B08F6"/>
+    <w:rsid w:val="000B0A96"/>
     <w:rsid w:val="000B0F54"/>
     <w:rsid w:val="000B1219"/>
     <w:rsid w:val="000B1AC1"/>
     <w:rsid w:val="000B2251"/>
     <w:rsid w:val="000B271C"/>
     <w:rsid w:val="000B29BC"/>
     <w:rsid w:val="000B2CD0"/>
     <w:rsid w:val="000B30ED"/>
     <w:rsid w:val="000B34A3"/>
     <w:rsid w:val="000B3D86"/>
     <w:rsid w:val="000B4350"/>
+    <w:rsid w:val="000B4754"/>
     <w:rsid w:val="000B4BBB"/>
     <w:rsid w:val="000B5C69"/>
     <w:rsid w:val="000B5D30"/>
     <w:rsid w:val="000B601E"/>
     <w:rsid w:val="000B63B2"/>
     <w:rsid w:val="000B6829"/>
     <w:rsid w:val="000B6A20"/>
     <w:rsid w:val="000B6A8A"/>
     <w:rsid w:val="000B6A9E"/>
     <w:rsid w:val="000B6C7F"/>
+    <w:rsid w:val="000B7380"/>
     <w:rsid w:val="000C0225"/>
     <w:rsid w:val="000C07C2"/>
     <w:rsid w:val="000C0FAD"/>
     <w:rsid w:val="000C2591"/>
     <w:rsid w:val="000C25FA"/>
     <w:rsid w:val="000C26E8"/>
     <w:rsid w:val="000C2AF5"/>
     <w:rsid w:val="000C2B40"/>
     <w:rsid w:val="000C30A9"/>
     <w:rsid w:val="000C3A08"/>
     <w:rsid w:val="000C3D83"/>
     <w:rsid w:val="000C46D3"/>
     <w:rsid w:val="000C47BB"/>
     <w:rsid w:val="000C56C2"/>
     <w:rsid w:val="000C612D"/>
+    <w:rsid w:val="000C6138"/>
     <w:rsid w:val="000C68A8"/>
     <w:rsid w:val="000C6F21"/>
     <w:rsid w:val="000C6F6C"/>
     <w:rsid w:val="000C75B3"/>
     <w:rsid w:val="000D020D"/>
     <w:rsid w:val="000D0345"/>
     <w:rsid w:val="000D08D2"/>
     <w:rsid w:val="000D08E1"/>
     <w:rsid w:val="000D0D87"/>
     <w:rsid w:val="000D0FF9"/>
     <w:rsid w:val="000D12DC"/>
     <w:rsid w:val="000D1827"/>
     <w:rsid w:val="000D186C"/>
     <w:rsid w:val="000D232C"/>
     <w:rsid w:val="000D2982"/>
     <w:rsid w:val="000D2B6C"/>
     <w:rsid w:val="000D2F69"/>
     <w:rsid w:val="000D31EE"/>
     <w:rsid w:val="000D32E4"/>
     <w:rsid w:val="000D33AC"/>
     <w:rsid w:val="000D4209"/>
     <w:rsid w:val="000D446B"/>
     <w:rsid w:val="000D458D"/>
     <w:rsid w:val="000D4E4E"/>
     <w:rsid w:val="000D569E"/>
     <w:rsid w:val="000D5826"/>
     <w:rsid w:val="000D5F43"/>
     <w:rsid w:val="000D5F4A"/>
     <w:rsid w:val="000D6042"/>
     <w:rsid w:val="000D6795"/>
     <w:rsid w:val="000D6850"/>
     <w:rsid w:val="000D756A"/>
     <w:rsid w:val="000D7647"/>
     <w:rsid w:val="000D7B0F"/>
     <w:rsid w:val="000D7CDF"/>
+    <w:rsid w:val="000E0463"/>
     <w:rsid w:val="000E0552"/>
     <w:rsid w:val="000E09C3"/>
     <w:rsid w:val="000E1859"/>
     <w:rsid w:val="000E1FF2"/>
+    <w:rsid w:val="000E257F"/>
     <w:rsid w:val="000E2BC0"/>
     <w:rsid w:val="000E2CEF"/>
     <w:rsid w:val="000E30E7"/>
     <w:rsid w:val="000E31D0"/>
     <w:rsid w:val="000E3D11"/>
     <w:rsid w:val="000E4793"/>
     <w:rsid w:val="000E529A"/>
     <w:rsid w:val="000E52DC"/>
     <w:rsid w:val="000E52F6"/>
     <w:rsid w:val="000E626F"/>
+    <w:rsid w:val="000E710A"/>
     <w:rsid w:val="000E727B"/>
     <w:rsid w:val="000E734E"/>
     <w:rsid w:val="000F016C"/>
     <w:rsid w:val="000F0266"/>
     <w:rsid w:val="000F09C6"/>
     <w:rsid w:val="000F0A26"/>
+    <w:rsid w:val="000F15AC"/>
+    <w:rsid w:val="000F1F2A"/>
     <w:rsid w:val="000F234C"/>
     <w:rsid w:val="000F2576"/>
     <w:rsid w:val="000F2F1A"/>
+    <w:rsid w:val="000F33DA"/>
     <w:rsid w:val="000F3B34"/>
     <w:rsid w:val="000F3D8F"/>
     <w:rsid w:val="000F41F0"/>
+    <w:rsid w:val="000F467F"/>
     <w:rsid w:val="000F4A16"/>
     <w:rsid w:val="000F50CF"/>
     <w:rsid w:val="000F5540"/>
     <w:rsid w:val="000F5936"/>
     <w:rsid w:val="000F5D9A"/>
     <w:rsid w:val="000F5DF9"/>
     <w:rsid w:val="000F7128"/>
     <w:rsid w:val="000F7578"/>
     <w:rsid w:val="000F769B"/>
     <w:rsid w:val="000F7DD3"/>
     <w:rsid w:val="0010031B"/>
     <w:rsid w:val="00100830"/>
     <w:rsid w:val="00100AE8"/>
     <w:rsid w:val="00101055"/>
     <w:rsid w:val="00101504"/>
     <w:rsid w:val="00101507"/>
     <w:rsid w:val="00102B38"/>
+    <w:rsid w:val="0010372A"/>
     <w:rsid w:val="0010390F"/>
     <w:rsid w:val="00103CE7"/>
     <w:rsid w:val="00104C91"/>
     <w:rsid w:val="00104CE3"/>
     <w:rsid w:val="001059F5"/>
     <w:rsid w:val="00105A17"/>
     <w:rsid w:val="001067DA"/>
     <w:rsid w:val="0010694C"/>
     <w:rsid w:val="00106B90"/>
     <w:rsid w:val="001075DA"/>
     <w:rsid w:val="00107B1B"/>
     <w:rsid w:val="00107F95"/>
     <w:rsid w:val="001101A0"/>
     <w:rsid w:val="001109D3"/>
     <w:rsid w:val="00111518"/>
+    <w:rsid w:val="00111D86"/>
     <w:rsid w:val="00112C0D"/>
     <w:rsid w:val="00112CB4"/>
     <w:rsid w:val="00112EFA"/>
     <w:rsid w:val="00112FFB"/>
     <w:rsid w:val="0011308E"/>
     <w:rsid w:val="00113318"/>
+    <w:rsid w:val="0011369C"/>
     <w:rsid w:val="00113A69"/>
     <w:rsid w:val="00114168"/>
     <w:rsid w:val="00114484"/>
     <w:rsid w:val="001146DA"/>
+    <w:rsid w:val="00114C6D"/>
     <w:rsid w:val="00114D46"/>
     <w:rsid w:val="001169A9"/>
     <w:rsid w:val="001176BD"/>
     <w:rsid w:val="0011779D"/>
     <w:rsid w:val="00117A92"/>
     <w:rsid w:val="00117B6A"/>
     <w:rsid w:val="0012017E"/>
+    <w:rsid w:val="00120429"/>
+    <w:rsid w:val="0012047C"/>
     <w:rsid w:val="001204B2"/>
     <w:rsid w:val="00120504"/>
     <w:rsid w:val="0012148F"/>
     <w:rsid w:val="00121929"/>
     <w:rsid w:val="00121945"/>
     <w:rsid w:val="00121C37"/>
     <w:rsid w:val="00121D90"/>
+    <w:rsid w:val="00121DF0"/>
     <w:rsid w:val="0012243C"/>
     <w:rsid w:val="001227DC"/>
     <w:rsid w:val="00122C51"/>
     <w:rsid w:val="00122D6C"/>
     <w:rsid w:val="00122FD5"/>
     <w:rsid w:val="001230E4"/>
     <w:rsid w:val="001233EE"/>
     <w:rsid w:val="00123515"/>
     <w:rsid w:val="0012357A"/>
     <w:rsid w:val="001238F4"/>
     <w:rsid w:val="00123A50"/>
     <w:rsid w:val="00124910"/>
     <w:rsid w:val="0012518C"/>
     <w:rsid w:val="0012572F"/>
     <w:rsid w:val="00125943"/>
     <w:rsid w:val="001259BD"/>
     <w:rsid w:val="00125C97"/>
     <w:rsid w:val="0012608F"/>
     <w:rsid w:val="00126464"/>
+    <w:rsid w:val="001266E3"/>
     <w:rsid w:val="00126B06"/>
     <w:rsid w:val="001273D1"/>
     <w:rsid w:val="00127407"/>
     <w:rsid w:val="001278CD"/>
     <w:rsid w:val="0013026A"/>
     <w:rsid w:val="00130F84"/>
     <w:rsid w:val="0013136D"/>
     <w:rsid w:val="00131745"/>
     <w:rsid w:val="00131AAB"/>
     <w:rsid w:val="00132530"/>
     <w:rsid w:val="001326F1"/>
     <w:rsid w:val="00132B71"/>
     <w:rsid w:val="00132D01"/>
     <w:rsid w:val="00132F36"/>
     <w:rsid w:val="001334C2"/>
     <w:rsid w:val="00133646"/>
     <w:rsid w:val="00133BAF"/>
     <w:rsid w:val="00134748"/>
     <w:rsid w:val="00134792"/>
     <w:rsid w:val="00134897"/>
     <w:rsid w:val="0013560F"/>
     <w:rsid w:val="0013565B"/>
     <w:rsid w:val="00135C68"/>
     <w:rsid w:val="00136486"/>
     <w:rsid w:val="00136787"/>
     <w:rsid w:val="001368FC"/>
     <w:rsid w:val="00136A5B"/>
     <w:rsid w:val="00136D16"/>
+    <w:rsid w:val="001373C7"/>
+    <w:rsid w:val="00137C9F"/>
+    <w:rsid w:val="00137FC0"/>
     <w:rsid w:val="0014029C"/>
     <w:rsid w:val="001404A4"/>
     <w:rsid w:val="001407D6"/>
     <w:rsid w:val="0014098C"/>
     <w:rsid w:val="00140E1F"/>
     <w:rsid w:val="00141060"/>
     <w:rsid w:val="00141092"/>
     <w:rsid w:val="00141166"/>
     <w:rsid w:val="001412EF"/>
     <w:rsid w:val="001417F5"/>
+    <w:rsid w:val="00141D17"/>
     <w:rsid w:val="001426A8"/>
     <w:rsid w:val="00142BDF"/>
     <w:rsid w:val="0014343A"/>
     <w:rsid w:val="00143C9B"/>
     <w:rsid w:val="00144224"/>
     <w:rsid w:val="001442A5"/>
     <w:rsid w:val="001442FE"/>
     <w:rsid w:val="00145BA7"/>
     <w:rsid w:val="00145C37"/>
     <w:rsid w:val="001460A6"/>
     <w:rsid w:val="00147D09"/>
     <w:rsid w:val="00147DFB"/>
     <w:rsid w:val="00147E1B"/>
+    <w:rsid w:val="00147FC8"/>
     <w:rsid w:val="00150257"/>
     <w:rsid w:val="001503C4"/>
     <w:rsid w:val="00150D78"/>
     <w:rsid w:val="001518E5"/>
     <w:rsid w:val="00151B11"/>
     <w:rsid w:val="00151C16"/>
     <w:rsid w:val="00152994"/>
     <w:rsid w:val="00152B7D"/>
     <w:rsid w:val="00152D89"/>
     <w:rsid w:val="00153143"/>
     <w:rsid w:val="0015348C"/>
     <w:rsid w:val="0015379D"/>
     <w:rsid w:val="001549F7"/>
     <w:rsid w:val="00154AEB"/>
     <w:rsid w:val="00155BA6"/>
     <w:rsid w:val="00155EAA"/>
     <w:rsid w:val="0015668A"/>
     <w:rsid w:val="0015686D"/>
     <w:rsid w:val="00156A54"/>
     <w:rsid w:val="00156C9F"/>
     <w:rsid w:val="00156F60"/>
     <w:rsid w:val="00157293"/>
     <w:rsid w:val="00157342"/>
     <w:rsid w:val="00157A06"/>
     <w:rsid w:val="00160445"/>
     <w:rsid w:val="001607A5"/>
+    <w:rsid w:val="001607F8"/>
     <w:rsid w:val="00160FB9"/>
     <w:rsid w:val="001610CA"/>
     <w:rsid w:val="001611D0"/>
     <w:rsid w:val="001620BC"/>
     <w:rsid w:val="0016269D"/>
     <w:rsid w:val="00162827"/>
     <w:rsid w:val="00162C27"/>
     <w:rsid w:val="001636F6"/>
     <w:rsid w:val="0016425E"/>
     <w:rsid w:val="0016498D"/>
     <w:rsid w:val="00164BC4"/>
     <w:rsid w:val="00165232"/>
     <w:rsid w:val="0016578B"/>
     <w:rsid w:val="0016594D"/>
     <w:rsid w:val="001660FC"/>
     <w:rsid w:val="0016673B"/>
     <w:rsid w:val="00166F10"/>
     <w:rsid w:val="0016798E"/>
     <w:rsid w:val="00167D69"/>
     <w:rsid w:val="00167E6E"/>
     <w:rsid w:val="001705E3"/>
     <w:rsid w:val="00170855"/>
     <w:rsid w:val="00171587"/>
     <w:rsid w:val="001716A7"/>
     <w:rsid w:val="001722EA"/>
     <w:rsid w:val="00172E3B"/>
     <w:rsid w:val="00173169"/>
     <w:rsid w:val="00173361"/>
     <w:rsid w:val="001737BB"/>
     <w:rsid w:val="00173F10"/>
     <w:rsid w:val="00173FF8"/>
     <w:rsid w:val="00175CCA"/>
     <w:rsid w:val="0017613E"/>
     <w:rsid w:val="001764D3"/>
+    <w:rsid w:val="00176C0B"/>
     <w:rsid w:val="00177330"/>
     <w:rsid w:val="00177C28"/>
+    <w:rsid w:val="00180AAC"/>
     <w:rsid w:val="00180DF7"/>
     <w:rsid w:val="00180EE6"/>
     <w:rsid w:val="001818A3"/>
     <w:rsid w:val="001818B6"/>
+    <w:rsid w:val="00181AFE"/>
     <w:rsid w:val="00181E02"/>
     <w:rsid w:val="00181F19"/>
     <w:rsid w:val="0018204F"/>
     <w:rsid w:val="0018237A"/>
     <w:rsid w:val="00182E7A"/>
     <w:rsid w:val="00182E99"/>
     <w:rsid w:val="001830FC"/>
     <w:rsid w:val="00185CFC"/>
     <w:rsid w:val="00185D80"/>
+    <w:rsid w:val="00185F3F"/>
+    <w:rsid w:val="0018602A"/>
     <w:rsid w:val="00186F79"/>
     <w:rsid w:val="00186FAE"/>
     <w:rsid w:val="00187028"/>
     <w:rsid w:val="0018718F"/>
     <w:rsid w:val="0018783D"/>
     <w:rsid w:val="0018788E"/>
     <w:rsid w:val="00187ABB"/>
     <w:rsid w:val="00187C57"/>
     <w:rsid w:val="00187E72"/>
     <w:rsid w:val="00190E87"/>
     <w:rsid w:val="001912C6"/>
     <w:rsid w:val="00191CEA"/>
     <w:rsid w:val="0019211F"/>
     <w:rsid w:val="00192791"/>
     <w:rsid w:val="00192A67"/>
     <w:rsid w:val="001934F7"/>
     <w:rsid w:val="0019399F"/>
     <w:rsid w:val="00194AEE"/>
     <w:rsid w:val="00194F59"/>
     <w:rsid w:val="00195170"/>
     <w:rsid w:val="00195334"/>
     <w:rsid w:val="001953AD"/>
     <w:rsid w:val="00195A6D"/>
     <w:rsid w:val="0019627D"/>
     <w:rsid w:val="0019631B"/>
@@ -15167,461 +14980,504 @@
     <w:rsid w:val="001A0A30"/>
     <w:rsid w:val="001A0BC6"/>
     <w:rsid w:val="001A1DDB"/>
     <w:rsid w:val="001A22D9"/>
     <w:rsid w:val="001A2583"/>
     <w:rsid w:val="001A2D21"/>
     <w:rsid w:val="001A2F34"/>
     <w:rsid w:val="001A3450"/>
     <w:rsid w:val="001A355C"/>
     <w:rsid w:val="001A42D2"/>
     <w:rsid w:val="001A4574"/>
     <w:rsid w:val="001A4D26"/>
     <w:rsid w:val="001A4FA9"/>
     <w:rsid w:val="001A5447"/>
     <w:rsid w:val="001A55D8"/>
     <w:rsid w:val="001A62B8"/>
     <w:rsid w:val="001A7348"/>
     <w:rsid w:val="001A7D74"/>
     <w:rsid w:val="001A7D90"/>
     <w:rsid w:val="001B0646"/>
     <w:rsid w:val="001B1D08"/>
     <w:rsid w:val="001B22A6"/>
     <w:rsid w:val="001B257F"/>
     <w:rsid w:val="001B2CB1"/>
     <w:rsid w:val="001B2EF9"/>
+    <w:rsid w:val="001B30DE"/>
     <w:rsid w:val="001B3268"/>
     <w:rsid w:val="001B3853"/>
     <w:rsid w:val="001B40AD"/>
     <w:rsid w:val="001B411F"/>
     <w:rsid w:val="001B478B"/>
     <w:rsid w:val="001B48A6"/>
     <w:rsid w:val="001B4E7D"/>
     <w:rsid w:val="001B5180"/>
     <w:rsid w:val="001B5C27"/>
     <w:rsid w:val="001B5D4A"/>
+    <w:rsid w:val="001B6250"/>
     <w:rsid w:val="001B66BB"/>
     <w:rsid w:val="001B746C"/>
     <w:rsid w:val="001B76A0"/>
     <w:rsid w:val="001B784D"/>
     <w:rsid w:val="001B7B7A"/>
     <w:rsid w:val="001B7CF2"/>
     <w:rsid w:val="001B7D17"/>
     <w:rsid w:val="001B7FDB"/>
     <w:rsid w:val="001C0407"/>
     <w:rsid w:val="001C0452"/>
     <w:rsid w:val="001C0800"/>
+    <w:rsid w:val="001C09CE"/>
     <w:rsid w:val="001C114B"/>
     <w:rsid w:val="001C1F75"/>
     <w:rsid w:val="001C265B"/>
     <w:rsid w:val="001C29DA"/>
     <w:rsid w:val="001C2D54"/>
     <w:rsid w:val="001C325B"/>
     <w:rsid w:val="001C32FD"/>
     <w:rsid w:val="001C39C1"/>
     <w:rsid w:val="001C3C1A"/>
     <w:rsid w:val="001C3C3B"/>
     <w:rsid w:val="001C3E4C"/>
     <w:rsid w:val="001C3FA9"/>
     <w:rsid w:val="001C3FCB"/>
     <w:rsid w:val="001C4740"/>
     <w:rsid w:val="001C5088"/>
     <w:rsid w:val="001C526F"/>
     <w:rsid w:val="001C5567"/>
+    <w:rsid w:val="001C5616"/>
     <w:rsid w:val="001C5AB3"/>
     <w:rsid w:val="001C636E"/>
+    <w:rsid w:val="001C7146"/>
     <w:rsid w:val="001C740E"/>
     <w:rsid w:val="001C7484"/>
     <w:rsid w:val="001C76B3"/>
     <w:rsid w:val="001D0254"/>
     <w:rsid w:val="001D0594"/>
     <w:rsid w:val="001D16C1"/>
     <w:rsid w:val="001D184F"/>
     <w:rsid w:val="001D1A8C"/>
     <w:rsid w:val="001D24B5"/>
     <w:rsid w:val="001D25EA"/>
+    <w:rsid w:val="001D2766"/>
     <w:rsid w:val="001D279A"/>
     <w:rsid w:val="001D2ED3"/>
+    <w:rsid w:val="001D3004"/>
     <w:rsid w:val="001D34F8"/>
+    <w:rsid w:val="001D395B"/>
     <w:rsid w:val="001D52E5"/>
     <w:rsid w:val="001D5DE6"/>
     <w:rsid w:val="001D5F11"/>
     <w:rsid w:val="001D6205"/>
     <w:rsid w:val="001D6827"/>
     <w:rsid w:val="001D6B2C"/>
     <w:rsid w:val="001D6DEC"/>
     <w:rsid w:val="001D72EF"/>
     <w:rsid w:val="001D7847"/>
     <w:rsid w:val="001D7A17"/>
     <w:rsid w:val="001D7C74"/>
+    <w:rsid w:val="001E0218"/>
     <w:rsid w:val="001E05ED"/>
     <w:rsid w:val="001E080A"/>
     <w:rsid w:val="001E09D7"/>
     <w:rsid w:val="001E0B61"/>
     <w:rsid w:val="001E0FB6"/>
     <w:rsid w:val="001E1737"/>
     <w:rsid w:val="001E1964"/>
     <w:rsid w:val="001E208B"/>
     <w:rsid w:val="001E24E2"/>
     <w:rsid w:val="001E2AE8"/>
     <w:rsid w:val="001E2FC5"/>
+    <w:rsid w:val="001E3B61"/>
     <w:rsid w:val="001E3D5C"/>
     <w:rsid w:val="001E3DCA"/>
     <w:rsid w:val="001E3F15"/>
     <w:rsid w:val="001E4313"/>
     <w:rsid w:val="001E45DF"/>
     <w:rsid w:val="001E4B36"/>
     <w:rsid w:val="001E4F5C"/>
     <w:rsid w:val="001E5720"/>
     <w:rsid w:val="001E58B1"/>
     <w:rsid w:val="001E63A5"/>
     <w:rsid w:val="001E6595"/>
     <w:rsid w:val="001E6CDF"/>
     <w:rsid w:val="001E6D1C"/>
     <w:rsid w:val="001E7AC0"/>
     <w:rsid w:val="001E7C30"/>
     <w:rsid w:val="001E7F04"/>
     <w:rsid w:val="001F0677"/>
     <w:rsid w:val="001F08E7"/>
     <w:rsid w:val="001F13BB"/>
     <w:rsid w:val="001F149B"/>
     <w:rsid w:val="001F18DB"/>
     <w:rsid w:val="001F1D02"/>
     <w:rsid w:val="001F1FE3"/>
     <w:rsid w:val="001F2164"/>
     <w:rsid w:val="001F2384"/>
     <w:rsid w:val="001F2BDD"/>
+    <w:rsid w:val="001F33FD"/>
     <w:rsid w:val="001F3501"/>
     <w:rsid w:val="001F3862"/>
     <w:rsid w:val="001F3D0F"/>
     <w:rsid w:val="001F3EAC"/>
     <w:rsid w:val="001F5020"/>
     <w:rsid w:val="001F544A"/>
     <w:rsid w:val="001F5651"/>
     <w:rsid w:val="001F5790"/>
     <w:rsid w:val="001F69FB"/>
     <w:rsid w:val="001F6C92"/>
     <w:rsid w:val="001F6DD6"/>
     <w:rsid w:val="001F6DF6"/>
     <w:rsid w:val="001F6FA4"/>
     <w:rsid w:val="001F71C6"/>
     <w:rsid w:val="001F7C25"/>
     <w:rsid w:val="001F7EC6"/>
     <w:rsid w:val="0020000E"/>
     <w:rsid w:val="002003D3"/>
     <w:rsid w:val="00200676"/>
     <w:rsid w:val="002007AA"/>
     <w:rsid w:val="00200DA2"/>
     <w:rsid w:val="00201EF4"/>
     <w:rsid w:val="002026EB"/>
     <w:rsid w:val="00202777"/>
     <w:rsid w:val="002027B2"/>
     <w:rsid w:val="002028D9"/>
     <w:rsid w:val="00202A51"/>
     <w:rsid w:val="00202D4D"/>
     <w:rsid w:val="00202E88"/>
     <w:rsid w:val="00203198"/>
     <w:rsid w:val="00203386"/>
     <w:rsid w:val="00203F42"/>
     <w:rsid w:val="0020442A"/>
     <w:rsid w:val="00204727"/>
     <w:rsid w:val="002048D5"/>
     <w:rsid w:val="00204E2C"/>
+    <w:rsid w:val="00206400"/>
     <w:rsid w:val="002073D1"/>
+    <w:rsid w:val="00207E40"/>
     <w:rsid w:val="0021088A"/>
     <w:rsid w:val="00210BCA"/>
     <w:rsid w:val="00210C20"/>
     <w:rsid w:val="00210D42"/>
     <w:rsid w:val="00210E53"/>
     <w:rsid w:val="00210F7E"/>
     <w:rsid w:val="00210F98"/>
     <w:rsid w:val="00211EFF"/>
     <w:rsid w:val="00211F63"/>
     <w:rsid w:val="00211FE9"/>
     <w:rsid w:val="00212382"/>
     <w:rsid w:val="00213A8D"/>
     <w:rsid w:val="002144F4"/>
     <w:rsid w:val="002156E2"/>
     <w:rsid w:val="00215B4E"/>
+    <w:rsid w:val="00215BD6"/>
     <w:rsid w:val="00215F90"/>
     <w:rsid w:val="0021612A"/>
     <w:rsid w:val="0021613E"/>
     <w:rsid w:val="00216345"/>
     <w:rsid w:val="00216389"/>
     <w:rsid w:val="0021664E"/>
     <w:rsid w:val="00216A92"/>
     <w:rsid w:val="00216FF0"/>
     <w:rsid w:val="00217064"/>
     <w:rsid w:val="00217523"/>
     <w:rsid w:val="00217627"/>
     <w:rsid w:val="002176CB"/>
     <w:rsid w:val="00217926"/>
     <w:rsid w:val="002203AE"/>
     <w:rsid w:val="0022090D"/>
     <w:rsid w:val="002217F5"/>
     <w:rsid w:val="00221A8A"/>
     <w:rsid w:val="002222B7"/>
     <w:rsid w:val="00222364"/>
     <w:rsid w:val="002226A1"/>
     <w:rsid w:val="00222774"/>
     <w:rsid w:val="0022305D"/>
     <w:rsid w:val="002238E2"/>
     <w:rsid w:val="00223AB4"/>
     <w:rsid w:val="00223C0B"/>
+    <w:rsid w:val="00223DD5"/>
     <w:rsid w:val="0022463E"/>
     <w:rsid w:val="0022562F"/>
     <w:rsid w:val="00225CF8"/>
     <w:rsid w:val="00225D3C"/>
     <w:rsid w:val="00225FF8"/>
     <w:rsid w:val="00226889"/>
     <w:rsid w:val="00226EF9"/>
     <w:rsid w:val="002273C7"/>
     <w:rsid w:val="00227482"/>
     <w:rsid w:val="00227DFB"/>
     <w:rsid w:val="00227F3B"/>
+    <w:rsid w:val="0023046D"/>
     <w:rsid w:val="002304AA"/>
     <w:rsid w:val="00230FF8"/>
     <w:rsid w:val="002312DB"/>
     <w:rsid w:val="0023173E"/>
     <w:rsid w:val="00231B9E"/>
     <w:rsid w:val="00231E0D"/>
     <w:rsid w:val="00231FCB"/>
     <w:rsid w:val="0023223C"/>
     <w:rsid w:val="00232884"/>
     <w:rsid w:val="00233092"/>
     <w:rsid w:val="00233182"/>
     <w:rsid w:val="002332AD"/>
     <w:rsid w:val="0023359F"/>
     <w:rsid w:val="00233E90"/>
+    <w:rsid w:val="00234179"/>
     <w:rsid w:val="00234A51"/>
     <w:rsid w:val="0023500B"/>
     <w:rsid w:val="002356AF"/>
     <w:rsid w:val="0023587F"/>
     <w:rsid w:val="00235A40"/>
     <w:rsid w:val="00235A90"/>
     <w:rsid w:val="00235C0E"/>
     <w:rsid w:val="002362EF"/>
+    <w:rsid w:val="002366E5"/>
     <w:rsid w:val="00236B4D"/>
     <w:rsid w:val="00237207"/>
+    <w:rsid w:val="002378B5"/>
     <w:rsid w:val="00240DD6"/>
     <w:rsid w:val="00241B5E"/>
     <w:rsid w:val="00241C10"/>
     <w:rsid w:val="00243534"/>
     <w:rsid w:val="00243B61"/>
     <w:rsid w:val="002448DF"/>
     <w:rsid w:val="00244E09"/>
+    <w:rsid w:val="0024557D"/>
     <w:rsid w:val="00245D20"/>
     <w:rsid w:val="00245ED6"/>
     <w:rsid w:val="00246DDC"/>
+    <w:rsid w:val="00246EE7"/>
     <w:rsid w:val="00247711"/>
     <w:rsid w:val="0024782B"/>
     <w:rsid w:val="00247F48"/>
+    <w:rsid w:val="002505D8"/>
     <w:rsid w:val="002508F0"/>
     <w:rsid w:val="002509BF"/>
     <w:rsid w:val="00250AD5"/>
     <w:rsid w:val="00251355"/>
     <w:rsid w:val="002513C8"/>
     <w:rsid w:val="00251D49"/>
     <w:rsid w:val="00252141"/>
     <w:rsid w:val="002527AA"/>
     <w:rsid w:val="00252A22"/>
     <w:rsid w:val="00252A93"/>
     <w:rsid w:val="0025323D"/>
     <w:rsid w:val="002545C2"/>
     <w:rsid w:val="0025500A"/>
     <w:rsid w:val="002553B2"/>
     <w:rsid w:val="00255994"/>
     <w:rsid w:val="00255F2F"/>
+    <w:rsid w:val="00257588"/>
     <w:rsid w:val="00257640"/>
+    <w:rsid w:val="002608B0"/>
     <w:rsid w:val="00261258"/>
     <w:rsid w:val="00261DD6"/>
     <w:rsid w:val="00262400"/>
     <w:rsid w:val="00262C5D"/>
     <w:rsid w:val="00264A33"/>
     <w:rsid w:val="00264FAE"/>
     <w:rsid w:val="002652C7"/>
     <w:rsid w:val="002653FC"/>
     <w:rsid w:val="00265679"/>
     <w:rsid w:val="00266A73"/>
     <w:rsid w:val="00266D1D"/>
     <w:rsid w:val="00267088"/>
     <w:rsid w:val="002671D9"/>
     <w:rsid w:val="0026766D"/>
     <w:rsid w:val="002678F5"/>
     <w:rsid w:val="002700E0"/>
     <w:rsid w:val="0027017D"/>
     <w:rsid w:val="00270C95"/>
     <w:rsid w:val="00270D6E"/>
     <w:rsid w:val="00270EDE"/>
     <w:rsid w:val="0027197F"/>
     <w:rsid w:val="00271A0B"/>
     <w:rsid w:val="00271F4D"/>
     <w:rsid w:val="002726BD"/>
     <w:rsid w:val="002726E2"/>
     <w:rsid w:val="002728D2"/>
     <w:rsid w:val="00272955"/>
     <w:rsid w:val="00273A6E"/>
     <w:rsid w:val="00273B11"/>
     <w:rsid w:val="00273B30"/>
     <w:rsid w:val="00273CA6"/>
     <w:rsid w:val="00274841"/>
     <w:rsid w:val="0027512C"/>
     <w:rsid w:val="00275249"/>
     <w:rsid w:val="002757F9"/>
     <w:rsid w:val="002761E4"/>
     <w:rsid w:val="00276335"/>
+    <w:rsid w:val="00276348"/>
     <w:rsid w:val="002766F9"/>
     <w:rsid w:val="002769AE"/>
     <w:rsid w:val="00277868"/>
+    <w:rsid w:val="00277AD7"/>
     <w:rsid w:val="00277FC5"/>
     <w:rsid w:val="002807DF"/>
+    <w:rsid w:val="00280947"/>
     <w:rsid w:val="00280E64"/>
     <w:rsid w:val="002811B7"/>
     <w:rsid w:val="002818C1"/>
     <w:rsid w:val="00281BE4"/>
     <w:rsid w:val="00282398"/>
     <w:rsid w:val="0028271F"/>
     <w:rsid w:val="00282FE5"/>
     <w:rsid w:val="002833B8"/>
     <w:rsid w:val="00283C50"/>
     <w:rsid w:val="002842C1"/>
     <w:rsid w:val="002846FA"/>
     <w:rsid w:val="00284703"/>
+    <w:rsid w:val="00285650"/>
     <w:rsid w:val="002859A9"/>
     <w:rsid w:val="00285F07"/>
+    <w:rsid w:val="00285F2B"/>
     <w:rsid w:val="00286059"/>
     <w:rsid w:val="00286465"/>
     <w:rsid w:val="0028700F"/>
     <w:rsid w:val="00287583"/>
     <w:rsid w:val="00287790"/>
     <w:rsid w:val="00287DE1"/>
     <w:rsid w:val="002902DD"/>
     <w:rsid w:val="002908CE"/>
     <w:rsid w:val="00290ED2"/>
     <w:rsid w:val="0029119A"/>
     <w:rsid w:val="0029168E"/>
     <w:rsid w:val="00291B80"/>
     <w:rsid w:val="00291BCB"/>
     <w:rsid w:val="00291CFE"/>
+    <w:rsid w:val="00292152"/>
     <w:rsid w:val="00292BC9"/>
     <w:rsid w:val="002938E6"/>
+    <w:rsid w:val="00293987"/>
     <w:rsid w:val="00294145"/>
     <w:rsid w:val="00294818"/>
     <w:rsid w:val="00295498"/>
     <w:rsid w:val="0029585A"/>
     <w:rsid w:val="0029634F"/>
     <w:rsid w:val="0029636A"/>
     <w:rsid w:val="00296600"/>
     <w:rsid w:val="0029671F"/>
+    <w:rsid w:val="00296B0C"/>
     <w:rsid w:val="00296C69"/>
     <w:rsid w:val="00296E7D"/>
     <w:rsid w:val="00296EF4"/>
     <w:rsid w:val="00297053"/>
     <w:rsid w:val="00297902"/>
     <w:rsid w:val="00297D3A"/>
     <w:rsid w:val="002A0282"/>
     <w:rsid w:val="002A0440"/>
     <w:rsid w:val="002A083E"/>
     <w:rsid w:val="002A0936"/>
+    <w:rsid w:val="002A0C6C"/>
     <w:rsid w:val="002A0F0E"/>
     <w:rsid w:val="002A1765"/>
     <w:rsid w:val="002A19E5"/>
     <w:rsid w:val="002A1E09"/>
+    <w:rsid w:val="002A2574"/>
+    <w:rsid w:val="002A290C"/>
     <w:rsid w:val="002A2989"/>
     <w:rsid w:val="002A2DA0"/>
     <w:rsid w:val="002A3CE5"/>
     <w:rsid w:val="002A4DFB"/>
     <w:rsid w:val="002A57A5"/>
     <w:rsid w:val="002A5906"/>
     <w:rsid w:val="002A5DFC"/>
     <w:rsid w:val="002A6194"/>
     <w:rsid w:val="002A6757"/>
     <w:rsid w:val="002A6CE8"/>
     <w:rsid w:val="002A6D0D"/>
     <w:rsid w:val="002A6D39"/>
     <w:rsid w:val="002A767D"/>
     <w:rsid w:val="002A7810"/>
     <w:rsid w:val="002B0072"/>
+    <w:rsid w:val="002B0B13"/>
+    <w:rsid w:val="002B0F9C"/>
     <w:rsid w:val="002B1937"/>
     <w:rsid w:val="002B1DBD"/>
     <w:rsid w:val="002B1DE8"/>
     <w:rsid w:val="002B27DE"/>
     <w:rsid w:val="002B2EB8"/>
     <w:rsid w:val="002B3A65"/>
     <w:rsid w:val="002B3AAC"/>
     <w:rsid w:val="002B3C7A"/>
     <w:rsid w:val="002B3EF0"/>
+    <w:rsid w:val="002B47DE"/>
     <w:rsid w:val="002B4DFB"/>
     <w:rsid w:val="002B5041"/>
     <w:rsid w:val="002B54D5"/>
     <w:rsid w:val="002B6493"/>
     <w:rsid w:val="002B64C0"/>
+    <w:rsid w:val="002B64FC"/>
     <w:rsid w:val="002B6830"/>
     <w:rsid w:val="002B7E49"/>
     <w:rsid w:val="002C04F0"/>
     <w:rsid w:val="002C062C"/>
     <w:rsid w:val="002C0740"/>
     <w:rsid w:val="002C11EE"/>
     <w:rsid w:val="002C14A6"/>
     <w:rsid w:val="002C2569"/>
     <w:rsid w:val="002C3210"/>
     <w:rsid w:val="002C37D7"/>
     <w:rsid w:val="002C39BE"/>
     <w:rsid w:val="002C3B1B"/>
     <w:rsid w:val="002C3E8C"/>
     <w:rsid w:val="002C46D3"/>
     <w:rsid w:val="002C48CF"/>
     <w:rsid w:val="002C48E6"/>
     <w:rsid w:val="002C4916"/>
     <w:rsid w:val="002C49BA"/>
     <w:rsid w:val="002C53C1"/>
     <w:rsid w:val="002C61E3"/>
     <w:rsid w:val="002C7551"/>
     <w:rsid w:val="002C7857"/>
     <w:rsid w:val="002D0822"/>
+    <w:rsid w:val="002D08A2"/>
+    <w:rsid w:val="002D0C88"/>
     <w:rsid w:val="002D0D5B"/>
     <w:rsid w:val="002D0E3B"/>
     <w:rsid w:val="002D1328"/>
     <w:rsid w:val="002D2577"/>
     <w:rsid w:val="002D349C"/>
     <w:rsid w:val="002D4035"/>
     <w:rsid w:val="002D47CF"/>
     <w:rsid w:val="002D4837"/>
     <w:rsid w:val="002D4BDC"/>
     <w:rsid w:val="002D4CA4"/>
     <w:rsid w:val="002D53CC"/>
     <w:rsid w:val="002D5C1B"/>
     <w:rsid w:val="002D622F"/>
     <w:rsid w:val="002D6F14"/>
     <w:rsid w:val="002D7208"/>
     <w:rsid w:val="002D7366"/>
     <w:rsid w:val="002D7702"/>
     <w:rsid w:val="002D78FB"/>
     <w:rsid w:val="002D7D37"/>
     <w:rsid w:val="002E00C3"/>
     <w:rsid w:val="002E05D5"/>
+    <w:rsid w:val="002E117D"/>
     <w:rsid w:val="002E1484"/>
+    <w:rsid w:val="002E1507"/>
     <w:rsid w:val="002E15B9"/>
     <w:rsid w:val="002E2556"/>
     <w:rsid w:val="002E2CC0"/>
     <w:rsid w:val="002E2D22"/>
     <w:rsid w:val="002E2E06"/>
     <w:rsid w:val="002E359D"/>
     <w:rsid w:val="002E3797"/>
     <w:rsid w:val="002E384C"/>
     <w:rsid w:val="002E3940"/>
     <w:rsid w:val="002E427A"/>
     <w:rsid w:val="002E43F7"/>
     <w:rsid w:val="002E4558"/>
     <w:rsid w:val="002E494A"/>
     <w:rsid w:val="002E4B37"/>
     <w:rsid w:val="002E4CCA"/>
     <w:rsid w:val="002E4EF4"/>
     <w:rsid w:val="002E4FAE"/>
     <w:rsid w:val="002E51B4"/>
     <w:rsid w:val="002E5389"/>
     <w:rsid w:val="002E5610"/>
     <w:rsid w:val="002E5649"/>
     <w:rsid w:val="002E5BA4"/>
     <w:rsid w:val="002E5DC2"/>
     <w:rsid w:val="002E6004"/>
     <w:rsid w:val="002E607C"/>
@@ -15633,572 +15489,625 @@
     <w:rsid w:val="002E78A9"/>
     <w:rsid w:val="002E7CF0"/>
     <w:rsid w:val="002F014E"/>
     <w:rsid w:val="002F01E2"/>
     <w:rsid w:val="002F0238"/>
     <w:rsid w:val="002F0535"/>
     <w:rsid w:val="002F0992"/>
     <w:rsid w:val="002F0CD7"/>
     <w:rsid w:val="002F18DD"/>
     <w:rsid w:val="002F18E4"/>
     <w:rsid w:val="002F1A50"/>
     <w:rsid w:val="002F1EA1"/>
     <w:rsid w:val="002F2169"/>
     <w:rsid w:val="002F2810"/>
     <w:rsid w:val="002F28E7"/>
     <w:rsid w:val="002F4454"/>
     <w:rsid w:val="002F4571"/>
     <w:rsid w:val="002F4968"/>
     <w:rsid w:val="002F4B3C"/>
     <w:rsid w:val="002F4E33"/>
     <w:rsid w:val="002F56D6"/>
     <w:rsid w:val="002F6335"/>
     <w:rsid w:val="002F6434"/>
     <w:rsid w:val="002F6537"/>
     <w:rsid w:val="002F6A3E"/>
+    <w:rsid w:val="002F6ECD"/>
     <w:rsid w:val="002F798D"/>
     <w:rsid w:val="002F7D96"/>
     <w:rsid w:val="002F7E2C"/>
     <w:rsid w:val="003001D2"/>
     <w:rsid w:val="003006CE"/>
     <w:rsid w:val="003008B2"/>
     <w:rsid w:val="00300F02"/>
     <w:rsid w:val="0030121A"/>
     <w:rsid w:val="00301CC7"/>
     <w:rsid w:val="00301D37"/>
     <w:rsid w:val="00301E79"/>
     <w:rsid w:val="003022B0"/>
     <w:rsid w:val="003024A8"/>
     <w:rsid w:val="003026A3"/>
     <w:rsid w:val="003026F2"/>
     <w:rsid w:val="0030272E"/>
     <w:rsid w:val="00302956"/>
     <w:rsid w:val="0030347F"/>
     <w:rsid w:val="003034C5"/>
     <w:rsid w:val="00303516"/>
     <w:rsid w:val="00304626"/>
     <w:rsid w:val="003051F6"/>
     <w:rsid w:val="0030528F"/>
     <w:rsid w:val="0030550F"/>
     <w:rsid w:val="00305755"/>
     <w:rsid w:val="00305887"/>
     <w:rsid w:val="00305ECC"/>
     <w:rsid w:val="00306686"/>
     <w:rsid w:val="00307AE2"/>
     <w:rsid w:val="00307B14"/>
     <w:rsid w:val="00307E7E"/>
     <w:rsid w:val="00307FE3"/>
     <w:rsid w:val="003104FE"/>
     <w:rsid w:val="0031075B"/>
     <w:rsid w:val="00310857"/>
     <w:rsid w:val="00310EAA"/>
     <w:rsid w:val="00310ED8"/>
     <w:rsid w:val="0031140F"/>
     <w:rsid w:val="003118F4"/>
     <w:rsid w:val="00311D53"/>
+    <w:rsid w:val="00311DE3"/>
     <w:rsid w:val="00312443"/>
     <w:rsid w:val="00312856"/>
     <w:rsid w:val="00312DAE"/>
     <w:rsid w:val="00312DCC"/>
+    <w:rsid w:val="0031369A"/>
     <w:rsid w:val="003151C7"/>
     <w:rsid w:val="0031526B"/>
     <w:rsid w:val="003155A9"/>
     <w:rsid w:val="003156E3"/>
     <w:rsid w:val="0031579F"/>
     <w:rsid w:val="003158E5"/>
+    <w:rsid w:val="00315C96"/>
     <w:rsid w:val="00315F9E"/>
     <w:rsid w:val="0031684F"/>
     <w:rsid w:val="00316A11"/>
     <w:rsid w:val="0031727D"/>
     <w:rsid w:val="003179C1"/>
     <w:rsid w:val="003200D5"/>
     <w:rsid w:val="00320274"/>
+    <w:rsid w:val="003205B8"/>
     <w:rsid w:val="0032087B"/>
     <w:rsid w:val="00320C9D"/>
+    <w:rsid w:val="00320EA7"/>
     <w:rsid w:val="003211BF"/>
     <w:rsid w:val="003213CF"/>
     <w:rsid w:val="00321528"/>
+    <w:rsid w:val="00321D44"/>
     <w:rsid w:val="00322361"/>
     <w:rsid w:val="0032325D"/>
     <w:rsid w:val="0032355C"/>
     <w:rsid w:val="00323626"/>
     <w:rsid w:val="00323F8A"/>
     <w:rsid w:val="0032435B"/>
     <w:rsid w:val="003245E5"/>
     <w:rsid w:val="0032486A"/>
     <w:rsid w:val="00324A7C"/>
     <w:rsid w:val="00324CA2"/>
     <w:rsid w:val="00324D54"/>
     <w:rsid w:val="00324EA6"/>
+    <w:rsid w:val="00325102"/>
+    <w:rsid w:val="003254C9"/>
     <w:rsid w:val="003265F0"/>
     <w:rsid w:val="00326A4D"/>
     <w:rsid w:val="00326B39"/>
     <w:rsid w:val="00326B86"/>
     <w:rsid w:val="00327F0A"/>
     <w:rsid w:val="0033044A"/>
     <w:rsid w:val="003307BA"/>
     <w:rsid w:val="00330A7E"/>
+    <w:rsid w:val="003310C5"/>
     <w:rsid w:val="003319BC"/>
     <w:rsid w:val="003322AA"/>
     <w:rsid w:val="0033233D"/>
     <w:rsid w:val="00332A40"/>
+    <w:rsid w:val="00333016"/>
+    <w:rsid w:val="003337C7"/>
     <w:rsid w:val="0033392D"/>
     <w:rsid w:val="00334690"/>
     <w:rsid w:val="00334FB5"/>
     <w:rsid w:val="00335244"/>
     <w:rsid w:val="00335654"/>
     <w:rsid w:val="003363D1"/>
     <w:rsid w:val="0033668A"/>
     <w:rsid w:val="00336710"/>
     <w:rsid w:val="00337B24"/>
     <w:rsid w:val="00337DA7"/>
     <w:rsid w:val="00337DDA"/>
     <w:rsid w:val="00340353"/>
     <w:rsid w:val="00341952"/>
     <w:rsid w:val="003434A8"/>
     <w:rsid w:val="003436EC"/>
     <w:rsid w:val="00343796"/>
     <w:rsid w:val="0034406F"/>
     <w:rsid w:val="003442FE"/>
     <w:rsid w:val="00344390"/>
     <w:rsid w:val="003445F5"/>
     <w:rsid w:val="003446D8"/>
     <w:rsid w:val="003446E0"/>
     <w:rsid w:val="003447CE"/>
     <w:rsid w:val="003449BE"/>
     <w:rsid w:val="00344AD8"/>
     <w:rsid w:val="00344BD0"/>
     <w:rsid w:val="003455B4"/>
     <w:rsid w:val="003458BD"/>
     <w:rsid w:val="00345DB3"/>
     <w:rsid w:val="00345F65"/>
     <w:rsid w:val="0034659C"/>
     <w:rsid w:val="003468A0"/>
     <w:rsid w:val="00346E17"/>
     <w:rsid w:val="003475D8"/>
     <w:rsid w:val="0034760E"/>
     <w:rsid w:val="003479D2"/>
     <w:rsid w:val="00347E19"/>
     <w:rsid w:val="003502F0"/>
+    <w:rsid w:val="003512C2"/>
     <w:rsid w:val="0035179D"/>
     <w:rsid w:val="003519D1"/>
     <w:rsid w:val="00351C4C"/>
     <w:rsid w:val="00351C9C"/>
+    <w:rsid w:val="003527D0"/>
     <w:rsid w:val="00352F59"/>
     <w:rsid w:val="0035318F"/>
     <w:rsid w:val="00353287"/>
     <w:rsid w:val="0035333A"/>
     <w:rsid w:val="0035351A"/>
     <w:rsid w:val="00353840"/>
     <w:rsid w:val="003540EB"/>
     <w:rsid w:val="0035494D"/>
     <w:rsid w:val="00355516"/>
+    <w:rsid w:val="00355A24"/>
     <w:rsid w:val="00355DE9"/>
     <w:rsid w:val="003566E1"/>
     <w:rsid w:val="003570B0"/>
     <w:rsid w:val="00357198"/>
     <w:rsid w:val="00357A4D"/>
     <w:rsid w:val="00360016"/>
     <w:rsid w:val="00360550"/>
     <w:rsid w:val="0036159E"/>
     <w:rsid w:val="0036213C"/>
     <w:rsid w:val="00362358"/>
+    <w:rsid w:val="00362EA7"/>
     <w:rsid w:val="003630D6"/>
     <w:rsid w:val="003633BE"/>
     <w:rsid w:val="0036451C"/>
     <w:rsid w:val="00364626"/>
     <w:rsid w:val="003646E2"/>
     <w:rsid w:val="00364967"/>
     <w:rsid w:val="00364A37"/>
     <w:rsid w:val="0036566B"/>
     <w:rsid w:val="00365C29"/>
     <w:rsid w:val="00365CCB"/>
     <w:rsid w:val="00365FB7"/>
     <w:rsid w:val="003660D6"/>
     <w:rsid w:val="0036625D"/>
     <w:rsid w:val="00366333"/>
     <w:rsid w:val="00366434"/>
     <w:rsid w:val="003667CB"/>
     <w:rsid w:val="00366C9B"/>
+    <w:rsid w:val="00367059"/>
     <w:rsid w:val="003670A5"/>
     <w:rsid w:val="003671A9"/>
     <w:rsid w:val="00367EAD"/>
     <w:rsid w:val="00367FCA"/>
     <w:rsid w:val="003702CC"/>
     <w:rsid w:val="00370586"/>
     <w:rsid w:val="003706E2"/>
     <w:rsid w:val="0037126E"/>
     <w:rsid w:val="00371A96"/>
+    <w:rsid w:val="00372584"/>
     <w:rsid w:val="003725E5"/>
     <w:rsid w:val="00372F26"/>
     <w:rsid w:val="00373FA8"/>
     <w:rsid w:val="003748D7"/>
     <w:rsid w:val="00374DEB"/>
     <w:rsid w:val="0037516E"/>
     <w:rsid w:val="0037591D"/>
     <w:rsid w:val="00375A0F"/>
     <w:rsid w:val="00375E02"/>
     <w:rsid w:val="00375E45"/>
     <w:rsid w:val="003760A9"/>
     <w:rsid w:val="0037692E"/>
+    <w:rsid w:val="00376E01"/>
     <w:rsid w:val="0037714A"/>
     <w:rsid w:val="003803EC"/>
     <w:rsid w:val="00380CD8"/>
     <w:rsid w:val="00380D2A"/>
     <w:rsid w:val="00380FC4"/>
     <w:rsid w:val="003810AE"/>
+    <w:rsid w:val="0038160B"/>
     <w:rsid w:val="00381E90"/>
     <w:rsid w:val="003826F1"/>
     <w:rsid w:val="0038289F"/>
     <w:rsid w:val="003831DF"/>
     <w:rsid w:val="00383667"/>
     <w:rsid w:val="00384086"/>
     <w:rsid w:val="003840A7"/>
     <w:rsid w:val="00385E3B"/>
     <w:rsid w:val="00386307"/>
     <w:rsid w:val="00386A1C"/>
     <w:rsid w:val="00386D4A"/>
     <w:rsid w:val="00387A23"/>
     <w:rsid w:val="00387EDB"/>
     <w:rsid w:val="003902E0"/>
     <w:rsid w:val="0039091C"/>
     <w:rsid w:val="00390B11"/>
     <w:rsid w:val="0039119B"/>
     <w:rsid w:val="00391217"/>
     <w:rsid w:val="003912B2"/>
     <w:rsid w:val="00391767"/>
     <w:rsid w:val="00392FCC"/>
+    <w:rsid w:val="00394146"/>
     <w:rsid w:val="003941D2"/>
     <w:rsid w:val="00394A57"/>
     <w:rsid w:val="00395B33"/>
     <w:rsid w:val="003960C1"/>
     <w:rsid w:val="00396716"/>
     <w:rsid w:val="003967A4"/>
+    <w:rsid w:val="00396F0A"/>
     <w:rsid w:val="00396F2C"/>
     <w:rsid w:val="003A0A78"/>
     <w:rsid w:val="003A0F93"/>
     <w:rsid w:val="003A1B26"/>
     <w:rsid w:val="003A1C29"/>
+    <w:rsid w:val="003A1E02"/>
     <w:rsid w:val="003A1ED4"/>
     <w:rsid w:val="003A1F69"/>
     <w:rsid w:val="003A232D"/>
+    <w:rsid w:val="003A27DF"/>
     <w:rsid w:val="003A2BC9"/>
     <w:rsid w:val="003A3C2B"/>
     <w:rsid w:val="003A4205"/>
     <w:rsid w:val="003A43BE"/>
     <w:rsid w:val="003A4426"/>
     <w:rsid w:val="003A47FF"/>
     <w:rsid w:val="003A49A4"/>
     <w:rsid w:val="003A4B80"/>
     <w:rsid w:val="003A5B1D"/>
     <w:rsid w:val="003A5B6A"/>
     <w:rsid w:val="003A679D"/>
+    <w:rsid w:val="003A72FF"/>
     <w:rsid w:val="003A761F"/>
     <w:rsid w:val="003A79E1"/>
     <w:rsid w:val="003A7F4D"/>
     <w:rsid w:val="003A7F6F"/>
     <w:rsid w:val="003A7F88"/>
     <w:rsid w:val="003B0954"/>
     <w:rsid w:val="003B0B57"/>
     <w:rsid w:val="003B0C48"/>
     <w:rsid w:val="003B0C6F"/>
     <w:rsid w:val="003B1876"/>
     <w:rsid w:val="003B1A1A"/>
     <w:rsid w:val="003B1B28"/>
     <w:rsid w:val="003B1F68"/>
     <w:rsid w:val="003B27E3"/>
     <w:rsid w:val="003B2B0E"/>
+    <w:rsid w:val="003B2B9B"/>
     <w:rsid w:val="003B2E12"/>
     <w:rsid w:val="003B2E80"/>
+    <w:rsid w:val="003B32D2"/>
     <w:rsid w:val="003B464E"/>
     <w:rsid w:val="003B5E3E"/>
+    <w:rsid w:val="003B60AD"/>
     <w:rsid w:val="003B615A"/>
     <w:rsid w:val="003B6812"/>
     <w:rsid w:val="003B69A7"/>
     <w:rsid w:val="003B7076"/>
     <w:rsid w:val="003B72BE"/>
+    <w:rsid w:val="003B7331"/>
     <w:rsid w:val="003B75EA"/>
     <w:rsid w:val="003B7702"/>
     <w:rsid w:val="003B78AF"/>
     <w:rsid w:val="003B796F"/>
+    <w:rsid w:val="003B7DEA"/>
     <w:rsid w:val="003B7F1D"/>
     <w:rsid w:val="003C1423"/>
     <w:rsid w:val="003C15FC"/>
     <w:rsid w:val="003C1BC6"/>
     <w:rsid w:val="003C2166"/>
     <w:rsid w:val="003C2870"/>
     <w:rsid w:val="003C2D2F"/>
     <w:rsid w:val="003C2EAF"/>
     <w:rsid w:val="003C2EDB"/>
+    <w:rsid w:val="003C31F7"/>
     <w:rsid w:val="003C3DD3"/>
     <w:rsid w:val="003C3F1C"/>
     <w:rsid w:val="003C40E3"/>
+    <w:rsid w:val="003C43A3"/>
     <w:rsid w:val="003C43DF"/>
     <w:rsid w:val="003C45AB"/>
     <w:rsid w:val="003C4D27"/>
     <w:rsid w:val="003C4EE6"/>
     <w:rsid w:val="003C4F0A"/>
     <w:rsid w:val="003C5249"/>
     <w:rsid w:val="003C5527"/>
     <w:rsid w:val="003C5E08"/>
+    <w:rsid w:val="003C6CCA"/>
+    <w:rsid w:val="003C751B"/>
     <w:rsid w:val="003C7F07"/>
     <w:rsid w:val="003D0202"/>
     <w:rsid w:val="003D0353"/>
     <w:rsid w:val="003D07B0"/>
     <w:rsid w:val="003D0BCC"/>
     <w:rsid w:val="003D1761"/>
     <w:rsid w:val="003D18F9"/>
     <w:rsid w:val="003D2386"/>
     <w:rsid w:val="003D26A1"/>
     <w:rsid w:val="003D2D7A"/>
     <w:rsid w:val="003D3159"/>
+    <w:rsid w:val="003D329E"/>
     <w:rsid w:val="003D3447"/>
     <w:rsid w:val="003D3532"/>
     <w:rsid w:val="003D3F43"/>
     <w:rsid w:val="003D418B"/>
     <w:rsid w:val="003D4687"/>
     <w:rsid w:val="003D4A63"/>
     <w:rsid w:val="003D4A81"/>
     <w:rsid w:val="003D5761"/>
     <w:rsid w:val="003D58F5"/>
     <w:rsid w:val="003D5E22"/>
     <w:rsid w:val="003D5F30"/>
     <w:rsid w:val="003D63F3"/>
     <w:rsid w:val="003D6C13"/>
     <w:rsid w:val="003D71D4"/>
     <w:rsid w:val="003D79ED"/>
     <w:rsid w:val="003D7BF7"/>
     <w:rsid w:val="003D7C3D"/>
     <w:rsid w:val="003E007F"/>
     <w:rsid w:val="003E02DB"/>
     <w:rsid w:val="003E084D"/>
     <w:rsid w:val="003E0AE9"/>
     <w:rsid w:val="003E1A1D"/>
     <w:rsid w:val="003E1A60"/>
     <w:rsid w:val="003E1D46"/>
     <w:rsid w:val="003E2633"/>
+    <w:rsid w:val="003E270B"/>
     <w:rsid w:val="003E27F4"/>
     <w:rsid w:val="003E3446"/>
     <w:rsid w:val="003E37EF"/>
     <w:rsid w:val="003E38D7"/>
     <w:rsid w:val="003E3EE5"/>
     <w:rsid w:val="003E417A"/>
     <w:rsid w:val="003E46C1"/>
     <w:rsid w:val="003E4904"/>
     <w:rsid w:val="003E4AB7"/>
     <w:rsid w:val="003E4F4F"/>
     <w:rsid w:val="003E509E"/>
+    <w:rsid w:val="003E572F"/>
     <w:rsid w:val="003E58C8"/>
     <w:rsid w:val="003E5DF6"/>
     <w:rsid w:val="003E6B35"/>
     <w:rsid w:val="003E7051"/>
     <w:rsid w:val="003E7684"/>
     <w:rsid w:val="003E79DC"/>
     <w:rsid w:val="003E7C36"/>
     <w:rsid w:val="003F0D98"/>
     <w:rsid w:val="003F0F1E"/>
     <w:rsid w:val="003F103E"/>
+    <w:rsid w:val="003F12EB"/>
     <w:rsid w:val="003F15B0"/>
     <w:rsid w:val="003F1F37"/>
     <w:rsid w:val="003F23BA"/>
     <w:rsid w:val="003F2A79"/>
     <w:rsid w:val="003F307A"/>
     <w:rsid w:val="003F3270"/>
     <w:rsid w:val="003F3C78"/>
     <w:rsid w:val="003F3F01"/>
     <w:rsid w:val="003F449D"/>
     <w:rsid w:val="003F46B9"/>
+    <w:rsid w:val="003F47BC"/>
     <w:rsid w:val="003F4BD6"/>
     <w:rsid w:val="003F5071"/>
     <w:rsid w:val="003F56BB"/>
     <w:rsid w:val="003F5889"/>
     <w:rsid w:val="003F69C1"/>
     <w:rsid w:val="003F716A"/>
     <w:rsid w:val="00400519"/>
     <w:rsid w:val="004007A2"/>
     <w:rsid w:val="00400EB2"/>
     <w:rsid w:val="00400F35"/>
     <w:rsid w:val="0040108D"/>
     <w:rsid w:val="00401718"/>
     <w:rsid w:val="004019C1"/>
     <w:rsid w:val="00401B6B"/>
+    <w:rsid w:val="00401C1B"/>
     <w:rsid w:val="00401F0A"/>
     <w:rsid w:val="004021BC"/>
     <w:rsid w:val="0040234F"/>
     <w:rsid w:val="00402ECE"/>
     <w:rsid w:val="00403460"/>
     <w:rsid w:val="0040465D"/>
     <w:rsid w:val="0040480B"/>
     <w:rsid w:val="00404830"/>
     <w:rsid w:val="0040579F"/>
     <w:rsid w:val="00405B6B"/>
     <w:rsid w:val="00405FA5"/>
     <w:rsid w:val="00406CCA"/>
     <w:rsid w:val="004073FC"/>
     <w:rsid w:val="00407441"/>
     <w:rsid w:val="00407574"/>
+    <w:rsid w:val="00407760"/>
     <w:rsid w:val="00407B1E"/>
     <w:rsid w:val="0041001E"/>
     <w:rsid w:val="00410CF1"/>
+    <w:rsid w:val="00410F0D"/>
     <w:rsid w:val="00410F74"/>
     <w:rsid w:val="00410FC7"/>
     <w:rsid w:val="0041157B"/>
     <w:rsid w:val="00412A71"/>
     <w:rsid w:val="00413085"/>
     <w:rsid w:val="00413CDD"/>
     <w:rsid w:val="004144DA"/>
     <w:rsid w:val="00414688"/>
     <w:rsid w:val="00414B0C"/>
     <w:rsid w:val="00414DFA"/>
     <w:rsid w:val="00414F73"/>
     <w:rsid w:val="004151D0"/>
     <w:rsid w:val="00415CE1"/>
     <w:rsid w:val="004160FD"/>
     <w:rsid w:val="004161E6"/>
     <w:rsid w:val="00416592"/>
     <w:rsid w:val="004165E7"/>
     <w:rsid w:val="00416EB2"/>
     <w:rsid w:val="00417355"/>
     <w:rsid w:val="0041778C"/>
     <w:rsid w:val="00417829"/>
     <w:rsid w:val="004178DD"/>
     <w:rsid w:val="00417A82"/>
     <w:rsid w:val="00420B46"/>
     <w:rsid w:val="00420F6B"/>
     <w:rsid w:val="00421049"/>
     <w:rsid w:val="004213F0"/>
     <w:rsid w:val="00421533"/>
     <w:rsid w:val="00421CB8"/>
     <w:rsid w:val="0042243A"/>
     <w:rsid w:val="00422CB9"/>
     <w:rsid w:val="00422CD2"/>
     <w:rsid w:val="00423553"/>
     <w:rsid w:val="00424161"/>
     <w:rsid w:val="004244CB"/>
+    <w:rsid w:val="00424553"/>
     <w:rsid w:val="00424741"/>
     <w:rsid w:val="0042482D"/>
     <w:rsid w:val="00424B69"/>
     <w:rsid w:val="00425556"/>
     <w:rsid w:val="00425D76"/>
     <w:rsid w:val="00425EFC"/>
     <w:rsid w:val="00425F78"/>
     <w:rsid w:val="00426146"/>
     <w:rsid w:val="00426387"/>
     <w:rsid w:val="004264A8"/>
     <w:rsid w:val="00427D3C"/>
     <w:rsid w:val="00430205"/>
     <w:rsid w:val="004304B5"/>
     <w:rsid w:val="0043125A"/>
+    <w:rsid w:val="004313C5"/>
     <w:rsid w:val="004315F3"/>
     <w:rsid w:val="00431604"/>
     <w:rsid w:val="00431A51"/>
     <w:rsid w:val="00431AA2"/>
     <w:rsid w:val="0043223B"/>
     <w:rsid w:val="00432895"/>
     <w:rsid w:val="00432ED7"/>
+    <w:rsid w:val="0043386A"/>
     <w:rsid w:val="004338B6"/>
     <w:rsid w:val="00433F7D"/>
     <w:rsid w:val="004342D0"/>
     <w:rsid w:val="00434882"/>
     <w:rsid w:val="004355DB"/>
     <w:rsid w:val="00435976"/>
     <w:rsid w:val="00436009"/>
     <w:rsid w:val="004360F6"/>
     <w:rsid w:val="00436615"/>
     <w:rsid w:val="004368A5"/>
     <w:rsid w:val="0043699D"/>
     <w:rsid w:val="004369AB"/>
     <w:rsid w:val="00436AC8"/>
     <w:rsid w:val="00440687"/>
     <w:rsid w:val="00441111"/>
     <w:rsid w:val="0044129C"/>
     <w:rsid w:val="00442116"/>
     <w:rsid w:val="00442477"/>
     <w:rsid w:val="00442773"/>
     <w:rsid w:val="0044300B"/>
     <w:rsid w:val="00443295"/>
     <w:rsid w:val="00443BD2"/>
     <w:rsid w:val="00443D1F"/>
     <w:rsid w:val="004440AA"/>
     <w:rsid w:val="00444381"/>
     <w:rsid w:val="00444A94"/>
     <w:rsid w:val="00444C7E"/>
     <w:rsid w:val="004458FA"/>
     <w:rsid w:val="00445B10"/>
     <w:rsid w:val="00445C55"/>
     <w:rsid w:val="004466D0"/>
     <w:rsid w:val="004469B0"/>
     <w:rsid w:val="00446F4E"/>
     <w:rsid w:val="004472F7"/>
     <w:rsid w:val="004473DB"/>
     <w:rsid w:val="00447762"/>
+    <w:rsid w:val="00447AFD"/>
     <w:rsid w:val="00447D1B"/>
     <w:rsid w:val="004508D9"/>
     <w:rsid w:val="00450E15"/>
+    <w:rsid w:val="00451751"/>
     <w:rsid w:val="00452073"/>
     <w:rsid w:val="00453D51"/>
     <w:rsid w:val="00454146"/>
     <w:rsid w:val="004543F1"/>
     <w:rsid w:val="004545CF"/>
     <w:rsid w:val="004547E1"/>
     <w:rsid w:val="00455754"/>
     <w:rsid w:val="004563B5"/>
     <w:rsid w:val="00456477"/>
     <w:rsid w:val="00456A98"/>
+    <w:rsid w:val="00457D30"/>
     <w:rsid w:val="004613FE"/>
     <w:rsid w:val="00461575"/>
     <w:rsid w:val="0046194E"/>
     <w:rsid w:val="00461CCA"/>
     <w:rsid w:val="004626A3"/>
     <w:rsid w:val="00462BF6"/>
     <w:rsid w:val="00462CC6"/>
     <w:rsid w:val="00463197"/>
     <w:rsid w:val="004632F0"/>
     <w:rsid w:val="00463538"/>
+    <w:rsid w:val="004635FB"/>
     <w:rsid w:val="004639E5"/>
     <w:rsid w:val="00463B38"/>
     <w:rsid w:val="004643C9"/>
     <w:rsid w:val="004647B5"/>
     <w:rsid w:val="00464BD0"/>
     <w:rsid w:val="00464FAA"/>
     <w:rsid w:val="00465010"/>
     <w:rsid w:val="00465419"/>
     <w:rsid w:val="0046563B"/>
     <w:rsid w:val="004657B2"/>
     <w:rsid w:val="00465A0F"/>
     <w:rsid w:val="00465FA8"/>
     <w:rsid w:val="0046609E"/>
+    <w:rsid w:val="00466257"/>
     <w:rsid w:val="00466A7E"/>
     <w:rsid w:val="00467829"/>
+    <w:rsid w:val="00467E6B"/>
     <w:rsid w:val="004700D9"/>
     <w:rsid w:val="00470291"/>
     <w:rsid w:val="004703B8"/>
     <w:rsid w:val="00471334"/>
     <w:rsid w:val="0047145C"/>
+    <w:rsid w:val="00471735"/>
     <w:rsid w:val="004724FA"/>
     <w:rsid w:val="00472CC6"/>
     <w:rsid w:val="00472DEF"/>
+    <w:rsid w:val="004730DE"/>
     <w:rsid w:val="00473519"/>
     <w:rsid w:val="0047372D"/>
     <w:rsid w:val="004739B0"/>
     <w:rsid w:val="00473AF5"/>
     <w:rsid w:val="00473F4D"/>
     <w:rsid w:val="004744DE"/>
     <w:rsid w:val="0047497B"/>
     <w:rsid w:val="00474CF4"/>
     <w:rsid w:val="0047517C"/>
     <w:rsid w:val="0047587C"/>
     <w:rsid w:val="004759B1"/>
     <w:rsid w:val="00475A4B"/>
     <w:rsid w:val="00475C2C"/>
     <w:rsid w:val="00475EE3"/>
     <w:rsid w:val="004765E5"/>
     <w:rsid w:val="0047721E"/>
     <w:rsid w:val="00477887"/>
     <w:rsid w:val="00477E0E"/>
     <w:rsid w:val="00477F64"/>
     <w:rsid w:val="00480474"/>
     <w:rsid w:val="00480860"/>
     <w:rsid w:val="00480A9A"/>
     <w:rsid w:val="004810DE"/>
     <w:rsid w:val="004813EF"/>
     <w:rsid w:val="0048214B"/>
@@ -16224,80 +16133,84 @@
     <w:rsid w:val="004909FE"/>
     <w:rsid w:val="00490A7D"/>
     <w:rsid w:val="00490C04"/>
     <w:rsid w:val="0049173E"/>
     <w:rsid w:val="00491C01"/>
     <w:rsid w:val="004925DA"/>
     <w:rsid w:val="0049270D"/>
     <w:rsid w:val="00492D44"/>
     <w:rsid w:val="0049340E"/>
     <w:rsid w:val="00493805"/>
     <w:rsid w:val="00493C08"/>
     <w:rsid w:val="00493D59"/>
     <w:rsid w:val="00493FA1"/>
     <w:rsid w:val="00494192"/>
     <w:rsid w:val="0049430A"/>
     <w:rsid w:val="00494BA4"/>
     <w:rsid w:val="0049531E"/>
     <w:rsid w:val="00497715"/>
     <w:rsid w:val="0049794A"/>
     <w:rsid w:val="004A042F"/>
     <w:rsid w:val="004A0EF5"/>
     <w:rsid w:val="004A127C"/>
     <w:rsid w:val="004A136C"/>
     <w:rsid w:val="004A139D"/>
     <w:rsid w:val="004A1D05"/>
+    <w:rsid w:val="004A1F64"/>
     <w:rsid w:val="004A28F9"/>
     <w:rsid w:val="004A292D"/>
+    <w:rsid w:val="004A2E6C"/>
     <w:rsid w:val="004A337F"/>
     <w:rsid w:val="004A36C2"/>
     <w:rsid w:val="004A400E"/>
     <w:rsid w:val="004A410C"/>
     <w:rsid w:val="004A4516"/>
     <w:rsid w:val="004A54AD"/>
     <w:rsid w:val="004A565D"/>
     <w:rsid w:val="004A596B"/>
     <w:rsid w:val="004A5BCD"/>
     <w:rsid w:val="004A5CA8"/>
     <w:rsid w:val="004A5EC7"/>
     <w:rsid w:val="004A621F"/>
     <w:rsid w:val="004A640D"/>
     <w:rsid w:val="004A65E4"/>
     <w:rsid w:val="004A65FD"/>
     <w:rsid w:val="004A6B1D"/>
     <w:rsid w:val="004A7004"/>
     <w:rsid w:val="004B0FC9"/>
     <w:rsid w:val="004B15B4"/>
+    <w:rsid w:val="004B22B8"/>
     <w:rsid w:val="004B26FF"/>
     <w:rsid w:val="004B2E8E"/>
     <w:rsid w:val="004B308F"/>
     <w:rsid w:val="004B3B91"/>
     <w:rsid w:val="004B3CD1"/>
     <w:rsid w:val="004B3E66"/>
     <w:rsid w:val="004B3FDA"/>
     <w:rsid w:val="004B41BE"/>
     <w:rsid w:val="004B4458"/>
+    <w:rsid w:val="004B4C8A"/>
     <w:rsid w:val="004B4D90"/>
     <w:rsid w:val="004B50CA"/>
     <w:rsid w:val="004B55E1"/>
     <w:rsid w:val="004B569E"/>
     <w:rsid w:val="004B588A"/>
     <w:rsid w:val="004B5B66"/>
     <w:rsid w:val="004B612F"/>
     <w:rsid w:val="004B6446"/>
     <w:rsid w:val="004B6510"/>
     <w:rsid w:val="004B6C75"/>
     <w:rsid w:val="004B6EB2"/>
     <w:rsid w:val="004B7735"/>
     <w:rsid w:val="004B78D9"/>
     <w:rsid w:val="004B7BB0"/>
     <w:rsid w:val="004C01C6"/>
     <w:rsid w:val="004C05E9"/>
     <w:rsid w:val="004C1944"/>
     <w:rsid w:val="004C25DF"/>
     <w:rsid w:val="004C25EB"/>
     <w:rsid w:val="004C283C"/>
     <w:rsid w:val="004C2DDE"/>
     <w:rsid w:val="004C303F"/>
     <w:rsid w:val="004C32F1"/>
     <w:rsid w:val="004C4658"/>
     <w:rsid w:val="004C4B9F"/>
@@ -16312,491 +16225,525 @@
     <w:rsid w:val="004C7F2E"/>
     <w:rsid w:val="004D007E"/>
     <w:rsid w:val="004D0BDA"/>
     <w:rsid w:val="004D0E04"/>
     <w:rsid w:val="004D0F45"/>
     <w:rsid w:val="004D0FC3"/>
     <w:rsid w:val="004D10EC"/>
     <w:rsid w:val="004D145E"/>
     <w:rsid w:val="004D1486"/>
     <w:rsid w:val="004D17DB"/>
     <w:rsid w:val="004D187C"/>
     <w:rsid w:val="004D2026"/>
     <w:rsid w:val="004D33BD"/>
     <w:rsid w:val="004D3F6E"/>
     <w:rsid w:val="004D5954"/>
     <w:rsid w:val="004D63A7"/>
     <w:rsid w:val="004D6433"/>
     <w:rsid w:val="004D685C"/>
     <w:rsid w:val="004D68EB"/>
     <w:rsid w:val="004D69BF"/>
     <w:rsid w:val="004D6B89"/>
     <w:rsid w:val="004D6BFC"/>
     <w:rsid w:val="004D707D"/>
     <w:rsid w:val="004D72D1"/>
     <w:rsid w:val="004D75C4"/>
+    <w:rsid w:val="004D7973"/>
     <w:rsid w:val="004D7B22"/>
     <w:rsid w:val="004D7B7B"/>
     <w:rsid w:val="004E06A0"/>
     <w:rsid w:val="004E0781"/>
     <w:rsid w:val="004E1404"/>
     <w:rsid w:val="004E1C19"/>
     <w:rsid w:val="004E1DAC"/>
     <w:rsid w:val="004E1DC9"/>
     <w:rsid w:val="004E2DE6"/>
     <w:rsid w:val="004E3639"/>
     <w:rsid w:val="004E3A02"/>
+    <w:rsid w:val="004E48E0"/>
     <w:rsid w:val="004E4CAE"/>
     <w:rsid w:val="004E5308"/>
     <w:rsid w:val="004E66D9"/>
     <w:rsid w:val="004E67FE"/>
     <w:rsid w:val="004E6B54"/>
     <w:rsid w:val="004E711A"/>
     <w:rsid w:val="004E764E"/>
     <w:rsid w:val="004F038E"/>
     <w:rsid w:val="004F0478"/>
+    <w:rsid w:val="004F04C0"/>
     <w:rsid w:val="004F087B"/>
     <w:rsid w:val="004F109F"/>
     <w:rsid w:val="004F13B5"/>
     <w:rsid w:val="004F150C"/>
     <w:rsid w:val="004F1B4B"/>
     <w:rsid w:val="004F20A0"/>
     <w:rsid w:val="004F2FE3"/>
     <w:rsid w:val="004F30AE"/>
     <w:rsid w:val="004F3A3C"/>
+    <w:rsid w:val="004F5201"/>
     <w:rsid w:val="004F5962"/>
     <w:rsid w:val="004F5DAE"/>
     <w:rsid w:val="004F5DE0"/>
     <w:rsid w:val="004F6261"/>
     <w:rsid w:val="004F6867"/>
     <w:rsid w:val="004F6A4B"/>
     <w:rsid w:val="004F6F09"/>
     <w:rsid w:val="004F71C9"/>
     <w:rsid w:val="004F744D"/>
     <w:rsid w:val="004F76C0"/>
     <w:rsid w:val="004F7D2B"/>
     <w:rsid w:val="004F7D34"/>
     <w:rsid w:val="005005A9"/>
     <w:rsid w:val="00501022"/>
     <w:rsid w:val="0050115A"/>
+    <w:rsid w:val="00501ACF"/>
     <w:rsid w:val="00501D91"/>
     <w:rsid w:val="005023AB"/>
     <w:rsid w:val="0050353F"/>
     <w:rsid w:val="00503F5B"/>
     <w:rsid w:val="00503F77"/>
     <w:rsid w:val="005056A5"/>
     <w:rsid w:val="0050647E"/>
     <w:rsid w:val="0050663F"/>
     <w:rsid w:val="00506C6D"/>
     <w:rsid w:val="00506C76"/>
     <w:rsid w:val="00510260"/>
     <w:rsid w:val="00510478"/>
     <w:rsid w:val="00510CDA"/>
     <w:rsid w:val="005112EA"/>
     <w:rsid w:val="005117E0"/>
     <w:rsid w:val="00511931"/>
     <w:rsid w:val="00511BAE"/>
     <w:rsid w:val="00511C88"/>
     <w:rsid w:val="00511EB9"/>
     <w:rsid w:val="00512AF9"/>
     <w:rsid w:val="005144F5"/>
     <w:rsid w:val="00515323"/>
     <w:rsid w:val="005154D2"/>
     <w:rsid w:val="00515E98"/>
     <w:rsid w:val="00516178"/>
     <w:rsid w:val="0051642F"/>
     <w:rsid w:val="0051657B"/>
     <w:rsid w:val="005170ED"/>
+    <w:rsid w:val="00517260"/>
     <w:rsid w:val="00517A62"/>
+    <w:rsid w:val="00517A66"/>
     <w:rsid w:val="00517DBD"/>
+    <w:rsid w:val="00520815"/>
     <w:rsid w:val="00520D99"/>
     <w:rsid w:val="00520F30"/>
     <w:rsid w:val="00521162"/>
     <w:rsid w:val="005215A2"/>
     <w:rsid w:val="005215C7"/>
     <w:rsid w:val="00521A63"/>
     <w:rsid w:val="00521A7A"/>
     <w:rsid w:val="00521F06"/>
     <w:rsid w:val="005230E2"/>
     <w:rsid w:val="0052370E"/>
     <w:rsid w:val="00523928"/>
     <w:rsid w:val="0052394D"/>
     <w:rsid w:val="00523BA2"/>
     <w:rsid w:val="00524A53"/>
     <w:rsid w:val="00524D1F"/>
     <w:rsid w:val="00525088"/>
     <w:rsid w:val="0052593F"/>
     <w:rsid w:val="00525E9F"/>
+    <w:rsid w:val="005260F8"/>
     <w:rsid w:val="005261E5"/>
     <w:rsid w:val="00526DCA"/>
+    <w:rsid w:val="00527045"/>
     <w:rsid w:val="0052747F"/>
     <w:rsid w:val="00530325"/>
     <w:rsid w:val="005308D2"/>
     <w:rsid w:val="0053154D"/>
     <w:rsid w:val="0053174E"/>
     <w:rsid w:val="00531DA6"/>
     <w:rsid w:val="00531EBE"/>
     <w:rsid w:val="00532163"/>
+    <w:rsid w:val="00532566"/>
     <w:rsid w:val="00532C0C"/>
     <w:rsid w:val="00532CA0"/>
+    <w:rsid w:val="00532E35"/>
     <w:rsid w:val="00533825"/>
     <w:rsid w:val="00533B73"/>
     <w:rsid w:val="00533F20"/>
     <w:rsid w:val="00534953"/>
     <w:rsid w:val="005355ED"/>
     <w:rsid w:val="005357F7"/>
+    <w:rsid w:val="005358D3"/>
     <w:rsid w:val="00535960"/>
     <w:rsid w:val="0053649E"/>
     <w:rsid w:val="00536CDA"/>
     <w:rsid w:val="00537ED7"/>
     <w:rsid w:val="00540994"/>
     <w:rsid w:val="0054111D"/>
     <w:rsid w:val="005417DA"/>
     <w:rsid w:val="005418FC"/>
     <w:rsid w:val="00541A6B"/>
     <w:rsid w:val="00541B24"/>
     <w:rsid w:val="00541C2A"/>
     <w:rsid w:val="00542427"/>
     <w:rsid w:val="00542884"/>
+    <w:rsid w:val="00542B4E"/>
     <w:rsid w:val="00542CA1"/>
     <w:rsid w:val="00542E1D"/>
     <w:rsid w:val="00542F9F"/>
     <w:rsid w:val="005430FE"/>
     <w:rsid w:val="0054360C"/>
     <w:rsid w:val="00543719"/>
     <w:rsid w:val="00543825"/>
     <w:rsid w:val="00543BDB"/>
     <w:rsid w:val="0054488E"/>
     <w:rsid w:val="00544D79"/>
     <w:rsid w:val="00544FF7"/>
     <w:rsid w:val="00545D5B"/>
     <w:rsid w:val="00546257"/>
     <w:rsid w:val="0054631C"/>
     <w:rsid w:val="00546627"/>
     <w:rsid w:val="00546C03"/>
     <w:rsid w:val="005475F5"/>
     <w:rsid w:val="00547C62"/>
     <w:rsid w:val="00547D3A"/>
     <w:rsid w:val="00547E0F"/>
     <w:rsid w:val="00551B06"/>
     <w:rsid w:val="005524BD"/>
     <w:rsid w:val="005527CE"/>
     <w:rsid w:val="00552964"/>
     <w:rsid w:val="00552FA5"/>
     <w:rsid w:val="00553319"/>
+    <w:rsid w:val="00553653"/>
     <w:rsid w:val="005536AA"/>
+    <w:rsid w:val="00553C8D"/>
     <w:rsid w:val="00553D12"/>
     <w:rsid w:val="005547C8"/>
     <w:rsid w:val="005548A2"/>
     <w:rsid w:val="005549CB"/>
     <w:rsid w:val="00554E2D"/>
     <w:rsid w:val="005550E8"/>
     <w:rsid w:val="005554EE"/>
     <w:rsid w:val="005562C1"/>
     <w:rsid w:val="005579D6"/>
     <w:rsid w:val="00557D1A"/>
     <w:rsid w:val="0056063B"/>
     <w:rsid w:val="00560BAD"/>
     <w:rsid w:val="00560D37"/>
     <w:rsid w:val="00560E8E"/>
     <w:rsid w:val="00560F2F"/>
     <w:rsid w:val="00561872"/>
     <w:rsid w:val="00561FF6"/>
     <w:rsid w:val="00562237"/>
     <w:rsid w:val="00562E00"/>
     <w:rsid w:val="00563001"/>
+    <w:rsid w:val="005630CD"/>
     <w:rsid w:val="0056354D"/>
     <w:rsid w:val="00563995"/>
     <w:rsid w:val="00563DD6"/>
     <w:rsid w:val="005646E2"/>
     <w:rsid w:val="00564763"/>
     <w:rsid w:val="0056484B"/>
     <w:rsid w:val="00564D85"/>
     <w:rsid w:val="0056524C"/>
     <w:rsid w:val="00565824"/>
     <w:rsid w:val="0056585B"/>
     <w:rsid w:val="00565A8B"/>
     <w:rsid w:val="00565DCD"/>
     <w:rsid w:val="00566249"/>
     <w:rsid w:val="00567076"/>
     <w:rsid w:val="0056767F"/>
     <w:rsid w:val="00570758"/>
     <w:rsid w:val="00570D4A"/>
     <w:rsid w:val="00570F68"/>
     <w:rsid w:val="0057164F"/>
     <w:rsid w:val="005718DB"/>
     <w:rsid w:val="00571BB0"/>
     <w:rsid w:val="00572521"/>
     <w:rsid w:val="00572874"/>
     <w:rsid w:val="0057301E"/>
     <w:rsid w:val="00573161"/>
     <w:rsid w:val="005731BF"/>
+    <w:rsid w:val="005738AE"/>
     <w:rsid w:val="00573C8E"/>
     <w:rsid w:val="00574201"/>
     <w:rsid w:val="00574C8F"/>
     <w:rsid w:val="00574FCE"/>
     <w:rsid w:val="00575617"/>
     <w:rsid w:val="00575CE5"/>
     <w:rsid w:val="00576856"/>
     <w:rsid w:val="00576B3B"/>
     <w:rsid w:val="00577456"/>
     <w:rsid w:val="005777F1"/>
+    <w:rsid w:val="00577863"/>
     <w:rsid w:val="0057791E"/>
     <w:rsid w:val="005779F5"/>
     <w:rsid w:val="00577B56"/>
     <w:rsid w:val="00577C39"/>
     <w:rsid w:val="00577C67"/>
     <w:rsid w:val="005806D0"/>
     <w:rsid w:val="00580D6E"/>
     <w:rsid w:val="005810C0"/>
     <w:rsid w:val="005811AB"/>
     <w:rsid w:val="0058178A"/>
     <w:rsid w:val="00581BF2"/>
     <w:rsid w:val="00581C53"/>
     <w:rsid w:val="00581E7A"/>
     <w:rsid w:val="00582435"/>
     <w:rsid w:val="005827D5"/>
+    <w:rsid w:val="00582C75"/>
     <w:rsid w:val="00584036"/>
     <w:rsid w:val="00584A82"/>
     <w:rsid w:val="00585945"/>
     <w:rsid w:val="00585A1F"/>
     <w:rsid w:val="00585A64"/>
     <w:rsid w:val="00585F38"/>
     <w:rsid w:val="005860FE"/>
     <w:rsid w:val="005867B2"/>
     <w:rsid w:val="00586ACE"/>
     <w:rsid w:val="005876AF"/>
     <w:rsid w:val="005878BB"/>
     <w:rsid w:val="00587BD0"/>
     <w:rsid w:val="00587F8D"/>
     <w:rsid w:val="0059016F"/>
     <w:rsid w:val="005906E3"/>
+    <w:rsid w:val="005908CA"/>
     <w:rsid w:val="005916C1"/>
     <w:rsid w:val="00591A13"/>
     <w:rsid w:val="0059253F"/>
     <w:rsid w:val="00592E2C"/>
     <w:rsid w:val="00592F2A"/>
     <w:rsid w:val="00592F58"/>
     <w:rsid w:val="00593886"/>
     <w:rsid w:val="00593CED"/>
     <w:rsid w:val="00593D61"/>
     <w:rsid w:val="00594684"/>
     <w:rsid w:val="00594888"/>
     <w:rsid w:val="00594DAB"/>
     <w:rsid w:val="005950C6"/>
     <w:rsid w:val="005954FA"/>
     <w:rsid w:val="00595AD4"/>
     <w:rsid w:val="00595F9B"/>
+    <w:rsid w:val="00596841"/>
     <w:rsid w:val="005968B9"/>
     <w:rsid w:val="00596AB4"/>
     <w:rsid w:val="00596BB9"/>
     <w:rsid w:val="00596E85"/>
     <w:rsid w:val="00597AED"/>
     <w:rsid w:val="00597CAA"/>
     <w:rsid w:val="00597DCF"/>
     <w:rsid w:val="005A0023"/>
+    <w:rsid w:val="005A02FC"/>
     <w:rsid w:val="005A04B3"/>
     <w:rsid w:val="005A0593"/>
     <w:rsid w:val="005A0C25"/>
     <w:rsid w:val="005A159F"/>
     <w:rsid w:val="005A1712"/>
     <w:rsid w:val="005A195E"/>
     <w:rsid w:val="005A1A30"/>
     <w:rsid w:val="005A1F03"/>
     <w:rsid w:val="005A2BE7"/>
     <w:rsid w:val="005A2D6A"/>
     <w:rsid w:val="005A34D8"/>
     <w:rsid w:val="005A43FF"/>
     <w:rsid w:val="005A443E"/>
     <w:rsid w:val="005A44B6"/>
     <w:rsid w:val="005A44EE"/>
     <w:rsid w:val="005A529A"/>
     <w:rsid w:val="005A6435"/>
     <w:rsid w:val="005A6669"/>
     <w:rsid w:val="005A6DE4"/>
     <w:rsid w:val="005A6E4A"/>
     <w:rsid w:val="005A6F3F"/>
     <w:rsid w:val="005A71FA"/>
+    <w:rsid w:val="005A7471"/>
     <w:rsid w:val="005A7655"/>
     <w:rsid w:val="005A77B8"/>
     <w:rsid w:val="005B0355"/>
     <w:rsid w:val="005B03F3"/>
     <w:rsid w:val="005B073E"/>
     <w:rsid w:val="005B076A"/>
     <w:rsid w:val="005B0EE1"/>
+    <w:rsid w:val="005B13BD"/>
     <w:rsid w:val="005B1435"/>
     <w:rsid w:val="005B1A22"/>
     <w:rsid w:val="005B2165"/>
     <w:rsid w:val="005B22CE"/>
     <w:rsid w:val="005B231F"/>
     <w:rsid w:val="005B24D5"/>
     <w:rsid w:val="005B3162"/>
     <w:rsid w:val="005B3340"/>
     <w:rsid w:val="005B33D3"/>
     <w:rsid w:val="005B38CB"/>
     <w:rsid w:val="005B3CC7"/>
     <w:rsid w:val="005B3F04"/>
     <w:rsid w:val="005B4439"/>
     <w:rsid w:val="005B4511"/>
     <w:rsid w:val="005B462D"/>
     <w:rsid w:val="005B4B6A"/>
     <w:rsid w:val="005B518B"/>
     <w:rsid w:val="005B581F"/>
     <w:rsid w:val="005B5FD6"/>
     <w:rsid w:val="005B63E9"/>
     <w:rsid w:val="005B6B09"/>
     <w:rsid w:val="005B71CE"/>
     <w:rsid w:val="005B79EF"/>
     <w:rsid w:val="005C06A8"/>
     <w:rsid w:val="005C1D04"/>
     <w:rsid w:val="005C2026"/>
     <w:rsid w:val="005C2451"/>
     <w:rsid w:val="005C2FD3"/>
     <w:rsid w:val="005C386B"/>
+    <w:rsid w:val="005C452F"/>
     <w:rsid w:val="005C45C9"/>
     <w:rsid w:val="005C4872"/>
     <w:rsid w:val="005C4FDC"/>
     <w:rsid w:val="005C5013"/>
     <w:rsid w:val="005C5C34"/>
     <w:rsid w:val="005C5C8C"/>
     <w:rsid w:val="005C5CF1"/>
     <w:rsid w:val="005C62CB"/>
     <w:rsid w:val="005C6301"/>
     <w:rsid w:val="005C7569"/>
     <w:rsid w:val="005D0096"/>
     <w:rsid w:val="005D0A9A"/>
     <w:rsid w:val="005D0B5D"/>
     <w:rsid w:val="005D1021"/>
     <w:rsid w:val="005D162B"/>
     <w:rsid w:val="005D1BCF"/>
     <w:rsid w:val="005D2048"/>
     <w:rsid w:val="005D2158"/>
     <w:rsid w:val="005D3015"/>
     <w:rsid w:val="005D3C77"/>
     <w:rsid w:val="005D45F5"/>
     <w:rsid w:val="005D47B9"/>
     <w:rsid w:val="005D49C9"/>
     <w:rsid w:val="005D4D76"/>
     <w:rsid w:val="005D4F0B"/>
     <w:rsid w:val="005D50DD"/>
     <w:rsid w:val="005D525B"/>
     <w:rsid w:val="005D5281"/>
     <w:rsid w:val="005D5D8B"/>
     <w:rsid w:val="005D6018"/>
     <w:rsid w:val="005D6170"/>
     <w:rsid w:val="005D686D"/>
     <w:rsid w:val="005D6FBA"/>
     <w:rsid w:val="005D7034"/>
     <w:rsid w:val="005D7180"/>
     <w:rsid w:val="005D731B"/>
     <w:rsid w:val="005D7C2A"/>
     <w:rsid w:val="005E056A"/>
     <w:rsid w:val="005E07D1"/>
     <w:rsid w:val="005E08DB"/>
     <w:rsid w:val="005E1D0C"/>
     <w:rsid w:val="005E2644"/>
     <w:rsid w:val="005E304E"/>
     <w:rsid w:val="005E3235"/>
     <w:rsid w:val="005E34EA"/>
+    <w:rsid w:val="005E494A"/>
+    <w:rsid w:val="005E4F83"/>
     <w:rsid w:val="005E537C"/>
     <w:rsid w:val="005E5746"/>
     <w:rsid w:val="005E5C11"/>
     <w:rsid w:val="005E5C84"/>
     <w:rsid w:val="005E5DAB"/>
     <w:rsid w:val="005E5F0F"/>
     <w:rsid w:val="005E60DF"/>
     <w:rsid w:val="005E68F8"/>
     <w:rsid w:val="005E6943"/>
     <w:rsid w:val="005E6EA6"/>
     <w:rsid w:val="005E70DE"/>
     <w:rsid w:val="005E7209"/>
     <w:rsid w:val="005E7D3B"/>
     <w:rsid w:val="005E7EF6"/>
     <w:rsid w:val="005F0217"/>
     <w:rsid w:val="005F117A"/>
+    <w:rsid w:val="005F1B16"/>
     <w:rsid w:val="005F2350"/>
     <w:rsid w:val="005F26E6"/>
     <w:rsid w:val="005F2A40"/>
+    <w:rsid w:val="005F2E2D"/>
     <w:rsid w:val="005F31A8"/>
     <w:rsid w:val="005F3796"/>
     <w:rsid w:val="005F3C2E"/>
     <w:rsid w:val="005F438E"/>
     <w:rsid w:val="005F44E6"/>
     <w:rsid w:val="005F4586"/>
     <w:rsid w:val="005F474A"/>
     <w:rsid w:val="005F47C3"/>
     <w:rsid w:val="005F497E"/>
     <w:rsid w:val="005F4D30"/>
     <w:rsid w:val="005F549A"/>
     <w:rsid w:val="005F54D6"/>
     <w:rsid w:val="005F5824"/>
     <w:rsid w:val="005F5B9D"/>
     <w:rsid w:val="005F6532"/>
     <w:rsid w:val="005F68EB"/>
     <w:rsid w:val="005F6AE4"/>
     <w:rsid w:val="005F6D7A"/>
     <w:rsid w:val="005F71C7"/>
     <w:rsid w:val="005F772B"/>
     <w:rsid w:val="005F7956"/>
     <w:rsid w:val="005F7976"/>
     <w:rsid w:val="00600035"/>
     <w:rsid w:val="00600786"/>
     <w:rsid w:val="00600A52"/>
     <w:rsid w:val="00600D4D"/>
     <w:rsid w:val="00600DB4"/>
     <w:rsid w:val="006016BD"/>
+    <w:rsid w:val="00601B8F"/>
     <w:rsid w:val="00601D6D"/>
     <w:rsid w:val="00602805"/>
     <w:rsid w:val="00602920"/>
     <w:rsid w:val="00602BFF"/>
     <w:rsid w:val="00602F2D"/>
     <w:rsid w:val="00603072"/>
+    <w:rsid w:val="006046E7"/>
+    <w:rsid w:val="00604E96"/>
     <w:rsid w:val="006050F4"/>
     <w:rsid w:val="006070A2"/>
     <w:rsid w:val="0060766F"/>
     <w:rsid w:val="00607893"/>
     <w:rsid w:val="006079F2"/>
     <w:rsid w:val="00607ED7"/>
     <w:rsid w:val="006108EF"/>
     <w:rsid w:val="00610DF9"/>
     <w:rsid w:val="00611707"/>
     <w:rsid w:val="006117A4"/>
     <w:rsid w:val="006119FE"/>
     <w:rsid w:val="00611CAE"/>
     <w:rsid w:val="006122A1"/>
     <w:rsid w:val="00612307"/>
     <w:rsid w:val="00612D50"/>
     <w:rsid w:val="006143F1"/>
     <w:rsid w:val="00615296"/>
     <w:rsid w:val="00615A42"/>
     <w:rsid w:val="00615B0C"/>
     <w:rsid w:val="00615F32"/>
     <w:rsid w:val="0061630D"/>
     <w:rsid w:val="0061631F"/>
     <w:rsid w:val="00616738"/>
     <w:rsid w:val="0061694C"/>
     <w:rsid w:val="00616A34"/>
+    <w:rsid w:val="00616B8F"/>
     <w:rsid w:val="00616DCA"/>
     <w:rsid w:val="00617D14"/>
     <w:rsid w:val="00620190"/>
     <w:rsid w:val="00620E4F"/>
     <w:rsid w:val="00621471"/>
     <w:rsid w:val="00621546"/>
     <w:rsid w:val="0062156C"/>
     <w:rsid w:val="00621745"/>
     <w:rsid w:val="00621C83"/>
     <w:rsid w:val="006220B5"/>
     <w:rsid w:val="00622C44"/>
     <w:rsid w:val="00622D52"/>
     <w:rsid w:val="00622FAA"/>
     <w:rsid w:val="00623466"/>
     <w:rsid w:val="00623CBD"/>
     <w:rsid w:val="00623D21"/>
     <w:rsid w:val="00623E85"/>
     <w:rsid w:val="0062420E"/>
     <w:rsid w:val="00624440"/>
     <w:rsid w:val="00624E09"/>
     <w:rsid w:val="00624FA7"/>
     <w:rsid w:val="006252D5"/>
     <w:rsid w:val="0062539D"/>
     <w:rsid w:val="006254EA"/>
     <w:rsid w:val="00625722"/>
@@ -16819,301 +16766,325 @@
     <w:rsid w:val="006306B5"/>
     <w:rsid w:val="00630782"/>
     <w:rsid w:val="00630E09"/>
     <w:rsid w:val="00631D3A"/>
     <w:rsid w:val="00631D7D"/>
     <w:rsid w:val="00632060"/>
     <w:rsid w:val="00632BF9"/>
     <w:rsid w:val="00633144"/>
     <w:rsid w:val="0063345E"/>
     <w:rsid w:val="0063406D"/>
     <w:rsid w:val="00634085"/>
     <w:rsid w:val="00634522"/>
     <w:rsid w:val="00634B6D"/>
     <w:rsid w:val="00635216"/>
     <w:rsid w:val="00635431"/>
     <w:rsid w:val="0063580A"/>
     <w:rsid w:val="00635C92"/>
     <w:rsid w:val="00635D56"/>
     <w:rsid w:val="00635F94"/>
     <w:rsid w:val="0063605D"/>
     <w:rsid w:val="00636926"/>
     <w:rsid w:val="00637154"/>
     <w:rsid w:val="006400CE"/>
     <w:rsid w:val="0064065A"/>
     <w:rsid w:val="006407F8"/>
+    <w:rsid w:val="00641A9C"/>
     <w:rsid w:val="00641BA3"/>
     <w:rsid w:val="00641DD4"/>
     <w:rsid w:val="0064201A"/>
     <w:rsid w:val="0064208D"/>
     <w:rsid w:val="00642A7B"/>
     <w:rsid w:val="00642D51"/>
     <w:rsid w:val="00642DC4"/>
     <w:rsid w:val="00642EC3"/>
+    <w:rsid w:val="006442E7"/>
     <w:rsid w:val="006445BA"/>
     <w:rsid w:val="0064469F"/>
     <w:rsid w:val="006449D8"/>
     <w:rsid w:val="00644BA0"/>
     <w:rsid w:val="00644CFD"/>
     <w:rsid w:val="00644F41"/>
     <w:rsid w:val="0064502A"/>
     <w:rsid w:val="006454BA"/>
     <w:rsid w:val="00645890"/>
     <w:rsid w:val="00645AC1"/>
     <w:rsid w:val="00645D08"/>
     <w:rsid w:val="00645DD6"/>
     <w:rsid w:val="006460D4"/>
     <w:rsid w:val="00646234"/>
+    <w:rsid w:val="006465C9"/>
     <w:rsid w:val="0064676D"/>
     <w:rsid w:val="00646782"/>
     <w:rsid w:val="00646FB0"/>
     <w:rsid w:val="0064708D"/>
     <w:rsid w:val="006478EC"/>
     <w:rsid w:val="00647D78"/>
     <w:rsid w:val="006507BF"/>
     <w:rsid w:val="00650855"/>
     <w:rsid w:val="0065268C"/>
     <w:rsid w:val="00652A1A"/>
+    <w:rsid w:val="00652D97"/>
     <w:rsid w:val="00652DB0"/>
     <w:rsid w:val="0065352B"/>
     <w:rsid w:val="00653A22"/>
     <w:rsid w:val="00653AE1"/>
     <w:rsid w:val="006545CE"/>
     <w:rsid w:val="006554D8"/>
     <w:rsid w:val="00655D21"/>
     <w:rsid w:val="00655FC5"/>
+    <w:rsid w:val="0065644E"/>
     <w:rsid w:val="006565A5"/>
     <w:rsid w:val="006565E7"/>
     <w:rsid w:val="00656856"/>
     <w:rsid w:val="00656D16"/>
     <w:rsid w:val="0065717C"/>
     <w:rsid w:val="006578C1"/>
     <w:rsid w:val="00657F37"/>
     <w:rsid w:val="00660095"/>
     <w:rsid w:val="006602B0"/>
     <w:rsid w:val="00660436"/>
     <w:rsid w:val="00660513"/>
     <w:rsid w:val="006615D0"/>
     <w:rsid w:val="006617F6"/>
     <w:rsid w:val="00661880"/>
     <w:rsid w:val="00661A98"/>
     <w:rsid w:val="00661F73"/>
     <w:rsid w:val="006620BD"/>
     <w:rsid w:val="00662386"/>
     <w:rsid w:val="00662B47"/>
     <w:rsid w:val="00662BAE"/>
     <w:rsid w:val="00662C23"/>
     <w:rsid w:val="00663601"/>
     <w:rsid w:val="00663875"/>
     <w:rsid w:val="00663F79"/>
     <w:rsid w:val="006645EE"/>
+    <w:rsid w:val="00665514"/>
     <w:rsid w:val="00665B60"/>
     <w:rsid w:val="00666085"/>
     <w:rsid w:val="0066712B"/>
     <w:rsid w:val="006679AB"/>
     <w:rsid w:val="006701B8"/>
     <w:rsid w:val="00670429"/>
     <w:rsid w:val="00671037"/>
+    <w:rsid w:val="006713AB"/>
     <w:rsid w:val="006714F9"/>
     <w:rsid w:val="00671512"/>
     <w:rsid w:val="00671D5B"/>
+    <w:rsid w:val="00671E47"/>
     <w:rsid w:val="0067249A"/>
     <w:rsid w:val="00672FE0"/>
     <w:rsid w:val="0067319A"/>
     <w:rsid w:val="0067330B"/>
     <w:rsid w:val="00673B86"/>
     <w:rsid w:val="00674B29"/>
     <w:rsid w:val="00674E8B"/>
     <w:rsid w:val="006751D5"/>
     <w:rsid w:val="006759B4"/>
+    <w:rsid w:val="006759F6"/>
     <w:rsid w:val="00675F4A"/>
     <w:rsid w:val="0067634D"/>
     <w:rsid w:val="00676412"/>
     <w:rsid w:val="00676937"/>
     <w:rsid w:val="00677F82"/>
     <w:rsid w:val="00677FD9"/>
     <w:rsid w:val="006802CC"/>
     <w:rsid w:val="00680650"/>
     <w:rsid w:val="00680705"/>
     <w:rsid w:val="00681420"/>
     <w:rsid w:val="00681707"/>
     <w:rsid w:val="006818EE"/>
     <w:rsid w:val="006819E3"/>
     <w:rsid w:val="0068227E"/>
     <w:rsid w:val="006826CD"/>
     <w:rsid w:val="00682C5F"/>
     <w:rsid w:val="00682C8F"/>
     <w:rsid w:val="00683B28"/>
     <w:rsid w:val="00684265"/>
     <w:rsid w:val="006846AF"/>
     <w:rsid w:val="00684D3C"/>
     <w:rsid w:val="006852FF"/>
     <w:rsid w:val="00685540"/>
     <w:rsid w:val="00685915"/>
     <w:rsid w:val="00686598"/>
     <w:rsid w:val="006868E4"/>
     <w:rsid w:val="00686FD6"/>
     <w:rsid w:val="0068701F"/>
     <w:rsid w:val="0068734E"/>
     <w:rsid w:val="0068799E"/>
     <w:rsid w:val="00687C2E"/>
     <w:rsid w:val="00690883"/>
     <w:rsid w:val="006908DB"/>
     <w:rsid w:val="00690A68"/>
     <w:rsid w:val="00690A71"/>
     <w:rsid w:val="00690D5F"/>
     <w:rsid w:val="0069106C"/>
     <w:rsid w:val="0069186F"/>
     <w:rsid w:val="00691A77"/>
     <w:rsid w:val="006921D3"/>
     <w:rsid w:val="0069282C"/>
     <w:rsid w:val="0069294A"/>
     <w:rsid w:val="0069296B"/>
+    <w:rsid w:val="006929A8"/>
     <w:rsid w:val="00692A60"/>
     <w:rsid w:val="00692F4A"/>
     <w:rsid w:val="00693A58"/>
     <w:rsid w:val="00693BEE"/>
     <w:rsid w:val="00694066"/>
     <w:rsid w:val="006944A2"/>
     <w:rsid w:val="006946E4"/>
     <w:rsid w:val="00695B89"/>
     <w:rsid w:val="00695C2B"/>
     <w:rsid w:val="00695DB0"/>
     <w:rsid w:val="006962FF"/>
     <w:rsid w:val="00696455"/>
+    <w:rsid w:val="00696AC8"/>
     <w:rsid w:val="00696B52"/>
+    <w:rsid w:val="00696F96"/>
     <w:rsid w:val="0069712F"/>
     <w:rsid w:val="006974B6"/>
     <w:rsid w:val="00697AEF"/>
     <w:rsid w:val="00697B44"/>
     <w:rsid w:val="006A056E"/>
+    <w:rsid w:val="006A0F22"/>
+    <w:rsid w:val="006A0F83"/>
     <w:rsid w:val="006A103F"/>
     <w:rsid w:val="006A1D23"/>
     <w:rsid w:val="006A27E8"/>
     <w:rsid w:val="006A3A6B"/>
     <w:rsid w:val="006A3CD4"/>
+    <w:rsid w:val="006A3EAE"/>
     <w:rsid w:val="006A436B"/>
     <w:rsid w:val="006A44CC"/>
     <w:rsid w:val="006A4815"/>
     <w:rsid w:val="006A482F"/>
     <w:rsid w:val="006A48E8"/>
     <w:rsid w:val="006A530B"/>
+    <w:rsid w:val="006A53DC"/>
     <w:rsid w:val="006A59C5"/>
+    <w:rsid w:val="006A5CC9"/>
+    <w:rsid w:val="006A5FE6"/>
     <w:rsid w:val="006A60B1"/>
     <w:rsid w:val="006A6CBF"/>
     <w:rsid w:val="006A70A7"/>
     <w:rsid w:val="006A77DF"/>
     <w:rsid w:val="006A7B2E"/>
     <w:rsid w:val="006B0BC3"/>
     <w:rsid w:val="006B0D4C"/>
     <w:rsid w:val="006B0E58"/>
     <w:rsid w:val="006B1344"/>
     <w:rsid w:val="006B1972"/>
     <w:rsid w:val="006B1B7E"/>
     <w:rsid w:val="006B1E5C"/>
     <w:rsid w:val="006B2188"/>
     <w:rsid w:val="006B2263"/>
     <w:rsid w:val="006B28DD"/>
     <w:rsid w:val="006B2935"/>
     <w:rsid w:val="006B3299"/>
     <w:rsid w:val="006B337A"/>
     <w:rsid w:val="006B33C6"/>
     <w:rsid w:val="006B3645"/>
     <w:rsid w:val="006B48F9"/>
     <w:rsid w:val="006B49D7"/>
+    <w:rsid w:val="006B4B9A"/>
     <w:rsid w:val="006B4C5C"/>
     <w:rsid w:val="006B4D01"/>
+    <w:rsid w:val="006B51C6"/>
     <w:rsid w:val="006B5261"/>
     <w:rsid w:val="006B5669"/>
     <w:rsid w:val="006B6205"/>
     <w:rsid w:val="006B66FA"/>
     <w:rsid w:val="006B68AD"/>
     <w:rsid w:val="006B719B"/>
+    <w:rsid w:val="006B7BF2"/>
     <w:rsid w:val="006C05C6"/>
     <w:rsid w:val="006C0C73"/>
     <w:rsid w:val="006C107E"/>
     <w:rsid w:val="006C2188"/>
     <w:rsid w:val="006C2736"/>
     <w:rsid w:val="006C2996"/>
     <w:rsid w:val="006C2FD3"/>
     <w:rsid w:val="006C4BAF"/>
     <w:rsid w:val="006C4EDC"/>
     <w:rsid w:val="006C4F8D"/>
     <w:rsid w:val="006C5428"/>
     <w:rsid w:val="006C5447"/>
     <w:rsid w:val="006C5AF7"/>
     <w:rsid w:val="006C62BA"/>
     <w:rsid w:val="006C6A7A"/>
     <w:rsid w:val="006C754C"/>
     <w:rsid w:val="006C7B84"/>
     <w:rsid w:val="006D0990"/>
     <w:rsid w:val="006D09FC"/>
     <w:rsid w:val="006D101C"/>
     <w:rsid w:val="006D1216"/>
     <w:rsid w:val="006D1682"/>
     <w:rsid w:val="006D2184"/>
     <w:rsid w:val="006D24BF"/>
     <w:rsid w:val="006D3705"/>
     <w:rsid w:val="006D3ADE"/>
     <w:rsid w:val="006D3D5D"/>
+    <w:rsid w:val="006D4541"/>
     <w:rsid w:val="006D4684"/>
     <w:rsid w:val="006D4892"/>
     <w:rsid w:val="006D4AD4"/>
     <w:rsid w:val="006D53F1"/>
     <w:rsid w:val="006D5BAC"/>
     <w:rsid w:val="006D5EFF"/>
     <w:rsid w:val="006D6877"/>
     <w:rsid w:val="006D6899"/>
     <w:rsid w:val="006D699D"/>
     <w:rsid w:val="006D6C5E"/>
     <w:rsid w:val="006D7AA3"/>
     <w:rsid w:val="006D7BEF"/>
     <w:rsid w:val="006D7DB1"/>
     <w:rsid w:val="006E0313"/>
     <w:rsid w:val="006E0D49"/>
     <w:rsid w:val="006E0F3A"/>
     <w:rsid w:val="006E1162"/>
     <w:rsid w:val="006E1492"/>
     <w:rsid w:val="006E1D40"/>
     <w:rsid w:val="006E1E9D"/>
     <w:rsid w:val="006E2087"/>
     <w:rsid w:val="006E2112"/>
     <w:rsid w:val="006E260A"/>
     <w:rsid w:val="006E3787"/>
     <w:rsid w:val="006E43AF"/>
     <w:rsid w:val="006E49B5"/>
     <w:rsid w:val="006E4C0E"/>
     <w:rsid w:val="006E5539"/>
     <w:rsid w:val="006E573D"/>
     <w:rsid w:val="006E578C"/>
     <w:rsid w:val="006E6292"/>
     <w:rsid w:val="006E6319"/>
     <w:rsid w:val="006E6492"/>
+    <w:rsid w:val="006E65E6"/>
     <w:rsid w:val="006E6AF1"/>
     <w:rsid w:val="006E6B89"/>
     <w:rsid w:val="006E703A"/>
     <w:rsid w:val="006E734A"/>
+    <w:rsid w:val="006E79F6"/>
     <w:rsid w:val="006F0173"/>
     <w:rsid w:val="006F0287"/>
     <w:rsid w:val="006F0559"/>
     <w:rsid w:val="006F0618"/>
     <w:rsid w:val="006F06B0"/>
     <w:rsid w:val="006F0734"/>
     <w:rsid w:val="006F07AF"/>
     <w:rsid w:val="006F1220"/>
     <w:rsid w:val="006F16F2"/>
     <w:rsid w:val="006F1B08"/>
     <w:rsid w:val="006F271A"/>
     <w:rsid w:val="006F36B3"/>
     <w:rsid w:val="006F3E21"/>
     <w:rsid w:val="006F4F66"/>
     <w:rsid w:val="006F57D7"/>
     <w:rsid w:val="006F584F"/>
     <w:rsid w:val="006F630F"/>
     <w:rsid w:val="006F655C"/>
     <w:rsid w:val="006F6651"/>
     <w:rsid w:val="006F6CBD"/>
     <w:rsid w:val="006F708A"/>
     <w:rsid w:val="006F73D5"/>
     <w:rsid w:val="006F77CB"/>
     <w:rsid w:val="006F7B1D"/>
     <w:rsid w:val="006F7C95"/>
@@ -17123,1082 +17094,1178 @@
     <w:rsid w:val="00700EBF"/>
     <w:rsid w:val="00701085"/>
     <w:rsid w:val="007013DD"/>
     <w:rsid w:val="00701506"/>
     <w:rsid w:val="007016EF"/>
     <w:rsid w:val="00701844"/>
     <w:rsid w:val="00701D1D"/>
     <w:rsid w:val="007029C1"/>
     <w:rsid w:val="0070349B"/>
     <w:rsid w:val="00703656"/>
     <w:rsid w:val="00703702"/>
     <w:rsid w:val="007037C6"/>
     <w:rsid w:val="00703FA9"/>
     <w:rsid w:val="00703FF6"/>
     <w:rsid w:val="007048E7"/>
     <w:rsid w:val="00704F2A"/>
     <w:rsid w:val="007055B2"/>
     <w:rsid w:val="007056EE"/>
     <w:rsid w:val="007064A6"/>
     <w:rsid w:val="00706BE4"/>
     <w:rsid w:val="00707007"/>
     <w:rsid w:val="007070B7"/>
     <w:rsid w:val="00707252"/>
     <w:rsid w:val="00707365"/>
     <w:rsid w:val="00707DD8"/>
+    <w:rsid w:val="00707FB6"/>
     <w:rsid w:val="00707FFA"/>
     <w:rsid w:val="00710155"/>
     <w:rsid w:val="0071036F"/>
     <w:rsid w:val="007108DC"/>
     <w:rsid w:val="00711048"/>
     <w:rsid w:val="0071125F"/>
     <w:rsid w:val="00711629"/>
     <w:rsid w:val="00711FDF"/>
     <w:rsid w:val="00712BB9"/>
     <w:rsid w:val="00713032"/>
     <w:rsid w:val="00713048"/>
     <w:rsid w:val="0071311B"/>
     <w:rsid w:val="007131CF"/>
     <w:rsid w:val="00713733"/>
     <w:rsid w:val="00713E43"/>
     <w:rsid w:val="00713F8C"/>
     <w:rsid w:val="007141C8"/>
     <w:rsid w:val="007144F8"/>
     <w:rsid w:val="007148ED"/>
+    <w:rsid w:val="007148FA"/>
     <w:rsid w:val="00714C22"/>
     <w:rsid w:val="00714E58"/>
     <w:rsid w:val="00716692"/>
     <w:rsid w:val="00716D4C"/>
     <w:rsid w:val="007172BE"/>
     <w:rsid w:val="00717346"/>
     <w:rsid w:val="00717352"/>
     <w:rsid w:val="007175AD"/>
     <w:rsid w:val="0071775C"/>
     <w:rsid w:val="00717915"/>
     <w:rsid w:val="00720551"/>
     <w:rsid w:val="007206A2"/>
     <w:rsid w:val="00720E87"/>
     <w:rsid w:val="00720F02"/>
+    <w:rsid w:val="007215E6"/>
     <w:rsid w:val="00721693"/>
     <w:rsid w:val="007218CE"/>
     <w:rsid w:val="00722219"/>
     <w:rsid w:val="00722497"/>
     <w:rsid w:val="0072251D"/>
     <w:rsid w:val="00722671"/>
     <w:rsid w:val="00722762"/>
     <w:rsid w:val="00722896"/>
     <w:rsid w:val="00722AEA"/>
     <w:rsid w:val="00722B4B"/>
     <w:rsid w:val="007234DD"/>
     <w:rsid w:val="0072358A"/>
     <w:rsid w:val="00723699"/>
     <w:rsid w:val="007237F7"/>
+    <w:rsid w:val="007238F0"/>
     <w:rsid w:val="00723FBA"/>
     <w:rsid w:val="0072422F"/>
     <w:rsid w:val="00724257"/>
     <w:rsid w:val="0072456E"/>
     <w:rsid w:val="0072461F"/>
     <w:rsid w:val="00724916"/>
     <w:rsid w:val="00724FC5"/>
+    <w:rsid w:val="007251FD"/>
     <w:rsid w:val="007253DF"/>
     <w:rsid w:val="007254B6"/>
     <w:rsid w:val="00725C5D"/>
     <w:rsid w:val="007268AF"/>
     <w:rsid w:val="007278F3"/>
     <w:rsid w:val="007278F7"/>
     <w:rsid w:val="00727E56"/>
     <w:rsid w:val="0073005B"/>
     <w:rsid w:val="0073083E"/>
     <w:rsid w:val="00731505"/>
     <w:rsid w:val="00731522"/>
     <w:rsid w:val="0073167C"/>
     <w:rsid w:val="0073196B"/>
     <w:rsid w:val="00731CC7"/>
     <w:rsid w:val="00731DCB"/>
     <w:rsid w:val="00732DE0"/>
     <w:rsid w:val="00732FAB"/>
     <w:rsid w:val="00732FF5"/>
     <w:rsid w:val="007330AE"/>
     <w:rsid w:val="007339FE"/>
     <w:rsid w:val="007350B5"/>
     <w:rsid w:val="0073547F"/>
     <w:rsid w:val="0073550B"/>
     <w:rsid w:val="00736156"/>
     <w:rsid w:val="00736270"/>
     <w:rsid w:val="0073641C"/>
     <w:rsid w:val="0073678F"/>
     <w:rsid w:val="00736935"/>
     <w:rsid w:val="00736C63"/>
+    <w:rsid w:val="00737B27"/>
     <w:rsid w:val="007405AC"/>
     <w:rsid w:val="00740EA8"/>
     <w:rsid w:val="00741149"/>
     <w:rsid w:val="0074134C"/>
+    <w:rsid w:val="0074187E"/>
     <w:rsid w:val="00741974"/>
     <w:rsid w:val="00741B39"/>
     <w:rsid w:val="00741D08"/>
     <w:rsid w:val="00741D89"/>
     <w:rsid w:val="007430C0"/>
     <w:rsid w:val="00743F9B"/>
     <w:rsid w:val="00744089"/>
+    <w:rsid w:val="00744299"/>
     <w:rsid w:val="007442BF"/>
     <w:rsid w:val="00745063"/>
+    <w:rsid w:val="007456AE"/>
     <w:rsid w:val="00745D80"/>
     <w:rsid w:val="0074622D"/>
     <w:rsid w:val="007463AC"/>
     <w:rsid w:val="00746BFE"/>
+    <w:rsid w:val="00747461"/>
     <w:rsid w:val="00750140"/>
     <w:rsid w:val="0075084C"/>
     <w:rsid w:val="00750A9B"/>
     <w:rsid w:val="00750AA4"/>
     <w:rsid w:val="00750F7A"/>
     <w:rsid w:val="0075103E"/>
     <w:rsid w:val="00751333"/>
     <w:rsid w:val="007515D1"/>
     <w:rsid w:val="0075179A"/>
     <w:rsid w:val="00752BBF"/>
+    <w:rsid w:val="00753219"/>
     <w:rsid w:val="00753CE8"/>
     <w:rsid w:val="007544D3"/>
     <w:rsid w:val="00754F6C"/>
+    <w:rsid w:val="007554C6"/>
     <w:rsid w:val="00755E27"/>
     <w:rsid w:val="00756101"/>
     <w:rsid w:val="007567F0"/>
     <w:rsid w:val="007568E1"/>
     <w:rsid w:val="00756FB2"/>
     <w:rsid w:val="007574E1"/>
     <w:rsid w:val="00760E9A"/>
     <w:rsid w:val="00760FB9"/>
     <w:rsid w:val="007615D6"/>
     <w:rsid w:val="00761B7D"/>
     <w:rsid w:val="00761C3E"/>
     <w:rsid w:val="007620A5"/>
     <w:rsid w:val="00762130"/>
     <w:rsid w:val="00762CFD"/>
     <w:rsid w:val="00762DD4"/>
     <w:rsid w:val="00762E98"/>
     <w:rsid w:val="00762F99"/>
     <w:rsid w:val="00763547"/>
     <w:rsid w:val="00763590"/>
     <w:rsid w:val="007637BE"/>
     <w:rsid w:val="00763C06"/>
     <w:rsid w:val="007641C1"/>
     <w:rsid w:val="00764AC6"/>
     <w:rsid w:val="007654C5"/>
     <w:rsid w:val="0076582E"/>
     <w:rsid w:val="0076632C"/>
     <w:rsid w:val="007668C1"/>
     <w:rsid w:val="00766909"/>
     <w:rsid w:val="007669B2"/>
     <w:rsid w:val="00766B6D"/>
     <w:rsid w:val="00766D77"/>
     <w:rsid w:val="00766F00"/>
     <w:rsid w:val="00767671"/>
     <w:rsid w:val="0076787D"/>
     <w:rsid w:val="00767D97"/>
     <w:rsid w:val="00767FD2"/>
     <w:rsid w:val="00770166"/>
     <w:rsid w:val="007707B6"/>
     <w:rsid w:val="00770EA6"/>
     <w:rsid w:val="00771046"/>
+    <w:rsid w:val="007712F3"/>
     <w:rsid w:val="0077144B"/>
     <w:rsid w:val="00771BEF"/>
     <w:rsid w:val="007720B4"/>
     <w:rsid w:val="007721D3"/>
     <w:rsid w:val="007722F4"/>
     <w:rsid w:val="0077270F"/>
     <w:rsid w:val="00772C3F"/>
     <w:rsid w:val="00772D02"/>
     <w:rsid w:val="00773657"/>
     <w:rsid w:val="00773956"/>
     <w:rsid w:val="00773A42"/>
     <w:rsid w:val="00773DCA"/>
     <w:rsid w:val="007743E3"/>
     <w:rsid w:val="0077448D"/>
     <w:rsid w:val="007748BF"/>
     <w:rsid w:val="00774B44"/>
     <w:rsid w:val="00774CAA"/>
     <w:rsid w:val="00774D5E"/>
+    <w:rsid w:val="00774E4A"/>
     <w:rsid w:val="00774F59"/>
     <w:rsid w:val="00775400"/>
     <w:rsid w:val="007763E5"/>
     <w:rsid w:val="007765EE"/>
     <w:rsid w:val="00776DF7"/>
     <w:rsid w:val="00776EDB"/>
     <w:rsid w:val="007776F9"/>
     <w:rsid w:val="00777A2F"/>
     <w:rsid w:val="00777F56"/>
     <w:rsid w:val="007801C9"/>
     <w:rsid w:val="0078027A"/>
     <w:rsid w:val="00780519"/>
     <w:rsid w:val="00780DFA"/>
     <w:rsid w:val="007810F7"/>
     <w:rsid w:val="00781D4E"/>
     <w:rsid w:val="007822AA"/>
     <w:rsid w:val="007823C1"/>
+    <w:rsid w:val="0078242A"/>
     <w:rsid w:val="0078263F"/>
     <w:rsid w:val="00782ED2"/>
     <w:rsid w:val="00782F5C"/>
     <w:rsid w:val="00782FCE"/>
     <w:rsid w:val="00783810"/>
     <w:rsid w:val="00783A42"/>
     <w:rsid w:val="00783A9B"/>
     <w:rsid w:val="00783BAD"/>
+    <w:rsid w:val="00783BDB"/>
     <w:rsid w:val="00783E4B"/>
     <w:rsid w:val="0078441C"/>
+    <w:rsid w:val="00784757"/>
     <w:rsid w:val="00784793"/>
     <w:rsid w:val="007848DF"/>
     <w:rsid w:val="0078491B"/>
+    <w:rsid w:val="00784B6A"/>
     <w:rsid w:val="00785BD4"/>
     <w:rsid w:val="00785CD9"/>
     <w:rsid w:val="00785E18"/>
     <w:rsid w:val="007860C5"/>
     <w:rsid w:val="00786194"/>
     <w:rsid w:val="007866A1"/>
     <w:rsid w:val="00787574"/>
     <w:rsid w:val="00787EDA"/>
     <w:rsid w:val="0079038A"/>
     <w:rsid w:val="007907AF"/>
     <w:rsid w:val="00790E9D"/>
     <w:rsid w:val="00790FA6"/>
     <w:rsid w:val="0079147E"/>
     <w:rsid w:val="0079186D"/>
     <w:rsid w:val="007918C2"/>
     <w:rsid w:val="0079205C"/>
     <w:rsid w:val="007922C2"/>
     <w:rsid w:val="007925ED"/>
     <w:rsid w:val="0079263A"/>
     <w:rsid w:val="00792C45"/>
     <w:rsid w:val="00792F8E"/>
     <w:rsid w:val="007933BC"/>
     <w:rsid w:val="0079363D"/>
     <w:rsid w:val="007936AC"/>
     <w:rsid w:val="00793754"/>
     <w:rsid w:val="00793F78"/>
     <w:rsid w:val="0079471C"/>
     <w:rsid w:val="00794D7A"/>
     <w:rsid w:val="0079613A"/>
     <w:rsid w:val="007962A7"/>
     <w:rsid w:val="00796BA7"/>
     <w:rsid w:val="00796F87"/>
     <w:rsid w:val="007974D6"/>
     <w:rsid w:val="007976CF"/>
+    <w:rsid w:val="007977BA"/>
     <w:rsid w:val="00797A79"/>
     <w:rsid w:val="007A00F3"/>
     <w:rsid w:val="007A04B5"/>
     <w:rsid w:val="007A0810"/>
+    <w:rsid w:val="007A0BD8"/>
     <w:rsid w:val="007A14E2"/>
     <w:rsid w:val="007A1710"/>
     <w:rsid w:val="007A1C7E"/>
     <w:rsid w:val="007A1E99"/>
     <w:rsid w:val="007A2A85"/>
     <w:rsid w:val="007A2FB1"/>
     <w:rsid w:val="007A318D"/>
     <w:rsid w:val="007A351A"/>
     <w:rsid w:val="007A3524"/>
     <w:rsid w:val="007A3A6F"/>
     <w:rsid w:val="007A4143"/>
     <w:rsid w:val="007A4C8D"/>
     <w:rsid w:val="007A4EE6"/>
     <w:rsid w:val="007A4FC0"/>
     <w:rsid w:val="007A5301"/>
     <w:rsid w:val="007A54F7"/>
     <w:rsid w:val="007A560D"/>
     <w:rsid w:val="007A58BA"/>
     <w:rsid w:val="007A6337"/>
     <w:rsid w:val="007A6468"/>
     <w:rsid w:val="007A6862"/>
     <w:rsid w:val="007A6AB1"/>
     <w:rsid w:val="007A6B1A"/>
     <w:rsid w:val="007A6B8D"/>
+    <w:rsid w:val="007A7687"/>
     <w:rsid w:val="007A79E5"/>
     <w:rsid w:val="007A7F75"/>
     <w:rsid w:val="007B042E"/>
     <w:rsid w:val="007B04F3"/>
     <w:rsid w:val="007B0D18"/>
     <w:rsid w:val="007B0E37"/>
     <w:rsid w:val="007B0E82"/>
+    <w:rsid w:val="007B15AD"/>
+    <w:rsid w:val="007B179E"/>
     <w:rsid w:val="007B189A"/>
     <w:rsid w:val="007B1952"/>
     <w:rsid w:val="007B251E"/>
     <w:rsid w:val="007B2579"/>
+    <w:rsid w:val="007B27CC"/>
     <w:rsid w:val="007B2BAE"/>
     <w:rsid w:val="007B2F60"/>
     <w:rsid w:val="007B2FFA"/>
+    <w:rsid w:val="007B3183"/>
     <w:rsid w:val="007B402C"/>
     <w:rsid w:val="007B44DC"/>
     <w:rsid w:val="007B4561"/>
     <w:rsid w:val="007B4951"/>
     <w:rsid w:val="007B4B2D"/>
     <w:rsid w:val="007B4B81"/>
+    <w:rsid w:val="007B4CEE"/>
     <w:rsid w:val="007B4D04"/>
     <w:rsid w:val="007B4D05"/>
     <w:rsid w:val="007B527C"/>
     <w:rsid w:val="007B585E"/>
     <w:rsid w:val="007B5B5C"/>
     <w:rsid w:val="007B6691"/>
     <w:rsid w:val="007B6A8A"/>
     <w:rsid w:val="007B7129"/>
     <w:rsid w:val="007B7A7F"/>
     <w:rsid w:val="007C06D6"/>
     <w:rsid w:val="007C0EF1"/>
+    <w:rsid w:val="007C195D"/>
     <w:rsid w:val="007C1A4E"/>
     <w:rsid w:val="007C26EF"/>
     <w:rsid w:val="007C2D01"/>
     <w:rsid w:val="007C3FE1"/>
+    <w:rsid w:val="007C400B"/>
     <w:rsid w:val="007C4682"/>
     <w:rsid w:val="007C51D0"/>
     <w:rsid w:val="007C52CA"/>
     <w:rsid w:val="007C590A"/>
     <w:rsid w:val="007C5C9D"/>
     <w:rsid w:val="007C5D86"/>
     <w:rsid w:val="007C61B7"/>
     <w:rsid w:val="007D0712"/>
     <w:rsid w:val="007D0D68"/>
     <w:rsid w:val="007D12C7"/>
     <w:rsid w:val="007D1A65"/>
     <w:rsid w:val="007D21D8"/>
     <w:rsid w:val="007D23CE"/>
     <w:rsid w:val="007D2996"/>
     <w:rsid w:val="007D2AB9"/>
     <w:rsid w:val="007D2EE6"/>
     <w:rsid w:val="007D311D"/>
     <w:rsid w:val="007D328E"/>
     <w:rsid w:val="007D34C5"/>
     <w:rsid w:val="007D35C2"/>
     <w:rsid w:val="007D38BF"/>
+    <w:rsid w:val="007D3FDD"/>
     <w:rsid w:val="007D45D2"/>
     <w:rsid w:val="007D48BC"/>
     <w:rsid w:val="007D4A2B"/>
     <w:rsid w:val="007D5381"/>
     <w:rsid w:val="007D558A"/>
     <w:rsid w:val="007D5B0A"/>
     <w:rsid w:val="007D5E32"/>
     <w:rsid w:val="007D5E9A"/>
     <w:rsid w:val="007D636E"/>
     <w:rsid w:val="007D6550"/>
     <w:rsid w:val="007D7382"/>
     <w:rsid w:val="007D7595"/>
     <w:rsid w:val="007D7787"/>
     <w:rsid w:val="007D789D"/>
     <w:rsid w:val="007E0103"/>
     <w:rsid w:val="007E02B9"/>
     <w:rsid w:val="007E10E9"/>
     <w:rsid w:val="007E1611"/>
     <w:rsid w:val="007E1BE8"/>
     <w:rsid w:val="007E30D7"/>
     <w:rsid w:val="007E51A2"/>
     <w:rsid w:val="007E51BA"/>
     <w:rsid w:val="007E527A"/>
+    <w:rsid w:val="007E5668"/>
     <w:rsid w:val="007E58A0"/>
     <w:rsid w:val="007E59AD"/>
     <w:rsid w:val="007E5B2F"/>
     <w:rsid w:val="007E5C42"/>
     <w:rsid w:val="007E6413"/>
     <w:rsid w:val="007E64FE"/>
+    <w:rsid w:val="007E67AD"/>
+    <w:rsid w:val="007E71F0"/>
     <w:rsid w:val="007E7D20"/>
     <w:rsid w:val="007F0AD9"/>
     <w:rsid w:val="007F0F60"/>
     <w:rsid w:val="007F1250"/>
+    <w:rsid w:val="007F12D9"/>
     <w:rsid w:val="007F2097"/>
     <w:rsid w:val="007F20D5"/>
     <w:rsid w:val="007F2586"/>
     <w:rsid w:val="007F2747"/>
     <w:rsid w:val="007F2924"/>
     <w:rsid w:val="007F2A05"/>
     <w:rsid w:val="007F321E"/>
     <w:rsid w:val="007F4B73"/>
     <w:rsid w:val="007F4E62"/>
     <w:rsid w:val="007F56BC"/>
     <w:rsid w:val="007F570C"/>
     <w:rsid w:val="007F57DC"/>
     <w:rsid w:val="007F58EC"/>
     <w:rsid w:val="007F5F1C"/>
     <w:rsid w:val="007F6634"/>
     <w:rsid w:val="007F6654"/>
     <w:rsid w:val="007F6713"/>
     <w:rsid w:val="007F6932"/>
     <w:rsid w:val="007F6AC8"/>
     <w:rsid w:val="007F6C3A"/>
+    <w:rsid w:val="007F6D40"/>
     <w:rsid w:val="007F7367"/>
     <w:rsid w:val="007F7B13"/>
     <w:rsid w:val="008003CA"/>
     <w:rsid w:val="00800560"/>
     <w:rsid w:val="00800BE0"/>
     <w:rsid w:val="00800C5A"/>
     <w:rsid w:val="00801B13"/>
     <w:rsid w:val="00801CC5"/>
     <w:rsid w:val="00801CFC"/>
     <w:rsid w:val="008022A7"/>
     <w:rsid w:val="00802758"/>
     <w:rsid w:val="00802C6A"/>
     <w:rsid w:val="0080369C"/>
     <w:rsid w:val="00804134"/>
+    <w:rsid w:val="008044C9"/>
     <w:rsid w:val="008051DC"/>
     <w:rsid w:val="008053A7"/>
     <w:rsid w:val="00805A42"/>
     <w:rsid w:val="00805EF1"/>
     <w:rsid w:val="0080707F"/>
     <w:rsid w:val="008075B0"/>
     <w:rsid w:val="00807796"/>
     <w:rsid w:val="00807DEF"/>
     <w:rsid w:val="0081015C"/>
     <w:rsid w:val="00810B86"/>
     <w:rsid w:val="00810F8B"/>
     <w:rsid w:val="00810FB2"/>
     <w:rsid w:val="0081102D"/>
     <w:rsid w:val="00811BEE"/>
     <w:rsid w:val="00811D8E"/>
     <w:rsid w:val="0081207B"/>
+    <w:rsid w:val="0081221E"/>
     <w:rsid w:val="00812A88"/>
     <w:rsid w:val="00812D93"/>
     <w:rsid w:val="00813CC2"/>
     <w:rsid w:val="00813D1C"/>
     <w:rsid w:val="00813F0C"/>
     <w:rsid w:val="00814A92"/>
     <w:rsid w:val="00814EE6"/>
     <w:rsid w:val="00815BC6"/>
     <w:rsid w:val="00816072"/>
     <w:rsid w:val="0081653D"/>
     <w:rsid w:val="00816BB6"/>
     <w:rsid w:val="0081732E"/>
     <w:rsid w:val="008174C4"/>
+    <w:rsid w:val="0081753B"/>
     <w:rsid w:val="00820D32"/>
     <w:rsid w:val="00821259"/>
     <w:rsid w:val="0082125C"/>
     <w:rsid w:val="00821B16"/>
     <w:rsid w:val="00821C5E"/>
     <w:rsid w:val="0082225E"/>
     <w:rsid w:val="008222C8"/>
+    <w:rsid w:val="00822557"/>
     <w:rsid w:val="0082271E"/>
     <w:rsid w:val="00822CF0"/>
     <w:rsid w:val="00822D34"/>
     <w:rsid w:val="00822F01"/>
+    <w:rsid w:val="008230DA"/>
     <w:rsid w:val="008234FA"/>
+    <w:rsid w:val="0082359B"/>
     <w:rsid w:val="00823CCA"/>
     <w:rsid w:val="008240C1"/>
     <w:rsid w:val="0082519B"/>
     <w:rsid w:val="00825348"/>
     <w:rsid w:val="00826595"/>
     <w:rsid w:val="00826678"/>
     <w:rsid w:val="008266F3"/>
     <w:rsid w:val="00826918"/>
     <w:rsid w:val="00826B74"/>
     <w:rsid w:val="00826F55"/>
+    <w:rsid w:val="008271DA"/>
     <w:rsid w:val="008271E4"/>
     <w:rsid w:val="0082732F"/>
     <w:rsid w:val="00830059"/>
+    <w:rsid w:val="0083009F"/>
     <w:rsid w:val="00830170"/>
     <w:rsid w:val="008308C2"/>
     <w:rsid w:val="00830917"/>
     <w:rsid w:val="00830CC8"/>
     <w:rsid w:val="00830FA0"/>
+    <w:rsid w:val="00831203"/>
     <w:rsid w:val="0083126A"/>
     <w:rsid w:val="0083188F"/>
+    <w:rsid w:val="008322D3"/>
     <w:rsid w:val="00832458"/>
     <w:rsid w:val="00832633"/>
     <w:rsid w:val="00832808"/>
+    <w:rsid w:val="008333A2"/>
     <w:rsid w:val="00833532"/>
     <w:rsid w:val="00833817"/>
     <w:rsid w:val="00833ACE"/>
     <w:rsid w:val="008343DB"/>
     <w:rsid w:val="00834C66"/>
     <w:rsid w:val="008354F9"/>
     <w:rsid w:val="0083600E"/>
     <w:rsid w:val="00836220"/>
     <w:rsid w:val="008362F7"/>
     <w:rsid w:val="008364D0"/>
     <w:rsid w:val="00836752"/>
     <w:rsid w:val="00836A37"/>
     <w:rsid w:val="00837446"/>
     <w:rsid w:val="00837A4D"/>
     <w:rsid w:val="00837CB7"/>
     <w:rsid w:val="00837CBC"/>
     <w:rsid w:val="008401FC"/>
     <w:rsid w:val="00840B92"/>
     <w:rsid w:val="00841418"/>
     <w:rsid w:val="0084196C"/>
     <w:rsid w:val="00841DA7"/>
     <w:rsid w:val="008427F9"/>
     <w:rsid w:val="0084354A"/>
     <w:rsid w:val="0084414B"/>
+    <w:rsid w:val="008441C8"/>
     <w:rsid w:val="00844634"/>
     <w:rsid w:val="00844FA9"/>
     <w:rsid w:val="00845508"/>
     <w:rsid w:val="0084578B"/>
     <w:rsid w:val="00845B5B"/>
     <w:rsid w:val="00845C25"/>
     <w:rsid w:val="00845EA2"/>
     <w:rsid w:val="008464B0"/>
     <w:rsid w:val="008468D6"/>
     <w:rsid w:val="00846BE6"/>
     <w:rsid w:val="00846F0B"/>
     <w:rsid w:val="0084722C"/>
     <w:rsid w:val="008473ED"/>
     <w:rsid w:val="00847610"/>
     <w:rsid w:val="0084763F"/>
     <w:rsid w:val="008476EE"/>
     <w:rsid w:val="008477D3"/>
+    <w:rsid w:val="00847819"/>
     <w:rsid w:val="008505A5"/>
+    <w:rsid w:val="008513AC"/>
     <w:rsid w:val="00851CA3"/>
+    <w:rsid w:val="00851CD4"/>
     <w:rsid w:val="00851DD8"/>
     <w:rsid w:val="008522F6"/>
     <w:rsid w:val="0085268A"/>
+    <w:rsid w:val="00852B93"/>
     <w:rsid w:val="00853125"/>
     <w:rsid w:val="00853158"/>
     <w:rsid w:val="0085349F"/>
     <w:rsid w:val="00853AAD"/>
     <w:rsid w:val="008545EB"/>
     <w:rsid w:val="008549C7"/>
     <w:rsid w:val="00855128"/>
     <w:rsid w:val="00855915"/>
+    <w:rsid w:val="00855B69"/>
     <w:rsid w:val="00860408"/>
     <w:rsid w:val="008604BA"/>
     <w:rsid w:val="008604C8"/>
     <w:rsid w:val="008615CC"/>
     <w:rsid w:val="00861B1F"/>
     <w:rsid w:val="00861F98"/>
     <w:rsid w:val="00862CBA"/>
     <w:rsid w:val="00862EDC"/>
     <w:rsid w:val="00863575"/>
+    <w:rsid w:val="00863CA7"/>
     <w:rsid w:val="0086468B"/>
     <w:rsid w:val="0086502E"/>
     <w:rsid w:val="00865980"/>
     <w:rsid w:val="00865A51"/>
     <w:rsid w:val="0086609D"/>
     <w:rsid w:val="00866405"/>
     <w:rsid w:val="00866756"/>
     <w:rsid w:val="008668C1"/>
     <w:rsid w:val="0086706A"/>
     <w:rsid w:val="0086750C"/>
     <w:rsid w:val="008677BC"/>
     <w:rsid w:val="00867E5E"/>
     <w:rsid w:val="008704EA"/>
     <w:rsid w:val="0087066C"/>
     <w:rsid w:val="00870740"/>
     <w:rsid w:val="00871537"/>
     <w:rsid w:val="008718E2"/>
+    <w:rsid w:val="008723C6"/>
     <w:rsid w:val="0087242C"/>
+    <w:rsid w:val="00872CB3"/>
     <w:rsid w:val="00872EFD"/>
     <w:rsid w:val="00873123"/>
+    <w:rsid w:val="008731D9"/>
     <w:rsid w:val="008736E7"/>
     <w:rsid w:val="0087372D"/>
     <w:rsid w:val="008737D7"/>
     <w:rsid w:val="00873C78"/>
     <w:rsid w:val="00873CB0"/>
     <w:rsid w:val="00873E4A"/>
     <w:rsid w:val="00874425"/>
     <w:rsid w:val="00874A64"/>
     <w:rsid w:val="00875635"/>
     <w:rsid w:val="008764CA"/>
     <w:rsid w:val="00876679"/>
     <w:rsid w:val="00876A6F"/>
     <w:rsid w:val="00876B16"/>
     <w:rsid w:val="00876C4C"/>
     <w:rsid w:val="00876D9B"/>
     <w:rsid w:val="00877AEF"/>
     <w:rsid w:val="00877B21"/>
+    <w:rsid w:val="00877BB1"/>
     <w:rsid w:val="0088059B"/>
     <w:rsid w:val="00880BD4"/>
     <w:rsid w:val="00880D22"/>
+    <w:rsid w:val="0088120F"/>
     <w:rsid w:val="008813CE"/>
     <w:rsid w:val="00881FA3"/>
     <w:rsid w:val="008829D9"/>
     <w:rsid w:val="00883734"/>
     <w:rsid w:val="00883C6E"/>
     <w:rsid w:val="00883E8B"/>
     <w:rsid w:val="008840E1"/>
+    <w:rsid w:val="00884251"/>
     <w:rsid w:val="008842B1"/>
     <w:rsid w:val="008851B0"/>
     <w:rsid w:val="008856F2"/>
     <w:rsid w:val="00885C76"/>
     <w:rsid w:val="0088630F"/>
     <w:rsid w:val="008869E9"/>
     <w:rsid w:val="00886BE9"/>
+    <w:rsid w:val="00886E23"/>
     <w:rsid w:val="00887667"/>
     <w:rsid w:val="00887E64"/>
     <w:rsid w:val="008903E4"/>
     <w:rsid w:val="0089082A"/>
     <w:rsid w:val="00890FCF"/>
     <w:rsid w:val="00890FDC"/>
     <w:rsid w:val="00891126"/>
     <w:rsid w:val="008915F3"/>
     <w:rsid w:val="008918FD"/>
     <w:rsid w:val="00891DB1"/>
     <w:rsid w:val="008924AB"/>
     <w:rsid w:val="008924E8"/>
     <w:rsid w:val="00892AAB"/>
+    <w:rsid w:val="00893332"/>
     <w:rsid w:val="008937F0"/>
     <w:rsid w:val="00895438"/>
     <w:rsid w:val="00895488"/>
+    <w:rsid w:val="00895C93"/>
+    <w:rsid w:val="00895E4B"/>
     <w:rsid w:val="00896456"/>
     <w:rsid w:val="00896D6B"/>
     <w:rsid w:val="008972D8"/>
     <w:rsid w:val="00897369"/>
     <w:rsid w:val="008974CF"/>
     <w:rsid w:val="008A0077"/>
     <w:rsid w:val="008A0242"/>
+    <w:rsid w:val="008A03EF"/>
     <w:rsid w:val="008A07F6"/>
     <w:rsid w:val="008A1253"/>
     <w:rsid w:val="008A1424"/>
     <w:rsid w:val="008A1629"/>
     <w:rsid w:val="008A18D7"/>
     <w:rsid w:val="008A1D85"/>
     <w:rsid w:val="008A279F"/>
     <w:rsid w:val="008A2B3D"/>
     <w:rsid w:val="008A3041"/>
     <w:rsid w:val="008A34D2"/>
     <w:rsid w:val="008A35F2"/>
     <w:rsid w:val="008A37C1"/>
     <w:rsid w:val="008A39C6"/>
     <w:rsid w:val="008A3CAE"/>
     <w:rsid w:val="008A3FF7"/>
     <w:rsid w:val="008A4142"/>
     <w:rsid w:val="008A43E1"/>
     <w:rsid w:val="008A48C6"/>
     <w:rsid w:val="008A493A"/>
     <w:rsid w:val="008A4992"/>
     <w:rsid w:val="008A52BF"/>
     <w:rsid w:val="008A55A1"/>
     <w:rsid w:val="008A6369"/>
     <w:rsid w:val="008A66A5"/>
     <w:rsid w:val="008A76C7"/>
     <w:rsid w:val="008A7860"/>
     <w:rsid w:val="008A7EF8"/>
+    <w:rsid w:val="008B02AA"/>
     <w:rsid w:val="008B0C3A"/>
     <w:rsid w:val="008B0F1C"/>
     <w:rsid w:val="008B12F4"/>
     <w:rsid w:val="008B1465"/>
     <w:rsid w:val="008B1E62"/>
+    <w:rsid w:val="008B22FB"/>
     <w:rsid w:val="008B2555"/>
     <w:rsid w:val="008B310A"/>
     <w:rsid w:val="008B381D"/>
     <w:rsid w:val="008B3DE4"/>
     <w:rsid w:val="008B3E65"/>
     <w:rsid w:val="008B3E96"/>
     <w:rsid w:val="008B4DD4"/>
     <w:rsid w:val="008B4FE5"/>
     <w:rsid w:val="008B54D8"/>
     <w:rsid w:val="008B5515"/>
     <w:rsid w:val="008B6150"/>
     <w:rsid w:val="008B67E7"/>
     <w:rsid w:val="008B69FB"/>
     <w:rsid w:val="008B716D"/>
     <w:rsid w:val="008B740D"/>
     <w:rsid w:val="008B7B30"/>
     <w:rsid w:val="008B7F1A"/>
     <w:rsid w:val="008B7F5C"/>
     <w:rsid w:val="008C018D"/>
     <w:rsid w:val="008C0375"/>
     <w:rsid w:val="008C0A62"/>
     <w:rsid w:val="008C2333"/>
     <w:rsid w:val="008C253A"/>
     <w:rsid w:val="008C2A05"/>
     <w:rsid w:val="008C313C"/>
     <w:rsid w:val="008C348B"/>
     <w:rsid w:val="008C3956"/>
     <w:rsid w:val="008C3D5B"/>
     <w:rsid w:val="008C3DAF"/>
     <w:rsid w:val="008C4722"/>
+    <w:rsid w:val="008C4B08"/>
     <w:rsid w:val="008C4BEC"/>
     <w:rsid w:val="008C4EB6"/>
     <w:rsid w:val="008C504C"/>
     <w:rsid w:val="008C5705"/>
     <w:rsid w:val="008C59A2"/>
     <w:rsid w:val="008C5D29"/>
     <w:rsid w:val="008C6041"/>
     <w:rsid w:val="008C63AC"/>
     <w:rsid w:val="008C694E"/>
     <w:rsid w:val="008C6A14"/>
     <w:rsid w:val="008C6A62"/>
     <w:rsid w:val="008C77C5"/>
     <w:rsid w:val="008C7F2E"/>
     <w:rsid w:val="008C7FF4"/>
     <w:rsid w:val="008D0B0D"/>
     <w:rsid w:val="008D107C"/>
     <w:rsid w:val="008D111C"/>
     <w:rsid w:val="008D137A"/>
     <w:rsid w:val="008D160D"/>
     <w:rsid w:val="008D1BE5"/>
     <w:rsid w:val="008D24EC"/>
     <w:rsid w:val="008D2BD7"/>
     <w:rsid w:val="008D2C39"/>
     <w:rsid w:val="008D300E"/>
+    <w:rsid w:val="008D323F"/>
+    <w:rsid w:val="008D3FFC"/>
     <w:rsid w:val="008D40A3"/>
     <w:rsid w:val="008D41AE"/>
     <w:rsid w:val="008D4CE2"/>
     <w:rsid w:val="008D5DDE"/>
     <w:rsid w:val="008D5FB4"/>
     <w:rsid w:val="008D6096"/>
     <w:rsid w:val="008E02BE"/>
     <w:rsid w:val="008E0EA1"/>
+    <w:rsid w:val="008E121B"/>
     <w:rsid w:val="008E14FA"/>
     <w:rsid w:val="008E1A18"/>
     <w:rsid w:val="008E1B4A"/>
+    <w:rsid w:val="008E2044"/>
     <w:rsid w:val="008E2487"/>
     <w:rsid w:val="008E26A3"/>
     <w:rsid w:val="008E2898"/>
     <w:rsid w:val="008E28C4"/>
     <w:rsid w:val="008E2F58"/>
     <w:rsid w:val="008E3373"/>
     <w:rsid w:val="008E35F0"/>
     <w:rsid w:val="008E3785"/>
     <w:rsid w:val="008E3E2F"/>
     <w:rsid w:val="008E458D"/>
+    <w:rsid w:val="008E488E"/>
     <w:rsid w:val="008E4BE1"/>
     <w:rsid w:val="008E52D7"/>
     <w:rsid w:val="008E5479"/>
     <w:rsid w:val="008E588F"/>
     <w:rsid w:val="008E5B19"/>
     <w:rsid w:val="008E5CF3"/>
     <w:rsid w:val="008E668E"/>
     <w:rsid w:val="008E6894"/>
     <w:rsid w:val="008E718E"/>
     <w:rsid w:val="008E76F2"/>
     <w:rsid w:val="008E7D61"/>
     <w:rsid w:val="008E7DD3"/>
     <w:rsid w:val="008E7EA6"/>
     <w:rsid w:val="008F0181"/>
     <w:rsid w:val="008F04DF"/>
     <w:rsid w:val="008F0645"/>
     <w:rsid w:val="008F0B23"/>
     <w:rsid w:val="008F144D"/>
     <w:rsid w:val="008F149F"/>
     <w:rsid w:val="008F1569"/>
     <w:rsid w:val="008F1D32"/>
+    <w:rsid w:val="008F26F7"/>
     <w:rsid w:val="008F2851"/>
     <w:rsid w:val="008F28C0"/>
     <w:rsid w:val="008F2E14"/>
     <w:rsid w:val="008F2FEB"/>
     <w:rsid w:val="008F37D2"/>
     <w:rsid w:val="008F3B46"/>
     <w:rsid w:val="008F3F3E"/>
     <w:rsid w:val="008F5347"/>
     <w:rsid w:val="008F5525"/>
     <w:rsid w:val="008F56D5"/>
     <w:rsid w:val="008F5CC8"/>
     <w:rsid w:val="008F6076"/>
     <w:rsid w:val="008F6738"/>
     <w:rsid w:val="008F6C6C"/>
     <w:rsid w:val="008F72DE"/>
     <w:rsid w:val="008F756E"/>
     <w:rsid w:val="008F78AE"/>
     <w:rsid w:val="008F7BFB"/>
     <w:rsid w:val="008F7CB0"/>
     <w:rsid w:val="008F7F74"/>
     <w:rsid w:val="008F7F9B"/>
     <w:rsid w:val="00900A45"/>
     <w:rsid w:val="00901A87"/>
     <w:rsid w:val="00901CB6"/>
     <w:rsid w:val="0090207E"/>
     <w:rsid w:val="009020F6"/>
     <w:rsid w:val="009023E2"/>
+    <w:rsid w:val="00902A2B"/>
     <w:rsid w:val="00902CEC"/>
     <w:rsid w:val="00902E56"/>
     <w:rsid w:val="00903252"/>
     <w:rsid w:val="0090395B"/>
     <w:rsid w:val="00903AD5"/>
     <w:rsid w:val="00903E41"/>
     <w:rsid w:val="009040ED"/>
     <w:rsid w:val="0090469C"/>
+    <w:rsid w:val="00904723"/>
     <w:rsid w:val="0090505F"/>
     <w:rsid w:val="00905061"/>
     <w:rsid w:val="009052F1"/>
     <w:rsid w:val="00905542"/>
     <w:rsid w:val="00905733"/>
     <w:rsid w:val="00906519"/>
     <w:rsid w:val="009067A2"/>
     <w:rsid w:val="00906BD9"/>
+    <w:rsid w:val="00906CDB"/>
     <w:rsid w:val="00906E3B"/>
     <w:rsid w:val="00906E75"/>
     <w:rsid w:val="00907361"/>
     <w:rsid w:val="009076ED"/>
     <w:rsid w:val="00907A89"/>
     <w:rsid w:val="00907C66"/>
     <w:rsid w:val="00907DA0"/>
     <w:rsid w:val="00907DBF"/>
     <w:rsid w:val="009100B4"/>
     <w:rsid w:val="009101C4"/>
     <w:rsid w:val="0091062E"/>
     <w:rsid w:val="00910799"/>
     <w:rsid w:val="00910B6F"/>
     <w:rsid w:val="00910F84"/>
     <w:rsid w:val="009110EF"/>
     <w:rsid w:val="009114CA"/>
     <w:rsid w:val="00911B84"/>
     <w:rsid w:val="009128CB"/>
     <w:rsid w:val="00912946"/>
+    <w:rsid w:val="00912AF1"/>
     <w:rsid w:val="00912F2A"/>
     <w:rsid w:val="00913196"/>
     <w:rsid w:val="00913C88"/>
     <w:rsid w:val="0091402B"/>
     <w:rsid w:val="00914195"/>
     <w:rsid w:val="009147F0"/>
     <w:rsid w:val="00914B88"/>
     <w:rsid w:val="00914CEC"/>
     <w:rsid w:val="00914D91"/>
     <w:rsid w:val="00915024"/>
     <w:rsid w:val="0091535D"/>
+    <w:rsid w:val="00915E78"/>
     <w:rsid w:val="0091605A"/>
     <w:rsid w:val="0091617E"/>
     <w:rsid w:val="009169F4"/>
     <w:rsid w:val="00916F00"/>
     <w:rsid w:val="00917625"/>
     <w:rsid w:val="0091763A"/>
     <w:rsid w:val="00917CBF"/>
     <w:rsid w:val="00917D2D"/>
     <w:rsid w:val="00920586"/>
     <w:rsid w:val="009210B9"/>
     <w:rsid w:val="0092122C"/>
     <w:rsid w:val="00921235"/>
     <w:rsid w:val="009213F9"/>
     <w:rsid w:val="00921501"/>
     <w:rsid w:val="009215B0"/>
     <w:rsid w:val="00921C0B"/>
     <w:rsid w:val="00921D58"/>
     <w:rsid w:val="0092234C"/>
     <w:rsid w:val="00922D3F"/>
     <w:rsid w:val="00922E3A"/>
     <w:rsid w:val="009238E5"/>
     <w:rsid w:val="00923A48"/>
     <w:rsid w:val="0092470F"/>
+    <w:rsid w:val="009247DB"/>
     <w:rsid w:val="00925217"/>
     <w:rsid w:val="00925911"/>
     <w:rsid w:val="00925B3F"/>
     <w:rsid w:val="00925D0E"/>
     <w:rsid w:val="00925FCD"/>
     <w:rsid w:val="00927237"/>
     <w:rsid w:val="00927C6F"/>
     <w:rsid w:val="00927EB9"/>
     <w:rsid w:val="00930FD6"/>
     <w:rsid w:val="009310BB"/>
+    <w:rsid w:val="0093120F"/>
     <w:rsid w:val="009314B0"/>
     <w:rsid w:val="00931C1E"/>
     <w:rsid w:val="0093201F"/>
     <w:rsid w:val="009324FE"/>
     <w:rsid w:val="00933253"/>
     <w:rsid w:val="00933924"/>
     <w:rsid w:val="00933C30"/>
     <w:rsid w:val="00933E95"/>
     <w:rsid w:val="009340A9"/>
     <w:rsid w:val="00934107"/>
     <w:rsid w:val="009342A6"/>
     <w:rsid w:val="009342A8"/>
     <w:rsid w:val="009344D5"/>
     <w:rsid w:val="009345B0"/>
     <w:rsid w:val="00935D17"/>
     <w:rsid w:val="00935FAB"/>
     <w:rsid w:val="0093636C"/>
     <w:rsid w:val="009364FB"/>
     <w:rsid w:val="009365B2"/>
     <w:rsid w:val="009368EA"/>
     <w:rsid w:val="00936963"/>
     <w:rsid w:val="00936A29"/>
     <w:rsid w:val="00937A71"/>
     <w:rsid w:val="00940BA7"/>
+    <w:rsid w:val="00941623"/>
     <w:rsid w:val="0094177A"/>
     <w:rsid w:val="0094188B"/>
     <w:rsid w:val="00942309"/>
     <w:rsid w:val="0094276B"/>
     <w:rsid w:val="009429CC"/>
     <w:rsid w:val="00942B07"/>
     <w:rsid w:val="00944C2B"/>
     <w:rsid w:val="009450E5"/>
     <w:rsid w:val="00945B5A"/>
     <w:rsid w:val="00945F13"/>
     <w:rsid w:val="00946509"/>
     <w:rsid w:val="00946DF4"/>
     <w:rsid w:val="00946E2D"/>
+    <w:rsid w:val="009473AC"/>
     <w:rsid w:val="009475C3"/>
     <w:rsid w:val="00947636"/>
     <w:rsid w:val="00947946"/>
     <w:rsid w:val="00947FA6"/>
     <w:rsid w:val="00950CE7"/>
     <w:rsid w:val="00951076"/>
     <w:rsid w:val="009513B0"/>
     <w:rsid w:val="00951504"/>
     <w:rsid w:val="009515A3"/>
     <w:rsid w:val="00951724"/>
     <w:rsid w:val="00951738"/>
     <w:rsid w:val="009518AB"/>
     <w:rsid w:val="00951FC5"/>
     <w:rsid w:val="0095254A"/>
+    <w:rsid w:val="009529F6"/>
+    <w:rsid w:val="009532DF"/>
     <w:rsid w:val="0095379E"/>
     <w:rsid w:val="00953959"/>
     <w:rsid w:val="00953998"/>
     <w:rsid w:val="00953E79"/>
     <w:rsid w:val="009543A3"/>
     <w:rsid w:val="009546A3"/>
     <w:rsid w:val="00954CE7"/>
     <w:rsid w:val="00955255"/>
     <w:rsid w:val="009555F0"/>
     <w:rsid w:val="0095595E"/>
     <w:rsid w:val="00955B1C"/>
     <w:rsid w:val="00955D4A"/>
     <w:rsid w:val="00956D58"/>
     <w:rsid w:val="00956D7C"/>
     <w:rsid w:val="00956E92"/>
     <w:rsid w:val="0095701B"/>
     <w:rsid w:val="00957196"/>
     <w:rsid w:val="00957568"/>
     <w:rsid w:val="009579A4"/>
     <w:rsid w:val="00957EC4"/>
     <w:rsid w:val="00960210"/>
     <w:rsid w:val="0096093A"/>
     <w:rsid w:val="00960A04"/>
     <w:rsid w:val="00960C24"/>
     <w:rsid w:val="00960D5D"/>
     <w:rsid w:val="00960EF1"/>
     <w:rsid w:val="00962217"/>
     <w:rsid w:val="009624B3"/>
     <w:rsid w:val="00962782"/>
     <w:rsid w:val="00962F99"/>
     <w:rsid w:val="00962FC0"/>
     <w:rsid w:val="009638D7"/>
     <w:rsid w:val="00964D09"/>
     <w:rsid w:val="009654E4"/>
     <w:rsid w:val="00965727"/>
     <w:rsid w:val="00965AE7"/>
     <w:rsid w:val="00965F84"/>
     <w:rsid w:val="009661E5"/>
     <w:rsid w:val="009668EA"/>
     <w:rsid w:val="00966D0B"/>
     <w:rsid w:val="00966DB5"/>
     <w:rsid w:val="0096771E"/>
     <w:rsid w:val="00967B05"/>
     <w:rsid w:val="00967FB3"/>
     <w:rsid w:val="00970294"/>
     <w:rsid w:val="0097036A"/>
     <w:rsid w:val="00970DBD"/>
     <w:rsid w:val="00971072"/>
     <w:rsid w:val="00971E24"/>
+    <w:rsid w:val="0097260B"/>
+    <w:rsid w:val="0097329F"/>
     <w:rsid w:val="009734E5"/>
     <w:rsid w:val="0097392B"/>
     <w:rsid w:val="00974297"/>
     <w:rsid w:val="009743A0"/>
     <w:rsid w:val="00974AAA"/>
     <w:rsid w:val="00974BC1"/>
     <w:rsid w:val="00974DD7"/>
+    <w:rsid w:val="00974E92"/>
     <w:rsid w:val="00975504"/>
     <w:rsid w:val="00975DD8"/>
     <w:rsid w:val="00976493"/>
     <w:rsid w:val="009764F7"/>
     <w:rsid w:val="009767BF"/>
     <w:rsid w:val="009767DE"/>
     <w:rsid w:val="00976D0A"/>
     <w:rsid w:val="00976D3B"/>
     <w:rsid w:val="00976DDA"/>
     <w:rsid w:val="00977751"/>
     <w:rsid w:val="0097776E"/>
     <w:rsid w:val="0097799C"/>
     <w:rsid w:val="00977D16"/>
     <w:rsid w:val="0098090C"/>
     <w:rsid w:val="00980E8C"/>
     <w:rsid w:val="00981472"/>
     <w:rsid w:val="00981E03"/>
     <w:rsid w:val="00981E16"/>
+    <w:rsid w:val="00982118"/>
     <w:rsid w:val="00982228"/>
     <w:rsid w:val="009822BC"/>
+    <w:rsid w:val="00982865"/>
     <w:rsid w:val="00982FFB"/>
     <w:rsid w:val="009834BA"/>
     <w:rsid w:val="009835B0"/>
     <w:rsid w:val="00983AC5"/>
     <w:rsid w:val="00983B95"/>
     <w:rsid w:val="0098449D"/>
     <w:rsid w:val="00984D7B"/>
     <w:rsid w:val="009856A3"/>
     <w:rsid w:val="009859AF"/>
     <w:rsid w:val="00985BD1"/>
     <w:rsid w:val="00985E7A"/>
     <w:rsid w:val="00985EC4"/>
     <w:rsid w:val="0098627A"/>
     <w:rsid w:val="00986479"/>
     <w:rsid w:val="00986DAB"/>
     <w:rsid w:val="00986F96"/>
     <w:rsid w:val="00986FD6"/>
+    <w:rsid w:val="00990794"/>
     <w:rsid w:val="00990FCB"/>
     <w:rsid w:val="00991563"/>
     <w:rsid w:val="00991638"/>
     <w:rsid w:val="00991716"/>
     <w:rsid w:val="00991A78"/>
     <w:rsid w:val="00992701"/>
     <w:rsid w:val="00992764"/>
     <w:rsid w:val="00993301"/>
     <w:rsid w:val="0099357C"/>
     <w:rsid w:val="0099379E"/>
     <w:rsid w:val="00993915"/>
     <w:rsid w:val="00993BB9"/>
     <w:rsid w:val="00994C4F"/>
     <w:rsid w:val="0099569A"/>
     <w:rsid w:val="00995E85"/>
     <w:rsid w:val="00995F5E"/>
     <w:rsid w:val="0099609A"/>
     <w:rsid w:val="009964FF"/>
     <w:rsid w:val="00996B77"/>
     <w:rsid w:val="00996CA7"/>
     <w:rsid w:val="009975BE"/>
     <w:rsid w:val="00997C1E"/>
     <w:rsid w:val="00997D6C"/>
     <w:rsid w:val="009A00B7"/>
     <w:rsid w:val="009A09BA"/>
     <w:rsid w:val="009A0F19"/>
     <w:rsid w:val="009A126E"/>
+    <w:rsid w:val="009A189B"/>
     <w:rsid w:val="009A1E05"/>
     <w:rsid w:val="009A1EF6"/>
     <w:rsid w:val="009A1FA7"/>
     <w:rsid w:val="009A24B5"/>
     <w:rsid w:val="009A25EF"/>
     <w:rsid w:val="009A3947"/>
     <w:rsid w:val="009A45AC"/>
     <w:rsid w:val="009A47A4"/>
     <w:rsid w:val="009A4EE9"/>
     <w:rsid w:val="009A531F"/>
     <w:rsid w:val="009A5A50"/>
     <w:rsid w:val="009A5F47"/>
     <w:rsid w:val="009A681C"/>
     <w:rsid w:val="009A6DB5"/>
     <w:rsid w:val="009A773F"/>
+    <w:rsid w:val="009A7940"/>
     <w:rsid w:val="009A7999"/>
     <w:rsid w:val="009A7BF1"/>
     <w:rsid w:val="009B0304"/>
     <w:rsid w:val="009B0B20"/>
     <w:rsid w:val="009B1582"/>
     <w:rsid w:val="009B15B3"/>
     <w:rsid w:val="009B2786"/>
     <w:rsid w:val="009B2834"/>
     <w:rsid w:val="009B2AF2"/>
     <w:rsid w:val="009B30CD"/>
+    <w:rsid w:val="009B3A70"/>
+    <w:rsid w:val="009B3EB0"/>
+    <w:rsid w:val="009B3F6D"/>
+    <w:rsid w:val="009B3FC3"/>
     <w:rsid w:val="009B403E"/>
     <w:rsid w:val="009B4102"/>
     <w:rsid w:val="009B47CC"/>
     <w:rsid w:val="009B51CE"/>
     <w:rsid w:val="009B525F"/>
     <w:rsid w:val="009B530E"/>
     <w:rsid w:val="009B53ED"/>
     <w:rsid w:val="009B5CA8"/>
     <w:rsid w:val="009B6517"/>
     <w:rsid w:val="009B664B"/>
     <w:rsid w:val="009B6DA3"/>
     <w:rsid w:val="009B7515"/>
+    <w:rsid w:val="009B7714"/>
     <w:rsid w:val="009C056A"/>
     <w:rsid w:val="009C0618"/>
     <w:rsid w:val="009C0C1E"/>
     <w:rsid w:val="009C0C8F"/>
     <w:rsid w:val="009C0E2F"/>
     <w:rsid w:val="009C0FCC"/>
     <w:rsid w:val="009C11A4"/>
     <w:rsid w:val="009C1AC5"/>
     <w:rsid w:val="009C2035"/>
     <w:rsid w:val="009C2242"/>
     <w:rsid w:val="009C26D1"/>
     <w:rsid w:val="009C2ED5"/>
     <w:rsid w:val="009C3D47"/>
     <w:rsid w:val="009C42F7"/>
     <w:rsid w:val="009C498B"/>
     <w:rsid w:val="009C4D42"/>
     <w:rsid w:val="009C4FF4"/>
     <w:rsid w:val="009C5432"/>
     <w:rsid w:val="009C5A4C"/>
     <w:rsid w:val="009C5E68"/>
     <w:rsid w:val="009C5F33"/>
     <w:rsid w:val="009C5FA4"/>
     <w:rsid w:val="009C631A"/>
     <w:rsid w:val="009C677E"/>
     <w:rsid w:val="009C6F4C"/>
@@ -18226,50 +18293,51 @@
     <w:rsid w:val="009D546B"/>
     <w:rsid w:val="009D5B0C"/>
     <w:rsid w:val="009D63F5"/>
     <w:rsid w:val="009D6409"/>
     <w:rsid w:val="009D65CA"/>
     <w:rsid w:val="009D6821"/>
     <w:rsid w:val="009D73CF"/>
     <w:rsid w:val="009D74C2"/>
     <w:rsid w:val="009D7B10"/>
     <w:rsid w:val="009D7CB2"/>
     <w:rsid w:val="009E0617"/>
     <w:rsid w:val="009E0D23"/>
     <w:rsid w:val="009E14C2"/>
     <w:rsid w:val="009E16CB"/>
     <w:rsid w:val="009E1892"/>
     <w:rsid w:val="009E1B08"/>
     <w:rsid w:val="009E1FBC"/>
     <w:rsid w:val="009E2E59"/>
     <w:rsid w:val="009E2F35"/>
     <w:rsid w:val="009E3569"/>
     <w:rsid w:val="009E37B2"/>
     <w:rsid w:val="009E38A9"/>
     <w:rsid w:val="009E3938"/>
     <w:rsid w:val="009E3EE5"/>
     <w:rsid w:val="009E4347"/>
+    <w:rsid w:val="009E482D"/>
     <w:rsid w:val="009E4E1E"/>
     <w:rsid w:val="009E5082"/>
     <w:rsid w:val="009E529F"/>
     <w:rsid w:val="009E52C4"/>
     <w:rsid w:val="009E55B9"/>
     <w:rsid w:val="009E564C"/>
     <w:rsid w:val="009E576E"/>
     <w:rsid w:val="009E5966"/>
     <w:rsid w:val="009E6109"/>
     <w:rsid w:val="009E624E"/>
     <w:rsid w:val="009E6A91"/>
     <w:rsid w:val="009E6D75"/>
     <w:rsid w:val="009E71ED"/>
     <w:rsid w:val="009E7353"/>
     <w:rsid w:val="009E7805"/>
     <w:rsid w:val="009E7E14"/>
     <w:rsid w:val="009F01AB"/>
     <w:rsid w:val="009F0231"/>
     <w:rsid w:val="009F0D26"/>
     <w:rsid w:val="009F125A"/>
     <w:rsid w:val="009F1C9A"/>
     <w:rsid w:val="009F1E32"/>
     <w:rsid w:val="009F1E77"/>
     <w:rsid w:val="009F2334"/>
     <w:rsid w:val="009F4966"/>
@@ -18283,683 +18351,738 @@
     <w:rsid w:val="009F6C7F"/>
     <w:rsid w:val="009F6EFE"/>
     <w:rsid w:val="009F6FCB"/>
     <w:rsid w:val="009F70C2"/>
     <w:rsid w:val="009F771B"/>
     <w:rsid w:val="00A00207"/>
     <w:rsid w:val="00A01D0E"/>
     <w:rsid w:val="00A02349"/>
     <w:rsid w:val="00A0249B"/>
     <w:rsid w:val="00A02E19"/>
     <w:rsid w:val="00A04189"/>
     <w:rsid w:val="00A044A8"/>
     <w:rsid w:val="00A05031"/>
     <w:rsid w:val="00A05A52"/>
     <w:rsid w:val="00A05C3F"/>
     <w:rsid w:val="00A05E2A"/>
     <w:rsid w:val="00A05E35"/>
     <w:rsid w:val="00A05E64"/>
     <w:rsid w:val="00A06197"/>
     <w:rsid w:val="00A06458"/>
     <w:rsid w:val="00A06AA3"/>
     <w:rsid w:val="00A072ED"/>
     <w:rsid w:val="00A07DA2"/>
     <w:rsid w:val="00A10067"/>
     <w:rsid w:val="00A1080E"/>
+    <w:rsid w:val="00A108B0"/>
+    <w:rsid w:val="00A10AFA"/>
+    <w:rsid w:val="00A111B3"/>
     <w:rsid w:val="00A117EE"/>
     <w:rsid w:val="00A11D83"/>
     <w:rsid w:val="00A1200A"/>
     <w:rsid w:val="00A12857"/>
     <w:rsid w:val="00A12DB2"/>
     <w:rsid w:val="00A13190"/>
     <w:rsid w:val="00A13E4E"/>
     <w:rsid w:val="00A14037"/>
+    <w:rsid w:val="00A144C3"/>
     <w:rsid w:val="00A144C9"/>
     <w:rsid w:val="00A147C7"/>
     <w:rsid w:val="00A1573B"/>
     <w:rsid w:val="00A15AAB"/>
     <w:rsid w:val="00A15AB9"/>
     <w:rsid w:val="00A16343"/>
     <w:rsid w:val="00A1685A"/>
     <w:rsid w:val="00A168D6"/>
     <w:rsid w:val="00A16E5F"/>
     <w:rsid w:val="00A17FC3"/>
     <w:rsid w:val="00A203F0"/>
     <w:rsid w:val="00A20819"/>
     <w:rsid w:val="00A20E0E"/>
     <w:rsid w:val="00A21545"/>
     <w:rsid w:val="00A21BB2"/>
     <w:rsid w:val="00A21EC9"/>
     <w:rsid w:val="00A226C0"/>
+    <w:rsid w:val="00A22CEA"/>
     <w:rsid w:val="00A22E03"/>
     <w:rsid w:val="00A238E5"/>
     <w:rsid w:val="00A2398B"/>
+    <w:rsid w:val="00A248A8"/>
+    <w:rsid w:val="00A24911"/>
     <w:rsid w:val="00A24A7F"/>
     <w:rsid w:val="00A24A8E"/>
     <w:rsid w:val="00A25357"/>
     <w:rsid w:val="00A25548"/>
     <w:rsid w:val="00A2595E"/>
     <w:rsid w:val="00A25C65"/>
     <w:rsid w:val="00A26080"/>
     <w:rsid w:val="00A26129"/>
     <w:rsid w:val="00A26476"/>
     <w:rsid w:val="00A267EF"/>
     <w:rsid w:val="00A26AC5"/>
     <w:rsid w:val="00A26B32"/>
     <w:rsid w:val="00A26C08"/>
     <w:rsid w:val="00A26C5C"/>
     <w:rsid w:val="00A27506"/>
     <w:rsid w:val="00A27953"/>
     <w:rsid w:val="00A3055C"/>
     <w:rsid w:val="00A30BEE"/>
     <w:rsid w:val="00A310BD"/>
     <w:rsid w:val="00A32429"/>
     <w:rsid w:val="00A32A00"/>
     <w:rsid w:val="00A32F98"/>
     <w:rsid w:val="00A33646"/>
     <w:rsid w:val="00A33743"/>
     <w:rsid w:val="00A3382C"/>
     <w:rsid w:val="00A33A7F"/>
     <w:rsid w:val="00A33ACE"/>
     <w:rsid w:val="00A34186"/>
     <w:rsid w:val="00A34D23"/>
     <w:rsid w:val="00A35219"/>
     <w:rsid w:val="00A35DFB"/>
     <w:rsid w:val="00A36676"/>
     <w:rsid w:val="00A370F0"/>
     <w:rsid w:val="00A372D4"/>
     <w:rsid w:val="00A376CF"/>
     <w:rsid w:val="00A37FF6"/>
     <w:rsid w:val="00A402A1"/>
     <w:rsid w:val="00A40A19"/>
     <w:rsid w:val="00A416A7"/>
     <w:rsid w:val="00A41BEB"/>
+    <w:rsid w:val="00A41E2E"/>
     <w:rsid w:val="00A41E71"/>
     <w:rsid w:val="00A42264"/>
     <w:rsid w:val="00A42973"/>
     <w:rsid w:val="00A429CC"/>
     <w:rsid w:val="00A42B5D"/>
+    <w:rsid w:val="00A432BA"/>
     <w:rsid w:val="00A4360D"/>
     <w:rsid w:val="00A439CB"/>
     <w:rsid w:val="00A43D60"/>
     <w:rsid w:val="00A44026"/>
     <w:rsid w:val="00A45020"/>
     <w:rsid w:val="00A455A8"/>
     <w:rsid w:val="00A45871"/>
     <w:rsid w:val="00A45C74"/>
     <w:rsid w:val="00A45F98"/>
     <w:rsid w:val="00A46C0A"/>
     <w:rsid w:val="00A47303"/>
     <w:rsid w:val="00A47677"/>
     <w:rsid w:val="00A47774"/>
+    <w:rsid w:val="00A47A75"/>
     <w:rsid w:val="00A47A8C"/>
     <w:rsid w:val="00A50005"/>
     <w:rsid w:val="00A50257"/>
+    <w:rsid w:val="00A5059E"/>
     <w:rsid w:val="00A50648"/>
     <w:rsid w:val="00A50889"/>
     <w:rsid w:val="00A508F8"/>
     <w:rsid w:val="00A5177D"/>
     <w:rsid w:val="00A51A45"/>
     <w:rsid w:val="00A52858"/>
+    <w:rsid w:val="00A528A5"/>
     <w:rsid w:val="00A52B72"/>
     <w:rsid w:val="00A5325C"/>
     <w:rsid w:val="00A535B1"/>
     <w:rsid w:val="00A54722"/>
     <w:rsid w:val="00A54E63"/>
     <w:rsid w:val="00A55152"/>
+    <w:rsid w:val="00A55211"/>
     <w:rsid w:val="00A55846"/>
     <w:rsid w:val="00A55BA5"/>
+    <w:rsid w:val="00A56631"/>
     <w:rsid w:val="00A5665B"/>
     <w:rsid w:val="00A56FD7"/>
     <w:rsid w:val="00A57581"/>
     <w:rsid w:val="00A57723"/>
     <w:rsid w:val="00A5799A"/>
     <w:rsid w:val="00A606FD"/>
     <w:rsid w:val="00A607BD"/>
     <w:rsid w:val="00A608A5"/>
     <w:rsid w:val="00A60C74"/>
     <w:rsid w:val="00A60F13"/>
     <w:rsid w:val="00A6143E"/>
+    <w:rsid w:val="00A61568"/>
     <w:rsid w:val="00A61AB1"/>
+    <w:rsid w:val="00A61B71"/>
     <w:rsid w:val="00A6263F"/>
     <w:rsid w:val="00A62A7C"/>
+    <w:rsid w:val="00A633B0"/>
     <w:rsid w:val="00A640F2"/>
+    <w:rsid w:val="00A6418D"/>
     <w:rsid w:val="00A64934"/>
     <w:rsid w:val="00A64F7A"/>
     <w:rsid w:val="00A65196"/>
     <w:rsid w:val="00A652C1"/>
     <w:rsid w:val="00A65865"/>
     <w:rsid w:val="00A65CE4"/>
     <w:rsid w:val="00A661C1"/>
     <w:rsid w:val="00A66AE8"/>
     <w:rsid w:val="00A66B8D"/>
     <w:rsid w:val="00A66E4D"/>
     <w:rsid w:val="00A66E65"/>
     <w:rsid w:val="00A67454"/>
     <w:rsid w:val="00A677D3"/>
     <w:rsid w:val="00A70097"/>
     <w:rsid w:val="00A70339"/>
     <w:rsid w:val="00A705B5"/>
+    <w:rsid w:val="00A70799"/>
     <w:rsid w:val="00A709E6"/>
     <w:rsid w:val="00A70E84"/>
     <w:rsid w:val="00A7110B"/>
     <w:rsid w:val="00A71471"/>
     <w:rsid w:val="00A71B3C"/>
     <w:rsid w:val="00A71B50"/>
     <w:rsid w:val="00A71BAE"/>
     <w:rsid w:val="00A71CBA"/>
     <w:rsid w:val="00A7207B"/>
     <w:rsid w:val="00A724B5"/>
     <w:rsid w:val="00A724E1"/>
     <w:rsid w:val="00A7253E"/>
     <w:rsid w:val="00A72B1E"/>
     <w:rsid w:val="00A72F1B"/>
     <w:rsid w:val="00A7370A"/>
     <w:rsid w:val="00A7417F"/>
     <w:rsid w:val="00A74A72"/>
     <w:rsid w:val="00A74B36"/>
     <w:rsid w:val="00A74B77"/>
     <w:rsid w:val="00A75733"/>
     <w:rsid w:val="00A75A25"/>
     <w:rsid w:val="00A75B8B"/>
     <w:rsid w:val="00A761F7"/>
     <w:rsid w:val="00A76931"/>
+    <w:rsid w:val="00A76F5E"/>
     <w:rsid w:val="00A800B9"/>
     <w:rsid w:val="00A80633"/>
     <w:rsid w:val="00A80ABD"/>
     <w:rsid w:val="00A818C3"/>
     <w:rsid w:val="00A82860"/>
     <w:rsid w:val="00A828B7"/>
     <w:rsid w:val="00A82A0C"/>
     <w:rsid w:val="00A82A20"/>
     <w:rsid w:val="00A83581"/>
     <w:rsid w:val="00A83793"/>
     <w:rsid w:val="00A83BC9"/>
     <w:rsid w:val="00A84035"/>
     <w:rsid w:val="00A84D45"/>
+    <w:rsid w:val="00A84F78"/>
     <w:rsid w:val="00A851E7"/>
     <w:rsid w:val="00A85646"/>
     <w:rsid w:val="00A85B73"/>
     <w:rsid w:val="00A86258"/>
     <w:rsid w:val="00A86851"/>
     <w:rsid w:val="00A869FD"/>
+    <w:rsid w:val="00A86CEA"/>
     <w:rsid w:val="00A87086"/>
     <w:rsid w:val="00A87979"/>
+    <w:rsid w:val="00A87DEB"/>
     <w:rsid w:val="00A87EB5"/>
     <w:rsid w:val="00A90268"/>
     <w:rsid w:val="00A908CE"/>
     <w:rsid w:val="00A908CF"/>
+    <w:rsid w:val="00A90A2F"/>
     <w:rsid w:val="00A9168D"/>
     <w:rsid w:val="00A9190B"/>
     <w:rsid w:val="00A91A4B"/>
     <w:rsid w:val="00A91EDE"/>
     <w:rsid w:val="00A9226B"/>
     <w:rsid w:val="00A922D4"/>
     <w:rsid w:val="00A92733"/>
     <w:rsid w:val="00A92A32"/>
     <w:rsid w:val="00A92BD7"/>
     <w:rsid w:val="00A93706"/>
     <w:rsid w:val="00A9399F"/>
+    <w:rsid w:val="00A94174"/>
     <w:rsid w:val="00A9494B"/>
     <w:rsid w:val="00A955A0"/>
     <w:rsid w:val="00A967D9"/>
     <w:rsid w:val="00A96BC7"/>
     <w:rsid w:val="00A96C2F"/>
     <w:rsid w:val="00A96DD9"/>
     <w:rsid w:val="00A974C6"/>
     <w:rsid w:val="00A977F2"/>
     <w:rsid w:val="00A97D6B"/>
     <w:rsid w:val="00AA096E"/>
     <w:rsid w:val="00AA0AC4"/>
     <w:rsid w:val="00AA0FE5"/>
     <w:rsid w:val="00AA10E8"/>
     <w:rsid w:val="00AA140C"/>
     <w:rsid w:val="00AA1607"/>
     <w:rsid w:val="00AA1A6B"/>
     <w:rsid w:val="00AA1AB7"/>
     <w:rsid w:val="00AA1BED"/>
     <w:rsid w:val="00AA1EC9"/>
     <w:rsid w:val="00AA2100"/>
     <w:rsid w:val="00AA2688"/>
     <w:rsid w:val="00AA2EC5"/>
     <w:rsid w:val="00AA2FBC"/>
     <w:rsid w:val="00AA343E"/>
     <w:rsid w:val="00AA3620"/>
     <w:rsid w:val="00AA3C71"/>
     <w:rsid w:val="00AA3D8D"/>
     <w:rsid w:val="00AA40FD"/>
+    <w:rsid w:val="00AA48A3"/>
     <w:rsid w:val="00AA49AB"/>
     <w:rsid w:val="00AA4BEE"/>
     <w:rsid w:val="00AA4E34"/>
     <w:rsid w:val="00AA53E5"/>
     <w:rsid w:val="00AA55A0"/>
     <w:rsid w:val="00AA597B"/>
     <w:rsid w:val="00AA603C"/>
     <w:rsid w:val="00AA6AC0"/>
     <w:rsid w:val="00AA6BBF"/>
     <w:rsid w:val="00AA6C6D"/>
     <w:rsid w:val="00AA71DC"/>
     <w:rsid w:val="00AA7335"/>
     <w:rsid w:val="00AA738A"/>
     <w:rsid w:val="00AA755F"/>
     <w:rsid w:val="00AB0511"/>
     <w:rsid w:val="00AB08EC"/>
     <w:rsid w:val="00AB0E58"/>
     <w:rsid w:val="00AB0EE7"/>
     <w:rsid w:val="00AB0FC0"/>
     <w:rsid w:val="00AB14BD"/>
     <w:rsid w:val="00AB171D"/>
     <w:rsid w:val="00AB1764"/>
     <w:rsid w:val="00AB1EA9"/>
     <w:rsid w:val="00AB1F5C"/>
+    <w:rsid w:val="00AB2362"/>
     <w:rsid w:val="00AB313B"/>
     <w:rsid w:val="00AB3A8C"/>
     <w:rsid w:val="00AB3AA3"/>
     <w:rsid w:val="00AB4202"/>
     <w:rsid w:val="00AB45C3"/>
     <w:rsid w:val="00AB4C7A"/>
     <w:rsid w:val="00AB4DA7"/>
     <w:rsid w:val="00AB59D1"/>
     <w:rsid w:val="00AB5EB5"/>
     <w:rsid w:val="00AB6157"/>
     <w:rsid w:val="00AB62DD"/>
     <w:rsid w:val="00AB634F"/>
     <w:rsid w:val="00AB681B"/>
     <w:rsid w:val="00AB6B1A"/>
     <w:rsid w:val="00AB6C2B"/>
     <w:rsid w:val="00AB713C"/>
     <w:rsid w:val="00AB7434"/>
     <w:rsid w:val="00AC00DD"/>
     <w:rsid w:val="00AC03B7"/>
     <w:rsid w:val="00AC0A16"/>
     <w:rsid w:val="00AC0F60"/>
     <w:rsid w:val="00AC1190"/>
     <w:rsid w:val="00AC14C7"/>
     <w:rsid w:val="00AC1622"/>
     <w:rsid w:val="00AC2267"/>
     <w:rsid w:val="00AC364F"/>
     <w:rsid w:val="00AC3AB1"/>
     <w:rsid w:val="00AC3D6F"/>
     <w:rsid w:val="00AC418C"/>
     <w:rsid w:val="00AC43F6"/>
     <w:rsid w:val="00AC4E44"/>
     <w:rsid w:val="00AC4E7D"/>
     <w:rsid w:val="00AC5D00"/>
     <w:rsid w:val="00AC5ECE"/>
+    <w:rsid w:val="00AC6414"/>
     <w:rsid w:val="00AC6835"/>
     <w:rsid w:val="00AC787E"/>
     <w:rsid w:val="00AC78AE"/>
     <w:rsid w:val="00AD0938"/>
     <w:rsid w:val="00AD12E1"/>
     <w:rsid w:val="00AD13A6"/>
+    <w:rsid w:val="00AD18AD"/>
+    <w:rsid w:val="00AD1BC9"/>
     <w:rsid w:val="00AD2037"/>
     <w:rsid w:val="00AD2CFA"/>
     <w:rsid w:val="00AD2EC8"/>
     <w:rsid w:val="00AD3FFC"/>
     <w:rsid w:val="00AD4559"/>
     <w:rsid w:val="00AD4FD6"/>
     <w:rsid w:val="00AD543F"/>
     <w:rsid w:val="00AD54D6"/>
     <w:rsid w:val="00AD689B"/>
     <w:rsid w:val="00AD691F"/>
     <w:rsid w:val="00AD704C"/>
     <w:rsid w:val="00AE03D7"/>
     <w:rsid w:val="00AE0841"/>
     <w:rsid w:val="00AE0E71"/>
     <w:rsid w:val="00AE173D"/>
     <w:rsid w:val="00AE17F6"/>
     <w:rsid w:val="00AE1D3D"/>
     <w:rsid w:val="00AE1EA8"/>
     <w:rsid w:val="00AE23E7"/>
     <w:rsid w:val="00AE2845"/>
     <w:rsid w:val="00AE3326"/>
+    <w:rsid w:val="00AE3462"/>
     <w:rsid w:val="00AE3FBC"/>
     <w:rsid w:val="00AE424B"/>
     <w:rsid w:val="00AE497F"/>
     <w:rsid w:val="00AE4A9A"/>
     <w:rsid w:val="00AE4ACE"/>
     <w:rsid w:val="00AE4D68"/>
     <w:rsid w:val="00AE4E8E"/>
     <w:rsid w:val="00AE5196"/>
+    <w:rsid w:val="00AE5576"/>
     <w:rsid w:val="00AE557B"/>
     <w:rsid w:val="00AE64C1"/>
     <w:rsid w:val="00AE657C"/>
     <w:rsid w:val="00AE6880"/>
     <w:rsid w:val="00AE6DCB"/>
     <w:rsid w:val="00AE73F5"/>
     <w:rsid w:val="00AE7439"/>
     <w:rsid w:val="00AE7FA0"/>
     <w:rsid w:val="00AF0315"/>
     <w:rsid w:val="00AF073A"/>
     <w:rsid w:val="00AF10CF"/>
     <w:rsid w:val="00AF15CC"/>
     <w:rsid w:val="00AF1B15"/>
     <w:rsid w:val="00AF20C2"/>
     <w:rsid w:val="00AF29C7"/>
     <w:rsid w:val="00AF2C6E"/>
+    <w:rsid w:val="00AF34A5"/>
     <w:rsid w:val="00AF3B6E"/>
     <w:rsid w:val="00AF42B1"/>
     <w:rsid w:val="00AF43BE"/>
     <w:rsid w:val="00AF45E9"/>
+    <w:rsid w:val="00AF4815"/>
     <w:rsid w:val="00AF4C5C"/>
     <w:rsid w:val="00AF4D63"/>
     <w:rsid w:val="00AF4DC4"/>
     <w:rsid w:val="00AF560E"/>
     <w:rsid w:val="00AF57FF"/>
+    <w:rsid w:val="00AF58E6"/>
     <w:rsid w:val="00AF5AA8"/>
     <w:rsid w:val="00AF722E"/>
     <w:rsid w:val="00B007D6"/>
     <w:rsid w:val="00B00C7A"/>
     <w:rsid w:val="00B01673"/>
     <w:rsid w:val="00B01AB4"/>
     <w:rsid w:val="00B01DF0"/>
+    <w:rsid w:val="00B01ECE"/>
     <w:rsid w:val="00B020B5"/>
     <w:rsid w:val="00B022EA"/>
     <w:rsid w:val="00B0259F"/>
     <w:rsid w:val="00B0262B"/>
     <w:rsid w:val="00B02F12"/>
     <w:rsid w:val="00B036F6"/>
     <w:rsid w:val="00B0415E"/>
     <w:rsid w:val="00B043CB"/>
     <w:rsid w:val="00B047C5"/>
     <w:rsid w:val="00B04DF2"/>
     <w:rsid w:val="00B05A13"/>
     <w:rsid w:val="00B0666D"/>
     <w:rsid w:val="00B0668F"/>
     <w:rsid w:val="00B0685D"/>
     <w:rsid w:val="00B07152"/>
     <w:rsid w:val="00B07AFD"/>
     <w:rsid w:val="00B07D39"/>
     <w:rsid w:val="00B10039"/>
     <w:rsid w:val="00B100F6"/>
     <w:rsid w:val="00B102D1"/>
     <w:rsid w:val="00B10677"/>
     <w:rsid w:val="00B1160C"/>
     <w:rsid w:val="00B11886"/>
     <w:rsid w:val="00B11BFE"/>
     <w:rsid w:val="00B11EFC"/>
     <w:rsid w:val="00B123EB"/>
     <w:rsid w:val="00B124B6"/>
     <w:rsid w:val="00B126FC"/>
     <w:rsid w:val="00B13227"/>
     <w:rsid w:val="00B13505"/>
     <w:rsid w:val="00B1392C"/>
     <w:rsid w:val="00B13DC8"/>
     <w:rsid w:val="00B14067"/>
     <w:rsid w:val="00B149F3"/>
     <w:rsid w:val="00B14A42"/>
+    <w:rsid w:val="00B14C23"/>
     <w:rsid w:val="00B158F9"/>
     <w:rsid w:val="00B15C4D"/>
     <w:rsid w:val="00B15CC8"/>
     <w:rsid w:val="00B162C4"/>
     <w:rsid w:val="00B16561"/>
     <w:rsid w:val="00B16963"/>
     <w:rsid w:val="00B16F8E"/>
     <w:rsid w:val="00B175CF"/>
     <w:rsid w:val="00B17759"/>
     <w:rsid w:val="00B17C55"/>
     <w:rsid w:val="00B206BB"/>
     <w:rsid w:val="00B2115E"/>
     <w:rsid w:val="00B2128F"/>
     <w:rsid w:val="00B21AFC"/>
     <w:rsid w:val="00B21C46"/>
     <w:rsid w:val="00B21D4E"/>
     <w:rsid w:val="00B22030"/>
+    <w:rsid w:val="00B22076"/>
+    <w:rsid w:val="00B223B8"/>
     <w:rsid w:val="00B22685"/>
     <w:rsid w:val="00B22752"/>
     <w:rsid w:val="00B2293D"/>
     <w:rsid w:val="00B22D0E"/>
     <w:rsid w:val="00B22F30"/>
     <w:rsid w:val="00B23227"/>
     <w:rsid w:val="00B23F9A"/>
     <w:rsid w:val="00B23FB5"/>
+    <w:rsid w:val="00B2429B"/>
     <w:rsid w:val="00B248CA"/>
     <w:rsid w:val="00B24A55"/>
     <w:rsid w:val="00B251A3"/>
+    <w:rsid w:val="00B254E1"/>
     <w:rsid w:val="00B25761"/>
     <w:rsid w:val="00B25CC3"/>
     <w:rsid w:val="00B26915"/>
     <w:rsid w:val="00B26F4D"/>
     <w:rsid w:val="00B27259"/>
     <w:rsid w:val="00B27615"/>
     <w:rsid w:val="00B27962"/>
     <w:rsid w:val="00B3043D"/>
     <w:rsid w:val="00B30E0A"/>
     <w:rsid w:val="00B31325"/>
     <w:rsid w:val="00B315F5"/>
     <w:rsid w:val="00B316B7"/>
     <w:rsid w:val="00B316CF"/>
     <w:rsid w:val="00B31F65"/>
+    <w:rsid w:val="00B3259E"/>
     <w:rsid w:val="00B33320"/>
     <w:rsid w:val="00B3372F"/>
     <w:rsid w:val="00B337C1"/>
     <w:rsid w:val="00B33A97"/>
     <w:rsid w:val="00B342F6"/>
     <w:rsid w:val="00B343BD"/>
     <w:rsid w:val="00B343D7"/>
     <w:rsid w:val="00B34517"/>
     <w:rsid w:val="00B34912"/>
     <w:rsid w:val="00B34D54"/>
     <w:rsid w:val="00B3538A"/>
     <w:rsid w:val="00B35A86"/>
     <w:rsid w:val="00B35C1C"/>
     <w:rsid w:val="00B35C8F"/>
     <w:rsid w:val="00B36204"/>
     <w:rsid w:val="00B3652C"/>
+    <w:rsid w:val="00B365A7"/>
     <w:rsid w:val="00B3702B"/>
     <w:rsid w:val="00B37F90"/>
     <w:rsid w:val="00B40228"/>
     <w:rsid w:val="00B4032A"/>
     <w:rsid w:val="00B40BAE"/>
     <w:rsid w:val="00B411A7"/>
     <w:rsid w:val="00B41B5B"/>
     <w:rsid w:val="00B426C4"/>
+    <w:rsid w:val="00B43300"/>
+    <w:rsid w:val="00B434AC"/>
     <w:rsid w:val="00B435F2"/>
     <w:rsid w:val="00B43A3B"/>
     <w:rsid w:val="00B43C78"/>
     <w:rsid w:val="00B452C4"/>
     <w:rsid w:val="00B4562B"/>
     <w:rsid w:val="00B45A8D"/>
     <w:rsid w:val="00B45B21"/>
     <w:rsid w:val="00B460D2"/>
     <w:rsid w:val="00B46713"/>
     <w:rsid w:val="00B46731"/>
     <w:rsid w:val="00B467C8"/>
+    <w:rsid w:val="00B46929"/>
     <w:rsid w:val="00B46A6C"/>
     <w:rsid w:val="00B47AC7"/>
     <w:rsid w:val="00B50040"/>
     <w:rsid w:val="00B50B56"/>
     <w:rsid w:val="00B50F43"/>
     <w:rsid w:val="00B512EF"/>
+    <w:rsid w:val="00B517E3"/>
     <w:rsid w:val="00B518B1"/>
     <w:rsid w:val="00B51E84"/>
     <w:rsid w:val="00B523EC"/>
     <w:rsid w:val="00B5247F"/>
     <w:rsid w:val="00B52789"/>
     <w:rsid w:val="00B53428"/>
     <w:rsid w:val="00B53C23"/>
     <w:rsid w:val="00B5400A"/>
     <w:rsid w:val="00B5414F"/>
+    <w:rsid w:val="00B543A8"/>
     <w:rsid w:val="00B546AA"/>
     <w:rsid w:val="00B54C56"/>
     <w:rsid w:val="00B54FDF"/>
     <w:rsid w:val="00B551D0"/>
     <w:rsid w:val="00B55628"/>
     <w:rsid w:val="00B55B6D"/>
     <w:rsid w:val="00B55E25"/>
     <w:rsid w:val="00B5647D"/>
     <w:rsid w:val="00B564F2"/>
     <w:rsid w:val="00B56B43"/>
     <w:rsid w:val="00B56C97"/>
     <w:rsid w:val="00B570E3"/>
     <w:rsid w:val="00B60302"/>
     <w:rsid w:val="00B60357"/>
     <w:rsid w:val="00B607F1"/>
+    <w:rsid w:val="00B60D14"/>
     <w:rsid w:val="00B614A3"/>
     <w:rsid w:val="00B61853"/>
     <w:rsid w:val="00B619B1"/>
     <w:rsid w:val="00B62655"/>
     <w:rsid w:val="00B6273F"/>
     <w:rsid w:val="00B62B6C"/>
     <w:rsid w:val="00B62DEC"/>
     <w:rsid w:val="00B62E95"/>
     <w:rsid w:val="00B63449"/>
     <w:rsid w:val="00B63A5A"/>
     <w:rsid w:val="00B63DB1"/>
     <w:rsid w:val="00B640F0"/>
     <w:rsid w:val="00B64479"/>
     <w:rsid w:val="00B64B37"/>
     <w:rsid w:val="00B64E53"/>
     <w:rsid w:val="00B65331"/>
     <w:rsid w:val="00B65D49"/>
     <w:rsid w:val="00B6693B"/>
     <w:rsid w:val="00B66A0B"/>
     <w:rsid w:val="00B66B3B"/>
     <w:rsid w:val="00B66DD4"/>
     <w:rsid w:val="00B679A1"/>
     <w:rsid w:val="00B67BFB"/>
     <w:rsid w:val="00B7010C"/>
     <w:rsid w:val="00B70168"/>
     <w:rsid w:val="00B7129E"/>
     <w:rsid w:val="00B717D4"/>
     <w:rsid w:val="00B71AB1"/>
     <w:rsid w:val="00B728C8"/>
     <w:rsid w:val="00B72CC8"/>
     <w:rsid w:val="00B72D78"/>
+    <w:rsid w:val="00B732B6"/>
     <w:rsid w:val="00B73AD2"/>
     <w:rsid w:val="00B74338"/>
     <w:rsid w:val="00B74672"/>
     <w:rsid w:val="00B7496F"/>
     <w:rsid w:val="00B74AED"/>
     <w:rsid w:val="00B74C8A"/>
     <w:rsid w:val="00B74D73"/>
     <w:rsid w:val="00B74EDB"/>
     <w:rsid w:val="00B74F1B"/>
     <w:rsid w:val="00B75659"/>
     <w:rsid w:val="00B75E7D"/>
     <w:rsid w:val="00B75FBC"/>
     <w:rsid w:val="00B76424"/>
     <w:rsid w:val="00B77181"/>
     <w:rsid w:val="00B7724D"/>
     <w:rsid w:val="00B77A4E"/>
     <w:rsid w:val="00B77E48"/>
     <w:rsid w:val="00B80A84"/>
     <w:rsid w:val="00B80C8C"/>
     <w:rsid w:val="00B80C93"/>
     <w:rsid w:val="00B80D9E"/>
     <w:rsid w:val="00B8109F"/>
     <w:rsid w:val="00B81532"/>
     <w:rsid w:val="00B8277D"/>
     <w:rsid w:val="00B827E8"/>
     <w:rsid w:val="00B82DEE"/>
     <w:rsid w:val="00B83785"/>
     <w:rsid w:val="00B83B19"/>
     <w:rsid w:val="00B840C4"/>
+    <w:rsid w:val="00B8426E"/>
     <w:rsid w:val="00B8549B"/>
     <w:rsid w:val="00B856A8"/>
     <w:rsid w:val="00B8576C"/>
     <w:rsid w:val="00B85998"/>
     <w:rsid w:val="00B85A53"/>
     <w:rsid w:val="00B86394"/>
     <w:rsid w:val="00B8679E"/>
     <w:rsid w:val="00B86EC8"/>
     <w:rsid w:val="00B8778F"/>
     <w:rsid w:val="00B87EA8"/>
     <w:rsid w:val="00B9020E"/>
     <w:rsid w:val="00B90BA2"/>
     <w:rsid w:val="00B90BD0"/>
     <w:rsid w:val="00B91254"/>
     <w:rsid w:val="00B917E0"/>
     <w:rsid w:val="00B92360"/>
     <w:rsid w:val="00B93058"/>
     <w:rsid w:val="00B94576"/>
     <w:rsid w:val="00B94977"/>
     <w:rsid w:val="00B94A72"/>
     <w:rsid w:val="00B94B5D"/>
     <w:rsid w:val="00B95506"/>
     <w:rsid w:val="00B95700"/>
+    <w:rsid w:val="00B95A23"/>
     <w:rsid w:val="00B95E82"/>
     <w:rsid w:val="00B96190"/>
     <w:rsid w:val="00B967CA"/>
     <w:rsid w:val="00B96BD3"/>
     <w:rsid w:val="00B970CF"/>
+    <w:rsid w:val="00B97CC4"/>
     <w:rsid w:val="00B97EF2"/>
     <w:rsid w:val="00BA044B"/>
     <w:rsid w:val="00BA0B43"/>
     <w:rsid w:val="00BA0DCA"/>
     <w:rsid w:val="00BA0E59"/>
     <w:rsid w:val="00BA0E72"/>
     <w:rsid w:val="00BA0FA7"/>
     <w:rsid w:val="00BA1539"/>
     <w:rsid w:val="00BA18E2"/>
     <w:rsid w:val="00BA2555"/>
     <w:rsid w:val="00BA264D"/>
     <w:rsid w:val="00BA26D9"/>
     <w:rsid w:val="00BA2B1B"/>
+    <w:rsid w:val="00BA38A8"/>
     <w:rsid w:val="00BA3EA2"/>
     <w:rsid w:val="00BA48C2"/>
     <w:rsid w:val="00BA48DD"/>
     <w:rsid w:val="00BA49B8"/>
     <w:rsid w:val="00BA4A30"/>
     <w:rsid w:val="00BA50B8"/>
     <w:rsid w:val="00BA51DA"/>
     <w:rsid w:val="00BA613B"/>
     <w:rsid w:val="00BA66C0"/>
     <w:rsid w:val="00BA6783"/>
     <w:rsid w:val="00BA72D0"/>
     <w:rsid w:val="00BA73C2"/>
     <w:rsid w:val="00BA7441"/>
     <w:rsid w:val="00BA77AA"/>
     <w:rsid w:val="00BA790B"/>
     <w:rsid w:val="00BB0190"/>
     <w:rsid w:val="00BB045E"/>
     <w:rsid w:val="00BB0719"/>
     <w:rsid w:val="00BB0951"/>
     <w:rsid w:val="00BB0C1D"/>
     <w:rsid w:val="00BB1327"/>
     <w:rsid w:val="00BB182D"/>
     <w:rsid w:val="00BB187E"/>
     <w:rsid w:val="00BB1DDB"/>
     <w:rsid w:val="00BB1FF1"/>
     <w:rsid w:val="00BB200B"/>
     <w:rsid w:val="00BB24A5"/>
     <w:rsid w:val="00BB26EA"/>
     <w:rsid w:val="00BB291C"/>
     <w:rsid w:val="00BB2A7A"/>
     <w:rsid w:val="00BB2F47"/>
     <w:rsid w:val="00BB36FB"/>
     <w:rsid w:val="00BB3701"/>
     <w:rsid w:val="00BB43FB"/>
     <w:rsid w:val="00BB47F0"/>
     <w:rsid w:val="00BB4A75"/>
     <w:rsid w:val="00BB53F4"/>
     <w:rsid w:val="00BB5A0F"/>
     <w:rsid w:val="00BB5A97"/>
     <w:rsid w:val="00BB6097"/>
     <w:rsid w:val="00BB6514"/>
     <w:rsid w:val="00BB6A7D"/>
     <w:rsid w:val="00BB6C67"/>
+    <w:rsid w:val="00BB7A9A"/>
     <w:rsid w:val="00BB7B07"/>
     <w:rsid w:val="00BB7D48"/>
     <w:rsid w:val="00BC1391"/>
     <w:rsid w:val="00BC1417"/>
     <w:rsid w:val="00BC1468"/>
     <w:rsid w:val="00BC148C"/>
     <w:rsid w:val="00BC1908"/>
     <w:rsid w:val="00BC2911"/>
     <w:rsid w:val="00BC3351"/>
     <w:rsid w:val="00BC3A35"/>
     <w:rsid w:val="00BC3EAD"/>
     <w:rsid w:val="00BC400B"/>
     <w:rsid w:val="00BC439E"/>
     <w:rsid w:val="00BC457A"/>
     <w:rsid w:val="00BC46AE"/>
     <w:rsid w:val="00BC53F5"/>
     <w:rsid w:val="00BC583F"/>
     <w:rsid w:val="00BC5A6D"/>
     <w:rsid w:val="00BC5BDC"/>
     <w:rsid w:val="00BC5F7A"/>
     <w:rsid w:val="00BC6229"/>
     <w:rsid w:val="00BC6354"/>
     <w:rsid w:val="00BC64EC"/>
     <w:rsid w:val="00BC65E4"/>
     <w:rsid w:val="00BC65EE"/>
@@ -18982,879 +19105,943 @@
     <w:rsid w:val="00BD420D"/>
     <w:rsid w:val="00BD484D"/>
     <w:rsid w:val="00BD5B9B"/>
     <w:rsid w:val="00BD65EA"/>
     <w:rsid w:val="00BD6E06"/>
     <w:rsid w:val="00BD6F9C"/>
     <w:rsid w:val="00BD709D"/>
     <w:rsid w:val="00BD7439"/>
     <w:rsid w:val="00BD7560"/>
     <w:rsid w:val="00BD7D10"/>
     <w:rsid w:val="00BD7EB6"/>
     <w:rsid w:val="00BE03E2"/>
     <w:rsid w:val="00BE0995"/>
     <w:rsid w:val="00BE12E4"/>
     <w:rsid w:val="00BE150D"/>
     <w:rsid w:val="00BE1BA6"/>
     <w:rsid w:val="00BE1E43"/>
     <w:rsid w:val="00BE1FE8"/>
     <w:rsid w:val="00BE20D8"/>
     <w:rsid w:val="00BE246F"/>
     <w:rsid w:val="00BE2CA7"/>
     <w:rsid w:val="00BE2E5F"/>
     <w:rsid w:val="00BE3074"/>
     <w:rsid w:val="00BE3081"/>
     <w:rsid w:val="00BE3431"/>
+    <w:rsid w:val="00BE3542"/>
     <w:rsid w:val="00BE3814"/>
+    <w:rsid w:val="00BE3CC0"/>
     <w:rsid w:val="00BE4702"/>
     <w:rsid w:val="00BE49D7"/>
     <w:rsid w:val="00BE4B38"/>
     <w:rsid w:val="00BE4F17"/>
     <w:rsid w:val="00BE5339"/>
     <w:rsid w:val="00BE606D"/>
     <w:rsid w:val="00BE6447"/>
     <w:rsid w:val="00BE6A08"/>
+    <w:rsid w:val="00BE7107"/>
     <w:rsid w:val="00BE745C"/>
     <w:rsid w:val="00BE7AE1"/>
     <w:rsid w:val="00BF0716"/>
     <w:rsid w:val="00BF08BC"/>
     <w:rsid w:val="00BF0F50"/>
     <w:rsid w:val="00BF12BE"/>
     <w:rsid w:val="00BF1305"/>
     <w:rsid w:val="00BF2D0F"/>
     <w:rsid w:val="00BF3A50"/>
     <w:rsid w:val="00BF3BA7"/>
     <w:rsid w:val="00BF41FA"/>
     <w:rsid w:val="00BF4379"/>
     <w:rsid w:val="00BF505D"/>
     <w:rsid w:val="00BF5F0D"/>
     <w:rsid w:val="00BF6FCD"/>
     <w:rsid w:val="00BF71BB"/>
     <w:rsid w:val="00BF74B7"/>
     <w:rsid w:val="00BF76F9"/>
     <w:rsid w:val="00BF7937"/>
     <w:rsid w:val="00BF7F88"/>
     <w:rsid w:val="00C0017A"/>
     <w:rsid w:val="00C00228"/>
     <w:rsid w:val="00C00CBF"/>
     <w:rsid w:val="00C00DC1"/>
     <w:rsid w:val="00C013D6"/>
     <w:rsid w:val="00C01601"/>
     <w:rsid w:val="00C016E4"/>
     <w:rsid w:val="00C02B8A"/>
     <w:rsid w:val="00C03309"/>
     <w:rsid w:val="00C035CE"/>
+    <w:rsid w:val="00C0375A"/>
     <w:rsid w:val="00C03AFB"/>
     <w:rsid w:val="00C04409"/>
     <w:rsid w:val="00C0543F"/>
     <w:rsid w:val="00C060B5"/>
     <w:rsid w:val="00C061C9"/>
     <w:rsid w:val="00C06408"/>
     <w:rsid w:val="00C06D86"/>
     <w:rsid w:val="00C072B2"/>
     <w:rsid w:val="00C074F4"/>
     <w:rsid w:val="00C07575"/>
     <w:rsid w:val="00C077E3"/>
     <w:rsid w:val="00C07C0B"/>
     <w:rsid w:val="00C11227"/>
     <w:rsid w:val="00C116CE"/>
     <w:rsid w:val="00C11979"/>
     <w:rsid w:val="00C11DE0"/>
     <w:rsid w:val="00C11F32"/>
     <w:rsid w:val="00C12097"/>
     <w:rsid w:val="00C1223A"/>
     <w:rsid w:val="00C12605"/>
+    <w:rsid w:val="00C13938"/>
     <w:rsid w:val="00C14004"/>
     <w:rsid w:val="00C1422E"/>
     <w:rsid w:val="00C14254"/>
     <w:rsid w:val="00C1461B"/>
     <w:rsid w:val="00C1486E"/>
     <w:rsid w:val="00C14A15"/>
+    <w:rsid w:val="00C14BE8"/>
     <w:rsid w:val="00C15087"/>
     <w:rsid w:val="00C15220"/>
     <w:rsid w:val="00C15A50"/>
     <w:rsid w:val="00C15D57"/>
     <w:rsid w:val="00C15F0E"/>
     <w:rsid w:val="00C15F7D"/>
     <w:rsid w:val="00C160AE"/>
     <w:rsid w:val="00C165F9"/>
     <w:rsid w:val="00C1662B"/>
     <w:rsid w:val="00C167F2"/>
     <w:rsid w:val="00C16CC1"/>
     <w:rsid w:val="00C16EC5"/>
     <w:rsid w:val="00C1770D"/>
     <w:rsid w:val="00C17E66"/>
     <w:rsid w:val="00C20729"/>
     <w:rsid w:val="00C20D59"/>
     <w:rsid w:val="00C2108A"/>
     <w:rsid w:val="00C2166F"/>
     <w:rsid w:val="00C218FC"/>
     <w:rsid w:val="00C21B9F"/>
     <w:rsid w:val="00C22C9F"/>
     <w:rsid w:val="00C23001"/>
+    <w:rsid w:val="00C2307F"/>
     <w:rsid w:val="00C23683"/>
     <w:rsid w:val="00C23988"/>
     <w:rsid w:val="00C23C70"/>
     <w:rsid w:val="00C242DB"/>
+    <w:rsid w:val="00C24593"/>
     <w:rsid w:val="00C25A5E"/>
     <w:rsid w:val="00C25C91"/>
     <w:rsid w:val="00C264BA"/>
     <w:rsid w:val="00C26A06"/>
     <w:rsid w:val="00C27119"/>
+    <w:rsid w:val="00C31589"/>
     <w:rsid w:val="00C31643"/>
     <w:rsid w:val="00C3173B"/>
     <w:rsid w:val="00C31FA3"/>
     <w:rsid w:val="00C32055"/>
     <w:rsid w:val="00C324A1"/>
     <w:rsid w:val="00C32565"/>
     <w:rsid w:val="00C3258C"/>
     <w:rsid w:val="00C326F8"/>
     <w:rsid w:val="00C33DC4"/>
     <w:rsid w:val="00C3441E"/>
     <w:rsid w:val="00C3469B"/>
     <w:rsid w:val="00C3480C"/>
     <w:rsid w:val="00C34EF9"/>
     <w:rsid w:val="00C35236"/>
     <w:rsid w:val="00C3579B"/>
     <w:rsid w:val="00C35832"/>
     <w:rsid w:val="00C35B87"/>
     <w:rsid w:val="00C35D7A"/>
     <w:rsid w:val="00C36B97"/>
     <w:rsid w:val="00C36C16"/>
     <w:rsid w:val="00C370EB"/>
     <w:rsid w:val="00C37412"/>
     <w:rsid w:val="00C37E61"/>
     <w:rsid w:val="00C401A8"/>
     <w:rsid w:val="00C401D5"/>
     <w:rsid w:val="00C40DCA"/>
     <w:rsid w:val="00C40FF2"/>
     <w:rsid w:val="00C410C2"/>
     <w:rsid w:val="00C41287"/>
     <w:rsid w:val="00C418CF"/>
     <w:rsid w:val="00C42539"/>
     <w:rsid w:val="00C4283C"/>
     <w:rsid w:val="00C42C43"/>
     <w:rsid w:val="00C42CB0"/>
     <w:rsid w:val="00C4337B"/>
     <w:rsid w:val="00C433FD"/>
     <w:rsid w:val="00C4364D"/>
     <w:rsid w:val="00C43CFE"/>
     <w:rsid w:val="00C43D09"/>
     <w:rsid w:val="00C44A47"/>
     <w:rsid w:val="00C453E1"/>
     <w:rsid w:val="00C45E51"/>
     <w:rsid w:val="00C46816"/>
     <w:rsid w:val="00C46B37"/>
     <w:rsid w:val="00C46F9E"/>
     <w:rsid w:val="00C476B2"/>
     <w:rsid w:val="00C47A5E"/>
     <w:rsid w:val="00C47B33"/>
     <w:rsid w:val="00C47BC4"/>
     <w:rsid w:val="00C47D22"/>
+    <w:rsid w:val="00C47E3A"/>
     <w:rsid w:val="00C50453"/>
     <w:rsid w:val="00C50584"/>
     <w:rsid w:val="00C50F50"/>
     <w:rsid w:val="00C51688"/>
     <w:rsid w:val="00C51855"/>
     <w:rsid w:val="00C5190E"/>
     <w:rsid w:val="00C5230A"/>
     <w:rsid w:val="00C52A28"/>
     <w:rsid w:val="00C52AE4"/>
     <w:rsid w:val="00C52B90"/>
     <w:rsid w:val="00C52BF3"/>
     <w:rsid w:val="00C52CD9"/>
     <w:rsid w:val="00C533BD"/>
     <w:rsid w:val="00C53BAD"/>
+    <w:rsid w:val="00C53E2B"/>
     <w:rsid w:val="00C53FFC"/>
     <w:rsid w:val="00C54DC6"/>
     <w:rsid w:val="00C55193"/>
     <w:rsid w:val="00C55877"/>
     <w:rsid w:val="00C55CA4"/>
     <w:rsid w:val="00C55FB6"/>
     <w:rsid w:val="00C5760A"/>
     <w:rsid w:val="00C57851"/>
     <w:rsid w:val="00C6018B"/>
     <w:rsid w:val="00C60437"/>
     <w:rsid w:val="00C6053C"/>
     <w:rsid w:val="00C606AC"/>
     <w:rsid w:val="00C60DC7"/>
     <w:rsid w:val="00C6128C"/>
     <w:rsid w:val="00C61790"/>
     <w:rsid w:val="00C61F8F"/>
     <w:rsid w:val="00C62298"/>
     <w:rsid w:val="00C62D16"/>
     <w:rsid w:val="00C6328B"/>
     <w:rsid w:val="00C6354E"/>
     <w:rsid w:val="00C63783"/>
     <w:rsid w:val="00C637C5"/>
     <w:rsid w:val="00C6457A"/>
     <w:rsid w:val="00C646EB"/>
     <w:rsid w:val="00C64943"/>
     <w:rsid w:val="00C64BD8"/>
     <w:rsid w:val="00C65354"/>
     <w:rsid w:val="00C658AF"/>
     <w:rsid w:val="00C65B90"/>
     <w:rsid w:val="00C65CD9"/>
     <w:rsid w:val="00C65D77"/>
     <w:rsid w:val="00C66444"/>
     <w:rsid w:val="00C66565"/>
     <w:rsid w:val="00C6669B"/>
     <w:rsid w:val="00C66C57"/>
     <w:rsid w:val="00C66D27"/>
     <w:rsid w:val="00C67629"/>
     <w:rsid w:val="00C67650"/>
+    <w:rsid w:val="00C676A5"/>
     <w:rsid w:val="00C6775D"/>
     <w:rsid w:val="00C67B75"/>
     <w:rsid w:val="00C67D61"/>
     <w:rsid w:val="00C70038"/>
+    <w:rsid w:val="00C70A9C"/>
     <w:rsid w:val="00C71EFA"/>
+    <w:rsid w:val="00C7241A"/>
     <w:rsid w:val="00C72EF7"/>
     <w:rsid w:val="00C74E55"/>
     <w:rsid w:val="00C75396"/>
     <w:rsid w:val="00C76124"/>
     <w:rsid w:val="00C7627E"/>
     <w:rsid w:val="00C76285"/>
     <w:rsid w:val="00C7653B"/>
     <w:rsid w:val="00C765F9"/>
     <w:rsid w:val="00C76DFE"/>
     <w:rsid w:val="00C77627"/>
     <w:rsid w:val="00C776C0"/>
     <w:rsid w:val="00C7799F"/>
     <w:rsid w:val="00C77BEA"/>
     <w:rsid w:val="00C77C32"/>
     <w:rsid w:val="00C77FBF"/>
     <w:rsid w:val="00C80192"/>
     <w:rsid w:val="00C807AE"/>
     <w:rsid w:val="00C80EDF"/>
     <w:rsid w:val="00C81422"/>
     <w:rsid w:val="00C814EF"/>
     <w:rsid w:val="00C81662"/>
     <w:rsid w:val="00C81845"/>
+    <w:rsid w:val="00C829B0"/>
+    <w:rsid w:val="00C830E9"/>
     <w:rsid w:val="00C8357B"/>
     <w:rsid w:val="00C8364E"/>
+    <w:rsid w:val="00C836C4"/>
+    <w:rsid w:val="00C83A4D"/>
     <w:rsid w:val="00C83E1E"/>
     <w:rsid w:val="00C84001"/>
     <w:rsid w:val="00C84470"/>
     <w:rsid w:val="00C84812"/>
     <w:rsid w:val="00C8486A"/>
     <w:rsid w:val="00C85644"/>
     <w:rsid w:val="00C85FF1"/>
     <w:rsid w:val="00C86073"/>
     <w:rsid w:val="00C86161"/>
     <w:rsid w:val="00C86234"/>
     <w:rsid w:val="00C868CF"/>
     <w:rsid w:val="00C86A12"/>
     <w:rsid w:val="00C87963"/>
     <w:rsid w:val="00C87FF0"/>
     <w:rsid w:val="00C9048E"/>
     <w:rsid w:val="00C9076C"/>
     <w:rsid w:val="00C91EF6"/>
     <w:rsid w:val="00C92C6D"/>
     <w:rsid w:val="00C92E31"/>
     <w:rsid w:val="00C93407"/>
     <w:rsid w:val="00C9369F"/>
     <w:rsid w:val="00C943C2"/>
     <w:rsid w:val="00C94420"/>
     <w:rsid w:val="00C948F1"/>
     <w:rsid w:val="00C94B01"/>
     <w:rsid w:val="00C95874"/>
     <w:rsid w:val="00C9589E"/>
     <w:rsid w:val="00C9597B"/>
     <w:rsid w:val="00C95BE9"/>
     <w:rsid w:val="00C96667"/>
     <w:rsid w:val="00C96D4F"/>
     <w:rsid w:val="00C96ED1"/>
     <w:rsid w:val="00C97F70"/>
     <w:rsid w:val="00CA0B26"/>
     <w:rsid w:val="00CA0D24"/>
     <w:rsid w:val="00CA1ACD"/>
     <w:rsid w:val="00CA2072"/>
     <w:rsid w:val="00CA21C6"/>
     <w:rsid w:val="00CA2384"/>
     <w:rsid w:val="00CA2F69"/>
     <w:rsid w:val="00CA2FCD"/>
     <w:rsid w:val="00CA2FD0"/>
     <w:rsid w:val="00CA31C7"/>
     <w:rsid w:val="00CA3AA1"/>
     <w:rsid w:val="00CA3E90"/>
     <w:rsid w:val="00CA53DE"/>
     <w:rsid w:val="00CA547F"/>
     <w:rsid w:val="00CA5BAC"/>
     <w:rsid w:val="00CA5D24"/>
+    <w:rsid w:val="00CA5D7E"/>
     <w:rsid w:val="00CA5D81"/>
     <w:rsid w:val="00CA6891"/>
     <w:rsid w:val="00CA7A3E"/>
     <w:rsid w:val="00CA7A61"/>
     <w:rsid w:val="00CA7A62"/>
     <w:rsid w:val="00CA7AA4"/>
     <w:rsid w:val="00CA7E82"/>
     <w:rsid w:val="00CA7F99"/>
     <w:rsid w:val="00CB0CE8"/>
     <w:rsid w:val="00CB0E61"/>
     <w:rsid w:val="00CB182E"/>
     <w:rsid w:val="00CB1A6D"/>
     <w:rsid w:val="00CB1BCF"/>
     <w:rsid w:val="00CB2DE4"/>
+    <w:rsid w:val="00CB3280"/>
     <w:rsid w:val="00CB3646"/>
     <w:rsid w:val="00CB368A"/>
     <w:rsid w:val="00CB37AE"/>
     <w:rsid w:val="00CB4CDC"/>
     <w:rsid w:val="00CB4FE2"/>
+    <w:rsid w:val="00CB5199"/>
     <w:rsid w:val="00CB5893"/>
     <w:rsid w:val="00CB6AD2"/>
     <w:rsid w:val="00CB6C02"/>
     <w:rsid w:val="00CB6ED6"/>
     <w:rsid w:val="00CC00E6"/>
     <w:rsid w:val="00CC0388"/>
     <w:rsid w:val="00CC05D1"/>
     <w:rsid w:val="00CC0BB6"/>
     <w:rsid w:val="00CC0F7F"/>
     <w:rsid w:val="00CC2BDE"/>
     <w:rsid w:val="00CC2E2A"/>
     <w:rsid w:val="00CC32CE"/>
     <w:rsid w:val="00CC367C"/>
     <w:rsid w:val="00CC3A21"/>
     <w:rsid w:val="00CC3A80"/>
     <w:rsid w:val="00CC466C"/>
+    <w:rsid w:val="00CC4AE5"/>
     <w:rsid w:val="00CC5225"/>
     <w:rsid w:val="00CC5EA9"/>
     <w:rsid w:val="00CC7129"/>
     <w:rsid w:val="00CC7E92"/>
     <w:rsid w:val="00CD02E1"/>
     <w:rsid w:val="00CD0899"/>
     <w:rsid w:val="00CD1433"/>
     <w:rsid w:val="00CD1B14"/>
     <w:rsid w:val="00CD2929"/>
     <w:rsid w:val="00CD2D82"/>
     <w:rsid w:val="00CD304E"/>
     <w:rsid w:val="00CD38F8"/>
     <w:rsid w:val="00CD39DC"/>
     <w:rsid w:val="00CD42B3"/>
     <w:rsid w:val="00CD50AF"/>
     <w:rsid w:val="00CD5243"/>
     <w:rsid w:val="00CD6568"/>
+    <w:rsid w:val="00CD660D"/>
     <w:rsid w:val="00CD668A"/>
     <w:rsid w:val="00CD7110"/>
     <w:rsid w:val="00CD7A61"/>
     <w:rsid w:val="00CD7D87"/>
     <w:rsid w:val="00CD7F42"/>
     <w:rsid w:val="00CE0662"/>
     <w:rsid w:val="00CE06F6"/>
     <w:rsid w:val="00CE1206"/>
     <w:rsid w:val="00CE1AA1"/>
     <w:rsid w:val="00CE1BA5"/>
     <w:rsid w:val="00CE1C4D"/>
     <w:rsid w:val="00CE22B3"/>
+    <w:rsid w:val="00CE2481"/>
     <w:rsid w:val="00CE2804"/>
     <w:rsid w:val="00CE2E17"/>
     <w:rsid w:val="00CE3185"/>
     <w:rsid w:val="00CE31DA"/>
     <w:rsid w:val="00CE3FDE"/>
     <w:rsid w:val="00CE413B"/>
     <w:rsid w:val="00CE4551"/>
     <w:rsid w:val="00CE475F"/>
     <w:rsid w:val="00CE4794"/>
     <w:rsid w:val="00CE487E"/>
     <w:rsid w:val="00CE540C"/>
     <w:rsid w:val="00CE584F"/>
     <w:rsid w:val="00CE58A4"/>
     <w:rsid w:val="00CE5AAC"/>
     <w:rsid w:val="00CE5AFF"/>
     <w:rsid w:val="00CE5BAE"/>
     <w:rsid w:val="00CE6042"/>
     <w:rsid w:val="00CE6EF3"/>
     <w:rsid w:val="00CE6F48"/>
+    <w:rsid w:val="00CE6F9A"/>
     <w:rsid w:val="00CE76C6"/>
     <w:rsid w:val="00CE7A66"/>
+    <w:rsid w:val="00CE7C21"/>
     <w:rsid w:val="00CE7CC7"/>
+    <w:rsid w:val="00CF0302"/>
     <w:rsid w:val="00CF037E"/>
     <w:rsid w:val="00CF0460"/>
     <w:rsid w:val="00CF05A7"/>
     <w:rsid w:val="00CF0FC0"/>
     <w:rsid w:val="00CF11E7"/>
     <w:rsid w:val="00CF13B5"/>
     <w:rsid w:val="00CF1A19"/>
     <w:rsid w:val="00CF1C49"/>
     <w:rsid w:val="00CF1D25"/>
     <w:rsid w:val="00CF1DA3"/>
     <w:rsid w:val="00CF2BA8"/>
     <w:rsid w:val="00CF30B5"/>
     <w:rsid w:val="00CF381D"/>
     <w:rsid w:val="00CF41DE"/>
+    <w:rsid w:val="00CF47FD"/>
     <w:rsid w:val="00CF4AE1"/>
     <w:rsid w:val="00CF4F52"/>
     <w:rsid w:val="00CF55BA"/>
     <w:rsid w:val="00CF57C5"/>
     <w:rsid w:val="00CF5EF6"/>
     <w:rsid w:val="00CF5F29"/>
     <w:rsid w:val="00CF6A59"/>
     <w:rsid w:val="00CF774D"/>
     <w:rsid w:val="00CF7D42"/>
     <w:rsid w:val="00CF7EEB"/>
     <w:rsid w:val="00D00031"/>
     <w:rsid w:val="00D002AE"/>
     <w:rsid w:val="00D00B4E"/>
     <w:rsid w:val="00D016B6"/>
     <w:rsid w:val="00D01AB1"/>
     <w:rsid w:val="00D01DEA"/>
     <w:rsid w:val="00D01E8E"/>
     <w:rsid w:val="00D02370"/>
     <w:rsid w:val="00D029F0"/>
     <w:rsid w:val="00D035AB"/>
     <w:rsid w:val="00D03C80"/>
     <w:rsid w:val="00D04539"/>
     <w:rsid w:val="00D04861"/>
     <w:rsid w:val="00D04892"/>
     <w:rsid w:val="00D05140"/>
     <w:rsid w:val="00D059D9"/>
     <w:rsid w:val="00D06089"/>
     <w:rsid w:val="00D061C8"/>
     <w:rsid w:val="00D063CA"/>
     <w:rsid w:val="00D0729A"/>
     <w:rsid w:val="00D07A2D"/>
     <w:rsid w:val="00D07DF6"/>
     <w:rsid w:val="00D10073"/>
     <w:rsid w:val="00D100B1"/>
     <w:rsid w:val="00D108A5"/>
     <w:rsid w:val="00D10A02"/>
+    <w:rsid w:val="00D11328"/>
     <w:rsid w:val="00D1163A"/>
     <w:rsid w:val="00D11783"/>
     <w:rsid w:val="00D11E12"/>
     <w:rsid w:val="00D12155"/>
     <w:rsid w:val="00D12203"/>
     <w:rsid w:val="00D12336"/>
     <w:rsid w:val="00D1271C"/>
     <w:rsid w:val="00D13554"/>
     <w:rsid w:val="00D13594"/>
     <w:rsid w:val="00D1383E"/>
     <w:rsid w:val="00D13A0B"/>
     <w:rsid w:val="00D13F3F"/>
     <w:rsid w:val="00D14060"/>
     <w:rsid w:val="00D142CA"/>
+    <w:rsid w:val="00D143CD"/>
     <w:rsid w:val="00D14540"/>
     <w:rsid w:val="00D14E82"/>
     <w:rsid w:val="00D155A3"/>
     <w:rsid w:val="00D15A76"/>
     <w:rsid w:val="00D15C96"/>
     <w:rsid w:val="00D15FD4"/>
+    <w:rsid w:val="00D15FE7"/>
     <w:rsid w:val="00D171A6"/>
+    <w:rsid w:val="00D176A9"/>
     <w:rsid w:val="00D176D4"/>
     <w:rsid w:val="00D178CF"/>
     <w:rsid w:val="00D20041"/>
     <w:rsid w:val="00D20301"/>
     <w:rsid w:val="00D20833"/>
+    <w:rsid w:val="00D20C15"/>
+    <w:rsid w:val="00D20DF7"/>
     <w:rsid w:val="00D21875"/>
     <w:rsid w:val="00D21C6A"/>
     <w:rsid w:val="00D22593"/>
     <w:rsid w:val="00D22C59"/>
     <w:rsid w:val="00D234B4"/>
     <w:rsid w:val="00D24309"/>
     <w:rsid w:val="00D2430E"/>
+    <w:rsid w:val="00D2462E"/>
     <w:rsid w:val="00D247F6"/>
     <w:rsid w:val="00D24F9B"/>
     <w:rsid w:val="00D250C1"/>
+    <w:rsid w:val="00D2545E"/>
     <w:rsid w:val="00D255F3"/>
     <w:rsid w:val="00D25AD4"/>
     <w:rsid w:val="00D25E36"/>
     <w:rsid w:val="00D26359"/>
     <w:rsid w:val="00D2670F"/>
     <w:rsid w:val="00D2686E"/>
     <w:rsid w:val="00D27355"/>
     <w:rsid w:val="00D27B2E"/>
     <w:rsid w:val="00D27CEE"/>
     <w:rsid w:val="00D302BB"/>
     <w:rsid w:val="00D30BCF"/>
     <w:rsid w:val="00D30C0B"/>
     <w:rsid w:val="00D310DD"/>
     <w:rsid w:val="00D31543"/>
     <w:rsid w:val="00D31AD9"/>
     <w:rsid w:val="00D31C13"/>
+    <w:rsid w:val="00D31DC9"/>
     <w:rsid w:val="00D31EF5"/>
     <w:rsid w:val="00D32AE9"/>
     <w:rsid w:val="00D32DAB"/>
     <w:rsid w:val="00D331E2"/>
     <w:rsid w:val="00D33247"/>
     <w:rsid w:val="00D34539"/>
     <w:rsid w:val="00D34C17"/>
     <w:rsid w:val="00D35244"/>
+    <w:rsid w:val="00D36C33"/>
     <w:rsid w:val="00D36FCE"/>
     <w:rsid w:val="00D3765D"/>
     <w:rsid w:val="00D405BC"/>
     <w:rsid w:val="00D408F2"/>
     <w:rsid w:val="00D40A0F"/>
     <w:rsid w:val="00D40BEB"/>
     <w:rsid w:val="00D41084"/>
     <w:rsid w:val="00D414FC"/>
     <w:rsid w:val="00D41F9C"/>
     <w:rsid w:val="00D423DD"/>
     <w:rsid w:val="00D42590"/>
     <w:rsid w:val="00D42FD4"/>
     <w:rsid w:val="00D43586"/>
+    <w:rsid w:val="00D444D8"/>
     <w:rsid w:val="00D44A06"/>
+    <w:rsid w:val="00D44EEE"/>
     <w:rsid w:val="00D45187"/>
     <w:rsid w:val="00D45464"/>
     <w:rsid w:val="00D45845"/>
     <w:rsid w:val="00D458FF"/>
     <w:rsid w:val="00D4596E"/>
     <w:rsid w:val="00D45AB0"/>
     <w:rsid w:val="00D45D16"/>
     <w:rsid w:val="00D462B7"/>
     <w:rsid w:val="00D46EF2"/>
     <w:rsid w:val="00D4702D"/>
     <w:rsid w:val="00D4755D"/>
     <w:rsid w:val="00D47947"/>
     <w:rsid w:val="00D50621"/>
     <w:rsid w:val="00D50A04"/>
     <w:rsid w:val="00D5107E"/>
     <w:rsid w:val="00D51124"/>
     <w:rsid w:val="00D5188E"/>
     <w:rsid w:val="00D51AF6"/>
     <w:rsid w:val="00D51B99"/>
     <w:rsid w:val="00D52892"/>
     <w:rsid w:val="00D52FB1"/>
     <w:rsid w:val="00D5394C"/>
     <w:rsid w:val="00D544C3"/>
     <w:rsid w:val="00D54F16"/>
     <w:rsid w:val="00D550C6"/>
     <w:rsid w:val="00D550D2"/>
     <w:rsid w:val="00D55151"/>
     <w:rsid w:val="00D557A8"/>
     <w:rsid w:val="00D55875"/>
     <w:rsid w:val="00D55910"/>
     <w:rsid w:val="00D559D5"/>
+    <w:rsid w:val="00D55D3A"/>
     <w:rsid w:val="00D566D4"/>
     <w:rsid w:val="00D56BB4"/>
     <w:rsid w:val="00D56DF3"/>
     <w:rsid w:val="00D571F2"/>
     <w:rsid w:val="00D577D6"/>
     <w:rsid w:val="00D57983"/>
     <w:rsid w:val="00D60013"/>
     <w:rsid w:val="00D60144"/>
     <w:rsid w:val="00D60B68"/>
     <w:rsid w:val="00D60EEC"/>
     <w:rsid w:val="00D63269"/>
     <w:rsid w:val="00D6345B"/>
     <w:rsid w:val="00D635BF"/>
     <w:rsid w:val="00D635E0"/>
+    <w:rsid w:val="00D63EB4"/>
     <w:rsid w:val="00D649D4"/>
     <w:rsid w:val="00D65301"/>
     <w:rsid w:val="00D6548E"/>
     <w:rsid w:val="00D6558B"/>
     <w:rsid w:val="00D65933"/>
     <w:rsid w:val="00D65C11"/>
     <w:rsid w:val="00D66311"/>
     <w:rsid w:val="00D664D5"/>
     <w:rsid w:val="00D66A50"/>
     <w:rsid w:val="00D66A78"/>
     <w:rsid w:val="00D66C23"/>
     <w:rsid w:val="00D67873"/>
     <w:rsid w:val="00D67BB0"/>
     <w:rsid w:val="00D67E17"/>
     <w:rsid w:val="00D70043"/>
+    <w:rsid w:val="00D70655"/>
     <w:rsid w:val="00D71420"/>
     <w:rsid w:val="00D71ED9"/>
     <w:rsid w:val="00D71EEE"/>
     <w:rsid w:val="00D72142"/>
     <w:rsid w:val="00D7278F"/>
     <w:rsid w:val="00D72B7F"/>
     <w:rsid w:val="00D73819"/>
     <w:rsid w:val="00D73D77"/>
     <w:rsid w:val="00D74007"/>
     <w:rsid w:val="00D7443B"/>
     <w:rsid w:val="00D74530"/>
     <w:rsid w:val="00D74593"/>
     <w:rsid w:val="00D74617"/>
     <w:rsid w:val="00D7469C"/>
     <w:rsid w:val="00D74E31"/>
     <w:rsid w:val="00D752B6"/>
     <w:rsid w:val="00D754C4"/>
     <w:rsid w:val="00D7575A"/>
     <w:rsid w:val="00D75E2B"/>
     <w:rsid w:val="00D76942"/>
     <w:rsid w:val="00D76E81"/>
     <w:rsid w:val="00D76F4A"/>
+    <w:rsid w:val="00D77060"/>
     <w:rsid w:val="00D7720D"/>
     <w:rsid w:val="00D80059"/>
     <w:rsid w:val="00D8009A"/>
     <w:rsid w:val="00D80B5D"/>
     <w:rsid w:val="00D80BA2"/>
     <w:rsid w:val="00D80CC4"/>
     <w:rsid w:val="00D82C95"/>
     <w:rsid w:val="00D83116"/>
     <w:rsid w:val="00D831AE"/>
     <w:rsid w:val="00D83261"/>
     <w:rsid w:val="00D83591"/>
     <w:rsid w:val="00D83D6C"/>
     <w:rsid w:val="00D84698"/>
+    <w:rsid w:val="00D8499D"/>
     <w:rsid w:val="00D84FC4"/>
     <w:rsid w:val="00D8508A"/>
     <w:rsid w:val="00D85546"/>
     <w:rsid w:val="00D855C3"/>
     <w:rsid w:val="00D85691"/>
     <w:rsid w:val="00D8670F"/>
     <w:rsid w:val="00D86999"/>
     <w:rsid w:val="00D86AF1"/>
     <w:rsid w:val="00D86C79"/>
     <w:rsid w:val="00D87591"/>
     <w:rsid w:val="00D87F4E"/>
     <w:rsid w:val="00D90232"/>
     <w:rsid w:val="00D904B2"/>
     <w:rsid w:val="00D90510"/>
     <w:rsid w:val="00D90712"/>
     <w:rsid w:val="00D90772"/>
     <w:rsid w:val="00D90831"/>
     <w:rsid w:val="00D910CC"/>
     <w:rsid w:val="00D92136"/>
     <w:rsid w:val="00D92180"/>
     <w:rsid w:val="00D92440"/>
     <w:rsid w:val="00D92452"/>
     <w:rsid w:val="00D92708"/>
     <w:rsid w:val="00D92BDB"/>
     <w:rsid w:val="00D92BF3"/>
+    <w:rsid w:val="00D92E53"/>
+    <w:rsid w:val="00D93B97"/>
     <w:rsid w:val="00D940E4"/>
     <w:rsid w:val="00D94AF2"/>
     <w:rsid w:val="00D94BF1"/>
     <w:rsid w:val="00D9523D"/>
     <w:rsid w:val="00D95B01"/>
     <w:rsid w:val="00D966FC"/>
     <w:rsid w:val="00D969CF"/>
     <w:rsid w:val="00D96D6C"/>
     <w:rsid w:val="00D97113"/>
     <w:rsid w:val="00D97779"/>
     <w:rsid w:val="00D97E12"/>
     <w:rsid w:val="00DA0466"/>
     <w:rsid w:val="00DA0938"/>
     <w:rsid w:val="00DA0E43"/>
     <w:rsid w:val="00DA1803"/>
     <w:rsid w:val="00DA19D4"/>
     <w:rsid w:val="00DA1D80"/>
     <w:rsid w:val="00DA1F25"/>
     <w:rsid w:val="00DA27A6"/>
     <w:rsid w:val="00DA2DE2"/>
     <w:rsid w:val="00DA32DA"/>
     <w:rsid w:val="00DA33F1"/>
     <w:rsid w:val="00DA3424"/>
     <w:rsid w:val="00DA3BAB"/>
     <w:rsid w:val="00DA3BCC"/>
     <w:rsid w:val="00DA3C1A"/>
     <w:rsid w:val="00DA3DCE"/>
     <w:rsid w:val="00DA43B6"/>
     <w:rsid w:val="00DA44D7"/>
     <w:rsid w:val="00DA465C"/>
     <w:rsid w:val="00DA49A9"/>
     <w:rsid w:val="00DA4ACC"/>
     <w:rsid w:val="00DA50A7"/>
     <w:rsid w:val="00DA520B"/>
     <w:rsid w:val="00DA553E"/>
     <w:rsid w:val="00DA5814"/>
     <w:rsid w:val="00DA591A"/>
     <w:rsid w:val="00DA5C88"/>
     <w:rsid w:val="00DA67CE"/>
     <w:rsid w:val="00DA6884"/>
     <w:rsid w:val="00DA7177"/>
     <w:rsid w:val="00DA71E0"/>
     <w:rsid w:val="00DA7975"/>
     <w:rsid w:val="00DA7C8A"/>
+    <w:rsid w:val="00DA7F04"/>
     <w:rsid w:val="00DB1062"/>
     <w:rsid w:val="00DB15ED"/>
     <w:rsid w:val="00DB163E"/>
     <w:rsid w:val="00DB1758"/>
     <w:rsid w:val="00DB1914"/>
     <w:rsid w:val="00DB2443"/>
     <w:rsid w:val="00DB254C"/>
     <w:rsid w:val="00DB2A0B"/>
     <w:rsid w:val="00DB2A82"/>
     <w:rsid w:val="00DB2CED"/>
     <w:rsid w:val="00DB32C9"/>
     <w:rsid w:val="00DB3759"/>
     <w:rsid w:val="00DB3B5D"/>
     <w:rsid w:val="00DB3E99"/>
+    <w:rsid w:val="00DB4753"/>
     <w:rsid w:val="00DB4ECA"/>
     <w:rsid w:val="00DB5FBF"/>
     <w:rsid w:val="00DB68DA"/>
     <w:rsid w:val="00DB71BE"/>
     <w:rsid w:val="00DB7533"/>
     <w:rsid w:val="00DB7992"/>
     <w:rsid w:val="00DB79FE"/>
     <w:rsid w:val="00DB7DF6"/>
     <w:rsid w:val="00DC1063"/>
     <w:rsid w:val="00DC1343"/>
     <w:rsid w:val="00DC1673"/>
     <w:rsid w:val="00DC1760"/>
     <w:rsid w:val="00DC1894"/>
     <w:rsid w:val="00DC2A96"/>
     <w:rsid w:val="00DC2B91"/>
     <w:rsid w:val="00DC2CF7"/>
     <w:rsid w:val="00DC2D16"/>
     <w:rsid w:val="00DC35CE"/>
     <w:rsid w:val="00DC380A"/>
     <w:rsid w:val="00DC3B52"/>
     <w:rsid w:val="00DC3B66"/>
     <w:rsid w:val="00DC3C54"/>
     <w:rsid w:val="00DC4122"/>
     <w:rsid w:val="00DC415E"/>
     <w:rsid w:val="00DC41D6"/>
     <w:rsid w:val="00DC4446"/>
     <w:rsid w:val="00DC47BA"/>
     <w:rsid w:val="00DC4D99"/>
     <w:rsid w:val="00DC51C9"/>
     <w:rsid w:val="00DC54E8"/>
     <w:rsid w:val="00DC616C"/>
     <w:rsid w:val="00DC65C7"/>
     <w:rsid w:val="00DC675F"/>
     <w:rsid w:val="00DC6F6A"/>
     <w:rsid w:val="00DC72FA"/>
     <w:rsid w:val="00DC7679"/>
+    <w:rsid w:val="00DC78E5"/>
     <w:rsid w:val="00DC7E59"/>
     <w:rsid w:val="00DD036F"/>
+    <w:rsid w:val="00DD0569"/>
     <w:rsid w:val="00DD18A8"/>
     <w:rsid w:val="00DD1A00"/>
     <w:rsid w:val="00DD1A16"/>
     <w:rsid w:val="00DD1BC8"/>
     <w:rsid w:val="00DD1C95"/>
     <w:rsid w:val="00DD219C"/>
     <w:rsid w:val="00DD22BD"/>
     <w:rsid w:val="00DD27B8"/>
+    <w:rsid w:val="00DD2B72"/>
     <w:rsid w:val="00DD3040"/>
+    <w:rsid w:val="00DD3627"/>
     <w:rsid w:val="00DD3C43"/>
     <w:rsid w:val="00DD3DEA"/>
     <w:rsid w:val="00DD3F37"/>
+    <w:rsid w:val="00DD43F4"/>
     <w:rsid w:val="00DD44AB"/>
     <w:rsid w:val="00DD54A9"/>
     <w:rsid w:val="00DD59FF"/>
     <w:rsid w:val="00DD5A1A"/>
     <w:rsid w:val="00DD5AAE"/>
     <w:rsid w:val="00DD5B33"/>
     <w:rsid w:val="00DD5DEA"/>
     <w:rsid w:val="00DD60BD"/>
     <w:rsid w:val="00DD6C5E"/>
     <w:rsid w:val="00DD6D3D"/>
     <w:rsid w:val="00DD78EB"/>
     <w:rsid w:val="00DD7A00"/>
     <w:rsid w:val="00DE00CC"/>
     <w:rsid w:val="00DE018D"/>
     <w:rsid w:val="00DE020A"/>
     <w:rsid w:val="00DE0584"/>
+    <w:rsid w:val="00DE07DA"/>
     <w:rsid w:val="00DE0C6D"/>
     <w:rsid w:val="00DE106C"/>
     <w:rsid w:val="00DE1359"/>
     <w:rsid w:val="00DE1B75"/>
     <w:rsid w:val="00DE1F39"/>
     <w:rsid w:val="00DE2125"/>
     <w:rsid w:val="00DE2624"/>
     <w:rsid w:val="00DE284B"/>
     <w:rsid w:val="00DE2D17"/>
     <w:rsid w:val="00DE2F2C"/>
     <w:rsid w:val="00DE30EB"/>
     <w:rsid w:val="00DE3356"/>
     <w:rsid w:val="00DE4067"/>
     <w:rsid w:val="00DE54D4"/>
     <w:rsid w:val="00DE5D49"/>
     <w:rsid w:val="00DE5F13"/>
     <w:rsid w:val="00DE6152"/>
     <w:rsid w:val="00DE6188"/>
     <w:rsid w:val="00DE65E1"/>
     <w:rsid w:val="00DE6664"/>
     <w:rsid w:val="00DE6F18"/>
     <w:rsid w:val="00DE716E"/>
     <w:rsid w:val="00DE7680"/>
     <w:rsid w:val="00DF034B"/>
     <w:rsid w:val="00DF0B68"/>
     <w:rsid w:val="00DF1501"/>
+    <w:rsid w:val="00DF1511"/>
     <w:rsid w:val="00DF1540"/>
     <w:rsid w:val="00DF19BF"/>
     <w:rsid w:val="00DF1F68"/>
+    <w:rsid w:val="00DF2258"/>
     <w:rsid w:val="00DF22B9"/>
     <w:rsid w:val="00DF2DB1"/>
     <w:rsid w:val="00DF3229"/>
     <w:rsid w:val="00DF41C2"/>
     <w:rsid w:val="00DF460D"/>
     <w:rsid w:val="00DF46F0"/>
     <w:rsid w:val="00DF4F8E"/>
     <w:rsid w:val="00DF5073"/>
     <w:rsid w:val="00DF519D"/>
     <w:rsid w:val="00DF61EF"/>
     <w:rsid w:val="00DF64F8"/>
     <w:rsid w:val="00DF6537"/>
+    <w:rsid w:val="00DF6E29"/>
     <w:rsid w:val="00DF6E8F"/>
     <w:rsid w:val="00DF70EF"/>
     <w:rsid w:val="00DF7253"/>
     <w:rsid w:val="00DF73E2"/>
     <w:rsid w:val="00DF7E5D"/>
     <w:rsid w:val="00E00832"/>
     <w:rsid w:val="00E00AEB"/>
     <w:rsid w:val="00E00DDC"/>
     <w:rsid w:val="00E01080"/>
     <w:rsid w:val="00E011B5"/>
     <w:rsid w:val="00E012CA"/>
     <w:rsid w:val="00E01630"/>
+    <w:rsid w:val="00E0183B"/>
     <w:rsid w:val="00E019EF"/>
     <w:rsid w:val="00E01B44"/>
     <w:rsid w:val="00E02298"/>
     <w:rsid w:val="00E027A9"/>
     <w:rsid w:val="00E0297A"/>
     <w:rsid w:val="00E0315E"/>
     <w:rsid w:val="00E040FE"/>
     <w:rsid w:val="00E0445A"/>
     <w:rsid w:val="00E049F5"/>
     <w:rsid w:val="00E04B94"/>
     <w:rsid w:val="00E04EA4"/>
     <w:rsid w:val="00E0500B"/>
     <w:rsid w:val="00E058D3"/>
     <w:rsid w:val="00E059A1"/>
     <w:rsid w:val="00E059A5"/>
+    <w:rsid w:val="00E05CDD"/>
     <w:rsid w:val="00E05D3D"/>
     <w:rsid w:val="00E062EC"/>
     <w:rsid w:val="00E067A9"/>
     <w:rsid w:val="00E06DBF"/>
     <w:rsid w:val="00E072CF"/>
     <w:rsid w:val="00E0777E"/>
     <w:rsid w:val="00E07A20"/>
+    <w:rsid w:val="00E07DD7"/>
     <w:rsid w:val="00E07EFB"/>
     <w:rsid w:val="00E1027E"/>
     <w:rsid w:val="00E10539"/>
     <w:rsid w:val="00E106A7"/>
     <w:rsid w:val="00E11272"/>
     <w:rsid w:val="00E112C5"/>
     <w:rsid w:val="00E1145D"/>
     <w:rsid w:val="00E1177F"/>
     <w:rsid w:val="00E117C7"/>
     <w:rsid w:val="00E117CF"/>
     <w:rsid w:val="00E122F6"/>
     <w:rsid w:val="00E126BE"/>
     <w:rsid w:val="00E12737"/>
     <w:rsid w:val="00E12BB2"/>
     <w:rsid w:val="00E12C42"/>
     <w:rsid w:val="00E13293"/>
     <w:rsid w:val="00E132B4"/>
     <w:rsid w:val="00E13407"/>
     <w:rsid w:val="00E1368F"/>
     <w:rsid w:val="00E136C2"/>
     <w:rsid w:val="00E153ED"/>
+    <w:rsid w:val="00E155E1"/>
     <w:rsid w:val="00E15ADF"/>
     <w:rsid w:val="00E15EAD"/>
+    <w:rsid w:val="00E162E5"/>
     <w:rsid w:val="00E171A3"/>
+    <w:rsid w:val="00E176D7"/>
     <w:rsid w:val="00E17BF3"/>
     <w:rsid w:val="00E20BE6"/>
     <w:rsid w:val="00E20C8F"/>
     <w:rsid w:val="00E20D51"/>
     <w:rsid w:val="00E211DF"/>
     <w:rsid w:val="00E21987"/>
     <w:rsid w:val="00E21D58"/>
     <w:rsid w:val="00E221CE"/>
     <w:rsid w:val="00E225AC"/>
     <w:rsid w:val="00E229B1"/>
     <w:rsid w:val="00E22C82"/>
     <w:rsid w:val="00E22CA8"/>
     <w:rsid w:val="00E22FC0"/>
     <w:rsid w:val="00E235BC"/>
     <w:rsid w:val="00E237F9"/>
     <w:rsid w:val="00E23AD5"/>
     <w:rsid w:val="00E23B10"/>
     <w:rsid w:val="00E23D8C"/>
     <w:rsid w:val="00E240B8"/>
     <w:rsid w:val="00E24470"/>
     <w:rsid w:val="00E24488"/>
     <w:rsid w:val="00E24E11"/>
     <w:rsid w:val="00E252C3"/>
     <w:rsid w:val="00E255EE"/>
     <w:rsid w:val="00E25C90"/>
@@ -19871,119 +20058,125 @@
     <w:rsid w:val="00E313AA"/>
     <w:rsid w:val="00E31716"/>
     <w:rsid w:val="00E31B38"/>
     <w:rsid w:val="00E31B79"/>
     <w:rsid w:val="00E31BE8"/>
     <w:rsid w:val="00E31D4C"/>
     <w:rsid w:val="00E31E16"/>
     <w:rsid w:val="00E320E8"/>
     <w:rsid w:val="00E3282C"/>
     <w:rsid w:val="00E32E86"/>
     <w:rsid w:val="00E32EDC"/>
     <w:rsid w:val="00E33678"/>
     <w:rsid w:val="00E33C57"/>
     <w:rsid w:val="00E345AB"/>
     <w:rsid w:val="00E347EE"/>
     <w:rsid w:val="00E34B6B"/>
     <w:rsid w:val="00E36C96"/>
     <w:rsid w:val="00E36F06"/>
     <w:rsid w:val="00E36FCF"/>
     <w:rsid w:val="00E37226"/>
     <w:rsid w:val="00E376ED"/>
     <w:rsid w:val="00E376F1"/>
     <w:rsid w:val="00E37FB2"/>
     <w:rsid w:val="00E4030C"/>
     <w:rsid w:val="00E419C3"/>
+    <w:rsid w:val="00E41D60"/>
     <w:rsid w:val="00E424CC"/>
     <w:rsid w:val="00E42798"/>
     <w:rsid w:val="00E42A5A"/>
     <w:rsid w:val="00E43FA8"/>
+    <w:rsid w:val="00E44298"/>
     <w:rsid w:val="00E44C1C"/>
     <w:rsid w:val="00E45250"/>
     <w:rsid w:val="00E4528E"/>
     <w:rsid w:val="00E4559C"/>
     <w:rsid w:val="00E45E2E"/>
     <w:rsid w:val="00E4668F"/>
     <w:rsid w:val="00E46C54"/>
     <w:rsid w:val="00E46E77"/>
     <w:rsid w:val="00E47707"/>
     <w:rsid w:val="00E500AD"/>
     <w:rsid w:val="00E508A1"/>
     <w:rsid w:val="00E50953"/>
     <w:rsid w:val="00E5198F"/>
     <w:rsid w:val="00E51E17"/>
     <w:rsid w:val="00E52509"/>
     <w:rsid w:val="00E52978"/>
     <w:rsid w:val="00E52D4B"/>
     <w:rsid w:val="00E5303E"/>
     <w:rsid w:val="00E5304B"/>
     <w:rsid w:val="00E530A7"/>
     <w:rsid w:val="00E53FC7"/>
     <w:rsid w:val="00E5401B"/>
     <w:rsid w:val="00E54672"/>
     <w:rsid w:val="00E55FAA"/>
     <w:rsid w:val="00E561F5"/>
+    <w:rsid w:val="00E5640F"/>
     <w:rsid w:val="00E569D9"/>
     <w:rsid w:val="00E57755"/>
     <w:rsid w:val="00E57FE5"/>
     <w:rsid w:val="00E60051"/>
+    <w:rsid w:val="00E603E7"/>
     <w:rsid w:val="00E6060A"/>
     <w:rsid w:val="00E608E4"/>
     <w:rsid w:val="00E60B21"/>
     <w:rsid w:val="00E60F31"/>
     <w:rsid w:val="00E61D53"/>
     <w:rsid w:val="00E61DE4"/>
     <w:rsid w:val="00E61F91"/>
     <w:rsid w:val="00E62351"/>
     <w:rsid w:val="00E62E33"/>
     <w:rsid w:val="00E64226"/>
     <w:rsid w:val="00E64478"/>
     <w:rsid w:val="00E64600"/>
     <w:rsid w:val="00E653AA"/>
+    <w:rsid w:val="00E65601"/>
     <w:rsid w:val="00E65750"/>
     <w:rsid w:val="00E65C95"/>
     <w:rsid w:val="00E664B5"/>
     <w:rsid w:val="00E66547"/>
     <w:rsid w:val="00E66838"/>
     <w:rsid w:val="00E66C83"/>
     <w:rsid w:val="00E675B5"/>
     <w:rsid w:val="00E67A2A"/>
     <w:rsid w:val="00E67B37"/>
     <w:rsid w:val="00E67E26"/>
     <w:rsid w:val="00E70113"/>
     <w:rsid w:val="00E70F5D"/>
     <w:rsid w:val="00E70FCF"/>
     <w:rsid w:val="00E710F7"/>
     <w:rsid w:val="00E711FF"/>
     <w:rsid w:val="00E71ED5"/>
     <w:rsid w:val="00E7288E"/>
     <w:rsid w:val="00E743AB"/>
     <w:rsid w:val="00E74A5D"/>
     <w:rsid w:val="00E7535A"/>
     <w:rsid w:val="00E7558C"/>
     <w:rsid w:val="00E755BB"/>
     <w:rsid w:val="00E7573D"/>
+    <w:rsid w:val="00E75932"/>
     <w:rsid w:val="00E759B0"/>
     <w:rsid w:val="00E75A39"/>
     <w:rsid w:val="00E75C21"/>
     <w:rsid w:val="00E75F1A"/>
     <w:rsid w:val="00E760F3"/>
     <w:rsid w:val="00E76698"/>
     <w:rsid w:val="00E76BD3"/>
     <w:rsid w:val="00E77207"/>
     <w:rsid w:val="00E774AB"/>
     <w:rsid w:val="00E77C1A"/>
     <w:rsid w:val="00E77E0C"/>
     <w:rsid w:val="00E80FBF"/>
     <w:rsid w:val="00E81365"/>
     <w:rsid w:val="00E81983"/>
     <w:rsid w:val="00E81AC6"/>
     <w:rsid w:val="00E8202C"/>
     <w:rsid w:val="00E823E7"/>
     <w:rsid w:val="00E826AC"/>
     <w:rsid w:val="00E82A01"/>
     <w:rsid w:val="00E82C1E"/>
     <w:rsid w:val="00E82F90"/>
     <w:rsid w:val="00E8325E"/>
     <w:rsid w:val="00E8334A"/>
     <w:rsid w:val="00E83777"/>
     <w:rsid w:val="00E839DE"/>
@@ -19997,140 +20190,154 @@
     <w:rsid w:val="00E859F0"/>
     <w:rsid w:val="00E867B0"/>
     <w:rsid w:val="00E86C24"/>
     <w:rsid w:val="00E86CAF"/>
     <w:rsid w:val="00E86FDE"/>
     <w:rsid w:val="00E86FF9"/>
     <w:rsid w:val="00E87513"/>
     <w:rsid w:val="00E878D6"/>
     <w:rsid w:val="00E87B80"/>
     <w:rsid w:val="00E9008E"/>
     <w:rsid w:val="00E902F7"/>
     <w:rsid w:val="00E904B1"/>
     <w:rsid w:val="00E905AE"/>
     <w:rsid w:val="00E9063F"/>
     <w:rsid w:val="00E90C1C"/>
     <w:rsid w:val="00E910C4"/>
     <w:rsid w:val="00E91552"/>
     <w:rsid w:val="00E91D00"/>
     <w:rsid w:val="00E92212"/>
     <w:rsid w:val="00E92509"/>
     <w:rsid w:val="00E92A84"/>
     <w:rsid w:val="00E92DEC"/>
     <w:rsid w:val="00E92E0A"/>
     <w:rsid w:val="00E93559"/>
     <w:rsid w:val="00E93BCC"/>
+    <w:rsid w:val="00E94017"/>
     <w:rsid w:val="00E9427E"/>
     <w:rsid w:val="00E94EB8"/>
     <w:rsid w:val="00E94ECA"/>
     <w:rsid w:val="00E95C8A"/>
     <w:rsid w:val="00E96951"/>
     <w:rsid w:val="00E96AA1"/>
     <w:rsid w:val="00E96B0B"/>
     <w:rsid w:val="00E96CD0"/>
     <w:rsid w:val="00E96D0F"/>
     <w:rsid w:val="00E96DF4"/>
     <w:rsid w:val="00E9736D"/>
     <w:rsid w:val="00E973B8"/>
     <w:rsid w:val="00E975B7"/>
+    <w:rsid w:val="00E97624"/>
+    <w:rsid w:val="00E9762E"/>
     <w:rsid w:val="00E97D2E"/>
     <w:rsid w:val="00EA0177"/>
     <w:rsid w:val="00EA1143"/>
+    <w:rsid w:val="00EA131E"/>
     <w:rsid w:val="00EA16F6"/>
     <w:rsid w:val="00EA17A7"/>
+    <w:rsid w:val="00EA17A8"/>
     <w:rsid w:val="00EA1B76"/>
     <w:rsid w:val="00EA209C"/>
     <w:rsid w:val="00EA20C0"/>
     <w:rsid w:val="00EA2715"/>
     <w:rsid w:val="00EA30C8"/>
     <w:rsid w:val="00EA3843"/>
     <w:rsid w:val="00EA3C9F"/>
     <w:rsid w:val="00EA3D09"/>
+    <w:rsid w:val="00EA4229"/>
     <w:rsid w:val="00EA437E"/>
     <w:rsid w:val="00EA45EC"/>
     <w:rsid w:val="00EA4E91"/>
     <w:rsid w:val="00EA4FA9"/>
     <w:rsid w:val="00EA52E1"/>
     <w:rsid w:val="00EA55FD"/>
+    <w:rsid w:val="00EA6641"/>
     <w:rsid w:val="00EA670A"/>
     <w:rsid w:val="00EA774B"/>
     <w:rsid w:val="00EB05A6"/>
     <w:rsid w:val="00EB09C0"/>
     <w:rsid w:val="00EB0A5D"/>
     <w:rsid w:val="00EB1775"/>
     <w:rsid w:val="00EB1D2B"/>
     <w:rsid w:val="00EB2157"/>
     <w:rsid w:val="00EB2162"/>
     <w:rsid w:val="00EB2AAF"/>
     <w:rsid w:val="00EB2B99"/>
+    <w:rsid w:val="00EB2D53"/>
+    <w:rsid w:val="00EB3263"/>
     <w:rsid w:val="00EB330B"/>
     <w:rsid w:val="00EB3316"/>
     <w:rsid w:val="00EB35BD"/>
     <w:rsid w:val="00EB35C9"/>
     <w:rsid w:val="00EB3CC8"/>
     <w:rsid w:val="00EB3D03"/>
+    <w:rsid w:val="00EB40BB"/>
     <w:rsid w:val="00EB48A9"/>
     <w:rsid w:val="00EB4C50"/>
     <w:rsid w:val="00EB4DD8"/>
     <w:rsid w:val="00EB4F24"/>
     <w:rsid w:val="00EB527D"/>
     <w:rsid w:val="00EB52BD"/>
     <w:rsid w:val="00EB5DD3"/>
     <w:rsid w:val="00EB693B"/>
+    <w:rsid w:val="00EB6A11"/>
     <w:rsid w:val="00EB6B79"/>
     <w:rsid w:val="00EB6D4B"/>
     <w:rsid w:val="00EB6FC0"/>
     <w:rsid w:val="00EB734A"/>
     <w:rsid w:val="00EB7479"/>
     <w:rsid w:val="00EB7742"/>
     <w:rsid w:val="00EC006D"/>
     <w:rsid w:val="00EC0A19"/>
     <w:rsid w:val="00EC13C3"/>
     <w:rsid w:val="00EC234A"/>
     <w:rsid w:val="00EC25D3"/>
     <w:rsid w:val="00EC275D"/>
     <w:rsid w:val="00EC312F"/>
     <w:rsid w:val="00EC39C4"/>
+    <w:rsid w:val="00EC4302"/>
     <w:rsid w:val="00EC47B2"/>
     <w:rsid w:val="00EC4860"/>
     <w:rsid w:val="00EC5100"/>
     <w:rsid w:val="00EC51B9"/>
     <w:rsid w:val="00EC55DE"/>
+    <w:rsid w:val="00EC5B65"/>
     <w:rsid w:val="00EC5D7A"/>
     <w:rsid w:val="00EC5E45"/>
     <w:rsid w:val="00EC6056"/>
     <w:rsid w:val="00EC6793"/>
     <w:rsid w:val="00EC67DB"/>
     <w:rsid w:val="00EC6850"/>
     <w:rsid w:val="00EC6B81"/>
     <w:rsid w:val="00EC6D1C"/>
     <w:rsid w:val="00EC756A"/>
     <w:rsid w:val="00EC7738"/>
     <w:rsid w:val="00EC77BB"/>
     <w:rsid w:val="00EC79AA"/>
     <w:rsid w:val="00ED033A"/>
     <w:rsid w:val="00ED08E1"/>
+    <w:rsid w:val="00ED0ABC"/>
     <w:rsid w:val="00ED0C55"/>
     <w:rsid w:val="00ED0E16"/>
     <w:rsid w:val="00ED1434"/>
     <w:rsid w:val="00ED160E"/>
     <w:rsid w:val="00ED1B77"/>
     <w:rsid w:val="00ED2633"/>
     <w:rsid w:val="00ED343B"/>
     <w:rsid w:val="00ED3492"/>
     <w:rsid w:val="00ED3D0C"/>
     <w:rsid w:val="00ED556F"/>
     <w:rsid w:val="00ED560B"/>
     <w:rsid w:val="00ED5C6A"/>
     <w:rsid w:val="00ED606E"/>
     <w:rsid w:val="00ED64BC"/>
     <w:rsid w:val="00ED7068"/>
     <w:rsid w:val="00ED77D6"/>
     <w:rsid w:val="00ED7A85"/>
     <w:rsid w:val="00ED7C56"/>
     <w:rsid w:val="00EE0671"/>
     <w:rsid w:val="00EE1AA9"/>
     <w:rsid w:val="00EE1C76"/>
     <w:rsid w:val="00EE1F61"/>
     <w:rsid w:val="00EE2048"/>
     <w:rsid w:val="00EE23D0"/>
     <w:rsid w:val="00EE2F3F"/>
@@ -20143,565 +20350,635 @@
     <w:rsid w:val="00EE37EC"/>
     <w:rsid w:val="00EE4219"/>
     <w:rsid w:val="00EE471A"/>
     <w:rsid w:val="00EE4762"/>
     <w:rsid w:val="00EE48B0"/>
     <w:rsid w:val="00EE48EC"/>
     <w:rsid w:val="00EE4C1B"/>
     <w:rsid w:val="00EE4D46"/>
     <w:rsid w:val="00EE60F8"/>
     <w:rsid w:val="00EE6BBA"/>
     <w:rsid w:val="00EE75CA"/>
     <w:rsid w:val="00EE770B"/>
     <w:rsid w:val="00EE7C0B"/>
     <w:rsid w:val="00EE7E4C"/>
     <w:rsid w:val="00EF00C8"/>
     <w:rsid w:val="00EF056F"/>
     <w:rsid w:val="00EF0785"/>
     <w:rsid w:val="00EF123B"/>
     <w:rsid w:val="00EF162C"/>
     <w:rsid w:val="00EF1A23"/>
     <w:rsid w:val="00EF2036"/>
     <w:rsid w:val="00EF2992"/>
     <w:rsid w:val="00EF3637"/>
     <w:rsid w:val="00EF3B81"/>
     <w:rsid w:val="00EF3FF9"/>
+    <w:rsid w:val="00EF44BB"/>
     <w:rsid w:val="00EF45C8"/>
     <w:rsid w:val="00EF4614"/>
     <w:rsid w:val="00EF4F2D"/>
     <w:rsid w:val="00EF5492"/>
     <w:rsid w:val="00EF66E9"/>
     <w:rsid w:val="00EF68F3"/>
     <w:rsid w:val="00EF6C2C"/>
     <w:rsid w:val="00EF6C40"/>
     <w:rsid w:val="00EF6CCE"/>
     <w:rsid w:val="00EF6D07"/>
     <w:rsid w:val="00EF71CA"/>
     <w:rsid w:val="00EF75AE"/>
     <w:rsid w:val="00EF773C"/>
     <w:rsid w:val="00EF7941"/>
     <w:rsid w:val="00EF7F2B"/>
+    <w:rsid w:val="00F00ADD"/>
     <w:rsid w:val="00F0115A"/>
     <w:rsid w:val="00F0131B"/>
     <w:rsid w:val="00F01328"/>
     <w:rsid w:val="00F0170A"/>
     <w:rsid w:val="00F01B7B"/>
     <w:rsid w:val="00F0243C"/>
     <w:rsid w:val="00F026E7"/>
     <w:rsid w:val="00F027CD"/>
     <w:rsid w:val="00F02A56"/>
     <w:rsid w:val="00F02F49"/>
     <w:rsid w:val="00F036B3"/>
     <w:rsid w:val="00F038CF"/>
     <w:rsid w:val="00F03C06"/>
     <w:rsid w:val="00F046F2"/>
     <w:rsid w:val="00F049D6"/>
     <w:rsid w:val="00F058E0"/>
     <w:rsid w:val="00F05905"/>
     <w:rsid w:val="00F05E27"/>
     <w:rsid w:val="00F067F9"/>
+    <w:rsid w:val="00F06880"/>
     <w:rsid w:val="00F06884"/>
     <w:rsid w:val="00F0773C"/>
     <w:rsid w:val="00F07C24"/>
     <w:rsid w:val="00F07DC8"/>
     <w:rsid w:val="00F100FF"/>
     <w:rsid w:val="00F10137"/>
     <w:rsid w:val="00F10355"/>
     <w:rsid w:val="00F10484"/>
+    <w:rsid w:val="00F11059"/>
     <w:rsid w:val="00F11910"/>
     <w:rsid w:val="00F11960"/>
     <w:rsid w:val="00F1199E"/>
     <w:rsid w:val="00F119B2"/>
     <w:rsid w:val="00F11ECB"/>
+    <w:rsid w:val="00F123D4"/>
     <w:rsid w:val="00F13D2E"/>
     <w:rsid w:val="00F13E83"/>
     <w:rsid w:val="00F1403D"/>
+    <w:rsid w:val="00F14859"/>
     <w:rsid w:val="00F14A07"/>
     <w:rsid w:val="00F164D9"/>
     <w:rsid w:val="00F1761B"/>
     <w:rsid w:val="00F17E00"/>
     <w:rsid w:val="00F17E9F"/>
     <w:rsid w:val="00F20206"/>
     <w:rsid w:val="00F20382"/>
     <w:rsid w:val="00F2057C"/>
     <w:rsid w:val="00F20741"/>
     <w:rsid w:val="00F209C0"/>
+    <w:rsid w:val="00F21966"/>
     <w:rsid w:val="00F221FB"/>
+    <w:rsid w:val="00F22423"/>
     <w:rsid w:val="00F22E80"/>
     <w:rsid w:val="00F22F13"/>
     <w:rsid w:val="00F231E9"/>
     <w:rsid w:val="00F23E26"/>
     <w:rsid w:val="00F23F44"/>
     <w:rsid w:val="00F24220"/>
     <w:rsid w:val="00F2478A"/>
     <w:rsid w:val="00F24B34"/>
     <w:rsid w:val="00F24BCB"/>
     <w:rsid w:val="00F258DE"/>
     <w:rsid w:val="00F25CEC"/>
+    <w:rsid w:val="00F25E28"/>
     <w:rsid w:val="00F262DF"/>
+    <w:rsid w:val="00F262E9"/>
     <w:rsid w:val="00F27330"/>
     <w:rsid w:val="00F275AA"/>
     <w:rsid w:val="00F279B9"/>
     <w:rsid w:val="00F301F1"/>
     <w:rsid w:val="00F303FE"/>
     <w:rsid w:val="00F30673"/>
     <w:rsid w:val="00F30E47"/>
     <w:rsid w:val="00F3105B"/>
     <w:rsid w:val="00F31293"/>
     <w:rsid w:val="00F31440"/>
     <w:rsid w:val="00F31740"/>
+    <w:rsid w:val="00F31DA8"/>
     <w:rsid w:val="00F32799"/>
     <w:rsid w:val="00F328AA"/>
     <w:rsid w:val="00F329DE"/>
     <w:rsid w:val="00F32CD9"/>
     <w:rsid w:val="00F330ED"/>
     <w:rsid w:val="00F3358A"/>
     <w:rsid w:val="00F335A1"/>
     <w:rsid w:val="00F33746"/>
     <w:rsid w:val="00F33852"/>
     <w:rsid w:val="00F33D53"/>
+    <w:rsid w:val="00F341ED"/>
     <w:rsid w:val="00F34CF4"/>
     <w:rsid w:val="00F34DDD"/>
     <w:rsid w:val="00F34E9A"/>
     <w:rsid w:val="00F358C7"/>
     <w:rsid w:val="00F3591E"/>
     <w:rsid w:val="00F35A4C"/>
     <w:rsid w:val="00F35D41"/>
     <w:rsid w:val="00F36B85"/>
     <w:rsid w:val="00F37067"/>
     <w:rsid w:val="00F3711F"/>
     <w:rsid w:val="00F373DF"/>
     <w:rsid w:val="00F37791"/>
     <w:rsid w:val="00F3779D"/>
     <w:rsid w:val="00F37E15"/>
     <w:rsid w:val="00F402BC"/>
     <w:rsid w:val="00F402E5"/>
     <w:rsid w:val="00F407ED"/>
     <w:rsid w:val="00F40ACD"/>
     <w:rsid w:val="00F411A6"/>
     <w:rsid w:val="00F4151F"/>
     <w:rsid w:val="00F41DC6"/>
     <w:rsid w:val="00F42163"/>
     <w:rsid w:val="00F42A7A"/>
     <w:rsid w:val="00F42C28"/>
     <w:rsid w:val="00F4342C"/>
     <w:rsid w:val="00F43FCC"/>
     <w:rsid w:val="00F4401E"/>
     <w:rsid w:val="00F4411D"/>
     <w:rsid w:val="00F44467"/>
     <w:rsid w:val="00F44615"/>
     <w:rsid w:val="00F447EF"/>
     <w:rsid w:val="00F45050"/>
     <w:rsid w:val="00F459AF"/>
     <w:rsid w:val="00F45D2C"/>
     <w:rsid w:val="00F461C4"/>
     <w:rsid w:val="00F46446"/>
     <w:rsid w:val="00F465F6"/>
     <w:rsid w:val="00F46903"/>
     <w:rsid w:val="00F46D60"/>
     <w:rsid w:val="00F47459"/>
     <w:rsid w:val="00F474C9"/>
     <w:rsid w:val="00F47839"/>
     <w:rsid w:val="00F47926"/>
     <w:rsid w:val="00F47A73"/>
     <w:rsid w:val="00F506DC"/>
     <w:rsid w:val="00F50B9B"/>
     <w:rsid w:val="00F50C1F"/>
     <w:rsid w:val="00F50C3F"/>
+    <w:rsid w:val="00F5128E"/>
     <w:rsid w:val="00F5180F"/>
     <w:rsid w:val="00F518F2"/>
     <w:rsid w:val="00F51BC2"/>
     <w:rsid w:val="00F51E38"/>
     <w:rsid w:val="00F52607"/>
     <w:rsid w:val="00F52A41"/>
     <w:rsid w:val="00F52B20"/>
     <w:rsid w:val="00F52D22"/>
     <w:rsid w:val="00F5394B"/>
     <w:rsid w:val="00F53C62"/>
     <w:rsid w:val="00F53DBD"/>
     <w:rsid w:val="00F544E2"/>
     <w:rsid w:val="00F54647"/>
     <w:rsid w:val="00F54B3C"/>
     <w:rsid w:val="00F54E59"/>
     <w:rsid w:val="00F559CC"/>
     <w:rsid w:val="00F55FD8"/>
     <w:rsid w:val="00F56009"/>
     <w:rsid w:val="00F562B7"/>
     <w:rsid w:val="00F562C4"/>
     <w:rsid w:val="00F5703A"/>
     <w:rsid w:val="00F5746F"/>
     <w:rsid w:val="00F57DDE"/>
     <w:rsid w:val="00F601FE"/>
     <w:rsid w:val="00F60E89"/>
     <w:rsid w:val="00F61594"/>
     <w:rsid w:val="00F616D2"/>
     <w:rsid w:val="00F61A06"/>
     <w:rsid w:val="00F61E1E"/>
     <w:rsid w:val="00F61E3D"/>
+    <w:rsid w:val="00F61E57"/>
     <w:rsid w:val="00F621D3"/>
     <w:rsid w:val="00F627AC"/>
     <w:rsid w:val="00F62BDD"/>
     <w:rsid w:val="00F63175"/>
     <w:rsid w:val="00F63D86"/>
     <w:rsid w:val="00F640C0"/>
     <w:rsid w:val="00F64270"/>
     <w:rsid w:val="00F642D9"/>
     <w:rsid w:val="00F643E9"/>
     <w:rsid w:val="00F64BAE"/>
     <w:rsid w:val="00F64C12"/>
     <w:rsid w:val="00F64EEA"/>
     <w:rsid w:val="00F64F54"/>
     <w:rsid w:val="00F65230"/>
     <w:rsid w:val="00F65534"/>
     <w:rsid w:val="00F655F8"/>
     <w:rsid w:val="00F65639"/>
     <w:rsid w:val="00F65E89"/>
     <w:rsid w:val="00F65EAD"/>
     <w:rsid w:val="00F662A7"/>
     <w:rsid w:val="00F663A6"/>
     <w:rsid w:val="00F66A8B"/>
+    <w:rsid w:val="00F66AFC"/>
     <w:rsid w:val="00F67677"/>
     <w:rsid w:val="00F67761"/>
     <w:rsid w:val="00F6783F"/>
     <w:rsid w:val="00F67E5F"/>
     <w:rsid w:val="00F70B6C"/>
     <w:rsid w:val="00F70C44"/>
     <w:rsid w:val="00F70E16"/>
     <w:rsid w:val="00F71186"/>
+    <w:rsid w:val="00F71442"/>
     <w:rsid w:val="00F71D68"/>
     <w:rsid w:val="00F7227D"/>
     <w:rsid w:val="00F72EE4"/>
     <w:rsid w:val="00F734F2"/>
+    <w:rsid w:val="00F73583"/>
     <w:rsid w:val="00F74509"/>
     <w:rsid w:val="00F747B2"/>
     <w:rsid w:val="00F7485F"/>
     <w:rsid w:val="00F74871"/>
     <w:rsid w:val="00F74A63"/>
     <w:rsid w:val="00F74E4F"/>
     <w:rsid w:val="00F74EA3"/>
     <w:rsid w:val="00F75C42"/>
     <w:rsid w:val="00F768B1"/>
     <w:rsid w:val="00F7711A"/>
     <w:rsid w:val="00F77D71"/>
     <w:rsid w:val="00F80989"/>
     <w:rsid w:val="00F80AAC"/>
     <w:rsid w:val="00F80D11"/>
     <w:rsid w:val="00F8101B"/>
     <w:rsid w:val="00F811D7"/>
     <w:rsid w:val="00F81551"/>
     <w:rsid w:val="00F81AE6"/>
+    <w:rsid w:val="00F81B7F"/>
     <w:rsid w:val="00F825D3"/>
     <w:rsid w:val="00F828D5"/>
+    <w:rsid w:val="00F829FB"/>
+    <w:rsid w:val="00F8304A"/>
     <w:rsid w:val="00F83709"/>
     <w:rsid w:val="00F83A98"/>
     <w:rsid w:val="00F842A7"/>
     <w:rsid w:val="00F84DCC"/>
     <w:rsid w:val="00F84EF2"/>
     <w:rsid w:val="00F853F2"/>
     <w:rsid w:val="00F858AD"/>
     <w:rsid w:val="00F85EB5"/>
     <w:rsid w:val="00F861B4"/>
     <w:rsid w:val="00F8683C"/>
     <w:rsid w:val="00F86F5B"/>
     <w:rsid w:val="00F8716B"/>
     <w:rsid w:val="00F874AD"/>
     <w:rsid w:val="00F87F54"/>
     <w:rsid w:val="00F900C4"/>
     <w:rsid w:val="00F90207"/>
+    <w:rsid w:val="00F91116"/>
     <w:rsid w:val="00F919FE"/>
     <w:rsid w:val="00F91C15"/>
     <w:rsid w:val="00F91C90"/>
     <w:rsid w:val="00F920A2"/>
     <w:rsid w:val="00F921BB"/>
     <w:rsid w:val="00F921CC"/>
     <w:rsid w:val="00F9259C"/>
     <w:rsid w:val="00F927C7"/>
     <w:rsid w:val="00F92B2E"/>
     <w:rsid w:val="00F92B4B"/>
     <w:rsid w:val="00F9503A"/>
     <w:rsid w:val="00F959F7"/>
     <w:rsid w:val="00F96503"/>
     <w:rsid w:val="00F96821"/>
     <w:rsid w:val="00F96BAB"/>
     <w:rsid w:val="00F96BC0"/>
     <w:rsid w:val="00F96D02"/>
     <w:rsid w:val="00F96E98"/>
     <w:rsid w:val="00F96FB0"/>
     <w:rsid w:val="00F972BE"/>
     <w:rsid w:val="00F9739B"/>
     <w:rsid w:val="00F97F6F"/>
     <w:rsid w:val="00FA05D1"/>
     <w:rsid w:val="00FA0752"/>
+    <w:rsid w:val="00FA08CB"/>
+    <w:rsid w:val="00FA1A01"/>
     <w:rsid w:val="00FA1D35"/>
     <w:rsid w:val="00FA1EE6"/>
     <w:rsid w:val="00FA25D2"/>
     <w:rsid w:val="00FA2AA8"/>
     <w:rsid w:val="00FA3448"/>
     <w:rsid w:val="00FA350B"/>
     <w:rsid w:val="00FA38BF"/>
     <w:rsid w:val="00FA3D39"/>
     <w:rsid w:val="00FA3EBB"/>
     <w:rsid w:val="00FA4180"/>
     <w:rsid w:val="00FA4406"/>
     <w:rsid w:val="00FA46B8"/>
     <w:rsid w:val="00FA480D"/>
+    <w:rsid w:val="00FA4F06"/>
     <w:rsid w:val="00FA50A6"/>
     <w:rsid w:val="00FA5499"/>
     <w:rsid w:val="00FA5B97"/>
+    <w:rsid w:val="00FA5EFA"/>
     <w:rsid w:val="00FA5F43"/>
     <w:rsid w:val="00FA6257"/>
     <w:rsid w:val="00FA6443"/>
     <w:rsid w:val="00FA681C"/>
     <w:rsid w:val="00FA6A1C"/>
     <w:rsid w:val="00FA6D90"/>
     <w:rsid w:val="00FA7278"/>
     <w:rsid w:val="00FA75A9"/>
     <w:rsid w:val="00FB0869"/>
     <w:rsid w:val="00FB0C3B"/>
     <w:rsid w:val="00FB1F36"/>
     <w:rsid w:val="00FB22FC"/>
     <w:rsid w:val="00FB24C3"/>
     <w:rsid w:val="00FB28DC"/>
     <w:rsid w:val="00FB418C"/>
     <w:rsid w:val="00FB45DA"/>
     <w:rsid w:val="00FB4DB7"/>
     <w:rsid w:val="00FB5095"/>
     <w:rsid w:val="00FB576A"/>
     <w:rsid w:val="00FB5898"/>
     <w:rsid w:val="00FB5E11"/>
     <w:rsid w:val="00FB6D12"/>
     <w:rsid w:val="00FB6D48"/>
     <w:rsid w:val="00FB6E10"/>
     <w:rsid w:val="00FB6FBD"/>
     <w:rsid w:val="00FB7DDC"/>
     <w:rsid w:val="00FB7E78"/>
+    <w:rsid w:val="00FB7FC5"/>
     <w:rsid w:val="00FC044B"/>
     <w:rsid w:val="00FC0A8F"/>
     <w:rsid w:val="00FC0E65"/>
     <w:rsid w:val="00FC100C"/>
     <w:rsid w:val="00FC1B25"/>
     <w:rsid w:val="00FC306A"/>
     <w:rsid w:val="00FC3536"/>
     <w:rsid w:val="00FC391F"/>
     <w:rsid w:val="00FC401C"/>
     <w:rsid w:val="00FC4660"/>
     <w:rsid w:val="00FC48D8"/>
     <w:rsid w:val="00FC4DFD"/>
     <w:rsid w:val="00FC52E4"/>
     <w:rsid w:val="00FC5B70"/>
+    <w:rsid w:val="00FC5BB2"/>
     <w:rsid w:val="00FC5C5B"/>
     <w:rsid w:val="00FC6E11"/>
     <w:rsid w:val="00FC734D"/>
     <w:rsid w:val="00FC76A7"/>
     <w:rsid w:val="00FC7789"/>
     <w:rsid w:val="00FC7F20"/>
     <w:rsid w:val="00FC7FD0"/>
     <w:rsid w:val="00FD03AA"/>
     <w:rsid w:val="00FD0850"/>
     <w:rsid w:val="00FD14BB"/>
     <w:rsid w:val="00FD1638"/>
+    <w:rsid w:val="00FD16D3"/>
     <w:rsid w:val="00FD1F2C"/>
     <w:rsid w:val="00FD2A59"/>
     <w:rsid w:val="00FD32CC"/>
     <w:rsid w:val="00FD332C"/>
     <w:rsid w:val="00FD3445"/>
     <w:rsid w:val="00FD3703"/>
     <w:rsid w:val="00FD3742"/>
     <w:rsid w:val="00FD3755"/>
     <w:rsid w:val="00FD3A7C"/>
     <w:rsid w:val="00FD4328"/>
     <w:rsid w:val="00FD4367"/>
     <w:rsid w:val="00FD4432"/>
     <w:rsid w:val="00FD4573"/>
     <w:rsid w:val="00FD4759"/>
     <w:rsid w:val="00FD509A"/>
     <w:rsid w:val="00FD59F9"/>
     <w:rsid w:val="00FD5E81"/>
     <w:rsid w:val="00FD5FA8"/>
     <w:rsid w:val="00FD618E"/>
     <w:rsid w:val="00FD670C"/>
     <w:rsid w:val="00FD6CFA"/>
     <w:rsid w:val="00FD6DEB"/>
     <w:rsid w:val="00FD6E8C"/>
     <w:rsid w:val="00FD74A9"/>
     <w:rsid w:val="00FD7BBD"/>
     <w:rsid w:val="00FD7E30"/>
     <w:rsid w:val="00FE0AE3"/>
     <w:rsid w:val="00FE0DB1"/>
     <w:rsid w:val="00FE0F1A"/>
     <w:rsid w:val="00FE1068"/>
     <w:rsid w:val="00FE15E7"/>
     <w:rsid w:val="00FE1778"/>
     <w:rsid w:val="00FE2CB0"/>
     <w:rsid w:val="00FE2DF0"/>
     <w:rsid w:val="00FE3791"/>
     <w:rsid w:val="00FE4001"/>
     <w:rsid w:val="00FE447C"/>
     <w:rsid w:val="00FE45BB"/>
+    <w:rsid w:val="00FE4B91"/>
     <w:rsid w:val="00FE55D1"/>
     <w:rsid w:val="00FE6196"/>
     <w:rsid w:val="00FE6FE1"/>
     <w:rsid w:val="00FE79C3"/>
     <w:rsid w:val="00FE7B9D"/>
     <w:rsid w:val="00FE7DAD"/>
     <w:rsid w:val="00FE7F68"/>
     <w:rsid w:val="00FF001D"/>
     <w:rsid w:val="00FF0233"/>
     <w:rsid w:val="00FF0669"/>
     <w:rsid w:val="00FF0B8A"/>
     <w:rsid w:val="00FF15A5"/>
     <w:rsid w:val="00FF164B"/>
     <w:rsid w:val="00FF1A0F"/>
     <w:rsid w:val="00FF1A29"/>
     <w:rsid w:val="00FF1D66"/>
     <w:rsid w:val="00FF24E5"/>
     <w:rsid w:val="00FF24F6"/>
     <w:rsid w:val="00FF29DA"/>
     <w:rsid w:val="00FF2D07"/>
     <w:rsid w:val="00FF3CF0"/>
     <w:rsid w:val="00FF3F72"/>
     <w:rsid w:val="00FF418B"/>
     <w:rsid w:val="00FF4758"/>
     <w:rsid w:val="00FF49BB"/>
     <w:rsid w:val="00FF4B54"/>
+    <w:rsid w:val="00FF4BDA"/>
     <w:rsid w:val="00FF4E05"/>
     <w:rsid w:val="00FF4F9B"/>
     <w:rsid w:val="00FF56BF"/>
     <w:rsid w:val="00FF583E"/>
     <w:rsid w:val="00FF5C58"/>
     <w:rsid w:val="00FF5D0A"/>
     <w:rsid w:val="00FF605E"/>
     <w:rsid w:val="00FF697F"/>
     <w:rsid w:val="00FF6C8A"/>
     <w:rsid w:val="00FF793C"/>
     <w:rsid w:val="00FF7DA6"/>
     <w:rsid w:val="012C1DC2"/>
     <w:rsid w:val="03BA0129"/>
     <w:rsid w:val="03BF40E5"/>
     <w:rsid w:val="05429464"/>
     <w:rsid w:val="06FC0932"/>
     <w:rsid w:val="0A8625D3"/>
     <w:rsid w:val="0B009925"/>
     <w:rsid w:val="0CE11983"/>
     <w:rsid w:val="0E1719B8"/>
     <w:rsid w:val="0E266375"/>
+    <w:rsid w:val="0EA17E15"/>
     <w:rsid w:val="0EE980E0"/>
     <w:rsid w:val="0F3BBB24"/>
     <w:rsid w:val="10810BC1"/>
     <w:rsid w:val="11524B2C"/>
     <w:rsid w:val="115E0437"/>
     <w:rsid w:val="11A4F137"/>
     <w:rsid w:val="12085BD8"/>
     <w:rsid w:val="12C62AE3"/>
     <w:rsid w:val="13581E3E"/>
+    <w:rsid w:val="147A35A3"/>
     <w:rsid w:val="14F9A488"/>
     <w:rsid w:val="15188015"/>
     <w:rsid w:val="168FB0E3"/>
+    <w:rsid w:val="171562E3"/>
     <w:rsid w:val="174D3DA1"/>
+    <w:rsid w:val="176FA1F3"/>
+    <w:rsid w:val="18B1119C"/>
     <w:rsid w:val="193705E7"/>
     <w:rsid w:val="197FE099"/>
     <w:rsid w:val="19DF037A"/>
     <w:rsid w:val="1BA99166"/>
     <w:rsid w:val="1BAC93B1"/>
+    <w:rsid w:val="1C04F17B"/>
     <w:rsid w:val="1D501D14"/>
     <w:rsid w:val="1D677467"/>
+    <w:rsid w:val="1E8288D9"/>
+    <w:rsid w:val="1FA33D5F"/>
     <w:rsid w:val="2008BFF7"/>
     <w:rsid w:val="2022D9B9"/>
+    <w:rsid w:val="210B5834"/>
     <w:rsid w:val="21DDDF9A"/>
     <w:rsid w:val="223AED72"/>
     <w:rsid w:val="23B2DDDC"/>
     <w:rsid w:val="24A2D44C"/>
+    <w:rsid w:val="25E1A2EB"/>
     <w:rsid w:val="26E9C68B"/>
     <w:rsid w:val="270E5E95"/>
     <w:rsid w:val="28117BC8"/>
+    <w:rsid w:val="2817D955"/>
     <w:rsid w:val="29859360"/>
     <w:rsid w:val="2BE1CFB8"/>
     <w:rsid w:val="2C0254A9"/>
     <w:rsid w:val="2D7DA019"/>
     <w:rsid w:val="2DF6BEF8"/>
     <w:rsid w:val="2E8E29A5"/>
     <w:rsid w:val="2F56824B"/>
     <w:rsid w:val="3060D508"/>
+    <w:rsid w:val="308178E7"/>
     <w:rsid w:val="31A92C95"/>
     <w:rsid w:val="324A4D4B"/>
     <w:rsid w:val="336713B2"/>
     <w:rsid w:val="3477CB43"/>
+    <w:rsid w:val="34EA13B1"/>
     <w:rsid w:val="36F46E8A"/>
     <w:rsid w:val="37287841"/>
+    <w:rsid w:val="3868C0AB"/>
     <w:rsid w:val="398EACB7"/>
     <w:rsid w:val="39E8D4A5"/>
     <w:rsid w:val="3B572EAD"/>
     <w:rsid w:val="3C68AD87"/>
     <w:rsid w:val="3CA7CF88"/>
     <w:rsid w:val="3ED15075"/>
     <w:rsid w:val="401891AC"/>
+    <w:rsid w:val="421411D1"/>
+    <w:rsid w:val="42546430"/>
+    <w:rsid w:val="4278C247"/>
     <w:rsid w:val="43A25E9A"/>
+    <w:rsid w:val="43B7AB93"/>
     <w:rsid w:val="4447944B"/>
     <w:rsid w:val="4633F46C"/>
     <w:rsid w:val="466AF890"/>
+    <w:rsid w:val="46CE6BC5"/>
     <w:rsid w:val="46D660BA"/>
     <w:rsid w:val="47FC1862"/>
+    <w:rsid w:val="48F77554"/>
     <w:rsid w:val="498F4EE1"/>
     <w:rsid w:val="4B76522C"/>
     <w:rsid w:val="4C2C87E0"/>
+    <w:rsid w:val="4CC67D34"/>
+    <w:rsid w:val="4D98C53D"/>
+    <w:rsid w:val="4E2ABC36"/>
     <w:rsid w:val="4E5DD494"/>
+    <w:rsid w:val="4E60D905"/>
     <w:rsid w:val="4E75F81D"/>
+    <w:rsid w:val="4FB5E565"/>
     <w:rsid w:val="4FE5358C"/>
     <w:rsid w:val="5017CF27"/>
+    <w:rsid w:val="5105C8E2"/>
+    <w:rsid w:val="52A90505"/>
     <w:rsid w:val="53896260"/>
     <w:rsid w:val="5418579C"/>
+    <w:rsid w:val="54904BA5"/>
     <w:rsid w:val="54EE1D01"/>
     <w:rsid w:val="55016BC9"/>
+    <w:rsid w:val="557A54A3"/>
+    <w:rsid w:val="56651EFA"/>
     <w:rsid w:val="5724EFF2"/>
+    <w:rsid w:val="57B13C63"/>
     <w:rsid w:val="57C37E6A"/>
     <w:rsid w:val="58093A35"/>
     <w:rsid w:val="59632F6D"/>
     <w:rsid w:val="59DEFE8D"/>
     <w:rsid w:val="59E2F795"/>
     <w:rsid w:val="5A056150"/>
     <w:rsid w:val="5B5F136F"/>
+    <w:rsid w:val="5B6DE549"/>
+    <w:rsid w:val="5B9CD06B"/>
+    <w:rsid w:val="5C6D1BA8"/>
     <w:rsid w:val="5CD0548C"/>
     <w:rsid w:val="60B59029"/>
     <w:rsid w:val="60C89E8D"/>
     <w:rsid w:val="629E046E"/>
     <w:rsid w:val="635CDC59"/>
     <w:rsid w:val="63694106"/>
+    <w:rsid w:val="638BF33B"/>
+    <w:rsid w:val="66037843"/>
+    <w:rsid w:val="66D1869D"/>
     <w:rsid w:val="674A4BD6"/>
     <w:rsid w:val="6A10F394"/>
     <w:rsid w:val="6D5B0BE4"/>
     <w:rsid w:val="6FE2EAE3"/>
+    <w:rsid w:val="70350761"/>
     <w:rsid w:val="7241D192"/>
     <w:rsid w:val="72CD5F85"/>
+    <w:rsid w:val="756D378D"/>
     <w:rsid w:val="76ABBA0D"/>
     <w:rsid w:val="76C66390"/>
     <w:rsid w:val="792A774C"/>
     <w:rsid w:val="7A0EB67C"/>
     <w:rsid w:val="7A66504B"/>
     <w:rsid w:val="7ABCDC3D"/>
     <w:rsid w:val="7C2B99EC"/>
     <w:rsid w:val="7DC5B99B"/>
     <w:rsid w:val="7DEDE99B"/>
+    <w:rsid w:val="7F38B828"/>
     <w:rsid w:val="7FC44171"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="zh-CN" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -21187,51 +21464,51 @@
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A70339"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="004472F7"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:numPr>
         <w:ilvl w:val="3"/>
-        <w:numId w:val="6"/>
+        <w:numId w:val="7"/>
       </w:numPr>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
@@ -21476,86 +21753,86 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="004472F7"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="ListBulletChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="004472F7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="2"/>
+        <w:numId w:val="3"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="1077"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListBulletChar">
     <w:name w:val="List Bullet Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="ListBullet"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004472F7"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListNumber">
     <w:name w:val="List Number"/>
     <w:basedOn w:val="Indentedbodytext"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="004472F7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="15"/>
+        <w:numId w:val="16"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="004472F7"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="6B2976"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="004472F7"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -21594,51 +21871,51 @@
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-AU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet1">
     <w:name w:val="Bullet1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Bullet1Char"/>
     <w:qFormat/>
     <w:rsid w:val="006944A2"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="17"/>
+        <w:numId w:val="18"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numbering1">
     <w:name w:val="Numbering1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Numbering1Char"/>
     <w:rsid w:val="00D55151"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Bullet1Char">
     <w:name w:val="Bullet1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Bullet1"/>
     <w:rsid w:val="006944A2"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Numbering1Char">
     <w:name w:val="Numbering1 Char"/>
@@ -21898,50 +22175,69 @@
   </w:style>
   <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00897369"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="elementtoproof">
     <w:name w:val="elementtoproof"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00133646"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet">
+    <w:name w:val="Bullet"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="147A35A3"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="25"/>
+      </w:numPr>
+      <w:spacing w:after="200"/>
+      <w:ind w:left="-4424"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+      <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="79110689">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="131217140">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
@@ -23280,55 +23576,55 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2135781732">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/how-ndis-works/psychosocial-disability/psychosocial-disability-supports" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/your-privacy-and-information" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@ndis.gov.au" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/pricing-arrangements" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/policies/ndis-mobile-application" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndiscommission.gov.au/about/complaints" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/pricing-arrangements" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-plan/managing-your-plan/sharing-your-plan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-plan/managing-your-plan/my-ndis-participant-portal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact/locations" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/working-providers/making-service-agreement" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/pricing-arrangements" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/pricing-arrangements" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/working-providers/what-you-need-know-about-fraud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/families-and-carers/early-childhood-approach-children-younger-9/early-childhood-intervention-provider-reports" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/families-and-carers/guardians-and-nominees-explained" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndiscommission.gov.au/provider-registration/about-registration" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/your-rights-and-responsibilities/participant-guide-managing-conflict-interest" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/pricing-arrangements" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/pricing-arrangements" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-plan/managing-your-plan/my-ndis-participant-portal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-plan/self-management" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/policies/ndis-mobile-application" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/working-providers/find-registered-provider" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/understanding/supports-funded-ndis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/assistive-technology-explained/your-consumer-rights" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.digitalhealth.gov.au/initiatives-and-programs/telehealth" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/pricing-arrangements" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-plan/self-management" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/publications/booklets-and-factsheets" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-plan/changing-your-plan/change-circumstances" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/understanding/supports-funded-ndis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accc.gov.au/focus-areas/information-for/consumers-with-disability" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndiscommission.gov.au/participants/understanding-behaviour-support-and-restrictive-practices-participants" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/pricing-arrangements" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/compensation-and-your-plan/compensation-not-claimed-or-agreed-give" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/plan-implementation-directory" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/working-providers/making-service-agreement" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/plan-implementation-directory" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/pricing-arrangements" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndiscommission.gov.au/provider-registration/find-registered-provider" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndiscommission.gov.au/regulated-restrictive-practices" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accc.gov.au/consumers/consumer-rights-guarantees" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/media/4609/download" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-plan/who-can-help-start-your-plan/support-coordination" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-plan/managing-your-plan/support-budgets-your-plan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/pricing-arrangements" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/working-providers/support-workers-and-recovery-coaches/what-recovery-coach" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/participants/using-your-funding/understanding-your-ndis-funding/what-replacement-support" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-plan/managing-your-plan/support-budgets-your-plan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.digitalhealth.gov.au/initiatives-and-programs/telehealth" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/pricing-and-payments/pricing/pricing-arrangements" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/working-participants/early-childhood-providers/how-write-early-childhood-provider-report" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/understanding-ndis/about-ndis/our-guidelines" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding-ndis/about-ndis/our-guidelines" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-funding/understanding-your-ndis-funding/what-are-ndis-supports" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/participants/using-your-funding/understanding-your-ndis-funding/what-are-ndis-supports" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/assistive-technology-explained/your-consumer-rights" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/participants/using-your-funding/plan-managed-funding" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/pricing-and-payments/pricing/pricing-arrangements" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/working-providers/what-you-need-know-about-fraud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/understanding-ndis/about-ndis/our-guidelines" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/understanding-ndis/about-ndis/our-guidelines" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-plan/managing-your-plan/sharing-your-plan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-plan/managing-your-plan/my-ndis-participant-portal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@ndis.gov.au" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding-ndis/about-ndis/our-guidelines" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/pricing-and-payments/pricing/pricing-arrangements" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/understanding-ndis/about-ndis/our-guidelines" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/publications/booklets-and-factsheets" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding-ndis/about-ndis/our-guidelines" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding-ndis/about-ndis/our-guidelines" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/understanding-ndis/about-ndis/our-guidelines" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding-ndis/about-ndis/our-guidelines" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/participants/home-and-living/types-home-and-living-supports/what-specialist-disability-accommodation-sda" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/families-and-carers/guardians-and-nominees-explained" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/governance/debt-management-and-recovery" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndiscommission.gov.au/about/complaints" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-funding/using-portal-and-app/ndis-budget-calculator" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/pricing-and-payments/pricing/pricing-arrangements" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-funding/using-portal-and-app/how-use-my-ndis-app" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/understanding-ndis/about-ndis/our-guidelines" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/compensation-and-your-plan/compensation-not-claimed-or-agreed-give" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding-ndis/about-ndis/our-guidelines" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-funding/self-managed-funding" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-funding/using-portal-and-app/how-use-my-ndis-app" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/working-providers/find-registered-provider" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/working-providers/making-service-agreement" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndiscommission.gov.au/rules-and-standards/behaviour-support-and-restrictive-practices/understanding-behaviour-support" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding-ndis/about-ndis/our-guidelines" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact/locations" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accc.gov.au/consumers/consumer-rights-guarantees" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/working-provider/provider-responsibilities/what-conflict-interest" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/pricing-and-payments/pricing/pricing-arrangements" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/changing-your-plan/ways-change-your-plan/how-ask-change-your-plan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/understanding-ndis/about-ndis/our-guidelines" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding-ndis/about-ndis/our-guidelines" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/understanding/supports-funded-ndis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/participants/using-your-funding/understanding-your-ndis-funding/what-are-ndis-supports" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/understanding-ndis/about-ndis/our-guidelines" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndiscommission.gov.au/provider-registration/about-registration" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/media/4609/download" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/understanding-ndis/about-ndis/our-guidelines" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/working-providers/making-service-agreement" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/plan-implementation-directory" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/participants/using-your-funding/understanding-your-ndis-funding/what-are-ndis-supports" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/participants/using-your-funding/understanding-your-ndis-funding/what-replacement-support" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/understanding-ndis/about-ndis/our-guidelines" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndiscommission.gov.au/about-us/ndis-commission-reform-hub/mandatory-registration/mandatory-registration-digital" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-plan/managing-your-plan/my-ndis-participant-portal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding-ndis/about-ndis/our-guidelines" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding-ndis/about-ndis/our-guidelines" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndiscommission.gov.au/provider-registration/find-registered-provider" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndiscommission.gov.au/participants/understanding-behaviour-support-and-restrictive-practices-participants" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accc.gov.au/focus-areas/information-for/consumers-with-disability" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-funding/self-managed-funding" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/changing-your-plan/ways-change-your-plan/how-tell-us-about-change-situation" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/working-providers/support-coordinators-and-plan-managers/what-support-coordinator" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding-ndis/about-ndis/our-guidelines" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/pricing-and-payments/pricing/pricing-arrangements" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ourguidelines.ndis.gov.au/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -23595,87 +23891,81 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...9 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xmlns:ns3="a2598ba4-4db0-4ba6-86e6-e93586821996" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="747ee03819e9c09415b714d9c47ed763" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DD3D09C9489BCF4CBDCB69CB74A9833E" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3483653a0bd93fad84b35cc2ef86efe5">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xmlns:ns3="a2598ba4-4db0-4ba6-86e6-e93586821996" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1990f1ccc16a35de81225fa69c527083" ns2:_="" ns3:_="">
     <xsd:import namespace="62e6d7e0-8f69-4736-9de7-41af03e42ea2"/>
     <xsd:import namespace="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:NUmber" minOccurs="0"/>
+                <xsd:element ref="ns2:j1bcdfc39e334219b6c4cd8d4ccae017" minOccurs="0"/>
+                <xsd:element ref="ns2:FolderSortOrder" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="62e6d7e0-8f69-4736-9de7-41af03e42ea2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -23721,50 +24011,67 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_Flow_SignoffStatus" ma:index="23" nillable="true" ma:displayName="Sign-off status" ma:internalName="Sign_x002d_off_x0020_status">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="25" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="NUmber" ma:index="27" nillable="true" ma:displayName="NUmber" ma:format="Dropdown" ma:internalName="NUmber" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="j1bcdfc39e334219b6c4cd8d4ccae017" ma:index="29" nillable="true" ma:taxonomy="true" ma:internalName="j1bcdfc39e334219b6c4cd8d4ccae017" ma:taxonomyFieldName="Metadata" ma:displayName="Metadata" ma:default="" ma:fieldId="{31bcdfc3-9e33-4219-b6c4-cd8d4ccae017}" ma:sspId="0f491396-a7e2-4bc1-b170-149c68583a4a" ma:termSetId="c1a6297d-0dfe-40b3-a5c9-2e689fa1ec72" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="FolderSortOrder" ma:index="30" nillable="true" ma:displayName="Folder Sort Order" ma:decimals="0" ma:description="Folders are numbered and sorted according to date legislation updates take effect" ma:format="Dropdown" ma:internalName="FolderSortOrder" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a2598ba4-4db0-4ba6-86e6-e93586821996" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3900c6e9-9932-4be3-af02-49cda01dfba7}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="a2598ba4-4db0-4ba6-86e6-e93586821996">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="20" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
@@ -23864,226 +24171,243 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_Flow_SignoffStatus xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
+    <j1bcdfc39e334219b6c4cd8d4ccae017 xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </j1bcdfc39e334219b6c4cd8d4ccae017>
+    <NUmber xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="a2598ba4-4db0-4ba6-86e6-e93586821996" xsi:nil="true"/>
+    <FolderSortOrder xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AEF6EEC6-2F95-435C-8D5F-C5FA9B7F6D2C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E5DD94DC-E526-4CEE-8E78-0CBE00C709B2}">
-[...7 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0592A682-0D9B-4C43-A52D-7890789BA6CD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B262FFF3-894D-48A8-83B3-02B50AE2B2B7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="62e6d7e0-8f69-4736-9de7-41af03e42ea2"/>
     <ds:schemaRef ds:uri="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B50CEC07-BB70-41F7-BBC9-C6819D843864}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5CD76617-06F4-49F4-867F-2C38902D5140}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9ACF7CFD-1AAA-459B-A1D1-ACB7A6DD4334}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="62e6d7e0-8f69-4736-9de7-41af03e42ea2"/>
     <ds:schemaRef ds:uri="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>28</Pages>
-  <Words>9403</Words>
-  <Characters>53603</Characters>
+  <Words>9577</Words>
+  <Characters>54595</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>446</Lines>
-  <Paragraphs>125</Paragraphs>
+  <Lines>454</Lines>
+  <Paragraphs>128</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>62881</CharactersWithSpaces>
+  <CharactersWithSpaces>64044</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SetDate">
-    <vt:lpwstr>2025-12-11T05:25:14Z</vt:lpwstr>
+    <vt:lpwstr>2026-07-08T05:36:33Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SiteId">
     <vt:lpwstr>cd778b65-752d-454a-87cf-b9990fe58993</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ActionId">
-    <vt:lpwstr>89a5b12e-6d44-4f09-a17b-44b0488d766e</vt:lpwstr>
+    <vt:lpwstr>887f953f-9bef-4aed-b578-d02e2781c69b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TaxKeyword">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Order">
     <vt:r8>9492800</vt:r8>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_SetDate">
-    <vt:lpwstr>2025-12-10T06:34:33Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Metadata">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="LastSaved">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_SetDate">
+    <vt:lpwstr>2026-06-11T23:58:11Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="LastSaved">
     <vt:filetime>2020-08-06T00:00:00Z</vt:filetime>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MediaServiceImageTags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="xd_ProgID">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="ContentTypeId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="ContentTypeId">
     <vt:lpwstr>0x010100DD3D09C9489BCF4CBDCB69CB74A9833E</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_Name">
     <vt:lpwstr>OFFICIAL Sensitive (OS)</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="ComplianceAssetId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="TemplateUrl">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_SiteId">
     <vt:lpwstr>cd778b65-752d-454a-87cf-b9990fe58993</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="_ExtendedDescription">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Creator">
+    <vt:lpwstr>Microsoft® Word 2016</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_ActionId">
+    <vt:lpwstr>e1a0b6eb-aff5-4f53-9e50-40c298ea32f1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="Created">
+    <vt:filetime>2020-08-03T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="TriggerFlowInfo">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="TriggerFlowInfo">
     <vt:lpwstr/>
-  </property>
-[...19 lines deleted...]
-    <vt:filetime>2020-08-03T00:00:00Z</vt:filetime>
   </property>
 </Properties>
 </file>