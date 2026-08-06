--- v0 (2026-06-26)
+++ v1 (2026-08-06)
@@ -1,88 +1,90 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5A45762A" w14:textId="4EAD8AD0" w:rsidR="00A818C3" w:rsidRPr="00830622" w:rsidRDefault="00066882" w:rsidP="00A818C3">
+    <w:p w14:paraId="5A45762A" w14:textId="6751EFC8" w:rsidR="00A818C3" w:rsidRPr="00830622" w:rsidRDefault="00066882" w:rsidP="00B56A6B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00830622">
         <w:t xml:space="preserve">Nutrition </w:t>
       </w:r>
       <w:r w:rsidR="00B26EFB" w:rsidRPr="00830622">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00830622">
         <w:t>upports</w:t>
       </w:r>
       <w:r w:rsidR="008917DB" w:rsidRPr="00830622">
         <w:t xml:space="preserve"> including meal</w:t>
       </w:r>
       <w:r w:rsidR="000B25D4" w:rsidRPr="00830622">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00E70603" w:rsidRPr="00830622">
         <w:t>preparation</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="4A3792C3" w14:textId="10FF8E29" w:rsidR="00933B23" w:rsidRPr="00830622" w:rsidRDefault="00A818C3" w:rsidP="00667BD5">
+    </w:p>
+    <w:p w14:paraId="4A3792C3" w14:textId="10FF8E29" w:rsidR="00933B23" w:rsidRPr="00830622" w:rsidRDefault="00A818C3" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00830622">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Quick summary:</w:t>
       </w:r>
       <w:r w:rsidRPr="00830622">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000704E5" w:rsidRPr="00830622">
         <w:t xml:space="preserve">Everybody needs </w:t>
       </w:r>
       <w:r w:rsidR="00FB6E17" w:rsidRPr="00830622">
         <w:t xml:space="preserve">food </w:t>
       </w:r>
       <w:r w:rsidR="000704E5" w:rsidRPr="00830622">
         <w:t xml:space="preserve">and drink to stay healthy. </w:t>
       </w:r>
       <w:r w:rsidR="00B1225A" w:rsidRPr="00830622">
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidR="00103941" w:rsidRPr="00830622">
         <w:t>our disability may mean you have trouble</w:t>
       </w:r>
       <w:r w:rsidR="008B552D" w:rsidRPr="00830622">
@@ -106,3207 +108,4548 @@
       <w:r w:rsidR="00F932E3" w:rsidRPr="00830622">
         <w:t>you need</w:t>
       </w:r>
       <w:r w:rsidR="005C283B" w:rsidRPr="00830622">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00217E49" w:rsidRPr="00830622">
         <w:t xml:space="preserve">This could be because of physical, </w:t>
       </w:r>
       <w:r w:rsidR="003B393C" w:rsidRPr="00830622">
         <w:t>cognitive,</w:t>
       </w:r>
       <w:r w:rsidR="00217E49" w:rsidRPr="00830622">
         <w:t xml:space="preserve"> or psychosocial disability. </w:t>
       </w:r>
       <w:r w:rsidR="00B1225A" w:rsidRPr="00830622">
         <w:t xml:space="preserve">We may </w:t>
       </w:r>
       <w:r w:rsidR="00A4547A" w:rsidRPr="00830622">
         <w:t>fund nutrition supports to help with this</w:t>
       </w:r>
       <w:r w:rsidR="008B10DE" w:rsidRPr="00830622">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="725D5291" w14:textId="0A7898E3" w:rsidR="008B552D" w:rsidRPr="00830622" w:rsidRDefault="00FB6E17" w:rsidP="00667BD5">
+    <w:p w14:paraId="7602FA14" w14:textId="16FB2907" w:rsidR="00050B34" w:rsidRPr="00830622" w:rsidRDefault="00FB6E17" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00830622">
         <w:t xml:space="preserve">Nutrition supports </w:t>
       </w:r>
       <w:r w:rsidR="00F931CB" w:rsidRPr="00830622">
         <w:t>might</w:t>
       </w:r>
       <w:r w:rsidRPr="00830622">
         <w:t xml:space="preserve"> include </w:t>
       </w:r>
       <w:r w:rsidR="00BE6FE4" w:rsidRPr="00830622">
         <w:t xml:space="preserve">nutritional supplements or </w:t>
       </w:r>
       <w:r w:rsidR="00E278EF" w:rsidRPr="00830622">
         <w:t xml:space="preserve">a dietitian to create a meal plan for you. </w:t>
       </w:r>
+      <w:r w:rsidR="00B12650">
+        <w:t>NDIS supports</w:t>
+      </w:r>
+      <w:r w:rsidR="00B12650" w:rsidRPr="00830622">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00F931CB" w:rsidRPr="00830622">
-        <w:t xml:space="preserve">It might also include someone to help you follow a meal plan. </w:t>
+        <w:t xml:space="preserve">might also include someone to help you follow a meal plan. </w:t>
       </w:r>
       <w:r w:rsidR="00983115" w:rsidRPr="00830622">
         <w:t xml:space="preserve">Or </w:t>
       </w:r>
       <w:r w:rsidR="00E9594B" w:rsidRPr="00830622">
-        <w:t xml:space="preserve">it may be someone to help </w:t>
+        <w:t xml:space="preserve">someone to help </w:t>
       </w:r>
       <w:r w:rsidR="00BE6654" w:rsidRPr="00830622">
         <w:t xml:space="preserve">you </w:t>
       </w:r>
       <w:r w:rsidR="0059246D" w:rsidRPr="00830622">
         <w:t>plan</w:t>
       </w:r>
       <w:r w:rsidR="0006275A" w:rsidRPr="00830622">
         <w:t xml:space="preserve">, shop </w:t>
       </w:r>
       <w:r w:rsidR="003B393C" w:rsidRPr="00830622">
         <w:t>for,</w:t>
       </w:r>
       <w:r w:rsidR="0006275A" w:rsidRPr="00830622">
         <w:t xml:space="preserve"> and prepare meals if you</w:t>
       </w:r>
       <w:r w:rsidR="00EB64A8" w:rsidRPr="00830622">
         <w:t>r disability means you</w:t>
       </w:r>
       <w:r w:rsidR="0006275A" w:rsidRPr="00830622">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00724344" w:rsidRPr="00830622">
         <w:t>have trouble</w:t>
       </w:r>
       <w:r w:rsidR="0006275A" w:rsidRPr="00830622">
         <w:t xml:space="preserve"> do</w:t>
       </w:r>
       <w:r w:rsidR="00724344" w:rsidRPr="00830622">
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidR="0006275A" w:rsidRPr="00830622">
         <w:t xml:space="preserve"> this yourself. </w:t>
       </w:r>
       <w:r w:rsidR="00244036" w:rsidRPr="00830622">
         <w:t>In some situations</w:t>
       </w:r>
       <w:r w:rsidR="008B552D" w:rsidRPr="00830622">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00244036" w:rsidRPr="00830622">
         <w:t xml:space="preserve"> nutrition supports may </w:t>
       </w:r>
       <w:r w:rsidR="00154505" w:rsidRPr="00830622">
         <w:t>include</w:t>
       </w:r>
       <w:r w:rsidR="008B552D" w:rsidRPr="00830622">
-        <w:t xml:space="preserve"> you</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00154505" w:rsidRPr="00830622">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00EF5063">
+        <w:t>the cost</w:t>
+      </w:r>
+      <w:r w:rsidR="00050B34">
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
       <w:r w:rsidR="00F031D5" w:rsidRPr="00830622">
-        <w:t>getting meals prepared and delivered.</w:t>
-[...6 lines deleted...]
-      <w:r w:rsidR="00976C32" w:rsidRPr="00830622">
+        <w:t xml:space="preserve">meal </w:t>
+      </w:r>
+      <w:r w:rsidR="00050B34" w:rsidRPr="00830622">
+        <w:t>prepar</w:t>
+      </w:r>
+      <w:r w:rsidR="00050B34">
+        <w:t>ation</w:t>
+      </w:r>
+      <w:r w:rsidR="00F031D5" w:rsidRPr="00830622">
+        <w:t xml:space="preserve"> and deliver</w:t>
+      </w:r>
+      <w:r w:rsidR="00050B34">
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidR="00F031D5" w:rsidRPr="00830622">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00050B34" w:rsidRPr="00050B34">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C41A44" w:rsidRPr="00830622">
-[...56 lines deleted...]
-      <w:r w:rsidR="00F931CB" w:rsidRPr="00830622">
+      <w:r w:rsidR="00050B34">
+        <w:t>However, nutrition supports do not include the cost of the food and groceries as these are an everyday cost that everybody pays for.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A99F6FB" w14:textId="24E8EFCF" w:rsidR="00B12650" w:rsidRPr="00830622" w:rsidRDefault="00B12650" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">NDIS supports could also include products and equipment to help you take in your food and drink, like thickeners and enteral </w:t>
+      </w:r>
+      <w:r w:rsidR="008E016A">
+        <w:t>feeding</w:t>
+      </w:r>
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16FC3AAA" w14:textId="284A9307" w:rsidR="004A4909" w:rsidRPr="00C02376" w:rsidRDefault="004A4909" w:rsidP="004A4909">
-      <w:r w:rsidRPr="00C02376">
+    <w:p w14:paraId="2D350D3A" w14:textId="77777777" w:rsidR="00B12650" w:rsidRPr="00C559BE" w:rsidRDefault="004A4909" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D48E8">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Note</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C02376">
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00C02376">
+      <w:r w:rsidRPr="00C559BE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="131A7C80" w14:textId="377B444F" w:rsidR="00B12650" w:rsidRDefault="004A4909" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve">When we </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00830622">
+        <w:t>say</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve"> ‘your plan’</w:t>
+      </w:r>
+      <w:r w:rsidR="00B12650">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve"> we mean your NDIS plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="056752A7" w14:textId="53C80377" w:rsidR="00C76F72" w:rsidRDefault="00B12650" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C22ADF">
+        <w:t>When we say ‘disability support needs’, we mean supports you need for the impairments that meet the disability or early intervention requirements, or both.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C76F72">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="2"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16FC3AAA" w14:textId="10A920AB" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you’re aged between 9 and 65 years and are looking for information about Community connections, go to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="22583A20">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Our Guideline – Community Connections</w:t>
+          <w:t xml:space="preserve">Our Guideline – Community </w:t>
         </w:r>
-      </w:hyperlink>
-[...9 lines deleted...]
-        <w:r w:rsidRPr="00C02376">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Our Guideline – Early Connections</w:t>
+          <w:t>c</w:t>
+        </w:r>
+        <w:r w:rsidRPr="22583A20">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>onnections</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C02376">
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12B9F1A6" w14:textId="77777777" w:rsidR="00A818C3" w:rsidRPr="00830622" w:rsidRDefault="00A818C3" w:rsidP="00A818C3">
+    <w:p w14:paraId="33A25031" w14:textId="0790DA63" w:rsidR="00C76F72" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00830622">
+        <w:t>If you</w:t>
+      </w:r>
+      <w:r>
+        <w:t>r child is younger than 9 and you’re</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve"> looking for information about </w:t>
+      </w:r>
+      <w:r>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve">arly connections, go to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Our Guideline – Early connections</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00830622">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0008F476" w14:textId="77777777" w:rsidR="00C76F72" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">As part of the recent changes to the NDIS </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>laws</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> we are moving towards a new framework for planning. Rules need to be developed for this new framework. We’re working on how and when we’ll introduce these changes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B681E13" w14:textId="77777777" w:rsidR="00AA5F4F" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Until then, the information in this Our Guideline is about our ‘old framework’ for planning, which include the legislative changes that became operational when the law commenced.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51509EDE" w14:textId="64AC91F4" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>All current plans will be known as 'old framework' plans, and we will continue to develop these until all participants have transitioned to the new framework.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12B9F1A6" w14:textId="77777777" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00830622">
         <w:t>What’s on this page?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="027833AB" w14:textId="77777777" w:rsidR="00A818C3" w:rsidRPr="00830622" w:rsidRDefault="00A818C3" w:rsidP="00A818C3">
+    <w:p w14:paraId="027833AB" w14:textId="77777777" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00830622">
         <w:t>This page covers:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5862C9BD" w14:textId="77777777" w:rsidR="00061752" w:rsidRPr="00830622" w:rsidRDefault="00000000" w:rsidP="00061752">
+    <w:p w14:paraId="5862C9BD" w14:textId="77777777" w:rsidR="00C76F72" w:rsidRPr="00C559BE" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_What_do_we" w:history="1">
-        <w:r w:rsidR="00061752" w:rsidRPr="00830622">
+        <w:r w:rsidRPr="00830622">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>What do we mean by nutrition supports?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="60E22E5A" w14:textId="77777777" w:rsidR="00061752" w:rsidRPr="00830622" w:rsidRDefault="00000000" w:rsidP="00061752">
+    <w:p w14:paraId="050972FA" w14:textId="04389AA1" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:hyperlink w:anchor="_What_help_can" w:history="1">
-        <w:r w:rsidR="00061752" w:rsidRPr="00830622">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>What help can you get to manage nutrition supports through the health system or other services?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6019299B" w14:textId="77777777" w:rsidR="00061752" w:rsidRPr="00830622" w:rsidRDefault="00000000" w:rsidP="00061752">
+    <w:p w14:paraId="6019299B" w14:textId="77777777" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:hyperlink w:anchor="_How_do_we" w:history="1">
-        <w:r w:rsidR="00061752" w:rsidRPr="00830622">
+        <w:r w:rsidRPr="00830622">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>How do we decide what nutrition supports we fund?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="405E0343" w14:textId="77777777" w:rsidR="00061752" w:rsidRPr="00830622" w:rsidRDefault="00000000" w:rsidP="00061752">
+    <w:p w14:paraId="405E0343" w14:textId="77777777" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:hyperlink w:anchor="_What_types_of" w:history="1">
-        <w:r w:rsidR="00061752" w:rsidRPr="00830622">
+        <w:r w:rsidRPr="00830622">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>What types of nutrition supports do we fund?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1DEA359E" w14:textId="77777777" w:rsidR="00E70603" w:rsidRPr="00830622" w:rsidRDefault="00000000" w:rsidP="00E70603">
+    <w:p w14:paraId="71B00704" w14:textId="2D88390A" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:r w:rsidR="00E70603" w:rsidRPr="00830622">
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:hyperlink w:anchor="_How_do_you" w:history="1">
+        <w:r w:rsidRPr="00830622">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>What if you need help to prepare meals</w:t>
+          <w:t>How do you get nutrition supports in your plan?</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00E70603" w:rsidRPr="00830622">
-[...6 lines deleted...]
-    <w:p w14:paraId="71B00704" w14:textId="2D88390A" w:rsidR="00061752" w:rsidRPr="00830622" w:rsidRDefault="00000000" w:rsidP="00061752">
+    </w:p>
+    <w:p w14:paraId="090A10F4" w14:textId="7C488D4B" w:rsidR="00C76F72" w:rsidRPr="00C559BE" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-      </w:pPr>
-[...23 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_What_happens_once" w:history="1">
-        <w:r w:rsidR="00061752" w:rsidRPr="00830622">
+        <w:r w:rsidRPr="00830622">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>What happens once you have nutrition supports in your plan?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="623914B7" w14:textId="77777777" w:rsidR="00A818C3" w:rsidRPr="00830622" w:rsidRDefault="00A818C3" w:rsidP="00061752">
+    <w:p w14:paraId="6BAAF69C" w14:textId="2ADC0AEB" w:rsidR="00C76F72" w:rsidRPr="00C559BE" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_What_if_you_6" w:history="1">
+        <w:r w:rsidRPr="002B0067">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>What if you don’t agree with our decision?</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="623914B7" w14:textId="7C6BEA0E" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00830622">
         <w:t>You might also be interested in:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42DC9389" w14:textId="699229C2" w:rsidR="00A818C3" w:rsidRPr="00830622" w:rsidRDefault="00000000" w:rsidP="00A818C3">
+    <w:p w14:paraId="42DC9389" w14:textId="699229C2" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidR="001064BD" w:rsidRPr="00830622">
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00830622">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Disability-related health supports</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="701E91CE" w14:textId="5697439D" w:rsidR="00A818C3" w:rsidRPr="00830622" w:rsidRDefault="00000000" w:rsidP="00A818C3">
+    <w:p w14:paraId="701E91CE" w14:textId="5697439D" w:rsidR="00C76F72" w:rsidRPr="00C559BE" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidR="005923B3" w:rsidRPr="00830622">
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00830622">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Mainstream and community </w:t>
         </w:r>
         <w:proofErr w:type="gramStart"/>
-        <w:r w:rsidR="005923B3" w:rsidRPr="00830622">
+        <w:r w:rsidRPr="00830622">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>supports</w:t>
         </w:r>
         <w:proofErr w:type="gramEnd"/>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6418E883" w14:textId="731B2134" w:rsidR="00824D68" w:rsidRPr="00830622" w:rsidRDefault="00000000" w:rsidP="00AE7029">
+    <w:p w14:paraId="5021BE41" w14:textId="77777777" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Dysphagia supports</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1E37C9F8" w14:textId="77777777" w:rsidR="00C76F72" w:rsidRPr="00C559BE" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00C559BE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>What does NDIS fund?</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="74631B65" w14:textId="183000D4" w:rsidR="00C76F72" w:rsidRPr="000E23D8" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidR="005728A1" w:rsidRPr="00830622">
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00830622">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">Would we </w:t>
+          <w:t>Would we fund it guide – food and meal preparation</w:t>
         </w:r>
-        <w:r w:rsidR="00B3496B" w:rsidRPr="00830622">
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5FCC8824" w14:textId="77777777" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_What_do_we"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00830622">
+        <w:t>What do we mean by nutrition supports?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="448FB41B" w14:textId="27AF29C0" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve">Nutrition supports are supports </w:t>
+      </w:r>
+      <w:r>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve"> can help you get nutrition if your disability affects the type of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00830622">
+        <w:t>nutrition</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve"> you need and how you eat. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>This can be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve"> help from someone to understand the types of food you need to stay healthy. You may also need help to prepare meals and follow a meal plan. Nutrition supports can also include equipment and products to help you get the nutrition you need. For example, your disability may mean you need nutritional supplements to get enough nutrition.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57FD4048" w14:textId="2C98AAFF" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00830622">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">There are many ways you can get the nutrition you need to stay healthy. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Most</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve"> people take in food orally, which means through your mouth. If you can’t get enough nutrition in through your mouth, your medical team may decide you need enteral </w:t>
+      </w:r>
+      <w:r>
+        <w:t>feeding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t>. E</w:t>
+      </w:r>
+      <w:r>
+        <w:t>nteral feeding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve"> gives your body nutrition through a feeding tube into your stomach.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2997E725" w14:textId="7A58679B" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00830622">
+        <w:t>A feeding tube can go through your nose into your stomach, called a nasogastric tube or NGT. Or the tube could go through your skin straight into your stomach. This type of feeding tube is called a percutaneous endoscopic gastrostomy or PEG. You may have a PEG if you have dysphagia, which is difficulty chewing or swallowing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="438B39E1" w14:textId="77777777" w:rsidR="00C76F72" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00830622">
+        <w:t>You may use a combination of ways to get the food and drink you need. How you eat will affect the nutrition supports you use.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C710B58" w14:textId="20E5BC6B" w:rsidR="00C76F72" w:rsidRPr="004B5C69" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C559BE">
+        <w:t xml:space="preserve">Nutrition supports are </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C559BE">
+        <w:t xml:space="preserve"> disability-related health supports.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00C559BE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C559BE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We fund NDIS supports </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C559BE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C559BE">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>relate to your disability</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C559BE">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>NDIS supports are the services, items, and equipment that can be funded by the NDIS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C559BE">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C559BE">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:endnoteReference w:id="4"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17CD1A6B" w14:textId="77777777" w:rsidR="00C76F72" w:rsidRPr="00752FA1" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C559BE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Learn more about </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00C559BE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t xml:space="preserve">what we mean by </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00C559BE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>f</w:t>
-[...53 lines deleted...]
-          <w:t>reparation</w:t>
+          <w:t>disability-related health supports</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...109 lines deleted...]
-      <w:r w:rsidR="00DF3A89" w:rsidRPr="00830622">
+      <w:r w:rsidRPr="00C559BE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="009E35FF" w:rsidRPr="00830622">
-[...227 lines deleted...]
-    <w:p w14:paraId="39F61019" w14:textId="0494EA55" w:rsidR="00942912" w:rsidRPr="00830622" w:rsidRDefault="000D3A9E" w:rsidP="0016516D">
+    </w:p>
+    <w:p w14:paraId="4F38327F" w14:textId="7EAD115B" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00830622">
+        <w:t>Disability-related nutrition supports may include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39F61019" w14:textId="520253E5" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
-      </w:pPr>
-[...18 lines deleted...]
-    <w:p w14:paraId="2FD46061" w14:textId="56B34D53" w:rsidR="002D0B5C" w:rsidRPr="00830622" w:rsidRDefault="002D0B5C" w:rsidP="0016516D">
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00830622">
+        <w:t>a dietitian to work with you to create a meal plan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> for your nutrition needs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FD46061" w14:textId="56B34D53" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
-      </w:pPr>
-[...18 lines deleted...]
-    <w:p w14:paraId="01824627" w14:textId="537F3657" w:rsidR="00815A5F" w:rsidRPr="00830622" w:rsidRDefault="009E2509" w:rsidP="0016516D">
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00830622">
+        <w:t>support to help you follow a meal plan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01824627" w14:textId="00D09FC2" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r w:rsidR="00815A5F" w:rsidRPr="00830622">
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>enteral feeding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
         <w:t xml:space="preserve"> and PEG equipment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DCA02A2" w14:textId="77777777" w:rsidR="00C95ECE" w:rsidRPr="00830622" w:rsidRDefault="00A60184" w:rsidP="0016516D">
+    <w:p w14:paraId="7DCA02A2" w14:textId="29E4FAD7" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
-      </w:pPr>
-[...13 lines deleted...]
-    <w:p w14:paraId="49D3F118" w14:textId="52548A0F" w:rsidR="00E748C5" w:rsidRPr="00830622" w:rsidRDefault="00DF6B94" w:rsidP="00014195">
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00830622">
+        <w:t>products to help you eat safely and get the nutrition you need</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve"> like food thickeners</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49D3F118" w14:textId="7610F2B8" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
-      </w:pPr>
-[...12 lines deleted...]
-      <w:r w:rsidR="004C7F24" w:rsidRPr="00830622">
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve">support to manage your </w:t>
+      </w:r>
+      <w:r>
+        <w:t>enteral feeding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
         <w:t xml:space="preserve"> or PEG.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62D50ED7" w14:textId="77777777" w:rsidR="00B5123A" w:rsidRPr="00830622" w:rsidRDefault="004C7F24" w:rsidP="004C7F24">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">about </w:t>
+    <w:p w14:paraId="62D50ED7" w14:textId="77777777" w:rsidR="00C76F72" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve">Learn more about </w:t>
       </w:r>
       <w:hyperlink w:anchor="_What_types_of" w:history="1">
-        <w:r w:rsidR="006D7E88" w:rsidRPr="00830622">
+        <w:r w:rsidRPr="00830622">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>what types of nutrition supports we may fund.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="22A7483E" w14:textId="77777777" w:rsidR="00A818C3" w:rsidRPr="00830622" w:rsidRDefault="006C19E9" w:rsidP="00E0315E">
+    <w:p w14:paraId="22A7483E" w14:textId="5728534B" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_What_help_can"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00830622">
-        <w:t>What help can you get to manage nut</w:t>
-[...38 lines deleted...]
-      <w:r w:rsidRPr="00830622">
+        <w:t>What help can you get to manage nutrition supports through the health system or other services?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18357B04" w14:textId="276F6481" w:rsidR="00C76F72" w:rsidRPr="004B5C69" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B5C69">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="004B5C69">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Australian health system</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004B5C69">
+        <w:t xml:space="preserve"> provides </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C559BE">
+        <w:t>nutrition</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B5C69">
+        <w:t xml:space="preserve"> support services that are available to everyone, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004B5C69">
+        <w:t>whether or not</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004B5C69">
+        <w:t xml:space="preserve"> they have a disability.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DBD899E" w14:textId="77777777" w:rsidR="00C76F72" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B5C69">
+        <w:lastRenderedPageBreak/>
+        <w:t>The government and community services must make sure all Australians, including people with disability, have access to their supports. We call these supports mainstream and community supports. The NDIS was set up to work alongside government and community services, not replace them.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56BD00E0" w14:textId="78242572" w:rsidR="00C76F72" w:rsidRPr="004B5C69" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B5C69">
+        <w:t>Learn more about</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B5C69">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="004B5C69">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Mainstream and community </w:t>
+        </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidRPr="004B5C69">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>supports</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004B5C69">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00403059" w:rsidRPr="00830622">
+    </w:p>
+    <w:p w14:paraId="2BD76299" w14:textId="3A4A5E24" w:rsidR="00C76F72" w:rsidRPr="00643D39" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C559BE">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">There may also be other specialist health services </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or private health insurance </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C559BE">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C559BE">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> available to manage your health or treat a health condition. You </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C559BE">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> need to pay for these things yourself.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18D4AFAE" w14:textId="30100FAE" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00830622">
+        <w:t>The health system helps support everyone to eat well through a wide range of healthy eating programs and information.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="2"/>
-[...1 lines deleted...]
-      <w:r w:rsidR="00403059" w:rsidRPr="00830622">
+        <w:endnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
         <w:t xml:space="preserve"> This means there are nutrition supports for healthy eating which are available to everyone, whether they have a disability or not. For example, you may want advice on general healthy eating to improve your diet and be healthier. You could use information from the Australian Government like </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidR="00403059" w:rsidRPr="00830622">
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00830622">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Eat for Health</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00403059" w:rsidRPr="00830622">
-[...2 lines deleted...]
-      <w:r w:rsidR="00403059" w:rsidRPr="00830622">
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve">. Or you may be able to get this support through the health system. For example, from your doctor. If another service is </w:t>
+      </w:r>
+      <w:r>
+        <w:t>responsible</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve"> fund</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve"> your nutrition supports, we can’t fund them.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="3"/>
-[...6 lines deleted...]
-      <w:hyperlink r:id="rId17" w:history="1">
+        <w:endnoteReference w:id="6"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23244968" w14:textId="24C99868" w:rsidR="00C76F72" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00830622">
+        <w:t>We may fund nutrition supports</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t>if you need them because they</w:t>
+      </w:r>
+      <w:r>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve">re related to your disability. For example, if you have cerebral palsy you may struggle to maintain your weight and eat enough due to your disability. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>As</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve"> the nutrition support is related to your disability, we may fund a dietitian to create a meal plan to help you maintain your weight.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FFF1C65" w14:textId="64E89DF4" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve">Learn more in </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00830622">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Our Guideline – Disability related health supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00830622">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23AADAC2" w14:textId="77777777" w:rsidR="00403059" w:rsidRPr="00830622" w:rsidRDefault="00403059" w:rsidP="002E2511">
+    <w:p w14:paraId="23AADAC2" w14:textId="63D27466" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00830622">
         <w:t>What help can you get through Medicare?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C971AB7" w14:textId="1B83BF8F" w:rsidR="00403059" w:rsidRPr="00830622" w:rsidRDefault="00403059" w:rsidP="002E2511">
+    <w:p w14:paraId="6C971AB7" w14:textId="6E180811" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00830622">
         <w:t>Medicare helps all Australians with the costs of their health care.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BE8E14D" w14:textId="3FEAAF58" w:rsidR="00403059" w:rsidRPr="00830622" w:rsidRDefault="00403059" w:rsidP="00B60503">
-[...9 lines deleted...]
-    <w:p w14:paraId="2F49D144" w14:textId="4935F06F" w:rsidR="00403059" w:rsidRPr="00830622" w:rsidRDefault="00403059" w:rsidP="00F40D87">
+    <w:p w14:paraId="7BE8E14D" w14:textId="668DC84E" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00830622">
+        <w:t>If you</w:t>
+      </w:r>
+      <w:r>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t>re worried about your nutrition, you should talk to your doctor first. They can check your overall health and any medical issues. They may refer you for tests in the health system and other health services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30184CDF" w14:textId="684A364B" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00830622">
+        <w:t>Medicare funds some allied health professional services for short term nutrition supports. However, if you need ongoing nutrition supports because of your disability, we may be able to fund them. We</w:t>
+      </w:r>
+      <w:r>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t>ll need evidence that you need these supports, such as reports or assessments from your doctor or dietitian.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F49D144" w14:textId="6AF48C5A" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00830622">
         <w:lastRenderedPageBreak/>
-        <w:t>If you need HEN, your medical team will decide this when you are in hospital or another clinical health setting. The dietitian in your medical team will work out the HEN you need. This includes the type, how much and how often. If you have a PEG, your medical team will work out the supports you need to look after it. This includes the area where the PEG enters your body. Medicare is responsible for funding nutrition supports while you are in hospital or in a clinical setting.</w:t>
+        <w:t xml:space="preserve">If you need </w:t>
+      </w:r>
+      <w:r>
+        <w:t>enteral feeding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t>, your medical team will decide this when you</w:t>
+      </w:r>
+      <w:r>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve">re in hospital or another clinical health setting. The dietitian in your medical team will work out the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>enteral feeding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve"> you need. This includes the type, how much and how often. If you have a PEG, your medical team will work out the supports you need to look after it. This includes the area where the PEG enters your body. Medicare is responsible for funding nutrition supports while you</w:t>
+      </w:r>
+      <w:r>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t>re in hospital or in a clinical setting.</w:t>
       </w:r>
       <w:r w:rsidRPr="00830622">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="4"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="3DEDF7C4" w14:textId="3D181EFD" w:rsidR="00403059" w:rsidRPr="00830622" w:rsidRDefault="00403059" w:rsidP="002E2511">
+        <w:endnoteReference w:id="7"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DEDF7C4" w14:textId="711983B9" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00830622">
         <w:t>Medicare is also responsible for your nutrition supports if you go back into hospital. For example, if you need your PEG removed or replaced.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D4700C7" w14:textId="180FD38A" w:rsidR="00403059" w:rsidRPr="00830622" w:rsidRDefault="00403059" w:rsidP="0059135F">
-[...4 lines deleted...]
-    <w:p w14:paraId="57F5C5AE" w14:textId="712E6BE4" w:rsidR="00403059" w:rsidRPr="00830622" w:rsidRDefault="00403059" w:rsidP="002E2511">
+    <w:p w14:paraId="6D4700C7" w14:textId="6489D8FA" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve">You can continue accessing health care supports and services from Medicare, even when you’re </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00830622">
+        <w:t>an</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve"> NDIS participant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57F5C5AE" w14:textId="16BED96A" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00830622">
         <w:t xml:space="preserve">Learn more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00830622">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Medicare</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00830622">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CEDFBA6" w14:textId="685C9816" w:rsidR="00403059" w:rsidRPr="00830622" w:rsidRDefault="00403059">
-[...4 lines deleted...]
-    <w:p w14:paraId="0AAD99ED" w14:textId="77777777" w:rsidR="00403059" w:rsidRPr="00830622" w:rsidRDefault="00403059" w:rsidP="009A52E5">
+    <w:p w14:paraId="0AAD99ED" w14:textId="5ADD016F" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00830622">
         <w:t>What help can you get through the Pharmaceutical Benefits Scheme?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40F6DA49" w14:textId="3555A74B" w:rsidR="00403059" w:rsidRPr="00830622" w:rsidRDefault="00403059" w:rsidP="00101F47">
-[...9 lines deleted...]
-        <w:r w:rsidRPr="00830622">
+    <w:p w14:paraId="40F6DA49" w14:textId="42B957A0" w:rsidR="00C76F72" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="00FB1878">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Pharmaceutical Benefits Scheme</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve"> funds a few nutritional supplements and </w:t>
+      </w:r>
+      <w:r>
+        <w:t>enteral feeding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve"> formulas. If you can get what you need through the Pharmaceutical Benefits Scheme, we won’t fund it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EC01CC2" w14:textId="77777777" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Talk to your doctor or pharmacist to find out more about the Pharmaceutical Benefits Scheme.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61A66548" w14:textId="74568FF9" w:rsidR="00C76F72" w:rsidRPr="00D0725A" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_How_do_we"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00830622">
+        <w:t>How do we decide what nutrition supports we fund?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="291BC440" w14:textId="7D262573" w:rsidR="00C76F72" w:rsidRPr="00C559BE" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The laws for the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C559BE">
+        <w:t>NDIS determine what we can and can’t fund. Things we can fund are called NDIS supports. You can use the funding in your plan to buy NDIS supports if they</w:t>
+      </w:r>
+      <w:r>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C559BE">
+        <w:t>re related to your disability and are in</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C559BE">
+        <w:t>line with your plan.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C559BE">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="8"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29449E46" w14:textId="28C25306" w:rsidR="00C76F72" w:rsidRPr="00C559BE" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C559BE">
+        <w:t xml:space="preserve">Like other NDIS supports, we can only include nutrition supports in your plan if they meet all the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="00C559BE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>NDIS funding criteria</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00C559BE">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="601720F9" w14:textId="56F55660" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B5C69">
+        <w:t xml:space="preserve">Learn more about </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="004B5C69">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>how we decide what disability-related health supports we fund</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004B5C69">
+        <w:rPr>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61A66548" w14:textId="77777777" w:rsidR="00403059" w:rsidRPr="00830622" w:rsidRDefault="00403059" w:rsidP="00E472D3">
+    <w:p w14:paraId="21131582" w14:textId="1335F9BD" w:rsidR="00C76F72" w:rsidRPr="00B412BF" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve">You can also learn more in our </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="00830622">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Would we fund it guide – food and meal preparation</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00830622">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7258CEDD" w14:textId="0036EA36" w:rsidR="00C76F72" w:rsidRPr="00737313" w:rsidRDefault="00737313" w:rsidP="00737313">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_How_do_we"/>
-[...9 lines deleted...]
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:bookmarkStart w:id="3" w:name="_What_types_of"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidR="00C76F72" w:rsidRPr="00830622">
+        <w:lastRenderedPageBreak/>
+        <w:t>What types of nutrition supports do we fund?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="782872F0" w14:textId="18BA87A7" w:rsidR="00C76F72" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Nutrition supports that are NDIS supports</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="9"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> include products, such as:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0741001F" w14:textId="68EA69F8" w:rsidR="00C76F72" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00830622">
+        <w:t>nutritional supplements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C60B9F3" w14:textId="144232A4" w:rsidR="00C76F72" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">food and drink </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t>thickener</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="304A33DD" w14:textId="096C7E2F" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>We may fund other supports relating to your nutrition, including:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="744B9E6E" w14:textId="0440E046" w:rsidR="00C76F72" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>supports and services to manage your nutrition, such as nutritional</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve"> meal plan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">s and reviews by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t>a dietitian</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, help for meal preparation or to follow a nutritional meal plan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67C1A96A" w14:textId="21AB7AE8" w:rsidR="00C76F72" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>training for a support worker, family and friends to support you with your nutrition where appropriate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CC594E6" w14:textId="2AEE5566" w:rsidR="00C76F72" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Learn more about </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_What_if_you_4" w:history="1">
+        <w:r w:rsidRPr="00E41E1C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>help to manage your nutrition</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_What_if_you_2" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>help for meal preparation</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3685C4FE" w14:textId="2B3E455E" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00830622">
+        <w:t>If you use</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> enteral feeding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve"> or a</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t>percutaneous endoscopic gastrostomy</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t>PEG</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve">, we may fund </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">products and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t>equipment for this including:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44E326CE" w14:textId="0A9C4E98" w:rsidR="00C76F72" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>enteral feeding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve"> formula</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59548134" w14:textId="77777777" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00830622">
+        <w:t>enteral feeding tubes and pumps</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19ED95F7" w14:textId="77777777" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00830622">
+        <w:t>feed bags or bottles</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A9ED1B0" w14:textId="77777777" w:rsidR="00C76F72" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00830622">
+        <w:t>syringes and giving sets to get the formula into the feeding tube.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FC11E35" w14:textId="297FDABD" w:rsidR="00C76F72" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">We may also fund training for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve">a support worker to help manage your </w:t>
+      </w:r>
+      <w:r>
+        <w:t>feeding nutrition</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve"> or PEG</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="10"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="619C7673" w14:textId="61906018" w:rsidR="00C76F72" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Learn more about </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:anchor="who-will-we-fund-to-provide-your-ndis-supports" w:history="1">
+        <w:r w:rsidRPr="004A27D0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>who we will fund to provide your NDIS supports</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29FCD84D" w14:textId="155F5A40" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve">If we fund </w:t>
+      </w:r>
+      <w:r>
+        <w:t>enteral feeding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve"> products in your plan, we’ll tell you how much funding you have for this in your plan. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Enteral feeding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve"> products will be included in your Core Consumables budget.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FFFBE90" w14:textId="5807BDB4" w:rsidR="00C76F72" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Learn more about </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_What_if_you_5" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>enteral feeding</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> and support for </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_What_if_you_4" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>enteral feeding and PEG</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43674C49" w14:textId="77777777" w:rsidR="00C76F72" w:rsidRPr="00643D39" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C559BE">
+        <w:t>Under NDIS laws, there are things we can’t fund or provide.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C559BE">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="11"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57EF27BF" w14:textId="77777777" w:rsidR="00737313" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve">We </w:t>
+      </w:r>
+      <w:r>
+        <w:t>don’t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve"> fund nutrition supports for health issues that are not related to your disability</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> support needs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FC6F370" w14:textId="0AB1895B" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00830622">
+        <w:lastRenderedPageBreak/>
+        <w:t>This includes</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> nutrition supports for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E75D451" w14:textId="77777777" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00830622">
+        <w:t>weight loss</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="095F3651" w14:textId="77777777" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00830622">
+        <w:t>eating disorders</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24B383E4" w14:textId="77777777" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00830622">
+        <w:t>food allergies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15D779BA" w14:textId="77777777" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00830622">
+        <w:t>diabetes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06659B62" w14:textId="77777777" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00830622">
+        <w:t>cardiovascular disease</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0306A4AB" w14:textId="77777777" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00830622">
+        <w:t>renal disease</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30E7F217" w14:textId="77777777" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00830622">
+        <w:t>polycystic ovarian syndrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D3F1826" w14:textId="77777777" w:rsidR="00C76F72" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00830622">
+        <w:t>irritable bowel syndrome.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D4C5933" w14:textId="0B2C3CC0" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00643D39">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Learn more about </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:anchor=":~:text=replacement%20support.-,Supports%20that%20are%20not%20NDIS%20supports,-When%20we%20create" w:history="1">
+        <w:r w:rsidRPr="007B7430">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Supports that are not NDIS supports.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="378F16F9" w14:textId="56FE24E8" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_What_if_you_5"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve">What if you need nutritional supplements or enteral </w:t>
+      </w:r>
+      <w:r>
+        <w:t>feeding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07713018" w14:textId="6EDAC932" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00830622">
+        <w:t>Food is an everyday cost which most Australians pay for, whether they have a disability or not.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="12"/>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve"> However, you</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> may</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve"> have trouble getting everything you need to stay healthy from food or drink</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> because of your disability</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73E941A2" w14:textId="01E3B0B1" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00830622">
+        <w:t>To help you get the nutrition you need, a suitably qualified health professiona</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">l </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t>may prescribe nutritional supplements that you eat or drink. These supplements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622" w:rsidDel="00684B10">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t>increase the amount of nutrition you get in your diet. We may be able to include funding for the prescribed nutritional supplements in your plan. The supplements need to be related to your disability</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-related health support needs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5687D332" w14:textId="2A54D64C" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve">You may use </w:t>
+      </w:r>
+      <w:r>
+        <w:t>enteral feeding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve"> instead of eating food and drink orally. This could be the only way you get the nutrition you need. Or you could also eat some of your food and drink orally. We may include funding for </w:t>
+      </w:r>
+      <w:r>
+        <w:t>enteral feeding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve"> formula in your plan. We may do this if you get all or part of your nutrition from </w:t>
+      </w:r>
+      <w:r>
+        <w:t>enteral feeding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t>. Your dietitian and medical team will work out the best way for you to get the nutrition you need.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33BDFC02" w14:textId="64E7CD11" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve">We’ll use reports from a suitably qualified health professional to work out if nutritional supplements or </w:t>
+      </w:r>
+      <w:r>
+        <w:t>enteral feeding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve"> meet the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidRPr="00830622">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00830622">
-        <w:t>.</w:t>
-[...319 lines deleted...]
-      <w:r w:rsidRPr="00830622">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00830622">
-        <w:t xml:space="preserve">for you. A suitably qualified health professional will most likely be your dietitian. They can use our </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00830622">
+        <w:t>for you.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ADD1028" w14:textId="0BABE564" w:rsidR="00C76F72" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Learn </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_What_if_you" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Nutrition and dysphagia assistive technology assessment template</w:t>
+          <w:t>how to get nutrition supports like enteral feeding in your plan</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00830622">
-[...8 lines deleted...]
-        <w:r w:rsidRPr="00830622">
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E027681" w14:textId="3E7B7552" w:rsidR="00C76F72" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve">You can learn more </w:t>
+      </w:r>
+      <w:r>
+        <w:t>about enteral feeding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve"> in our </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:anchor=":~:text=and%20mental%20health-,Consumables,-Early%20childhood%20continence" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Would we fund it guide – home enteral nutrition</w:t>
+          <w:t>Would we fund it guide – enteral feeding</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00830622">
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t>If you have trouble swallowing because of your disability, you may need thickener products. Thickener products thicken food or fluids to help you to swallow, eat and drink safely. A speech pathologist will recommend the type and amount of thickener you need.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42A2630E" w14:textId="704D2B3D" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6B2976"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00830622">
-[...4 lines deleted...]
-    <w:p w14:paraId="3F893EC1" w14:textId="77777777" w:rsidR="00403059" w:rsidRPr="00830622" w:rsidRDefault="00403059" w:rsidP="00CC4347">
+      <w:r w:rsidRPr="002B176A">
+        <w:t xml:space="preserve">Learn more about </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidRPr="00D637C0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>dysphagia supports</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002B176A">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F893EC1" w14:textId="77777777" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_What_if_you_4"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="00830622">
         <w:t>What if you need help to manage your nutrition?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F3950C0" w14:textId="0C892C5A" w:rsidR="00403059" w:rsidRPr="00830622" w:rsidRDefault="00403059" w:rsidP="00EF0762">
-[...4 lines deleted...]
-    <w:p w14:paraId="24DB990A" w14:textId="77777777" w:rsidR="00403059" w:rsidRPr="00830622" w:rsidRDefault="00403059" w:rsidP="00655458">
+    <w:p w14:paraId="0F3950C0" w14:textId="4E3D3664" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve">Your disability may mean you need help to manage your nutrition. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>If so, w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t>e may be able to fund this support. This can include a qualified dietitian to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24DB990A" w14:textId="77777777" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-      </w:pPr>
-[...9 lines deleted...]
-    <w:p w14:paraId="178ACC75" w14:textId="0E6259DE" w:rsidR="00403059" w:rsidRPr="00830622" w:rsidRDefault="00403059" w:rsidP="00655458">
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00830622">
+        <w:t>create and review a nutritional meal plan for you</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="178ACC75" w14:textId="1D5C71EC" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00830622">
         <w:t xml:space="preserve">train the people who support you in your nutrition support needs, </w:t>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="_Hlk92190726"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkStart w:id="6" w:name="_Hlk92190726"/>
+      <w:r w:rsidRPr="00830622">
+        <w:t>such as a family member, support worker</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r>
+        <w:t xml:space="preserve"> or friend</w:t>
+      </w:r>
       <w:r w:rsidRPr="00830622">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42D26458" w14:textId="7E453719" w:rsidR="00403059" w:rsidRPr="00830622" w:rsidRDefault="00403059" w:rsidP="00030EC4">
+    <w:p w14:paraId="42D26458" w14:textId="043CB270" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="1C605485" w14:textId="71510203" w:rsidR="00403059" w:rsidRPr="00830622" w:rsidRDefault="00403059" w:rsidP="00030EC4">
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve">If you have a PEG, we may fund a registered nurse to help with the care of it and your </w:t>
+      </w:r>
+      <w:r>
+        <w:t>enteral feeding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t>. We</w:t>
+      </w:r>
+      <w:r>
+        <w:t>’ll</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve"> need evidence that </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tells us</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve"> why you need a registered nurse and what they will do. Where we can, we’ll generally fund a nurse to train a family member or a support worker in your individual nutrition support needs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B784CF1" w14:textId="43C7A783" w:rsidR="00C76F72" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve">We may be able to fund a support worker </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to help you look</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve"> after your PEG or </w:t>
+      </w:r>
+      <w:r>
+        <w:t>enteral feeding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t>. The support worker can help with cleaning your PEG and the area where it enters your body. We may also be able to fund a support worker to help with meal preparation if your disability means you can’t do this yourself.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C605485" w14:textId="5D721C03" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Heading4Char"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00830622">
-        <w:t xml:space="preserve">We may be able to fund a support worker if you have trouble looking after your PEG or HEN. The support worker can help with cleaning your PEG and the area where it enters your body. We may also be able to fund a support worker to help with meal preparation if your disability means you can’t do this yourself. Learn more in </w:t>
+        <w:t xml:space="preserve">Learn more in </w:t>
       </w:r>
       <w:hyperlink w:anchor="_What_if_you_2" w:history="1">
         <w:r w:rsidRPr="00830622">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>What if you need help to prepare meals?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6115BCF5" w14:textId="77777777" w:rsidR="00403059" w:rsidRPr="00830622" w:rsidRDefault="00403059" w:rsidP="00E70A73">
+    <w:p w14:paraId="6115BCF5" w14:textId="6CAA7070" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:hyperlink r:id="rId27" w:history="1">
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve">We can only fund these supports if they meet </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">all </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidRPr="00830622">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00830622">
-        <w:t xml:space="preserve"> for you.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5005B6CC" w14:textId="0CE1F54B" w:rsidR="00403059" w:rsidRPr="00830622" w:rsidRDefault="00403059" w:rsidP="00783E20">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5005B6CC" w14:textId="61A85FB6" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...6 lines deleted...]
-    <w:p w14:paraId="3B50998D" w14:textId="1F456B0A" w:rsidR="00403059" w:rsidRPr="00830622" w:rsidRDefault="00403059" w:rsidP="00BB6B1D">
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_What_if_you_2"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r>
+        <w:t xml:space="preserve">What </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t>if you need help to prepare meals?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30EB28B1" w14:textId="3191A8ED" w:rsidR="00C76F72" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00830622">
         <w:t>Some people may need support to understand healthy eating or to prepare healthy food due to their disability. Some people may need support with both. This could be because of physical, cognitive, or psychosocial disability.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CF89B41" w14:textId="61769094" w:rsidR="00B16A1F" w:rsidRDefault="00403059" w:rsidP="00BB6B1D">
-[...10 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="3B50998D" w14:textId="6234610F" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00830622">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Your family, friends or carers may be able to help you prepare meals </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in line with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve"> meal plan. If </w:t>
+      </w:r>
+      <w:r>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t>, we may fund support to help you.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CF89B41" w14:textId="46923E1A" w:rsidR="00C76F72" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">You can </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve">get this support </w:t>
+      </w:r>
+      <w:r>
+        <w:t>from:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70AB3192" w14:textId="4D290B15" w:rsidR="00C76F72" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>a disability support worker</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AFCCBB7" w14:textId="00344E6A" w:rsidR="00C76F72" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>meals that are prepared and delivered to you.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1384012D" w14:textId="0DD54211" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00830622">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
-        <w:t>Disability Support Worker</w:t>
-[...8 lines deleted...]
-        <w:t>We’ll only include funding for a support worker in your plan if you can’t do these tasks independently because of your disability and if it’s not reasonable to expect friends and family to do this or they aren’t able to.</w:t>
+        <w:t xml:space="preserve">Disability </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve">upport </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>orker</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38DFF01B" w14:textId="020B13DA" w:rsidR="009A3BCB" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve"> support worker </w:t>
+      </w:r>
+      <w:r>
+        <w:t>can</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve"> help you with your daily living tasks</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, including</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve"> meal planning, shopping, and meal preparation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74773E11" w14:textId="0FEE026E" w:rsidR="00C76F72" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00830622">
+        <w:t>This funding will be part of your core budget. We’ll only include funding for a support worker in your plan if</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DD2E45F" w14:textId="203DA1FC" w:rsidR="00C76F72" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00830622">
+        <w:t>you can’t do these tasks independently because of your disability</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B28B49B" w14:textId="69EB74BD" w:rsidR="00C76F72" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve">it’s not reasonable to expect friends and family to </w:t>
+      </w:r>
+      <w:r>
+        <w:t>support you</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58728793" w14:textId="2097CABE" w:rsidR="00C76F72" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">your friends and family </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00830622">
+        <w:t>aren’t able to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> support you</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00830622">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="6"/>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:endnoteReference w:id="13"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08BC8920" w14:textId="7A49A0C7" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve">A support worker can help you to build your skills so you can start to </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">plan and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t>prepare more of your own meals.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BA1A3DE" w14:textId="016C72C3" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00830622">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
-        <w:t xml:space="preserve">Prepared and delivered </w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">You may need to access prepared and delivered meals for a limited time. You can use your funding for meal preparation supports flexibly to pay for a pre-prepared and delivered meal service. Learn more about using </w:t>
+        <w:t>Prepared and delivered meals</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2119847C" w14:textId="77777777" w:rsidR="00C76F72" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00830622">
+        <w:t>You may need to access prepared and delivered meals for a limited time. You can use your funding for meal preparation supports flexibly to pay for a pre-prepared and delivered meal service.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="601053AE" w14:textId="75A9F69D" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve">Learn more about using </w:t>
       </w:r>
       <w:hyperlink w:anchor="_How_can_I" w:history="1">
         <w:r w:rsidRPr="00830622">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>your meal preparation supports flexibly</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00830622">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14EB4F14" w14:textId="77A3793C" w:rsidR="00403059" w:rsidRPr="00830622" w:rsidRDefault="00403059" w:rsidP="00C6164F">
-      <w:pPr>
+    <w:p w14:paraId="14EB4F14" w14:textId="499F1760" w:rsidR="00C76F72" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00830622">
-        <w:t xml:space="preserve">For us to include funding in your plan for help to prepare meals it must meet the </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId28" w:history="1">
+        <w:t>For us to include funding in your plan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, the support for meal preparation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve">must meet </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">all </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidRPr="00830622">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00830622">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00830622">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00830622">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
-        <w:t xml:space="preserve">Generally, we’ll fund supports that will help you learn how to do these tasks yourself over time. However, we know some participants may always need help with meal preparation. </w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="373CDBAB" w14:textId="1AADDB31" w:rsidR="00403059" w:rsidRPr="00830622" w:rsidRDefault="00403059" w:rsidP="00A452B2">
+        <w:t xml:space="preserve">Generally, we’ll fund supports that will help you </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        </w:rPr>
+        <w:t>build the skills</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to do these tasks</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yourself over time. However, we know some participants may always need help with meal preparation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="431AA96D" w14:textId="240B4BEE" w:rsidR="00C76F72" w:rsidRPr="00C559BE" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C559BE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Working out funding for meal preparation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="373CDBAB" w14:textId="1AADDB31" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00830622">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t>To work out how much meal preparation funding to include in your plan, we’ll think about:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02380550" w14:textId="57199E94" w:rsidR="00403059" w:rsidRPr="00830622" w:rsidRDefault="00403059" w:rsidP="00151C45">
+    <w:p w14:paraId="02380550" w14:textId="57199E94" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">what supports you currently have to prepare </w:t>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve">what supports you currently </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00830622">
-        <w:t>meals</w:t>
+        <w:t>have to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-    </w:p>
-    <w:p w14:paraId="70B3D1EB" w14:textId="556EFD6A" w:rsidR="00403059" w:rsidRPr="00830622" w:rsidRDefault="00403059" w:rsidP="00151C45">
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve"> prepare meals</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70B3D1EB" w14:textId="556EFD6A" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00830622">
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00830622">
+        <w:lastRenderedPageBreak/>
         <w:t>how much time a support worker would need to help you to prepare meals. If we include this support to help you become more independent, this will usually reduce over the length of your plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="020BB7A9" w14:textId="14829978" w:rsidR="00403059" w:rsidRPr="00830622" w:rsidRDefault="00403059" w:rsidP="00151C45">
+    <w:p w14:paraId="020BB7A9" w14:textId="14829978" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">whether you are expecting any changes where your friends, carers or current support workers will be unable to help prepare meals for a period of </w:t>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve">whether you are expecting any changes where your friends, carers or current support workers will be unable to help prepare meals for </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00830622">
-        <w:t>time</w:t>
+        <w:t>a period of time</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="5CC3FDC2" w14:textId="241F1E9E" w:rsidR="00403059" w:rsidRPr="00830622" w:rsidRDefault="00403059" w:rsidP="00151C45">
+    <w:p w14:paraId="5CC3FDC2" w14:textId="241F1E9E" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00830622">
         <w:t>what participants with a similar situation to you have in their plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D2FAF76" w14:textId="1501B1AF" w:rsidR="00403059" w:rsidRPr="00830622" w:rsidRDefault="00403059" w:rsidP="00A637B5">
+    <w:p w14:paraId="6D2FAF76" w14:textId="1501B1AF" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00830622">
         <w:t>We’ll also think what programs are available in the community to help you prepare meals.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64171725" w14:textId="05A98B18" w:rsidR="00403059" w:rsidRPr="00830622" w:rsidRDefault="00403059" w:rsidP="00AB314F">
-[...4 lines deleted...]
-    <w:p w14:paraId="54BFFA25" w14:textId="66495D64" w:rsidR="00403059" w:rsidRPr="00830622" w:rsidRDefault="00403059" w:rsidP="004651E8">
+    <w:p w14:paraId="21C12A51" w14:textId="77777777" w:rsidR="00C76F72" w:rsidRPr="00C559BE" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00916B7F">
+        <w:t xml:space="preserve">If other supports in your plan already help you with meals, we generally won’t include funding for help with meal preparation. Other supports which help with your meals could </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C559BE">
+        <w:t>include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D004477" w14:textId="68242CCF" w:rsidR="00C76F72" w:rsidRPr="00C559BE" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00916B7F">
+        <w:t>supported independent livin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C559BE">
+        <w:t>g</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="708F8B93" w14:textId="4BD24B18" w:rsidR="00C76F72" w:rsidRPr="00C559BE" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00916B7F">
+        <w:t>assistive products for food preparation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61120BEB" w14:textId="77777777" w:rsidR="00C76F72" w:rsidRPr="00C559BE" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00916B7F">
+        <w:t>training and development of shopping and mea</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C559BE">
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00916B7F">
+        <w:t xml:space="preserve"> preparation skills</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64171725" w14:textId="21A5B40D" w:rsidR="00C76F72" w:rsidRPr="00916B7F" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00916B7F">
+        <w:t>assistance with daily living tasks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54BFFA25" w14:textId="66495D64" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00830622">
         <w:t>When we work out how much meal preparation funding to include in your plan, we won’t include the cost of food or ingredients. Food is an everyday living cost for everybody, whether they have a disability or not.</w:t>
       </w:r>
       <w:r w:rsidRPr="00830622">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="7"/>
+        <w:endnoteReference w:id="14"/>
       </w:r>
       <w:r w:rsidRPr="00830622">
         <w:t xml:space="preserve"> You’ll need to pay for the food yourself.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0019E752" w14:textId="0BFF4AEE" w:rsidR="00403059" w:rsidRPr="00830622" w:rsidRDefault="00403059" w:rsidP="0017112D">
-[...30 lines deleted...]
-    <w:p w14:paraId="2A644ECD" w14:textId="277A9112" w:rsidR="00403059" w:rsidRPr="00830622" w:rsidRDefault="00403059" w:rsidP="005815EF">
+    <w:p w14:paraId="2A644ECD" w14:textId="277A9112" w:rsidR="00C76F72" w:rsidRPr="000F303A" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
-      </w:pPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00830622">
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_What_if_you_1"/>
+      <w:bookmarkStart w:id="9" w:name="_How_can_I"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidRPr="000F303A">
         <w:t>How can I use my meal preparation support flexibly?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ECB9F67" w14:textId="716944F9" w:rsidR="00403059" w:rsidRPr="00830622" w:rsidRDefault="00403059" w:rsidP="00150D7D">
-[...34 lines deleted...]
-        <w:r w:rsidRPr="00830622">
+    <w:p w14:paraId="20B94F63" w14:textId="49B1448F" w:rsidR="00C76F72" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F303A">
+        <w:t xml:space="preserve">You can only use funding from your core budget for support with meal preparation if it meets the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r w:rsidRPr="002920DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00830622">
-[...56 lines deleted...]
-      <w:r w:rsidRPr="00830622">
+      <w:r w:rsidRPr="000F303A">
+        <w:t xml:space="preserve"> and we include it in your plan. We</w:t>
+      </w:r>
+      <w:r>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F303A">
+        <w:t xml:space="preserve">ll tell you how much of your core supports you can use for meal preparation. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C559BE">
+        <w:t>You need to spend your NDIS funding as described in your plan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C559BE">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="9"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="1F00EED5" w14:textId="77777777" w:rsidR="00403059" w:rsidRPr="00830622" w:rsidRDefault="00403059" w:rsidP="00C86E82">
+        <w:endnoteReference w:id="15"/>
+      </w:r>
+      <w:r w:rsidRPr="00A84F03">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> but y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F303A">
+        <w:t>ou have some flexibility over how you spend your core budget and which providers you get your supports from.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07E64B16" w14:textId="44BBA579" w:rsidR="00C76F72" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C559BE">
+        <w:t>You’ll need to think about the best way to use the funding in your plan. If we include funding for meal preparation so you can build your skills in planning and preparing healthy meals, you</w:t>
+      </w:r>
+      <w:r>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C559BE">
+        <w:t xml:space="preserve">ll need to buy supports that help you do this. You may </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA6BB9">
+        <w:t>choose to use</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C559BE">
+        <w:t xml:space="preserve"> funding in your core budget for a support worker to help you prepare meals or shop for groceries.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA6BB9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C559BE">
+        <w:t>If you only buy meal delivery, this won’t help you build your skills. We’ll talk to you about how your supports have helped you build your skills when we reassess your plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F200FD1" w14:textId="7F3B452E" w:rsidR="00C76F72" w:rsidRPr="00C559BE" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F303A">
+        <w:t xml:space="preserve">ccasionally, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C559BE">
+        <w:t>there may be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F303A">
+        <w:t xml:space="preserve"> a short-term change </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F303A">
+        <w:t xml:space="preserve"> your situation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C559BE">
+        <w:t>. For example, if:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BBA4D29" w14:textId="1FD9F444" w:rsidR="00C76F72" w:rsidRPr="00C559BE" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-      </w:pPr>
-[...9 lines deleted...]
-    <w:p w14:paraId="01D72139" w14:textId="77777777" w:rsidR="00403059" w:rsidRPr="00830622" w:rsidRDefault="00403059" w:rsidP="00C86E82">
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C559BE">
+        <w:t>you are diagnosed with an infectious disease which means you need to isolate or reduce your contact with others</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="752EED8A" w14:textId="541029E0" w:rsidR="00C76F72" w:rsidRPr="00C559BE" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-      </w:pPr>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00830622">
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C559BE">
+        <w:t>the people who usually support you to prepare meals are unavailable for a short period of time</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Fo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C559BE">
+        <w:t>r example, if family members who help you go into hospital</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="245BCA8F" w14:textId="66F106D2" w:rsidR="00C76F72" w:rsidRPr="00C559BE" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C559BE">
+        <w:t>you have been recently discharged from hospital or are recovering from an illness and need temporary nutrition support while you arrange help from support workers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70769A80" w14:textId="479F8E11" w:rsidR="00C76F72" w:rsidRPr="00C559BE" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C559BE">
+        <w:t>you can’t find someone else to help you prepare meals during these periods.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D5F0BAE" w14:textId="279568B2" w:rsidR="00C76F72" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C559BE">
+        <w:t>In these situations,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F303A">
+        <w:t xml:space="preserve"> you </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C559BE">
+        <w:t xml:space="preserve">may </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F303A">
+        <w:t xml:space="preserve">need to get support for meal preparation in a different way. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>As</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C559BE">
+        <w:t xml:space="preserve"> your funding is flexible, you may</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F303A">
+        <w:t xml:space="preserve"> decide to use </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C559BE">
+        <w:t>it</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F303A">
+        <w:t xml:space="preserve"> to have meals prepared and delivered for a limited time instead.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E7D33C0" w14:textId="0CDE983C" w:rsidR="00C76F72" w:rsidRPr="00C559BE" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">You </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C559BE">
+        <w:t xml:space="preserve">can’t use your funding to cover the cost of food or ingredients. We can only fund the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F23BA">
+        <w:t>preparation,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C559BE">
+        <w:t xml:space="preserve"> and delivery supports you need due to your disability support needs. Food and ingredients are an everyday living cost for everybody, whether they have a disability or not.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C559BE">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="16"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D5141E3" w14:textId="5282F316" w:rsidR="00C76F72" w:rsidRPr="001B7596" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C559BE">
+        <w:t xml:space="preserve">Providers may ask you to pay for the food and ingredients before the meals are prepared and delivered. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B7596">
+        <w:t>You need to ask providers to separate the cost of food from the total cost when you discuss the total cost for meal preparation and delivery.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EF34073" w14:textId="6C4E4E9F" w:rsidR="00C76F72" w:rsidRPr="001B7596" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001B7596">
+        <w:t>We allocate funding based on the actual cost of the food preparation and delivery component of offsite delivered food, not as a proportion of the overall cost.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64373460" w14:textId="04B4832A" w:rsidR="00C76F72" w:rsidRPr="001B7596" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001B7596">
+        <w:t>If you use the funds in your core budget flexibly to purchase meal preparation and delivery, you can claim the cost of:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34E128BB" w14:textId="1C189284" w:rsidR="00C76F72" w:rsidRPr="001B7596" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001B7596">
+        <w:t>meal preparation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CE47051" w14:textId="0448E4D1" w:rsidR="00C76F72" w:rsidRPr="001B7596" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001B7596">
+        <w:t>meal delivery.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B7596">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="17"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D951145" w14:textId="48281770" w:rsidR="00C76F72" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001B7596">
+        <w:t>We won’t fund the cost of food or ingredients. Food is an everyday living cost for everybody, whether they have a disability or not.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B7596">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="18"/>
+      </w:r>
+      <w:r w:rsidRPr="001B7596">
+        <w:t xml:space="preserve"> You’ll need to pay for the food yourself.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3786A6F7" w14:textId="17FAB94D" w:rsidR="00C76F72" w:rsidRPr="00712F4B" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00712F4B">
         <w:t xml:space="preserve">When considering a provider, you should ask whether the meals provided are meeting the standards of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
-        <w:r w:rsidRPr="00830622">
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidRPr="001E2084">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Australian Dietary Guidelines</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00830622">
+      <w:r w:rsidRPr="00712F4B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BD889C2" w14:textId="77914CE2" w:rsidR="00403059" w:rsidRPr="00830622" w:rsidRDefault="00403059" w:rsidP="00422E74">
-      <w:r w:rsidRPr="00830622">
+    <w:p w14:paraId="43C01970" w14:textId="37B2DF4C" w:rsidR="00C76F72" w:rsidRPr="00712F4B" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00712F4B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">To learn more, speak to </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00830622">
+      <w:r w:rsidRPr="00712F4B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:t xml:space="preserve">your </w:t>
       </w:r>
-      <w:r w:rsidR="00866FDF" w:rsidRPr="00830622">
+      <w:r w:rsidRPr="00712F4B">
         <w:t>my</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00866FDF" w:rsidRPr="00830622">
-[...14 lines deleted...]
-        <w:r w:rsidRPr="00830622">
+      <w:r w:rsidRPr="00712F4B">
+        <w:t xml:space="preserve"> NDIS contact</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00712F4B">
+        <w:t>support coordinator</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> or recovery coach.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25101B03" w14:textId="2E8E3A3E" w:rsidR="00C76F72" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00712F4B">
+        <w:t xml:space="preserve">You may not have funding for meal preparation in your plan. If you don’t and use your core funding for a support worker to help prepare meals or for meal delivery, it’s likely you’ll run out of funding. We won’t add extra funding to your plan if this happens. To learn more about how to get the most out of your plan, go to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r w:rsidRPr="00C36A0A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>contact us</w:t>
+          <w:t>Our Guideline – Your plan</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00830622">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00830622">
+      <w:r w:rsidRPr="00712F4B">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F9B2453" w14:textId="77777777" w:rsidR="00C76F72" w:rsidRPr="009E3175" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00830622">
+      </w:pPr>
+      <w:r w:rsidRPr="009E3175">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Example</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DCD6AE1" w14:textId="15095D07" w:rsidR="00C76F72" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Emma is getting out of hospital following surgery and will not be able to prepare her own meals for a month. Emma’s friend suggests she gets a food delivery service through a popular App.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C8A14B4" w14:textId="77777777" w:rsidR="00C76F72" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This would not be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>an</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> NDIS support as the food component is not split from the preparation and delivery costs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30433145" w14:textId="7EC140DD" w:rsidR="00C76F72" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Instead, Emma works with the dietitian at the hospital to organise for a food delivery service for the month. Emma chooses her meals and pays for the food component of the service. Emma uses her NDIS funding for the preparation and delivery.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F0C4449" w14:textId="2496EADD" w:rsidR="00C76F72" w:rsidRPr="00C559BE" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C559BE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Plan management</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7412D590" w14:textId="77777777" w:rsidR="00F10873" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00712F4B">
+        <w:t>If your plan is managed by us, you</w:t>
+      </w:r>
+      <w:r>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00712F4B">
+        <w:t>ll only be able to use a registered provider to arrange a support worker to help you at home, or to have meals prepared and delivered.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C78B38B" w14:textId="24D0A9E7" w:rsidR="00C76F72" w:rsidRPr="00712F4B" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00712F4B">
+        <w:t>If your plan is self-managed or plan-managed, you can choose to use either a registered or unregistered provider to deliver this support.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EA8BFD4" w14:textId="4F54F7BD" w:rsidR="000704C9" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00712F4B">
+        <w:t xml:space="preserve">If your nutrition support needs change significantly, you should </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">get in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C559BE">
+        <w:t>contact</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C559BE">
+        <w:t xml:space="preserve"> us</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00712F4B">
+        <w:t xml:space="preserve">. Let us know about new reports or assessments you have. If we decide your plan isn’t meeting your needs, we can do a </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidRPr="007D1D7B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>changing your plan.</w:t>
+          <w:t>plan reassessment</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="6436DBF0" w14:textId="30C553CD" w:rsidR="00403059" w:rsidRPr="00830622" w:rsidRDefault="00403059" w:rsidP="00E472D3">
+      <w:r w:rsidRPr="00712F4B">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6436DBF0" w14:textId="4293C68F" w:rsidR="00C76F72" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="9"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_What_help_can_1"/>
+      <w:bookmarkStart w:id="11" w:name="_What_if_you"/>
+      <w:bookmarkStart w:id="12" w:name="_How_do_you"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidRPr="00830622">
         <w:t>How do you get nutrition supports in your plan?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27A0693F" w14:textId="77777777" w:rsidR="00403059" w:rsidRPr="00830622" w:rsidRDefault="00403059" w:rsidP="00775631">
-[...38 lines deleted...]
-        <w:r w:rsidR="00FC092E" w:rsidRPr="00830622">
+    <w:p w14:paraId="7A01D2B5" w14:textId="2F655212" w:rsidR="00C76F72" w:rsidRPr="00C559BE" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C559BE">
+        <w:t xml:space="preserve">When we think about what nutrition supports to include in your plan, we’ll also look at what other supports you get through the health system and other </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId36" w:anchor=":~:text=Mainstream%20and%20community%20supports%20are%20the%20supports%20you,supports%20from%20other%20services%20in%20your%20local%20community." w:history="1">
+        <w:r w:rsidRPr="00C559BE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>evidence we need before we create your plan</w:t>
+          <w:t xml:space="preserve">mainstream and community </w:t>
+        </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidRPr="00C559BE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>supports</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00C559BE">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C559BE">
+        <w:t>Your</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C559BE">
+        <w:t xml:space="preserve"> my NDIS contact, support coordinator or recovery coach will work with you and other services to help you get the support you need.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32FD6576" w14:textId="77777777" w:rsidR="00C76F72" w:rsidRPr="00C559BE" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C559BE">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Once we’ve identified the supports and decided they meet the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r w:rsidRPr="00C559BE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00C736D9" w:rsidRPr="00830622">
+      <w:r w:rsidRPr="00C559BE">
+        <w:t>, we’ll include the description and funding for the NDIS support in your plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E2A3583" w14:textId="77777777" w:rsidR="00C76F72" w:rsidRPr="004B5C69" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C559BE">
+        <w:t xml:space="preserve">Learn more about </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r w:rsidRPr="00C559BE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>how we include the reasonable and necessary supports in your plan.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7453ADAA" w14:textId="62AFD89B" w:rsidR="00C76F72" w:rsidRPr="00C559BE" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Hlk181104895"/>
+      <w:r w:rsidRPr="00C559BE">
+        <w:t>If your situation has changed, or, you think your current plan doesn’t have enough funding for the nutrition supports you need, you can ask for a change to your plan.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C559BE">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="19"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D2E8F32" w14:textId="0F15A5DA" w:rsidR="00C76F72" w:rsidRPr="003A33C7" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C559BE">
+        <w:t xml:space="preserve">Learn more about </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId39" w:history="1">
+        <w:r w:rsidRPr="00C559BE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>changing your plan</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00C559BE">
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">You can give us any new information or evidence about your support needs when you get it or </w:t>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="27A0693F" w14:textId="77777777" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00830622">
+        <w:t>Do you need to give us evidence for nutrition supports?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FF24E4F" w14:textId="2DA81DE5" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00830622">
+        <w:t>Yes. To get nutrition supports in your plan, you need to give us evidence which helps us understand the disability</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t>related support</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve"> you need. Talk to </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00830622">
-        <w:t>anytime</w:t>
+        <w:t>your my</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00830622">
-        <w:t xml:space="preserve"> we talk with you. </w:t>
-[...21 lines deleted...]
-      <w:hyperlink r:id="rId35" w:history="1">
+        <w:t xml:space="preserve"> NDIS contact or support coordinator to work out what evidence we need. Learn more about the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId40" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>evidence we need before we create or change your plan</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00830622">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DB2FDED" w14:textId="77F51725" w:rsidR="00C76F72" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00830622">
+        <w:t>This could be a detailed report from your dietitian which includes any nutritional meal plans for you. Or it could be a report from another suitably qualified health professional which explains why you need a nutrition support.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53C0B16B" w14:textId="19C7102B" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve">Your dietitian can use our </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId41" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Nutrition and Dysphagia Assistive Technology assessment template</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve"> or write their own report.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76C41CAD" w14:textId="1620735A" w:rsidR="00C76F72" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>We’ll also ask you about your nutrition support needs. We’ll want to know what supports you currently use and how often you use them. We’ll also ask you who provides the supports. For example, family and friends, a support worker or dietitian. We may also ask if you’re expecting any change in who provides your supports.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C8CFFCC" w14:textId="771E0FE8" w:rsidR="00C76F72" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>You can tell us about any disability-related nutrition supports you may need but aren’t using. For example, if you expect there will be a change in your carer arrangements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="283E2521" w14:textId="57551E02" w:rsidR="00C76F72" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">We use </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> this information to decide if your nutrition supports meet the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId42" w:history="1">
         <w:r w:rsidRPr="00873CBE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D51650">
         <w:t>. If they do</w:t>
       </w:r>
       <w:r>
         <w:t>, we’ll work out the amount of disability-related nutrition support to include in your plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="274F204E" w14:textId="1196B51C" w:rsidR="00403059" w:rsidRPr="00D51650" w:rsidRDefault="00403059" w:rsidP="008B47AC">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="40788CD3" w14:textId="43D6E8DC" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00830622">
+        <w:t>You can give us any new information or evidence about your support needs when you get it</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve"> or any</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t>time we talk with you.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="382A04F6" w14:textId="100A48F6" w:rsidR="00C76F72" w:rsidRPr="00D51650" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00830622">
+        <w:lastRenderedPageBreak/>
+        <w:t>Your nutrition supports will need to be regularly reviewed to make sure they continue to meet your individual nutrition needs. Your dietitian will recommend how often they will review your nutrition. For each review, we may fund a dietitian to reassess and update your nutrition plan</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02E52CF3" w14:textId="77777777" w:rsidR="00C76F72" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Can_I_have"/>
+      <w:bookmarkStart w:id="15" w:name="_What_happens_once"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r>
+        <w:t>What happens once you have nutrition supports in your plan?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CFA2A50" w14:textId="73BE393F" w:rsidR="00C76F72" w:rsidRPr="00830622" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00830622">
+        <w:t>Once you have nutrition support funding in your plan you can use it to get the nutrition products or help you need. Your plan will describe how you can use your funding to get nutrition supports. We</w:t>
+      </w:r>
+      <w:r>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t>ll also talk to you at your plan meeting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D031A38" w14:textId="63A71262" w:rsidR="00C76F72" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve">If you need help to use the funding, talk to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00830622">
+        <w:t>your my</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve"> NDIS contact, support coordinator</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, or recovery coach</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830622">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70D1001A" w14:textId="61BA07DE" w:rsidR="00C76F72" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00830622">
+        <w:t xml:space="preserve">Learn more in </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId43" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Our Guideline - Your plan</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00830622">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74F5FC61" w14:textId="7B8F7116" w:rsidR="00C76F72" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Your provider will need to make sure they or their workers have the current skills and knowledge to provide the supports you need.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="155CFE48" w14:textId="21DC0C10" w:rsidR="00C76F72" w:rsidRPr="00775631" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_What_if_you_6"/>
+      <w:bookmarkStart w:id="17" w:name="_What_if_you_3"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidRPr="00775631">
         <w:t>What if you don’t agree with our decision?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="091F3607" w14:textId="1AF56301" w:rsidR="00403059" w:rsidRDefault="00403059" w:rsidP="007E39D5">
-[...3 lines deleted...]
-      <w:hyperlink r:id="rId36" w:history="1">
+    <w:p w14:paraId="3DE30D75" w14:textId="1A734F3C" w:rsidR="00C76F72" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If we decide nutrition supports don’t meet the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId44" w:history="1">
         <w:r w:rsidRPr="00873CBE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>, we can’t include them in your plan.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0000349D">
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B93C043" w14:textId="54B38038" w:rsidR="00C76F72" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t>We’ll explain our decision and give you written reasons why we made the decision.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="10"/>
-[...7 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:endnoteReference w:id="20"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> You can </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId45" w:history="1">
+        <w:r w:rsidRPr="006C14AC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>contact us</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> if you’d like more detail about the reasons for our decision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04EE2114" w14:textId="054AD2DE" w:rsidR="00C76F72" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
         <w:t>If you don't agree with a</w:t>
       </w:r>
       <w:r w:rsidRPr="00E54DA0">
         <w:t xml:space="preserve"> decision </w:t>
       </w:r>
       <w:r>
         <w:t>we make about nutrition supports</w:t>
       </w:r>
       <w:r w:rsidRPr="00E54DA0">
         <w:t>, you can ask for an internal review of our decision.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E54DA0">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:endnoteReference w:id="11"/>
-      </w:r>
+        <w:endnoteReference w:id="21"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E8C2ED7" w14:textId="22883F0E" w:rsidR="00C76F72" w:rsidRDefault="00C76F72" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00E54DA0">
-        <w:t xml:space="preserve"> You’ll need to ask for an internal review within 3 months of getting your plan.</w:t>
+        <w:t>You’ll need to ask for an internal review within 3 months of getting your plan.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E54DA0">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:endnoteReference w:id="12"/>
-      </w:r>
+        <w:endnoteReference w:id="22"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C6BF5B7" w14:textId="75A65ACB" w:rsidR="00B16BCB" w:rsidRDefault="00705CE4" w:rsidP="00B56A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00E54DA0">
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00775631" w:rsidRPr="00E54DA0">
         <w:t xml:space="preserve">Learn more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
-        <w:r w:rsidR="00775631" w:rsidRPr="00321E1C">
+      <w:hyperlink r:id="rId46" w:history="1">
+        <w:r w:rsidRPr="00321E1C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>reviewing our decisions</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00775631" w:rsidRPr="007A44BF">
+      <w:r w:rsidRPr="007A44BF">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02E52CF3" w14:textId="77777777" w:rsidR="00DE12F1" w:rsidRDefault="00DE12F1" w:rsidP="00E472D3">
+    <w:p w14:paraId="2E8043A9" w14:textId="4D0E3AA1" w:rsidR="00976DF9" w:rsidRPr="00976DF9" w:rsidRDefault="00B16BCB" w:rsidP="00B16BCB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Can_I_have"/>
-[...102 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidR="00AA42E0">
+        <w:lastRenderedPageBreak/>
         <w:t>Reference list</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00976DF9" w:rsidRPr="00976DF9" w:rsidSect="00E67E3F">
-      <w:headerReference w:type="even" r:id="rId41"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId45"/>
+      <w:headerReference w:type="even" r:id="rId47"/>
+      <w:headerReference w:type="default" r:id="rId48"/>
+      <w:footerReference w:type="default" r:id="rId49"/>
+      <w:headerReference w:type="first" r:id="rId50"/>
+      <w:footerReference w:type="first" r:id="rId51"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1588" w:right="1021" w:bottom="1134" w:left="1021" w:header="567" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E9AA9D6" w14:textId="77777777" w:rsidR="006420BC" w:rsidRDefault="006420BC" w:rsidP="006A7B2E">
+    <w:p w14:paraId="30072165" w14:textId="77777777" w:rsidR="0058684F" w:rsidRDefault="0058684F" w:rsidP="006A7B2E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4361CC40" w14:textId="77777777" w:rsidR="006420BC" w:rsidRDefault="006420BC" w:rsidP="006A7B2E">
+    <w:p w14:paraId="30EC47A3" w14:textId="77777777" w:rsidR="0058684F" w:rsidRDefault="0058684F" w:rsidP="006A7B2E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="18148980" w14:textId="77777777" w:rsidR="006420BC" w:rsidRDefault="006420BC">
+    <w:p w14:paraId="4E77E9C8" w14:textId="77777777" w:rsidR="0058684F" w:rsidRDefault="0058684F">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:id="2">
-    <w:p w14:paraId="45690967" w14:textId="74D3BA38" w:rsidR="00403059" w:rsidRPr="000E6E77" w:rsidRDefault="00403059">
+    <w:p w14:paraId="16E40BFE" w14:textId="77777777" w:rsidR="00C76F72" w:rsidRDefault="00C76F72" w:rsidP="00B12650">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> NDIS Act s 34(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>1)(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>aa).</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="3">
+    <w:p w14:paraId="1A464ACB" w14:textId="3DD5693D" w:rsidR="00C76F72" w:rsidRPr="00C559BE" w:rsidRDefault="00C76F72">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> NDIS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00205ED0">
+        <w:t xml:space="preserve">(Getting the NDIS Back on Track No. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00205ED0">
+        <w:t>1)(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00205ED0">
+        <w:t>NDIS Supports) Transitional Rules 2024</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> sch 1 item 16.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="4">
+    <w:p w14:paraId="56479313" w14:textId="7E761DF4" w:rsidR="00C76F72" w:rsidRPr="009868E7" w:rsidRDefault="00C76F72" w:rsidP="0067495B">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> NDIS Act 2013 s10.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="5">
+    <w:p w14:paraId="45690967" w14:textId="74D3BA38" w:rsidR="00C76F72" w:rsidRPr="000E6E77" w:rsidRDefault="00C76F72">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
       <w:r w:rsidRPr="000E6E77">
         <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules 2013 r 7.5(b).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:id="3">
-    <w:p w14:paraId="7490CB44" w14:textId="32A0B7E5" w:rsidR="00403059" w:rsidRPr="000E6E77" w:rsidRDefault="00403059">
+  <w:endnote w:id="6">
+    <w:p w14:paraId="7490CB44" w14:textId="64040A17" w:rsidR="00C76F72" w:rsidRPr="000E6E77" w:rsidRDefault="00C76F72">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="000E6E77">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="000E6E77">
-        <w:t xml:space="preserve"> NDIS Act 2013 s 34(1)(f).</w:t>
+        <w:t xml:space="preserve"> NDIS Act 2013 s </w:t>
+      </w:r>
+      <w:r>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E6E77">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:t>c</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E6E77">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E6E77">
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E6E77">
+        <w:t>).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:id="4">
-    <w:p w14:paraId="293543C7" w14:textId="201893F5" w:rsidR="00403059" w:rsidRPr="000E6E77" w:rsidRDefault="00403059" w:rsidP="00CC273B">
+  <w:endnote w:id="7">
+    <w:p w14:paraId="293543C7" w14:textId="201893F5" w:rsidR="00C76F72" w:rsidRPr="000E6E77" w:rsidRDefault="00C76F72" w:rsidP="00CC273B">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8070"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="000E6E77">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="000E6E77">
         <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 7.5(b).</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:id="5">
-    <w:p w14:paraId="4FCE4C43" w14:textId="57F36E64" w:rsidR="00403059" w:rsidRPr="000E6E77" w:rsidRDefault="00403059">
+  <w:endnote w:id="8">
+    <w:p w14:paraId="4878A0CC" w14:textId="6D5EC39E" w:rsidR="00C76F72" w:rsidRPr="00FD1B8E" w:rsidRDefault="00C76F72" w:rsidP="00585EDE">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> NDIS Act 2013 s 34(1)(f).</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="9">
+    <w:p w14:paraId="4586B020" w14:textId="05BD5276" w:rsidR="00C76F72" w:rsidRPr="00C559BE" w:rsidRDefault="00C76F72">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> NDIS Act 2013 s 10.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="10">
+    <w:p w14:paraId="33EEC126" w14:textId="04070814" w:rsidR="00C76F72" w:rsidRPr="00C559BE" w:rsidRDefault="00C76F72">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> NDIS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00205ED0">
+        <w:t xml:space="preserve">(Getting the NDIS Back on Track No. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00205ED0">
+        <w:t>1)(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00205ED0">
+        <w:t>NDIS Supports) Transitional Rules 2024</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> sch 1 item 16.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="11">
+    <w:p w14:paraId="5F395A59" w14:textId="0A03F099" w:rsidR="00C76F72" w:rsidRPr="00FD1B8E" w:rsidRDefault="00C76F72" w:rsidP="00985155">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00205ED0">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">NDIS Act 2013 s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007537F8">
+        <w:t>10(4) - (9</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00205ED0">
+        <w:t xml:space="preserve">NDIS (Getting the NDIS Back on Track No. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00205ED0">
+        <w:t>1)(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00205ED0">
+        <w:t>NDIS Supports) Transitional Rules 2024</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="12">
+    <w:p w14:paraId="4FCE4C43" w14:textId="57F36E64" w:rsidR="00C76F72" w:rsidRPr="000E6E77" w:rsidRDefault="00C76F72">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="000E6E77">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="000E6E77">
         <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 5.1(d).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:id="6">
-    <w:p w14:paraId="75D6891B" w14:textId="67131AE2" w:rsidR="00403059" w:rsidRPr="000E6E77" w:rsidRDefault="00403059">
+  <w:endnote w:id="13">
+    <w:p w14:paraId="75D6891B" w14:textId="67131AE2" w:rsidR="00C76F72" w:rsidRPr="000E6E77" w:rsidRDefault="00C76F72">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="000E6E77">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="000E6E77">
         <w:t xml:space="preserve"> NDIS Act 2013 s 34(1)(e).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:id="7">
-    <w:p w14:paraId="2790BF9D" w14:textId="60DE9763" w:rsidR="00403059" w:rsidRPr="000E6E77" w:rsidRDefault="00403059">
+  <w:endnote w:id="14">
+    <w:p w14:paraId="2790BF9D" w14:textId="5431C1B2" w:rsidR="00C76F72" w:rsidRPr="000E6E77" w:rsidRDefault="00C76F72">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="000E6E77">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="000E6E77">
-        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 5.1(d).</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">NDIS Act 2013 s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007537F8">
+        <w:t>10</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00205ED0">
+        <w:t xml:space="preserve">NDIS (Getting the NDIS Back on Track No. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00205ED0">
+        <w:t>1)(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00205ED0">
+        <w:t>NDIS Supports) Transitional Rules 2024</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> sch 2 item 3.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:id="8">
-    <w:p w14:paraId="0C64CD48" w14:textId="77777777" w:rsidR="00403059" w:rsidRPr="000E6E77" w:rsidRDefault="00403059" w:rsidP="00150D7D">
+  <w:endnote w:id="15">
+    <w:p w14:paraId="4AFB0F54" w14:textId="77777777" w:rsidR="00C76F72" w:rsidRPr="000E6E77" w:rsidRDefault="00C76F72" w:rsidP="00A84F03">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="000E6E77">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="000E6E77">
         <w:t xml:space="preserve"> NDIS Act 2013 s 46(1).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:id="9">
-    <w:p w14:paraId="715ED91B" w14:textId="77777777" w:rsidR="00403059" w:rsidRPr="000E6E77" w:rsidRDefault="00403059" w:rsidP="00E7518D">
+  <w:endnote w:id="16">
+    <w:p w14:paraId="22B599DC" w14:textId="77777777" w:rsidR="00C76F72" w:rsidRPr="000E6E77" w:rsidRDefault="00C76F72" w:rsidP="00037B19">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="000E6E77">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="000E6E77">
         <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 5.1(d).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:id="10">
-    <w:p w14:paraId="4F53F977" w14:textId="5E9A1E89" w:rsidR="00403059" w:rsidRPr="00B052E8" w:rsidRDefault="00403059">
+  <w:endnote w:id="17">
+    <w:p w14:paraId="4068DDC8" w14:textId="60595F54" w:rsidR="00C76F72" w:rsidRPr="00C559BE" w:rsidRDefault="00C76F72">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> NDIS Act s100(1).</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00205ED0">
+        <w:t xml:space="preserve">NDIS (Getting the NDIS Back on Track No. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00205ED0">
+        <w:t>1)(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00205ED0">
+        <w:t>NDIS Supports) Transitional Rules 2024</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> sch 1 item 23.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:id="11">
-    <w:p w14:paraId="4F483B8F" w14:textId="365AC6EC" w:rsidR="00403059" w:rsidRPr="000E6E77" w:rsidRDefault="00403059" w:rsidP="00775631">
+  <w:endnote w:id="18">
+    <w:p w14:paraId="5EAC2E7C" w14:textId="77777777" w:rsidR="00C76F72" w:rsidRPr="000E6E77" w:rsidRDefault="00C76F72" w:rsidP="0065083E">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="000E6E77">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000E6E77">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E6E77">
-        <w:t>NDIS Act s 100.</w:t>
+      <w:r>
+        <w:t xml:space="preserve">NDIS Act 2013 s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007537F8">
+        <w:t>10</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00205ED0">
+        <w:t xml:space="preserve">NDIS (Getting the NDIS Back on Track No. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00205ED0">
+        <w:t>1)(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00205ED0">
+        <w:t>NDIS Supports) Transitional Rules 2024</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> sch 2 item 3.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:id="12">
-    <w:p w14:paraId="2121B571" w14:textId="538E1803" w:rsidR="00403059" w:rsidRDefault="00403059" w:rsidP="00775631">
+  <w:endnote w:id="19">
+    <w:p w14:paraId="5D9338DB" w14:textId="2809A304" w:rsidR="00C76F72" w:rsidRPr="002B176A" w:rsidRDefault="00C76F72" w:rsidP="003A33C7">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1FC7">
+        <w:t>NDIS Act ss47A;48</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="20">
+    <w:p w14:paraId="61C523FD" w14:textId="77777777" w:rsidR="00C76F72" w:rsidRPr="00B052E8" w:rsidRDefault="00C76F72" w:rsidP="00705CE4">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> NDIS Act s100(1).</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="21">
+    <w:p w14:paraId="630284A3" w14:textId="77777777" w:rsidR="00C76F72" w:rsidRPr="000E6E77" w:rsidRDefault="00C76F72" w:rsidP="00705CE4">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="000E6E77">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E6E77">
+        <w:t>NDIS Act s 100.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="22">
+    <w:p w14:paraId="72A75859" w14:textId="77777777" w:rsidR="00C76F72" w:rsidRDefault="00C76F72" w:rsidP="00705CE4">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000E6E77">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E6E77">
         <w:t>NDIS Act s 100(2).</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="DE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6E80AE9F" w14:textId="6DA4C3E4" w:rsidR="00DC0570" w:rsidRPr="00DC0570" w:rsidRDefault="00DC0570" w:rsidP="00DC0570">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="76037621" w14:textId="7A96317F" w:rsidR="00B47E0B" w:rsidRDefault="003B71EB" w:rsidP="00B47E0B">
+    <w:bookmarkStart w:id="18" w:name="_Hlk118984843"/>
+    <w:r>
+      <w:t>03 August 2026</w:t>
+    </w:r>
+    <w:r w:rsidR="00B47E0B">
+      <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
+    </w:r>
+    <w:r w:rsidR="00B47E0B">
+      <w:t>OG –</w:t>
+    </w:r>
+    <w:r w:rsidR="00265187">
+      <w:t xml:space="preserve"> Nutrition supports including meal preparation</w:t>
+    </w:r>
+    <w:r w:rsidR="00B47E0B">
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+    </w:r>
+    <w:r w:rsidR="00B47E0B" w:rsidRPr="001B333C">
+      <w:t xml:space="preserve">Page </w:t>
+    </w:r>
+    <w:r w:rsidR="00B47E0B" w:rsidRPr="001B333C">
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00B47E0B" w:rsidRPr="001B333C">
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00B47E0B" w:rsidRPr="001B333C">
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00B47E0B">
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="00B47E0B" w:rsidRPr="001B333C">
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00B47E0B" w:rsidRPr="001B333C">
+      <w:t xml:space="preserve"> of </w:t>
+    </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:id w:val="-321744812"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:r w:rsidR="00B47E0B" w:rsidRPr="001B333C">
+          <w:rPr>
+            <w:bCs/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00B47E0B" w:rsidRPr="001B333C">
+          <w:rPr>
+            <w:bCs/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00B47E0B" w:rsidRPr="001B333C">
+          <w:rPr>
+            <w:bCs/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00B47E0B">
+          <w:rPr>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r w:rsidR="00B47E0B" w:rsidRPr="001B333C">
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+  </w:p>
+  <w:p w14:paraId="09B8BC71" w14:textId="308C99A8" w:rsidR="00CF6F7D" w:rsidRPr="00F8132F" w:rsidRDefault="00CF6F7D" w:rsidP="00CF6F7D">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4820"/>
         <w:tab w:val="right" w:pos="9781"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
-        <w:noProof/>
+        <w:b/>
+        <w:iCs/>
+        <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
-    <w:bookmarkStart w:id="12" w:name="_Hlk118984843"/>
-    <w:r>
+    <w:r w:rsidRPr="00F8132F">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
-      </w:rPr>
-      <w:t>20 December 2023</w:t>
+        <w:b/>
+        <w:iCs/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:t>This document is correct at the date of publication.</w:t>
     </w:r>
-    <w:r w:rsidRPr="00DC0570">
-[...117 lines deleted...]
-    </w:sdt>
   </w:p>
-  <w:p w14:paraId="59B7FD3A" w14:textId="77777777" w:rsidR="00DC0570" w:rsidRPr="00DC0570" w:rsidRDefault="00DC0570" w:rsidP="00DC0570">
+  <w:p w14:paraId="5258304F" w14:textId="2CA2D946" w:rsidR="008D13B3" w:rsidRPr="006065AF" w:rsidRDefault="00CF6F7D" w:rsidP="00C559BE">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4820"/>
         <w:tab w:val="right" w:pos="9781"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
-        <w:b/>
-[...1 lines deleted...]
-        <w:color w:val="000000"/>
+        <w:noProof/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00DC0570">
+    <w:r w:rsidRPr="00F8132F">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:b/>
         <w:iCs/>
         <w:color w:val="000000"/>
       </w:rPr>
-      <w:t>This document is correct at the date of publication.</w:t>
-[...23 lines deleted...]
-      </w:rPr>
       <w:t xml:space="preserve">Always visit </w:t>
     </w:r>
     <w:hyperlink r:id="rId1" w:history="1">
-      <w:r w:rsidRPr="00DC0570">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ourguidelines.ndis.gov.au</w:t>
       </w:r>
     </w:hyperlink>
-    <w:r w:rsidRPr="00DC0570">
+    <w:r w:rsidRPr="00F8132F">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:b/>
         <w:iCs/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve"> for the latest version.</w:t>
     </w:r>
-  </w:p>
-[...223 lines deleted...]
-    </w:pPr>
+    <w:bookmarkEnd w:id="18"/>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4140EBF0" w14:textId="77777777" w:rsidR="008D13B3" w:rsidRPr="00E67E3F" w:rsidRDefault="008D13B3" w:rsidP="00E67E3F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="9781"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E67E3F">
       <w:rPr>
         <w:b/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="28"/>
       </w:rPr>
       <w:t>OFFICIAL: Sensitive</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="72A82589" w14:textId="6A457992" w:rsidR="008D13B3" w:rsidRDefault="008D13B3" w:rsidP="002863A1">
@@ -3389,83 +4732,83 @@
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7AB33F48" w14:textId="77777777" w:rsidR="006420BC" w:rsidRDefault="006420BC" w:rsidP="006A7B2E">
+    <w:p w14:paraId="5F91C843" w14:textId="77777777" w:rsidR="0058684F" w:rsidRDefault="0058684F" w:rsidP="006A7B2E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="253A33EE" w14:textId="77777777" w:rsidR="006420BC" w:rsidRDefault="006420BC" w:rsidP="006A7B2E">
+    <w:p w14:paraId="3E5CC437" w14:textId="77777777" w:rsidR="0058684F" w:rsidRDefault="0058684F" w:rsidP="006A7B2E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6CC39080" w14:textId="77777777" w:rsidR="006420BC" w:rsidRDefault="006420BC">
+    <w:p w14:paraId="40B8A0C2" w14:textId="77777777" w:rsidR="0058684F" w:rsidRDefault="0058684F">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7CA03E2C" w14:textId="77777777" w:rsidR="008D13B3" w:rsidRDefault="008D13B3" w:rsidP="00BD06A0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="9781"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="005E3B9C">
       <w:rPr>
         <w:b/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
       <w:t>OFFICIAL</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
@@ -3478,65 +4821,59 @@
         <w:color w:val="FF0000"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
       <w:t>S</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
       <w:t>ensitive</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2A7E0FF4" w14:textId="77777777" w:rsidR="008D13B3" w:rsidRDefault="008D13B3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="25EBBA34" w14:textId="77777777" w:rsidR="00E14999" w:rsidRPr="00E14999" w:rsidRDefault="00E14999" w:rsidP="00E14999">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="055CBC0F" w14:textId="1507CA54" w:rsidR="008D13B3" w:rsidRPr="00F54BEA" w:rsidRDefault="00E14999" w:rsidP="00C559BE">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
-      <w:rPr>
-[...4 lines deleted...]
-      </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E14999">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2A479E11" wp14:editId="1887B637">
           <wp:extent cx="1079500" cy="563880"/>
           <wp:effectExtent l="0" t="0" r="6350" b="7620"/>
           <wp:docPr id="2" name="Picture 2" descr="NDIS logo" title="NDIS Logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="21" name="Picture 2" descr="C:\Users\jebennett\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.Outlook\0IBFFTFJ\NDIS_logo.jpg"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
@@ -3546,66 +4883,55 @@
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1079500" cy="563880"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="055CBC0F" w14:textId="1923CA61" w:rsidR="008D13B3" w:rsidRPr="00F54BEA" w:rsidRDefault="008D13B3" w:rsidP="00F54BEA">
-[...9 lines deleted...]
-  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3350F87E" w14:textId="77777777" w:rsidR="008D13B3" w:rsidRPr="00E67E3F" w:rsidRDefault="008D13B3" w:rsidP="00E67E3F">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
       <w:tab/>
@@ -3664,89 +4990,202 @@
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1079500" cy="563880"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="72A0C47C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B900CE2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="02867858"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3C781A7C"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="048935E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E586F402"/>
     <w:lvl w:ilvl="0" w:tplc="B640451E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="719" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0136B1FA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
@@ -3818,51 +5257,51 @@
     <w:lvl w:ilvl="7" w:tplc="8666949E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3221" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F014BB9A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3579" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06C15599"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="23CA74A2"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3931,51 +5370,164 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="075C0E26"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F94438C6"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B492E1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0ACCB8E4"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4044,51 +5596,137 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0CF003ED"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9C90B3DC"/>
+    <w:lvl w:ilvl="0" w:tplc="B418A9D0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="132AA272">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="976E0210">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="5EFA1834">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="E13EA72A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="A6F8F6D4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="C8FE5936">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%7)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="EC1EE234">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="8B6630F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%9)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D12232B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="19BC9B4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="680"/>
       </w:pPr>
@@ -4204,51 +5842,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12EE5AFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="43A8D562"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -4293,51 +5931,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C231B3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1F44D784"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -4382,51 +6020,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1DB97FCE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C2D87DF0"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E607678"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="777AF226"/>
     <w:lvl w:ilvl="0" w:tplc="1C7E7C1A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="719" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7F705374">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="879" w:hanging="360"/>
       </w:pPr>
@@ -4498,51 +6249,164 @@
     <w:lvl w:ilvl="7" w:tplc="22A8D75E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1835" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D6667DFE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1995" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E8B6D80"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="22A4336E"/>
+    <w:lvl w:ilvl="0" w:tplc="8902A47C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="AF305B08">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="C45816EC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="A3661CB2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="19CAC45C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="B5480150">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="B5CE15A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="DAA0DEC4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="C36C7C5A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1EC402CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8098A3EE"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -4587,51 +6451,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F5F3502"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8E9A4DB4"/>
     <w:lvl w:ilvl="0" w:tplc="73CA7A00">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet1"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4701,51 +6565,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21752EE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="908AA866"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4814,51 +6678,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24505A5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DCF2D776"/>
     <w:lvl w:ilvl="0" w:tplc="73421808">
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="719" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="634A8E74">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
@@ -4931,51 +6795,51 @@
     <w:lvl w:ilvl="7" w:tplc="E8C687BA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3221" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7FA0BBF6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3579" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36663328"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2C10E068"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -5020,51 +6884,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3AF6385F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A9B4CA48"/>
+    <w:lvl w:ilvl="0" w:tplc="D94601F4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="3C32A80A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="258267D8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="367ED06A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="09F0B2E6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="C7A23A12">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="3C38983C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="A48400FC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="39468724">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E92201D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3DB26A36"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="726" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1446" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5133,51 +7110,164 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5766" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6486" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F5C6B2A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E44854E0"/>
+    <w:lvl w:ilvl="0" w:tplc="794483DC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="1D7ECC92">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="B63CA236">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="A2D2E742">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="8910C164">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="9A74B8F4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0E4A6CC4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="1E889E72">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="272299BA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="455625E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="13F4B6A8"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5219,51 +7309,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A9910E4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="37CE6B82"/>
+    <w:lvl w:ilvl="0" w:tplc="D8ACEEE2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="11FE9FB2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0CAEC9D8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1698253A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="8D42C0C2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4C444364">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="C3D8CB1C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="9FD66734">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="C068EB90">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4AC76A23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0BC28A06"/>
     <w:lvl w:ilvl="0" w:tplc="B43CDA94">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="827" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EEE4493E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1188" w:hanging="360"/>
       </w:pPr>
@@ -5335,51 +7538,51 @@
     <w:lvl w:ilvl="7" w:tplc="D178A34E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3399" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="52700C00">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3768" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B5D7189"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DA187916"/>
     <w:lvl w:ilvl="0" w:tplc="74A41C20">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -5447,51 +7650,277 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DF90B2B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5A20F1DA"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E4622C2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2FDEA142"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E710990"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="35B24D5A"/>
     <w:lvl w:ilvl="0" w:tplc="DF4E3E4A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="860" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F6CCA490">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1708" w:hanging="360"/>
       </w:pPr>
@@ -5563,51 +7992,51 @@
     <w:lvl w:ilvl="7" w:tplc="9372241C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C96A9C9E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7649" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EE26C22"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BD003C28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1702"/>
         </w:tabs>
         <w:ind w:left="2099" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:caps w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -5711,51 +8140,250 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="506F7BE9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CA18AFCC"/>
+    <w:lvl w:ilvl="0" w:tplc="A8D8D738">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="11BCC828">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="2B860EC6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0F6E3822">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="02BA1360">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="A51CD056">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="054C9F82">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%7)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="EDEE878E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="E9D64052">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%9)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54FB5DA6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C4382D34"/>
+    <w:lvl w:ilvl="0" w:tplc="99446C5C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="9B04525A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="982C5492">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="BE66FF90">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="EF3C873A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="345037DC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="5720E28E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="199E019E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="84006BE8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55735E9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AF5E4F68"/>
     <w:lvl w:ilvl="0" w:tplc="CD26D004">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -5800,51 +8428,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55CC2B79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BAACFD1A"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -5889,51 +8517,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D403AFD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1378283A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="476"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6006,51 +8634,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="476"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="476"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E8F70E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="37785926"/>
     <w:lvl w:ilvl="0" w:tplc="74A41C20">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri Light" w:cs="Calibri Light" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -6118,51 +8746,164 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E924193"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="97261386"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60CB1F93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0A628ED6"/>
     <w:lvl w:ilvl="0" w:tplc="0D0E3F32">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="825" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D57457AA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1188" w:hanging="360"/>
       </w:pPr>
@@ -6235,51 +8976,51 @@
     <w:lvl w:ilvl="7" w:tplc="0882CC5E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3398" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B0F2D756">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3766" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65984C75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D6449E12"/>
     <w:lvl w:ilvl="0" w:tplc="8C7CD312">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="719" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FAB8EA36">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="879" w:hanging="360"/>
       </w:pPr>
@@ -6351,51 +9092,363 @@
     <w:lvl w:ilvl="7" w:tplc="2ECA41D2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1835" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AAECA50C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1995" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="682A550A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4C303082"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68B11DF2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F8E4005E"/>
+    <w:lvl w:ilvl="0" w:tplc="597EC028">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="754EA3FE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="E58811C6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="5B5EB27A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="97AE972C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="12EE92BC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="B352FFAC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%7)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="F0EC254E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="842E625C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%9)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B4A38D9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="58B0B6E6"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CEA2550"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F7F651DC"/>
     <w:lvl w:ilvl="0" w:tplc="0C090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -6440,51 +9493,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="722F499B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2CEA873E"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6553,51 +9606,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75DC3EE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="77CC418E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6666,51 +9719,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77BE0661"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F58A4068"/>
     <w:lvl w:ilvl="0" w:tplc="2BEA0902">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Arial" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -6778,51 +9831,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C8D7F0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="18CA86AA"/>
     <w:lvl w:ilvl="0" w:tplc="90242EFE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -6867,3135 +9920,4024 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D9635C0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="74D8E994"/>
+    <w:lvl w:ilvl="0" w:tplc="5A54B720">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FA703D04">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="23B67A80">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="E57C585A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="D81C6830">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="91ECAB10">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="F5881040">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%7)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C5B8E028">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="D7D2312C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%9)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1491218776">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1526794669">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1351759063">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1351759063">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="4" w16cid:durableId="367923770">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="953557579">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="221449228">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1313366455">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1313366455">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="8" w16cid:durableId="459881487">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="884952339">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="2101902039">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="151455247">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="358900916">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="2033258371">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="946471431">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1440103939">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1838231780">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="2125419888">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1715084815">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1838231780">
+  <w:num w:numId="19" w16cid:durableId="2009139928">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1511918664">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1272589777">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="425656538">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="2125419888">
+  <w:num w:numId="23" w16cid:durableId="1748839988">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1936355325">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1704936412">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1715084815">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="26" w16cid:durableId="637415663">
+    <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="2009139928">
-    <w:abstractNumId w:val="30"/>
+  <w:num w:numId="27" w16cid:durableId="1616448971">
+    <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="1511918664">
+  <w:num w:numId="28" w16cid:durableId="1090732893">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="720859439">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="448550798">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="59252750">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="68574960">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="964042372">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="604268063">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1494223411">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1829636089">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="1033193655">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="962688018">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="190730185">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="1272589777">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="40" w16cid:durableId="947390342">
+    <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="425656538">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="41" w16cid:durableId="2145851410">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="1748839988">
+  <w:num w:numId="42" w16cid:durableId="421293996">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="2012364578">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="2023049061">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="1936355325">
-[...2 lines deleted...]
-  <w:num w:numId="25" w16cid:durableId="1704936412">
+  <w:num w:numId="45" w16cid:durableId="2132169991">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="637415663">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="46" w16cid:durableId="1924338761">
+    <w:abstractNumId w:val="47"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="1616448971">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="47" w16cid:durableId="1582715014">
+    <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="1090732893">
-[...9 lines deleted...]
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="48" w16cid:durableId="1920601205">
+    <w:abstractNumId w:val="30"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:documentProtection w:edit="comments" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00066882"/>
     <w:rsid w:val="000004C8"/>
     <w:rsid w:val="00000FF0"/>
     <w:rsid w:val="00001711"/>
     <w:rsid w:val="00001D0F"/>
     <w:rsid w:val="00001F5C"/>
     <w:rsid w:val="0000325A"/>
     <w:rsid w:val="0000349D"/>
     <w:rsid w:val="00003949"/>
     <w:rsid w:val="0000506C"/>
     <w:rsid w:val="000070E1"/>
     <w:rsid w:val="00007366"/>
+    <w:rsid w:val="00010424"/>
     <w:rsid w:val="00010B35"/>
     <w:rsid w:val="000113DC"/>
     <w:rsid w:val="0001216E"/>
     <w:rsid w:val="00012349"/>
     <w:rsid w:val="0001239B"/>
     <w:rsid w:val="000123A2"/>
     <w:rsid w:val="000126A0"/>
     <w:rsid w:val="0001288F"/>
     <w:rsid w:val="00012F63"/>
+    <w:rsid w:val="00013532"/>
     <w:rsid w:val="00014195"/>
     <w:rsid w:val="00014CFB"/>
     <w:rsid w:val="000153C7"/>
     <w:rsid w:val="0001545A"/>
+    <w:rsid w:val="00015E45"/>
     <w:rsid w:val="00016147"/>
     <w:rsid w:val="00016DDC"/>
     <w:rsid w:val="0001748E"/>
     <w:rsid w:val="00017531"/>
+    <w:rsid w:val="000179A2"/>
     <w:rsid w:val="000210CC"/>
+    <w:rsid w:val="00021276"/>
     <w:rsid w:val="000215E4"/>
     <w:rsid w:val="00021B20"/>
     <w:rsid w:val="000220ED"/>
     <w:rsid w:val="00022139"/>
     <w:rsid w:val="00022557"/>
     <w:rsid w:val="00023977"/>
+    <w:rsid w:val="00023D3E"/>
+    <w:rsid w:val="000242D0"/>
+    <w:rsid w:val="00024936"/>
     <w:rsid w:val="00024BF8"/>
     <w:rsid w:val="000253F7"/>
     <w:rsid w:val="00025B08"/>
     <w:rsid w:val="00025C62"/>
     <w:rsid w:val="00025EA0"/>
     <w:rsid w:val="00026443"/>
     <w:rsid w:val="000267EC"/>
     <w:rsid w:val="000268A1"/>
     <w:rsid w:val="00026AA4"/>
+    <w:rsid w:val="00027189"/>
     <w:rsid w:val="00027452"/>
+    <w:rsid w:val="0002768A"/>
     <w:rsid w:val="00027BBE"/>
     <w:rsid w:val="0003048A"/>
     <w:rsid w:val="00030EC4"/>
+    <w:rsid w:val="000319B9"/>
     <w:rsid w:val="00032344"/>
-    <w:rsid w:val="00033280"/>
     <w:rsid w:val="00033EE7"/>
     <w:rsid w:val="00034376"/>
     <w:rsid w:val="00034778"/>
     <w:rsid w:val="00034F40"/>
     <w:rsid w:val="00034F4E"/>
+    <w:rsid w:val="00034FB7"/>
+    <w:rsid w:val="00035927"/>
+    <w:rsid w:val="00036E25"/>
     <w:rsid w:val="000372B6"/>
     <w:rsid w:val="0003739A"/>
+    <w:rsid w:val="00037B19"/>
     <w:rsid w:val="000409D7"/>
     <w:rsid w:val="00041AAF"/>
     <w:rsid w:val="00041C0E"/>
     <w:rsid w:val="00042330"/>
     <w:rsid w:val="000425B2"/>
     <w:rsid w:val="000431C5"/>
     <w:rsid w:val="00043A1E"/>
+    <w:rsid w:val="0004450C"/>
     <w:rsid w:val="00045531"/>
     <w:rsid w:val="00045666"/>
+    <w:rsid w:val="00045BED"/>
     <w:rsid w:val="00046463"/>
     <w:rsid w:val="00047402"/>
     <w:rsid w:val="0004760C"/>
     <w:rsid w:val="00047D36"/>
+    <w:rsid w:val="00050B34"/>
+    <w:rsid w:val="000513D4"/>
     <w:rsid w:val="00051B3F"/>
     <w:rsid w:val="00051DAC"/>
     <w:rsid w:val="00051E22"/>
     <w:rsid w:val="00051F65"/>
+    <w:rsid w:val="000523E6"/>
     <w:rsid w:val="0005279E"/>
     <w:rsid w:val="0005355B"/>
+    <w:rsid w:val="00054C07"/>
+    <w:rsid w:val="00054F3B"/>
     <w:rsid w:val="000553E1"/>
     <w:rsid w:val="000557E7"/>
     <w:rsid w:val="000563B8"/>
+    <w:rsid w:val="000567D5"/>
+    <w:rsid w:val="00060447"/>
     <w:rsid w:val="000611E0"/>
     <w:rsid w:val="00061752"/>
-    <w:rsid w:val="000617F5"/>
     <w:rsid w:val="000619E8"/>
     <w:rsid w:val="00061B00"/>
     <w:rsid w:val="00061EEB"/>
     <w:rsid w:val="00062088"/>
     <w:rsid w:val="0006275A"/>
     <w:rsid w:val="0006284A"/>
+    <w:rsid w:val="00062F79"/>
     <w:rsid w:val="000632BF"/>
+    <w:rsid w:val="00063EF9"/>
     <w:rsid w:val="00065239"/>
     <w:rsid w:val="000654DE"/>
     <w:rsid w:val="000654ED"/>
     <w:rsid w:val="0006619D"/>
     <w:rsid w:val="00066882"/>
     <w:rsid w:val="00066F7D"/>
     <w:rsid w:val="00067211"/>
+    <w:rsid w:val="0006737A"/>
     <w:rsid w:val="00067A37"/>
+    <w:rsid w:val="000704C9"/>
     <w:rsid w:val="000704E5"/>
     <w:rsid w:val="00070707"/>
     <w:rsid w:val="00070CFE"/>
+    <w:rsid w:val="00071CAE"/>
+    <w:rsid w:val="00073608"/>
+    <w:rsid w:val="0007381D"/>
     <w:rsid w:val="00073AAF"/>
     <w:rsid w:val="00073D5A"/>
     <w:rsid w:val="000743F8"/>
     <w:rsid w:val="00074D1A"/>
     <w:rsid w:val="00074D73"/>
     <w:rsid w:val="000751C6"/>
+    <w:rsid w:val="00076294"/>
     <w:rsid w:val="00076450"/>
     <w:rsid w:val="00076B78"/>
     <w:rsid w:val="00077555"/>
     <w:rsid w:val="00077776"/>
     <w:rsid w:val="00077BB1"/>
     <w:rsid w:val="00077EFD"/>
+    <w:rsid w:val="00080319"/>
     <w:rsid w:val="00080434"/>
     <w:rsid w:val="00080D4B"/>
     <w:rsid w:val="0008181C"/>
     <w:rsid w:val="00082C7A"/>
     <w:rsid w:val="000831C6"/>
     <w:rsid w:val="00083310"/>
+    <w:rsid w:val="00083782"/>
     <w:rsid w:val="000839AD"/>
+    <w:rsid w:val="000845EF"/>
+    <w:rsid w:val="0008486F"/>
     <w:rsid w:val="00084E9C"/>
     <w:rsid w:val="000851E8"/>
     <w:rsid w:val="00087EA4"/>
     <w:rsid w:val="000911CC"/>
     <w:rsid w:val="00092879"/>
     <w:rsid w:val="00092D06"/>
     <w:rsid w:val="000934FF"/>
+    <w:rsid w:val="00094D76"/>
     <w:rsid w:val="00094D8A"/>
     <w:rsid w:val="00094F62"/>
     <w:rsid w:val="000950F7"/>
     <w:rsid w:val="00095118"/>
     <w:rsid w:val="000955B1"/>
     <w:rsid w:val="00096804"/>
     <w:rsid w:val="000A00B0"/>
     <w:rsid w:val="000A0513"/>
     <w:rsid w:val="000A09C8"/>
     <w:rsid w:val="000A0DB9"/>
     <w:rsid w:val="000A411D"/>
     <w:rsid w:val="000A47D8"/>
     <w:rsid w:val="000A56FD"/>
     <w:rsid w:val="000A699C"/>
     <w:rsid w:val="000A6BBA"/>
     <w:rsid w:val="000A7408"/>
     <w:rsid w:val="000A75B2"/>
     <w:rsid w:val="000B01EC"/>
     <w:rsid w:val="000B0936"/>
     <w:rsid w:val="000B25D4"/>
     <w:rsid w:val="000B2DDA"/>
     <w:rsid w:val="000B33DA"/>
     <w:rsid w:val="000B35CB"/>
     <w:rsid w:val="000B3D86"/>
+    <w:rsid w:val="000B5D91"/>
     <w:rsid w:val="000B619E"/>
     <w:rsid w:val="000B668F"/>
     <w:rsid w:val="000B68E1"/>
     <w:rsid w:val="000B6A20"/>
     <w:rsid w:val="000B7AFB"/>
     <w:rsid w:val="000C0BE2"/>
-    <w:rsid w:val="000C0C9C"/>
     <w:rsid w:val="000C1D12"/>
     <w:rsid w:val="000C200F"/>
     <w:rsid w:val="000C25FA"/>
     <w:rsid w:val="000C26E8"/>
+    <w:rsid w:val="000C4043"/>
     <w:rsid w:val="000C40AB"/>
+    <w:rsid w:val="000C47DC"/>
     <w:rsid w:val="000C57E2"/>
+    <w:rsid w:val="000C72DA"/>
     <w:rsid w:val="000D0A7C"/>
+    <w:rsid w:val="000D0DA1"/>
+    <w:rsid w:val="000D1718"/>
     <w:rsid w:val="000D20FF"/>
     <w:rsid w:val="000D2982"/>
     <w:rsid w:val="000D2A06"/>
+    <w:rsid w:val="000D2AC6"/>
     <w:rsid w:val="000D3A9E"/>
+    <w:rsid w:val="000D425C"/>
     <w:rsid w:val="000D59AC"/>
     <w:rsid w:val="000D5AB0"/>
+    <w:rsid w:val="000D5CD6"/>
+    <w:rsid w:val="000D66DB"/>
     <w:rsid w:val="000D68B8"/>
+    <w:rsid w:val="000D6D36"/>
     <w:rsid w:val="000D76E1"/>
     <w:rsid w:val="000D776D"/>
     <w:rsid w:val="000D78AB"/>
     <w:rsid w:val="000D79C7"/>
     <w:rsid w:val="000E03D9"/>
     <w:rsid w:val="000E0552"/>
     <w:rsid w:val="000E127C"/>
+    <w:rsid w:val="000E191D"/>
+    <w:rsid w:val="000E1942"/>
+    <w:rsid w:val="000E1C99"/>
+    <w:rsid w:val="000E1F8D"/>
+    <w:rsid w:val="000E23D8"/>
     <w:rsid w:val="000E31D0"/>
     <w:rsid w:val="000E31EE"/>
     <w:rsid w:val="000E3467"/>
-    <w:rsid w:val="000E3E70"/>
     <w:rsid w:val="000E4363"/>
     <w:rsid w:val="000E483F"/>
+    <w:rsid w:val="000E5510"/>
     <w:rsid w:val="000E5A38"/>
     <w:rsid w:val="000E6018"/>
     <w:rsid w:val="000E6E77"/>
     <w:rsid w:val="000F0394"/>
     <w:rsid w:val="000F0982"/>
     <w:rsid w:val="000F0D32"/>
     <w:rsid w:val="000F11A2"/>
     <w:rsid w:val="000F14A6"/>
+    <w:rsid w:val="000F1BBF"/>
     <w:rsid w:val="000F2A59"/>
     <w:rsid w:val="000F2EFC"/>
     <w:rsid w:val="000F3032"/>
     <w:rsid w:val="000F3037"/>
+    <w:rsid w:val="000F303A"/>
     <w:rsid w:val="000F31E7"/>
+    <w:rsid w:val="000F349C"/>
     <w:rsid w:val="000F3766"/>
     <w:rsid w:val="000F3830"/>
     <w:rsid w:val="000F3B34"/>
     <w:rsid w:val="000F3C4A"/>
     <w:rsid w:val="000F47F1"/>
     <w:rsid w:val="000F54A0"/>
     <w:rsid w:val="000F6F4C"/>
     <w:rsid w:val="000F7128"/>
     <w:rsid w:val="000F75A5"/>
     <w:rsid w:val="000F76B0"/>
     <w:rsid w:val="000F7E8F"/>
     <w:rsid w:val="0010031B"/>
     <w:rsid w:val="0010066F"/>
+    <w:rsid w:val="00100DF9"/>
+    <w:rsid w:val="0010137E"/>
+    <w:rsid w:val="001013E7"/>
     <w:rsid w:val="00101744"/>
     <w:rsid w:val="00101DA5"/>
     <w:rsid w:val="00101F47"/>
     <w:rsid w:val="001020F8"/>
     <w:rsid w:val="00102170"/>
     <w:rsid w:val="00102175"/>
     <w:rsid w:val="0010224A"/>
     <w:rsid w:val="00102C34"/>
     <w:rsid w:val="00103209"/>
     <w:rsid w:val="00103941"/>
     <w:rsid w:val="00105087"/>
+    <w:rsid w:val="00105955"/>
     <w:rsid w:val="001063DB"/>
     <w:rsid w:val="001064BD"/>
     <w:rsid w:val="00106748"/>
     <w:rsid w:val="001069AF"/>
+    <w:rsid w:val="00107F5C"/>
     <w:rsid w:val="00110B77"/>
     <w:rsid w:val="0011265A"/>
     <w:rsid w:val="00113070"/>
     <w:rsid w:val="0011414B"/>
+    <w:rsid w:val="00114BB3"/>
+    <w:rsid w:val="00114C6A"/>
     <w:rsid w:val="001158BE"/>
     <w:rsid w:val="00115979"/>
     <w:rsid w:val="001168E5"/>
     <w:rsid w:val="00116C55"/>
     <w:rsid w:val="00117089"/>
     <w:rsid w:val="00121145"/>
     <w:rsid w:val="00122054"/>
+    <w:rsid w:val="001227F7"/>
     <w:rsid w:val="00122FD5"/>
     <w:rsid w:val="00123718"/>
     <w:rsid w:val="00123CEC"/>
     <w:rsid w:val="00123FE8"/>
+    <w:rsid w:val="001248D8"/>
     <w:rsid w:val="0012491A"/>
     <w:rsid w:val="0012518A"/>
     <w:rsid w:val="00125611"/>
     <w:rsid w:val="00127B38"/>
     <w:rsid w:val="00130447"/>
     <w:rsid w:val="00132530"/>
+    <w:rsid w:val="00132F12"/>
     <w:rsid w:val="0013333B"/>
     <w:rsid w:val="001339A3"/>
     <w:rsid w:val="00133A9E"/>
     <w:rsid w:val="00134C64"/>
+    <w:rsid w:val="00134DE4"/>
     <w:rsid w:val="00134EF7"/>
     <w:rsid w:val="0013565B"/>
     <w:rsid w:val="00135B19"/>
+    <w:rsid w:val="00136179"/>
     <w:rsid w:val="00137CDC"/>
     <w:rsid w:val="00137DF9"/>
     <w:rsid w:val="001403A3"/>
     <w:rsid w:val="00141396"/>
     <w:rsid w:val="00142033"/>
     <w:rsid w:val="00142214"/>
     <w:rsid w:val="00142CDF"/>
     <w:rsid w:val="00142E99"/>
     <w:rsid w:val="001432D2"/>
     <w:rsid w:val="001434D7"/>
     <w:rsid w:val="001435FD"/>
     <w:rsid w:val="0014360E"/>
     <w:rsid w:val="0014449E"/>
     <w:rsid w:val="001450C6"/>
     <w:rsid w:val="001460BE"/>
+    <w:rsid w:val="00146BCA"/>
+    <w:rsid w:val="00146F3E"/>
     <w:rsid w:val="00147B4F"/>
     <w:rsid w:val="00150086"/>
     <w:rsid w:val="0015042E"/>
     <w:rsid w:val="00150431"/>
     <w:rsid w:val="0015053E"/>
     <w:rsid w:val="00150D7D"/>
     <w:rsid w:val="00151C45"/>
     <w:rsid w:val="00152075"/>
     <w:rsid w:val="00152AB6"/>
     <w:rsid w:val="00152B74"/>
     <w:rsid w:val="00153076"/>
+    <w:rsid w:val="00153E0E"/>
     <w:rsid w:val="00154505"/>
     <w:rsid w:val="00155396"/>
     <w:rsid w:val="00155DDA"/>
     <w:rsid w:val="00155F15"/>
+    <w:rsid w:val="0015662D"/>
     <w:rsid w:val="001568A5"/>
     <w:rsid w:val="0015694B"/>
     <w:rsid w:val="00160412"/>
     <w:rsid w:val="00160B91"/>
     <w:rsid w:val="0016277D"/>
     <w:rsid w:val="001629E3"/>
     <w:rsid w:val="00162D8B"/>
     <w:rsid w:val="00162E3C"/>
+    <w:rsid w:val="00163C02"/>
+    <w:rsid w:val="00164EA5"/>
     <w:rsid w:val="0016516D"/>
     <w:rsid w:val="0016533C"/>
     <w:rsid w:val="001660B2"/>
     <w:rsid w:val="001669E6"/>
+    <w:rsid w:val="00167BFB"/>
     <w:rsid w:val="00167D9C"/>
     <w:rsid w:val="0017014C"/>
     <w:rsid w:val="001703B7"/>
     <w:rsid w:val="00171091"/>
     <w:rsid w:val="0017112D"/>
     <w:rsid w:val="001721BB"/>
+    <w:rsid w:val="001721F1"/>
+    <w:rsid w:val="00172D04"/>
     <w:rsid w:val="001739AE"/>
+    <w:rsid w:val="00173A05"/>
     <w:rsid w:val="00173C86"/>
     <w:rsid w:val="00174CFD"/>
     <w:rsid w:val="0017561F"/>
+    <w:rsid w:val="001758E7"/>
     <w:rsid w:val="00176A20"/>
     <w:rsid w:val="00177330"/>
     <w:rsid w:val="00180017"/>
     <w:rsid w:val="001800FF"/>
     <w:rsid w:val="00180A44"/>
     <w:rsid w:val="00180B73"/>
     <w:rsid w:val="0018179B"/>
     <w:rsid w:val="00181ECA"/>
     <w:rsid w:val="00182087"/>
     <w:rsid w:val="0018222D"/>
+    <w:rsid w:val="00183166"/>
+    <w:rsid w:val="001831B0"/>
     <w:rsid w:val="00183438"/>
+    <w:rsid w:val="0018401B"/>
     <w:rsid w:val="00184455"/>
+    <w:rsid w:val="001853B2"/>
     <w:rsid w:val="00185639"/>
     <w:rsid w:val="00186159"/>
     <w:rsid w:val="001861E0"/>
     <w:rsid w:val="00186BF5"/>
     <w:rsid w:val="00186F67"/>
     <w:rsid w:val="00190766"/>
+    <w:rsid w:val="00191409"/>
     <w:rsid w:val="00191622"/>
+    <w:rsid w:val="001916CF"/>
     <w:rsid w:val="00191925"/>
     <w:rsid w:val="00191C23"/>
+    <w:rsid w:val="00191DF3"/>
     <w:rsid w:val="00192273"/>
     <w:rsid w:val="00192FB4"/>
     <w:rsid w:val="00193A50"/>
-    <w:rsid w:val="001942EA"/>
     <w:rsid w:val="001949A7"/>
     <w:rsid w:val="00194C09"/>
     <w:rsid w:val="00194CBC"/>
     <w:rsid w:val="00194F2E"/>
+    <w:rsid w:val="001955B6"/>
+    <w:rsid w:val="00195F82"/>
+    <w:rsid w:val="00196032"/>
     <w:rsid w:val="001A0799"/>
     <w:rsid w:val="001A0A3A"/>
+    <w:rsid w:val="001A0AA5"/>
     <w:rsid w:val="001A0AB2"/>
+    <w:rsid w:val="001A2012"/>
     <w:rsid w:val="001A2A93"/>
     <w:rsid w:val="001A3CC8"/>
     <w:rsid w:val="001A3CFF"/>
     <w:rsid w:val="001A3D11"/>
     <w:rsid w:val="001A3F1C"/>
     <w:rsid w:val="001A430E"/>
     <w:rsid w:val="001A4486"/>
     <w:rsid w:val="001A4BED"/>
     <w:rsid w:val="001A6CDC"/>
     <w:rsid w:val="001A6D84"/>
     <w:rsid w:val="001B1091"/>
     <w:rsid w:val="001B11ED"/>
     <w:rsid w:val="001B150D"/>
     <w:rsid w:val="001B182D"/>
     <w:rsid w:val="001B1AC3"/>
     <w:rsid w:val="001B1AE7"/>
+    <w:rsid w:val="001B1C5D"/>
     <w:rsid w:val="001B29F6"/>
+    <w:rsid w:val="001B2D4E"/>
     <w:rsid w:val="001B412A"/>
     <w:rsid w:val="001B48A6"/>
     <w:rsid w:val="001B4D2F"/>
     <w:rsid w:val="001B5D4A"/>
     <w:rsid w:val="001B5DBC"/>
     <w:rsid w:val="001B67BC"/>
     <w:rsid w:val="001B6F55"/>
     <w:rsid w:val="001B74CF"/>
+    <w:rsid w:val="001B7596"/>
     <w:rsid w:val="001B79DF"/>
     <w:rsid w:val="001B7CF2"/>
     <w:rsid w:val="001B7DC2"/>
     <w:rsid w:val="001C02F3"/>
     <w:rsid w:val="001C0C4B"/>
+    <w:rsid w:val="001C192B"/>
+    <w:rsid w:val="001C237E"/>
+    <w:rsid w:val="001C2CF3"/>
     <w:rsid w:val="001C31B7"/>
+    <w:rsid w:val="001C3215"/>
     <w:rsid w:val="001C41D0"/>
+    <w:rsid w:val="001C4AFF"/>
     <w:rsid w:val="001C636E"/>
     <w:rsid w:val="001C6F0E"/>
+    <w:rsid w:val="001C72ED"/>
+    <w:rsid w:val="001C7BFF"/>
+    <w:rsid w:val="001D026B"/>
+    <w:rsid w:val="001D0CA9"/>
+    <w:rsid w:val="001D0F2E"/>
+    <w:rsid w:val="001D2441"/>
+    <w:rsid w:val="001D2DE1"/>
     <w:rsid w:val="001D3558"/>
     <w:rsid w:val="001D3BEE"/>
     <w:rsid w:val="001D4B09"/>
     <w:rsid w:val="001D4C04"/>
     <w:rsid w:val="001D4D8E"/>
+    <w:rsid w:val="001D5E91"/>
     <w:rsid w:val="001D612D"/>
     <w:rsid w:val="001D6FD2"/>
     <w:rsid w:val="001D748A"/>
     <w:rsid w:val="001D7552"/>
     <w:rsid w:val="001D7A17"/>
     <w:rsid w:val="001D7ADD"/>
     <w:rsid w:val="001E1181"/>
     <w:rsid w:val="001E1397"/>
     <w:rsid w:val="001E1DED"/>
+    <w:rsid w:val="001E2084"/>
     <w:rsid w:val="001E2313"/>
+    <w:rsid w:val="001E2771"/>
     <w:rsid w:val="001E2E2E"/>
     <w:rsid w:val="001E3B4D"/>
     <w:rsid w:val="001E45DF"/>
     <w:rsid w:val="001E4E20"/>
     <w:rsid w:val="001E72F1"/>
     <w:rsid w:val="001F064D"/>
     <w:rsid w:val="001F0D94"/>
     <w:rsid w:val="001F1305"/>
     <w:rsid w:val="001F1A04"/>
     <w:rsid w:val="001F2993"/>
     <w:rsid w:val="001F2AD3"/>
     <w:rsid w:val="001F3501"/>
     <w:rsid w:val="001F359D"/>
     <w:rsid w:val="001F39B3"/>
     <w:rsid w:val="001F3F6B"/>
     <w:rsid w:val="001F5675"/>
+    <w:rsid w:val="001F5FCD"/>
     <w:rsid w:val="001F60B8"/>
     <w:rsid w:val="001F6BC1"/>
     <w:rsid w:val="001F6D63"/>
+    <w:rsid w:val="001F7BF2"/>
+    <w:rsid w:val="002013DD"/>
     <w:rsid w:val="00202A8F"/>
+    <w:rsid w:val="00202BA4"/>
     <w:rsid w:val="0020393B"/>
     <w:rsid w:val="0020446E"/>
     <w:rsid w:val="002048D5"/>
     <w:rsid w:val="002066C2"/>
     <w:rsid w:val="00207345"/>
     <w:rsid w:val="00207738"/>
+    <w:rsid w:val="002104E9"/>
     <w:rsid w:val="00210618"/>
     <w:rsid w:val="002113B1"/>
     <w:rsid w:val="00211516"/>
     <w:rsid w:val="00211D83"/>
     <w:rsid w:val="00213EB8"/>
     <w:rsid w:val="002147FC"/>
     <w:rsid w:val="00216345"/>
     <w:rsid w:val="00216389"/>
+    <w:rsid w:val="0021741F"/>
     <w:rsid w:val="002175E1"/>
     <w:rsid w:val="0021798D"/>
+    <w:rsid w:val="00217B02"/>
     <w:rsid w:val="00217E49"/>
+    <w:rsid w:val="002206FE"/>
     <w:rsid w:val="00220E4F"/>
     <w:rsid w:val="0022524B"/>
     <w:rsid w:val="00225665"/>
     <w:rsid w:val="00225CA4"/>
+    <w:rsid w:val="00225FCC"/>
+    <w:rsid w:val="0022680D"/>
     <w:rsid w:val="002304AA"/>
     <w:rsid w:val="00232EF0"/>
     <w:rsid w:val="00232FB5"/>
+    <w:rsid w:val="00234060"/>
     <w:rsid w:val="00234232"/>
     <w:rsid w:val="002346C6"/>
     <w:rsid w:val="00235F94"/>
     <w:rsid w:val="002362A2"/>
     <w:rsid w:val="0023715C"/>
     <w:rsid w:val="0023748C"/>
     <w:rsid w:val="00240177"/>
     <w:rsid w:val="00241B75"/>
     <w:rsid w:val="00242FC1"/>
     <w:rsid w:val="00243944"/>
     <w:rsid w:val="00244036"/>
     <w:rsid w:val="0024429E"/>
+    <w:rsid w:val="002454E3"/>
     <w:rsid w:val="002468C4"/>
     <w:rsid w:val="00247CD3"/>
     <w:rsid w:val="00247EC2"/>
     <w:rsid w:val="00247ED9"/>
     <w:rsid w:val="002501A2"/>
     <w:rsid w:val="002505E5"/>
     <w:rsid w:val="00250A66"/>
     <w:rsid w:val="00251232"/>
     <w:rsid w:val="002513DB"/>
     <w:rsid w:val="002516B7"/>
     <w:rsid w:val="00251A03"/>
     <w:rsid w:val="00252C51"/>
+    <w:rsid w:val="0025356E"/>
     <w:rsid w:val="002535F0"/>
+    <w:rsid w:val="002535F3"/>
+    <w:rsid w:val="00253796"/>
     <w:rsid w:val="00254133"/>
     <w:rsid w:val="0025417E"/>
     <w:rsid w:val="00254C56"/>
     <w:rsid w:val="00254F6C"/>
     <w:rsid w:val="0025516E"/>
     <w:rsid w:val="00255566"/>
     <w:rsid w:val="0025626C"/>
     <w:rsid w:val="0025648A"/>
-    <w:rsid w:val="00257A9C"/>
+    <w:rsid w:val="00256943"/>
     <w:rsid w:val="00257C8F"/>
     <w:rsid w:val="002603D5"/>
     <w:rsid w:val="00260842"/>
     <w:rsid w:val="00260FD7"/>
     <w:rsid w:val="00261F29"/>
     <w:rsid w:val="00263842"/>
+    <w:rsid w:val="00265187"/>
     <w:rsid w:val="002653FC"/>
     <w:rsid w:val="00265896"/>
+    <w:rsid w:val="002665FA"/>
+    <w:rsid w:val="00266969"/>
     <w:rsid w:val="00266EA2"/>
     <w:rsid w:val="00267A83"/>
     <w:rsid w:val="00270B64"/>
     <w:rsid w:val="0027146F"/>
     <w:rsid w:val="00271AE6"/>
     <w:rsid w:val="0027229B"/>
+    <w:rsid w:val="00273518"/>
+    <w:rsid w:val="0027394D"/>
     <w:rsid w:val="0027444F"/>
+    <w:rsid w:val="00274EBC"/>
     <w:rsid w:val="00276BA5"/>
     <w:rsid w:val="00276E30"/>
     <w:rsid w:val="00280300"/>
+    <w:rsid w:val="00280AA9"/>
     <w:rsid w:val="002812D1"/>
     <w:rsid w:val="00281FDB"/>
     <w:rsid w:val="00282855"/>
+    <w:rsid w:val="00283107"/>
     <w:rsid w:val="002832AC"/>
     <w:rsid w:val="00283ABB"/>
     <w:rsid w:val="00285D1F"/>
     <w:rsid w:val="002863A1"/>
     <w:rsid w:val="002864E9"/>
     <w:rsid w:val="002878B7"/>
     <w:rsid w:val="0029035F"/>
+    <w:rsid w:val="002909DA"/>
     <w:rsid w:val="00290CFC"/>
     <w:rsid w:val="00290E0B"/>
     <w:rsid w:val="00291302"/>
     <w:rsid w:val="00291BB5"/>
     <w:rsid w:val="00291D4F"/>
+    <w:rsid w:val="002920DB"/>
     <w:rsid w:val="002920E3"/>
     <w:rsid w:val="00292208"/>
     <w:rsid w:val="00292BC9"/>
     <w:rsid w:val="002932A2"/>
     <w:rsid w:val="002935E6"/>
     <w:rsid w:val="0029532A"/>
     <w:rsid w:val="00295498"/>
     <w:rsid w:val="002960F3"/>
     <w:rsid w:val="002967BA"/>
     <w:rsid w:val="00296E9C"/>
+    <w:rsid w:val="0029701D"/>
+    <w:rsid w:val="00297ED9"/>
     <w:rsid w:val="002A019B"/>
     <w:rsid w:val="002A091B"/>
+    <w:rsid w:val="002A1C9F"/>
     <w:rsid w:val="002A1E09"/>
     <w:rsid w:val="002A225E"/>
     <w:rsid w:val="002A2961"/>
+    <w:rsid w:val="002A3150"/>
     <w:rsid w:val="002A33EF"/>
     <w:rsid w:val="002A441B"/>
     <w:rsid w:val="002A46D5"/>
+    <w:rsid w:val="002A4C70"/>
     <w:rsid w:val="002A4DE2"/>
+    <w:rsid w:val="002A4E5B"/>
     <w:rsid w:val="002A591F"/>
+    <w:rsid w:val="002A5B6A"/>
     <w:rsid w:val="002A6B1A"/>
     <w:rsid w:val="002A6C96"/>
     <w:rsid w:val="002A7DE2"/>
+    <w:rsid w:val="002B0067"/>
     <w:rsid w:val="002B0153"/>
     <w:rsid w:val="002B050F"/>
+    <w:rsid w:val="002B05DD"/>
     <w:rsid w:val="002B13D5"/>
     <w:rsid w:val="002B1A6F"/>
     <w:rsid w:val="002B3EF0"/>
     <w:rsid w:val="002B4897"/>
     <w:rsid w:val="002B5A7D"/>
+    <w:rsid w:val="002B5EF6"/>
     <w:rsid w:val="002B627A"/>
     <w:rsid w:val="002B6555"/>
+    <w:rsid w:val="002B67AD"/>
     <w:rsid w:val="002B702E"/>
+    <w:rsid w:val="002B75C9"/>
     <w:rsid w:val="002B782F"/>
-    <w:rsid w:val="002B7C50"/>
     <w:rsid w:val="002B7EFA"/>
     <w:rsid w:val="002C030C"/>
     <w:rsid w:val="002C0959"/>
     <w:rsid w:val="002C0FA2"/>
     <w:rsid w:val="002C19B3"/>
     <w:rsid w:val="002C44E8"/>
     <w:rsid w:val="002C477C"/>
     <w:rsid w:val="002C7892"/>
     <w:rsid w:val="002C7AE7"/>
     <w:rsid w:val="002D0A6A"/>
     <w:rsid w:val="002D0B5C"/>
     <w:rsid w:val="002D0BFD"/>
     <w:rsid w:val="002D16E5"/>
     <w:rsid w:val="002D1D3B"/>
     <w:rsid w:val="002D1DC9"/>
+    <w:rsid w:val="002D1F64"/>
+    <w:rsid w:val="002D2BF8"/>
     <w:rsid w:val="002D2CCB"/>
+    <w:rsid w:val="002D2D9A"/>
     <w:rsid w:val="002D3AD6"/>
     <w:rsid w:val="002D506A"/>
     <w:rsid w:val="002D58AA"/>
     <w:rsid w:val="002D5B63"/>
+    <w:rsid w:val="002E07B4"/>
+    <w:rsid w:val="002E0F5A"/>
+    <w:rsid w:val="002E14F2"/>
     <w:rsid w:val="002E22BD"/>
     <w:rsid w:val="002E2511"/>
+    <w:rsid w:val="002E2844"/>
+    <w:rsid w:val="002E2883"/>
+    <w:rsid w:val="002E2A51"/>
+    <w:rsid w:val="002E3297"/>
     <w:rsid w:val="002E5B31"/>
     <w:rsid w:val="002E607C"/>
     <w:rsid w:val="002E659A"/>
     <w:rsid w:val="002E7334"/>
+    <w:rsid w:val="002E76A3"/>
+    <w:rsid w:val="002E7CD4"/>
     <w:rsid w:val="002F0738"/>
     <w:rsid w:val="002F1F1C"/>
     <w:rsid w:val="002F2203"/>
+    <w:rsid w:val="002F23BA"/>
     <w:rsid w:val="002F30E3"/>
     <w:rsid w:val="002F351A"/>
     <w:rsid w:val="002F3F79"/>
     <w:rsid w:val="002F46F0"/>
     <w:rsid w:val="002F5E09"/>
+    <w:rsid w:val="002F62CD"/>
     <w:rsid w:val="002F69AB"/>
+    <w:rsid w:val="002F6BBC"/>
+    <w:rsid w:val="002F6DA4"/>
     <w:rsid w:val="002F6F08"/>
     <w:rsid w:val="002F6F9B"/>
     <w:rsid w:val="002F77BD"/>
     <w:rsid w:val="002F7C53"/>
     <w:rsid w:val="002F7D49"/>
     <w:rsid w:val="003002B3"/>
     <w:rsid w:val="00300A04"/>
     <w:rsid w:val="00301C4D"/>
+    <w:rsid w:val="00301FB1"/>
     <w:rsid w:val="00302366"/>
     <w:rsid w:val="00302C46"/>
     <w:rsid w:val="00303092"/>
     <w:rsid w:val="00303631"/>
+    <w:rsid w:val="00303BD7"/>
     <w:rsid w:val="00303C2A"/>
     <w:rsid w:val="003043FE"/>
+    <w:rsid w:val="0030490E"/>
     <w:rsid w:val="003051F6"/>
     <w:rsid w:val="00306626"/>
     <w:rsid w:val="0031055F"/>
     <w:rsid w:val="00310936"/>
     <w:rsid w:val="0031109B"/>
     <w:rsid w:val="00311C74"/>
     <w:rsid w:val="00312A63"/>
     <w:rsid w:val="00312C96"/>
     <w:rsid w:val="00312DCC"/>
     <w:rsid w:val="00312E29"/>
     <w:rsid w:val="0031341B"/>
+    <w:rsid w:val="00313EA0"/>
     <w:rsid w:val="003143DA"/>
     <w:rsid w:val="00316228"/>
     <w:rsid w:val="00317634"/>
     <w:rsid w:val="00320253"/>
     <w:rsid w:val="0032073C"/>
+    <w:rsid w:val="0032113C"/>
     <w:rsid w:val="00321701"/>
     <w:rsid w:val="00321838"/>
     <w:rsid w:val="0032257F"/>
     <w:rsid w:val="00323C02"/>
     <w:rsid w:val="00324D54"/>
     <w:rsid w:val="003264AB"/>
     <w:rsid w:val="00326625"/>
     <w:rsid w:val="00326645"/>
     <w:rsid w:val="00326B86"/>
     <w:rsid w:val="0032744F"/>
+    <w:rsid w:val="00327AFA"/>
     <w:rsid w:val="00327B32"/>
     <w:rsid w:val="00331742"/>
     <w:rsid w:val="00331C20"/>
     <w:rsid w:val="00331FB1"/>
     <w:rsid w:val="0033283B"/>
     <w:rsid w:val="00332958"/>
     <w:rsid w:val="00333712"/>
     <w:rsid w:val="00334690"/>
     <w:rsid w:val="00334787"/>
     <w:rsid w:val="003358ED"/>
+    <w:rsid w:val="00336339"/>
     <w:rsid w:val="0033686A"/>
+    <w:rsid w:val="00336890"/>
     <w:rsid w:val="00336BF1"/>
     <w:rsid w:val="00336F3A"/>
     <w:rsid w:val="00337D91"/>
     <w:rsid w:val="00340AFB"/>
+    <w:rsid w:val="00343D69"/>
     <w:rsid w:val="0034453B"/>
     <w:rsid w:val="00344C3C"/>
+    <w:rsid w:val="00345DB1"/>
     <w:rsid w:val="0034678C"/>
+    <w:rsid w:val="00347E93"/>
     <w:rsid w:val="00350213"/>
+    <w:rsid w:val="003514B9"/>
     <w:rsid w:val="00351BBC"/>
     <w:rsid w:val="00353AFC"/>
     <w:rsid w:val="00353E72"/>
     <w:rsid w:val="00354131"/>
+    <w:rsid w:val="00355381"/>
     <w:rsid w:val="003555C5"/>
     <w:rsid w:val="00355AF8"/>
     <w:rsid w:val="00355D19"/>
     <w:rsid w:val="00356F6D"/>
+    <w:rsid w:val="00357474"/>
     <w:rsid w:val="00357F63"/>
     <w:rsid w:val="00360403"/>
     <w:rsid w:val="00360413"/>
     <w:rsid w:val="00360550"/>
     <w:rsid w:val="00360559"/>
     <w:rsid w:val="00360A01"/>
     <w:rsid w:val="00360ED5"/>
     <w:rsid w:val="00362005"/>
     <w:rsid w:val="0036389C"/>
+    <w:rsid w:val="00363AD1"/>
     <w:rsid w:val="003649F1"/>
     <w:rsid w:val="00364CBC"/>
     <w:rsid w:val="0036638A"/>
     <w:rsid w:val="00366542"/>
     <w:rsid w:val="00366859"/>
+    <w:rsid w:val="00367681"/>
     <w:rsid w:val="00370295"/>
+    <w:rsid w:val="00370389"/>
     <w:rsid w:val="00370586"/>
     <w:rsid w:val="00370AF2"/>
     <w:rsid w:val="00370F6F"/>
     <w:rsid w:val="003715CE"/>
     <w:rsid w:val="00371F36"/>
     <w:rsid w:val="003726EF"/>
     <w:rsid w:val="003727EE"/>
     <w:rsid w:val="00372A68"/>
     <w:rsid w:val="003739DE"/>
     <w:rsid w:val="00374136"/>
     <w:rsid w:val="003754FE"/>
     <w:rsid w:val="00375AE4"/>
     <w:rsid w:val="00376122"/>
+    <w:rsid w:val="00377953"/>
     <w:rsid w:val="00377975"/>
     <w:rsid w:val="00377CFD"/>
     <w:rsid w:val="00377E9B"/>
+    <w:rsid w:val="003805B6"/>
     <w:rsid w:val="00381405"/>
     <w:rsid w:val="003815C4"/>
     <w:rsid w:val="003818FA"/>
     <w:rsid w:val="0038202D"/>
     <w:rsid w:val="00382D3D"/>
     <w:rsid w:val="00383121"/>
     <w:rsid w:val="00383A87"/>
     <w:rsid w:val="003847E7"/>
     <w:rsid w:val="00385956"/>
     <w:rsid w:val="00385B54"/>
     <w:rsid w:val="00385D7D"/>
     <w:rsid w:val="003860D5"/>
+    <w:rsid w:val="003864C0"/>
     <w:rsid w:val="00386CD5"/>
     <w:rsid w:val="0038729E"/>
+    <w:rsid w:val="00387AC7"/>
     <w:rsid w:val="00387D5F"/>
     <w:rsid w:val="00390CAA"/>
     <w:rsid w:val="00390D32"/>
     <w:rsid w:val="003917B4"/>
+    <w:rsid w:val="00391B1A"/>
     <w:rsid w:val="00392677"/>
     <w:rsid w:val="003929FB"/>
     <w:rsid w:val="00393016"/>
     <w:rsid w:val="0039305F"/>
     <w:rsid w:val="00393E77"/>
     <w:rsid w:val="00393F3B"/>
+    <w:rsid w:val="003950CA"/>
     <w:rsid w:val="00395E22"/>
     <w:rsid w:val="00397924"/>
+    <w:rsid w:val="003A0643"/>
     <w:rsid w:val="003A19B7"/>
     <w:rsid w:val="003A1C6C"/>
     <w:rsid w:val="003A289A"/>
+    <w:rsid w:val="003A33C7"/>
+    <w:rsid w:val="003A4002"/>
+    <w:rsid w:val="003A40E9"/>
+    <w:rsid w:val="003A412B"/>
+    <w:rsid w:val="003A41DD"/>
     <w:rsid w:val="003A42DF"/>
+    <w:rsid w:val="003A4DA7"/>
+    <w:rsid w:val="003A51AB"/>
     <w:rsid w:val="003A52F7"/>
     <w:rsid w:val="003A57DB"/>
     <w:rsid w:val="003A640D"/>
     <w:rsid w:val="003A70E2"/>
     <w:rsid w:val="003A7CF4"/>
+    <w:rsid w:val="003B03F7"/>
     <w:rsid w:val="003B0EE8"/>
+    <w:rsid w:val="003B1709"/>
     <w:rsid w:val="003B1AB4"/>
     <w:rsid w:val="003B1D58"/>
     <w:rsid w:val="003B2010"/>
     <w:rsid w:val="003B2396"/>
     <w:rsid w:val="003B27E3"/>
     <w:rsid w:val="003B2A57"/>
     <w:rsid w:val="003B35A3"/>
+    <w:rsid w:val="003B35B3"/>
     <w:rsid w:val="003B3836"/>
     <w:rsid w:val="003B393C"/>
     <w:rsid w:val="003B3DDD"/>
     <w:rsid w:val="003B3F2E"/>
     <w:rsid w:val="003B4277"/>
     <w:rsid w:val="003B4388"/>
     <w:rsid w:val="003B449E"/>
+    <w:rsid w:val="003B5769"/>
     <w:rsid w:val="003B5F5C"/>
     <w:rsid w:val="003B5FC4"/>
     <w:rsid w:val="003B66F7"/>
     <w:rsid w:val="003B68CC"/>
+    <w:rsid w:val="003B71EB"/>
     <w:rsid w:val="003B7326"/>
     <w:rsid w:val="003B7D64"/>
     <w:rsid w:val="003C0473"/>
     <w:rsid w:val="003C0E0F"/>
     <w:rsid w:val="003C1008"/>
     <w:rsid w:val="003C25AC"/>
     <w:rsid w:val="003C2897"/>
     <w:rsid w:val="003C303F"/>
     <w:rsid w:val="003C35E6"/>
     <w:rsid w:val="003C4A61"/>
-    <w:rsid w:val="003C4BC4"/>
     <w:rsid w:val="003C55CE"/>
     <w:rsid w:val="003C65E2"/>
     <w:rsid w:val="003C65FE"/>
     <w:rsid w:val="003C7DF9"/>
     <w:rsid w:val="003D02E9"/>
     <w:rsid w:val="003D03E5"/>
+    <w:rsid w:val="003D0645"/>
     <w:rsid w:val="003D0B95"/>
     <w:rsid w:val="003D1207"/>
+    <w:rsid w:val="003D2B8B"/>
+    <w:rsid w:val="003D48E8"/>
     <w:rsid w:val="003D5449"/>
     <w:rsid w:val="003D5573"/>
+    <w:rsid w:val="003D5CFA"/>
     <w:rsid w:val="003D6226"/>
     <w:rsid w:val="003D63B3"/>
     <w:rsid w:val="003D6B0F"/>
+    <w:rsid w:val="003D7421"/>
     <w:rsid w:val="003D78B7"/>
     <w:rsid w:val="003D7D94"/>
     <w:rsid w:val="003E0D3C"/>
     <w:rsid w:val="003E0EA8"/>
+    <w:rsid w:val="003E2376"/>
+    <w:rsid w:val="003E2B12"/>
     <w:rsid w:val="003E33C1"/>
     <w:rsid w:val="003E3A5F"/>
+    <w:rsid w:val="003E57FE"/>
+    <w:rsid w:val="003E5889"/>
     <w:rsid w:val="003E6331"/>
     <w:rsid w:val="003E6C54"/>
     <w:rsid w:val="003E79E7"/>
+    <w:rsid w:val="003E7F5F"/>
     <w:rsid w:val="003F0AE0"/>
     <w:rsid w:val="003F0D89"/>
     <w:rsid w:val="003F2333"/>
+    <w:rsid w:val="003F36E6"/>
     <w:rsid w:val="003F55FB"/>
     <w:rsid w:val="003F5AC4"/>
     <w:rsid w:val="003F6581"/>
     <w:rsid w:val="003F6DEA"/>
     <w:rsid w:val="003F748B"/>
     <w:rsid w:val="003F77ED"/>
     <w:rsid w:val="003F7FCC"/>
     <w:rsid w:val="00402629"/>
     <w:rsid w:val="004026D5"/>
     <w:rsid w:val="00402754"/>
     <w:rsid w:val="00402ECE"/>
     <w:rsid w:val="00403059"/>
     <w:rsid w:val="004034E6"/>
     <w:rsid w:val="00403C38"/>
+    <w:rsid w:val="00403DC6"/>
     <w:rsid w:val="00404167"/>
     <w:rsid w:val="0040431E"/>
     <w:rsid w:val="00404525"/>
     <w:rsid w:val="00405600"/>
     <w:rsid w:val="004060D8"/>
     <w:rsid w:val="00410480"/>
     <w:rsid w:val="0041099E"/>
     <w:rsid w:val="00411A58"/>
     <w:rsid w:val="00412F53"/>
     <w:rsid w:val="0041345E"/>
     <w:rsid w:val="00413F41"/>
+    <w:rsid w:val="004144F4"/>
     <w:rsid w:val="00416798"/>
     <w:rsid w:val="00422598"/>
     <w:rsid w:val="00422E74"/>
-    <w:rsid w:val="00424140"/>
+    <w:rsid w:val="0042317D"/>
+    <w:rsid w:val="00424219"/>
+    <w:rsid w:val="00424605"/>
     <w:rsid w:val="00426146"/>
     <w:rsid w:val="004268C2"/>
     <w:rsid w:val="00426925"/>
     <w:rsid w:val="004306D2"/>
     <w:rsid w:val="00432C47"/>
     <w:rsid w:val="00433840"/>
     <w:rsid w:val="00435EC4"/>
     <w:rsid w:val="00436BB9"/>
     <w:rsid w:val="0043728F"/>
-    <w:rsid w:val="00441831"/>
+    <w:rsid w:val="00441258"/>
     <w:rsid w:val="00441DBB"/>
     <w:rsid w:val="00441DDA"/>
     <w:rsid w:val="0044208B"/>
     <w:rsid w:val="00442148"/>
     <w:rsid w:val="004424DD"/>
     <w:rsid w:val="00442839"/>
     <w:rsid w:val="00442D8E"/>
+    <w:rsid w:val="00443189"/>
+    <w:rsid w:val="004439EA"/>
     <w:rsid w:val="00443B14"/>
     <w:rsid w:val="00444464"/>
     <w:rsid w:val="004445DF"/>
+    <w:rsid w:val="00444D00"/>
     <w:rsid w:val="004459F2"/>
     <w:rsid w:val="004467C1"/>
+    <w:rsid w:val="0044695C"/>
     <w:rsid w:val="004472F7"/>
     <w:rsid w:val="00447AFA"/>
+    <w:rsid w:val="0045025C"/>
     <w:rsid w:val="00450515"/>
     <w:rsid w:val="00451647"/>
     <w:rsid w:val="004522B7"/>
     <w:rsid w:val="00452C0F"/>
     <w:rsid w:val="004536C7"/>
     <w:rsid w:val="00453ED2"/>
     <w:rsid w:val="0045444A"/>
     <w:rsid w:val="004547E4"/>
     <w:rsid w:val="00454AA4"/>
     <w:rsid w:val="004567DB"/>
     <w:rsid w:val="00457DCC"/>
     <w:rsid w:val="00457DF7"/>
+    <w:rsid w:val="00460419"/>
     <w:rsid w:val="00460472"/>
     <w:rsid w:val="00463B38"/>
     <w:rsid w:val="00463EA7"/>
     <w:rsid w:val="004651E8"/>
     <w:rsid w:val="00465F1A"/>
     <w:rsid w:val="00466A71"/>
     <w:rsid w:val="0046741C"/>
     <w:rsid w:val="00470940"/>
     <w:rsid w:val="00470D80"/>
+    <w:rsid w:val="00471C31"/>
     <w:rsid w:val="00471CBB"/>
     <w:rsid w:val="004725C6"/>
     <w:rsid w:val="00472817"/>
     <w:rsid w:val="00473050"/>
     <w:rsid w:val="00473F74"/>
     <w:rsid w:val="004744D7"/>
     <w:rsid w:val="00474CC9"/>
     <w:rsid w:val="00475715"/>
     <w:rsid w:val="00476728"/>
     <w:rsid w:val="00476815"/>
     <w:rsid w:val="0047773F"/>
     <w:rsid w:val="00477B8A"/>
     <w:rsid w:val="00480363"/>
     <w:rsid w:val="0048059F"/>
     <w:rsid w:val="00480B96"/>
     <w:rsid w:val="00480BDB"/>
     <w:rsid w:val="00480D7B"/>
     <w:rsid w:val="00480DBE"/>
     <w:rsid w:val="0048328F"/>
+    <w:rsid w:val="004833F6"/>
     <w:rsid w:val="0048367F"/>
     <w:rsid w:val="0048445D"/>
+    <w:rsid w:val="004846D2"/>
+    <w:rsid w:val="00484B76"/>
+    <w:rsid w:val="00485079"/>
     <w:rsid w:val="00485F93"/>
     <w:rsid w:val="00485FAA"/>
     <w:rsid w:val="00486799"/>
     <w:rsid w:val="00487409"/>
     <w:rsid w:val="00490215"/>
+    <w:rsid w:val="00490582"/>
     <w:rsid w:val="00490A7D"/>
     <w:rsid w:val="00491265"/>
     <w:rsid w:val="0049150B"/>
     <w:rsid w:val="0049173E"/>
     <w:rsid w:val="004923A7"/>
     <w:rsid w:val="004928B5"/>
     <w:rsid w:val="00492903"/>
     <w:rsid w:val="00493420"/>
     <w:rsid w:val="00493FDB"/>
     <w:rsid w:val="00494C95"/>
+    <w:rsid w:val="004958AF"/>
     <w:rsid w:val="004959A9"/>
     <w:rsid w:val="00495E3F"/>
     <w:rsid w:val="00496DBF"/>
+    <w:rsid w:val="00497425"/>
+    <w:rsid w:val="00497F28"/>
     <w:rsid w:val="004A03D9"/>
     <w:rsid w:val="004A03E3"/>
     <w:rsid w:val="004A0783"/>
+    <w:rsid w:val="004A27D0"/>
     <w:rsid w:val="004A2D3B"/>
     <w:rsid w:val="004A3A9A"/>
     <w:rsid w:val="004A4334"/>
     <w:rsid w:val="004A4909"/>
     <w:rsid w:val="004A53D2"/>
+    <w:rsid w:val="004A581B"/>
+    <w:rsid w:val="004A5857"/>
+    <w:rsid w:val="004A619F"/>
     <w:rsid w:val="004A645C"/>
     <w:rsid w:val="004A656A"/>
     <w:rsid w:val="004A6BBD"/>
     <w:rsid w:val="004B08A2"/>
     <w:rsid w:val="004B0A18"/>
     <w:rsid w:val="004B222B"/>
     <w:rsid w:val="004B23F3"/>
     <w:rsid w:val="004B2B3C"/>
     <w:rsid w:val="004B34F5"/>
     <w:rsid w:val="004B58ED"/>
+    <w:rsid w:val="004B5C69"/>
     <w:rsid w:val="004B65E2"/>
     <w:rsid w:val="004B66A5"/>
     <w:rsid w:val="004B6B4F"/>
     <w:rsid w:val="004B73CE"/>
     <w:rsid w:val="004B7735"/>
     <w:rsid w:val="004C1425"/>
+    <w:rsid w:val="004C226A"/>
+    <w:rsid w:val="004C2296"/>
     <w:rsid w:val="004C4A4A"/>
     <w:rsid w:val="004C4BCA"/>
+    <w:rsid w:val="004C4CD7"/>
     <w:rsid w:val="004C523D"/>
     <w:rsid w:val="004C52A9"/>
     <w:rsid w:val="004C52B6"/>
     <w:rsid w:val="004C5C7E"/>
     <w:rsid w:val="004C662B"/>
     <w:rsid w:val="004C680F"/>
     <w:rsid w:val="004C7696"/>
     <w:rsid w:val="004C7F24"/>
     <w:rsid w:val="004D007E"/>
     <w:rsid w:val="004D16E2"/>
     <w:rsid w:val="004D171E"/>
     <w:rsid w:val="004D22F2"/>
+    <w:rsid w:val="004D247F"/>
     <w:rsid w:val="004D38CC"/>
     <w:rsid w:val="004D4620"/>
     <w:rsid w:val="004D4DF3"/>
     <w:rsid w:val="004D5015"/>
     <w:rsid w:val="004D5624"/>
     <w:rsid w:val="004D65D8"/>
     <w:rsid w:val="004D66C7"/>
+    <w:rsid w:val="004D7BC2"/>
     <w:rsid w:val="004E119E"/>
     <w:rsid w:val="004E15BB"/>
     <w:rsid w:val="004E1686"/>
+    <w:rsid w:val="004E1976"/>
     <w:rsid w:val="004E1F22"/>
     <w:rsid w:val="004E4478"/>
     <w:rsid w:val="004E514F"/>
     <w:rsid w:val="004E5665"/>
     <w:rsid w:val="004E7F44"/>
     <w:rsid w:val="004E7F7F"/>
+    <w:rsid w:val="004E7FA8"/>
     <w:rsid w:val="004F016F"/>
     <w:rsid w:val="004F11D9"/>
     <w:rsid w:val="004F197C"/>
     <w:rsid w:val="004F22CD"/>
     <w:rsid w:val="004F31AA"/>
     <w:rsid w:val="004F3541"/>
     <w:rsid w:val="004F3876"/>
     <w:rsid w:val="004F3922"/>
+    <w:rsid w:val="004F408E"/>
     <w:rsid w:val="004F4635"/>
     <w:rsid w:val="004F4F7E"/>
     <w:rsid w:val="004F56A7"/>
     <w:rsid w:val="004F69C4"/>
     <w:rsid w:val="004F7899"/>
+    <w:rsid w:val="005012C2"/>
     <w:rsid w:val="00501451"/>
     <w:rsid w:val="00501584"/>
     <w:rsid w:val="005016D3"/>
     <w:rsid w:val="00501830"/>
     <w:rsid w:val="00501893"/>
+    <w:rsid w:val="00501E82"/>
+    <w:rsid w:val="00502305"/>
     <w:rsid w:val="00502882"/>
     <w:rsid w:val="00503BF2"/>
     <w:rsid w:val="00504BF2"/>
     <w:rsid w:val="0050572D"/>
     <w:rsid w:val="00506191"/>
     <w:rsid w:val="0050647E"/>
     <w:rsid w:val="0050663F"/>
     <w:rsid w:val="00510260"/>
+    <w:rsid w:val="00510363"/>
     <w:rsid w:val="00510D40"/>
     <w:rsid w:val="00511EB9"/>
+    <w:rsid w:val="005121D8"/>
     <w:rsid w:val="00512FE0"/>
+    <w:rsid w:val="005134A7"/>
     <w:rsid w:val="00513663"/>
     <w:rsid w:val="00514681"/>
     <w:rsid w:val="00514DEE"/>
     <w:rsid w:val="00515C2B"/>
+    <w:rsid w:val="00516193"/>
     <w:rsid w:val="0051642F"/>
     <w:rsid w:val="00516C74"/>
     <w:rsid w:val="0051723D"/>
     <w:rsid w:val="0051729A"/>
     <w:rsid w:val="00520E68"/>
     <w:rsid w:val="00522EEA"/>
     <w:rsid w:val="00524B3E"/>
     <w:rsid w:val="00525127"/>
+    <w:rsid w:val="00525706"/>
     <w:rsid w:val="00525C91"/>
     <w:rsid w:val="00526B4E"/>
     <w:rsid w:val="005274BE"/>
     <w:rsid w:val="00527BB3"/>
     <w:rsid w:val="005304B5"/>
     <w:rsid w:val="005305EF"/>
     <w:rsid w:val="005314AF"/>
     <w:rsid w:val="00533168"/>
     <w:rsid w:val="005339BD"/>
     <w:rsid w:val="00533C9B"/>
     <w:rsid w:val="0053467D"/>
+    <w:rsid w:val="00534939"/>
     <w:rsid w:val="00534A91"/>
     <w:rsid w:val="005352D9"/>
     <w:rsid w:val="00535E2B"/>
     <w:rsid w:val="00536033"/>
     <w:rsid w:val="00536E7D"/>
+    <w:rsid w:val="005372F7"/>
     <w:rsid w:val="005407C1"/>
     <w:rsid w:val="005408B1"/>
+    <w:rsid w:val="00540EEC"/>
     <w:rsid w:val="005418AC"/>
     <w:rsid w:val="00541BAF"/>
     <w:rsid w:val="00541BB7"/>
+    <w:rsid w:val="00542103"/>
     <w:rsid w:val="0054215C"/>
     <w:rsid w:val="005431AF"/>
+    <w:rsid w:val="00543246"/>
     <w:rsid w:val="00543875"/>
     <w:rsid w:val="00543898"/>
     <w:rsid w:val="00544201"/>
+    <w:rsid w:val="0054488B"/>
     <w:rsid w:val="00546E9B"/>
     <w:rsid w:val="00547D06"/>
     <w:rsid w:val="0055025C"/>
+    <w:rsid w:val="00550889"/>
     <w:rsid w:val="00550ABB"/>
     <w:rsid w:val="00551557"/>
     <w:rsid w:val="00551593"/>
+    <w:rsid w:val="005515B1"/>
     <w:rsid w:val="005524CC"/>
+    <w:rsid w:val="00552622"/>
     <w:rsid w:val="00552754"/>
     <w:rsid w:val="00552BA9"/>
     <w:rsid w:val="00552C82"/>
     <w:rsid w:val="00553097"/>
+    <w:rsid w:val="005536C3"/>
     <w:rsid w:val="00553F45"/>
     <w:rsid w:val="0055440D"/>
     <w:rsid w:val="005545CE"/>
     <w:rsid w:val="00555222"/>
     <w:rsid w:val="00555944"/>
     <w:rsid w:val="00556169"/>
     <w:rsid w:val="005577D9"/>
     <w:rsid w:val="00557A78"/>
     <w:rsid w:val="00557B34"/>
     <w:rsid w:val="005604D7"/>
     <w:rsid w:val="00560D63"/>
     <w:rsid w:val="00561730"/>
+    <w:rsid w:val="00562543"/>
+    <w:rsid w:val="0056278C"/>
     <w:rsid w:val="00563105"/>
     <w:rsid w:val="00563CA3"/>
     <w:rsid w:val="00563CF3"/>
     <w:rsid w:val="00564086"/>
     <w:rsid w:val="0056432B"/>
     <w:rsid w:val="0056454C"/>
     <w:rsid w:val="005646E2"/>
     <w:rsid w:val="0056478E"/>
     <w:rsid w:val="00564FC0"/>
     <w:rsid w:val="00565B5D"/>
     <w:rsid w:val="00565D79"/>
     <w:rsid w:val="00566DEB"/>
     <w:rsid w:val="00567055"/>
+    <w:rsid w:val="005673CD"/>
+    <w:rsid w:val="005677B2"/>
+    <w:rsid w:val="005708EB"/>
     <w:rsid w:val="005728A1"/>
+    <w:rsid w:val="0057368F"/>
     <w:rsid w:val="00573996"/>
+    <w:rsid w:val="005743C1"/>
     <w:rsid w:val="00574B89"/>
     <w:rsid w:val="00575065"/>
     <w:rsid w:val="00576408"/>
     <w:rsid w:val="00576BF6"/>
+    <w:rsid w:val="00576CF3"/>
     <w:rsid w:val="00576F1F"/>
     <w:rsid w:val="00580014"/>
     <w:rsid w:val="0058084D"/>
     <w:rsid w:val="005815EF"/>
+    <w:rsid w:val="0058165F"/>
     <w:rsid w:val="00581E34"/>
     <w:rsid w:val="005821B5"/>
     <w:rsid w:val="00582C7C"/>
     <w:rsid w:val="00583A70"/>
     <w:rsid w:val="00583B6D"/>
     <w:rsid w:val="00583E61"/>
     <w:rsid w:val="00584837"/>
     <w:rsid w:val="00585497"/>
+    <w:rsid w:val="00585EDE"/>
+    <w:rsid w:val="0058638B"/>
     <w:rsid w:val="005864E0"/>
-    <w:rsid w:val="005867EE"/>
+    <w:rsid w:val="0058684F"/>
+    <w:rsid w:val="00586B7B"/>
     <w:rsid w:val="00587603"/>
     <w:rsid w:val="00587DE9"/>
     <w:rsid w:val="00590BBB"/>
     <w:rsid w:val="0059135F"/>
     <w:rsid w:val="005923B3"/>
     <w:rsid w:val="0059246D"/>
     <w:rsid w:val="00594179"/>
     <w:rsid w:val="005949C8"/>
     <w:rsid w:val="00596D2D"/>
     <w:rsid w:val="00597D86"/>
     <w:rsid w:val="005A2A6A"/>
     <w:rsid w:val="005A31E1"/>
     <w:rsid w:val="005A4004"/>
     <w:rsid w:val="005A4094"/>
     <w:rsid w:val="005A44B6"/>
     <w:rsid w:val="005A50FC"/>
     <w:rsid w:val="005A5E83"/>
     <w:rsid w:val="005A639A"/>
     <w:rsid w:val="005A665F"/>
+    <w:rsid w:val="005A6DEB"/>
     <w:rsid w:val="005A7782"/>
     <w:rsid w:val="005A7CA7"/>
     <w:rsid w:val="005B04D2"/>
     <w:rsid w:val="005B05DE"/>
     <w:rsid w:val="005B05E3"/>
     <w:rsid w:val="005B3CD7"/>
     <w:rsid w:val="005B44CA"/>
     <w:rsid w:val="005B538B"/>
     <w:rsid w:val="005B654B"/>
     <w:rsid w:val="005B6A9C"/>
     <w:rsid w:val="005B7E26"/>
     <w:rsid w:val="005C0340"/>
+    <w:rsid w:val="005C1F57"/>
     <w:rsid w:val="005C2236"/>
     <w:rsid w:val="005C247C"/>
     <w:rsid w:val="005C283B"/>
     <w:rsid w:val="005C2AA2"/>
     <w:rsid w:val="005C3838"/>
     <w:rsid w:val="005C386B"/>
     <w:rsid w:val="005C41FA"/>
     <w:rsid w:val="005C5AC1"/>
     <w:rsid w:val="005C6708"/>
     <w:rsid w:val="005C6739"/>
     <w:rsid w:val="005C74EB"/>
+    <w:rsid w:val="005C79D5"/>
+    <w:rsid w:val="005C7ABD"/>
     <w:rsid w:val="005D0932"/>
+    <w:rsid w:val="005D13D9"/>
     <w:rsid w:val="005D163D"/>
     <w:rsid w:val="005D1B25"/>
     <w:rsid w:val="005D2927"/>
+    <w:rsid w:val="005D2F15"/>
     <w:rsid w:val="005D31D2"/>
     <w:rsid w:val="005D320B"/>
     <w:rsid w:val="005D3A79"/>
     <w:rsid w:val="005D4537"/>
     <w:rsid w:val="005D5B53"/>
     <w:rsid w:val="005D6F91"/>
     <w:rsid w:val="005D6FBE"/>
     <w:rsid w:val="005E0704"/>
     <w:rsid w:val="005E0CA0"/>
+    <w:rsid w:val="005E38A0"/>
     <w:rsid w:val="005E3B9C"/>
     <w:rsid w:val="005E3FCD"/>
     <w:rsid w:val="005E4BA4"/>
     <w:rsid w:val="005E6A44"/>
     <w:rsid w:val="005F0687"/>
     <w:rsid w:val="005F1193"/>
     <w:rsid w:val="005F1307"/>
     <w:rsid w:val="005F1401"/>
     <w:rsid w:val="005F20A9"/>
     <w:rsid w:val="005F3CE4"/>
     <w:rsid w:val="005F43AE"/>
     <w:rsid w:val="005F4420"/>
+    <w:rsid w:val="005F48B0"/>
+    <w:rsid w:val="005F4D11"/>
     <w:rsid w:val="005F59A3"/>
     <w:rsid w:val="005F72CD"/>
-    <w:rsid w:val="005F7CA3"/>
+    <w:rsid w:val="005F760F"/>
+    <w:rsid w:val="0060008B"/>
     <w:rsid w:val="00600E45"/>
+    <w:rsid w:val="00601056"/>
+    <w:rsid w:val="0060252F"/>
     <w:rsid w:val="00602A28"/>
     <w:rsid w:val="00602FB1"/>
     <w:rsid w:val="006038AC"/>
     <w:rsid w:val="00603BB1"/>
+    <w:rsid w:val="00603F9F"/>
     <w:rsid w:val="0060400A"/>
+    <w:rsid w:val="00604B6C"/>
     <w:rsid w:val="006065AF"/>
     <w:rsid w:val="00606B45"/>
+    <w:rsid w:val="006074FC"/>
     <w:rsid w:val="00607C01"/>
     <w:rsid w:val="006108C6"/>
+    <w:rsid w:val="0061091E"/>
+    <w:rsid w:val="006113BD"/>
     <w:rsid w:val="00611E4B"/>
     <w:rsid w:val="00611EE9"/>
     <w:rsid w:val="00611FB0"/>
+    <w:rsid w:val="0061227D"/>
     <w:rsid w:val="00612845"/>
     <w:rsid w:val="0061333E"/>
     <w:rsid w:val="0061381C"/>
+    <w:rsid w:val="00614025"/>
     <w:rsid w:val="006143B9"/>
-    <w:rsid w:val="006148BE"/>
+    <w:rsid w:val="00614EE1"/>
     <w:rsid w:val="00615065"/>
     <w:rsid w:val="00615090"/>
     <w:rsid w:val="006153AF"/>
     <w:rsid w:val="0061570A"/>
     <w:rsid w:val="00616B7D"/>
     <w:rsid w:val="00617B7D"/>
     <w:rsid w:val="00617F04"/>
+    <w:rsid w:val="00617FCD"/>
     <w:rsid w:val="006212C9"/>
     <w:rsid w:val="00621C83"/>
     <w:rsid w:val="00621CC1"/>
     <w:rsid w:val="00622580"/>
     <w:rsid w:val="00622A3C"/>
     <w:rsid w:val="006242DC"/>
     <w:rsid w:val="00624620"/>
-    <w:rsid w:val="00624899"/>
     <w:rsid w:val="00624D62"/>
     <w:rsid w:val="006255DF"/>
     <w:rsid w:val="0062689F"/>
     <w:rsid w:val="00626EDE"/>
     <w:rsid w:val="00627B73"/>
-    <w:rsid w:val="00630215"/>
+    <w:rsid w:val="00627C18"/>
+    <w:rsid w:val="0063068C"/>
+    <w:rsid w:val="006309CA"/>
     <w:rsid w:val="00630E6C"/>
     <w:rsid w:val="0063134A"/>
     <w:rsid w:val="00631835"/>
     <w:rsid w:val="006318CA"/>
     <w:rsid w:val="00631A85"/>
     <w:rsid w:val="00632531"/>
     <w:rsid w:val="006325D3"/>
     <w:rsid w:val="0063383F"/>
     <w:rsid w:val="00634E2A"/>
     <w:rsid w:val="00635176"/>
     <w:rsid w:val="00635B78"/>
     <w:rsid w:val="00635CE7"/>
     <w:rsid w:val="00636E96"/>
     <w:rsid w:val="00637089"/>
     <w:rsid w:val="00637187"/>
     <w:rsid w:val="00637D0D"/>
     <w:rsid w:val="0064003E"/>
     <w:rsid w:val="00641933"/>
     <w:rsid w:val="00641B9F"/>
-    <w:rsid w:val="006420BC"/>
     <w:rsid w:val="00642624"/>
     <w:rsid w:val="00642BBB"/>
     <w:rsid w:val="00643151"/>
     <w:rsid w:val="00644840"/>
     <w:rsid w:val="006477DE"/>
     <w:rsid w:val="0065064B"/>
+    <w:rsid w:val="0065083E"/>
     <w:rsid w:val="0065154F"/>
     <w:rsid w:val="00652500"/>
     <w:rsid w:val="006534CA"/>
     <w:rsid w:val="00655458"/>
     <w:rsid w:val="00655A88"/>
     <w:rsid w:val="006564E6"/>
     <w:rsid w:val="006566F3"/>
+    <w:rsid w:val="006569A1"/>
     <w:rsid w:val="00656DF7"/>
     <w:rsid w:val="00657AAC"/>
     <w:rsid w:val="00657E89"/>
     <w:rsid w:val="006606FC"/>
-    <w:rsid w:val="00660F0C"/>
+    <w:rsid w:val="0066122F"/>
     <w:rsid w:val="0066158B"/>
     <w:rsid w:val="0066163B"/>
     <w:rsid w:val="00661880"/>
     <w:rsid w:val="006633C7"/>
     <w:rsid w:val="00663BAF"/>
-    <w:rsid w:val="00664538"/>
+    <w:rsid w:val="00664E24"/>
     <w:rsid w:val="00666107"/>
     <w:rsid w:val="0066611C"/>
     <w:rsid w:val="00666D4E"/>
+    <w:rsid w:val="00667343"/>
+    <w:rsid w:val="006678CA"/>
     <w:rsid w:val="00667BD5"/>
     <w:rsid w:val="00667C68"/>
     <w:rsid w:val="00667F4C"/>
+    <w:rsid w:val="00670479"/>
     <w:rsid w:val="00670A79"/>
     <w:rsid w:val="00670CB7"/>
     <w:rsid w:val="00670D4F"/>
+    <w:rsid w:val="00670DF8"/>
+    <w:rsid w:val="006711CE"/>
     <w:rsid w:val="00672655"/>
     <w:rsid w:val="00672A0E"/>
     <w:rsid w:val="00672E63"/>
     <w:rsid w:val="00673D21"/>
+    <w:rsid w:val="0067495B"/>
     <w:rsid w:val="00674D74"/>
     <w:rsid w:val="00675A54"/>
     <w:rsid w:val="0067670E"/>
     <w:rsid w:val="006804C4"/>
     <w:rsid w:val="00680D46"/>
     <w:rsid w:val="00683C12"/>
     <w:rsid w:val="00684247"/>
     <w:rsid w:val="00684B10"/>
     <w:rsid w:val="00684CC6"/>
     <w:rsid w:val="0068521D"/>
+    <w:rsid w:val="00685DF3"/>
     <w:rsid w:val="0068627A"/>
     <w:rsid w:val="00686BF7"/>
     <w:rsid w:val="0068771A"/>
     <w:rsid w:val="00687F73"/>
     <w:rsid w:val="006904A7"/>
     <w:rsid w:val="00690852"/>
     <w:rsid w:val="00690D46"/>
     <w:rsid w:val="006912F8"/>
     <w:rsid w:val="00691D1A"/>
+    <w:rsid w:val="006921F4"/>
     <w:rsid w:val="006944A2"/>
     <w:rsid w:val="006948EF"/>
     <w:rsid w:val="00695BA8"/>
+    <w:rsid w:val="00695F4A"/>
     <w:rsid w:val="00696F77"/>
+    <w:rsid w:val="00697135"/>
     <w:rsid w:val="0069757E"/>
+    <w:rsid w:val="00697B4E"/>
     <w:rsid w:val="006A1480"/>
     <w:rsid w:val="006A2E9F"/>
     <w:rsid w:val="006A52AF"/>
+    <w:rsid w:val="006A5B95"/>
     <w:rsid w:val="006A6278"/>
     <w:rsid w:val="006A67C1"/>
     <w:rsid w:val="006A6869"/>
     <w:rsid w:val="006A7B2E"/>
     <w:rsid w:val="006B0523"/>
     <w:rsid w:val="006B0538"/>
     <w:rsid w:val="006B0806"/>
     <w:rsid w:val="006B0D47"/>
     <w:rsid w:val="006B19E3"/>
     <w:rsid w:val="006B1F8B"/>
+    <w:rsid w:val="006B2BFD"/>
+    <w:rsid w:val="006B32F3"/>
+    <w:rsid w:val="006B3413"/>
     <w:rsid w:val="006B3732"/>
     <w:rsid w:val="006B3BD7"/>
     <w:rsid w:val="006B3CC4"/>
     <w:rsid w:val="006B3E02"/>
     <w:rsid w:val="006B3E47"/>
+    <w:rsid w:val="006B4A98"/>
     <w:rsid w:val="006B4F5B"/>
     <w:rsid w:val="006B5543"/>
     <w:rsid w:val="006B709B"/>
     <w:rsid w:val="006B78E0"/>
     <w:rsid w:val="006C08CF"/>
+    <w:rsid w:val="006C14AC"/>
     <w:rsid w:val="006C19E9"/>
+    <w:rsid w:val="006C1B42"/>
     <w:rsid w:val="006C2CB0"/>
     <w:rsid w:val="006C312C"/>
     <w:rsid w:val="006C33C7"/>
     <w:rsid w:val="006C43BF"/>
     <w:rsid w:val="006C4FFF"/>
     <w:rsid w:val="006C544B"/>
     <w:rsid w:val="006C66A6"/>
     <w:rsid w:val="006C7476"/>
     <w:rsid w:val="006C7806"/>
     <w:rsid w:val="006C7B84"/>
     <w:rsid w:val="006D0135"/>
     <w:rsid w:val="006D0285"/>
+    <w:rsid w:val="006D03B4"/>
     <w:rsid w:val="006D0CD2"/>
     <w:rsid w:val="006D1161"/>
     <w:rsid w:val="006D19FF"/>
     <w:rsid w:val="006D1BB6"/>
     <w:rsid w:val="006D1D99"/>
+    <w:rsid w:val="006D30A9"/>
     <w:rsid w:val="006D32AA"/>
     <w:rsid w:val="006D372F"/>
+    <w:rsid w:val="006D3855"/>
     <w:rsid w:val="006D4695"/>
-    <w:rsid w:val="006D47D4"/>
     <w:rsid w:val="006D57B0"/>
+    <w:rsid w:val="006D5A1B"/>
     <w:rsid w:val="006D6515"/>
+    <w:rsid w:val="006D66D3"/>
     <w:rsid w:val="006D66F7"/>
     <w:rsid w:val="006D69A1"/>
     <w:rsid w:val="006D6A73"/>
     <w:rsid w:val="006D6A9F"/>
     <w:rsid w:val="006D6CF9"/>
     <w:rsid w:val="006D7AA4"/>
     <w:rsid w:val="006D7DB4"/>
     <w:rsid w:val="006D7E88"/>
     <w:rsid w:val="006E056B"/>
     <w:rsid w:val="006E1113"/>
+    <w:rsid w:val="006E1862"/>
     <w:rsid w:val="006E1EF0"/>
     <w:rsid w:val="006E2087"/>
     <w:rsid w:val="006E2C69"/>
     <w:rsid w:val="006E30F1"/>
     <w:rsid w:val="006E3740"/>
     <w:rsid w:val="006E4250"/>
     <w:rsid w:val="006E5515"/>
+    <w:rsid w:val="006E571D"/>
     <w:rsid w:val="006E5CCB"/>
     <w:rsid w:val="006E6F51"/>
     <w:rsid w:val="006E725B"/>
     <w:rsid w:val="006E78D2"/>
+    <w:rsid w:val="006F0405"/>
     <w:rsid w:val="006F0EEF"/>
     <w:rsid w:val="006F12EC"/>
+    <w:rsid w:val="006F1AAC"/>
     <w:rsid w:val="006F2064"/>
     <w:rsid w:val="006F2933"/>
     <w:rsid w:val="006F2C4A"/>
     <w:rsid w:val="006F3EB1"/>
+    <w:rsid w:val="006F3FB1"/>
     <w:rsid w:val="006F47DB"/>
+    <w:rsid w:val="006F4F47"/>
     <w:rsid w:val="006F50CF"/>
     <w:rsid w:val="006F5D78"/>
     <w:rsid w:val="006F60B1"/>
+    <w:rsid w:val="006F6ABD"/>
     <w:rsid w:val="006F70AF"/>
     <w:rsid w:val="006F73F2"/>
+    <w:rsid w:val="006F7AA3"/>
     <w:rsid w:val="007003BC"/>
+    <w:rsid w:val="0070157C"/>
     <w:rsid w:val="00701AC1"/>
     <w:rsid w:val="00701C30"/>
     <w:rsid w:val="00701F24"/>
+    <w:rsid w:val="00702257"/>
     <w:rsid w:val="00702C1F"/>
+    <w:rsid w:val="0070386E"/>
+    <w:rsid w:val="00704DD3"/>
+    <w:rsid w:val="00705CE4"/>
+    <w:rsid w:val="00705F45"/>
     <w:rsid w:val="00706274"/>
     <w:rsid w:val="007063BA"/>
+    <w:rsid w:val="0070647F"/>
+    <w:rsid w:val="00706F8A"/>
+    <w:rsid w:val="007070D1"/>
     <w:rsid w:val="007075DE"/>
+    <w:rsid w:val="007078D4"/>
     <w:rsid w:val="00710155"/>
     <w:rsid w:val="00710E23"/>
+    <w:rsid w:val="00710EAB"/>
     <w:rsid w:val="00711677"/>
     <w:rsid w:val="00711BC5"/>
+    <w:rsid w:val="00712B63"/>
+    <w:rsid w:val="00712F4B"/>
     <w:rsid w:val="00713048"/>
     <w:rsid w:val="00713120"/>
     <w:rsid w:val="00713DCD"/>
+    <w:rsid w:val="007150EF"/>
     <w:rsid w:val="00715534"/>
     <w:rsid w:val="00715C61"/>
     <w:rsid w:val="007176D4"/>
     <w:rsid w:val="00720214"/>
+    <w:rsid w:val="007207FD"/>
     <w:rsid w:val="007228FE"/>
     <w:rsid w:val="0072350D"/>
     <w:rsid w:val="00723C02"/>
     <w:rsid w:val="00724238"/>
     <w:rsid w:val="00724344"/>
+    <w:rsid w:val="00724FC1"/>
     <w:rsid w:val="00725FAD"/>
     <w:rsid w:val="00726C47"/>
     <w:rsid w:val="00727523"/>
     <w:rsid w:val="00727571"/>
     <w:rsid w:val="007279DF"/>
     <w:rsid w:val="0073171B"/>
     <w:rsid w:val="00731DCB"/>
     <w:rsid w:val="00731DD8"/>
     <w:rsid w:val="00731FF3"/>
+    <w:rsid w:val="00732A65"/>
     <w:rsid w:val="00734342"/>
     <w:rsid w:val="007344B0"/>
-    <w:rsid w:val="00734E7D"/>
+    <w:rsid w:val="007347DE"/>
+    <w:rsid w:val="00735339"/>
     <w:rsid w:val="00735B05"/>
+    <w:rsid w:val="00737313"/>
     <w:rsid w:val="00737352"/>
     <w:rsid w:val="0073759B"/>
     <w:rsid w:val="00740069"/>
+    <w:rsid w:val="007405FC"/>
     <w:rsid w:val="0074158E"/>
     <w:rsid w:val="0074188B"/>
     <w:rsid w:val="00741EC7"/>
     <w:rsid w:val="00743528"/>
     <w:rsid w:val="0074357C"/>
     <w:rsid w:val="007435A6"/>
     <w:rsid w:val="00744804"/>
     <w:rsid w:val="00750A75"/>
     <w:rsid w:val="007521D8"/>
+    <w:rsid w:val="007536B0"/>
+    <w:rsid w:val="007537F8"/>
     <w:rsid w:val="00753FB0"/>
     <w:rsid w:val="007541C6"/>
     <w:rsid w:val="00754352"/>
     <w:rsid w:val="00754585"/>
     <w:rsid w:val="00754ABF"/>
     <w:rsid w:val="00755391"/>
+    <w:rsid w:val="00756CCF"/>
+    <w:rsid w:val="00757151"/>
     <w:rsid w:val="00757253"/>
     <w:rsid w:val="00760398"/>
     <w:rsid w:val="00760409"/>
     <w:rsid w:val="00760576"/>
     <w:rsid w:val="00760C74"/>
+    <w:rsid w:val="00762033"/>
     <w:rsid w:val="00762441"/>
     <w:rsid w:val="00762639"/>
+    <w:rsid w:val="00762BE0"/>
     <w:rsid w:val="00762F9C"/>
     <w:rsid w:val="00763017"/>
     <w:rsid w:val="00763A37"/>
     <w:rsid w:val="00764A53"/>
     <w:rsid w:val="00765283"/>
+    <w:rsid w:val="00766091"/>
     <w:rsid w:val="00766AE8"/>
     <w:rsid w:val="007674EF"/>
+    <w:rsid w:val="007676EB"/>
     <w:rsid w:val="00770E12"/>
     <w:rsid w:val="00771BEE"/>
     <w:rsid w:val="0077299C"/>
     <w:rsid w:val="00774668"/>
     <w:rsid w:val="00774A71"/>
     <w:rsid w:val="00775631"/>
     <w:rsid w:val="0077687A"/>
     <w:rsid w:val="00776BBD"/>
     <w:rsid w:val="00776DF9"/>
     <w:rsid w:val="00777824"/>
     <w:rsid w:val="00777A77"/>
+    <w:rsid w:val="00777A7D"/>
     <w:rsid w:val="00781DB4"/>
     <w:rsid w:val="00781F5C"/>
     <w:rsid w:val="007823BE"/>
     <w:rsid w:val="00783E20"/>
+    <w:rsid w:val="0078425E"/>
     <w:rsid w:val="00784C9D"/>
     <w:rsid w:val="0078555F"/>
     <w:rsid w:val="00787248"/>
     <w:rsid w:val="00787791"/>
     <w:rsid w:val="007878CC"/>
     <w:rsid w:val="00787C82"/>
     <w:rsid w:val="00787EDA"/>
     <w:rsid w:val="00790547"/>
     <w:rsid w:val="007915A4"/>
     <w:rsid w:val="00793192"/>
     <w:rsid w:val="007931CF"/>
     <w:rsid w:val="00793597"/>
     <w:rsid w:val="00793662"/>
     <w:rsid w:val="007939A5"/>
     <w:rsid w:val="00796511"/>
     <w:rsid w:val="00796551"/>
     <w:rsid w:val="0079674A"/>
     <w:rsid w:val="00797C49"/>
     <w:rsid w:val="007A0746"/>
     <w:rsid w:val="007A08B6"/>
     <w:rsid w:val="007A1CFF"/>
     <w:rsid w:val="007A2645"/>
+    <w:rsid w:val="007A27EA"/>
+    <w:rsid w:val="007A2D3C"/>
     <w:rsid w:val="007A34C0"/>
     <w:rsid w:val="007A3802"/>
+    <w:rsid w:val="007A50A5"/>
     <w:rsid w:val="007A5697"/>
     <w:rsid w:val="007A5A3E"/>
+    <w:rsid w:val="007A60A7"/>
     <w:rsid w:val="007A69D2"/>
     <w:rsid w:val="007A74C4"/>
+    <w:rsid w:val="007B26EA"/>
     <w:rsid w:val="007B4F6E"/>
     <w:rsid w:val="007B58E6"/>
     <w:rsid w:val="007C0640"/>
     <w:rsid w:val="007C06AB"/>
     <w:rsid w:val="007C1286"/>
     <w:rsid w:val="007C1EEE"/>
     <w:rsid w:val="007C33F7"/>
     <w:rsid w:val="007C3731"/>
     <w:rsid w:val="007C3C1C"/>
+    <w:rsid w:val="007C4E3A"/>
     <w:rsid w:val="007C501E"/>
     <w:rsid w:val="007C5B7D"/>
     <w:rsid w:val="007C62B3"/>
     <w:rsid w:val="007C699E"/>
     <w:rsid w:val="007D16E6"/>
+    <w:rsid w:val="007D1D7B"/>
     <w:rsid w:val="007D23FC"/>
     <w:rsid w:val="007D38B6"/>
+    <w:rsid w:val="007D397E"/>
     <w:rsid w:val="007D464B"/>
     <w:rsid w:val="007D49C9"/>
     <w:rsid w:val="007D509F"/>
     <w:rsid w:val="007D6550"/>
     <w:rsid w:val="007D68D7"/>
+    <w:rsid w:val="007D6A30"/>
     <w:rsid w:val="007D789D"/>
     <w:rsid w:val="007E08B9"/>
     <w:rsid w:val="007E278B"/>
     <w:rsid w:val="007E297C"/>
+    <w:rsid w:val="007E2DCE"/>
     <w:rsid w:val="007E3315"/>
     <w:rsid w:val="007E39D5"/>
     <w:rsid w:val="007E5E33"/>
     <w:rsid w:val="007E68A5"/>
     <w:rsid w:val="007E7DBB"/>
     <w:rsid w:val="007F0121"/>
     <w:rsid w:val="007F0E81"/>
     <w:rsid w:val="007F0E85"/>
     <w:rsid w:val="007F14EF"/>
     <w:rsid w:val="007F325B"/>
     <w:rsid w:val="007F381B"/>
+    <w:rsid w:val="007F3FF3"/>
+    <w:rsid w:val="007F497A"/>
+    <w:rsid w:val="007F4D4A"/>
+    <w:rsid w:val="007F6539"/>
     <w:rsid w:val="00800875"/>
     <w:rsid w:val="00800BE0"/>
     <w:rsid w:val="008026CB"/>
     <w:rsid w:val="008040BB"/>
     <w:rsid w:val="0080437B"/>
+    <w:rsid w:val="00806008"/>
+    <w:rsid w:val="008063CE"/>
     <w:rsid w:val="008069A0"/>
+    <w:rsid w:val="00810018"/>
     <w:rsid w:val="00810DBE"/>
+    <w:rsid w:val="00810DBF"/>
     <w:rsid w:val="0081120D"/>
+    <w:rsid w:val="00811BB8"/>
     <w:rsid w:val="00811C0A"/>
+    <w:rsid w:val="00812553"/>
     <w:rsid w:val="0081321B"/>
     <w:rsid w:val="008137BA"/>
+    <w:rsid w:val="00814193"/>
+    <w:rsid w:val="008143EA"/>
     <w:rsid w:val="0081458A"/>
     <w:rsid w:val="00814A26"/>
+    <w:rsid w:val="0081508A"/>
     <w:rsid w:val="00815A5F"/>
     <w:rsid w:val="00815CF0"/>
     <w:rsid w:val="00816112"/>
+    <w:rsid w:val="00816898"/>
+    <w:rsid w:val="00817280"/>
+    <w:rsid w:val="0082090F"/>
     <w:rsid w:val="00821C8F"/>
     <w:rsid w:val="00822ABB"/>
     <w:rsid w:val="00822F5D"/>
     <w:rsid w:val="008233A5"/>
+    <w:rsid w:val="00823960"/>
     <w:rsid w:val="00823C34"/>
     <w:rsid w:val="008248C2"/>
     <w:rsid w:val="008249DA"/>
+    <w:rsid w:val="00824A7B"/>
     <w:rsid w:val="00824B79"/>
     <w:rsid w:val="00824D68"/>
+    <w:rsid w:val="00824E11"/>
     <w:rsid w:val="00825944"/>
     <w:rsid w:val="00826140"/>
     <w:rsid w:val="00826576"/>
-    <w:rsid w:val="008273D6"/>
     <w:rsid w:val="00830622"/>
     <w:rsid w:val="00830C03"/>
     <w:rsid w:val="00830D3B"/>
     <w:rsid w:val="00830D6A"/>
     <w:rsid w:val="00831836"/>
     <w:rsid w:val="00831924"/>
     <w:rsid w:val="00831A4B"/>
     <w:rsid w:val="00832BBC"/>
     <w:rsid w:val="00833464"/>
     <w:rsid w:val="00833ACE"/>
     <w:rsid w:val="008348AC"/>
+    <w:rsid w:val="00834EF4"/>
     <w:rsid w:val="008350F9"/>
     <w:rsid w:val="008355B2"/>
     <w:rsid w:val="008359B6"/>
     <w:rsid w:val="0083607D"/>
     <w:rsid w:val="0083633C"/>
+    <w:rsid w:val="008365A4"/>
+    <w:rsid w:val="0083691A"/>
     <w:rsid w:val="00837562"/>
+    <w:rsid w:val="0083769D"/>
+    <w:rsid w:val="0084037C"/>
     <w:rsid w:val="008403D7"/>
     <w:rsid w:val="00842E21"/>
     <w:rsid w:val="00842EF6"/>
+    <w:rsid w:val="00843520"/>
     <w:rsid w:val="00843D7B"/>
     <w:rsid w:val="00844EBA"/>
     <w:rsid w:val="008452AC"/>
     <w:rsid w:val="00845C8A"/>
     <w:rsid w:val="00846187"/>
     <w:rsid w:val="0084690B"/>
     <w:rsid w:val="00850FB4"/>
     <w:rsid w:val="008525AC"/>
+    <w:rsid w:val="00852EF0"/>
     <w:rsid w:val="0085365A"/>
+    <w:rsid w:val="00853729"/>
     <w:rsid w:val="00853E18"/>
     <w:rsid w:val="00854768"/>
     <w:rsid w:val="00854EAE"/>
     <w:rsid w:val="008557B4"/>
     <w:rsid w:val="00855C0E"/>
     <w:rsid w:val="00856745"/>
     <w:rsid w:val="008609FC"/>
     <w:rsid w:val="00860F29"/>
     <w:rsid w:val="0086170D"/>
     <w:rsid w:val="00861853"/>
     <w:rsid w:val="00861FC4"/>
     <w:rsid w:val="00862E36"/>
     <w:rsid w:val="00863797"/>
     <w:rsid w:val="008639DB"/>
     <w:rsid w:val="008646B7"/>
+    <w:rsid w:val="008654A7"/>
     <w:rsid w:val="00865815"/>
     <w:rsid w:val="00865B91"/>
     <w:rsid w:val="00865E28"/>
     <w:rsid w:val="00865F5F"/>
     <w:rsid w:val="008669EC"/>
     <w:rsid w:val="00866FDF"/>
+    <w:rsid w:val="00867856"/>
     <w:rsid w:val="00867C5E"/>
     <w:rsid w:val="00867E5E"/>
     <w:rsid w:val="00867EA3"/>
     <w:rsid w:val="00867EB9"/>
     <w:rsid w:val="0087006A"/>
+    <w:rsid w:val="00870284"/>
     <w:rsid w:val="00870775"/>
     <w:rsid w:val="008711EE"/>
     <w:rsid w:val="00872FD0"/>
+    <w:rsid w:val="0087341D"/>
     <w:rsid w:val="008734BF"/>
     <w:rsid w:val="00873B43"/>
     <w:rsid w:val="00874289"/>
     <w:rsid w:val="008750F0"/>
     <w:rsid w:val="0087564A"/>
     <w:rsid w:val="00875C5B"/>
     <w:rsid w:val="008761DD"/>
     <w:rsid w:val="00876A6F"/>
+    <w:rsid w:val="00876B5B"/>
+    <w:rsid w:val="0088115D"/>
+    <w:rsid w:val="008824CF"/>
     <w:rsid w:val="00882E9D"/>
     <w:rsid w:val="0088470D"/>
     <w:rsid w:val="00884BB4"/>
     <w:rsid w:val="00884C39"/>
+    <w:rsid w:val="00884DFD"/>
     <w:rsid w:val="0088578E"/>
     <w:rsid w:val="00885DAD"/>
     <w:rsid w:val="00885FA3"/>
     <w:rsid w:val="008864A1"/>
+    <w:rsid w:val="0088655C"/>
+    <w:rsid w:val="00890438"/>
     <w:rsid w:val="008905D7"/>
     <w:rsid w:val="00890607"/>
+    <w:rsid w:val="00890A9D"/>
     <w:rsid w:val="008917DB"/>
+    <w:rsid w:val="00891C30"/>
     <w:rsid w:val="00891CDF"/>
     <w:rsid w:val="008920D4"/>
+    <w:rsid w:val="0089324A"/>
     <w:rsid w:val="00893686"/>
+    <w:rsid w:val="00894DBD"/>
+    <w:rsid w:val="00895B74"/>
     <w:rsid w:val="00896670"/>
     <w:rsid w:val="008A01DF"/>
     <w:rsid w:val="008A090C"/>
     <w:rsid w:val="008A281E"/>
-    <w:rsid w:val="008A2CC7"/>
+    <w:rsid w:val="008A2AB4"/>
     <w:rsid w:val="008A30CF"/>
+    <w:rsid w:val="008A322F"/>
     <w:rsid w:val="008A3717"/>
     <w:rsid w:val="008A407E"/>
+    <w:rsid w:val="008A4567"/>
     <w:rsid w:val="008A493A"/>
     <w:rsid w:val="008A7C56"/>
+    <w:rsid w:val="008A7F94"/>
     <w:rsid w:val="008B037A"/>
     <w:rsid w:val="008B06A2"/>
     <w:rsid w:val="008B0E05"/>
     <w:rsid w:val="008B0F1C"/>
     <w:rsid w:val="008B10DE"/>
     <w:rsid w:val="008B10E3"/>
     <w:rsid w:val="008B18DF"/>
-    <w:rsid w:val="008B2475"/>
     <w:rsid w:val="008B257D"/>
     <w:rsid w:val="008B279D"/>
     <w:rsid w:val="008B2A40"/>
     <w:rsid w:val="008B2FFF"/>
+    <w:rsid w:val="008B3AF9"/>
+    <w:rsid w:val="008B3DE2"/>
+    <w:rsid w:val="008B4074"/>
     <w:rsid w:val="008B47AC"/>
     <w:rsid w:val="008B552D"/>
+    <w:rsid w:val="008B66CF"/>
+    <w:rsid w:val="008B6A7D"/>
     <w:rsid w:val="008B7227"/>
     <w:rsid w:val="008B7F13"/>
     <w:rsid w:val="008C0097"/>
     <w:rsid w:val="008C0510"/>
     <w:rsid w:val="008C09CE"/>
     <w:rsid w:val="008C0C65"/>
+    <w:rsid w:val="008C10B7"/>
     <w:rsid w:val="008C282C"/>
     <w:rsid w:val="008C3B23"/>
     <w:rsid w:val="008C4E64"/>
     <w:rsid w:val="008C5705"/>
     <w:rsid w:val="008C57D0"/>
     <w:rsid w:val="008C5A09"/>
+    <w:rsid w:val="008C7B30"/>
     <w:rsid w:val="008D0B0D"/>
     <w:rsid w:val="008D13B3"/>
     <w:rsid w:val="008D1CC6"/>
     <w:rsid w:val="008D22B6"/>
     <w:rsid w:val="008D270F"/>
+    <w:rsid w:val="008D27DE"/>
     <w:rsid w:val="008D2F0B"/>
+    <w:rsid w:val="008D38DB"/>
     <w:rsid w:val="008D3B8E"/>
     <w:rsid w:val="008D4290"/>
     <w:rsid w:val="008D4B4B"/>
+    <w:rsid w:val="008D7C88"/>
+    <w:rsid w:val="008E016A"/>
     <w:rsid w:val="008E0A57"/>
     <w:rsid w:val="008E1A7C"/>
     <w:rsid w:val="008E3264"/>
     <w:rsid w:val="008E368B"/>
     <w:rsid w:val="008E3CC4"/>
     <w:rsid w:val="008E409D"/>
     <w:rsid w:val="008E42E2"/>
     <w:rsid w:val="008E4CBE"/>
+    <w:rsid w:val="008E692E"/>
     <w:rsid w:val="008E7964"/>
     <w:rsid w:val="008F0E6E"/>
     <w:rsid w:val="008F0E95"/>
     <w:rsid w:val="008F0FE9"/>
     <w:rsid w:val="008F144D"/>
     <w:rsid w:val="008F3748"/>
     <w:rsid w:val="008F4CEC"/>
     <w:rsid w:val="008F56D5"/>
     <w:rsid w:val="008F6738"/>
     <w:rsid w:val="008F69EF"/>
+    <w:rsid w:val="008F70A9"/>
+    <w:rsid w:val="008F783A"/>
     <w:rsid w:val="008F7F46"/>
     <w:rsid w:val="00900598"/>
     <w:rsid w:val="0090061E"/>
+    <w:rsid w:val="0090078C"/>
+    <w:rsid w:val="009029C3"/>
     <w:rsid w:val="009035FC"/>
     <w:rsid w:val="00903A00"/>
+    <w:rsid w:val="009043F5"/>
+    <w:rsid w:val="00904606"/>
     <w:rsid w:val="00906FCE"/>
+    <w:rsid w:val="00907003"/>
+    <w:rsid w:val="0090747C"/>
     <w:rsid w:val="00907A89"/>
+    <w:rsid w:val="00907D46"/>
     <w:rsid w:val="00907DA0"/>
     <w:rsid w:val="009102CF"/>
     <w:rsid w:val="009107C5"/>
     <w:rsid w:val="00910B6F"/>
     <w:rsid w:val="009111C2"/>
+    <w:rsid w:val="009118F3"/>
     <w:rsid w:val="00911A52"/>
     <w:rsid w:val="00911ACF"/>
     <w:rsid w:val="009121E5"/>
+    <w:rsid w:val="0091233D"/>
     <w:rsid w:val="009126A1"/>
+    <w:rsid w:val="00912B25"/>
     <w:rsid w:val="00913803"/>
     <w:rsid w:val="009144B9"/>
     <w:rsid w:val="009145F0"/>
     <w:rsid w:val="00915836"/>
     <w:rsid w:val="009159DC"/>
     <w:rsid w:val="00916672"/>
+    <w:rsid w:val="00916B7F"/>
     <w:rsid w:val="00916F32"/>
     <w:rsid w:val="009202C2"/>
     <w:rsid w:val="0092122C"/>
     <w:rsid w:val="0092243B"/>
     <w:rsid w:val="009242F1"/>
     <w:rsid w:val="00924A66"/>
     <w:rsid w:val="00925655"/>
+    <w:rsid w:val="0092672C"/>
     <w:rsid w:val="00926A7E"/>
+    <w:rsid w:val="00926AF6"/>
     <w:rsid w:val="00927FC4"/>
+    <w:rsid w:val="00930DC0"/>
     <w:rsid w:val="00931ADA"/>
     <w:rsid w:val="00933844"/>
     <w:rsid w:val="0093393C"/>
     <w:rsid w:val="00933B23"/>
+    <w:rsid w:val="00933DDE"/>
     <w:rsid w:val="009348EB"/>
     <w:rsid w:val="00934D2A"/>
     <w:rsid w:val="00935424"/>
     <w:rsid w:val="0093559B"/>
+    <w:rsid w:val="00936639"/>
     <w:rsid w:val="009369EA"/>
     <w:rsid w:val="00936BE5"/>
     <w:rsid w:val="00936F4B"/>
     <w:rsid w:val="00937A3C"/>
     <w:rsid w:val="00937ABC"/>
     <w:rsid w:val="00940312"/>
     <w:rsid w:val="0094070B"/>
     <w:rsid w:val="009409B3"/>
     <w:rsid w:val="00940ADD"/>
+    <w:rsid w:val="00941CEF"/>
     <w:rsid w:val="00942912"/>
     <w:rsid w:val="009429DB"/>
     <w:rsid w:val="00942C44"/>
     <w:rsid w:val="00942C71"/>
     <w:rsid w:val="00942F83"/>
     <w:rsid w:val="009431BE"/>
     <w:rsid w:val="00943B63"/>
     <w:rsid w:val="00943D23"/>
+    <w:rsid w:val="0094479C"/>
+    <w:rsid w:val="00944826"/>
     <w:rsid w:val="009448FF"/>
     <w:rsid w:val="00944CF5"/>
     <w:rsid w:val="00945A00"/>
+    <w:rsid w:val="00945A6C"/>
     <w:rsid w:val="00945F13"/>
     <w:rsid w:val="0094651D"/>
     <w:rsid w:val="009466DE"/>
     <w:rsid w:val="00946940"/>
     <w:rsid w:val="0094742B"/>
     <w:rsid w:val="00947A82"/>
+    <w:rsid w:val="00950615"/>
     <w:rsid w:val="009510F1"/>
     <w:rsid w:val="009526E3"/>
+    <w:rsid w:val="009527BF"/>
     <w:rsid w:val="00952C03"/>
     <w:rsid w:val="00953490"/>
     <w:rsid w:val="0095364E"/>
     <w:rsid w:val="0095439D"/>
+    <w:rsid w:val="00954C86"/>
     <w:rsid w:val="00955CF1"/>
     <w:rsid w:val="00955DB3"/>
     <w:rsid w:val="00956D58"/>
     <w:rsid w:val="00957729"/>
     <w:rsid w:val="00957A6F"/>
     <w:rsid w:val="00957AE8"/>
+    <w:rsid w:val="00960302"/>
     <w:rsid w:val="00960648"/>
     <w:rsid w:val="00961260"/>
     <w:rsid w:val="00961354"/>
     <w:rsid w:val="00961A22"/>
     <w:rsid w:val="00962351"/>
     <w:rsid w:val="00962627"/>
     <w:rsid w:val="00962776"/>
     <w:rsid w:val="00962782"/>
+    <w:rsid w:val="0096338D"/>
     <w:rsid w:val="0096577C"/>
     <w:rsid w:val="00965862"/>
+    <w:rsid w:val="00965DF8"/>
     <w:rsid w:val="00966334"/>
     <w:rsid w:val="00966360"/>
+    <w:rsid w:val="009677C8"/>
     <w:rsid w:val="00967AD5"/>
     <w:rsid w:val="00970C35"/>
     <w:rsid w:val="009711BB"/>
     <w:rsid w:val="00972FFB"/>
     <w:rsid w:val="00973330"/>
     <w:rsid w:val="009736F8"/>
     <w:rsid w:val="00973923"/>
+    <w:rsid w:val="00973CA4"/>
     <w:rsid w:val="00974BA5"/>
     <w:rsid w:val="00975F44"/>
     <w:rsid w:val="00976C32"/>
     <w:rsid w:val="00976DF9"/>
     <w:rsid w:val="00976F19"/>
     <w:rsid w:val="00977811"/>
     <w:rsid w:val="0098070D"/>
     <w:rsid w:val="00981898"/>
     <w:rsid w:val="00981ADA"/>
     <w:rsid w:val="009828CD"/>
     <w:rsid w:val="00982AFB"/>
     <w:rsid w:val="00983115"/>
     <w:rsid w:val="00983841"/>
     <w:rsid w:val="0098449D"/>
     <w:rsid w:val="009850BB"/>
+    <w:rsid w:val="00985155"/>
     <w:rsid w:val="00985E53"/>
     <w:rsid w:val="00987520"/>
+    <w:rsid w:val="00987888"/>
     <w:rsid w:val="00990FE6"/>
+    <w:rsid w:val="009911F4"/>
     <w:rsid w:val="00991285"/>
     <w:rsid w:val="00991D88"/>
     <w:rsid w:val="00992C7F"/>
     <w:rsid w:val="009934CB"/>
     <w:rsid w:val="009945B3"/>
     <w:rsid w:val="0099541F"/>
     <w:rsid w:val="00996677"/>
     <w:rsid w:val="009972E4"/>
+    <w:rsid w:val="009976ED"/>
     <w:rsid w:val="00997AA6"/>
     <w:rsid w:val="009A05B7"/>
     <w:rsid w:val="009A0D19"/>
+    <w:rsid w:val="009A125C"/>
     <w:rsid w:val="009A191C"/>
+    <w:rsid w:val="009A1BEC"/>
+    <w:rsid w:val="009A1EAD"/>
+    <w:rsid w:val="009A3BCB"/>
     <w:rsid w:val="009A52E5"/>
     <w:rsid w:val="009A5D9D"/>
     <w:rsid w:val="009A627D"/>
     <w:rsid w:val="009A63FA"/>
     <w:rsid w:val="009A7ADC"/>
     <w:rsid w:val="009A7DFF"/>
     <w:rsid w:val="009B08F8"/>
     <w:rsid w:val="009B16B4"/>
     <w:rsid w:val="009B281C"/>
+    <w:rsid w:val="009B3103"/>
     <w:rsid w:val="009B372C"/>
     <w:rsid w:val="009B3857"/>
     <w:rsid w:val="009B42AC"/>
     <w:rsid w:val="009B4BE0"/>
     <w:rsid w:val="009B4C84"/>
     <w:rsid w:val="009B4ECE"/>
+    <w:rsid w:val="009B6C84"/>
     <w:rsid w:val="009B6E4E"/>
     <w:rsid w:val="009B76E7"/>
     <w:rsid w:val="009B7FBB"/>
     <w:rsid w:val="009C0613"/>
     <w:rsid w:val="009C2F6A"/>
+    <w:rsid w:val="009C3B2E"/>
     <w:rsid w:val="009C4944"/>
     <w:rsid w:val="009C4AD8"/>
     <w:rsid w:val="009C4D66"/>
+    <w:rsid w:val="009C5A62"/>
+    <w:rsid w:val="009C6DB8"/>
     <w:rsid w:val="009C7A30"/>
     <w:rsid w:val="009C7E98"/>
     <w:rsid w:val="009D0873"/>
     <w:rsid w:val="009D13BA"/>
     <w:rsid w:val="009D27AD"/>
     <w:rsid w:val="009D36B8"/>
+    <w:rsid w:val="009D45CB"/>
     <w:rsid w:val="009D47B7"/>
+    <w:rsid w:val="009D4DAA"/>
     <w:rsid w:val="009D4DC3"/>
+    <w:rsid w:val="009D5A41"/>
     <w:rsid w:val="009D5E7C"/>
     <w:rsid w:val="009D6343"/>
     <w:rsid w:val="009D63CA"/>
     <w:rsid w:val="009D71A8"/>
     <w:rsid w:val="009D71A9"/>
     <w:rsid w:val="009D71F0"/>
+    <w:rsid w:val="009D7707"/>
     <w:rsid w:val="009D77DF"/>
-    <w:rsid w:val="009E08D9"/>
     <w:rsid w:val="009E1612"/>
     <w:rsid w:val="009E1AC1"/>
     <w:rsid w:val="009E2509"/>
     <w:rsid w:val="009E2D3E"/>
     <w:rsid w:val="009E2E67"/>
     <w:rsid w:val="009E329A"/>
     <w:rsid w:val="009E35FF"/>
+    <w:rsid w:val="009E396D"/>
     <w:rsid w:val="009E4312"/>
+    <w:rsid w:val="009E4D16"/>
+    <w:rsid w:val="009E517E"/>
     <w:rsid w:val="009E5F49"/>
     <w:rsid w:val="009E614B"/>
     <w:rsid w:val="009E6A91"/>
+    <w:rsid w:val="009E6F7B"/>
     <w:rsid w:val="009F0231"/>
     <w:rsid w:val="009F07B1"/>
     <w:rsid w:val="009F0DDF"/>
     <w:rsid w:val="009F21B4"/>
+    <w:rsid w:val="009F2770"/>
+    <w:rsid w:val="009F306F"/>
     <w:rsid w:val="009F3EEB"/>
     <w:rsid w:val="009F4B60"/>
     <w:rsid w:val="009F5492"/>
     <w:rsid w:val="009F64B3"/>
     <w:rsid w:val="009F682D"/>
     <w:rsid w:val="009F68E4"/>
+    <w:rsid w:val="009F6D93"/>
     <w:rsid w:val="00A000E2"/>
     <w:rsid w:val="00A004C1"/>
     <w:rsid w:val="00A00873"/>
     <w:rsid w:val="00A00E02"/>
     <w:rsid w:val="00A0311A"/>
     <w:rsid w:val="00A03ED3"/>
     <w:rsid w:val="00A05422"/>
     <w:rsid w:val="00A0607D"/>
     <w:rsid w:val="00A06197"/>
     <w:rsid w:val="00A0737A"/>
     <w:rsid w:val="00A07B17"/>
     <w:rsid w:val="00A114C9"/>
     <w:rsid w:val="00A11C1E"/>
+    <w:rsid w:val="00A128D4"/>
     <w:rsid w:val="00A12CD4"/>
     <w:rsid w:val="00A13149"/>
+    <w:rsid w:val="00A137E4"/>
     <w:rsid w:val="00A13E4E"/>
     <w:rsid w:val="00A15475"/>
     <w:rsid w:val="00A15640"/>
+    <w:rsid w:val="00A15687"/>
     <w:rsid w:val="00A15F76"/>
+    <w:rsid w:val="00A15FDA"/>
     <w:rsid w:val="00A16F16"/>
     <w:rsid w:val="00A17D57"/>
     <w:rsid w:val="00A20091"/>
     <w:rsid w:val="00A20BCA"/>
     <w:rsid w:val="00A22F29"/>
     <w:rsid w:val="00A24329"/>
     <w:rsid w:val="00A245BC"/>
     <w:rsid w:val="00A25BEE"/>
     <w:rsid w:val="00A26482"/>
     <w:rsid w:val="00A26A45"/>
     <w:rsid w:val="00A26B23"/>
     <w:rsid w:val="00A275E9"/>
     <w:rsid w:val="00A27616"/>
     <w:rsid w:val="00A30CF8"/>
     <w:rsid w:val="00A3193A"/>
+    <w:rsid w:val="00A328D6"/>
     <w:rsid w:val="00A328FE"/>
+    <w:rsid w:val="00A32F7F"/>
     <w:rsid w:val="00A3350F"/>
     <w:rsid w:val="00A33597"/>
     <w:rsid w:val="00A338E2"/>
     <w:rsid w:val="00A34EFE"/>
     <w:rsid w:val="00A34FEC"/>
     <w:rsid w:val="00A37B67"/>
     <w:rsid w:val="00A40224"/>
     <w:rsid w:val="00A4064D"/>
+    <w:rsid w:val="00A40C5D"/>
     <w:rsid w:val="00A40C8A"/>
     <w:rsid w:val="00A413D3"/>
     <w:rsid w:val="00A4265B"/>
     <w:rsid w:val="00A42B5D"/>
     <w:rsid w:val="00A43B6E"/>
+    <w:rsid w:val="00A43C69"/>
     <w:rsid w:val="00A4406B"/>
     <w:rsid w:val="00A44358"/>
     <w:rsid w:val="00A4462A"/>
     <w:rsid w:val="00A447FA"/>
     <w:rsid w:val="00A452B2"/>
     <w:rsid w:val="00A4547A"/>
     <w:rsid w:val="00A45871"/>
+    <w:rsid w:val="00A45C4A"/>
     <w:rsid w:val="00A46D14"/>
     <w:rsid w:val="00A47833"/>
     <w:rsid w:val="00A5012E"/>
+    <w:rsid w:val="00A504AB"/>
     <w:rsid w:val="00A509D3"/>
     <w:rsid w:val="00A50B79"/>
     <w:rsid w:val="00A50FB6"/>
+    <w:rsid w:val="00A514DB"/>
+    <w:rsid w:val="00A51A91"/>
     <w:rsid w:val="00A51D35"/>
     <w:rsid w:val="00A52478"/>
     <w:rsid w:val="00A5251C"/>
     <w:rsid w:val="00A53204"/>
     <w:rsid w:val="00A53B2F"/>
     <w:rsid w:val="00A541CD"/>
     <w:rsid w:val="00A54A2A"/>
     <w:rsid w:val="00A54D5C"/>
     <w:rsid w:val="00A551FC"/>
     <w:rsid w:val="00A55382"/>
+    <w:rsid w:val="00A56F81"/>
     <w:rsid w:val="00A5705D"/>
+    <w:rsid w:val="00A57717"/>
     <w:rsid w:val="00A60184"/>
     <w:rsid w:val="00A607BD"/>
+    <w:rsid w:val="00A60D7B"/>
     <w:rsid w:val="00A62D19"/>
     <w:rsid w:val="00A63211"/>
     <w:rsid w:val="00A632D3"/>
     <w:rsid w:val="00A637B5"/>
     <w:rsid w:val="00A63856"/>
     <w:rsid w:val="00A63F69"/>
     <w:rsid w:val="00A647C0"/>
     <w:rsid w:val="00A65D26"/>
     <w:rsid w:val="00A6742A"/>
     <w:rsid w:val="00A675F7"/>
+    <w:rsid w:val="00A67C1F"/>
     <w:rsid w:val="00A67D51"/>
+    <w:rsid w:val="00A67EFB"/>
     <w:rsid w:val="00A70339"/>
     <w:rsid w:val="00A71B50"/>
     <w:rsid w:val="00A720EA"/>
     <w:rsid w:val="00A72246"/>
+    <w:rsid w:val="00A7284F"/>
     <w:rsid w:val="00A72C6A"/>
+    <w:rsid w:val="00A734FF"/>
     <w:rsid w:val="00A7406E"/>
     <w:rsid w:val="00A74B24"/>
     <w:rsid w:val="00A74E32"/>
     <w:rsid w:val="00A750E6"/>
     <w:rsid w:val="00A75629"/>
     <w:rsid w:val="00A75646"/>
     <w:rsid w:val="00A7665A"/>
     <w:rsid w:val="00A77922"/>
+    <w:rsid w:val="00A77BE2"/>
     <w:rsid w:val="00A818C3"/>
     <w:rsid w:val="00A81EB4"/>
     <w:rsid w:val="00A8350E"/>
+    <w:rsid w:val="00A835ED"/>
     <w:rsid w:val="00A83E85"/>
+    <w:rsid w:val="00A840E1"/>
     <w:rsid w:val="00A84E22"/>
+    <w:rsid w:val="00A84F03"/>
+    <w:rsid w:val="00A86B53"/>
     <w:rsid w:val="00A87046"/>
     <w:rsid w:val="00A90262"/>
     <w:rsid w:val="00A904AD"/>
+    <w:rsid w:val="00A904EB"/>
+    <w:rsid w:val="00A9109C"/>
+    <w:rsid w:val="00A923B4"/>
     <w:rsid w:val="00A927D4"/>
     <w:rsid w:val="00A930D0"/>
     <w:rsid w:val="00A93977"/>
     <w:rsid w:val="00A939E9"/>
+    <w:rsid w:val="00A942B2"/>
     <w:rsid w:val="00A9447E"/>
     <w:rsid w:val="00A957BE"/>
     <w:rsid w:val="00A959B8"/>
     <w:rsid w:val="00A9666A"/>
     <w:rsid w:val="00A9671B"/>
+    <w:rsid w:val="00A9726E"/>
+    <w:rsid w:val="00A974A1"/>
     <w:rsid w:val="00A976E5"/>
     <w:rsid w:val="00AA0241"/>
     <w:rsid w:val="00AA0375"/>
     <w:rsid w:val="00AA13D1"/>
+    <w:rsid w:val="00AA1410"/>
+    <w:rsid w:val="00AA1ECB"/>
     <w:rsid w:val="00AA36B5"/>
+    <w:rsid w:val="00AA3AB1"/>
     <w:rsid w:val="00AA42E0"/>
     <w:rsid w:val="00AA5382"/>
     <w:rsid w:val="00AA57A5"/>
     <w:rsid w:val="00AA594B"/>
+    <w:rsid w:val="00AA5F4F"/>
     <w:rsid w:val="00AA6B86"/>
     <w:rsid w:val="00AA6BE9"/>
     <w:rsid w:val="00AA78E0"/>
     <w:rsid w:val="00AB0EDA"/>
     <w:rsid w:val="00AB1A99"/>
     <w:rsid w:val="00AB2483"/>
     <w:rsid w:val="00AB314F"/>
+    <w:rsid w:val="00AB3A6B"/>
     <w:rsid w:val="00AB4202"/>
     <w:rsid w:val="00AB498B"/>
     <w:rsid w:val="00AB58D8"/>
     <w:rsid w:val="00AB5ED3"/>
-    <w:rsid w:val="00AB6425"/>
     <w:rsid w:val="00AC006E"/>
     <w:rsid w:val="00AC092C"/>
     <w:rsid w:val="00AC1506"/>
     <w:rsid w:val="00AC18B6"/>
     <w:rsid w:val="00AC1A30"/>
     <w:rsid w:val="00AC22E3"/>
+    <w:rsid w:val="00AC3117"/>
+    <w:rsid w:val="00AC31A9"/>
+    <w:rsid w:val="00AC45B8"/>
     <w:rsid w:val="00AC4727"/>
     <w:rsid w:val="00AC5181"/>
     <w:rsid w:val="00AC52A6"/>
     <w:rsid w:val="00AC56EF"/>
     <w:rsid w:val="00AC6826"/>
     <w:rsid w:val="00AC6EBD"/>
     <w:rsid w:val="00AC7EF8"/>
     <w:rsid w:val="00AD092D"/>
     <w:rsid w:val="00AD095F"/>
     <w:rsid w:val="00AD0C97"/>
     <w:rsid w:val="00AD14D2"/>
+    <w:rsid w:val="00AD21FB"/>
     <w:rsid w:val="00AD28A3"/>
     <w:rsid w:val="00AD41CF"/>
     <w:rsid w:val="00AD443C"/>
     <w:rsid w:val="00AD45C0"/>
     <w:rsid w:val="00AD53CB"/>
-    <w:rsid w:val="00AD64D9"/>
+    <w:rsid w:val="00AD6B93"/>
     <w:rsid w:val="00AD790F"/>
     <w:rsid w:val="00AD7A9A"/>
+    <w:rsid w:val="00AE1039"/>
     <w:rsid w:val="00AE305C"/>
     <w:rsid w:val="00AE440D"/>
     <w:rsid w:val="00AE5102"/>
     <w:rsid w:val="00AE5C62"/>
     <w:rsid w:val="00AE5DF0"/>
     <w:rsid w:val="00AE5E9B"/>
     <w:rsid w:val="00AE653A"/>
     <w:rsid w:val="00AE69C7"/>
+    <w:rsid w:val="00AE6AF6"/>
     <w:rsid w:val="00AE7029"/>
+    <w:rsid w:val="00AE7E1C"/>
+    <w:rsid w:val="00AF1EEB"/>
     <w:rsid w:val="00AF2D97"/>
     <w:rsid w:val="00AF3011"/>
+    <w:rsid w:val="00AF363D"/>
+    <w:rsid w:val="00AF4459"/>
     <w:rsid w:val="00AF57FF"/>
     <w:rsid w:val="00AF5BD8"/>
     <w:rsid w:val="00B00412"/>
     <w:rsid w:val="00B006B2"/>
     <w:rsid w:val="00B00981"/>
     <w:rsid w:val="00B02A2C"/>
+    <w:rsid w:val="00B03B21"/>
     <w:rsid w:val="00B043CB"/>
     <w:rsid w:val="00B047C5"/>
     <w:rsid w:val="00B052E8"/>
     <w:rsid w:val="00B05A81"/>
     <w:rsid w:val="00B0668F"/>
     <w:rsid w:val="00B067E5"/>
     <w:rsid w:val="00B07DA5"/>
     <w:rsid w:val="00B07F4F"/>
     <w:rsid w:val="00B1103F"/>
     <w:rsid w:val="00B114EE"/>
     <w:rsid w:val="00B1225A"/>
     <w:rsid w:val="00B124E1"/>
+    <w:rsid w:val="00B12650"/>
     <w:rsid w:val="00B12E00"/>
     <w:rsid w:val="00B135A9"/>
     <w:rsid w:val="00B13D22"/>
     <w:rsid w:val="00B13D69"/>
+    <w:rsid w:val="00B13FDE"/>
     <w:rsid w:val="00B14A42"/>
     <w:rsid w:val="00B16A1F"/>
+    <w:rsid w:val="00B16BCB"/>
     <w:rsid w:val="00B16D52"/>
     <w:rsid w:val="00B16E61"/>
+    <w:rsid w:val="00B17684"/>
+    <w:rsid w:val="00B17A5A"/>
     <w:rsid w:val="00B208A2"/>
     <w:rsid w:val="00B20AAB"/>
     <w:rsid w:val="00B20AD7"/>
     <w:rsid w:val="00B21EB7"/>
     <w:rsid w:val="00B221E4"/>
     <w:rsid w:val="00B23FA4"/>
     <w:rsid w:val="00B24782"/>
+    <w:rsid w:val="00B26C18"/>
     <w:rsid w:val="00B26D36"/>
     <w:rsid w:val="00B26D63"/>
     <w:rsid w:val="00B26EFB"/>
     <w:rsid w:val="00B272B1"/>
+    <w:rsid w:val="00B27CC6"/>
     <w:rsid w:val="00B30E0A"/>
     <w:rsid w:val="00B3120C"/>
+    <w:rsid w:val="00B31C5F"/>
     <w:rsid w:val="00B324D3"/>
+    <w:rsid w:val="00B32E7E"/>
     <w:rsid w:val="00B3496B"/>
     <w:rsid w:val="00B34D54"/>
+    <w:rsid w:val="00B3643B"/>
     <w:rsid w:val="00B3684A"/>
     <w:rsid w:val="00B368C5"/>
-    <w:rsid w:val="00B36BA1"/>
+    <w:rsid w:val="00B36E02"/>
     <w:rsid w:val="00B37063"/>
+    <w:rsid w:val="00B40D86"/>
     <w:rsid w:val="00B411F9"/>
+    <w:rsid w:val="00B412BF"/>
     <w:rsid w:val="00B415FF"/>
     <w:rsid w:val="00B42026"/>
     <w:rsid w:val="00B42057"/>
     <w:rsid w:val="00B42453"/>
     <w:rsid w:val="00B424A2"/>
     <w:rsid w:val="00B42C03"/>
+    <w:rsid w:val="00B4521B"/>
     <w:rsid w:val="00B4562B"/>
+    <w:rsid w:val="00B4565F"/>
     <w:rsid w:val="00B4615E"/>
     <w:rsid w:val="00B46AAF"/>
     <w:rsid w:val="00B46C57"/>
+    <w:rsid w:val="00B4786F"/>
+    <w:rsid w:val="00B47E0B"/>
     <w:rsid w:val="00B47E52"/>
     <w:rsid w:val="00B5123A"/>
+    <w:rsid w:val="00B516B8"/>
+    <w:rsid w:val="00B528CA"/>
     <w:rsid w:val="00B5374A"/>
     <w:rsid w:val="00B5402E"/>
     <w:rsid w:val="00B54529"/>
     <w:rsid w:val="00B554D6"/>
     <w:rsid w:val="00B557C5"/>
     <w:rsid w:val="00B55B84"/>
     <w:rsid w:val="00B55CE4"/>
+    <w:rsid w:val="00B56A6B"/>
     <w:rsid w:val="00B57850"/>
     <w:rsid w:val="00B6035A"/>
+    <w:rsid w:val="00B603C1"/>
     <w:rsid w:val="00B60503"/>
     <w:rsid w:val="00B60C36"/>
     <w:rsid w:val="00B60C88"/>
+    <w:rsid w:val="00B60F48"/>
     <w:rsid w:val="00B61A86"/>
+    <w:rsid w:val="00B62DFC"/>
     <w:rsid w:val="00B634B3"/>
     <w:rsid w:val="00B6369F"/>
     <w:rsid w:val="00B63813"/>
     <w:rsid w:val="00B641A7"/>
     <w:rsid w:val="00B647A3"/>
     <w:rsid w:val="00B64C47"/>
     <w:rsid w:val="00B64C95"/>
+    <w:rsid w:val="00B64CFB"/>
     <w:rsid w:val="00B65555"/>
     <w:rsid w:val="00B65946"/>
+    <w:rsid w:val="00B659C6"/>
     <w:rsid w:val="00B66217"/>
+    <w:rsid w:val="00B67199"/>
     <w:rsid w:val="00B675CA"/>
     <w:rsid w:val="00B67780"/>
     <w:rsid w:val="00B70F81"/>
     <w:rsid w:val="00B7119A"/>
     <w:rsid w:val="00B71AC6"/>
+    <w:rsid w:val="00B72688"/>
     <w:rsid w:val="00B7282F"/>
     <w:rsid w:val="00B736E0"/>
     <w:rsid w:val="00B763CD"/>
     <w:rsid w:val="00B765B0"/>
     <w:rsid w:val="00B77350"/>
     <w:rsid w:val="00B7743D"/>
     <w:rsid w:val="00B7775A"/>
     <w:rsid w:val="00B808F2"/>
-    <w:rsid w:val="00B80C48"/>
     <w:rsid w:val="00B80E10"/>
+    <w:rsid w:val="00B80F42"/>
     <w:rsid w:val="00B81E91"/>
     <w:rsid w:val="00B823EE"/>
     <w:rsid w:val="00B83057"/>
     <w:rsid w:val="00B83228"/>
+    <w:rsid w:val="00B834CA"/>
+    <w:rsid w:val="00B836B8"/>
     <w:rsid w:val="00B83A66"/>
     <w:rsid w:val="00B84C3E"/>
     <w:rsid w:val="00B855B0"/>
     <w:rsid w:val="00B8576C"/>
     <w:rsid w:val="00B862B9"/>
+    <w:rsid w:val="00B871E6"/>
+    <w:rsid w:val="00B87E8A"/>
     <w:rsid w:val="00B90A76"/>
     <w:rsid w:val="00B90E1E"/>
     <w:rsid w:val="00B925A9"/>
     <w:rsid w:val="00B93495"/>
+    <w:rsid w:val="00B93774"/>
     <w:rsid w:val="00B93F2B"/>
+    <w:rsid w:val="00B946D8"/>
+    <w:rsid w:val="00B94804"/>
+    <w:rsid w:val="00B94FCA"/>
     <w:rsid w:val="00B951AE"/>
     <w:rsid w:val="00B95426"/>
     <w:rsid w:val="00B956FB"/>
+    <w:rsid w:val="00B958DB"/>
+    <w:rsid w:val="00B96891"/>
+    <w:rsid w:val="00B97206"/>
+    <w:rsid w:val="00B9735C"/>
     <w:rsid w:val="00BA0EDC"/>
+    <w:rsid w:val="00BA269D"/>
     <w:rsid w:val="00BA3007"/>
+    <w:rsid w:val="00BA3356"/>
     <w:rsid w:val="00BA3F0D"/>
     <w:rsid w:val="00BA43B4"/>
     <w:rsid w:val="00BA4533"/>
     <w:rsid w:val="00BA4858"/>
     <w:rsid w:val="00BA4C44"/>
     <w:rsid w:val="00BA4FB3"/>
     <w:rsid w:val="00BA5387"/>
     <w:rsid w:val="00BA68D3"/>
     <w:rsid w:val="00BA73A6"/>
     <w:rsid w:val="00BB02DB"/>
     <w:rsid w:val="00BB0701"/>
     <w:rsid w:val="00BB0D4A"/>
+    <w:rsid w:val="00BB110D"/>
+    <w:rsid w:val="00BB28DE"/>
+    <w:rsid w:val="00BB3D49"/>
     <w:rsid w:val="00BB4E6A"/>
     <w:rsid w:val="00BB4ECB"/>
     <w:rsid w:val="00BB56EC"/>
     <w:rsid w:val="00BB6235"/>
     <w:rsid w:val="00BB6B1D"/>
     <w:rsid w:val="00BB7696"/>
     <w:rsid w:val="00BB7AA9"/>
     <w:rsid w:val="00BB7DA3"/>
     <w:rsid w:val="00BC0642"/>
     <w:rsid w:val="00BC0E05"/>
     <w:rsid w:val="00BC1417"/>
     <w:rsid w:val="00BC2462"/>
     <w:rsid w:val="00BC2A3D"/>
     <w:rsid w:val="00BC2A86"/>
+    <w:rsid w:val="00BC3342"/>
+    <w:rsid w:val="00BC3674"/>
     <w:rsid w:val="00BC4679"/>
     <w:rsid w:val="00BC5716"/>
     <w:rsid w:val="00BC65E4"/>
     <w:rsid w:val="00BC6E42"/>
     <w:rsid w:val="00BC7721"/>
+    <w:rsid w:val="00BC7FA5"/>
     <w:rsid w:val="00BD020D"/>
     <w:rsid w:val="00BD06A0"/>
     <w:rsid w:val="00BD191D"/>
     <w:rsid w:val="00BD254A"/>
     <w:rsid w:val="00BD2E1A"/>
+    <w:rsid w:val="00BD2EE3"/>
+    <w:rsid w:val="00BD3581"/>
+    <w:rsid w:val="00BD36E8"/>
     <w:rsid w:val="00BD3AC8"/>
     <w:rsid w:val="00BD595B"/>
     <w:rsid w:val="00BD5BC0"/>
+    <w:rsid w:val="00BD6788"/>
+    <w:rsid w:val="00BD6C68"/>
     <w:rsid w:val="00BE2F55"/>
     <w:rsid w:val="00BE3074"/>
     <w:rsid w:val="00BE31FE"/>
     <w:rsid w:val="00BE3431"/>
-    <w:rsid w:val="00BE37BF"/>
+    <w:rsid w:val="00BE3BE0"/>
     <w:rsid w:val="00BE3D15"/>
     <w:rsid w:val="00BE3E6B"/>
     <w:rsid w:val="00BE55DA"/>
     <w:rsid w:val="00BE6654"/>
     <w:rsid w:val="00BE683D"/>
     <w:rsid w:val="00BE6C55"/>
     <w:rsid w:val="00BE6FE4"/>
     <w:rsid w:val="00BF0E3F"/>
     <w:rsid w:val="00BF14DD"/>
     <w:rsid w:val="00BF15F1"/>
     <w:rsid w:val="00BF1861"/>
     <w:rsid w:val="00BF1917"/>
+    <w:rsid w:val="00BF21FD"/>
+    <w:rsid w:val="00BF2803"/>
     <w:rsid w:val="00BF2A1A"/>
     <w:rsid w:val="00BF303A"/>
     <w:rsid w:val="00BF4158"/>
     <w:rsid w:val="00BF5623"/>
+    <w:rsid w:val="00BF5B57"/>
+    <w:rsid w:val="00BF5F98"/>
+    <w:rsid w:val="00BF6807"/>
     <w:rsid w:val="00BF69C5"/>
     <w:rsid w:val="00C0017A"/>
     <w:rsid w:val="00C00668"/>
     <w:rsid w:val="00C00820"/>
     <w:rsid w:val="00C008FD"/>
-    <w:rsid w:val="00C00AB9"/>
     <w:rsid w:val="00C00E8E"/>
     <w:rsid w:val="00C0101C"/>
-    <w:rsid w:val="00C02376"/>
     <w:rsid w:val="00C02DC9"/>
     <w:rsid w:val="00C03309"/>
     <w:rsid w:val="00C0681F"/>
     <w:rsid w:val="00C0685C"/>
     <w:rsid w:val="00C06C33"/>
+    <w:rsid w:val="00C06CB1"/>
     <w:rsid w:val="00C072B2"/>
+    <w:rsid w:val="00C11084"/>
+    <w:rsid w:val="00C11914"/>
     <w:rsid w:val="00C14337"/>
     <w:rsid w:val="00C14B93"/>
     <w:rsid w:val="00C14FF9"/>
     <w:rsid w:val="00C15298"/>
+    <w:rsid w:val="00C157C7"/>
     <w:rsid w:val="00C15F0E"/>
     <w:rsid w:val="00C15F7D"/>
     <w:rsid w:val="00C15FB0"/>
     <w:rsid w:val="00C1746C"/>
     <w:rsid w:val="00C20121"/>
     <w:rsid w:val="00C20DB0"/>
     <w:rsid w:val="00C20FA4"/>
     <w:rsid w:val="00C20FD3"/>
     <w:rsid w:val="00C218C4"/>
+    <w:rsid w:val="00C22946"/>
+    <w:rsid w:val="00C22F1D"/>
     <w:rsid w:val="00C23BAC"/>
     <w:rsid w:val="00C271FB"/>
     <w:rsid w:val="00C275AA"/>
     <w:rsid w:val="00C27720"/>
+    <w:rsid w:val="00C27746"/>
     <w:rsid w:val="00C27852"/>
     <w:rsid w:val="00C27C98"/>
     <w:rsid w:val="00C30094"/>
     <w:rsid w:val="00C30425"/>
     <w:rsid w:val="00C306D9"/>
     <w:rsid w:val="00C30C4D"/>
+    <w:rsid w:val="00C3125B"/>
+    <w:rsid w:val="00C3136E"/>
     <w:rsid w:val="00C3166C"/>
     <w:rsid w:val="00C3235A"/>
     <w:rsid w:val="00C32FF0"/>
     <w:rsid w:val="00C33EE4"/>
     <w:rsid w:val="00C34514"/>
     <w:rsid w:val="00C3509E"/>
+    <w:rsid w:val="00C35DF8"/>
+    <w:rsid w:val="00C36A0A"/>
+    <w:rsid w:val="00C36EA3"/>
     <w:rsid w:val="00C375EE"/>
+    <w:rsid w:val="00C37C59"/>
     <w:rsid w:val="00C37FCE"/>
     <w:rsid w:val="00C40083"/>
     <w:rsid w:val="00C404C5"/>
     <w:rsid w:val="00C40775"/>
     <w:rsid w:val="00C4115B"/>
     <w:rsid w:val="00C41A44"/>
     <w:rsid w:val="00C4364B"/>
-    <w:rsid w:val="00C43BEA"/>
     <w:rsid w:val="00C43C25"/>
+    <w:rsid w:val="00C43C6E"/>
     <w:rsid w:val="00C44B22"/>
     <w:rsid w:val="00C44D87"/>
+    <w:rsid w:val="00C4593B"/>
+    <w:rsid w:val="00C4656F"/>
     <w:rsid w:val="00C46B9A"/>
     <w:rsid w:val="00C47653"/>
     <w:rsid w:val="00C478A1"/>
     <w:rsid w:val="00C47B01"/>
-    <w:rsid w:val="00C50184"/>
     <w:rsid w:val="00C501C9"/>
+    <w:rsid w:val="00C51744"/>
     <w:rsid w:val="00C52906"/>
     <w:rsid w:val="00C52A28"/>
     <w:rsid w:val="00C52BAA"/>
     <w:rsid w:val="00C53076"/>
     <w:rsid w:val="00C53437"/>
     <w:rsid w:val="00C53BE7"/>
     <w:rsid w:val="00C543BF"/>
     <w:rsid w:val="00C555E1"/>
     <w:rsid w:val="00C55669"/>
+    <w:rsid w:val="00C559BE"/>
     <w:rsid w:val="00C56482"/>
     <w:rsid w:val="00C56846"/>
     <w:rsid w:val="00C570F5"/>
+    <w:rsid w:val="00C57949"/>
     <w:rsid w:val="00C6004B"/>
+    <w:rsid w:val="00C61418"/>
     <w:rsid w:val="00C61489"/>
     <w:rsid w:val="00C6164F"/>
     <w:rsid w:val="00C61BAE"/>
     <w:rsid w:val="00C62564"/>
     <w:rsid w:val="00C62EAD"/>
     <w:rsid w:val="00C63A6A"/>
     <w:rsid w:val="00C64231"/>
     <w:rsid w:val="00C6495B"/>
     <w:rsid w:val="00C64F15"/>
     <w:rsid w:val="00C651DA"/>
     <w:rsid w:val="00C65490"/>
     <w:rsid w:val="00C6595B"/>
     <w:rsid w:val="00C65D42"/>
     <w:rsid w:val="00C667ED"/>
-    <w:rsid w:val="00C67D09"/>
+    <w:rsid w:val="00C669C0"/>
+    <w:rsid w:val="00C67446"/>
     <w:rsid w:val="00C70DC3"/>
     <w:rsid w:val="00C730D2"/>
     <w:rsid w:val="00C736D9"/>
     <w:rsid w:val="00C742E0"/>
     <w:rsid w:val="00C74B27"/>
     <w:rsid w:val="00C751E0"/>
+    <w:rsid w:val="00C759CB"/>
     <w:rsid w:val="00C76A43"/>
+    <w:rsid w:val="00C76F72"/>
     <w:rsid w:val="00C76F8E"/>
     <w:rsid w:val="00C80654"/>
+    <w:rsid w:val="00C81DCE"/>
     <w:rsid w:val="00C82292"/>
     <w:rsid w:val="00C8256B"/>
     <w:rsid w:val="00C82E36"/>
+    <w:rsid w:val="00C8387E"/>
     <w:rsid w:val="00C8392B"/>
     <w:rsid w:val="00C83F78"/>
     <w:rsid w:val="00C83F89"/>
     <w:rsid w:val="00C84198"/>
     <w:rsid w:val="00C84466"/>
     <w:rsid w:val="00C84860"/>
     <w:rsid w:val="00C84AE1"/>
     <w:rsid w:val="00C84D71"/>
     <w:rsid w:val="00C856F1"/>
     <w:rsid w:val="00C85FF1"/>
+    <w:rsid w:val="00C8686B"/>
     <w:rsid w:val="00C86E82"/>
+    <w:rsid w:val="00C87881"/>
     <w:rsid w:val="00C90D1E"/>
     <w:rsid w:val="00C90D83"/>
     <w:rsid w:val="00C9135D"/>
+    <w:rsid w:val="00C91F60"/>
+    <w:rsid w:val="00C920B7"/>
     <w:rsid w:val="00C92193"/>
     <w:rsid w:val="00C93599"/>
     <w:rsid w:val="00C93D4C"/>
+    <w:rsid w:val="00C93F2D"/>
     <w:rsid w:val="00C94AB4"/>
     <w:rsid w:val="00C95091"/>
     <w:rsid w:val="00C95ECE"/>
     <w:rsid w:val="00C9632B"/>
     <w:rsid w:val="00C96C83"/>
     <w:rsid w:val="00C976B7"/>
     <w:rsid w:val="00C9782A"/>
+    <w:rsid w:val="00C97D4F"/>
+    <w:rsid w:val="00C97E17"/>
     <w:rsid w:val="00CA0DD9"/>
     <w:rsid w:val="00CA16E1"/>
     <w:rsid w:val="00CA18D6"/>
     <w:rsid w:val="00CA1D4D"/>
+    <w:rsid w:val="00CA273D"/>
+    <w:rsid w:val="00CA29D2"/>
     <w:rsid w:val="00CA3355"/>
     <w:rsid w:val="00CA4079"/>
     <w:rsid w:val="00CA43B0"/>
     <w:rsid w:val="00CA4BC4"/>
     <w:rsid w:val="00CA5775"/>
     <w:rsid w:val="00CA5F34"/>
+    <w:rsid w:val="00CA6386"/>
     <w:rsid w:val="00CA63EC"/>
+    <w:rsid w:val="00CB1668"/>
     <w:rsid w:val="00CB1B3C"/>
     <w:rsid w:val="00CB1E78"/>
+    <w:rsid w:val="00CB31F1"/>
     <w:rsid w:val="00CB32BB"/>
+    <w:rsid w:val="00CB3AA1"/>
     <w:rsid w:val="00CB4723"/>
     <w:rsid w:val="00CB4EDF"/>
     <w:rsid w:val="00CB4FE2"/>
+    <w:rsid w:val="00CB517E"/>
     <w:rsid w:val="00CB5476"/>
+    <w:rsid w:val="00CB6747"/>
+    <w:rsid w:val="00CB6FCC"/>
     <w:rsid w:val="00CB7686"/>
     <w:rsid w:val="00CC0069"/>
     <w:rsid w:val="00CC00B4"/>
+    <w:rsid w:val="00CC0475"/>
     <w:rsid w:val="00CC0F7F"/>
     <w:rsid w:val="00CC1487"/>
     <w:rsid w:val="00CC15F3"/>
     <w:rsid w:val="00CC273B"/>
     <w:rsid w:val="00CC2FE4"/>
     <w:rsid w:val="00CC3058"/>
     <w:rsid w:val="00CC3ECE"/>
     <w:rsid w:val="00CC410D"/>
     <w:rsid w:val="00CC4347"/>
+    <w:rsid w:val="00CC530D"/>
+    <w:rsid w:val="00CC57D2"/>
     <w:rsid w:val="00CC6E78"/>
+    <w:rsid w:val="00CC77D5"/>
     <w:rsid w:val="00CC7F20"/>
+    <w:rsid w:val="00CD297D"/>
     <w:rsid w:val="00CD2A70"/>
+    <w:rsid w:val="00CD2C38"/>
     <w:rsid w:val="00CD3D52"/>
     <w:rsid w:val="00CD3DA3"/>
     <w:rsid w:val="00CD3E0E"/>
+    <w:rsid w:val="00CD4361"/>
+    <w:rsid w:val="00CD46BE"/>
+    <w:rsid w:val="00CD4B5D"/>
     <w:rsid w:val="00CD4BE4"/>
     <w:rsid w:val="00CD6EED"/>
+    <w:rsid w:val="00CD7042"/>
     <w:rsid w:val="00CD75CB"/>
     <w:rsid w:val="00CD7EFC"/>
-    <w:rsid w:val="00CE0851"/>
+    <w:rsid w:val="00CE0D15"/>
     <w:rsid w:val="00CE1B2F"/>
     <w:rsid w:val="00CE1B9B"/>
     <w:rsid w:val="00CE282B"/>
     <w:rsid w:val="00CE3081"/>
     <w:rsid w:val="00CE4E29"/>
     <w:rsid w:val="00CE4E8E"/>
     <w:rsid w:val="00CE658C"/>
     <w:rsid w:val="00CE7498"/>
+    <w:rsid w:val="00CF19E5"/>
     <w:rsid w:val="00CF249C"/>
     <w:rsid w:val="00CF29F1"/>
     <w:rsid w:val="00CF3919"/>
     <w:rsid w:val="00CF46E0"/>
     <w:rsid w:val="00CF53A2"/>
     <w:rsid w:val="00CF632D"/>
+    <w:rsid w:val="00CF6F7D"/>
     <w:rsid w:val="00D01975"/>
     <w:rsid w:val="00D01C84"/>
     <w:rsid w:val="00D02568"/>
     <w:rsid w:val="00D029F0"/>
     <w:rsid w:val="00D032B7"/>
     <w:rsid w:val="00D03D49"/>
     <w:rsid w:val="00D03E3C"/>
     <w:rsid w:val="00D03E79"/>
     <w:rsid w:val="00D03F62"/>
+    <w:rsid w:val="00D042E3"/>
     <w:rsid w:val="00D04671"/>
     <w:rsid w:val="00D04C00"/>
     <w:rsid w:val="00D06B8F"/>
+    <w:rsid w:val="00D0725A"/>
     <w:rsid w:val="00D0748A"/>
     <w:rsid w:val="00D0796F"/>
     <w:rsid w:val="00D11B6E"/>
     <w:rsid w:val="00D11D45"/>
     <w:rsid w:val="00D1321F"/>
+    <w:rsid w:val="00D13592"/>
     <w:rsid w:val="00D13999"/>
     <w:rsid w:val="00D14B18"/>
     <w:rsid w:val="00D14C86"/>
+    <w:rsid w:val="00D14D58"/>
     <w:rsid w:val="00D15821"/>
     <w:rsid w:val="00D1609C"/>
     <w:rsid w:val="00D1619B"/>
     <w:rsid w:val="00D168F4"/>
     <w:rsid w:val="00D17CDC"/>
+    <w:rsid w:val="00D2045E"/>
     <w:rsid w:val="00D2138E"/>
     <w:rsid w:val="00D21439"/>
     <w:rsid w:val="00D21569"/>
+    <w:rsid w:val="00D218E8"/>
+    <w:rsid w:val="00D229C2"/>
+    <w:rsid w:val="00D229E3"/>
     <w:rsid w:val="00D22DBB"/>
     <w:rsid w:val="00D23F51"/>
     <w:rsid w:val="00D24161"/>
     <w:rsid w:val="00D24316"/>
     <w:rsid w:val="00D257BA"/>
     <w:rsid w:val="00D25923"/>
     <w:rsid w:val="00D26359"/>
     <w:rsid w:val="00D311CF"/>
+    <w:rsid w:val="00D316B2"/>
     <w:rsid w:val="00D33046"/>
     <w:rsid w:val="00D33133"/>
     <w:rsid w:val="00D334B3"/>
     <w:rsid w:val="00D35234"/>
     <w:rsid w:val="00D3635A"/>
     <w:rsid w:val="00D36C43"/>
     <w:rsid w:val="00D373BD"/>
     <w:rsid w:val="00D376A1"/>
     <w:rsid w:val="00D401EC"/>
     <w:rsid w:val="00D403B5"/>
     <w:rsid w:val="00D40A7D"/>
     <w:rsid w:val="00D41956"/>
     <w:rsid w:val="00D420A3"/>
     <w:rsid w:val="00D422C4"/>
     <w:rsid w:val="00D435EE"/>
     <w:rsid w:val="00D44EA5"/>
     <w:rsid w:val="00D4525D"/>
     <w:rsid w:val="00D456FF"/>
     <w:rsid w:val="00D45B4B"/>
     <w:rsid w:val="00D45DB2"/>
     <w:rsid w:val="00D46B8C"/>
     <w:rsid w:val="00D46EF2"/>
     <w:rsid w:val="00D4701E"/>
+    <w:rsid w:val="00D47901"/>
     <w:rsid w:val="00D5052A"/>
     <w:rsid w:val="00D50621"/>
     <w:rsid w:val="00D50C37"/>
     <w:rsid w:val="00D5107E"/>
+    <w:rsid w:val="00D515E0"/>
     <w:rsid w:val="00D51650"/>
     <w:rsid w:val="00D521FC"/>
+    <w:rsid w:val="00D525A4"/>
     <w:rsid w:val="00D5284A"/>
     <w:rsid w:val="00D53DF4"/>
+    <w:rsid w:val="00D54654"/>
     <w:rsid w:val="00D54775"/>
     <w:rsid w:val="00D54981"/>
     <w:rsid w:val="00D54B99"/>
     <w:rsid w:val="00D55151"/>
     <w:rsid w:val="00D55910"/>
     <w:rsid w:val="00D56A2B"/>
     <w:rsid w:val="00D56EE6"/>
+    <w:rsid w:val="00D57BDF"/>
     <w:rsid w:val="00D6046F"/>
     <w:rsid w:val="00D605F3"/>
     <w:rsid w:val="00D60F94"/>
+    <w:rsid w:val="00D61172"/>
     <w:rsid w:val="00D611D4"/>
     <w:rsid w:val="00D614AF"/>
     <w:rsid w:val="00D61B6D"/>
+    <w:rsid w:val="00D62937"/>
+    <w:rsid w:val="00D637C0"/>
     <w:rsid w:val="00D639A6"/>
     <w:rsid w:val="00D63FB7"/>
+    <w:rsid w:val="00D64322"/>
     <w:rsid w:val="00D648BA"/>
+    <w:rsid w:val="00D65051"/>
     <w:rsid w:val="00D669EF"/>
+    <w:rsid w:val="00D66DB2"/>
     <w:rsid w:val="00D70298"/>
     <w:rsid w:val="00D70938"/>
     <w:rsid w:val="00D70DAF"/>
     <w:rsid w:val="00D713E9"/>
     <w:rsid w:val="00D73114"/>
     <w:rsid w:val="00D732E9"/>
     <w:rsid w:val="00D7335E"/>
     <w:rsid w:val="00D7590F"/>
     <w:rsid w:val="00D75985"/>
     <w:rsid w:val="00D8110E"/>
     <w:rsid w:val="00D8180B"/>
     <w:rsid w:val="00D81FEB"/>
     <w:rsid w:val="00D834C9"/>
+    <w:rsid w:val="00D84098"/>
     <w:rsid w:val="00D84646"/>
     <w:rsid w:val="00D866F9"/>
     <w:rsid w:val="00D86A1C"/>
     <w:rsid w:val="00D86F32"/>
     <w:rsid w:val="00D87626"/>
     <w:rsid w:val="00D87C44"/>
+    <w:rsid w:val="00D87EE2"/>
     <w:rsid w:val="00D90A1C"/>
     <w:rsid w:val="00D91173"/>
     <w:rsid w:val="00D9228D"/>
     <w:rsid w:val="00D92BF3"/>
     <w:rsid w:val="00D93C3D"/>
     <w:rsid w:val="00D93F22"/>
     <w:rsid w:val="00D94F66"/>
     <w:rsid w:val="00D95599"/>
+    <w:rsid w:val="00D957CB"/>
+    <w:rsid w:val="00D96261"/>
     <w:rsid w:val="00D96D78"/>
     <w:rsid w:val="00D96E97"/>
     <w:rsid w:val="00D970CA"/>
     <w:rsid w:val="00D97E71"/>
     <w:rsid w:val="00DA06D0"/>
     <w:rsid w:val="00DA22B7"/>
     <w:rsid w:val="00DA2461"/>
     <w:rsid w:val="00DA307F"/>
     <w:rsid w:val="00DA4D8B"/>
     <w:rsid w:val="00DA520B"/>
+    <w:rsid w:val="00DA53DC"/>
     <w:rsid w:val="00DA56A5"/>
     <w:rsid w:val="00DA58DC"/>
+    <w:rsid w:val="00DA5A70"/>
     <w:rsid w:val="00DA5DCF"/>
     <w:rsid w:val="00DA6706"/>
+    <w:rsid w:val="00DA6A36"/>
+    <w:rsid w:val="00DA6BB9"/>
     <w:rsid w:val="00DA6E6B"/>
     <w:rsid w:val="00DA6EDA"/>
     <w:rsid w:val="00DA77EC"/>
     <w:rsid w:val="00DA787F"/>
     <w:rsid w:val="00DB0ADB"/>
     <w:rsid w:val="00DB0DE5"/>
     <w:rsid w:val="00DB120F"/>
     <w:rsid w:val="00DB18AD"/>
     <w:rsid w:val="00DB1F0D"/>
     <w:rsid w:val="00DB202F"/>
+    <w:rsid w:val="00DB2467"/>
     <w:rsid w:val="00DB2D62"/>
+    <w:rsid w:val="00DB3295"/>
     <w:rsid w:val="00DB3569"/>
     <w:rsid w:val="00DB40F9"/>
+    <w:rsid w:val="00DB4140"/>
     <w:rsid w:val="00DB493A"/>
     <w:rsid w:val="00DB4F6C"/>
+    <w:rsid w:val="00DB57EC"/>
     <w:rsid w:val="00DB594B"/>
     <w:rsid w:val="00DB63C9"/>
     <w:rsid w:val="00DB653C"/>
     <w:rsid w:val="00DB6CD4"/>
     <w:rsid w:val="00DB6DDB"/>
     <w:rsid w:val="00DB71CC"/>
     <w:rsid w:val="00DB7A2D"/>
     <w:rsid w:val="00DC001F"/>
     <w:rsid w:val="00DC01E5"/>
-    <w:rsid w:val="00DC0570"/>
-    <w:rsid w:val="00DC0D2D"/>
     <w:rsid w:val="00DC1063"/>
     <w:rsid w:val="00DC15DC"/>
     <w:rsid w:val="00DC2055"/>
     <w:rsid w:val="00DC3B66"/>
     <w:rsid w:val="00DC3C54"/>
     <w:rsid w:val="00DC3DCF"/>
+    <w:rsid w:val="00DC44C6"/>
     <w:rsid w:val="00DC4B6F"/>
     <w:rsid w:val="00DC4CDC"/>
+    <w:rsid w:val="00DC4F68"/>
+    <w:rsid w:val="00DC5FB4"/>
     <w:rsid w:val="00DC615B"/>
     <w:rsid w:val="00DC68DE"/>
     <w:rsid w:val="00DC6A1B"/>
     <w:rsid w:val="00DC6DBE"/>
     <w:rsid w:val="00DC6E32"/>
+    <w:rsid w:val="00DD0FEB"/>
     <w:rsid w:val="00DD1519"/>
+    <w:rsid w:val="00DD15F5"/>
     <w:rsid w:val="00DD2239"/>
     <w:rsid w:val="00DD2A10"/>
     <w:rsid w:val="00DD2A3D"/>
     <w:rsid w:val="00DD303C"/>
     <w:rsid w:val="00DD35ED"/>
     <w:rsid w:val="00DD51F6"/>
     <w:rsid w:val="00DD54DE"/>
     <w:rsid w:val="00DD5BB9"/>
     <w:rsid w:val="00DD60BD"/>
     <w:rsid w:val="00DD6BA9"/>
     <w:rsid w:val="00DD7A40"/>
+    <w:rsid w:val="00DE03E2"/>
+    <w:rsid w:val="00DE0D6B"/>
     <w:rsid w:val="00DE12F1"/>
     <w:rsid w:val="00DE139E"/>
+    <w:rsid w:val="00DE196E"/>
     <w:rsid w:val="00DE1993"/>
     <w:rsid w:val="00DE259C"/>
     <w:rsid w:val="00DE2A74"/>
     <w:rsid w:val="00DE2C96"/>
     <w:rsid w:val="00DE39C8"/>
     <w:rsid w:val="00DE3B81"/>
     <w:rsid w:val="00DE4BEE"/>
     <w:rsid w:val="00DE552C"/>
     <w:rsid w:val="00DE575E"/>
     <w:rsid w:val="00DE5C69"/>
     <w:rsid w:val="00DE66B1"/>
     <w:rsid w:val="00DE716E"/>
     <w:rsid w:val="00DF0D5F"/>
     <w:rsid w:val="00DF10DB"/>
+    <w:rsid w:val="00DF1E63"/>
     <w:rsid w:val="00DF202F"/>
     <w:rsid w:val="00DF2EE3"/>
     <w:rsid w:val="00DF3155"/>
     <w:rsid w:val="00DF3727"/>
     <w:rsid w:val="00DF3A89"/>
+    <w:rsid w:val="00DF44D3"/>
     <w:rsid w:val="00DF46F9"/>
     <w:rsid w:val="00DF479D"/>
     <w:rsid w:val="00DF4F81"/>
+    <w:rsid w:val="00DF554E"/>
     <w:rsid w:val="00DF5CD8"/>
     <w:rsid w:val="00DF6B94"/>
     <w:rsid w:val="00DF6C4B"/>
     <w:rsid w:val="00DF7253"/>
     <w:rsid w:val="00DF73E2"/>
     <w:rsid w:val="00DF7CCB"/>
     <w:rsid w:val="00E00A37"/>
     <w:rsid w:val="00E01076"/>
     <w:rsid w:val="00E01185"/>
     <w:rsid w:val="00E011B5"/>
+    <w:rsid w:val="00E01B5E"/>
     <w:rsid w:val="00E01D04"/>
     <w:rsid w:val="00E02507"/>
     <w:rsid w:val="00E0315E"/>
     <w:rsid w:val="00E031B0"/>
     <w:rsid w:val="00E03A5C"/>
     <w:rsid w:val="00E03C6E"/>
+    <w:rsid w:val="00E0620E"/>
     <w:rsid w:val="00E068C6"/>
+    <w:rsid w:val="00E07121"/>
     <w:rsid w:val="00E07608"/>
     <w:rsid w:val="00E076F5"/>
     <w:rsid w:val="00E07C95"/>
+    <w:rsid w:val="00E10C50"/>
     <w:rsid w:val="00E111A2"/>
     <w:rsid w:val="00E11626"/>
     <w:rsid w:val="00E12438"/>
+    <w:rsid w:val="00E12C59"/>
     <w:rsid w:val="00E1306A"/>
     <w:rsid w:val="00E1320F"/>
     <w:rsid w:val="00E1368F"/>
     <w:rsid w:val="00E1396B"/>
+    <w:rsid w:val="00E13BB7"/>
     <w:rsid w:val="00E14233"/>
     <w:rsid w:val="00E14293"/>
+    <w:rsid w:val="00E145B2"/>
     <w:rsid w:val="00E14999"/>
+    <w:rsid w:val="00E14CBC"/>
+    <w:rsid w:val="00E159FD"/>
+    <w:rsid w:val="00E15CB4"/>
     <w:rsid w:val="00E1612D"/>
+    <w:rsid w:val="00E161FB"/>
     <w:rsid w:val="00E16E70"/>
     <w:rsid w:val="00E16EF0"/>
     <w:rsid w:val="00E1740E"/>
+    <w:rsid w:val="00E17CBF"/>
     <w:rsid w:val="00E204AB"/>
     <w:rsid w:val="00E211E6"/>
     <w:rsid w:val="00E21252"/>
+    <w:rsid w:val="00E214E0"/>
     <w:rsid w:val="00E21987"/>
     <w:rsid w:val="00E22C82"/>
     <w:rsid w:val="00E2309A"/>
     <w:rsid w:val="00E234EA"/>
     <w:rsid w:val="00E237F9"/>
     <w:rsid w:val="00E24071"/>
     <w:rsid w:val="00E24ECB"/>
     <w:rsid w:val="00E255EE"/>
+    <w:rsid w:val="00E26938"/>
+    <w:rsid w:val="00E269C0"/>
     <w:rsid w:val="00E278EF"/>
+    <w:rsid w:val="00E323AF"/>
+    <w:rsid w:val="00E33473"/>
     <w:rsid w:val="00E34612"/>
+    <w:rsid w:val="00E34815"/>
     <w:rsid w:val="00E3566B"/>
     <w:rsid w:val="00E35786"/>
     <w:rsid w:val="00E35DE2"/>
     <w:rsid w:val="00E362BD"/>
+    <w:rsid w:val="00E365C2"/>
     <w:rsid w:val="00E37E8B"/>
+    <w:rsid w:val="00E406B0"/>
     <w:rsid w:val="00E41893"/>
     <w:rsid w:val="00E41A78"/>
     <w:rsid w:val="00E41ACF"/>
+    <w:rsid w:val="00E41E1C"/>
     <w:rsid w:val="00E4211F"/>
     <w:rsid w:val="00E423C7"/>
     <w:rsid w:val="00E42A49"/>
     <w:rsid w:val="00E43294"/>
     <w:rsid w:val="00E43782"/>
     <w:rsid w:val="00E43CC5"/>
+    <w:rsid w:val="00E440BD"/>
     <w:rsid w:val="00E4488C"/>
+    <w:rsid w:val="00E45671"/>
     <w:rsid w:val="00E45B2A"/>
     <w:rsid w:val="00E45BD9"/>
     <w:rsid w:val="00E46E0B"/>
     <w:rsid w:val="00E46E9F"/>
     <w:rsid w:val="00E472D3"/>
     <w:rsid w:val="00E476B9"/>
     <w:rsid w:val="00E47A25"/>
     <w:rsid w:val="00E47C86"/>
     <w:rsid w:val="00E513AE"/>
     <w:rsid w:val="00E53207"/>
     <w:rsid w:val="00E5361F"/>
     <w:rsid w:val="00E537F1"/>
     <w:rsid w:val="00E56EFE"/>
     <w:rsid w:val="00E57BD0"/>
     <w:rsid w:val="00E604A2"/>
     <w:rsid w:val="00E6109E"/>
     <w:rsid w:val="00E61671"/>
+    <w:rsid w:val="00E620CB"/>
     <w:rsid w:val="00E635F5"/>
-    <w:rsid w:val="00E63DC8"/>
+    <w:rsid w:val="00E63829"/>
     <w:rsid w:val="00E64317"/>
     <w:rsid w:val="00E64481"/>
     <w:rsid w:val="00E654F6"/>
     <w:rsid w:val="00E65D7F"/>
     <w:rsid w:val="00E65FD2"/>
     <w:rsid w:val="00E6662C"/>
+    <w:rsid w:val="00E66D1C"/>
     <w:rsid w:val="00E67E3F"/>
     <w:rsid w:val="00E70603"/>
     <w:rsid w:val="00E70A73"/>
     <w:rsid w:val="00E722ED"/>
     <w:rsid w:val="00E72717"/>
+    <w:rsid w:val="00E72832"/>
+    <w:rsid w:val="00E7393C"/>
     <w:rsid w:val="00E748C5"/>
     <w:rsid w:val="00E7518D"/>
     <w:rsid w:val="00E7558C"/>
     <w:rsid w:val="00E756D4"/>
     <w:rsid w:val="00E76D97"/>
     <w:rsid w:val="00E76E92"/>
     <w:rsid w:val="00E80D60"/>
     <w:rsid w:val="00E80FDE"/>
     <w:rsid w:val="00E81377"/>
     <w:rsid w:val="00E82CB1"/>
     <w:rsid w:val="00E83271"/>
     <w:rsid w:val="00E83A5C"/>
-    <w:rsid w:val="00E847D5"/>
+    <w:rsid w:val="00E84882"/>
     <w:rsid w:val="00E84ED1"/>
     <w:rsid w:val="00E86B95"/>
     <w:rsid w:val="00E87467"/>
     <w:rsid w:val="00E87B44"/>
     <w:rsid w:val="00E87B80"/>
     <w:rsid w:val="00E91979"/>
     <w:rsid w:val="00E9241E"/>
     <w:rsid w:val="00E926B8"/>
     <w:rsid w:val="00E928A2"/>
     <w:rsid w:val="00E93163"/>
+    <w:rsid w:val="00E9335A"/>
     <w:rsid w:val="00E93A0D"/>
     <w:rsid w:val="00E93D02"/>
     <w:rsid w:val="00E944E4"/>
-    <w:rsid w:val="00E94D1D"/>
+    <w:rsid w:val="00E94622"/>
+    <w:rsid w:val="00E95065"/>
     <w:rsid w:val="00E95309"/>
     <w:rsid w:val="00E9563A"/>
+    <w:rsid w:val="00E9585C"/>
     <w:rsid w:val="00E9594B"/>
     <w:rsid w:val="00E95CDB"/>
     <w:rsid w:val="00E961C9"/>
     <w:rsid w:val="00E9680A"/>
     <w:rsid w:val="00E97A98"/>
+    <w:rsid w:val="00E97FDE"/>
     <w:rsid w:val="00EA1E30"/>
+    <w:rsid w:val="00EA2124"/>
     <w:rsid w:val="00EA2DEB"/>
     <w:rsid w:val="00EA3807"/>
     <w:rsid w:val="00EA3CF5"/>
     <w:rsid w:val="00EA4F06"/>
     <w:rsid w:val="00EA51C2"/>
     <w:rsid w:val="00EA5E1E"/>
+    <w:rsid w:val="00EA5F59"/>
     <w:rsid w:val="00EA7CA9"/>
     <w:rsid w:val="00EB0F78"/>
     <w:rsid w:val="00EB1211"/>
     <w:rsid w:val="00EB2038"/>
     <w:rsid w:val="00EB282D"/>
     <w:rsid w:val="00EB28A1"/>
     <w:rsid w:val="00EB2B99"/>
     <w:rsid w:val="00EB3E1E"/>
     <w:rsid w:val="00EB40A4"/>
     <w:rsid w:val="00EB45B4"/>
     <w:rsid w:val="00EB4843"/>
     <w:rsid w:val="00EB4CAF"/>
     <w:rsid w:val="00EB4FF4"/>
     <w:rsid w:val="00EB55C6"/>
     <w:rsid w:val="00EB5767"/>
     <w:rsid w:val="00EB5861"/>
     <w:rsid w:val="00EB597E"/>
     <w:rsid w:val="00EB5D63"/>
     <w:rsid w:val="00EB64A8"/>
     <w:rsid w:val="00EB75DA"/>
     <w:rsid w:val="00EB7A64"/>
     <w:rsid w:val="00EC037F"/>
+    <w:rsid w:val="00EC0620"/>
     <w:rsid w:val="00EC0AB6"/>
     <w:rsid w:val="00EC0CA5"/>
     <w:rsid w:val="00EC0EE2"/>
+    <w:rsid w:val="00EC11A2"/>
     <w:rsid w:val="00EC27E2"/>
     <w:rsid w:val="00EC28F9"/>
     <w:rsid w:val="00EC36B2"/>
     <w:rsid w:val="00EC432E"/>
     <w:rsid w:val="00EC45B1"/>
     <w:rsid w:val="00EC597D"/>
     <w:rsid w:val="00EC5C85"/>
     <w:rsid w:val="00EC6894"/>
-    <w:rsid w:val="00EC6E7A"/>
     <w:rsid w:val="00EC6EF7"/>
     <w:rsid w:val="00ED039E"/>
     <w:rsid w:val="00ED0DC0"/>
+    <w:rsid w:val="00ED180C"/>
     <w:rsid w:val="00ED1B1C"/>
     <w:rsid w:val="00ED1C7D"/>
     <w:rsid w:val="00ED1EEF"/>
     <w:rsid w:val="00ED2429"/>
+    <w:rsid w:val="00ED2A75"/>
+    <w:rsid w:val="00ED3109"/>
     <w:rsid w:val="00ED5C6A"/>
     <w:rsid w:val="00ED6A79"/>
     <w:rsid w:val="00ED6EC2"/>
+    <w:rsid w:val="00ED788D"/>
     <w:rsid w:val="00ED7A1F"/>
     <w:rsid w:val="00EE0423"/>
     <w:rsid w:val="00EE0969"/>
     <w:rsid w:val="00EE10D0"/>
     <w:rsid w:val="00EE1390"/>
     <w:rsid w:val="00EE18C6"/>
     <w:rsid w:val="00EE1BB7"/>
     <w:rsid w:val="00EE264F"/>
     <w:rsid w:val="00EE3C09"/>
+    <w:rsid w:val="00EE556D"/>
     <w:rsid w:val="00EE5B3D"/>
     <w:rsid w:val="00EE6061"/>
     <w:rsid w:val="00EE6801"/>
     <w:rsid w:val="00EE6A5A"/>
     <w:rsid w:val="00EE7BA6"/>
     <w:rsid w:val="00EE7CEA"/>
     <w:rsid w:val="00EF0762"/>
     <w:rsid w:val="00EF123B"/>
     <w:rsid w:val="00EF23EB"/>
+    <w:rsid w:val="00EF39FC"/>
     <w:rsid w:val="00EF3E42"/>
     <w:rsid w:val="00EF417D"/>
+    <w:rsid w:val="00EF5063"/>
     <w:rsid w:val="00EF59A0"/>
+    <w:rsid w:val="00EF5B46"/>
     <w:rsid w:val="00EF781B"/>
+    <w:rsid w:val="00F00AD0"/>
     <w:rsid w:val="00F01A78"/>
     <w:rsid w:val="00F027F0"/>
     <w:rsid w:val="00F031D5"/>
     <w:rsid w:val="00F0352B"/>
     <w:rsid w:val="00F036C7"/>
+    <w:rsid w:val="00F0394B"/>
     <w:rsid w:val="00F044D8"/>
     <w:rsid w:val="00F04EDC"/>
+    <w:rsid w:val="00F0525D"/>
     <w:rsid w:val="00F077D5"/>
+    <w:rsid w:val="00F10873"/>
     <w:rsid w:val="00F10922"/>
     <w:rsid w:val="00F11C6E"/>
+    <w:rsid w:val="00F11C6F"/>
     <w:rsid w:val="00F122D6"/>
+    <w:rsid w:val="00F1278B"/>
     <w:rsid w:val="00F133FB"/>
     <w:rsid w:val="00F13739"/>
     <w:rsid w:val="00F138E7"/>
+    <w:rsid w:val="00F13C19"/>
     <w:rsid w:val="00F14D4F"/>
+    <w:rsid w:val="00F1527F"/>
+    <w:rsid w:val="00F15E7F"/>
     <w:rsid w:val="00F15EE8"/>
     <w:rsid w:val="00F163AB"/>
     <w:rsid w:val="00F167E3"/>
     <w:rsid w:val="00F16FBA"/>
     <w:rsid w:val="00F17A49"/>
+    <w:rsid w:val="00F212CE"/>
     <w:rsid w:val="00F238E7"/>
     <w:rsid w:val="00F2393D"/>
     <w:rsid w:val="00F246E8"/>
     <w:rsid w:val="00F247B6"/>
     <w:rsid w:val="00F247F9"/>
     <w:rsid w:val="00F262ED"/>
     <w:rsid w:val="00F26748"/>
     <w:rsid w:val="00F26C3E"/>
     <w:rsid w:val="00F2729C"/>
     <w:rsid w:val="00F2773B"/>
     <w:rsid w:val="00F2774F"/>
     <w:rsid w:val="00F27798"/>
     <w:rsid w:val="00F278C1"/>
     <w:rsid w:val="00F31403"/>
     <w:rsid w:val="00F31561"/>
+    <w:rsid w:val="00F3178B"/>
     <w:rsid w:val="00F31FCE"/>
     <w:rsid w:val="00F32A7F"/>
     <w:rsid w:val="00F32DBB"/>
     <w:rsid w:val="00F32F78"/>
     <w:rsid w:val="00F33F88"/>
     <w:rsid w:val="00F358E0"/>
     <w:rsid w:val="00F36378"/>
     <w:rsid w:val="00F364EA"/>
     <w:rsid w:val="00F3697A"/>
+    <w:rsid w:val="00F3753C"/>
     <w:rsid w:val="00F37708"/>
     <w:rsid w:val="00F37812"/>
     <w:rsid w:val="00F40D87"/>
+    <w:rsid w:val="00F416E1"/>
     <w:rsid w:val="00F4196F"/>
     <w:rsid w:val="00F4257F"/>
     <w:rsid w:val="00F434A1"/>
     <w:rsid w:val="00F435BF"/>
+    <w:rsid w:val="00F43C8B"/>
     <w:rsid w:val="00F43D08"/>
+    <w:rsid w:val="00F4445D"/>
+    <w:rsid w:val="00F44B37"/>
     <w:rsid w:val="00F44D65"/>
     <w:rsid w:val="00F45AC7"/>
     <w:rsid w:val="00F45F75"/>
     <w:rsid w:val="00F461D8"/>
     <w:rsid w:val="00F4623B"/>
     <w:rsid w:val="00F4661E"/>
+    <w:rsid w:val="00F46869"/>
     <w:rsid w:val="00F469DA"/>
     <w:rsid w:val="00F46DF9"/>
+    <w:rsid w:val="00F47685"/>
     <w:rsid w:val="00F47DB2"/>
     <w:rsid w:val="00F5028D"/>
     <w:rsid w:val="00F506DC"/>
     <w:rsid w:val="00F5380B"/>
     <w:rsid w:val="00F53CD7"/>
+    <w:rsid w:val="00F53D7C"/>
     <w:rsid w:val="00F5415B"/>
     <w:rsid w:val="00F5442A"/>
     <w:rsid w:val="00F545D5"/>
     <w:rsid w:val="00F54877"/>
     <w:rsid w:val="00F54A54"/>
     <w:rsid w:val="00F54BEA"/>
+    <w:rsid w:val="00F55191"/>
     <w:rsid w:val="00F557B7"/>
     <w:rsid w:val="00F55E35"/>
     <w:rsid w:val="00F56251"/>
     <w:rsid w:val="00F564E9"/>
+    <w:rsid w:val="00F56827"/>
     <w:rsid w:val="00F576D2"/>
     <w:rsid w:val="00F57F1E"/>
+    <w:rsid w:val="00F61172"/>
+    <w:rsid w:val="00F613E0"/>
     <w:rsid w:val="00F61594"/>
+    <w:rsid w:val="00F62C48"/>
     <w:rsid w:val="00F63FB2"/>
     <w:rsid w:val="00F64CD8"/>
     <w:rsid w:val="00F64F01"/>
     <w:rsid w:val="00F655F8"/>
     <w:rsid w:val="00F658A2"/>
+    <w:rsid w:val="00F65C42"/>
+    <w:rsid w:val="00F662EC"/>
     <w:rsid w:val="00F66F3B"/>
+    <w:rsid w:val="00F678EC"/>
     <w:rsid w:val="00F71284"/>
     <w:rsid w:val="00F71897"/>
     <w:rsid w:val="00F71EB3"/>
     <w:rsid w:val="00F71ED2"/>
     <w:rsid w:val="00F722CB"/>
     <w:rsid w:val="00F72568"/>
     <w:rsid w:val="00F74095"/>
+    <w:rsid w:val="00F74AD4"/>
     <w:rsid w:val="00F75AE0"/>
     <w:rsid w:val="00F762EE"/>
     <w:rsid w:val="00F76A00"/>
+    <w:rsid w:val="00F76B4C"/>
     <w:rsid w:val="00F76F74"/>
     <w:rsid w:val="00F777E0"/>
     <w:rsid w:val="00F80A0C"/>
+    <w:rsid w:val="00F81052"/>
+    <w:rsid w:val="00F81E19"/>
+    <w:rsid w:val="00F82BDB"/>
+    <w:rsid w:val="00F82C55"/>
     <w:rsid w:val="00F8516D"/>
     <w:rsid w:val="00F86045"/>
+    <w:rsid w:val="00F8684C"/>
+    <w:rsid w:val="00F86EDB"/>
     <w:rsid w:val="00F872F0"/>
     <w:rsid w:val="00F874AD"/>
     <w:rsid w:val="00F90207"/>
     <w:rsid w:val="00F908F3"/>
     <w:rsid w:val="00F91D8C"/>
     <w:rsid w:val="00F91FC4"/>
     <w:rsid w:val="00F923C2"/>
     <w:rsid w:val="00F9259C"/>
     <w:rsid w:val="00F931CB"/>
     <w:rsid w:val="00F932E3"/>
     <w:rsid w:val="00F946C4"/>
     <w:rsid w:val="00F94828"/>
     <w:rsid w:val="00F9504D"/>
     <w:rsid w:val="00F950A3"/>
     <w:rsid w:val="00F95BD4"/>
     <w:rsid w:val="00F95ECA"/>
     <w:rsid w:val="00FA0502"/>
+    <w:rsid w:val="00FA0B9B"/>
     <w:rsid w:val="00FA0F9A"/>
     <w:rsid w:val="00FA1DB3"/>
+    <w:rsid w:val="00FA2714"/>
     <w:rsid w:val="00FA379A"/>
     <w:rsid w:val="00FA3B70"/>
+    <w:rsid w:val="00FA441B"/>
+    <w:rsid w:val="00FA44BE"/>
     <w:rsid w:val="00FA4B85"/>
     <w:rsid w:val="00FA57AC"/>
+    <w:rsid w:val="00FA5BA4"/>
     <w:rsid w:val="00FA5FB0"/>
+    <w:rsid w:val="00FA6050"/>
+    <w:rsid w:val="00FB00D4"/>
+    <w:rsid w:val="00FB0565"/>
+    <w:rsid w:val="00FB15A7"/>
+    <w:rsid w:val="00FB1878"/>
     <w:rsid w:val="00FB2097"/>
     <w:rsid w:val="00FB21CE"/>
     <w:rsid w:val="00FB28E6"/>
+    <w:rsid w:val="00FB2F55"/>
     <w:rsid w:val="00FB5EC5"/>
+    <w:rsid w:val="00FB5FC2"/>
     <w:rsid w:val="00FB6E17"/>
     <w:rsid w:val="00FB7B6B"/>
     <w:rsid w:val="00FB7EF2"/>
     <w:rsid w:val="00FC092E"/>
     <w:rsid w:val="00FC1193"/>
     <w:rsid w:val="00FC1DAD"/>
+    <w:rsid w:val="00FC5E61"/>
+    <w:rsid w:val="00FC6278"/>
     <w:rsid w:val="00FC6495"/>
-    <w:rsid w:val="00FD079A"/>
     <w:rsid w:val="00FD0A57"/>
     <w:rsid w:val="00FD18AF"/>
     <w:rsid w:val="00FD1CE8"/>
+    <w:rsid w:val="00FD289E"/>
     <w:rsid w:val="00FD34BA"/>
     <w:rsid w:val="00FD447D"/>
     <w:rsid w:val="00FD48C3"/>
     <w:rsid w:val="00FD5E2D"/>
     <w:rsid w:val="00FD6947"/>
     <w:rsid w:val="00FD6C37"/>
     <w:rsid w:val="00FD70C0"/>
     <w:rsid w:val="00FD7A1F"/>
     <w:rsid w:val="00FE086E"/>
     <w:rsid w:val="00FE1068"/>
+    <w:rsid w:val="00FE1222"/>
+    <w:rsid w:val="00FE1D9E"/>
     <w:rsid w:val="00FE254E"/>
     <w:rsid w:val="00FE27EE"/>
     <w:rsid w:val="00FE2B0A"/>
+    <w:rsid w:val="00FE2B75"/>
+    <w:rsid w:val="00FE2C23"/>
+    <w:rsid w:val="00FE3043"/>
     <w:rsid w:val="00FE4131"/>
     <w:rsid w:val="00FE41F4"/>
     <w:rsid w:val="00FE49CE"/>
     <w:rsid w:val="00FE7627"/>
     <w:rsid w:val="00FF00DF"/>
+    <w:rsid w:val="00FF0227"/>
     <w:rsid w:val="00FF1502"/>
     <w:rsid w:val="00FF1C4E"/>
+    <w:rsid w:val="00FF3C19"/>
     <w:rsid w:val="00FF3C8F"/>
     <w:rsid w:val="00FF432E"/>
+    <w:rsid w:val="00FF49F6"/>
     <w:rsid w:val="00FF4B2D"/>
     <w:rsid w:val="00FF50B5"/>
     <w:rsid w:val="00FF51E0"/>
     <w:rsid w:val="00FF5CC9"/>
     <w:rsid w:val="00FF5D6F"/>
     <w:rsid w:val="00FF5E10"/>
     <w:rsid w:val="00FF5E12"/>
-    <w:rsid w:val="19535BFA"/>
     <w:rsid w:val="1BF3E7D4"/>
-    <w:rsid w:val="3DF9ADF9"/>
+    <w:rsid w:val="22583A20"/>
     <w:rsid w:val="4A941CD4"/>
-    <w:rsid w:val="622891D8"/>
-[...1 lines deleted...]
-    <w:rsid w:val="78BC63F4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="zh-CN" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="37C3F9E5"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
@@ -10465,51 +14407,50 @@
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="004472F7"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="6"/>
       </w:numPr>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
@@ -11101,55 +15042,66 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="004A3A9A"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004A3A9A"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Mention">
+    <w:name w:val="Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F678EC"/>
+    <w:rPr>
+      <w:color w:val="2B579A"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="910457909">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="417757210">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -11569,51 +15521,51 @@
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
         <w:div w:id="535385689">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/disability-related-health-supports" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.servicesaustralia.gov.au/individuals/medicare" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/would-we-fund-it/consumables/home-enteral-nutrition" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-plan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/disability-related-health-supports/how-do-we-decide-what-disability-related-health-supports-we-fund" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/publications/booklets-and-factsheets" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eatforhealth.gov.au/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-we-work-out-if-support-meets-funding-criteria" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/community-connections" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-we-work-out-if-support-meets-funding-criteria" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/reviewing-decision/reviewing-our-decisions" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/disability-related-health-supports/what-happens-once-you-have-disability-related-health-supports-your-plan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fourguidelines.ndis.gov.au%2Fwould-we-fund-it%2Fimproved-health-and-wellbeing%2Ffood-and-meal-preparation&amp;data=04%7C01%7CRhett.Preston%40ndis.gov.au%7Ccab4ce4c9aa240297b4408d9f0f9e4c5%7Ccd778b65752d454a87cfb9990fe58993%7C0%7C0%7C637805778334568599%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C3000&amp;sdata=88D3FdIiwRcnT7Tkz1%2BPWBfKOTVT62VObJ53UIdO0Ew%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/media/1818/download" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-we-work-out-if-support-meets-funding-criteria" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-we-work-out-if-support-meets-funding-criteria" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pbs.gov.au/pbs/home" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eatforhealth.gov.au/guidelines/australian-dietary-guidelines-1-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/mainstream-and-community-supports" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fourguidelines.ndis.gov.au%2Fwould-we-fund-it%2Fimproved-health-and-wellbeing%2Ffood-and-meal-preparation&amp;data=04%7C01%7CRhett.Preston%40ndis.gov.au%7Ccab4ce4c9aa240297b4408d9f0f9e4c5%7Ccd778b65752d454a87cfb9990fe58993%7C0%7C0%7C637805778334568599%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C3000&amp;sdata=88D3FdIiwRcnT7Tkz1%2BPWBfKOTVT62VObJ53UIdO0Ew%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-we-work-out-if-support-meets-funding-criteria" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/your-plan-menu/your-plan/how-do-you-start-using-your-plan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-we-work-out-if-support-meets-funding-criteria" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/early-childhood/early-connections" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/disability-related-health-supports" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/media/1818/download" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/your-plan-menu/changing-your-plan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/your-plan-menu/your-plan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-we-work-out-if-support-meets-funding-criteria" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/would-we-fund-it/what-does-ndis-fund" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eatforhealth.gov.au/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/participants/using-your-funding/understanding-your-ndis-funding/what-are-ndis-supports" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/your-plan-menu/changing-your-plan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pbs.gov.au/pbs/home" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/your-plan-menu/your-plan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.gov.au/about-us/the-australian-health-system" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/dysphagia-supports" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/mainstream-and-community-supports" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fourguidelines.ndis.gov.au%2Fwould-we-fund-it%2Fimproved-health-and-wellbeing%2Ffood-and-meal-preparation&amp;data=04%7C01%7CRhett.Preston%40ndis.gov.au%7Ccab4ce4c9aa240297b4408d9f0f9e4c5%7Ccd778b65752d454a87cfb9990fe58993%7C0%7C0%7C637805778334568599%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C3000&amp;sdata=88D3FdIiwRcnT7Tkz1%2BPWBfKOTVT62VObJ53UIdO0Ew%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/publications/booklets-and-factsheets" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/disability-related-health-supports" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/disability-related-health-supports" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/early-childhood/early-connections" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fourguidelines.ndis.gov.au%2Fwould-we-fund-it%2Fimproved-health-and-wellbeing%2Ffood-and-meal-preparation&amp;data=04%7C01%7CRhett.Preston%40ndis.gov.au%7Ccab4ce4c9aa240297b4408d9f0f9e4c5%7Ccd778b65752d454a87cfb9990fe58993%7C0%7C0%7C637805778334568599%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C3000&amp;sdata=88D3FdIiwRcnT7Tkz1%2BPWBfKOTVT62VObJ53UIdO0Ew%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/participants/changing-your-plan/types-plan-changes/what-plan-reassessment" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/your-plan-menu/your-plan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/community-connections" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/dysphagia-supports" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/mainstream-and-community-supports" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/disability-related-health-supports/what-if-you-need-someone-specific-training-provide-ndis-support-you-need" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eatforhealth.gov.au/guidelines/australian-dietary-guidelines-1-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-include-reasonable-and-necessary-supports-your-plan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/reviewing-decision/reviewing-our-decisions" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.servicesaustralia.gov.au/individuals/medicare" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/assistive-technology/assistive-technology-assessments/what-nutrition-and-dysphagia-assistive-technology-supports-assessment" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/disability-related-health-supports/what-do-we-mean-disability-related-health-supports" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/disability-related-health-supports/how-do-we-decide-what-disability-related-health-supports-we-fund" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/participants/using-your-funding/understanding-your-ndis-funding/would-we-fund-it" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/mainstream-and-community-supports/what-are-mainstream-and-community-supports" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ourguidelines.ndis.gov.au/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -11888,77 +15840,81 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DD3D09C9489BCF4CBDCB69CB74A9833E" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="65089b0de18f47fc1a50d776c2043826">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xmlns:ns3="a2598ba4-4db0-4ba6-86e6-e93586821996" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="14f41839db1c5baf295a62b9763fd554" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DD3D09C9489BCF4CBDCB69CB74A9833E" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3483653a0bd93fad84b35cc2ef86efe5">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xmlns:ns3="a2598ba4-4db0-4ba6-86e6-e93586821996" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1990f1ccc16a35de81225fa69c527083" ns2:_="" ns3:_="">
     <xsd:import namespace="62e6d7e0-8f69-4736-9de7-41af03e42ea2"/>
     <xsd:import namespace="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:NUmber" minOccurs="0"/>
+                <xsd:element ref="ns2:j1bcdfc39e334219b6c4cd8d4ccae017" minOccurs="0"/>
+                <xsd:element ref="ns2:FolderSortOrder" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="62e6d7e0-8f69-4736-9de7-41af03e42ea2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -11999,50 +15955,72 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_Flow_SignoffStatus" ma:index="23" nillable="true" ma:displayName="Sign-off status" ma:internalName="Sign_x002d_off_x0020_status">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="25" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="NUmber" ma:index="27" nillable="true" ma:displayName="NUmber" ma:format="Dropdown" ma:internalName="NUmber" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="j1bcdfc39e334219b6c4cd8d4ccae017" ma:index="29" nillable="true" ma:taxonomy="true" ma:internalName="j1bcdfc39e334219b6c4cd8d4ccae017" ma:taxonomyFieldName="Metadata" ma:displayName="Metadata" ma:default="" ma:fieldId="{31bcdfc3-9e33-4219-b6c4-cd8d4ccae017}" ma:sspId="0f491396-a7e2-4bc1-b170-149c68583a4a" ma:termSetId="c1a6297d-0dfe-40b3-a5c9-2e689fa1ec72" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="FolderSortOrder" ma:index="30" nillable="true" ma:displayName="Folder Sort Order" ma:decimals="0" ma:description="Folders are numbered and sorted according to date legislation updates take effect" ma:format="Dropdown" ma:internalName="FolderSortOrder" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a2598ba4-4db0-4ba6-86e6-e93586821996" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3900c6e9-9932-4be3-af02-49cda01dfba7}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="a2598ba4-4db0-4ba6-86e6-e93586821996">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="20" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
@@ -12154,952 +16132,166 @@
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <MediaLengthInSeconds xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
     <_Flow_SignoffStatus xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
-    <SharedWithUsers xmlns="a2598ba4-4db0-4ba6-86e6-e93586821996">
-[...5 lines deleted...]
-    </SharedWithUsers>
+    <FolderSortOrder xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
+    <j1bcdfc39e334219b6c4cd8d4ccae017 xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </j1bcdfc39e334219b6c4cd8d4ccae017>
+    <NUmber xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="a2598ba4-4db0-4ba6-86e6-e93586821996" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{14875F27-ACAA-45C3-B486-B6354036D497}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{496E89B4-D3FE-406F-9180-28768A675CA5}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF91DC30-B3D1-4FB8-96ED-28F1395BAE64}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{01DE3655-CB03-408A-B9C4-9366B8B086DF}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E109FD0-8FD9-4579-BD5E-466BC7B654D0}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A7105D8C-B8CD-4536-BCC5-1B3C5DA45ADB}">
-[...6 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45DBCC98-62D0-43AD-97BC-2028F49D30BE}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>12</Pages>
-[...1 lines deleted...]
-  <Characters>22821</Characters>
+  <Pages>15</Pages>
+  <Words>4814</Words>
+  <Characters>27444</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>190</Lines>
-  <Paragraphs>53</Paragraphs>
+  <Lines>228</Lines>
+  <Paragraphs>64</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>26771</CharactersWithSpaces>
+  <CharactersWithSpaces>32194</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...740 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SetDate">
-    <vt:lpwstr>2023-12-21T22:24:54Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_SetDate">
+    <vt:lpwstr>2026-08-04T08:22:17Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Name">
-    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_Name">
+    <vt:lpwstr>OFFICIAL Sensitive (OS)</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_SiteId">
     <vt:lpwstr>cd778b65-752d-454a-87cf-b9990fe58993</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ActionId">
-    <vt:lpwstr>31b996a6-f475-4c32-8389-12918d7c664f</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_ActionId">
+    <vt:lpwstr>54ef1ebd-fa9c-4043-a010-66c58667acad</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Order">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Order">
     <vt:r8>96200</vt:r8>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_SetDate">
-    <vt:lpwstr>2021-11-02T22:13:38Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Metadata">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="LastSaved">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="LastSaved">
     <vt:filetime>2020-08-06T00:00:00Z</vt:filetime>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MediaServiceImageTags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="ContentTypeId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="ContentTypeId">
     <vt:lpwstr>0x010100DD3D09C9489BCF4CBDCB69CB74A9833E</vt:lpwstr>
-  </property>
-[...1 lines deleted...]
-    <vt:lpwstr>OFFICIAL Sensitive (OS)</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_Method">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="_ExtendedDescription">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_Enabled">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="TriggerFlowInfo">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_ContentBits">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Creator">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Creator">
     <vt:lpwstr>Microsoft® Word 2016</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_ActionId">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Created">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Created">
     <vt:filetime>2020-08-03T00:00:00Z</vt:filetime>
   </property>
 </Properties>
 </file>