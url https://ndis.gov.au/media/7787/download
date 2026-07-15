--- v0 (2026-06-23)
+++ v1 (2026-07-15)
@@ -1,5674 +1,5646 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4E951214" w14:textId="3A6593E4" w:rsidR="00D96E93" w:rsidRPr="00012BD3" w:rsidRDefault="00640FE8" w:rsidP="00D96E93">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00D96E93" w:rsidP="00D96E93" w:rsidRDefault="00640FE8" w14:paraId="4E951214" w14:textId="3A6593E4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">Individualised </w:t>
       </w:r>
-      <w:r w:rsidR="00214D4F" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00214D4F">
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">iving </w:t>
       </w:r>
-      <w:r w:rsidR="00214D4F" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00214D4F">
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t>ptions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EB4E59C" w14:textId="728E4F3C" w:rsidR="00FE30BE" w:rsidRPr="00012BD3" w:rsidRDefault="00FE30BE" w:rsidP="00FE30BE">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00FE30BE" w:rsidP="00FE30BE" w:rsidRDefault="00FE30BE" w14:paraId="0EB4E59C" w14:textId="728E4F3C">
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">There are several different types of </w:t>
       </w:r>
-      <w:r w:rsidR="00281181" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00281181">
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t>supports we might include in your plan when you need home and living support. These include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CD93B1B" w14:textId="70803613" w:rsidR="00FE30BE" w:rsidRPr="00012BD3" w:rsidRDefault="00FE30BE" w:rsidP="0073151D">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00FE30BE" w:rsidP="0073151D" w:rsidRDefault="00FE30BE" w14:paraId="4CD93B1B" w14:textId="385A4546">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="supported-independent-living" r:id="rId8">
         <w:r w:rsidRPr="00012BD3">
           <w:rPr>
             <w:color w:val="0000FF" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>supported independent living</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="30F7785D" w14:textId="01A77A8F" w:rsidR="00FE30BE" w:rsidRPr="00012BD3" w:rsidRDefault="00FE30BE" w:rsidP="0073151D">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00FE30BE" w:rsidP="0073151D" w:rsidRDefault="00FE30BE" w14:paraId="30F7785D" w14:textId="7A2064E5">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="specialist-disability-accommodation" r:id="rId9">
         <w:r w:rsidRPr="00012BD3">
           <w:rPr>
             <w:color w:val="0000FF" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>specialist disability accommodation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="20D14A2D" w14:textId="11155E26" w:rsidR="00FE30BE" w:rsidRPr="00012BD3" w:rsidRDefault="00FE30BE" w:rsidP="0073151D">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00FE30BE" w:rsidP="0073151D" w:rsidRDefault="00FE30BE" w14:paraId="20D14A2D" w14:textId="47CB968F">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="medium-term-accommodation" r:id="rId10">
         <w:r w:rsidRPr="00012BD3">
           <w:rPr>
             <w:color w:val="0000FF" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>medium term accommodation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5195DBB8" w14:textId="1E4E3952" w:rsidR="00FE30BE" w:rsidRPr="00012BD3" w:rsidRDefault="00FE30BE" w:rsidP="0073151D">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00FE30BE" w:rsidP="0073151D" w:rsidRDefault="00FE30BE" w14:paraId="5195DBB8" w14:textId="685BBF0B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="home-modifications" r:id="rId11">
         <w:r w:rsidRPr="00012BD3">
           <w:rPr>
             <w:color w:val="0000FF" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>home modifications</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7D1B1441" w14:textId="031B7D5F" w:rsidR="00FE30BE" w:rsidRPr="00012BD3" w:rsidRDefault="00FE30BE" w:rsidP="0073151D">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00FE30BE" w:rsidP="0073151D" w:rsidRDefault="00FE30BE" w14:paraId="7D1B1441" w14:textId="22BCF3B2">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="including-specific" r:id="rId12">
         <w:r w:rsidRPr="00012BD3">
           <w:rPr>
             <w:color w:val="0000FF" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>personal care supports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="003673F3" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="003673F3">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12E50FD5" w14:textId="0F623C35" w:rsidR="00FE30BE" w:rsidRPr="00012BD3" w:rsidRDefault="00FE30BE" w:rsidP="00FE30BE">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00FE30BE" w:rsidP="00FE30BE" w:rsidRDefault="00FE30BE" w14:paraId="12E50FD5" w14:textId="0F623C35">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="444444"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>Different types of home and living supports will suit different people.</w:t>
       </w:r>
-      <w:r w:rsidR="001C1611" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="001C1611">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_Hlk85994339"/>
-      <w:r w:rsidR="00591546" w:rsidRPr="00012BD3">
+      <w:bookmarkStart w:name="_Hlk85994339" w:id="0"/>
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00591546">
         <w:t xml:space="preserve">Individualised </w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t>living</w:t>
       </w:r>
-      <w:r w:rsidR="00591546" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00591546">
         <w:t xml:space="preserve"> options</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001C1611" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="001C1611">
         <w:t>are</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve"> only one of many support options. There may be other </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId13">
         <w:r w:rsidRPr="00012BD3">
           <w:rPr>
             <w:color w:val="0000FF" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>home and living options</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve"> that better suit your needs and preferences.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="789D088F" w14:textId="52ED3E46" w:rsidR="00FE30BE" w:rsidRPr="00012BD3" w:rsidRDefault="00FE30BE" w:rsidP="00FE30BE">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00FE30BE" w:rsidP="00FE30BE" w:rsidRDefault="00FE30BE" w14:paraId="789D088F" w14:textId="52ED3E46">
       <w:pPr>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">We want to provide the best option for </w:t>
       </w:r>
-      <w:r w:rsidR="0038138C" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="0038138C">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">support in your home, now and in the longer term. We can help explain the different home and living supports and work with you to find the best mix of </w:t>
       </w:r>
-      <w:r w:rsidR="0038138C" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="0038138C">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">supports that will help you live as independently as possible. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId14">
         <w:r w:rsidRPr="00012BD3">
           <w:rPr>
             <w:color w:val="0000FF" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>Contact us</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> if you want more information on the different kinds of home and living supports that might suit you.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B5E6044" w14:textId="6844DF63" w:rsidR="00FE30BE" w:rsidRPr="00012BD3" w:rsidRDefault="00FE30BE" w:rsidP="00FE30BE">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00FE30BE" w:rsidP="00FE30BE" w:rsidRDefault="00FE30BE" w14:paraId="3B5E6044" w14:textId="6844DF63">
       <w:pPr>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>If you have a goal about home and living in your plan, we may be able to fund home and living supports. We</w:t>
       </w:r>
-      <w:r w:rsidR="003673F3" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="003673F3">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>ll need to get information about your current and future needs. This helps us work out what home and living supports we can fund.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E9FF688" w14:textId="4BC9B09D" w:rsidR="00FE30BE" w:rsidRPr="00012BD3" w:rsidRDefault="00FE30BE" w:rsidP="00FE30BE">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00FE30BE" w:rsidP="00FE30BE" w:rsidRDefault="00FE30BE" w14:paraId="2E9FF688" w14:textId="6727B64B">
       <w:pPr>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Remember </w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">there are </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="principles-we-follow" r:id="rId15">
         <w:r w:rsidRPr="00012BD3">
           <w:rPr>
             <w:color w:val="0000FF" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>principles we must follow when we create your plan</w:t>
         </w:r>
         <w:r w:rsidRPr="00012BD3">
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Each </w:t>
       </w:r>
-      <w:r w:rsidR="00251415" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00251415">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>support</w:t>
       </w:r>
-      <w:r w:rsidR="00413AD2" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00413AD2">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, and your total package of NDIS supports, </w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">must meet the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="reasonable-and-necessary" r:id="rId16">
         <w:r w:rsidRPr="00012BD3">
           <w:rPr>
             <w:color w:val="0000FF" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00576DA4" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00576DA4">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49C1937A" w14:textId="0421433E" w:rsidR="00FE30BE" w:rsidRPr="00012BD3" w:rsidRDefault="00FE30BE" w:rsidP="00FE30BE">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00FE30BE" w:rsidP="00FE30BE" w:rsidRDefault="00FE30BE" w14:paraId="49C1937A" w14:textId="0421433E">
       <w:pPr>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">Find out more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId17">
         <w:r w:rsidRPr="003621BC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>home and living supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00012BD3">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47CD65F8" w14:textId="247AF55A" w:rsidR="00C220B6" w:rsidRPr="00012BD3" w:rsidRDefault="009968F1" w:rsidP="008C0F21">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00C220B6" w:rsidP="008C0F21" w:rsidRDefault="009968F1" w14:paraId="47CD65F8" w14:textId="247AF55A">
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Quick summary:</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D6708E" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00D6708E">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
-      <w:r w:rsidR="00D6708E" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00D6708E">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D90D1B" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00D90D1B">
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">ndividualised </w:t>
       </w:r>
-      <w:r w:rsidR="00A849AC" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00A849AC">
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">iving </w:t>
       </w:r>
-      <w:r w:rsidR="00A849AC" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00A849AC">
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t>ption</w:t>
       </w:r>
-      <w:r w:rsidR="00EF04EF" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00EF04EF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D90D1B" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00D90D1B">
         <w:t>is</w:t>
       </w:r>
-      <w:r w:rsidR="00B80C08" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00B80C08">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00BC12E0">
-        <w:t>an</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00BC12E0">
+        <w:t xml:space="preserve">an </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00B80C08">
+        <w:t>NDIS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00D90D1B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B80C08" w:rsidRPr="00012BD3">
-[...5 lines deleted...]
-      <w:r w:rsidR="00F32228" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00F32228">
         <w:t xml:space="preserve">support </w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidR="00BC12E0">
         <w:t xml:space="preserve">help you </w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t>live the way that suits you.</w:t>
       </w:r>
-      <w:r w:rsidR="00A100DB" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00A100DB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D90D1B" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00D90D1B">
         <w:t>It</w:t>
       </w:r>
-      <w:r w:rsidR="00413AD2" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00413AD2">
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidR="00D90D1B" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00D90D1B">
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00A100DB" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00A100DB">
         <w:t xml:space="preserve"> funding </w:t>
       </w:r>
-      <w:r w:rsidR="00D90D1B" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00D90D1B">
         <w:t xml:space="preserve">to </w:t>
       </w:r>
-      <w:r w:rsidR="00A100DB" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00A100DB">
         <w:t xml:space="preserve">help you make choices about where you live, who you live with and how you want to be supported. </w:t>
       </w:r>
-      <w:r w:rsidR="009F0535" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="009F0535">
         <w:t>First, we provide funding to design your</w:t>
       </w:r>
-      <w:r w:rsidR="008965D2" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="008965D2">
         <w:t xml:space="preserve"> NDIS</w:t>
       </w:r>
-      <w:r w:rsidR="009F0535" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="009F0535">
         <w:t xml:space="preserve"> supports, and then to implement and maintain your </w:t>
       </w:r>
-      <w:r w:rsidR="008965D2" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="008965D2">
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
-      <w:r w:rsidR="009F0535" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="009F0535">
         <w:t>supports.</w:t>
       </w:r>
-      <w:r w:rsidR="000D1695" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="000D1695">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000C6884" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="000C6884">
         <w:t>This</w:t>
       </w:r>
-      <w:r w:rsidR="004F49E8" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="004F49E8">
         <w:t xml:space="preserve"> NDIS</w:t>
       </w:r>
-      <w:r w:rsidR="000C6884" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="000C6884">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009545CA" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="009545CA">
         <w:t>support</w:t>
       </w:r>
-      <w:r w:rsidR="000C6884" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="000C6884">
         <w:t xml:space="preserve"> i</w:t>
       </w:r>
-      <w:r w:rsidR="009545CA" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="009545CA">
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="000D1695" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="000D1695">
         <w:t xml:space="preserve"> designed to give you a sense of home and belonging and to build independence.</w:t>
       </w:r>
-      <w:r w:rsidR="009545CA" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="009545CA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009F0535" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="009F0535">
         <w:t>You’ll decide who</w:t>
       </w:r>
-      <w:r w:rsidR="00B711DE" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00B711DE">
         <w:t xml:space="preserve"> you live with</w:t>
       </w:r>
-      <w:r w:rsidR="00D146DE" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00D146DE">
         <w:t xml:space="preserve"> and how they</w:t>
       </w:r>
       <w:r w:rsidR="007867C2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D146DE" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00D146DE">
         <w:t xml:space="preserve">and other supports </w:t>
       </w:r>
-      <w:r w:rsidR="000D1695" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="000D1695">
         <w:t>including</w:t>
       </w:r>
-      <w:r w:rsidR="00D146DE" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00D146DE">
         <w:t xml:space="preserve"> family, friends and other networks, support you.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71A47ADB" w14:textId="19B31139" w:rsidR="00C83CC4" w:rsidRPr="00012BD3" w:rsidRDefault="009968F1" w:rsidP="00CB490E">
+    <w:p w:rsidRPr="00E956B8" w:rsidR="00E956B8" w:rsidP="00E956B8" w:rsidRDefault="009968F1" w14:paraId="0FA040D1" w14:textId="2B221F85">
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">It can include things like personal care, </w:t>
       </w:r>
-      <w:r w:rsidR="00EF04EF" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00EF04EF">
         <w:t xml:space="preserve">support </w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t>to build your skills</w:t>
       </w:r>
-      <w:r w:rsidR="00F87CF7" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00F87CF7">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve"> or support with household tasks like cooking</w:t>
       </w:r>
-      <w:r w:rsidR="00A74FEB" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00A74FEB">
         <w:t>, cleaning or doing your washing</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="000C6884" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="000C6884">
         <w:t>Informal supports like f</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">amily, friends and other networks can complement your </w:t>
       </w:r>
-      <w:r w:rsidR="00B94B08" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00B94B08">
         <w:t>NDIS</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve"> supports.</w:t>
       </w:r>
-      <w:r w:rsidR="00AB694F" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00AB694F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A849AC" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00A849AC">
         <w:t xml:space="preserve">Individualised living option </w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t>suppo</w:t>
       </w:r>
-      <w:r w:rsidR="0088010F" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="0088010F">
         <w:t xml:space="preserve">rts are developed </w:t>
       </w:r>
-      <w:r w:rsidR="00C515E1" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00C515E1">
         <w:t>by</w:t>
       </w:r>
-      <w:r w:rsidR="0088010F" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="0088010F">
         <w:t xml:space="preserve"> you</w:t>
       </w:r>
-      <w:r w:rsidR="00C515E1" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00C515E1">
         <w:t xml:space="preserve">, with </w:t>
       </w:r>
-      <w:r w:rsidR="00D82ED3" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00D82ED3">
         <w:t xml:space="preserve">help </w:t>
       </w:r>
-      <w:r w:rsidR="00C515E1" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00C515E1">
         <w:t>if you need it.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A4F499D" w14:textId="1378C9DF" w:rsidR="00D96E93" w:rsidRPr="00012BD3" w:rsidRDefault="00D96E93" w:rsidP="00D96E93">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00D96E93" w:rsidP="00D96E93" w:rsidRDefault="00D96E93" w14:paraId="7A4F499D" w14:textId="1378C9DF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">What’s </w:t>
       </w:r>
-      <w:r w:rsidR="00F8253E" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00F8253E">
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">n this </w:t>
       </w:r>
-      <w:r w:rsidR="00F8253E" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00F8253E">
         <w:t>guideline</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EC80AE3" w14:textId="1BE537A5" w:rsidR="00D96E93" w:rsidRPr="00012BD3" w:rsidRDefault="00D96E93" w:rsidP="00D96E93">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00D96E93" w:rsidP="00D96E93" w:rsidRDefault="00D96E93" w14:paraId="4EC80AE3" w14:textId="1BE537A5">
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">This </w:t>
       </w:r>
-      <w:r w:rsidR="00F8253E" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00F8253E">
         <w:t xml:space="preserve">guide </w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t>covers:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B56943C" w14:textId="6B1F8896" w:rsidR="00640FE8" w:rsidRPr="00012BD3" w:rsidRDefault="00BA1B21" w:rsidP="00640FE8">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00640FE8" w:rsidP="00640FE8" w:rsidRDefault="00BA1B21" w14:paraId="6B56943C" w14:textId="6B1F8896">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink w:anchor="_What_is_an" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_What_is_an">
         <w:r w:rsidRPr="00012BD3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What is an </w:t>
         </w:r>
-        <w:r w:rsidR="001175C1" w:rsidRPr="00012BD3">
+        <w:r w:rsidRPr="00012BD3" w:rsidR="001175C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>individualised living option</w:t>
         </w:r>
         <w:r w:rsidRPr="00012BD3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="73819F9B" w14:textId="33C7C7CC" w:rsidR="00391672" w:rsidRPr="00012BD3" w:rsidRDefault="00391672" w:rsidP="00640FE8">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00391672" w:rsidP="00640FE8" w:rsidRDefault="00391672" w14:paraId="73819F9B" w14:textId="33C7C7CC">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink w:anchor="_Is_an_ILO" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Is_an_ILO">
         <w:r w:rsidRPr="00012BD3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Is an </w:t>
         </w:r>
-        <w:r w:rsidR="003A3FD4" w:rsidRPr="00012BD3">
+        <w:r w:rsidRPr="00012BD3" w:rsidR="003A3FD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>individualised living option</w:t>
         </w:r>
         <w:r w:rsidRPr="00012BD3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> right for you?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4ED4E708" w14:textId="1248A6C4" w:rsidR="00640FE8" w:rsidRPr="00012BD3" w:rsidRDefault="00640FE8" w:rsidP="00640FE8">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00640FE8" w:rsidP="00640FE8" w:rsidRDefault="00640FE8" w14:paraId="4ED4E708" w14:textId="1248A6C4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink w:anchor="_How_do_we" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_How_do_we">
         <w:r w:rsidRPr="00012BD3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How do we </w:t>
         </w:r>
-        <w:r w:rsidR="00536219" w:rsidRPr="00012BD3">
+        <w:r w:rsidRPr="00012BD3" w:rsidR="00536219">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">fund </w:t>
         </w:r>
-        <w:r w:rsidR="00E25020" w:rsidRPr="00012BD3">
+        <w:r w:rsidRPr="00012BD3" w:rsidR="00E25020">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">an </w:t>
         </w:r>
-        <w:r w:rsidR="003A3FD4" w:rsidRPr="00012BD3">
+        <w:r w:rsidRPr="00012BD3" w:rsidR="003A3FD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>individualised living option</w:t>
         </w:r>
         <w:r w:rsidRPr="00012BD3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="58B00322" w14:textId="03A72351" w:rsidR="00640FE8" w:rsidRPr="00012BD3" w:rsidRDefault="009D45D5" w:rsidP="00640FE8">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00640FE8" w:rsidP="00640FE8" w:rsidRDefault="009D45D5" w14:paraId="58B00322" w14:textId="03A72351">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink w:anchor="_How_do_we_1" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_How_do_we_1">
         <w:r w:rsidRPr="00012BD3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>How do we decide if we can fund individualised living option support</w:t>
         </w:r>
         <w:r w:rsidR="00AD38C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>s</w:t>
         </w:r>
         <w:r w:rsidRPr="00012BD3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="73751866" w14:textId="12E14049" w:rsidR="00640FE8" w:rsidRPr="00012BD3" w:rsidRDefault="00640FE8" w:rsidP="00640FE8">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00640FE8" w:rsidP="00640FE8" w:rsidRDefault="00640FE8" w14:paraId="73751866" w14:textId="12E14049">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink w:anchor="_What_happens_once" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_What_happens_once">
         <w:r w:rsidRPr="00012BD3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What happens once you have </w:t>
         </w:r>
-        <w:r w:rsidR="008318F4" w:rsidRPr="00012BD3">
+        <w:r w:rsidRPr="00012BD3" w:rsidR="008318F4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>individualised living option</w:t>
         </w:r>
         <w:r w:rsidRPr="00012BD3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> support</w:t>
         </w:r>
-        <w:r w:rsidR="00E25020" w:rsidRPr="00012BD3">
+        <w:r w:rsidRPr="00012BD3" w:rsidR="00E25020">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>s</w:t>
         </w:r>
         <w:r w:rsidRPr="00012BD3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> in your plan?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6E35F438" w14:textId="77777777" w:rsidR="00D96E93" w:rsidRPr="00012BD3" w:rsidRDefault="00D96E93" w:rsidP="00D96E93">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00D96E93" w:rsidP="00D96E93" w:rsidRDefault="00D96E93" w14:paraId="6E35F438" w14:textId="77777777">
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">You </w:t>
       </w:r>
-      <w:r w:rsidR="001B1E2F" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="001B1E2F">
         <w:t xml:space="preserve">may </w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t>also be interested in:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26E6E93A" w14:textId="77777777" w:rsidR="00510246" w:rsidRPr="00012BD3" w:rsidRDefault="00510246" w:rsidP="00510246">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00510246" w:rsidP="00510246" w:rsidRDefault="00510246" w14:paraId="26E6E93A" w14:textId="79895766">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId21" w:anchor="9" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="including-specific" r:id="rId18">
         <w:r w:rsidRPr="00012BD3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Personal </w:t>
         </w:r>
-        <w:r w:rsidR="00E25020" w:rsidRPr="00012BD3">
+        <w:r w:rsidRPr="00012BD3" w:rsidR="00E25020">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>c</w:t>
         </w:r>
         <w:r w:rsidRPr="00012BD3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">are </w:t>
         </w:r>
-        <w:r w:rsidR="00E25020" w:rsidRPr="00012BD3">
+        <w:r w:rsidRPr="00012BD3" w:rsidR="00E25020">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>s</w:t>
         </w:r>
         <w:r w:rsidRPr="00012BD3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>upports</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="038E2AAB" w14:textId="3888603F" w:rsidR="00510246" w:rsidRPr="00012BD3" w:rsidRDefault="00510246" w:rsidP="00510246">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00510246" w:rsidP="00510246" w:rsidRDefault="00510246" w14:paraId="038E2AAB" w14:textId="24EAE36F">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="home-modifications" r:id="rId19">
         <w:r w:rsidRPr="00012BD3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Home </w:t>
         </w:r>
-        <w:r w:rsidR="00DA3A63" w:rsidRPr="00012BD3">
+        <w:r w:rsidRPr="00012BD3" w:rsidR="00DA3A63">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>m</w:t>
         </w:r>
         <w:r w:rsidRPr="00012BD3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>odifications</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="00079860" w14:textId="3FA628C9" w:rsidR="00510246" w:rsidRPr="00012BD3" w:rsidRDefault="001E6168" w:rsidP="00510246">
+    <w:p w:rsidRPr="00546E52" w:rsidR="00510246" w:rsidP="00510246" w:rsidRDefault="0017428C" w14:paraId="00079860" w14:textId="16FDF1E6">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId23" w:history="1">
-        <w:r w:rsidRPr="00012BD3">
+      <w:hyperlink w:history="1" w:anchor="short-term-respite" r:id="rId20">
+        <w:r w:rsidRPr="00546E52">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Short term respite</w:t>
+          <w:t>Short term accommodation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3E6D3B78" w14:textId="647776F7" w:rsidR="00510246" w:rsidRPr="00012BD3" w:rsidRDefault="00510246" w:rsidP="00510246">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00510246" w:rsidP="00510246" w:rsidRDefault="00510246" w14:paraId="3E6D3B78" w14:textId="2735CEA9">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="medium-term-accommodation" r:id="rId21">
         <w:r w:rsidRPr="00012BD3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Medium </w:t>
         </w:r>
-        <w:r w:rsidR="007E7488" w:rsidRPr="00012BD3">
+        <w:r w:rsidRPr="00012BD3" w:rsidR="007E7488">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>t</w:t>
         </w:r>
         <w:r w:rsidRPr="00012BD3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">erm </w:t>
         </w:r>
-        <w:r w:rsidR="007E7488" w:rsidRPr="00012BD3">
+        <w:r w:rsidRPr="00012BD3" w:rsidR="007E7488">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>a</w:t>
         </w:r>
         <w:r w:rsidRPr="00012BD3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ccommodation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7F8F44F5" w14:textId="561BDAAA" w:rsidR="00510246" w:rsidRPr="00012BD3" w:rsidRDefault="008706D6" w:rsidP="00510246">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00510246" w:rsidP="00510246" w:rsidRDefault="008706D6" w14:paraId="7F8F44F5" w14:textId="5645F585">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="specialist-disability-accommodation" r:id="rId22">
         <w:r w:rsidRPr="00012BD3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Specialist disability accommodation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="365554BB" w14:textId="05A08C0B" w:rsidR="00510246" w:rsidRPr="00012BD3" w:rsidRDefault="008706D6" w:rsidP="002B7156">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00510246" w:rsidP="002B7156" w:rsidRDefault="008706D6" w14:paraId="365554BB" w14:textId="54E8DE22">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="supported-independent-living" r:id="rId23">
         <w:r w:rsidRPr="00012BD3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Supported independent living</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="02A048CD" w14:textId="08168247" w:rsidR="00D96E93" w:rsidRPr="00012BD3" w:rsidRDefault="00640FE8" w:rsidP="00D96E93">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00D96E93" w:rsidP="00D96E93" w:rsidRDefault="00640FE8" w14:paraId="02A048CD" w14:textId="08168247">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_What_is_an"/>
-      <w:bookmarkStart w:id="2" w:name="_What’s_an_ILO?"/>
+      <w:bookmarkStart w:name="_What_is_an" w:id="1"/>
+      <w:bookmarkStart w:name="_What’s_an_ILO?" w:id="2"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00012BD3">
         <w:t>What</w:t>
       </w:r>
-      <w:r w:rsidR="00BA1B21" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00BA1B21">
         <w:t xml:space="preserve"> i</w:t>
       </w:r>
-      <w:r w:rsidR="005373FA" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="005373FA">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve"> an </w:t>
       </w:r>
-      <w:r w:rsidR="00A74C67" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00A74C67">
         <w:t>individualised living option</w:t>
       </w:r>
-      <w:r w:rsidR="00D96E93" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00D96E93">
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A15A328" w14:textId="003C657B" w:rsidR="00640FE8" w:rsidRPr="00012BD3" w:rsidRDefault="00103EFD" w:rsidP="00640FE8">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00640FE8" w:rsidP="00640FE8" w:rsidRDefault="00103EFD" w14:paraId="5A15A328" w14:textId="003C657B">
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">An </w:t>
       </w:r>
-      <w:r w:rsidR="00A74C67" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00A74C67">
         <w:t>individualised living option</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve"> is </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="002D05DB" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="002D05DB">
+        <w:t xml:space="preserve">an </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00302A6A">
+        <w:t xml:space="preserve">NDIS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00012BD3">
+        <w:t>support that help</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00012BD3" w:rsidR="000C6884">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00012BD3">
+        <w:t xml:space="preserve"> you </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00ED21B7">
+        <w:t xml:space="preserve">live in your chosen home environment in a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00012BD3" w:rsidR="007A5973">
+        <w:t>way that best suits you</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00ED21B7">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00012BD3" w:rsidR="007A5973">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00302A6A" w:rsidRPr="00012BD3">
-[...22 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t>It</w:t>
       </w:r>
-      <w:r w:rsidR="005373FA" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="005373FA">
         <w:t>’s</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve"> not the home itself.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B63FE0E" w14:textId="6F1B6294" w:rsidR="00940415" w:rsidRPr="00012BD3" w:rsidRDefault="00940415" w:rsidP="00940415">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00940415" w:rsidP="00940415" w:rsidRDefault="00940415" w14:paraId="2B63FE0E" w14:textId="6F1B6294">
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">You can share your home with housemates, or you might live in the home of a </w:t>
       </w:r>
-      <w:hyperlink w:anchor="_Primary_supports" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Primary_supports">
         <w:r w:rsidRPr="00012BD3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>host</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00012BD3">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3" w:rsidDel="00AD7CFC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">Learn more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:anchor="real" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="real" r:id="rId24">
         <w:r w:rsidRPr="00012BD3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>what individualised living options can look like</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00012BD3">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F96B6EE" w14:textId="1769DB7A" w:rsidR="00940415" w:rsidRPr="00012BD3" w:rsidRDefault="00640FE8" w:rsidP="00640FE8">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00940415" w:rsidP="00640FE8" w:rsidRDefault="00640FE8" w14:paraId="6F96B6EE" w14:textId="1769DB7A">
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">There </w:t>
       </w:r>
-      <w:r w:rsidR="003B726E" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="003B726E">
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">lots of choices </w:t>
       </w:r>
-      <w:r w:rsidR="00E13085" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00E13085">
         <w:t xml:space="preserve">about </w:t>
       </w:r>
-      <w:r w:rsidR="00CA36D9" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00CA36D9">
         <w:t xml:space="preserve">how you structure your </w:t>
       </w:r>
-      <w:r w:rsidR="00A74C67" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00A74C67">
         <w:t>individualised living option</w:t>
       </w:r>
-      <w:r w:rsidR="00346DFC" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00346DFC">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="004210B3" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="004210B3">
         <w:t>Th</w:t>
       </w:r>
-      <w:r w:rsidR="00EA2383" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00EA2383">
         <w:t>is</w:t>
       </w:r>
-      <w:r w:rsidR="004210B3" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="004210B3">
         <w:t xml:space="preserve"> include</w:t>
       </w:r>
-      <w:r w:rsidR="00EA2383" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00EA2383">
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="004210B3" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="004210B3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F474B5" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00F474B5">
         <w:t xml:space="preserve">a mix of both </w:t>
       </w:r>
-      <w:r w:rsidR="00A66025" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00A66025">
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
-      <w:r w:rsidR="00F474B5" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00F474B5">
         <w:t xml:space="preserve">supports </w:t>
       </w:r>
-      <w:r w:rsidR="00AD7CFC" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00AD7CFC">
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00F474B5" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00F474B5">
         <w:t>nd</w:t>
       </w:r>
-      <w:r w:rsidR="00AD7CFC" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00AD7CFC">
         <w:t xml:space="preserve"> informal supports</w:t>
       </w:r>
-      <w:r w:rsidR="00F474B5" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00F474B5">
         <w:t xml:space="preserve"> such as family, friends and other networks.</w:t>
       </w:r>
-      <w:r w:rsidR="00346DFC" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00346DFC">
         <w:t xml:space="preserve"> We can provide funding for </w:t>
       </w:r>
-      <w:r w:rsidR="00EB7D44" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00EB7D44">
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
-      <w:r w:rsidR="00346DFC" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00346DFC">
         <w:t xml:space="preserve">supports that we approve in your NDIS plan, </w:t>
       </w:r>
-      <w:r w:rsidR="00251415" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00251415">
         <w:t>for</w:t>
       </w:r>
-      <w:r w:rsidR="002079C6" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="002079C6">
         <w:t xml:space="preserve"> your disability support needs</w:t>
       </w:r>
-      <w:r w:rsidR="008C2E40" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="008C2E40">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00251415" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00251415">
         <w:t xml:space="preserve"> B</w:t>
       </w:r>
-      <w:r w:rsidR="00346DFC" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00346DFC">
         <w:t xml:space="preserve">ut we won’t provide funding </w:t>
       </w:r>
-      <w:r w:rsidR="00C714CE" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00C714CE">
         <w:t xml:space="preserve">for things </w:t>
       </w:r>
-      <w:r w:rsidR="007904AA" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="007904AA">
         <w:t xml:space="preserve">if </w:t>
       </w:r>
-      <w:r w:rsidR="00C714CE" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00C714CE">
         <w:t>it’s reasonable for your informal supports to help you.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12232C7A" w14:textId="06252EBD" w:rsidR="00640FE8" w:rsidRPr="00012BD3" w:rsidRDefault="00EE5F71" w:rsidP="00640FE8">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00640FE8" w:rsidP="00640FE8" w:rsidRDefault="00EE5F71" w14:paraId="12232C7A" w14:textId="06252EBD">
       <w:r w:rsidRPr="00012BD3">
         <w:t>Funding for your i</w:t>
       </w:r>
-      <w:r w:rsidR="00A74C67" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00A74C67">
         <w:t>ndividualised living option</w:t>
       </w:r>
-      <w:r w:rsidR="00F06A38" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00F06A38">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007E4B10" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="007E4B10">
         <w:t>is</w:t>
       </w:r>
-      <w:r w:rsidR="00F06A38" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00F06A38">
         <w:t xml:space="preserve"> added to your plan</w:t>
       </w:r>
-      <w:r w:rsidR="00640FE8" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00640FE8">
         <w:t xml:space="preserve"> in two </w:t>
       </w:r>
-      <w:r w:rsidR="00521589" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00521589">
         <w:t>stages</w:t>
       </w:r>
-      <w:r w:rsidR="00640FE8" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00640FE8">
         <w:t xml:space="preserve">. The first </w:t>
       </w:r>
-      <w:r w:rsidR="008A7038" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="008A7038">
         <w:t>stage</w:t>
       </w:r>
-      <w:r w:rsidR="00640FE8" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00640FE8">
         <w:t xml:space="preserve"> is all about exploring and designing the </w:t>
       </w:r>
-      <w:r w:rsidR="00A74C67" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00A74C67">
         <w:t>individualised living option</w:t>
       </w:r>
-      <w:r w:rsidR="00A35EC7" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00A35EC7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00640FE8" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00640FE8">
         <w:t>supports you want</w:t>
       </w:r>
-      <w:r w:rsidR="00024E7A" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00024E7A">
         <w:t xml:space="preserve"> and need</w:t>
       </w:r>
-      <w:r w:rsidR="00640FE8" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00640FE8">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00521589" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00521589">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>You’ll</w:t>
       </w:r>
-      <w:r w:rsidR="0089404F" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="0089404F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> work out where you want to live, </w:t>
       </w:r>
-      <w:r w:rsidR="00024E7A" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00024E7A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>who</w:t>
       </w:r>
-      <w:r w:rsidR="008C2E40" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="008C2E40">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> with</w:t>
       </w:r>
-      <w:r w:rsidR="0089404F" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="0089404F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, what support you’ll need</w:t>
       </w:r>
-      <w:r w:rsidR="00CB2B65" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00CB2B65">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="0089404F" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="0089404F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidR="009968F1" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="009968F1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>who you want to provide that support</w:t>
       </w:r>
-      <w:r w:rsidR="005A0FF8" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="005A0FF8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A40FCA1" w14:textId="17216DD8" w:rsidR="009E08B8" w:rsidRPr="00012BD3" w:rsidRDefault="00640FE8" w:rsidP="004F147B">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="009E08B8" w:rsidP="004F147B" w:rsidRDefault="00640FE8" w14:paraId="7A40FCA1" w14:textId="17216DD8">
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">The second </w:t>
       </w:r>
-      <w:r w:rsidR="00E8747D" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00E8747D">
         <w:t xml:space="preserve">stage </w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">is </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00F06A38" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00F06A38">
         <w:t>support</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00F06A38" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00F06A38">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">to put those </w:t>
       </w:r>
-      <w:r w:rsidR="00F06A38" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00F06A38">
         <w:t xml:space="preserve">things </w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">in place. The </w:t>
       </w:r>
-      <w:r w:rsidR="00F06A38" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00F06A38">
         <w:t xml:space="preserve">support </w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t>depend</w:t>
       </w:r>
-      <w:r w:rsidR="005A0FF8" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="005A0FF8">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve"> on how and where you want to live</w:t>
       </w:r>
-      <w:r w:rsidR="00A847C4" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00A847C4">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve"> and what supports you need.</w:t>
       </w:r>
-      <w:r w:rsidR="00521589" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00521589">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B45ED0" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00B45ED0">
         <w:t>Th</w:t>
       </w:r>
-      <w:r w:rsidR="358EB7B4" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="358EB7B4">
         <w:t>is</w:t>
       </w:r>
-      <w:r w:rsidR="00B45ED0" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00B45ED0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="3E2E81F1" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="3E2E81F1">
         <w:t xml:space="preserve">could </w:t>
       </w:r>
-      <w:r w:rsidR="4AE92D70" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="4AE92D70">
         <w:t xml:space="preserve">include </w:t>
       </w:r>
-      <w:r w:rsidR="00B45ED0" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00B45ED0">
         <w:t xml:space="preserve">things we don’t </w:t>
       </w:r>
-      <w:r w:rsidR="00536219" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00536219">
         <w:t>fund</w:t>
       </w:r>
-      <w:r w:rsidR="00B45ED0" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00B45ED0">
         <w:t>, like</w:t>
       </w:r>
-      <w:r w:rsidR="00521589" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00521589">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B45ED0" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00B45ED0">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00521589" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00521589">
         <w:t>support you get from friends and family</w:t>
       </w:r>
-      <w:r w:rsidR="00B45ED0" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00B45ED0">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00DC5662" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00DC5662">
         <w:t>You can change your i</w:t>
       </w:r>
-      <w:r w:rsidR="00A74C67" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00A74C67">
         <w:t xml:space="preserve">ndividualised living </w:t>
       </w:r>
-      <w:r w:rsidR="00A74C67" w:rsidRPr="00012BD3">
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00A74C67">
         <w:t>option</w:t>
       </w:r>
-      <w:r w:rsidR="00A847C4" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00A847C4">
         <w:t xml:space="preserve"> supports</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve"> if your needs change</w:t>
       </w:r>
-      <w:r w:rsidR="00DC5662" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00DC5662">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DC5662" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00DC5662">
         <w:t xml:space="preserve">They’ll </w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t>be designed to provide the safety, stability and flexibility you need.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DC1D522" w14:textId="0440E466" w:rsidR="00214D4F" w:rsidRPr="00012BD3" w:rsidRDefault="00A74C67" w:rsidP="00640FE8">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00214D4F" w:rsidP="00640FE8" w:rsidRDefault="00A74C67" w14:paraId="7DC1D522" w14:textId="0440E466">
       <w:r w:rsidRPr="00012BD3">
         <w:t>Individualised living option</w:t>
       </w:r>
-      <w:r w:rsidR="00640FE8" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00640FE8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F06A38" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00F06A38">
         <w:t xml:space="preserve">supports don’t </w:t>
       </w:r>
-      <w:r w:rsidR="00640FE8" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00640FE8">
         <w:t xml:space="preserve">include support for activities outside your home, such as work or study, playing sport or going out. </w:t>
       </w:r>
-      <w:r w:rsidR="00A849AC" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00A849AC">
         <w:t xml:space="preserve">If you need </w:t>
       </w:r>
-      <w:r w:rsidR="00393431" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00393431">
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
-      <w:r w:rsidR="00A849AC" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00A849AC">
         <w:t>support for these activities</w:t>
       </w:r>
-      <w:r w:rsidR="00DC5662" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00DC5662">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00A849AC" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00A849AC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D6543E" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00D6543E">
         <w:t>we’ll</w:t>
       </w:r>
-      <w:r w:rsidR="00A849AC" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00A849AC">
         <w:t xml:space="preserve"> include</w:t>
       </w:r>
-      <w:r w:rsidR="00D6543E" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00D6543E">
         <w:t xml:space="preserve"> it</w:t>
       </w:r>
-      <w:r w:rsidR="00A849AC" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00A849AC">
         <w:t xml:space="preserve"> in other parts of your plan.</w:t>
       </w:r>
-      <w:r w:rsidR="009968F1" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="009968F1">
         <w:t xml:space="preserve"> You may also need separate </w:t>
       </w:r>
-      <w:r w:rsidR="00393431" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00393431">
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
-      <w:r w:rsidR="00F06A38" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00F06A38">
         <w:t xml:space="preserve">support </w:t>
       </w:r>
-      <w:r w:rsidR="009968F1" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="009968F1">
         <w:t>for other home and living supports like home modifications</w:t>
       </w:r>
-      <w:r w:rsidR="006F4605" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="006F4605">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BC19D3A" w14:textId="7B294521" w:rsidR="001B1E2F" w:rsidRPr="00012BD3" w:rsidRDefault="00214D4F" w:rsidP="00640FE8">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="001B1E2F" w:rsidP="00640FE8" w:rsidRDefault="00214D4F" w14:paraId="3BC19D3A" w14:textId="049EB0FF">
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">We’ll need to make sure all </w:t>
       </w:r>
-      <w:r w:rsidR="00A809CC" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00A809CC">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="004D3F1B" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="004D3F1B">
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="008A0708" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="008A0708">
         <w:t xml:space="preserve">upports </w:t>
       </w:r>
-      <w:r w:rsidR="0045578C" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="0045578C">
         <w:t xml:space="preserve">in your plan </w:t>
       </w:r>
-      <w:r w:rsidR="008A0708" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="008A0708">
         <w:t xml:space="preserve">meet the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
-        <w:r w:rsidR="008A0708" w:rsidRPr="00012BD3">
+      <w:hyperlink w:history="1" w:anchor="reasonable-and-necessary" r:id="rId25">
+        <w:r w:rsidRPr="00012BD3" w:rsidR="008A0708">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="008C2E40" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="008C2E40">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0045578C" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="0045578C">
         <w:t xml:space="preserve">for </w:t>
       </w:r>
-      <w:r w:rsidR="00423C95" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00423C95">
         <w:t>you.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22EDA902" w14:textId="2D86A533" w:rsidR="00640FE8" w:rsidRPr="00012BD3" w:rsidRDefault="00640FE8" w:rsidP="00640FE8">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00640FE8" w:rsidP="00640FE8" w:rsidRDefault="00640FE8" w14:paraId="22EDA902" w14:textId="543B2FAC">
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">Learn more about </w:t>
       </w:r>
-      <w:r w:rsidR="00480F3E" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00480F3E">
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t>support</w:t>
       </w:r>
-      <w:r w:rsidR="00480F3E" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00480F3E">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve"> for</w:t>
       </w:r>
-      <w:r w:rsidR="009968F1" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="009968F1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
-        <w:r w:rsidR="005A0FF8" w:rsidRPr="00012BD3">
+      <w:hyperlink w:history="1" w:anchor="home-modifications" r:id="rId26">
+        <w:r w:rsidRPr="00012BD3" w:rsidR="005A0FF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>h</w:t>
         </w:r>
-        <w:r w:rsidR="009968F1" w:rsidRPr="00012BD3">
+        <w:r w:rsidRPr="00012BD3" w:rsidR="009968F1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ome modifications</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="009968F1" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="009968F1">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
-        <w:r w:rsidR="005A0FF8" w:rsidRPr="00012BD3">
+      <w:hyperlink w:history="1" w:anchor="work-and-study" r:id="rId27">
+        <w:r w:rsidRPr="00012BD3" w:rsidR="005A0FF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">work </w:t>
         </w:r>
         <w:r w:rsidRPr="00012BD3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">and </w:t>
         </w:r>
-        <w:r w:rsidR="005A0FF8" w:rsidRPr="00012BD3">
+        <w:r w:rsidRPr="00012BD3" w:rsidR="005A0FF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>study</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="005A0FF8" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="005A0FF8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
-        <w:r w:rsidR="003B6FEB" w:rsidRPr="00012BD3">
+      <w:hyperlink w:history="1" w:anchor="social-and-recreation" r:id="rId28">
+        <w:r w:rsidRPr="00012BD3" w:rsidR="003B6FEB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>social and recreational supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00012BD3">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A485E3A" w14:textId="368F8A2C" w:rsidR="00027AE7" w:rsidRPr="00012BD3" w:rsidRDefault="00027AE7" w:rsidP="00414798">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00027AE7" w:rsidP="00414798" w:rsidRDefault="00027AE7" w14:paraId="5A485E3A" w14:textId="368F8A2C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3544"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">What support could your </w:t>
       </w:r>
-      <w:r w:rsidR="00A74C67" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00A74C67">
         <w:t>individualised living option</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve"> include?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="515157D7" w14:textId="510C38E8" w:rsidR="002374D7" w:rsidRPr="00012BD3" w:rsidRDefault="002374D7" w:rsidP="00417932">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="002374D7" w:rsidP="00417932" w:rsidRDefault="002374D7" w14:paraId="515157D7" w14:textId="510C38E8">
       <w:r w:rsidRPr="00012BD3">
         <w:t>These are some examples of supports your individualised living option could include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2553CAB0" w14:textId="764E5993" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="003908EC" w:rsidP="00C86252">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00C86252" w:rsidRDefault="003908EC" w14:paraId="2553CAB0" w14:textId="764E5993">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
-      <w:r w:rsidR="00D24E58" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00D24E58">
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00620DFB" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00620DFB">
         <w:t>upport</w:t>
       </w:r>
-      <w:r w:rsidR="00975A68" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00975A68">
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00620DFB" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00620DFB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004D1E0C" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="004D1E0C">
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidR="00B45ED0" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00B45ED0">
         <w:t xml:space="preserve"> mak</w:t>
       </w:r>
-      <w:r w:rsidR="004D1E0C" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="004D1E0C">
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="00B45ED0" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00B45ED0">
         <w:t xml:space="preserve"> decisions like where you want to live and </w:t>
       </w:r>
-      <w:r w:rsidR="0086699F" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="0086699F">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00B45ED0" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00B45ED0">
         <w:t>supports you need to make that happen</w:t>
       </w:r>
-      <w:r w:rsidR="00005390" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00005390">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="2"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A937FD5" w14:textId="3B3FAAD9" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00C86252">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00C86252" w:rsidRDefault="00005390" w14:paraId="1A937FD5" w14:textId="3B3FAAD9">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>Personal care</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="3"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="279BC335" w14:textId="22B9352A" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00C86252">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00C86252" w:rsidRDefault="00005390" w14:paraId="279BC335" w14:textId="22B9352A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>NDIS supports to set up and manage your own home</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="4"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D9C7DE8" w14:textId="36395517" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00C86252">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00C86252" w:rsidRDefault="00005390" w14:paraId="1D9C7DE8" w14:textId="36395517">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>NDIS supports to build your independence</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="5"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1796E2DC" w14:textId="50821C1C" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00C86252">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00C86252" w:rsidRDefault="00005390" w14:paraId="1796E2DC" w14:textId="50821C1C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>NDIS supports to build and maintain connection with others</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="6"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1289C088" w14:textId="4445BF59" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00C86252">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00C86252" w:rsidRDefault="00005390" w14:paraId="1289C088" w14:textId="4445BF59">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>NDIS supports to help with making day-to-day decisions</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="7"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49ABD422" w14:textId="42CA8263" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00C86252">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00C86252" w:rsidRDefault="00005390" w14:paraId="49ABD422" w14:textId="42CA8263">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>NDIS supports to manage your emotions or behaviour</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="8"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FF5F511" w14:textId="0BFE04AB" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00C86252">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00C86252" w:rsidRDefault="00005390" w14:paraId="5FF5F511" w14:textId="0BFE04AB">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>Unpaid informal supports like neighbours or carers who help you on a regular basis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79C76969" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00C86252">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00C86252" w:rsidRDefault="00005390" w14:paraId="79C76969" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
-        <w:t>People who you call to help you when you need it (on-call)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="633B9FAA" w14:textId="08102C99" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="008155FC">
+        <w:t>People who you call to help you when you need it (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00012BD3">
+        <w:t>on-call</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00012BD3">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="008155FC" w:rsidRDefault="00005390" w14:paraId="633B9FAA" w14:textId="08102C99">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>Training for the people who support you</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="9"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B0FFD86" w14:textId="6C2D72E7" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00417932">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00417932" w:rsidRDefault="00005390" w14:paraId="7B0FFD86" w14:textId="7DA0BCD6">
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">Learn more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId29">
         <w:r w:rsidRPr="00012BD3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>supports that are NDIS supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00012BD3">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="016924FD" w14:textId="710D476F" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00414798">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00414798" w:rsidRDefault="00005390" w14:paraId="016924FD" w14:textId="710D476F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>What’s not covered by individualised living option supports?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EC70DE0" w14:textId="0DD9D5ED" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00AA2F8F" w:rsidP="00417932">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00417932" w:rsidRDefault="00AA2F8F" w14:paraId="2EC70DE0" w14:textId="0DD9D5ED">
       <w:r w:rsidRPr="00012BD3">
         <w:t>Individualised living option</w:t>
       </w:r>
-      <w:r w:rsidR="00005390" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00005390">
         <w:t xml:space="preserve"> doesn’t include things that aren’t NDIS supports. It also doesn’t include other home and living NDIS supports, or other NDIS supports that aren’t related to your living situation and may be included separately in your plan. Some examples could include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C548094" w14:textId="2C016956" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00070152" w:rsidP="00620DFB">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00620DFB" w:rsidRDefault="00070152" w14:paraId="2C548094" w14:textId="2C016956">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidR="00005390" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00005390">
         <w:t>our rent or mortgage repayments</w:t>
       </w:r>
-      <w:r w:rsidR="00005390" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00005390">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="10"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40D56CB5" w14:textId="4D32DA70" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00070152" w:rsidP="00620DFB">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00620DFB" w:rsidRDefault="00070152" w14:paraId="40D56CB5" w14:textId="4D32DA70">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidR="00005390" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00005390">
         <w:t>our everyday costs like food, electricity, and internet bills</w:t>
       </w:r>
-      <w:r w:rsidR="00005390" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00005390">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="11"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EBE2C5D" w14:textId="29AFFA93" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00070152" w:rsidP="00620DFB">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00620DFB" w:rsidRDefault="00070152" w14:paraId="1EBE2C5D" w14:textId="1A795867">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
-        <w:lastRenderedPageBreak/>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="00005390" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00005390">
         <w:t xml:space="preserve">ayments for informal supports. This is because payments for informal supports won’t </w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="00005390" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00005390">
         <w:t xml:space="preserve">eet the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
-        <w:r w:rsidR="00005390" w:rsidRPr="00012BD3">
+      <w:hyperlink w:history="1" w:anchor="reasonable-and-necessary" r:id="rId30">
+        <w:r w:rsidRPr="00012BD3" w:rsidR="00005390">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00005390" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00005390">
         <w:t xml:space="preserve"> in any situation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39BCA46D" w14:textId="1BB31955" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00070152" w:rsidP="00C86252">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00C86252" w:rsidRDefault="00070152" w14:paraId="39BCA46D" w14:textId="1BB31955">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00005390" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00005390">
         <w:t>upported independent living</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14FCAB04" w14:textId="40DF8534" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00070152" w:rsidP="00C86252">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00C86252" w:rsidRDefault="00070152" w14:paraId="14FCAB04" w14:textId="40DF8534">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00005390" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00005390">
         <w:t>pecialist disability accommodation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C3966FC" w14:textId="5A0605FD" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00070152" w:rsidP="00C86252">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00C86252" w:rsidRDefault="00070152" w14:paraId="3C3966FC" w14:textId="5A0605FD">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>h</w:t>
       </w:r>
-      <w:r w:rsidR="00005390" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00005390">
         <w:t>ome modifications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74EAB31C" w14:textId="57659EEF" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00070152" w:rsidP="007904AA">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="007904AA" w:rsidRDefault="00070152" w14:paraId="74EAB31C" w14:textId="57659EEF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00005390" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00005390">
         <w:t>upport</w:t>
       </w:r>
       <w:r w:rsidR="00BE32C8">
         <w:t>s outside of</w:t>
       </w:r>
-      <w:r w:rsidR="00005390" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00005390">
         <w:t xml:space="preserve"> your home, for example NDIS support to go to work, study or community activities. We can include this separately in your plan if you need it</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AE634BA" w14:textId="708F2DF5" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00070152" w:rsidP="007904AA">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="007904AA" w:rsidRDefault="00070152" w14:paraId="6AE634BA" w14:textId="708F2DF5">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r w:rsidR="00005390" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00005390">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>unding to develop a behaviour support plan if you need it.</w:t>
       </w:r>
-      <w:r w:rsidR="00005390" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00005390">
         <w:t xml:space="preserve"> We can include this separately in your plan if</w:t>
       </w:r>
       <w:r w:rsidR="00AF2D02">
         <w:t xml:space="preserve"> you need it</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C295F8D" w14:textId="7E191F89" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00417932">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00417932" w:rsidRDefault="00005390" w14:paraId="4C295F8D" w14:textId="7E191F89">
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">Learn more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId31">
         <w:r w:rsidRPr="00012BD3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>supports that are not NDIS supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00012BD3">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C81B1A4" w14:textId="4025A2EB" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00D96E93">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00D96E93" w:rsidRDefault="00005390" w14:paraId="1C81B1A4" w14:textId="4025A2EB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Is_an_ILO"/>
-      <w:bookmarkStart w:id="8" w:name="_Is_an_individualised"/>
+      <w:bookmarkStart w:name="_Is_an_ILO" w:id="7"/>
+      <w:bookmarkStart w:name="_Is_an_individualised" w:id="8"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="00012BD3">
         <w:t>Is an individualised living option right for you?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3688B3F9" w14:textId="41452008" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00397E71">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00397E71" w:rsidRDefault="00005390" w14:paraId="3688B3F9" w14:textId="41452008">
       <w:r w:rsidRPr="00012BD3">
         <w:t>An individualised living option might be right for you if:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="356D37AA" w14:textId="4F2F7563" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00397E71">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00397E71" w:rsidRDefault="00005390" w14:paraId="356D37AA" w14:textId="4F2F7563">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>you’re 18 or over, or 17 and thinking about your future living arrangement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39FD574A" w14:textId="6AB724BD" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00397E71">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00397E71" w:rsidRDefault="00005390" w14:paraId="39FD574A" w14:textId="6AB724BD">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>you need support at home, whether formal or informal, for at least 6 hours each day</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="470A8641" w14:textId="0F095555" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00397E71">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00397E71" w:rsidRDefault="00005390" w14:paraId="470A8641" w14:textId="0F095555">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>you’re ready to explore your home and living needs, what you’d like, and your options</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79CD3351" w14:textId="3AEDC871" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00397E71">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00397E71" w:rsidRDefault="00005390" w14:paraId="79CD3351" w14:textId="3AEDC871">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>you’re willing to invest time and effort towards creating your future home.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C52D894" w14:textId="50CDD906" w:rsidR="00070152" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00397E71">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00070152" w:rsidP="00397E71" w:rsidRDefault="00005390" w14:paraId="2C52D894" w14:textId="50CDD906">
       <w:r w:rsidRPr="00012BD3">
         <w:t>People who know you well can play an important part in helping you explore options and make decisions. You can involve them in helping to design and manage your individualised living option if you want to</w:t>
       </w:r>
-      <w:r w:rsidR="00070152" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00070152">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25EA65CC" w14:textId="44A7BABD" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00070152" w:rsidP="00397E71">
-      <w:bookmarkStart w:id="9" w:name="_Hlk116913066"/>
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00397E71" w:rsidRDefault="00070152" w14:paraId="25EA65CC" w14:textId="44A7BABD">
+      <w:bookmarkStart w:name="_Hlk116913066" w:id="9"/>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">An </w:t>
       </w:r>
-      <w:r w:rsidR="00005390" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00005390">
         <w:t>individualised living option might not be right for you if:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C50171B" w14:textId="6EBD05ED" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00397E71">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00397E71" w:rsidRDefault="00005390" w14:paraId="2C50171B" w14:textId="6EBD05ED">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>you’re under 18, unless you’re 17 and thinking about your future living arrangement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1793320A" w14:textId="46DB8653" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00397E71">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00397E71" w:rsidRDefault="00005390" w14:paraId="1793320A" w14:textId="46DB8653">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>you need less than 6 hours of support at home each day, whether formal or informal, and don’t need help with problem-solving at other times</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04F36B33" w14:textId="118B59DA" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00397E71">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00397E71" w:rsidRDefault="00005390" w14:paraId="04F36B33" w14:textId="118B59DA">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>you need 24-hour rostered support from one or more support workers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6440174D" w14:textId="2A02C20F" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="0053048D">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="0053048D" w:rsidRDefault="00005390" w14:paraId="6440174D" w14:textId="2A02C20F">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>you need frequent support overnight</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39457411" w14:textId="15339F7F" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="0053048D">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="0053048D" w:rsidRDefault="00005390" w14:paraId="39457411" w14:textId="15339F7F">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>restrictive practice is part of your behaviour support plan, if you have one.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:p w14:paraId="4517BFEE" w14:textId="5143FEED" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00397E71">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00397E71" w:rsidRDefault="00005390" w14:paraId="4517BFEE" w14:textId="3C41283B">
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">We’ll consider these and make sure any individualised living option supports meet the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
-        <w:r w:rsidRPr="00012BD3">
+      <w:hyperlink w:history="1" w:anchor="reasonable-and-necessary" r:id="rId32">
+        <w:r w:rsidRPr="00012BD3" w:rsidR="00C45E7A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve"> before we fund it in your plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B2ADA57" w14:textId="3897B4F2" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00397E71">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00397E71" w:rsidRDefault="00005390" w14:paraId="3B2ADA57" w14:textId="2AB13DD8">
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">If an individualised living option isn’t right for you, there are other home and living supports that might suit your needs. Find out more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:history="1">
-        <w:r w:rsidRPr="00012BD3">
+      <w:hyperlink w:history="1" r:id="rId33">
+        <w:r w:rsidRPr="003621BC" w:rsidR="00C45E7A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>home and living supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7606FD04" w14:textId="3068FC9F" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00397E71">
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00397E71" w:rsidRDefault="00005390" w14:paraId="7606FD04" w14:textId="6C9E5C36">
+      <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">We also have other NDIS supports available for children under 18 years. Learn more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="including-specific" r:id="rId34">
         <w:r w:rsidRPr="00012BD3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>personal care supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve"> for children.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05257240" w14:textId="1F0334EC" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00397E71">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00397E71" w:rsidRDefault="00005390" w14:paraId="05257240" w14:textId="1F0334EC">
       <w:r w:rsidRPr="00012BD3">
         <w:t>You might be 17 with a goal to move out of home after you turn 18. If so, we may include NDIS supports in your plan to explore an individualised living option. Talk to your support coordinator or my NDIS contact if you’d like more information.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28ED541F" w14:textId="3CF648F0" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="004B1CF7">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="004B1CF7" w:rsidRDefault="00005390" w14:paraId="28ED541F" w14:textId="3CF648F0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_How_do_we"/>
+      <w:bookmarkStart w:name="_How_do_we" w:id="10"/>
       <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidRPr="00012BD3">
         <w:t>How do we fund an individualised living option?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33C0EDF9" w14:textId="4F58EE29" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="004B1CF7">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="004B1CF7" w:rsidRDefault="00005390" w14:paraId="33C0EDF9" w14:textId="4F58EE29">
       <w:r w:rsidRPr="00012BD3">
         <w:t>Individualised living option supports are typically added to your plan in two stages.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15688DC3" w14:textId="3FE308DD" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="009059BF">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="009059BF" w:rsidRDefault="00005390" w14:paraId="15688DC3" w14:textId="3FE308DD">
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:rStyle w:val="Heading4Char"/>
         </w:rPr>
         <w:t>Individualised living option Stage 1: Exploration and Design</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve"> – the first stage is all about exploring and designing your support package. It’s about supporting you to work out where you want to live, who with, what support you’ll need and who will support you. We’ll provide funding so you can </w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>work with a support provider to do this. Your family and friends can be involved too.</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">The amount of funding we provide will depend on how much NDIS support you need for this. You’ll need to develop a </w:t>
       </w:r>
-      <w:hyperlink w:anchor="what" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="what">
         <w:r w:rsidRPr="00012BD3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>service proposal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve"> during this stage.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B763297" w14:textId="0B7795D8" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="009059BF">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="009059BF" w:rsidRDefault="00005390" w14:paraId="0B763297" w14:textId="0B7795D8">
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">Learn more about how we decide </w:t>
       </w:r>
-      <w:hyperlink w:anchor="_Stage_1:_Exploration" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Stage_1:_Exploration">
         <w:r w:rsidRPr="00012BD3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>what amount of Stage 1 funding is right for you</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00012BD3">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14FFE6E2" w14:textId="43BB0267" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="009059BF">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="009059BF" w:rsidRDefault="00005390" w14:paraId="14FFE6E2" w14:textId="43BB0267">
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">We’ll work out the amount of funding to put in your plan using the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId35">
         <w:r w:rsidRPr="00012BD3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS Pricing Arrangements and Price Limits</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51403FEB" w14:textId="038BC5DC" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="009059BF">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="009059BF" w:rsidRDefault="00005390" w14:paraId="51403FEB" w14:textId="038BC5DC">
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:rStyle w:val="Heading4Char"/>
         </w:rPr>
         <w:t>Individualised living option Stage 2: Supports</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t>– the second stage is putting your individualised living option supports in place. It also includes NDIS support for monitoring and adjusting NDIS supports if your needs change. We’ll provide funding to pay for the NDIS supports in your individualised living option.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="545DEB04" w14:textId="4265482E" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="009059BF">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="009059BF" w:rsidRDefault="00005390" w14:paraId="545DEB04" w14:textId="4265482E">
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">Learn more about how we decide </w:t>
       </w:r>
-      <w:hyperlink w:anchor="_Stage_2:_Individualised" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Stage_2:_Individualised">
         <w:r w:rsidRPr="00012BD3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>what amount of Stage 2 funding is right for you</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00012BD3">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42D4837E" w14:textId="4794E629" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="009059BF">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="009059BF" w:rsidRDefault="00005390" w14:paraId="42D4837E" w14:textId="4794E629">
       <w:r w:rsidRPr="00012BD3">
         <w:t>We’ll work out the amount of funding to put in your plan based on the costs to deliver and monitor the NDIS supports. You’ll need to detail the supports and costs in the service proposal you develop in Stage 1.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C35D641" w14:textId="653998DC" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="009059BF">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="009059BF" w:rsidRDefault="00005390" w14:paraId="6C35D641" w14:textId="653998DC">
       <w:r w:rsidRPr="00012BD3">
         <w:t>All individualised living options are different. You’ll need to agree on the payment and financial arrangements together with your NDIS supports and your provider.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46216245" w14:textId="03D7DFAE" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00122EAD">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00122EAD" w:rsidRDefault="00005390" w14:paraId="46216245" w14:textId="12446E2B">
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">When we add stage 1 funding to your plan, we’ll let you know an estimate for your stage 2 funding amount. This lets you and your provider design a </w:t>
       </w:r>
-      <w:hyperlink w:anchor="what" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="what">
         <w:r w:rsidRPr="00012BD3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>service proposal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve"> to match the funding you may receive. Before we add funding in your plan for either stage, we’ll make sure that NDIS supports meet the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:history="1">
-        <w:r w:rsidRPr="00012BD3">
+      <w:hyperlink w:history="1" w:anchor="reasonable-and-necessary" r:id="rId36">
+        <w:r w:rsidRPr="00012BD3" w:rsidR="00235A32">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00F66120" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00F66120">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47BC41ED" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="004B1CF7">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="004B1CF7" w:rsidRDefault="00005390" w14:paraId="47BC41ED" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_What_is_Stage"/>
+      <w:bookmarkStart w:name="_What_is_Stage" w:id="11"/>
       <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidRPr="00012BD3">
         <w:t>What is Stage 1: Exploration and Design?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C3A0EDF" w14:textId="1ADB41C0" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00E0331C">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00E0331C" w:rsidRDefault="00005390" w14:paraId="1C3A0EDF" w14:textId="1ADB41C0">
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">The Exploration and Design stage is an important starting point for your individualised living option. Exploration and Design funding enables you to choose a support provider to work </w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
-        <w:lastRenderedPageBreak/>
         <w:t>with you, your family and friends. They’ll support you to work out where you want to live and how you’d like to be supported. Some people choose not to use a service provider for this stage, which is fine too.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48AF7575" w14:textId="2F569EF5" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00E0331C">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00E0331C" w:rsidRDefault="00005390" w14:paraId="48AF7575" w14:textId="2F569EF5">
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">Learn more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId37">
         <w:r w:rsidRPr="00012BD3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>choosing providers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00012BD3">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A593875" w14:textId="27617FDD" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="004B1CF7">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="004B1CF7" w:rsidRDefault="00005390" w14:paraId="7A593875" w14:textId="27617FDD">
       <w:r w:rsidRPr="00012BD3">
         <w:t>Decisions about your individualised living option should be made by you. You should be supported to be involved and make decisions as much as possible.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BD7CA3A" w14:textId="6272FB47" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="004B1CF7">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="004B1CF7" w:rsidRDefault="00005390" w14:paraId="4BD7CA3A" w14:textId="6272FB47">
       <w:r w:rsidRPr="00012BD3">
         <w:t>No two people will design their individualised living option the same way. Everyone has their own needs, support networks and ideas about what makes a safe and happy home.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3075F84D" w14:textId="76AAE9BA" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="004B1CF7">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="004B1CF7" w:rsidRDefault="00005390" w14:paraId="3075F84D" w14:textId="76AAE9BA">
       <w:r w:rsidRPr="00012BD3">
         <w:t>The Exploration and Design stage will help you:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38C364A9" w14:textId="25DA6AE7" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="004B1CF7">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="004B1CF7" w:rsidRDefault="00005390" w14:paraId="38C364A9" w14:textId="25DA6AE7">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>explore where and how you want to live, including helping others around you to understand what you want and how this will work for you</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AF97432" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="004B1CF7">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="004B1CF7" w:rsidRDefault="00005390" w14:paraId="3AF97432" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>understand your strengths and capabilities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EEB82FA" w14:textId="6FB4D221" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="004B1CF7">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="004B1CF7" w:rsidRDefault="00005390" w14:paraId="0EEB82FA" w14:textId="6FB4D221">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>learn what you can do to build your skills through your individualised living option supports</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77944FE9" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00EA7F08">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00EA7F08" w:rsidRDefault="00005390" w14:paraId="77944FE9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>choose who you live with and how they support you</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C0C5801" w14:textId="701EC342" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="004B1CF7">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="004B1CF7" w:rsidRDefault="00005390" w14:paraId="7C0C5801" w14:textId="701EC342">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>choose where you live, and how you’re supported</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00991E7F" w14:textId="5D3ADEF4" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="004B1CF7">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="004B1CF7" w:rsidRDefault="00005390" w14:paraId="00991E7F" w14:textId="5D3ADEF4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>understand how supports from friends and family, community supports and NDIS supports can all play a role in your individualised living option</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D3392A1" w14:textId="6735AD77" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="004B1CF7">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="004B1CF7" w:rsidRDefault="00005390" w14:paraId="0D3392A1" w14:textId="6735AD77">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>find out what’s possible and assess and manage any risks in how you want to live</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FCFAB83" w14:textId="1A2C86A2" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="004B1CF7">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="004B1CF7" w:rsidRDefault="00005390" w14:paraId="4FCFAB83" w14:textId="1A2C86A2">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>design and make decisions about your individualised living option, with the people who support you</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F379B3A" w14:textId="2CA01805" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="004B1CF7">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="004B1CF7" w:rsidRDefault="00005390" w14:paraId="6F379B3A" w14:textId="2CA01805">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>create and complete a service proposal.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CF39F42" w14:textId="34B20D51" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="004B1CF7">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="004B1CF7" w:rsidRDefault="00005390" w14:paraId="6CF39F42" w14:textId="6643267C">
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">The Exploration and Design stage provides the foundation for you to work out what you need and what you want. It also gives us information to help work out what NDIS supports meet the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:history="1">
-        <w:r w:rsidRPr="00012BD3">
+      <w:hyperlink w:history="1" w:anchor="reasonable-and-necessary" r:id="rId38">
+        <w:r w:rsidRPr="00012BD3" w:rsidR="00235A32">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00012BD3">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49AD750C" w14:textId="733E9480" w:rsidR="004E700A" w:rsidRPr="00F13F6D" w:rsidRDefault="00005390" w:rsidP="00F13F6D">
+    <w:p w:rsidRPr="00F13F6D" w:rsidR="004E700A" w:rsidP="00F13F6D" w:rsidRDefault="00005390" w14:paraId="49AD750C" w14:textId="733E9480">
       <w:r w:rsidRPr="00012BD3">
         <w:t>Depending on your situation, Exploration and Design NDIS supports may include help to find suitable housing or linking with other relevant services.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="12" w:name="_What_is_a_1"/>
+      <w:bookmarkStart w:name="_What_is_a_1" w:id="12"/>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w14:paraId="60EA4140" w14:textId="63F85A4F" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00294F9B">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00294F9B" w:rsidRDefault="00005390" w14:paraId="60EA4140" w14:textId="63F85A4F">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="what"/>
+      <w:bookmarkStart w:name="what" w:id="13"/>
       <w:r w:rsidRPr="00012BD3">
         <w:t>What is a service proposal?</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:p w14:paraId="3C9D5451" w14:textId="2DF05975" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00294F9B">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00294F9B" w:rsidRDefault="00005390" w14:paraId="3C9D5451" w14:textId="2DF05975">
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">During the Exploration and Design stage, you and the people helping you design your individualised living option will complete a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:anchor="different" w:history="1">
-        <w:r w:rsidR="00487989" w:rsidRPr="00012BD3">
+      <w:hyperlink w:history="1" w:anchor="different" r:id="rId39">
+        <w:r w:rsidRPr="00012BD3" w:rsidR="00487989">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>service proposal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00012BD3">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15D62FE2" w14:textId="08122EE2" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00294F9B">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00294F9B" w:rsidRDefault="00005390" w14:paraId="15D62FE2" w14:textId="08122EE2">
       <w:r w:rsidRPr="00012BD3">
         <w:t>Your service proposal tells us how you want to live and who you want to support you. It indicates how much your individualised living option supports will cost.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54F7BFB3" w14:textId="449CD4C5" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00294F9B">
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00294F9B" w:rsidRDefault="00005390" w14:paraId="54F7BFB3" w14:textId="449CD4C5">
+      <w:r w:rsidRPr="00012BD3">
         <w:t>Your individualised living option service proposal must tell us:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F82249F" w14:textId="4C5F09ED" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00294F9B">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00294F9B" w:rsidRDefault="00005390" w14:paraId="3F82249F" w14:textId="4C5F09ED">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>about you and the supports you need in your home</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EC3C57E" w14:textId="2849E1C1" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00294F9B">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00294F9B" w:rsidRDefault="00005390" w14:paraId="7EC3C57E" w14:textId="2849E1C1">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>about your involvement in developing your service proposal and your individualised living option supports</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="377C7BE5" w14:textId="356683B4" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00294F9B">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00294F9B" w:rsidRDefault="00005390" w14:paraId="377C7BE5" w14:textId="356683B4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:hyperlink w:anchor="_What_is_Stage_1" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_What_is_Stage_1">
         <w:r w:rsidRPr="00012BD3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>primary and supplementary supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve"> in your individualised living option, including how many hours you’ll receive each week for each support</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DA9C341" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00294F9B">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00294F9B" w:rsidRDefault="00005390" w14:paraId="3DA9C341" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>how this support will be organised and delivered</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08D1267D" w14:textId="77938C64" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="000C02C7">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="000C02C7" w:rsidRDefault="00005390" w14:paraId="08D1267D" w14:textId="77938C64">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>who will deliver your individualised living option supports</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17F3AB6E" w14:textId="4455E32C" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00AF04A8">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00AF04A8" w:rsidRDefault="00005390" w14:paraId="17F3AB6E" w14:textId="4455E32C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>who will monitor your supports and what monitoring will occur</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0682E666" w14:textId="02D1FC4A" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00294F9B">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00294F9B" w:rsidRDefault="00005390" w14:paraId="0682E666" w14:textId="02D1FC4A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>how much your individualised living option supports will cost to deliver and monitor. This step is likely to involve working with a provider who offers the type of NDIS supports you have chosen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7220E707" w14:textId="7DBBD0BB" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00D7178B">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00D7178B" w:rsidRDefault="00005390" w14:paraId="7220E707" w14:textId="7DBBD0BB">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>how your individualised living option supports fit with other supports you use.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B8E5F1C" w14:textId="153BF1C4" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00FB2E9B">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00FB2E9B" w:rsidRDefault="00005390" w14:paraId="1B8E5F1C" w14:textId="153BF1C4">
       <w:r w:rsidRPr="00012BD3">
         <w:t>You may need NDIS support for activities outside your home, such as work or study, playing sport or going out. If so, we’ll include it in another part of your plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FB93ADA" w14:textId="5E4D6779" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="000D6809">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="000D6809" w:rsidRDefault="00005390" w14:paraId="6FB93ADA" w14:textId="5E4D6779">
       <w:r w:rsidRPr="00012BD3">
         <w:t>You must be involved in developing the service proposal, and we need to know you agree with everything in it.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13C5AE3B" w14:textId="4CC856E2" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00542B47">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00542B47" w:rsidRDefault="00005390" w14:paraId="13C5AE3B" w14:textId="4CC856E2">
       <w:r w:rsidRPr="00012BD3">
         <w:t>At the end of your Exploration and Design stage you’ll need to return your completed service proposal so we can assess it.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3013A439" w14:textId="1E7019DD" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00A647B5">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00A647B5" w:rsidRDefault="00005390" w14:paraId="3013A439" w14:textId="1E7019DD">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_What_is_Stage_1"/>
+      <w:bookmarkStart w:name="_What_is_Stage_1" w:id="14"/>
       <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidRPr="00012BD3">
         <w:t>What is Stage 2: Supports?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5917093A" w14:textId="0BACBE14" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00A647B5">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00A647B5" w:rsidRDefault="00005390" w14:paraId="5917093A" w14:textId="0BACBE14">
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">We’ll consider the </w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t>individualised living option</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> design you told us about in your </w:t>
       </w:r>
-      <w:hyperlink w:anchor="what" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="what">
         <w:r w:rsidRPr="00012BD3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t>service proposal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">when </w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t>deciding what NDIS supports to include in your plan.</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t>For example, we might provide funding for housemates to support you, or a host arrangement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C8FEF40" w14:textId="4554964E" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00A647B5">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00A647B5" w:rsidRDefault="00005390" w14:paraId="7C8FEF40" w14:textId="4554964E">
       <w:r w:rsidRPr="00012BD3">
         <w:t>Your individualised living option supports have 3 parts:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38DA7492" w14:textId="394BD244" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00414798">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00414798" w:rsidRDefault="00005390" w14:paraId="38DA7492" w14:textId="394BD244">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink w:anchor="_Primary_supports" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Primary_supports">
         <w:r w:rsidRPr="00012BD3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Primary supports</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2FB6C481" w14:textId="16C26EA8" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00414798">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00414798" w:rsidRDefault="00005390" w14:paraId="2FB6C481" w14:textId="16C26EA8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink w:anchor="_Supplementary_supports" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Supplementary_supports">
         <w:r w:rsidRPr="00012BD3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Supplementary supports</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="119D5CF0" w14:textId="3617D4AE" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00414798">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00414798" w:rsidRDefault="00005390" w14:paraId="119D5CF0" w14:textId="3617D4AE">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink w:anchor="_Monitoring_and_adjustment_1" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Monitoring_and_adjustment_1">
         <w:r w:rsidRPr="00012BD3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Monitoring and adjustment</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5D030F05" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00A647B5">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00A647B5" w:rsidRDefault="00005390" w14:paraId="5D030F05" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Primary_supports"/>
+      <w:bookmarkStart w:name="_Primary_supports" w:id="15"/>
       <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidRPr="00012BD3">
         <w:t>Primary supports</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5964169F" w14:textId="11731BFF" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00A647B5">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00A647B5" w:rsidRDefault="00005390" w14:paraId="5964169F" w14:textId="11731BFF">
       <w:r w:rsidRPr="00012BD3">
         <w:t>Your primary supports live with you and are the main supports for you at home. Depending on your needs and what you want, this might be help with things like:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FC4A980" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00BF16DE">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00BF16DE" w:rsidRDefault="00005390" w14:paraId="6FC4A980" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>personal care</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66A7883C" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00BF16DE">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00BF16DE" w:rsidRDefault="00005390" w14:paraId="66A7883C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
-        <w:lastRenderedPageBreak/>
         <w:t>cooking</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44226600" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00BF16DE">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00BF16DE" w:rsidRDefault="00005390" w14:paraId="44226600" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>cleaning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76AFDFAB" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00BF16DE">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00BF16DE" w:rsidRDefault="00005390" w14:paraId="76AFDFAB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>emotional support</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5424A2DF" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00BF16DE">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00BF16DE" w:rsidRDefault="00005390" w14:paraId="5424A2DF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>getting ready for work</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C8939AD" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00BF16DE">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00BF16DE" w:rsidRDefault="00005390" w14:paraId="1C8939AD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>making sure you’re safe at home.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7662CCE4" w14:textId="54E058B1" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00A647B5">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00A647B5" w:rsidRDefault="00005390" w14:paraId="7662CCE4" w14:textId="54E058B1">
       <w:r w:rsidRPr="00012BD3">
         <w:t>Examples of primary support arrangements include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="475B4E73" w14:textId="02DB49D4" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00A647B5">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00A647B5" w:rsidRDefault="00005390" w14:paraId="475B4E73" w14:textId="02DB49D4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Host arrangement</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
-      <w:r w:rsidR="0076366C" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="0076366C">
         <w:t xml:space="preserve">where </w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t>you live full time with a host who is not related to you, in their home</w:t>
       </w:r>
-      <w:r w:rsidR="00FE63B2" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00FE63B2">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14DD62ED" w14:textId="2BA2A3D7" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00A647B5">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00A647B5" w:rsidRDefault="00005390" w14:paraId="14DD62ED" w14:textId="2BA2A3D7">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Housemates</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
-      <w:r w:rsidR="0076366C" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="0076366C">
         <w:t xml:space="preserve"> where </w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>you live full time in your own home, or a shared rental property, with another person or other people, who are not related to you.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1939357D" w14:textId="78A4A9E4" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00BF16DE">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00BF16DE" w:rsidRDefault="00005390" w14:paraId="1939357D" w14:textId="39284C19">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">The level of support that a host or housemate provides will be different for every individualised living option package. It will depend on your needs, situation, home and living goals and what meets the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43" w:history="1">
-        <w:r w:rsidRPr="00012BD3">
+      <w:hyperlink w:history="1" w:anchor="reasonable-and-necessary" r:id="rId40">
+        <w:r w:rsidRPr="00012BD3" w:rsidR="00235A32">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="514425E3" w14:textId="7B8CE011" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00C048F9" w:rsidP="00923EE8">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00923EE8" w:rsidRDefault="00C048F9" w14:paraId="514425E3" w14:textId="7B8CE011">
       <w:r w:rsidRPr="00012BD3">
         <w:t>Learn more</w:t>
       </w:r>
-      <w:r w:rsidR="00005390" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00005390">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t>ab</w:t>
       </w:r>
-      <w:r w:rsidR="00005390" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00005390">
         <w:t xml:space="preserve">out how </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44" w:anchor="real" w:history="1">
-        <w:r w:rsidR="00005390" w:rsidRPr="00012BD3">
+      <w:hyperlink w:history="1" w:anchor="real" r:id="rId41">
+        <w:r w:rsidRPr="00012BD3" w:rsidR="00005390">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">individualised living options </w:t>
         </w:r>
         <w:r w:rsidRPr="00012BD3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>can help participants achieve their home and living goals</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00005390" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00005390">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2891D8C3" w14:textId="30F49288" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00A647B5">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00A647B5" w:rsidRDefault="00005390" w14:paraId="2891D8C3" w14:textId="30F49288">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Supplementary_supports"/>
+      <w:bookmarkStart w:name="_Supplementary_supports" w:id="16"/>
       <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidRPr="00012BD3">
         <w:t>Supplementary supports</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="491CBDB0" w14:textId="71EB751C" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="001D49FF">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> and you can use them to help get extra or different support from time to time. You can also use them if you need support outside the usual times your primary support is available. This might be when your primary support has other commitments such </w:t>
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="001D49FF" w:rsidRDefault="00005390" w14:paraId="491CBDB0" w14:textId="71EB751C">
+      <w:r w:rsidRPr="00012BD3">
+        <w:t xml:space="preserve">Supplementary supports are extra supports put in place with your primary support. These supports are flexible and you can use them to help get extra or different support from time to time. You can also use them if you need support outside the usual times your primary support is available. This might be when your primary support has other commitments such </w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3" w:rsidDel="004D7DE3">
         <w:t xml:space="preserve">as </w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t>work, medical appointments, or holidays. Supplementary supports can help sustain your primary support and provide back-up support if needed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="504DE27F" w14:textId="59BB97DD" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00471054">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00471054" w:rsidRDefault="00005390" w14:paraId="504DE27F" w14:textId="59BB97DD">
       <w:r w:rsidRPr="00012BD3">
         <w:t>Supplementary supports can be paid or unpaid. Paid supplementary supports might include respite care or having support workers stay in your home on an ad hoc or regular basis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EA5F6EE" w14:textId="7EB7516C" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00471054">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00471054" w:rsidRDefault="00005390" w14:paraId="6EA5F6EE" w14:textId="7EB7516C">
       <w:r w:rsidRPr="00012BD3">
         <w:t>Unpaid supplementary supports might be arrangements to stay with family. Or having more regular drop-in visits from family or friends when your primary support is away. You should work with your provider to design supplementary supports that meet your needs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29534A81" w14:textId="4DA4B36C" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00A647B5">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00A647B5" w:rsidRDefault="00005390" w14:paraId="29534A81" w14:textId="4DA4B36C">
       <w:r w:rsidRPr="00012BD3">
         <w:t>Your informal supports like friends or family are often an important part of your supplementary supports.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61EEA23E" w14:textId="68BC9546" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00A647B5">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00A647B5" w:rsidRDefault="00005390" w14:paraId="61EEA23E" w14:textId="68BC9546">
       <w:r w:rsidRPr="00012BD3">
         <w:t>Examples of supplementary supports include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AD309C1" w14:textId="42841D43" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00AF6219">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00AF6219" w:rsidRDefault="00005390" w14:paraId="1AD309C1" w14:textId="42841D43">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>back-up support for your primary support</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D29F3CD" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00AF6219">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00AF6219" w:rsidRDefault="00005390" w14:paraId="2D29F3CD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>on-call arrangements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D7ACC46" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00AF6219">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00AF6219" w:rsidRDefault="00005390" w14:paraId="3D7ACC46" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>support of a mentor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AFB7A3D" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00AF6219">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00AF6219" w:rsidRDefault="00005390" w14:paraId="2AFB7A3D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
-        <w:lastRenderedPageBreak/>
         <w:t>volunteers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C8D43B7" w14:textId="59F63F6E" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00AF6219">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00AF6219" w:rsidRDefault="00005390" w14:paraId="0C8D43B7" w14:textId="59F63F6E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>neighbours</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="226B76E2" w14:textId="30EC2683" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00AF6219">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00AF6219" w:rsidRDefault="00005390" w14:paraId="226B76E2" w14:textId="30EC2683">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>paid ‘drop-in’ support</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60ECB834" w14:textId="70F8B3D2" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidRDefault="00005390" w14:paraId="60ECB834" w14:textId="70F8B3D2">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>structured supports from family or friends.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3430A751" w14:textId="09054E4F" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00A647B5">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00A647B5" w:rsidRDefault="00005390" w14:paraId="3430A751" w14:textId="09054E4F">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Monitoring_and_adjustment"/>
-      <w:bookmarkStart w:id="18" w:name="_Funding_primary_and"/>
+      <w:bookmarkStart w:name="_Monitoring_and_adjustment" w:id="17"/>
+      <w:bookmarkStart w:name="_Funding_primary_and" w:id="18"/>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidRPr="00012BD3">
         <w:t>Funding primary and supplementary supports from your plan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C2A14AA" w14:textId="09C66509" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00CC712B">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00CC712B" w:rsidRDefault="00005390" w14:paraId="3C2A14AA" w14:textId="09C66509">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Any payment arrangements for your primary and supplementary NDIS supports will depend on the support they provide you. Each individualised living options package and payments to your supports is different. It needs to be discussed and agreed to by you, your formal supports and your provider.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3567913B" w14:textId="7F52626A" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00CC712B">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00CC712B" w:rsidRDefault="00005390" w14:paraId="3567913B" w14:textId="7F52626A">
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Both you and your supports should seek independent financial advice before agreeing to an individualised living option arrangement. Payments received through an individualised living option may be assessable for tax purposes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="733D558C" w14:textId="260DA611" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="009059BF">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="009059BF" w:rsidRDefault="00005390" w14:paraId="733D558C" w14:textId="260DA611">
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId42">
         <w:r w:rsidRPr="00012BD3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Australian Taxation Office</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve"> can provide information about assessable income and allowable deductions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E8C6A59" w14:textId="28FE05C9" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00A647B5">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00A647B5" w:rsidRDefault="00005390" w14:paraId="4E8C6A59" w14:textId="28FE05C9">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Monitoring_and_adjustment_1"/>
+      <w:bookmarkStart w:name="_Monitoring_and_adjustment_1" w:id="19"/>
       <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidRPr="00012BD3">
         <w:t>Monitoring and adjustment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DC9EDFE" w14:textId="5F2A5C5C" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00295349">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00295349" w:rsidRDefault="00005390" w14:paraId="7DC9EDFE" w14:textId="5F2A5C5C">
       <w:r w:rsidRPr="00012BD3">
         <w:t>Monitoring is an important part of your individualised living option arrangement and is the responsibility of you and your provider. The level of monitoring needed will be different with each individualised living option arrangement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E060BFE" w14:textId="26DA3BA0" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00295349">
-[...4 lines deleted...]
-    <w:p w14:paraId="66484C70" w14:textId="1F7BD3A9" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00C33B1D">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00295349" w:rsidRDefault="00005390" w14:paraId="2E060BFE" w14:textId="26DA3BA0">
+      <w:r w:rsidRPr="00012BD3">
+        <w:t xml:space="preserve">Monitoring involves regular checks to make sure your individualised living option </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00012BD3">
+        <w:t>arrangement</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00012BD3">
+        <w:t xml:space="preserve"> and supports are working for you.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00C33B1D" w:rsidRDefault="00005390" w14:paraId="66484C70" w14:textId="1F7BD3A9">
       <w:r w:rsidRPr="00012BD3">
         <w:t>Your service proposal must include a monitoring plan for your individualised living option package. Your provider will support you to develop a plan that describes what will be monitored. Monitoring should help track:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EA954A0" w14:textId="7B0B2C8E" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00C33B1D">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00C33B1D" w:rsidRDefault="00005390" w14:paraId="7EA954A0" w14:textId="7B0B2C8E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>if your supports are helping you be more independent at home and helping you meet your goals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41208C90" w14:textId="10177AD9" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00C33B1D">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00C33B1D" w:rsidRDefault="00005390" w14:paraId="41208C90" w14:textId="10177AD9">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>if you’re happy with your living arrangement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18BD55B1" w14:textId="62B8C6AD" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00C33B1D">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00C33B1D" w:rsidRDefault="00005390" w14:paraId="18BD55B1" w14:textId="62B8C6AD">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>if you feel safe in your home</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="328D37ED" w14:textId="660BD70B" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00C33B1D">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00C33B1D" w:rsidRDefault="00005390" w14:paraId="328D37ED" w14:textId="660BD70B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:strike/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>that you and others involved in your individualised living option arrangement know how to raise and discuss issues or concerns</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EA743A8" w14:textId="05C13B81" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00C33B1D">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00C33B1D" w:rsidRDefault="00005390" w14:paraId="6EA743A8" w14:textId="05C13B81">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>if there are any problems with the people you live with</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21DB6597" w14:textId="3C5158A7" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00C33B1D">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00C33B1D" w:rsidRDefault="00005390" w14:paraId="21DB6597" w14:textId="3C5158A7">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>if there are any problems with the support workers coming to your home</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6434009A" w14:textId="1DF7615E" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="009059BF">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="009059BF" w:rsidRDefault="00005390" w14:paraId="6434009A" w14:textId="1DF7615E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>if your needs or goals have changed and you want to change your supports.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="136B9C6F" w14:textId="5EEC3884" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00295349">
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00295349" w:rsidRDefault="00005390" w14:paraId="136B9C6F" w14:textId="5EEC3884">
+      <w:r w:rsidRPr="00012BD3">
         <w:t>Your monitoring plan should also include information such as:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F673E7E" w14:textId="61A645E7" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00714F07">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00714F07" w:rsidRDefault="00005390" w14:paraId="3F673E7E" w14:textId="61A645E7">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>how often monitoring will occur</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42D4A681" w14:textId="68079E89" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00714F07">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00714F07" w:rsidRDefault="00005390" w14:paraId="42D4A681" w14:textId="68079E89">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>whether monitoring will be face-to-face, virtual or by phone</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EF02931" w14:textId="71DF4C5E" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00714F07">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00714F07" w:rsidRDefault="00005390" w14:paraId="3EF02931" w14:textId="71DF4C5E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>how you, your provider, hosts or housemates, family, friends, and informal supports, will contribute to monitoring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C4E640A" w14:textId="015D4153" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00714F07">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00714F07" w:rsidRDefault="00005390" w14:paraId="7C4E640A" w14:textId="015D4153">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>how issues can be raised and how you might resolve them.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A86BC89" w14:textId="315EE774" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00295349">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00295349" w:rsidRDefault="00005390" w14:paraId="7A86BC89" w14:textId="315EE774">
       <w:r w:rsidRPr="00012BD3">
         <w:t>It’s important to remember you can raise issues with your provider at any time. You don’t have to wait until a regular check-in.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39589349" w14:textId="25EA872D" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00295349">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00295349" w:rsidRDefault="00005390" w14:paraId="39589349" w14:textId="25EA872D">
       <w:r w:rsidRPr="00012BD3">
         <w:t>Your provider is responsible for coordinating and maintaining your monitoring plan. They’ll support you to identify and make any changes to your individualised living option.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A9CBA0F" w14:textId="616363D0" w:rsidR="00864D1A" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00295349">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00864D1A" w:rsidP="00295349" w:rsidRDefault="00005390" w14:paraId="5A9CBA0F" w14:textId="616363D0">
       <w:r w:rsidRPr="00012BD3">
         <w:t>The flexibility of individualised living options means you can make changes to the mix of your NDIS supports quickly.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B8E02DF" w14:textId="7D04AAA7" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00295349">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00295349" w:rsidRDefault="00005390" w14:paraId="1B8E02DF" w14:textId="7D04AAA7">
       <w:r w:rsidRPr="00012BD3">
         <w:t>You’ll still need to spend your funding on NDIS supports as they</w:t>
       </w:r>
-      <w:r w:rsidR="00ED373C" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00ED373C">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">re described in your plan. </w:t>
       </w:r>
-      <w:r w:rsidR="00441EBF" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00441EBF">
         <w:t>Us</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">ually, you won’t need a plan reassessment to make changes to your NDIS supports. You can choose </w:t>
       </w:r>
       <w:r w:rsidR="00230F72">
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve"> change how they’re delivered at any time.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1617272C" w14:textId="667CF72A" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00295349">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00295349" w:rsidRDefault="00005390" w14:paraId="1617272C" w14:textId="59FC27E2">
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">Learn more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="changing-your-plan" r:id="rId43">
         <w:r w:rsidRPr="00012BD3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>changing your plan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00012BD3">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D54BF10" w14:textId="382E20EF" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00A647B5">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00A647B5" w:rsidRDefault="00005390" w14:paraId="6D54BF10" w14:textId="382E20EF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_What_is_a"/>
-      <w:bookmarkStart w:id="21" w:name="_How_do_we_1"/>
+      <w:bookmarkStart w:name="_What_is_a" w:id="20"/>
+      <w:bookmarkStart w:name="_How_do_we_1" w:id="21"/>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">How do we decide if we can fund individualised living option </w:t>
       </w:r>
       <w:r w:rsidR="00433904">
         <w:t>supports?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6732B5C2" w14:textId="6323045C" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="001753C9">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="001753C9" w:rsidRDefault="00005390" w14:paraId="6732B5C2" w14:textId="3992E9E9">
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">All NDIS supports must meet the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47" w:history="1">
-        <w:r w:rsidRPr="00012BD3">
+      <w:hyperlink w:history="1" w:anchor="reasonable-and-necessary" r:id="rId44">
+        <w:r w:rsidRPr="00012BD3" w:rsidR="0081670F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00012BD3">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73220B0B" w14:textId="0B3D287D" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00042485">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00042485" w:rsidRDefault="00005390" w14:paraId="73220B0B" w14:textId="0B3D287D">
       <w:r w:rsidRPr="00012BD3">
         <w:t>If you have a goal to explore home and living options, we’ll start by getting some information from you. Once we understand your support needs, we can discuss the home and living supports that best meet your needs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26E6C8AC" w14:textId="655D5A55" w:rsidR="00762F3D" w:rsidRDefault="00762F3D" w:rsidP="001753C9">
+    <w:p w:rsidR="00762F3D" w:rsidP="001753C9" w:rsidRDefault="00762F3D" w14:paraId="26E6C8AC" w14:textId="655D5A55">
       <w:r>
         <w:t xml:space="preserve">You may need to provide us with new evidence which shows your support needs and helps us to understand your goals. Find out more about </w:t>
       </w:r>
       <w:r w:rsidRPr="00092654">
         <w:t xml:space="preserve">what </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48" w:anchor="more-ndis-information" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="more-ndis-information" r:id="rId45">
         <w:r w:rsidRPr="00092654">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>evidence you need to give us before we create or change your plan.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="72729859" w14:textId="60B1FA93" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="001753C9">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="001753C9" w:rsidRDefault="00005390" w14:paraId="72729859" w14:textId="60B1FA93">
       <w:r w:rsidRPr="00012BD3">
         <w:t>If your home and living goal includes exploring an individualised living option, we’ll use the information you give us to consider if individualised living option support is right for you.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D6D8FF4" w14:textId="516B3229" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="001753C9">
-[...12 lines deleted...]
-        <w:r w:rsidRPr="00012BD3">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="001753C9" w:rsidRDefault="00005390" w14:paraId="4D6D8FF4" w14:textId="54245D32">
+      <w:r w:rsidRPr="00012BD3">
+        <w:t xml:space="preserve">If Stage 1: Exploration and Design supports meet the </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" w:anchor="reasonable-and-necessary" r:id="rId46">
+        <w:r w:rsidRPr="00012BD3" w:rsidR="00E409C8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00012BD3">
         <w:t>, we’ll decide on the amount for your Exploration and Design supports.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="364F817E" w14:textId="2B1FC6DD" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="001753C9">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="001753C9" w:rsidRDefault="00005390" w14:paraId="364F817E" w14:textId="2B1FC6DD">
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">The next section provides more information about the things we need to consider. Find out more about </w:t>
       </w:r>
-      <w:hyperlink w:anchor="_How_do_we" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_How_do_we">
         <w:r w:rsidRPr="00012BD3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>how we fund individualised living options</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00012BD3">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="669A7876" w14:textId="2A4D84BC" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00727087">
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00727087" w:rsidRDefault="00005390" w14:paraId="669A7876" w14:textId="2A4D84BC">
+      <w:r w:rsidRPr="00012BD3">
         <w:t>When we add stage 1 funding to your plan, we’ll let you know an estimate for your stage 2 funding amount. This lets you and your provider design a service proposal to match the funding you may receive.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23E55E7C" w14:textId="18702896" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00727087">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00727087" w:rsidRDefault="00005390" w14:paraId="23E55E7C" w14:textId="121820EE">
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">Before we add funding in your plan for either stage, we’ll make sure the NDIS supports meet the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50" w:history="1">
-        <w:r w:rsidRPr="00012BD3">
+      <w:hyperlink w:history="1" w:anchor="reasonable-and-necessary" r:id="rId47">
+        <w:r w:rsidRPr="00012BD3" w:rsidR="00E409C8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00012BD3">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="174CECD6" w14:textId="3F2234A6" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00727087">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00727087" w:rsidRDefault="00005390" w14:paraId="174CECD6" w14:textId="3F2234A6">
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">We’ll use the service proposal you develop during Stage 1, and the information you’ve already provided, to </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00012BD3">
         <w:t>make a decision</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00012BD3">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="232787C1" w14:textId="0E2A233D" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="001753C9">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="001753C9" w:rsidRDefault="00005390" w14:paraId="232787C1" w14:textId="0E2A233D">
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">We need to have a good understanding of your support needs, so we’ll let you know if we need more information to </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00012BD3">
         <w:t>make a decision</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00012BD3">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E8FCDCE" w14:textId="6D26299B" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="001753C9">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="001753C9" w:rsidRDefault="00005390" w14:paraId="3E8FCDCE" w14:textId="6D26299B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Stage_1:_Exploration"/>
+      <w:bookmarkStart w:name="_Stage_1:_Exploration" w:id="22"/>
       <w:bookmarkEnd w:id="22"/>
       <w:r w:rsidRPr="00012BD3">
         <w:t>Stage 1: Exploration and Design</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="563C6ED6" w14:textId="44E57EF6" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00CD3189">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00CD3189" w:rsidRDefault="00005390" w14:paraId="563C6ED6" w14:textId="44E57EF6">
       <w:r w:rsidRPr="00012BD3">
         <w:t>Exploration and Design supports are a great way to explore how you can combine NDIS supports we fund with the support you get from friends, family or others. If this sounds like you, then Exploration and Design supports are more likely to suit you.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36551D4D" w14:textId="7EF9A974" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="001753C9">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="001753C9" w:rsidRDefault="00005390" w14:paraId="36551D4D" w14:textId="7EF9A974">
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">We don’t fund things in your individualised living option that your friends and family are reasonably expected to provide for you. Learn more about </w:t>
       </w:r>
-      <w:hyperlink w:anchor="_Does_the_ILO" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Does_the_ILO">
         <w:r w:rsidRPr="00012BD3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>what’s reasonable to expect your friends, family or the community to provide</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00012BD3">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="335497D4" w14:textId="46F88BAF" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="0049484A">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="0049484A" w:rsidRDefault="00005390" w14:paraId="335497D4" w14:textId="46F88BAF">
       <w:r w:rsidRPr="00012BD3">
         <w:t>To decide how many hours you need, we’ll look at:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F51646D" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00C364B6">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00C364B6" w:rsidRDefault="00005390" w14:paraId="4F51646D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>how much you already know about what support you’ll need</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00867D39" w14:textId="05C5600E" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00C364B6">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00C364B6" w:rsidRDefault="00005390" w14:paraId="00867D39" w14:textId="05C5600E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>what support you can get from informal supports like family and friends</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="427E9C18" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00C364B6">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00C364B6" w:rsidRDefault="00005390" w14:paraId="427E9C18" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>whether you already receive individualised living option support.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68F3A64E" w14:textId="21D1C63B" w:rsidR="003F4FE7" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="0049484A">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="003F4FE7" w:rsidP="0049484A" w:rsidRDefault="00005390" w14:paraId="68F3A64E" w14:textId="42B4152A">
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">Before we add funding in your plan for either stage, we’ll make sure that all supports meet the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51" w:history="1">
-        <w:r w:rsidRPr="00012BD3">
+      <w:hyperlink w:history="1" w:anchor="reasonable-and-necessary" r:id="rId48">
+        <w:r w:rsidRPr="00012BD3" w:rsidR="00E409C8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00012BD3">
         <w:t>, both individually and as a package.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EA904F5" w14:textId="46948873" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00313FEA">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00313FEA" w:rsidRDefault="00005390" w14:paraId="2EA904F5" w14:textId="46948873">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>How many hours will we fund for individualised living option Stage</w:t>
       </w:r>
-      <w:r w:rsidR="001654EB" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="001654EB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t>1?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CC1EDCE" w14:textId="73CEA0A4" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00A238CE">
-[...4 lines deleted...]
-    <w:p w14:paraId="730F576B" w14:textId="72397FD6" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="0049484A">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00A238CE" w:rsidRDefault="00005390" w14:paraId="3CC1EDCE" w14:textId="73CEA0A4">
+      <w:r w:rsidRPr="00012BD3">
+        <w:t xml:space="preserve">We’ll fund </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001876A5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>up to 100 hours</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00012BD3">
+        <w:t xml:space="preserve"> to support you to design your individualised living option.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="0049484A" w:rsidRDefault="00005390" w14:paraId="730F576B" w14:textId="72397FD6">
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">We’ll fund </w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>up to 30 hours</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve"> to design your individualised living option if you:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E99A5B9" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="0049484A">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="0049484A" w:rsidRDefault="00005390" w14:paraId="2E99A5B9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>already know what help you’ll need</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57777BCE" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="0049484A">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="0049484A" w:rsidRDefault="00005390" w14:paraId="57777BCE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>want to move to a home not too far from where you live now</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DD56042" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="0049484A">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="0049484A" w:rsidRDefault="00005390" w14:paraId="1DD56042" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>can make your own decisions, or you have other people who help you make decisions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DDA9653" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="0049484A">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="0049484A" w:rsidRDefault="00005390" w14:paraId="1DDA9653" w14:textId="77777777">
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">We’ll fund </w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>up to 50 hours</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve"> to design your individualised living option if you:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65C5B987" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="0049484A">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="0049484A" w:rsidRDefault="00005390" w14:paraId="65C5B987" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>aren’t sure what help you’ll need</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D6B65E7" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="0049484A">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="0049484A" w:rsidRDefault="00005390" w14:paraId="6D6B65E7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
-        <w:lastRenderedPageBreak/>
         <w:t>want to move to a home in a different area, for example if you want to move to another town or suburb outside your local area</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C314468" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="0049484A">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="0049484A" w:rsidRDefault="00005390" w14:paraId="4C314468" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>need some help coming to an agreed decision and there are other people involved in decision-making.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="191A1C6E" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="0049484A">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="0049484A" w:rsidRDefault="00005390" w14:paraId="191A1C6E" w14:textId="77777777">
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">We’ll fund </w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>up to 100 hours</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve"> to design your individualised living option if you:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19C168DA" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="0049484A">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="0049484A" w:rsidRDefault="00005390" w14:paraId="19C168DA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>need to work out what help you’ll need in many areas across your life</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BE03236" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="0049484A">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="0049484A" w:rsidRDefault="00005390" w14:paraId="2BE03236" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>want to move to a home in a different type of area, for example if you want to move from a city to a smaller town</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52F3123D" w14:textId="4AD6BAEC" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="0049484A">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="0049484A" w:rsidRDefault="00005390" w14:paraId="52F3123D" w14:textId="4AD6BAEC">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>have a lot of people involved in decision-making for you who might have different views.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="520F9915" w14:textId="508A8313" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="0049484A">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="0049484A" w:rsidRDefault="00005390" w14:paraId="520F9915" w14:textId="508A8313">
       <w:r w:rsidRPr="00012BD3">
         <w:t>We’ll let you know if we need more information to decide the right level of NDIS support for you.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A24A3F1" w14:textId="58F5B727" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00313FEA">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00313FEA" w:rsidRDefault="00005390" w14:paraId="6A24A3F1" w14:textId="58F5B727">
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">These hours may be different if you live in a remote or very remote location. You can learn more about this in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId49">
         <w:r w:rsidRPr="00012BD3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS Pricing Arrangements and Price Limits</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00012BD3">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32300D80" w14:textId="2C1131A3" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="009059BF">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="009059BF" w:rsidRDefault="00005390" w14:paraId="32300D80" w14:textId="2C1131A3">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
-        <w:t xml:space="preserve">How do we decide if Stage 1: Exploration and Design </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="438B9440" w14:textId="3617353D" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00313FEA">
+        <w:t>How do we decide if Stage 1: Exploration and Design supports meet the NDIS funding criteria?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00313FEA" w:rsidRDefault="00005390" w14:paraId="438B9440" w14:textId="119CC9C5">
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">The NDIS supports we fund must meet the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53" w:history="1">
-        <w:r w:rsidRPr="00012BD3">
+      <w:hyperlink w:history="1" w:anchor="reasonable-and-necessary" r:id="rId50">
+        <w:r w:rsidRPr="00012BD3" w:rsidR="00551286">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00012BD3">
         <w:t>, both individually and as a total package of supports.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7323B082" w14:textId="1E87C1F0" w:rsidR="000E1C28" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00455A25">
-[...12 lines deleted...]
-        <w:r w:rsidRPr="00012BD3">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="000E1C28" w:rsidP="00455A25" w:rsidRDefault="00005390" w14:paraId="7323B082" w14:textId="46F5586B">
+      <w:r w:rsidRPr="00012BD3">
+        <w:t xml:space="preserve">To work out what Stage 1: Exploration and Design supports meet the </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" w:anchor="reasonable-and-necessary" r:id="rId51">
+        <w:r w:rsidRPr="00012BD3" w:rsidR="00551286">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00012BD3">
         <w:t>, we think about the following questions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3482610C" w14:textId="617CF38E" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="001753C9">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="001753C9" w:rsidRDefault="00005390" w14:paraId="3482610C" w14:textId="617CF38E">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>Is the support related to your disability support needs?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68FB3D3F" w14:textId="313B3D82" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00CA7300">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00CA7300" w:rsidRDefault="00005390" w14:paraId="68FB3D3F" w14:textId="313B3D82">
       <w:r w:rsidRPr="00012BD3">
         <w:t>We can only fund NDIS support to explore and design an individualised living option if it’s related to your disability support needs.</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="12"/>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve"> We’ll consider whether you:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09698D5B" w14:textId="427A9F6F" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00C86252">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00C86252" w:rsidRDefault="00005390" w14:paraId="09698D5B" w14:textId="427A9F6F">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>need NDIS support to live independently because of your disability</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31608C04" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00C86252">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00C86252" w:rsidRDefault="00005390" w14:paraId="31608C04" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>need to explore and design an individualised living option because of your disability.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FE83285" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00BF16DE">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00BF16DE" w:rsidRDefault="00005390" w14:paraId="5FE83285" w14:textId="77777777">
       <w:r w:rsidRPr="00012BD3">
         <w:t>That is, the reason for exploring and designing an individualised living option must relate to your disability support needs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69E6F394" w14:textId="1040D601" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="001753C9">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="001753C9" w:rsidRDefault="00005390" w14:paraId="69E6F394" w14:textId="1040D601">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>Does the support help you pursue your goals?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C1B57BF" w14:textId="48B3668A" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00536C43">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00536C43" w:rsidRDefault="00005390" w14:paraId="5C1B57BF" w14:textId="48B3668A">
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>We’ll look at the disability-specific barriers that prevent you from pursuing your home and living goals. We’ll consider how the support will address your disability support needs.</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve"> You’ll also need a home and living goal in your plan that Exploration and Design supports will help you pursue.</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="13"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20021234" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00D270F3">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00D270F3" w:rsidRDefault="00005390" w14:paraId="20021234" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="222222"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:color w:val="222222"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>For example, you might have a goal to move out of your parents’ home for the first time. We’ll look at all the ways you might be able to pursue that goal. Funding Exploration and Design supports could be one way.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A812A3D" w14:textId="6C4190BD" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00536C43">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00536C43" w:rsidRDefault="00005390" w14:paraId="0A812A3D" w14:textId="6C4190BD">
       <w:pPr>
         <w:rPr>
           <w:color w:val="222222"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>There are some things to remember:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="183E155E" w14:textId="0A26E5BF" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00536C43">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00536C43" w:rsidRDefault="00005390" w14:paraId="183E155E" w14:textId="0A26E5BF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
-        <w:t xml:space="preserve">Setting more and bigger goals doesn’t mean we’ll fund </w:t>
+        <w:t>Setting more and bigger goals doesn’t mean we’ll fund more and bigger NDIS supports.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00536C43" w:rsidRDefault="00005390" w14:paraId="20C67B43" w14:textId="08508CFE">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00012BD3">
+        <w:t xml:space="preserve">Setting a goal about a certain type or </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00012BD3">
-        <w:t>more</w:t>
+        <w:t>amount</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00012BD3">
-        <w:t xml:space="preserve"> and bigger NDIS supports.</w:t>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve"> of NDIS support you might want doesn’t mean we have an obligation to fund that NDIS support or in that amount.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79737115" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="000D6809">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="000D6809" w:rsidRDefault="00005390" w14:paraId="79737115" w14:textId="4D4DD025">
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">Learn more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId52">
         <w:r w:rsidRPr="00012BD3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>setting goals</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00012BD3">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CC6383A" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="001753C9">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="001753C9" w:rsidRDefault="00005390" w14:paraId="5CC6383A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>Is the support likely to be effective and beneficial for you?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B67DDD1" w14:textId="06A42215" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="001753C9">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="001753C9" w:rsidRDefault="00005390" w14:paraId="3B67DDD1" w14:textId="06A42215">
       <w:r w:rsidRPr="00012BD3">
         <w:t>We need to make sure the NDIS supports we fund for Exploration and Design are likely to work for you and do what they’re supposed to.</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="14"/>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve"> We think about whether this NDIS support will successfully help you explore and design your individualised living option and whether it will benefit you.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AB55F1D" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="001753C9">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="001753C9" w:rsidRDefault="00005390" w14:paraId="1AB55F1D" w14:textId="77777777">
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">Exploration and Design supports are more likely to be effective and beneficial for you if you meet the criteria in </w:t>
       </w:r>
-      <w:hyperlink w:anchor="_Is_an_individualised" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Is_an_individualised">
         <w:r w:rsidRPr="00012BD3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Is an individualised living option right for you?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3B0E9A40" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="001753C9">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="001753C9" w:rsidRDefault="00005390" w14:paraId="3B0E9A40" w14:textId="77777777">
       <w:r w:rsidRPr="00012BD3">
         <w:t>This generally means:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A40645D" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00B32525">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00B32525" w:rsidRDefault="00005390" w14:paraId="3A40645D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>you need help at home for at least 6 hours each day</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="535718D4" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00545D86">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00545D86" w:rsidRDefault="00005390" w14:paraId="535718D4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>you’re ready, with help from people who know you well if you need it, to explore your needs, what you’d like, and your options</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F605D13" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00545D86">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00545D86" w:rsidRDefault="00005390" w14:paraId="4F605D13" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>your family or friends might be part of your supports.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EDF767F" w14:textId="09BB6361" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00BF16DE">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00BF16DE" w:rsidRDefault="00005390" w14:paraId="3EDF767F" w14:textId="09BB6361">
       <w:r w:rsidRPr="00012BD3">
         <w:t>Individualised living options works best for people who need at least 6 hours of support per day. If you need less or a lot more help each day, there are different NDIS supports we can include in your plan which will likely meet your needs better.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DD1C2C0" w14:textId="28591E2C" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00EE3E0C">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00EE3E0C" w:rsidRDefault="00005390" w14:paraId="1DD1C2C0" w14:textId="28591E2C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4111"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>You may not be ready to think about where and how you’d like to live and what NDIS supports you need. If so, Exploration and Design supports might not work for you now. It’s probably better to think about this when you’re feeling ready and wanting to explore your options.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="132906B6" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00B32525">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00B32525" w:rsidRDefault="00005390" w14:paraId="132906B6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>Is the support legal and safe?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27F3281F" w14:textId="25718C75" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00E77B24">
+    <w:p w:rsidR="002353AD" w:rsidP="00E77B24" w:rsidRDefault="00005390" w14:paraId="27F3281F" w14:textId="48DB8AD4">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>We need to make sure your support is legal and safe. We can’t fund Exploration and Design supports if they’re likely to cause harm to you or might be a risk to others.</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:endnoteReference w:id="15"/>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> If there’s a different option that may be safer for you, we’ll discuss this with you.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3656E2FC" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00B32525">
+    <w:p w:rsidR="002353AD" w:rsidRDefault="002353AD" w14:paraId="2969BFF5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:eastAsiaTheme="minorEastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00B32525" w:rsidRDefault="00005390" w14:paraId="3656E2FC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Is_the_support_1"/>
+      <w:bookmarkStart w:name="_Is_the_support_1" w:id="23"/>
       <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidRPr="00012BD3">
         <w:t>Is the support value for money?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E4EC074" w14:textId="422CDC4B" w:rsidR="00864D1A" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00827DF1">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00864D1A" w:rsidP="00827DF1" w:rsidRDefault="00005390" w14:paraId="3E4EC074" w14:textId="422CDC4B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
-        <w:lastRenderedPageBreak/>
         <w:t>We’ll make sure the cost of Exploration and Design supports is reasonable for your situation.</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="16"/>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve"> This means we think about the cost of your Exploration and Design supports, and how these will benefit you over time.</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Your Exploration and Design </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>supports</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> need to be value for money compared to other NDIS supports that would achieve the same outcome.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E39F2FC" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00B32525">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00B32525" w:rsidRDefault="00005390" w14:paraId="6E39F2FC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Is_the_support"/>
+      <w:bookmarkStart w:name="_Is_the_support" w:id="24"/>
       <w:bookmarkEnd w:id="24"/>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">Is the support something we expect </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00012BD3">
         <w:t>informal,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve"> mainstream or community supports to provide?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="402BAD60" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00B32525">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00B32525" w:rsidRDefault="00005390" w14:paraId="402BAD60" w14:textId="77777777">
       <w:r w:rsidRPr="00012BD3">
         <w:t>Informal supports like family or friends can play an important role in helping you design your individualised living option.</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="17"/>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve"> But usually, exploring and designing an individualised living option isn’t something we’d expect family, friends or the community do on their own.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66A71137" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00F4301F">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00F4301F" w:rsidRDefault="00005390" w14:paraId="66A71137" w14:textId="77777777">
       <w:r w:rsidRPr="00012BD3">
         <w:t>Exploring and designing your individualised living option can be a complex task. It’s a good idea to get someone like a service provider or support coordinator, who is familiar with individualised living options, to help you design your own.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="324C66EA" w14:textId="2F297768" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00B32525">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00B32525" w:rsidRDefault="00005390" w14:paraId="324C66EA" w14:textId="2F297768">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
-        <w:t xml:space="preserve">Is the support </w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> NDIS support for you, which means it’s a support that the NDIS laws say we can fund.</w:t>
+        <w:t>Is the support an NDIS support?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00B32525" w:rsidRDefault="00005390" w14:paraId="3814E31E" w14:textId="48BB0DFD">
+      <w:r w:rsidRPr="00012BD3">
+        <w:t>The Exploration and Design stage needs to be an NDIS support for you, which means it’s a support that the NDIS laws say we can fund.</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="18"/>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve"> We can’t fund supports that are appropriately funded or provided by another service system.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1459D403" w14:textId="37E6A76C" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00593F26">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00593F26" w:rsidRDefault="00005390" w14:paraId="1459D403" w14:textId="37E6A76C">
       <w:r w:rsidRPr="00012BD3">
         <w:t>If you’re under 18 and live in an out-of-home care arrangement, your guardians are responsible for making decisions about exploring and designing a home environment that suits your needs. We don’t fund supports that are provided by state and territory services for children, such as out-of-home care accommodation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55272FF6" w14:textId="1171A84E" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00EE3E0C">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00EE3E0C" w:rsidRDefault="00005390" w14:paraId="55272FF6" w14:textId="1171A84E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Stage_2:_Individualised"/>
-      <w:bookmarkStart w:id="26" w:name="_Hlk104905360"/>
+      <w:bookmarkStart w:name="_Stage_2:_Individualised" w:id="25"/>
+      <w:bookmarkStart w:name="_Hlk104905360" w:id="26"/>
       <w:bookmarkEnd w:id="25"/>
       <w:r w:rsidRPr="00012BD3">
         <w:t>Stage 2: Individualised Living Option supports</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B67C509" w14:textId="3AF3E288" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00B32525">
-      <w:bookmarkStart w:id="27" w:name="_Hlk104905206"/>
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00B32525" w:rsidRDefault="00005390" w14:paraId="5B67C509" w14:textId="3D36FC06">
+      <w:bookmarkStart w:name="_Hlk104905206" w:id="27"/>
       <w:bookmarkEnd w:id="26"/>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">If your individualised living option supports meets the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56" w:history="1">
-        <w:r w:rsidRPr="00012BD3">
+      <w:hyperlink w:history="1" w:anchor="reasonable-and-necessary" r:id="rId53">
+        <w:r w:rsidRPr="00012BD3" w:rsidR="006F2773">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00012BD3">
         <w:t>, we’ll decide what level of Stage 2 funding is right for you.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36FECDDA" w14:textId="478C4819" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00B32525">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00B32525" w:rsidRDefault="00005390" w14:paraId="36FECDDA" w14:textId="478C4819">
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">We’ll make sure the supports described in the service proposal you developed in your Stage 1 funding suit your needs and situation. We’ll consider all the information we </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00012BD3">
         <w:t>have to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve"> help us decide.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="682BE707" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00EE3E0C">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00EE3E0C" w:rsidRDefault="00005390" w14:paraId="682BE707" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>What are the three support levels of Stage 2: individualised living options?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="774AF8A4" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00B5112F">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00B5112F" w:rsidRDefault="00005390" w14:paraId="774AF8A4" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>Individualised living option</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t xml:space="preserve"> Support Level 1 </w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t>is funded up to $105,000 per year.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1231AA83" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00117EBB" w:rsidRDefault="00005390" w:rsidP="00462C73">
+    <w:p w:rsidRPr="00117EBB" w:rsidR="00005390" w:rsidP="00462C73" w:rsidRDefault="00005390" w14:paraId="1231AA83" w14:textId="77777777">
       <w:r w:rsidRPr="00117EBB">
         <w:t>We may consider this level of support where:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16670BAE" w14:textId="6BB6B05C" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00462C73">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00462C73" w:rsidRDefault="00005390" w14:paraId="16670BAE" w14:textId="6BB6B05C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>primary support involves you sharing a home with a person who provides companionship and some casual direct support. Direct support may involve prompting with personal care, household tasks, and help to manage emotions and behaviours</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A37CC82" w14:textId="5A98ABFC" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00462C73">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00462C73" w:rsidRDefault="00005390" w14:paraId="0A37CC82" w14:textId="5A98ABFC">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>supplementary support involves things like drop-ins, on-call support, regular time with family or formalised assistance from a neighbour</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19AD56D8" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00EE3E0C">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00EE3E0C" w:rsidRDefault="00005390" w14:paraId="19AD56D8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
-        <w:lastRenderedPageBreak/>
         <w:t>monitoring may result in limited re-design and adjustment of supports.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29E9581D" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00B5112F">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00B5112F" w:rsidRDefault="00005390" w14:paraId="29E9581D" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>Individualised living option</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t xml:space="preserve"> Support Level 2 </w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t>is funded up to $150,000 per year.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77E61A7C" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00462C73">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00462C73" w:rsidRDefault="00005390" w14:paraId="77E61A7C" w14:textId="77777777">
       <w:r w:rsidRPr="00012BD3">
         <w:t>We may consider this level of support where:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="519311F7" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00462C73">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00462C73" w:rsidRDefault="00005390" w14:paraId="519311F7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>primary support involves you sharing a home with a person who provides companionship and more regular direct support</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12250195" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00462C73">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00462C73" w:rsidRDefault="00005390" w14:paraId="12250195" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>direct support involves physical assistance with personal care, supervision with household tasks, and help with supporting behaviour</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30BA643B" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00462C73">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00462C73" w:rsidRDefault="00005390" w14:paraId="30BA643B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>supplementary supports involve things like paid drop-in support, on call support, structured supports from family or friends, formalised support from a neighbour or mentor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79A400A0" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00462C73">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00462C73" w:rsidRDefault="00005390" w14:paraId="79A400A0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>monitoring is likely to result in the re-design and adjustment of supports.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23B8E81F" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00B5112F">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00B5112F" w:rsidRDefault="00005390" w14:paraId="23B8E81F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>Individualised living option</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t xml:space="preserve">Support Level 3 </w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t>is funded up to $230,000 per year.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07ADB99E" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00462C73">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00462C73" w:rsidRDefault="00005390" w14:paraId="07ADB99E" w14:textId="77777777">
       <w:r w:rsidRPr="00012BD3">
         <w:t>We may consider this level of support where:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EB69966" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00462C73">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00462C73" w:rsidRDefault="00005390" w14:paraId="2EB69966" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>primary support involves companionship and sustained support</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E279DF8" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00462C73">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00462C73" w:rsidRDefault="00005390" w14:paraId="2E279DF8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>supplementary supports likely include paid drop-in support, on call support, structured informal supports from family or friends, a neighbour or mentor. An alternate primary support provides relief assistance for the usual supports</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40E40A9C" w14:textId="2E0AD869" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00462C73">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00462C73" w:rsidRDefault="00005390" w14:paraId="40E40A9C" w14:textId="2E0AD869">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>direct support will involve physical assistance and personal care, direct supervision with household tasks and help with supporting behaviour. It includes a significant physical disability, or disability-related health supports</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0777E282" w14:textId="1E4AA377" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00462C73">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00462C73" w:rsidRDefault="00005390" w14:paraId="0777E282" w14:textId="1E4AA377">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>significant monitoring is needed and there</w:t>
       </w:r>
       <w:r w:rsidR="00A3789F">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t>s a high likelihood of re-design and adjustment of supports.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D3954EB" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00462C73">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00462C73" w:rsidRDefault="00005390" w14:paraId="1D3954EB" w14:textId="77777777">
       <w:r w:rsidRPr="00012BD3">
         <w:t>These levels are a guide only. We decide your actual level of support based on your individual situation.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:p w14:paraId="3B7B7DFC" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00587670">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00587670" w:rsidRDefault="00005390" w14:paraId="3B7B7DFC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>How do we decide if Stage 2: individualised living option supports meet the NDIS funding criteria?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B9CF262" w14:textId="5F8E4AA0" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00B32525">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00B32525" w:rsidRDefault="00005390" w14:paraId="0B9CF262" w14:textId="016F5131">
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">The supports we fund must meet the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57" w:history="1">
-        <w:r w:rsidRPr="00012BD3">
+      <w:hyperlink w:history="1" w:anchor="reasonable-and-necessary" r:id="rId54">
+        <w:r w:rsidRPr="00012BD3" w:rsidR="006F2773">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00012BD3">
         <w:t>, both individually and as a total package of supports.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F0B582B" w14:textId="70D1C3E6" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00B32525">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00B32525" w:rsidRDefault="00005390" w14:paraId="1F0B582B" w14:textId="268A8491">
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">To work out what Stage 2: individualised living option supports meet the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58" w:history="1">
-        <w:r w:rsidRPr="00012BD3">
+      <w:hyperlink w:history="1" w:anchor="reasonable-and-necessary" r:id="rId55">
+        <w:r w:rsidRPr="00012BD3" w:rsidR="006F2773">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00012BD3">
         <w:t>, we think about the following questions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="114236CD" w14:textId="4FDA9905" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00471EA9">
+    <w:p w:rsidR="002353AD" w:rsidRDefault="002353AD" w14:paraId="3D98C610" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00471EA9" w:rsidRDefault="00005390" w14:paraId="114236CD" w14:textId="54D65571">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>Is the individualised living option support related to your disability support needs?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="343D0D65" w14:textId="2D818E9E" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00471EA9">
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00471EA9" w:rsidRDefault="00005390" w14:paraId="343D0D65" w14:textId="2D818E9E">
+      <w:r w:rsidRPr="00012BD3">
         <w:t>We can only fund individualised living option supports if they’re related to your disability support needs.</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="19"/>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve"> This means they need to help you do things you can’t do because of your disability.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2537BB01" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00471EA9">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00471EA9" w:rsidRDefault="00005390" w14:paraId="2537BB01" w14:textId="77777777">
       <w:r w:rsidRPr="00012BD3">
         <w:t>We’ll look at your service proposal to check the individualised living option supports detailed relate to your disability support needs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="660DCAA3" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="004F5C95">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="004F5C95" w:rsidRDefault="00005390" w14:paraId="660DCAA3" w14:textId="77777777">
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">For example, your disability may mean you need support to do some things that housemates do when they share a house, like cooking meals. Or you might need prompting with personal care. Also, if your disability means you need help to meet your responsibilities as a tenant, such as keeping the property clean, we may </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00012BD3">
         <w:t>fund</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve"> someone to help you.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A23AEAD" w14:textId="1208115B" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00C14AAE">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00C14AAE" w:rsidRDefault="00005390" w14:paraId="3A23AEAD" w14:textId="1208115B">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">We don’t fund things that everyone needs </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00012BD3">
         <w:t>whether or not</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve"> they have a disability, such as your food and rent.</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="20"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05F0E610" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00303E6D">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00303E6D" w:rsidRDefault="00005390" w14:paraId="05F0E610" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>Does the individualised living option support help you pursue your goals?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05B6A4AB" w14:textId="483C2CE3" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00303E6D">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00303E6D" w:rsidRDefault="00005390" w14:paraId="05B6A4AB" w14:textId="483C2CE3">
       <w:r w:rsidRPr="00012BD3">
         <w:t>An individualised living option must help you pursue the goals in your plan.</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="21"/>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve"> To fund an individualised living option support, there must be a goal in your plan that the support would help you pursue. </w:t>
       </w:r>
       <w:r w:rsidR="002A7C67">
         <w:t>For example, t</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t>his m</w:t>
       </w:r>
       <w:r w:rsidR="00A7754E">
         <w:t>ay</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve"> be </w:t>
       </w:r>
       <w:r w:rsidR="00A7754E">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="002A7C67">
         <w:t xml:space="preserve"> goal</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve"> to feel safe in your home.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AD7F815" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00303E6D">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00303E6D" w:rsidRDefault="00005390" w14:paraId="4AD7F815" w14:textId="77777777">
       <w:r w:rsidRPr="00012BD3">
         <w:t>An individualised living option could also help you pursue goals to build your skills or do more things yourself, such as managing household chores.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A550DCD" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00813B35">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00813B35" w:rsidRDefault="00005390" w14:paraId="5A550DCD" w14:textId="77777777">
       <w:r w:rsidRPr="00012BD3">
         <w:t>Remember, it is important to understand:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BFF58F4" w14:textId="310B5759" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00447EC9">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00447EC9" w:rsidRDefault="00005390" w14:paraId="0BFF58F4" w14:textId="310B5759">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>setting more and bigger goals doesn’t mean we’ll fund more NDIS supports</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E043632" w14:textId="395DAC9C" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00447EC9">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00447EC9" w:rsidRDefault="00005390" w14:paraId="5E043632" w14:textId="395DAC9C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">setting a goal about a certain type or </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00012BD3">
         <w:t>amount</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve"> of NDIS support you might want doesn’t mean we have an obligation to fund that NDIS support or in that amount.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62A006C9" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00303E6D">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00303E6D" w:rsidRDefault="00005390" w14:paraId="62A006C9" w14:textId="2B0C7842">
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">Find out more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId56">
         <w:r w:rsidRPr="00012BD3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>setting goals</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00012BD3">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30313911" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00587670">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00587670" w:rsidRDefault="00005390" w14:paraId="30313911" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>Is the individualised living option support effective and beneficial for you?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B67182A" w14:textId="1B22C88D" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00303E6D">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00303E6D" w:rsidRDefault="00005390" w14:paraId="6B67182A" w14:textId="1B22C88D">
       <w:r w:rsidRPr="00012BD3">
         <w:t>Your individualised living option must be likely to be effective and beneficial for you.</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="22"/>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve"> This means it will do what it’s meant to do, and it will help you. Your individualised living option support should help you have a place you can call home. You should be able to express who you are and make choices about your daily life activities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D16FF09" w14:textId="5A8BC7F7" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00303E6D">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00303E6D" w:rsidRDefault="00005390" w14:paraId="6D16FF09" w14:textId="5A8BC7F7">
       <w:r w:rsidRPr="00012BD3">
         <w:t>Your service proposal will provide important information to help us decide if your individualised living option support is likely to be effective and beneficial for you. We’ll see if your supports provide the flexibility you need, and if the mix of support will work in the long term.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2642FF2C" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00303E6D">
+    <w:p w:rsidR="002353AD" w:rsidRDefault="002353AD" w14:paraId="14A6CBC8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00303E6D" w:rsidRDefault="00005390" w14:paraId="2642FF2C" w14:textId="28F330E0">
       <w:r w:rsidRPr="00012BD3">
         <w:t>For example, we need to check things like:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7343FB0C" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00303E6D">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00303E6D" w:rsidRDefault="00005390" w14:paraId="7343FB0C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>Does your service proposal clearly describe how your primary and supplementary supports will be provided?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E3A4388" w14:textId="03DE2E95" w:rsidR="004D20E9" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00DE2905">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="004D20E9" w:rsidP="00DE2905" w:rsidRDefault="00005390" w14:paraId="4E3A4388" w14:textId="03DE2E95">
       <w:pPr>
         <w:pStyle w:val="Indentedbodytext"/>
         <w:ind w:left="709"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
-        <w:lastRenderedPageBreak/>
         <w:t>This helps us understand what NDIS supports you’ll get, when you’ll get them, and who you’ll get them from.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1202E0D1" w14:textId="2C3D880E" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00DE2905">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00DE2905" w:rsidRDefault="00005390" w14:paraId="1202E0D1" w14:textId="29D60AF3">
       <w:pPr>
         <w:pStyle w:val="Indentedbodytext"/>
         <w:ind w:left="709"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">From this, we can better understand if the NDIS supports match what you need and want. It also helps us work out whether there are any risks to you or others and whether the NDIS supports are </w:t>
       </w:r>
-      <w:hyperlink w:anchor="_Is_the_individualised" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Is_the_individualised">
         <w:r w:rsidRPr="00012BD3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>value for money</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00012BD3">
-[...3 lines deleted...]
-    <w:p w14:paraId="1377634E" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00303E6D">
+    </w:p>
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00303E6D" w:rsidRDefault="00005390" w14:paraId="1377634E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>Are there one or more supplementary supports that provide flexibility and will help sustain your primary support?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="662975B5" w14:textId="1E6A9C5D" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="001E5876">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="001E5876" w:rsidRDefault="00005390" w14:paraId="662975B5" w14:textId="1E6A9C5D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>Does your service proposal include detail for monitoring and adjusting the supports?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F95A0CE" w14:textId="7AFD6FB4" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="001E5876">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="001E5876" w:rsidRDefault="00005390" w14:paraId="5F95A0CE" w14:textId="72A8B17C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
-        <w:t>Your individualised living option support is more likely to be effective and beneficial if there are ways to check how you’re going and change your supports.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0A46E8F0" w14:textId="3C7EF50A" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00303E6D">
+        <w:t>Your individualised living option support is more likely to be effective and beneficial if there are ways to check how you’re going and change your supports</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00303E6D" w:rsidRDefault="00005390" w14:paraId="0A46E8F0" w14:textId="3C7EF50A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>Is there evidence you’ve been involved with and agree</w:t>
       </w:r>
-      <w:r w:rsidR="00FF22B2" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00FF22B2">
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve"> to the service proposal?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D62FA74" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00DE2905">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00DE2905" w:rsidRDefault="00005390" w14:paraId="5D62FA74" w14:textId="4CADCCF8">
       <w:pPr>
         <w:pStyle w:val="Indentedbodytext"/>
         <w:ind w:left="709"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
-        <w:t>Your service proposal isn’t likely to be effective and beneficial if you haven’t been involved in designing it, or you don’t agree with it.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="392F27FB" w14:textId="710ED98C" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00303E6D">
+        <w:t>Your service proposal isn’t likely to be effective and beneficial if you haven’t been involved in designing it, or you don’t agree with it</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00303E6D" w:rsidRDefault="00005390" w14:paraId="392F27FB" w14:textId="710ED98C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>How will your individualised living option supports fit with other home and living supports, or NDIS supports you use for things like recreation, work or study?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="611D9AFA" w14:textId="65F86EB7" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00CB2B65">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00CB2B65" w:rsidRDefault="00005390" w14:paraId="611D9AFA" w14:textId="65F86EB7">
       <w:r w:rsidRPr="00012BD3">
         <w:t>When your individualised living option support works with other NDIS supports you use, it’s more likely to be effective and beneficial. For example, supports such as transport, assistive technology and capacity building supports. We’ll check this and make sure they’ll work together.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47CF5E02" w14:textId="3A553E59" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00CB2B65">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00CB2B65" w:rsidRDefault="00005390" w14:paraId="47CF5E02" w14:textId="186E4931">
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">NDIS supports for </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="work-and-study" r:id="rId57">
         <w:r w:rsidRPr="00012BD3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>work and study</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00012BD3">
         <w:t>, or daytime activities is funded separately from your individualised living option</w:t>
       </w:r>
-      <w:r w:rsidR="00757D58" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00757D58">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve"> support. These NDIS supports are very important to help you live the life you want. It’s important they’re described in your service proposal so you can be sure all your NDIS supports will work together. It’s also a good idea to include your existing housing-related NDIS supports in your service proposal. This will help make sure all your NDIS supports work together.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79564FDC" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00CB2B65">
-[...4 lines deleted...]
-    <w:p w14:paraId="7F42A2A7" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00923EE8">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00CB2B65" w:rsidRDefault="00005390" w14:paraId="79564FDC" w14:textId="303A7FA2">
+      <w:r w:rsidRPr="00012BD3">
+        <w:t xml:space="preserve">Individualised living option supports are for the support you get from other people. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA3606" w:rsidR="00BC537F">
+        <w:t>They</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC537F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00012BD3">
+        <w:t>don’t cover the house or accommodation itself.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00923EE8" w:rsidRDefault="00005390" w14:paraId="7F42A2A7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>Is the individualised living option support legal and safe?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A66EB10" w14:textId="53F30A87" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00BF16DE">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00BF16DE" w:rsidRDefault="00005390" w14:paraId="3A66EB10" w14:textId="53F30A87">
       <w:r w:rsidRPr="00012BD3">
         <w:t>We can’t fund an individualised living option support that is likely to cause you harm or might be a risk to others.</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="23"/>
       </w:r>
-      <w:bookmarkStart w:id="28" w:name="_Is_the_ILO"/>
+      <w:bookmarkStart w:name="_Is_the_ILO" w:id="28"/>
       <w:bookmarkEnd w:id="28"/>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve"> We also can’t fund NDIS supports that go against state, territory or commonwealth laws.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19548B2C" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="002A0996">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="002A0996" w:rsidRDefault="00005390" w14:paraId="19548B2C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Is_the_individualised"/>
+      <w:bookmarkStart w:name="_Is_the_individualised" w:id="29"/>
       <w:bookmarkEnd w:id="29"/>
       <w:r w:rsidRPr="00012BD3">
         <w:t>Is the individualised living option support value for money?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B6BDFF7" w14:textId="20F98C52" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="002A0996">
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="002A0996" w:rsidRDefault="00005390" w14:paraId="5B6BDFF7" w14:textId="20F98C52">
+      <w:r w:rsidRPr="00012BD3">
         <w:t>Your individualised living option support must be value for money.</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="24"/>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve"> This means the cost of the NDIS supports must be reasonable. We also compare this to the cost of other NDIS supports that would give you the same benefit. We need to consider if:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="547BDD6C" w14:textId="342D0CA0" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="002A0996">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="002A0996" w:rsidRDefault="00005390" w14:paraId="547BDD6C" w14:textId="342D0CA0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>there are other NDIS supports that might achieve the same outcome that are less costly</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EEA5825" w14:textId="5F12303D" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="002A0996">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="002A0996" w:rsidRDefault="00005390" w14:paraId="2EEA5825" w14:textId="5F12303D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">your individualised living option support will increase your </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00012BD3">
         <w:t>independence, or</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve"> reduce your support needs in </w:t>
       </w:r>
       <w:r w:rsidR="00617657">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t>future.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F444A19" w14:textId="457F100A" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="002A0996">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="002A0996" w:rsidRDefault="00005390" w14:paraId="6F444A19" w14:textId="457F100A">
       <w:r w:rsidRPr="00012BD3">
         <w:t>For example, we may be able to fund modifications to your house. This means you’ll be more independent and don’t need ongoing NDIS supports to help with certain tasks.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29DB85F0" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="006752E3">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="006752E3" w:rsidRDefault="00005390" w14:paraId="29DB85F0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Does_the_ILO"/>
+      <w:bookmarkStart w:name="_Does_the_ILO" w:id="30"/>
       <w:bookmarkEnd w:id="30"/>
       <w:r w:rsidRPr="00012BD3">
         <w:t>Does the individualised living option include what we expect informal supports or the community to provide?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65AE0E8B" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="006752E3">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="006752E3" w:rsidRDefault="00005390" w14:paraId="65AE0E8B" w14:textId="77777777">
       <w:r w:rsidRPr="00012BD3">
         <w:t>We know that getting support from your family, friends and the community can be important for you and your wellbeing. An individualised living option support is designed to complement and not replace unpaid informal supports.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6170D9D6" w14:textId="4792EE76" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="006752E3">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="006752E3" w:rsidRDefault="00005390" w14:paraId="6170D9D6" w14:textId="4792EE76">
       <w:r w:rsidRPr="00012BD3">
         <w:t>We don’t fund supports in your individualised living option that would be reasonable to expect your family, friends or the community to provide.</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="25"/>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve"> These are the things we all do for each other, and it</w:t>
       </w:r>
       <w:r w:rsidR="008729DD">
         <w:t xml:space="preserve">’s </w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">reasonable to expect friends or family would do </w:t>
       </w:r>
       <w:r w:rsidR="00676650">
         <w:t xml:space="preserve">them </w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t>for you.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4161E3CC" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="006752E3">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="006752E3" w:rsidRDefault="00005390" w14:paraId="4161E3CC" w14:textId="77777777">
       <w:r w:rsidRPr="00012BD3">
         <w:t>We’ll think about:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="636CE904" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="006752E3">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="006752E3" w:rsidRDefault="00005390" w14:paraId="636CE904" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>how much support you need and what type</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64342B79" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="006752E3">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="006752E3" w:rsidRDefault="00005390" w14:paraId="64342B79" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>whether the activity you need support for is something an adult would usually do without support from family or friends</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4074A5D0" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="006752E3">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="006752E3" w:rsidRDefault="00005390" w14:paraId="4074A5D0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>if your family, friends or the community provide the support, whether it would pose a risk to your wellbeing or to theirs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5609E2C5" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="006752E3">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="006752E3" w:rsidRDefault="00005390" w14:paraId="5609E2C5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>whether support from your family, friends or the community would help you become more independent, or less independent</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="544D80F9" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00FB2E9B">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00FB2E9B" w:rsidRDefault="00005390" w14:paraId="544D80F9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>whether it’s suitable for your family, friends or the community to provide this support. For example, they may not have the capacity to provide support at the level you need.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C59AF64" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="006752E3">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="006752E3" w:rsidRDefault="00005390" w14:paraId="3C59AF64" w14:textId="77777777">
       <w:r w:rsidRPr="00012BD3">
         <w:t>It’s a good idea to include any help you get from your informal supports in your individualised living option. This helps to recognise the important role they play. Including unpaid informal supports in your individualised living option is also a proven way to reduce the overall cost of these supports.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57AA6E7C" w14:textId="69548252" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="0053486E">
+    <w:p w:rsidR="00FA3606" w:rsidRDefault="00FA3606" w14:paraId="57157154" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="0053486E" w:rsidRDefault="00005390" w14:paraId="57AA6E7C" w14:textId="23B7A3D9">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>Are all the supports in your individualised living option NDIS supports?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="405D7F1C" w14:textId="7D711FBE" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="0053486E">
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="0053486E" w:rsidRDefault="00005390" w14:paraId="405D7F1C" w14:textId="7D711FBE">
+      <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">All the supports we fund as part of your individualised living option must be NDIS supports for you. This means they must all be supports that the NDIS laws </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00012BD3">
         <w:t>says</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve"> we can fund. We don’t fund supports that are appropriately funded by another service or organisation.</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="26"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DE23CDF" w14:textId="77DBB315" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00827DF1">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00827DF1" w:rsidRDefault="00005390" w14:paraId="5DE23CDF" w14:textId="729C2AEC">
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">For example, an individualised living option doesn’t include funding for medical treatment if you get sick, because this is the role of the health system. Medicare will fund a doctor’s visit, not the NDIS. Your local area coordinator or support coordinator can help you connect to other organisations in the community. They can help you find information on what’s </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00CB108A">
+        <w:t>available or</w:t>
+      </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve"> support you to develop the skills and confidence to connect with those services.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B461FD6" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00EE3E0C">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00EE3E0C" w:rsidRDefault="00005390" w14:paraId="4B461FD6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_What_if_you"/>
+      <w:bookmarkStart w:name="_What_if_you" w:id="31"/>
       <w:bookmarkEnd w:id="31"/>
       <w:r w:rsidRPr="00012BD3">
         <w:t>Managing your individualised living option funding</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C403300" w14:textId="103E49C3" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00A831CF">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00A831CF" w:rsidRDefault="00005390" w14:paraId="5C403300" w14:textId="103E49C3">
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">As with other NDIS supports, you have </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId58">
         <w:r w:rsidRPr="00012BD3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>three options for who manages your individual living option funding</w:t>
         </w:r>
         <w:r w:rsidRPr="00012BD3">
           <w:t>.</w:t>
         </w:r>
         <w:r w:rsidRPr="00012BD3">
           <w:rPr>
             <w:rStyle w:val="EndnoteReference"/>
           </w:rPr>
           <w:endnoteReference w:id="27"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="25F1742C" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00C32729">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00C32729" w:rsidRDefault="00005390" w14:paraId="25F1742C" w14:textId="1B848E98">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>Self-managed:</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
-        <w:t xml:space="preserve"> you, or your plan nominee or child representative, manage the funding and pay your providers.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3B028869" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00C32729">
+        <w:t xml:space="preserve"> you, or your plan nominee or child representative, manage the funding and pay your providers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00C32729" w:rsidRDefault="00005390" w14:paraId="3B028869" w14:textId="475F0D8C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>Agency-managed:</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
-        <w:t xml:space="preserve"> we manage the funding and pay your providers.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6B380879" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00C32729">
+        <w:t xml:space="preserve"> we manage the funding and pay your providers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00C32729" w:rsidRDefault="00005390" w14:paraId="6B380879" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>A registered plan manager</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve"> manages the funding and pays your providers.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FA9EC1D" w14:textId="7345B678" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00A831CF">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00A831CF" w:rsidRDefault="00005390" w14:paraId="5FA9EC1D" w14:textId="59FAAA63">
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">Learn more about ways to manage your funding in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="creating-your-plan" r:id="rId59">
         <w:r w:rsidRPr="00012BD3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Our Guideline – Creating your plan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00012BD3">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14D3EC94" w14:textId="630F1E9B" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00A831CF">
-[...12 lines deleted...]
-    <w:p w14:paraId="2127ADA7" w14:textId="0BF6C481" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00A831CF">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00A831CF" w:rsidRDefault="00005390" w14:paraId="14D3EC94" w14:textId="630F1E9B">
+      <w:r w:rsidRPr="00012BD3">
+        <w:t>If you choose to self-manage your individualised living option, there’ll be some further considerations. This includes potential conflicts of interest for any paid support who is also your plan nominee. For more information, speak to your my NDIS contact or support coordinator.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00A831CF" w:rsidRDefault="00005390" w14:paraId="2127ADA7" w14:textId="0BF6C481">
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">You’ll need to use a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId60">
         <w:r w:rsidRPr="00012BD3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>registered NDIS provider</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve"> if you self-manage certain supports</w:t>
       </w:r>
-      <w:r w:rsidR="00846435" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00846435">
         <w:t>. F</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00012BD3">
         <w:t>example</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve"> behaviour supports.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A3DA8E0" w14:textId="54760723" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00A831CF">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00A831CF" w:rsidRDefault="00005390" w14:paraId="0A3DA8E0" w14:textId="54760723">
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">Learn more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId61">
         <w:r w:rsidRPr="00012BD3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>self-managing your funding</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId62">
         <w:r w:rsidRPr="00012BD3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>nominees</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00012BD3">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A845E9B" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="004A74A7">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="004A74A7" w:rsidRDefault="00005390" w14:paraId="7A845E9B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_What_happens_once"/>
+      <w:bookmarkStart w:name="_What_happens_once" w:id="32"/>
       <w:bookmarkEnd w:id="32"/>
       <w:r w:rsidRPr="00012BD3">
         <w:t>What happens once you have individualised living option supports in your plan?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="432E5A38" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00A831CF">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00A831CF" w:rsidRDefault="00005390" w14:paraId="432E5A38" w14:textId="77777777">
       <w:r w:rsidRPr="00012BD3">
         <w:t>Once you have funding in your plan, you can start using it for your individualised living option supports.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6447DE33" w14:textId="355D4BDD" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00A831CF">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00A831CF" w:rsidRDefault="00005390" w14:paraId="6447DE33" w14:textId="355D4BDD">
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">If you have </w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Exploration and Design (Stage 1)</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve"> supports in your plan, you can start to explore where and how you’d like to live. You can do this with your support provider, family, friends, and others. You can also start to complete the service proposal.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34242BC9" w14:textId="05D53F19" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00A831CF">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00A831CF" w:rsidRDefault="00005390" w14:paraId="34242BC9" w14:textId="05D53F19">
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">If you have </w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Support Package (Stage 2)</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve"> supports in your plan, you can start implementing your supports as described in your service proposal.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AB08F04" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00A831CF">
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00A831CF" w:rsidRDefault="00005390" w14:paraId="6AB08F04" w14:textId="77777777">
+      <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">Learn more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId63">
         <w:r w:rsidRPr="00012BD3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>choosing providers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00012BD3">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="126B73DB" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00CA71E3">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00CA71E3" w:rsidRDefault="00005390" w14:paraId="126B73DB" w14:textId="77777777">
       <w:r w:rsidRPr="00012BD3">
         <w:t>It’s a good idea to have a written service agreement with your provider. This can help make sure you and your provider are clear about what support you get and how you’ll get it.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F486583" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00A831CF">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00A831CF" w:rsidRDefault="00005390" w14:paraId="3F486583" w14:textId="77777777">
       <w:r w:rsidRPr="00012BD3">
         <w:t>The individualised living option supports will be included within your NDIS plan. While your individualised living option supports are being set up, your provider should discuss with you how much they’ll need to claim from your funding.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="576B1AF8" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidRDefault="00005390" w14:paraId="576B1AF8" w14:textId="77777777">
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">Learn more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId64">
         <w:r w:rsidRPr="00012BD3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>service agreements</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00012BD3">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42F687C4" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00EF164D">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00EF164D" w:rsidRDefault="00005390" w14:paraId="42F687C4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>What if you don’t agree with our decision?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06C344B8" w14:textId="4EFCB922" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00C17417">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00C17417" w:rsidRDefault="00005390" w14:paraId="06C344B8" w14:textId="00678866">
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">If we decide that individualised living option supports don’t meet the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68" w:history="1">
-        <w:r w:rsidRPr="00012BD3">
+      <w:hyperlink w:history="1" w:anchor="reasonable-and-necessary" r:id="rId65">
+        <w:r w:rsidRPr="00012BD3" w:rsidR="008F509D">
           <w:rPr>
-            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
-            <w:u w:val="single"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00012BD3">
         <w:t>, we can’t include them in your plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C300A82" w14:textId="30569888" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00C17417">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00C17417" w:rsidRDefault="00005390" w14:paraId="0C300A82" w14:textId="30569888">
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">We’ll give you written reasons why we made the decision. You can </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId66">
         <w:r w:rsidRPr="002515B5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>contact us</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve"> if you’d like more detail about the reasons for our decision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B1AA131" w14:textId="05B42F0A" w:rsidR="00005390" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00EE3E0C">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00005390" w:rsidP="00EE3E0C" w:rsidRDefault="00005390" w14:paraId="0B1AA131" w14:textId="05B42F0A">
       <w:r w:rsidRPr="00012BD3">
         <w:t>If you don't agree with a decision we make about individualised living option supports, you can ask for an internal review of our decision.</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="28"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E964B2C" w14:textId="77777777" w:rsidR="00CA4D11" w:rsidRPr="00012BD3" w:rsidRDefault="00005390" w:rsidP="00EE3E0C">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00CA4D11" w:rsidP="00EE3E0C" w:rsidRDefault="00005390" w14:paraId="1E964B2C" w14:textId="77777777">
       <w:r w:rsidRPr="00012BD3">
         <w:t>You’ll need to ask for an internal review within 3 months of getting your plan.</w:t>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="29"/>
       </w:r>
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="123C895F" w14:textId="50572B03" w:rsidR="00AA5A78" w:rsidRDefault="00C17417" w:rsidP="00A87AD2">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00092300" w:rsidP="008454A1" w:rsidRDefault="00C17417" w14:paraId="75E50320" w14:textId="7CCFA680">
       <w:r w:rsidRPr="00012BD3">
         <w:t xml:space="preserve">Learn more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="reviewing-our-decisions" r:id="rId67">
         <w:r w:rsidRPr="00012BD3">
           <w:rPr>
             <w:color w:val="0000FF" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>reviewing our decisions</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00AA5A78" w:rsidRPr="00012BD3">
+      <w:r w:rsidRPr="00012BD3" w:rsidR="00AA5A78">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B398C56" w14:textId="77777777" w:rsidR="009C3EF1" w:rsidRDefault="009C3EF1" w:rsidP="009C3EF1">
-[...15 lines deleted...]
-    <w:p w14:paraId="210669F8" w14:textId="086924D3" w:rsidR="00B0668F" w:rsidRPr="00A647B5" w:rsidRDefault="00415206" w:rsidP="00415206">
+    <w:p w:rsidRPr="00012BD3" w:rsidR="00023086" w:rsidP="00A87AD2" w:rsidRDefault="00023086" w14:paraId="366C10F3" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00A647B5" w:rsidR="00B0668F" w:rsidP="00415206" w:rsidRDefault="00415206" w14:paraId="210669F8" w14:textId="086924D3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00012BD3">
         <w:t>Reference list</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00B0668F" w:rsidRPr="00A647B5" w:rsidSect="0031006F">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId72"/>
+    <w:sectPr w:rsidRPr="00A647B5" w:rsidR="00B0668F" w:rsidSect="0031006F">
+      <w:headerReference w:type="default" r:id="rId68"/>
+      <w:footerReference w:type="default" r:id="rId69"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11910" w:h="16840"/>
+      <w:pgSz w:w="11910" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="1588" w:right="1021" w:bottom="1134" w:left="1021" w:header="283" w:footer="561" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D058A5F" w14:textId="77777777" w:rsidR="00107BBD" w:rsidRDefault="00107BBD" w:rsidP="00D96E93">
+    <w:p w:rsidR="001B6E65" w:rsidP="00D96E93" w:rsidRDefault="001B6E65" w14:paraId="57F8B970" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6DE9B7F4" w14:textId="77777777" w:rsidR="00107BBD" w:rsidRDefault="00107BBD" w:rsidP="00D96E93">
+    <w:p w:rsidR="001B6E65" w:rsidP="00D96E93" w:rsidRDefault="001B6E65" w14:paraId="142B4F17" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="36DA09DC" w14:textId="77777777" w:rsidR="00107BBD" w:rsidRDefault="00107BBD">
+    <w:p w:rsidR="001B6E65" w:rsidRDefault="001B6E65" w14:paraId="1682ED8D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:id="2">
-    <w:p w14:paraId="7E5601DF" w14:textId="444241DC" w:rsidR="00005390" w:rsidRDefault="00005390">
+    <w:p w:rsidR="00005390" w:rsidRDefault="00005390" w14:paraId="7E5601DF" w14:textId="444241DC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="_Hlk182560121"/>
+      <w:bookmarkStart w:name="_Hlk182560121" w:id="3"/>
       <w:r>
         <w:t>NDIS (Getting the NDIS Back on Track No. 1) (NDIS Supports) Transitional Rules 2024 sch 1 item 3.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
   </w:endnote>
   <w:endnote w:id="3">
-    <w:p w14:paraId="148A25B2" w14:textId="0E4D5D7B" w:rsidR="00005390" w:rsidRDefault="00005390">
+    <w:p w:rsidR="00005390" w:rsidRDefault="00005390" w14:paraId="148A25B2" w14:textId="0E4D5D7B">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="_Hlk182560364"/>
+      <w:bookmarkStart w:name="_Hlk182560364" w:id="4"/>
       <w:r>
         <w:t>NDIS (Getting the NDIS Back on Track No. 1) (NDIS Supports) Transitional Rules 2024 sch 1 item 14.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
   </w:endnote>
   <w:endnote w:id="4">
-    <w:p w14:paraId="03576E22" w14:textId="33E1065A" w:rsidR="00005390" w:rsidRDefault="00005390">
+    <w:p w:rsidR="00005390" w:rsidRDefault="00005390" w14:paraId="03576E22" w14:textId="33E1065A">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS (Getting the NDIS Back on Track No. 1) (NDIS Supports) Transitional Rules 2024 sch 1 item 1.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="5">
-    <w:p w14:paraId="6F494158" w14:textId="140229B0" w:rsidR="00005390" w:rsidRDefault="00005390">
+    <w:p w:rsidR="00005390" w:rsidRDefault="00005390" w14:paraId="6F494158" w14:textId="140229B0">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="_Hlk182560640"/>
-      <w:bookmarkStart w:id="6" w:name="_Hlk182560795"/>
+      <w:bookmarkStart w:name="_Hlk182560640" w:id="5"/>
+      <w:bookmarkStart w:name="_Hlk182560795" w:id="6"/>
       <w:r>
         <w:t>NDIS (Getting the NDIS Back on Track No. 1) (NDIS Supports) Transitional Rules 2024 sch 1 item 15.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
   </w:endnote>
   <w:endnote w:id="6">
-    <w:p w14:paraId="6D832086" w14:textId="0B8A61C6" w:rsidR="00005390" w:rsidRDefault="00005390">
+    <w:p w:rsidR="00005390" w:rsidRDefault="00005390" w14:paraId="6D832086" w14:textId="0B8A61C6">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS (Getting the NDIS Back on Track No. 1) (NDIS Supports) Transitional Rules 2024 sch 1 item 27.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="7">
-    <w:p w14:paraId="7F5D9B26" w14:textId="288C9A9C" w:rsidR="00005390" w:rsidRDefault="00005390">
+    <w:p w:rsidR="00005390" w:rsidRDefault="00005390" w14:paraId="7F5D9B26" w14:textId="288C9A9C">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS (Getting the NDIS Back on Track No. 1) (NDIS Supports) Transitional Rules 2024 sch 1 item 15.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="8">
-    <w:p w14:paraId="21FE8895" w14:textId="3CF1C563" w:rsidR="00005390" w:rsidRDefault="00005390">
+    <w:p w:rsidR="00005390" w:rsidRDefault="00005390" w14:paraId="21FE8895" w14:textId="3CF1C563">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS (Getting the NDIS Back on Track No. 1) (NDIS Supports) Transitional Rules 2024 sch 1 item 10.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="9">
-    <w:p w14:paraId="3788EC17" w14:textId="5DA0EF78" w:rsidR="00005390" w:rsidRDefault="00005390">
+    <w:p w:rsidR="00005390" w:rsidRDefault="00005390" w14:paraId="3788EC17" w14:textId="5DA0EF78">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS (Getting the NDIS Back on Track No. 1) (NDIS Supports) Transitional Rules 2024 sch 1 item 15.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="10">
-    <w:p w14:paraId="2FBB0D92" w14:textId="757AF425" w:rsidR="00005390" w:rsidRDefault="00005390">
+    <w:p w:rsidR="00005390" w:rsidRDefault="00005390" w14:paraId="2FBB0D92" w14:textId="757AF425">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS (Getting the NDIS Back on Track No. 1) (NDIS Supports) Transitional Rules 2024 sch 2 item 1(a).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="11">
-    <w:p w14:paraId="2F8D8ADB" w14:textId="0FCF2799" w:rsidR="00005390" w:rsidRDefault="00005390">
+    <w:p w:rsidR="00005390" w:rsidRDefault="00005390" w14:paraId="2F8D8ADB" w14:textId="0FCF2799">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS (Getting the NDIS Back on Track No. 1) (NDIS Supports) Transitional Rules 2024 sch 2 item 1(f), 3, 4(e).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="12">
-    <w:p w14:paraId="3BE5F9A4" w14:textId="192EC278" w:rsidR="00005390" w:rsidRDefault="00005390" w:rsidP="00CA7300">
+    <w:p w:rsidR="00005390" w:rsidP="00CA7300" w:rsidRDefault="00005390" w14:paraId="3BE5F9A4" w14:textId="192EC278">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 34(</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t xml:space="preserve">1)(aa); </w:t>
+        <w:t>1)(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">aa); </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC6F2F">
         <w:t>NDIS (Supports for Participants) Rules</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> r 5.1(b).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="13">
-    <w:p w14:paraId="00A6DB01" w14:textId="77777777" w:rsidR="00005390" w:rsidRDefault="00005390" w:rsidP="00536C43">
+    <w:p w:rsidR="00005390" w:rsidP="00536C43" w:rsidRDefault="00005390" w14:paraId="00A6DB01" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 34(1)(a).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="14">
-    <w:p w14:paraId="1C2C6159" w14:textId="77777777" w:rsidR="00005390" w:rsidRDefault="00005390">
+    <w:p w:rsidR="00005390" w:rsidRDefault="00005390" w14:paraId="1C2C6159" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 34(1)(d).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="15">
-    <w:p w14:paraId="6D9F5EB5" w14:textId="77777777" w:rsidR="00005390" w:rsidRPr="00F341D5" w:rsidRDefault="00005390" w:rsidP="00E77B24">
+    <w:p w:rsidRPr="00F341D5" w:rsidR="00005390" w:rsidP="00E77B24" w:rsidRDefault="00005390" w14:paraId="6D9F5EB5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 5.1(a).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="16">
-    <w:p w14:paraId="1601471F" w14:textId="77777777" w:rsidR="00005390" w:rsidRDefault="00005390">
+    <w:p w:rsidR="00005390" w:rsidRDefault="00005390" w14:paraId="1601471F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 34(1)(c).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="17">
-    <w:p w14:paraId="4A1227C9" w14:textId="77777777" w:rsidR="00005390" w:rsidRDefault="00005390">
+    <w:p w:rsidR="00005390" w:rsidRDefault="00005390" w14:paraId="4A1227C9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 34(1)(e).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="18">
-    <w:p w14:paraId="3F3EDD09" w14:textId="67E8F312" w:rsidR="00005390" w:rsidRDefault="00005390" w:rsidP="003C425E">
+    <w:p w:rsidR="00005390" w:rsidP="003C425E" w:rsidRDefault="00005390" w14:paraId="3F3EDD09" w14:textId="67E8F312">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00504A6F">
         <w:t xml:space="preserve">NDIS Act </w:t>
       </w:r>
       <w:r>
         <w:t>s 34(1)(f).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="19">
-    <w:p w14:paraId="00527B5E" w14:textId="6EC1E12A" w:rsidR="00005390" w:rsidRDefault="00005390" w:rsidP="00471EA9">
+    <w:p w:rsidR="00005390" w:rsidP="00471EA9" w:rsidRDefault="00005390" w14:paraId="00527B5E" w14:textId="6EC1E12A">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 34(aa); NDIS (Supports for Participants) Rules r 5.1(b).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="20">
-    <w:p w14:paraId="7753813D" w14:textId="420D3D11" w:rsidR="00005390" w:rsidRDefault="00005390" w:rsidP="00471EA9">
+    <w:p w:rsidR="00005390" w:rsidP="00471EA9" w:rsidRDefault="00005390" w14:paraId="7753813D" w14:textId="420D3D11">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS (Getting the NDIS Back on Track No. 1) (NDIS Supports) Transitional Rules 2024 sch 2 item 1(a), 3(a-b); NDIS (Supports for Participants) Rules r 5.1(d).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="21">
-    <w:p w14:paraId="5991F4ED" w14:textId="77777777" w:rsidR="00005390" w:rsidRDefault="00005390" w:rsidP="00303E6D">
+    <w:p w:rsidR="00005390" w:rsidP="00303E6D" w:rsidRDefault="00005390" w14:paraId="5991F4ED" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="49F9C7A5">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 34(1)(a).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="22">
-    <w:p w14:paraId="4F6E0263" w14:textId="77777777" w:rsidR="00005390" w:rsidRDefault="00005390">
+    <w:p w:rsidR="00005390" w:rsidRDefault="00005390" w14:paraId="4F6E0263" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 34(1)(d).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="23">
-    <w:p w14:paraId="4A5E6515" w14:textId="77777777" w:rsidR="00005390" w:rsidRDefault="00005390">
+    <w:p w:rsidR="00005390" w:rsidRDefault="00005390" w14:paraId="4A5E6515" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 5.1(a).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="24">
-    <w:p w14:paraId="2258BDA8" w14:textId="77777777" w:rsidR="00005390" w:rsidRDefault="00005390">
+    <w:p w:rsidR="00005390" w:rsidRDefault="00005390" w14:paraId="2258BDA8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 34(1)(c).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="25">
-    <w:p w14:paraId="4170A681" w14:textId="77777777" w:rsidR="00005390" w:rsidRDefault="00005390">
+    <w:p w:rsidR="00005390" w:rsidRDefault="00005390" w14:paraId="4170A681" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 34(1)(e).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="26">
-    <w:p w14:paraId="19B07FDA" w14:textId="1A1047E1" w:rsidR="00005390" w:rsidRDefault="00005390">
+    <w:p w:rsidR="00005390" w:rsidRDefault="00005390" w14:paraId="19B07FDA" w14:textId="1A1047E1">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 34(1)(f).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="27">
-    <w:p w14:paraId="232591A2" w14:textId="77777777" w:rsidR="00005390" w:rsidRDefault="00005390" w:rsidP="00C32729">
+    <w:p w:rsidR="00005390" w:rsidP="00C32729" w:rsidRDefault="00005390" w14:paraId="232591A2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007E3A44">
         <w:t>NDIS Act s 42(2).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="28">
-    <w:p w14:paraId="7350B99B" w14:textId="77777777" w:rsidR="00005390" w:rsidRDefault="00005390" w:rsidP="00C17417">
+    <w:p w:rsidR="00005390" w:rsidP="00C17417" w:rsidRDefault="00005390" w14:paraId="7350B99B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008565D8">
         <w:t>NDIS Act s 100.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="29">
-    <w:p w14:paraId="7AED73A1" w14:textId="77777777" w:rsidR="00005390" w:rsidRDefault="00005390" w:rsidP="00C17417">
+    <w:p w:rsidR="00005390" w:rsidP="00C17417" w:rsidRDefault="00005390" w14:paraId="7AED73A1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008565D8">
         <w:t>NDIS Act s 100</w:t>
       </w:r>
       <w:r>
         <w:t>(2)</w:t>
       </w:r>
       <w:r w:rsidRPr="008565D8">
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
@@ -5696,350 +5668,338 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="DE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="611ECA9B" w14:textId="0364699D" w:rsidR="00E15EE8" w:rsidRDefault="00082DD2" w:rsidP="00E15EE8">
+  <w:p w:rsidR="00E15EE8" w:rsidP="3ACC3868" w:rsidRDefault="008E1AC4" w14:paraId="611ECA9B" w14:textId="1388F271">
     <w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-        <w:iCs/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-      <w:t>04</w:t>
+    <w:r w:rsidR="3ACC3868">
+      <w:rPr/>
+      <w:t>21 June 2026</w:t>
     </w:r>
-    <w:r w:rsidR="00E15EE8" w:rsidRPr="00F8132F">
+    <w:r w:rsidR="3ACC3868">
+      <w:rPr/>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
-      <w:t>11</w:t>
-[...2 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:tab/>
     </w:r>
     <w:r>
-      <w:t>2025</w:t>
-[...4 lines deleted...]
-    <w:r w:rsidR="00E15EE8" w:rsidRPr="00F8132F">
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00E15EE8">
+    <w:r>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00E15EE8">
-[...1 lines deleted...]
-      <w:t xml:space="preserve">OG </w:t>
+    <w:r w:rsidR="3ACC3868">
+      <w:rPr/>
+      <w:t>Individualised living options</w:t>
     </w:r>
     <w:r>
-      <w:t>Individualised living options</w:t>
-[...1 lines deleted...]
-    <w:r w:rsidR="00E15EE8" w:rsidRPr="00F8132F">
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00E15EE8">
+    <w:r>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00E15EE8">
-[...2 lines deleted...]
-    <w:r w:rsidR="00E15EE8" w:rsidRPr="00F8132F">
+    <w:r w:rsidR="3ACC3868">
+      <w:rPr/>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidR="00E15EE8" w:rsidRPr="00F8132F">
+    <w:r w:rsidRPr="3ACC3868">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00E15EE8" w:rsidRPr="00F8132F">
+    <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="00E15EE8" w:rsidRPr="00F8132F">
+    <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00E15EE8" w:rsidRPr="00F8132F">
+    <w:r w:rsidRPr="3ACC3868" w:rsidR="3ACC3868">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00E15EE8" w:rsidRPr="00F8132F">
+    <w:r w:rsidRPr="3ACC3868">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="00E15EE8" w:rsidRPr="00F8132F">
+    <w:r w:rsidR="3ACC3868">
+      <w:rPr/>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-321744812"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
+      <w:sdtContent>
+        <w:r w:rsidRPr="3ACC3868">
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="3ACC3868">
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="3ACC3868">
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="3ACC3868" w:rsidR="3ACC3868">
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r w:rsidRPr="3ACC3868">
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:sdtContent>
       <w:sdtEndPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
-      <w:sdtContent>
-[...36 lines deleted...]
-      </w:sdtContent>
     </w:sdt>
-    <w:r w:rsidR="00E15EE8" w:rsidRPr="00F8132F">
-[...3 lines deleted...]
-        <w:color w:val="000000"/>
+    <w:r w:rsidRPr="3ACC3868" w:rsidR="3ACC3868">
+      <w:rPr>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+        <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7B5AD134" w14:textId="77777777" w:rsidR="00E170EB" w:rsidRPr="00E170EB" w:rsidRDefault="00E170EB" w:rsidP="00E170EB">
+  <w:p w:rsidRPr="00E170EB" w:rsidR="00E170EB" w:rsidP="00E170EB" w:rsidRDefault="00E170EB" w14:paraId="7B5AD134" w14:textId="77777777">
     <w:pPr>
       <w:ind w:left="680"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:b/>
         <w:iCs/>
         <w:noProof/>
         <w:color w:val="000000"/>
         <w:szCs w:val="24"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E170EB">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:b/>
         <w:iCs/>
         <w:noProof/>
         <w:color w:val="000000"/>
         <w:szCs w:val="24"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:t>This document is correct at the date of publication.</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6618BC49" w14:textId="77777777" w:rsidR="00E170EB" w:rsidRPr="00E170EB" w:rsidRDefault="00E170EB" w:rsidP="00E170EB">
+  <w:p w:rsidRPr="00E170EB" w:rsidR="00E170EB" w:rsidP="00E170EB" w:rsidRDefault="00E170EB" w14:paraId="6618BC49" w14:textId="77777777">
     <w:pPr>
       <w:ind w:left="680"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
         <w:szCs w:val="24"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E170EB">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:b/>
         <w:iCs/>
         <w:noProof/>
         <w:color w:val="000000"/>
         <w:szCs w:val="24"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:t xml:space="preserve">Always visit </w:t>
     </w:r>
-    <w:hyperlink r:id="rId1" w:history="1">
+    <w:hyperlink w:history="1" r:id="rId1">
       <w:r w:rsidRPr="00E170EB">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="0000FF"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>ourguidelines.ndis.gov.au</w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidRPr="00E170EB">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:b/>
         <w:iCs/>
         <w:noProof/>
         <w:color w:val="000000"/>
         <w:szCs w:val="24"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:t xml:space="preserve"> for the latest version.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6304AEC8" w14:textId="77777777" w:rsidR="00107BBD" w:rsidRDefault="00107BBD" w:rsidP="00D96E93">
+    <w:p w:rsidR="001B6E65" w:rsidP="00D96E93" w:rsidRDefault="001B6E65" w14:paraId="6D05FBBE" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C69A5DF" w14:textId="77777777" w:rsidR="00107BBD" w:rsidRDefault="00107BBD" w:rsidP="00D96E93">
+    <w:p w:rsidR="001B6E65" w:rsidP="00D96E93" w:rsidRDefault="001B6E65" w14:paraId="69B60F78" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="065B49E2" w14:textId="77777777" w:rsidR="00107BBD" w:rsidRDefault="00107BBD">
+    <w:p w:rsidR="001B6E65" w:rsidRDefault="001B6E65" w14:paraId="28E9F753" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="02A39C5B" w14:textId="33A0ED82" w:rsidR="00CA39A5" w:rsidRPr="00D30E5A" w:rsidRDefault="00CA39A5" w:rsidP="0082567F">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="00D30E5A" w:rsidR="00CA39A5" w:rsidP="00004C56" w:rsidRDefault="00CA39A5" w14:paraId="02A39C5B" w14:textId="33A0ED82">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="9356"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="63902709" wp14:editId="2C36812D">
           <wp:extent cx="1079500" cy="563880"/>
           <wp:effectExtent l="0" t="0" r="6350" b="7620"/>
           <wp:docPr id="4" name="Picture 4" descr="NDIS logo" title="NDIS Logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="10" name="Picture 10" descr="NDIS logo" title="NDIS Logo"/>
@@ -6093,51 +6053,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B900CE2A"/>
     <w:lvl w:ilvl="0" w:tplc="6F629004">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9762FF7E">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="383EF2F4">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="21D2CF0C">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="9F54F278">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="92B82C70">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
@@ -6150,163 +6110,163 @@
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="E8CEBAEC">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="69649A26">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="034065F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D9EAB1C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="048935E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E586F402"/>
     <w:lvl w:ilvl="0" w:tplc="B640451E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="719" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
         <w:w w:val="100"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0136B1FA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="5A46C516">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1434" w:hanging="360"/>
       </w:pPr>
@@ -6468,147 +6428,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="096C1D89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AB80D3CC"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D12232B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="19BC9B4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
@@ -6741,147 +6701,147 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11366E98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BC025228"/>
     <w:lvl w:ilvl="0" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15E6454A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D37CFB26"/>
     <w:lvl w:ilvl="0" w:tplc="3D1E37C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6943,163 +6903,163 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A0F7A51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B3EE3C84"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E607678"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="777AF226"/>
     <w:lvl w:ilvl="0" w:tplc="1C7E7C1A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="719" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
         <w:w w:val="100"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7F705374">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="879" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="F2E49B62">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1038" w:hanging="360"/>
       </w:pPr>
@@ -7173,164 +7133,164 @@
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1995" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F5F3502"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7DE2A38E"/>
     <w:lvl w:ilvl="0" w:tplc="FB020D10">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet1"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24505A5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DCF2D776"/>
     <w:lvl w:ilvl="0" w:tplc="73421808">
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="719" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
         <w:w w:val="100"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="634A8E74">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="655A853A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1434" w:hanging="360"/>
       </w:pPr>
@@ -7403,260 +7363,260 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3579" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2CC54C93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="314CA7F0"/>
     <w:lvl w:ilvl="0" w:tplc="9A4E470E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38927DDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="56209060"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1500" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2220" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2940" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3660" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4380" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5100" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5820" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38BA7559"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B84F6DC"/>
     <w:lvl w:ilvl="0" w:tplc="6CCE95FC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -7801,260 +7761,260 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E3F3BF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C914AC44"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E92201D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3DB26A36"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="726" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1446" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2166" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2886" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3606" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4326" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5046" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5766" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6486" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="455625E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="13F4B6A8"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -8112,51 +8072,51 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4AC76A23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0BC28A06"/>
     <w:lvl w:ilvl="0" w:tplc="B43CDA94">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="827" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EEE4493E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1188" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="61A8DBEA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1557" w:hanging="360"/>
       </w:pPr>
@@ -8228,51 +8188,51 @@
     <w:lvl w:ilvl="8" w:tplc="52700C00">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3768" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E710990"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="35B24D5A"/>
     <w:lvl w:ilvl="0" w:tplc="DF4E3E4A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="860" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F6CCA490">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1708" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="9C6443D8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2557" w:hanging="360"/>
       </w:pPr>
@@ -8348,70 +8308,70 @@
       <w:pPr>
         <w:ind w:left="7649" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EE26C22"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CEB8E7A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1702"/>
         </w:tabs>
         <w:ind w:left="2099" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:caps w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="­"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1021"/>
         </w:tabs>
         <w:ind w:left="1474" w:hanging="453"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:b/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:shadow w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:vanish w:val="0"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:effect w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w:em w:val="none"/>
         <w14:ligatures w14:val="none"/>
         <w14:numForm w14:val="default"/>
         <w14:numSpacing w14:val="default"/>
         <w14:stylisticSets/>
         <w14:cntxtAlts w14:val="0"/>
@@ -8496,198 +8456,198 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51DB05CF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1E5C15CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D403AFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1378283A"/>
     <w:lvl w:ilvl="0" w:tplc="152204D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="476"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8EC00152">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="476"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="071AE9D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="476"/>
       </w:pPr>
@@ -8758,51 +8718,51 @@
     <w:lvl w:ilvl="8" w:tplc="8A0A2BAC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="476"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60CB1F93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0A628ED6"/>
     <w:lvl w:ilvl="0" w:tplc="0D0E3F32">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="825" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D57457AA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1188" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="930CBE92">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1556" w:hanging="360"/>
       </w:pPr>
@@ -8876,163 +8836,163 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3766" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63173502"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="471A02C0"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65984C75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D6449E12"/>
     <w:lvl w:ilvl="0" w:tplc="8C7CD312">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="719" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
         <w:w w:val="100"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FAB8EA36">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="879" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="DCB497A4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1038" w:hanging="360"/>
       </w:pPr>
@@ -9105,372 +9065,372 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1995" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65C74899"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8D662ABC"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67C24387"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E5602B88"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B137508"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="80FA80AC"/>
     <w:lvl w:ilvl="0" w:tplc="10CA665E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CEA2550"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F7F651DC"/>
     <w:lvl w:ilvl="0" w:tplc="0C090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9710,260 +9670,260 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74D60B9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E6D8ADA8"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75DC3EE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="77CC418E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76EE5813"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B84F6DC"/>
     <w:lvl w:ilvl="0" w:tplc="6CCE95FC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -10021,295 +9981,295 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77BE0661"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F58A4068"/>
     <w:lvl w:ilvl="0" w:tplc="2BEA0902">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:eastAsia="Arial" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A205E8A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2EE2EEF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C8D7F0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="18CA86AA"/>
     <w:lvl w:ilvl="0" w:tplc="90242EFE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -10372,147 +10332,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D8072EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BCCEA408"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="788" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1508" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2228" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2948" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3668" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4388" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5108" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5828" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6548" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="321541400">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1299652969">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="213008618">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2002926021">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="490104757">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1751006763">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2085449975">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1135760175">
@@ -10638,212 +10598,220 @@
   <w:num w:numId="39" w16cid:durableId="1982733350">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1432555963">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="497499952">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="1444812697">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="874200169">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1830635644">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="2065057588">
     <w:abstractNumId w:val="29"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
-  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:activeWritingStyle w:lang="en-AU" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0" w:appName="MSWord"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00640FE8"/>
     <w:rsid w:val="00000060"/>
     <w:rsid w:val="00000FE6"/>
     <w:rsid w:val="00002190"/>
     <w:rsid w:val="00002EDA"/>
     <w:rsid w:val="00004274"/>
+    <w:rsid w:val="00004C56"/>
     <w:rsid w:val="00005390"/>
     <w:rsid w:val="00006301"/>
     <w:rsid w:val="00006374"/>
     <w:rsid w:val="000064B9"/>
     <w:rsid w:val="00010523"/>
     <w:rsid w:val="00010DEA"/>
     <w:rsid w:val="00010F5F"/>
     <w:rsid w:val="0001170F"/>
     <w:rsid w:val="00011FFF"/>
     <w:rsid w:val="000121B8"/>
     <w:rsid w:val="00012BD3"/>
     <w:rsid w:val="00013308"/>
     <w:rsid w:val="0001373A"/>
     <w:rsid w:val="00014454"/>
     <w:rsid w:val="0001457D"/>
     <w:rsid w:val="00014BCB"/>
     <w:rsid w:val="000166BB"/>
     <w:rsid w:val="00016E31"/>
     <w:rsid w:val="000208C3"/>
     <w:rsid w:val="000213BA"/>
     <w:rsid w:val="0002242C"/>
     <w:rsid w:val="00023086"/>
     <w:rsid w:val="000246B1"/>
     <w:rsid w:val="0002481C"/>
     <w:rsid w:val="00024E7A"/>
     <w:rsid w:val="00027AE7"/>
     <w:rsid w:val="00030083"/>
     <w:rsid w:val="000312F7"/>
     <w:rsid w:val="00031306"/>
     <w:rsid w:val="000318BA"/>
+    <w:rsid w:val="00032550"/>
     <w:rsid w:val="00032F0E"/>
     <w:rsid w:val="00032F23"/>
     <w:rsid w:val="00033887"/>
     <w:rsid w:val="00033C93"/>
     <w:rsid w:val="000349A8"/>
+    <w:rsid w:val="00034C97"/>
     <w:rsid w:val="00035E2D"/>
     <w:rsid w:val="00036201"/>
     <w:rsid w:val="0003650D"/>
     <w:rsid w:val="00037FAA"/>
     <w:rsid w:val="00037FEC"/>
     <w:rsid w:val="000400F9"/>
     <w:rsid w:val="00041D15"/>
     <w:rsid w:val="00042485"/>
     <w:rsid w:val="00042486"/>
     <w:rsid w:val="000424E7"/>
     <w:rsid w:val="000425B2"/>
     <w:rsid w:val="000426F9"/>
     <w:rsid w:val="00042CAA"/>
     <w:rsid w:val="000430AA"/>
+    <w:rsid w:val="00043B29"/>
     <w:rsid w:val="00045414"/>
     <w:rsid w:val="00045EC0"/>
     <w:rsid w:val="00046242"/>
     <w:rsid w:val="00046E6C"/>
     <w:rsid w:val="0004738F"/>
     <w:rsid w:val="0004770E"/>
     <w:rsid w:val="00047937"/>
     <w:rsid w:val="00047A70"/>
     <w:rsid w:val="00047C41"/>
     <w:rsid w:val="00050C51"/>
     <w:rsid w:val="00051B7E"/>
     <w:rsid w:val="00052A1C"/>
     <w:rsid w:val="00052D68"/>
     <w:rsid w:val="000535CE"/>
     <w:rsid w:val="0005461B"/>
     <w:rsid w:val="0005462B"/>
     <w:rsid w:val="00060448"/>
     <w:rsid w:val="00060C79"/>
     <w:rsid w:val="000616D3"/>
     <w:rsid w:val="00062057"/>
     <w:rsid w:val="000635AF"/>
     <w:rsid w:val="0006487A"/>
     <w:rsid w:val="000648AE"/>
     <w:rsid w:val="00066A6D"/>
     <w:rsid w:val="00066BCD"/>
     <w:rsid w:val="00067C90"/>
     <w:rsid w:val="00070062"/>
     <w:rsid w:val="00070152"/>
     <w:rsid w:val="000712E1"/>
     <w:rsid w:val="000746EE"/>
     <w:rsid w:val="00074D1A"/>
     <w:rsid w:val="000776F0"/>
     <w:rsid w:val="0007797A"/>
     <w:rsid w:val="00077D2E"/>
     <w:rsid w:val="00081214"/>
     <w:rsid w:val="00081CA6"/>
     <w:rsid w:val="000827CB"/>
     <w:rsid w:val="00082DD2"/>
     <w:rsid w:val="000858FE"/>
     <w:rsid w:val="00085995"/>
+    <w:rsid w:val="000873C1"/>
     <w:rsid w:val="0008747C"/>
     <w:rsid w:val="000901A7"/>
     <w:rsid w:val="0009024D"/>
     <w:rsid w:val="0009047A"/>
     <w:rsid w:val="000911CC"/>
     <w:rsid w:val="00091E38"/>
+    <w:rsid w:val="00092300"/>
     <w:rsid w:val="000926AF"/>
     <w:rsid w:val="000928CD"/>
     <w:rsid w:val="00093798"/>
     <w:rsid w:val="0009510F"/>
     <w:rsid w:val="00095DA3"/>
     <w:rsid w:val="00097650"/>
     <w:rsid w:val="000A03A4"/>
     <w:rsid w:val="000A0768"/>
     <w:rsid w:val="000A08CC"/>
     <w:rsid w:val="000A0DB9"/>
     <w:rsid w:val="000A0E6B"/>
     <w:rsid w:val="000A12CE"/>
     <w:rsid w:val="000A2801"/>
     <w:rsid w:val="000A33CF"/>
     <w:rsid w:val="000A4096"/>
     <w:rsid w:val="000A47CA"/>
     <w:rsid w:val="000A4B9E"/>
     <w:rsid w:val="000A4E14"/>
     <w:rsid w:val="000A56B6"/>
     <w:rsid w:val="000A7517"/>
     <w:rsid w:val="000A765F"/>
     <w:rsid w:val="000B073E"/>
+    <w:rsid w:val="000B0F24"/>
     <w:rsid w:val="000B10D6"/>
     <w:rsid w:val="000B1CB9"/>
     <w:rsid w:val="000B35CC"/>
     <w:rsid w:val="000B3D86"/>
+    <w:rsid w:val="000B49C8"/>
     <w:rsid w:val="000B6A20"/>
     <w:rsid w:val="000B6EDE"/>
     <w:rsid w:val="000C0246"/>
     <w:rsid w:val="000C02C7"/>
     <w:rsid w:val="000C04BA"/>
     <w:rsid w:val="000C25FA"/>
     <w:rsid w:val="000C268C"/>
     <w:rsid w:val="000C26E8"/>
     <w:rsid w:val="000C2892"/>
     <w:rsid w:val="000C2898"/>
     <w:rsid w:val="000C471A"/>
     <w:rsid w:val="000C4BFA"/>
     <w:rsid w:val="000C66AD"/>
     <w:rsid w:val="000C6884"/>
     <w:rsid w:val="000C71B5"/>
     <w:rsid w:val="000D0AA0"/>
     <w:rsid w:val="000D0E6B"/>
     <w:rsid w:val="000D1695"/>
     <w:rsid w:val="000D1AE8"/>
     <w:rsid w:val="000D1FE1"/>
     <w:rsid w:val="000D2246"/>
     <w:rsid w:val="000D251D"/>
     <w:rsid w:val="000D2982"/>
     <w:rsid w:val="000D3555"/>
     <w:rsid w:val="000D4DED"/>
@@ -10896,162 +10864,170 @@
     <w:rsid w:val="00107BBD"/>
     <w:rsid w:val="001108FF"/>
     <w:rsid w:val="00110E68"/>
     <w:rsid w:val="0011287D"/>
     <w:rsid w:val="0011418D"/>
     <w:rsid w:val="001141A5"/>
     <w:rsid w:val="001141DC"/>
     <w:rsid w:val="00114F7C"/>
     <w:rsid w:val="00115341"/>
     <w:rsid w:val="001167FE"/>
     <w:rsid w:val="00116FD1"/>
     <w:rsid w:val="001175C1"/>
     <w:rsid w:val="00117998"/>
     <w:rsid w:val="00117ADA"/>
     <w:rsid w:val="00117EBB"/>
     <w:rsid w:val="00120893"/>
     <w:rsid w:val="00121FE2"/>
     <w:rsid w:val="00122EAD"/>
     <w:rsid w:val="00122FD5"/>
     <w:rsid w:val="001232B3"/>
     <w:rsid w:val="001246A1"/>
     <w:rsid w:val="0012798F"/>
     <w:rsid w:val="00127FE5"/>
     <w:rsid w:val="0013000A"/>
     <w:rsid w:val="00132530"/>
+    <w:rsid w:val="00132DD8"/>
     <w:rsid w:val="001333F8"/>
     <w:rsid w:val="001342D0"/>
     <w:rsid w:val="00135656"/>
     <w:rsid w:val="0013565B"/>
     <w:rsid w:val="00135D7A"/>
     <w:rsid w:val="001371C6"/>
     <w:rsid w:val="0013788A"/>
     <w:rsid w:val="00137FAB"/>
     <w:rsid w:val="00140702"/>
     <w:rsid w:val="00141145"/>
     <w:rsid w:val="00141378"/>
+    <w:rsid w:val="001419AB"/>
     <w:rsid w:val="00142867"/>
     <w:rsid w:val="00143DE4"/>
     <w:rsid w:val="001449F6"/>
     <w:rsid w:val="00145CFA"/>
     <w:rsid w:val="001461E7"/>
     <w:rsid w:val="00150A2F"/>
     <w:rsid w:val="00150D0D"/>
     <w:rsid w:val="001514EA"/>
     <w:rsid w:val="00152354"/>
     <w:rsid w:val="00152BAB"/>
     <w:rsid w:val="001553A9"/>
     <w:rsid w:val="00157D67"/>
     <w:rsid w:val="00160250"/>
     <w:rsid w:val="00160EF7"/>
     <w:rsid w:val="001617D0"/>
     <w:rsid w:val="00161F25"/>
     <w:rsid w:val="00162812"/>
     <w:rsid w:val="001654EB"/>
     <w:rsid w:val="00165C14"/>
     <w:rsid w:val="00165EE9"/>
     <w:rsid w:val="00166E5D"/>
     <w:rsid w:val="00167364"/>
     <w:rsid w:val="00167854"/>
     <w:rsid w:val="00167A77"/>
     <w:rsid w:val="001728A7"/>
+    <w:rsid w:val="00173BF3"/>
     <w:rsid w:val="00173E6B"/>
+    <w:rsid w:val="0017428C"/>
     <w:rsid w:val="001746EB"/>
     <w:rsid w:val="00175041"/>
     <w:rsid w:val="001753C9"/>
     <w:rsid w:val="0017680D"/>
     <w:rsid w:val="0018253D"/>
     <w:rsid w:val="001831A7"/>
     <w:rsid w:val="00183815"/>
     <w:rsid w:val="00183BD7"/>
+    <w:rsid w:val="001876A5"/>
     <w:rsid w:val="00190F4D"/>
     <w:rsid w:val="00192AE7"/>
     <w:rsid w:val="00194A6D"/>
     <w:rsid w:val="00194B36"/>
     <w:rsid w:val="00196E04"/>
     <w:rsid w:val="00196F09"/>
     <w:rsid w:val="0019763C"/>
     <w:rsid w:val="001A129C"/>
     <w:rsid w:val="001A2BD6"/>
     <w:rsid w:val="001A2DBB"/>
     <w:rsid w:val="001A37CC"/>
     <w:rsid w:val="001A4071"/>
     <w:rsid w:val="001A614E"/>
     <w:rsid w:val="001A63EF"/>
     <w:rsid w:val="001A7D7E"/>
     <w:rsid w:val="001B0F9F"/>
     <w:rsid w:val="001B1E2F"/>
     <w:rsid w:val="001B1E74"/>
     <w:rsid w:val="001B3213"/>
     <w:rsid w:val="001B4342"/>
     <w:rsid w:val="001B48A6"/>
     <w:rsid w:val="001B5A5E"/>
     <w:rsid w:val="001B5D4A"/>
     <w:rsid w:val="001B6709"/>
+    <w:rsid w:val="001B6E65"/>
     <w:rsid w:val="001B7A70"/>
     <w:rsid w:val="001B7CF2"/>
     <w:rsid w:val="001C0837"/>
     <w:rsid w:val="001C0C11"/>
     <w:rsid w:val="001C1611"/>
+    <w:rsid w:val="001C3AE6"/>
     <w:rsid w:val="001C408D"/>
     <w:rsid w:val="001C636E"/>
     <w:rsid w:val="001C683C"/>
     <w:rsid w:val="001D099C"/>
     <w:rsid w:val="001D13CE"/>
     <w:rsid w:val="001D1B2C"/>
     <w:rsid w:val="001D1D11"/>
     <w:rsid w:val="001D2DDA"/>
     <w:rsid w:val="001D30D5"/>
     <w:rsid w:val="001D438A"/>
     <w:rsid w:val="001D49FF"/>
     <w:rsid w:val="001D5017"/>
     <w:rsid w:val="001D5717"/>
     <w:rsid w:val="001D59BD"/>
     <w:rsid w:val="001D616B"/>
     <w:rsid w:val="001D62EB"/>
     <w:rsid w:val="001D68B9"/>
     <w:rsid w:val="001D7A17"/>
     <w:rsid w:val="001E073D"/>
     <w:rsid w:val="001E0FF2"/>
     <w:rsid w:val="001E1843"/>
     <w:rsid w:val="001E1C7D"/>
     <w:rsid w:val="001E45DF"/>
     <w:rsid w:val="001E4878"/>
     <w:rsid w:val="001E4B2A"/>
     <w:rsid w:val="001E5876"/>
     <w:rsid w:val="001E5EAC"/>
     <w:rsid w:val="001E5FCA"/>
     <w:rsid w:val="001E6168"/>
     <w:rsid w:val="001E66BF"/>
     <w:rsid w:val="001E7C35"/>
     <w:rsid w:val="001F003A"/>
     <w:rsid w:val="001F021A"/>
     <w:rsid w:val="001F09B7"/>
     <w:rsid w:val="001F0C35"/>
     <w:rsid w:val="001F0EDF"/>
     <w:rsid w:val="001F1B75"/>
     <w:rsid w:val="001F1F70"/>
+    <w:rsid w:val="001F249A"/>
     <w:rsid w:val="001F2634"/>
     <w:rsid w:val="001F3501"/>
     <w:rsid w:val="001F548E"/>
     <w:rsid w:val="001F5B45"/>
     <w:rsid w:val="001F5B5D"/>
     <w:rsid w:val="001F6103"/>
     <w:rsid w:val="001F61E2"/>
     <w:rsid w:val="001F7100"/>
     <w:rsid w:val="001F763E"/>
     <w:rsid w:val="002008EF"/>
     <w:rsid w:val="00200D72"/>
     <w:rsid w:val="002028B5"/>
     <w:rsid w:val="002030C9"/>
     <w:rsid w:val="002038D0"/>
     <w:rsid w:val="00203C8D"/>
     <w:rsid w:val="00203E63"/>
     <w:rsid w:val="00204746"/>
     <w:rsid w:val="002048D5"/>
     <w:rsid w:val="00204A4B"/>
     <w:rsid w:val="00206529"/>
     <w:rsid w:val="00206F01"/>
     <w:rsid w:val="002079C6"/>
     <w:rsid w:val="00207D74"/>
     <w:rsid w:val="00210908"/>
     <w:rsid w:val="00210F0C"/>
@@ -11060,261 +11036,273 @@
     <w:rsid w:val="0021231C"/>
     <w:rsid w:val="00213E84"/>
     <w:rsid w:val="00214BEA"/>
     <w:rsid w:val="00214D4F"/>
     <w:rsid w:val="002158EC"/>
     <w:rsid w:val="002159A2"/>
     <w:rsid w:val="00215A5D"/>
     <w:rsid w:val="00216345"/>
     <w:rsid w:val="00216389"/>
     <w:rsid w:val="00216FE1"/>
     <w:rsid w:val="0021751E"/>
     <w:rsid w:val="00217E84"/>
     <w:rsid w:val="0022144A"/>
     <w:rsid w:val="00221AB5"/>
     <w:rsid w:val="00222735"/>
     <w:rsid w:val="0022323C"/>
     <w:rsid w:val="002232EB"/>
     <w:rsid w:val="002254AB"/>
     <w:rsid w:val="00225BDA"/>
     <w:rsid w:val="002304AA"/>
     <w:rsid w:val="00230F72"/>
     <w:rsid w:val="002319B7"/>
     <w:rsid w:val="00232439"/>
     <w:rsid w:val="00232679"/>
     <w:rsid w:val="00234331"/>
+    <w:rsid w:val="002353AD"/>
+    <w:rsid w:val="00235A32"/>
     <w:rsid w:val="00236043"/>
     <w:rsid w:val="00236953"/>
     <w:rsid w:val="002374D7"/>
     <w:rsid w:val="00240391"/>
     <w:rsid w:val="00243719"/>
     <w:rsid w:val="00244113"/>
     <w:rsid w:val="0024448C"/>
     <w:rsid w:val="002460E4"/>
     <w:rsid w:val="00246D86"/>
     <w:rsid w:val="002470FA"/>
     <w:rsid w:val="00247177"/>
     <w:rsid w:val="00247AC2"/>
+    <w:rsid w:val="00247B6F"/>
     <w:rsid w:val="00247DBE"/>
     <w:rsid w:val="00247F00"/>
     <w:rsid w:val="00250DED"/>
     <w:rsid w:val="00251415"/>
     <w:rsid w:val="002515B5"/>
     <w:rsid w:val="00251FF8"/>
     <w:rsid w:val="00252B9D"/>
     <w:rsid w:val="00252FCA"/>
     <w:rsid w:val="0025353B"/>
     <w:rsid w:val="002565A7"/>
     <w:rsid w:val="00256F55"/>
     <w:rsid w:val="00257415"/>
     <w:rsid w:val="0026001E"/>
     <w:rsid w:val="002601E9"/>
     <w:rsid w:val="0026123C"/>
     <w:rsid w:val="00261321"/>
     <w:rsid w:val="002616E5"/>
     <w:rsid w:val="00261902"/>
     <w:rsid w:val="0026330B"/>
     <w:rsid w:val="00263311"/>
     <w:rsid w:val="00263A8B"/>
     <w:rsid w:val="00263BD1"/>
     <w:rsid w:val="00264F3A"/>
     <w:rsid w:val="002653FC"/>
     <w:rsid w:val="00265C79"/>
     <w:rsid w:val="0027074A"/>
     <w:rsid w:val="00273B88"/>
     <w:rsid w:val="0027457D"/>
     <w:rsid w:val="0027625D"/>
     <w:rsid w:val="002771E3"/>
     <w:rsid w:val="002801A0"/>
+    <w:rsid w:val="00280523"/>
     <w:rsid w:val="00280735"/>
     <w:rsid w:val="00281181"/>
     <w:rsid w:val="0028198F"/>
     <w:rsid w:val="00281CF9"/>
     <w:rsid w:val="002824BA"/>
     <w:rsid w:val="002829AC"/>
     <w:rsid w:val="00283742"/>
     <w:rsid w:val="00283A86"/>
     <w:rsid w:val="00283F80"/>
     <w:rsid w:val="00284545"/>
     <w:rsid w:val="002872CF"/>
     <w:rsid w:val="00290F09"/>
     <w:rsid w:val="00291539"/>
     <w:rsid w:val="00292197"/>
     <w:rsid w:val="00292BC9"/>
     <w:rsid w:val="00293B91"/>
     <w:rsid w:val="00293F22"/>
     <w:rsid w:val="002944C9"/>
     <w:rsid w:val="00294F9B"/>
     <w:rsid w:val="00295349"/>
     <w:rsid w:val="00295498"/>
     <w:rsid w:val="00296F26"/>
     <w:rsid w:val="002A049C"/>
     <w:rsid w:val="002A064E"/>
     <w:rsid w:val="002A0996"/>
     <w:rsid w:val="002A100F"/>
     <w:rsid w:val="002A10A2"/>
     <w:rsid w:val="002A1224"/>
     <w:rsid w:val="002A1E09"/>
     <w:rsid w:val="002A2046"/>
     <w:rsid w:val="002A256C"/>
     <w:rsid w:val="002A27A7"/>
     <w:rsid w:val="002A4A9D"/>
     <w:rsid w:val="002A4E73"/>
     <w:rsid w:val="002A7C67"/>
     <w:rsid w:val="002B14E5"/>
     <w:rsid w:val="002B1AB8"/>
+    <w:rsid w:val="002B281D"/>
     <w:rsid w:val="002B3DB5"/>
     <w:rsid w:val="002B3EF0"/>
     <w:rsid w:val="002B47F6"/>
     <w:rsid w:val="002B5D7F"/>
     <w:rsid w:val="002B61F7"/>
+    <w:rsid w:val="002B6B2A"/>
     <w:rsid w:val="002B7156"/>
     <w:rsid w:val="002B79C6"/>
     <w:rsid w:val="002C3854"/>
     <w:rsid w:val="002C40E7"/>
     <w:rsid w:val="002C5965"/>
     <w:rsid w:val="002D05DB"/>
     <w:rsid w:val="002D0B54"/>
     <w:rsid w:val="002D0D49"/>
     <w:rsid w:val="002D1BEF"/>
     <w:rsid w:val="002D43BF"/>
     <w:rsid w:val="002D4894"/>
     <w:rsid w:val="002D5336"/>
     <w:rsid w:val="002D6E63"/>
     <w:rsid w:val="002D7CD7"/>
     <w:rsid w:val="002E1645"/>
     <w:rsid w:val="002E24BC"/>
     <w:rsid w:val="002E4F8F"/>
     <w:rsid w:val="002E607C"/>
     <w:rsid w:val="002E61CD"/>
     <w:rsid w:val="002E684E"/>
     <w:rsid w:val="002E783D"/>
     <w:rsid w:val="002F2AF7"/>
     <w:rsid w:val="002F2CBA"/>
     <w:rsid w:val="002F379F"/>
     <w:rsid w:val="002F3AA9"/>
     <w:rsid w:val="002F3C94"/>
     <w:rsid w:val="002F3EE9"/>
     <w:rsid w:val="002F4DE0"/>
     <w:rsid w:val="002F50B6"/>
+    <w:rsid w:val="002F69B0"/>
     <w:rsid w:val="002F6CBF"/>
     <w:rsid w:val="002F6DE0"/>
     <w:rsid w:val="003001E3"/>
     <w:rsid w:val="00300320"/>
     <w:rsid w:val="00301EA8"/>
     <w:rsid w:val="00301FC3"/>
     <w:rsid w:val="003021B5"/>
     <w:rsid w:val="003021DD"/>
     <w:rsid w:val="0030285E"/>
     <w:rsid w:val="00302A6A"/>
     <w:rsid w:val="00303E6D"/>
+    <w:rsid w:val="00305AD4"/>
     <w:rsid w:val="00306900"/>
+    <w:rsid w:val="003072DD"/>
     <w:rsid w:val="0031006F"/>
     <w:rsid w:val="003103C6"/>
     <w:rsid w:val="00311C4A"/>
     <w:rsid w:val="0031261D"/>
     <w:rsid w:val="00312DCC"/>
     <w:rsid w:val="00313FEA"/>
     <w:rsid w:val="00314664"/>
     <w:rsid w:val="00314BCA"/>
     <w:rsid w:val="00315150"/>
     <w:rsid w:val="003158DD"/>
     <w:rsid w:val="00315D47"/>
     <w:rsid w:val="0031666B"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="00316FD4"/>
     <w:rsid w:val="003201BC"/>
     <w:rsid w:val="00320B49"/>
     <w:rsid w:val="00320F36"/>
     <w:rsid w:val="00322B83"/>
     <w:rsid w:val="003232F6"/>
     <w:rsid w:val="00323312"/>
     <w:rsid w:val="00323FA6"/>
     <w:rsid w:val="00324D54"/>
     <w:rsid w:val="00326165"/>
     <w:rsid w:val="00326B86"/>
     <w:rsid w:val="00327447"/>
     <w:rsid w:val="00330642"/>
     <w:rsid w:val="003309B9"/>
     <w:rsid w:val="00331A8A"/>
     <w:rsid w:val="00332B15"/>
     <w:rsid w:val="00333CD3"/>
     <w:rsid w:val="00333E1A"/>
     <w:rsid w:val="0033493A"/>
     <w:rsid w:val="0033494B"/>
     <w:rsid w:val="003356F3"/>
     <w:rsid w:val="0033616E"/>
     <w:rsid w:val="003370E3"/>
     <w:rsid w:val="00337C2D"/>
+    <w:rsid w:val="00337FCA"/>
     <w:rsid w:val="00340241"/>
     <w:rsid w:val="00340431"/>
     <w:rsid w:val="003413C6"/>
     <w:rsid w:val="003424E2"/>
     <w:rsid w:val="0034346F"/>
     <w:rsid w:val="00344882"/>
     <w:rsid w:val="003456B0"/>
     <w:rsid w:val="0034574C"/>
     <w:rsid w:val="0034665B"/>
     <w:rsid w:val="00346DFC"/>
     <w:rsid w:val="003477C0"/>
     <w:rsid w:val="00347A86"/>
     <w:rsid w:val="00350317"/>
     <w:rsid w:val="00350564"/>
     <w:rsid w:val="003513E2"/>
     <w:rsid w:val="0035300D"/>
     <w:rsid w:val="0035348B"/>
     <w:rsid w:val="003545BC"/>
     <w:rsid w:val="00355145"/>
     <w:rsid w:val="003555C7"/>
     <w:rsid w:val="00355777"/>
     <w:rsid w:val="00356B27"/>
     <w:rsid w:val="00360550"/>
     <w:rsid w:val="00360E00"/>
     <w:rsid w:val="0036102B"/>
     <w:rsid w:val="00361DBB"/>
     <w:rsid w:val="003621BC"/>
     <w:rsid w:val="00362375"/>
     <w:rsid w:val="00362A08"/>
     <w:rsid w:val="00364CB2"/>
     <w:rsid w:val="003664E1"/>
+    <w:rsid w:val="0036727C"/>
     <w:rsid w:val="00367337"/>
     <w:rsid w:val="003673F3"/>
     <w:rsid w:val="0036774C"/>
     <w:rsid w:val="003679A3"/>
     <w:rsid w:val="0037025D"/>
     <w:rsid w:val="00370349"/>
     <w:rsid w:val="00370586"/>
     <w:rsid w:val="003725C4"/>
     <w:rsid w:val="0037322F"/>
     <w:rsid w:val="003754DB"/>
     <w:rsid w:val="0037579E"/>
     <w:rsid w:val="0037691C"/>
     <w:rsid w:val="0037795F"/>
     <w:rsid w:val="00380DBC"/>
     <w:rsid w:val="0038138C"/>
     <w:rsid w:val="00384590"/>
     <w:rsid w:val="00385053"/>
+    <w:rsid w:val="00386505"/>
     <w:rsid w:val="00386B09"/>
     <w:rsid w:val="003870C3"/>
     <w:rsid w:val="003905FE"/>
     <w:rsid w:val="0039060A"/>
     <w:rsid w:val="003908EC"/>
     <w:rsid w:val="0039161E"/>
     <w:rsid w:val="00391672"/>
     <w:rsid w:val="00392299"/>
     <w:rsid w:val="00392482"/>
     <w:rsid w:val="00392489"/>
     <w:rsid w:val="003930F1"/>
     <w:rsid w:val="00393431"/>
     <w:rsid w:val="0039432B"/>
     <w:rsid w:val="003954E7"/>
     <w:rsid w:val="00396D0B"/>
     <w:rsid w:val="003973ED"/>
     <w:rsid w:val="00397E71"/>
     <w:rsid w:val="003A1716"/>
     <w:rsid w:val="003A22CA"/>
     <w:rsid w:val="003A251A"/>
     <w:rsid w:val="003A2A7E"/>
     <w:rsid w:val="003A2AC2"/>
     <w:rsid w:val="003A3199"/>
     <w:rsid w:val="003A3A22"/>
     <w:rsid w:val="003A3FD4"/>
@@ -11365,71 +11353,73 @@
     <w:rsid w:val="003E5C1E"/>
     <w:rsid w:val="003E60DC"/>
     <w:rsid w:val="003E62D0"/>
     <w:rsid w:val="003E6E5B"/>
     <w:rsid w:val="003E6FD6"/>
     <w:rsid w:val="003E77DA"/>
     <w:rsid w:val="003F0299"/>
     <w:rsid w:val="003F0D54"/>
     <w:rsid w:val="003F2B3C"/>
     <w:rsid w:val="003F2D09"/>
     <w:rsid w:val="003F30E2"/>
     <w:rsid w:val="003F4FE7"/>
     <w:rsid w:val="003F5C64"/>
     <w:rsid w:val="00400CD3"/>
     <w:rsid w:val="00400D81"/>
     <w:rsid w:val="00401C86"/>
     <w:rsid w:val="00402077"/>
     <w:rsid w:val="00402ECE"/>
     <w:rsid w:val="004040EE"/>
     <w:rsid w:val="00404B21"/>
     <w:rsid w:val="00404B24"/>
     <w:rsid w:val="004053AD"/>
     <w:rsid w:val="00406013"/>
     <w:rsid w:val="00406A47"/>
     <w:rsid w:val="00406DFB"/>
+    <w:rsid w:val="00411EB0"/>
     <w:rsid w:val="00411FF9"/>
     <w:rsid w:val="0041258E"/>
     <w:rsid w:val="0041307F"/>
     <w:rsid w:val="00413478"/>
     <w:rsid w:val="00413AD2"/>
     <w:rsid w:val="00414798"/>
     <w:rsid w:val="00414FDD"/>
     <w:rsid w:val="004151FC"/>
     <w:rsid w:val="00415206"/>
     <w:rsid w:val="004160B3"/>
     <w:rsid w:val="00416762"/>
     <w:rsid w:val="00417932"/>
     <w:rsid w:val="00420D26"/>
     <w:rsid w:val="004210B3"/>
     <w:rsid w:val="004218BC"/>
     <w:rsid w:val="004225F4"/>
     <w:rsid w:val="00423C95"/>
     <w:rsid w:val="00423F88"/>
     <w:rsid w:val="004253A8"/>
     <w:rsid w:val="00426146"/>
     <w:rsid w:val="0042691B"/>
+    <w:rsid w:val="00426ABE"/>
     <w:rsid w:val="00430027"/>
     <w:rsid w:val="00430AC8"/>
     <w:rsid w:val="004316D9"/>
     <w:rsid w:val="004320AB"/>
     <w:rsid w:val="00433904"/>
     <w:rsid w:val="004344B8"/>
     <w:rsid w:val="004367B0"/>
     <w:rsid w:val="00436C08"/>
     <w:rsid w:val="00436C66"/>
     <w:rsid w:val="004413D5"/>
     <w:rsid w:val="00441EBF"/>
     <w:rsid w:val="00441F45"/>
     <w:rsid w:val="00441F7C"/>
     <w:rsid w:val="00443312"/>
     <w:rsid w:val="00444655"/>
     <w:rsid w:val="00444EFB"/>
     <w:rsid w:val="0044525B"/>
     <w:rsid w:val="00447285"/>
     <w:rsid w:val="004472F7"/>
     <w:rsid w:val="0044735F"/>
     <w:rsid w:val="00447EC9"/>
     <w:rsid w:val="0045054A"/>
     <w:rsid w:val="00450F53"/>
     <w:rsid w:val="004513F1"/>
     <w:rsid w:val="00451490"/>
@@ -11464,71 +11454,74 @@
     <w:rsid w:val="0047487F"/>
     <w:rsid w:val="00475307"/>
     <w:rsid w:val="00476334"/>
     <w:rsid w:val="00476B92"/>
     <w:rsid w:val="00477227"/>
     <w:rsid w:val="004775F2"/>
     <w:rsid w:val="00477D18"/>
     <w:rsid w:val="00480767"/>
     <w:rsid w:val="00480F3E"/>
     <w:rsid w:val="004826A8"/>
     <w:rsid w:val="00482B18"/>
     <w:rsid w:val="004837B2"/>
     <w:rsid w:val="00484B09"/>
     <w:rsid w:val="00484E14"/>
     <w:rsid w:val="00487989"/>
     <w:rsid w:val="00487DAB"/>
     <w:rsid w:val="00490162"/>
     <w:rsid w:val="00490A7D"/>
     <w:rsid w:val="0049173E"/>
     <w:rsid w:val="0049219E"/>
     <w:rsid w:val="00492515"/>
     <w:rsid w:val="00493DFF"/>
     <w:rsid w:val="00493F51"/>
     <w:rsid w:val="00494209"/>
     <w:rsid w:val="0049484A"/>
+    <w:rsid w:val="00495F72"/>
     <w:rsid w:val="00497E55"/>
     <w:rsid w:val="004A1663"/>
     <w:rsid w:val="004A1759"/>
     <w:rsid w:val="004A3A58"/>
     <w:rsid w:val="004A3CFD"/>
     <w:rsid w:val="004A40E0"/>
+    <w:rsid w:val="004A4D49"/>
     <w:rsid w:val="004A55F5"/>
     <w:rsid w:val="004A5C0A"/>
     <w:rsid w:val="004A68BC"/>
     <w:rsid w:val="004A74A7"/>
     <w:rsid w:val="004B047E"/>
     <w:rsid w:val="004B08E7"/>
     <w:rsid w:val="004B18C3"/>
     <w:rsid w:val="004B1CF7"/>
     <w:rsid w:val="004B22C6"/>
     <w:rsid w:val="004B26F9"/>
     <w:rsid w:val="004B28D6"/>
     <w:rsid w:val="004B6547"/>
     <w:rsid w:val="004B7735"/>
     <w:rsid w:val="004C09B0"/>
     <w:rsid w:val="004C0C50"/>
+    <w:rsid w:val="004C1A53"/>
     <w:rsid w:val="004C2A61"/>
     <w:rsid w:val="004C3B3F"/>
     <w:rsid w:val="004C5E6A"/>
     <w:rsid w:val="004C75D7"/>
     <w:rsid w:val="004D0032"/>
     <w:rsid w:val="004D007E"/>
     <w:rsid w:val="004D14E3"/>
     <w:rsid w:val="004D1E0C"/>
     <w:rsid w:val="004D20E9"/>
     <w:rsid w:val="004D22F9"/>
     <w:rsid w:val="004D3F1B"/>
     <w:rsid w:val="004D48CB"/>
     <w:rsid w:val="004D54AC"/>
     <w:rsid w:val="004D54AD"/>
     <w:rsid w:val="004D561A"/>
     <w:rsid w:val="004D6333"/>
     <w:rsid w:val="004D75D4"/>
     <w:rsid w:val="004D78A7"/>
     <w:rsid w:val="004D7F47"/>
     <w:rsid w:val="004E02BB"/>
     <w:rsid w:val="004E121D"/>
     <w:rsid w:val="004E13D4"/>
     <w:rsid w:val="004E376F"/>
     <w:rsid w:val="004E37A4"/>
     <w:rsid w:val="004E6DCA"/>
@@ -11574,103 +11567,110 @@
     <w:rsid w:val="00513B3C"/>
     <w:rsid w:val="00514BB5"/>
     <w:rsid w:val="00515BD6"/>
     <w:rsid w:val="00515F7B"/>
     <w:rsid w:val="005163F0"/>
     <w:rsid w:val="0051642F"/>
     <w:rsid w:val="005165FC"/>
     <w:rsid w:val="0052083C"/>
     <w:rsid w:val="00521589"/>
     <w:rsid w:val="00521D1E"/>
     <w:rsid w:val="005221FC"/>
     <w:rsid w:val="00522E4F"/>
     <w:rsid w:val="005230F0"/>
     <w:rsid w:val="00523819"/>
     <w:rsid w:val="005261C5"/>
     <w:rsid w:val="0052715F"/>
     <w:rsid w:val="0053048D"/>
     <w:rsid w:val="00532107"/>
     <w:rsid w:val="00534512"/>
     <w:rsid w:val="0053486E"/>
     <w:rsid w:val="00536219"/>
     <w:rsid w:val="00536C43"/>
     <w:rsid w:val="005373FA"/>
     <w:rsid w:val="005378BA"/>
     <w:rsid w:val="00537BF8"/>
+    <w:rsid w:val="0054258C"/>
     <w:rsid w:val="00542B47"/>
     <w:rsid w:val="00543655"/>
     <w:rsid w:val="00544D04"/>
     <w:rsid w:val="005457FD"/>
     <w:rsid w:val="00545875"/>
     <w:rsid w:val="00545B19"/>
     <w:rsid w:val="00545D86"/>
     <w:rsid w:val="0054635D"/>
+    <w:rsid w:val="00546E52"/>
     <w:rsid w:val="00547AAE"/>
     <w:rsid w:val="00550FF0"/>
+    <w:rsid w:val="00551286"/>
     <w:rsid w:val="00551B0C"/>
     <w:rsid w:val="0055303B"/>
     <w:rsid w:val="00553FAF"/>
     <w:rsid w:val="005560AB"/>
     <w:rsid w:val="00557DAF"/>
     <w:rsid w:val="00557E5E"/>
     <w:rsid w:val="005625E4"/>
     <w:rsid w:val="00563AD8"/>
     <w:rsid w:val="005643BC"/>
     <w:rsid w:val="005646E2"/>
     <w:rsid w:val="00564CC5"/>
     <w:rsid w:val="0056637B"/>
     <w:rsid w:val="00566F41"/>
     <w:rsid w:val="005672BD"/>
     <w:rsid w:val="005676BA"/>
     <w:rsid w:val="00567C8E"/>
     <w:rsid w:val="0057203F"/>
     <w:rsid w:val="00572869"/>
     <w:rsid w:val="00573231"/>
     <w:rsid w:val="005752D4"/>
     <w:rsid w:val="005765E9"/>
     <w:rsid w:val="00576DA4"/>
     <w:rsid w:val="00577780"/>
     <w:rsid w:val="00577BA4"/>
     <w:rsid w:val="00582C15"/>
     <w:rsid w:val="0058496A"/>
     <w:rsid w:val="00587670"/>
     <w:rsid w:val="00587B14"/>
     <w:rsid w:val="00587C15"/>
     <w:rsid w:val="00591546"/>
     <w:rsid w:val="00593F26"/>
     <w:rsid w:val="0059412D"/>
     <w:rsid w:val="00595345"/>
     <w:rsid w:val="00596900"/>
+    <w:rsid w:val="00597ACF"/>
     <w:rsid w:val="005A00AE"/>
     <w:rsid w:val="005A04FD"/>
     <w:rsid w:val="005A0FF8"/>
+    <w:rsid w:val="005A135B"/>
     <w:rsid w:val="005A1494"/>
     <w:rsid w:val="005A3180"/>
     <w:rsid w:val="005A44B6"/>
     <w:rsid w:val="005A4ED9"/>
     <w:rsid w:val="005A4F14"/>
     <w:rsid w:val="005A52B1"/>
+    <w:rsid w:val="005A6B9B"/>
+    <w:rsid w:val="005B2510"/>
     <w:rsid w:val="005B2D6B"/>
     <w:rsid w:val="005B58FB"/>
     <w:rsid w:val="005B6105"/>
     <w:rsid w:val="005B643E"/>
     <w:rsid w:val="005B672C"/>
     <w:rsid w:val="005B6FC8"/>
     <w:rsid w:val="005C2DAE"/>
     <w:rsid w:val="005C386B"/>
     <w:rsid w:val="005C38E6"/>
     <w:rsid w:val="005C3DEC"/>
     <w:rsid w:val="005C4308"/>
     <w:rsid w:val="005C6A77"/>
     <w:rsid w:val="005C6C19"/>
     <w:rsid w:val="005C7014"/>
     <w:rsid w:val="005C7351"/>
     <w:rsid w:val="005D06D3"/>
     <w:rsid w:val="005D2160"/>
     <w:rsid w:val="005D4096"/>
     <w:rsid w:val="005D48B8"/>
     <w:rsid w:val="005D5DD8"/>
     <w:rsid w:val="005D6D88"/>
     <w:rsid w:val="005D7446"/>
     <w:rsid w:val="005E170D"/>
     <w:rsid w:val="005E3844"/>
     <w:rsid w:val="005E4618"/>
@@ -11736,163 +11736,171 @@
     <w:rsid w:val="00651185"/>
     <w:rsid w:val="006512FC"/>
     <w:rsid w:val="00651B05"/>
     <w:rsid w:val="00651C70"/>
     <w:rsid w:val="00652A44"/>
     <w:rsid w:val="0065419F"/>
     <w:rsid w:val="006549C1"/>
     <w:rsid w:val="00655907"/>
     <w:rsid w:val="00655DCB"/>
     <w:rsid w:val="00655EE8"/>
     <w:rsid w:val="00657CDC"/>
     <w:rsid w:val="0066074C"/>
     <w:rsid w:val="0066141A"/>
     <w:rsid w:val="00661880"/>
     <w:rsid w:val="00661E7A"/>
     <w:rsid w:val="00662D27"/>
     <w:rsid w:val="0066303B"/>
     <w:rsid w:val="00664038"/>
     <w:rsid w:val="0066433F"/>
     <w:rsid w:val="00664AA8"/>
     <w:rsid w:val="006659AD"/>
     <w:rsid w:val="0066629E"/>
     <w:rsid w:val="00666A90"/>
     <w:rsid w:val="00667367"/>
     <w:rsid w:val="00667613"/>
+    <w:rsid w:val="00667923"/>
     <w:rsid w:val="006704A7"/>
+    <w:rsid w:val="00670735"/>
     <w:rsid w:val="006713D3"/>
     <w:rsid w:val="00671C22"/>
     <w:rsid w:val="00672991"/>
     <w:rsid w:val="0067309E"/>
     <w:rsid w:val="0067314B"/>
+    <w:rsid w:val="006741F0"/>
     <w:rsid w:val="00674507"/>
     <w:rsid w:val="00674AE0"/>
     <w:rsid w:val="00674EBD"/>
     <w:rsid w:val="006752E3"/>
     <w:rsid w:val="0067557B"/>
     <w:rsid w:val="00675BEE"/>
     <w:rsid w:val="00675CFA"/>
     <w:rsid w:val="00675DF2"/>
     <w:rsid w:val="00676650"/>
     <w:rsid w:val="00677100"/>
     <w:rsid w:val="00677B03"/>
     <w:rsid w:val="00677F22"/>
     <w:rsid w:val="006813DE"/>
     <w:rsid w:val="0068166B"/>
     <w:rsid w:val="006822B2"/>
     <w:rsid w:val="006825C3"/>
     <w:rsid w:val="00682AED"/>
     <w:rsid w:val="00683592"/>
     <w:rsid w:val="00683B68"/>
     <w:rsid w:val="00684E8D"/>
     <w:rsid w:val="0068587E"/>
     <w:rsid w:val="00685D51"/>
     <w:rsid w:val="006874A9"/>
     <w:rsid w:val="0068764D"/>
+    <w:rsid w:val="00687B8C"/>
+    <w:rsid w:val="00687CD7"/>
     <w:rsid w:val="00687FBE"/>
     <w:rsid w:val="006906E6"/>
     <w:rsid w:val="006927DD"/>
     <w:rsid w:val="00693DF1"/>
     <w:rsid w:val="00695202"/>
     <w:rsid w:val="00695505"/>
     <w:rsid w:val="00695C1D"/>
     <w:rsid w:val="00695D52"/>
     <w:rsid w:val="00695F5A"/>
     <w:rsid w:val="00696CAB"/>
     <w:rsid w:val="006A0A62"/>
     <w:rsid w:val="006A0F35"/>
     <w:rsid w:val="006A2F62"/>
     <w:rsid w:val="006A3CEE"/>
     <w:rsid w:val="006A3D3C"/>
     <w:rsid w:val="006A44C5"/>
     <w:rsid w:val="006A5EB7"/>
     <w:rsid w:val="006A69DE"/>
     <w:rsid w:val="006A717F"/>
     <w:rsid w:val="006A7CB8"/>
     <w:rsid w:val="006A7E67"/>
     <w:rsid w:val="006B01FD"/>
     <w:rsid w:val="006B05F2"/>
     <w:rsid w:val="006B284C"/>
     <w:rsid w:val="006B317B"/>
     <w:rsid w:val="006B35C5"/>
     <w:rsid w:val="006B51BE"/>
     <w:rsid w:val="006B5528"/>
     <w:rsid w:val="006B561A"/>
     <w:rsid w:val="006B7250"/>
     <w:rsid w:val="006B7AEF"/>
     <w:rsid w:val="006C3373"/>
     <w:rsid w:val="006C3377"/>
     <w:rsid w:val="006C4D83"/>
     <w:rsid w:val="006C62D7"/>
     <w:rsid w:val="006C7B84"/>
     <w:rsid w:val="006D0570"/>
     <w:rsid w:val="006D069D"/>
     <w:rsid w:val="006D078A"/>
     <w:rsid w:val="006D3373"/>
+    <w:rsid w:val="006D5304"/>
     <w:rsid w:val="006D5521"/>
     <w:rsid w:val="006D5E2C"/>
     <w:rsid w:val="006D7FAA"/>
     <w:rsid w:val="006E1235"/>
     <w:rsid w:val="006E1800"/>
     <w:rsid w:val="006E2087"/>
     <w:rsid w:val="006E25FF"/>
     <w:rsid w:val="006E2632"/>
     <w:rsid w:val="006E3362"/>
     <w:rsid w:val="006E4289"/>
     <w:rsid w:val="006E452F"/>
     <w:rsid w:val="006E47EB"/>
     <w:rsid w:val="006E5BCF"/>
     <w:rsid w:val="006F13DF"/>
     <w:rsid w:val="006F1A6C"/>
     <w:rsid w:val="006F2476"/>
+    <w:rsid w:val="006F2773"/>
     <w:rsid w:val="006F457F"/>
     <w:rsid w:val="006F4605"/>
     <w:rsid w:val="006F48BE"/>
     <w:rsid w:val="006F532C"/>
     <w:rsid w:val="006F7486"/>
     <w:rsid w:val="00700292"/>
     <w:rsid w:val="0070052B"/>
     <w:rsid w:val="0070086F"/>
     <w:rsid w:val="007010C1"/>
     <w:rsid w:val="00701648"/>
     <w:rsid w:val="0070364F"/>
     <w:rsid w:val="00703847"/>
     <w:rsid w:val="00704312"/>
     <w:rsid w:val="007050F2"/>
     <w:rsid w:val="00705FFC"/>
     <w:rsid w:val="00706726"/>
     <w:rsid w:val="00706A4F"/>
     <w:rsid w:val="00710155"/>
     <w:rsid w:val="00710C11"/>
     <w:rsid w:val="00710ECE"/>
     <w:rsid w:val="007125D9"/>
     <w:rsid w:val="00713048"/>
     <w:rsid w:val="00714A71"/>
     <w:rsid w:val="00714F07"/>
     <w:rsid w:val="00715109"/>
     <w:rsid w:val="00715715"/>
     <w:rsid w:val="0071617F"/>
+    <w:rsid w:val="00720147"/>
     <w:rsid w:val="00720428"/>
     <w:rsid w:val="00721982"/>
     <w:rsid w:val="00721C0A"/>
     <w:rsid w:val="00723F7C"/>
     <w:rsid w:val="00724C05"/>
     <w:rsid w:val="00724C3F"/>
     <w:rsid w:val="00725999"/>
     <w:rsid w:val="007267DC"/>
     <w:rsid w:val="00726ACA"/>
     <w:rsid w:val="00726B69"/>
     <w:rsid w:val="00727087"/>
     <w:rsid w:val="00727A3A"/>
     <w:rsid w:val="00727BF6"/>
     <w:rsid w:val="0073000E"/>
     <w:rsid w:val="007304AA"/>
     <w:rsid w:val="007308C0"/>
     <w:rsid w:val="0073151D"/>
     <w:rsid w:val="00731DCB"/>
     <w:rsid w:val="00732C39"/>
     <w:rsid w:val="007350F3"/>
     <w:rsid w:val="00735110"/>
     <w:rsid w:val="0074180E"/>
     <w:rsid w:val="007426AB"/>
     <w:rsid w:val="00742D78"/>
     <w:rsid w:val="007432BE"/>
@@ -11962,143 +11970,149 @@
     <w:rsid w:val="007A1212"/>
     <w:rsid w:val="007A1859"/>
     <w:rsid w:val="007A1F78"/>
     <w:rsid w:val="007A2F1A"/>
     <w:rsid w:val="007A34BA"/>
     <w:rsid w:val="007A3A11"/>
     <w:rsid w:val="007A3AB6"/>
     <w:rsid w:val="007A4B55"/>
     <w:rsid w:val="007A57F1"/>
     <w:rsid w:val="007A5973"/>
     <w:rsid w:val="007A5CF3"/>
     <w:rsid w:val="007A6B27"/>
     <w:rsid w:val="007A6BD1"/>
     <w:rsid w:val="007A6E7E"/>
     <w:rsid w:val="007A72C5"/>
     <w:rsid w:val="007A78A6"/>
     <w:rsid w:val="007A7CD9"/>
     <w:rsid w:val="007B162D"/>
     <w:rsid w:val="007B1D42"/>
     <w:rsid w:val="007B1E8F"/>
     <w:rsid w:val="007B2600"/>
     <w:rsid w:val="007B269B"/>
     <w:rsid w:val="007B36DA"/>
     <w:rsid w:val="007B38D3"/>
     <w:rsid w:val="007B4792"/>
+    <w:rsid w:val="007B4892"/>
     <w:rsid w:val="007B5369"/>
     <w:rsid w:val="007B549D"/>
     <w:rsid w:val="007B5D3E"/>
     <w:rsid w:val="007B5FAB"/>
     <w:rsid w:val="007B69F8"/>
+    <w:rsid w:val="007B7448"/>
     <w:rsid w:val="007C050E"/>
     <w:rsid w:val="007C13AF"/>
     <w:rsid w:val="007C1418"/>
     <w:rsid w:val="007C26BE"/>
     <w:rsid w:val="007C4168"/>
     <w:rsid w:val="007C5564"/>
     <w:rsid w:val="007C6097"/>
     <w:rsid w:val="007C6783"/>
     <w:rsid w:val="007C6874"/>
     <w:rsid w:val="007C75C8"/>
     <w:rsid w:val="007D04A9"/>
     <w:rsid w:val="007D4263"/>
     <w:rsid w:val="007D4444"/>
     <w:rsid w:val="007D470E"/>
     <w:rsid w:val="007D4B6C"/>
     <w:rsid w:val="007D650B"/>
     <w:rsid w:val="007D745A"/>
     <w:rsid w:val="007D789D"/>
     <w:rsid w:val="007D79E9"/>
+    <w:rsid w:val="007E105E"/>
     <w:rsid w:val="007E1195"/>
     <w:rsid w:val="007E4104"/>
     <w:rsid w:val="007E41C9"/>
     <w:rsid w:val="007E4B10"/>
     <w:rsid w:val="007E7488"/>
     <w:rsid w:val="007E7EB0"/>
     <w:rsid w:val="007F0216"/>
     <w:rsid w:val="007F11F9"/>
     <w:rsid w:val="007F300C"/>
     <w:rsid w:val="007F36D2"/>
     <w:rsid w:val="007F39D7"/>
     <w:rsid w:val="007F6010"/>
     <w:rsid w:val="007F62E2"/>
     <w:rsid w:val="007F6963"/>
     <w:rsid w:val="007F7441"/>
     <w:rsid w:val="00800DEA"/>
     <w:rsid w:val="0080227D"/>
     <w:rsid w:val="008030BD"/>
     <w:rsid w:val="0080457C"/>
     <w:rsid w:val="00804C5A"/>
     <w:rsid w:val="008058E5"/>
     <w:rsid w:val="008076A4"/>
     <w:rsid w:val="00807A79"/>
+    <w:rsid w:val="008101CE"/>
     <w:rsid w:val="00811318"/>
     <w:rsid w:val="00812562"/>
     <w:rsid w:val="00813ADC"/>
     <w:rsid w:val="00813B35"/>
     <w:rsid w:val="00814D53"/>
     <w:rsid w:val="0081508A"/>
     <w:rsid w:val="008155FC"/>
     <w:rsid w:val="00815605"/>
     <w:rsid w:val="00815E87"/>
+    <w:rsid w:val="0081670F"/>
     <w:rsid w:val="00816905"/>
     <w:rsid w:val="00816E39"/>
     <w:rsid w:val="00817573"/>
     <w:rsid w:val="008207C3"/>
     <w:rsid w:val="00821419"/>
     <w:rsid w:val="0082154D"/>
     <w:rsid w:val="00821947"/>
     <w:rsid w:val="00821E81"/>
     <w:rsid w:val="00821FAC"/>
     <w:rsid w:val="0082372F"/>
     <w:rsid w:val="008247F6"/>
     <w:rsid w:val="00825230"/>
     <w:rsid w:val="0082567F"/>
     <w:rsid w:val="00825F9A"/>
     <w:rsid w:val="00826EDA"/>
     <w:rsid w:val="008277D3"/>
     <w:rsid w:val="00827A19"/>
     <w:rsid w:val="00827DF1"/>
     <w:rsid w:val="00830530"/>
     <w:rsid w:val="00830FA9"/>
     <w:rsid w:val="00831606"/>
     <w:rsid w:val="008318F4"/>
     <w:rsid w:val="00831ADE"/>
     <w:rsid w:val="0083362E"/>
     <w:rsid w:val="00833ACE"/>
     <w:rsid w:val="008349AD"/>
     <w:rsid w:val="00834B48"/>
     <w:rsid w:val="00837C34"/>
     <w:rsid w:val="00837C8A"/>
     <w:rsid w:val="00840193"/>
     <w:rsid w:val="008407D1"/>
     <w:rsid w:val="008411BE"/>
     <w:rsid w:val="00841B26"/>
     <w:rsid w:val="0084217E"/>
     <w:rsid w:val="00843908"/>
     <w:rsid w:val="00843ACD"/>
     <w:rsid w:val="008453BD"/>
+    <w:rsid w:val="008454A1"/>
     <w:rsid w:val="0084579D"/>
     <w:rsid w:val="00846435"/>
     <w:rsid w:val="0084681D"/>
     <w:rsid w:val="00846909"/>
     <w:rsid w:val="00846924"/>
     <w:rsid w:val="00851079"/>
     <w:rsid w:val="00851E64"/>
     <w:rsid w:val="00852C0E"/>
     <w:rsid w:val="00853DBA"/>
     <w:rsid w:val="00854039"/>
     <w:rsid w:val="00854227"/>
     <w:rsid w:val="00854307"/>
     <w:rsid w:val="008554EA"/>
     <w:rsid w:val="00856688"/>
     <w:rsid w:val="00856BE9"/>
     <w:rsid w:val="00861ED3"/>
     <w:rsid w:val="0086234D"/>
     <w:rsid w:val="008624BE"/>
     <w:rsid w:val="0086368A"/>
     <w:rsid w:val="00864D1A"/>
     <w:rsid w:val="008651F3"/>
     <w:rsid w:val="0086534F"/>
     <w:rsid w:val="0086535F"/>
     <w:rsid w:val="0086699F"/>
     <w:rsid w:val="00867A7F"/>
@@ -12175,81 +12189,84 @@
     <w:rsid w:val="008C49E1"/>
     <w:rsid w:val="008C4B46"/>
     <w:rsid w:val="008C5705"/>
     <w:rsid w:val="008C6011"/>
     <w:rsid w:val="008C6BDB"/>
     <w:rsid w:val="008C6D2D"/>
     <w:rsid w:val="008D0B0D"/>
     <w:rsid w:val="008D0F20"/>
     <w:rsid w:val="008D131C"/>
     <w:rsid w:val="008D13F7"/>
     <w:rsid w:val="008D1E52"/>
     <w:rsid w:val="008D206C"/>
     <w:rsid w:val="008D2A16"/>
     <w:rsid w:val="008D2F42"/>
     <w:rsid w:val="008D3EF2"/>
     <w:rsid w:val="008D44F4"/>
     <w:rsid w:val="008D48F5"/>
     <w:rsid w:val="008D5ADC"/>
     <w:rsid w:val="008D6580"/>
     <w:rsid w:val="008D7E9B"/>
     <w:rsid w:val="008E0670"/>
     <w:rsid w:val="008E080F"/>
     <w:rsid w:val="008E0F30"/>
     <w:rsid w:val="008E181D"/>
     <w:rsid w:val="008E1A91"/>
+    <w:rsid w:val="008E1AC4"/>
     <w:rsid w:val="008E3EDD"/>
     <w:rsid w:val="008E4077"/>
     <w:rsid w:val="008E4D5F"/>
     <w:rsid w:val="008E4DAD"/>
     <w:rsid w:val="008E5003"/>
     <w:rsid w:val="008E693B"/>
     <w:rsid w:val="008E6DCF"/>
     <w:rsid w:val="008E7537"/>
     <w:rsid w:val="008F0BF1"/>
     <w:rsid w:val="008F144D"/>
     <w:rsid w:val="008F232E"/>
     <w:rsid w:val="008F2F8B"/>
     <w:rsid w:val="008F3F32"/>
     <w:rsid w:val="008F4076"/>
+    <w:rsid w:val="008F509D"/>
     <w:rsid w:val="008F5398"/>
     <w:rsid w:val="008F56D5"/>
     <w:rsid w:val="008F58F1"/>
     <w:rsid w:val="008F5EE1"/>
     <w:rsid w:val="008F65C8"/>
     <w:rsid w:val="008F66C8"/>
     <w:rsid w:val="008F6738"/>
     <w:rsid w:val="008F6A53"/>
     <w:rsid w:val="008F6E62"/>
     <w:rsid w:val="008F7605"/>
     <w:rsid w:val="008F7896"/>
     <w:rsid w:val="008F7C14"/>
     <w:rsid w:val="00900DEF"/>
     <w:rsid w:val="009012F4"/>
     <w:rsid w:val="00901F4C"/>
     <w:rsid w:val="00903EEA"/>
     <w:rsid w:val="009048FB"/>
+    <w:rsid w:val="00904C00"/>
     <w:rsid w:val="00905389"/>
     <w:rsid w:val="009059BF"/>
     <w:rsid w:val="00906616"/>
     <w:rsid w:val="0090677C"/>
     <w:rsid w:val="00907A89"/>
     <w:rsid w:val="00907DA0"/>
     <w:rsid w:val="00907FAF"/>
     <w:rsid w:val="00912145"/>
     <w:rsid w:val="009129C1"/>
     <w:rsid w:val="00912A7E"/>
     <w:rsid w:val="00913C75"/>
     <w:rsid w:val="00913E4B"/>
     <w:rsid w:val="00914B7E"/>
     <w:rsid w:val="00914D73"/>
     <w:rsid w:val="009152BC"/>
     <w:rsid w:val="009156A2"/>
     <w:rsid w:val="0092089E"/>
     <w:rsid w:val="0092122C"/>
     <w:rsid w:val="00921B88"/>
     <w:rsid w:val="00921E7E"/>
     <w:rsid w:val="00922171"/>
     <w:rsid w:val="00923694"/>
     <w:rsid w:val="00923EE8"/>
     <w:rsid w:val="00924F74"/>
     <w:rsid w:val="00926FBC"/>
@@ -12372,50 +12389,51 @@
     <w:rsid w:val="009F5100"/>
     <w:rsid w:val="009F5B71"/>
     <w:rsid w:val="009F60A1"/>
     <w:rsid w:val="009F60C1"/>
     <w:rsid w:val="009F664D"/>
     <w:rsid w:val="009F72EE"/>
     <w:rsid w:val="009F7C71"/>
     <w:rsid w:val="00A005FE"/>
     <w:rsid w:val="00A0481C"/>
     <w:rsid w:val="00A04B19"/>
     <w:rsid w:val="00A05700"/>
     <w:rsid w:val="00A06197"/>
     <w:rsid w:val="00A100DB"/>
     <w:rsid w:val="00A12F50"/>
     <w:rsid w:val="00A137A3"/>
     <w:rsid w:val="00A13D63"/>
     <w:rsid w:val="00A13E4E"/>
     <w:rsid w:val="00A14006"/>
     <w:rsid w:val="00A14408"/>
     <w:rsid w:val="00A14B51"/>
     <w:rsid w:val="00A15CCA"/>
     <w:rsid w:val="00A163C7"/>
     <w:rsid w:val="00A211B7"/>
     <w:rsid w:val="00A22714"/>
     <w:rsid w:val="00A22A86"/>
+    <w:rsid w:val="00A22E34"/>
     <w:rsid w:val="00A238CE"/>
     <w:rsid w:val="00A23F16"/>
     <w:rsid w:val="00A25BFD"/>
     <w:rsid w:val="00A270BD"/>
     <w:rsid w:val="00A31403"/>
     <w:rsid w:val="00A3200A"/>
     <w:rsid w:val="00A32894"/>
     <w:rsid w:val="00A35163"/>
     <w:rsid w:val="00A35586"/>
     <w:rsid w:val="00A35834"/>
     <w:rsid w:val="00A359DB"/>
     <w:rsid w:val="00A35EC7"/>
     <w:rsid w:val="00A3718A"/>
     <w:rsid w:val="00A372D4"/>
     <w:rsid w:val="00A377BA"/>
     <w:rsid w:val="00A3789F"/>
     <w:rsid w:val="00A41A16"/>
     <w:rsid w:val="00A42051"/>
     <w:rsid w:val="00A42BD0"/>
     <w:rsid w:val="00A438B3"/>
     <w:rsid w:val="00A44289"/>
     <w:rsid w:val="00A442BA"/>
     <w:rsid w:val="00A44936"/>
     <w:rsid w:val="00A44BF3"/>
     <w:rsid w:val="00A45871"/>
@@ -12475,86 +12493,88 @@
     <w:rsid w:val="00A871B5"/>
     <w:rsid w:val="00A87AD2"/>
     <w:rsid w:val="00A903DA"/>
     <w:rsid w:val="00A91ECE"/>
     <w:rsid w:val="00A91FF4"/>
     <w:rsid w:val="00A935EA"/>
     <w:rsid w:val="00A93A02"/>
     <w:rsid w:val="00A94F77"/>
     <w:rsid w:val="00A953CC"/>
     <w:rsid w:val="00A95655"/>
     <w:rsid w:val="00A9638B"/>
     <w:rsid w:val="00AA0317"/>
     <w:rsid w:val="00AA125F"/>
     <w:rsid w:val="00AA2022"/>
     <w:rsid w:val="00AA2A18"/>
     <w:rsid w:val="00AA2F8F"/>
     <w:rsid w:val="00AA3961"/>
     <w:rsid w:val="00AA4C0B"/>
     <w:rsid w:val="00AA5A78"/>
     <w:rsid w:val="00AA5F53"/>
     <w:rsid w:val="00AA63C3"/>
     <w:rsid w:val="00AA6C67"/>
     <w:rsid w:val="00AA7183"/>
     <w:rsid w:val="00AB170C"/>
     <w:rsid w:val="00AB2D04"/>
+    <w:rsid w:val="00AB2DCC"/>
     <w:rsid w:val="00AB3230"/>
     <w:rsid w:val="00AB4202"/>
     <w:rsid w:val="00AB4CA4"/>
     <w:rsid w:val="00AB4EF9"/>
     <w:rsid w:val="00AB66ED"/>
     <w:rsid w:val="00AB694F"/>
     <w:rsid w:val="00AB6BDE"/>
     <w:rsid w:val="00AC1EDF"/>
     <w:rsid w:val="00AC3BBB"/>
     <w:rsid w:val="00AC55C9"/>
     <w:rsid w:val="00AD0678"/>
     <w:rsid w:val="00AD0B84"/>
     <w:rsid w:val="00AD2C94"/>
     <w:rsid w:val="00AD38C1"/>
     <w:rsid w:val="00AD3B2A"/>
     <w:rsid w:val="00AD3F39"/>
     <w:rsid w:val="00AD4033"/>
     <w:rsid w:val="00AD49A3"/>
     <w:rsid w:val="00AD4A05"/>
     <w:rsid w:val="00AD70F7"/>
     <w:rsid w:val="00AD790F"/>
     <w:rsid w:val="00AD7CFC"/>
     <w:rsid w:val="00AE23C2"/>
     <w:rsid w:val="00AE408F"/>
     <w:rsid w:val="00AE43A3"/>
     <w:rsid w:val="00AE4D67"/>
     <w:rsid w:val="00AE51B1"/>
     <w:rsid w:val="00AF02EF"/>
     <w:rsid w:val="00AF04A8"/>
     <w:rsid w:val="00AF11B6"/>
     <w:rsid w:val="00AF2D02"/>
     <w:rsid w:val="00AF37A7"/>
     <w:rsid w:val="00AF4856"/>
     <w:rsid w:val="00AF5392"/>
     <w:rsid w:val="00AF57FF"/>
     <w:rsid w:val="00AF6219"/>
+    <w:rsid w:val="00AF651B"/>
     <w:rsid w:val="00AF6C26"/>
     <w:rsid w:val="00AF6C8D"/>
     <w:rsid w:val="00B0088A"/>
     <w:rsid w:val="00B00EA7"/>
     <w:rsid w:val="00B031F1"/>
     <w:rsid w:val="00B043CB"/>
     <w:rsid w:val="00B047C5"/>
     <w:rsid w:val="00B062FA"/>
     <w:rsid w:val="00B0668F"/>
     <w:rsid w:val="00B077B2"/>
     <w:rsid w:val="00B07BB1"/>
     <w:rsid w:val="00B10801"/>
     <w:rsid w:val="00B10B2E"/>
     <w:rsid w:val="00B12643"/>
     <w:rsid w:val="00B12B08"/>
     <w:rsid w:val="00B139EE"/>
     <w:rsid w:val="00B1459D"/>
     <w:rsid w:val="00B14A42"/>
     <w:rsid w:val="00B15B93"/>
     <w:rsid w:val="00B15BA4"/>
     <w:rsid w:val="00B15C4D"/>
     <w:rsid w:val="00B16D69"/>
     <w:rsid w:val="00B173F6"/>
     <w:rsid w:val="00B204C4"/>
     <w:rsid w:val="00B25542"/>
@@ -12632,311 +12652,327 @@
     <w:rsid w:val="00B828B7"/>
     <w:rsid w:val="00B8334E"/>
     <w:rsid w:val="00B8339A"/>
     <w:rsid w:val="00B8364A"/>
     <w:rsid w:val="00B84F35"/>
     <w:rsid w:val="00B8576C"/>
     <w:rsid w:val="00B85DFC"/>
     <w:rsid w:val="00B86D5E"/>
     <w:rsid w:val="00B87E94"/>
     <w:rsid w:val="00B90214"/>
     <w:rsid w:val="00B90217"/>
     <w:rsid w:val="00B90295"/>
     <w:rsid w:val="00B90ECF"/>
     <w:rsid w:val="00B910C8"/>
     <w:rsid w:val="00B91BF0"/>
     <w:rsid w:val="00B925E8"/>
     <w:rsid w:val="00B931D2"/>
     <w:rsid w:val="00B9435C"/>
     <w:rsid w:val="00B9474C"/>
     <w:rsid w:val="00B94889"/>
     <w:rsid w:val="00B94AA8"/>
     <w:rsid w:val="00B94B08"/>
     <w:rsid w:val="00B958BC"/>
     <w:rsid w:val="00B973BF"/>
     <w:rsid w:val="00B97DC2"/>
+    <w:rsid w:val="00B97E42"/>
     <w:rsid w:val="00BA1B21"/>
     <w:rsid w:val="00BA1FEB"/>
     <w:rsid w:val="00BA2551"/>
     <w:rsid w:val="00BA2EA8"/>
     <w:rsid w:val="00BA32D1"/>
     <w:rsid w:val="00BA41B7"/>
     <w:rsid w:val="00BA4E2D"/>
     <w:rsid w:val="00BA5E3D"/>
     <w:rsid w:val="00BA5FA8"/>
     <w:rsid w:val="00BA618B"/>
     <w:rsid w:val="00BA7004"/>
     <w:rsid w:val="00BB18E1"/>
     <w:rsid w:val="00BB4A0D"/>
     <w:rsid w:val="00BB5B98"/>
     <w:rsid w:val="00BC12E0"/>
     <w:rsid w:val="00BC1417"/>
     <w:rsid w:val="00BC2219"/>
     <w:rsid w:val="00BC2F16"/>
     <w:rsid w:val="00BC3526"/>
+    <w:rsid w:val="00BC537F"/>
     <w:rsid w:val="00BC5B21"/>
     <w:rsid w:val="00BC65E4"/>
     <w:rsid w:val="00BC76FC"/>
     <w:rsid w:val="00BC7711"/>
     <w:rsid w:val="00BD177C"/>
     <w:rsid w:val="00BD1999"/>
     <w:rsid w:val="00BD1C65"/>
     <w:rsid w:val="00BD1F9C"/>
     <w:rsid w:val="00BD3F44"/>
     <w:rsid w:val="00BD57DA"/>
     <w:rsid w:val="00BD6005"/>
     <w:rsid w:val="00BD6780"/>
     <w:rsid w:val="00BD721D"/>
     <w:rsid w:val="00BD78A7"/>
     <w:rsid w:val="00BE058B"/>
     <w:rsid w:val="00BE05A1"/>
     <w:rsid w:val="00BE1ECC"/>
     <w:rsid w:val="00BE1EDE"/>
     <w:rsid w:val="00BE3074"/>
     <w:rsid w:val="00BE32C8"/>
     <w:rsid w:val="00BE3431"/>
     <w:rsid w:val="00BE49EA"/>
     <w:rsid w:val="00BE71AE"/>
     <w:rsid w:val="00BF16DE"/>
     <w:rsid w:val="00BF1E54"/>
     <w:rsid w:val="00BF202E"/>
     <w:rsid w:val="00BF2821"/>
     <w:rsid w:val="00BF2EB8"/>
     <w:rsid w:val="00BF3D38"/>
     <w:rsid w:val="00BF422F"/>
     <w:rsid w:val="00BF42ED"/>
     <w:rsid w:val="00BF4DF2"/>
     <w:rsid w:val="00BF4E77"/>
     <w:rsid w:val="00BF50FB"/>
     <w:rsid w:val="00BF5363"/>
     <w:rsid w:val="00BF79C0"/>
     <w:rsid w:val="00BF7BDB"/>
     <w:rsid w:val="00C0017A"/>
     <w:rsid w:val="00C00DA3"/>
     <w:rsid w:val="00C01AC4"/>
     <w:rsid w:val="00C02CA1"/>
     <w:rsid w:val="00C03309"/>
     <w:rsid w:val="00C03C73"/>
     <w:rsid w:val="00C0460A"/>
     <w:rsid w:val="00C048F9"/>
     <w:rsid w:val="00C05B9F"/>
     <w:rsid w:val="00C072B2"/>
     <w:rsid w:val="00C0763A"/>
+    <w:rsid w:val="00C07AC1"/>
     <w:rsid w:val="00C07C99"/>
     <w:rsid w:val="00C07E7E"/>
+    <w:rsid w:val="00C11AFF"/>
     <w:rsid w:val="00C11B43"/>
     <w:rsid w:val="00C13456"/>
     <w:rsid w:val="00C14A49"/>
     <w:rsid w:val="00C14AAE"/>
     <w:rsid w:val="00C15F0E"/>
     <w:rsid w:val="00C15F7D"/>
     <w:rsid w:val="00C161E6"/>
     <w:rsid w:val="00C16211"/>
     <w:rsid w:val="00C17417"/>
     <w:rsid w:val="00C17885"/>
     <w:rsid w:val="00C20CC3"/>
     <w:rsid w:val="00C21185"/>
     <w:rsid w:val="00C220B6"/>
     <w:rsid w:val="00C22FA8"/>
     <w:rsid w:val="00C25B16"/>
     <w:rsid w:val="00C25EDD"/>
     <w:rsid w:val="00C275DB"/>
     <w:rsid w:val="00C27A88"/>
     <w:rsid w:val="00C27EC0"/>
     <w:rsid w:val="00C3041E"/>
     <w:rsid w:val="00C307EF"/>
     <w:rsid w:val="00C3156D"/>
     <w:rsid w:val="00C321C4"/>
     <w:rsid w:val="00C32729"/>
     <w:rsid w:val="00C3303A"/>
     <w:rsid w:val="00C33B1D"/>
     <w:rsid w:val="00C340BA"/>
     <w:rsid w:val="00C364B6"/>
     <w:rsid w:val="00C37305"/>
     <w:rsid w:val="00C379B9"/>
     <w:rsid w:val="00C37E41"/>
     <w:rsid w:val="00C37F03"/>
     <w:rsid w:val="00C414D5"/>
     <w:rsid w:val="00C43102"/>
     <w:rsid w:val="00C44438"/>
+    <w:rsid w:val="00C45E7A"/>
+    <w:rsid w:val="00C46EDA"/>
     <w:rsid w:val="00C47239"/>
     <w:rsid w:val="00C472A6"/>
     <w:rsid w:val="00C47C15"/>
     <w:rsid w:val="00C47E95"/>
     <w:rsid w:val="00C515E1"/>
     <w:rsid w:val="00C51D44"/>
     <w:rsid w:val="00C51D7E"/>
     <w:rsid w:val="00C52A28"/>
     <w:rsid w:val="00C532D1"/>
     <w:rsid w:val="00C53C02"/>
     <w:rsid w:val="00C54A00"/>
     <w:rsid w:val="00C54E3C"/>
     <w:rsid w:val="00C56965"/>
     <w:rsid w:val="00C5731A"/>
     <w:rsid w:val="00C57591"/>
     <w:rsid w:val="00C57F27"/>
     <w:rsid w:val="00C601E5"/>
     <w:rsid w:val="00C6404A"/>
     <w:rsid w:val="00C64F02"/>
     <w:rsid w:val="00C65EC2"/>
     <w:rsid w:val="00C6669D"/>
     <w:rsid w:val="00C67F4F"/>
     <w:rsid w:val="00C70C8C"/>
     <w:rsid w:val="00C71028"/>
     <w:rsid w:val="00C714CE"/>
     <w:rsid w:val="00C72E98"/>
     <w:rsid w:val="00C734FF"/>
     <w:rsid w:val="00C74953"/>
     <w:rsid w:val="00C74DBA"/>
     <w:rsid w:val="00C75D4C"/>
     <w:rsid w:val="00C7676A"/>
     <w:rsid w:val="00C7777C"/>
     <w:rsid w:val="00C8022C"/>
     <w:rsid w:val="00C80D75"/>
     <w:rsid w:val="00C824CA"/>
     <w:rsid w:val="00C831F2"/>
     <w:rsid w:val="00C8328F"/>
     <w:rsid w:val="00C83539"/>
     <w:rsid w:val="00C8381B"/>
     <w:rsid w:val="00C83CC4"/>
     <w:rsid w:val="00C858DF"/>
     <w:rsid w:val="00C85970"/>
     <w:rsid w:val="00C85FF1"/>
     <w:rsid w:val="00C86252"/>
+    <w:rsid w:val="00C86494"/>
     <w:rsid w:val="00C86A05"/>
     <w:rsid w:val="00C876D1"/>
     <w:rsid w:val="00C87D88"/>
     <w:rsid w:val="00C90B48"/>
     <w:rsid w:val="00C90CB9"/>
     <w:rsid w:val="00C91C84"/>
     <w:rsid w:val="00C923CD"/>
     <w:rsid w:val="00C92F55"/>
     <w:rsid w:val="00C92F97"/>
     <w:rsid w:val="00C933A9"/>
     <w:rsid w:val="00C934D4"/>
     <w:rsid w:val="00C93D84"/>
     <w:rsid w:val="00C94382"/>
     <w:rsid w:val="00C9443F"/>
     <w:rsid w:val="00C95BDD"/>
     <w:rsid w:val="00C96D7D"/>
     <w:rsid w:val="00CA0D9F"/>
+    <w:rsid w:val="00CA13D3"/>
     <w:rsid w:val="00CA2BEE"/>
     <w:rsid w:val="00CA36D9"/>
     <w:rsid w:val="00CA39A5"/>
     <w:rsid w:val="00CA4D11"/>
     <w:rsid w:val="00CA519C"/>
     <w:rsid w:val="00CA71E3"/>
     <w:rsid w:val="00CA7300"/>
+    <w:rsid w:val="00CB108A"/>
     <w:rsid w:val="00CB15F7"/>
     <w:rsid w:val="00CB26BC"/>
     <w:rsid w:val="00CB29AE"/>
     <w:rsid w:val="00CB2B65"/>
     <w:rsid w:val="00CB490E"/>
     <w:rsid w:val="00CB4FE2"/>
     <w:rsid w:val="00CB5833"/>
     <w:rsid w:val="00CB713C"/>
     <w:rsid w:val="00CB72A7"/>
     <w:rsid w:val="00CB7AA6"/>
     <w:rsid w:val="00CB7DB0"/>
     <w:rsid w:val="00CC0565"/>
     <w:rsid w:val="00CC0854"/>
     <w:rsid w:val="00CC0F7F"/>
     <w:rsid w:val="00CC1992"/>
     <w:rsid w:val="00CC2289"/>
     <w:rsid w:val="00CC2BA5"/>
     <w:rsid w:val="00CC30A5"/>
+    <w:rsid w:val="00CC4526"/>
     <w:rsid w:val="00CC49DE"/>
     <w:rsid w:val="00CC5C1B"/>
     <w:rsid w:val="00CC6D48"/>
     <w:rsid w:val="00CC712B"/>
     <w:rsid w:val="00CC77A7"/>
     <w:rsid w:val="00CC797E"/>
     <w:rsid w:val="00CD0B73"/>
     <w:rsid w:val="00CD0B9B"/>
     <w:rsid w:val="00CD1699"/>
     <w:rsid w:val="00CD1A96"/>
     <w:rsid w:val="00CD1BB0"/>
     <w:rsid w:val="00CD29C1"/>
     <w:rsid w:val="00CD3189"/>
+    <w:rsid w:val="00CD3289"/>
     <w:rsid w:val="00CD36CD"/>
     <w:rsid w:val="00CD4506"/>
     <w:rsid w:val="00CD4D46"/>
     <w:rsid w:val="00CD5168"/>
     <w:rsid w:val="00CD551F"/>
     <w:rsid w:val="00CD5D69"/>
     <w:rsid w:val="00CD6AD0"/>
     <w:rsid w:val="00CD77C0"/>
     <w:rsid w:val="00CD7E98"/>
     <w:rsid w:val="00CE15FA"/>
     <w:rsid w:val="00CE1C25"/>
+    <w:rsid w:val="00CE20C6"/>
     <w:rsid w:val="00CE2F83"/>
     <w:rsid w:val="00CE3C89"/>
     <w:rsid w:val="00CE4B8B"/>
     <w:rsid w:val="00CE4E87"/>
     <w:rsid w:val="00CE6CAB"/>
     <w:rsid w:val="00CE6D3D"/>
     <w:rsid w:val="00CE738A"/>
+    <w:rsid w:val="00CF0821"/>
     <w:rsid w:val="00CF150D"/>
     <w:rsid w:val="00CF1F1C"/>
     <w:rsid w:val="00CF30E7"/>
     <w:rsid w:val="00CF3273"/>
     <w:rsid w:val="00CF3AE8"/>
     <w:rsid w:val="00CF5BAD"/>
+    <w:rsid w:val="00CF63AD"/>
     <w:rsid w:val="00CF6A7B"/>
     <w:rsid w:val="00CF7F1C"/>
     <w:rsid w:val="00D01A21"/>
     <w:rsid w:val="00D01B57"/>
     <w:rsid w:val="00D020B6"/>
     <w:rsid w:val="00D029F0"/>
     <w:rsid w:val="00D0332F"/>
     <w:rsid w:val="00D037DE"/>
     <w:rsid w:val="00D04E5F"/>
     <w:rsid w:val="00D05C4A"/>
     <w:rsid w:val="00D061C1"/>
     <w:rsid w:val="00D068BA"/>
     <w:rsid w:val="00D072E2"/>
     <w:rsid w:val="00D07D61"/>
     <w:rsid w:val="00D102CB"/>
     <w:rsid w:val="00D11D81"/>
     <w:rsid w:val="00D146DE"/>
     <w:rsid w:val="00D14D2A"/>
     <w:rsid w:val="00D15DC7"/>
     <w:rsid w:val="00D15E18"/>
     <w:rsid w:val="00D16073"/>
     <w:rsid w:val="00D2121E"/>
     <w:rsid w:val="00D22853"/>
     <w:rsid w:val="00D22B1B"/>
+    <w:rsid w:val="00D22BED"/>
     <w:rsid w:val="00D23C40"/>
     <w:rsid w:val="00D24D05"/>
     <w:rsid w:val="00D24E58"/>
     <w:rsid w:val="00D25C7B"/>
     <w:rsid w:val="00D26150"/>
     <w:rsid w:val="00D26347"/>
     <w:rsid w:val="00D26359"/>
     <w:rsid w:val="00D270F3"/>
     <w:rsid w:val="00D272E1"/>
     <w:rsid w:val="00D2774E"/>
+    <w:rsid w:val="00D303B8"/>
     <w:rsid w:val="00D30E5A"/>
     <w:rsid w:val="00D3224B"/>
     <w:rsid w:val="00D33C7F"/>
     <w:rsid w:val="00D346CA"/>
     <w:rsid w:val="00D3507E"/>
     <w:rsid w:val="00D37402"/>
     <w:rsid w:val="00D377C6"/>
     <w:rsid w:val="00D40955"/>
     <w:rsid w:val="00D40DF4"/>
     <w:rsid w:val="00D4250B"/>
     <w:rsid w:val="00D4563B"/>
     <w:rsid w:val="00D4699B"/>
     <w:rsid w:val="00D46EF2"/>
     <w:rsid w:val="00D47B97"/>
     <w:rsid w:val="00D50608"/>
     <w:rsid w:val="00D50621"/>
     <w:rsid w:val="00D5107E"/>
     <w:rsid w:val="00D513DC"/>
     <w:rsid w:val="00D5170E"/>
     <w:rsid w:val="00D51A3D"/>
     <w:rsid w:val="00D54BA9"/>
     <w:rsid w:val="00D55151"/>
     <w:rsid w:val="00D55910"/>
     <w:rsid w:val="00D55A1B"/>
     <w:rsid w:val="00D560AF"/>
@@ -12958,174 +12994,178 @@
     <w:rsid w:val="00D7178B"/>
     <w:rsid w:val="00D721E3"/>
     <w:rsid w:val="00D72646"/>
     <w:rsid w:val="00D7381F"/>
     <w:rsid w:val="00D74292"/>
     <w:rsid w:val="00D76ED3"/>
     <w:rsid w:val="00D77CDE"/>
     <w:rsid w:val="00D80672"/>
     <w:rsid w:val="00D816D1"/>
     <w:rsid w:val="00D82C98"/>
     <w:rsid w:val="00D82ED3"/>
     <w:rsid w:val="00D82F3A"/>
     <w:rsid w:val="00D831DF"/>
     <w:rsid w:val="00D84B42"/>
     <w:rsid w:val="00D85FE9"/>
     <w:rsid w:val="00D86025"/>
     <w:rsid w:val="00D86366"/>
     <w:rsid w:val="00D90D1B"/>
     <w:rsid w:val="00D91085"/>
     <w:rsid w:val="00D916BC"/>
     <w:rsid w:val="00D92587"/>
     <w:rsid w:val="00D92BF3"/>
     <w:rsid w:val="00D944C5"/>
     <w:rsid w:val="00D95FEB"/>
     <w:rsid w:val="00D967C5"/>
+    <w:rsid w:val="00D96AE0"/>
     <w:rsid w:val="00D96E93"/>
     <w:rsid w:val="00DA079C"/>
     <w:rsid w:val="00DA19F8"/>
     <w:rsid w:val="00DA350E"/>
     <w:rsid w:val="00DA3948"/>
     <w:rsid w:val="00DA3A63"/>
     <w:rsid w:val="00DA4CD7"/>
     <w:rsid w:val="00DA4EF6"/>
     <w:rsid w:val="00DA501D"/>
     <w:rsid w:val="00DA520B"/>
     <w:rsid w:val="00DA5304"/>
     <w:rsid w:val="00DA7C99"/>
     <w:rsid w:val="00DB02FB"/>
     <w:rsid w:val="00DB05D3"/>
     <w:rsid w:val="00DB140E"/>
     <w:rsid w:val="00DB1D22"/>
     <w:rsid w:val="00DB4DE2"/>
     <w:rsid w:val="00DB5796"/>
     <w:rsid w:val="00DB6F5A"/>
     <w:rsid w:val="00DB7F9C"/>
     <w:rsid w:val="00DC1063"/>
     <w:rsid w:val="00DC2355"/>
     <w:rsid w:val="00DC297C"/>
     <w:rsid w:val="00DC2F9C"/>
     <w:rsid w:val="00DC36A6"/>
     <w:rsid w:val="00DC3A2D"/>
     <w:rsid w:val="00DC3A9C"/>
     <w:rsid w:val="00DC3B66"/>
     <w:rsid w:val="00DC3C54"/>
     <w:rsid w:val="00DC3C59"/>
     <w:rsid w:val="00DC5662"/>
     <w:rsid w:val="00DC5770"/>
     <w:rsid w:val="00DC586A"/>
     <w:rsid w:val="00DC58E1"/>
     <w:rsid w:val="00DC5D4C"/>
     <w:rsid w:val="00DD06AB"/>
     <w:rsid w:val="00DD0FA1"/>
     <w:rsid w:val="00DD169B"/>
     <w:rsid w:val="00DD2568"/>
     <w:rsid w:val="00DD2F25"/>
     <w:rsid w:val="00DD37D9"/>
     <w:rsid w:val="00DD4682"/>
+    <w:rsid w:val="00DD4B93"/>
     <w:rsid w:val="00DD5A3B"/>
     <w:rsid w:val="00DD6B95"/>
     <w:rsid w:val="00DD7A20"/>
     <w:rsid w:val="00DE1460"/>
     <w:rsid w:val="00DE281F"/>
     <w:rsid w:val="00DE28B6"/>
     <w:rsid w:val="00DE2905"/>
     <w:rsid w:val="00DE297B"/>
     <w:rsid w:val="00DE2F98"/>
     <w:rsid w:val="00DE3BB5"/>
     <w:rsid w:val="00DE52DE"/>
     <w:rsid w:val="00DE5978"/>
     <w:rsid w:val="00DE716E"/>
     <w:rsid w:val="00DE7B87"/>
     <w:rsid w:val="00DF0278"/>
     <w:rsid w:val="00DF07B5"/>
     <w:rsid w:val="00DF0E92"/>
     <w:rsid w:val="00DF1AE3"/>
     <w:rsid w:val="00DF1F38"/>
     <w:rsid w:val="00DF283F"/>
     <w:rsid w:val="00DF2E8E"/>
     <w:rsid w:val="00DF2F22"/>
     <w:rsid w:val="00DF3C0D"/>
     <w:rsid w:val="00DF4B37"/>
     <w:rsid w:val="00DF7253"/>
     <w:rsid w:val="00DF73E2"/>
     <w:rsid w:val="00DF7FB9"/>
     <w:rsid w:val="00E0050B"/>
     <w:rsid w:val="00E011B5"/>
     <w:rsid w:val="00E01A1A"/>
     <w:rsid w:val="00E02E53"/>
     <w:rsid w:val="00E02FEC"/>
     <w:rsid w:val="00E0315E"/>
     <w:rsid w:val="00E0331C"/>
     <w:rsid w:val="00E04555"/>
     <w:rsid w:val="00E04F68"/>
     <w:rsid w:val="00E055FB"/>
+    <w:rsid w:val="00E07A50"/>
     <w:rsid w:val="00E1113E"/>
     <w:rsid w:val="00E11816"/>
     <w:rsid w:val="00E12E59"/>
     <w:rsid w:val="00E12FC6"/>
     <w:rsid w:val="00E13085"/>
     <w:rsid w:val="00E14287"/>
     <w:rsid w:val="00E15EAD"/>
     <w:rsid w:val="00E15EE8"/>
     <w:rsid w:val="00E161DB"/>
     <w:rsid w:val="00E163FC"/>
     <w:rsid w:val="00E167D3"/>
     <w:rsid w:val="00E170EB"/>
     <w:rsid w:val="00E172D3"/>
     <w:rsid w:val="00E208E2"/>
     <w:rsid w:val="00E20C99"/>
     <w:rsid w:val="00E218D9"/>
     <w:rsid w:val="00E21987"/>
     <w:rsid w:val="00E21EA1"/>
     <w:rsid w:val="00E22C82"/>
     <w:rsid w:val="00E237F9"/>
     <w:rsid w:val="00E2466B"/>
     <w:rsid w:val="00E246EA"/>
     <w:rsid w:val="00E24711"/>
     <w:rsid w:val="00E25020"/>
     <w:rsid w:val="00E25114"/>
     <w:rsid w:val="00E25347"/>
     <w:rsid w:val="00E25593"/>
     <w:rsid w:val="00E255EE"/>
     <w:rsid w:val="00E3004B"/>
     <w:rsid w:val="00E30295"/>
     <w:rsid w:val="00E304AD"/>
     <w:rsid w:val="00E30741"/>
     <w:rsid w:val="00E30AA4"/>
     <w:rsid w:val="00E3138F"/>
     <w:rsid w:val="00E32619"/>
     <w:rsid w:val="00E33CFB"/>
     <w:rsid w:val="00E34A7E"/>
     <w:rsid w:val="00E34A8E"/>
     <w:rsid w:val="00E34F77"/>
     <w:rsid w:val="00E34FA9"/>
     <w:rsid w:val="00E3577F"/>
     <w:rsid w:val="00E36529"/>
     <w:rsid w:val="00E36D9B"/>
     <w:rsid w:val="00E37198"/>
     <w:rsid w:val="00E37E5D"/>
+    <w:rsid w:val="00E409C8"/>
     <w:rsid w:val="00E40F82"/>
     <w:rsid w:val="00E41EDC"/>
     <w:rsid w:val="00E42A8B"/>
     <w:rsid w:val="00E42C10"/>
     <w:rsid w:val="00E4359B"/>
     <w:rsid w:val="00E43EAE"/>
     <w:rsid w:val="00E44414"/>
     <w:rsid w:val="00E44EFF"/>
     <w:rsid w:val="00E44FA5"/>
     <w:rsid w:val="00E45D6B"/>
     <w:rsid w:val="00E45F27"/>
     <w:rsid w:val="00E50F88"/>
     <w:rsid w:val="00E512AA"/>
     <w:rsid w:val="00E5136E"/>
     <w:rsid w:val="00E5337A"/>
     <w:rsid w:val="00E53CDC"/>
     <w:rsid w:val="00E541D7"/>
     <w:rsid w:val="00E5499E"/>
     <w:rsid w:val="00E56539"/>
     <w:rsid w:val="00E56D9B"/>
     <w:rsid w:val="00E609C4"/>
     <w:rsid w:val="00E60C51"/>
     <w:rsid w:val="00E61AA9"/>
     <w:rsid w:val="00E6213F"/>
     <w:rsid w:val="00E62D48"/>
@@ -13140,50 +13180,52 @@
     <w:rsid w:val="00E7224A"/>
     <w:rsid w:val="00E73069"/>
     <w:rsid w:val="00E73148"/>
     <w:rsid w:val="00E738F0"/>
     <w:rsid w:val="00E739E5"/>
     <w:rsid w:val="00E74A9F"/>
     <w:rsid w:val="00E75463"/>
     <w:rsid w:val="00E7558C"/>
     <w:rsid w:val="00E75F97"/>
     <w:rsid w:val="00E763F8"/>
     <w:rsid w:val="00E77061"/>
     <w:rsid w:val="00E777A7"/>
     <w:rsid w:val="00E77B24"/>
     <w:rsid w:val="00E81353"/>
     <w:rsid w:val="00E8193F"/>
     <w:rsid w:val="00E84ED1"/>
     <w:rsid w:val="00E86201"/>
     <w:rsid w:val="00E8747D"/>
     <w:rsid w:val="00E87B80"/>
     <w:rsid w:val="00E87DC8"/>
     <w:rsid w:val="00E91B40"/>
     <w:rsid w:val="00E92016"/>
     <w:rsid w:val="00E93476"/>
     <w:rsid w:val="00E9408C"/>
     <w:rsid w:val="00E9514D"/>
+    <w:rsid w:val="00E956B8"/>
+    <w:rsid w:val="00E9660F"/>
     <w:rsid w:val="00EA07E9"/>
     <w:rsid w:val="00EA13D8"/>
     <w:rsid w:val="00EA2383"/>
     <w:rsid w:val="00EA56FB"/>
     <w:rsid w:val="00EA597C"/>
     <w:rsid w:val="00EA5AD6"/>
     <w:rsid w:val="00EA6CD2"/>
     <w:rsid w:val="00EA780E"/>
     <w:rsid w:val="00EA7950"/>
     <w:rsid w:val="00EA7F08"/>
     <w:rsid w:val="00EA7FF2"/>
     <w:rsid w:val="00EB1BA5"/>
     <w:rsid w:val="00EB1E32"/>
     <w:rsid w:val="00EB2B99"/>
     <w:rsid w:val="00EB3084"/>
     <w:rsid w:val="00EB33FC"/>
     <w:rsid w:val="00EB3768"/>
     <w:rsid w:val="00EB390D"/>
     <w:rsid w:val="00EB3A39"/>
     <w:rsid w:val="00EB4F49"/>
     <w:rsid w:val="00EB69B7"/>
     <w:rsid w:val="00EB73C6"/>
     <w:rsid w:val="00EB78BD"/>
     <w:rsid w:val="00EB7D44"/>
     <w:rsid w:val="00EC0F4D"/>
@@ -13193,178 +13235,184 @@
     <w:rsid w:val="00EC3881"/>
     <w:rsid w:val="00EC44AE"/>
     <w:rsid w:val="00EC4AF9"/>
     <w:rsid w:val="00EC4BCF"/>
     <w:rsid w:val="00EC51C2"/>
     <w:rsid w:val="00EC6CB3"/>
     <w:rsid w:val="00EC75A5"/>
     <w:rsid w:val="00EC7C5D"/>
     <w:rsid w:val="00ED00BC"/>
     <w:rsid w:val="00ED1D47"/>
     <w:rsid w:val="00ED2062"/>
     <w:rsid w:val="00ED21B7"/>
     <w:rsid w:val="00ED26A9"/>
     <w:rsid w:val="00ED373C"/>
     <w:rsid w:val="00ED39CD"/>
     <w:rsid w:val="00ED5944"/>
     <w:rsid w:val="00ED5C6A"/>
     <w:rsid w:val="00ED67AD"/>
     <w:rsid w:val="00ED6EDC"/>
     <w:rsid w:val="00ED770C"/>
     <w:rsid w:val="00ED7BD8"/>
     <w:rsid w:val="00ED7F03"/>
     <w:rsid w:val="00EE0D43"/>
     <w:rsid w:val="00EE2284"/>
     <w:rsid w:val="00EE3E0C"/>
+    <w:rsid w:val="00EE52F7"/>
     <w:rsid w:val="00EE5D8F"/>
     <w:rsid w:val="00EE5F71"/>
     <w:rsid w:val="00EE68EF"/>
     <w:rsid w:val="00EF04EF"/>
     <w:rsid w:val="00EF123B"/>
     <w:rsid w:val="00EF12A8"/>
     <w:rsid w:val="00EF164D"/>
     <w:rsid w:val="00EF1993"/>
     <w:rsid w:val="00EF1D49"/>
     <w:rsid w:val="00EF2AA1"/>
     <w:rsid w:val="00EF2B41"/>
     <w:rsid w:val="00EF3FD3"/>
+    <w:rsid w:val="00EF4B23"/>
     <w:rsid w:val="00EF68B1"/>
     <w:rsid w:val="00EF6BC9"/>
     <w:rsid w:val="00F00F34"/>
     <w:rsid w:val="00F02645"/>
     <w:rsid w:val="00F02BF3"/>
     <w:rsid w:val="00F02E43"/>
     <w:rsid w:val="00F03812"/>
     <w:rsid w:val="00F05A02"/>
     <w:rsid w:val="00F06502"/>
     <w:rsid w:val="00F06A38"/>
     <w:rsid w:val="00F07695"/>
     <w:rsid w:val="00F0788D"/>
     <w:rsid w:val="00F105A7"/>
     <w:rsid w:val="00F10AD0"/>
     <w:rsid w:val="00F10B61"/>
     <w:rsid w:val="00F11BF3"/>
     <w:rsid w:val="00F11ECA"/>
     <w:rsid w:val="00F131DB"/>
     <w:rsid w:val="00F13631"/>
     <w:rsid w:val="00F137A0"/>
     <w:rsid w:val="00F13F6D"/>
     <w:rsid w:val="00F14DF4"/>
     <w:rsid w:val="00F16E02"/>
     <w:rsid w:val="00F217F8"/>
+    <w:rsid w:val="00F218B2"/>
     <w:rsid w:val="00F23AA0"/>
     <w:rsid w:val="00F24CA3"/>
     <w:rsid w:val="00F24E54"/>
     <w:rsid w:val="00F25267"/>
     <w:rsid w:val="00F2562A"/>
     <w:rsid w:val="00F27807"/>
     <w:rsid w:val="00F30C7A"/>
     <w:rsid w:val="00F30CE4"/>
     <w:rsid w:val="00F30D4F"/>
     <w:rsid w:val="00F3125D"/>
+    <w:rsid w:val="00F318AB"/>
     <w:rsid w:val="00F318B7"/>
     <w:rsid w:val="00F319BF"/>
     <w:rsid w:val="00F31D51"/>
     <w:rsid w:val="00F32228"/>
     <w:rsid w:val="00F32B89"/>
     <w:rsid w:val="00F33122"/>
     <w:rsid w:val="00F336F8"/>
     <w:rsid w:val="00F33EB4"/>
     <w:rsid w:val="00F34108"/>
     <w:rsid w:val="00F35AC8"/>
     <w:rsid w:val="00F368D3"/>
     <w:rsid w:val="00F36C8E"/>
     <w:rsid w:val="00F36EBB"/>
     <w:rsid w:val="00F378B9"/>
     <w:rsid w:val="00F40498"/>
     <w:rsid w:val="00F40D06"/>
     <w:rsid w:val="00F41A91"/>
     <w:rsid w:val="00F41A9C"/>
     <w:rsid w:val="00F4301F"/>
     <w:rsid w:val="00F43CCE"/>
     <w:rsid w:val="00F459E5"/>
     <w:rsid w:val="00F4623F"/>
     <w:rsid w:val="00F46AD2"/>
     <w:rsid w:val="00F474B5"/>
     <w:rsid w:val="00F47B9A"/>
     <w:rsid w:val="00F47EE2"/>
     <w:rsid w:val="00F506DC"/>
     <w:rsid w:val="00F51F68"/>
     <w:rsid w:val="00F539E6"/>
     <w:rsid w:val="00F53A03"/>
     <w:rsid w:val="00F54491"/>
     <w:rsid w:val="00F54A08"/>
     <w:rsid w:val="00F54FE4"/>
+    <w:rsid w:val="00F55C1E"/>
     <w:rsid w:val="00F56065"/>
     <w:rsid w:val="00F56747"/>
     <w:rsid w:val="00F56A25"/>
     <w:rsid w:val="00F57E95"/>
     <w:rsid w:val="00F60323"/>
     <w:rsid w:val="00F60F62"/>
     <w:rsid w:val="00F61594"/>
     <w:rsid w:val="00F622B3"/>
     <w:rsid w:val="00F62939"/>
     <w:rsid w:val="00F62AA5"/>
     <w:rsid w:val="00F647F6"/>
     <w:rsid w:val="00F6496D"/>
     <w:rsid w:val="00F655F8"/>
     <w:rsid w:val="00F65CC6"/>
     <w:rsid w:val="00F66120"/>
     <w:rsid w:val="00F6626A"/>
     <w:rsid w:val="00F70340"/>
     <w:rsid w:val="00F73952"/>
     <w:rsid w:val="00F74DEC"/>
     <w:rsid w:val="00F76CE0"/>
     <w:rsid w:val="00F775A8"/>
     <w:rsid w:val="00F77CC4"/>
     <w:rsid w:val="00F81089"/>
     <w:rsid w:val="00F81265"/>
     <w:rsid w:val="00F81288"/>
     <w:rsid w:val="00F81466"/>
     <w:rsid w:val="00F81FC7"/>
     <w:rsid w:val="00F8253E"/>
     <w:rsid w:val="00F83C5A"/>
     <w:rsid w:val="00F83F3D"/>
     <w:rsid w:val="00F846E0"/>
     <w:rsid w:val="00F84D77"/>
     <w:rsid w:val="00F8586A"/>
     <w:rsid w:val="00F87CF7"/>
     <w:rsid w:val="00F90207"/>
     <w:rsid w:val="00F9024F"/>
     <w:rsid w:val="00F9041B"/>
     <w:rsid w:val="00F913CE"/>
     <w:rsid w:val="00F91766"/>
     <w:rsid w:val="00F9259C"/>
     <w:rsid w:val="00F928D9"/>
     <w:rsid w:val="00F945E3"/>
     <w:rsid w:val="00F95513"/>
     <w:rsid w:val="00F95758"/>
     <w:rsid w:val="00F963CA"/>
     <w:rsid w:val="00F9685A"/>
     <w:rsid w:val="00F96DDF"/>
     <w:rsid w:val="00F97AB3"/>
     <w:rsid w:val="00FA0D76"/>
+    <w:rsid w:val="00FA3606"/>
     <w:rsid w:val="00FA3730"/>
     <w:rsid w:val="00FA39D1"/>
     <w:rsid w:val="00FA4761"/>
     <w:rsid w:val="00FA5350"/>
     <w:rsid w:val="00FA5382"/>
     <w:rsid w:val="00FA5383"/>
     <w:rsid w:val="00FA54FA"/>
     <w:rsid w:val="00FA5576"/>
     <w:rsid w:val="00FA6C79"/>
     <w:rsid w:val="00FA741A"/>
     <w:rsid w:val="00FB1AE0"/>
     <w:rsid w:val="00FB1B8C"/>
     <w:rsid w:val="00FB1FF0"/>
     <w:rsid w:val="00FB22D0"/>
     <w:rsid w:val="00FB2E9B"/>
     <w:rsid w:val="00FB4F2C"/>
     <w:rsid w:val="00FB6E05"/>
     <w:rsid w:val="00FB7449"/>
     <w:rsid w:val="00FC10F1"/>
     <w:rsid w:val="00FC1869"/>
     <w:rsid w:val="00FC34E8"/>
     <w:rsid w:val="00FC3AC3"/>
     <w:rsid w:val="00FC3AE7"/>
     <w:rsid w:val="00FC49E9"/>
     <w:rsid w:val="00FC50C5"/>
@@ -13418,50 +13466,51 @@
     <w:rsid w:val="11188327"/>
     <w:rsid w:val="138FB76C"/>
     <w:rsid w:val="167CDDAD"/>
     <w:rsid w:val="16FEDD84"/>
     <w:rsid w:val="19558C0C"/>
     <w:rsid w:val="19ED26C6"/>
     <w:rsid w:val="1CA7B4A1"/>
     <w:rsid w:val="1EC78A03"/>
     <w:rsid w:val="1F046265"/>
     <w:rsid w:val="2034D3A5"/>
     <w:rsid w:val="21053FDC"/>
     <w:rsid w:val="23A0B013"/>
     <w:rsid w:val="23A374D6"/>
     <w:rsid w:val="2475AE9B"/>
     <w:rsid w:val="29A53815"/>
     <w:rsid w:val="29E04F6F"/>
     <w:rsid w:val="2D54AB02"/>
     <w:rsid w:val="2DD6849D"/>
     <w:rsid w:val="329207CD"/>
     <w:rsid w:val="358EB7B4"/>
     <w:rsid w:val="36E264EB"/>
     <w:rsid w:val="37604C6E"/>
     <w:rsid w:val="377F1D65"/>
     <w:rsid w:val="37F41598"/>
     <w:rsid w:val="3926DA32"/>
+    <w:rsid w:val="3ACC3868"/>
     <w:rsid w:val="3C159C3B"/>
     <w:rsid w:val="3E2E81F1"/>
     <w:rsid w:val="3E515EF2"/>
     <w:rsid w:val="40E77115"/>
     <w:rsid w:val="42D3B0C5"/>
     <w:rsid w:val="46C992F5"/>
     <w:rsid w:val="4965E918"/>
     <w:rsid w:val="4AE92D70"/>
     <w:rsid w:val="4B0A7B03"/>
     <w:rsid w:val="4B436DBB"/>
     <w:rsid w:val="4BA69091"/>
     <w:rsid w:val="4DB7162B"/>
     <w:rsid w:val="4EABA367"/>
     <w:rsid w:val="4FB42D06"/>
     <w:rsid w:val="529A3E3D"/>
     <w:rsid w:val="5453ECFD"/>
     <w:rsid w:val="54FACC22"/>
     <w:rsid w:val="5645A69D"/>
     <w:rsid w:val="56A0814C"/>
     <w:rsid w:val="5860C93A"/>
     <w:rsid w:val="5BC3989C"/>
     <w:rsid w:val="5D942108"/>
     <w:rsid w:val="5F2FF169"/>
     <w:rsid w:val="6152ED21"/>
     <w:rsid w:val="6436F7E7"/>
@@ -13483,138 +13532,139 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="zh-CN" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="001099B2"/>
+  <w15:docId w15:val="{5E24F650-154E-48F5-8BDF-AF3AFD16E87E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -13769,52 +13819,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -13881,74 +13931,74 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00455A25"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="004472F7"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
       </w:pBdr>
       <w:spacing w:before="240" w:after="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="44"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="ListParagraph"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00D26359"/>
     <w:pPr>
       <w:spacing w:before="240"/>
       <w:ind w:left="0" w:firstLine="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
@@ -13998,345 +14048,345 @@
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="004472F7"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="6"/>
       </w:numPr>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="Recommendation,List Paragraph1,List Paragraph11,Figure_name,Bullet- First level,Listenabsatz1,Bullet point,L,#List Paragraph,NFP GP Bulleted List,List Paragraph2,Bullet Point,Bullet points,Content descriptions,Bullet Points,FooterText,列出段"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="860" w:hanging="361"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+  <w:style w:type="paragraph" w:styleId="TableParagraph" w:customStyle="1">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:pPr>
       <w:ind w:left="-1"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
-    <w:name w:val="annotation reference"/>
+    <w:name w:val="Comment Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00360550"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+    <w:name w:val="Comment Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00360550"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00360550"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
-    <w:name w:val="annotation subject"/>
+    <w:name w:val="Comment Subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00360550"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00360550"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00360550"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00360550"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Arial" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D92BF3"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00426146"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00D26359"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="6B2976"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Indentedbodytext">
+  <w:style w:type="paragraph" w:styleId="Indentedbodytext" w:customStyle="1">
     <w:name w:val="Indented body text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="IndentedbodytextChar"/>
     <w:qFormat/>
     <w:rsid w:val="004472F7"/>
     <w:pPr>
       <w:ind w:left="680"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IndentedbodytextChar">
+  <w:style w:type="character" w:styleId="IndentedbodytextChar" w:customStyle="1">
     <w:name w:val="Indented body text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Indentedbodytext"/>
     <w:rsid w:val="004472F7"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00553FAF"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="6B2976"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="004472F7"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="44"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00553FAF"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="004472F7"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="ListBulletChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="004472F7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="1077"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListBulletChar">
+  <w:style w:type="character" w:styleId="ListBulletChar" w:customStyle="1">
     <w:name w:val="List Bullet Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="ListBullet"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="004472F7"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListNumber">
     <w:name w:val="List Number"/>
     <w:basedOn w:val="Indentedbodytext"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="004472F7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="15"/>
       </w:numPr>
@@ -14359,385 +14409,385 @@
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="004472F7"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:i w:val="0"/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00CB4FE2"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr/>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
+  <w:style w:type="table" w:styleId="TableGrid1" w:customStyle="1">
     <w:name w:val="Table Grid1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:next w:val="TableGrid"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00B0668F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-AU"/>
     </w:rPr>
     <w:tblPr/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet1">
+  <w:style w:type="paragraph" w:styleId="Bullet1" w:customStyle="1">
     <w:name w:val="Bullet1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Bullet1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00D96E93"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="17"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numbering1">
+  <w:style w:type="paragraph" w:styleId="Numbering1" w:customStyle="1">
     <w:name w:val="Numbering1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Numbering1Char"/>
     <w:rsid w:val="00D55151"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Bullet1Char">
+  <w:style w:type="character" w:styleId="Bullet1Char" w:customStyle="1">
     <w:name w:val="Bullet1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Bullet1"/>
     <w:rsid w:val="00D96E93"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-AU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Numbering1Char">
+  <w:style w:type="character" w:styleId="Numbering1Char" w:customStyle="1">
     <w:name w:val="Numbering1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Numbering1"/>
     <w:rsid w:val="00D55151"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableBullet1">
+  <w:style w:type="paragraph" w:styleId="TableBullet1" w:customStyle="1">
     <w:name w:val="Table Bullet1"/>
     <w:basedOn w:val="Bullet1"/>
     <w:link w:val="TableBullet1Char"/>
     <w:qFormat/>
     <w:rsid w:val="005B2D6B"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:ind w:left="397"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008838C2"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TableBullet1Char">
+  <w:style w:type="character" w:styleId="TableBullet1Char" w:customStyle="1">
     <w:name w:val="Table Bullet1 Char"/>
     <w:basedOn w:val="Bullet1Char"/>
     <w:link w:val="TableBullet1"/>
     <w:rsid w:val="005B2D6B"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-AU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+  <w:style w:type="character" w:styleId="FootnoteTextChar" w:customStyle="1">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="008838C2"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008838C2"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00246D86"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00246D86"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00246D86"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00246D86"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00203C8D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-AU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+  <w:style w:type="character" w:styleId="ListParagraphChar" w:customStyle="1">
     <w:name w:val="List Paragraph Char"/>
     <w:aliases w:val="Recommendation Char,List Paragraph1 Char,List Paragraph11 Char,Figure_name Char,Bullet- First level Char,Listenabsatz1 Char,Bullet point Char,L Char,#List Paragraph Char,NFP GP Bulleted List Char,List Paragraph2 Char,FooterText Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="ListParagraph"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00E65B31"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-AU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Mention1">
+  <w:style w:type="character" w:styleId="Mention1" w:customStyle="1">
     <w:name w:val="Mention1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="008D13F7"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="EndnoteText">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EndnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00415206"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+  <w:style w:type="character" w:styleId="EndnoteTextChar" w:customStyle="1">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00415206"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00415206"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
+  <w:style w:type="character" w:styleId="UnresolvedMention1" w:customStyle="1">
     <w:name w:val="Unresolved Mention1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009F7C71"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00661E7A"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Mention3">
+  <w:style w:type="character" w:styleId="Mention3" w:customStyle="1">
     <w:name w:val="Mention3"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001D49FF"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00037FEC"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
+  <w:style w:type="character" w:styleId="cf01" w:customStyle="1">
     <w:name w:val="cf01"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00CA71E3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
+      <w:rFonts w:hint="default" w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+  <w:style w:type="paragraph" w:styleId="paragraph" w:customStyle="1">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="008877F1"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+  <w:style w:type="character" w:styleId="eop" w:customStyle="1">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="008877F1"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="scxw39870195">
+  <w:style w:type="character" w:styleId="scxw39870195" w:customStyle="1">
     <w:name w:val="scxw39870195"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="008877F1"/>
   </w:style>
   <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002E1645"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="4482128">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
@@ -19021,52 +19071,51 @@
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2087340359">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/operational-guidelines/including-specific-types-supports-plans-operational-guideline/including-specific-types-supports-plans-operational-guideline-personal-care-supports" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/participants/home-and-living/individualised-living-options" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/working-providers/find-registered-provider" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/home-and-living" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/understanding/supports-funded-ndis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/operational-guidelines/including-specific-types-supports-plans-operational-guideline/including-specific-types-supports-plans-operational-guideline-personal-care-supports" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/working-providers/find-registered-provider" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ato.gov.au/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/working-providers/find-registered-provider" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/creating-your-plan/ways-manage-your-funding" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/home-and-living/individualised-living-options" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/publications/booklets-and-factsheets" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-plan/self-management" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/pricing-arrangements" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/creating-your-plan/planning-achieve-your-goals" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/working-providers/making-service-agreement" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/home-and-living" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/operational-guidelines/including-specific-types-supports-plans-operational-guideline/including-specific-types-supports-plans-operational-guideline-personal-care-supports" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/home-and-living/individualised-living-options" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/pricing-arrangements" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/families-and-carers/guardians-and-nominees-explained" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/understanding/supports-funded-ndis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/creating-your-plan/planning-achieve-your-goals" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ato.gov.au/" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/working-providers/find-registered-provider" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/understanding/supports-funded-ndis" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/home-and-living/individualised-living-options" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/working-providers/find-registered-provider" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/publications/booklets-and-factsheets" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/creating-your-plan/ways-manage-your-funding" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-plan/self-management" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/pricing-arrangements" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/creating-plan/preparing-your-plan-meeting/how-set-goals" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/working-providers/making-service-agreement" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/home-and-living" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/home-and-living" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/home-and-living/individualised-living-options" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/families-and-carers/guardians-and-nominees-explained" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/pricing-arrangements" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/understanding/supports-funded-ndis" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/creating-plan/preparing-your-plan-meeting/how-set-goals" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/working-providers/find-registered-provider" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/home-and-living" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/participants/home-and-living/individualised-living-options" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId71" /></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -19333,98 +19382,85 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...15 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DD3D09C9489BCF4CBDCB69CB74A9833E" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="7d1f984ffb99d7cb69a66318c8cf294e">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xmlns:ns3="a2598ba4-4db0-4ba6-86e6-e93586821996" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="dff175b97e7026f919f61f1859b82506" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DD3D09C9489BCF4CBDCB69CB74A9833E" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3483653a0bd93fad84b35cc2ef86efe5">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xmlns:ns3="a2598ba4-4db0-4ba6-86e6-e93586821996" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1990f1ccc16a35de81225fa69c527083" ns2:_="" ns3:_="">
     <xsd:import namespace="62e6d7e0-8f69-4736-9de7-41af03e42ea2"/>
     <xsd:import namespace="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:NUmber" minOccurs="0"/>
+                <xsd:element ref="ns2:j1bcdfc39e334219b6c4cd8d4ccae017" minOccurs="0"/>
+                <xsd:element ref="ns2:FolderSortOrder" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="62e6d7e0-8f69-4736-9de7-41af03e42ea2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -19470,50 +19506,67 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_Flow_SignoffStatus" ma:index="23" nillable="true" ma:displayName="Sign-off status" ma:internalName="Sign_x002d_off_x0020_status">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="25" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="NUmber" ma:index="27" nillable="true" ma:displayName="NUmber" ma:format="Dropdown" ma:internalName="NUmber" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="j1bcdfc39e334219b6c4cd8d4ccae017" ma:index="29" nillable="true" ma:taxonomy="true" ma:internalName="j1bcdfc39e334219b6c4cd8d4ccae017" ma:taxonomyFieldName="Metadata" ma:displayName="Metadata" ma:default="" ma:fieldId="{31bcdfc3-9e33-4219-b6c4-cd8d4ccae017}" ma:sspId="0f491396-a7e2-4bc1-b170-149c68583a4a" ma:termSetId="c1a6297d-0dfe-40b3-a5c9-2e689fa1ec72" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="FolderSortOrder" ma:index="30" nillable="true" ma:displayName="Folder Sort Order" ma:decimals="0" ma:description="Folders are numbered and sorted according to date legislation updates take effect" ma:format="Dropdown" ma:internalName="FolderSortOrder" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a2598ba4-4db0-4ba6-86e6-e93586821996" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3900c6e9-9932-4be3-af02-49cda01dfba7}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="a2598ba4-4db0-4ba6-86e6-e93586821996">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="20" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
@@ -19614,220 +19667,196 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <MediaLengthInSeconds xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
+    <_Flow_SignoffStatus xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
+    <j1bcdfc39e334219b6c4cd8d4ccae017 xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </j1bcdfc39e334219b6c4cd8d4ccae017>
+    <NUmber xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
+    <SharedWithUsers xmlns="a2598ba4-4db0-4ba6-86e6-e93586821996">
+      <UserInfo>
+        <DisplayName>Morrow, Shanna</DisplayName>
+        <AccountId>8675</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="a2598ba4-4db0-4ba6-86e6-e93586821996" xsi:nil="true"/>
+    <FolderSortOrder xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C98C16F-FA12-4028-A2AF-09DAD39A5E10}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FE64E68A-1B03-434B-A375-575D72F86FF4}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03829667-B2F2-4E3B-A9D9-8AFAF1018A36}"/>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D5E4F76F-4E67-48CF-AD40-5C4AC0AF71F5}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{649412B9-5429-415A-8FC7-849B9BDE5A43}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...31 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
-  <cp:keywords/>
-[...1 lines deleted...]
-  <cp:revision></cp:revision>
+  <keywords/>
+  <lastModifiedBy>Coldebella, Georgia</lastModifiedBy>
+  <revision>2</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SetDate">
-    <vt:lpwstr>2025-11-05T04:36:09Z</vt:lpwstr>
+    <vt:lpwstr>2026-06-24T05:36:13Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SiteId">
     <vt:lpwstr>cd778b65-752d-454a-87cf-b9990fe58993</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ActionId">
-    <vt:lpwstr>21d041cd-8f49-45ba-a5d7-0e9985ab19e9</vt:lpwstr>
+    <vt:lpwstr>f5aa94d9-d9e5-4dbf-a6c8-1b4a2810b34c</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Order">
     <vt:r8>5677200</vt:r8>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_SetDate">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Metadata">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_SetDate">
     <vt:lpwstr>2025-11-04T02:17:05Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="LastSaved">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="LastSaved">
     <vt:filetime>2020-08-06T00:00:00Z</vt:filetime>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="xd_ProgID">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MediaServiceImageTags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="ContentTypeId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="ContentTypeId">
     <vt:lpwstr>0x010100DD3D09C9489BCF4CBDCB69CB74A9833E</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_Name">
     <vt:lpwstr>OFFICIAL Sensitive (OS)</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="ComplianceAssetId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="TemplateUrl">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_SiteId">
     <vt:lpwstr>cd778b65-752d-454a-87cf-b9990fe58993</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="_ExtendedDescription">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Creator">
+    <vt:lpwstr>Microsoft® Word 2016</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_ActionId">
+    <vt:lpwstr>47f09935-f8f3-4ccb-8a57-c8acc29c9ff9</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="Created">
+    <vt:filetime>2020-08-03T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="TriggerFlowInfo">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="TriggerFlowInfo">
     <vt:lpwstr/>
-  </property>
-[...16 lines deleted...]
-    <vt:filetime>2020-08-03T00:00:00Z</vt:filetime>
   </property>
 </Properties>
 </file>