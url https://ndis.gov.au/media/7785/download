--- v0 (2026-06-23)
+++ v1 (2026-07-13)
@@ -12,234 +12,266 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0230DD63" w14:textId="2DCE703D" w:rsidR="00172400" w:rsidRPr="00172400" w:rsidRDefault="007602AD" w:rsidP="00172400">
+    <w:p w14:paraId="0230DD63" w14:textId="229AD514" w:rsidR="00172400" w:rsidRPr="00172400" w:rsidRDefault="007602AD" w:rsidP="00172400">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Supported </w:t>
       </w:r>
       <w:r w:rsidR="006A1ACF">
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ndependent </w:t>
       </w:r>
       <w:r w:rsidR="006A1ACF">
         <w:t>l</w:t>
       </w:r>
       <w:r>
         <w:t>iving</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E2AC495" w14:textId="738D6AD2" w:rsidR="00DA3592" w:rsidRDefault="00DA3592" w:rsidP="003A4FB0">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="01D9A227">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quick </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="01D9A227">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ummary: </w:t>
+      </w:r>
+      <w:r>
+        <w:t>supported independent living is one type of NDIS support to help you live in your home. It includes help or supervision with daily tasks, like personal care or cooking meals. It helps you live as independently as possible, while building your skills. Supported independent living is for people with higher support needs, who need some level of help at home all the time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27A9D1B1" w14:textId="77777777" w:rsidR="00D7753E" w:rsidRDefault="00BA3B5B" w:rsidP="007D7868">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C02D01">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Background on home and living</w:t>
       </w:r>
       <w:r w:rsidR="006A1ACF" w:rsidRPr="00C02D01">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> supports</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38DE4C05" w14:textId="7C42103F" w:rsidR="004B590D" w:rsidRPr="00C02D01" w:rsidRDefault="7F82A1CC" w:rsidP="007D7868">
       <w:r>
         <w:t xml:space="preserve">There are </w:t>
       </w:r>
       <w:r w:rsidR="58C96321">
         <w:t>several</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="30307525">
         <w:t>different types of</w:t>
       </w:r>
       <w:r w:rsidR="4E81153E">
         <w:t xml:space="preserve"> NDIS</w:t>
       </w:r>
       <w:r w:rsidR="30307525">
         <w:t xml:space="preserve"> supports </w:t>
       </w:r>
       <w:r w:rsidR="4BD685F1">
         <w:t xml:space="preserve">we might include in your plan </w:t>
       </w:r>
       <w:r w:rsidR="179A80F5">
         <w:t>when you need home and living support</w:t>
       </w:r>
       <w:r w:rsidR="30307525">
         <w:t>. These include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="431728B1" w14:textId="77777777" w:rsidR="004B590D" w:rsidRPr="00C02D01" w:rsidRDefault="00CC2653" w:rsidP="007D7868">
+    <w:p w14:paraId="431728B1" w14:textId="1347DD92" w:rsidR="004B590D" w:rsidRPr="00C02D01" w:rsidRDefault="00CC2653" w:rsidP="007D7868">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId11" w:anchor="supported-independent-living" w:history="1">
         <w:r w:rsidRPr="00863155">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>s</w:t>
         </w:r>
         <w:r w:rsidR="00582D6F" w:rsidRPr="00863155">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">upported </w:t>
         </w:r>
         <w:r w:rsidRPr="00863155">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>i</w:t>
         </w:r>
         <w:r w:rsidR="00582D6F" w:rsidRPr="00863155">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ndependent </w:t>
         </w:r>
         <w:r w:rsidRPr="00863155">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>l</w:t>
         </w:r>
         <w:r w:rsidR="00582D6F" w:rsidRPr="00863155">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>iving</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6A80F613" w14:textId="77777777" w:rsidR="00B049AF" w:rsidRPr="00C02D01" w:rsidRDefault="00B049AF" w:rsidP="00B049AF">
+    <w:p w14:paraId="6A80F613" w14:textId="470BF771" w:rsidR="00B049AF" w:rsidRPr="00C02D01" w:rsidRDefault="00B049AF" w:rsidP="00B049AF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId12" w:anchor="individualised-living" w:history="1">
         <w:r w:rsidRPr="00863155">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>individualised living options</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="706D26B1" w14:textId="77777777" w:rsidR="004B590D" w:rsidRPr="00C02D01" w:rsidRDefault="00CC2653" w:rsidP="007D7868">
+    <w:p w14:paraId="706D26B1" w14:textId="312075E1" w:rsidR="004B590D" w:rsidRPr="00C02D01" w:rsidRDefault="00CC2653" w:rsidP="007D7868">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId13" w:anchor="specialist-disability-accommodation" w:history="1">
         <w:r w:rsidRPr="00863155">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>s</w:t>
         </w:r>
         <w:r w:rsidR="00582D6F" w:rsidRPr="00863155">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">pecialist </w:t>
         </w:r>
         <w:r w:rsidRPr="00863155">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>d</w:t>
         </w:r>
         <w:r w:rsidR="00582D6F" w:rsidRPr="00863155">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">isability </w:t>
         </w:r>
         <w:r w:rsidRPr="00863155">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>a</w:t>
         </w:r>
         <w:r w:rsidR="00582D6F" w:rsidRPr="00863155">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ccom</w:t>
         </w:r>
         <w:r w:rsidR="008F492F" w:rsidRPr="00863155">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>m</w:t>
         </w:r>
         <w:r w:rsidR="00582D6F" w:rsidRPr="00863155">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>odation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="267254CE" w14:textId="77777777" w:rsidR="004B590D" w:rsidRPr="00C02D01" w:rsidRDefault="00CC2653" w:rsidP="007D7868">
+    <w:p w14:paraId="267254CE" w14:textId="45570BAF" w:rsidR="004B590D" w:rsidRPr="00C02D01" w:rsidRDefault="00CC2653" w:rsidP="007D7868">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId14" w:anchor="medium-term-accommodation" w:history="1">
         <w:r w:rsidRPr="00863155">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>m</w:t>
         </w:r>
         <w:r w:rsidR="00582D6F" w:rsidRPr="00863155">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">edium </w:t>
         </w:r>
         <w:r w:rsidRPr="00863155">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>t</w:t>
         </w:r>
         <w:r w:rsidR="00582D6F" w:rsidRPr="00863155">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">erm </w:t>
         </w:r>
         <w:r w:rsidRPr="00863155">
@@ -252,688 +284,485 @@
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>cc</w:t>
         </w:r>
         <w:r w:rsidR="00582D6F" w:rsidRPr="00863155">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>om</w:t>
         </w:r>
         <w:r w:rsidR="008F492F" w:rsidRPr="00863155">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>m</w:t>
         </w:r>
         <w:r w:rsidR="00582D6F" w:rsidRPr="00863155">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>odation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0B2C2A19" w14:textId="49AB3A5F" w:rsidR="00360A6B" w:rsidRPr="0052165A" w:rsidRDefault="0052165A" w:rsidP="00360A6B">
+    <w:p w14:paraId="1A1137DA" w14:textId="77777777" w:rsidR="00074ACF" w:rsidRDefault="00074ACF" w:rsidP="00360A6B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-        <w:rPr>
-[...55 lines deleted...]
-    <w:p w14:paraId="3857AA98" w14:textId="2BDA2049" w:rsidR="00360A6B" w:rsidRPr="00A30795" w:rsidRDefault="0052165A" w:rsidP="00360A6B">
+      </w:pPr>
+      <w:hyperlink r:id="rId15" w:anchor="short-term-respite" w:history="1">
+        <w:r w:rsidRPr="00074ACF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>short term accommodation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3857AA98" w14:textId="37681556" w:rsidR="00360A6B" w:rsidRPr="00A30795" w:rsidRDefault="00457689" w:rsidP="00360A6B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:r w:rsidR="00457689">
+      <w:hyperlink r:id="rId16" w:anchor="home-modifications" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>h</w:t>
         </w:r>
         <w:r w:rsidR="00360A6B" w:rsidRPr="007E582B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ome modifications</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="163854D3" w14:textId="77777777" w:rsidR="004B590D" w:rsidRPr="00C02D01" w:rsidRDefault="00457689" w:rsidP="00E35134">
+    <w:p w14:paraId="163854D3" w14:textId="2F075923" w:rsidR="004B590D" w:rsidRPr="00C02D01" w:rsidRDefault="00457689" w:rsidP="00E35134">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId17" w:anchor="including-specific" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>p</w:t>
         </w:r>
         <w:r w:rsidR="00360A6B" w:rsidRPr="007E582B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ersonal care supports</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0A1AE0B2" w14:textId="1A1DC030" w:rsidR="00044033" w:rsidRDefault="00044033" w:rsidP="007D7868">
+    <w:p w14:paraId="29AE1E86" w14:textId="0908CB48" w:rsidR="008B758D" w:rsidRDefault="008B758D" w:rsidP="003A4FB0">
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>If you</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365DCD">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> have a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>home and living</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B20C1D">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365DCD">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>goal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B20C1D">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> your NDIS plan, we may be able to fund </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365DCD">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>supports</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271B24">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>help you achieve that goal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">If you’d like to find out more about home and living supports, or talk about what might work best for you, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t>contact us</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EABE1FD" w14:textId="10BF4F1C" w:rsidR="008B758D" w:rsidRDefault="008B758D" w:rsidP="003A4FB0">
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>To understand what supports might be right for you, w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025200D">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025200D">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ll </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">need </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025200D">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>information about your current</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> situation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025200D">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and future needs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>. This helps us work with you to find the home and living supports that best suit you.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43D89B3B" w14:textId="4F966365" w:rsidR="008B758D" w:rsidRDefault="008B758D" w:rsidP="003A4FB0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="444444"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We want you to find the right home and living supports, so we’ll explain the different </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t>home and living support options</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that are available to you, both now and into the future. We’ll work with you to find the best mix of NDIS supports to help you live as independently as possible. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>There are a range</w:t>
+      </w:r>
       <w:r w:rsidRPr="005F7C78">
-        <w:t>Different types of home and living supports will suit different people</w:t>
-[...6 lines deleted...]
-        <w:t>Supported independent living is only one of many support options</w:t>
+        <w:t xml:space="preserve"> of home and living supports</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> available, supported independent living is one of many support options</w:t>
       </w:r>
       <w:r w:rsidRPr="005F7C78">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="0052401C">
+      <w:r>
         <w:t xml:space="preserve"> There may be other </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidR="0052401C" w:rsidRPr="0052401C">
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="0052401C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>home and living options</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005F7C78">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0052401C">
-[...267 lines deleted...]
-    <w:p w14:paraId="5A385ED5" w14:textId="423D8F57" w:rsidR="00871E56" w:rsidRDefault="30307525" w:rsidP="003100AF">
+      <w:r>
+        <w:t>that better suit your needs, goals and preferences.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19F8059B" w14:textId="5067DEFD" w:rsidR="008B758D" w:rsidRDefault="008B758D" w:rsidP="003A4FB0">
       <w:pPr>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D2E75">
-[...5 lines deleted...]
-      <w:r w:rsidR="56B65C95" w:rsidRPr="000D2E75">
+      <w:r>
+        <w:t>When we decide what home and living supports we can include in your plan</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>there are</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="7A3B710D" w:rsidRPr="000D2E75">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>we need to think about your support needs, the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D2E75">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidR="005518F7">
+      <w:hyperlink r:id="rId21" w:anchor="principles-we-follow" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t>principles we must follow when we create your plan</w:t>
+          <w:t>principles we follow to create your plan</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="005518F7" w:rsidRPr="00276EDF">
-[...2 lines deleted...]
-      <w:r w:rsidR="7A3B710D" w:rsidRPr="00B56A89">
+      <w:r>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Each support must meet the </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidR="7A3B710D" w:rsidRPr="00B56A89">
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B56A89">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="00B56A89">
           <w:rPr>
             <w:color w:val="0000FF" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="003C1AFC">
-[...17 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F9B05AB" w14:textId="77777777" w:rsidR="008539DE" w:rsidRPr="000A4202" w:rsidRDefault="008539DE" w:rsidP="008539DE">
-[...21 lines deleted...]
-    <w:p w14:paraId="281874B0" w14:textId="14ED7A19" w:rsidR="000105A5" w:rsidRDefault="51DC16ED">
+    <w:p w14:paraId="45FC3FF5" w14:textId="7B3B3D45" w:rsidR="00096C9D" w:rsidRDefault="004617D9" w:rsidP="00096C9D">
       <w:pPr>
         <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="01D9A227">
+      <w:r w:rsidRPr="00473FC0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Quick </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0052165A">
+        <w:lastRenderedPageBreak/>
+        <w:t>Changes to the law</w:t>
+      </w:r>
+      <w:r w:rsidR="001E2C72" w:rsidRPr="00473FC0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="001E2C72" w:rsidRPr="00473FC0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00195BB9" w:rsidRPr="00473FC0">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00096C9D" w:rsidRPr="00473FC0">
+        <w:t xml:space="preserve">he </w:t>
+      </w:r>
+      <w:r w:rsidR="00096C9D" w:rsidRPr="00564632">
+        <w:t>NDIS Quality and Safeguard</w:t>
+      </w:r>
+      <w:r w:rsidR="006C04A5" w:rsidRPr="003A4FB0">
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="01D9A227">
-[...10 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00096C9D" w:rsidRPr="00473FC0">
+        <w:t xml:space="preserve"> Commission </w:t>
+      </w:r>
+      <w:r w:rsidR="00E53519" w:rsidRPr="00473FC0">
+        <w:t xml:space="preserve">now </w:t>
+      </w:r>
+      <w:r w:rsidR="00096C9D" w:rsidRPr="00473FC0">
+        <w:t xml:space="preserve">requires all </w:t>
+      </w:r>
+      <w:r w:rsidR="009A5B91" w:rsidRPr="003A4FB0">
+        <w:t xml:space="preserve">providers delivering </w:t>
+      </w:r>
+      <w:r w:rsidR="00096C9D" w:rsidRPr="00473FC0">
+        <w:t>supported independent living</w:t>
+      </w:r>
+      <w:r w:rsidR="00B979D3" w:rsidRPr="003A4FB0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D05E5C">
-[...68 lines deleted...]
-      <w:r w:rsidR="528FCEFF">
+      <w:r w:rsidR="00096C9D" w:rsidRPr="00564632">
+        <w:t>to be registered.</w:t>
+      </w:r>
+      <w:r w:rsidR="008E6B4D" w:rsidRPr="00473FC0">
+        <w:t xml:space="preserve"> L</w:t>
+      </w:r>
+      <w:r w:rsidR="00096C9D" w:rsidRPr="00473FC0">
+        <w:t>earn more</w:t>
+      </w:r>
+      <w:r w:rsidR="008E6B4D" w:rsidRPr="00473FC0">
+        <w:t xml:space="preserve"> about </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidR="008E6B4D" w:rsidRPr="003A4FB0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>supported independent living</w:t>
+        </w:r>
+        <w:r w:rsidR="00F01D17" w:rsidRPr="003A4FB0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> and mandatory registration</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="008E6B4D" w:rsidRPr="00473FC0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A6EBFE5" w14:textId="77777777" w:rsidR="004D744E" w:rsidRDefault="004D744E">
-[...15 lines deleted...]
-    <w:p w14:paraId="4BFF973F" w14:textId="718C9CF8" w:rsidR="000E1435" w:rsidRPr="00082154" w:rsidRDefault="000E1435" w:rsidP="009D5AC1">
+    <w:p w14:paraId="4BFF973F" w14:textId="56FB405E" w:rsidR="000E1435" w:rsidRPr="00082154" w:rsidRDefault="000E1435" w:rsidP="00096C9D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00082154">
-        <w:lastRenderedPageBreak/>
-        <w:t>What’s on this page?</w:t>
+        <w:t xml:space="preserve">What’s </w:t>
+      </w:r>
+      <w:r w:rsidR="00C11CD7">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082154">
+        <w:t xml:space="preserve">n this </w:t>
+      </w:r>
+      <w:r w:rsidR="00C11CD7">
+        <w:t>guidance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082154">
+        <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="275A2B46" w14:textId="77777777" w:rsidR="000E1435" w:rsidRPr="00C02D01" w:rsidRDefault="000E1435" w:rsidP="000E1435">
       <w:r>
         <w:t>Th</w:t>
       </w:r>
       <w:r w:rsidRPr="00C02D01">
         <w:t>is page covers:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="493AD8AC" w14:textId="77777777" w:rsidR="00C02D01" w:rsidRPr="00C02D01" w:rsidRDefault="00D8131E" w:rsidP="007E582B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_What_is_shared" w:history="1">
         <w:r w:rsidRPr="00C02D01">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>What</w:t>
         </w:r>
         <w:r w:rsidR="00DF16E3" w:rsidRPr="00C02D01">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
@@ -946,65 +775,51 @@
           <w:t xml:space="preserve">is </w:t>
         </w:r>
         <w:r w:rsidR="00672091" w:rsidRPr="00C02D01">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>supported independent living</w:t>
         </w:r>
         <w:r w:rsidRPr="00C02D01">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="719719D2" w14:textId="77777777" w:rsidR="0026517B" w:rsidRPr="00C02D01" w:rsidRDefault="0026517B" w:rsidP="007E582B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_What_does_supported" w:history="1">
         <w:r w:rsidRPr="00C02D01">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">What does </w:t>
-[...13 lines deleted...]
-          <w:t xml:space="preserve"> independent living include and not include?</w:t>
+          <w:t>What does supported independent living include and not include?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4CC6773D" w14:textId="77777777" w:rsidR="009E79B6" w:rsidRPr="00C02D01" w:rsidRDefault="0059783D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Are_shared_living" w:history="1">
         <w:r w:rsidRPr="00C02D01">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Is</w:t>
         </w:r>
         <w:r w:rsidR="003C252F" w:rsidRPr="00C02D01">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
@@ -1196,716 +1011,629 @@
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> HYPERLINK  \l "_What_happens_once_2" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="002B03E0" w:rsidRPr="005A4283">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>What happens once supported independent living support is in your plan?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4620081F" w14:textId="5C1EBD61" w:rsidR="007E582B" w:rsidRDefault="005A4283" w:rsidP="007E582B">
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="007E582B">
         <w:t>You might also be interested in:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55E45DF5" w14:textId="77777777" w:rsidR="000243A1" w:rsidRDefault="0039496C" w:rsidP="007E582B">
+    <w:p w14:paraId="55E45DF5" w14:textId="7FE12AAA" w:rsidR="000243A1" w:rsidRDefault="0039496C" w:rsidP="007E582B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId24" w:anchor="individualised-living" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>i</w:t>
         </w:r>
         <w:r w:rsidR="000A4202" w:rsidRPr="000A4202">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ndividualised living options</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="34F571E5" w14:textId="77777777" w:rsidR="00C16E3B" w:rsidRDefault="0039496C" w:rsidP="007E582B">
+    <w:p w14:paraId="34F571E5" w14:textId="7C2EB7C3" w:rsidR="00C16E3B" w:rsidRDefault="0039496C" w:rsidP="007E582B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId25" w:anchor="assistive-technology" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>a</w:t>
         </w:r>
         <w:r w:rsidR="00C16E3B" w:rsidRPr="00C16E3B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ssistive </w:t>
         </w:r>
         <w:r w:rsidR="003B7C68">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>t</w:t>
         </w:r>
         <w:r w:rsidR="00C16E3B" w:rsidRPr="00C16E3B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>echnology</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="471F3BA0" w14:textId="77777777" w:rsidR="00EE4464" w:rsidRPr="00F102F9" w:rsidRDefault="00EE4464" w:rsidP="00EE4464">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_What_is_SIL?"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="3" w:name="_What_is_shared"/>
+      <w:bookmarkStart w:id="0" w:name="_What_is_SIL?"/>
+      <w:bookmarkStart w:id="1" w:name="_What’s_SIL?"/>
+      <w:bookmarkStart w:id="2" w:name="_What_is_shared"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
-      <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="00F102F9">
         <w:t>Wha</w:t>
       </w:r>
       <w:r>
         <w:t>t is</w:t>
       </w:r>
       <w:r w:rsidRPr="00F102F9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A07159">
         <w:t>supported independent living</w:t>
       </w:r>
       <w:r w:rsidRPr="00F102F9">
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="143F5660" w14:textId="72E5D0A6" w:rsidR="003E0C35" w:rsidRDefault="00237B5E" w:rsidP="007374D1">
-[...20 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="5CE14DE8" w14:textId="7DF2BDAF" w:rsidR="003E0C35" w:rsidRDefault="009F28F8" w:rsidP="003E0C35">
+      <w:r w:rsidRPr="00473FC0">
         <w:t xml:space="preserve">Supported independent living </w:t>
       </w:r>
-      <w:r w:rsidR="003E0C35" w:rsidRPr="00394A7C">
+      <w:r w:rsidR="003E0C35" w:rsidRPr="00473FC0">
         <w:t>is</w:t>
       </w:r>
-      <w:r w:rsidR="00E03F25">
+      <w:r w:rsidR="00E03F25" w:rsidRPr="00473FC0">
         <w:t xml:space="preserve"> best</w:t>
       </w:r>
-      <w:r w:rsidR="003E0C35" w:rsidRPr="00394A7C">
+      <w:r w:rsidR="003E0C35" w:rsidRPr="00473FC0">
         <w:t xml:space="preserve"> suited </w:t>
       </w:r>
-      <w:r w:rsidR="00871E56">
+      <w:r w:rsidR="00871E56" w:rsidRPr="00473FC0">
         <w:t xml:space="preserve">to people with a disability </w:t>
       </w:r>
-      <w:r w:rsidR="003E0C35" w:rsidRPr="00394A7C">
+      <w:r w:rsidR="003E0C35" w:rsidRPr="00473FC0">
         <w:t>who have high</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00473FC0">
         <w:t>er</w:t>
       </w:r>
-      <w:r w:rsidR="003E0C35" w:rsidRPr="00394A7C">
+      <w:r w:rsidR="003E0C35" w:rsidRPr="00473FC0">
         <w:t xml:space="preserve"> support needs. This means you </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00394A7C">
+      <w:r w:rsidRPr="00473FC0">
+        <w:t xml:space="preserve">need </w:t>
+      </w:r>
+      <w:r w:rsidR="003E0C35" w:rsidRPr="00473FC0">
+        <w:t>a significant amount of help throughout the day, 7 days a week.</w:t>
+      </w:r>
+      <w:r w:rsidR="003E0C35" w:rsidRPr="00564632">
+        <w:t xml:space="preserve"> This include</w:t>
+      </w:r>
+      <w:r w:rsidR="000A2CFC" w:rsidRPr="00473FC0">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="003E0C35" w:rsidRPr="00473FC0">
+        <w:t xml:space="preserve"> overnight support.</w:t>
+      </w:r>
+      <w:r w:rsidR="00120F82" w:rsidRPr="003A4FB0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003E0C35" w:rsidRPr="00394A7C">
-[...12 lines deleted...]
-    <w:p w14:paraId="4A769D7D" w14:textId="00CE4B7A" w:rsidR="007374D1" w:rsidRPr="007374D1" w:rsidRDefault="1F09DFE6" w:rsidP="007374D1">
+      <w:r w:rsidR="0039324C" w:rsidRPr="003A4FB0">
+        <w:t>It’s one type of help or supervision with daily tasks to help you live as independently as possible and build your skills.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ADC649C" w14:textId="6463CBD9" w:rsidR="00AC0C02" w:rsidRDefault="1F09DFE6" w:rsidP="007374D1">
       <w:r>
         <w:t>You can get supported independent living if you live with other NDIS participants</w:t>
       </w:r>
       <w:r w:rsidR="4600A97D">
         <w:t xml:space="preserve"> or if you live on your </w:t>
       </w:r>
       <w:r w:rsidR="569157B8">
         <w:t>own</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14616A1A" w14:textId="6DF53E6A" w:rsidR="00F612C2" w:rsidRDefault="00AC0C02" w:rsidP="007374D1">
+      <w:r>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="1F09DFE6">
+        <w:t xml:space="preserve">upported independent living </w:t>
       </w:r>
       <w:r w:rsidR="569157B8">
-        <w:t xml:space="preserve">Remember, </w:t>
-[...5 lines deleted...]
-        <w:t>is only one of the many</w:t>
+        <w:t>is only one of many</w:t>
       </w:r>
       <w:r w:rsidR="0584127C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="5E37263D">
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
       <w:r w:rsidR="0584127C">
-        <w:t>support options. T</w:t>
-[...5 lines deleted...]
-        <w:r w:rsidRPr="01D9A227">
+        <w:t xml:space="preserve">support options. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F612C2">
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="1F09DFE6">
+        <w:t xml:space="preserve">ther </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26">
+        <w:r w:rsidR="1F09DFE6" w:rsidRPr="01D9A227">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>home and living supports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...8 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidR="1F09DFE6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F612C2">
+        <w:t xml:space="preserve">may </w:t>
+      </w:r>
+      <w:r w:rsidR="1F09DFE6">
+        <w:t>suit you better.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4384A6F1" w14:textId="28DC48B0" w:rsidR="007374D1" w:rsidRDefault="007374D1" w:rsidP="007374D1">
       <w:r w:rsidRPr="007374D1">
         <w:t>If you need support to live with people who are not participants</w:t>
       </w:r>
       <w:r w:rsidR="007D4D96">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="007374D1">
         <w:t xml:space="preserve"> we</w:t>
       </w:r>
       <w:r w:rsidR="007D4D96">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="007374D1">
-        <w:t xml:space="preserve">ll look at other home and living supports, such as </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="009911E7">
+        <w:t xml:space="preserve">ll look at other home and living supports, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00473FC0">
+        <w:t xml:space="preserve">such as </w:t>
+      </w:r>
+      <w:r w:rsidR="007C71C3" w:rsidRPr="003A4FB0">
+        <w:t>personal care supports</w:t>
+      </w:r>
+      <w:r w:rsidR="007C71C3" w:rsidRPr="00473FC0">
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:anchor="including-specific" w:history="1">
+        <w:r w:rsidR="00211FFB" w:rsidRPr="00473FC0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>personal care supports</w:t>
+          <w:t>Our Guidelines – Including Specific Types of Supports in Plans</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007374D1">
+      <w:r w:rsidRPr="00473FC0">
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
-        <w:r w:rsidRPr="00CB7745">
+      <w:hyperlink r:id="rId28" w:anchor="individualised-living" w:history="1">
+        <w:r w:rsidRPr="00473FC0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>individualised living options</w:t>
         </w:r>
-        <w:r w:rsidRPr="009C2F53">
+        <w:r w:rsidRPr="00473FC0">
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="53053FEB" w14:textId="77777777" w:rsidR="00A640E2" w:rsidRDefault="00B16250" w:rsidP="00FE77A7">
-[...51 lines deleted...]
-    <w:p w14:paraId="0426D7C1" w14:textId="2CFD6AC1" w:rsidR="007B1B64" w:rsidRDefault="6C708778" w:rsidP="0031467E">
+    <w:p w14:paraId="0206F790" w14:textId="77777777" w:rsidR="00BA0867" w:rsidRPr="00564632" w:rsidRDefault="00BA0867" w:rsidP="00BA0867">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="01D9A227">
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>If you need support</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="668467FF" w:rsidRPr="01D9A227">
+        <w:t xml:space="preserve">If you need supported independent living, we’ll work out the </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>ed</w:t>
-[...11 lines deleted...]
-        <w:t>living,</w:t>
+        <w:t>NDIS supports</w:t>
       </w:r>
       <w:r w:rsidRPr="01D9A227">
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t xml:space="preserve"> we’ll work out the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004F719B">
+        <w:t xml:space="preserve"> you need each day. Once it’s in your plan, you can choose which provider you want to</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>NDIS supports</w:t>
+        <w:t xml:space="preserve"> manage and</w:t>
       </w:r>
       <w:r w:rsidRPr="01D9A227">
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t xml:space="preserve"> you need each day. Once it’s in your plan, you can choose which provider you want to deliver your support and decide with them how they</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00386CB0">
+        <w:t xml:space="preserve"> deliver </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00473FC0">
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
+        <w:t>your support and decide with them how they’ll provide the support.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78EDAC60" w14:textId="0E412D23" w:rsidR="00BA0867" w:rsidRDefault="00BA0867" w:rsidP="007374D1">
+      <w:r w:rsidRPr="00473FC0">
+        <w:t>Your supported independent living provider must be registered. They’ll make sure the support you get aligns with your agreed package of support</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00564632">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53053FEB" w14:textId="77777777" w:rsidR="00A640E2" w:rsidRDefault="00B16250" w:rsidP="00FE77A7">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Supported independent living in shared housing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30BAAA5F" w14:textId="7CD9CF30" w:rsidR="009437AD" w:rsidRDefault="34A6200D" w:rsidP="0031467E">
+      <w:r>
+        <w:t>It</w:t>
+      </w:r>
+      <w:r w:rsidR="159C44B9">
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="01D9A227">
-[...39 lines deleted...]
-        <w:t>.</w:t>
+      <w:r>
+        <w:t xml:space="preserve">s your choice who you want to live with, and who you want to share your </w:t>
+      </w:r>
+      <w:r w:rsidR="4DBF3DDB">
+        <w:t xml:space="preserve">NDIS </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">supports with. </w:t>
+      </w:r>
+      <w:r w:rsidR="50C6FE52">
+        <w:t xml:space="preserve">You might want to live with and share your </w:t>
+      </w:r>
+      <w:r w:rsidR="188C0F5F">
+        <w:t xml:space="preserve">NDIS </w:t>
+      </w:r>
+      <w:r w:rsidR="50C6FE52">
+        <w:t>support</w:t>
+      </w:r>
+      <w:r w:rsidR="214920D4">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="50C6FE52">
+        <w:t xml:space="preserve"> with other participants you know.</w:t>
+      </w:r>
+      <w:r w:rsidR="214920D4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="41B3EE60">
+        <w:t xml:space="preserve">Or you </w:t>
+      </w:r>
+      <w:r w:rsidR="17A129D0">
+        <w:t xml:space="preserve">might want to move into </w:t>
+      </w:r>
+      <w:r w:rsidR="41B3EE60">
+        <w:t>share housing specially designed for people with a disability.</w:t>
+      </w:r>
+      <w:r w:rsidR="0052223A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00033279" w:rsidRPr="003A4FB0">
+        <w:t>Supported independent living supports must be provided by a registered provider.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="612FC766" w14:textId="77777777" w:rsidR="00076E4A" w:rsidRDefault="00B16250" w:rsidP="00450FD5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Supported_independent_living"/>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="3" w:name="_Supported_independent_living"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r>
         <w:t>Supported independent living when you</w:t>
       </w:r>
       <w:r w:rsidR="00A640E2">
         <w:t xml:space="preserve"> live alone</w:t>
       </w:r>
       <w:r w:rsidR="005F58D9">
         <w:t>, or when you don’t share your support with other people</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01018E6B" w14:textId="77777777" w:rsidR="00B16250" w:rsidRDefault="008951F3" w:rsidP="00B16250">
+    <w:p w14:paraId="01018E6B" w14:textId="1CC5844C" w:rsidR="00B16250" w:rsidRDefault="008951F3" w:rsidP="00B16250">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">We fund a range of home and living supports, such as </w:t>
       </w:r>
       <w:r w:rsidR="00B16250" w:rsidRPr="005F7C78">
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>personal care or individualised living options</w:t>
       </w:r>
       <w:r w:rsidR="00DC30CD" w:rsidRPr="005F7C78">
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B16250" w:rsidRPr="005F7C78">
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DC30CD" w:rsidRPr="005F7C78">
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>These</w:t>
       </w:r>
       <w:r w:rsidR="00B16250" w:rsidRPr="005F7C78">
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> may be better </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t xml:space="preserve">options if </w:t>
+        <w:t xml:space="preserve">if </w:t>
       </w:r>
       <w:r w:rsidR="00B16250" w:rsidRPr="005F7C78">
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">you </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">need help </w:t>
       </w:r>
       <w:r w:rsidR="00B16250" w:rsidRPr="005F7C78">
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>to live alone or with people who are not participants.</w:t>
+        <w:t>to live alone</w:t>
+      </w:r>
+      <w:r w:rsidR="00A6545A">
+        <w:rPr>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B16250" w:rsidRPr="005F7C78">
+        <w:rPr>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with people who are not participants</w:t>
+      </w:r>
+      <w:r w:rsidR="0049422F" w:rsidRPr="00473FC0">
+        <w:rPr>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, or if you want to </w:t>
+      </w:r>
+      <w:r w:rsidR="00B03F97" w:rsidRPr="003A4FB0">
+        <w:rPr>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>organise</w:t>
+      </w:r>
+      <w:r w:rsidR="0049422F" w:rsidRPr="00473FC0">
+        <w:rPr>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0049422F" w:rsidRPr="00564632">
+        <w:rPr>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>your own supports</w:t>
+      </w:r>
+      <w:r w:rsidR="00B16250" w:rsidRPr="00473FC0">
+        <w:rPr>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B16250" w:rsidRPr="00AD4E4A">
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> Learn more about other </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidR="003100AF" w:rsidRPr="002E17D7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>home and living supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B16250" w:rsidRPr="00AD4E4A">
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33C143BD" w14:textId="4546E858" w:rsidR="00A3694C" w:rsidRDefault="00A3694C" w:rsidP="00FE7F97">
+    <w:p w14:paraId="5CDE1316" w14:textId="77777777" w:rsidR="003C0F55" w:rsidRDefault="003C0F55" w:rsidP="003C0F55">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A3694C">
+      <w:r w:rsidRPr="003A4FB0">
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>For some people, we may be able to fund supported independent living if you live alone. It can help you live as independently as you can and build your skills</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">If you live alone and need support, we may be able to fund supported independent living to help you live as independently as you can and build your skills. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A4FB0">
+        <w:t xml:space="preserve">Supported independent living </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A4FB0">
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...47 lines deleted...]
-        </w:rPr>
+        <w:t>supports must be provided by a registered provider.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="602E4C93" w14:textId="77777777" w:rsidR="008B2F78" w:rsidRPr="00C02D01" w:rsidRDefault="008B2F78" w:rsidP="00C02D01">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_What_does_supported"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="000D2E75">
+        <w:t>What does supported independent living include and not include?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B3C83F2" w14:textId="77777777" w:rsidR="005D05AB" w:rsidRDefault="009464CD" w:rsidP="000A4202">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005D05AB">
+        <w:t>What does supported independent living include?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B9EC9A9" w14:textId="16086A61" w:rsidR="008B2F78" w:rsidRPr="00660931" w:rsidRDefault="00295B05" w:rsidP="005D05AB">
+      <w:r w:rsidRPr="00473FC0">
+        <w:t>Supported independent living is a package of paid personal supports</w:t>
+      </w:r>
+      <w:r w:rsidR="00A57AC3" w:rsidRPr="00473FC0">
+        <w:t xml:space="preserve"> that</w:t>
+      </w:r>
+      <w:r w:rsidR="00E1054F" w:rsidRPr="00473FC0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="2F04EE77" w:rsidRPr="01D9A227">
-[...84 lines deleted...]
-        <w:r w:rsidRPr="776CBE58">
+      <w:r w:rsidR="587867A7" w:rsidRPr="00473FC0">
+        <w:t>meet</w:t>
+      </w:r>
+      <w:r w:rsidR="587867A7">
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30">
+        <w:r w:rsidR="587867A7" w:rsidRPr="776CBE58">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">NDIS </w:t>
         </w:r>
         <w:r w:rsidR="09D11587" w:rsidRPr="776CBE58">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>f</w:t>
         </w:r>
-        <w:r w:rsidRPr="776CBE58">
+        <w:r w:rsidR="587867A7" w:rsidRPr="776CBE58">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">unding </w:t>
         </w:r>
         <w:r w:rsidR="09D11587" w:rsidRPr="776CBE58">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>c</w:t>
         </w:r>
-        <w:r w:rsidRPr="776CBE58">
+        <w:r w:rsidR="587867A7" w:rsidRPr="776CBE58">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>riteria</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>s</w:t>
+      <w:r w:rsidR="00165EAE">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="587867A7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00165EAE">
+        <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="7DA36358">
         <w:t>upported independent living may include</w:t>
       </w:r>
       <w:r w:rsidR="00386CB0">
         <w:t xml:space="preserve"> support</w:t>
       </w:r>
       <w:r w:rsidR="7DA36358">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65AB1DDA" w14:textId="3EFD51EF" w:rsidR="008B2F78" w:rsidRDefault="008B2F78" w:rsidP="008B2F78">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>with personal care t</w:t>
       </w:r>
       <w:r w:rsidR="008631CB">
         <w:t>asks</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70A51CA5" w14:textId="173D03F6" w:rsidR="008B2F78" w:rsidRDefault="007B1B64" w:rsidP="008B2F78">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
@@ -1933,179 +1661,336 @@
         <w:t xml:space="preserve">to develop your </w:t>
       </w:r>
       <w:r w:rsidR="008B2F78">
         <w:t>social skill</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CEC812F" w14:textId="1A931C98" w:rsidR="008B2F78" w:rsidRDefault="008B2F78" w:rsidP="008B2F78">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>with supervision, personal safety and security</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1824D9E5" w14:textId="18BCC472" w:rsidR="008B2F78" w:rsidRPr="00672091" w:rsidRDefault="008B2F78" w:rsidP="008B2F78">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>to give you your medication</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58C7D65E" w14:textId="65050F39" w:rsidR="008B2F78" w:rsidRPr="00672091" w:rsidRDefault="008B2F78" w:rsidP="008B2F78">
+    <w:p w14:paraId="58C7D65E" w14:textId="5BE5C468" w:rsidR="008B2F78" w:rsidRPr="00672091" w:rsidRDefault="00766BA1" w:rsidP="008B2F78">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
+      <w:r>
+        <w:t>to attend</w:t>
+      </w:r>
       <w:r w:rsidRPr="00672091">
-        <w:t>for medical appointments</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="795ADDD6" w14:textId="1C770DB3" w:rsidR="0052165A" w:rsidRDefault="00386CB0" w:rsidP="00630515">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008B2F78" w:rsidRPr="00672091">
+        <w:t>medical appointments</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="795ADDD6" w14:textId="1C770DB3" w:rsidR="0052165A" w:rsidRDefault="00386CB0" w:rsidP="005A6E30">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:r w:rsidR="008B2F78">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="008B2F78" w:rsidRPr="00672091">
         <w:t>ommunity access that is</w:t>
       </w:r>
       <w:r>
         <w:t>n’</w:t>
       </w:r>
       <w:r w:rsidR="008B2F78" w:rsidRPr="00672091">
         <w:t>t routine or regular</w:t>
       </w:r>
       <w:r w:rsidR="008B2F78">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="008B2F78" w:rsidRPr="00672091">
         <w:t xml:space="preserve"> for example</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008B2F78" w:rsidRPr="00672091">
         <w:t>support to complete personal tasks</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FEC7FF2" w14:textId="269D3DDC" w:rsidR="008B2F78" w:rsidRDefault="008B2F78" w:rsidP="00630515">
+    <w:p w14:paraId="5FEC7FF2" w14:textId="269D3DDC" w:rsidR="008B2F78" w:rsidRDefault="008B2F78" w:rsidP="005A6E30">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00672091">
         <w:t>to get to and from community access activities</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00672091">
         <w:t xml:space="preserve"> where this is </w:t>
       </w:r>
       <w:r>
         <w:t>your</w:t>
       </w:r>
       <w:r w:rsidRPr="00672091">
         <w:t xml:space="preserve"> preference</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00701A1E" w:rsidRPr="00701A1E">
         <w:t xml:space="preserve"> For example, support to attend hydrotherapy sessions, or to visit family or friends outside of the home.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EF54B06" w14:textId="5B29F27A" w:rsidR="008B2F78" w:rsidRPr="005D05AB" w:rsidRDefault="009464CD" w:rsidP="00D253A1">
+    <w:p w14:paraId="43B88D31" w14:textId="0616E655" w:rsidR="002C3737" w:rsidRDefault="002C3737" w:rsidP="003A4FB0">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4FB0">
+        <w:lastRenderedPageBreak/>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32895" w:rsidRPr="003A4FB0">
+        <w:t>upported independent living</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A4FB0">
+        <w:t xml:space="preserve"> supports </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA753E" w:rsidRPr="003A4FB0">
+        <w:t xml:space="preserve">must be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A4FB0">
+        <w:t>managed and delivered by a registered supported independent living provider</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00473FC0">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EF54B06" w14:textId="5E25BC95" w:rsidR="008B2F78" w:rsidRPr="005D05AB" w:rsidRDefault="009464CD" w:rsidP="00D253A1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="005D05AB">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
           <w:b/>
           <w:iCs w:val="0"/>
           <w:color w:val="6B2976"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">What does </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>What does</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE7343">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="6B2976"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>n’t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D05AB">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="6B2976"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="002C6B17">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
           <w:b/>
           <w:iCs w:val="0"/>
           <w:color w:val="6B2976"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="008B2F78" w:rsidRPr="005D05AB">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
           <w:b/>
           <w:iCs w:val="0"/>
           <w:color w:val="6B2976"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>upported</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> independent living not include</w:t>
+        <w:t>upported independent living include</w:t>
       </w:r>
       <w:r w:rsidRPr="005D05AB">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
           <w:b/>
           <w:iCs w:val="0"/>
           <w:color w:val="6B2976"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="734BCC11" w14:textId="32378254" w:rsidR="00FB22A3" w:rsidRPr="00884DCA" w:rsidRDefault="009464CD" w:rsidP="00884DCA">
+    <w:p w14:paraId="5C41748C" w14:textId="71BA1D13" w:rsidR="00405713" w:rsidRPr="00473FC0" w:rsidRDefault="00405713" w:rsidP="00405713">
+      <w:r w:rsidRPr="00473FC0">
+        <w:t xml:space="preserve">Supported independent living isn’t for </w:t>
+      </w:r>
+      <w:r w:rsidR="00D87747" w:rsidRPr="00473FC0">
+        <w:t>people who</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00473FC0">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56211193" w14:textId="77777777" w:rsidR="00405713" w:rsidRPr="00473FC0" w:rsidRDefault="00405713" w:rsidP="00405713">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00473FC0">
+        <w:t>only need a few hours of support each day or week</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FD0C271" w14:textId="3320A622" w:rsidR="00405713" w:rsidRPr="003A4FB0" w:rsidRDefault="00405713" w:rsidP="00884DCA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:b w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4FB0">
+        <w:t xml:space="preserve">want to arrange and organise </w:t>
+      </w:r>
+      <w:r w:rsidR="0048764C" w:rsidRPr="00473FC0">
+        <w:t>their</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00473FC0">
+        <w:t xml:space="preserve"> own support workers.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D03D33" w:rsidRPr="00473FC0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D03D33" w:rsidRPr="00473FC0">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>This includes directing, planning and rostering your own support workers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FE69710" w14:textId="26FD7B6C" w:rsidR="008C4F0A" w:rsidRPr="00473FC0" w:rsidRDefault="008C4F0A" w:rsidP="008C4F0A">
+      <w:r w:rsidRPr="00473FC0">
+        <w:t xml:space="preserve">If you want to arrange your own supports, personal care support through the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidRPr="00473FC0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>assistance with daily life budget</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00473FC0">
+        <w:t xml:space="preserve"> may meet your needs.</w:t>
+      </w:r>
+      <w:r w:rsidR="00425C3E" w:rsidRPr="00564632">
+        <w:t xml:space="preserve"> Learn more about </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId32" w:anchor="including-specific" w:history="1">
+        <w:r w:rsidR="00425C3E" w:rsidRPr="00473FC0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>personal care supports</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00425C3E" w:rsidRPr="00473FC0">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3940FCDE" w14:textId="778337C7" w:rsidR="009F4205" w:rsidRPr="0048764C" w:rsidRDefault="009F4205" w:rsidP="008C4F0A">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:b w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4FB0">
+        <w:t xml:space="preserve">If your </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA22AF" w:rsidRPr="003A4FB0">
+        <w:t xml:space="preserve">supported independent living </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A4FB0">
+        <w:t xml:space="preserve">provider employs support workers and directs, plans and rosters the supports, they must be registered. Learn more about </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidRPr="003A4FB0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>mandatory supported independent living provider registration.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="734BCC11" w14:textId="111222E1" w:rsidR="00FB22A3" w:rsidRPr="00884DCA" w:rsidRDefault="009464CD" w:rsidP="00884DCA">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884DCA">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Supported independent living does</w:t>
       </w:r>
       <w:r w:rsidR="005722C8">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>n’</w:t>
       </w:r>
       <w:r w:rsidRPr="00884DCA">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
         </w:rPr>
@@ -2180,51 +2065,50 @@
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="000A04A1" w:rsidRPr="005F7C78">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> such as:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DE08C6E" w14:textId="77777777" w:rsidR="008B2F78" w:rsidRPr="005D05AB" w:rsidRDefault="008B2F78" w:rsidP="005D05AB">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="005D05AB">
         <w:t>the cost of groceries</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A78334C" w14:textId="77777777" w:rsidR="008B2F78" w:rsidRPr="005D05AB" w:rsidRDefault="008B2F78" w:rsidP="005D05AB">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="005D05AB">
-        <w:lastRenderedPageBreak/>
         <w:t>rent, board or lodging costs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2054D48F" w14:textId="77777777" w:rsidR="008B2F78" w:rsidRPr="005D05AB" w:rsidRDefault="008B2F78" w:rsidP="005D05AB">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="005D05AB">
         <w:t>utilities such as gas, electricity, water, telephone, or internet bills</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="716B45A4" w14:textId="77777777" w:rsidR="008539DE" w:rsidRPr="005D05AB" w:rsidRDefault="00FB22A3" w:rsidP="00D253A1">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D05AB">
         <w:t>vehicle</w:t>
       </w:r>
       <w:r w:rsidRPr="00672091">
         <w:t xml:space="preserve"> costs</w:t>
       </w:r>
@@ -2309,448 +2193,399 @@
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="3B03D93C" w:rsidRPr="01D9A227">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="01D9A227">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>such as</w:t>
       </w:r>
       <w:r w:rsidR="668467FF" w:rsidRPr="01D9A227">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="452F4571" w14:textId="77777777" w:rsidR="008B2F78" w:rsidRDefault="008B2F78" w:rsidP="005D05AB">
+    <w:p w14:paraId="452F4571" w14:textId="3ED9C550" w:rsidR="008B2F78" w:rsidRDefault="008B2F78" w:rsidP="005D05AB">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">household budgeting or </w:t>
-[...2 lines deleted...]
-        <w:t>bill paying activities</w:t>
+        <w:t>household budgeting</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4187D5EB" w14:textId="77777777" w:rsidR="008B2F78" w:rsidRPr="000D2E75" w:rsidRDefault="008B2F78" w:rsidP="005D05AB">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="000D2E75">
         <w:t>expenses related to holidays, including travel costs</w:t>
       </w:r>
       <w:r w:rsidR="00365CD1" w:rsidRPr="000D2E75">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1326785B" w14:textId="1BDED94E" w:rsidR="00B8698C" w:rsidRPr="009F28F8" w:rsidRDefault="000A04A1" w:rsidP="00884DCA">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F7C78">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Supported independent living does</w:t>
       </w:r>
       <w:r w:rsidR="005722C8">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>n’</w:t>
       </w:r>
       <w:r w:rsidRPr="005F7C78">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">t include supports </w:t>
       </w:r>
       <w:r w:rsidR="00B8698C" w:rsidRPr="00884DCA">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>that are funded or provided by another service system including:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45E408AF" w14:textId="1A545075" w:rsidR="008B2F78" w:rsidRPr="005D05AB" w:rsidRDefault="00DC30CD" w:rsidP="005D05AB">
+    <w:p w14:paraId="45E408AF" w14:textId="437363DB" w:rsidR="008B2F78" w:rsidRPr="005D05AB" w:rsidRDefault="00DC30CD" w:rsidP="005D05AB">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00E41654" w:rsidRPr="005D05AB">
         <w:t xml:space="preserve">aid personal </w:t>
       </w:r>
       <w:r w:rsidR="008B2F78" w:rsidRPr="005D05AB">
         <w:t>supports while you’re admitted to hospital</w:t>
       </w:r>
       <w:r w:rsidR="004F7B65" w:rsidRPr="005D05AB">
         <w:t>. T</w:t>
       </w:r>
       <w:r w:rsidR="008B2F78" w:rsidRPr="005D05AB">
         <w:t xml:space="preserve">he health system is responsible for this support – learn more </w:t>
       </w:r>
       <w:r w:rsidR="000B751E" w:rsidRPr="00F426D4">
         <w:t>about</w:t>
       </w:r>
       <w:r w:rsidR="00191B26">
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidR="008B2F78" w:rsidRPr="00F426D4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId34" w:anchor="mainstream-and-community" w:history="1">
         <w:r w:rsidR="00191B26">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>health system</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="582E024E" w14:textId="77777777" w:rsidR="008B2F78" w:rsidRPr="005D05AB" w:rsidRDefault="00DC30CD" w:rsidP="005D05AB">
+    <w:p w14:paraId="582E024E" w14:textId="3CCAA193" w:rsidR="008B2F78" w:rsidRPr="005D05AB" w:rsidRDefault="00DC30CD" w:rsidP="005D05AB">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00E41654" w:rsidRPr="005D05AB">
         <w:t xml:space="preserve">aid personal </w:t>
       </w:r>
       <w:r w:rsidR="008B2F78" w:rsidRPr="005D05AB">
         <w:t>supports if you’re in custody</w:t>
       </w:r>
       <w:r w:rsidR="00E1054F" w:rsidRPr="005D05AB">
         <w:t xml:space="preserve"> or to implement community supervision orders. </w:t>
       </w:r>
       <w:r w:rsidR="00B2385A" w:rsidRPr="005D05AB">
         <w:t>The justice system</w:t>
       </w:r>
       <w:r w:rsidR="008B2F78" w:rsidRPr="005D05AB">
         <w:t xml:space="preserve"> is responsible for these supports</w:t>
       </w:r>
       <w:r w:rsidR="00B2385A" w:rsidRPr="005D05AB">
         <w:t xml:space="preserve"> – learn more about the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId35" w:anchor="justice-system" w:history="1">
         <w:r w:rsidR="00DF2863" w:rsidRPr="00DF2863">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>justice system</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="781B5747" w14:textId="2F9F65FB" w:rsidR="00B8698C" w:rsidRDefault="00B8698C" w:rsidP="005D05AB">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="005D05AB">
         <w:t>nursing</w:t>
       </w:r>
       <w:r>
         <w:t>, medical, palliative care and other health</w:t>
       </w:r>
       <w:r w:rsidR="001B3447">
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t>related supports</w:t>
       </w:r>
       <w:r w:rsidR="00365CD1">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05B8D66D" w14:textId="1E555D1A" w:rsidR="003A4001" w:rsidRDefault="0061604F" w:rsidP="00276EDF">
+    <w:p w14:paraId="05B8D66D" w14:textId="44A55626" w:rsidR="003A4001" w:rsidRDefault="0061604F" w:rsidP="00276EDF">
       <w:r>
         <w:t xml:space="preserve">These supports aren’t </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId36" w:anchor="what-ndis-supports-are-like" w:history="1">
         <w:r w:rsidRPr="00C603C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, so we can’t </w:t>
       </w:r>
       <w:r w:rsidR="00F64B13">
         <w:t xml:space="preserve">fund </w:t>
       </w:r>
       <w:r w:rsidR="00C603C7">
         <w:t>them as part of supported independent living.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BF0430A" w14:textId="5AC7FD38" w:rsidR="00780C0B" w:rsidRDefault="008539DE" w:rsidP="00D01664">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="000012A5">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">How do other </w:t>
       </w:r>
       <w:r w:rsidR="00E1054F">
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000012A5">
-        <w:t>supports</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> work with </w:t>
+        <w:t xml:space="preserve">supports work with </w:t>
       </w:r>
       <w:r w:rsidR="005163C8">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="000012A5">
         <w:t>upported independent living?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B48C766" w14:textId="13F785DE" w:rsidR="00A3694C" w:rsidRDefault="00A3694C" w:rsidP="00A3694C">
-[...10 lines deleted...]
-        <w:t>. If you need another type of support, it</w:t>
+    <w:p w14:paraId="715AC60E" w14:textId="52C5DB75" w:rsidR="00F558AB" w:rsidRDefault="00D5595E" w:rsidP="00A3694C">
+      <w:r>
+        <w:t>You might need other NDIS supports in addition to supported independent living. If you need a different type of support</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3694C">
+        <w:t>, it</w:t>
       </w:r>
       <w:r w:rsidR="005B1FAC">
         <w:t>’</w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-    <w:p w14:paraId="12167C0F" w14:textId="238A08F9" w:rsidR="00D715DD" w:rsidRPr="000D2E75" w:rsidRDefault="00D715DD" w:rsidP="00D715DD">
+      <w:r w:rsidR="00A3694C">
+        <w:t xml:space="preserve">s important to </w:t>
+      </w:r>
+      <w:r w:rsidR="00F558AB">
+        <w:t xml:space="preserve">check </w:t>
+      </w:r>
+      <w:r w:rsidR="00A3694C">
+        <w:t xml:space="preserve">the guidelines that apply to </w:t>
+      </w:r>
+      <w:r w:rsidR="00F558AB">
+        <w:t>each one.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B48C766" w14:textId="50891D87" w:rsidR="00A3694C" w:rsidRDefault="00F558AB" w:rsidP="00A3694C">
+      <w:r>
+        <w:t xml:space="preserve">These </w:t>
+      </w:r>
+      <w:r w:rsidR="00A3694C">
+        <w:t>includ</w:t>
+      </w:r>
+      <w:r w:rsidR="00E423CD">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3694C">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12167C0F" w14:textId="2726785B" w:rsidR="00D715DD" w:rsidRPr="004D4937" w:rsidRDefault="00D715DD" w:rsidP="00D715DD">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r>
-[...62 lines deleted...]
-        <w:r w:rsidRPr="00F95785">
+      <w:r w:rsidRPr="004D4937">
+        <w:t>other supports includ</w:t>
+      </w:r>
+      <w:r w:rsidR="00537D6D" w:rsidRPr="004D4937">
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D4937">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId37" w:anchor="what-ndis-supports-are-like" w:history="1">
+        <w:r w:rsidRPr="004D4937">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>transport</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="004D4937">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
-        <w:r w:rsidRPr="00F95785">
+      <w:hyperlink r:id="rId38" w:anchor="assistive-technology" w:history="1">
+        <w:r w:rsidRPr="004D4937">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>assistive technology</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="004D4937">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00703D82" w:rsidRPr="001A30EA">
+      <w:r w:rsidR="00703D82" w:rsidRPr="004D4937">
         <w:t>personal care while in the workplace</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004D4937">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
-        <w:r w:rsidRPr="00F95785">
+      <w:hyperlink r:id="rId39" w:history="1">
+        <w:r w:rsidRPr="004D4937">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>plan management</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="004D4937">
         <w:t>, financial intermediary supports</w:t>
       </w:r>
-      <w:r w:rsidR="009464CD">
+      <w:r w:rsidR="009464CD" w:rsidRPr="004D4937">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004D4937">
         <w:t xml:space="preserve">or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:anchor="drhsareas" w:history="1">
-        <w:r w:rsidRPr="000D2E75">
+      <w:hyperlink r:id="rId40" w:history="1">
+        <w:r w:rsidRPr="004D4937">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>allied health services</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="03A2036D" w14:textId="77777777" w:rsidR="00F734CC" w:rsidRDefault="00F734CC" w:rsidP="00F734CC">
+    <w:p w14:paraId="03A2036D" w14:textId="09E408B0" w:rsidR="00F734CC" w:rsidRDefault="00F734CC" w:rsidP="00F734CC">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId37" w:history="1">
+      <w:hyperlink r:id="rId41" w:anchor="specialist-disability-accommodation" w:history="1">
         <w:r w:rsidRPr="00E06813">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>specialist disability accommodation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> related costs </w:t>
       </w:r>
       <w:r w:rsidRPr="00672091">
         <w:t>such as property maintenanc</w:t>
       </w:r>
       <w:r>
         <w:t>e costs, repairs</w:t>
       </w:r>
       <w:r w:rsidR="007D4B87">
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> vacancy costs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="796A1402" w14:textId="19D740A9" w:rsidR="00F734CC" w:rsidRDefault="00F734CC" w:rsidP="00F734CC">
+    <w:p w14:paraId="796A1402" w14:textId="5C1B5748" w:rsidR="00F734CC" w:rsidRDefault="00F734CC" w:rsidP="00F734CC">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00672091">
         <w:t>egular community access</w:t>
       </w:r>
       <w:r w:rsidR="005B1FAC">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for example </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
+      <w:hyperlink r:id="rId42" w:anchor="social-and-recreation" w:history="1">
         <w:r w:rsidRPr="00B51B99">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>social and recreation support</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:history="1">
+      <w:hyperlink r:id="rId43" w:anchor="work-and-study" w:history="1">
         <w:r w:rsidRPr="00B51B99">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>work and study support</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="758E7F65" w14:textId="77777777" w:rsidR="00780C0B" w:rsidRDefault="00F734CC" w:rsidP="000A4202">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>support to create a behaviour support plan</w:t>
       </w:r>
       <w:r w:rsidR="000A04A1">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76BA2A78" w14:textId="77777777" w:rsidR="00394A7C" w:rsidRDefault="00394A7C" w:rsidP="000012A5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="002C0299">
         <w:t>What about my provider</w:t>
@@ -2808,210 +2643,170 @@
     </w:p>
     <w:p w14:paraId="09E1FAA4" w14:textId="77777777" w:rsidR="00244272" w:rsidRDefault="00682A28" w:rsidP="00244272">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00682A28">
         <w:t>management</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D59209F" w14:textId="12A4D95B" w:rsidR="0023438D" w:rsidRDefault="0023438D" w:rsidP="00244272">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>staff</w:t>
       </w:r>
       <w:r w:rsidR="005B1FAC">
         <w:t xml:space="preserve"> training</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="418255D3" w14:textId="39D11A04" w:rsidR="00F734CC" w:rsidRDefault="0023438D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00682A28" w:rsidRPr="00682A28">
         <w:t>hado</w:t>
       </w:r>
       <w:r w:rsidR="00A03E3E">
         <w:t>w shifts – where a new worker</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A03E3E">
         <w:t>works alongside another worker to help learn the job</w:t>
       </w:r>
       <w:r w:rsidR="00C61E53">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40234D5A" w14:textId="77777777" w:rsidR="007E582B" w:rsidRDefault="0059783D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_How_do_you_1"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="9" w:name="_Are_shared_living"/>
+      <w:bookmarkStart w:id="5" w:name="_How_do_you_1"/>
+      <w:bookmarkStart w:id="6" w:name="_What_are_shared"/>
+      <w:bookmarkStart w:id="7" w:name="_What_SIL_do"/>
+      <w:bookmarkStart w:id="8" w:name="_Are_shared_living"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
-      <w:bookmarkEnd w:id="9"/>
       <w:r>
         <w:t xml:space="preserve">Is </w:t>
       </w:r>
       <w:r w:rsidR="00CB05F4">
         <w:t>supported independent living</w:t>
       </w:r>
       <w:r w:rsidRPr="0059783D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>suitable for you</w:t>
       </w:r>
       <w:r w:rsidR="007E582B" w:rsidRPr="007E582B">
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="255B5D66" w14:textId="30DB5936" w:rsidR="00A3694C" w:rsidRPr="00A3694C" w:rsidRDefault="6A01B2AF" w:rsidP="00276EDF">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3D1AD484" w14:textId="3AC69456" w:rsidR="005F58D9" w:rsidRDefault="6A01B2AF" w:rsidP="005F58D9">
       <w:r w:rsidRPr="01D9A227">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Supported independent living is usually funded when you live with other participants and share </w:t>
       </w:r>
       <w:r w:rsidR="11229018" w:rsidRPr="01D9A227">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
       <w:r w:rsidRPr="01D9A227">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>supports with them.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D1AD484" w14:textId="1E83D121" w:rsidR="005F58D9" w:rsidRDefault="6A01B2AF" w:rsidP="005F58D9">
+    <w:p w14:paraId="4957AA36" w14:textId="6F357E4E" w:rsidR="00F654BA" w:rsidRDefault="00A546FD" w:rsidP="00A546FD">
       <w:r>
         <w:t>If you aren</w:t>
       </w:r>
       <w:r w:rsidR="005B1FAC">
         <w:t>’</w:t>
       </w:r>
       <w:r>
-        <w:t>t sharing your</w:t>
-[...32 lines deleted...]
-      <w:r>
         <w:t>t sure what home and living support is best for you</w:t>
       </w:r>
       <w:r w:rsidR="007B342E">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:history="1">
+      <w:hyperlink r:id="rId44" w:anchor="individualised-living" w:history="1">
         <w:r w:rsidR="00244272">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>individualised living o</w:t>
         </w:r>
         <w:r w:rsidRPr="00244272">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ptions</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> can be a good place to start.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="727F2964" w14:textId="7B0697CF" w:rsidR="00A11C1B" w:rsidRDefault="00BE0AA1" w:rsidP="00A546FD">
       <w:r w:rsidRPr="00723D08">
         <w:t xml:space="preserve">If you need support because of </w:t>
       </w:r>
       <w:r w:rsidR="007959FF">
         <w:t>your</w:t>
       </w:r>
       <w:r w:rsidR="00534B6E" w:rsidRPr="00723D08">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00723D08">
         <w:t>disability</w:t>
       </w:r>
       <w:r w:rsidR="00534B6E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00723D08">
         <w:t xml:space="preserve">to live in your home, you can </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r w:rsidRPr="00FB4D4C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>contact us</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="007B342E" w:rsidRPr="00276EDF">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="007B342E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007B342E">
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidRPr="00723D08">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="007B342E">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00723D08">
         <w:t xml:space="preserve">ll help you explore and work out </w:t>
       </w:r>
@@ -3020,2589 +2815,2819 @@
       </w:r>
       <w:r w:rsidRPr="00723D08">
         <w:t>option</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00F8281E">
         <w:t xml:space="preserve"> that</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> suit</w:t>
       </w:r>
       <w:r w:rsidRPr="00723D08">
         <w:t xml:space="preserve"> your needs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="551572D2" w14:textId="77777777" w:rsidR="00B67AE3" w:rsidRDefault="00723D08" w:rsidP="00A546FD">
       <w:r w:rsidRPr="00723D08">
         <w:t>You may also want to explore</w:t>
       </w:r>
       <w:r w:rsidR="00B67AE3">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B6C2261" w14:textId="46FACF8B" w:rsidR="00B67AE3" w:rsidRDefault="00A546FD" w:rsidP="00B67AE3">
+    <w:p w14:paraId="0B6C2261" w14:textId="723B7915" w:rsidR="00B67AE3" w:rsidRDefault="00A546FD" w:rsidP="00B67AE3">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId43" w:history="1">
+      <w:hyperlink r:id="rId46" w:anchor="assistive-technology" w:history="1">
         <w:r w:rsidRPr="001854FB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>assistive technology</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="27E89AB0" w14:textId="308DCF6A" w:rsidR="00B67AE3" w:rsidRDefault="00A546FD" w:rsidP="00B67AE3">
+    <w:p w14:paraId="27E89AB0" w14:textId="6EA1197B" w:rsidR="00B67AE3" w:rsidRDefault="00A546FD" w:rsidP="00B67AE3">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId44" w:history="1">
+      <w:hyperlink r:id="rId47" w:anchor="home-modifications" w:history="1">
         <w:r w:rsidRPr="00187CF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>home modifications</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="64CA9A14" w14:textId="7A693D54" w:rsidR="00B67AE3" w:rsidRDefault="00A546FD" w:rsidP="00B67AE3">
+    <w:p w14:paraId="64CA9A14" w14:textId="355B7174" w:rsidR="00B67AE3" w:rsidRDefault="00A546FD" w:rsidP="00B67AE3">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId45" w:history="1">
+      <w:hyperlink r:id="rId48" w:anchor="individualised-living" w:history="1">
         <w:r w:rsidRPr="004B60E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>individualised living options</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4B10F914" w14:textId="34324096" w:rsidR="00B67AE3" w:rsidRDefault="00A546FD" w:rsidP="00B67AE3">
+    <w:p w14:paraId="4B10F914" w14:textId="101C4D07" w:rsidR="00B67AE3" w:rsidRDefault="00A546FD" w:rsidP="00B67AE3">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">other </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46" w:history="1">
+      <w:hyperlink r:id="rId49" w:anchor="including-specific" w:history="1">
         <w:r w:rsidRPr="001854FB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>personal care supports</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4329C6CA" w14:textId="2099E5C8" w:rsidR="00A546FD" w:rsidRDefault="00723D08" w:rsidP="00276EDF">
+    <w:p w14:paraId="4329C6CA" w14:textId="28C3CFE0" w:rsidR="00A546FD" w:rsidRDefault="00723D08" w:rsidP="00276EDF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00723D08">
         <w:t xml:space="preserve">other </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47" w:history="1">
+      <w:hyperlink r:id="rId50" w:history="1">
         <w:r w:rsidRPr="00723D08">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>home and living supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00723D08">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34BBFFD0" w14:textId="265CE67C" w:rsidR="00723D08" w:rsidRDefault="00CB05F4" w:rsidP="00B51B99">
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Supported independent living</w:t>
       </w:r>
       <w:r w:rsidR="007E582B" w:rsidRPr="00307072">
         <w:t xml:space="preserve"> may be the </w:t>
       </w:r>
       <w:r w:rsidR="009270A6" w:rsidRPr="00307072">
         <w:t>best</w:t>
       </w:r>
       <w:r w:rsidR="007E582B" w:rsidRPr="00307072">
         <w:t xml:space="preserve"> option </w:t>
       </w:r>
       <w:r w:rsidR="00257B1B">
         <w:t xml:space="preserve">for you </w:t>
       </w:r>
       <w:r w:rsidR="007E582B" w:rsidRPr="00307072">
         <w:t xml:space="preserve">if you need significant person-to-person support </w:t>
       </w:r>
       <w:r w:rsidR="00443FA8" w:rsidRPr="00307072">
         <w:t xml:space="preserve">provided by a </w:t>
       </w:r>
       <w:r w:rsidR="00DF62B1" w:rsidRPr="00307072">
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00443FA8" w:rsidRPr="00307072">
         <w:t xml:space="preserve">isability </w:t>
       </w:r>
       <w:r w:rsidR="00DF62B1" w:rsidRPr="00307072">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00443FA8" w:rsidRPr="00307072">
         <w:t xml:space="preserve">upport </w:t>
       </w:r>
       <w:r w:rsidR="00DF62B1" w:rsidRPr="00307072">
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidR="00443FA8" w:rsidRPr="00307072">
         <w:t>orker, including overnight support</w:t>
       </w:r>
       <w:r w:rsidR="00710411">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B518C88" w14:textId="29BDF7D8" w:rsidR="00CA75A9" w:rsidRPr="00723D08" w:rsidRDefault="00723D08" w:rsidP="00723D08">
+    <w:p w14:paraId="2B518C88" w14:textId="23CFF158" w:rsidR="003A4FB0" w:rsidRPr="00723D08" w:rsidRDefault="00723D08" w:rsidP="00723D08">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D2E75">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>To work out if we can fund supported independent living</w:t>
       </w:r>
       <w:r w:rsidR="008A39E5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> we’ll need to get information from you about your current and future home and living goals, as well as your support needs.</w:t>
       </w:r>
-      <w:r w:rsidR="00CA75A9" w:rsidRPr="000D2E75">
+      <w:r w:rsidR="003A4FB0" w:rsidRPr="000D2E75">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidR="00CA75A9" w:rsidRPr="000D2E75">
+      <w:r w:rsidR="003A4FB0" w:rsidRPr="000D2E75">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CA75A9" w:rsidRPr="00723D08">
+      <w:r w:rsidR="003A4FB0" w:rsidRPr="00723D08">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>This will help us decide what home and living support we can fund.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7288F932" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRDefault="00CA75A9" w:rsidP="00B14C20">
+    <w:p w14:paraId="7288F932" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRDefault="003A4FB0" w:rsidP="00B14C20">
       <w:r>
         <w:t>When deciding if we can fund supported independent living</w:t>
       </w:r>
       <w:r w:rsidRPr="004F23F4">
         <w:t>, we think about:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BCCF16C" w14:textId="5D22C984" w:rsidR="00CA75A9" w:rsidRDefault="00CA75A9" w:rsidP="003C1AFC">
+    <w:p w14:paraId="0BCCF16C" w14:textId="2855B611" w:rsidR="003A4FB0" w:rsidRDefault="003A4FB0" w:rsidP="003C1AFC">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">if it meets the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48">
+      <w:hyperlink r:id="rId51">
         <w:r w:rsidRPr="01D9A227">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t>, including if it’s an NDIS support for you</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="50567242" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRDefault="00CA75A9" w:rsidP="00806209">
+        <w:t>, and it’s an NDIS support for you</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50567242" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRDefault="003A4FB0" w:rsidP="00806209">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_How_old_are_2" w:history="1">
         <w:r w:rsidRPr="006B43AC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>how old you are</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1F6A2665" w14:textId="1CFBD0F6" w:rsidR="00CA75A9" w:rsidRPr="000C3EE4" w:rsidRDefault="00CA75A9" w:rsidP="00806209">
+    <w:p w14:paraId="1F6A2665" w14:textId="1CFBD0F6" w:rsidR="003A4FB0" w:rsidRPr="000C3EE4" w:rsidRDefault="003A4FB0" w:rsidP="00806209">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> HYPERLINK  \l "_How_much_support_2" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00CD05F9">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>how much support you need in your home every</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD05F9">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>day</w:t>
       </w:r>
       <w:r w:rsidRPr="00276EDF">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A3798F4" w14:textId="522293E8" w:rsidR="005D0383" w:rsidRDefault="00CA75A9" w:rsidP="005D0383">
+    <w:p w14:paraId="1A3798F4" w14:textId="522293E8" w:rsidR="003A4FB0" w:rsidRDefault="003A4FB0" w:rsidP="005D0383">
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>We’ll also look at whether</w:t>
       </w:r>
       <w:r w:rsidRPr="004201BA">
         <w:t xml:space="preserve"> you can share this support</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5A37">
         <w:t xml:space="preserve"> or need support to live alone</w:t>
       </w:r>
       <w:r w:rsidRPr="00A4148C">
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="10" w:name="_What’s_your_Roster"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="13" w:name="_Does_shared_living"/>
+      <w:bookmarkStart w:id="9" w:name="_What’s_your_Roster"/>
+      <w:bookmarkStart w:id="10" w:name="_How_old_are"/>
+      <w:bookmarkStart w:id="11" w:name="_How_old_are_1"/>
+      <w:bookmarkStart w:id="12" w:name="_Does_shared_living"/>
+      <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
-      <w:bookmarkEnd w:id="13"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="7A48410C" w14:textId="5A1CB423" w:rsidR="00CA75A9" w:rsidRDefault="00CA75A9" w:rsidP="005D0383">
+    </w:p>
+    <w:p w14:paraId="7A48410C" w14:textId="5A1CB423" w:rsidR="003A4FB0" w:rsidRDefault="003A4FB0" w:rsidP="005D0383">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Does supported independent living meet the NDIS funding criteria?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40F456D4" w14:textId="29A599EE" w:rsidR="00CA75A9" w:rsidRDefault="00CA75A9" w:rsidP="008C2C76">
+    <w:p w14:paraId="40F456D4" w14:textId="7B3674E0" w:rsidR="003A4FB0" w:rsidRDefault="003A4FB0" w:rsidP="008C2C76">
       <w:pPr>
         <w:pStyle w:val="Indentedbodytext"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Like all NDIS supports we fund, supported independent living must meet all the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49">
+      <w:hyperlink r:id="rId52">
         <w:r w:rsidRPr="01D9A227">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>. We also think about what other NDIS supports you need in your home, and how these supports will all work together.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78B3EB63" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRDefault="00CA75A9" w:rsidP="008C2C76">
+    <w:p w14:paraId="78B3EB63" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRDefault="003A4FB0" w:rsidP="008C2C76">
       <w:pPr>
         <w:pStyle w:val="Indentedbodytext"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>For example, we need to know supported independent living is value for money compared to the cost and benefits of other supports.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="3"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> There might be other home and living supports that help you live the way you want to, and offer better value for money than supported independent living.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="295A3625" w14:textId="58EA6611" w:rsidR="00CA75A9" w:rsidRDefault="00CA75A9" w:rsidP="008C2C76">
+    <w:p w14:paraId="295A3625" w14:textId="732EB93F" w:rsidR="003A4FB0" w:rsidRDefault="003A4FB0" w:rsidP="008C2C76">
       <w:pPr>
         <w:pStyle w:val="Indentedbodytext"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:t>We also need to know your home and living supports are NDIS supports.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="4"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> We can’t fund supports that are appropriately funded by another government or community service.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="04DBE29E" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="004201BA">
+        <w:t xml:space="preserve"> We can’t fund supports that are not NDIS supports or that are better funded by another government or community service. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030716A">
+        <w:t xml:space="preserve">Learn more about </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId53" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>what supports the NDIS is responsible for</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04DBE29E" w14:textId="62859A19" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="004201BA">
       <w:r w:rsidRPr="000D2E75">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">For example, </w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">we can’t fund housing, except for </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50" w:history="1">
+      <w:hyperlink r:id="rId54" w:anchor="specialist-disability-accommodation" w:history="1">
         <w:r w:rsidRPr="000D2E75">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>specialist disability accommodation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">. When we say housing, we mean the building itself, like a house or apartment. Many people buy or rent their own housing. </w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>State and territory governments are responsible for helping people with housing. This includes making sure all Australians, including people with disability, have access to accessible, affordable and appropriate housing</w:t>
       </w:r>
       <w:r w:rsidRPr="00276EDF">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02916B38" w14:textId="13910F17" w:rsidR="00CA75A9" w:rsidRPr="00D7753E" w:rsidRDefault="00CA75A9" w:rsidP="004201BA">
+    <w:p w14:paraId="02916B38" w14:textId="3A75A6CC" w:rsidR="003A4FB0" w:rsidRPr="00D7753E" w:rsidRDefault="003A4FB0" w:rsidP="004201BA">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">Supported independent living, or other types of home and living support, might be suitable for you once you find housing that suits you. Learn more </w:t>
       </w:r>
       <w:r>
         <w:t>about</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51" w:history="1">
+      <w:hyperlink r:id="rId55" w:anchor="mainstream-and-community" w:history="1">
         <w:r w:rsidRPr="00A35DCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>mainstream and community supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A35DCF">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FCAF014" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRDefault="00CA75A9" w:rsidP="00257B1B">
+    <w:p w14:paraId="1FCAF014" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRDefault="003A4FB0" w:rsidP="00257B1B">
       <w:r>
         <w:t>Some of the things we consider when deciding if we can fund supported independent living include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4768F39A" w14:textId="3077CB3F" w:rsidR="00CA75A9" w:rsidRPr="00806209" w:rsidRDefault="00CA75A9" w:rsidP="00806209">
+    <w:p w14:paraId="4768F39A" w14:textId="3077CB3F" w:rsidR="003A4FB0" w:rsidRPr="00806209" w:rsidRDefault="003A4FB0" w:rsidP="00806209">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00806209">
         <w:t>your current situation</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidRPr="00806209">
         <w:t>goals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20563E9A" w14:textId="5C7AEFA9" w:rsidR="00CA75A9" w:rsidRPr="00806209" w:rsidRDefault="00CA75A9" w:rsidP="00806209">
+    <w:p w14:paraId="20563E9A" w14:textId="5C7AEFA9" w:rsidR="003A4FB0" w:rsidRPr="00806209" w:rsidRDefault="003A4FB0" w:rsidP="00806209">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00806209">
         <w:t xml:space="preserve">where you live now and </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">your </w:t>
       </w:r>
       <w:r w:rsidRPr="00806209">
         <w:t>future home and living goals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27AC63C0" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRPr="00806209" w:rsidRDefault="00CA75A9" w:rsidP="00806209">
+    <w:p w14:paraId="27AC63C0" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="00806209" w:rsidRDefault="003A4FB0" w:rsidP="00806209">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00806209">
         <w:t>your independent living skills and potential to build on these</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B7B935F" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRPr="00806209" w:rsidRDefault="00CA75A9" w:rsidP="00806209">
+    <w:p w14:paraId="1B7B935F" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="00806209" w:rsidRDefault="003A4FB0" w:rsidP="00806209">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00806209">
+        <w:lastRenderedPageBreak/>
         <w:t>supports you need to achieve your home and living goals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ED15616" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRPr="00806209" w:rsidRDefault="00CA75A9" w:rsidP="00806209">
+    <w:p w14:paraId="6ED15616" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="00806209" w:rsidRDefault="003A4FB0" w:rsidP="00806209">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00806209">
         <w:t>information about your day</w:t>
       </w:r>
       <w:r>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00806209">
         <w:t>to</w:t>
       </w:r>
       <w:r>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00806209">
         <w:t>day support needs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FE07B22" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRPr="00806209" w:rsidRDefault="00CA75A9" w:rsidP="00806209">
+    <w:p w14:paraId="6FE07B22" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="00806209" w:rsidRDefault="003A4FB0" w:rsidP="00806209">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00806209">
         <w:t>reports or occupational therapy assessments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11E0ABFC" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRPr="00806209" w:rsidRDefault="00CA75A9" w:rsidP="00806209">
+    <w:p w14:paraId="11E0ABFC" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="00806209" w:rsidRDefault="003A4FB0" w:rsidP="00806209">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00806209">
         <w:t>other helpful information about your support needs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="733293EC" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRDefault="00CA75A9" w:rsidP="00806209">
+    <w:p w14:paraId="733293EC" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRDefault="003A4FB0" w:rsidP="00806209">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00806209">
         <w:t>any alternative home and living options.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7661B978" w14:textId="5A535D46" w:rsidR="00CA75A9" w:rsidRDefault="00CA75A9" w:rsidP="00257B1B">
+    <w:p w14:paraId="7661B978" w14:textId="5A535D46" w:rsidR="003A4FB0" w:rsidRDefault="003A4FB0" w:rsidP="00257B1B">
       <w:r>
         <w:t>We’ll use the information you, family members, or carers give us to understand your needs</w:t>
       </w:r>
       <w:r w:rsidRPr="008C2073">
         <w:t xml:space="preserve">. We’ll </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r w:rsidRPr="008C2073">
         <w:t>look</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> at any relevant information you gave us when you applied to the NDIS, including medical or allied health reports</w:t>
       </w:r>
       <w:r w:rsidRPr="00053DD1">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E3D904D" w14:textId="0357FB4F" w:rsidR="00CA75A9" w:rsidRDefault="00CA75A9" w:rsidP="006A3BD0">
-[...9 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w14:paraId="0E3D904D" w14:textId="0357FB4F" w:rsidR="003A4FB0" w:rsidRDefault="003A4FB0" w:rsidP="006A3BD0">
+      <w:r>
+        <w:t>If you have any other information or reports you think will help us understand your needs, let us know. We might also ask you for more information to help us make a decision.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="5"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DFDD3DC" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRPr="00F102F9" w:rsidRDefault="00CA75A9" w:rsidP="00E57570">
+    <w:p w14:paraId="2DFDD3DC" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="00F102F9" w:rsidRDefault="003A4FB0" w:rsidP="00E57570">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_How_old_are_2"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="16" w:name="_How_much_support_1"/>
+      <w:bookmarkStart w:id="13" w:name="_How_old_are_2"/>
+      <w:bookmarkStart w:id="14" w:name="_Is_SIL_the"/>
+      <w:bookmarkStart w:id="15" w:name="_How_much_support_1"/>
+      <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
-      <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidRPr="00F102F9">
         <w:t>How old are you?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DB558EA" w14:textId="1B33DF30" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00E57570">
+    <w:p w14:paraId="7DB558EA" w14:textId="4E8CA14C" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00E57570">
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">Supported independent living is generally only considered to meet the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52" w:history="1">
+      <w:hyperlink r:id="rId56" w:history="1">
         <w:r w:rsidRPr="000D2E75">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve"> for people aged 18 or older.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3120F97A" w14:textId="79C0C9D3" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00E57570">
+    <w:p w14:paraId="3120F97A" w14:textId="2A69DDA4" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00E57570">
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">This is because we would usually expect parents to provide the support a child needs to live in the family home. Where a child needs much </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">more </w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t>support because of</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> their</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve"> disability</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
-        <w:t xml:space="preserve">than </w:t>
-[...6 lines deleted...]
-        <w:r w:rsidR="008851FE">
+        <w:t xml:space="preserve">than children of the same age, we may be able to fund </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId57" w:anchor="including-specific" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>personal care</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="008851FE">
+      <w:r>
         <w:t xml:space="preserve"> or other supports</w:t>
       </w:r>
       <w:r w:rsidRPr="00276EDF">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Learn more about</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54" w:history="1">
+      <w:hyperlink r:id="rId58" w:anchor="reasonable-and-necessary" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>reasonable and necessary supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000D2E75">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="590F8985" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00E57570">
+    <w:p w14:paraId="590F8985" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00E57570">
       <w:r w:rsidRPr="000D2E75">
         <w:t>State and territory governments are responsible for children who can’t live in their family home.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="441BA91B" w14:textId="63C8769E" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="001E229E">
+    <w:p w14:paraId="441BA91B" w14:textId="63C8769E" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="001E229E">
       <w:r w:rsidRPr="000D2E75">
         <w:t>If you’re 17 and your goal is to move out of home, we may be able to fund support to explore your home and living options. It’s never too early to start thinking about what this might look like for you in the future.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="743338F6" w14:textId="4554E1EB" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00E57570">
+    <w:p w14:paraId="743338F6" w14:textId="4554E1EB" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00E57570">
       <w:r w:rsidRPr="000D2E75">
         <w:t>If so, talk to us about the home and living goals you want to pursue</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve"> We can start helping you work out the best option for you, and we may fund support to help you explore your options. Talk to your support coordinator</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or my NDIS contact </w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t>if you</w:t>
       </w:r>
       <w:r>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t>d like more information.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C1D327F" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00A744A3">
+    <w:p w14:paraId="6C1D327F" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00A744A3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_How_much_support_2"/>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkStart w:id="16" w:name="_How_much_support_2"/>
+      <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidRPr="000D2E75">
         <w:t>How much support do you need in your home every day?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3727192A" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="006A578C">
+    <w:p w14:paraId="3727192A" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="006A578C">
       <w:r w:rsidRPr="000D2E75">
         <w:t>Supported independent living may be suitable for you if you need both:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71FD30CE" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="006E6231">
+    <w:p w14:paraId="71FD30CE" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="006E6231">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="000D2E75">
         <w:t>active disability support for more than 8 hours per day to complete daily activities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="194632CB" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00C22EB5">
+    <w:p w14:paraId="194632CB" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00C22EB5">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="000D2E75">
         <w:t>some level of support for the other hours – that is, you need support for 24 hours per day, 7 days per week, including overnight support.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35175536" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00D34EC7">
+    <w:p w14:paraId="35175536" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00D34EC7">
       <w:r w:rsidRPr="000D2E75">
         <w:t>When we say active disability support, we mean support in your home to help you do daily activities. For example, you may need help with personal care, getting ready, cooking, eating and drinking, cleaning and doing chores.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B2CCCAF" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00D34EC7">
-      <w:r w:rsidRPr="000D2E75">
+    <w:p w14:paraId="5B2CCCAF" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00D34EC7">
+      <w:r w:rsidRPr="000D2E75">
+        <w:lastRenderedPageBreak/>
         <w:t>Active disability support includes direct support, where a support worker helps you do something or does something for you. It might also include monitoring support, where a support worker supervises you doing things yourself and can help you if you need it.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60B54E22" w14:textId="659568EC" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00D34EC7">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Active disability support refers to support provided during the day. We work out </w:t>
+    <w:p w14:paraId="60B54E22" w14:textId="26382FA4" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00D34EC7">
+      <w:r w:rsidRPr="000D2E75">
+        <w:t>Active disability support refers to support provided during the day</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E0F6F">
+        <w:t>a registered provider</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D2E75">
+        <w:t xml:space="preserve">. We work out </w:t>
       </w:r>
       <w:hyperlink w:anchor="_What_type_of_1" w:history="1">
         <w:r w:rsidRPr="000D2E75">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>overnight support</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000D2E75">
-        <w:t xml:space="preserve"> separately, depending on whether you need someone to be awake at night to support you. For more information, see </w:t>
-[...19 lines deleted...]
-    <w:p w14:paraId="26835228" w14:textId="4C2104F4" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00D34EC7">
+        <w:t xml:space="preserve"> separately, depending on whether you need someone to be awake at night to support you.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26835228" w14:textId="164A83B4" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00D34EC7">
       <w:r>
         <w:t>Active disability support</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
-        <w:t xml:space="preserve"> doesn’t include support workers doing other work that isn’t related to supporting you, such as record keeping or filing.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F3A046" w14:textId="29C7D052" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00A30795">
+        <w:t xml:space="preserve"> doesn’t include support workers doing other work that isn’t related to supporting you, such as record</w:t>
+      </w:r>
+      <w:r w:rsidR="00E2319C">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D2E75">
+        <w:t>keeping or filing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F3A046" w14:textId="7CFAE87B" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00A30795">
       <w:r w:rsidRPr="000D2E75">
         <w:t>In most situations</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
-        <w:t xml:space="preserve"> supported independent living covers support for the time you are in your home. You may be able to choose to use some of your supported independent living funding to help you go to activities or complete some personal tasks outside your home. This includes things like going to and from the shops or your activities in the community. You should talk to your provider about how you want to use your supported independent living funding and make sure this is included in your </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId55" w:history="1">
+        <w:t xml:space="preserve"> supported independent living covers support for the time you are in your home. You may be able to choose to use some of your supported independent living funding to help you go to activities or complete some personal tasks outside your home. This includes things like going to and from the shops or your activities in the community. You should talk to your </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">registered </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D2E75">
+        <w:t xml:space="preserve">provider about how you want to use your supported independent living funding and make sure this is included in your </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId59" w:history="1">
         <w:r w:rsidRPr="000D2E75">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>service agreement</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve"> with them.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B586BCF" w14:textId="72E94F9D" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00A30795">
-[...5 lines deleted...]
-        <w:t>funding for day activities, employment</w:t>
+    <w:p w14:paraId="1B586BCF" w14:textId="72E94F9D" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00A30795">
+      <w:r w:rsidRPr="000D2E75">
+        <w:t>You may spend time outside your home doing other activities. This might include work, study, going to a group activity or spending time with friends and family. Support for activities outside your home can be funded separately in your plan. For example, you might also get funding for day activities, employment</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve"> or</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> social and</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve"> recreation supports separately to your supported independent living funding.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A2C9787" w14:textId="00EE75AF" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00A30795">
+    <w:p w14:paraId="2A2C9787" w14:textId="670313D1" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00A30795">
       <w:r w:rsidRPr="000D2E75">
         <w:t>We</w:t>
       </w:r>
       <w:r>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
-        <w:t xml:space="preserve">ll work with you and your providers to make sure all your funding works together as a package of </w:t>
+        <w:t xml:space="preserve">ll work with you and your </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">registered </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D2E75">
+        <w:t xml:space="preserve">providers to make sure all your funding works together as a </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">total </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D2E75">
+        <w:t xml:space="preserve">package of </w:t>
       </w:r>
       <w:r>
         <w:t>NDIS supports</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve"> that work for you, both in your home and the community.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BBDD9C8" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00254EE8">
+    <w:p w14:paraId="0BBDD9C8" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00254EE8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Can_your_living"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="21" w:name="_How_do_we_1"/>
+      <w:bookmarkStart w:id="17" w:name="_Can_your_living"/>
+      <w:bookmarkStart w:id="18" w:name="_Is_SLS_reasonable"/>
+      <w:bookmarkStart w:id="19" w:name="_How_do_we"/>
+      <w:bookmarkStart w:id="20" w:name="_How_do_we_1"/>
+      <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
-      <w:bookmarkEnd w:id="21"/>
       <w:r w:rsidRPr="000D2E75">
         <w:t>What information do we look at when we decide if we’ll fund supported independent living?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1889B994" w14:textId="57256D60" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00A005DE">
+    <w:p w14:paraId="1889B994" w14:textId="57256D60" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00A005DE">
       <w:r w:rsidRPr="000D2E75">
         <w:t>We use information, like discussions with you, family members, guardians or carers to understand your disability support needs. We’ll look at information you gave us when you applied to the NDIS, such as medical or allied health reports, if they</w:t>
       </w:r>
       <w:r>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t>re still relevant.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76A10F32" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00A005DE">
+    <w:p w14:paraId="76A10F32" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00A005DE">
       <w:r w:rsidRPr="000D2E75">
         <w:t>If you have any other information or reports you think will help us understand your needs, let us know.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BD0E65B" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00A005DE">
+    <w:p w14:paraId="1BD0E65B" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00A005DE">
       <w:r w:rsidRPr="000D2E75">
         <w:t>We need to know:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3821E7D5" w14:textId="60B0E087" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00A005DE">
+    <w:p w14:paraId="3821E7D5" w14:textId="60B0E087" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00A005DE">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="000D2E75">
         <w:t>your current situation</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve"> goals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C7A7C1" w14:textId="01B81944" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00A005DE">
+    <w:p w14:paraId="07C7A7C1" w14:textId="01B81944" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00A005DE">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">where you live now and </w:t>
       </w:r>
       <w:r>
         <w:t>your</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve"> future home and living goals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="117B54A2" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00A005DE">
+    <w:p w14:paraId="117B54A2" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00A005DE">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="000D2E75">
         <w:t>what supports you get now, and what supports you might need in the future</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="436A8333" w14:textId="0EADF7FC" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00A005DE">
+    <w:p w14:paraId="436A8333" w14:textId="0EADF7FC" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00A005DE">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="000D2E75">
+        <w:lastRenderedPageBreak/>
         <w:t>what home and living supports you</w:t>
       </w:r>
       <w:r>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t>ve looked at before</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="683805C7" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00A005DE">
+    <w:p w14:paraId="683805C7" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00A005DE">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="000D2E75">
         <w:t>your independent living skills, and how you might build on these</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4842A3B8" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00A005DE">
+    <w:p w14:paraId="4842A3B8" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00A005DE">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="000D2E75">
         <w:t>information about your day-to-day support needs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F8FB06C" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00A005DE">
+    <w:p w14:paraId="3F8FB06C" w14:textId="10749FEC" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="003C0EF3">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="000D2E75">
-        <w:t>assessments or reports from a qualified and registered allied health professional or behavioural support practitioner that tell us about your functional capacity</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="066FEC44" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00A005DE">
+        <w:t xml:space="preserve">assessments or reports from a qualified and registered allied health professional or behavioural support practitioner that tell us about </w:t>
+      </w:r>
+      <w:r>
+        <w:t>things you can and can’t do because of your disabilit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D2E75">
+        <w:t>y</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="066FEC44" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00A005DE">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="000D2E75">
         <w:t>other helpful information about your support needs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EC795B1" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00A005DE">
+    <w:p w14:paraId="0EC795B1" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00A005DE">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="000D2E75">
         <w:t>if supported independent living is value for money compared to other home and living supports</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19C6687E" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00A005DE">
+    <w:p w14:paraId="19C6687E" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00A005DE">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="000D2E75">
         <w:t>if other home and living options better suit your needs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BA35E4C" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00A005DE">
+    <w:p w14:paraId="6BA35E4C" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00A005DE">
       <w:r w:rsidRPr="000D2E75">
         <w:t>If you’re new to supported independent living or we don’t have enough information, we may ask you to get an assessment.</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="6"/>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve"> For example, we may fund an assessment by a qualified and registered allied health professional to help us understand what support you need.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7565701C" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00A30795">
+    <w:p w14:paraId="7565701C" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00A30795">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_How_do_we_2"/>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkStart w:id="21" w:name="_How_do_we_2"/>
+      <w:bookmarkEnd w:id="21"/>
       <w:r w:rsidRPr="000D2E75">
         <w:t>How do we decide how much supported independent living support you get?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F8ACE98" w14:textId="430F2D74" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="005168AD">
+    <w:p w14:paraId="4F8ACE98" w14:textId="430F2D74" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="005168AD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7371"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="000D2E75">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">If supported independent living is the right option for you, we’ll work out how much funding to include in your plan. We’ll use all available information, like your </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Your_roster_of" w:history="1">
         <w:r w:rsidRPr="000D2E75">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>roster of care</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve"> if you have one, assessments and reports to work this out.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B2470C4" w14:textId="61D67E8D" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00A41819">
+    <w:p w14:paraId="1B2470C4" w14:textId="61D67E8D" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00A41819">
       <w:r w:rsidRPr="000D2E75">
         <w:t>We also use other sources of information, like discussions with you, family members, or carers to understand your needs. We’ll look at any information you gave us when you applied to the NDIS, including medical or allied health reports, if they</w:t>
       </w:r>
       <w:r>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t>re still relevant.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6006D6FC" w14:textId="7CC1C5C7" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00AA472C">
+    <w:p w14:paraId="6006D6FC" w14:textId="7CC1C5C7" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00AA472C">
       <w:r w:rsidRPr="000D2E75">
         <w:t>If you have any other information or reports you think will help us understand your needs, let us know.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01725BD7" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00810813">
+    <w:p w14:paraId="01725BD7" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00810813">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Your_roster_of"/>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkStart w:id="22" w:name="_Your_roster_of"/>
+      <w:bookmarkEnd w:id="22"/>
       <w:r w:rsidRPr="000D2E75">
         <w:t>Your roster of care</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B39F5DD" w14:textId="3EFC96BC" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="003A4689">
+    <w:p w14:paraId="1B39F5DD" w14:textId="3D816E51" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="003A4689">
       <w:r w:rsidRPr="000D2E75">
         <w:t>A roster of care does</w:t>
       </w:r>
-      <w:r w:rsidR="0094555A">
+      <w:r>
         <w:t>n’t</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve"> decide the amount or type of </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t>support</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve"> you will get in your plan. A roster of care only describes the types of supports you </w:t>
       </w:r>
       <w:r>
         <w:t>can</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
-        <w:t xml:space="preserve"> get from your supported independent living provider</w:t>
+        <w:t xml:space="preserve"> get from your </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996018">
+        <w:t>registered</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D2E75">
+        <w:t>supported independent living provider</w:t>
       </w:r>
       <w:r>
         <w:t>. It</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve"> may help us to decide how much supported independent living funding to include in your plan.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> You can ask your supported independent living provider for your roster of care at any time.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1999DFF4" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00AA472C">
+    <w:p w14:paraId="1999DFF4" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00AA472C">
       <w:r w:rsidRPr="000D2E75">
         <w:t>Your roster of care includes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F314941" w14:textId="5FE9B8B5" w:rsidR="00CA75A9" w:rsidRPr="00CF0AA7" w:rsidRDefault="00CA75A9" w:rsidP="00D9231E">
+    <w:p w14:paraId="07E077C3" w14:textId="5EBD1169" w:rsidR="003A4FB0" w:rsidRPr="003A4FB0" w:rsidRDefault="003A4FB0" w:rsidP="004E40FF">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_How_much_support" w:history="1">
+        <w:r w:rsidRPr="00CF0AA7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>the hours of support you need to do day-to-day activities in your home in an ordinary week</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="60D407E2" w14:textId="41662D31" w:rsidR="003A4FB0" w:rsidRPr="003A4FB0" w:rsidRDefault="003A4FB0" w:rsidP="004E40FF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:fldChar w:fldCharType="begin"/>
-[...24 lines deleted...]
-      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> HYPERLINK  \l "_What_ratio_of_1" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00481636">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>the ratio of support you need</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413F535A" w14:textId="1A390073" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00E80102">
+    <w:p w14:paraId="413F535A" w14:textId="1651E41B" w:rsidR="003A4FB0" w:rsidRPr="00F847F4" w:rsidRDefault="003A4FB0" w:rsidP="00E80102">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="000D2E75">
+      <w:r w:rsidRPr="00F847F4">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="000D2E75">
+      <w:r w:rsidRPr="00F847F4">
         <w:instrText xml:space="preserve"> HYPERLINK  \l "_What_intensity_of_1" </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="000D2E75">
+      <w:r w:rsidRPr="00F847F4">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="000D2E75">
+      <w:r w:rsidRPr="00F847F4">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t>the price level, for example standard or high intensity, of the supported independent living you need</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="356D6CE7" w14:textId="6DA9F313" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00AA472C">
+        <w:t>the level, for example standard or high intensity, of the supported independent living you need</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="356D6CE7" w14:textId="6DA9F313" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00AA472C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D2E75">
+      <w:r w:rsidRPr="00F847F4">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:hyperlink w:anchor="_What_type_of_1" w:history="1">
         <w:r w:rsidRPr="000D2E75">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>the type of support you need overnight</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="41F79F27" w14:textId="73E77B3A" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="0060088A">
+    <w:p w14:paraId="41F79F27" w14:textId="73E77B3A" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="0060088A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_How_do_you" w:history="1">
         <w:r w:rsidRPr="00D86F97">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>the amount of irregular support you need</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000D2E75">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53A16EB6" w14:textId="36671174" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00810813">
+    <w:p w14:paraId="53A16EB6" w14:textId="36671174" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00810813">
       <w:r w:rsidRPr="000D2E75">
         <w:t>You</w:t>
       </w:r>
-      <w:r w:rsidR="00242853">
+      <w:r>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t>ll usually only need to give us one roster of care. If you had supported independent living approved in your plan before and your support needs stay the same, we’ll continue the same support in your next plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73212A42" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00B34C56">
+    <w:p w14:paraId="73212A42" w14:textId="2DBBBB88" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00B34C56">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D2E75">
-[...3 lines deleted...]
-        <w:r w:rsidRPr="000D2E75">
+      <w:r w:rsidRPr="00F847F4">
+        <w:t xml:space="preserve">We’ll work out the amount of funding to put in your plan using information from the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId60" w:history="1">
+        <w:r w:rsidRPr="00F847F4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>NDIS Pricing Arrangements and Price Limits</w:t>
+          <w:t>NDIS Pricing Schedule</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000D2E75">
+      <w:r w:rsidRPr="00F847F4">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A5F26A1" w14:textId="38E22D2F" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00B34C56">
+    <w:p w14:paraId="5A5F26A1" w14:textId="16160CF4" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00B34C56">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">We’ll discuss your supported independent living funding and any changes to supports when we </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57" w:history="1">
+      <w:hyperlink r:id="rId61" w:anchor="creating-your-plan" w:history="1">
         <w:r w:rsidRPr="000D2E75">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>create your plan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000D2E75">
         <w:t>. Your plan will show the approved supported independent living funding.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F59C3AF" w14:textId="7B2F78AB" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00CF4680">
+    <w:p w14:paraId="0F59C3AF" w14:textId="66FB971F" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00CF4680">
       <w:r>
         <w:t>You can only use the supported independent living f</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t>unding in your plan for that purpose. However, you can use this funding flexibly. For example, you can talk to your provider about what mix of services they</w:t>
       </w:r>
       <w:r>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
-        <w:t>ll deliver within your supported independent living funding. Remember, your provider can only charge for services they</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0094555A">
+        <w:t xml:space="preserve">ll deliver within your supported independent living funding. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D2E75">
+        <w:t xml:space="preserve">our </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">registered </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D2E75">
+        <w:t>provider can only charge for services they</w:t>
+      </w:r>
+      <w:r>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">ve provided, and you have agreed with them in your service agreement. Learn more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58" w:history="1">
+      <w:hyperlink r:id="rId62" w:history="1">
         <w:r w:rsidRPr="000D2E75">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>service agreements</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000D2E75">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01B4D836" w14:textId="6932185C" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00B34C56">
+    <w:p w14:paraId="01B4D836" w14:textId="6932185C" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00B34C56">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="000D2E75">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">If you have a </w:t>
       </w:r>
       <w:hyperlink w:anchor="_How_do_you_3" w:history="1">
         <w:r w:rsidRPr="000D2E75">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>service agreement</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve"> with your provider, it will show what support they</w:t>
       </w:r>
       <w:r>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t>ll provide and how they</w:t>
       </w:r>
       <w:r>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t>ll provide it. You can work with your provider to decide how to spend your funding. It</w:t>
       </w:r>
       <w:r>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t>s important that your service agreement tells your service provider what you want them to provide and what their responsibilities are.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11D7359C" w14:textId="68417A20" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="006819A5">
+    <w:p w14:paraId="11D7359C" w14:textId="51FBC78C" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="006819A5">
       <w:r w:rsidRPr="000D2E75">
         <w:t>If things change, or we decide to re</w:t>
       </w:r>
       <w:r>
         <w:t>assess</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve"> your plan, we might need a new roster of care. You can always talk to us if you’re not happy with a decision we</w:t>
       </w:r>
       <w:r>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">ve made about your supported independent living funding. Learn more about when your plan can be </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59" w:history="1">
+      <w:hyperlink r:id="rId63" w:anchor="reviewing-our-decisions" w:history="1">
         <w:r w:rsidRPr="000D2E75">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>re</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>assess</w:t>
         </w:r>
         <w:r w:rsidRPr="000D2E75">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ed</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000D2E75">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">or asking for a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60" w:history="1">
+      <w:hyperlink w:anchor="_What_if_you_1" w:history="1">
         <w:r w:rsidRPr="000D2E75">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>review of a decision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve"> we</w:t>
       </w:r>
       <w:r>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t>ve made.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="083058AD" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00A30795">
+    <w:p w14:paraId="083058AD" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00A30795">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_How_much_support"/>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkStart w:id="23" w:name="_How_much_support"/>
+      <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidRPr="000D2E75">
         <w:t>What hours of support do you need in your home?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41C69567" w14:textId="32F70627" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00F774A9">
+    <w:p w14:paraId="41C69567" w14:textId="32F70627" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00F774A9">
       <w:r w:rsidRPr="000D2E75">
         <w:t>To help us work out how many hours of support you need, we look at evidence of your day-to-day support needs. For example, we look at any new assessments or reports about your disability support needs that describe how often and when you need support. We</w:t>
       </w:r>
       <w:r>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t>ll use this information to work out what days of the week, and times of the day, you need support in an ordinary week. We’ll also look at any information you give us from your provider and allied health professionals.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A5E5EDD" w14:textId="49B3C88E" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00474537">
+    <w:p w14:paraId="7A5E5EDD" w14:textId="49B3C88E" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00474537">
       <w:r w:rsidRPr="000D2E75">
         <w:t>We also look at what activities you do outside home. We</w:t>
       </w:r>
       <w:r>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t>ll note times you don’t need supports to be provided in your home. For example, you might work, study, go to a group activity, do things in the community, or spend time with friends or family.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="116A4B4F" w14:textId="1D4C9CF0" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="008D10F3">
-      <w:r w:rsidRPr="000D2E75">
+    <w:p w14:paraId="116A4B4F" w14:textId="1D4C9CF0" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="008D10F3">
+      <w:r w:rsidRPr="000D2E75">
+        <w:lastRenderedPageBreak/>
         <w:t>Your supported independent living funding also includes funding for an average of 12 public holidays per year. So</w:t>
       </w:r>
-      <w:r w:rsidR="00E72A7C">
+      <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve"> you can access supported independent living on public holidays if you want to. This may vary slightly for each state and territory.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41D1EBD7" w14:textId="7F0A1C2B" w:rsidR="00CA75A9" w:rsidRDefault="00CA75A9" w:rsidP="001C05BF">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> the time when you</w:t>
+    <w:p w14:paraId="41D1EBD7" w14:textId="432333DB" w:rsidR="003A4FB0" w:rsidRDefault="003A4FB0" w:rsidP="001C05BF">
+      <w:r w:rsidRPr="000D2E75">
+        <w:t>If you don’t need some level of support all of the time when you</w:t>
       </w:r>
       <w:r>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t>re at home, supported independent living probably isn’t suitable for you. We</w:t>
       </w:r>
       <w:r>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">ll talk to you about other options. For example, we may fund </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61" w:history="1">
+      <w:hyperlink r:id="rId64" w:anchor="including-specific" w:history="1">
         <w:r w:rsidRPr="000D2E75">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>personal care supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve"> based on your individual support needs instead of supported independent living.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="25" w:name="_The_level_of"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="28" w:name="_What_ratio_of"/>
+      <w:bookmarkStart w:id="24" w:name="_The_level_of"/>
+      <w:bookmarkStart w:id="25" w:name="_What_is_the"/>
+      <w:bookmarkStart w:id="26" w:name="_What_intensity_of"/>
+      <w:bookmarkStart w:id="27" w:name="_What_ratio_of"/>
+      <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
+    </w:p>
+    <w:p w14:paraId="3424FFD0" w14:textId="7279B2EC" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="008E31E5">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_What_ratio_of_1"/>
       <w:bookmarkEnd w:id="28"/>
-    </w:p>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="29"/>
       <w:r w:rsidRPr="000D2E75">
         <w:t>What ratio of support do you need?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A769047" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="008E31E5">
+    <w:p w14:paraId="0A769047" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="008E31E5">
       <w:r w:rsidRPr="000D2E75">
         <w:t>Once we work out what hours of support you need in an ordinary week, we then need to work out your ratio of support for these hours. A ratio of support means how many disability support workers will provide your support, and how many participants you’ll share this support with.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0189B2BD" w14:textId="609D26C5" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="008E31E5">
+    <w:p w14:paraId="0189B2BD" w14:textId="388924E9" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="008E31E5">
       <w:r>
         <w:t xml:space="preserve">We’ll consider what ratio of support meets your disability support needs and meets our </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62">
+      <w:hyperlink r:id="rId65">
         <w:r w:rsidRPr="01D9A227">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>, including value for money. This covers all your shared support needs, including the times you need more support, and the times you need less support.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A9A9FF4" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00A30795">
+    <w:p w14:paraId="1A9A9FF4" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00A30795">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_What_intensity_of_1"/>
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkStart w:id="29" w:name="_What_intensity_of_1"/>
+      <w:bookmarkEnd w:id="29"/>
       <w:r w:rsidRPr="000D2E75">
         <w:t>What intensity of supported independent living do you need?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38F71C53" w14:textId="51704FD4" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00A30795">
+    <w:p w14:paraId="38F71C53" w14:textId="1259F8A5" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00A30795">
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">There are </w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="7B066278" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00B37E74">
+      <w:r w:rsidRPr="00A11EE8">
+        <w:t>2 levels of support</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D2E75">
+        <w:t xml:space="preserve"> we use to work out funding for your supported independent living needs:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B066278" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00B37E74">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="000D2E75">
-        <w:lastRenderedPageBreak/>
         <w:t>standard</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EFC94AC" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00B37E74">
+    <w:p w14:paraId="3EFC94AC" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00B37E74">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="000D2E75">
         <w:t>high intensity.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AE066B8" w14:textId="51349292" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00A30795">
-[...3 lines deleted...]
-      <w:hyperlink r:id="rId63">
+    <w:p w14:paraId="7AE066B8" w14:textId="62461DEB" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00A30795">
+      <w:r>
+        <w:t xml:space="preserve">We’ll consider what intensity of support meets your disability support needs and our </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId66">
         <w:r w:rsidRPr="01D9A227">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DD191B0" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00A30795">
+    <w:p w14:paraId="0DD191B0" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00A30795">
       <w:r w:rsidRPr="000D2E75">
         <w:t>Most people will need standard intensity support. However, you may need high intensity support if you need support workers with extra qualifications and experience to meet your disability support needs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="666B5B0C" w14:textId="0F314304" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00276EDF">
-[...1 lines deleted...]
-        <w:t>We usually fund the high intensity prices when</w:t>
+    <w:p w14:paraId="666B5B0C" w14:textId="36F6A97F" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00276EDF">
+      <w:r w:rsidRPr="000D2E75">
+        <w:t xml:space="preserve">We usually fund the high intensity </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A11EE8">
+        <w:t>level w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D2E75">
+        <w:t>hen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">you need continual active support </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">from support workers with extra qualifications </w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">due to </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">your </w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t>high support needs</w:t>
       </w:r>
       <w:r>
         <w:t>. For example, due to</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve"> unstable seizure activity or respiratory support.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F90C742" w14:textId="3B838BED" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00224D56">
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="33" w:name="_What_type_of"/>
+    <w:p w14:paraId="3F90C742" w14:textId="074509E5" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00224D56">
+      <w:bookmarkStart w:id="30" w:name="_The_ratio_of"/>
+      <w:bookmarkStart w:id="31" w:name="_What_are_your"/>
+      <w:bookmarkStart w:id="32" w:name="_What_type_of"/>
+      <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
-      <w:bookmarkEnd w:id="33"/>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="000D2E75">
+      <w:r w:rsidRPr="00290C71">
+        <w:t xml:space="preserve">For more information about appropriate and reasonable maximum prices, go to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId67" w:history="1">
+        <w:r w:rsidRPr="00290C71">
           <w:rPr>
             <w:color w:val="0000FF" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>NDIS Pricing Arrangements and Price Limits</w:t>
+          <w:t>Pricing arrangements</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000D2E75">
+      <w:r w:rsidRPr="00290C71">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3038F808" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00A30795">
+    <w:p w14:paraId="3038F808" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00A30795">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_What_type_of_1"/>
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkStart w:id="33" w:name="_What_type_of_1"/>
+      <w:bookmarkEnd w:id="33"/>
       <w:r w:rsidRPr="000D2E75">
         <w:t>What type of support do you need overnight?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14902892" w14:textId="594AD7AA" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00A30795">
-[...4 lines deleted...]
-    <w:p w14:paraId="32109BA1" w14:textId="2F91A8BB" w:rsidR="00CA75A9" w:rsidRDefault="00CA75A9" w:rsidP="00A30795">
+    <w:p w14:paraId="14902892" w14:textId="594AD7AA" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00A30795">
+      <w:r w:rsidRPr="000D2E75">
+        <w:t xml:space="preserve">Supported independent living is suitable for people who need some level of overnight support. Your support worker might need to be awake during normal sleeping hours to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D2E75">
+        <w:lastRenderedPageBreak/>
+        <w:t>support you because of your disability needs. Or you might only need their support at some times during the night. For example, help to go to the bathroom if you wake up at night.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32109BA1" w14:textId="2F91A8BB" w:rsidR="003A4FB0" w:rsidRDefault="003A4FB0" w:rsidP="00A30795">
       <w:r w:rsidRPr="000D2E75">
         <w:t>If you need up to 2 hours of awake support overnight, we</w:t>
       </w:r>
       <w:r>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t>ll fund sleepover support.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79711E76" w14:textId="15714B56" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00A30795">
+    <w:p w14:paraId="79711E76" w14:textId="15714B56" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00A30795">
       <w:r w:rsidRPr="000D2E75">
         <w:t>If you need more than this every now and again, your provider can claim</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03AA8244" w14:textId="04A16502" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00A30795">
+    <w:p w14:paraId="03AA8244" w14:textId="04A16502" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00A30795">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="000D2E75">
         <w:t>overnight support on weekends or public holidays – extra support hours at the daytime rate for weekends and public holidays</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F5425AC" w14:textId="42E915B5" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00A30795">
+    <w:p w14:paraId="3F5425AC" w14:textId="42E915B5" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00A30795">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="000D2E75">
         <w:t>overnight support on weeknights – extra support hours at the Saturday rate.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A360F74" w14:textId="0202E514" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00A62839">
+    <w:p w14:paraId="1A360F74" w14:textId="0202E514" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00A62839">
       <w:r w:rsidRPr="000D2E75">
         <w:t>You</w:t>
       </w:r>
       <w:r>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t>ll need to agree with your provider before they can claim these extra support hours.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26FB920F" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00A62839">
+    <w:p w14:paraId="26FB920F" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00A62839">
       <w:r w:rsidRPr="000D2E75">
         <w:t>If you need more than 2 hours of awake support overnight, we fund active overnight support. Active overnights are where your support worker is awake during normal sleeping hours</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75" w:rsidDel="00B73B0D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t>to support you because of your disability.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EA3632A" w14:textId="71961921" w:rsidR="0094555A" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00D34EC7">
-[...12 lines deleted...]
-    <w:p w14:paraId="6FB99526" w14:textId="256B24D7" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="0094555A">
+    <w:p w14:paraId="1EA3632A" w14:textId="71961921" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00D34EC7">
+      <w:r w:rsidRPr="000D2E75">
+        <w:t>If your needs change and your support worker has to be awake for more than 2 hours at night, talk to us about whether you need to change the amount of supported independent living in your plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FB99526" w14:textId="256B24D7" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="0094555A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_How_do_you"/>
-      <w:bookmarkStart w:id="36" w:name="_How_much_irregular"/>
+      <w:bookmarkStart w:id="34" w:name="_How_do_you"/>
+      <w:bookmarkStart w:id="35" w:name="_How_much_irregular"/>
+      <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
-      <w:bookmarkEnd w:id="36"/>
       <w:r w:rsidRPr="000D2E75">
         <w:t>How much irregular support do you need?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D9BD03C" w14:textId="61227F57" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00116FCC">
+    <w:p w14:paraId="3D9BD03C" w14:textId="61227F57" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00116FCC">
       <w:r>
         <w:t>Irregular supports are the supports you need for unexpected or unplanned situations. For example, you may get sick and need to stay home for a few days.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D906A56" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00116FCC">
+    <w:p w14:paraId="1D906A56" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00116FCC">
       <w:r w:rsidRPr="000D2E75">
         <w:t>We’ll work out how much irregular support you need based on what daily tasks you need support for.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="484C253B" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00116FCC">
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="484C253B" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00116FCC">
+      <w:r w:rsidRPr="000D2E75">
         <w:t>We generally fund an initial maximum of:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C3D26EB" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00FE7F97">
+    <w:p w14:paraId="2C3D26EB" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00FE7F97">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="000D2E75">
         <w:t>10 irregular support days per year for participants with standard support needs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="410AE115" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00FE7F97">
+    <w:p w14:paraId="410AE115" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00FE7F97">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="000D2E75">
         <w:t>15 irregular support days per year for participants with high intensity support needs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5969C90E" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00254EE8">
+    <w:p w14:paraId="5969C90E" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00254EE8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="000D2E75">
         <w:t>Most people will need standard intensity support. However, you may need high intensity support if you need support workers with extra qualifications and experience to meet your disability support needs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A53038A" w14:textId="580CD146" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="009C60B8">
+    <w:p w14:paraId="4A53038A" w14:textId="7E9942EC" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="009C60B8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If you need more irregular supports because unexpected things happen, let us know. Learn more about asking for a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65" w:anchor="reassessment">
+      <w:hyperlink r:id="rId68" w:anchor="reviewing-our-decisions">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>plan reassessment</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DBB9CB9" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00164B94">
+    <w:p w14:paraId="6DBB9CB9" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00164B94">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_How_do_you_2"/>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkStart w:id="36" w:name="_How_do_you_2"/>
+      <w:bookmarkEnd w:id="36"/>
       <w:r w:rsidRPr="000D2E75">
         <w:t>How do you get supported independent living in your plan?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51784C02" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="008E689A">
+    <w:p w14:paraId="51784C02" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="008E689A">
       <w:r w:rsidRPr="000D2E75">
         <w:t>Supported independent living is only one type of home and living support. If you have a goal to explore home and living supports, we’ll start by getting some information from you. This will help us work with you to explore which home and living supports best suit your needs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F537861" w14:textId="41AF0949" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="008E689A">
-      <w:r w:rsidRPr="000D2E75">
+    <w:p w14:paraId="5F537861" w14:textId="41AF0949" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="008E689A">
+      <w:r w:rsidRPr="000D2E75">
+        <w:lastRenderedPageBreak/>
         <w:t>We’ll look at:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E09EA" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="008E689A">
+    <w:p w14:paraId="203E09EA" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="008E689A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="000D2E75">
         <w:t>any assessments of your disability support and housing needs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="070F2656" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="008E689A">
+    <w:p w14:paraId="070F2656" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="008E689A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="000D2E75">
         <w:t>allied health professional reports</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B3E59ED" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="008E689A">
+    <w:p w14:paraId="6B3E59ED" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="008E689A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="000D2E75">
         <w:t>reports about your daily support needs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="520CCB23" w14:textId="7EC5422B" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="008E689A">
+    <w:p w14:paraId="520CCB23" w14:textId="7EC5422B" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="008E689A">
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">This helps us understand your current </w:t>
       </w:r>
       <w:r>
         <w:t>situation</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
-        <w:t xml:space="preserve">, strengths, barriers and daily support needs. Don’t worry if you don’t know </w:t>
-[...34 lines deleted...]
-    <w:p w14:paraId="1DDE3F91" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="008E689A">
+        <w:t>, strengths, barriers and daily support needs. Don’t worry if you don’t know all of this straight away. We’ll help you work it out.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FD9E93C" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="008E689A">
+      <w:r w:rsidRPr="000D2E75">
+        <w:t>We may also ask for other assessments if we need more information to make a decision. We’ll include funding in your plan for an assessment of your home and living needs if we need more information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75D595BC" w14:textId="6A68ACF4" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="008E689A">
+      <w:r>
+        <w:t>We want to fund the right home and living support option for you – one that will work for you now and in the long-term. We also want to make sure your NDIS supports work together to meet your disability support needs. When we assess what to fund, we think about whether the NDIS supports will help you to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DDE3F91" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="008E689A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="000D2E75">
         <w:t>pursue your goals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7239514C" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="008E689A">
+    <w:p w14:paraId="7239514C" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="008E689A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="000D2E75">
         <w:t>improve or maintain your ability to do things with less support</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BF0D695" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="008E689A">
+    <w:p w14:paraId="1BF0D695" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="008E689A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="000D2E75">
         <w:t>reduce or maintain your need for person-to-person supports</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0164E348" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="008E689A">
+    <w:p w14:paraId="0164E348" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="008E689A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="000D2E75">
         <w:t>create better connections with your family, community, health services, education and employment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="166FE9C5" w14:textId="59DA5F0E" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="008E689A">
+    <w:p w14:paraId="166FE9C5" w14:textId="58A9426E" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="008E689A">
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">We’ll use this information to work out whether we can fund supported independent living or other home and living supports that will meet the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66" w:history="1">
+      <w:hyperlink r:id="rId69" w:history="1">
         <w:r w:rsidRPr="000D2E75">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000D2E75">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E67EF46" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00276EDF">
+    <w:p w14:paraId="5E67EF46" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00276EDF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:r w:rsidRPr="000D2E75">
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="37" w:name="_What_if_you_1"/>
+      <w:bookmarkEnd w:id="37"/>
+      <w:r w:rsidRPr="000D2E75">
         <w:t>What if you don’t agree with our decision?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26A1B13E" w14:textId="297D867C" w:rsidR="00CA75A9" w:rsidRDefault="00CA75A9" w:rsidP="0047541A">
+    <w:p w14:paraId="26A1B13E" w14:textId="706668F9" w:rsidR="003A4FB0" w:rsidRDefault="003A4FB0" w:rsidP="0047541A">
       <w:r>
         <w:t xml:space="preserve">If we decide supported independent living supports don’t meet our </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67" w:history="1">
+      <w:hyperlink r:id="rId70" w:history="1">
         <w:r w:rsidRPr="00265154">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>, we can’t include them in your plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A81617A" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00171D90">
+    <w:p w14:paraId="1A81617A" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00171D90">
       <w:r w:rsidRPr="000D2E75">
         <w:t>There are lots of ways we might be able to help though, so talk to us if you’re in this situation. For example, we may include other home and living supports that meet your needs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5004D59E" w14:textId="30A744DB" w:rsidR="00CA75A9" w:rsidRDefault="00CA75A9" w:rsidP="00276EDF">
+    <w:p w14:paraId="5004D59E" w14:textId="30A744DB" w:rsidR="003A4FB0" w:rsidRDefault="003A4FB0" w:rsidP="00276EDF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       </w:pPr>
       <w:r w:rsidRPr="00276EDF">
         <w:t>We’ll give you written reasons why we made the decision. You can</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68" w:history="1">
+      <w:hyperlink r:id="rId71" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>contact us</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00276EDF">
         <w:t>if you’d like more detail about the reasons for our decision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6483F4D3" w14:textId="399B56EB" w:rsidR="00CA75A9" w:rsidRDefault="00CA75A9" w:rsidP="0047541A">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> we make about supported independent living supports, you can ask for an internal review of our decision.</w:t>
+    <w:p w14:paraId="6483F4D3" w14:textId="399B56EB" w:rsidR="003A4FB0" w:rsidRDefault="003A4FB0" w:rsidP="0047541A">
+      <w:r>
+        <w:t>If you don't agree with a decision we make about supported independent living supports, you can ask for an internal review of our decision.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="7"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3554281B" w14:textId="1C0947CC" w:rsidR="00CA75A9" w:rsidRDefault="00CA75A9" w:rsidP="0047541A">
+    <w:p w14:paraId="3554281B" w14:textId="1C0947CC" w:rsidR="003A4FB0" w:rsidRDefault="003A4FB0" w:rsidP="0047541A">
       <w:r>
         <w:t>You’ll need to ask for an internal review within 3 months of getting your plan.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="8"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51F58C47" w14:textId="290105B4" w:rsidR="00CA75A9" w:rsidRDefault="00CA75A9" w:rsidP="001C05BF">
+    <w:p w14:paraId="51F58C47" w14:textId="23D611B1" w:rsidR="003A4FB0" w:rsidRDefault="003A4FB0" w:rsidP="001C05BF">
       <w:r>
         <w:t xml:space="preserve">Learn more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69" w:history="1">
+      <w:hyperlink r:id="rId72" w:anchor="reviewing-our-decisions" w:history="1">
         <w:r w:rsidRPr="00C90711">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>reviewing our decisions</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkStart w:id="38" w:name="_What_happens_once_1"/>
       <w:bookmarkEnd w:id="38"/>
     </w:p>
-    <w:p w14:paraId="04B9B0B7" w14:textId="1E62DE44" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00FE7F97">
+    <w:p w14:paraId="04B9B0B7" w14:textId="1E62DE44" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00FE7F97">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="39" w:name="_What_happens_once_2"/>
       <w:bookmarkEnd w:id="39"/>
       <w:r w:rsidRPr="000D2E75">
+        <w:lastRenderedPageBreak/>
         <w:t>What happens once supported independent living is in your plan?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62BCFD4C" w14:textId="0BDF4554" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00022513">
+    <w:p w14:paraId="62BCFD4C" w14:textId="0BDF4554" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00022513">
       <w:r w:rsidRPr="000D2E75">
         <w:t>You</w:t>
       </w:r>
       <w:r>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t>ll get a copy of your plan once it</w:t>
       </w:r>
       <w:r>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t>s approved. It will explain how much funding you have for supported independent living. We’ll also explain the hours and ratios of support funded in your plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20B14E47" w14:textId="4CC0087F" w:rsidR="00CA75A9" w:rsidRDefault="00CA75A9" w:rsidP="00DF0CFF">
-[...4 lines deleted...]
-        <w:r w:rsidRPr="000D2E75">
+    <w:p w14:paraId="20B14E47" w14:textId="29FFCA61" w:rsidR="003A4FB0" w:rsidRDefault="003A4FB0" w:rsidP="00DF0CFF">
+      <w:r w:rsidRPr="000D2E75">
+        <w:t xml:space="preserve">You can then choose which </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">registered </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D2E75">
+        <w:t xml:space="preserve">provider you want to use for your NDIS supports. You can talk to your support coordinator, planner or your informal supports such as friends or family to help find a provider. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00473FC0">
+        <w:t xml:space="preserve">You must use a registered </w:t>
+      </w:r>
+      <w:r w:rsidR="000A77D2" w:rsidRPr="00473FC0">
+        <w:t>provider</w:t>
+      </w:r>
+      <w:r w:rsidR="00F72D95">
+        <w:t>. Y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00473FC0">
+        <w:t xml:space="preserve">ou can search for registered providers using the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId73" w:history="1">
+        <w:r w:rsidRPr="00473FC0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>our website</w:t>
+          <w:t>provider finder</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000D2E75">
+      <w:r w:rsidRPr="00473FC0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F5BF676" w14:textId="1C1895DC" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00DF0CFF">
+    <w:p w14:paraId="5F5BF676" w14:textId="65D4D2C2" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00DF0CFF">
       <w:r w:rsidRPr="000D2E75">
         <w:t>Where supports or services are likely to include the use of regulated restrictive practice, you</w:t>
       </w:r>
       <w:r>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t>ll need to use a registered provider. Restrictive practice is any practice that limits the rights or freedom of movement of a person with a disability, to protect them or others from harm.</w:t>
       </w:r>
       <w:r w:rsidRPr="00276EDF">
         <w:t xml:space="preserve"> The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71" w:history="1">
+      <w:hyperlink r:id="rId74" w:history="1">
         <w:r w:rsidRPr="000D2E75">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS Quality and Safeguarding Framework</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000D2E75">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="9"/>
       </w:r>
       <w:r w:rsidRPr="00276EDF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>sets out how and when providers can use restrictive practice.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="660AF0E5" w14:textId="1768920D" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00DF0CFF">
+        <w:t xml:space="preserve">sets out how and when providers can use restrictive practice. Learn more about </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId75" w:anchor="behaviour" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>behaviour support</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="660AF0E5" w14:textId="1768920D" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00DF0CFF">
       <w:r w:rsidRPr="000D2E75">
         <w:t>You may want to speak with different providers to choose the best one that will help you work towards your goals. After you choose your provider, you’ll need to agree on how they</w:t>
       </w:r>
       <w:r>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t>ll deliver your supported independent living supports. You should tell the provider your goals for your home and living arrangements, and the support you need for daily tasks to help you live as independently as possible.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CC86DD6" w14:textId="6E1315BA" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00DF0CFF">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Your provider will need to deliver your supported independent living supports within your approved funding. We don’t fund providers’ costs directly </w:t>
+    <w:p w14:paraId="4CC86DD6" w14:textId="447DC51A" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00DF0CFF">
+      <w:r w:rsidRPr="000D2E75">
+        <w:t xml:space="preserve">Your </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">registered </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D2E75">
+        <w:t xml:space="preserve">provider will need to deliver your supported independent living supports within your approved funding. We don’t fund providers’ costs directly </w:t>
       </w:r>
       <w:r>
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve"> work out your day-to-day supported independent living needs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="402A931E" w14:textId="21B7A809" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00DF0CFF">
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="402A931E" w14:textId="21B7A809" w:rsidR="003A4FB0" w:rsidRDefault="003A4FB0" w:rsidP="00DF0CFF">
+      <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">You can also talk to your support coordinator, </w:t>
       </w:r>
       <w:r>
         <w:t>my NDIS contact,</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve"> or provider if you need help to find somewhere to live where you can use your supported independent living supports.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C5AC0B6" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="002225F4">
+    <w:p w14:paraId="5C15F657" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="003A4FB0" w:rsidRDefault="003A4FB0" w:rsidP="000947D5">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003A4FB0">
+        <w:t>Does your plan management type affect provider registration?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="519853F3" w14:textId="207D101D" w:rsidR="003A4FB0" w:rsidRPr="003A4FB0" w:rsidRDefault="003A4FB0" w:rsidP="000947D5">
+      <w:r w:rsidRPr="003A4FB0">
+        <w:t>Mandatory registration for supported independent living relates to the type of support delivered and the role of the provider, not how your plan is managed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BD98424" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="003A4FB0" w:rsidRDefault="003A4FB0" w:rsidP="000947D5">
+      <w:r w:rsidRPr="003A4FB0">
+        <w:t>When a provider delivers supported independent living supports, they must be registered, regardless of whether you self-manage or plan-manage your funding.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7247321A" w14:textId="7DA6CBCA" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00DF0CFF">
+      <w:r w:rsidRPr="003A4FB0">
+        <w:t>If you directly employ your own staff, this is generally not considered supported independent living, regardless of the plan management type.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C5AC0B6" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="002225F4">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="27"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D2E75">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>How many people can you share your support with?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="009FE5A8" w14:textId="7B1A62DE" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00224D56">
+    <w:p w14:paraId="009FE5A8" w14:textId="7B1A62DE" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00224D56">
       <w:r>
         <w:t>Supported independent living is suitable for people who share some of their NDIS supports with other participants. It’s your choice how many people you share your home with.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="113A01DA" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00224D56">
+    <w:p w14:paraId="113A01DA" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00224D56">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D2E75">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>If you live with more than 2 other participants, there may also be times where you share more than one support worker.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7965B4ED" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00224D56">
+    <w:p w14:paraId="7965B4ED" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00224D56">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D2E75">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For example, one disability support worker might support 2 participants, including you. Or 2 disability support workers might support 4 participants, including you.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DDADE4C" w14:textId="01E765DB" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00FE7F97">
+    <w:p w14:paraId="4DDADE4C" w14:textId="01E765DB" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00FE7F97">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="40" w:name="_How_do_you_3"/>
       <w:bookmarkEnd w:id="40"/>
       <w:r>
         <w:t>How do you agree with a provider about what NDIS supports you need?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="608EE4F2" w14:textId="10DDA812" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00D87FBB">
+    <w:p w14:paraId="7A006971" w14:textId="17B511AF" w:rsidR="003A4FB0" w:rsidRPr="00473FC0" w:rsidRDefault="003A4FB0" w:rsidP="00FE2B0E">
+      <w:r w:rsidRPr="00473FC0">
+        <w:t>Your provider must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00564632">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00473FC0">
+        <w:t>be registered and comply with the supported independent living practice standards</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A4FB0">
+        <w:t xml:space="preserve"> which are set by the NDIS Quality and Safeguards Commission</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00473FC0">
+        <w:t xml:space="preserve">. These standards came into effect from 1 July 2026. Learn more about the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId76" w:anchor="paragraph-id-3468351" w:history="1">
+        <w:r w:rsidRPr="00473FC0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>supported independent living practice standards</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00473FC0">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CD9FFF2" w14:textId="55243B29" w:rsidR="003A4FB0" w:rsidRPr="00473FC0" w:rsidRDefault="003A4FB0" w:rsidP="00FE2B0E">
+      <w:r w:rsidRPr="00473FC0">
+        <w:t>Your</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00564632">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00473FC0">
+        <w:t>registered supported independent living provider must:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="523CD655" w14:textId="7A13F1AF" w:rsidR="003A4FB0" w:rsidRPr="00473FC0" w:rsidRDefault="003A4FB0" w:rsidP="003A4FB0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00473FC0">
+        <w:t>help you make decisions about your everyday life</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02F7589E" w14:textId="6A2BBEC2" w:rsidR="003A4FB0" w:rsidRPr="00473FC0" w:rsidRDefault="003A4FB0" w:rsidP="003A4FB0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00473FC0">
+        <w:t>help you feel safe</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="660F61CA" w14:textId="2B41FFCE" w:rsidR="003A4FB0" w:rsidRPr="00473FC0" w:rsidRDefault="003A4FB0" w:rsidP="003A4FB0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00473FC0">
+        <w:t>give you good and safe support</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77276BA8" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="00473FC0" w:rsidRDefault="003A4FB0" w:rsidP="003A4FB0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00473FC0">
+        <w:t>give you a tenancy agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E5A04BE" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="00473FC0" w:rsidRDefault="003A4FB0" w:rsidP="00FE2B0E">
+      <w:r w:rsidRPr="00473FC0">
+        <w:t>A tenancy agreement is about the rules in your home. It’s an agreement between you and your supported independent living provider. It should tell you information about:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E74B87B" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="00473FC0" w:rsidRDefault="003A4FB0" w:rsidP="00FE2B0E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00473FC0">
+        <w:t>who you live with</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ED5F6C9" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="00473FC0" w:rsidRDefault="003A4FB0" w:rsidP="00FE2B0E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00473FC0">
+        <w:t>how you will get support</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71696E62" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="00473FC0" w:rsidRDefault="003A4FB0" w:rsidP="00FE2B0E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00473FC0">
+        <w:t>how much your supports cost</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74BC9F0F" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="00473FC0" w:rsidRDefault="003A4FB0" w:rsidP="00FE2B0E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00473FC0">
+        <w:t>how you can make changes to your supports</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="032EED3A" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="00473FC0" w:rsidRDefault="003A4FB0" w:rsidP="00FE2B0E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00473FC0">
+        <w:t>who can help you use your rights</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A4F7767" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="00473FC0" w:rsidRDefault="003A4FB0" w:rsidP="00FE2B0E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00473FC0">
+        <w:t>what to do if there is a problem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15A48024" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="00564632" w:rsidRDefault="003A4FB0" w:rsidP="003A4FB0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00473FC0">
+        <w:t>other rules about living in your home.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="608EE4F2" w14:textId="351AA34D" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00D87FBB">
       <w:r>
         <w:t xml:space="preserve">We recommend you make a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72">
+      <w:hyperlink r:id="rId77">
         <w:r w:rsidRPr="01D9A227">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>service agreement</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="01D9A227">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>with your provider for your supported independent living. A service agreement is an agreement between you and your provider. It sets out what NDIS supports you have agreed to buy from your service provider and how those supports will be provided. It should include the details of how your provider will deliver your supported independent living support.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64F201DC" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="001B4969">
+    <w:p w14:paraId="64F201DC" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="001B4969">
       <w:r w:rsidRPr="000D2E75">
         <w:t>When you make a service agreement for supported independent living, you should discuss:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="333E4EFB" w14:textId="012254A9" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00FE7F97">
+    <w:p w14:paraId="333E4EFB" w14:textId="012254A9" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00FE7F97">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>the ratio, amount and intensity of your NDIS supports</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7868C8E6" w14:textId="0E668DBE" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00FE7F97">
+    <w:p w14:paraId="7868C8E6" w14:textId="2176E850" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00FE7F97">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="66F017F6" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00E62CD1">
+      <w:r w:rsidRPr="00053E33">
+        <w:t>the appropriate and reasonable maximum</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> price of your NDIS supports</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66F017F6" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00E62CD1">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="000D2E75">
         <w:t>your responsibilities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23D434AD" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00FE7F97">
+    <w:p w14:paraId="23D434AD" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00FE7F97">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="000D2E75">
+        <w:lastRenderedPageBreak/>
         <w:t>your provider’s responsibilities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EF59170" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00FE7F97">
+    <w:p w14:paraId="1EF59170" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00FE7F97">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="000D2E75">
         <w:t>how long the agreement goes for and how it can be changed</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DD93F31" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00FE7F97">
+    <w:p w14:paraId="4DD93F31" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00FE7F97">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="000D2E75">
         <w:t>how you and your provider will solve any disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="225A1BE9" w14:textId="0F450D06" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00FE7F97">
+    <w:p w14:paraId="225A1BE9" w14:textId="0F450D06" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00FE7F97">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>how you’ll use your NDIS supports if you go on holiday</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75ED7CB4" w14:textId="1DB6144C" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00FE7F97">
+    <w:p w14:paraId="75ED7CB4" w14:textId="1DB6144C" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00FE7F97">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">what NDIS supports you’ll get if there’s a </w:t>
       </w:r>
       <w:hyperlink w:anchor="_What_if_there">
         <w:r w:rsidRPr="01D9A227">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>vacancy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> – that is, if someone moves out of the home you share and you aren’t sharing NDIS supports with as many people permanently or for a long time.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32D5F509" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00022513">
+    <w:p w14:paraId="32D5F509" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00022513">
       <w:r w:rsidRPr="000D2E75">
         <w:t>Once you have a service agreement, ask your provider how you start getting supported independent living.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5526269F" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00022513">
+    <w:p w14:paraId="5526269F" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00022513">
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">Learn more about making </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73" w:history="1">
+      <w:hyperlink r:id="rId78" w:history="1">
         <w:r w:rsidRPr="000D2E75">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>service agreements</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000D2E75">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33A47F20" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00FE7F97">
+    <w:p w14:paraId="33A47F20" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00FE7F97">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="41" w:name="_What_happens_once"/>
       <w:bookmarkEnd w:id="41"/>
       <w:r w:rsidRPr="000D2E75">
         <w:t>How much funding can you or your provider claim for supported independent living?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48ADAE8A" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="000652F3">
+    <w:p w14:paraId="5D21D0E9" w14:textId="464616A4" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="000652F3">
       <w:bookmarkStart w:id="42" w:name="_What’s_in_SIL"/>
       <w:bookmarkEnd w:id="42"/>
-      <w:r w:rsidRPr="000D2E75">
+      <w:r w:rsidRPr="00DA0964">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74" w:history="1">
-        <w:r w:rsidRPr="000D2E75">
+      <w:hyperlink r:id="rId79" w:history="1">
+        <w:r w:rsidRPr="00B954C5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>NDIS Pricing Arrangements and Price Limits</w:t>
+          <w:t>NDIS Pricing Schedule</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000D2E75">
-[...5 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00DA0964">
+        <w:t xml:space="preserve"> sets out information about what we consider to be the appropriate and reasonable maximum prices for all NDIS supports.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A0DBBA6" w14:textId="2493FA31" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="000652F3">
+      <w:r w:rsidRPr="000D2E75">
         <w:t>You</w:t>
       </w:r>
       <w:r>
         <w:t>, your plan manager or nominee must use your funding to purchase the home and living supports as</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve"> described in your plan</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and only on NDIS supports</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="10"/>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve"> You should agree with your provider about how they</w:t>
       </w:r>
       <w:r>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t>ll deliver your NDIS supports and make claims.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20F9D70C" w14:textId="774083F2" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="006B10BE">
+    <w:p w14:paraId="20F9D70C" w14:textId="774083F2" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="006B10BE">
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">Supported independent living is flexible. It allows for minor changes in your daily or weekly routine. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A33315">
         <w:t>You can spend up to the amount of funding that</w:t>
       </w:r>
       <w:r>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00A33315">
         <w:t xml:space="preserve">s available in </w:t>
       </w:r>
       <w:r>
         <w:t>that funding period</w:t>
       </w:r>
       <w:r w:rsidRPr="00A33315">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F1FB7C4" w14:textId="4123894F" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="006B10BE">
+    <w:p w14:paraId="5F1FB7C4" w14:textId="4123894F" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="006B10BE">
       <w:r>
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">ou can make minor changes to your roster of care that fit within the funding available. You should discuss minor changes with your supported independent living provider. You may choose to work with your provider to create a new schedule to describe any changes. </w:t>
       </w:r>
       <w:r>
         <w:t>You don’t need to tell us about minor changes if they still fit with the amount of funding you have in your plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ED9C32D" w14:textId="363955D0" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="008A1F4E">
+    <w:p w14:paraId="5ED9C32D" w14:textId="03590832" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="008A1F4E">
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">Your supported independent living </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">support </w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
-        <w:t>will generally continue each year, unless your situation, disability support needs or home and living goals change. We</w:t>
-[...19 lines deleted...]
-    <w:p w14:paraId="6321818B" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="00344FB2">
+        <w:t>will generally continue each year, unless your situation, disability support needs or home and living goals change.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6321818B" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00344FB2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="000D2E75">
         <w:t>What if there’s a significant change to your support needs?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1773966D" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="0066312F">
+    <w:p w14:paraId="1773966D" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="0066312F">
       <w:r w:rsidRPr="000D2E75">
         <w:t>Your supported independent living support might need to change if there’s a significant change to your situation or disability support needs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485EA0C6" w14:textId="326D2C4E" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="0021520D">
+    <w:p w14:paraId="485EA0C6" w14:textId="326D2C4E" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="0021520D">
       <w:r w:rsidRPr="000D2E75">
         <w:t>If this happens, you can ask us to re</w:t>
       </w:r>
       <w:r>
         <w:t>assess</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve"> your plan. We can also decide to re</w:t>
       </w:r>
       <w:r>
         <w:t>assess</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve"> your plan without a request from you.</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="11"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="584A824A" w14:textId="799134CB" w:rsidR="00CA75A9" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="0021520D">
+    <w:p w14:paraId="584A824A" w14:textId="68012EDF" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="0021520D">
       <w:r>
         <w:t xml:space="preserve">When we reassess your plan, we’ll decide what NDIS supports we can fund using the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76">
+      <w:hyperlink r:id="rId80">
         <w:r w:rsidRPr="01D9A227">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">. We’ll need current information about your situation and disability support needs. We may need a new assessment from your treating medical professional or an appropriately qualified and registered allied health professional to help us work out what NDIS supports meet the </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId77">
+        <w:t xml:space="preserve">. We’ll need current information about your situation and disability support </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">needs. We may need a new assessment from your treating medical professional or an appropriately qualified and registered allied health professional to help us work out what NDIS supports meet the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId81">
         <w:r w:rsidRPr="01D9A227">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Learn more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78" w:history="1">
+      <w:hyperlink r:id="rId82" w:anchor="changing-your-plan" w:history="1">
         <w:r w:rsidRPr="00957568">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>changing your plan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D752C85" w14:textId="5AD51656" w:rsidR="0021520D" w:rsidRPr="000D2E75" w:rsidRDefault="00CA75A9" w:rsidP="0021520D">
+    <w:p w14:paraId="3D752C85" w14:textId="4EDAC588" w:rsidR="0021520D" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="0021520D">
       <w:r w:rsidRPr="000D2E75">
         <w:t>You need to tell us about events and changes in your life, or changes likely to happen, that affect, or might affect, your plan.</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="12"/>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve"> You need to tell us about the event or change in your situation as soon as you become aware of it.</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="13"/>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AB1D93" w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">For example, you may increase your hours at work or participation or other programs in the </w:t>
       </w:r>
       <w:r w:rsidR="008777F7" w:rsidRPr="000D2E75">
         <w:t>community</w:t>
       </w:r>
       <w:r w:rsidR="00957568">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00AB1D93" w:rsidRPr="000D2E75">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00957568">
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00AB1D93" w:rsidRPr="000D2E75">
-        <w:t>his may affect how much supported independent living you need.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5339C9C6" w14:textId="3BC6DAC7" w:rsidR="002B1E8E" w:rsidRPr="000D2E75" w:rsidRDefault="002B1E8E" w:rsidP="00FD127F">
+        <w:t xml:space="preserve">his may affect how much supported independent living </w:t>
+      </w:r>
+      <w:r w:rsidR="00695D24">
+        <w:t xml:space="preserve">support </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1D93" w:rsidRPr="000D2E75">
+        <w:t>you need.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5339C9C6" w14:textId="10700040" w:rsidR="002B1E8E" w:rsidRPr="000D2E75" w:rsidRDefault="002B1E8E" w:rsidP="00FD127F">
       <w:r w:rsidRPr="000D2E75">
         <w:t>If your home and living goals change</w:t>
       </w:r>
       <w:r w:rsidR="00B468CC" w:rsidRPr="000D2E75">
         <w:t xml:space="preserve"> and you </w:t>
       </w:r>
       <w:r w:rsidR="00D6404B" w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">ask for </w:t>
       </w:r>
       <w:r w:rsidR="00B468CC" w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79" w:history="1">
+      <w:hyperlink r:id="rId83" w:anchor="changing-your-plan" w:history="1">
         <w:r w:rsidR="00541770" w:rsidRPr="00DF0397">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">change to your </w:t>
         </w:r>
         <w:r w:rsidR="00B468CC" w:rsidRPr="00DF0397">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>plan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00541770">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00BE30BB">
         <w:t xml:space="preserve"> w</w:t>
       </w:r>
       <w:r w:rsidR="00FD127F" w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">e’ll use </w:t>
       </w:r>
       <w:r w:rsidR="003E530F" w:rsidRPr="000D2E75">
         <w:t>all information available</w:t>
       </w:r>
@@ -5675,389 +5700,435 @@
       <w:r w:rsidR="00DF62B1" w:rsidRPr="000D2E75">
         <w:t>shared living support</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve"> arrangement.</w:t>
       </w:r>
       <w:r w:rsidR="008A3191" w:rsidRPr="000D2E75">
         <w:t xml:space="preserve"> We fund </w:t>
       </w:r>
       <w:r w:rsidR="0075777C" w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">supported independent living </w:t>
       </w:r>
       <w:r w:rsidR="008A3191" w:rsidRPr="000D2E75">
         <w:t>based on your support needs</w:t>
       </w:r>
       <w:r w:rsidR="002A5A30" w:rsidRPr="000D2E75">
         <w:t>, not</w:t>
       </w:r>
       <w:r w:rsidR="003A37B5" w:rsidRPr="000D2E75">
         <w:t xml:space="preserve"> based on the arrangements of the other people who share your support</w:t>
       </w:r>
       <w:r w:rsidR="008A3191" w:rsidRPr="000D2E75">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A88A408" w14:textId="60188E01" w:rsidR="008A3191" w:rsidRPr="000D2E75" w:rsidRDefault="008A3191" w:rsidP="008A3191">
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="1A88A408" w14:textId="4D22ECA6" w:rsidR="008A3191" w:rsidRPr="000D2E75" w:rsidRDefault="008A3191" w:rsidP="008A3191">
+      <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidR="00F11A2D">
+        <w:t xml:space="preserve">registered </w:t>
       </w:r>
       <w:r w:rsidR="001A57C1" w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">supported independent living </w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t>provider shouldn</w:t>
       </w:r>
       <w:r w:rsidR="00F14120" w:rsidRPr="000D2E75">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
-        <w:t xml:space="preserve">t increase the price of </w:t>
+        <w:t xml:space="preserve">t increase the </w:t>
+      </w:r>
+      <w:r w:rsidR="006C00F6">
+        <w:t>cost</w:t>
+      </w:r>
+      <w:r w:rsidR="006C00F6" w:rsidRPr="000D2E75">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D2E75">
+        <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r w:rsidR="0075777C" w:rsidRPr="000D2E75">
-        <w:t xml:space="preserve">supported independent living </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">or claim </w:t>
+        <w:t xml:space="preserve">supported independent </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0075777C" w:rsidRPr="000D2E75">
+        <w:t>living</w:t>
+      </w:r>
+      <w:r w:rsidR="000208C1">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="0075777C" w:rsidRPr="000D2E75">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D2E75">
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D2E75">
+        <w:t xml:space="preserve"> claim </w:t>
       </w:r>
       <w:r w:rsidR="00147748" w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">extra </w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">funds </w:t>
       </w:r>
       <w:r w:rsidR="004A7017" w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">from your plan </w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t>to cover vacancy periods.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07098806" w14:textId="1A264B6B" w:rsidR="00442F33" w:rsidRDefault="0019490B" w:rsidP="00715435">
+    <w:p w14:paraId="07098806" w14:textId="49C3B9CA" w:rsidR="00834595" w:rsidRDefault="0019490B" w:rsidP="00715435">
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">You should talk with your </w:t>
       </w:r>
       <w:r w:rsidR="001A57C1" w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">supported independent living </w:t>
       </w:r>
       <w:r w:rsidR="00853C9B" w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">provider </w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">about </w:t>
       </w:r>
       <w:r w:rsidR="00853C9B" w:rsidRPr="000D2E75">
         <w:t>how they will manage vacancies</w:t>
       </w:r>
       <w:r w:rsidR="00F130EF" w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
+      <w:r w:rsidR="00464DE8" w:rsidRPr="00EC6FC5">
+        <w:t xml:space="preserve">Your service agreement </w:t>
+      </w:r>
+      <w:r w:rsidR="00117F70" w:rsidRPr="00EC6FC5">
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00117F70" w:rsidRPr="00473FC0">
+        <w:t>your tenancy agreement</w:t>
+      </w:r>
+      <w:r w:rsidR="00117F70">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00464DE8" w:rsidRPr="000D2E75">
-        <w:t>Your service agreement should include h</w:t>
+        <w:t>should include h</w:t>
       </w:r>
       <w:r w:rsidR="00853C9B" w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">ow </w:t>
       </w:r>
       <w:r w:rsidR="00F130EF" w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">your </w:t>
       </w:r>
       <w:r w:rsidR="00853C9B" w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">provider will manage vacancies in your shared </w:t>
       </w:r>
       <w:r w:rsidR="00F130EF" w:rsidRPr="000D2E75">
         <w:t>housing</w:t>
       </w:r>
       <w:r w:rsidR="00853C9B" w:rsidRPr="000D2E75">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31798357" w14:textId="502F0B07" w:rsidR="00D95B7F" w:rsidRDefault="00751F63" w:rsidP="00751F63">
+    <w:p w14:paraId="36EA8AE6" w14:textId="77777777" w:rsidR="00834595" w:rsidRDefault="00834595">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31798357" w14:textId="5844E306" w:rsidR="00D95B7F" w:rsidRDefault="00751F63" w:rsidP="00751F63">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Reference list</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00D95B7F" w:rsidSect="00D34EC7">
-      <w:headerReference w:type="default" r:id="rId80"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId83"/>
+      <w:headerReference w:type="default" r:id="rId84"/>
+      <w:footerReference w:type="default" r:id="rId85"/>
+      <w:headerReference w:type="first" r:id="rId86"/>
+      <w:footerReference w:type="first" r:id="rId87"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1134" w:right="1021" w:bottom="1843" w:left="1021" w:header="426" w:footer="395" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="63E4914A" w14:textId="77777777" w:rsidR="00D05A4A" w:rsidRDefault="00D05A4A" w:rsidP="006A7B2E">
+    <w:p w14:paraId="644F1F8C" w14:textId="77777777" w:rsidR="00D76C49" w:rsidRDefault="00D76C49" w:rsidP="006A7B2E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="61F41AB7" w14:textId="77777777" w:rsidR="00D05A4A" w:rsidRDefault="00D05A4A" w:rsidP="006A7B2E">
+    <w:p w14:paraId="4A25519A" w14:textId="77777777" w:rsidR="00D76C49" w:rsidRDefault="00D76C49" w:rsidP="006A7B2E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7BE451D5" w14:textId="77777777" w:rsidR="00D05A4A" w:rsidRDefault="00D05A4A">
+    <w:p w14:paraId="011AB034" w14:textId="77777777" w:rsidR="00D76C49" w:rsidRDefault="00D76C49">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:id="2">
-    <w:p w14:paraId="2BD7A830" w14:textId="3C76C147" w:rsidR="00CA75A9" w:rsidRDefault="00CA75A9" w:rsidP="00723D08">
+    <w:p w14:paraId="2BD7A830" w14:textId="3C76C147" w:rsidR="003A4FB0" w:rsidRDefault="003A4FB0" w:rsidP="00723D08">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 34(1)(a).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="3">
-    <w:p w14:paraId="0B5BF9CE" w14:textId="0B0A41C0" w:rsidR="00CA75A9" w:rsidRDefault="00CA75A9">
+    <w:p w14:paraId="0B5BF9CE" w14:textId="0B0A41C0" w:rsidR="003A4FB0" w:rsidRDefault="003A4FB0">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 34(1)(c).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="4">
-    <w:p w14:paraId="628B086F" w14:textId="1181C0C4" w:rsidR="00CA75A9" w:rsidRDefault="00CA75A9">
+    <w:p w14:paraId="628B086F" w14:textId="1181C0C4" w:rsidR="003A4FB0" w:rsidRDefault="003A4FB0">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 34(1)(f).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="5">
-    <w:p w14:paraId="4B0CABFE" w14:textId="53D76CD9" w:rsidR="00CA75A9" w:rsidRDefault="00CA75A9">
+    <w:p w14:paraId="4B0CABFE" w14:textId="53D76CD9" w:rsidR="003A4FB0" w:rsidRDefault="003A4FB0">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 36.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="6">
-    <w:p w14:paraId="0ACF77CC" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRDefault="00CA75A9" w:rsidP="00A005DE">
+    <w:p w14:paraId="0ACF77CC" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRDefault="003A4FB0" w:rsidP="00A005DE">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 36(2)(b).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="7">
-    <w:p w14:paraId="7A22C97D" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRDefault="00CA75A9" w:rsidP="0047541A">
+    <w:p w14:paraId="7A22C97D" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRDefault="003A4FB0" w:rsidP="0047541A">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008565D8">
         <w:t>NDIS Act s 100.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="8">
-    <w:p w14:paraId="2398A9C3" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRDefault="00CA75A9" w:rsidP="0047541A">
+    <w:p w14:paraId="2398A9C3" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRDefault="003A4FB0" w:rsidP="0047541A">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008565D8">
         <w:t>NDIS Act s 100</w:t>
       </w:r>
       <w:r>
         <w:t>(2)</w:t>
       </w:r>
       <w:r w:rsidRPr="008565D8">
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="9">
-    <w:p w14:paraId="183EB2F0" w14:textId="6B6D4F36" w:rsidR="00CA75A9" w:rsidRDefault="00CA75A9">
+    <w:p w14:paraId="183EB2F0" w14:textId="6B6D4F36" w:rsidR="003A4FB0" w:rsidRDefault="003A4FB0">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B31690">
         <w:t>NDIS Quality and</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Safeguarding Framework ss</w:t>
       </w:r>
       <w:r w:rsidRPr="00B31690">
         <w:t xml:space="preserve"> 4.1.1 </w:t>
       </w:r>
       <w:r w:rsidRPr="00995255">
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="00B31690">
         <w:t xml:space="preserve"> 4.2.1</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="10">
-    <w:p w14:paraId="7933158B" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRDefault="00CA75A9">
+    <w:p w14:paraId="7933158B" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRDefault="003A4FB0">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 46(1).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="11">
-    <w:p w14:paraId="37CE65AA" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRDefault="00CA75A9">
+    <w:p w14:paraId="37CE65AA" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRDefault="003A4FB0">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008D10F3">
         <w:t>NDIS Act s 48(4).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="12">
-    <w:p w14:paraId="348778B0" w14:textId="77777777" w:rsidR="00CA75A9" w:rsidRDefault="00CA75A9">
+    <w:p w14:paraId="348778B0" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRDefault="003A4FB0">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008D10F3">
         <w:t>NDIS Act s 51(1).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="13">
-    <w:p w14:paraId="3E228C83" w14:textId="72395740" w:rsidR="00CA75A9" w:rsidRDefault="00CA75A9">
+    <w:p w14:paraId="3E228C83" w14:textId="72395740" w:rsidR="003A4FB0" w:rsidRDefault="003A4FB0">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008D10F3">
         <w:t>NDIS Act s 51(2).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
@@ -6076,323 +6147,248 @@
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="DE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7B37E88B" w14:textId="7B81DF6D" w:rsidR="003765DB" w:rsidRDefault="00B31DDD" w:rsidP="003765DB">
+  <w:p w14:paraId="67E46676" w14:textId="52EB7044" w:rsidR="00917ADE" w:rsidRPr="00296E65" w:rsidRDefault="00917ADE" w:rsidP="00917ADE">
     <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:t>7 July 2026</w:t>
+    </w:r>
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="00A768E5">
+      <w:t>Supported independent living</w:t>
+    </w:r>
+    <w:r>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+    </w:r>
+    <w:r w:rsidRPr="001B333C">
+      <w:t xml:space="preserve">Page </w:t>
+    </w:r>
+    <w:r w:rsidRPr="001B333C">
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="001B333C">
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="001B333C">
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="001B333C">
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="001B333C">
+      <w:t xml:space="preserve"> of </w:t>
+    </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:id w:val="880753254"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:r w:rsidRPr="001B333C">
+          <w:rPr>
+            <w:bCs/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="001B333C">
+          <w:rPr>
+            <w:bCs/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="001B333C">
+          <w:rPr>
+            <w:bCs/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>18</w:t>
+        </w:r>
+        <w:r w:rsidRPr="001B333C">
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+  </w:p>
+  <w:p w14:paraId="403BB487" w14:textId="77777777" w:rsidR="00917ADE" w:rsidRDefault="00917ADE" w:rsidP="00917ADE">
+    <w:pPr>
+      <w:pStyle w:val="Indentedbodytext"/>
+      <w:jc w:val="center"/>
       <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
         <w:b/>
         <w:iCs/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00F8132F">
       <w:rPr>
-        <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...130 lines deleted...]
-      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
         <w:b/>
         <w:iCs/>
         <w:color w:val="000000"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
-[...21 lines deleted...]
-      </w:rPr>
       <w:t>This document is correct at the date of publication.</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="416ABA25" w14:textId="7ED9FD28" w:rsidR="00CB7192" w:rsidRPr="008E1FF3" w:rsidRDefault="008E1FF3" w:rsidP="008E1FF3">
+  <w:p w14:paraId="4D897BF4" w14:textId="77777777" w:rsidR="00917ADE" w:rsidRPr="002530BF" w:rsidRDefault="00917ADE" w:rsidP="00917ADE">
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-      <w:ind w:left="540"/>
+      <w:pStyle w:val="Indentedbodytext"/>
       <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r w:rsidRPr="00F8132F">
       <w:rPr>
-        <w:rStyle w:val="Emphasis"/>
-[...10 lines deleted...]
-        <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:rFonts w:eastAsia="Calibri"/>
         <w:b/>
-        <w:bCs/>
+        <w:iCs/>
         <w:color w:val="000000"/>
-        <w:szCs w:val="24"/>
-        <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:t xml:space="preserve">Always visit </w:t>
     </w:r>
     <w:hyperlink r:id="rId1" w:history="1">
-      <w:r w:rsidRPr="008E1FF3">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
-          <w:bCs/>
           <w:color w:val="0000FF"/>
-          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>ourguidelines.ndis.gov.au</w:t>
       </w:r>
     </w:hyperlink>
-    <w:r w:rsidRPr="008E1FF3">
+    <w:r w:rsidRPr="00F8132F">
       <w:rPr>
-        <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:rFonts w:eastAsia="Calibri"/>
         <w:b/>
-        <w:bCs/>
+        <w:iCs/>
         <w:color w:val="000000"/>
-        <w:szCs w:val="24"/>
-        <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:t xml:space="preserve"> for the latest version.</w:t>
     </w:r>
+  </w:p>
+  <w:p w14:paraId="416ABA25" w14:textId="443FE4C8" w:rsidR="00CB7192" w:rsidRPr="00D4605D" w:rsidRDefault="00CB7192" w:rsidP="00D4605D">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rStyle w:val="Emphasis"/>
+        <w:b w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="172FF2F4" w14:textId="77777777" w:rsidR="008777F7" w:rsidRPr="007D0BC9" w:rsidRDefault="008777F7" w:rsidP="00801798">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="9781"/>
       </w:tabs>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r w:rsidRPr="00246D86">
       <w:t xml:space="preserve">OG – </w:t>
     </w:r>
     <w:r>
       <w:t>Supported Independent Living v2.6</w:t>
     </w:r>
     <w:r w:rsidRPr="00246D86">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
@@ -6424,85 +6420,85 @@
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="20613532" w14:textId="77777777" w:rsidR="00D05A4A" w:rsidRDefault="00D05A4A" w:rsidP="006A7B2E">
+    <w:p w14:paraId="68E9EB2E" w14:textId="77777777" w:rsidR="00D76C49" w:rsidRDefault="00D76C49" w:rsidP="006A7B2E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="313115D5" w14:textId="77777777" w:rsidR="00D05A4A" w:rsidRDefault="00D05A4A" w:rsidP="006A7B2E">
+    <w:p w14:paraId="48486945" w14:textId="77777777" w:rsidR="00D76C49" w:rsidRDefault="00D76C49" w:rsidP="006A7B2E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2290B2D5" w14:textId="77777777" w:rsidR="00D05A4A" w:rsidRDefault="00D05A4A">
+    <w:p w14:paraId="741DD44A" w14:textId="77777777" w:rsidR="00D76C49" w:rsidRDefault="00D76C49">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7570D475" w14:textId="7C58DDAF" w:rsidR="008777F7" w:rsidRDefault="008777F7" w:rsidP="00511616">
+  <w:p w14:paraId="7570D475" w14:textId="35063AD4" w:rsidR="008777F7" w:rsidRDefault="008777F7" w:rsidP="00880DAB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:jc w:val="right"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2E9CAB30" wp14:editId="23DE9A27">
           <wp:extent cx="1079500" cy="563880"/>
           <wp:effectExtent l="0" t="0" r="6350" b="7620"/>
           <wp:docPr id="1" name="Picture 1" descr="NDIS Logo&#10;"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Picture 1" descr="NDIS Logo&#10;"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
@@ -7034,53 +7030,202 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3221" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F014BB9A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3579" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CB636DD"/>
+    <w:nsid w:val="0515174E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="61A8D694"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="12673BCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="145EA75A"/>
+    <w:tmpl w:val="332A6084"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
@@ -7146,51 +7291,164 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1CB636DD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="145EA75A"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F5F3502"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EEC21A64"/>
     <w:lvl w:ilvl="0" w:tplc="C11CC440">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet1"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -7261,51 +7519,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24505A5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DCF2D776"/>
     <w:lvl w:ilvl="0" w:tplc="73421808">
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="719" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="634A8E74">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
@@ -7378,51 +7636,51 @@
     <w:lvl w:ilvl="7" w:tplc="E8C687BA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3221" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7FA0BBF6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3579" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="290314DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D6A8A9B6"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7491,51 +7749,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F533794"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CF1A969E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7640,51 +7898,277 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="344A47AF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8A489722"/>
+    <w:lvl w:ilvl="0" w:tplc="9E6AB598">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="1E389594">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="D506D2FE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="EE2CB5DE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="758E284A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FE387110">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="E6C47F24">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FEC45E86">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="D8EED1A0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56263F71"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="29B0CF7C"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59AA1FCD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="746CD9E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7789,51 +8273,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C8108D6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="37622266"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7938,51 +8422,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D403AFD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1378283A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="476"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8055,51 +8539,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="476"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="476"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FD53115"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5EDA254C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8204,51 +8688,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60CB1F93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0A628ED6"/>
     <w:lvl w:ilvl="0" w:tplc="0D0E3F32">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="825" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D57457AA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1188" w:hanging="360"/>
       </w:pPr>
@@ -8321,51 +8805,51 @@
     <w:lvl w:ilvl="7" w:tplc="0882CC5E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3398" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B0F2D756">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3766" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62371F86"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1DA45D38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8470,51 +8954,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="662562EC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6D946190"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8619,51 +9103,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="769B65E3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1E1EBB90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8768,51 +9252,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BFF3017"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="206AC716"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8918,2522 +9402,3098 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1823161473">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="183399185">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="123087314">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1520583120">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="918444457">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2023433764">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1010717859">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="353456629">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="584416623">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="2095935412">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="774861396">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="119418683">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1597440273">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="688873289">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1919559931">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1312566204">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1614942015">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="825320683">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="119418683">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="19" w16cid:durableId="821696503">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1597440273">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="20" w16cid:durableId="1304314318">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="688873289">
-[...8 lines deleted...]
-  <w:num w:numId="17" w16cid:durableId="1614942015">
+  <w:num w:numId="21" w16cid:durableId="1463575852">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="110"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A11B81"/>
+    <w:rsid w:val="000004E6"/>
+    <w:rsid w:val="000008A8"/>
     <w:rsid w:val="0000116D"/>
     <w:rsid w:val="000012A5"/>
     <w:rsid w:val="00001F61"/>
     <w:rsid w:val="000029BA"/>
     <w:rsid w:val="00003CA6"/>
     <w:rsid w:val="00004A7E"/>
     <w:rsid w:val="00004C75"/>
     <w:rsid w:val="00004D47"/>
     <w:rsid w:val="000060F3"/>
     <w:rsid w:val="00007257"/>
     <w:rsid w:val="00007634"/>
     <w:rsid w:val="000105A5"/>
     <w:rsid w:val="00010E4A"/>
+    <w:rsid w:val="00013937"/>
+    <w:rsid w:val="0001574B"/>
     <w:rsid w:val="00015941"/>
+    <w:rsid w:val="00015A09"/>
     <w:rsid w:val="00015B17"/>
     <w:rsid w:val="0001662B"/>
     <w:rsid w:val="00016DDA"/>
+    <w:rsid w:val="0002024A"/>
+    <w:rsid w:val="000208C1"/>
+    <w:rsid w:val="00021B6F"/>
     <w:rsid w:val="000221A9"/>
     <w:rsid w:val="00022513"/>
+    <w:rsid w:val="00024201"/>
     <w:rsid w:val="000243A1"/>
     <w:rsid w:val="00030801"/>
+    <w:rsid w:val="000321C7"/>
+    <w:rsid w:val="00033279"/>
     <w:rsid w:val="000334B5"/>
     <w:rsid w:val="00034027"/>
     <w:rsid w:val="000359B4"/>
     <w:rsid w:val="00035B84"/>
     <w:rsid w:val="00036165"/>
     <w:rsid w:val="000371D4"/>
+    <w:rsid w:val="00037E85"/>
     <w:rsid w:val="00040D4C"/>
     <w:rsid w:val="00040DAE"/>
     <w:rsid w:val="00040E12"/>
+    <w:rsid w:val="000418C3"/>
     <w:rsid w:val="0004315D"/>
     <w:rsid w:val="0004356D"/>
     <w:rsid w:val="00043C00"/>
     <w:rsid w:val="00044033"/>
     <w:rsid w:val="00044888"/>
     <w:rsid w:val="000459B7"/>
     <w:rsid w:val="0004637E"/>
     <w:rsid w:val="0004671F"/>
     <w:rsid w:val="00051E18"/>
+    <w:rsid w:val="00052331"/>
+    <w:rsid w:val="00052B34"/>
     <w:rsid w:val="00052B97"/>
+    <w:rsid w:val="00053948"/>
+    <w:rsid w:val="00053D7F"/>
     <w:rsid w:val="00053DD1"/>
+    <w:rsid w:val="00053E33"/>
     <w:rsid w:val="00054AEB"/>
     <w:rsid w:val="00054AF4"/>
     <w:rsid w:val="000550A0"/>
+    <w:rsid w:val="000553E8"/>
     <w:rsid w:val="000556C5"/>
     <w:rsid w:val="00055C71"/>
     <w:rsid w:val="000576AC"/>
     <w:rsid w:val="00057A3D"/>
     <w:rsid w:val="00057C73"/>
     <w:rsid w:val="000628DB"/>
     <w:rsid w:val="00064BE5"/>
     <w:rsid w:val="000652F3"/>
+    <w:rsid w:val="00065510"/>
     <w:rsid w:val="0006737B"/>
     <w:rsid w:val="00070262"/>
     <w:rsid w:val="0007038F"/>
     <w:rsid w:val="000712DE"/>
     <w:rsid w:val="0007256C"/>
     <w:rsid w:val="00072A49"/>
+    <w:rsid w:val="00074ACF"/>
     <w:rsid w:val="00074D1A"/>
     <w:rsid w:val="00075E73"/>
     <w:rsid w:val="00076E4A"/>
     <w:rsid w:val="000804D6"/>
+    <w:rsid w:val="00082C1B"/>
     <w:rsid w:val="000838B1"/>
     <w:rsid w:val="00084419"/>
     <w:rsid w:val="000851C7"/>
     <w:rsid w:val="00085B4C"/>
     <w:rsid w:val="0009080C"/>
+    <w:rsid w:val="0009094D"/>
     <w:rsid w:val="000911CC"/>
     <w:rsid w:val="00091410"/>
     <w:rsid w:val="00091DE3"/>
+    <w:rsid w:val="000947D5"/>
     <w:rsid w:val="00095FE3"/>
     <w:rsid w:val="00096230"/>
+    <w:rsid w:val="00096C9D"/>
     <w:rsid w:val="00097A9A"/>
     <w:rsid w:val="000A04A1"/>
     <w:rsid w:val="000A0568"/>
     <w:rsid w:val="000A0DB9"/>
     <w:rsid w:val="000A125F"/>
     <w:rsid w:val="000A2CFC"/>
     <w:rsid w:val="000A2FB4"/>
     <w:rsid w:val="000A310B"/>
+    <w:rsid w:val="000A3CEF"/>
     <w:rsid w:val="000A4202"/>
     <w:rsid w:val="000A43BE"/>
+    <w:rsid w:val="000A4AFE"/>
     <w:rsid w:val="000A585B"/>
     <w:rsid w:val="000A595B"/>
     <w:rsid w:val="000A5C9D"/>
     <w:rsid w:val="000A7584"/>
+    <w:rsid w:val="000A77D2"/>
+    <w:rsid w:val="000A7ACE"/>
     <w:rsid w:val="000B0A37"/>
     <w:rsid w:val="000B0EA7"/>
     <w:rsid w:val="000B1811"/>
+    <w:rsid w:val="000B25B7"/>
     <w:rsid w:val="000B260F"/>
     <w:rsid w:val="000B32E9"/>
     <w:rsid w:val="000B3D86"/>
     <w:rsid w:val="000B49E0"/>
     <w:rsid w:val="000B4BD6"/>
     <w:rsid w:val="000B5166"/>
     <w:rsid w:val="000B590F"/>
     <w:rsid w:val="000B59C9"/>
+    <w:rsid w:val="000B67CC"/>
     <w:rsid w:val="000B6908"/>
     <w:rsid w:val="000B6A20"/>
     <w:rsid w:val="000B6CDD"/>
     <w:rsid w:val="000B751E"/>
     <w:rsid w:val="000B7BC7"/>
+    <w:rsid w:val="000B7C3F"/>
+    <w:rsid w:val="000C0100"/>
+    <w:rsid w:val="000C01DA"/>
     <w:rsid w:val="000C0CE0"/>
     <w:rsid w:val="000C1EF2"/>
     <w:rsid w:val="000C25FA"/>
     <w:rsid w:val="000C26E8"/>
     <w:rsid w:val="000C355B"/>
     <w:rsid w:val="000C3A2D"/>
     <w:rsid w:val="000C3EE4"/>
+    <w:rsid w:val="000C4C71"/>
     <w:rsid w:val="000C4E97"/>
     <w:rsid w:val="000C5B49"/>
     <w:rsid w:val="000C5E59"/>
+    <w:rsid w:val="000C6C9A"/>
+    <w:rsid w:val="000D1302"/>
     <w:rsid w:val="000D2982"/>
     <w:rsid w:val="000D2DAC"/>
     <w:rsid w:val="000D2E75"/>
     <w:rsid w:val="000D3206"/>
     <w:rsid w:val="000D45B4"/>
+    <w:rsid w:val="000D5421"/>
     <w:rsid w:val="000D589F"/>
     <w:rsid w:val="000D5B55"/>
     <w:rsid w:val="000E069E"/>
     <w:rsid w:val="000E0BAB"/>
     <w:rsid w:val="000E1133"/>
     <w:rsid w:val="000E1435"/>
     <w:rsid w:val="000E1838"/>
     <w:rsid w:val="000E23F5"/>
     <w:rsid w:val="000E28E1"/>
     <w:rsid w:val="000E31D0"/>
     <w:rsid w:val="000E31FA"/>
+    <w:rsid w:val="000E4939"/>
     <w:rsid w:val="000E51DD"/>
     <w:rsid w:val="000E6A53"/>
     <w:rsid w:val="000E76AF"/>
     <w:rsid w:val="000E7D02"/>
     <w:rsid w:val="000E7EEB"/>
     <w:rsid w:val="000F05B5"/>
     <w:rsid w:val="000F0929"/>
     <w:rsid w:val="000F1BD5"/>
+    <w:rsid w:val="000F1F5E"/>
     <w:rsid w:val="000F3B34"/>
     <w:rsid w:val="000F3C56"/>
+    <w:rsid w:val="000F4806"/>
     <w:rsid w:val="000F4CA0"/>
     <w:rsid w:val="000F7128"/>
+    <w:rsid w:val="0010011C"/>
     <w:rsid w:val="0010071C"/>
     <w:rsid w:val="00100FB9"/>
+    <w:rsid w:val="00102220"/>
     <w:rsid w:val="00103E19"/>
     <w:rsid w:val="00104A7C"/>
     <w:rsid w:val="00104E85"/>
+    <w:rsid w:val="0010540C"/>
     <w:rsid w:val="00106194"/>
     <w:rsid w:val="00106983"/>
     <w:rsid w:val="0010791F"/>
     <w:rsid w:val="00113FB4"/>
     <w:rsid w:val="00114CD7"/>
     <w:rsid w:val="00115626"/>
     <w:rsid w:val="001156BB"/>
     <w:rsid w:val="001158C1"/>
     <w:rsid w:val="00116B9A"/>
     <w:rsid w:val="00116FC6"/>
     <w:rsid w:val="00116FCC"/>
+    <w:rsid w:val="0011797C"/>
+    <w:rsid w:val="00117F70"/>
     <w:rsid w:val="00120D46"/>
+    <w:rsid w:val="00120F82"/>
     <w:rsid w:val="001212A5"/>
     <w:rsid w:val="001229A9"/>
     <w:rsid w:val="00122E10"/>
     <w:rsid w:val="00122FD5"/>
+    <w:rsid w:val="0012645C"/>
+    <w:rsid w:val="00126972"/>
     <w:rsid w:val="00127759"/>
     <w:rsid w:val="00130021"/>
     <w:rsid w:val="00132530"/>
     <w:rsid w:val="00132E47"/>
     <w:rsid w:val="0013350B"/>
+    <w:rsid w:val="00133FE0"/>
     <w:rsid w:val="0013565B"/>
     <w:rsid w:val="00136924"/>
+    <w:rsid w:val="0013704E"/>
     <w:rsid w:val="001371C6"/>
     <w:rsid w:val="00137D1F"/>
     <w:rsid w:val="00140CCB"/>
     <w:rsid w:val="0014117B"/>
+    <w:rsid w:val="0014173D"/>
+    <w:rsid w:val="00141AE7"/>
     <w:rsid w:val="001424CA"/>
     <w:rsid w:val="00142892"/>
     <w:rsid w:val="0014483F"/>
+    <w:rsid w:val="001458C8"/>
     <w:rsid w:val="001463E8"/>
     <w:rsid w:val="00147174"/>
     <w:rsid w:val="00147748"/>
     <w:rsid w:val="0015044E"/>
+    <w:rsid w:val="00151065"/>
     <w:rsid w:val="00154D63"/>
     <w:rsid w:val="0015514D"/>
     <w:rsid w:val="001557D3"/>
     <w:rsid w:val="00157B09"/>
     <w:rsid w:val="00157D59"/>
     <w:rsid w:val="00157FCA"/>
     <w:rsid w:val="00164934"/>
     <w:rsid w:val="00164B94"/>
     <w:rsid w:val="00165A3C"/>
+    <w:rsid w:val="00165EAE"/>
     <w:rsid w:val="00170525"/>
     <w:rsid w:val="00171D90"/>
     <w:rsid w:val="00172020"/>
     <w:rsid w:val="00172400"/>
+    <w:rsid w:val="0017277F"/>
     <w:rsid w:val="00172B86"/>
     <w:rsid w:val="00173552"/>
     <w:rsid w:val="0017359A"/>
     <w:rsid w:val="0017433F"/>
     <w:rsid w:val="00175DDE"/>
     <w:rsid w:val="00177031"/>
     <w:rsid w:val="00177770"/>
+    <w:rsid w:val="001806AB"/>
     <w:rsid w:val="001809A0"/>
     <w:rsid w:val="001812CD"/>
     <w:rsid w:val="00181B32"/>
     <w:rsid w:val="001823DE"/>
+    <w:rsid w:val="0018276F"/>
+    <w:rsid w:val="00184120"/>
+    <w:rsid w:val="001846B5"/>
+    <w:rsid w:val="00185286"/>
     <w:rsid w:val="001854FB"/>
     <w:rsid w:val="00186037"/>
     <w:rsid w:val="0018676A"/>
     <w:rsid w:val="00187B5D"/>
     <w:rsid w:val="00187C29"/>
     <w:rsid w:val="00187CF8"/>
     <w:rsid w:val="0019028C"/>
     <w:rsid w:val="0019116B"/>
     <w:rsid w:val="00191B26"/>
     <w:rsid w:val="00191DC0"/>
     <w:rsid w:val="00192167"/>
+    <w:rsid w:val="00194391"/>
     <w:rsid w:val="00194463"/>
     <w:rsid w:val="0019490B"/>
     <w:rsid w:val="00194F19"/>
     <w:rsid w:val="00195872"/>
+    <w:rsid w:val="00195BB9"/>
     <w:rsid w:val="001961D1"/>
     <w:rsid w:val="001962DA"/>
     <w:rsid w:val="0019647F"/>
     <w:rsid w:val="00196607"/>
+    <w:rsid w:val="001968EB"/>
     <w:rsid w:val="00197322"/>
     <w:rsid w:val="001A02B0"/>
     <w:rsid w:val="001A085D"/>
     <w:rsid w:val="001A0948"/>
     <w:rsid w:val="001A16A3"/>
     <w:rsid w:val="001A20F3"/>
     <w:rsid w:val="001A281F"/>
     <w:rsid w:val="001A2B45"/>
     <w:rsid w:val="001A30EA"/>
+    <w:rsid w:val="001A3CA6"/>
     <w:rsid w:val="001A57C1"/>
+    <w:rsid w:val="001A58D4"/>
     <w:rsid w:val="001A5D64"/>
     <w:rsid w:val="001A5DB7"/>
     <w:rsid w:val="001A65F8"/>
     <w:rsid w:val="001A6C6D"/>
     <w:rsid w:val="001A7CF6"/>
     <w:rsid w:val="001A7FF4"/>
     <w:rsid w:val="001B0D76"/>
     <w:rsid w:val="001B1726"/>
     <w:rsid w:val="001B249E"/>
     <w:rsid w:val="001B2594"/>
     <w:rsid w:val="001B33A6"/>
     <w:rsid w:val="001B3447"/>
     <w:rsid w:val="001B3CD2"/>
     <w:rsid w:val="001B427B"/>
     <w:rsid w:val="001B48A6"/>
     <w:rsid w:val="001B4969"/>
     <w:rsid w:val="001B4990"/>
+    <w:rsid w:val="001B59D6"/>
     <w:rsid w:val="001B5D4A"/>
     <w:rsid w:val="001B64B1"/>
     <w:rsid w:val="001B6A76"/>
     <w:rsid w:val="001B7CF2"/>
     <w:rsid w:val="001C05BF"/>
     <w:rsid w:val="001C0945"/>
+    <w:rsid w:val="001C0B1D"/>
     <w:rsid w:val="001C210C"/>
+    <w:rsid w:val="001C3009"/>
     <w:rsid w:val="001C372B"/>
     <w:rsid w:val="001C37D7"/>
     <w:rsid w:val="001C408D"/>
     <w:rsid w:val="001C42F2"/>
     <w:rsid w:val="001C636E"/>
     <w:rsid w:val="001C6865"/>
     <w:rsid w:val="001C68EF"/>
     <w:rsid w:val="001C6D37"/>
     <w:rsid w:val="001C73D2"/>
     <w:rsid w:val="001D0BA5"/>
+    <w:rsid w:val="001D14B8"/>
     <w:rsid w:val="001D170F"/>
     <w:rsid w:val="001D2308"/>
     <w:rsid w:val="001D2D76"/>
     <w:rsid w:val="001D4DF9"/>
     <w:rsid w:val="001D6072"/>
     <w:rsid w:val="001D671C"/>
     <w:rsid w:val="001D736E"/>
     <w:rsid w:val="001D7A17"/>
     <w:rsid w:val="001E124B"/>
     <w:rsid w:val="001E229E"/>
+    <w:rsid w:val="001E2C72"/>
     <w:rsid w:val="001E33B8"/>
     <w:rsid w:val="001E3F47"/>
     <w:rsid w:val="001E429E"/>
     <w:rsid w:val="001E45DF"/>
     <w:rsid w:val="001E4607"/>
     <w:rsid w:val="001E4997"/>
     <w:rsid w:val="001E4ED1"/>
     <w:rsid w:val="001E5842"/>
     <w:rsid w:val="001E6513"/>
+    <w:rsid w:val="001E65EB"/>
     <w:rsid w:val="001E7ACD"/>
     <w:rsid w:val="001F042E"/>
     <w:rsid w:val="001F2031"/>
     <w:rsid w:val="001F2810"/>
     <w:rsid w:val="001F3501"/>
     <w:rsid w:val="001F362F"/>
     <w:rsid w:val="001F400D"/>
     <w:rsid w:val="001F40E0"/>
     <w:rsid w:val="001F60C7"/>
     <w:rsid w:val="001F73CE"/>
     <w:rsid w:val="001F74FE"/>
+    <w:rsid w:val="002019DE"/>
     <w:rsid w:val="00201D70"/>
     <w:rsid w:val="00202CF3"/>
     <w:rsid w:val="002041A7"/>
     <w:rsid w:val="002048D5"/>
     <w:rsid w:val="00204BD5"/>
     <w:rsid w:val="00204DC8"/>
     <w:rsid w:val="00205CB2"/>
     <w:rsid w:val="00206A76"/>
     <w:rsid w:val="00211013"/>
+    <w:rsid w:val="0021162E"/>
     <w:rsid w:val="002117FB"/>
+    <w:rsid w:val="00211FFB"/>
     <w:rsid w:val="00212231"/>
     <w:rsid w:val="00212324"/>
     <w:rsid w:val="0021431B"/>
     <w:rsid w:val="0021520D"/>
     <w:rsid w:val="0021563A"/>
     <w:rsid w:val="00215CFB"/>
     <w:rsid w:val="00216345"/>
     <w:rsid w:val="00216389"/>
     <w:rsid w:val="002213F5"/>
     <w:rsid w:val="00221DF8"/>
     <w:rsid w:val="00221F07"/>
     <w:rsid w:val="002225F4"/>
     <w:rsid w:val="00223F62"/>
     <w:rsid w:val="002242AB"/>
     <w:rsid w:val="00224330"/>
     <w:rsid w:val="00224D56"/>
     <w:rsid w:val="002257C3"/>
     <w:rsid w:val="00226179"/>
     <w:rsid w:val="00226591"/>
     <w:rsid w:val="002304AA"/>
     <w:rsid w:val="00230B1F"/>
     <w:rsid w:val="00232C1A"/>
     <w:rsid w:val="0023359E"/>
     <w:rsid w:val="00233602"/>
     <w:rsid w:val="0023438D"/>
+    <w:rsid w:val="00235B99"/>
     <w:rsid w:val="002361A2"/>
+    <w:rsid w:val="00237A86"/>
     <w:rsid w:val="00237B5E"/>
     <w:rsid w:val="00241EB2"/>
     <w:rsid w:val="00242853"/>
     <w:rsid w:val="002436C4"/>
     <w:rsid w:val="00243C08"/>
     <w:rsid w:val="00244272"/>
     <w:rsid w:val="00244F3D"/>
     <w:rsid w:val="00246101"/>
     <w:rsid w:val="00246602"/>
     <w:rsid w:val="002507BC"/>
     <w:rsid w:val="002510E2"/>
     <w:rsid w:val="00251827"/>
+    <w:rsid w:val="0025191D"/>
     <w:rsid w:val="00251EB2"/>
     <w:rsid w:val="0025200D"/>
     <w:rsid w:val="002520E6"/>
     <w:rsid w:val="00252333"/>
     <w:rsid w:val="00252F71"/>
     <w:rsid w:val="002541EF"/>
     <w:rsid w:val="00254EE8"/>
     <w:rsid w:val="00255CCE"/>
     <w:rsid w:val="00257B1B"/>
     <w:rsid w:val="00260071"/>
     <w:rsid w:val="002619A7"/>
+    <w:rsid w:val="00261A14"/>
     <w:rsid w:val="00261E62"/>
+    <w:rsid w:val="002625DC"/>
     <w:rsid w:val="00262B32"/>
     <w:rsid w:val="00263EE9"/>
     <w:rsid w:val="0026458E"/>
     <w:rsid w:val="002647FF"/>
     <w:rsid w:val="0026517B"/>
     <w:rsid w:val="002653FC"/>
     <w:rsid w:val="002716EC"/>
     <w:rsid w:val="0027254E"/>
+    <w:rsid w:val="00272B49"/>
+    <w:rsid w:val="00272C92"/>
     <w:rsid w:val="00273EC4"/>
     <w:rsid w:val="002754C9"/>
     <w:rsid w:val="00275C05"/>
     <w:rsid w:val="0027637E"/>
     <w:rsid w:val="00276B0C"/>
     <w:rsid w:val="00276EDF"/>
     <w:rsid w:val="00280EAB"/>
+    <w:rsid w:val="00281052"/>
     <w:rsid w:val="00281311"/>
     <w:rsid w:val="00281AD7"/>
     <w:rsid w:val="00282252"/>
     <w:rsid w:val="002829FF"/>
     <w:rsid w:val="002834F6"/>
     <w:rsid w:val="002837AC"/>
     <w:rsid w:val="00283C8A"/>
     <w:rsid w:val="00285C69"/>
     <w:rsid w:val="00285EAF"/>
     <w:rsid w:val="00286DE7"/>
     <w:rsid w:val="00287531"/>
     <w:rsid w:val="0029095B"/>
+    <w:rsid w:val="00290C71"/>
+    <w:rsid w:val="0029134C"/>
     <w:rsid w:val="00291B11"/>
     <w:rsid w:val="00292111"/>
     <w:rsid w:val="00292BC9"/>
+    <w:rsid w:val="00292DC1"/>
     <w:rsid w:val="00294579"/>
     <w:rsid w:val="00295498"/>
+    <w:rsid w:val="00295B05"/>
     <w:rsid w:val="00295E3D"/>
     <w:rsid w:val="0029609D"/>
     <w:rsid w:val="002A03D4"/>
+    <w:rsid w:val="002A03F9"/>
     <w:rsid w:val="002A0927"/>
     <w:rsid w:val="002A1E09"/>
     <w:rsid w:val="002A24F8"/>
     <w:rsid w:val="002A330C"/>
+    <w:rsid w:val="002A430A"/>
     <w:rsid w:val="002A4517"/>
     <w:rsid w:val="002A529A"/>
     <w:rsid w:val="002A5A30"/>
+    <w:rsid w:val="002A6072"/>
     <w:rsid w:val="002A6251"/>
     <w:rsid w:val="002A6DE0"/>
     <w:rsid w:val="002B03E0"/>
     <w:rsid w:val="002B0B2C"/>
+    <w:rsid w:val="002B0E54"/>
+    <w:rsid w:val="002B14CD"/>
+    <w:rsid w:val="002B1908"/>
     <w:rsid w:val="002B1E8E"/>
+    <w:rsid w:val="002B3DC5"/>
     <w:rsid w:val="002B3EF0"/>
     <w:rsid w:val="002B498E"/>
     <w:rsid w:val="002B5B45"/>
+    <w:rsid w:val="002B5E93"/>
     <w:rsid w:val="002B62CC"/>
+    <w:rsid w:val="002B7642"/>
     <w:rsid w:val="002B7F58"/>
+    <w:rsid w:val="002C00CC"/>
     <w:rsid w:val="002C0299"/>
     <w:rsid w:val="002C0925"/>
     <w:rsid w:val="002C0BC3"/>
+    <w:rsid w:val="002C20A9"/>
+    <w:rsid w:val="002C3737"/>
+    <w:rsid w:val="002C3D07"/>
     <w:rsid w:val="002C3DCE"/>
+    <w:rsid w:val="002C615D"/>
     <w:rsid w:val="002C6B17"/>
     <w:rsid w:val="002C7561"/>
     <w:rsid w:val="002D16CF"/>
     <w:rsid w:val="002D1AF0"/>
+    <w:rsid w:val="002D294B"/>
     <w:rsid w:val="002D2C77"/>
     <w:rsid w:val="002D2D80"/>
     <w:rsid w:val="002D344F"/>
     <w:rsid w:val="002D3936"/>
     <w:rsid w:val="002D3C7C"/>
     <w:rsid w:val="002D5CB8"/>
+    <w:rsid w:val="002D7903"/>
+    <w:rsid w:val="002D7AAA"/>
+    <w:rsid w:val="002D7BA9"/>
+    <w:rsid w:val="002E0CF0"/>
     <w:rsid w:val="002E1021"/>
     <w:rsid w:val="002E1095"/>
     <w:rsid w:val="002E17D7"/>
     <w:rsid w:val="002E46F0"/>
     <w:rsid w:val="002E5003"/>
     <w:rsid w:val="002E5B01"/>
     <w:rsid w:val="002E607C"/>
     <w:rsid w:val="002F0031"/>
     <w:rsid w:val="002F0535"/>
     <w:rsid w:val="002F06A6"/>
     <w:rsid w:val="002F242B"/>
     <w:rsid w:val="002F242E"/>
+    <w:rsid w:val="002F2547"/>
     <w:rsid w:val="002F34DC"/>
     <w:rsid w:val="002F44E4"/>
+    <w:rsid w:val="002F5AF5"/>
     <w:rsid w:val="002F6775"/>
     <w:rsid w:val="00300C41"/>
     <w:rsid w:val="00301D5B"/>
     <w:rsid w:val="003020A8"/>
     <w:rsid w:val="00303071"/>
+    <w:rsid w:val="00304851"/>
+    <w:rsid w:val="00306F80"/>
     <w:rsid w:val="00307072"/>
+    <w:rsid w:val="00307969"/>
     <w:rsid w:val="003100AF"/>
     <w:rsid w:val="00310BD2"/>
     <w:rsid w:val="00311091"/>
     <w:rsid w:val="003118FA"/>
     <w:rsid w:val="00312A85"/>
     <w:rsid w:val="00312DCC"/>
     <w:rsid w:val="00313C32"/>
     <w:rsid w:val="00313CAA"/>
     <w:rsid w:val="003143C1"/>
     <w:rsid w:val="0031467E"/>
     <w:rsid w:val="0031513D"/>
     <w:rsid w:val="003155EA"/>
     <w:rsid w:val="00316064"/>
     <w:rsid w:val="003170FE"/>
     <w:rsid w:val="0031789D"/>
+    <w:rsid w:val="00317AD3"/>
     <w:rsid w:val="003203AD"/>
     <w:rsid w:val="0032055E"/>
     <w:rsid w:val="00320BD1"/>
+    <w:rsid w:val="00321908"/>
+    <w:rsid w:val="003223C4"/>
     <w:rsid w:val="00322659"/>
     <w:rsid w:val="00322693"/>
     <w:rsid w:val="00323457"/>
     <w:rsid w:val="003234DA"/>
     <w:rsid w:val="00323A80"/>
+    <w:rsid w:val="00323CE4"/>
     <w:rsid w:val="003242DA"/>
     <w:rsid w:val="00324D54"/>
     <w:rsid w:val="00325A2C"/>
     <w:rsid w:val="0032614B"/>
     <w:rsid w:val="00326397"/>
     <w:rsid w:val="00326B86"/>
+    <w:rsid w:val="00327371"/>
+    <w:rsid w:val="00327F80"/>
     <w:rsid w:val="0033071B"/>
     <w:rsid w:val="00330BFE"/>
     <w:rsid w:val="003314DD"/>
     <w:rsid w:val="00331581"/>
     <w:rsid w:val="003329BF"/>
     <w:rsid w:val="00332FA8"/>
     <w:rsid w:val="00333992"/>
     <w:rsid w:val="00333EFB"/>
     <w:rsid w:val="0033467F"/>
     <w:rsid w:val="003363C3"/>
     <w:rsid w:val="003371C7"/>
+    <w:rsid w:val="00337334"/>
     <w:rsid w:val="00337ED5"/>
     <w:rsid w:val="00341447"/>
+    <w:rsid w:val="0034166E"/>
+    <w:rsid w:val="0034276D"/>
     <w:rsid w:val="0034353B"/>
     <w:rsid w:val="00343802"/>
     <w:rsid w:val="00343BC0"/>
     <w:rsid w:val="00343CDE"/>
+    <w:rsid w:val="00344142"/>
+    <w:rsid w:val="00344392"/>
     <w:rsid w:val="00344FB2"/>
     <w:rsid w:val="003451BE"/>
     <w:rsid w:val="003502F0"/>
+    <w:rsid w:val="003514CD"/>
     <w:rsid w:val="0035155E"/>
+    <w:rsid w:val="00351B83"/>
     <w:rsid w:val="00352790"/>
     <w:rsid w:val="00352B0C"/>
     <w:rsid w:val="00353325"/>
     <w:rsid w:val="00353E20"/>
     <w:rsid w:val="00354360"/>
     <w:rsid w:val="00354FF2"/>
     <w:rsid w:val="0035593C"/>
+    <w:rsid w:val="00355A24"/>
     <w:rsid w:val="00355FFE"/>
     <w:rsid w:val="00357467"/>
     <w:rsid w:val="0035799C"/>
     <w:rsid w:val="0036029E"/>
     <w:rsid w:val="003604A7"/>
     <w:rsid w:val="00360550"/>
     <w:rsid w:val="00360A6B"/>
     <w:rsid w:val="00361C43"/>
     <w:rsid w:val="00362784"/>
+    <w:rsid w:val="00363CDB"/>
     <w:rsid w:val="00365A71"/>
     <w:rsid w:val="00365CD1"/>
     <w:rsid w:val="00365DCD"/>
     <w:rsid w:val="00366774"/>
     <w:rsid w:val="00370586"/>
+    <w:rsid w:val="0037059F"/>
+    <w:rsid w:val="00371F28"/>
     <w:rsid w:val="00371F92"/>
     <w:rsid w:val="00373033"/>
     <w:rsid w:val="003737DE"/>
     <w:rsid w:val="00374319"/>
+    <w:rsid w:val="00375095"/>
     <w:rsid w:val="003753A0"/>
     <w:rsid w:val="003765DB"/>
     <w:rsid w:val="00376A76"/>
     <w:rsid w:val="00377757"/>
+    <w:rsid w:val="00377843"/>
+    <w:rsid w:val="003803BA"/>
     <w:rsid w:val="00380F10"/>
     <w:rsid w:val="00383C80"/>
+    <w:rsid w:val="003853AC"/>
+    <w:rsid w:val="003866EE"/>
     <w:rsid w:val="00386CB0"/>
     <w:rsid w:val="003908AB"/>
     <w:rsid w:val="00391044"/>
     <w:rsid w:val="00392DD7"/>
     <w:rsid w:val="0039308A"/>
+    <w:rsid w:val="0039324C"/>
+    <w:rsid w:val="003939FF"/>
     <w:rsid w:val="0039496C"/>
     <w:rsid w:val="00394A7C"/>
     <w:rsid w:val="00395903"/>
+    <w:rsid w:val="00395F5B"/>
     <w:rsid w:val="00397040"/>
     <w:rsid w:val="00397666"/>
+    <w:rsid w:val="00397886"/>
     <w:rsid w:val="00397D18"/>
     <w:rsid w:val="003A0FEF"/>
     <w:rsid w:val="003A10B2"/>
     <w:rsid w:val="003A148D"/>
     <w:rsid w:val="003A149E"/>
     <w:rsid w:val="003A2556"/>
     <w:rsid w:val="003A2E95"/>
     <w:rsid w:val="003A3028"/>
     <w:rsid w:val="003A37B5"/>
     <w:rsid w:val="003A4001"/>
+    <w:rsid w:val="003A44AA"/>
     <w:rsid w:val="003A4689"/>
+    <w:rsid w:val="003A4EAB"/>
+    <w:rsid w:val="003A4FB0"/>
     <w:rsid w:val="003B032E"/>
+    <w:rsid w:val="003B0484"/>
     <w:rsid w:val="003B055C"/>
     <w:rsid w:val="003B0F68"/>
     <w:rsid w:val="003B1393"/>
     <w:rsid w:val="003B15B0"/>
     <w:rsid w:val="003B1E6E"/>
     <w:rsid w:val="003B27E3"/>
     <w:rsid w:val="003B2FA7"/>
     <w:rsid w:val="003B4F63"/>
     <w:rsid w:val="003B5673"/>
     <w:rsid w:val="003B59DC"/>
     <w:rsid w:val="003B6EAA"/>
     <w:rsid w:val="003B7353"/>
     <w:rsid w:val="003B7C68"/>
     <w:rsid w:val="003C02BC"/>
+    <w:rsid w:val="003C0EF3"/>
+    <w:rsid w:val="003C0F55"/>
     <w:rsid w:val="003C1AFC"/>
     <w:rsid w:val="003C20C8"/>
+    <w:rsid w:val="003C229B"/>
     <w:rsid w:val="003C252F"/>
     <w:rsid w:val="003C30CF"/>
     <w:rsid w:val="003C445D"/>
     <w:rsid w:val="003C4EE9"/>
     <w:rsid w:val="003C5940"/>
     <w:rsid w:val="003C5B0A"/>
+    <w:rsid w:val="003C60FD"/>
     <w:rsid w:val="003C7DEC"/>
+    <w:rsid w:val="003D0609"/>
     <w:rsid w:val="003D1BD1"/>
     <w:rsid w:val="003D29AC"/>
     <w:rsid w:val="003D2A3A"/>
     <w:rsid w:val="003D41A8"/>
     <w:rsid w:val="003D5285"/>
     <w:rsid w:val="003D70A1"/>
     <w:rsid w:val="003E0C35"/>
+    <w:rsid w:val="003E0F6F"/>
     <w:rsid w:val="003E1C64"/>
     <w:rsid w:val="003E24B7"/>
     <w:rsid w:val="003E530F"/>
     <w:rsid w:val="003E6E86"/>
     <w:rsid w:val="003F1EFC"/>
     <w:rsid w:val="003F3730"/>
     <w:rsid w:val="003F4188"/>
     <w:rsid w:val="003F4905"/>
     <w:rsid w:val="003F5A37"/>
     <w:rsid w:val="004007BE"/>
+    <w:rsid w:val="004018F9"/>
     <w:rsid w:val="00401E7F"/>
     <w:rsid w:val="0040273B"/>
     <w:rsid w:val="00402ECE"/>
     <w:rsid w:val="00404F07"/>
+    <w:rsid w:val="00405713"/>
     <w:rsid w:val="0040597D"/>
     <w:rsid w:val="00410864"/>
     <w:rsid w:val="00410C64"/>
     <w:rsid w:val="00410F76"/>
     <w:rsid w:val="00412866"/>
+    <w:rsid w:val="004145F1"/>
     <w:rsid w:val="00415063"/>
     <w:rsid w:val="00416273"/>
     <w:rsid w:val="00416A4E"/>
     <w:rsid w:val="004201BA"/>
     <w:rsid w:val="00422031"/>
     <w:rsid w:val="00422956"/>
     <w:rsid w:val="004235F1"/>
     <w:rsid w:val="00424899"/>
+    <w:rsid w:val="00425C3E"/>
     <w:rsid w:val="00426146"/>
     <w:rsid w:val="0042678F"/>
     <w:rsid w:val="00426B7E"/>
     <w:rsid w:val="00426FE3"/>
     <w:rsid w:val="00427632"/>
     <w:rsid w:val="00427C75"/>
     <w:rsid w:val="004305A9"/>
+    <w:rsid w:val="00432039"/>
     <w:rsid w:val="004346C2"/>
+    <w:rsid w:val="00435313"/>
     <w:rsid w:val="00437103"/>
     <w:rsid w:val="0044139C"/>
     <w:rsid w:val="00442B57"/>
     <w:rsid w:val="00442F33"/>
     <w:rsid w:val="00443D67"/>
     <w:rsid w:val="00443FA8"/>
     <w:rsid w:val="00445111"/>
+    <w:rsid w:val="004464DB"/>
     <w:rsid w:val="00446B9E"/>
     <w:rsid w:val="004472F7"/>
     <w:rsid w:val="0045057D"/>
     <w:rsid w:val="00450FD5"/>
     <w:rsid w:val="00451195"/>
     <w:rsid w:val="00452996"/>
+    <w:rsid w:val="00452EE2"/>
     <w:rsid w:val="004542A5"/>
     <w:rsid w:val="0045487A"/>
     <w:rsid w:val="00454D09"/>
     <w:rsid w:val="004555DA"/>
     <w:rsid w:val="0045604B"/>
+    <w:rsid w:val="004561EA"/>
     <w:rsid w:val="004563C0"/>
     <w:rsid w:val="00456AFB"/>
     <w:rsid w:val="00457689"/>
+    <w:rsid w:val="00457D30"/>
+    <w:rsid w:val="00460126"/>
     <w:rsid w:val="00460CBB"/>
+    <w:rsid w:val="00460D0B"/>
+    <w:rsid w:val="004617D9"/>
     <w:rsid w:val="004630A1"/>
     <w:rsid w:val="00463B38"/>
+    <w:rsid w:val="00464C4B"/>
     <w:rsid w:val="00464DE8"/>
     <w:rsid w:val="004651F9"/>
     <w:rsid w:val="004657CA"/>
     <w:rsid w:val="00466B9B"/>
     <w:rsid w:val="0046754E"/>
     <w:rsid w:val="004679DE"/>
     <w:rsid w:val="00467BBC"/>
     <w:rsid w:val="00470CBA"/>
     <w:rsid w:val="00472291"/>
+    <w:rsid w:val="00472A23"/>
+    <w:rsid w:val="00472CF3"/>
     <w:rsid w:val="004736E7"/>
+    <w:rsid w:val="00473FC0"/>
     <w:rsid w:val="00473FDC"/>
     <w:rsid w:val="004742EA"/>
     <w:rsid w:val="00474537"/>
+    <w:rsid w:val="00475235"/>
     <w:rsid w:val="0047541A"/>
     <w:rsid w:val="00476133"/>
     <w:rsid w:val="004764D6"/>
+    <w:rsid w:val="0047785C"/>
+    <w:rsid w:val="00477DBC"/>
     <w:rsid w:val="00477F52"/>
     <w:rsid w:val="00477FC3"/>
     <w:rsid w:val="004802BC"/>
+    <w:rsid w:val="00481160"/>
     <w:rsid w:val="00481627"/>
     <w:rsid w:val="00481636"/>
     <w:rsid w:val="00483AD9"/>
     <w:rsid w:val="00483D87"/>
     <w:rsid w:val="00484EA8"/>
     <w:rsid w:val="00484F61"/>
     <w:rsid w:val="00485EA6"/>
+    <w:rsid w:val="0048764C"/>
     <w:rsid w:val="00490A7D"/>
+    <w:rsid w:val="00491603"/>
     <w:rsid w:val="0049173E"/>
+    <w:rsid w:val="0049363D"/>
+    <w:rsid w:val="0049422F"/>
     <w:rsid w:val="00495BC2"/>
+    <w:rsid w:val="00495EE6"/>
     <w:rsid w:val="004A0799"/>
     <w:rsid w:val="004A09B5"/>
     <w:rsid w:val="004A0D8A"/>
+    <w:rsid w:val="004A154C"/>
     <w:rsid w:val="004A1BF3"/>
     <w:rsid w:val="004A1FF0"/>
     <w:rsid w:val="004A21C8"/>
     <w:rsid w:val="004A402E"/>
     <w:rsid w:val="004A46E9"/>
     <w:rsid w:val="004A7017"/>
     <w:rsid w:val="004A7E1C"/>
     <w:rsid w:val="004A7E5D"/>
     <w:rsid w:val="004B1296"/>
     <w:rsid w:val="004B16D5"/>
     <w:rsid w:val="004B226E"/>
     <w:rsid w:val="004B239C"/>
     <w:rsid w:val="004B28D6"/>
+    <w:rsid w:val="004B2BC2"/>
     <w:rsid w:val="004B393A"/>
     <w:rsid w:val="004B3953"/>
     <w:rsid w:val="004B39FD"/>
     <w:rsid w:val="004B3AEF"/>
+    <w:rsid w:val="004B5681"/>
     <w:rsid w:val="004B590D"/>
     <w:rsid w:val="004B60E6"/>
     <w:rsid w:val="004B732A"/>
     <w:rsid w:val="004B7735"/>
     <w:rsid w:val="004C0FD2"/>
+    <w:rsid w:val="004C1590"/>
     <w:rsid w:val="004C15AD"/>
+    <w:rsid w:val="004C27F1"/>
+    <w:rsid w:val="004C39CF"/>
     <w:rsid w:val="004C3F55"/>
     <w:rsid w:val="004C4335"/>
+    <w:rsid w:val="004C48B8"/>
     <w:rsid w:val="004C4F40"/>
     <w:rsid w:val="004C51C5"/>
     <w:rsid w:val="004C6E23"/>
     <w:rsid w:val="004D007E"/>
     <w:rsid w:val="004D043D"/>
     <w:rsid w:val="004D060F"/>
+    <w:rsid w:val="004D1610"/>
     <w:rsid w:val="004D17BF"/>
+    <w:rsid w:val="004D1BEB"/>
     <w:rsid w:val="004D2502"/>
     <w:rsid w:val="004D2F9D"/>
     <w:rsid w:val="004D413B"/>
+    <w:rsid w:val="004D4937"/>
     <w:rsid w:val="004D5559"/>
     <w:rsid w:val="004D5B2F"/>
     <w:rsid w:val="004D6C0E"/>
     <w:rsid w:val="004D744E"/>
     <w:rsid w:val="004D74F9"/>
     <w:rsid w:val="004D7E70"/>
     <w:rsid w:val="004E0E21"/>
+    <w:rsid w:val="004E17DD"/>
+    <w:rsid w:val="004E3481"/>
+    <w:rsid w:val="004E3742"/>
+    <w:rsid w:val="004E40FF"/>
+    <w:rsid w:val="004E476E"/>
     <w:rsid w:val="004E4C66"/>
     <w:rsid w:val="004E4E0E"/>
     <w:rsid w:val="004E5085"/>
     <w:rsid w:val="004E55C9"/>
     <w:rsid w:val="004E5769"/>
     <w:rsid w:val="004E5A49"/>
     <w:rsid w:val="004E5AE3"/>
     <w:rsid w:val="004E60E9"/>
     <w:rsid w:val="004E73A9"/>
     <w:rsid w:val="004F028A"/>
     <w:rsid w:val="004F0463"/>
     <w:rsid w:val="004F13F0"/>
     <w:rsid w:val="004F1FFE"/>
     <w:rsid w:val="004F23F4"/>
     <w:rsid w:val="004F372A"/>
     <w:rsid w:val="004F37C8"/>
     <w:rsid w:val="004F45DA"/>
     <w:rsid w:val="004F5828"/>
     <w:rsid w:val="004F710B"/>
     <w:rsid w:val="004F719B"/>
     <w:rsid w:val="004F754B"/>
+    <w:rsid w:val="004F7967"/>
     <w:rsid w:val="004F7B65"/>
     <w:rsid w:val="005002C3"/>
     <w:rsid w:val="0050117B"/>
     <w:rsid w:val="00501291"/>
     <w:rsid w:val="005012B5"/>
+    <w:rsid w:val="00502511"/>
     <w:rsid w:val="005028D8"/>
     <w:rsid w:val="00502C92"/>
+    <w:rsid w:val="00502D93"/>
+    <w:rsid w:val="005034AF"/>
     <w:rsid w:val="005048DF"/>
     <w:rsid w:val="005058E6"/>
     <w:rsid w:val="0050663F"/>
     <w:rsid w:val="00506C9E"/>
     <w:rsid w:val="005073EC"/>
     <w:rsid w:val="0050741F"/>
     <w:rsid w:val="00507B2D"/>
     <w:rsid w:val="00507CF5"/>
+    <w:rsid w:val="005102F6"/>
     <w:rsid w:val="00511616"/>
     <w:rsid w:val="0051197F"/>
     <w:rsid w:val="00511EB9"/>
     <w:rsid w:val="00511F6D"/>
+    <w:rsid w:val="005134A1"/>
     <w:rsid w:val="00513682"/>
     <w:rsid w:val="00514718"/>
     <w:rsid w:val="00514BFF"/>
     <w:rsid w:val="0051575B"/>
     <w:rsid w:val="005163C8"/>
     <w:rsid w:val="0051642F"/>
     <w:rsid w:val="005168AD"/>
+    <w:rsid w:val="00516BDA"/>
+    <w:rsid w:val="005172F7"/>
     <w:rsid w:val="0052165A"/>
     <w:rsid w:val="00522223"/>
+    <w:rsid w:val="0052223A"/>
     <w:rsid w:val="00522665"/>
     <w:rsid w:val="0052401C"/>
     <w:rsid w:val="00524F62"/>
+    <w:rsid w:val="00525063"/>
     <w:rsid w:val="00525305"/>
+    <w:rsid w:val="00525F6C"/>
     <w:rsid w:val="00526145"/>
     <w:rsid w:val="005268CB"/>
+    <w:rsid w:val="00526A75"/>
+    <w:rsid w:val="00526B62"/>
     <w:rsid w:val="00526D43"/>
     <w:rsid w:val="005273EE"/>
     <w:rsid w:val="005300B0"/>
     <w:rsid w:val="005306EE"/>
+    <w:rsid w:val="005308C1"/>
     <w:rsid w:val="005317CD"/>
     <w:rsid w:val="0053475F"/>
     <w:rsid w:val="00534B6E"/>
     <w:rsid w:val="00534D67"/>
     <w:rsid w:val="00534F6C"/>
     <w:rsid w:val="00535089"/>
     <w:rsid w:val="00535B24"/>
     <w:rsid w:val="00536D66"/>
+    <w:rsid w:val="00537D6D"/>
     <w:rsid w:val="00541770"/>
     <w:rsid w:val="00542410"/>
     <w:rsid w:val="005424FC"/>
     <w:rsid w:val="00543B3B"/>
     <w:rsid w:val="00544402"/>
+    <w:rsid w:val="00544654"/>
     <w:rsid w:val="0054713E"/>
     <w:rsid w:val="00547C90"/>
     <w:rsid w:val="00550ED6"/>
+    <w:rsid w:val="0055118B"/>
     <w:rsid w:val="005518F7"/>
     <w:rsid w:val="0055194B"/>
     <w:rsid w:val="00551A8A"/>
+    <w:rsid w:val="00551FEA"/>
     <w:rsid w:val="0055265E"/>
+    <w:rsid w:val="00552FD8"/>
     <w:rsid w:val="005535B2"/>
     <w:rsid w:val="005538C7"/>
     <w:rsid w:val="00554BF2"/>
     <w:rsid w:val="0055509E"/>
+    <w:rsid w:val="00557A40"/>
     <w:rsid w:val="00560FCF"/>
     <w:rsid w:val="0056189E"/>
     <w:rsid w:val="005629A4"/>
     <w:rsid w:val="00562D0B"/>
+    <w:rsid w:val="00563B96"/>
+    <w:rsid w:val="00564632"/>
     <w:rsid w:val="005646E2"/>
     <w:rsid w:val="00565665"/>
     <w:rsid w:val="0056570F"/>
     <w:rsid w:val="00565EE2"/>
+    <w:rsid w:val="0057019D"/>
     <w:rsid w:val="00571AE1"/>
     <w:rsid w:val="005722C8"/>
     <w:rsid w:val="00572823"/>
     <w:rsid w:val="00575C31"/>
+    <w:rsid w:val="00577D35"/>
     <w:rsid w:val="0058156E"/>
     <w:rsid w:val="00582347"/>
     <w:rsid w:val="00582A40"/>
     <w:rsid w:val="00582D6F"/>
     <w:rsid w:val="0058424B"/>
     <w:rsid w:val="00584EFD"/>
+    <w:rsid w:val="00586D23"/>
     <w:rsid w:val="005912F7"/>
     <w:rsid w:val="005916CF"/>
     <w:rsid w:val="00592F5F"/>
+    <w:rsid w:val="00593A78"/>
     <w:rsid w:val="00593BD7"/>
     <w:rsid w:val="0059573F"/>
+    <w:rsid w:val="005957C8"/>
     <w:rsid w:val="0059712D"/>
+    <w:rsid w:val="005976F2"/>
     <w:rsid w:val="0059783D"/>
     <w:rsid w:val="005A1648"/>
     <w:rsid w:val="005A38CE"/>
     <w:rsid w:val="005A397B"/>
     <w:rsid w:val="005A39C9"/>
     <w:rsid w:val="005A4283"/>
     <w:rsid w:val="005A44B6"/>
     <w:rsid w:val="005A5592"/>
     <w:rsid w:val="005A619D"/>
     <w:rsid w:val="005A64B2"/>
     <w:rsid w:val="005A6775"/>
+    <w:rsid w:val="005A67C9"/>
     <w:rsid w:val="005A67FC"/>
+    <w:rsid w:val="005A69E6"/>
+    <w:rsid w:val="005A6E30"/>
+    <w:rsid w:val="005B03E4"/>
     <w:rsid w:val="005B1FAC"/>
+    <w:rsid w:val="005B2081"/>
+    <w:rsid w:val="005B2266"/>
     <w:rsid w:val="005B2C2D"/>
     <w:rsid w:val="005B2C39"/>
     <w:rsid w:val="005B3AB1"/>
     <w:rsid w:val="005B5BE3"/>
     <w:rsid w:val="005B674F"/>
+    <w:rsid w:val="005B6A2A"/>
     <w:rsid w:val="005B6B57"/>
     <w:rsid w:val="005B7063"/>
     <w:rsid w:val="005B78EE"/>
     <w:rsid w:val="005C2B3D"/>
     <w:rsid w:val="005C37AE"/>
     <w:rsid w:val="005C386B"/>
     <w:rsid w:val="005C38E6"/>
     <w:rsid w:val="005C433B"/>
     <w:rsid w:val="005C6ABE"/>
     <w:rsid w:val="005C6EFC"/>
     <w:rsid w:val="005D0383"/>
     <w:rsid w:val="005D05AB"/>
     <w:rsid w:val="005D0C3D"/>
     <w:rsid w:val="005D17C5"/>
     <w:rsid w:val="005D2227"/>
+    <w:rsid w:val="005D2265"/>
     <w:rsid w:val="005D2553"/>
     <w:rsid w:val="005D2BB8"/>
     <w:rsid w:val="005D2FC8"/>
     <w:rsid w:val="005D41CC"/>
+    <w:rsid w:val="005D522C"/>
     <w:rsid w:val="005D5388"/>
     <w:rsid w:val="005D653E"/>
     <w:rsid w:val="005D6CCD"/>
+    <w:rsid w:val="005E1E4C"/>
     <w:rsid w:val="005E275F"/>
     <w:rsid w:val="005E2C19"/>
+    <w:rsid w:val="005E3956"/>
+    <w:rsid w:val="005E5AA1"/>
     <w:rsid w:val="005E7404"/>
     <w:rsid w:val="005E7CC6"/>
+    <w:rsid w:val="005F07CC"/>
     <w:rsid w:val="005F08A9"/>
     <w:rsid w:val="005F39B6"/>
+    <w:rsid w:val="005F4513"/>
     <w:rsid w:val="005F58D9"/>
+    <w:rsid w:val="005F7042"/>
     <w:rsid w:val="005F71DB"/>
+    <w:rsid w:val="005F7B7D"/>
     <w:rsid w:val="005F7C3A"/>
     <w:rsid w:val="005F7C78"/>
     <w:rsid w:val="0060074A"/>
     <w:rsid w:val="0060088A"/>
     <w:rsid w:val="006025AF"/>
     <w:rsid w:val="00602DC0"/>
     <w:rsid w:val="006031A2"/>
     <w:rsid w:val="00604885"/>
     <w:rsid w:val="006052F0"/>
     <w:rsid w:val="00607E47"/>
+    <w:rsid w:val="00610717"/>
     <w:rsid w:val="00610BBE"/>
     <w:rsid w:val="00611A69"/>
     <w:rsid w:val="00615166"/>
     <w:rsid w:val="00615C27"/>
     <w:rsid w:val="00615E9B"/>
     <w:rsid w:val="0061604F"/>
     <w:rsid w:val="006168B9"/>
     <w:rsid w:val="006169A2"/>
     <w:rsid w:val="00617487"/>
     <w:rsid w:val="00621C83"/>
+    <w:rsid w:val="0062203D"/>
+    <w:rsid w:val="00622241"/>
     <w:rsid w:val="00622F5D"/>
     <w:rsid w:val="00624ABE"/>
+    <w:rsid w:val="00627DB7"/>
     <w:rsid w:val="00631226"/>
     <w:rsid w:val="00631434"/>
     <w:rsid w:val="00632D7E"/>
+    <w:rsid w:val="00633B20"/>
     <w:rsid w:val="00636704"/>
     <w:rsid w:val="00637A50"/>
     <w:rsid w:val="0064093A"/>
     <w:rsid w:val="0064124D"/>
+    <w:rsid w:val="006416A2"/>
+    <w:rsid w:val="00641827"/>
+    <w:rsid w:val="00641D5C"/>
     <w:rsid w:val="006437E1"/>
     <w:rsid w:val="00643C11"/>
     <w:rsid w:val="00643FFB"/>
     <w:rsid w:val="006445B6"/>
     <w:rsid w:val="00644FA5"/>
     <w:rsid w:val="00646F29"/>
     <w:rsid w:val="00646F44"/>
     <w:rsid w:val="0064725F"/>
     <w:rsid w:val="0064742C"/>
     <w:rsid w:val="00647798"/>
     <w:rsid w:val="00650404"/>
+    <w:rsid w:val="006527D5"/>
     <w:rsid w:val="00653136"/>
     <w:rsid w:val="00653234"/>
     <w:rsid w:val="00653786"/>
     <w:rsid w:val="006537F1"/>
     <w:rsid w:val="0065385A"/>
     <w:rsid w:val="00653A9D"/>
+    <w:rsid w:val="00653F3A"/>
     <w:rsid w:val="0065417A"/>
     <w:rsid w:val="00654C69"/>
     <w:rsid w:val="006552E9"/>
     <w:rsid w:val="006553BF"/>
     <w:rsid w:val="006553F6"/>
+    <w:rsid w:val="00656047"/>
     <w:rsid w:val="00656B37"/>
+    <w:rsid w:val="006570E3"/>
     <w:rsid w:val="0065724E"/>
     <w:rsid w:val="00660931"/>
     <w:rsid w:val="00661880"/>
     <w:rsid w:val="00661CEC"/>
     <w:rsid w:val="006622BA"/>
     <w:rsid w:val="0066312F"/>
     <w:rsid w:val="006645F9"/>
     <w:rsid w:val="00664B32"/>
     <w:rsid w:val="00672091"/>
     <w:rsid w:val="00672230"/>
     <w:rsid w:val="006724BE"/>
+    <w:rsid w:val="00672605"/>
     <w:rsid w:val="00672682"/>
     <w:rsid w:val="006740AF"/>
     <w:rsid w:val="00675035"/>
     <w:rsid w:val="0067547C"/>
     <w:rsid w:val="006768B3"/>
+    <w:rsid w:val="00677026"/>
     <w:rsid w:val="0068054A"/>
     <w:rsid w:val="00680801"/>
     <w:rsid w:val="006809ED"/>
     <w:rsid w:val="00680F98"/>
     <w:rsid w:val="006810DE"/>
     <w:rsid w:val="00681492"/>
     <w:rsid w:val="00681857"/>
     <w:rsid w:val="006819A5"/>
     <w:rsid w:val="00681AD2"/>
     <w:rsid w:val="0068280F"/>
     <w:rsid w:val="00682A28"/>
     <w:rsid w:val="006835A4"/>
     <w:rsid w:val="00684022"/>
+    <w:rsid w:val="006843D5"/>
     <w:rsid w:val="006859AF"/>
     <w:rsid w:val="0069040F"/>
     <w:rsid w:val="00690B53"/>
     <w:rsid w:val="00690C65"/>
     <w:rsid w:val="00690DBC"/>
     <w:rsid w:val="006911E1"/>
     <w:rsid w:val="006914B8"/>
     <w:rsid w:val="00692049"/>
     <w:rsid w:val="006944A2"/>
+    <w:rsid w:val="00695D24"/>
     <w:rsid w:val="00696083"/>
     <w:rsid w:val="006970EA"/>
+    <w:rsid w:val="00697573"/>
+    <w:rsid w:val="006A000E"/>
     <w:rsid w:val="006A0863"/>
     <w:rsid w:val="006A19EB"/>
     <w:rsid w:val="006A1ACF"/>
+    <w:rsid w:val="006A3277"/>
     <w:rsid w:val="006A3BD0"/>
     <w:rsid w:val="006A3EA0"/>
     <w:rsid w:val="006A41DE"/>
+    <w:rsid w:val="006A50DA"/>
     <w:rsid w:val="006A578C"/>
     <w:rsid w:val="006A65EC"/>
     <w:rsid w:val="006A67AC"/>
     <w:rsid w:val="006A6D12"/>
     <w:rsid w:val="006A7949"/>
     <w:rsid w:val="006A7B2E"/>
     <w:rsid w:val="006B10BE"/>
     <w:rsid w:val="006B1541"/>
     <w:rsid w:val="006B2AD7"/>
     <w:rsid w:val="006B43AC"/>
     <w:rsid w:val="006B48F2"/>
     <w:rsid w:val="006B5F9D"/>
     <w:rsid w:val="006B65BE"/>
+    <w:rsid w:val="006B662B"/>
     <w:rsid w:val="006B7A15"/>
+    <w:rsid w:val="006C00F6"/>
+    <w:rsid w:val="006C041A"/>
+    <w:rsid w:val="006C04A5"/>
     <w:rsid w:val="006C207E"/>
     <w:rsid w:val="006C2724"/>
     <w:rsid w:val="006C5E1D"/>
     <w:rsid w:val="006C6E48"/>
     <w:rsid w:val="006C7B84"/>
+    <w:rsid w:val="006D2620"/>
     <w:rsid w:val="006D2988"/>
+    <w:rsid w:val="006D29FB"/>
     <w:rsid w:val="006D2D1C"/>
     <w:rsid w:val="006D3720"/>
     <w:rsid w:val="006D4D36"/>
     <w:rsid w:val="006D51CA"/>
     <w:rsid w:val="006D7C1E"/>
     <w:rsid w:val="006E1C7C"/>
     <w:rsid w:val="006E1D8B"/>
     <w:rsid w:val="006E2087"/>
     <w:rsid w:val="006E22BC"/>
     <w:rsid w:val="006E2E72"/>
+    <w:rsid w:val="006E439F"/>
     <w:rsid w:val="006E4A4E"/>
     <w:rsid w:val="006E5B19"/>
     <w:rsid w:val="006E6231"/>
     <w:rsid w:val="006E62D7"/>
     <w:rsid w:val="006F0082"/>
     <w:rsid w:val="006F273C"/>
+    <w:rsid w:val="006F2D2A"/>
+    <w:rsid w:val="006F32B4"/>
     <w:rsid w:val="006F5FC4"/>
     <w:rsid w:val="006F6AAD"/>
     <w:rsid w:val="007019FE"/>
     <w:rsid w:val="00701A1E"/>
     <w:rsid w:val="00701EFE"/>
     <w:rsid w:val="00702A85"/>
     <w:rsid w:val="00702DA1"/>
     <w:rsid w:val="00703C26"/>
     <w:rsid w:val="00703D82"/>
     <w:rsid w:val="007040AE"/>
     <w:rsid w:val="007043B1"/>
     <w:rsid w:val="007049C7"/>
     <w:rsid w:val="00706D46"/>
     <w:rsid w:val="00710155"/>
     <w:rsid w:val="00710411"/>
     <w:rsid w:val="00710AD4"/>
+    <w:rsid w:val="00710FE0"/>
     <w:rsid w:val="00712726"/>
     <w:rsid w:val="00713048"/>
     <w:rsid w:val="00713F67"/>
+    <w:rsid w:val="00714B79"/>
     <w:rsid w:val="00715435"/>
+    <w:rsid w:val="00715EF4"/>
     <w:rsid w:val="0071659E"/>
     <w:rsid w:val="00716714"/>
     <w:rsid w:val="00717636"/>
     <w:rsid w:val="00721259"/>
     <w:rsid w:val="00721F79"/>
+    <w:rsid w:val="00721FA5"/>
     <w:rsid w:val="007233DA"/>
     <w:rsid w:val="007239EC"/>
     <w:rsid w:val="00723D08"/>
     <w:rsid w:val="00725EFB"/>
     <w:rsid w:val="00726822"/>
     <w:rsid w:val="00727A55"/>
     <w:rsid w:val="00727CE8"/>
     <w:rsid w:val="00731518"/>
     <w:rsid w:val="00731DCB"/>
     <w:rsid w:val="007326CD"/>
     <w:rsid w:val="0073307A"/>
     <w:rsid w:val="00734B5C"/>
     <w:rsid w:val="00734CB6"/>
     <w:rsid w:val="0073568C"/>
     <w:rsid w:val="00735863"/>
     <w:rsid w:val="00735F7A"/>
     <w:rsid w:val="00735FB2"/>
+    <w:rsid w:val="00736681"/>
     <w:rsid w:val="00737462"/>
     <w:rsid w:val="007374D1"/>
     <w:rsid w:val="00741810"/>
     <w:rsid w:val="00741E6B"/>
     <w:rsid w:val="00742D0D"/>
     <w:rsid w:val="0074354A"/>
+    <w:rsid w:val="00745A4C"/>
+    <w:rsid w:val="00746C6E"/>
     <w:rsid w:val="00747D2E"/>
     <w:rsid w:val="007519D4"/>
     <w:rsid w:val="00751F63"/>
     <w:rsid w:val="00752204"/>
     <w:rsid w:val="00752447"/>
     <w:rsid w:val="007530C9"/>
     <w:rsid w:val="00755789"/>
+    <w:rsid w:val="00756F3C"/>
+    <w:rsid w:val="00757582"/>
     <w:rsid w:val="0075777C"/>
     <w:rsid w:val="007602AD"/>
     <w:rsid w:val="0076192C"/>
     <w:rsid w:val="00762559"/>
     <w:rsid w:val="00763BFB"/>
     <w:rsid w:val="00764FF8"/>
+    <w:rsid w:val="00766BA1"/>
     <w:rsid w:val="00770BAC"/>
     <w:rsid w:val="0077400F"/>
+    <w:rsid w:val="007748A5"/>
+    <w:rsid w:val="007761B7"/>
     <w:rsid w:val="00780C0B"/>
     <w:rsid w:val="0078174D"/>
     <w:rsid w:val="0078281D"/>
     <w:rsid w:val="007836B2"/>
     <w:rsid w:val="00784BEC"/>
     <w:rsid w:val="007869B1"/>
     <w:rsid w:val="00787EDA"/>
     <w:rsid w:val="007905E7"/>
     <w:rsid w:val="00790AA2"/>
+    <w:rsid w:val="00790DC5"/>
     <w:rsid w:val="00790E77"/>
     <w:rsid w:val="007913D6"/>
     <w:rsid w:val="00791DAC"/>
     <w:rsid w:val="00794F49"/>
+    <w:rsid w:val="00795643"/>
     <w:rsid w:val="007959FF"/>
     <w:rsid w:val="007975B3"/>
     <w:rsid w:val="007A03E3"/>
+    <w:rsid w:val="007A1458"/>
     <w:rsid w:val="007A18DB"/>
     <w:rsid w:val="007A33CB"/>
     <w:rsid w:val="007A391D"/>
     <w:rsid w:val="007A3C06"/>
     <w:rsid w:val="007A5207"/>
     <w:rsid w:val="007A61B6"/>
     <w:rsid w:val="007A6309"/>
     <w:rsid w:val="007A723D"/>
     <w:rsid w:val="007B0085"/>
     <w:rsid w:val="007B0B25"/>
     <w:rsid w:val="007B1249"/>
     <w:rsid w:val="007B188B"/>
     <w:rsid w:val="007B1B64"/>
     <w:rsid w:val="007B1D42"/>
     <w:rsid w:val="007B342E"/>
+    <w:rsid w:val="007B37BE"/>
     <w:rsid w:val="007B54B3"/>
     <w:rsid w:val="007B639A"/>
     <w:rsid w:val="007B67EF"/>
     <w:rsid w:val="007B6F79"/>
     <w:rsid w:val="007C07DA"/>
     <w:rsid w:val="007C08E1"/>
     <w:rsid w:val="007C26C6"/>
     <w:rsid w:val="007C2AB8"/>
     <w:rsid w:val="007C3BF5"/>
     <w:rsid w:val="007C425C"/>
     <w:rsid w:val="007C465D"/>
     <w:rsid w:val="007C4D40"/>
     <w:rsid w:val="007C61D7"/>
     <w:rsid w:val="007C65B4"/>
+    <w:rsid w:val="007C71C3"/>
     <w:rsid w:val="007C7C66"/>
     <w:rsid w:val="007D03E5"/>
     <w:rsid w:val="007D06E2"/>
     <w:rsid w:val="007D09EE"/>
     <w:rsid w:val="007D0BC9"/>
     <w:rsid w:val="007D236D"/>
     <w:rsid w:val="007D3521"/>
     <w:rsid w:val="007D4B50"/>
     <w:rsid w:val="007D4B87"/>
     <w:rsid w:val="007D4D96"/>
     <w:rsid w:val="007D6D03"/>
+    <w:rsid w:val="007D746C"/>
     <w:rsid w:val="007D7575"/>
     <w:rsid w:val="007D7868"/>
     <w:rsid w:val="007D789D"/>
     <w:rsid w:val="007E0508"/>
     <w:rsid w:val="007E172E"/>
     <w:rsid w:val="007E411D"/>
     <w:rsid w:val="007E5137"/>
     <w:rsid w:val="007E53FF"/>
     <w:rsid w:val="007E57A4"/>
     <w:rsid w:val="007E582B"/>
     <w:rsid w:val="007E6414"/>
     <w:rsid w:val="007E64E5"/>
     <w:rsid w:val="007E7E27"/>
     <w:rsid w:val="007F1B2D"/>
     <w:rsid w:val="007F30C1"/>
     <w:rsid w:val="007F5ECF"/>
     <w:rsid w:val="007F6FC0"/>
     <w:rsid w:val="007F717E"/>
     <w:rsid w:val="00800246"/>
     <w:rsid w:val="008003BE"/>
+    <w:rsid w:val="00800E6E"/>
+    <w:rsid w:val="00801553"/>
     <w:rsid w:val="00801798"/>
     <w:rsid w:val="00803853"/>
     <w:rsid w:val="00803A07"/>
     <w:rsid w:val="00803FF6"/>
     <w:rsid w:val="008045A2"/>
+    <w:rsid w:val="008059AB"/>
     <w:rsid w:val="00806209"/>
     <w:rsid w:val="00810813"/>
+    <w:rsid w:val="00810F1B"/>
     <w:rsid w:val="00811F50"/>
     <w:rsid w:val="00812919"/>
     <w:rsid w:val="00815616"/>
     <w:rsid w:val="008156F1"/>
     <w:rsid w:val="0081618E"/>
     <w:rsid w:val="00817422"/>
     <w:rsid w:val="008207FD"/>
+    <w:rsid w:val="00822FBE"/>
     <w:rsid w:val="008240B9"/>
     <w:rsid w:val="00824429"/>
     <w:rsid w:val="0082565E"/>
     <w:rsid w:val="00830287"/>
     <w:rsid w:val="008303B6"/>
     <w:rsid w:val="0083072A"/>
     <w:rsid w:val="008317FD"/>
+    <w:rsid w:val="00832BA7"/>
     <w:rsid w:val="00832BCA"/>
     <w:rsid w:val="00833435"/>
     <w:rsid w:val="00833ACE"/>
+    <w:rsid w:val="00834595"/>
     <w:rsid w:val="0083543A"/>
     <w:rsid w:val="0083569F"/>
     <w:rsid w:val="00835BE8"/>
     <w:rsid w:val="00835EF0"/>
+    <w:rsid w:val="00836DD2"/>
+    <w:rsid w:val="008374CD"/>
     <w:rsid w:val="00840A1B"/>
     <w:rsid w:val="00840F4A"/>
     <w:rsid w:val="0084143F"/>
+    <w:rsid w:val="00841B88"/>
     <w:rsid w:val="00842140"/>
     <w:rsid w:val="0084345E"/>
+    <w:rsid w:val="008438AC"/>
     <w:rsid w:val="00843A55"/>
     <w:rsid w:val="00843CA7"/>
     <w:rsid w:val="008453B1"/>
     <w:rsid w:val="00846865"/>
     <w:rsid w:val="00850DE2"/>
     <w:rsid w:val="008513EE"/>
+    <w:rsid w:val="008514D8"/>
     <w:rsid w:val="00851B37"/>
     <w:rsid w:val="008539DE"/>
     <w:rsid w:val="00853B4C"/>
     <w:rsid w:val="00853C9B"/>
     <w:rsid w:val="008541E6"/>
     <w:rsid w:val="008545D0"/>
     <w:rsid w:val="0085491B"/>
     <w:rsid w:val="0085492F"/>
     <w:rsid w:val="00854CCC"/>
     <w:rsid w:val="00855164"/>
     <w:rsid w:val="00855187"/>
+    <w:rsid w:val="00856E6C"/>
     <w:rsid w:val="0086044C"/>
     <w:rsid w:val="0086308C"/>
     <w:rsid w:val="00863155"/>
     <w:rsid w:val="008631CB"/>
     <w:rsid w:val="00866DE5"/>
     <w:rsid w:val="00867E04"/>
     <w:rsid w:val="00867E5E"/>
     <w:rsid w:val="00871E56"/>
+    <w:rsid w:val="00871EFD"/>
+    <w:rsid w:val="00872029"/>
+    <w:rsid w:val="00872DAC"/>
     <w:rsid w:val="00873FB4"/>
     <w:rsid w:val="00875025"/>
     <w:rsid w:val="00876A6F"/>
     <w:rsid w:val="00876CFB"/>
     <w:rsid w:val="008775F1"/>
     <w:rsid w:val="008777B6"/>
     <w:rsid w:val="008777F7"/>
+    <w:rsid w:val="00880DAB"/>
     <w:rsid w:val="00881FE1"/>
     <w:rsid w:val="00883C91"/>
+    <w:rsid w:val="00883D8B"/>
     <w:rsid w:val="00884DCA"/>
     <w:rsid w:val="008851FE"/>
     <w:rsid w:val="00885455"/>
     <w:rsid w:val="00886F1E"/>
     <w:rsid w:val="008871BF"/>
+    <w:rsid w:val="00891A4F"/>
     <w:rsid w:val="008927F5"/>
     <w:rsid w:val="00892AE5"/>
+    <w:rsid w:val="00894299"/>
     <w:rsid w:val="00894432"/>
     <w:rsid w:val="0089492E"/>
     <w:rsid w:val="00894BB3"/>
     <w:rsid w:val="008951F3"/>
     <w:rsid w:val="0089533D"/>
     <w:rsid w:val="00895615"/>
     <w:rsid w:val="00895C70"/>
     <w:rsid w:val="00896BB6"/>
     <w:rsid w:val="00897897"/>
     <w:rsid w:val="008A0136"/>
     <w:rsid w:val="008A10B4"/>
     <w:rsid w:val="008A1F4E"/>
     <w:rsid w:val="008A1F98"/>
     <w:rsid w:val="008A1FEF"/>
     <w:rsid w:val="008A2238"/>
     <w:rsid w:val="008A3191"/>
     <w:rsid w:val="008A39E5"/>
     <w:rsid w:val="008A44AA"/>
     <w:rsid w:val="008A493A"/>
     <w:rsid w:val="008A6152"/>
+    <w:rsid w:val="008A66A9"/>
     <w:rsid w:val="008B0D85"/>
     <w:rsid w:val="008B0F1C"/>
     <w:rsid w:val="008B2799"/>
     <w:rsid w:val="008B2F78"/>
+    <w:rsid w:val="008B3255"/>
     <w:rsid w:val="008B3927"/>
     <w:rsid w:val="008B5DBF"/>
+    <w:rsid w:val="008B6596"/>
     <w:rsid w:val="008B6EE9"/>
+    <w:rsid w:val="008B758D"/>
     <w:rsid w:val="008B7CBF"/>
     <w:rsid w:val="008C0A8A"/>
     <w:rsid w:val="008C0FA4"/>
     <w:rsid w:val="008C2073"/>
     <w:rsid w:val="008C2C76"/>
+    <w:rsid w:val="008C310C"/>
+    <w:rsid w:val="008C329D"/>
     <w:rsid w:val="008C32D6"/>
+    <w:rsid w:val="008C41C7"/>
+    <w:rsid w:val="008C4F0A"/>
     <w:rsid w:val="008C55CD"/>
     <w:rsid w:val="008C5705"/>
     <w:rsid w:val="008C573E"/>
+    <w:rsid w:val="008C5ACC"/>
     <w:rsid w:val="008C7FD2"/>
     <w:rsid w:val="008D0729"/>
     <w:rsid w:val="008D0B0D"/>
     <w:rsid w:val="008D10F3"/>
+    <w:rsid w:val="008D2A36"/>
     <w:rsid w:val="008D35B1"/>
     <w:rsid w:val="008D3FE2"/>
+    <w:rsid w:val="008D7212"/>
     <w:rsid w:val="008E1FA8"/>
     <w:rsid w:val="008E1FF3"/>
     <w:rsid w:val="008E2B4B"/>
     <w:rsid w:val="008E31E5"/>
     <w:rsid w:val="008E3658"/>
     <w:rsid w:val="008E42D3"/>
     <w:rsid w:val="008E5B6C"/>
     <w:rsid w:val="008E5E11"/>
     <w:rsid w:val="008E63E3"/>
     <w:rsid w:val="008E689A"/>
+    <w:rsid w:val="008E6B4D"/>
+    <w:rsid w:val="008E729C"/>
     <w:rsid w:val="008E7522"/>
     <w:rsid w:val="008F09BC"/>
     <w:rsid w:val="008F144D"/>
     <w:rsid w:val="008F16D3"/>
     <w:rsid w:val="008F3539"/>
     <w:rsid w:val="008F4356"/>
     <w:rsid w:val="008F4394"/>
     <w:rsid w:val="008F492F"/>
     <w:rsid w:val="008F4B28"/>
     <w:rsid w:val="008F56D5"/>
     <w:rsid w:val="008F6738"/>
     <w:rsid w:val="008F6848"/>
     <w:rsid w:val="008F6D7A"/>
+    <w:rsid w:val="008F72F2"/>
     <w:rsid w:val="008F7D72"/>
+    <w:rsid w:val="009004BD"/>
+    <w:rsid w:val="009006EF"/>
+    <w:rsid w:val="00900B7B"/>
     <w:rsid w:val="00902831"/>
     <w:rsid w:val="009035E2"/>
     <w:rsid w:val="00903722"/>
+    <w:rsid w:val="00904723"/>
     <w:rsid w:val="00905B49"/>
+    <w:rsid w:val="00906A09"/>
+    <w:rsid w:val="00906BA3"/>
     <w:rsid w:val="00906DBF"/>
+    <w:rsid w:val="00907332"/>
     <w:rsid w:val="00907A89"/>
     <w:rsid w:val="00907DA0"/>
     <w:rsid w:val="00907E7D"/>
     <w:rsid w:val="00912544"/>
     <w:rsid w:val="00912608"/>
+    <w:rsid w:val="00912947"/>
     <w:rsid w:val="00912B52"/>
     <w:rsid w:val="0091547C"/>
+    <w:rsid w:val="00917ADE"/>
     <w:rsid w:val="00920DAD"/>
     <w:rsid w:val="00921229"/>
     <w:rsid w:val="0092122C"/>
     <w:rsid w:val="00921481"/>
+    <w:rsid w:val="00923054"/>
     <w:rsid w:val="00923992"/>
     <w:rsid w:val="009244A0"/>
+    <w:rsid w:val="00925BC2"/>
+    <w:rsid w:val="00926F3F"/>
     <w:rsid w:val="009270A6"/>
     <w:rsid w:val="009271E6"/>
     <w:rsid w:val="00927786"/>
     <w:rsid w:val="00927E6C"/>
     <w:rsid w:val="00932FB6"/>
     <w:rsid w:val="00933C7F"/>
     <w:rsid w:val="00934359"/>
     <w:rsid w:val="0093435B"/>
     <w:rsid w:val="009352D1"/>
+    <w:rsid w:val="00935C12"/>
     <w:rsid w:val="00935E3A"/>
     <w:rsid w:val="00936554"/>
     <w:rsid w:val="00936860"/>
     <w:rsid w:val="00940DEA"/>
     <w:rsid w:val="009411E0"/>
     <w:rsid w:val="00942404"/>
     <w:rsid w:val="0094246A"/>
+    <w:rsid w:val="009426C3"/>
     <w:rsid w:val="00942E98"/>
     <w:rsid w:val="009437AD"/>
+    <w:rsid w:val="00944CCB"/>
     <w:rsid w:val="00944E2F"/>
     <w:rsid w:val="00945479"/>
     <w:rsid w:val="0094555A"/>
+    <w:rsid w:val="009456C2"/>
     <w:rsid w:val="00945F13"/>
     <w:rsid w:val="009464CD"/>
     <w:rsid w:val="00946A52"/>
+    <w:rsid w:val="00947B36"/>
+    <w:rsid w:val="00947D59"/>
     <w:rsid w:val="00951071"/>
+    <w:rsid w:val="00953E27"/>
+    <w:rsid w:val="00955325"/>
     <w:rsid w:val="00955AE3"/>
     <w:rsid w:val="009564F1"/>
+    <w:rsid w:val="00956884"/>
     <w:rsid w:val="009569A6"/>
     <w:rsid w:val="00956D58"/>
     <w:rsid w:val="00957568"/>
     <w:rsid w:val="00957F8B"/>
     <w:rsid w:val="00960A5C"/>
     <w:rsid w:val="009611CE"/>
     <w:rsid w:val="00961AB3"/>
     <w:rsid w:val="00962782"/>
+    <w:rsid w:val="00962B1E"/>
     <w:rsid w:val="009642B6"/>
     <w:rsid w:val="00965763"/>
     <w:rsid w:val="00965D66"/>
     <w:rsid w:val="009661CA"/>
     <w:rsid w:val="00967F2F"/>
+    <w:rsid w:val="00970C8C"/>
     <w:rsid w:val="00971797"/>
     <w:rsid w:val="00972164"/>
     <w:rsid w:val="009727B7"/>
+    <w:rsid w:val="00973AF2"/>
     <w:rsid w:val="00973C3E"/>
+    <w:rsid w:val="00974C70"/>
     <w:rsid w:val="009752B0"/>
     <w:rsid w:val="00977301"/>
+    <w:rsid w:val="00980DE7"/>
     <w:rsid w:val="009818DC"/>
     <w:rsid w:val="00981925"/>
     <w:rsid w:val="009823BC"/>
     <w:rsid w:val="00983A6D"/>
     <w:rsid w:val="00983B97"/>
     <w:rsid w:val="00983E60"/>
     <w:rsid w:val="0098449D"/>
     <w:rsid w:val="00984FED"/>
     <w:rsid w:val="009853E8"/>
+    <w:rsid w:val="009856EE"/>
     <w:rsid w:val="00987470"/>
     <w:rsid w:val="009878AA"/>
+    <w:rsid w:val="0098792A"/>
     <w:rsid w:val="00987E46"/>
+    <w:rsid w:val="0099023B"/>
+    <w:rsid w:val="009909CA"/>
+    <w:rsid w:val="00990A82"/>
     <w:rsid w:val="009911AB"/>
     <w:rsid w:val="009911E7"/>
+    <w:rsid w:val="00993CB2"/>
     <w:rsid w:val="00993CED"/>
     <w:rsid w:val="00994FE9"/>
     <w:rsid w:val="00995255"/>
+    <w:rsid w:val="00996018"/>
     <w:rsid w:val="009965EC"/>
     <w:rsid w:val="00997692"/>
     <w:rsid w:val="009A0EDB"/>
     <w:rsid w:val="009A0EF0"/>
     <w:rsid w:val="009A214C"/>
     <w:rsid w:val="009A22C5"/>
     <w:rsid w:val="009A25F5"/>
     <w:rsid w:val="009A2D57"/>
     <w:rsid w:val="009A569C"/>
     <w:rsid w:val="009A595A"/>
+    <w:rsid w:val="009A5B91"/>
+    <w:rsid w:val="009B0167"/>
     <w:rsid w:val="009B26F9"/>
     <w:rsid w:val="009B2BB0"/>
     <w:rsid w:val="009B43F0"/>
     <w:rsid w:val="009B53B4"/>
     <w:rsid w:val="009B5F04"/>
     <w:rsid w:val="009B68E8"/>
     <w:rsid w:val="009B6EF5"/>
     <w:rsid w:val="009B7208"/>
     <w:rsid w:val="009C071D"/>
     <w:rsid w:val="009C12DF"/>
     <w:rsid w:val="009C2F53"/>
     <w:rsid w:val="009C32EB"/>
     <w:rsid w:val="009C42F7"/>
     <w:rsid w:val="009C4429"/>
     <w:rsid w:val="009C5AAB"/>
     <w:rsid w:val="009C60B8"/>
     <w:rsid w:val="009C62D7"/>
     <w:rsid w:val="009C72AE"/>
     <w:rsid w:val="009C7511"/>
     <w:rsid w:val="009C7694"/>
     <w:rsid w:val="009C7A30"/>
     <w:rsid w:val="009D01DB"/>
     <w:rsid w:val="009D1FD7"/>
     <w:rsid w:val="009D21C4"/>
     <w:rsid w:val="009D32BC"/>
     <w:rsid w:val="009D3AEA"/>
     <w:rsid w:val="009D5AC1"/>
     <w:rsid w:val="009D6A6A"/>
     <w:rsid w:val="009D7189"/>
     <w:rsid w:val="009D7472"/>
     <w:rsid w:val="009E3B34"/>
     <w:rsid w:val="009E4831"/>
     <w:rsid w:val="009E4E8E"/>
     <w:rsid w:val="009E6A91"/>
     <w:rsid w:val="009E774F"/>
     <w:rsid w:val="009E79B6"/>
     <w:rsid w:val="009F0231"/>
     <w:rsid w:val="009F0358"/>
     <w:rsid w:val="009F0C0B"/>
     <w:rsid w:val="009F0ED7"/>
     <w:rsid w:val="009F1ADD"/>
+    <w:rsid w:val="009F1D21"/>
     <w:rsid w:val="009F20B6"/>
     <w:rsid w:val="009F26B2"/>
     <w:rsid w:val="009F28F8"/>
     <w:rsid w:val="009F3CCC"/>
+    <w:rsid w:val="009F4205"/>
     <w:rsid w:val="009F426A"/>
     <w:rsid w:val="009F4361"/>
     <w:rsid w:val="009F4D2C"/>
     <w:rsid w:val="009F51DC"/>
+    <w:rsid w:val="009F56E5"/>
     <w:rsid w:val="009F7387"/>
     <w:rsid w:val="009F7FEB"/>
     <w:rsid w:val="00A005DE"/>
     <w:rsid w:val="00A01121"/>
+    <w:rsid w:val="00A0375F"/>
     <w:rsid w:val="00A03E3A"/>
     <w:rsid w:val="00A03E3E"/>
     <w:rsid w:val="00A05AD4"/>
+    <w:rsid w:val="00A05DF8"/>
     <w:rsid w:val="00A06197"/>
     <w:rsid w:val="00A07159"/>
+    <w:rsid w:val="00A07540"/>
+    <w:rsid w:val="00A118BF"/>
     <w:rsid w:val="00A11B81"/>
     <w:rsid w:val="00A11C1B"/>
+    <w:rsid w:val="00A11EE8"/>
     <w:rsid w:val="00A13E4E"/>
     <w:rsid w:val="00A1400E"/>
     <w:rsid w:val="00A14415"/>
     <w:rsid w:val="00A14622"/>
     <w:rsid w:val="00A15EC6"/>
     <w:rsid w:val="00A17984"/>
     <w:rsid w:val="00A20039"/>
     <w:rsid w:val="00A21D75"/>
     <w:rsid w:val="00A2253A"/>
     <w:rsid w:val="00A256A9"/>
+    <w:rsid w:val="00A26A0F"/>
     <w:rsid w:val="00A30200"/>
     <w:rsid w:val="00A30795"/>
     <w:rsid w:val="00A30A16"/>
     <w:rsid w:val="00A328B2"/>
     <w:rsid w:val="00A332C0"/>
     <w:rsid w:val="00A33315"/>
+    <w:rsid w:val="00A33E41"/>
     <w:rsid w:val="00A33EB0"/>
     <w:rsid w:val="00A34751"/>
     <w:rsid w:val="00A35DCF"/>
     <w:rsid w:val="00A3694C"/>
     <w:rsid w:val="00A37EC7"/>
     <w:rsid w:val="00A37F9C"/>
     <w:rsid w:val="00A4148C"/>
     <w:rsid w:val="00A41819"/>
     <w:rsid w:val="00A41B9F"/>
+    <w:rsid w:val="00A432ED"/>
     <w:rsid w:val="00A43499"/>
     <w:rsid w:val="00A43E41"/>
+    <w:rsid w:val="00A44F30"/>
     <w:rsid w:val="00A451D3"/>
     <w:rsid w:val="00A456F7"/>
     <w:rsid w:val="00A45871"/>
+    <w:rsid w:val="00A47914"/>
     <w:rsid w:val="00A5057D"/>
+    <w:rsid w:val="00A51193"/>
     <w:rsid w:val="00A513E1"/>
+    <w:rsid w:val="00A517F2"/>
+    <w:rsid w:val="00A521CE"/>
     <w:rsid w:val="00A53242"/>
     <w:rsid w:val="00A53771"/>
     <w:rsid w:val="00A53F0A"/>
     <w:rsid w:val="00A53F63"/>
     <w:rsid w:val="00A546FD"/>
     <w:rsid w:val="00A5525B"/>
+    <w:rsid w:val="00A557EC"/>
     <w:rsid w:val="00A5728A"/>
+    <w:rsid w:val="00A57AC3"/>
     <w:rsid w:val="00A57B98"/>
     <w:rsid w:val="00A607BD"/>
     <w:rsid w:val="00A609FF"/>
     <w:rsid w:val="00A60B4C"/>
+    <w:rsid w:val="00A613A9"/>
+    <w:rsid w:val="00A61568"/>
     <w:rsid w:val="00A62240"/>
     <w:rsid w:val="00A624F8"/>
     <w:rsid w:val="00A62839"/>
     <w:rsid w:val="00A62DE1"/>
+    <w:rsid w:val="00A635A4"/>
     <w:rsid w:val="00A63BBB"/>
     <w:rsid w:val="00A63DD5"/>
     <w:rsid w:val="00A640E2"/>
     <w:rsid w:val="00A64F44"/>
     <w:rsid w:val="00A65012"/>
+    <w:rsid w:val="00A6545A"/>
     <w:rsid w:val="00A66ABB"/>
     <w:rsid w:val="00A66B88"/>
     <w:rsid w:val="00A70339"/>
     <w:rsid w:val="00A71B50"/>
+    <w:rsid w:val="00A727F5"/>
     <w:rsid w:val="00A72838"/>
     <w:rsid w:val="00A72CDB"/>
     <w:rsid w:val="00A73887"/>
     <w:rsid w:val="00A744A3"/>
     <w:rsid w:val="00A74F4F"/>
+    <w:rsid w:val="00A75CA3"/>
     <w:rsid w:val="00A767E5"/>
+    <w:rsid w:val="00A77C7C"/>
     <w:rsid w:val="00A80002"/>
+    <w:rsid w:val="00A80A5C"/>
     <w:rsid w:val="00A80BD7"/>
     <w:rsid w:val="00A818C3"/>
     <w:rsid w:val="00A820AE"/>
     <w:rsid w:val="00A82C09"/>
     <w:rsid w:val="00A83A87"/>
     <w:rsid w:val="00A83FCD"/>
+    <w:rsid w:val="00A84EF2"/>
     <w:rsid w:val="00A850D6"/>
     <w:rsid w:val="00A91EF2"/>
     <w:rsid w:val="00A92208"/>
     <w:rsid w:val="00A93EEB"/>
     <w:rsid w:val="00A9414E"/>
     <w:rsid w:val="00A94784"/>
     <w:rsid w:val="00AA048B"/>
     <w:rsid w:val="00AA16CF"/>
+    <w:rsid w:val="00AA20BD"/>
     <w:rsid w:val="00AA2FD0"/>
     <w:rsid w:val="00AA37B2"/>
     <w:rsid w:val="00AA3AF0"/>
     <w:rsid w:val="00AA3F76"/>
     <w:rsid w:val="00AA472C"/>
     <w:rsid w:val="00AA715E"/>
+    <w:rsid w:val="00AB04A8"/>
+    <w:rsid w:val="00AB15F2"/>
     <w:rsid w:val="00AB1D93"/>
     <w:rsid w:val="00AB1DCA"/>
+    <w:rsid w:val="00AB2113"/>
+    <w:rsid w:val="00AB243E"/>
     <w:rsid w:val="00AB4202"/>
+    <w:rsid w:val="00AB6C58"/>
+    <w:rsid w:val="00AB6FC8"/>
     <w:rsid w:val="00AB7C48"/>
     <w:rsid w:val="00AC03D0"/>
+    <w:rsid w:val="00AC0C02"/>
     <w:rsid w:val="00AC2E4D"/>
+    <w:rsid w:val="00AC62EC"/>
     <w:rsid w:val="00AC6E61"/>
     <w:rsid w:val="00AC7729"/>
     <w:rsid w:val="00AD0BEF"/>
     <w:rsid w:val="00AD0C40"/>
     <w:rsid w:val="00AD12AC"/>
+    <w:rsid w:val="00AD130C"/>
     <w:rsid w:val="00AD16FC"/>
     <w:rsid w:val="00AD20AA"/>
     <w:rsid w:val="00AD2537"/>
     <w:rsid w:val="00AD2ACC"/>
     <w:rsid w:val="00AD325A"/>
     <w:rsid w:val="00AD3AD5"/>
     <w:rsid w:val="00AD4434"/>
     <w:rsid w:val="00AD4999"/>
     <w:rsid w:val="00AD6079"/>
     <w:rsid w:val="00AE0456"/>
     <w:rsid w:val="00AE18EE"/>
     <w:rsid w:val="00AE3C92"/>
     <w:rsid w:val="00AE4E9A"/>
     <w:rsid w:val="00AE52BB"/>
     <w:rsid w:val="00AE60CB"/>
+    <w:rsid w:val="00AE7343"/>
     <w:rsid w:val="00AF13CF"/>
     <w:rsid w:val="00AF19DC"/>
+    <w:rsid w:val="00AF1BC0"/>
     <w:rsid w:val="00AF57FF"/>
     <w:rsid w:val="00AF61E5"/>
     <w:rsid w:val="00AF6BF6"/>
+    <w:rsid w:val="00B003E7"/>
     <w:rsid w:val="00B036FE"/>
     <w:rsid w:val="00B03B36"/>
+    <w:rsid w:val="00B03F97"/>
     <w:rsid w:val="00B043CB"/>
     <w:rsid w:val="00B047C5"/>
     <w:rsid w:val="00B049AF"/>
+    <w:rsid w:val="00B0533C"/>
     <w:rsid w:val="00B0564D"/>
     <w:rsid w:val="00B0668F"/>
     <w:rsid w:val="00B070FE"/>
     <w:rsid w:val="00B07E58"/>
+    <w:rsid w:val="00B10ABF"/>
+    <w:rsid w:val="00B12DC7"/>
     <w:rsid w:val="00B13087"/>
+    <w:rsid w:val="00B13627"/>
     <w:rsid w:val="00B14216"/>
     <w:rsid w:val="00B1430A"/>
     <w:rsid w:val="00B14A42"/>
+    <w:rsid w:val="00B14B7B"/>
     <w:rsid w:val="00B14C20"/>
+    <w:rsid w:val="00B14CD9"/>
     <w:rsid w:val="00B14FF0"/>
     <w:rsid w:val="00B156D9"/>
     <w:rsid w:val="00B161D1"/>
     <w:rsid w:val="00B16250"/>
+    <w:rsid w:val="00B2002A"/>
     <w:rsid w:val="00B201B6"/>
     <w:rsid w:val="00B2047B"/>
     <w:rsid w:val="00B20ABB"/>
     <w:rsid w:val="00B20C1D"/>
     <w:rsid w:val="00B210A9"/>
     <w:rsid w:val="00B210CF"/>
     <w:rsid w:val="00B2134E"/>
+    <w:rsid w:val="00B21422"/>
     <w:rsid w:val="00B22AAE"/>
     <w:rsid w:val="00B22D11"/>
     <w:rsid w:val="00B2385A"/>
     <w:rsid w:val="00B23EBB"/>
+    <w:rsid w:val="00B23F91"/>
     <w:rsid w:val="00B246C5"/>
     <w:rsid w:val="00B25FBE"/>
     <w:rsid w:val="00B26384"/>
     <w:rsid w:val="00B27824"/>
     <w:rsid w:val="00B27BDB"/>
     <w:rsid w:val="00B27D74"/>
+    <w:rsid w:val="00B30C9E"/>
     <w:rsid w:val="00B30E1D"/>
     <w:rsid w:val="00B31690"/>
+    <w:rsid w:val="00B31AEB"/>
     <w:rsid w:val="00B31DDD"/>
     <w:rsid w:val="00B32A3C"/>
     <w:rsid w:val="00B32C37"/>
     <w:rsid w:val="00B33520"/>
     <w:rsid w:val="00B34C56"/>
     <w:rsid w:val="00B34D54"/>
+    <w:rsid w:val="00B35B5B"/>
     <w:rsid w:val="00B35C3E"/>
     <w:rsid w:val="00B35DD2"/>
     <w:rsid w:val="00B364A2"/>
     <w:rsid w:val="00B36568"/>
+    <w:rsid w:val="00B37D72"/>
     <w:rsid w:val="00B37E74"/>
     <w:rsid w:val="00B4172B"/>
     <w:rsid w:val="00B41D20"/>
     <w:rsid w:val="00B41DC4"/>
+    <w:rsid w:val="00B42947"/>
     <w:rsid w:val="00B42F12"/>
     <w:rsid w:val="00B42F37"/>
     <w:rsid w:val="00B439A3"/>
     <w:rsid w:val="00B4562B"/>
     <w:rsid w:val="00B45E89"/>
+    <w:rsid w:val="00B46079"/>
     <w:rsid w:val="00B46381"/>
     <w:rsid w:val="00B46519"/>
     <w:rsid w:val="00B46788"/>
     <w:rsid w:val="00B468CC"/>
+    <w:rsid w:val="00B47548"/>
     <w:rsid w:val="00B47E0D"/>
+    <w:rsid w:val="00B50CF6"/>
     <w:rsid w:val="00B5101E"/>
     <w:rsid w:val="00B5140D"/>
     <w:rsid w:val="00B51B99"/>
     <w:rsid w:val="00B51FF7"/>
+    <w:rsid w:val="00B52E23"/>
     <w:rsid w:val="00B541AB"/>
+    <w:rsid w:val="00B55CE0"/>
     <w:rsid w:val="00B56A89"/>
+    <w:rsid w:val="00B61DC1"/>
+    <w:rsid w:val="00B61F81"/>
+    <w:rsid w:val="00B62488"/>
+    <w:rsid w:val="00B63CA0"/>
+    <w:rsid w:val="00B65D10"/>
     <w:rsid w:val="00B66152"/>
     <w:rsid w:val="00B665B7"/>
     <w:rsid w:val="00B66C6E"/>
     <w:rsid w:val="00B67666"/>
     <w:rsid w:val="00B67AE3"/>
+    <w:rsid w:val="00B71D0C"/>
+    <w:rsid w:val="00B71FA9"/>
     <w:rsid w:val="00B720F4"/>
     <w:rsid w:val="00B73278"/>
+    <w:rsid w:val="00B73484"/>
     <w:rsid w:val="00B73B0D"/>
+    <w:rsid w:val="00B74BA3"/>
     <w:rsid w:val="00B75EA9"/>
     <w:rsid w:val="00B761D1"/>
     <w:rsid w:val="00B807C9"/>
     <w:rsid w:val="00B81BED"/>
     <w:rsid w:val="00B81DB5"/>
+    <w:rsid w:val="00B82AA3"/>
     <w:rsid w:val="00B82F97"/>
+    <w:rsid w:val="00B83064"/>
     <w:rsid w:val="00B8576C"/>
     <w:rsid w:val="00B8698C"/>
     <w:rsid w:val="00B86C2B"/>
     <w:rsid w:val="00B87641"/>
+    <w:rsid w:val="00B87BF7"/>
     <w:rsid w:val="00B903CB"/>
     <w:rsid w:val="00B90BE0"/>
     <w:rsid w:val="00B91533"/>
+    <w:rsid w:val="00B9175E"/>
     <w:rsid w:val="00B93AD0"/>
     <w:rsid w:val="00B93D49"/>
     <w:rsid w:val="00B9402C"/>
+    <w:rsid w:val="00B94B19"/>
     <w:rsid w:val="00B95386"/>
+    <w:rsid w:val="00B954C5"/>
     <w:rsid w:val="00B955E8"/>
     <w:rsid w:val="00B96FCB"/>
+    <w:rsid w:val="00B979D3"/>
+    <w:rsid w:val="00BA0867"/>
     <w:rsid w:val="00BA118C"/>
     <w:rsid w:val="00BA1EF1"/>
+    <w:rsid w:val="00BA22AF"/>
     <w:rsid w:val="00BA2F64"/>
     <w:rsid w:val="00BA3B5B"/>
     <w:rsid w:val="00BA5F5C"/>
     <w:rsid w:val="00BB1191"/>
     <w:rsid w:val="00BB1491"/>
     <w:rsid w:val="00BB14B7"/>
     <w:rsid w:val="00BB225B"/>
     <w:rsid w:val="00BB27B5"/>
+    <w:rsid w:val="00BB49B8"/>
     <w:rsid w:val="00BB6A10"/>
     <w:rsid w:val="00BC0EA0"/>
     <w:rsid w:val="00BC1417"/>
     <w:rsid w:val="00BC2677"/>
     <w:rsid w:val="00BC3DF0"/>
     <w:rsid w:val="00BC46C3"/>
+    <w:rsid w:val="00BC4B04"/>
     <w:rsid w:val="00BC65E4"/>
     <w:rsid w:val="00BC6E2B"/>
     <w:rsid w:val="00BC6EC2"/>
     <w:rsid w:val="00BC7053"/>
     <w:rsid w:val="00BC72E2"/>
     <w:rsid w:val="00BC73F3"/>
     <w:rsid w:val="00BD04BD"/>
     <w:rsid w:val="00BD1415"/>
     <w:rsid w:val="00BD31C4"/>
     <w:rsid w:val="00BD35E6"/>
     <w:rsid w:val="00BD3C31"/>
     <w:rsid w:val="00BD5870"/>
     <w:rsid w:val="00BD60F2"/>
     <w:rsid w:val="00BD6AB9"/>
     <w:rsid w:val="00BE0AA1"/>
     <w:rsid w:val="00BE1973"/>
+    <w:rsid w:val="00BE1D77"/>
     <w:rsid w:val="00BE2DBA"/>
     <w:rsid w:val="00BE3074"/>
     <w:rsid w:val="00BE30BB"/>
     <w:rsid w:val="00BE3431"/>
+    <w:rsid w:val="00BE3A02"/>
     <w:rsid w:val="00BE7F45"/>
     <w:rsid w:val="00BF07B0"/>
     <w:rsid w:val="00BF1BF2"/>
     <w:rsid w:val="00BF21D9"/>
+    <w:rsid w:val="00BF2F99"/>
     <w:rsid w:val="00BF3DF6"/>
     <w:rsid w:val="00BF4225"/>
     <w:rsid w:val="00BF443D"/>
     <w:rsid w:val="00BF4BA4"/>
     <w:rsid w:val="00BF6CDB"/>
     <w:rsid w:val="00BF7D21"/>
     <w:rsid w:val="00C0017A"/>
     <w:rsid w:val="00C0149E"/>
     <w:rsid w:val="00C02D01"/>
     <w:rsid w:val="00C02FE0"/>
     <w:rsid w:val="00C03309"/>
     <w:rsid w:val="00C05478"/>
     <w:rsid w:val="00C06E8F"/>
     <w:rsid w:val="00C072B2"/>
+    <w:rsid w:val="00C079D6"/>
     <w:rsid w:val="00C10541"/>
     <w:rsid w:val="00C109B5"/>
+    <w:rsid w:val="00C11CD7"/>
     <w:rsid w:val="00C12826"/>
     <w:rsid w:val="00C132EB"/>
     <w:rsid w:val="00C14AC0"/>
     <w:rsid w:val="00C15058"/>
     <w:rsid w:val="00C15216"/>
     <w:rsid w:val="00C152AF"/>
     <w:rsid w:val="00C15BD6"/>
     <w:rsid w:val="00C15F0E"/>
     <w:rsid w:val="00C15F7D"/>
     <w:rsid w:val="00C16A28"/>
     <w:rsid w:val="00C16E3B"/>
     <w:rsid w:val="00C17C8A"/>
     <w:rsid w:val="00C20BCB"/>
     <w:rsid w:val="00C21003"/>
     <w:rsid w:val="00C2109D"/>
     <w:rsid w:val="00C210E3"/>
+    <w:rsid w:val="00C21921"/>
+    <w:rsid w:val="00C21ADD"/>
     <w:rsid w:val="00C220AF"/>
     <w:rsid w:val="00C22EB5"/>
+    <w:rsid w:val="00C245B4"/>
     <w:rsid w:val="00C24BC2"/>
     <w:rsid w:val="00C25CB0"/>
     <w:rsid w:val="00C25F79"/>
     <w:rsid w:val="00C26CD7"/>
     <w:rsid w:val="00C2759D"/>
     <w:rsid w:val="00C31CAB"/>
     <w:rsid w:val="00C3237C"/>
     <w:rsid w:val="00C3471D"/>
+    <w:rsid w:val="00C348C1"/>
+    <w:rsid w:val="00C34F70"/>
     <w:rsid w:val="00C359BD"/>
     <w:rsid w:val="00C36354"/>
     <w:rsid w:val="00C36EDD"/>
     <w:rsid w:val="00C41789"/>
     <w:rsid w:val="00C41856"/>
     <w:rsid w:val="00C41A0D"/>
     <w:rsid w:val="00C41A73"/>
     <w:rsid w:val="00C41A78"/>
     <w:rsid w:val="00C41E4F"/>
     <w:rsid w:val="00C41EAF"/>
     <w:rsid w:val="00C41F93"/>
     <w:rsid w:val="00C426D0"/>
     <w:rsid w:val="00C43BF0"/>
     <w:rsid w:val="00C43F7C"/>
     <w:rsid w:val="00C448B8"/>
     <w:rsid w:val="00C45846"/>
     <w:rsid w:val="00C46157"/>
     <w:rsid w:val="00C46F56"/>
     <w:rsid w:val="00C47114"/>
     <w:rsid w:val="00C50E26"/>
+    <w:rsid w:val="00C50F24"/>
     <w:rsid w:val="00C5161A"/>
+    <w:rsid w:val="00C51B74"/>
     <w:rsid w:val="00C52A28"/>
+    <w:rsid w:val="00C52D17"/>
+    <w:rsid w:val="00C5320A"/>
+    <w:rsid w:val="00C53B13"/>
     <w:rsid w:val="00C53E8C"/>
+    <w:rsid w:val="00C5408D"/>
     <w:rsid w:val="00C546D7"/>
     <w:rsid w:val="00C54F39"/>
     <w:rsid w:val="00C55B83"/>
     <w:rsid w:val="00C603C7"/>
     <w:rsid w:val="00C6054D"/>
     <w:rsid w:val="00C6056B"/>
     <w:rsid w:val="00C61E53"/>
     <w:rsid w:val="00C6278C"/>
+    <w:rsid w:val="00C64223"/>
     <w:rsid w:val="00C6468F"/>
     <w:rsid w:val="00C64A5C"/>
+    <w:rsid w:val="00C65274"/>
+    <w:rsid w:val="00C656C3"/>
     <w:rsid w:val="00C70EBF"/>
     <w:rsid w:val="00C70F59"/>
     <w:rsid w:val="00C71166"/>
     <w:rsid w:val="00C71D22"/>
+    <w:rsid w:val="00C7448E"/>
     <w:rsid w:val="00C746E0"/>
     <w:rsid w:val="00C758B4"/>
+    <w:rsid w:val="00C7715F"/>
     <w:rsid w:val="00C77657"/>
     <w:rsid w:val="00C8015B"/>
     <w:rsid w:val="00C8072B"/>
+    <w:rsid w:val="00C81C64"/>
     <w:rsid w:val="00C82EF6"/>
     <w:rsid w:val="00C831AF"/>
     <w:rsid w:val="00C8465D"/>
     <w:rsid w:val="00C84AA3"/>
+    <w:rsid w:val="00C85787"/>
     <w:rsid w:val="00C85F95"/>
     <w:rsid w:val="00C85FF1"/>
     <w:rsid w:val="00C93614"/>
     <w:rsid w:val="00C93FEA"/>
     <w:rsid w:val="00C94954"/>
     <w:rsid w:val="00C95B15"/>
     <w:rsid w:val="00C95E7C"/>
     <w:rsid w:val="00C95EED"/>
     <w:rsid w:val="00C9620B"/>
+    <w:rsid w:val="00C9687F"/>
     <w:rsid w:val="00C968B1"/>
     <w:rsid w:val="00CA0489"/>
     <w:rsid w:val="00CA0C84"/>
     <w:rsid w:val="00CA0F37"/>
+    <w:rsid w:val="00CA2F16"/>
+    <w:rsid w:val="00CA399F"/>
     <w:rsid w:val="00CA3DE6"/>
     <w:rsid w:val="00CA4788"/>
     <w:rsid w:val="00CA5E34"/>
     <w:rsid w:val="00CA6176"/>
+    <w:rsid w:val="00CA6E68"/>
+    <w:rsid w:val="00CA7360"/>
     <w:rsid w:val="00CA75A9"/>
     <w:rsid w:val="00CB006E"/>
     <w:rsid w:val="00CB05F4"/>
     <w:rsid w:val="00CB1025"/>
     <w:rsid w:val="00CB3D31"/>
     <w:rsid w:val="00CB4084"/>
     <w:rsid w:val="00CB45CF"/>
     <w:rsid w:val="00CB496C"/>
     <w:rsid w:val="00CB4FE2"/>
     <w:rsid w:val="00CB546F"/>
+    <w:rsid w:val="00CB5632"/>
+    <w:rsid w:val="00CB5E72"/>
     <w:rsid w:val="00CB6293"/>
     <w:rsid w:val="00CB6DA9"/>
     <w:rsid w:val="00CB7192"/>
     <w:rsid w:val="00CB7745"/>
     <w:rsid w:val="00CC0F7F"/>
     <w:rsid w:val="00CC1B45"/>
     <w:rsid w:val="00CC1D89"/>
     <w:rsid w:val="00CC2653"/>
     <w:rsid w:val="00CC2AB5"/>
     <w:rsid w:val="00CC314D"/>
     <w:rsid w:val="00CC3ABD"/>
     <w:rsid w:val="00CC4B2C"/>
     <w:rsid w:val="00CC6DC3"/>
     <w:rsid w:val="00CC6EC4"/>
     <w:rsid w:val="00CC7344"/>
     <w:rsid w:val="00CD05F9"/>
     <w:rsid w:val="00CD2E65"/>
     <w:rsid w:val="00CD379F"/>
+    <w:rsid w:val="00CD37D1"/>
     <w:rsid w:val="00CD406C"/>
     <w:rsid w:val="00CD5747"/>
     <w:rsid w:val="00CD5B82"/>
     <w:rsid w:val="00CD7187"/>
+    <w:rsid w:val="00CD78C4"/>
     <w:rsid w:val="00CD7ACB"/>
     <w:rsid w:val="00CE21A4"/>
     <w:rsid w:val="00CE2602"/>
+    <w:rsid w:val="00CE4EF2"/>
     <w:rsid w:val="00CE77C0"/>
+    <w:rsid w:val="00CE7C21"/>
     <w:rsid w:val="00CF0AA7"/>
     <w:rsid w:val="00CF0C19"/>
+    <w:rsid w:val="00CF245A"/>
     <w:rsid w:val="00CF4680"/>
     <w:rsid w:val="00CF4E16"/>
     <w:rsid w:val="00CF58EC"/>
     <w:rsid w:val="00CF5CE7"/>
+    <w:rsid w:val="00CF623A"/>
     <w:rsid w:val="00CF6E24"/>
     <w:rsid w:val="00CF789E"/>
     <w:rsid w:val="00D00509"/>
     <w:rsid w:val="00D01664"/>
     <w:rsid w:val="00D01911"/>
     <w:rsid w:val="00D023E0"/>
     <w:rsid w:val="00D029F0"/>
     <w:rsid w:val="00D030C8"/>
+    <w:rsid w:val="00D03D33"/>
+    <w:rsid w:val="00D0413B"/>
     <w:rsid w:val="00D05A4A"/>
     <w:rsid w:val="00D05E5C"/>
     <w:rsid w:val="00D064C3"/>
     <w:rsid w:val="00D068BB"/>
     <w:rsid w:val="00D06DFB"/>
     <w:rsid w:val="00D0764E"/>
     <w:rsid w:val="00D10B98"/>
     <w:rsid w:val="00D11323"/>
+    <w:rsid w:val="00D11328"/>
     <w:rsid w:val="00D11856"/>
     <w:rsid w:val="00D119EE"/>
     <w:rsid w:val="00D11BE1"/>
+    <w:rsid w:val="00D122FD"/>
     <w:rsid w:val="00D1298F"/>
     <w:rsid w:val="00D14A06"/>
     <w:rsid w:val="00D15BF1"/>
     <w:rsid w:val="00D203BA"/>
     <w:rsid w:val="00D206BA"/>
     <w:rsid w:val="00D21653"/>
     <w:rsid w:val="00D2176D"/>
     <w:rsid w:val="00D21DB6"/>
     <w:rsid w:val="00D22BBE"/>
     <w:rsid w:val="00D23473"/>
     <w:rsid w:val="00D24558"/>
+    <w:rsid w:val="00D245CE"/>
     <w:rsid w:val="00D24E8A"/>
     <w:rsid w:val="00D253A1"/>
     <w:rsid w:val="00D25618"/>
     <w:rsid w:val="00D2613E"/>
     <w:rsid w:val="00D26359"/>
     <w:rsid w:val="00D2718B"/>
     <w:rsid w:val="00D27BBF"/>
+    <w:rsid w:val="00D27D42"/>
+    <w:rsid w:val="00D3016D"/>
     <w:rsid w:val="00D30839"/>
     <w:rsid w:val="00D30A43"/>
+    <w:rsid w:val="00D314DC"/>
     <w:rsid w:val="00D32743"/>
     <w:rsid w:val="00D32747"/>
+    <w:rsid w:val="00D32895"/>
     <w:rsid w:val="00D338EC"/>
     <w:rsid w:val="00D34E33"/>
     <w:rsid w:val="00D34EBC"/>
     <w:rsid w:val="00D34EC7"/>
+    <w:rsid w:val="00D3505D"/>
     <w:rsid w:val="00D35C1F"/>
     <w:rsid w:val="00D35E1B"/>
     <w:rsid w:val="00D40002"/>
     <w:rsid w:val="00D41E82"/>
     <w:rsid w:val="00D429B2"/>
+    <w:rsid w:val="00D43BFB"/>
     <w:rsid w:val="00D45662"/>
+    <w:rsid w:val="00D4605D"/>
     <w:rsid w:val="00D46223"/>
+    <w:rsid w:val="00D469C6"/>
     <w:rsid w:val="00D46EF2"/>
     <w:rsid w:val="00D504D3"/>
     <w:rsid w:val="00D50621"/>
     <w:rsid w:val="00D5107E"/>
     <w:rsid w:val="00D51401"/>
+    <w:rsid w:val="00D516B6"/>
+    <w:rsid w:val="00D519E7"/>
     <w:rsid w:val="00D539AF"/>
     <w:rsid w:val="00D5426D"/>
     <w:rsid w:val="00D5469A"/>
     <w:rsid w:val="00D55151"/>
     <w:rsid w:val="00D5559B"/>
     <w:rsid w:val="00D55910"/>
+    <w:rsid w:val="00D5595E"/>
+    <w:rsid w:val="00D56430"/>
     <w:rsid w:val="00D56889"/>
+    <w:rsid w:val="00D568DB"/>
     <w:rsid w:val="00D57173"/>
     <w:rsid w:val="00D57843"/>
     <w:rsid w:val="00D579D0"/>
+    <w:rsid w:val="00D57D0E"/>
     <w:rsid w:val="00D6043A"/>
+    <w:rsid w:val="00D608F8"/>
     <w:rsid w:val="00D63224"/>
     <w:rsid w:val="00D637C4"/>
     <w:rsid w:val="00D6404B"/>
     <w:rsid w:val="00D64160"/>
     <w:rsid w:val="00D6432D"/>
     <w:rsid w:val="00D643DA"/>
     <w:rsid w:val="00D657E7"/>
     <w:rsid w:val="00D6741A"/>
     <w:rsid w:val="00D715DD"/>
+    <w:rsid w:val="00D71DD1"/>
     <w:rsid w:val="00D72254"/>
     <w:rsid w:val="00D72EC4"/>
+    <w:rsid w:val="00D73401"/>
     <w:rsid w:val="00D7378F"/>
     <w:rsid w:val="00D761C0"/>
     <w:rsid w:val="00D761DE"/>
+    <w:rsid w:val="00D76C49"/>
+    <w:rsid w:val="00D76D46"/>
     <w:rsid w:val="00D7753E"/>
     <w:rsid w:val="00D8131E"/>
     <w:rsid w:val="00D8199F"/>
     <w:rsid w:val="00D82CE0"/>
     <w:rsid w:val="00D83DA6"/>
     <w:rsid w:val="00D8464B"/>
     <w:rsid w:val="00D85C3F"/>
     <w:rsid w:val="00D85DBF"/>
     <w:rsid w:val="00D86F97"/>
+    <w:rsid w:val="00D87747"/>
     <w:rsid w:val="00D87FBB"/>
     <w:rsid w:val="00D9058F"/>
     <w:rsid w:val="00D9143A"/>
     <w:rsid w:val="00D91774"/>
     <w:rsid w:val="00D9231E"/>
     <w:rsid w:val="00D92BF3"/>
+    <w:rsid w:val="00D93FF0"/>
     <w:rsid w:val="00D95B7F"/>
     <w:rsid w:val="00D96E5C"/>
     <w:rsid w:val="00D973F4"/>
     <w:rsid w:val="00D97ED0"/>
     <w:rsid w:val="00DA0332"/>
+    <w:rsid w:val="00DA0964"/>
     <w:rsid w:val="00DA0BB1"/>
     <w:rsid w:val="00DA0F0D"/>
     <w:rsid w:val="00DA1657"/>
     <w:rsid w:val="00DA20B6"/>
     <w:rsid w:val="00DA22E3"/>
     <w:rsid w:val="00DA2935"/>
     <w:rsid w:val="00DA2FD9"/>
     <w:rsid w:val="00DA3354"/>
     <w:rsid w:val="00DA33C2"/>
+    <w:rsid w:val="00DA3592"/>
     <w:rsid w:val="00DA4B78"/>
     <w:rsid w:val="00DA4E06"/>
     <w:rsid w:val="00DA520B"/>
     <w:rsid w:val="00DA6AB4"/>
+    <w:rsid w:val="00DA7BDF"/>
+    <w:rsid w:val="00DB1D98"/>
+    <w:rsid w:val="00DB21B0"/>
     <w:rsid w:val="00DB531A"/>
     <w:rsid w:val="00DB57CD"/>
+    <w:rsid w:val="00DB677C"/>
+    <w:rsid w:val="00DB7C51"/>
     <w:rsid w:val="00DC0807"/>
     <w:rsid w:val="00DC0836"/>
     <w:rsid w:val="00DC1063"/>
     <w:rsid w:val="00DC155C"/>
     <w:rsid w:val="00DC1B1B"/>
     <w:rsid w:val="00DC22F6"/>
+    <w:rsid w:val="00DC2A67"/>
     <w:rsid w:val="00DC2EA0"/>
+    <w:rsid w:val="00DC301D"/>
     <w:rsid w:val="00DC30CD"/>
     <w:rsid w:val="00DC3B66"/>
     <w:rsid w:val="00DC3C54"/>
+    <w:rsid w:val="00DC6043"/>
     <w:rsid w:val="00DC7F9D"/>
     <w:rsid w:val="00DD1A46"/>
     <w:rsid w:val="00DD31F1"/>
     <w:rsid w:val="00DD424C"/>
+    <w:rsid w:val="00DD6C7F"/>
     <w:rsid w:val="00DD799D"/>
+    <w:rsid w:val="00DE02DD"/>
     <w:rsid w:val="00DE0536"/>
     <w:rsid w:val="00DE0642"/>
+    <w:rsid w:val="00DE2EA0"/>
     <w:rsid w:val="00DE3C6B"/>
+    <w:rsid w:val="00DE537E"/>
     <w:rsid w:val="00DE6B7A"/>
     <w:rsid w:val="00DE6C95"/>
     <w:rsid w:val="00DE6CFB"/>
+    <w:rsid w:val="00DE6E2C"/>
     <w:rsid w:val="00DE716E"/>
+    <w:rsid w:val="00DF00C4"/>
     <w:rsid w:val="00DF0397"/>
     <w:rsid w:val="00DF0CFF"/>
     <w:rsid w:val="00DF16E3"/>
     <w:rsid w:val="00DF26B8"/>
     <w:rsid w:val="00DF2863"/>
     <w:rsid w:val="00DF2ABC"/>
     <w:rsid w:val="00DF3F65"/>
     <w:rsid w:val="00DF5947"/>
     <w:rsid w:val="00DF5C42"/>
     <w:rsid w:val="00DF62B1"/>
     <w:rsid w:val="00DF66B3"/>
     <w:rsid w:val="00DF7253"/>
     <w:rsid w:val="00DF73E2"/>
     <w:rsid w:val="00DF7C5D"/>
     <w:rsid w:val="00E003DB"/>
     <w:rsid w:val="00E00ED1"/>
     <w:rsid w:val="00E011B5"/>
     <w:rsid w:val="00E01A42"/>
     <w:rsid w:val="00E01D71"/>
     <w:rsid w:val="00E020B4"/>
     <w:rsid w:val="00E02C52"/>
     <w:rsid w:val="00E02D63"/>
     <w:rsid w:val="00E0315E"/>
     <w:rsid w:val="00E03540"/>
     <w:rsid w:val="00E03A26"/>
     <w:rsid w:val="00E03F25"/>
+    <w:rsid w:val="00E041C0"/>
     <w:rsid w:val="00E047B4"/>
     <w:rsid w:val="00E054EC"/>
     <w:rsid w:val="00E05DF5"/>
     <w:rsid w:val="00E06813"/>
     <w:rsid w:val="00E068FA"/>
     <w:rsid w:val="00E07242"/>
     <w:rsid w:val="00E07442"/>
     <w:rsid w:val="00E1035F"/>
     <w:rsid w:val="00E1054F"/>
     <w:rsid w:val="00E10EB5"/>
     <w:rsid w:val="00E10FE9"/>
+    <w:rsid w:val="00E123C5"/>
     <w:rsid w:val="00E126E4"/>
     <w:rsid w:val="00E12E29"/>
     <w:rsid w:val="00E14240"/>
     <w:rsid w:val="00E16B87"/>
     <w:rsid w:val="00E1728A"/>
     <w:rsid w:val="00E2031E"/>
     <w:rsid w:val="00E21987"/>
+    <w:rsid w:val="00E21BAD"/>
     <w:rsid w:val="00E22C82"/>
+    <w:rsid w:val="00E2319C"/>
     <w:rsid w:val="00E237F9"/>
     <w:rsid w:val="00E24F74"/>
     <w:rsid w:val="00E255EE"/>
     <w:rsid w:val="00E25E81"/>
     <w:rsid w:val="00E27857"/>
     <w:rsid w:val="00E27BFC"/>
     <w:rsid w:val="00E31315"/>
+    <w:rsid w:val="00E340D1"/>
     <w:rsid w:val="00E34C5D"/>
     <w:rsid w:val="00E34FAD"/>
     <w:rsid w:val="00E35134"/>
     <w:rsid w:val="00E3547E"/>
     <w:rsid w:val="00E35947"/>
     <w:rsid w:val="00E359E5"/>
     <w:rsid w:val="00E35B56"/>
     <w:rsid w:val="00E36545"/>
     <w:rsid w:val="00E37FFB"/>
+    <w:rsid w:val="00E403DD"/>
     <w:rsid w:val="00E407C2"/>
     <w:rsid w:val="00E41654"/>
+    <w:rsid w:val="00E423CD"/>
     <w:rsid w:val="00E43B90"/>
     <w:rsid w:val="00E45F36"/>
     <w:rsid w:val="00E460D0"/>
     <w:rsid w:val="00E4672C"/>
     <w:rsid w:val="00E478F2"/>
     <w:rsid w:val="00E47F2B"/>
     <w:rsid w:val="00E51F76"/>
     <w:rsid w:val="00E52041"/>
     <w:rsid w:val="00E52942"/>
     <w:rsid w:val="00E529FE"/>
     <w:rsid w:val="00E5306F"/>
+    <w:rsid w:val="00E53519"/>
     <w:rsid w:val="00E549C1"/>
     <w:rsid w:val="00E54C60"/>
     <w:rsid w:val="00E54DF0"/>
     <w:rsid w:val="00E55E16"/>
     <w:rsid w:val="00E56939"/>
     <w:rsid w:val="00E57570"/>
     <w:rsid w:val="00E57876"/>
     <w:rsid w:val="00E60765"/>
+    <w:rsid w:val="00E614CA"/>
     <w:rsid w:val="00E62CD1"/>
     <w:rsid w:val="00E63D69"/>
     <w:rsid w:val="00E64B4F"/>
     <w:rsid w:val="00E665EF"/>
     <w:rsid w:val="00E66806"/>
     <w:rsid w:val="00E66D57"/>
     <w:rsid w:val="00E71490"/>
     <w:rsid w:val="00E72A7C"/>
     <w:rsid w:val="00E730A8"/>
     <w:rsid w:val="00E74B66"/>
     <w:rsid w:val="00E750AC"/>
     <w:rsid w:val="00E7558C"/>
     <w:rsid w:val="00E75E9A"/>
     <w:rsid w:val="00E76176"/>
+    <w:rsid w:val="00E76B81"/>
     <w:rsid w:val="00E77167"/>
     <w:rsid w:val="00E77827"/>
     <w:rsid w:val="00E77891"/>
     <w:rsid w:val="00E80102"/>
     <w:rsid w:val="00E803BF"/>
     <w:rsid w:val="00E811C8"/>
     <w:rsid w:val="00E829F8"/>
     <w:rsid w:val="00E83897"/>
     <w:rsid w:val="00E83E33"/>
     <w:rsid w:val="00E844AA"/>
     <w:rsid w:val="00E84ED1"/>
     <w:rsid w:val="00E85B7F"/>
     <w:rsid w:val="00E8631B"/>
+    <w:rsid w:val="00E8656A"/>
     <w:rsid w:val="00E869F8"/>
     <w:rsid w:val="00E873E9"/>
     <w:rsid w:val="00E87B80"/>
     <w:rsid w:val="00E87EC9"/>
     <w:rsid w:val="00E903A7"/>
     <w:rsid w:val="00E914CA"/>
+    <w:rsid w:val="00E91FDA"/>
     <w:rsid w:val="00E9258D"/>
+    <w:rsid w:val="00E96476"/>
     <w:rsid w:val="00E96B4C"/>
     <w:rsid w:val="00E97187"/>
+    <w:rsid w:val="00E9726C"/>
     <w:rsid w:val="00E9746F"/>
     <w:rsid w:val="00E97577"/>
     <w:rsid w:val="00E97D50"/>
     <w:rsid w:val="00EA0E41"/>
     <w:rsid w:val="00EA140E"/>
     <w:rsid w:val="00EA25D0"/>
     <w:rsid w:val="00EA2BBE"/>
     <w:rsid w:val="00EA3AEA"/>
     <w:rsid w:val="00EA3C0F"/>
     <w:rsid w:val="00EA71D0"/>
+    <w:rsid w:val="00EA753E"/>
     <w:rsid w:val="00EA7C55"/>
     <w:rsid w:val="00EA7FD4"/>
     <w:rsid w:val="00EB0650"/>
     <w:rsid w:val="00EB07D7"/>
     <w:rsid w:val="00EB277D"/>
     <w:rsid w:val="00EB2B99"/>
     <w:rsid w:val="00EB3E89"/>
     <w:rsid w:val="00EB42DA"/>
     <w:rsid w:val="00EB437B"/>
     <w:rsid w:val="00EB48A0"/>
     <w:rsid w:val="00EB4CE6"/>
     <w:rsid w:val="00EB50EB"/>
     <w:rsid w:val="00EB5736"/>
     <w:rsid w:val="00EB6AB2"/>
     <w:rsid w:val="00EB6B92"/>
     <w:rsid w:val="00EB761D"/>
     <w:rsid w:val="00EC006E"/>
     <w:rsid w:val="00EC012B"/>
     <w:rsid w:val="00EC0209"/>
     <w:rsid w:val="00EC0B47"/>
     <w:rsid w:val="00EC3B19"/>
     <w:rsid w:val="00EC42F1"/>
     <w:rsid w:val="00EC5911"/>
     <w:rsid w:val="00EC6A50"/>
+    <w:rsid w:val="00EC6FC5"/>
     <w:rsid w:val="00EC74D2"/>
     <w:rsid w:val="00ED119A"/>
     <w:rsid w:val="00ED1999"/>
     <w:rsid w:val="00ED3924"/>
+    <w:rsid w:val="00ED4B38"/>
     <w:rsid w:val="00ED5AA2"/>
     <w:rsid w:val="00ED5C6A"/>
     <w:rsid w:val="00ED609C"/>
     <w:rsid w:val="00ED6C31"/>
     <w:rsid w:val="00ED71D6"/>
+    <w:rsid w:val="00EE1AA0"/>
     <w:rsid w:val="00EE2BA7"/>
     <w:rsid w:val="00EE2F0F"/>
     <w:rsid w:val="00EE3729"/>
     <w:rsid w:val="00EE4464"/>
     <w:rsid w:val="00EE4CC2"/>
     <w:rsid w:val="00EE538A"/>
     <w:rsid w:val="00EE5805"/>
     <w:rsid w:val="00EE5ABE"/>
     <w:rsid w:val="00EF123B"/>
     <w:rsid w:val="00EF2230"/>
     <w:rsid w:val="00EF2A0C"/>
+    <w:rsid w:val="00EF32C0"/>
     <w:rsid w:val="00EF4627"/>
     <w:rsid w:val="00EF51C7"/>
+    <w:rsid w:val="00EF5D11"/>
     <w:rsid w:val="00EF6B79"/>
     <w:rsid w:val="00EF77B4"/>
     <w:rsid w:val="00EF78B0"/>
     <w:rsid w:val="00EF7F2B"/>
+    <w:rsid w:val="00F01D17"/>
     <w:rsid w:val="00F020AA"/>
+    <w:rsid w:val="00F03825"/>
     <w:rsid w:val="00F04B09"/>
     <w:rsid w:val="00F0622B"/>
+    <w:rsid w:val="00F07341"/>
     <w:rsid w:val="00F102F9"/>
     <w:rsid w:val="00F11321"/>
     <w:rsid w:val="00F116E4"/>
+    <w:rsid w:val="00F11A2D"/>
+    <w:rsid w:val="00F11D8F"/>
     <w:rsid w:val="00F130EF"/>
     <w:rsid w:val="00F14120"/>
     <w:rsid w:val="00F14E79"/>
     <w:rsid w:val="00F152B8"/>
     <w:rsid w:val="00F157D0"/>
     <w:rsid w:val="00F16E32"/>
     <w:rsid w:val="00F170D8"/>
     <w:rsid w:val="00F209FB"/>
     <w:rsid w:val="00F22587"/>
+    <w:rsid w:val="00F22BCE"/>
+    <w:rsid w:val="00F23B36"/>
     <w:rsid w:val="00F24497"/>
     <w:rsid w:val="00F24FD3"/>
     <w:rsid w:val="00F25E0D"/>
     <w:rsid w:val="00F26B9C"/>
     <w:rsid w:val="00F27591"/>
     <w:rsid w:val="00F27C38"/>
     <w:rsid w:val="00F3166C"/>
     <w:rsid w:val="00F32304"/>
     <w:rsid w:val="00F33479"/>
     <w:rsid w:val="00F34959"/>
     <w:rsid w:val="00F35085"/>
+    <w:rsid w:val="00F35CB2"/>
     <w:rsid w:val="00F36052"/>
     <w:rsid w:val="00F36263"/>
     <w:rsid w:val="00F365E8"/>
     <w:rsid w:val="00F36A73"/>
     <w:rsid w:val="00F402EE"/>
     <w:rsid w:val="00F40A46"/>
     <w:rsid w:val="00F40C6D"/>
+    <w:rsid w:val="00F417CA"/>
     <w:rsid w:val="00F41B6B"/>
     <w:rsid w:val="00F41B91"/>
     <w:rsid w:val="00F42612"/>
     <w:rsid w:val="00F426D4"/>
     <w:rsid w:val="00F42A2B"/>
     <w:rsid w:val="00F43467"/>
     <w:rsid w:val="00F45274"/>
     <w:rsid w:val="00F45D63"/>
     <w:rsid w:val="00F506DC"/>
     <w:rsid w:val="00F51B7A"/>
     <w:rsid w:val="00F51C6C"/>
     <w:rsid w:val="00F53638"/>
     <w:rsid w:val="00F53AED"/>
     <w:rsid w:val="00F5585F"/>
+    <w:rsid w:val="00F558AB"/>
     <w:rsid w:val="00F56D0A"/>
     <w:rsid w:val="00F57143"/>
     <w:rsid w:val="00F5764A"/>
+    <w:rsid w:val="00F5798F"/>
+    <w:rsid w:val="00F612C2"/>
     <w:rsid w:val="00F61594"/>
     <w:rsid w:val="00F61B8D"/>
     <w:rsid w:val="00F63DF4"/>
     <w:rsid w:val="00F64B13"/>
+    <w:rsid w:val="00F65146"/>
     <w:rsid w:val="00F654BA"/>
     <w:rsid w:val="00F655C7"/>
     <w:rsid w:val="00F655F8"/>
     <w:rsid w:val="00F65AB5"/>
+    <w:rsid w:val="00F668CF"/>
     <w:rsid w:val="00F66E2B"/>
     <w:rsid w:val="00F66FF2"/>
     <w:rsid w:val="00F67A35"/>
     <w:rsid w:val="00F71679"/>
     <w:rsid w:val="00F71B44"/>
     <w:rsid w:val="00F727C7"/>
     <w:rsid w:val="00F72B85"/>
+    <w:rsid w:val="00F72D95"/>
+    <w:rsid w:val="00F72F09"/>
     <w:rsid w:val="00F73180"/>
+    <w:rsid w:val="00F733E3"/>
     <w:rsid w:val="00F734CC"/>
     <w:rsid w:val="00F7410E"/>
     <w:rsid w:val="00F74548"/>
     <w:rsid w:val="00F74F87"/>
+    <w:rsid w:val="00F76B0F"/>
     <w:rsid w:val="00F77038"/>
     <w:rsid w:val="00F774A9"/>
     <w:rsid w:val="00F77552"/>
+    <w:rsid w:val="00F77FA6"/>
     <w:rsid w:val="00F802CF"/>
     <w:rsid w:val="00F8078C"/>
     <w:rsid w:val="00F80841"/>
     <w:rsid w:val="00F80ECF"/>
     <w:rsid w:val="00F81D60"/>
     <w:rsid w:val="00F8281E"/>
+    <w:rsid w:val="00F83406"/>
     <w:rsid w:val="00F8344F"/>
     <w:rsid w:val="00F83E2B"/>
+    <w:rsid w:val="00F847DD"/>
+    <w:rsid w:val="00F847F4"/>
     <w:rsid w:val="00F8501C"/>
     <w:rsid w:val="00F853BB"/>
     <w:rsid w:val="00F85C0B"/>
     <w:rsid w:val="00F85FE5"/>
     <w:rsid w:val="00F86375"/>
     <w:rsid w:val="00F8648E"/>
     <w:rsid w:val="00F865F1"/>
     <w:rsid w:val="00F87A51"/>
     <w:rsid w:val="00F90207"/>
     <w:rsid w:val="00F90B31"/>
     <w:rsid w:val="00F92144"/>
     <w:rsid w:val="00F9237A"/>
     <w:rsid w:val="00F9259C"/>
     <w:rsid w:val="00F92EF7"/>
     <w:rsid w:val="00F93F84"/>
     <w:rsid w:val="00F947FB"/>
     <w:rsid w:val="00F95785"/>
+    <w:rsid w:val="00F957D6"/>
     <w:rsid w:val="00F95AF8"/>
     <w:rsid w:val="00F95C42"/>
     <w:rsid w:val="00F95DF3"/>
     <w:rsid w:val="00F962BE"/>
     <w:rsid w:val="00F96EE2"/>
+    <w:rsid w:val="00FA1523"/>
     <w:rsid w:val="00FA2E4C"/>
     <w:rsid w:val="00FA32A9"/>
     <w:rsid w:val="00FA4F9A"/>
     <w:rsid w:val="00FA7047"/>
     <w:rsid w:val="00FA77AF"/>
     <w:rsid w:val="00FA7A0E"/>
+    <w:rsid w:val="00FA7BD5"/>
+    <w:rsid w:val="00FB0806"/>
     <w:rsid w:val="00FB22A3"/>
     <w:rsid w:val="00FB26A9"/>
+    <w:rsid w:val="00FB2CB1"/>
     <w:rsid w:val="00FB4D4C"/>
     <w:rsid w:val="00FB67FD"/>
+    <w:rsid w:val="00FB69DF"/>
     <w:rsid w:val="00FB74CC"/>
     <w:rsid w:val="00FC33EA"/>
     <w:rsid w:val="00FC3906"/>
     <w:rsid w:val="00FC5028"/>
     <w:rsid w:val="00FC5CF7"/>
     <w:rsid w:val="00FD127F"/>
     <w:rsid w:val="00FD150D"/>
     <w:rsid w:val="00FD1A2A"/>
     <w:rsid w:val="00FD1F70"/>
     <w:rsid w:val="00FD255B"/>
     <w:rsid w:val="00FD3CA3"/>
+    <w:rsid w:val="00FD5B21"/>
     <w:rsid w:val="00FD61EE"/>
+    <w:rsid w:val="00FD67C4"/>
     <w:rsid w:val="00FD6D82"/>
     <w:rsid w:val="00FE08B7"/>
     <w:rsid w:val="00FE0BD8"/>
     <w:rsid w:val="00FE1068"/>
+    <w:rsid w:val="00FE2B0E"/>
     <w:rsid w:val="00FE4013"/>
     <w:rsid w:val="00FE42E3"/>
     <w:rsid w:val="00FE4398"/>
     <w:rsid w:val="00FE511A"/>
     <w:rsid w:val="00FE6B4B"/>
+    <w:rsid w:val="00FE70B5"/>
     <w:rsid w:val="00FE77A7"/>
     <w:rsid w:val="00FE7BDC"/>
     <w:rsid w:val="00FE7DA8"/>
     <w:rsid w:val="00FE7F97"/>
     <w:rsid w:val="00FF03EB"/>
     <w:rsid w:val="00FF05F6"/>
     <w:rsid w:val="00FF358C"/>
     <w:rsid w:val="00FF3CA6"/>
     <w:rsid w:val="00FF54A6"/>
+    <w:rsid w:val="00FF5C78"/>
     <w:rsid w:val="00FF60B9"/>
     <w:rsid w:val="00FF61B7"/>
+    <w:rsid w:val="00FF67B0"/>
     <w:rsid w:val="01D9A227"/>
     <w:rsid w:val="03447403"/>
     <w:rsid w:val="03975CBC"/>
     <w:rsid w:val="0584127C"/>
     <w:rsid w:val="072918E3"/>
     <w:rsid w:val="08FB7FB7"/>
     <w:rsid w:val="091FBAFC"/>
     <w:rsid w:val="09D11587"/>
     <w:rsid w:val="09E40B6D"/>
     <w:rsid w:val="0C8D9D4D"/>
     <w:rsid w:val="0CB91468"/>
     <w:rsid w:val="0E4B0CFA"/>
     <w:rsid w:val="0F271D71"/>
     <w:rsid w:val="0FAC4AD2"/>
     <w:rsid w:val="0FCC8C65"/>
     <w:rsid w:val="10AA4846"/>
     <w:rsid w:val="10E8ACEB"/>
     <w:rsid w:val="111E65E5"/>
     <w:rsid w:val="11229018"/>
     <w:rsid w:val="116E622B"/>
     <w:rsid w:val="15544D2D"/>
     <w:rsid w:val="159C44B9"/>
     <w:rsid w:val="179A80F5"/>
     <w:rsid w:val="17A129D0"/>
     <w:rsid w:val="188C0F5F"/>
     <w:rsid w:val="1A106FB9"/>
     <w:rsid w:val="1AB88DE3"/>
     <w:rsid w:val="1C7718B4"/>
     <w:rsid w:val="1F09DFE6"/>
     <w:rsid w:val="214920D4"/>
     <w:rsid w:val="2211F638"/>
     <w:rsid w:val="222FD022"/>
     <w:rsid w:val="225FE1DE"/>
+    <w:rsid w:val="22FB6777"/>
     <w:rsid w:val="23B42CAD"/>
     <w:rsid w:val="246A3C7D"/>
     <w:rsid w:val="25885F0F"/>
     <w:rsid w:val="25EF1421"/>
     <w:rsid w:val="282E1767"/>
     <w:rsid w:val="2F04EE77"/>
     <w:rsid w:val="2FAE7985"/>
     <w:rsid w:val="30307525"/>
     <w:rsid w:val="3050B27B"/>
     <w:rsid w:val="324ABAE8"/>
     <w:rsid w:val="340559A9"/>
     <w:rsid w:val="346ACC1E"/>
     <w:rsid w:val="34A6200D"/>
     <w:rsid w:val="35AFFD9F"/>
     <w:rsid w:val="366B0BB3"/>
     <w:rsid w:val="38A4000A"/>
     <w:rsid w:val="38DBA712"/>
     <w:rsid w:val="3B03D93C"/>
     <w:rsid w:val="3D48DC39"/>
     <w:rsid w:val="3D785742"/>
     <w:rsid w:val="3DFBFCC3"/>
     <w:rsid w:val="3F5D7F04"/>
     <w:rsid w:val="3FE8F8CA"/>
     <w:rsid w:val="40661F83"/>
     <w:rsid w:val="40CAFBA9"/>
     <w:rsid w:val="41314233"/>
     <w:rsid w:val="416B7358"/>
     <w:rsid w:val="41B3EE60"/>
     <w:rsid w:val="41C76266"/>
     <w:rsid w:val="43FA77C8"/>
     <w:rsid w:val="4582BEFF"/>
     <w:rsid w:val="4600A97D"/>
     <w:rsid w:val="47C91209"/>
     <w:rsid w:val="4BD685F1"/>
     <w:rsid w:val="4DBF3DDB"/>
     <w:rsid w:val="4DEE9388"/>
     <w:rsid w:val="4E3D5C29"/>
     <w:rsid w:val="4E81153E"/>
     <w:rsid w:val="509FFAE5"/>
+    <w:rsid w:val="50C2A4CF"/>
     <w:rsid w:val="50C6FE52"/>
     <w:rsid w:val="51DC16ED"/>
     <w:rsid w:val="528FCEFF"/>
     <w:rsid w:val="553E1ACB"/>
     <w:rsid w:val="55C21A2F"/>
     <w:rsid w:val="55EB893F"/>
     <w:rsid w:val="569157B8"/>
     <w:rsid w:val="56B65C95"/>
     <w:rsid w:val="56EE595B"/>
     <w:rsid w:val="587867A7"/>
     <w:rsid w:val="58C96321"/>
     <w:rsid w:val="5A803A5A"/>
     <w:rsid w:val="5C90327B"/>
     <w:rsid w:val="5D3AC564"/>
     <w:rsid w:val="5DC99FDA"/>
     <w:rsid w:val="5E37263D"/>
     <w:rsid w:val="5E38B868"/>
     <w:rsid w:val="606D34A9"/>
     <w:rsid w:val="62D2F511"/>
     <w:rsid w:val="64BC9226"/>
     <w:rsid w:val="6595BF19"/>
     <w:rsid w:val="667E92DF"/>
     <w:rsid w:val="668467FF"/>
     <w:rsid w:val="67110133"/>
     <w:rsid w:val="6722EFD5"/>
     <w:rsid w:val="6788E9DD"/>
     <w:rsid w:val="685CFCDE"/>
+    <w:rsid w:val="69BC6917"/>
     <w:rsid w:val="6A01B2AF"/>
     <w:rsid w:val="6A3557FE"/>
     <w:rsid w:val="6A5DD8A1"/>
     <w:rsid w:val="6C4A6A1E"/>
     <w:rsid w:val="6C708778"/>
     <w:rsid w:val="6F7686C0"/>
     <w:rsid w:val="6FB2AE56"/>
     <w:rsid w:val="711B4D5A"/>
     <w:rsid w:val="71B32C64"/>
     <w:rsid w:val="71CAEF4F"/>
     <w:rsid w:val="74334F1B"/>
     <w:rsid w:val="74D754B5"/>
     <w:rsid w:val="763C06CD"/>
     <w:rsid w:val="7709CF2C"/>
     <w:rsid w:val="776CBE58"/>
     <w:rsid w:val="779B7B5F"/>
     <w:rsid w:val="781E2622"/>
     <w:rsid w:val="78752DED"/>
     <w:rsid w:val="78B539D3"/>
     <w:rsid w:val="793C8EAD"/>
     <w:rsid w:val="7953A970"/>
     <w:rsid w:val="79699444"/>
     <w:rsid w:val="7A3B710D"/>
     <w:rsid w:val="7D8E1245"/>
     <w:rsid w:val="7DA36358"/>
@@ -11846,51 +12906,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000A04A1"/>
+    <w:rsid w:val="005F7B7D"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00172400"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="240" w:after="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
@@ -12695,50 +13755,61 @@
     <w:rsid w:val="00FE4013"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00FE4013"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00FE4013"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="scxw246436962">
     <w:name w:val="scxw246436962"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00FE4013"/>
   </w:style>
+  <w:style w:type="character" w:styleId="Mention">
+    <w:name w:val="Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002C20A9"/>
+    <w:rPr>
+      <w:color w:val="2B579A"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="66467548">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="80685282">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -12845,75 +13916,475 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="882209556">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
+        <w:div w:id="14692275">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1936280931">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1812163841">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="203442207">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1298222816">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1155756649">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="458888290">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2006785310">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="212695802">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="525169631">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1631279191">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="813256665">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="566842372">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2007634816">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1425417528">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="575477068">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1587112635">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1966690912">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
         <w:div w:id="595134508">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="192698208">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
                 <w:div w:id="812722763">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="880895435">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1229269940">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1657110022">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1003125401">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="289090701">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1242908757">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1121875457">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1661494461">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="271401694">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1356729043">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="488905088">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="528029004">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
         <w:div w:id="1379233708">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -12925,115 +14396,115 @@
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
                 <w:div w:id="304505435">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="2089763813">
+        <w:div w:id="1439057113">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="1733650639">
+            <w:div w:id="298264908">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="1212693661">
+                <w:div w:id="634066916">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="1003125401">
+        <w:div w:id="1625842645">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="289090701">
+            <w:div w:id="436874869">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="1242908757">
+                <w:div w:id="1896962805">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
         <w:div w:id="1717656760">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -13045,315 +14516,127 @@
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
                 <w:div w:id="1858423238">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="1121875457">
+        <w:div w:id="1719627073">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="1661494461">
+            <w:div w:id="275913669">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="271401694">
+                <w:div w:id="1072972560">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1476291148">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="525169631">
+        <w:div w:id="1910647680">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="1631279191">
+            <w:div w:id="1788814551">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="813256665">
-[...199 lines deleted...]
-                <w:div w:id="634066916">
+                <w:div w:id="1110514696">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
         <w:div w:id="2024621168">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -13365,327 +14648,115 @@
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
                 <w:div w:id="1392803545">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="1356729043">
-[...38 lines deleted...]
-        </w:div>
         <w:div w:id="2033453081">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="242762446">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
                 <w:div w:id="1412391993">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="1910647680">
+        <w:div w:id="2089763813">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="1788814551">
+            <w:div w:id="1733650639">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="1110514696">
-[...171 lines deleted...]
-                <w:div w:id="212695802">
+                <w:div w:id="1212693661">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="911088052">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -20326,75 +21397,367 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1981883409">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="1224680301">
+        <w:div w:id="54935485">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="1325283624">
+            <w:div w:id="2093625391">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="1071001845">
+                <w:div w:id="85732472">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="98723743">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="3938579">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="124398895">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="121120457">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="983389160">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="948005130">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="202060931">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="490830490">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="291787979">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="396636580">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="637953262">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1376466095">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="420219493">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2021198956">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="831412140">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="496575534">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1689333033">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1679648541">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="543635919">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1850756866">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1651865087">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1774744543">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
         <w:div w:id="824050544">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -20406,155 +21769,315 @@
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
                 <w:div w:id="606162079">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="496575534">
+        <w:div w:id="937442334">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="1689333033">
+            <w:div w:id="1132287227">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="1679648541">
+                <w:div w:id="1423448871">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="54935485">
+        <w:div w:id="1154446505">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="2093625391">
+            <w:div w:id="408238679">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="85732472">
+                <w:div w:id="1208450871">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="396636580">
+        <w:div w:id="1224680301">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="637953262">
+            <w:div w:id="1325283624">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="1376466095">
+                <w:div w:id="1071001845">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1440905333">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1264845396">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1356805266">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1716125697">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1102532619">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1768041296">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1803424047">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1222792714">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1480459319">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1829856406">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1627346966">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="751855976">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
         <w:div w:id="1918787552">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -20566,235 +22089,75 @@
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
                 <w:div w:id="1713382170">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="420219493">
-[...78 lines deleted...]
-        </w:div>
         <w:div w:id="2014455903">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="1694384039">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
                 <w:div w:id="630329434">
-                  <w:marLeft w:val="0"/>
-[...78 lines deleted...]
-                <w:div w:id="948005130">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
         <w:div w:id="2044355863">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -20806,367 +22169,75 @@
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
                 <w:div w:id="2144227261">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="1440905333">
-[...38 lines deleted...]
-        </w:div>
         <w:div w:id="2119134359">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="1009599456">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
                 <w:div w:id="1481385755">
-                  <w:marLeft w:val="0"/>
-[...250 lines deleted...]
-                <w:div w:id="1480459319">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1993679280">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -21186,55 +22257,55 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2075884518">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/home-and-living-supports/individualised-living-options" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/home-and-living-supports" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/home-and-living-supports" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.ndis.gov.au%2Fcontact&amp;data=05%7C01%7CCourtney.Trimboli%40ndis.gov.au%7C1fee522290c84bdbc93108dae3e1d89f%7Ccd778b65752d454a87cfb9990fe58993%7C0%7C0%7C638072856398547108%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C3000%7C%7C%7C&amp;sdata=fQGFr%2BluMmsmy5z0ugUgNPu7hb68ByttY5APk87nURc%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/operational-guidelines/including-specific-types-supports-plans-operational-guideline/including-specific-types-supports-plans-operational-guideline-personal-care-supports" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/home-and-living-supports/supported-independent-living" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/pricing-arrangements" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/home-and-living-supports/specialist-disability-accommodation" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/operational-guidelines/including-specific-types-supports-plans-operational-guideline/including-specific-types-supports-plans-operational-guideline-personal-care-supports" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/working-provider/connecting-participants/service-agreements" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/price-guides-and-pricing" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/your-plan-menu/changing-your-plan" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/what-principles-do-we-follow-create-your-plan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/home-and-living-supports/medium-term-accommodation" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/home-and-living-supports/individualised-living-options" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/home-and-living-supports" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/justice-system" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/creating-your-plan/ways-manage-your-funding/plan-management" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/equipment-and-technology/assistive-technology" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/supports-funded-ndis/reasonable-and-necessary-supports" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/pricing-arrangements" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/pricing-arrangements" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/reviewing-decision/reviewing-our-decisions" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/mainstream-and-community-supports" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/working-providers/making-service-agreement" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/home-and-living-supports/individualised-living-options" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/home-and-living-supports" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/operational-guidelines/including-specific-types-supports-plans-operational-guideline/including-specific-types-supports-plans-operational-guideline-personal-care-supports" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/node/359" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/social-and-community-participation/social-and-recreation-support" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/operational-guidelines/including-specific-types-supports-plans-operational-guideline/including-specific-types-supports-plans-operational-guideline-personal-care-supports" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/your-plan-menu/plan-reviews" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/home-and-living-supports/individualised-living-options" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/working-providers/find-registered-provider" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/price-guides-and-pricing" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/operational-guidelines/including-specific-types-supports-plans-operational-guideline/including-specific-types-support-plans-operational-guideline-home-modifications" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/equipment-and-technology/assistive-technology" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/disability-related-health-supports/what-do-we-mean-disability-related-health-supports" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/your-plan-menu/creating-your-plan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/would-we-fund-it/what-does-ndis-fund" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/operational-guidelines/including-specific-types-supports-plans-operational-guideline/including-specific-types-support-plans-operational-guideline-home-modifications" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/reviewing-decision/reviewing-our-decisions" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/your-plan-menu/changing-your-plan/what-do-we-mean-changing-your-plan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/working-providers/making-service-agreement" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/your-plan-menu/changing-your-plan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/home-and-living-supports/specialist-disability-accommodation" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/social-and-community-participation/work-and-study-supports" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/equipment-and-technology/assistive-technology" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/home-and-living-supports/specialist-disability-accommodation" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/working-providers/making-service-agreement" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dss.gov.au/national-disability-insurance-scheme-review-and-reforms/resource/ndis-quality-and-safeguarding-framework" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/mainstream-and-community-supports/who-responsible-supports-you-need/health" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/home-and-living-supports" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/home-and-living-supports" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/home-and-living-supports/individualised-living-options" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/operational-guidelines/including-specific-types-supports-plans-operational-guideline/including-specific-types-supports-plans-operational-guideline-personal-care-supports" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/home-and-living/exploring-home-and-living-options/guide-your-ndis-home-and-living-options" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-funding/understanding-your-ndis-funding/what-are-ndis-supports" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/what-ndis-responsible" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dss.gov.au/national-disability-insurance-scheme-review-and-reforms/resource/ndis-quality-and-safeguarding-framework" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/pricing-and-payments/pricing/pricing-arrangements-and-price-limits" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/working-providers/making-service-agreement" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndiscommission.gov.au/about-us/ndis-commission-reform-hub/mandatory-registration/mandatory-registration-SIL" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/working-providers/making-service-agreement" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/pricing-and-payments/pricing/pricing-arrangements" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/home-and-living/exploring-home-and-living-options/guide-your-ndis-home-and-living-options" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/working-provider/connecting-participants/service-agreements" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndiscommission.gov.au/about-us/ndis-commission-reform-hub/mandatory-registration/mandatory-registration-SIL" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-funding/understanding-your-ndis-funding/what-are-ndis-supports" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-funding/different-budget-types/what-are-core-supports" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/pricing-and-payments/pricing/pricing-arrangements" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/working-providers/finding-providers/provider-finder" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/working-providers/making-service-agreement" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/creating-your-plan/ways-manage-your-funding/plan-management" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/participants/home-and-living/types-home-and-living-supports" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndiscommission.gov.au/about-us/ndis-commission-reform-hub/ndis-practice-standards-reform" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.ndis.gov.au%2Fcontact&amp;data=05%7C01%7CCourtney.Trimboli%40ndis.gov.au%7C1fee522290c84bdbc93108dae3e1d89f%7Ccd778b65752d454a87cfb9990fe58993%7C0%7C0%7C638072856398547108%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C3000%7C%7C%7C&amp;sdata=fQGFr%2BluMmsmy5z0ugUgNPu7hb68ByttY5APk87nURc%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/home-and-living/exploring-home-and-living-options/guide-your-ndis-home-and-living-options" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/participants/using-your-funding/other-types-support/what-disability-related-health-support" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/home-and-living/exploring-home-and-living-options/guide-your-ndis-home-and-living-options" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ourguidelines.ndis.gov.au/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -21504,86 +22575,108 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_Flow_SignoffStatus xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
+    <j1bcdfc39e334219b6c4cd8d4ccae017 xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </j1bcdfc39e334219b6c4cd8d4ccae017>
+    <NUmber xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="a2598ba4-4db0-4ba6-86e6-e93586821996" xsi:nil="true"/>
+    <FolderSortOrder xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DD3D09C9489BCF4CBDCB69CB74A9833E" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="65089b0de18f47fc1a50d776c2043826">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xmlns:ns3="a2598ba4-4db0-4ba6-86e6-e93586821996" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="14f41839db1c5baf295a62b9763fd554" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DD3D09C9489BCF4CBDCB69CB74A9833E" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3483653a0bd93fad84b35cc2ef86efe5">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xmlns:ns3="a2598ba4-4db0-4ba6-86e6-e93586821996" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1990f1ccc16a35de81225fa69c527083" ns2:_="" ns3:_="">
     <xsd:import namespace="62e6d7e0-8f69-4736-9de7-41af03e42ea2"/>
     <xsd:import namespace="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:NUmber" minOccurs="0"/>
+                <xsd:element ref="ns2:j1bcdfc39e334219b6c4cd8d4ccae017" minOccurs="0"/>
+                <xsd:element ref="ns2:FolderSortOrder" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="62e6d7e0-8f69-4736-9de7-41af03e42ea2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -21624,50 +22717,72 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_Flow_SignoffStatus" ma:index="23" nillable="true" ma:displayName="Sign-off status" ma:internalName="Sign_x002d_off_x0020_status">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="25" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="NUmber" ma:index="27" nillable="true" ma:displayName="NUmber" ma:format="Dropdown" ma:internalName="NUmber" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="j1bcdfc39e334219b6c4cd8d4ccae017" ma:index="29" nillable="true" ma:taxonomy="true" ma:internalName="j1bcdfc39e334219b6c4cd8d4ccae017" ma:taxonomyFieldName="Metadata" ma:displayName="Metadata" ma:default="" ma:fieldId="{31bcdfc3-9e33-4219-b6c4-cd8d4ccae017}" ma:sspId="0f491396-a7e2-4bc1-b170-149c68583a4a" ma:termSetId="c1a6297d-0dfe-40b3-a5c9-2e689fa1ec72" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="FolderSortOrder" ma:index="30" nillable="true" ma:displayName="Folder Sort Order" ma:decimals="0" ma:description="Folders are numbered and sorted according to date legislation updates take effect" ma:format="Dropdown" ma:internalName="FolderSortOrder" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a2598ba4-4db0-4ba6-86e6-e93586821996" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3900c6e9-9932-4be3-af02-49cda01dfba7}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="a2598ba4-4db0-4ba6-86e6-e93586821996">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="20" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
@@ -21767,1812 +22882,199 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{34BA08F6-E509-4327-90AC-632F22DCCFE0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08F35234-7D4A-458A-A42D-38505D633A7D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="62e6d7e0-8f69-4736-9de7-41af03e42ea2"/>
     <ds:schemaRef ds:uri="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{35225618-52B7-4F6F-8CFA-52D98DF46229}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{342D2B23-E709-4801-AC3D-05F0066178F3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11CBAEBC-1B0A-4BE6-B7E1-36F2C9C9C988}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{847FE155-E9D8-4D53-ACF8-721CAD588290}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="62e6d7e0-8f69-4736-9de7-41af03e42ea2"/>
     <ds:schemaRef ds:uri="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>16</Pages>
-[...1 lines deleted...]
-  <Characters>37217</Characters>
+  <Pages>18</Pages>
+  <Words>6514</Words>
+  <Characters>37136</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>310</Lines>
+  <Lines>309</Lines>
   <Paragraphs>87</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>43659</CharactersWithSpaces>
+  <CharactersWithSpaces>43563</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...1604 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SetDate">
-    <vt:lpwstr>2025-04-10T23:30:41Z</vt:lpwstr>
+    <vt:lpwstr>2026-07-08T01:50:03Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SiteId">
     <vt:lpwstr>cd778b65-752d-454a-87cf-b9990fe58993</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ActionId">
-    <vt:lpwstr>7e10c9eb-6a8b-4e17-9ab0-eb087f553158</vt:lpwstr>
+    <vt:lpwstr>f0d13553-eec9-4ae4-bd41-785ce9411204</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TaxKeyword">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_SetDate">
-    <vt:lpwstr>2024-07-03T03:18:59Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Metadata">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="LastSaved">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_SetDate">
+    <vt:lpwstr>2026-07-07T21:58:57Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="LastSaved">
     <vt:filetime>2020-08-06T00:00:00Z</vt:filetime>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MediaServiceImageTags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="ContentTypeId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="ContentTypeId">
     <vt:lpwstr>0x010100DD3D09C9489BCF4CBDCB69CB74A9833E</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_Name">
     <vt:lpwstr>OFFICIAL Sensitive (OS)</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Resource type order">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Resource type order">
     <vt:r8>1</vt:r8>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_SiteId">
     <vt:lpwstr>cd778b65-752d-454a-87cf-b9990fe58993</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Creator">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Creator">
     <vt:lpwstr>Microsoft® Word 2016</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_ActionId">
-    <vt:lpwstr>e8e2311a-0a24-4df1-a5c2-ffbaa07daaf1</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_ActionId">
+    <vt:lpwstr>2ddd1056-3f60-4885-a7b0-4f58f854fdbe</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Created">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Created">
     <vt:filetime>2020-08-03T00:00:00Z</vt:filetime>
   </property>
 </Properties>
 </file>