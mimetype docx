--- v1 (2026-07-13)
+++ v2 (2026-10-08)
@@ -12,100 +12,106 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0230DD63" w14:textId="229AD514" w:rsidR="00172400" w:rsidRPr="00172400" w:rsidRDefault="007602AD" w:rsidP="00172400">
+    <w:p w14:paraId="0230DD63" w14:textId="46AEC299" w:rsidR="00172400" w:rsidRPr="00172400" w:rsidRDefault="007602AD" w:rsidP="00992CF6">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Supported </w:t>
       </w:r>
       <w:r w:rsidR="006A1ACF">
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ndependent </w:t>
       </w:r>
       <w:r w:rsidR="006A1ACF">
         <w:t>l</w:t>
       </w:r>
       <w:r>
         <w:t>iving</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E2AC495" w14:textId="738D6AD2" w:rsidR="00DA3592" w:rsidRDefault="00DA3592" w:rsidP="003A4FB0">
+    <w:p w14:paraId="7E2AC495" w14:textId="2564ED0B" w:rsidR="00DA3592" w:rsidRDefault="00DA3592" w:rsidP="003A4FB0">
       <w:pPr>
         <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="01D9A227">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Quick </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="01D9A227">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ummary: </w:t>
       </w:r>
       <w:r>
-        <w:t>supported independent living is one type of NDIS support to help you live in your home. It includes help or supervision with daily tasks, like personal care or cooking meals. It helps you live as independently as possible, while building your skills. Supported independent living is for people with higher support needs, who need some level of help at home all the time.</w:t>
+        <w:t>supported independent living is one type of NDIS support to help you live in your home. It includes help or supervision with daily tasks, like personal care or cooking meals. It helps you live as independently as possible, while building your skills. Supported independent living is for p</w:t>
+      </w:r>
+      <w:r w:rsidR="0009045A">
+        <w:t>articipants</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> with higher support needs, who need some level of help at home all the time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27A9D1B1" w14:textId="77777777" w:rsidR="00D7753E" w:rsidRDefault="00BA3B5B" w:rsidP="007D7868">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C02D01">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Background on home and living</w:t>
       </w:r>
       <w:r w:rsidR="006A1ACF" w:rsidRPr="00C02D01">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> supports</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38DE4C05" w14:textId="7C42103F" w:rsidR="004B590D" w:rsidRPr="00C02D01" w:rsidRDefault="7F82A1CC" w:rsidP="007D7868">
       <w:r>
         <w:t xml:space="preserve">There are </w:t>
       </w:r>
@@ -619,104 +625,101 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidRPr="00B56A89">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="00B56A89">
           <w:rPr>
             <w:color w:val="0000FF" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45FC3FF5" w14:textId="7B3B3D45" w:rsidR="00096C9D" w:rsidRDefault="004617D9" w:rsidP="00096C9D">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="45FC3FF5" w14:textId="43AE1306" w:rsidR="00096C9D" w:rsidRDefault="004617D9" w:rsidP="00161B66">
       <w:r w:rsidRPr="00473FC0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Changes to the law</w:t>
       </w:r>
       <w:r w:rsidR="001E2C72" w:rsidRPr="00473FC0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="001E2C72" w:rsidRPr="00473FC0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00195BB9" w:rsidRPr="00473FC0">
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00096C9D" w:rsidRPr="00473FC0">
         <w:t xml:space="preserve">he </w:t>
       </w:r>
       <w:r w:rsidR="00096C9D" w:rsidRPr="00564632">
         <w:t>NDIS Quality and Safeguard</w:t>
       </w:r>
       <w:r w:rsidR="006C04A5" w:rsidRPr="003A4FB0">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00096C9D" w:rsidRPr="00473FC0">
         <w:t xml:space="preserve"> Commission </w:t>
       </w:r>
       <w:r w:rsidR="00E53519" w:rsidRPr="00473FC0">
         <w:t xml:space="preserve">now </w:t>
       </w:r>
       <w:r w:rsidR="00096C9D" w:rsidRPr="00473FC0">
         <w:t xml:space="preserve">requires all </w:t>
       </w:r>
       <w:r w:rsidR="009A5B91" w:rsidRPr="003A4FB0">
         <w:t xml:space="preserve">providers delivering </w:t>
       </w:r>
       <w:r w:rsidR="00096C9D" w:rsidRPr="00473FC0">
         <w:t>supported independent living</w:t>
       </w:r>
       <w:r w:rsidR="00B979D3" w:rsidRPr="003A4FB0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00096C9D" w:rsidRPr="00564632">
-        <w:t>to be registered.</w:t>
+        <w:t>to register.</w:t>
       </w:r>
       <w:r w:rsidR="008E6B4D" w:rsidRPr="00473FC0">
         <w:t xml:space="preserve"> L</w:t>
       </w:r>
       <w:r w:rsidR="00096C9D" w:rsidRPr="00473FC0">
         <w:t>earn more</w:t>
       </w:r>
       <w:r w:rsidR="008E6B4D" w:rsidRPr="00473FC0">
         <w:t xml:space="preserve"> about </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidR="008E6B4D" w:rsidRPr="003A4FB0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>supported independent living</w:t>
         </w:r>
         <w:r w:rsidR="00F01D17" w:rsidRPr="003A4FB0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> and mandatory registration</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="008E6B4D" w:rsidRPr="00473FC0">
@@ -1134,53 +1137,56 @@
       <w:r w:rsidR="003E0C35" w:rsidRPr="00473FC0">
         <w:t xml:space="preserve"> support needs. This means you </w:t>
       </w:r>
       <w:r w:rsidRPr="00473FC0">
         <w:t xml:space="preserve">need </w:t>
       </w:r>
       <w:r w:rsidR="003E0C35" w:rsidRPr="00473FC0">
         <w:t>a significant amount of help throughout the day, 7 days a week.</w:t>
       </w:r>
       <w:r w:rsidR="003E0C35" w:rsidRPr="00564632">
         <w:t xml:space="preserve"> This include</w:t>
       </w:r>
       <w:r w:rsidR="000A2CFC" w:rsidRPr="00473FC0">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="003E0C35" w:rsidRPr="00473FC0">
         <w:t xml:space="preserve"> overnight support.</w:t>
       </w:r>
       <w:r w:rsidR="00120F82" w:rsidRPr="003A4FB0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0039324C" w:rsidRPr="003A4FB0">
         <w:t>It’s one type of help or supervision with daily tasks to help you live as independently as possible and build your skills.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ADC649C" w14:textId="6463CBD9" w:rsidR="00AC0C02" w:rsidRDefault="1F09DFE6" w:rsidP="007374D1">
+    <w:p w14:paraId="1ADC649C" w14:textId="39201594" w:rsidR="00AC0C02" w:rsidRDefault="1F09DFE6" w:rsidP="007374D1">
       <w:r>
         <w:t>You can get supported independent living if you live with other NDIS participants</w:t>
+      </w:r>
+      <w:r w:rsidR="00600816">
+        <w:t>, people who are not NDIS participants,</w:t>
       </w:r>
       <w:r w:rsidR="4600A97D">
         <w:t xml:space="preserve"> or if you live on your </w:t>
       </w:r>
       <w:r w:rsidR="569157B8">
         <w:t>own</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14616A1A" w14:textId="6DF53E6A" w:rsidR="00F612C2" w:rsidRDefault="00AC0C02" w:rsidP="007374D1">
       <w:r>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="1F09DFE6">
         <w:t xml:space="preserve">upported independent living </w:t>
       </w:r>
       <w:r w:rsidR="569157B8">
         <w:t>is only one of many</w:t>
       </w:r>
       <w:r w:rsidR="0584127C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="5E37263D">
@@ -1191,53 +1197,56 @@
       </w:r>
       <w:r w:rsidR="00F612C2">
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="1F09DFE6">
         <w:t xml:space="preserve">ther </w:t>
       </w:r>
       <w:hyperlink r:id="rId26">
         <w:r w:rsidR="1F09DFE6" w:rsidRPr="01D9A227">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>home and living supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="1F09DFE6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F612C2">
         <w:t xml:space="preserve">may </w:t>
       </w:r>
       <w:r w:rsidR="1F09DFE6">
         <w:t>suit you better.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4384A6F1" w14:textId="28DC48B0" w:rsidR="007374D1" w:rsidRDefault="007374D1" w:rsidP="007374D1">
+    <w:p w14:paraId="4384A6F1" w14:textId="047A5E6E" w:rsidR="007374D1" w:rsidRDefault="007374D1" w:rsidP="007374D1">
       <w:r w:rsidRPr="007374D1">
         <w:t>If you need support to live with people who are not participants</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0B19">
+        <w:t xml:space="preserve"> and don’t need supported independent living</w:t>
       </w:r>
       <w:r w:rsidR="007D4D96">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="007374D1">
         <w:t xml:space="preserve"> we</w:t>
       </w:r>
       <w:r w:rsidR="007D4D96">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="007374D1">
         <w:t xml:space="preserve">ll look at other home and living supports, </w:t>
       </w:r>
       <w:r w:rsidRPr="00473FC0">
         <w:t xml:space="preserve">such as </w:t>
       </w:r>
       <w:r w:rsidR="007C71C3" w:rsidRPr="003A4FB0">
         <w:t>personal care supports</w:t>
       </w:r>
       <w:r w:rsidR="007C71C3" w:rsidRPr="00473FC0">
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:anchor="including-specific" w:history="1">
         <w:r w:rsidR="00211FFB" w:rsidRPr="00473FC0">
           <w:rPr>
@@ -1282,319 +1291,265 @@
       <w:r w:rsidRPr="01D9A227">
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> you need each day. Once it’s in your plan, you can choose which provider you want to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> manage and</w:t>
       </w:r>
       <w:r w:rsidRPr="01D9A227">
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> deliver </w:t>
       </w:r>
       <w:r w:rsidRPr="00473FC0">
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>your support and decide with them how they’ll provide the support.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78EDAC60" w14:textId="0E412D23" w:rsidR="00BA0867" w:rsidRDefault="00BA0867" w:rsidP="007374D1">
+    <w:p w14:paraId="78EDAC60" w14:textId="081CADEA" w:rsidR="00BA0867" w:rsidRDefault="00BA0867" w:rsidP="007374D1">
       <w:r w:rsidRPr="00473FC0">
-        <w:t>Your supported independent living provider must be registered. They’ll make sure the support you get aligns with your agreed package of support</w:t>
+        <w:t xml:space="preserve">Your supported independent living provider </w:t>
+      </w:r>
+      <w:r w:rsidR="004E201C">
+        <w:t>should</w:t>
+      </w:r>
+      <w:r w:rsidR="004E201C" w:rsidRPr="00473FC0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00473FC0">
+        <w:t>be registered. They’ll make sure the support you get aligns with your agreed package of support</w:t>
       </w:r>
       <w:r w:rsidRPr="00564632">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53053FEB" w14:textId="77777777" w:rsidR="00A640E2" w:rsidRDefault="00B16250" w:rsidP="00FE77A7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Supported independent living in shared housing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30BAAA5F" w14:textId="7CD9CF30" w:rsidR="009437AD" w:rsidRDefault="34A6200D" w:rsidP="0031467E">
+    <w:p w14:paraId="30BAAA5F" w14:textId="03D912BB" w:rsidR="009437AD" w:rsidRDefault="34A6200D" w:rsidP="0031467E">
       <w:r>
         <w:t>It</w:t>
       </w:r>
       <w:r w:rsidR="159C44B9">
         <w:t>’</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">s your choice who you want to live with, and who you want to share your </w:t>
       </w:r>
       <w:r w:rsidR="4DBF3DDB">
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">supports with. </w:t>
+        <w:t>supports with</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED0821">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00ED0821">
+        <w:t>as long as</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00ED0821">
+        <w:t xml:space="preserve"> you spend</w:t>
+      </w:r>
+      <w:r w:rsidR="000E2089">
+        <w:t xml:space="preserve"> your funding</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED0821">
+        <w:t xml:space="preserve"> in line with your plan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="50C6FE52">
         <w:t xml:space="preserve">You might want to live with and share your </w:t>
       </w:r>
       <w:r w:rsidR="188C0F5F">
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
       <w:r w:rsidR="50C6FE52">
         <w:t>support</w:t>
       </w:r>
       <w:r w:rsidR="214920D4">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="50C6FE52">
         <w:t xml:space="preserve"> with other participants you know.</w:t>
       </w:r>
       <w:r w:rsidR="214920D4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="41B3EE60">
         <w:t xml:space="preserve">Or you </w:t>
       </w:r>
       <w:r w:rsidR="17A129D0">
         <w:t xml:space="preserve">might want to move into </w:t>
       </w:r>
       <w:r w:rsidR="41B3EE60">
-        <w:t>share housing specially designed for people with a disability.</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>share housing specially designed for people with a disability</w:t>
       </w:r>
       <w:r w:rsidR="00033279" w:rsidRPr="003A4FB0">
-        <w:t>Supported independent living supports must be provided by a registered provider.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="612FC766" w14:textId="77777777" w:rsidR="00076E4A" w:rsidRDefault="00B16250" w:rsidP="00450FD5">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="612FC766" w14:textId="133CFAA3" w:rsidR="00076E4A" w:rsidRDefault="00B16250" w:rsidP="00450FD5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Supported_independent_living"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r>
-        <w:t>Supported independent living when you</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> live alone</w:t>
+        <w:t xml:space="preserve">Supported independent living when </w:t>
       </w:r>
       <w:r w:rsidR="005F58D9">
-        <w:t>, or when you don’t share your support with other people</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="01018E6B" w14:textId="1CC5844C" w:rsidR="00B16250" w:rsidRDefault="008951F3" w:rsidP="00B16250">
+        <w:t>you don’t share your support with other people</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7354800C" w14:textId="3FB23475" w:rsidR="00C26DAB" w:rsidRDefault="00C26DAB" w:rsidP="00C26DAB">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="58E57F5C">
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t xml:space="preserve">We fund a range of home and living supports, such as </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B16250" w:rsidRPr="005F7C78">
+        <w:t xml:space="preserve">If you can’t share your supports </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>personal care or individualised living options</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DC30CD" w:rsidRPr="005F7C78">
+        <w:t>because of your disability support needs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58E57F5C">
+        <w:rPr>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, we may fund individual supports. This can help you live as independently as </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>possible</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58E57F5C">
+        <w:rPr>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and build your skills.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CDE1316" w14:textId="6E84531E" w:rsidR="003C0F55" w:rsidRDefault="00C26DAB" w:rsidP="00DC16E7">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Most people don’t need 24-hour individual supports for their disability support needs. </w:t>
+      </w:r>
+      <w:r w:rsidR="00263EB8">
+        <w:rPr>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Instead,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> they share supports</w:t>
+      </w:r>
+      <w:r w:rsidR="007B4FCF">
+        <w:rPr>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with others</w:t>
+      </w:r>
+      <w:r w:rsidR="005C0BC7">
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00B16250" w:rsidRPr="005F7C78">
-[...124 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="602E4C93" w14:textId="77777777" w:rsidR="008B2F78" w:rsidRPr="00C02D01" w:rsidRDefault="008B2F78" w:rsidP="00C02D01">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_What_does_supported"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="000D2E75">
         <w:t>What does supported independent living include and not include?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B3C83F2" w14:textId="77777777" w:rsidR="005D05AB" w:rsidRDefault="009464CD" w:rsidP="000A4202">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="005D05AB">
         <w:t>What does supported independent living include?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B9EC9A9" w14:textId="16086A61" w:rsidR="008B2F78" w:rsidRPr="00660931" w:rsidRDefault="00295B05" w:rsidP="005D05AB">
       <w:r w:rsidRPr="00473FC0">
         <w:t>Supported independent living is a package of paid personal supports</w:t>
       </w:r>
       <w:r w:rsidR="00A57AC3" w:rsidRPr="00473FC0">
         <w:t xml:space="preserve"> that</w:t>
       </w:r>
       <w:r w:rsidR="00E1054F" w:rsidRPr="00473FC0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="587867A7" w:rsidRPr="00473FC0">
         <w:t>meet</w:t>
       </w:r>
       <w:r w:rsidR="587867A7">
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30">
+      <w:hyperlink r:id="rId29">
         <w:r w:rsidR="587867A7" w:rsidRPr="776CBE58">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">NDIS </w:t>
         </w:r>
         <w:r w:rsidR="09D11587" w:rsidRPr="776CBE58">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>f</w:t>
         </w:r>
         <w:r w:rsidR="587867A7" w:rsidRPr="776CBE58">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">unding </w:t>
         </w:r>
         <w:r w:rsidR="09D11587" w:rsidRPr="776CBE58">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>c</w:t>
         </w:r>
         <w:r w:rsidR="587867A7" w:rsidRPr="776CBE58">
@@ -1623,185 +1578,195 @@
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65AB1DDA" w14:textId="3EFD51EF" w:rsidR="008B2F78" w:rsidRDefault="008B2F78" w:rsidP="008B2F78">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>with personal care t</w:t>
       </w:r>
       <w:r w:rsidR="008631CB">
         <w:t>asks</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70A51CA5" w14:textId="173D03F6" w:rsidR="008B2F78" w:rsidRDefault="007B1B64" w:rsidP="008B2F78">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">to build your skills in things like </w:t>
       </w:r>
       <w:r w:rsidR="008B2F78">
         <w:t>meal preparation and cooking, cleaning, and developing a routine</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0948C7BA" w14:textId="1ACDA872" w:rsidR="008B2F78" w:rsidRDefault="008B2F78" w:rsidP="008B2F78">
+    <w:p w14:paraId="0948C7BA" w14:textId="6575911E" w:rsidR="008B2F78" w:rsidRDefault="008B2F78" w:rsidP="008B2F78">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
-        <w:t>to action any behaviour support plans you have</w:t>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="0056007B">
+        <w:t>implement</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> any behaviour support plans you have</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4822DFB2" w14:textId="5EC3DA1B" w:rsidR="008B2F78" w:rsidRDefault="007B1B64" w:rsidP="008B2F78">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">to develop your </w:t>
       </w:r>
       <w:r w:rsidR="008B2F78">
         <w:t>social skill</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CEC812F" w14:textId="1A931C98" w:rsidR="008B2F78" w:rsidRDefault="008B2F78" w:rsidP="008B2F78">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>with supervision, personal safety and security</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1824D9E5" w14:textId="18BCC472" w:rsidR="008B2F78" w:rsidRPr="00672091" w:rsidRDefault="008B2F78" w:rsidP="008B2F78">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>to give you your medication</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58C7D65E" w14:textId="5BE5C468" w:rsidR="008B2F78" w:rsidRPr="00672091" w:rsidRDefault="00766BA1" w:rsidP="008B2F78">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>to attend</w:t>
       </w:r>
       <w:r w:rsidRPr="00672091">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008B2F78" w:rsidRPr="00672091">
         <w:t>medical appointments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="795ADDD6" w14:textId="1C770DB3" w:rsidR="0052165A" w:rsidRDefault="00386CB0" w:rsidP="005A6E30">
+    <w:p w14:paraId="795ADDD6" w14:textId="4ED620CF" w:rsidR="0052165A" w:rsidRDefault="00386CB0" w:rsidP="005A6E30">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:r w:rsidR="008B2F78">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="008B2F78" w:rsidRPr="00672091">
         <w:t>ommunity access that is</w:t>
       </w:r>
       <w:r>
         <w:t>n’</w:t>
       </w:r>
       <w:r w:rsidR="008B2F78" w:rsidRPr="00672091">
         <w:t>t routine or regular</w:t>
       </w:r>
-      <w:r w:rsidR="008B2F78">
-[...10 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="5FEC7FF2" w14:textId="269D3DDC" w:rsidR="008B2F78" w:rsidRDefault="008B2F78" w:rsidP="005A6E30">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00672091">
         <w:t>to get to and from community access activities</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00672091">
         <w:t xml:space="preserve"> where this is </w:t>
       </w:r>
       <w:r>
         <w:t>your</w:t>
       </w:r>
       <w:r w:rsidRPr="00672091">
         <w:t xml:space="preserve"> preference</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00701A1E" w:rsidRPr="00701A1E">
         <w:t xml:space="preserve"> For example, support to attend hydrotherapy sessions, or to visit family or friends outside of the home.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43B88D31" w14:textId="0616E655" w:rsidR="002C3737" w:rsidRDefault="002C3737" w:rsidP="003A4FB0">
+    <w:p w14:paraId="43B88D31" w14:textId="7DB93092" w:rsidR="002C3737" w:rsidRDefault="002C3737" w:rsidP="003A4FB0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="003A4FB0">
-        <w:lastRenderedPageBreak/>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00D32895" w:rsidRPr="003A4FB0">
         <w:t>upported independent living</w:t>
       </w:r>
       <w:r w:rsidRPr="003A4FB0">
         <w:t xml:space="preserve"> supports </w:t>
       </w:r>
       <w:r w:rsidR="00EA753E" w:rsidRPr="003A4FB0">
         <w:t xml:space="preserve">must be </w:t>
       </w:r>
       <w:r w:rsidRPr="003A4FB0">
         <w:t>managed and delivered by a registered supported independent living provider</w:t>
       </w:r>
       <w:r w:rsidRPr="00473FC0">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC6764">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC6764" w:rsidRPr="003A4FB0">
+        <w:t xml:space="preserve">Learn more about </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidR="00BC6764">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>mandatory supported independent living provider registration</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00BC6764">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EF54B06" w14:textId="5E25BC95" w:rsidR="008B2F78" w:rsidRPr="005D05AB" w:rsidRDefault="009464CD" w:rsidP="00D253A1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="005D05AB">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
           <w:b/>
           <w:iCs w:val="0"/>
           <w:color w:val="6B2976"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>What does</w:t>
       </w:r>
       <w:r w:rsidR="00AE7343">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
           <w:b/>
           <w:iCs w:val="0"/>
           <w:color w:val="6B2976"/>
@@ -1834,162 +1799,210 @@
       <w:r w:rsidR="008B2F78" w:rsidRPr="005D05AB">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
           <w:b/>
           <w:iCs w:val="0"/>
           <w:color w:val="6B2976"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>upported independent living include</w:t>
       </w:r>
       <w:r w:rsidRPr="005D05AB">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
           <w:b/>
           <w:iCs w:val="0"/>
           <w:color w:val="6B2976"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C41748C" w14:textId="71BA1D13" w:rsidR="00405713" w:rsidRPr="00473FC0" w:rsidRDefault="00405713" w:rsidP="00405713">
       <w:r w:rsidRPr="00473FC0">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Supported independent living isn’t for </w:t>
       </w:r>
       <w:r w:rsidR="00D87747" w:rsidRPr="00473FC0">
         <w:t>people who</w:t>
       </w:r>
       <w:r w:rsidRPr="00473FC0">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56211193" w14:textId="77777777" w:rsidR="00405713" w:rsidRPr="00473FC0" w:rsidRDefault="00405713" w:rsidP="00405713">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00473FC0">
         <w:t>only need a few hours of support each day or week</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FD0C271" w14:textId="3320A622" w:rsidR="00405713" w:rsidRPr="003A4FB0" w:rsidRDefault="00405713" w:rsidP="00884DCA">
+    <w:p w14:paraId="63E8B49E" w14:textId="64FE4642" w:rsidR="00207C69" w:rsidRPr="003A4FB0" w:rsidRDefault="00B22A0C" w:rsidP="00884DCA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003A4FB0">
-[...11 lines deleted...]
-      <w:r w:rsidR="00D03D33" w:rsidRPr="00473FC0">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t>This includes directing, planning and rostering your own support workers.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3FE69710" w14:textId="26FD7B6C" w:rsidR="008C4F0A" w:rsidRPr="00473FC0" w:rsidRDefault="008C4F0A" w:rsidP="008C4F0A">
+        <w:t xml:space="preserve">manage </w:t>
+      </w:r>
+      <w:r w:rsidR="008A1CC6">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>their</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> own supports, </w:t>
+      </w:r>
       <w:r w:rsidRPr="00473FC0">
-        <w:t xml:space="preserve">If you want to arrange your own supports, personal care support through the </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId31" w:history="1">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>includ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00473FC0">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> directing, planning and rostering </w:t>
+      </w:r>
+      <w:r w:rsidR="008A1CC6">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>their</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00473FC0">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> own support workers.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F52904">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F52904" w:rsidRPr="00E316EB">
+        <w:t xml:space="preserve">Learn more </w:t>
+      </w:r>
+      <w:r w:rsidR="00607CA9">
+        <w:t>about</w:t>
+      </w:r>
+      <w:r w:rsidR="00F52904">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31" w:anchor="step-2-choose-who-to-work-with" w:history="1">
+        <w:r w:rsidR="007416E7" w:rsidRPr="00161B66">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>engaging your own staff</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00F52904" w:rsidRPr="002B5A3C">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FE69710" w14:textId="4FA4864B" w:rsidR="008C4F0A" w:rsidRPr="00473FC0" w:rsidRDefault="008C4F0A" w:rsidP="00161B66">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00473FC0">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="0085154E">
+        <w:t>n this situation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00473FC0">
+        <w:t xml:space="preserve">, personal care support through the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidRPr="00473FC0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>assistance with daily life budget</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00473FC0">
         <w:t xml:space="preserve"> may meet your needs.</w:t>
       </w:r>
       <w:r w:rsidR="00425C3E" w:rsidRPr="00564632">
         <w:t xml:space="preserve"> Learn more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:anchor="including-specific" w:history="1">
+      <w:hyperlink r:id="rId33" w:anchor="including-specific" w:history="1">
         <w:r w:rsidR="00425C3E" w:rsidRPr="00473FC0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>personal care supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00425C3E" w:rsidRPr="00473FC0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3940FCDE" w14:textId="778337C7" w:rsidR="009F4205" w:rsidRPr="0048764C" w:rsidRDefault="009F4205" w:rsidP="008C4F0A">
-[...25 lines deleted...]
-    </w:p>
     <w:p w14:paraId="734BCC11" w14:textId="111222E1" w:rsidR="00FB22A3" w:rsidRPr="00884DCA" w:rsidRDefault="009464CD" w:rsidP="00884DCA">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884DCA">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Supported independent living does</w:t>
       </w:r>
       <w:r w:rsidR="005722C8">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>n’</w:t>
       </w:r>
       <w:r w:rsidRPr="00884DCA">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
@@ -2366,51 +2379,50 @@
         <w:t xml:space="preserve">These supports aren’t </w:t>
       </w:r>
       <w:hyperlink r:id="rId36" w:anchor="what-ndis-supports-are-like" w:history="1">
         <w:r w:rsidRPr="00C603C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, so we can’t </w:t>
       </w:r>
       <w:r w:rsidR="00F64B13">
         <w:t xml:space="preserve">fund </w:t>
       </w:r>
       <w:r w:rsidR="00C603C7">
         <w:t>them as part of supported independent living.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BF0430A" w14:textId="5AC7FD38" w:rsidR="00780C0B" w:rsidRDefault="008539DE" w:rsidP="00D01664">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="000012A5">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">How do other </w:t>
       </w:r>
       <w:r w:rsidR="00E1054F">
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
       <w:r w:rsidRPr="000012A5">
         <w:t xml:space="preserve">supports work with </w:t>
       </w:r>
       <w:r w:rsidR="005163C8">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="000012A5">
         <w:t>upported independent living?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="715AC60E" w14:textId="52C5DB75" w:rsidR="00F558AB" w:rsidRDefault="00D5595E" w:rsidP="00A3694C">
       <w:r>
         <w:t>You might need other NDIS supports in addition to supported independent living. If you need a different type of support</w:t>
       </w:r>
       <w:r w:rsidR="00A3694C">
         <w:t>, it</w:t>
       </w:r>
       <w:r w:rsidR="005B1FAC">
         <w:t>’</w:t>
       </w:r>
@@ -2419,227 +2431,225 @@
       </w:r>
       <w:r w:rsidR="00F558AB">
         <w:t xml:space="preserve">check </w:t>
       </w:r>
       <w:r w:rsidR="00A3694C">
         <w:t xml:space="preserve">the guidelines that apply to </w:t>
       </w:r>
       <w:r w:rsidR="00F558AB">
         <w:t>each one.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B48C766" w14:textId="50891D87" w:rsidR="00A3694C" w:rsidRDefault="00F558AB" w:rsidP="00A3694C">
       <w:r>
         <w:t xml:space="preserve">These </w:t>
       </w:r>
       <w:r w:rsidR="00A3694C">
         <w:t>includ</w:t>
       </w:r>
       <w:r w:rsidR="00E423CD">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00A3694C">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12167C0F" w14:textId="2726785B" w:rsidR="00D715DD" w:rsidRPr="004D4937" w:rsidRDefault="00D715DD" w:rsidP="00D715DD">
+    <w:p w14:paraId="7B1F4C47" w14:textId="54874B0D" w:rsidR="0000586B" w:rsidRDefault="0000586B" w:rsidP="0000586B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00672091">
+        <w:t>egular community access</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, for example </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId37" w:anchor="social-and-recreation" w:history="1">
+        <w:r w:rsidRPr="00B51B99">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>social and recreation support</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId38" w:anchor="work-and-study" w:history="1">
+        <w:r w:rsidRPr="00B51B99">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>work and study support</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="12167C0F" w14:textId="5A3D8422" w:rsidR="00D715DD" w:rsidRPr="004D4937" w:rsidRDefault="00D715DD" w:rsidP="00D715DD">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
       <w:r w:rsidRPr="004D4937">
+        <w:lastRenderedPageBreak/>
         <w:t>other supports includ</w:t>
       </w:r>
       <w:r w:rsidR="00537D6D" w:rsidRPr="004D4937">
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidRPr="004D4937">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:anchor="what-ndis-supports-are-like" w:history="1">
+      <w:hyperlink r:id="rId39" w:anchor="what-ndis-supports-are-like" w:history="1">
         <w:r w:rsidRPr="004D4937">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>transport</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004D4937">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:anchor="assistive-technology" w:history="1">
+      <w:hyperlink r:id="rId40" w:anchor="assistive-technology" w:history="1">
         <w:r w:rsidRPr="004D4937">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>assistive technology</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004D4937">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00703D82" w:rsidRPr="004D4937">
         <w:t>personal care while in the workplace</w:t>
       </w:r>
       <w:r w:rsidRPr="004D4937">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:history="1">
+      <w:hyperlink r:id="rId41" w:history="1">
         <w:r w:rsidRPr="004D4937">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>plan management</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004D4937">
         <w:t>, financial intermediary supports</w:t>
       </w:r>
       <w:r w:rsidR="009464CD" w:rsidRPr="004D4937">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004D4937">
         <w:t xml:space="preserve">or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:history="1">
-        <w:r w:rsidRPr="004D4937">
+      <w:hyperlink r:id="rId42" w:history="1">
+        <w:r w:rsidR="0000586B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>allied health services</w:t>
+          <w:t>therapy supports</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="03A2036D" w14:textId="09E408B0" w:rsidR="00F734CC" w:rsidRDefault="00F734CC" w:rsidP="00F734CC">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId41" w:anchor="specialist-disability-accommodation" w:history="1">
+      <w:hyperlink r:id="rId43" w:anchor="specialist-disability-accommodation" w:history="1">
         <w:r w:rsidRPr="00E06813">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>specialist disability accommodation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> related costs </w:t>
       </w:r>
       <w:r w:rsidRPr="00672091">
         <w:t>such as property maintenanc</w:t>
       </w:r>
       <w:r>
         <w:t>e costs, repairs</w:t>
       </w:r>
       <w:r w:rsidR="007D4B87">
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> vacancy costs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="796A1402" w14:textId="5C1B5748" w:rsidR="00F734CC" w:rsidRDefault="00F734CC" w:rsidP="00F734CC">
-[...34 lines deleted...]
-    </w:p>
     <w:p w14:paraId="758E7F65" w14:textId="77777777" w:rsidR="00780C0B" w:rsidRDefault="00F734CC" w:rsidP="000A4202">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>support to create a behaviour support plan</w:t>
       </w:r>
       <w:r w:rsidR="000A04A1">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76BA2A78" w14:textId="77777777" w:rsidR="00394A7C" w:rsidRDefault="00394A7C" w:rsidP="000012A5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="002C0299">
         <w:t>What about my provider</w:t>
       </w:r>
       <w:r w:rsidR="00E1054F">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="000012A5">
         <w:t>s costs?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EFC2345" w14:textId="77777777" w:rsidR="0023438D" w:rsidRDefault="00E1054F" w:rsidP="00244272">
+    <w:p w14:paraId="5EFC2345" w14:textId="0503012B" w:rsidR="0023438D" w:rsidRDefault="00E1054F" w:rsidP="00244272">
       <w:r>
         <w:t xml:space="preserve">Some </w:t>
       </w:r>
       <w:r w:rsidR="00360A6B">
         <w:t xml:space="preserve">additional provider </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">costs </w:t>
       </w:r>
       <w:r w:rsidR="00360A6B">
         <w:t>are</w:t>
       </w:r>
       <w:r w:rsidR="0023438D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00360A6B">
         <w:t xml:space="preserve">already </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">built into the hourly rate they charge </w:t>
+        <w:t xml:space="preserve">built into the rate they charge </w:t>
       </w:r>
       <w:r w:rsidR="00360A6B">
         <w:t xml:space="preserve">you </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:r w:rsidR="00360A6B">
         <w:t>providing supported independent living</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="0023438D">
         <w:t>This includes your provider</w:t>
       </w:r>
       <w:r w:rsidR="00DC30CD">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="0023438D">
         <w:t>s costs for:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09E1FAA4" w14:textId="77777777" w:rsidR="00244272" w:rsidRDefault="00682A28" w:rsidP="00244272">
       <w:pPr>
@@ -2689,56 +2699,85 @@
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_How_do_you_1"/>
       <w:bookmarkStart w:id="6" w:name="_What_are_shared"/>
       <w:bookmarkStart w:id="7" w:name="_What_SIL_do"/>
       <w:bookmarkStart w:id="8" w:name="_Are_shared_living"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:r>
         <w:t xml:space="preserve">Is </w:t>
       </w:r>
       <w:r w:rsidR="00CB05F4">
         <w:t>supported independent living</w:t>
       </w:r>
       <w:r w:rsidRPr="0059783D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>suitable for you</w:t>
       </w:r>
       <w:r w:rsidR="007E582B" w:rsidRPr="007E582B">
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D1AD484" w14:textId="3AC69456" w:rsidR="005F58D9" w:rsidRDefault="6A01B2AF" w:rsidP="005F58D9">
+    <w:p w14:paraId="3D1AD484" w14:textId="09EDB4E8" w:rsidR="005F58D9" w:rsidRDefault="6A01B2AF" w:rsidP="005F58D9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="01D9A227">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Supported independent living is usually funded when you live with other participants and share </w:t>
+        <w:t xml:space="preserve">Supported independent living </w:t>
+      </w:r>
+      <w:r w:rsidR="008101F6" w:rsidRPr="00307072">
+        <w:t>may be the best option if you need significant person-to-person support provided by a disability support worker, including overnight support</w:t>
+      </w:r>
+      <w:r w:rsidR="008101F6">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008101F6">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009763AD">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It </w:t>
+      </w:r>
+      <w:r w:rsidRPr="01D9A227">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is usually funded when you live with other participants and share </w:t>
       </w:r>
       <w:r w:rsidR="11229018" w:rsidRPr="01D9A227">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
       <w:r w:rsidRPr="01D9A227">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>supports with them.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4957AA36" w14:textId="6F357E4E" w:rsidR="00F654BA" w:rsidRDefault="00A546FD" w:rsidP="00A546FD">
       <w:r>
         <w:t>If you aren</w:t>
       </w:r>
       <w:r w:rsidR="005B1FAC">
         <w:t>’</w:t>
       </w:r>
       <w:r>
         <w:t>t sure what home and living support is best for you</w:t>
       </w:r>
       <w:r w:rsidR="007B342E">
@@ -2870,567 +2909,287 @@
       <w:hyperlink r:id="rId48" w:anchor="individualised-living" w:history="1">
         <w:r w:rsidRPr="004B60E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>individualised living options</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4B10F914" w14:textId="101C4D07" w:rsidR="00B67AE3" w:rsidRDefault="00A546FD" w:rsidP="00B67AE3">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">other </w:t>
       </w:r>
       <w:hyperlink r:id="rId49" w:anchor="including-specific" w:history="1">
         <w:r w:rsidRPr="001854FB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>personal care supports</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4329C6CA" w14:textId="28C3CFE0" w:rsidR="00A546FD" w:rsidRDefault="00723D08" w:rsidP="00276EDF">
+    <w:p w14:paraId="1A3798F4" w14:textId="12C38769" w:rsidR="00CB41B3" w:rsidRDefault="00723D08" w:rsidP="00161B66">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00723D08">
         <w:t xml:space="preserve">other </w:t>
       </w:r>
       <w:hyperlink r:id="rId50" w:history="1">
         <w:r w:rsidRPr="00723D08">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>home and living supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00723D08">
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...116 lines deleted...]
-        <w:t xml:space="preserve">if it meets the </w:t>
+      <w:bookmarkStart w:id="9" w:name="_What’s_your_Roster"/>
+      <w:bookmarkStart w:id="10" w:name="_How_old_are"/>
+      <w:bookmarkStart w:id="11" w:name="_How_old_are_1"/>
+      <w:bookmarkStart w:id="12" w:name="_Does_shared_living"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="7A48410C" w14:textId="5A1CB423" w:rsidR="00CB41B3" w:rsidRDefault="00CB41B3" w:rsidP="005D0383">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Does supported independent living meet the NDIS funding criteria?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40F456D4" w14:textId="7B3674E0" w:rsidR="00CB41B3" w:rsidRDefault="00CB41B3" w:rsidP="008C2C76">
+      <w:pPr>
+        <w:pStyle w:val="Indentedbodytext"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Like all NDIS supports we fund, supported independent living must meet all the </w:t>
       </w:r>
       <w:hyperlink r:id="rId51">
         <w:r w:rsidRPr="01D9A227">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t>, and it’s an NDIS support for you</w:t>
-[...83 lines deleted...]
-    <w:p w14:paraId="40F456D4" w14:textId="7B3674E0" w:rsidR="003A4FB0" w:rsidRDefault="003A4FB0" w:rsidP="008C2C76">
+        <w:t>. We also think about what other NDIS supports you need in your home, and how these supports will all work together.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78B3EB63" w14:textId="77777777" w:rsidR="00CB41B3" w:rsidRDefault="00CB41B3" w:rsidP="008C2C76">
       <w:pPr>
         <w:pStyle w:val="Indentedbodytext"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Like all NDIS supports we fund, supported independent living must meet all the </w:t>
-[...13 lines deleted...]
-    <w:p w14:paraId="78B3EB63" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRDefault="003A4FB0" w:rsidP="008C2C76">
+        <w:t>For example, we need to know supported independent living is value for money compared to the cost and benefits of other supports.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="2"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> There might be other home and living supports that </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>help you live the way you want to, and offer better value for money than supported independent living.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="295A3625" w14:textId="732EB93F" w:rsidR="00CB41B3" w:rsidRDefault="00CB41B3" w:rsidP="008C2C76">
       <w:pPr>
         <w:pStyle w:val="Indentedbodytext"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
-        <w:t>For example, we need to know supported independent living is value for money compared to the cost and benefits of other supports.</w:t>
+        <w:t>We also need to know your home and living supports are NDIS supports.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="3"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> There might be other home and living supports that help you live the way you want to, and offer better value for money than supported independent living.</w:t>
-[...16 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve"> We can’t fund supports that are not NDIS supports or that are better funded by another government or community service. </w:t>
       </w:r>
       <w:r w:rsidRPr="0030716A">
         <w:t xml:space="preserve">Learn more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53" w:history="1">
+      <w:hyperlink r:id="rId52" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>what supports the NDIS is responsible for</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04DBE29E" w14:textId="62859A19" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="004201BA">
+    <w:p w14:paraId="04DBE29E" w14:textId="35A2A8D5" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="004201BA">
       <w:r w:rsidRPr="000D2E75">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">For example, </w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">we can’t fund housing, except for </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54" w:anchor="specialist-disability-accommodation" w:history="1">
+      <w:hyperlink r:id="rId53" w:anchor="specialist-disability-accommodation" w:history="1">
         <w:r w:rsidRPr="000D2E75">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>specialist disability accommodation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000D2E75">
-        <w:t xml:space="preserve">. When we say housing, we mean the building itself, like a house or apartment. Many people buy or rent their own housing. </w:t>
+        <w:t>. When we say housing, we mean the building itself, like a house or apartment. Many people buy or rent their own ho</w:t>
+      </w:r>
+      <w:r>
+        <w:t>me</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D2E75">
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>State and territory governments are responsible for helping people with housing. This includes making sure all Australians, including people with disability, have access to accessible, affordable and appropriate housing</w:t>
       </w:r>
       <w:r w:rsidRPr="00276EDF">
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="000D2E75">
-        <w:t xml:space="preserve">Supported independent living, or other types of home and living support, might be suitable for you once you find housing that suits you. Learn more </w:t>
+        <w:t xml:space="preserve">Learn more </w:t>
       </w:r>
       <w:r>
         <w:t>about</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55" w:anchor="mainstream-and-community" w:history="1">
+      <w:hyperlink r:id="rId54" w:anchor="mainstream-and-community" w:history="1">
         <w:r w:rsidRPr="00A35DCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>mainstream and community supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A35DCF">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FCAF014" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRDefault="003A4FB0" w:rsidP="00257B1B">
-[...109 lines deleted...]
-      <w:r w:rsidRPr="00053DD1">
+    <w:p w14:paraId="02916B38" w14:textId="3C33C56D" w:rsidR="00CB41B3" w:rsidRPr="00D7753E" w:rsidRDefault="00CB41B3" w:rsidP="004201BA">
+      <w:r w:rsidRPr="000D2E75">
+        <w:t xml:space="preserve">Supported independent living, or other types of home and living support, might be suitable for you. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00345DCA">
+        <w:t xml:space="preserve">If you’d like to find out more, or talk about what might work best for you, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId55" w:history="1">
+        <w:r w:rsidRPr="00345DCA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>contact us</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00345DCA">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E3D904D" w14:textId="0357FB4F" w:rsidR="003A4FB0" w:rsidRDefault="003A4FB0" w:rsidP="006A3BD0">
-[...10 lines deleted...]
-    <w:p w14:paraId="2DFDD3DC" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="00F102F9" w:rsidRDefault="003A4FB0" w:rsidP="00E57570">
+    <w:p w14:paraId="0E3D904D" w14:textId="62C02394" w:rsidR="00CB41B3" w:rsidRDefault="00CB41B3" w:rsidP="006A3BD0">
+      <w:r>
+        <w:t xml:space="preserve">Learn more about </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Can_your_living" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>information we look at when we decide if we’ll fund supported independent living</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DFDD3DC" w14:textId="77777777" w:rsidR="00CB41B3" w:rsidRPr="00F102F9" w:rsidRDefault="00CB41B3" w:rsidP="00E57570">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_How_old_are_2"/>
       <w:bookmarkStart w:id="14" w:name="_Is_SIL_the"/>
       <w:bookmarkStart w:id="15" w:name="_How_much_support_1"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidRPr="00F102F9">
         <w:t>How old are you?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DB558EA" w14:textId="4E8CA14C" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00E57570">
+    <w:p w14:paraId="7DB558EA" w14:textId="4E8CA14C" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00E57570">
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">Supported independent living is generally only considered to meet the </w:t>
       </w:r>
       <w:hyperlink r:id="rId56" w:history="1">
         <w:r w:rsidRPr="000D2E75">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve"> for people aged 18 or older.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3120F97A" w14:textId="2A69DDA4" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00E57570">
+    <w:p w14:paraId="3120F97A" w14:textId="2A69DDA4" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00E57570">
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">This is because we would usually expect parents to provide the support a child needs to live in the family home. Where a child needs much </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">more </w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t>support because of</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> their</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve"> disability</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">than children of the same age, we may be able to fund </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:anchor="including-specific" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
@@ -3443,2365 +3202,2737 @@
       </w:r>
       <w:r w:rsidRPr="00276EDF">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Learn more about</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId58" w:anchor="reasonable-and-necessary" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>reasonable and necessary supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000D2E75">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="590F8985" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00E57570">
+    <w:p w14:paraId="590F8985" w14:textId="77777777" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00E57570">
       <w:r w:rsidRPr="000D2E75">
         <w:t>State and territory governments are responsible for children who can’t live in their family home.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="441BA91B" w14:textId="63C8769E" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="001E229E">
+    <w:p w14:paraId="441BA91B" w14:textId="63C8769E" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="001E229E">
       <w:r w:rsidRPr="000D2E75">
         <w:t>If you’re 17 and your goal is to move out of home, we may be able to fund support to explore your home and living options. It’s never too early to start thinking about what this might look like for you in the future.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="743338F6" w14:textId="4554E1EB" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00E57570">
+    <w:p w14:paraId="743338F6" w14:textId="4554E1EB" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00E57570">
       <w:r w:rsidRPr="000D2E75">
         <w:t>If so, talk to us about the home and living goals you want to pursue</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve"> We can start helping you work out the best option for you, and we may fund support to help you explore your options. Talk to your support coordinator</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or my NDIS contact </w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t>if you</w:t>
       </w:r>
       <w:r>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t>d like more information.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C1D327F" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00A744A3">
+    <w:p w14:paraId="6C1D327F" w14:textId="77777777" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00A744A3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_How_much_support_2"/>
       <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidRPr="000D2E75">
         <w:t>How much support do you need in your home every day?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3727192A" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="006A578C">
+    <w:p w14:paraId="3727192A" w14:textId="77777777" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="006A578C">
       <w:r w:rsidRPr="000D2E75">
         <w:t>Supported independent living may be suitable for you if you need both:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71FD30CE" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="006E6231">
+    <w:p w14:paraId="71FD30CE" w14:textId="77777777" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="006E6231">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="000D2E75">
         <w:t>active disability support for more than 8 hours per day to complete daily activities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="194632CB" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00C22EB5">
+    <w:p w14:paraId="194632CB" w14:textId="77777777" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00C22EB5">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="000D2E75">
         <w:t>some level of support for the other hours – that is, you need support for 24 hours per day, 7 days per week, including overnight support.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35175536" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00D34EC7">
-[...4 lines deleted...]
-    <w:p w14:paraId="5B2CCCAF" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00D34EC7">
+    <w:p w14:paraId="35175536" w14:textId="77777777" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00D34EC7">
       <w:r w:rsidRPr="000D2E75">
         <w:lastRenderedPageBreak/>
+        <w:t>When we say active disability support, we mean support in your home to help you do daily activities. For example, you may need help with personal care, getting ready, cooking, eating and drinking, cleaning and doing chores.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B2CCCAF" w14:textId="77777777" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00D34EC7">
+      <w:r w:rsidRPr="000D2E75">
         <w:t>Active disability support includes direct support, where a support worker helps you do something or does something for you. It might also include monitoring support, where a support worker supervises you doing things yourself and can help you if you need it.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60B54E22" w14:textId="26382FA4" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00D34EC7">
+    <w:p w14:paraId="60B54E22" w14:textId="0021C427" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00D34EC7">
       <w:r w:rsidRPr="000D2E75">
         <w:t>Active disability support refers to support provided during the day</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> by </w:t>
       </w:r>
       <w:r w:rsidRPr="003E0F6F">
-        <w:t>a registered provider</w:t>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r>
+        <w:t>support worker</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">. We work out </w:t>
       </w:r>
       <w:hyperlink w:anchor="_What_type_of_1" w:history="1">
         <w:r w:rsidRPr="000D2E75">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>overnight support</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve"> separately, depending on whether you need someone to be awake at night to support you.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26835228" w14:textId="164A83B4" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00D34EC7">
+    <w:p w14:paraId="26835228" w14:textId="164A83B4" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00D34EC7">
       <w:r>
         <w:t>Active disability support</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve"> doesn’t include support workers doing other work that isn’t related to supporting you, such as record</w:t>
       </w:r>
-      <w:r w:rsidR="00E2319C">
+      <w:r>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t>keeping or filing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16F3A046" w14:textId="7CFAE87B" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00A30795">
+    <w:p w14:paraId="16F3A046" w14:textId="7CFAE87B" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00A30795">
       <w:r w:rsidRPr="000D2E75">
         <w:t>In most situations</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve"> supported independent living covers support for the time you are in your home. You may be able to choose to use some of your supported independent living funding to help you go to activities or complete some personal tasks outside your home. This includes things like going to and from the shops or your activities in the community. You should talk to your </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">registered </w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">provider about how you want to use your supported independent living funding and make sure this is included in your </w:t>
       </w:r>
       <w:hyperlink r:id="rId59" w:history="1">
         <w:r w:rsidRPr="000D2E75">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>service agreement</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve"> with them.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B586BCF" w14:textId="72E94F9D" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00A30795">
+    <w:p w14:paraId="1B586BCF" w14:textId="72E94F9D" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00A30795">
       <w:r w:rsidRPr="000D2E75">
         <w:t>You may spend time outside your home doing other activities. This might include work, study, going to a group activity or spending time with friends and family. Support for activities outside your home can be funded separately in your plan. For example, you might also get funding for day activities, employment</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve"> or</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> social and</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve"> recreation supports separately to your supported independent living funding.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A2C9787" w14:textId="670313D1" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00A30795">
+    <w:p w14:paraId="2A2C9787" w14:textId="651770DD" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00A30795">
       <w:r w:rsidRPr="000D2E75">
         <w:t>We</w:t>
       </w:r>
       <w:r>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
-        <w:t xml:space="preserve">ll work with you and your </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">registered </w:t>
+        <w:t>ll work with you</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
-        <w:t xml:space="preserve">providers to make sure all your funding works together as a </w:t>
+        <w:t xml:space="preserve">your </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">registered supported independent living </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D2E75">
+        <w:t>provider</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and your other providers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D2E75">
+        <w:t xml:space="preserve"> to make sure your funding works together as a </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">total </w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">package of </w:t>
       </w:r>
       <w:r>
         <w:t>NDIS supports</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
-        <w:t xml:space="preserve"> that work for you, both in your home and the community.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0BBDD9C8" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00254EE8">
+        <w:t xml:space="preserve"> that work</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D2E75">
+        <w:t xml:space="preserve"> for you</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D2E75">
+        <w:t xml:space="preserve"> home and </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D2E75">
+        <w:t>the community.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BBDD9C8" w14:textId="77777777" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00254EE8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Can_your_living"/>
       <w:bookmarkStart w:id="18" w:name="_Is_SLS_reasonable"/>
       <w:bookmarkStart w:id="19" w:name="_How_do_we"/>
       <w:bookmarkStart w:id="20" w:name="_How_do_we_1"/>
+      <w:bookmarkStart w:id="21" w:name="_What_information_do"/>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="21"/>
       <w:r w:rsidRPr="000D2E75">
         <w:t>What information do we look at when we decide if we’ll fund supported independent living?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1889B994" w14:textId="57256D60" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00A005DE">
+    <w:p w14:paraId="1889B994" w14:textId="57256D60" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00A005DE">
       <w:r w:rsidRPr="000D2E75">
         <w:t>We use information, like discussions with you, family members, guardians or carers to understand your disability support needs. We’ll look at information you gave us when you applied to the NDIS, such as medical or allied health reports, if they</w:t>
       </w:r>
       <w:r>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t>re still relevant.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76A10F32" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00A005DE">
+    <w:p w14:paraId="76A10F32" w14:textId="77777777" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00A005DE">
       <w:r w:rsidRPr="000D2E75">
         <w:t>If you have any other information or reports you think will help us understand your needs, let us know.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BD0E65B" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00A005DE">
+    <w:p w14:paraId="1BD0E65B" w14:textId="77777777" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00A005DE">
       <w:r w:rsidRPr="000D2E75">
         <w:t>We need to know:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3821E7D5" w14:textId="60B0E087" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00A005DE">
+    <w:p w14:paraId="3821E7D5" w14:textId="60B0E087" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00A005DE">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="000D2E75">
         <w:t>your current situation</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve"> goals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C7A7C1" w14:textId="01B81944" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00A005DE">
+    <w:p w14:paraId="07C7A7C1" w14:textId="01B81944" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00A005DE">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="000D2E75">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">where you live now and </w:t>
       </w:r>
       <w:r>
         <w:t>your</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve"> future home and living goals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="117B54A2" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00A005DE">
+    <w:p w14:paraId="117B54A2" w14:textId="77777777" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00A005DE">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="000D2E75">
         <w:t>what supports you get now, and what supports you might need in the future</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="436A8333" w14:textId="0EADF7FC" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00A005DE">
+    <w:p w14:paraId="436A8333" w14:textId="0EADF7FC" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00A005DE">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="000D2E75">
-        <w:lastRenderedPageBreak/>
         <w:t>what home and living supports you</w:t>
       </w:r>
       <w:r>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t>ve looked at before</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="683805C7" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00A005DE">
+    <w:p w14:paraId="683805C7" w14:textId="77777777" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00A005DE">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="000D2E75">
         <w:t>your independent living skills, and how you might build on these</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4842A3B8" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00A005DE">
+    <w:p w14:paraId="4842A3B8" w14:textId="77777777" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00A005DE">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="000D2E75">
         <w:t>information about your day-to-day support needs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F8FB06C" w14:textId="10749FEC" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="003C0EF3">
+    <w:p w14:paraId="3F8FB06C" w14:textId="4F51C053" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="003C0EF3">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="000D2E75">
-        <w:t xml:space="preserve">assessments or reports from a qualified and registered allied health professional or behavioural support practitioner that tell us about </w:t>
+        <w:t xml:space="preserve">assessments or reports from a qualified allied health professional or behavioural support practitioner that tell us about </w:t>
       </w:r>
       <w:r>
         <w:t>things you can and can’t do because of your disabilit</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t>y</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="066FEC44" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00A005DE">
+    <w:p w14:paraId="066FEC44" w14:textId="77777777" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00A005DE">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="000D2E75">
         <w:t>other helpful information about your support needs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EC795B1" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00A005DE">
+    <w:p w14:paraId="0EC795B1" w14:textId="77777777" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00A005DE">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="000D2E75">
         <w:t>if supported independent living is value for money compared to other home and living supports</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19C6687E" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00A005DE">
+    <w:p w14:paraId="19C6687E" w14:textId="77777777" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00A005DE">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="000D2E75">
         <w:t>if other home and living options better suit your needs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BA35E4C" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00A005DE">
+    <w:p w14:paraId="6BA35E4C" w14:textId="18C8C8B0" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00A005DE">
       <w:r w:rsidRPr="000D2E75">
         <w:t>If you’re new to supported independent living or we don’t have enough information, we may ask you to get an assessment.</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="6"/>
+        <w:endnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
-        <w:t xml:space="preserve"> For example, we may fund an assessment by a qualified and registered allied health professional to help us understand what support you need.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7565701C" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00A30795">
+        <w:t xml:space="preserve"> For example, we may fund an assessment by a qualified</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D2E75">
+        <w:t>allied health professional to help us understand what support you need.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7565701C" w14:textId="77777777" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00A30795">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_How_do_we_2"/>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkStart w:id="22" w:name="_How_do_we_2"/>
+      <w:bookmarkEnd w:id="22"/>
       <w:r w:rsidRPr="000D2E75">
         <w:t>How do we decide how much supported independent living support you get?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F8ACE98" w14:textId="430F2D74" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="005168AD">
+    <w:p w14:paraId="2D92C026" w14:textId="477A24A4" w:rsidR="00CB41B3" w:rsidRDefault="00CB41B3" w:rsidP="005168AD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7371"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="000D2E75">
-        <w:t xml:space="preserve">If supported independent living is the right option for you, we’ll work out how much funding to include in your plan. We’ll use all available information, like your </w:t>
-[...8 lines deleted...]
-      </w:hyperlink>
+        <w:t>If supported independent living is the right option for you, we’ll work out how much funding to include in your plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="119852FC" w14:textId="3B9297E4" w:rsidR="00CB41B3" w:rsidRDefault="00CB41B3" w:rsidP="002C3CEB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7371"/>
+        </w:tabs>
+      </w:pPr>
       <w:r w:rsidRPr="000D2E75">
-        <w:t xml:space="preserve"> if you have one, assessments and reports to work this out.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1B2470C4" w14:textId="61D67E8D" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00A41819">
+        <w:t>We’ll use all available information, like assessments</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
       <w:r w:rsidRPr="000D2E75">
-        <w:t>We also use other sources of information, like discussions with you, family members, or carers to understand your needs. We’ll look at any information you gave us when you applied to the NDIS, including medical or allied health reports, if they</w:t>
+        <w:t xml:space="preserve">reports </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D2E75">
+        <w:t xml:space="preserve">discussions with you, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">your </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D2E75">
+        <w:t xml:space="preserve">family members, or </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">your </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D2E75">
+        <w:t xml:space="preserve">carers to </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">help us </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D2E75">
+        <w:t>understand your needs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B2470C4" w14:textId="52218B1C" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00161B66">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7371"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="000D2E75">
+        <w:t xml:space="preserve">We’ll </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">also </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D2E75">
+        <w:t>look at any information you gave us when you applied to the NDIS, including medical or allied health reports, if they</w:t>
       </w:r>
       <w:r>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t>re still relevant.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6006D6FC" w14:textId="7CC1C5C7" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00AA472C">
+    <w:p w14:paraId="6006D6FC" w14:textId="7CC1C5C7" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00AA472C">
       <w:r w:rsidRPr="000D2E75">
         <w:t>If you have any other information or reports you think will help us understand your needs, let us know.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01725BD7" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00810813">
-[...173 lines deleted...]
-    <w:p w14:paraId="73212A42" w14:textId="2DBBBB88" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00B34C56">
+    <w:p w14:paraId="73212A42" w14:textId="131B72B2" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00B34C56">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F847F4">
-        <w:t xml:space="preserve">We’ll work out the amount of funding to put in your plan using information from the </w:t>
+      <w:bookmarkStart w:id="23" w:name="_Your_roster_of"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r w:rsidRPr="0045253F">
+        <w:t xml:space="preserve">We'll use the </w:t>
       </w:r>
       <w:hyperlink r:id="rId60" w:history="1">
-        <w:r w:rsidRPr="00F847F4">
+        <w:r w:rsidRPr="0045253F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>NDIS Pricing Schedule</w:t>
+          <w:t>NDIS pricing schedule</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="0045253F">
+        <w:t xml:space="preserve"> to work out the amount of funding to put in your plan</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F847F4">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A5F26A1" w14:textId="16160CF4" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00B34C56">
+    <w:p w14:paraId="0F59C3AF" w14:textId="26B9333D" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00161B66">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">We’ll discuss your supported independent living funding and any changes to supports when we </w:t>
       </w:r>
       <w:hyperlink r:id="rId61" w:anchor="creating-your-plan" w:history="1">
         <w:r w:rsidRPr="000D2E75">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>create your plan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000D2E75">
         <w:t>. Your plan will show the approved supported independent living funding.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F59C3AF" w14:textId="66FB971F" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00CF4680">
-[...2 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="11D7359C" w14:textId="1654C490" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="006819A5">
       <w:r w:rsidRPr="000D2E75">
-        <w:t>unding in your plan for that purpose. However, you can use this funding flexibly. For example, you can talk to your provider about what mix of services they</w:t>
-[...86 lines deleted...]
-        <w:t xml:space="preserve"> your plan, we might need a new roster of care. You can always talk to us if you’re not happy with a decision we</w:t>
+        <w:t>You can always talk to us if you’re not happy with a decision we</w:t>
       </w:r>
       <w:r>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">ve made about your supported independent living funding. Learn more about when your plan can be </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63" w:anchor="reviewing-our-decisions" w:history="1">
+      <w:hyperlink r:id="rId62" w:anchor="reviewing-our-decisions" w:history="1">
         <w:r w:rsidRPr="000D2E75">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>re</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>assess</w:t>
         </w:r>
         <w:r w:rsidRPr="000D2E75">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ed</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000D2E75">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">or asking for a </w:t>
       </w:r>
       <w:hyperlink w:anchor="_What_if_you_1" w:history="1">
         <w:r w:rsidRPr="000D2E75">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>review of a decision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve"> we</w:t>
       </w:r>
       <w:r>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t>ve made.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="083058AD" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00A30795">
+    <w:p w14:paraId="083058AD" w14:textId="77777777" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00A30795">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_How_much_support"/>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkStart w:id="24" w:name="_How_much_support"/>
+      <w:bookmarkEnd w:id="24"/>
       <w:r w:rsidRPr="000D2E75">
         <w:t>What hours of support do you need in your home?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41C69567" w14:textId="32F70627" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00F774A9">
+    <w:p w14:paraId="41C69567" w14:textId="32F70627" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00F774A9">
       <w:r w:rsidRPr="000D2E75">
+        <w:lastRenderedPageBreak/>
         <w:t>To help us work out how many hours of support you need, we look at evidence of your day-to-day support needs. For example, we look at any new assessments or reports about your disability support needs that describe how often and when you need support. We</w:t>
       </w:r>
       <w:r>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t>ll use this information to work out what days of the week, and times of the day, you need support in an ordinary week. We’ll also look at any information you give us from your provider and allied health professionals.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A5E5EDD" w14:textId="49B3C88E" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00474537">
+    <w:p w14:paraId="7A5E5EDD" w14:textId="6DF47A1E" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00474537">
       <w:r w:rsidRPr="000D2E75">
-        <w:t>We also look at what activities you do outside home. We</w:t>
+        <w:t xml:space="preserve">We also look at what activities you do outside </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">your </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D2E75">
+        <w:t>home. We</w:t>
       </w:r>
       <w:r>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t>ll note times you don’t need supports to be provided in your home. For example, you might work, study, go to a group activity, do things in the community, or spend time with friends or family.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="116A4B4F" w14:textId="1D4C9CF0" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="008D10F3">
+    <w:p w14:paraId="116A4B4F" w14:textId="1D4C9CF0" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="008D10F3">
       <w:r w:rsidRPr="000D2E75">
-        <w:lastRenderedPageBreak/>
         <w:t>Your supported independent living funding also includes funding for an average of 12 public holidays per year. So</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve"> you can access supported independent living on public holidays if you want to. This may vary slightly for each state and territory.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41D1EBD7" w14:textId="432333DB" w:rsidR="003A4FB0" w:rsidRDefault="003A4FB0" w:rsidP="001C05BF">
+    <w:p w14:paraId="41D1EBD7" w14:textId="432333DB" w:rsidR="00CB41B3" w:rsidRDefault="00CB41B3" w:rsidP="001C05BF">
       <w:r w:rsidRPr="000D2E75">
-        <w:t>If you don’t need some level of support all of the time when you</w:t>
+        <w:t xml:space="preserve">If you don’t need some level of support </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D2E75">
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D2E75">
+        <w:t xml:space="preserve"> the time when you</w:t>
       </w:r>
       <w:r>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t>re at home, supported independent living probably isn’t suitable for you. We</w:t>
       </w:r>
       <w:r>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">ll talk to you about other options. For example, we may fund </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64" w:anchor="including-specific" w:history="1">
+      <w:hyperlink r:id="rId63" w:anchor="including-specific" w:history="1">
         <w:r w:rsidRPr="000D2E75">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>personal care supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve"> based on your individual support needs instead of supported independent living.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="24" w:name="_The_level_of"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkStart w:id="25" w:name="_The_level_of"/>
+      <w:bookmarkStart w:id="26" w:name="_What_is_the"/>
+      <w:bookmarkStart w:id="27" w:name="_What_intensity_of"/>
+      <w:bookmarkStart w:id="28" w:name="_What_ratio_of"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
-    </w:p>
-    <w:p w14:paraId="3424FFD0" w14:textId="7279B2EC" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="008E31E5">
+      <w:bookmarkEnd w:id="28"/>
+    </w:p>
+    <w:p w14:paraId="3424FFD0" w14:textId="7279B2EC" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="008E31E5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_What_ratio_of_1"/>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkStart w:id="29" w:name="_What_ratio_of_1"/>
+      <w:bookmarkEnd w:id="29"/>
       <w:r w:rsidRPr="000D2E75">
         <w:t>What ratio of support do you need?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A769047" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="008E31E5">
+    <w:p w14:paraId="0A769047" w14:textId="24CF34A7" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="008E31E5">
       <w:r w:rsidRPr="000D2E75">
         <w:t>Once we work out what hours of support you need in an ordinary week, we then need to work out your ratio of support for these hours. A ratio of support means how many disability support workers will provide your support, and how many participants you’ll share this support with.</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">We’ll consider what ratio of support meets your disability support needs and meets our </w:t>
+      <w:r>
+        <w:t xml:space="preserve"> This doesn’t mean you need to share supports. You can work with your registered provider to organise your supports and use them flexibly to meet your needs. These supports must be in line with your plan and within your supported independent living budget.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0189B2BD" w14:textId="68285202" w:rsidR="00CB41B3" w:rsidRDefault="00CB41B3" w:rsidP="008E31E5">
+      <w:r>
+        <w:t xml:space="preserve">We’ll consider what ratio of support meets your disability support needs and our </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId64">
+        <w:r w:rsidRPr="01D9A227">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>NDIS funding criteria</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>, including value for money. This covers all your support needs, including the times you need more support, and the times you need less support.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04F45B42" w14:textId="1CA700A5" w:rsidR="00CB41B3" w:rsidRDefault="00CB41B3" w:rsidP="008E31E5">
+      <w:r>
+        <w:t>In some situations, we may fund individual supported independent living. This is for people who need one-to-one or greater individual support from a support worker 24 hours per day, 7 days a week, including overnight.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4888FE1A" w14:textId="1CA44AE5" w:rsidR="00CB41B3" w:rsidRDefault="00CB41B3" w:rsidP="008E31E5">
+      <w:r>
+        <w:t>Individual support may be right for you if:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33FA46F1" w14:textId="4BC8A874" w:rsidR="00CB41B3" w:rsidRDefault="00CB41B3">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2653B">
+        <w:t xml:space="preserve">ou have </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0DE0">
+        <w:t>disability-related health needs that are life-threatening or need constant monitoring</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2653B">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ABDF9B1" w14:textId="75CC26D2" w:rsidR="00CB41B3" w:rsidRPr="00C2653B" w:rsidRDefault="00CB41B3" w:rsidP="00161B66">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="644"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2653B">
+        <w:t>For example, you might have a condition that causes life-threatening seizures and you always need someone with you to help respond and keep you safe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08BD9367" w14:textId="1AC33699" w:rsidR="00CB41B3" w:rsidRDefault="00CB41B3" w:rsidP="00054FB1">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161B66">
+        <w:t xml:space="preserve">ou have </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F21965">
+        <w:t>unmanageable behaviours of concern</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06D99">
+        <w:t xml:space="preserve"> that occur frequently and over a long period of time. They pose a risk to your own safety or the safety of others</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06D99">
+        <w:t xml:space="preserve">may </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06D99">
+        <w:lastRenderedPageBreak/>
+        <w:t>lead to injury or the use of restrictive practices. These behaviours may limit your participation in daily activities and increase social exclusion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="643AAC3E" w14:textId="311073DA" w:rsidR="00CB41B3" w:rsidRDefault="00CB41B3" w:rsidP="00054FB1">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2653B">
+        <w:t xml:space="preserve">our condition is changing </w:t>
+      </w:r>
+      <w:r w:rsidR="00F21965" w:rsidRPr="00C2653B">
+        <w:t>quickly,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2653B">
+        <w:t xml:space="preserve"> and your </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161B66">
+        <w:t xml:space="preserve">support </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2653B">
+        <w:t>needs are increasing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DE91693" w14:textId="66FBE813" w:rsidR="00CB41B3" w:rsidRDefault="00CB41B3" w:rsidP="00161B66">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="644"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2653B">
+        <w:t xml:space="preserve">For example, you have a progressive condition like Motor Neurone Disease and you’re likely to need </w:t>
+      </w:r>
+      <w:r>
+        <w:t>24-hour in-home support</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2653B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">within </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2653B">
+        <w:t>the next 6 to 12 months</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D1DE645" w14:textId="53B09C4D" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00972CB3">
+      <w:r>
+        <w:t>When funding supported independent living, we consider how all your supports will work together. For example, most of your funding might sit in your home and living budget for supported independent living supports. You may also have some funding in your a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A3C13">
+        <w:t>ssistance with social and community participation</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> budget so you can get support to go out in the community. Together, these budgets fund 24-hour individual support.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A9A9FF4" w14:textId="77777777" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00A30795">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="_What_intensity_of_1"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:r w:rsidRPr="000D2E75">
+        <w:t>What intensity of supported independent living do you need?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38F71C53" w14:textId="1259F8A5" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00A30795">
+      <w:r w:rsidRPr="000D2E75">
+        <w:t xml:space="preserve">There are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A11EE8">
+        <w:t>2 levels of support</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D2E75">
+        <w:t xml:space="preserve"> we use to work out funding for your supported independent living needs:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B066278" w14:textId="77777777" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00B37E74">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000D2E75">
+        <w:t>standard</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EFC94AC" w14:textId="77777777" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00B37E74">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000D2E75">
+        <w:t>high intensity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AE066B8" w14:textId="62461DEB" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00A30795">
+      <w:r>
+        <w:t xml:space="preserve">We’ll consider what intensity of support meets your disability support needs and our </w:t>
       </w:r>
       <w:hyperlink r:id="rId65">
         <w:r w:rsidRPr="01D9A227">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t>, including value for money. This covers all your shared support needs, including the times you need more support, and the times you need less support.</w:t>
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="29"/>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DD191B0" w14:textId="77777777" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00A30795">
       <w:r w:rsidRPr="000D2E75">
-        <w:t>What intensity of supported independent living do you need?</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="38F71C53" w14:textId="1259F8A5" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00A30795">
+        <w:t>Most people will need standard intensity support. However, you may need high intensity support if you need support workers with extra qualifications and experience to meet your disability support needs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="666B5B0C" w14:textId="34E97F36" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00276EDF">
       <w:r w:rsidRPr="000D2E75">
-        <w:t xml:space="preserve">There are </w:t>
+        <w:t xml:space="preserve">We usually fund the high intensity </w:t>
       </w:r>
       <w:r w:rsidRPr="00A11EE8">
-        <w:t>2 levels of support</w:t>
+        <w:t>level w</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
-        <w:t xml:space="preserve"> we use to work out funding for your supported independent living needs:</w:t>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:t>hen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="000D2E75">
-        <w:t>standard</w:t>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">you need continual active support </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">from support workers with extra qualifications </w:t>
+      </w:r>
       <w:r w:rsidRPr="000D2E75">
-        <w:t>high intensity.</w:t>
-[...7 lines deleted...]
-        <w:r w:rsidRPr="01D9A227">
+        <w:t xml:space="preserve">due to </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">your </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D2E75">
+        <w:t>high support needs</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Learn more about </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId66" w:history="1">
+        <w:r w:rsidRPr="00404CAD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>NDIS funding criteria</w:t>
+          <w:t>high intensity support</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="000D2E75">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DD191B0" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00A30795">
-[...43 lines deleted...]
-      <w:bookmarkEnd w:id="30"/>
+    <w:p w14:paraId="3F90C742" w14:textId="7CC2011F" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00224D56">
+      <w:bookmarkStart w:id="31" w:name="_The_ratio_of"/>
+      <w:bookmarkStart w:id="32" w:name="_What_are_your"/>
+      <w:bookmarkStart w:id="33" w:name="_What_type_of"/>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="33"/>
       <w:r w:rsidRPr="00290C71">
-        <w:t xml:space="preserve">For more information about appropriate and reasonable maximum prices, go to </w:t>
+        <w:t xml:space="preserve">For information about appropriate and reasonable maximum prices, go to </w:t>
       </w:r>
       <w:hyperlink r:id="rId67" w:history="1">
         <w:r w:rsidRPr="00290C71">
           <w:rPr>
             <w:color w:val="0000FF" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Pricing arrangements</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00290C71">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3038F808" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00A30795">
+    <w:p w14:paraId="3038F808" w14:textId="77777777" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00A30795">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_What_type_of_1"/>
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkStart w:id="34" w:name="_What_type_of_1"/>
+      <w:bookmarkEnd w:id="34"/>
       <w:r w:rsidRPr="000D2E75">
         <w:t>What type of support do you need overnight?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14902892" w14:textId="594AD7AA" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00A30795">
+    <w:p w14:paraId="14902892" w14:textId="594AD7AA" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00A30795">
       <w:r w:rsidRPr="000D2E75">
-        <w:t xml:space="preserve">Supported independent living is suitable for people who need some level of overnight support. Your support worker might need to be awake during normal sleeping hours to </w:t>
-      </w:r>
+        <w:t>Supported independent living is suitable for people who need some level of overnight support. Your support worker might need to be awake during normal sleeping hours to support you because of your disability needs. Or you might only need their support at some times during the night. For example, help to go to the bathroom if you wake up at night.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32109BA1" w14:textId="2F91A8BB" w:rsidR="00CB41B3" w:rsidRDefault="00CB41B3" w:rsidP="00A30795">
+      <w:r w:rsidRPr="000D2E75">
+        <w:t>If you need up to 2 hours of awake support overnight, we</w:t>
+      </w:r>
+      <w:r>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D2E75">
+        <w:t>ll fund sleepover support.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79711E76" w14:textId="15714B56" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00A30795">
+      <w:r w:rsidRPr="000D2E75">
+        <w:t>If you need more than this every now and again, your provider can claim</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D2E75">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03AA8244" w14:textId="04A16502" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00A30795">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000D2E75">
+        <w:t>overnight support on weekends or public holidays – extra support hours at the daytime rate for weekends and public holidays</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F5425AC" w14:textId="42E915B5" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00A30795">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
       <w:r w:rsidRPr="000D2E75">
         <w:lastRenderedPageBreak/>
-        <w:t>support you because of your disability needs. Or you might only need their support at some times during the night. For example, help to go to the bathroom if you wake up at night.</w:t>
-[...36 lines deleted...]
-      <w:r w:rsidRPr="000D2E75">
         <w:t>overnight support on weeknights – extra support hours at the Saturday rate.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A360F74" w14:textId="0202E514" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00A62839">
+    <w:p w14:paraId="1A360F74" w14:textId="0202E514" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00A62839">
       <w:r w:rsidRPr="000D2E75">
         <w:t>You</w:t>
       </w:r>
       <w:r>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t>ll need to agree with your provider before they can claim these extra support hours.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26FB920F" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00A62839">
+    <w:p w14:paraId="26FB920F" w14:textId="52D83E4B" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00A62839">
       <w:r w:rsidRPr="000D2E75">
-        <w:t>If you need more than 2 hours of awake support overnight, we fund active overnight support. Active overnights are where your support worker is awake during normal sleeping hours</w:t>
+        <w:t xml:space="preserve">If you </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">regularly </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D2E75">
+        <w:t>need more than 2 hours of awake support overnight, we fund active overnight support. Active overnights are where your support worker is awake during normal sleeping hours</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75" w:rsidDel="00B73B0D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t>to support you because of your disability.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EA3632A" w14:textId="71961921" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00D34EC7">
+    <w:p w14:paraId="1EA3632A" w14:textId="71961921" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00D34EC7">
       <w:r w:rsidRPr="000D2E75">
         <w:t>If your needs change and your support worker has to be awake for more than 2 hours at night, talk to us about whether you need to change the amount of supported independent living in your plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FB99526" w14:textId="256B24D7" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="0094555A">
+    <w:p w14:paraId="6FB99526" w14:textId="256B24D7" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="0094555A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_How_do_you"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkStart w:id="35" w:name="_How_do_you"/>
+      <w:bookmarkStart w:id="36" w:name="_How_much_irregular"/>
       <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
       <w:r w:rsidRPr="000D2E75">
         <w:t>How much irregular support do you need?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D9BD03C" w14:textId="61227F57" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00116FCC">
+    <w:p w14:paraId="3D9BD03C" w14:textId="61227F57" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00116FCC">
       <w:r>
         <w:t>Irregular supports are the supports you need for unexpected or unplanned situations. For example, you may get sick and need to stay home for a few days.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D906A56" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00116FCC">
+    <w:p w14:paraId="1D906A56" w14:textId="77777777" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00116FCC">
       <w:r w:rsidRPr="000D2E75">
         <w:t>We’ll work out how much irregular support you need based on what daily tasks you need support for.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="484C253B" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00116FCC">
+    <w:p w14:paraId="484C253B" w14:textId="77777777" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00116FCC">
       <w:r w:rsidRPr="000D2E75">
         <w:t>We generally fund an initial maximum of:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C3D26EB" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00FE7F97">
+    <w:p w14:paraId="2C3D26EB" w14:textId="77777777" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00FE7F97">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="000D2E75">
         <w:t>10 irregular support days per year for participants with standard support needs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="410AE115" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00FE7F97">
+    <w:p w14:paraId="410AE115" w14:textId="77777777" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00FE7F97">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="000D2E75">
         <w:t>15 irregular support days per year for participants with high intensity support needs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5969C90E" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00254EE8">
+    <w:p w14:paraId="5969C90E" w14:textId="77777777" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00254EE8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="000D2E75">
         <w:t>Most people will need standard intensity support. However, you may need high intensity support if you need support workers with extra qualifications and experience to meet your disability support needs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A53038A" w14:textId="7E9942EC" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="009C60B8">
+    <w:p w14:paraId="4A53038A" w14:textId="7E9942EC" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="009C60B8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If you need more irregular supports because unexpected things happen, let us know. Learn more about asking for a </w:t>
       </w:r>
       <w:hyperlink r:id="rId68" w:anchor="reviewing-our-decisions">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>plan reassessment</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DBB9CB9" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00164B94">
+    <w:p w14:paraId="6DBB9CB9" w14:textId="77777777" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00164B94">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_How_do_you_2"/>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkStart w:id="37" w:name="_How_do_you_2"/>
+      <w:bookmarkEnd w:id="37"/>
       <w:r w:rsidRPr="000D2E75">
         <w:t>How do you get supported independent living in your plan?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51784C02" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="008E689A">
+    <w:p w14:paraId="51784C02" w14:textId="77777777" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="008E689A">
       <w:r w:rsidRPr="000D2E75">
         <w:t>Supported independent living is only one type of home and living support. If you have a goal to explore home and living supports, we’ll start by getting some information from you. This will help us work with you to explore which home and living supports best suit your needs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F537861" w14:textId="41AF0949" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="008E689A">
-[...29 lines deleted...]
-    <w:p w14:paraId="520CCB23" w14:textId="7EC5422B" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="008E689A">
+    <w:p w14:paraId="32E7851E" w14:textId="77777777" w:rsidR="00CB41B3" w:rsidRDefault="00CB41B3" w:rsidP="00670B7B">
+      <w:r>
+        <w:t xml:space="preserve">Learn more about </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Can_your_living" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>information we look at when we decide if we’ll fund supported independent living</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="520CCB23" w14:textId="7EC5422B" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="008E689A">
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">This helps us understand your current </w:t>
       </w:r>
       <w:r>
         <w:t>situation</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
-        <w:t>, strengths, barriers and daily support needs. Don’t worry if you don’t know all of this straight away. We’ll help you work it out.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4FD9E93C" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="008E689A">
+        <w:t xml:space="preserve">, strengths, barriers and daily support needs. Don’t worry if you don’t know </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000D2E75">
-        <w:t>We may also ask for other assessments if we need more information to make a decision. We’ll include funding in your plan for an assessment of your home and living needs if we need more information.</w:t>
-[...7 lines deleted...]
-    <w:p w14:paraId="1DDE3F91" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="008E689A">
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D2E75">
+        <w:t xml:space="preserve"> this straight away. We’ll help you work it out.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FD9E93C" w14:textId="77777777" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="008E689A">
+      <w:r w:rsidRPr="000D2E75">
+        <w:t xml:space="preserve">We may also ask for other assessments if we need more information to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D2E75">
+        <w:t>make a decision</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D2E75">
+        <w:t>. We’ll include funding in your plan for an assessment of your home and living needs if we need more information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75D595BC" w14:textId="04F21D83" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="008E689A">
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>We want to fund the right home and living support option for you – one that will work for you now and in the future. We also want to make sure your NDIS supports work together to meet your disability support needs. When we assess what to fund, we think about whether the NDIS supports will help you to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DDE3F91" w14:textId="77777777" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="008E689A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="000D2E75">
         <w:t>pursue your goals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7239514C" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="008E689A">
+    <w:p w14:paraId="7239514C" w14:textId="77777777" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="008E689A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="000D2E75">
         <w:t>improve or maintain your ability to do things with less support</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BF0D695" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="008E689A">
+    <w:p w14:paraId="1BF0D695" w14:textId="77777777" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="008E689A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="000D2E75">
         <w:t>reduce or maintain your need for person-to-person supports</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0164E348" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="008E689A">
+    <w:p w14:paraId="0164E348" w14:textId="77777777" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="008E689A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="000D2E75">
         <w:t>create better connections with your family, community, health services, education and employment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="166FE9C5" w14:textId="58A9426E" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="008E689A">
+    <w:p w14:paraId="166FE9C5" w14:textId="58A9426E" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="008E689A">
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">We’ll use this information to work out whether we can fund supported independent living or other home and living supports that will meet the </w:t>
       </w:r>
       <w:hyperlink r:id="rId69" w:history="1">
         <w:r w:rsidRPr="000D2E75">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000D2E75">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E67EF46" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00276EDF">
+    <w:p w14:paraId="5E67EF46" w14:textId="77777777" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00276EDF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_What_if_you_1"/>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkStart w:id="38" w:name="_What_if_you_1"/>
+      <w:bookmarkEnd w:id="38"/>
       <w:r w:rsidRPr="000D2E75">
         <w:t>What if you don’t agree with our decision?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26A1B13E" w14:textId="706668F9" w:rsidR="003A4FB0" w:rsidRDefault="003A4FB0" w:rsidP="0047541A">
+    <w:p w14:paraId="26A1B13E" w14:textId="706668F9" w:rsidR="00CB41B3" w:rsidRDefault="00CB41B3" w:rsidP="0047541A">
       <w:r>
         <w:t xml:space="preserve">If we decide supported independent living supports don’t meet our </w:t>
       </w:r>
       <w:hyperlink r:id="rId70" w:history="1">
         <w:r w:rsidRPr="00265154">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>, we can’t include them in your plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A81617A" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00171D90">
+    <w:p w14:paraId="1A81617A" w14:textId="77777777" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00171D90">
       <w:r w:rsidRPr="000D2E75">
         <w:t>There are lots of ways we might be able to help though, so talk to us if you’re in this situation. For example, we may include other home and living supports that meet your needs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5004D59E" w14:textId="30A744DB" w:rsidR="003A4FB0" w:rsidRDefault="003A4FB0" w:rsidP="00276EDF">
+    <w:p w14:paraId="5004D59E" w14:textId="74BC5BC7" w:rsidR="00CB41B3" w:rsidRDefault="00CB41B3" w:rsidP="00276EDF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       </w:pPr>
       <w:r w:rsidRPr="00276EDF">
         <w:t>We’ll give you written reasons why we made the decision. You can</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId71" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>contact us</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00276EDF">
         <w:t>if you’d like more detail about the reasons for our decision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6483F4D3" w14:textId="399B56EB" w:rsidR="003A4FB0" w:rsidRDefault="003A4FB0" w:rsidP="0047541A">
+    <w:p w14:paraId="6483F4D3" w14:textId="399B56EB" w:rsidR="00CB41B3" w:rsidRDefault="00CB41B3" w:rsidP="0047541A">
       <w:r>
         <w:t>If you don't agree with a decision we make about supported independent living supports, you can ask for an internal review of our decision.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="7"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="3554281B" w14:textId="1C0947CC" w:rsidR="003A4FB0" w:rsidRDefault="003A4FB0" w:rsidP="0047541A">
+        <w:endnoteReference w:id="5"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3554281B" w14:textId="1C0947CC" w:rsidR="00CB41B3" w:rsidRDefault="00CB41B3" w:rsidP="0047541A">
       <w:r>
         <w:t>You’ll need to ask for an internal review within 3 months of getting your plan.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="8"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="51F58C47" w14:textId="23D611B1" w:rsidR="003A4FB0" w:rsidRDefault="003A4FB0" w:rsidP="001C05BF">
+        <w:endnoteReference w:id="6"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51F58C47" w14:textId="23D611B1" w:rsidR="00CB41B3" w:rsidRDefault="00CB41B3" w:rsidP="001C05BF">
       <w:r>
         <w:t xml:space="preserve">Learn more about </w:t>
       </w:r>
       <w:hyperlink r:id="rId72" w:anchor="reviewing-our-decisions" w:history="1">
         <w:r w:rsidRPr="00C90711">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>reviewing our decisions</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="38" w:name="_What_happens_once_1"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="04B9B0B7" w14:textId="1E62DE44" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00FE7F97">
+      <w:bookmarkStart w:id="39" w:name="_What_happens_once_1"/>
+      <w:bookmarkEnd w:id="39"/>
+    </w:p>
+    <w:p w14:paraId="04B9B0B7" w14:textId="1E62DE44" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00FE7F97">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_What_happens_once_2"/>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkStart w:id="40" w:name="_What_happens_once_2"/>
+      <w:bookmarkEnd w:id="40"/>
+      <w:r w:rsidRPr="000D2E75">
+        <w:t>What happens once supported independent living is in your plan?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62BCFD4C" w14:textId="0BDF4554" w:rsidR="00CB41B3" w:rsidRDefault="00CB41B3" w:rsidP="00022513">
+      <w:r w:rsidRPr="000D2E75">
+        <w:t>You</w:t>
+      </w:r>
+      <w:r>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D2E75">
+        <w:t>ll get a copy of your plan once it</w:t>
+      </w:r>
+      <w:r>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D2E75">
+        <w:t>s approved. It will explain how much funding you have for supported independent living. We’ll also explain the hours and ratios of support funded in your plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06F6EC20" w14:textId="553B2F2A" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00022513">
+      <w:r w:rsidRPr="006B54AE">
+        <w:t>You can only use the supported independent living funding in your plan for that purpose. However, you can use this funding flexibly. For example, you can talk to your provider about what mix of services they’ll deliver within your supported independent living funding.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20B14E47" w14:textId="06FC773A" w:rsidR="00CB41B3" w:rsidRDefault="00CB41B3" w:rsidP="00DF0CFF">
       <w:r w:rsidRPr="000D2E75">
         <w:lastRenderedPageBreak/>
-        <w:t>What happens once supported independent living is in your plan?</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="62BCFD4C" w14:textId="0BDF4554" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00022513">
+        <w:t xml:space="preserve">You can choose which </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">registered </w:t>
+      </w:r>
       <w:r w:rsidRPr="000D2E75">
-        <w:t>You</w:t>
-[...2 lines deleted...]
-        <w:t>’</w:t>
+        <w:t xml:space="preserve">provider </w:t>
+      </w:r>
+      <w:r>
+        <w:t>delivers your supported independent living</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
-        <w:t>ll get a copy of your plan once it</w:t>
-[...2 lines deleted...]
-        <w:t>’</w:t>
+        <w:t xml:space="preserve"> supports. You can talk to your support coordinator, planner</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
-        <w:t>s approved. It will explain how much funding you have for supported independent living. We’ll also explain the hours and ratios of support funded in your plan.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="20B14E47" w14:textId="29FFCA61" w:rsidR="003A4FB0" w:rsidRDefault="003A4FB0" w:rsidP="00DF0CFF">
+        <w:t xml:space="preserve">friends or family </w:t>
+      </w:r>
+      <w:r>
+        <w:t>if you need</w:t>
+      </w:r>
       <w:r w:rsidRPr="000D2E75">
-        <w:t xml:space="preserve">You can then choose which </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">registered </w:t>
+        <w:t xml:space="preserve"> help find</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ing one</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
-        <w:t xml:space="preserve">provider you want to use for your NDIS supports. You can talk to your support coordinator, planner or your informal supports such as friends or family to help find a provider. </w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidRPr="00473FC0">
-        <w:t xml:space="preserve">You must use a registered </w:t>
-[...5 lines deleted...]
-        <w:t>. Y</w:t>
+        <w:t xml:space="preserve">ou can </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r w:rsidRPr="00473FC0">
-        <w:t xml:space="preserve">ou can search for registered providers using the </w:t>
+        <w:t xml:space="preserve">search for registered providers using the </w:t>
       </w:r>
       <w:hyperlink r:id="rId73" w:history="1">
         <w:r w:rsidRPr="00473FC0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>provider finder</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00473FC0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F5BF676" w14:textId="65D4D2C2" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00DF0CFF">
+    <w:p w14:paraId="6584EE46" w14:textId="7F9997E8" w:rsidR="00CB41B3" w:rsidRDefault="00CB41B3" w:rsidP="00DF0CFF">
       <w:r w:rsidRPr="000D2E75">
-        <w:t>Where supports or services are likely to include the use of regulated restrictive practice, you</w:t>
+        <w:t>After you choose your provider, you’ll need to agree on how they</w:t>
       </w:r>
       <w:r>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
-        <w:t>ll need to use a registered provider. Restrictive practice is any practice that limits the rights or freedom of movement of a person with a disability, to protect them or others from harm.</w:t>
+        <w:t>ll deliver your supported independent living supports.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C26">
+        <w:t xml:space="preserve">You should tell </w:t>
+      </w:r>
+      <w:r>
+        <w:t>them</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C26">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>about your</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C26">
+        <w:t xml:space="preserve"> home and living goals and the support you need </w:t>
+      </w:r>
+      <w:r>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C26">
+        <w:t xml:space="preserve"> daily tasks to help you live as independently as possible.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C26">
+        <w:t xml:space="preserve">Your </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">registered </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C26">
+        <w:t xml:space="preserve">provider </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D2E75">
+        <w:t>will need to deliver your supported independent living supports within your approved funding</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. They can </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C26">
+        <w:t xml:space="preserve">only charge for services they have delivered and that you have agreed to in your service agreement. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D2E75">
+        <w:t xml:space="preserve">We don’t fund providers’ costs directly </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D2E75">
+        <w:t xml:space="preserve"> work out your day-to-day supported independent living needs.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D55B3">
+        <w:t xml:space="preserve">Learn more </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF1477">
+        <w:t xml:space="preserve">about </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_How_do_you_3" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>working with a supported independent living provider</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F5BF676" w14:textId="49B7D08B" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00DF0CFF">
+      <w:r w:rsidRPr="000D2E75">
+        <w:t xml:space="preserve">Where supports or services are likely to include the use of </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D2E75">
+        <w:t xml:space="preserve">regulated restrictive practice, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">there may be additional laws your </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D2E75">
+        <w:t>registered provider</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> has to follow</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D2E75">
+        <w:t>. Restrictive practice is any practice that limits the rights or freedom of movement of a person with a disability, to protect them or others from harm.</w:t>
       </w:r>
       <w:r w:rsidRPr="00276EDF">
         <w:t xml:space="preserve"> The </w:t>
       </w:r>
       <w:hyperlink r:id="rId74" w:history="1">
         <w:r w:rsidRPr="000D2E75">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS Quality and Safeguarding Framework</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000D2E75">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="9"/>
+        <w:endnoteReference w:id="7"/>
       </w:r>
       <w:r w:rsidRPr="00276EDF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">sets out how and when providers can use restrictive practice. Learn more about </w:t>
       </w:r>
       <w:hyperlink r:id="rId75" w:anchor="behaviour" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>behaviour support</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="660AF0E5" w14:textId="1768920D" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00DF0CFF">
-[...27 lines deleted...]
-    <w:p w14:paraId="402A931E" w14:textId="21B7A809" w:rsidR="003A4FB0" w:rsidRDefault="003A4FB0" w:rsidP="00DF0CFF">
+    <w:p w14:paraId="402A931E" w14:textId="21B7A809" w:rsidR="00CB41B3" w:rsidRDefault="00CB41B3" w:rsidP="00DF0CFF">
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">You can also talk to your support coordinator, </w:t>
       </w:r>
       <w:r>
         <w:t>my NDIS contact,</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve"> or provider if you need help to find somewhere to live where you can use your supported independent living supports.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C15F657" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="003A4FB0" w:rsidRDefault="003A4FB0" w:rsidP="000947D5">
+    <w:p w14:paraId="5C15F657" w14:textId="77777777" w:rsidR="00CB41B3" w:rsidRPr="003A4FB0" w:rsidRDefault="00CB41B3" w:rsidP="000947D5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="003A4FB0">
         <w:t>Does your plan management type affect provider registration?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="519853F3" w14:textId="207D101D" w:rsidR="003A4FB0" w:rsidRPr="003A4FB0" w:rsidRDefault="003A4FB0" w:rsidP="000947D5">
+    <w:p w14:paraId="519853F3" w14:textId="207D101D" w:rsidR="00CB41B3" w:rsidRPr="003A4FB0" w:rsidRDefault="00CB41B3" w:rsidP="000947D5">
       <w:r w:rsidRPr="003A4FB0">
         <w:t>Mandatory registration for supported independent living relates to the type of support delivered and the role of the provider, not how your plan is managed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BD98424" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="003A4FB0" w:rsidRDefault="003A4FB0" w:rsidP="000947D5">
+    <w:p w14:paraId="5BD98424" w14:textId="09C30063" w:rsidR="00CB41B3" w:rsidRPr="003A4FB0" w:rsidRDefault="00CB41B3" w:rsidP="000947D5">
       <w:r w:rsidRPr="003A4FB0">
         <w:t>When a provider delivers supported independent living supports, they must be registered, regardless of whether you self-manage or plan-manage your funding.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="7247321A" w14:textId="7DA6CBCA" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00DF0CFF">
+      <w:r>
+        <w:t xml:space="preserve"> You can talk to your my NDIS contact if you’d like more information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7247321A" w14:textId="4F7663AC" w:rsidR="00CB41B3" w:rsidRDefault="00CB41B3" w:rsidP="00DF0CFF">
       <w:r w:rsidRPr="003A4FB0">
         <w:t>If you directly employ your own staff, this is generally not considered supported independent living, regardless of the plan management type.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="3C5AC0B6" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="002225F4">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E316EB">
+        <w:t>Learn more about</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId76" w:anchor="step-2-choose-who-to-work-with" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>engaging your own staff</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00E316EB">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C5AC0B6" w14:textId="77777777" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="002225F4">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="27"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D2E75">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>How many people can you share your support with?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="009FE5A8" w14:textId="7B1A62DE" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00224D56">
-[...4 lines deleted...]
-    <w:p w14:paraId="113A01DA" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00224D56">
+    <w:p w14:paraId="65076374" w14:textId="0B2F972A" w:rsidR="00CB41B3" w:rsidRDefault="00CB41B3" w:rsidP="00224D56">
+      <w:r>
+        <w:t>Supported independent living can be suitable for people who share some of their NDIS supports with other participants. Your funding is based on your disability support needs, not your living arrangements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="594B66F7" w14:textId="66E11C4B" w:rsidR="00CB41B3" w:rsidRDefault="00CB41B3" w:rsidP="00224D56">
+      <w:r>
+        <w:t>You can work with your registered provider to organise and use your supports flexibly to meet your needs. This includes making changes to fit your preferred living arrangement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C88E784" w14:textId="2EB79101" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00224D56">
+      <w:r>
+        <w:t>It’s your choice how many people you share your home with. Your supports should be in line with your plan and within your supported independent living budget.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55C6D108" w14:textId="5ABF37C4" w:rsidR="00CB41B3" w:rsidRDefault="00CB41B3" w:rsidP="00224D56">
+      <w:r w:rsidRPr="00C716EB">
+        <w:lastRenderedPageBreak/>
+        <w:t>In some situations, you may not be able to share your supports and need individual support. To help us work out how many hours of support you need, we’ll look at evidence of your day-to-day support needs related to your disability.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A4E12C0" w14:textId="1200D607" w:rsidR="00CB41B3" w:rsidRPr="00AD4FEA" w:rsidRDefault="00CB41B3" w:rsidP="00224D56">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D2E75">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...4 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">If you live with more than 2 other participants, you </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">may sometimes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D2E75">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>share support worker</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D2E75">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For example, one disability support worker might support 2 participants, including you. Or 2 disability support workers might support 4 participants, including you.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DDADE4C" w14:textId="01E765DB" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00FE7F97">
+    <w:p w14:paraId="4DDADE4C" w14:textId="3C513C98" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00FE7F97">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_How_do_you_3"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="7A006971" w14:textId="17B511AF" w:rsidR="003A4FB0" w:rsidRPr="00473FC0" w:rsidRDefault="003A4FB0" w:rsidP="00FE2B0E">
+      <w:bookmarkStart w:id="41" w:name="_How_do_you_3"/>
+      <w:bookmarkEnd w:id="41"/>
+      <w:r>
+        <w:t>How do you work with a supported independent living provider?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="394C730F" w14:textId="004A9337" w:rsidR="00CB41B3" w:rsidRDefault="00CB41B3" w:rsidP="00FE2B0E">
+      <w:r w:rsidRPr="00552CD5">
+        <w:t xml:space="preserve">You and your provider should discuss and agree on how your </w:t>
+      </w:r>
+      <w:r>
+        <w:t>supported independent living</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00552CD5">
+        <w:t xml:space="preserve"> supports will be delivered in line with your plan</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CB7D786" w14:textId="6C2481A6" w:rsidR="00CB41B3" w:rsidRDefault="00CB41B3" w:rsidP="00FE2B0E">
+      <w:r w:rsidRPr="008E32EA">
+        <w:t>Providers delivering supported independent living</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161B66">
+        <w:t xml:space="preserve"> support</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E32EA">
+        <w:t xml:space="preserve"> before 1 July 2026 who applied for registration </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161B66">
+        <w:t>may</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E32EA">
+        <w:t xml:space="preserve"> continue delivering this support under the transition pathway for mandatory registration. Learn more about </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId77" w:anchor="paragraph-id-3250855" w:history="1">
+        <w:r w:rsidRPr="008E32EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>transition pathways for registration</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="008E32EA">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A006971" w14:textId="3219922C" w:rsidR="00CB41B3" w:rsidRDefault="00CB41B3" w:rsidP="00FE2B0E">
       <w:r w:rsidRPr="00473FC0">
-        <w:t>Your provider must</w:t>
-[...5 lines deleted...]
-        <w:t>be registered and comply with the supported independent living practice standards</w:t>
+        <w:t>Your provider must comply with the supported independent living practice standards</w:t>
       </w:r>
       <w:r w:rsidRPr="003A4FB0">
         <w:t xml:space="preserve"> which are set by the NDIS Quality and Safeguards Commission</w:t>
       </w:r>
       <w:r w:rsidRPr="00473FC0">
         <w:t xml:space="preserve">. These standards came into effect from 1 July 2026. Learn more about the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76" w:anchor="paragraph-id-3468351" w:history="1">
+      <w:hyperlink r:id="rId78" w:anchor="paragraph-id-3468351" w:history="1">
         <w:r w:rsidRPr="00473FC0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>supported independent living practice standards</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00473FC0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CD9FFF2" w14:textId="55243B29" w:rsidR="003A4FB0" w:rsidRPr="00473FC0" w:rsidRDefault="003A4FB0" w:rsidP="00FE2B0E">
+    <w:p w14:paraId="59A2C064" w14:textId="55982524" w:rsidR="00CB41B3" w:rsidRPr="00473FC0" w:rsidRDefault="00CB41B3" w:rsidP="00FE2B0E">
+      <w:r>
+        <w:t>Y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00473FC0">
+        <w:t xml:space="preserve">ou can </w:t>
+      </w:r>
+      <w:r>
+        <w:t>check if your provider is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00473FC0">
+        <w:t xml:space="preserve"> registered </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">or has applied to register on the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId79" w:history="1">
+        <w:r w:rsidRPr="00876AAA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>NDIS Quality and Safeguards Commission</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> website.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CD9FFF2" w14:textId="55243B29" w:rsidR="00CB41B3" w:rsidRPr="00473FC0" w:rsidRDefault="00CB41B3" w:rsidP="00FE2B0E">
       <w:r w:rsidRPr="00473FC0">
         <w:t>Your</w:t>
       </w:r>
       <w:r w:rsidRPr="00564632">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00473FC0">
         <w:t>registered supported independent living provider must:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="523CD655" w14:textId="7A13F1AF" w:rsidR="003A4FB0" w:rsidRPr="00473FC0" w:rsidRDefault="003A4FB0" w:rsidP="003A4FB0">
+    <w:p w14:paraId="523CD655" w14:textId="7A13F1AF" w:rsidR="00CB41B3" w:rsidRPr="00473FC0" w:rsidRDefault="00CB41B3" w:rsidP="003A4FB0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00473FC0">
         <w:t>help you make decisions about your everyday life</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02F7589E" w14:textId="6A2BBEC2" w:rsidR="003A4FB0" w:rsidRPr="00473FC0" w:rsidRDefault="003A4FB0" w:rsidP="003A4FB0">
+    <w:p w14:paraId="02F7589E" w14:textId="6A2BBEC2" w:rsidR="00CB41B3" w:rsidRPr="00473FC0" w:rsidRDefault="00CB41B3" w:rsidP="003A4FB0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00473FC0">
         <w:t>help you feel safe</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="660F61CA" w14:textId="2B41FFCE" w:rsidR="003A4FB0" w:rsidRPr="00473FC0" w:rsidRDefault="003A4FB0" w:rsidP="003A4FB0">
+    <w:p w14:paraId="660F61CA" w14:textId="2B41FFCE" w:rsidR="00CB41B3" w:rsidRPr="00473FC0" w:rsidRDefault="00CB41B3" w:rsidP="003A4FB0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00473FC0">
         <w:t>give you good and safe support</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77276BA8" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="00473FC0" w:rsidRDefault="003A4FB0" w:rsidP="003A4FB0">
+    <w:p w14:paraId="77276BA8" w14:textId="77777777" w:rsidR="00CB41B3" w:rsidRPr="00473FC0" w:rsidRDefault="00CB41B3" w:rsidP="003A4FB0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00473FC0">
         <w:t>give you a tenancy agreement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E5A04BE" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="00473FC0" w:rsidRDefault="003A4FB0" w:rsidP="00FE2B0E">
+    <w:p w14:paraId="76768FE5" w14:textId="51F5D478" w:rsidR="00CB41B3" w:rsidRDefault="00CB41B3" w:rsidP="00161B66">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tenancy agreement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E5A04BE" w14:textId="5C885D77" w:rsidR="00CB41B3" w:rsidRPr="00473FC0" w:rsidRDefault="00CB41B3" w:rsidP="00FE2B0E">
       <w:r w:rsidRPr="00473FC0">
         <w:t>A tenancy agreement is about the rules in your home. It’s an agreement between you and your supported independent living provider. It should tell you information about:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E74B87B" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="00473FC0" w:rsidRDefault="003A4FB0" w:rsidP="00FE2B0E">
+    <w:p w14:paraId="1E74B87B" w14:textId="77777777" w:rsidR="00CB41B3" w:rsidRPr="00473FC0" w:rsidRDefault="00CB41B3" w:rsidP="00FE2B0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00473FC0">
         <w:t>who you live with</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ED5F6C9" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="00473FC0" w:rsidRDefault="003A4FB0" w:rsidP="00FE2B0E">
+    <w:p w14:paraId="7ED5F6C9" w14:textId="77777777" w:rsidR="00CB41B3" w:rsidRPr="00473FC0" w:rsidRDefault="00CB41B3" w:rsidP="00FE2B0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00473FC0">
         <w:t>how you will get support</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71696E62" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="00473FC0" w:rsidRDefault="003A4FB0" w:rsidP="00FE2B0E">
+    <w:p w14:paraId="71696E62" w14:textId="77777777" w:rsidR="00CB41B3" w:rsidRPr="00473FC0" w:rsidRDefault="00CB41B3" w:rsidP="00FE2B0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00473FC0">
         <w:t>how much your supports cost</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74BC9F0F" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="00473FC0" w:rsidRDefault="003A4FB0" w:rsidP="00FE2B0E">
+    <w:p w14:paraId="74BC9F0F" w14:textId="77777777" w:rsidR="00CB41B3" w:rsidRPr="00473FC0" w:rsidRDefault="00CB41B3" w:rsidP="00FE2B0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00473FC0">
         <w:t>how you can make changes to your supports</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="032EED3A" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="00473FC0" w:rsidRDefault="003A4FB0" w:rsidP="00FE2B0E">
+    <w:p w14:paraId="032EED3A" w14:textId="77777777" w:rsidR="00CB41B3" w:rsidRPr="00473FC0" w:rsidRDefault="00CB41B3" w:rsidP="00FE2B0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00473FC0">
         <w:t>who can help you use your rights</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A4F7767" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="00473FC0" w:rsidRDefault="003A4FB0" w:rsidP="00FE2B0E">
+    <w:p w14:paraId="3A4F7767" w14:textId="77777777" w:rsidR="00CB41B3" w:rsidRPr="00473FC0" w:rsidRDefault="00CB41B3" w:rsidP="00FE2B0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00473FC0">
         <w:t>what to do if there is a problem</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15A48024" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="00564632" w:rsidRDefault="003A4FB0" w:rsidP="003A4FB0">
+    <w:p w14:paraId="15A48024" w14:textId="77777777" w:rsidR="00CB41B3" w:rsidRDefault="00CB41B3" w:rsidP="003A4FB0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00473FC0">
         <w:t>other rules about living in your home.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="608EE4F2" w14:textId="351AA34D" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00D87FBB">
-[...3 lines deleted...]
-      <w:hyperlink r:id="rId77">
+    <w:p w14:paraId="62795C2B" w14:textId="06EAEBC9" w:rsidR="00CB41B3" w:rsidRPr="0012623E" w:rsidRDefault="00CB41B3" w:rsidP="00161B66">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Service agreement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="608EE4F2" w14:textId="105F6036" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00D87FBB">
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">You </w:t>
+      </w:r>
+      <w:r w:rsidR="008B115D">
+        <w:t xml:space="preserve">should </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">make a </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId80">
         <w:r w:rsidRPr="01D9A227">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>service agreement</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="01D9A227">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>with your provider for your supported independent living. A service agreement is an agreement between you and your provider. It sets out what NDIS supports you have agreed to buy from your service provider and how those supports will be provided. It should include the details of how your provider will deliver your supported independent living support.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="64F201DC" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="001B4969">
+        <w:t>with your registered provider for your supported independent living. A service agreement is an agreement between you and your provider. It sets out what NDIS supports you have agreed to buy from your service provider and how those supports will be provided. It should include the details of how your provider will deliver your supported independent living support and what their responsibilities are.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64F201DC" w14:textId="77777777" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="001B4969">
       <w:r w:rsidRPr="000D2E75">
         <w:t>When you make a service agreement for supported independent living, you should discuss:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="333E4EFB" w14:textId="012254A9" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00FE7F97">
+    <w:p w14:paraId="333E4EFB" w14:textId="012254A9" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00FE7F97">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>the ratio, amount and intensity of your NDIS supports</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7868C8E6" w14:textId="2176E850" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00FE7F97">
+    <w:p w14:paraId="7868C8E6" w14:textId="2176E850" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00FE7F97">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00053E33">
         <w:t>the appropriate and reasonable maximum</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> price of your NDIS supports</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66F017F6" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00E62CD1">
+    <w:p w14:paraId="66F017F6" w14:textId="77777777" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00E62CD1">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="000D2E75">
         <w:t>your responsibilities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23D434AD" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00FE7F97">
+    <w:p w14:paraId="23D434AD" w14:textId="77777777" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00FE7F97">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="000D2E75">
-        <w:lastRenderedPageBreak/>
         <w:t>your provider’s responsibilities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EF59170" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00FE7F97">
+    <w:p w14:paraId="1EF59170" w14:textId="77777777" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00FE7F97">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="000D2E75">
         <w:t>how long the agreement goes for and how it can be changed</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DD93F31" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00FE7F97">
+    <w:p w14:paraId="4DD93F31" w14:textId="77777777" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00FE7F97">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="000D2E75">
         <w:t>how you and your provider will solve any disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="225A1BE9" w14:textId="0F450D06" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00FE7F97">
+    <w:p w14:paraId="225A1BE9" w14:textId="0F450D06" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00FE7F97">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>how you’ll use your NDIS supports if you go on holiday</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75ED7CB4" w14:textId="1DB6144C" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00FE7F97">
+    <w:p w14:paraId="75ED7CB4" w14:textId="1DB6144C" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00FE7F97">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">what NDIS supports you’ll get if there’s a </w:t>
       </w:r>
       <w:hyperlink w:anchor="_What_if_there">
         <w:r w:rsidRPr="01D9A227">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>vacancy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> – that is, if someone moves out of the home you share and you aren’t sharing NDIS supports with as many people permanently or for a long time.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32D5F509" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00022513">
+    <w:p w14:paraId="32D5F509" w14:textId="77777777" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00022513">
       <w:r w:rsidRPr="000D2E75">
         <w:t>Once you have a service agreement, ask your provider how you start getting supported independent living.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5526269F" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00022513">
+    <w:p w14:paraId="5526269F" w14:textId="77777777" w:rsidR="00CB41B3" w:rsidRDefault="00CB41B3" w:rsidP="00022513">
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">Learn more about making </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78" w:history="1">
+      <w:hyperlink r:id="rId81" w:history="1">
         <w:r w:rsidRPr="000D2E75">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>service agreements</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000D2E75">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33A47F20" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00FE7F97">
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="41"/>
+    <w:p w14:paraId="14BB0ACA" w14:textId="77777777" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00161B66">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
       <w:r w:rsidRPr="000D2E75">
-        <w:t>How much funding can you or your provider claim for supported independent living?</w:t>
-[...9 lines deleted...]
-        <w:r w:rsidRPr="00B954C5">
+        <w:t>Your roster of care</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6699A905" w14:textId="1A403502" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00FD3B75">
+      <w:r>
+        <w:t xml:space="preserve">Your provider may also work with you to create a roster of care. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D2E75">
+        <w:t>A roster of care does</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n’t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D2E75">
+        <w:t xml:space="preserve"> decide the amount or type of </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">NDIS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D2E75">
+        <w:t>support</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D2E75">
+        <w:t xml:space="preserve"> you will get in your plan. A roster of care only describes the types of supports you </w:t>
+      </w:r>
+      <w:r>
+        <w:t>can</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D2E75">
+        <w:t xml:space="preserve"> get from your </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996018">
+        <w:t>registered</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D2E75">
+        <w:t>supported independent living provider</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. You can ask your supported independent living provider for your roster of care at any time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FF60327" w14:textId="77777777" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00FD3B75">
+      <w:r w:rsidRPr="000D2E75">
+        <w:t>Your roster of care includes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BE3BCF2" w14:textId="77777777" w:rsidR="00CB41B3" w:rsidRPr="003A4FB0" w:rsidRDefault="00CB41B3" w:rsidP="00FD3B75">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_How_much_support" w:history="1">
+        <w:r w:rsidRPr="00CF0AA7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>NDIS Pricing Schedule</w:t>
+          <w:t>the hours of support you need to do day-to-day activities in your home in an ordinary week</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3AD45838" w14:textId="77777777" w:rsidR="00CB41B3" w:rsidRPr="003A4FB0" w:rsidRDefault="00CB41B3" w:rsidP="00FD3B75">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK  \l "_What_ratio_of_1" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00481636">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>the ratio of support you need</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F49410B" w14:textId="77777777" w:rsidR="00CB41B3" w:rsidRPr="00F847F4" w:rsidRDefault="00CB41B3" w:rsidP="00FD3B75">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00F847F4">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00F847F4">
+        <w:instrText xml:space="preserve"> HYPERLINK  \l "_What_intensity_of_1" </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00F847F4">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00F847F4">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>the level, for example standard or high intensity, of the supported independent living you need</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="385147FF" w14:textId="77777777" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00FD3B75">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F847F4">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:hyperlink w:anchor="_What_type_of_1" w:history="1">
+        <w:r w:rsidRPr="000D2E75">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>the type of support you need overnight</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="04C754F3" w14:textId="198766A8" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00161B66">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:hyperlink w:anchor="_How_do_you" w:history="1">
+        <w:r w:rsidRPr="00D86F97">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>the amount of irregular support you need</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000D2E75">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33A47F20" w14:textId="29CE8E0C" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00FE7F97">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="42" w:name="_What_happens_once"/>
+      <w:bookmarkEnd w:id="42"/>
+      <w:r w:rsidRPr="000D2E75">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">How much funding can you or your </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">registered </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D2E75">
+        <w:t>provider claim for supported independent living?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D21D0E9" w14:textId="32C582A4" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="000652F3">
+      <w:bookmarkStart w:id="43" w:name="_What’s_in_SIL"/>
+      <w:bookmarkEnd w:id="43"/>
+      <w:r w:rsidRPr="00DA0964">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId82" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>NDIS pricing schedule</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DA0964">
         <w:t xml:space="preserve"> sets out information about what we consider to be the appropriate and reasonable maximum prices for all NDIS supports.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A0DBBA6" w14:textId="2493FA31" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="000652F3">
+    <w:p w14:paraId="4A0DBBA6" w14:textId="2493FA31" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="000652F3">
       <w:r w:rsidRPr="000D2E75">
         <w:t>You</w:t>
       </w:r>
       <w:r>
         <w:t>, your plan manager or nominee must use your funding to purchase the home and living supports as</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve"> described in your plan</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and only on NDIS supports</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="10"/>
+        <w:endnoteReference w:id="8"/>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve"> You should agree with your provider about how they</w:t>
       </w:r>
       <w:r>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t>ll deliver your NDIS supports and make claims.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20F9D70C" w14:textId="774083F2" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="006B10BE">
+    <w:p w14:paraId="20F9D70C" w14:textId="774083F2" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="006B10BE">
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">Supported independent living is flexible. It allows for minor changes in your daily or weekly routine. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A33315">
         <w:t>You can spend up to the amount of funding that</w:t>
       </w:r>
       <w:r>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00A33315">
         <w:t xml:space="preserve">s available in </w:t>
       </w:r>
       <w:r>
         <w:t>that funding period</w:t>
       </w:r>
       <w:r w:rsidRPr="00A33315">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F1FB7C4" w14:textId="4123894F" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="006B10BE">
+    <w:p w14:paraId="5F1FB7C4" w14:textId="4123894F" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="006B10BE">
       <w:r>
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">ou can make minor changes to your roster of care that fit within the funding available. You should discuss minor changes with your supported independent living provider. You may choose to work with your provider to create a new schedule to describe any changes. </w:t>
       </w:r>
       <w:r>
         <w:t>You don’t need to tell us about minor changes if they still fit with the amount of funding you have in your plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ED9C32D" w14:textId="03590832" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="008A1F4E">
-[...10 lines deleted...]
-    <w:p w14:paraId="6321818B" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="00344FB2">
+    <w:p w14:paraId="6321818B" w14:textId="77777777" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="00344FB2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="000D2E75">
         <w:t>What if there’s a significant change to your support needs?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1773966D" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="0066312F">
+    <w:p w14:paraId="1773966D" w14:textId="77777777" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="0066312F">
       <w:r w:rsidRPr="000D2E75">
         <w:t>Your supported independent living support might need to change if there’s a significant change to your situation or disability support needs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485EA0C6" w14:textId="326D2C4E" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="0021520D">
+    <w:p w14:paraId="485EA0C6" w14:textId="326D2C4E" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="0021520D">
       <w:r w:rsidRPr="000D2E75">
         <w:t>If this happens, you can ask us to re</w:t>
       </w:r>
       <w:r>
         <w:t>assess</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve"> your plan. We can also decide to re</w:t>
       </w:r>
       <w:r>
         <w:t>assess</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve"> your plan without a request from you.</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="11"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="584A824A" w14:textId="68012EDF" w:rsidR="003A4FB0" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="0021520D">
+        <w:endnoteReference w:id="9"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="584A824A" w14:textId="2FAA35FE" w:rsidR="00CB41B3" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="0021520D">
       <w:r>
         <w:t xml:space="preserve">When we reassess your plan, we’ll decide what NDIS supports we can fund using the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80">
+      <w:hyperlink r:id="rId83">
         <w:r w:rsidRPr="01D9A227">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">. We’ll need current information about your situation and disability support </w:t>
-[...5 lines deleted...]
-      <w:hyperlink r:id="rId81">
+        <w:t xml:space="preserve">. We’ll need current information about your situation and disability support needs. We may need a new assessment from your treating medical professional or an appropriately qualified allied health professional to help us work out what NDIS supports meet the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId84">
         <w:r w:rsidRPr="01D9A227">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Learn more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82" w:anchor="changing-your-plan" w:history="1">
+      <w:hyperlink r:id="rId85" w:anchor="changing-your-plan" w:history="1">
         <w:r w:rsidRPr="00957568">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>changing your plan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D752C85" w14:textId="4EDAC588" w:rsidR="0021520D" w:rsidRPr="000D2E75" w:rsidRDefault="003A4FB0" w:rsidP="0021520D">
+    <w:p w14:paraId="3D752C85" w14:textId="4EDAC588" w:rsidR="0021520D" w:rsidRPr="000D2E75" w:rsidRDefault="00CB41B3" w:rsidP="0021520D">
       <w:r w:rsidRPr="000D2E75">
         <w:t>You need to tell us about events and changes in your life, or changes likely to happen, that affect, or might affect, your plan.</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="12"/>
+        <w:endnoteReference w:id="10"/>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve"> You need to tell us about the event or change in your situation as soon as you become aware of it.</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="13"/>
+        <w:endnoteReference w:id="11"/>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AB1D93" w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">For example, you may increase your hours at work or participation or other programs in the </w:t>
       </w:r>
       <w:r w:rsidR="008777F7" w:rsidRPr="000D2E75">
         <w:t>community</w:t>
       </w:r>
       <w:r w:rsidR="00957568">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00AB1D93" w:rsidRPr="000D2E75">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00957568">
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00AB1D93" w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">his may affect how much supported independent living </w:t>
       </w:r>
       <w:r w:rsidR="00695D24">
         <w:t xml:space="preserve">support </w:t>
       </w:r>
       <w:r w:rsidR="00AB1D93" w:rsidRPr="000D2E75">
         <w:t>you need.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5339C9C6" w14:textId="10700040" w:rsidR="002B1E8E" w:rsidRPr="000D2E75" w:rsidRDefault="002B1E8E" w:rsidP="00FD127F">
       <w:r w:rsidRPr="000D2E75">
         <w:t>If your home and living goals change</w:t>
       </w:r>
       <w:r w:rsidR="00B468CC" w:rsidRPr="000D2E75">
         <w:t xml:space="preserve"> and you </w:t>
       </w:r>
       <w:r w:rsidR="00D6404B" w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">ask for </w:t>
       </w:r>
       <w:r w:rsidR="00B468CC" w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83" w:anchor="changing-your-plan" w:history="1">
+      <w:hyperlink r:id="rId86" w:anchor="changing-your-plan" w:history="1">
         <w:r w:rsidR="00541770" w:rsidRPr="00DF0397">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">change to your </w:t>
         </w:r>
         <w:r w:rsidR="00B468CC" w:rsidRPr="00DF0397">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>plan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00541770">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00BE30BB">
         <w:t xml:space="preserve"> w</w:t>
       </w:r>
       <w:r w:rsidR="00FD127F" w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">e’ll use </w:t>
       </w:r>
       <w:r w:rsidR="003E530F" w:rsidRPr="000D2E75">
         <w:t>all information available</w:t>
       </w:r>
       <w:r w:rsidR="00FD127F" w:rsidRPr="000D2E75">
         <w:t xml:space="preserve"> to work out which other home and living support may suit you</w:t>
       </w:r>
       <w:r w:rsidR="003E530F" w:rsidRPr="000D2E75">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AFE9A80" w14:textId="77777777" w:rsidR="00715435" w:rsidRPr="000D2E75" w:rsidRDefault="00715435" w:rsidP="00A30795">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_What_if_you"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkStart w:id="44" w:name="_What_if_you"/>
+      <w:bookmarkStart w:id="45" w:name="_What_if_there"/>
       <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="45"/>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">What if there is a vacancy in </w:t>
       </w:r>
       <w:r w:rsidR="00DE0536" w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">your </w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t>shared living arrangement?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="447A1E14" w14:textId="77777777" w:rsidR="00F14120" w:rsidRPr="000D2E75" w:rsidRDefault="009C72AE" w:rsidP="00715435">
-      <w:bookmarkStart w:id="45" w:name="_What’s_in_and"/>
-      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkStart w:id="46" w:name="_What’s_in_and"/>
+      <w:bookmarkEnd w:id="46"/>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">A vacancy is where another participant </w:t>
       </w:r>
       <w:r w:rsidR="003A37B5" w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">stops sharing support </w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t>permanently or for a long time</w:t>
       </w:r>
       <w:r w:rsidR="0075777C" w:rsidRPr="000D2E75">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0075777C" w:rsidRPr="000D2E75">
         <w:t>This</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve"> means you don’t share your support with as many people.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BE0CF97" w14:textId="77777777" w:rsidR="008A3191" w:rsidRPr="000D2E75" w:rsidRDefault="00715435" w:rsidP="00715435">
       <w:r w:rsidRPr="000D2E75">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">We </w:t>
       </w:r>
       <w:r w:rsidR="00B93D49" w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">don’t </w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t>fund vacanc</w:t>
       </w:r>
       <w:r w:rsidR="00B93D49" w:rsidRPr="000D2E75">
         <w:t>ies</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve"> in your </w:t>
       </w:r>
       <w:r w:rsidR="00DF62B1" w:rsidRPr="000D2E75">
         <w:t>shared living support</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve"> arrangement.</w:t>
       </w:r>
       <w:r w:rsidR="008A3191" w:rsidRPr="000D2E75">
         <w:t xml:space="preserve"> We fund </w:t>
       </w:r>
       <w:r w:rsidR="0075777C" w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">supported independent living </w:t>
       </w:r>
       <w:r w:rsidR="008A3191" w:rsidRPr="000D2E75">
         <w:t>based on your support needs</w:t>
       </w:r>
       <w:r w:rsidR="002A5A30" w:rsidRPr="000D2E75">
         <w:t>, not</w:t>
       </w:r>
       <w:r w:rsidR="003A37B5" w:rsidRPr="000D2E75">
         <w:t xml:space="preserve"> based on the arrangements of the other people who share your support</w:t>
       </w:r>
       <w:r w:rsidR="008A3191" w:rsidRPr="000D2E75">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A88A408" w14:textId="4D22ECA6" w:rsidR="008A3191" w:rsidRPr="000D2E75" w:rsidRDefault="008A3191" w:rsidP="008A3191">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">A </w:t>
+    <w:p w14:paraId="1A88A408" w14:textId="07E5A24C" w:rsidR="008A3191" w:rsidRPr="000D2E75" w:rsidRDefault="00EF4863" w:rsidP="008A3191">
+      <w:r>
+        <w:t>Your</w:t>
+      </w:r>
+      <w:r w:rsidR="008A3191" w:rsidRPr="000D2E75">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F11A2D">
         <w:t xml:space="preserve">registered </w:t>
       </w:r>
       <w:r w:rsidR="001A57C1" w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">supported independent living </w:t>
       </w:r>
-      <w:r w:rsidRPr="000D2E75">
+      <w:r w:rsidR="008A3191" w:rsidRPr="000D2E75">
         <w:t>provider shouldn</w:t>
       </w:r>
       <w:r w:rsidR="00F14120" w:rsidRPr="000D2E75">
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D2E75">
+      <w:r w:rsidR="008A3191" w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">t increase the </w:t>
       </w:r>
       <w:r w:rsidR="006C00F6">
         <w:t>cost</w:t>
       </w:r>
       <w:r w:rsidR="006C00F6" w:rsidRPr="000D2E75">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000D2E75">
+      <w:r w:rsidR="008A3191" w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r w:rsidR="0075777C" w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">supported independent </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="0075777C" w:rsidRPr="000D2E75">
+      <w:r w:rsidR="00BB66C1" w:rsidRPr="000D2E75">
         <w:t>living</w:t>
       </w:r>
-      <w:r w:rsidR="000208C1">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="000D2E75">
+      <w:r w:rsidR="00BB66C1">
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+      <w:r w:rsidR="008A3191" w:rsidRPr="000D2E75">
         <w:t xml:space="preserve"> claim </w:t>
       </w:r>
       <w:r w:rsidR="00147748" w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">extra </w:t>
       </w:r>
-      <w:r w:rsidRPr="000D2E75">
+      <w:r w:rsidR="008A3191" w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">funds </w:t>
       </w:r>
       <w:r w:rsidR="004A7017" w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">from your plan </w:t>
       </w:r>
-      <w:r w:rsidRPr="000D2E75">
+      <w:r w:rsidR="008A3191" w:rsidRPr="000D2E75">
         <w:t>to cover vacancy periods.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07098806" w14:textId="49C3B9CA" w:rsidR="00834595" w:rsidRDefault="0019490B" w:rsidP="00715435">
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">You should talk with your </w:t>
       </w:r>
       <w:r w:rsidR="001A57C1" w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">supported independent living </w:t>
       </w:r>
       <w:r w:rsidR="00853C9B" w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">provider </w:t>
       </w:r>
       <w:r w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">about </w:t>
       </w:r>
       <w:r w:rsidR="00853C9B" w:rsidRPr="000D2E75">
         <w:t>how they will manage vacancies</w:t>
       </w:r>
       <w:r w:rsidR="00F130EF" w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00464DE8" w:rsidRPr="00EC6FC5">
         <w:t xml:space="preserve">Your service agreement </w:t>
       </w:r>
@@ -5811,324 +5942,292 @@
       <w:r w:rsidR="00117F70" w:rsidRPr="00473FC0">
         <w:t>your tenancy agreement</w:t>
       </w:r>
       <w:r w:rsidR="00117F70">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00464DE8" w:rsidRPr="000D2E75">
         <w:t>should include h</w:t>
       </w:r>
       <w:r w:rsidR="00853C9B" w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">ow </w:t>
       </w:r>
       <w:r w:rsidR="00F130EF" w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">your </w:t>
       </w:r>
       <w:r w:rsidR="00853C9B" w:rsidRPr="000D2E75">
         <w:t xml:space="preserve">provider will manage vacancies in your shared </w:t>
       </w:r>
       <w:r w:rsidR="00F130EF" w:rsidRPr="000D2E75">
         <w:t>housing</w:t>
       </w:r>
       <w:r w:rsidR="00853C9B" w:rsidRPr="000D2E75">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36EA8AE6" w14:textId="77777777" w:rsidR="00834595" w:rsidRDefault="00834595">
+    <w:p w14:paraId="1010DE37" w14:textId="412F4A5E" w:rsidR="00B71D77" w:rsidRDefault="00834595" w:rsidP="00383AF9">
       <w:pPr>
         <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31798357" w14:textId="5844E306" w:rsidR="00D95B7F" w:rsidRDefault="00751F63" w:rsidP="00751F63">
+    <w:p w14:paraId="31798357" w14:textId="26C2890F" w:rsidR="00D95B7F" w:rsidRDefault="00751F63" w:rsidP="00751F63">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Reference list</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00D95B7F" w:rsidSect="00D34EC7">
-      <w:headerReference w:type="default" r:id="rId84"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId87"/>
+      <w:headerReference w:type="default" r:id="rId87"/>
+      <w:footerReference w:type="default" r:id="rId88"/>
+      <w:headerReference w:type="first" r:id="rId89"/>
+      <w:footerReference w:type="first" r:id="rId90"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1134" w:right="1021" w:bottom="1843" w:left="1021" w:header="426" w:footer="395" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="644F1F8C" w14:textId="77777777" w:rsidR="00D76C49" w:rsidRDefault="00D76C49" w:rsidP="006A7B2E">
+    <w:p w14:paraId="036D18FF" w14:textId="77777777" w:rsidR="005908E9" w:rsidRDefault="005908E9" w:rsidP="006A7B2E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A25519A" w14:textId="77777777" w:rsidR="00D76C49" w:rsidRDefault="00D76C49" w:rsidP="006A7B2E">
+    <w:p w14:paraId="2FEDF5B9" w14:textId="77777777" w:rsidR="005908E9" w:rsidRDefault="005908E9" w:rsidP="006A7B2E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="011AB034" w14:textId="77777777" w:rsidR="00D76C49" w:rsidRDefault="00D76C49">
+    <w:p w14:paraId="191524E1" w14:textId="77777777" w:rsidR="005908E9" w:rsidRDefault="005908E9">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:id="2">
-    <w:p w14:paraId="2BD7A830" w14:textId="3C76C147" w:rsidR="003A4FB0" w:rsidRDefault="003A4FB0" w:rsidP="00723D08">
+    <w:p w14:paraId="0B5BF9CE" w14:textId="0B0A41C0" w:rsidR="00CB41B3" w:rsidRDefault="00CB41B3">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> NDIS Act s 34(1)(a).</w:t>
+        <w:t xml:space="preserve"> NDIS Act s 34(1)(c).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="3">
-    <w:p w14:paraId="0B5BF9CE" w14:textId="0B0A41C0" w:rsidR="003A4FB0" w:rsidRDefault="003A4FB0">
+    <w:p w14:paraId="628B086F" w14:textId="1181C0C4" w:rsidR="00CB41B3" w:rsidRDefault="00CB41B3">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> NDIS Act s 34(1)(c).</w:t>
+        <w:t xml:space="preserve"> NDIS Act s 34(1)(f).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="4">
-    <w:p w14:paraId="628B086F" w14:textId="1181C0C4" w:rsidR="003A4FB0" w:rsidRDefault="003A4FB0">
+    <w:p w14:paraId="0ACF77CC" w14:textId="77777777" w:rsidR="00CB41B3" w:rsidRDefault="00CB41B3" w:rsidP="00A005DE">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> NDIS Act s 34(1)(f).</w:t>
+        <w:t xml:space="preserve"> NDIS Act s 36(2)(b).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="5">
-    <w:p w14:paraId="4B0CABFE" w14:textId="53D76CD9" w:rsidR="003A4FB0" w:rsidRDefault="003A4FB0">
+    <w:p w14:paraId="7A22C97D" w14:textId="77777777" w:rsidR="00CB41B3" w:rsidRDefault="00CB41B3" w:rsidP="0047541A">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> NDIS Act s 36.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008565D8">
+        <w:t>NDIS Act s 100.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="6">
-    <w:p w14:paraId="0ACF77CC" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRDefault="003A4FB0" w:rsidP="00A005DE">
+    <w:p w14:paraId="2398A9C3" w14:textId="77777777" w:rsidR="00CB41B3" w:rsidRDefault="00CB41B3" w:rsidP="0047541A">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> NDIS Act s 36(2)(b).</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008565D8">
+        <w:t>NDIS Act s 100</w:t>
+      </w:r>
+      <w:r>
+        <w:t>(2)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008565D8">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="7">
-    <w:p w14:paraId="7A22C97D" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRDefault="003A4FB0" w:rsidP="0047541A">
+    <w:p w14:paraId="183EB2F0" w14:textId="6B6D4F36" w:rsidR="00CB41B3" w:rsidRDefault="00CB41B3">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008565D8">
-        <w:t>NDIS Act s 100.</w:t>
+      <w:r w:rsidRPr="00B31690">
+        <w:t>NDIS Quality and</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Safeguarding Framework ss</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B31690">
+        <w:t xml:space="preserve"> 4.1.1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00995255">
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B31690">
+        <w:t xml:space="preserve"> 4.2.1</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="8">
-    <w:p w14:paraId="2398A9C3" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRDefault="003A4FB0" w:rsidP="0047541A">
+    <w:p w14:paraId="7933158B" w14:textId="77777777" w:rsidR="00CB41B3" w:rsidRDefault="00CB41B3">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> NDIS Act s 46(1).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="9">
-    <w:p w14:paraId="183EB2F0" w14:textId="6B6D4F36" w:rsidR="003A4FB0" w:rsidRDefault="003A4FB0">
+    <w:p w14:paraId="37CE65AA" w14:textId="77777777" w:rsidR="00CB41B3" w:rsidRDefault="00CB41B3">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B31690">
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> 4.2.1</w:t>
+      <w:r w:rsidRPr="008D10F3">
+        <w:t>NDIS Act s 48(4).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="10">
-    <w:p w14:paraId="7933158B" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRDefault="003A4FB0">
+    <w:p w14:paraId="348778B0" w14:textId="77777777" w:rsidR="00CB41B3" w:rsidRDefault="00CB41B3">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> NDIS Act s 46(1).</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D10F3">
+        <w:t>NDIS Act s 51(1).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="11">
-    <w:p w14:paraId="37CE65AA" w14:textId="77777777" w:rsidR="003A4FB0" w:rsidRDefault="003A4FB0">
-[...37 lines deleted...]
-    <w:p w14:paraId="3E228C83" w14:textId="72395740" w:rsidR="003A4FB0" w:rsidRDefault="003A4FB0">
+    <w:p w14:paraId="3E228C83" w14:textId="72395740" w:rsidR="00CB41B3" w:rsidRDefault="00CB41B3">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008D10F3">
         <w:t>NDIS Act s 51(2).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
@@ -6136,51 +6235,52 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
-    <w:panose1 w:val="020B0704020202020204"/>
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -6197,56 +6297,56 @@
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="DE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="67E46676" w14:textId="52EB7044" w:rsidR="00917ADE" w:rsidRPr="00296E65" w:rsidRDefault="00917ADE" w:rsidP="00917ADE">
+  <w:p w14:paraId="7D7A5A13" w14:textId="1873E217" w:rsidR="006D2FB7" w:rsidRPr="00296E65" w:rsidRDefault="006D2FB7" w:rsidP="006D2FB7">
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
-      <w:t>7 July 2026</w:t>
+      <w:t>24 September 2026</w:t>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00A768E5">
       <w:t>Supported independent living</w:t>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="001B333C">
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="001B333C">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="001B333C">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
@@ -6279,116 +6379,111 @@
         </w:r>
         <w:r w:rsidRPr="001B333C">
           <w:rPr>
             <w:bCs/>
           </w:rPr>
           <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
         </w:r>
         <w:r w:rsidRPr="001B333C">
           <w:rPr>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:bCs/>
           </w:rPr>
           <w:t>18</w:t>
         </w:r>
         <w:r w:rsidRPr="001B333C">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w14:paraId="403BB487" w14:textId="77777777" w:rsidR="00917ADE" w:rsidRDefault="00917ADE" w:rsidP="00917ADE">
+  <w:p w14:paraId="59DE84CF" w14:textId="77777777" w:rsidR="006D2FB7" w:rsidRDefault="006D2FB7" w:rsidP="006D2FB7">
     <w:pPr>
       <w:pStyle w:val="Indentedbodytext"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri"/>
         <w:b/>
         <w:iCs/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F8132F">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri"/>
         <w:b/>
         <w:iCs/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t>This document is correct at the date of publication.</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4D897BF4" w14:textId="77777777" w:rsidR="00917ADE" w:rsidRPr="002530BF" w:rsidRDefault="00917ADE" w:rsidP="00917ADE">
+  <w:p w14:paraId="416ABA25" w14:textId="73DDC0F2" w:rsidR="00CB7192" w:rsidRPr="006D2FB7" w:rsidRDefault="006D2FB7" w:rsidP="006D2FB7">
     <w:pPr>
       <w:pStyle w:val="Indentedbodytext"/>
       <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rStyle w:val="Emphasis"/>
+        <w:b w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F8132F">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri"/>
         <w:b/>
         <w:iCs/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve">Always visit </w:t>
     </w:r>
     <w:hyperlink r:id="rId1" w:history="1">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ourguidelines.ndis.gov.au</w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidRPr="00F8132F">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri"/>
         <w:b/>
         <w:iCs/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve"> for the latest version.</w:t>
     </w:r>
-  </w:p>
-[...9 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="172FF2F4" w14:textId="77777777" w:rsidR="008777F7" w:rsidRPr="007D0BC9" w:rsidRDefault="008777F7" w:rsidP="00801798">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="9781"/>
       </w:tabs>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r w:rsidRPr="00246D86">
       <w:t xml:space="preserve">OG – </w:t>
     </w:r>
     <w:r>
       <w:t>Supported Independent Living v2.6</w:t>
     </w:r>
     <w:r w:rsidRPr="00246D86">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
@@ -6420,82 +6515,82 @@
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="68E9EB2E" w14:textId="77777777" w:rsidR="00D76C49" w:rsidRDefault="00D76C49" w:rsidP="006A7B2E">
+    <w:p w14:paraId="06C992B0" w14:textId="77777777" w:rsidR="005908E9" w:rsidRDefault="005908E9" w:rsidP="006A7B2E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="48486945" w14:textId="77777777" w:rsidR="00D76C49" w:rsidRDefault="00D76C49" w:rsidP="006A7B2E">
+    <w:p w14:paraId="5AB7DFF3" w14:textId="77777777" w:rsidR="005908E9" w:rsidRDefault="005908E9" w:rsidP="006A7B2E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="741DD44A" w14:textId="77777777" w:rsidR="00D76C49" w:rsidRDefault="00D76C49">
+    <w:p w14:paraId="2B266C7F" w14:textId="77777777" w:rsidR="005908E9" w:rsidRDefault="005908E9">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7570D475" w14:textId="35063AD4" w:rsidR="008777F7" w:rsidRDefault="008777F7" w:rsidP="00880DAB">
+  <w:p w14:paraId="7570D475" w14:textId="7FE54260" w:rsidR="008777F7" w:rsidRDefault="008777F7" w:rsidP="005A4181">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2E9CAB30" wp14:editId="23DE9A27">
           <wp:extent cx="1079500" cy="563880"/>
           <wp:effectExtent l="0" t="0" r="6350" b="7620"/>
           <wp:docPr id="1" name="Picture 1" descr="NDIS Logo&#10;"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Picture 1" descr="NDIS Logo&#10;"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
@@ -7292,50 +7387,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="14C757B2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FDB4A0A6"/>
+    <w:lvl w:ilvl="0" w:tplc="894EFFF6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="36FA6238">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="565C71D4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="693243EC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="40D0D2CE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="E95270C8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="299A4ABC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="A0D24008">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="D1CE4E0E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1CB636DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="145EA75A"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7404,51 +7612,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F5F3502"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EEC21A64"/>
     <w:lvl w:ilvl="0" w:tplc="C11CC440">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet1"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -7519,51 +7727,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24505A5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DCF2D776"/>
     <w:lvl w:ilvl="0" w:tplc="73421808">
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="719" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="634A8E74">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
@@ -7636,51 +7844,51 @@
     <w:lvl w:ilvl="7" w:tplc="E8C687BA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3221" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7FA0BBF6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3579" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="290314DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D6A8A9B6"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7749,51 +7957,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F533794"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CF1A969E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7898,51 +8106,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="344A47AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8A489722"/>
     <w:lvl w:ilvl="0" w:tplc="9E6AB598">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1E389594">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -8011,51 +8219,51 @@
     <w:lvl w:ilvl="7" w:tplc="FEC45E86">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D8EED1A0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56263F71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="29B0CF7C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8124,51 +8332,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59AA1FCD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="746CD9E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8273,51 +8481,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C8108D6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="37622266"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8422,51 +8630,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D403AFD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1378283A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="476"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8539,51 +8747,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="476"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="476"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FD53115"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5EDA254C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8688,51 +8896,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60CB1F93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0A628ED6"/>
     <w:lvl w:ilvl="0" w:tplc="0D0E3F32">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="825" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D57457AA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1188" w:hanging="360"/>
       </w:pPr>
@@ -8805,51 +9013,51 @@
     <w:lvl w:ilvl="7" w:tplc="0882CC5E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3398" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B0F2D756">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3766" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62371F86"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1DA45D38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8954,51 +9162,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="662562EC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6D946190"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9103,51 +9311,164 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6EA46A37"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3A4E4F4E"/>
+    <w:lvl w:ilvl="0" w:tplc="F840463E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="3BA6CF24">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="36FE2C32">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="ED2C5D70">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="F51E31F2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="75060012">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0F50D892">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="DFD8129E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="832A878E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="769B65E3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1E1EBB90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9252,51 +9573,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BFF3017"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="206AC716"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9402,2989 +9723,3607 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1823161473">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="183399185">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="123087314">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1520583120">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="183399185">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="5" w16cid:durableId="918444457">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2023433764">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1010717859">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="353456629">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="584416623">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="2095935412">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="774861396">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="119418683">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1597440273">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="688873289">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1919559931">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1312566204">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1919559931">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="17" w16cid:durableId="1614942015">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="825320683">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="821696503">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1304314318">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1463575852">
     <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1709337903">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1903636913">
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A11B81"/>
     <w:rsid w:val="000004E6"/>
     <w:rsid w:val="000008A8"/>
     <w:rsid w:val="0000116D"/>
     <w:rsid w:val="000012A5"/>
     <w:rsid w:val="00001F61"/>
     <w:rsid w:val="000029BA"/>
     <w:rsid w:val="00003CA6"/>
     <w:rsid w:val="00004A7E"/>
     <w:rsid w:val="00004C75"/>
     <w:rsid w:val="00004D47"/>
+    <w:rsid w:val="0000586B"/>
     <w:rsid w:val="000060F3"/>
     <w:rsid w:val="00007257"/>
     <w:rsid w:val="00007634"/>
+    <w:rsid w:val="00007671"/>
     <w:rsid w:val="000105A5"/>
     <w:rsid w:val="00010E4A"/>
+    <w:rsid w:val="00012DF3"/>
     <w:rsid w:val="00013937"/>
+    <w:rsid w:val="000143EB"/>
+    <w:rsid w:val="00014D75"/>
     <w:rsid w:val="0001574B"/>
     <w:rsid w:val="00015941"/>
     <w:rsid w:val="00015A09"/>
     <w:rsid w:val="00015B17"/>
     <w:rsid w:val="0001662B"/>
     <w:rsid w:val="00016DDA"/>
+    <w:rsid w:val="00017108"/>
     <w:rsid w:val="0002024A"/>
     <w:rsid w:val="000208C1"/>
     <w:rsid w:val="00021B6F"/>
     <w:rsid w:val="000221A9"/>
     <w:rsid w:val="00022513"/>
     <w:rsid w:val="00024201"/>
     <w:rsid w:val="000243A1"/>
+    <w:rsid w:val="000264DC"/>
     <w:rsid w:val="00030801"/>
+    <w:rsid w:val="000320A5"/>
+    <w:rsid w:val="00032135"/>
     <w:rsid w:val="000321C7"/>
+    <w:rsid w:val="00032225"/>
     <w:rsid w:val="00033279"/>
     <w:rsid w:val="000334B5"/>
     <w:rsid w:val="00034027"/>
     <w:rsid w:val="000359B4"/>
     <w:rsid w:val="00035B84"/>
+    <w:rsid w:val="00036025"/>
     <w:rsid w:val="00036165"/>
     <w:rsid w:val="000371D4"/>
+    <w:rsid w:val="00037C36"/>
     <w:rsid w:val="00037E85"/>
     <w:rsid w:val="00040D4C"/>
     <w:rsid w:val="00040DAE"/>
     <w:rsid w:val="00040E12"/>
     <w:rsid w:val="000418C3"/>
     <w:rsid w:val="0004315D"/>
     <w:rsid w:val="0004356D"/>
     <w:rsid w:val="00043C00"/>
     <w:rsid w:val="00044033"/>
     <w:rsid w:val="00044888"/>
     <w:rsid w:val="000459B7"/>
     <w:rsid w:val="0004637E"/>
     <w:rsid w:val="0004671F"/>
     <w:rsid w:val="00051E18"/>
     <w:rsid w:val="00052331"/>
     <w:rsid w:val="00052B34"/>
     <w:rsid w:val="00052B97"/>
+    <w:rsid w:val="00052E19"/>
     <w:rsid w:val="00053948"/>
     <w:rsid w:val="00053D7F"/>
     <w:rsid w:val="00053DD1"/>
     <w:rsid w:val="00053E33"/>
     <w:rsid w:val="00054AEB"/>
     <w:rsid w:val="00054AF4"/>
+    <w:rsid w:val="00054DE7"/>
+    <w:rsid w:val="00054FB1"/>
     <w:rsid w:val="000550A0"/>
     <w:rsid w:val="000553E8"/>
     <w:rsid w:val="000556C5"/>
     <w:rsid w:val="00055C71"/>
     <w:rsid w:val="000576AC"/>
     <w:rsid w:val="00057A3D"/>
     <w:rsid w:val="00057C73"/>
+    <w:rsid w:val="00060ECA"/>
     <w:rsid w:val="000628DB"/>
     <w:rsid w:val="00064BE5"/>
     <w:rsid w:val="000652F3"/>
     <w:rsid w:val="00065510"/>
+    <w:rsid w:val="0006586A"/>
+    <w:rsid w:val="00065A60"/>
     <w:rsid w:val="0006737B"/>
     <w:rsid w:val="00070262"/>
     <w:rsid w:val="0007038F"/>
     <w:rsid w:val="000712DE"/>
+    <w:rsid w:val="00072199"/>
     <w:rsid w:val="0007256C"/>
     <w:rsid w:val="00072A49"/>
+    <w:rsid w:val="0007390E"/>
     <w:rsid w:val="00074ACF"/>
     <w:rsid w:val="00074D1A"/>
     <w:rsid w:val="00075E73"/>
     <w:rsid w:val="00076E4A"/>
     <w:rsid w:val="000804D6"/>
     <w:rsid w:val="00082C1B"/>
+    <w:rsid w:val="00082E5B"/>
     <w:rsid w:val="000838B1"/>
     <w:rsid w:val="00084419"/>
     <w:rsid w:val="000851C7"/>
+    <w:rsid w:val="00085AA8"/>
     <w:rsid w:val="00085B4C"/>
+    <w:rsid w:val="00087A0A"/>
+    <w:rsid w:val="0009045A"/>
     <w:rsid w:val="0009080C"/>
     <w:rsid w:val="0009094D"/>
     <w:rsid w:val="000911CC"/>
     <w:rsid w:val="00091410"/>
     <w:rsid w:val="00091DE3"/>
+    <w:rsid w:val="0009252D"/>
     <w:rsid w:val="000947D5"/>
+    <w:rsid w:val="00094A92"/>
     <w:rsid w:val="00095FE3"/>
     <w:rsid w:val="00096230"/>
     <w:rsid w:val="00096C9D"/>
     <w:rsid w:val="00097A9A"/>
     <w:rsid w:val="000A04A1"/>
     <w:rsid w:val="000A0568"/>
     <w:rsid w:val="000A0DB9"/>
     <w:rsid w:val="000A125F"/>
     <w:rsid w:val="000A2CFC"/>
     <w:rsid w:val="000A2FB4"/>
     <w:rsid w:val="000A310B"/>
     <w:rsid w:val="000A3CEF"/>
     <w:rsid w:val="000A4202"/>
     <w:rsid w:val="000A43BE"/>
     <w:rsid w:val="000A4AFE"/>
     <w:rsid w:val="000A585B"/>
     <w:rsid w:val="000A595B"/>
     <w:rsid w:val="000A5C9D"/>
+    <w:rsid w:val="000A5DE8"/>
+    <w:rsid w:val="000A6371"/>
     <w:rsid w:val="000A7584"/>
     <w:rsid w:val="000A77D2"/>
     <w:rsid w:val="000A7ACE"/>
     <w:rsid w:val="000B0A37"/>
     <w:rsid w:val="000B0EA7"/>
     <w:rsid w:val="000B1811"/>
     <w:rsid w:val="000B25B7"/>
     <w:rsid w:val="000B260F"/>
     <w:rsid w:val="000B32E9"/>
     <w:rsid w:val="000B3D86"/>
+    <w:rsid w:val="000B42E4"/>
     <w:rsid w:val="000B49E0"/>
     <w:rsid w:val="000B4BD6"/>
     <w:rsid w:val="000B5166"/>
     <w:rsid w:val="000B590F"/>
     <w:rsid w:val="000B59C9"/>
     <w:rsid w:val="000B67CC"/>
     <w:rsid w:val="000B6908"/>
     <w:rsid w:val="000B6A20"/>
     <w:rsid w:val="000B6CDD"/>
     <w:rsid w:val="000B751E"/>
     <w:rsid w:val="000B7BC7"/>
     <w:rsid w:val="000B7C3F"/>
     <w:rsid w:val="000C0100"/>
     <w:rsid w:val="000C01DA"/>
     <w:rsid w:val="000C0CE0"/>
     <w:rsid w:val="000C1EF2"/>
     <w:rsid w:val="000C25FA"/>
     <w:rsid w:val="000C26E8"/>
+    <w:rsid w:val="000C2A91"/>
     <w:rsid w:val="000C355B"/>
     <w:rsid w:val="000C3A2D"/>
     <w:rsid w:val="000C3EE4"/>
     <w:rsid w:val="000C4C71"/>
     <w:rsid w:val="000C4E97"/>
     <w:rsid w:val="000C5B49"/>
     <w:rsid w:val="000C5E59"/>
     <w:rsid w:val="000C6C9A"/>
+    <w:rsid w:val="000C6F6E"/>
     <w:rsid w:val="000D1302"/>
+    <w:rsid w:val="000D2623"/>
     <w:rsid w:val="000D2982"/>
     <w:rsid w:val="000D2DAC"/>
     <w:rsid w:val="000D2E75"/>
     <w:rsid w:val="000D3206"/>
+    <w:rsid w:val="000D397F"/>
     <w:rsid w:val="000D45B4"/>
+    <w:rsid w:val="000D4659"/>
     <w:rsid w:val="000D5421"/>
     <w:rsid w:val="000D589F"/>
     <w:rsid w:val="000D5B55"/>
+    <w:rsid w:val="000D723A"/>
+    <w:rsid w:val="000D7273"/>
     <w:rsid w:val="000E069E"/>
     <w:rsid w:val="000E0BAB"/>
     <w:rsid w:val="000E1133"/>
     <w:rsid w:val="000E1435"/>
+    <w:rsid w:val="000E1449"/>
+    <w:rsid w:val="000E1591"/>
     <w:rsid w:val="000E1838"/>
+    <w:rsid w:val="000E2089"/>
     <w:rsid w:val="000E23F5"/>
     <w:rsid w:val="000E28E1"/>
     <w:rsid w:val="000E31D0"/>
     <w:rsid w:val="000E31FA"/>
+    <w:rsid w:val="000E382C"/>
     <w:rsid w:val="000E4939"/>
     <w:rsid w:val="000E51DD"/>
     <w:rsid w:val="000E6A53"/>
     <w:rsid w:val="000E76AF"/>
     <w:rsid w:val="000E7D02"/>
     <w:rsid w:val="000E7EEB"/>
     <w:rsid w:val="000F05B5"/>
     <w:rsid w:val="000F0929"/>
     <w:rsid w:val="000F1BD5"/>
     <w:rsid w:val="000F1F5E"/>
+    <w:rsid w:val="000F2EA7"/>
     <w:rsid w:val="000F3B34"/>
     <w:rsid w:val="000F3C56"/>
     <w:rsid w:val="000F4806"/>
     <w:rsid w:val="000F4CA0"/>
     <w:rsid w:val="000F7128"/>
     <w:rsid w:val="0010011C"/>
     <w:rsid w:val="0010071C"/>
     <w:rsid w:val="00100FB9"/>
     <w:rsid w:val="00102220"/>
     <w:rsid w:val="00103E19"/>
     <w:rsid w:val="00104A7C"/>
     <w:rsid w:val="00104E85"/>
     <w:rsid w:val="0010540C"/>
     <w:rsid w:val="00106194"/>
     <w:rsid w:val="00106983"/>
+    <w:rsid w:val="00107705"/>
     <w:rsid w:val="0010791F"/>
     <w:rsid w:val="00113FB4"/>
     <w:rsid w:val="00114CD7"/>
     <w:rsid w:val="00115626"/>
     <w:rsid w:val="001156BB"/>
     <w:rsid w:val="001158C1"/>
+    <w:rsid w:val="00116122"/>
     <w:rsid w:val="00116B9A"/>
     <w:rsid w:val="00116FC6"/>
     <w:rsid w:val="00116FCC"/>
     <w:rsid w:val="0011797C"/>
     <w:rsid w:val="00117F70"/>
     <w:rsid w:val="00120D46"/>
     <w:rsid w:val="00120F82"/>
     <w:rsid w:val="001212A5"/>
     <w:rsid w:val="001229A9"/>
     <w:rsid w:val="00122E10"/>
     <w:rsid w:val="00122FD5"/>
+    <w:rsid w:val="0012623E"/>
     <w:rsid w:val="0012645C"/>
     <w:rsid w:val="00126972"/>
     <w:rsid w:val="00127759"/>
     <w:rsid w:val="00130021"/>
+    <w:rsid w:val="0013192C"/>
+    <w:rsid w:val="00132381"/>
     <w:rsid w:val="00132530"/>
     <w:rsid w:val="00132E47"/>
+    <w:rsid w:val="00132FED"/>
     <w:rsid w:val="0013350B"/>
+    <w:rsid w:val="00133843"/>
     <w:rsid w:val="00133FE0"/>
     <w:rsid w:val="0013565B"/>
+    <w:rsid w:val="00135CDF"/>
     <w:rsid w:val="00136924"/>
+    <w:rsid w:val="00136FE7"/>
     <w:rsid w:val="0013704E"/>
     <w:rsid w:val="001371C6"/>
+    <w:rsid w:val="00137909"/>
     <w:rsid w:val="00137D1F"/>
     <w:rsid w:val="00140CCB"/>
     <w:rsid w:val="0014117B"/>
     <w:rsid w:val="0014173D"/>
     <w:rsid w:val="00141AE7"/>
+    <w:rsid w:val="00141F59"/>
     <w:rsid w:val="001424CA"/>
     <w:rsid w:val="00142892"/>
+    <w:rsid w:val="00143250"/>
     <w:rsid w:val="0014483F"/>
     <w:rsid w:val="001458C8"/>
+    <w:rsid w:val="00145D05"/>
     <w:rsid w:val="001463E8"/>
     <w:rsid w:val="00147174"/>
     <w:rsid w:val="00147748"/>
     <w:rsid w:val="0015044E"/>
     <w:rsid w:val="00151065"/>
+    <w:rsid w:val="00153335"/>
     <w:rsid w:val="00154D63"/>
     <w:rsid w:val="0015514D"/>
     <w:rsid w:val="001557D3"/>
     <w:rsid w:val="00157B09"/>
     <w:rsid w:val="00157D59"/>
     <w:rsid w:val="00157FCA"/>
+    <w:rsid w:val="00161762"/>
+    <w:rsid w:val="00161B66"/>
+    <w:rsid w:val="001628B5"/>
     <w:rsid w:val="00164934"/>
     <w:rsid w:val="00164B94"/>
     <w:rsid w:val="00165A3C"/>
     <w:rsid w:val="00165EAE"/>
     <w:rsid w:val="00170525"/>
     <w:rsid w:val="00171D90"/>
     <w:rsid w:val="00172020"/>
     <w:rsid w:val="00172400"/>
     <w:rsid w:val="0017277F"/>
     <w:rsid w:val="00172B86"/>
     <w:rsid w:val="00173552"/>
     <w:rsid w:val="0017359A"/>
     <w:rsid w:val="0017433F"/>
     <w:rsid w:val="00175DDE"/>
     <w:rsid w:val="00177031"/>
     <w:rsid w:val="00177770"/>
     <w:rsid w:val="001806AB"/>
     <w:rsid w:val="001809A0"/>
     <w:rsid w:val="001812CD"/>
     <w:rsid w:val="00181B32"/>
     <w:rsid w:val="001823DE"/>
     <w:rsid w:val="0018276F"/>
+    <w:rsid w:val="0018278C"/>
+    <w:rsid w:val="00182FB0"/>
     <w:rsid w:val="00184120"/>
     <w:rsid w:val="001846B5"/>
     <w:rsid w:val="00185286"/>
     <w:rsid w:val="001854FB"/>
+    <w:rsid w:val="00185DA5"/>
     <w:rsid w:val="00186037"/>
     <w:rsid w:val="0018676A"/>
     <w:rsid w:val="00187B5D"/>
     <w:rsid w:val="00187C29"/>
     <w:rsid w:val="00187CF8"/>
     <w:rsid w:val="0019028C"/>
     <w:rsid w:val="0019116B"/>
     <w:rsid w:val="00191B26"/>
     <w:rsid w:val="00191DC0"/>
     <w:rsid w:val="00192167"/>
+    <w:rsid w:val="0019216C"/>
     <w:rsid w:val="00194391"/>
     <w:rsid w:val="00194463"/>
     <w:rsid w:val="0019490B"/>
     <w:rsid w:val="00194F19"/>
     <w:rsid w:val="00195872"/>
     <w:rsid w:val="00195BB9"/>
     <w:rsid w:val="001961D1"/>
     <w:rsid w:val="001962DA"/>
     <w:rsid w:val="0019647F"/>
     <w:rsid w:val="00196607"/>
     <w:rsid w:val="001968EB"/>
     <w:rsid w:val="00197322"/>
     <w:rsid w:val="001A02B0"/>
     <w:rsid w:val="001A085D"/>
     <w:rsid w:val="001A0948"/>
     <w:rsid w:val="001A16A3"/>
+    <w:rsid w:val="001A1D65"/>
     <w:rsid w:val="001A20F3"/>
+    <w:rsid w:val="001A22C5"/>
     <w:rsid w:val="001A281F"/>
     <w:rsid w:val="001A2B45"/>
     <w:rsid w:val="001A30EA"/>
+    <w:rsid w:val="001A3355"/>
     <w:rsid w:val="001A3CA6"/>
     <w:rsid w:val="001A57C1"/>
     <w:rsid w:val="001A58D4"/>
     <w:rsid w:val="001A5D64"/>
     <w:rsid w:val="001A5DB7"/>
     <w:rsid w:val="001A65F8"/>
     <w:rsid w:val="001A6C6D"/>
     <w:rsid w:val="001A7CF6"/>
     <w:rsid w:val="001A7FF4"/>
     <w:rsid w:val="001B0D76"/>
     <w:rsid w:val="001B1726"/>
+    <w:rsid w:val="001B1B69"/>
     <w:rsid w:val="001B249E"/>
     <w:rsid w:val="001B2594"/>
+    <w:rsid w:val="001B26BB"/>
     <w:rsid w:val="001B33A6"/>
     <w:rsid w:val="001B3447"/>
     <w:rsid w:val="001B3CD2"/>
     <w:rsid w:val="001B427B"/>
     <w:rsid w:val="001B48A6"/>
     <w:rsid w:val="001B4969"/>
     <w:rsid w:val="001B4990"/>
     <w:rsid w:val="001B59D6"/>
     <w:rsid w:val="001B5D4A"/>
     <w:rsid w:val="001B64B1"/>
     <w:rsid w:val="001B6A76"/>
+    <w:rsid w:val="001B6B2D"/>
     <w:rsid w:val="001B7CF2"/>
     <w:rsid w:val="001C05BF"/>
     <w:rsid w:val="001C0945"/>
     <w:rsid w:val="001C0B1D"/>
+    <w:rsid w:val="001C0F8D"/>
     <w:rsid w:val="001C210C"/>
+    <w:rsid w:val="001C2D32"/>
     <w:rsid w:val="001C3009"/>
     <w:rsid w:val="001C372B"/>
     <w:rsid w:val="001C37D7"/>
     <w:rsid w:val="001C408D"/>
     <w:rsid w:val="001C42F2"/>
+    <w:rsid w:val="001C5C34"/>
     <w:rsid w:val="001C636E"/>
     <w:rsid w:val="001C6865"/>
     <w:rsid w:val="001C68EF"/>
     <w:rsid w:val="001C6D37"/>
     <w:rsid w:val="001C73D2"/>
     <w:rsid w:val="001D0BA5"/>
     <w:rsid w:val="001D14B8"/>
     <w:rsid w:val="001D170F"/>
     <w:rsid w:val="001D2308"/>
     <w:rsid w:val="001D2D76"/>
     <w:rsid w:val="001D4DF9"/>
+    <w:rsid w:val="001D50FE"/>
+    <w:rsid w:val="001D584F"/>
     <w:rsid w:val="001D6072"/>
+    <w:rsid w:val="001D60C6"/>
     <w:rsid w:val="001D671C"/>
     <w:rsid w:val="001D736E"/>
     <w:rsid w:val="001D7A17"/>
     <w:rsid w:val="001E124B"/>
     <w:rsid w:val="001E229E"/>
     <w:rsid w:val="001E2C72"/>
     <w:rsid w:val="001E33B8"/>
     <w:rsid w:val="001E3F47"/>
     <w:rsid w:val="001E429E"/>
     <w:rsid w:val="001E45DF"/>
     <w:rsid w:val="001E4607"/>
     <w:rsid w:val="001E4997"/>
     <w:rsid w:val="001E4ED1"/>
     <w:rsid w:val="001E5842"/>
     <w:rsid w:val="001E6513"/>
     <w:rsid w:val="001E65EB"/>
     <w:rsid w:val="001E7ACD"/>
+    <w:rsid w:val="001F001A"/>
     <w:rsid w:val="001F042E"/>
+    <w:rsid w:val="001F16DB"/>
     <w:rsid w:val="001F2031"/>
     <w:rsid w:val="001F2810"/>
     <w:rsid w:val="001F3501"/>
     <w:rsid w:val="001F362F"/>
+    <w:rsid w:val="001F3A78"/>
     <w:rsid w:val="001F400D"/>
     <w:rsid w:val="001F40E0"/>
     <w:rsid w:val="001F60C7"/>
     <w:rsid w:val="001F73CE"/>
     <w:rsid w:val="001F74FE"/>
     <w:rsid w:val="002019DE"/>
     <w:rsid w:val="00201D70"/>
     <w:rsid w:val="00202CF3"/>
     <w:rsid w:val="002041A7"/>
     <w:rsid w:val="002048D5"/>
     <w:rsid w:val="00204BD5"/>
     <w:rsid w:val="00204DC8"/>
     <w:rsid w:val="00205CB2"/>
     <w:rsid w:val="00206A76"/>
+    <w:rsid w:val="00207C69"/>
     <w:rsid w:val="00211013"/>
     <w:rsid w:val="0021162E"/>
     <w:rsid w:val="002117FB"/>
     <w:rsid w:val="00211FFB"/>
     <w:rsid w:val="00212231"/>
     <w:rsid w:val="00212324"/>
+    <w:rsid w:val="002133E9"/>
     <w:rsid w:val="0021431B"/>
     <w:rsid w:val="0021520D"/>
     <w:rsid w:val="0021563A"/>
+    <w:rsid w:val="00215893"/>
     <w:rsid w:val="00215CFB"/>
     <w:rsid w:val="00216345"/>
     <w:rsid w:val="00216389"/>
     <w:rsid w:val="002213F5"/>
     <w:rsid w:val="00221DF8"/>
     <w:rsid w:val="00221F07"/>
     <w:rsid w:val="002225F4"/>
     <w:rsid w:val="00223F62"/>
     <w:rsid w:val="002242AB"/>
     <w:rsid w:val="00224330"/>
     <w:rsid w:val="00224D56"/>
+    <w:rsid w:val="00225687"/>
     <w:rsid w:val="002257C3"/>
     <w:rsid w:val="00226179"/>
     <w:rsid w:val="00226591"/>
+    <w:rsid w:val="002276AF"/>
     <w:rsid w:val="002304AA"/>
     <w:rsid w:val="00230B1F"/>
+    <w:rsid w:val="00231D7A"/>
+    <w:rsid w:val="00232187"/>
     <w:rsid w:val="00232C1A"/>
+    <w:rsid w:val="00233205"/>
     <w:rsid w:val="0023359E"/>
     <w:rsid w:val="00233602"/>
     <w:rsid w:val="0023438D"/>
+    <w:rsid w:val="0023577A"/>
     <w:rsid w:val="00235B99"/>
     <w:rsid w:val="002361A2"/>
     <w:rsid w:val="00237A86"/>
     <w:rsid w:val="00237B5E"/>
+    <w:rsid w:val="00240B35"/>
     <w:rsid w:val="00241EB2"/>
     <w:rsid w:val="00242853"/>
     <w:rsid w:val="002436C4"/>
     <w:rsid w:val="00243C08"/>
     <w:rsid w:val="00244272"/>
     <w:rsid w:val="00244F3D"/>
     <w:rsid w:val="00246101"/>
     <w:rsid w:val="00246602"/>
     <w:rsid w:val="002507BC"/>
     <w:rsid w:val="002510E2"/>
     <w:rsid w:val="00251827"/>
     <w:rsid w:val="0025191D"/>
     <w:rsid w:val="00251EB2"/>
     <w:rsid w:val="0025200D"/>
     <w:rsid w:val="002520E6"/>
     <w:rsid w:val="00252333"/>
     <w:rsid w:val="00252F71"/>
     <w:rsid w:val="002541EF"/>
     <w:rsid w:val="00254EE8"/>
     <w:rsid w:val="00255CCE"/>
     <w:rsid w:val="00257B1B"/>
     <w:rsid w:val="00260071"/>
+    <w:rsid w:val="00260097"/>
+    <w:rsid w:val="002601AB"/>
     <w:rsid w:val="002619A7"/>
     <w:rsid w:val="00261A14"/>
     <w:rsid w:val="00261E62"/>
     <w:rsid w:val="002625DC"/>
     <w:rsid w:val="00262B32"/>
+    <w:rsid w:val="00263EB8"/>
     <w:rsid w:val="00263EE9"/>
     <w:rsid w:val="0026458E"/>
     <w:rsid w:val="002647FF"/>
     <w:rsid w:val="0026517B"/>
     <w:rsid w:val="002653FC"/>
+    <w:rsid w:val="00270EB7"/>
     <w:rsid w:val="002716EC"/>
     <w:rsid w:val="0027254E"/>
     <w:rsid w:val="00272B49"/>
     <w:rsid w:val="00272C92"/>
     <w:rsid w:val="00273EC4"/>
     <w:rsid w:val="002754C9"/>
     <w:rsid w:val="00275C05"/>
     <w:rsid w:val="0027637E"/>
+    <w:rsid w:val="00276960"/>
     <w:rsid w:val="00276B0C"/>
     <w:rsid w:val="00276EDF"/>
+    <w:rsid w:val="0028020D"/>
     <w:rsid w:val="00280EAB"/>
     <w:rsid w:val="00281052"/>
     <w:rsid w:val="00281311"/>
     <w:rsid w:val="00281AD7"/>
     <w:rsid w:val="00282252"/>
     <w:rsid w:val="002829FF"/>
     <w:rsid w:val="002834F6"/>
     <w:rsid w:val="002837AC"/>
     <w:rsid w:val="00283C8A"/>
+    <w:rsid w:val="002853D0"/>
     <w:rsid w:val="00285C69"/>
     <w:rsid w:val="00285EAF"/>
     <w:rsid w:val="00286DE7"/>
     <w:rsid w:val="00287531"/>
     <w:rsid w:val="0029095B"/>
     <w:rsid w:val="00290C71"/>
     <w:rsid w:val="0029134C"/>
     <w:rsid w:val="00291B11"/>
+    <w:rsid w:val="00291DA3"/>
     <w:rsid w:val="00292111"/>
     <w:rsid w:val="00292BC9"/>
     <w:rsid w:val="00292DC1"/>
     <w:rsid w:val="00294579"/>
     <w:rsid w:val="00295498"/>
     <w:rsid w:val="00295B05"/>
     <w:rsid w:val="00295E3D"/>
     <w:rsid w:val="0029609D"/>
     <w:rsid w:val="002A03D4"/>
     <w:rsid w:val="002A03F9"/>
     <w:rsid w:val="002A0927"/>
     <w:rsid w:val="002A1E09"/>
     <w:rsid w:val="002A24F8"/>
     <w:rsid w:val="002A330C"/>
     <w:rsid w:val="002A430A"/>
     <w:rsid w:val="002A4517"/>
     <w:rsid w:val="002A529A"/>
     <w:rsid w:val="002A5A30"/>
     <w:rsid w:val="002A6072"/>
     <w:rsid w:val="002A6251"/>
     <w:rsid w:val="002A6DE0"/>
     <w:rsid w:val="002B03E0"/>
     <w:rsid w:val="002B0B2C"/>
     <w:rsid w:val="002B0E54"/>
     <w:rsid w:val="002B14CD"/>
     <w:rsid w:val="002B1908"/>
     <w:rsid w:val="002B1E8E"/>
+    <w:rsid w:val="002B2102"/>
+    <w:rsid w:val="002B2CC9"/>
     <w:rsid w:val="002B3DC5"/>
     <w:rsid w:val="002B3EF0"/>
     <w:rsid w:val="002B498E"/>
+    <w:rsid w:val="002B4C8F"/>
+    <w:rsid w:val="002B5A3C"/>
     <w:rsid w:val="002B5B45"/>
+    <w:rsid w:val="002B5C26"/>
     <w:rsid w:val="002B5E93"/>
     <w:rsid w:val="002B62CC"/>
     <w:rsid w:val="002B7642"/>
     <w:rsid w:val="002B7F58"/>
     <w:rsid w:val="002C00CC"/>
     <w:rsid w:val="002C0299"/>
     <w:rsid w:val="002C0925"/>
     <w:rsid w:val="002C0BC3"/>
+    <w:rsid w:val="002C1CD0"/>
     <w:rsid w:val="002C20A9"/>
     <w:rsid w:val="002C3737"/>
+    <w:rsid w:val="002C3CEB"/>
     <w:rsid w:val="002C3D07"/>
     <w:rsid w:val="002C3DCE"/>
     <w:rsid w:val="002C615D"/>
     <w:rsid w:val="002C6B17"/>
+    <w:rsid w:val="002C6F43"/>
     <w:rsid w:val="002C7561"/>
     <w:rsid w:val="002D16CF"/>
     <w:rsid w:val="002D1AF0"/>
     <w:rsid w:val="002D294B"/>
     <w:rsid w:val="002D2C77"/>
     <w:rsid w:val="002D2D80"/>
     <w:rsid w:val="002D344F"/>
     <w:rsid w:val="002D3936"/>
     <w:rsid w:val="002D3C7C"/>
+    <w:rsid w:val="002D57ED"/>
     <w:rsid w:val="002D5CB8"/>
+    <w:rsid w:val="002D5E98"/>
     <w:rsid w:val="002D7903"/>
     <w:rsid w:val="002D7AAA"/>
     <w:rsid w:val="002D7BA9"/>
     <w:rsid w:val="002E0CF0"/>
     <w:rsid w:val="002E1021"/>
     <w:rsid w:val="002E1095"/>
     <w:rsid w:val="002E17D7"/>
+    <w:rsid w:val="002E1EF5"/>
     <w:rsid w:val="002E46F0"/>
     <w:rsid w:val="002E5003"/>
     <w:rsid w:val="002E5B01"/>
     <w:rsid w:val="002E607C"/>
+    <w:rsid w:val="002E66DA"/>
     <w:rsid w:val="002F0031"/>
     <w:rsid w:val="002F0535"/>
     <w:rsid w:val="002F06A6"/>
     <w:rsid w:val="002F242B"/>
     <w:rsid w:val="002F242E"/>
     <w:rsid w:val="002F2547"/>
     <w:rsid w:val="002F34DC"/>
     <w:rsid w:val="002F44E4"/>
     <w:rsid w:val="002F5AF5"/>
     <w:rsid w:val="002F6775"/>
     <w:rsid w:val="00300C41"/>
+    <w:rsid w:val="00301683"/>
     <w:rsid w:val="00301D5B"/>
     <w:rsid w:val="003020A8"/>
     <w:rsid w:val="00303071"/>
+    <w:rsid w:val="00304636"/>
     <w:rsid w:val="00304851"/>
+    <w:rsid w:val="00305E64"/>
+    <w:rsid w:val="00306F15"/>
     <w:rsid w:val="00306F80"/>
     <w:rsid w:val="00307072"/>
     <w:rsid w:val="00307969"/>
     <w:rsid w:val="003100AF"/>
+    <w:rsid w:val="00310625"/>
     <w:rsid w:val="00310BD2"/>
     <w:rsid w:val="00311091"/>
     <w:rsid w:val="003118FA"/>
     <w:rsid w:val="00312A85"/>
     <w:rsid w:val="00312DCC"/>
     <w:rsid w:val="00313C32"/>
     <w:rsid w:val="00313CAA"/>
     <w:rsid w:val="003143C1"/>
     <w:rsid w:val="0031467E"/>
     <w:rsid w:val="0031513D"/>
     <w:rsid w:val="003155EA"/>
     <w:rsid w:val="00316064"/>
     <w:rsid w:val="003170FE"/>
     <w:rsid w:val="0031789D"/>
     <w:rsid w:val="00317AD3"/>
     <w:rsid w:val="003203AD"/>
     <w:rsid w:val="0032055E"/>
     <w:rsid w:val="00320BD1"/>
     <w:rsid w:val="00321908"/>
     <w:rsid w:val="003223C4"/>
     <w:rsid w:val="00322659"/>
     <w:rsid w:val="00322693"/>
+    <w:rsid w:val="003232A9"/>
     <w:rsid w:val="00323457"/>
     <w:rsid w:val="003234DA"/>
     <w:rsid w:val="00323A80"/>
     <w:rsid w:val="00323CE4"/>
     <w:rsid w:val="003242DA"/>
     <w:rsid w:val="00324D54"/>
     <w:rsid w:val="00325A2C"/>
     <w:rsid w:val="0032614B"/>
     <w:rsid w:val="00326397"/>
     <w:rsid w:val="00326B86"/>
     <w:rsid w:val="00327371"/>
     <w:rsid w:val="00327F80"/>
     <w:rsid w:val="0033071B"/>
     <w:rsid w:val="00330BFE"/>
     <w:rsid w:val="003314DD"/>
     <w:rsid w:val="00331581"/>
+    <w:rsid w:val="003315E1"/>
     <w:rsid w:val="003329BF"/>
     <w:rsid w:val="00332FA8"/>
     <w:rsid w:val="00333992"/>
     <w:rsid w:val="00333EFB"/>
     <w:rsid w:val="0033467F"/>
     <w:rsid w:val="003363C3"/>
     <w:rsid w:val="003371C7"/>
     <w:rsid w:val="00337334"/>
     <w:rsid w:val="00337ED5"/>
+    <w:rsid w:val="0034015F"/>
     <w:rsid w:val="00341447"/>
     <w:rsid w:val="0034166E"/>
+    <w:rsid w:val="00341D7B"/>
     <w:rsid w:val="0034276D"/>
     <w:rsid w:val="0034353B"/>
     <w:rsid w:val="00343802"/>
     <w:rsid w:val="00343BC0"/>
     <w:rsid w:val="00343CDE"/>
     <w:rsid w:val="00344142"/>
     <w:rsid w:val="00344392"/>
     <w:rsid w:val="00344FB2"/>
     <w:rsid w:val="003451BE"/>
+    <w:rsid w:val="00345DCA"/>
     <w:rsid w:val="003502F0"/>
+    <w:rsid w:val="003507DD"/>
+    <w:rsid w:val="00351412"/>
     <w:rsid w:val="003514CD"/>
     <w:rsid w:val="0035155E"/>
     <w:rsid w:val="00351B83"/>
     <w:rsid w:val="00352790"/>
     <w:rsid w:val="00352B0C"/>
     <w:rsid w:val="00353325"/>
     <w:rsid w:val="00353E20"/>
     <w:rsid w:val="00354360"/>
     <w:rsid w:val="00354FF2"/>
     <w:rsid w:val="0035593C"/>
     <w:rsid w:val="00355A24"/>
     <w:rsid w:val="00355FFE"/>
     <w:rsid w:val="00357467"/>
     <w:rsid w:val="0035799C"/>
     <w:rsid w:val="0036029E"/>
     <w:rsid w:val="003604A7"/>
     <w:rsid w:val="00360550"/>
     <w:rsid w:val="00360A6B"/>
     <w:rsid w:val="00361C43"/>
     <w:rsid w:val="00362784"/>
     <w:rsid w:val="00363CDB"/>
     <w:rsid w:val="00365A71"/>
+    <w:rsid w:val="00365AFD"/>
     <w:rsid w:val="00365CD1"/>
     <w:rsid w:val="00365DCD"/>
     <w:rsid w:val="00366774"/>
+    <w:rsid w:val="00367767"/>
     <w:rsid w:val="00370586"/>
     <w:rsid w:val="0037059F"/>
     <w:rsid w:val="00371F28"/>
     <w:rsid w:val="00371F92"/>
+    <w:rsid w:val="0037260F"/>
     <w:rsid w:val="00373033"/>
     <w:rsid w:val="003737DE"/>
     <w:rsid w:val="00374319"/>
     <w:rsid w:val="00375095"/>
     <w:rsid w:val="003753A0"/>
+    <w:rsid w:val="00375563"/>
+    <w:rsid w:val="00375891"/>
+    <w:rsid w:val="00375BA8"/>
+    <w:rsid w:val="00376336"/>
     <w:rsid w:val="003765DB"/>
     <w:rsid w:val="00376A76"/>
     <w:rsid w:val="00377757"/>
     <w:rsid w:val="00377843"/>
     <w:rsid w:val="003803BA"/>
     <w:rsid w:val="00380F10"/>
+    <w:rsid w:val="003812EA"/>
+    <w:rsid w:val="00383AF9"/>
     <w:rsid w:val="00383C80"/>
     <w:rsid w:val="003853AC"/>
     <w:rsid w:val="003866EE"/>
     <w:rsid w:val="00386CB0"/>
+    <w:rsid w:val="003906B7"/>
     <w:rsid w:val="003908AB"/>
     <w:rsid w:val="00391044"/>
+    <w:rsid w:val="003928B8"/>
+    <w:rsid w:val="00392CD1"/>
+    <w:rsid w:val="00392D6B"/>
     <w:rsid w:val="00392DD7"/>
     <w:rsid w:val="0039308A"/>
     <w:rsid w:val="0039324C"/>
     <w:rsid w:val="003939FF"/>
     <w:rsid w:val="0039496C"/>
     <w:rsid w:val="00394A7C"/>
     <w:rsid w:val="00395903"/>
     <w:rsid w:val="00395F5B"/>
+    <w:rsid w:val="00396D12"/>
     <w:rsid w:val="00397040"/>
     <w:rsid w:val="00397666"/>
     <w:rsid w:val="00397886"/>
     <w:rsid w:val="00397D18"/>
+    <w:rsid w:val="003A027E"/>
     <w:rsid w:val="003A0FEF"/>
     <w:rsid w:val="003A10B2"/>
     <w:rsid w:val="003A148D"/>
     <w:rsid w:val="003A149E"/>
     <w:rsid w:val="003A2556"/>
     <w:rsid w:val="003A2E95"/>
     <w:rsid w:val="003A3028"/>
     <w:rsid w:val="003A37B5"/>
     <w:rsid w:val="003A4001"/>
     <w:rsid w:val="003A44AA"/>
     <w:rsid w:val="003A4689"/>
     <w:rsid w:val="003A4EAB"/>
     <w:rsid w:val="003A4FB0"/>
     <w:rsid w:val="003B032E"/>
     <w:rsid w:val="003B0484"/>
     <w:rsid w:val="003B055C"/>
+    <w:rsid w:val="003B0BE8"/>
     <w:rsid w:val="003B0F68"/>
     <w:rsid w:val="003B1393"/>
     <w:rsid w:val="003B15B0"/>
     <w:rsid w:val="003B1E6E"/>
     <w:rsid w:val="003B27E3"/>
     <w:rsid w:val="003B2FA7"/>
     <w:rsid w:val="003B4F63"/>
     <w:rsid w:val="003B5673"/>
     <w:rsid w:val="003B59DC"/>
+    <w:rsid w:val="003B6395"/>
     <w:rsid w:val="003B6EAA"/>
     <w:rsid w:val="003B7353"/>
     <w:rsid w:val="003B7C68"/>
     <w:rsid w:val="003C02BC"/>
+    <w:rsid w:val="003C09D3"/>
     <w:rsid w:val="003C0EF3"/>
     <w:rsid w:val="003C0F55"/>
     <w:rsid w:val="003C1AFC"/>
+    <w:rsid w:val="003C1CE2"/>
     <w:rsid w:val="003C20C8"/>
+    <w:rsid w:val="003C2230"/>
     <w:rsid w:val="003C229B"/>
     <w:rsid w:val="003C252F"/>
     <w:rsid w:val="003C30CF"/>
     <w:rsid w:val="003C445D"/>
     <w:rsid w:val="003C4EE9"/>
     <w:rsid w:val="003C5940"/>
     <w:rsid w:val="003C5B0A"/>
     <w:rsid w:val="003C60FD"/>
+    <w:rsid w:val="003C710E"/>
+    <w:rsid w:val="003C753E"/>
+    <w:rsid w:val="003C76BF"/>
     <w:rsid w:val="003C7DEC"/>
     <w:rsid w:val="003D0609"/>
     <w:rsid w:val="003D1BD1"/>
     <w:rsid w:val="003D29AC"/>
     <w:rsid w:val="003D2A3A"/>
+    <w:rsid w:val="003D35BC"/>
     <w:rsid w:val="003D41A8"/>
+    <w:rsid w:val="003D46A6"/>
     <w:rsid w:val="003D5285"/>
+    <w:rsid w:val="003D6748"/>
     <w:rsid w:val="003D70A1"/>
     <w:rsid w:val="003E0C35"/>
     <w:rsid w:val="003E0F6F"/>
+    <w:rsid w:val="003E1429"/>
     <w:rsid w:val="003E1C64"/>
     <w:rsid w:val="003E24B7"/>
     <w:rsid w:val="003E530F"/>
     <w:rsid w:val="003E6E86"/>
+    <w:rsid w:val="003E798E"/>
+    <w:rsid w:val="003F11DF"/>
     <w:rsid w:val="003F1EFC"/>
+    <w:rsid w:val="003F3004"/>
     <w:rsid w:val="003F3730"/>
     <w:rsid w:val="003F4188"/>
+    <w:rsid w:val="003F43F8"/>
     <w:rsid w:val="003F4905"/>
     <w:rsid w:val="003F5A37"/>
+    <w:rsid w:val="003F64AE"/>
     <w:rsid w:val="004007BE"/>
+    <w:rsid w:val="0040186F"/>
     <w:rsid w:val="004018F9"/>
     <w:rsid w:val="00401E7F"/>
     <w:rsid w:val="0040273B"/>
     <w:rsid w:val="00402ECE"/>
+    <w:rsid w:val="0040415A"/>
+    <w:rsid w:val="00404CAD"/>
     <w:rsid w:val="00404F07"/>
     <w:rsid w:val="00405713"/>
     <w:rsid w:val="0040597D"/>
     <w:rsid w:val="00410864"/>
     <w:rsid w:val="00410C64"/>
     <w:rsid w:val="00410F76"/>
+    <w:rsid w:val="004114AF"/>
+    <w:rsid w:val="004117AA"/>
     <w:rsid w:val="00412866"/>
+    <w:rsid w:val="0041334E"/>
     <w:rsid w:val="004145F1"/>
     <w:rsid w:val="00415063"/>
     <w:rsid w:val="00416273"/>
     <w:rsid w:val="00416A4E"/>
     <w:rsid w:val="004201BA"/>
     <w:rsid w:val="00422031"/>
     <w:rsid w:val="00422956"/>
     <w:rsid w:val="004235F1"/>
     <w:rsid w:val="00424899"/>
     <w:rsid w:val="00425C3E"/>
     <w:rsid w:val="00426146"/>
     <w:rsid w:val="0042678F"/>
     <w:rsid w:val="00426B7E"/>
     <w:rsid w:val="00426FE3"/>
     <w:rsid w:val="00427632"/>
     <w:rsid w:val="00427C75"/>
     <w:rsid w:val="004305A9"/>
+    <w:rsid w:val="00431025"/>
     <w:rsid w:val="00432039"/>
+    <w:rsid w:val="004322BE"/>
+    <w:rsid w:val="00432738"/>
     <w:rsid w:val="004346C2"/>
     <w:rsid w:val="00435313"/>
     <w:rsid w:val="00437103"/>
+    <w:rsid w:val="00437502"/>
     <w:rsid w:val="0044139C"/>
     <w:rsid w:val="00442B57"/>
     <w:rsid w:val="00442F33"/>
     <w:rsid w:val="00443D67"/>
     <w:rsid w:val="00443FA8"/>
+    <w:rsid w:val="00444CE0"/>
     <w:rsid w:val="00445111"/>
+    <w:rsid w:val="00445850"/>
     <w:rsid w:val="004464DB"/>
     <w:rsid w:val="00446B9E"/>
+    <w:rsid w:val="00447136"/>
     <w:rsid w:val="004472F7"/>
     <w:rsid w:val="0045057D"/>
     <w:rsid w:val="00450FD5"/>
     <w:rsid w:val="00451195"/>
+    <w:rsid w:val="0045253F"/>
     <w:rsid w:val="00452996"/>
     <w:rsid w:val="00452EE2"/>
     <w:rsid w:val="004542A5"/>
     <w:rsid w:val="0045487A"/>
     <w:rsid w:val="00454D09"/>
     <w:rsid w:val="004555DA"/>
     <w:rsid w:val="0045604B"/>
     <w:rsid w:val="004561EA"/>
     <w:rsid w:val="004563C0"/>
+    <w:rsid w:val="00456844"/>
     <w:rsid w:val="00456AFB"/>
     <w:rsid w:val="00457689"/>
     <w:rsid w:val="00457D30"/>
+    <w:rsid w:val="004600AE"/>
     <w:rsid w:val="00460126"/>
     <w:rsid w:val="00460CBB"/>
     <w:rsid w:val="00460D0B"/>
     <w:rsid w:val="004617D9"/>
+    <w:rsid w:val="004626E1"/>
+    <w:rsid w:val="004627CA"/>
     <w:rsid w:val="004630A1"/>
+    <w:rsid w:val="00463551"/>
     <w:rsid w:val="00463B38"/>
     <w:rsid w:val="00464C4B"/>
     <w:rsid w:val="00464DE8"/>
     <w:rsid w:val="004651F9"/>
     <w:rsid w:val="004657CA"/>
     <w:rsid w:val="00466B9B"/>
     <w:rsid w:val="0046754E"/>
     <w:rsid w:val="004679DE"/>
     <w:rsid w:val="00467BBC"/>
     <w:rsid w:val="00470CBA"/>
+    <w:rsid w:val="00471CAB"/>
+    <w:rsid w:val="00472208"/>
     <w:rsid w:val="00472291"/>
     <w:rsid w:val="00472A23"/>
     <w:rsid w:val="00472CF3"/>
     <w:rsid w:val="004736E7"/>
+    <w:rsid w:val="00473C5E"/>
     <w:rsid w:val="00473FC0"/>
     <w:rsid w:val="00473FDC"/>
     <w:rsid w:val="004742EA"/>
     <w:rsid w:val="00474537"/>
     <w:rsid w:val="00475235"/>
     <w:rsid w:val="0047541A"/>
     <w:rsid w:val="00476133"/>
     <w:rsid w:val="004764D6"/>
     <w:rsid w:val="0047785C"/>
     <w:rsid w:val="00477DBC"/>
     <w:rsid w:val="00477F52"/>
     <w:rsid w:val="00477FC3"/>
     <w:rsid w:val="004802BC"/>
+    <w:rsid w:val="00480427"/>
     <w:rsid w:val="00481160"/>
     <w:rsid w:val="00481627"/>
     <w:rsid w:val="00481636"/>
     <w:rsid w:val="00483AD9"/>
     <w:rsid w:val="00483D87"/>
     <w:rsid w:val="00484EA8"/>
     <w:rsid w:val="00484F61"/>
     <w:rsid w:val="00485EA6"/>
     <w:rsid w:val="0048764C"/>
     <w:rsid w:val="00490A7D"/>
     <w:rsid w:val="00491603"/>
     <w:rsid w:val="0049173E"/>
     <w:rsid w:val="0049363D"/>
     <w:rsid w:val="0049422F"/>
     <w:rsid w:val="00495BC2"/>
     <w:rsid w:val="00495EE6"/>
+    <w:rsid w:val="004A03BB"/>
     <w:rsid w:val="004A0799"/>
     <w:rsid w:val="004A09B5"/>
     <w:rsid w:val="004A0D8A"/>
     <w:rsid w:val="004A154C"/>
     <w:rsid w:val="004A1BF3"/>
     <w:rsid w:val="004A1FF0"/>
     <w:rsid w:val="004A21C8"/>
+    <w:rsid w:val="004A21E4"/>
     <w:rsid w:val="004A402E"/>
     <w:rsid w:val="004A46E9"/>
+    <w:rsid w:val="004A647D"/>
     <w:rsid w:val="004A7017"/>
+    <w:rsid w:val="004A7240"/>
     <w:rsid w:val="004A7E1C"/>
     <w:rsid w:val="004A7E5D"/>
+    <w:rsid w:val="004A7F38"/>
     <w:rsid w:val="004B1296"/>
     <w:rsid w:val="004B16D5"/>
     <w:rsid w:val="004B226E"/>
+    <w:rsid w:val="004B22F6"/>
     <w:rsid w:val="004B239C"/>
     <w:rsid w:val="004B28D6"/>
     <w:rsid w:val="004B2BC2"/>
     <w:rsid w:val="004B393A"/>
     <w:rsid w:val="004B3953"/>
     <w:rsid w:val="004B39FD"/>
     <w:rsid w:val="004B3AEF"/>
     <w:rsid w:val="004B5681"/>
     <w:rsid w:val="004B590D"/>
     <w:rsid w:val="004B60E6"/>
     <w:rsid w:val="004B732A"/>
     <w:rsid w:val="004B7735"/>
+    <w:rsid w:val="004B780D"/>
     <w:rsid w:val="004C0FD2"/>
     <w:rsid w:val="004C1590"/>
     <w:rsid w:val="004C15AD"/>
     <w:rsid w:val="004C27F1"/>
     <w:rsid w:val="004C39CF"/>
     <w:rsid w:val="004C3F55"/>
     <w:rsid w:val="004C4335"/>
     <w:rsid w:val="004C48B8"/>
+    <w:rsid w:val="004C4B8A"/>
     <w:rsid w:val="004C4F40"/>
     <w:rsid w:val="004C51C5"/>
     <w:rsid w:val="004C6E23"/>
     <w:rsid w:val="004D007E"/>
+    <w:rsid w:val="004D036A"/>
     <w:rsid w:val="004D043D"/>
     <w:rsid w:val="004D060F"/>
     <w:rsid w:val="004D1610"/>
     <w:rsid w:val="004D17BF"/>
     <w:rsid w:val="004D1BEB"/>
     <w:rsid w:val="004D2502"/>
     <w:rsid w:val="004D2F9D"/>
     <w:rsid w:val="004D413B"/>
     <w:rsid w:val="004D4937"/>
     <w:rsid w:val="004D5559"/>
     <w:rsid w:val="004D5B2F"/>
+    <w:rsid w:val="004D5FA6"/>
     <w:rsid w:val="004D6C0E"/>
     <w:rsid w:val="004D744E"/>
     <w:rsid w:val="004D74F9"/>
     <w:rsid w:val="004D7E70"/>
     <w:rsid w:val="004E0E21"/>
+    <w:rsid w:val="004E13ED"/>
     <w:rsid w:val="004E17DD"/>
+    <w:rsid w:val="004E201C"/>
+    <w:rsid w:val="004E29C9"/>
     <w:rsid w:val="004E3481"/>
     <w:rsid w:val="004E3742"/>
     <w:rsid w:val="004E40FF"/>
     <w:rsid w:val="004E476E"/>
     <w:rsid w:val="004E4C66"/>
     <w:rsid w:val="004E4E0E"/>
     <w:rsid w:val="004E5085"/>
     <w:rsid w:val="004E55C9"/>
     <w:rsid w:val="004E5769"/>
     <w:rsid w:val="004E5A49"/>
     <w:rsid w:val="004E5AE3"/>
     <w:rsid w:val="004E60E9"/>
     <w:rsid w:val="004E73A9"/>
     <w:rsid w:val="004F028A"/>
     <w:rsid w:val="004F0463"/>
     <w:rsid w:val="004F13F0"/>
     <w:rsid w:val="004F1FFE"/>
     <w:rsid w:val="004F23F4"/>
+    <w:rsid w:val="004F283A"/>
     <w:rsid w:val="004F372A"/>
     <w:rsid w:val="004F37C8"/>
     <w:rsid w:val="004F45DA"/>
     <w:rsid w:val="004F5828"/>
+    <w:rsid w:val="004F62D0"/>
     <w:rsid w:val="004F710B"/>
     <w:rsid w:val="004F719B"/>
     <w:rsid w:val="004F754B"/>
     <w:rsid w:val="004F7967"/>
     <w:rsid w:val="004F7B65"/>
+    <w:rsid w:val="004F7DEE"/>
     <w:rsid w:val="005002C3"/>
+    <w:rsid w:val="00500F60"/>
     <w:rsid w:val="0050117B"/>
     <w:rsid w:val="00501291"/>
     <w:rsid w:val="005012B5"/>
+    <w:rsid w:val="005012FD"/>
     <w:rsid w:val="00502511"/>
     <w:rsid w:val="005028D8"/>
     <w:rsid w:val="00502C92"/>
     <w:rsid w:val="00502D93"/>
     <w:rsid w:val="005034AF"/>
     <w:rsid w:val="005048DF"/>
     <w:rsid w:val="005058E6"/>
     <w:rsid w:val="0050663F"/>
+    <w:rsid w:val="00506AFD"/>
     <w:rsid w:val="00506C9E"/>
     <w:rsid w:val="005073EC"/>
     <w:rsid w:val="0050741F"/>
+    <w:rsid w:val="005075A6"/>
     <w:rsid w:val="00507B2D"/>
     <w:rsid w:val="00507CF5"/>
     <w:rsid w:val="005102F6"/>
     <w:rsid w:val="00511616"/>
     <w:rsid w:val="0051197F"/>
     <w:rsid w:val="00511EB9"/>
     <w:rsid w:val="00511F6D"/>
     <w:rsid w:val="005134A1"/>
     <w:rsid w:val="00513682"/>
     <w:rsid w:val="00514718"/>
+    <w:rsid w:val="00514995"/>
     <w:rsid w:val="00514BFF"/>
     <w:rsid w:val="0051575B"/>
     <w:rsid w:val="005163C8"/>
     <w:rsid w:val="0051642F"/>
     <w:rsid w:val="005168AD"/>
+    <w:rsid w:val="00516968"/>
     <w:rsid w:val="00516BDA"/>
     <w:rsid w:val="005172F7"/>
     <w:rsid w:val="0052165A"/>
+    <w:rsid w:val="00521B8C"/>
     <w:rsid w:val="00522223"/>
     <w:rsid w:val="0052223A"/>
     <w:rsid w:val="00522665"/>
+    <w:rsid w:val="005227FD"/>
     <w:rsid w:val="0052401C"/>
     <w:rsid w:val="00524F62"/>
     <w:rsid w:val="00525063"/>
     <w:rsid w:val="00525305"/>
     <w:rsid w:val="00525F6C"/>
     <w:rsid w:val="00526145"/>
     <w:rsid w:val="005268CB"/>
     <w:rsid w:val="00526A75"/>
     <w:rsid w:val="00526B62"/>
     <w:rsid w:val="00526D43"/>
     <w:rsid w:val="005273EE"/>
     <w:rsid w:val="005300B0"/>
+    <w:rsid w:val="00530115"/>
     <w:rsid w:val="005306EE"/>
     <w:rsid w:val="005308C1"/>
+    <w:rsid w:val="005314BD"/>
     <w:rsid w:val="005317CD"/>
     <w:rsid w:val="0053475F"/>
     <w:rsid w:val="00534B6E"/>
     <w:rsid w:val="00534D67"/>
     <w:rsid w:val="00534F6C"/>
     <w:rsid w:val="00535089"/>
     <w:rsid w:val="00535B24"/>
+    <w:rsid w:val="00536B01"/>
     <w:rsid w:val="00536D66"/>
     <w:rsid w:val="00537D6D"/>
     <w:rsid w:val="00541770"/>
     <w:rsid w:val="00542410"/>
     <w:rsid w:val="005424FC"/>
     <w:rsid w:val="00543B3B"/>
     <w:rsid w:val="00544402"/>
     <w:rsid w:val="00544654"/>
     <w:rsid w:val="0054713E"/>
     <w:rsid w:val="00547C90"/>
     <w:rsid w:val="00550ED6"/>
     <w:rsid w:val="0055118B"/>
     <w:rsid w:val="005518F7"/>
     <w:rsid w:val="0055194B"/>
     <w:rsid w:val="00551A8A"/>
     <w:rsid w:val="00551FEA"/>
     <w:rsid w:val="0055265E"/>
+    <w:rsid w:val="00552CD5"/>
     <w:rsid w:val="00552FD8"/>
     <w:rsid w:val="005535B2"/>
     <w:rsid w:val="005538C7"/>
+    <w:rsid w:val="00553A1D"/>
     <w:rsid w:val="00554BF2"/>
     <w:rsid w:val="0055509E"/>
     <w:rsid w:val="00557A40"/>
+    <w:rsid w:val="0056007B"/>
     <w:rsid w:val="00560FCF"/>
     <w:rsid w:val="0056189E"/>
     <w:rsid w:val="005629A4"/>
     <w:rsid w:val="00562D0B"/>
     <w:rsid w:val="00563B96"/>
     <w:rsid w:val="00564632"/>
     <w:rsid w:val="005646E2"/>
+    <w:rsid w:val="00564C27"/>
+    <w:rsid w:val="00565654"/>
     <w:rsid w:val="00565665"/>
     <w:rsid w:val="0056570F"/>
     <w:rsid w:val="00565EE2"/>
+    <w:rsid w:val="0056727A"/>
     <w:rsid w:val="0057019D"/>
     <w:rsid w:val="00571AE1"/>
     <w:rsid w:val="005722C8"/>
     <w:rsid w:val="00572823"/>
+    <w:rsid w:val="00572C30"/>
     <w:rsid w:val="00575C31"/>
     <w:rsid w:val="00577D35"/>
     <w:rsid w:val="0058156E"/>
+    <w:rsid w:val="005815BF"/>
     <w:rsid w:val="00582347"/>
     <w:rsid w:val="00582A40"/>
     <w:rsid w:val="00582D6F"/>
     <w:rsid w:val="0058424B"/>
+    <w:rsid w:val="0058493D"/>
     <w:rsid w:val="00584EFD"/>
     <w:rsid w:val="00586D23"/>
+    <w:rsid w:val="005908E9"/>
     <w:rsid w:val="005912F7"/>
     <w:rsid w:val="005916CF"/>
+    <w:rsid w:val="00591777"/>
+    <w:rsid w:val="00592951"/>
     <w:rsid w:val="00592F5F"/>
     <w:rsid w:val="00593A78"/>
     <w:rsid w:val="00593BD7"/>
     <w:rsid w:val="0059573F"/>
     <w:rsid w:val="005957C8"/>
+    <w:rsid w:val="005968E6"/>
     <w:rsid w:val="0059712D"/>
     <w:rsid w:val="005976F2"/>
     <w:rsid w:val="0059783D"/>
+    <w:rsid w:val="005A0C84"/>
     <w:rsid w:val="005A1648"/>
+    <w:rsid w:val="005A18E3"/>
+    <w:rsid w:val="005A2246"/>
+    <w:rsid w:val="005A2FD2"/>
+    <w:rsid w:val="005A373F"/>
     <w:rsid w:val="005A38CE"/>
     <w:rsid w:val="005A397B"/>
     <w:rsid w:val="005A39C9"/>
+    <w:rsid w:val="005A4181"/>
     <w:rsid w:val="005A4283"/>
     <w:rsid w:val="005A44B6"/>
+    <w:rsid w:val="005A4C20"/>
     <w:rsid w:val="005A5592"/>
+    <w:rsid w:val="005A55FA"/>
     <w:rsid w:val="005A619D"/>
     <w:rsid w:val="005A64B2"/>
     <w:rsid w:val="005A6775"/>
     <w:rsid w:val="005A67C9"/>
     <w:rsid w:val="005A67FC"/>
     <w:rsid w:val="005A69E6"/>
+    <w:rsid w:val="005A6CB1"/>
     <w:rsid w:val="005A6E30"/>
     <w:rsid w:val="005B03E4"/>
     <w:rsid w:val="005B1FAC"/>
     <w:rsid w:val="005B2081"/>
     <w:rsid w:val="005B2266"/>
     <w:rsid w:val="005B2C2D"/>
     <w:rsid w:val="005B2C39"/>
+    <w:rsid w:val="005B3081"/>
     <w:rsid w:val="005B3AB1"/>
     <w:rsid w:val="005B5BE3"/>
     <w:rsid w:val="005B674F"/>
     <w:rsid w:val="005B6A2A"/>
     <w:rsid w:val="005B6B57"/>
     <w:rsid w:val="005B7063"/>
     <w:rsid w:val="005B78EE"/>
+    <w:rsid w:val="005C0BC7"/>
     <w:rsid w:val="005C2B3D"/>
     <w:rsid w:val="005C37AE"/>
     <w:rsid w:val="005C386B"/>
     <w:rsid w:val="005C38E6"/>
     <w:rsid w:val="005C433B"/>
+    <w:rsid w:val="005C46C4"/>
     <w:rsid w:val="005C6ABE"/>
     <w:rsid w:val="005C6EFC"/>
     <w:rsid w:val="005D0383"/>
     <w:rsid w:val="005D05AB"/>
     <w:rsid w:val="005D0C3D"/>
     <w:rsid w:val="005D17C5"/>
     <w:rsid w:val="005D2227"/>
     <w:rsid w:val="005D2265"/>
     <w:rsid w:val="005D2553"/>
     <w:rsid w:val="005D2BB8"/>
     <w:rsid w:val="005D2FC8"/>
     <w:rsid w:val="005D41CC"/>
+    <w:rsid w:val="005D4C90"/>
     <w:rsid w:val="005D522C"/>
     <w:rsid w:val="005D5388"/>
     <w:rsid w:val="005D653E"/>
     <w:rsid w:val="005D6CCD"/>
+    <w:rsid w:val="005D71C0"/>
     <w:rsid w:val="005E1E4C"/>
     <w:rsid w:val="005E275F"/>
     <w:rsid w:val="005E2C19"/>
     <w:rsid w:val="005E3956"/>
+    <w:rsid w:val="005E4E4A"/>
     <w:rsid w:val="005E5AA1"/>
+    <w:rsid w:val="005E6317"/>
     <w:rsid w:val="005E7404"/>
     <w:rsid w:val="005E7CC6"/>
     <w:rsid w:val="005F07CC"/>
     <w:rsid w:val="005F08A9"/>
+    <w:rsid w:val="005F18BF"/>
     <w:rsid w:val="005F39B6"/>
     <w:rsid w:val="005F4513"/>
     <w:rsid w:val="005F58D9"/>
     <w:rsid w:val="005F7042"/>
     <w:rsid w:val="005F71DB"/>
     <w:rsid w:val="005F7B7D"/>
     <w:rsid w:val="005F7C3A"/>
     <w:rsid w:val="005F7C78"/>
     <w:rsid w:val="0060074A"/>
+    <w:rsid w:val="00600816"/>
     <w:rsid w:val="0060088A"/>
     <w:rsid w:val="006025AF"/>
     <w:rsid w:val="00602DC0"/>
+    <w:rsid w:val="00602E02"/>
     <w:rsid w:val="006031A2"/>
     <w:rsid w:val="00604885"/>
     <w:rsid w:val="006052F0"/>
+    <w:rsid w:val="00607CA9"/>
     <w:rsid w:val="00607E47"/>
     <w:rsid w:val="00610717"/>
     <w:rsid w:val="00610BBE"/>
     <w:rsid w:val="00611A69"/>
     <w:rsid w:val="00615166"/>
     <w:rsid w:val="00615C27"/>
     <w:rsid w:val="00615E9B"/>
     <w:rsid w:val="0061604F"/>
     <w:rsid w:val="006168B9"/>
     <w:rsid w:val="006169A2"/>
     <w:rsid w:val="00617487"/>
+    <w:rsid w:val="00617DE6"/>
     <w:rsid w:val="00621C83"/>
     <w:rsid w:val="0062203D"/>
     <w:rsid w:val="00622241"/>
     <w:rsid w:val="00622F5D"/>
     <w:rsid w:val="00624ABE"/>
     <w:rsid w:val="00627DB7"/>
+    <w:rsid w:val="00630F06"/>
     <w:rsid w:val="00631226"/>
     <w:rsid w:val="00631434"/>
     <w:rsid w:val="00632D7E"/>
     <w:rsid w:val="00633B20"/>
+    <w:rsid w:val="00633BA7"/>
+    <w:rsid w:val="00634070"/>
     <w:rsid w:val="00636704"/>
     <w:rsid w:val="00637A50"/>
     <w:rsid w:val="0064093A"/>
     <w:rsid w:val="0064124D"/>
+    <w:rsid w:val="00641485"/>
     <w:rsid w:val="006416A2"/>
     <w:rsid w:val="00641827"/>
     <w:rsid w:val="00641D5C"/>
+    <w:rsid w:val="00642C84"/>
     <w:rsid w:val="006437E1"/>
     <w:rsid w:val="00643C11"/>
     <w:rsid w:val="00643FFB"/>
+    <w:rsid w:val="00644265"/>
     <w:rsid w:val="006445B6"/>
     <w:rsid w:val="00644FA5"/>
+    <w:rsid w:val="0064516D"/>
+    <w:rsid w:val="006468B2"/>
     <w:rsid w:val="00646F29"/>
     <w:rsid w:val="00646F44"/>
     <w:rsid w:val="0064725F"/>
     <w:rsid w:val="0064742C"/>
     <w:rsid w:val="00647798"/>
     <w:rsid w:val="00650404"/>
     <w:rsid w:val="006527D5"/>
     <w:rsid w:val="00653136"/>
     <w:rsid w:val="00653234"/>
     <w:rsid w:val="00653786"/>
     <w:rsid w:val="006537F1"/>
     <w:rsid w:val="0065385A"/>
     <w:rsid w:val="00653A9D"/>
+    <w:rsid w:val="00653BC7"/>
     <w:rsid w:val="00653F3A"/>
     <w:rsid w:val="0065417A"/>
     <w:rsid w:val="00654C69"/>
     <w:rsid w:val="006552E9"/>
     <w:rsid w:val="006553BF"/>
     <w:rsid w:val="006553F6"/>
     <w:rsid w:val="00656047"/>
+    <w:rsid w:val="006567B6"/>
     <w:rsid w:val="00656B37"/>
     <w:rsid w:val="006570E3"/>
     <w:rsid w:val="0065724E"/>
     <w:rsid w:val="00660931"/>
     <w:rsid w:val="00661880"/>
     <w:rsid w:val="00661CEC"/>
+    <w:rsid w:val="006622A4"/>
     <w:rsid w:val="006622BA"/>
     <w:rsid w:val="0066312F"/>
     <w:rsid w:val="006645F9"/>
     <w:rsid w:val="00664B32"/>
+    <w:rsid w:val="00664EC9"/>
+    <w:rsid w:val="00670B7B"/>
+    <w:rsid w:val="0067119E"/>
     <w:rsid w:val="00672091"/>
     <w:rsid w:val="00672230"/>
     <w:rsid w:val="006724BE"/>
     <w:rsid w:val="00672605"/>
     <w:rsid w:val="00672682"/>
     <w:rsid w:val="006740AF"/>
     <w:rsid w:val="00675035"/>
     <w:rsid w:val="0067547C"/>
+    <w:rsid w:val="00675B6A"/>
     <w:rsid w:val="006768B3"/>
     <w:rsid w:val="00677026"/>
     <w:rsid w:val="0068054A"/>
     <w:rsid w:val="00680801"/>
     <w:rsid w:val="006809ED"/>
     <w:rsid w:val="00680F98"/>
     <w:rsid w:val="006810DE"/>
+    <w:rsid w:val="0068114B"/>
     <w:rsid w:val="00681492"/>
     <w:rsid w:val="00681857"/>
     <w:rsid w:val="006819A5"/>
     <w:rsid w:val="00681AD2"/>
     <w:rsid w:val="0068280F"/>
     <w:rsid w:val="00682A28"/>
     <w:rsid w:val="006835A4"/>
     <w:rsid w:val="00684022"/>
     <w:rsid w:val="006843D5"/>
     <w:rsid w:val="006859AF"/>
     <w:rsid w:val="0069040F"/>
+    <w:rsid w:val="0069068D"/>
     <w:rsid w:val="00690B53"/>
+    <w:rsid w:val="00690BE1"/>
     <w:rsid w:val="00690C65"/>
     <w:rsid w:val="00690DBC"/>
     <w:rsid w:val="006911E1"/>
     <w:rsid w:val="006914B8"/>
     <w:rsid w:val="00692049"/>
+    <w:rsid w:val="00693E70"/>
+    <w:rsid w:val="00693F3F"/>
     <w:rsid w:val="006944A2"/>
+    <w:rsid w:val="006955B9"/>
     <w:rsid w:val="00695D24"/>
     <w:rsid w:val="00696083"/>
     <w:rsid w:val="006970EA"/>
     <w:rsid w:val="00697573"/>
     <w:rsid w:val="006A000E"/>
     <w:rsid w:val="006A0863"/>
     <w:rsid w:val="006A19EB"/>
     <w:rsid w:val="006A1ACF"/>
     <w:rsid w:val="006A3277"/>
     <w:rsid w:val="006A3BD0"/>
     <w:rsid w:val="006A3EA0"/>
     <w:rsid w:val="006A41DE"/>
+    <w:rsid w:val="006A448F"/>
     <w:rsid w:val="006A50DA"/>
     <w:rsid w:val="006A578C"/>
+    <w:rsid w:val="006A6437"/>
     <w:rsid w:val="006A65EC"/>
     <w:rsid w:val="006A67AC"/>
     <w:rsid w:val="006A6D12"/>
     <w:rsid w:val="006A7949"/>
     <w:rsid w:val="006A7B2E"/>
+    <w:rsid w:val="006B0568"/>
     <w:rsid w:val="006B10BE"/>
     <w:rsid w:val="006B1541"/>
+    <w:rsid w:val="006B1AD6"/>
     <w:rsid w:val="006B2AD7"/>
     <w:rsid w:val="006B43AC"/>
     <w:rsid w:val="006B48F2"/>
+    <w:rsid w:val="006B54AE"/>
     <w:rsid w:val="006B5F9D"/>
+    <w:rsid w:val="006B627D"/>
     <w:rsid w:val="006B65BE"/>
     <w:rsid w:val="006B662B"/>
     <w:rsid w:val="006B7A15"/>
     <w:rsid w:val="006C00F6"/>
     <w:rsid w:val="006C041A"/>
     <w:rsid w:val="006C04A5"/>
+    <w:rsid w:val="006C1F2A"/>
     <w:rsid w:val="006C207E"/>
     <w:rsid w:val="006C2724"/>
+    <w:rsid w:val="006C28B1"/>
+    <w:rsid w:val="006C2A83"/>
+    <w:rsid w:val="006C4F08"/>
     <w:rsid w:val="006C5E1D"/>
     <w:rsid w:val="006C6E48"/>
     <w:rsid w:val="006C7B84"/>
+    <w:rsid w:val="006D001D"/>
     <w:rsid w:val="006D2620"/>
     <w:rsid w:val="006D2988"/>
     <w:rsid w:val="006D29FB"/>
     <w:rsid w:val="006D2D1C"/>
+    <w:rsid w:val="006D2FB7"/>
     <w:rsid w:val="006D3720"/>
     <w:rsid w:val="006D4D36"/>
     <w:rsid w:val="006D51CA"/>
     <w:rsid w:val="006D7C1E"/>
     <w:rsid w:val="006E1C7C"/>
     <w:rsid w:val="006E1D8B"/>
     <w:rsid w:val="006E2087"/>
     <w:rsid w:val="006E22BC"/>
     <w:rsid w:val="006E2E72"/>
     <w:rsid w:val="006E439F"/>
     <w:rsid w:val="006E4A4E"/>
     <w:rsid w:val="006E5B19"/>
     <w:rsid w:val="006E6231"/>
     <w:rsid w:val="006E62D7"/>
     <w:rsid w:val="006F0082"/>
     <w:rsid w:val="006F273C"/>
+    <w:rsid w:val="006F28F5"/>
     <w:rsid w:val="006F2D2A"/>
     <w:rsid w:val="006F32B4"/>
     <w:rsid w:val="006F5FC4"/>
     <w:rsid w:val="006F6AAD"/>
+    <w:rsid w:val="007008E4"/>
+    <w:rsid w:val="00701744"/>
     <w:rsid w:val="007019FE"/>
     <w:rsid w:val="00701A1E"/>
     <w:rsid w:val="00701EFE"/>
     <w:rsid w:val="00702A85"/>
     <w:rsid w:val="00702DA1"/>
+    <w:rsid w:val="00703439"/>
     <w:rsid w:val="00703C26"/>
     <w:rsid w:val="00703D82"/>
     <w:rsid w:val="007040AE"/>
     <w:rsid w:val="007043B1"/>
     <w:rsid w:val="007049C7"/>
+    <w:rsid w:val="00705E57"/>
     <w:rsid w:val="00706D46"/>
     <w:rsid w:val="00710155"/>
     <w:rsid w:val="00710411"/>
     <w:rsid w:val="00710AD4"/>
     <w:rsid w:val="00710FE0"/>
     <w:rsid w:val="00712726"/>
     <w:rsid w:val="00713048"/>
     <w:rsid w:val="00713F67"/>
+    <w:rsid w:val="007143B4"/>
     <w:rsid w:val="00714B79"/>
+    <w:rsid w:val="00714CE7"/>
     <w:rsid w:val="00715435"/>
     <w:rsid w:val="00715EF4"/>
     <w:rsid w:val="0071659E"/>
     <w:rsid w:val="00716714"/>
     <w:rsid w:val="00717636"/>
     <w:rsid w:val="00721259"/>
     <w:rsid w:val="00721F79"/>
     <w:rsid w:val="00721FA5"/>
     <w:rsid w:val="007233DA"/>
     <w:rsid w:val="007239EC"/>
     <w:rsid w:val="00723D08"/>
     <w:rsid w:val="00725EFB"/>
     <w:rsid w:val="00726822"/>
     <w:rsid w:val="00727A55"/>
     <w:rsid w:val="00727CE8"/>
     <w:rsid w:val="00731518"/>
+    <w:rsid w:val="00731B9F"/>
     <w:rsid w:val="00731DCB"/>
     <w:rsid w:val="007326CD"/>
     <w:rsid w:val="0073307A"/>
+    <w:rsid w:val="00733799"/>
     <w:rsid w:val="00734B5C"/>
     <w:rsid w:val="00734CB6"/>
     <w:rsid w:val="0073568C"/>
     <w:rsid w:val="00735863"/>
     <w:rsid w:val="00735F7A"/>
     <w:rsid w:val="00735FB2"/>
     <w:rsid w:val="00736681"/>
     <w:rsid w:val="00737462"/>
     <w:rsid w:val="007374D1"/>
+    <w:rsid w:val="007416E7"/>
     <w:rsid w:val="00741810"/>
     <w:rsid w:val="00741E6B"/>
+    <w:rsid w:val="00741EC6"/>
     <w:rsid w:val="00742D0D"/>
     <w:rsid w:val="0074354A"/>
     <w:rsid w:val="00745A4C"/>
     <w:rsid w:val="00746C6E"/>
+    <w:rsid w:val="00747940"/>
     <w:rsid w:val="00747D2E"/>
+    <w:rsid w:val="00750493"/>
     <w:rsid w:val="007519D4"/>
     <w:rsid w:val="00751F63"/>
     <w:rsid w:val="00752204"/>
     <w:rsid w:val="00752447"/>
     <w:rsid w:val="007530C9"/>
     <w:rsid w:val="00755789"/>
     <w:rsid w:val="00756F3C"/>
     <w:rsid w:val="00757582"/>
     <w:rsid w:val="0075777C"/>
+    <w:rsid w:val="00757B20"/>
     <w:rsid w:val="007602AD"/>
     <w:rsid w:val="0076192C"/>
     <w:rsid w:val="00762559"/>
     <w:rsid w:val="00763BFB"/>
     <w:rsid w:val="00764FF8"/>
+    <w:rsid w:val="0076630D"/>
     <w:rsid w:val="00766BA1"/>
     <w:rsid w:val="00770BAC"/>
     <w:rsid w:val="0077400F"/>
     <w:rsid w:val="007748A5"/>
     <w:rsid w:val="007761B7"/>
+    <w:rsid w:val="007775E1"/>
     <w:rsid w:val="00780C0B"/>
     <w:rsid w:val="0078174D"/>
     <w:rsid w:val="0078281D"/>
+    <w:rsid w:val="007835ED"/>
     <w:rsid w:val="007836B2"/>
     <w:rsid w:val="00784BEC"/>
     <w:rsid w:val="007869B1"/>
+    <w:rsid w:val="00786CDE"/>
     <w:rsid w:val="00787EDA"/>
     <w:rsid w:val="007905E7"/>
+    <w:rsid w:val="00790631"/>
     <w:rsid w:val="00790AA2"/>
     <w:rsid w:val="00790DC5"/>
     <w:rsid w:val="00790E77"/>
     <w:rsid w:val="007913D6"/>
     <w:rsid w:val="00791DAC"/>
+    <w:rsid w:val="00792EE9"/>
+    <w:rsid w:val="00794134"/>
+    <w:rsid w:val="00794B11"/>
     <w:rsid w:val="00794F49"/>
     <w:rsid w:val="00795643"/>
     <w:rsid w:val="007959FF"/>
+    <w:rsid w:val="00796975"/>
     <w:rsid w:val="007975B3"/>
     <w:rsid w:val="007A03E3"/>
     <w:rsid w:val="007A1458"/>
     <w:rsid w:val="007A18DB"/>
+    <w:rsid w:val="007A2E39"/>
     <w:rsid w:val="007A33CB"/>
     <w:rsid w:val="007A391D"/>
     <w:rsid w:val="007A3C06"/>
     <w:rsid w:val="007A5207"/>
     <w:rsid w:val="007A61B6"/>
     <w:rsid w:val="007A6309"/>
     <w:rsid w:val="007A723D"/>
     <w:rsid w:val="007B0085"/>
     <w:rsid w:val="007B0B25"/>
     <w:rsid w:val="007B1249"/>
     <w:rsid w:val="007B188B"/>
     <w:rsid w:val="007B1B64"/>
     <w:rsid w:val="007B1D42"/>
+    <w:rsid w:val="007B3185"/>
     <w:rsid w:val="007B342E"/>
     <w:rsid w:val="007B37BE"/>
+    <w:rsid w:val="007B4FCF"/>
     <w:rsid w:val="007B54B3"/>
     <w:rsid w:val="007B639A"/>
     <w:rsid w:val="007B67EF"/>
     <w:rsid w:val="007B6F79"/>
     <w:rsid w:val="007C07DA"/>
     <w:rsid w:val="007C08E1"/>
+    <w:rsid w:val="007C2529"/>
     <w:rsid w:val="007C26C6"/>
     <w:rsid w:val="007C2AB8"/>
     <w:rsid w:val="007C3BF5"/>
+    <w:rsid w:val="007C3C36"/>
     <w:rsid w:val="007C425C"/>
     <w:rsid w:val="007C465D"/>
     <w:rsid w:val="007C4D40"/>
     <w:rsid w:val="007C61D7"/>
     <w:rsid w:val="007C65B4"/>
     <w:rsid w:val="007C71C3"/>
     <w:rsid w:val="007C7C66"/>
     <w:rsid w:val="007D03E5"/>
     <w:rsid w:val="007D06E2"/>
     <w:rsid w:val="007D09EE"/>
     <w:rsid w:val="007D0BC9"/>
+    <w:rsid w:val="007D1F77"/>
     <w:rsid w:val="007D236D"/>
     <w:rsid w:val="007D3521"/>
     <w:rsid w:val="007D4B50"/>
     <w:rsid w:val="007D4B87"/>
     <w:rsid w:val="007D4D96"/>
+    <w:rsid w:val="007D6732"/>
     <w:rsid w:val="007D6D03"/>
+    <w:rsid w:val="007D6FCD"/>
     <w:rsid w:val="007D746C"/>
     <w:rsid w:val="007D7575"/>
     <w:rsid w:val="007D7868"/>
     <w:rsid w:val="007D789D"/>
     <w:rsid w:val="007E0508"/>
     <w:rsid w:val="007E172E"/>
     <w:rsid w:val="007E411D"/>
     <w:rsid w:val="007E5137"/>
     <w:rsid w:val="007E53FF"/>
     <w:rsid w:val="007E57A4"/>
     <w:rsid w:val="007E582B"/>
     <w:rsid w:val="007E6414"/>
     <w:rsid w:val="007E64E5"/>
     <w:rsid w:val="007E7E27"/>
     <w:rsid w:val="007F1B2D"/>
     <w:rsid w:val="007F30C1"/>
+    <w:rsid w:val="007F525A"/>
     <w:rsid w:val="007F5ECF"/>
     <w:rsid w:val="007F6FC0"/>
     <w:rsid w:val="007F717E"/>
     <w:rsid w:val="00800246"/>
     <w:rsid w:val="008003BE"/>
     <w:rsid w:val="00800E6E"/>
     <w:rsid w:val="00801553"/>
     <w:rsid w:val="00801798"/>
+    <w:rsid w:val="00801EBD"/>
+    <w:rsid w:val="008022C2"/>
     <w:rsid w:val="00803853"/>
     <w:rsid w:val="00803A07"/>
     <w:rsid w:val="00803FF6"/>
+    <w:rsid w:val="00804426"/>
     <w:rsid w:val="008045A2"/>
     <w:rsid w:val="008059AB"/>
     <w:rsid w:val="00806209"/>
+    <w:rsid w:val="008069A1"/>
+    <w:rsid w:val="008101F6"/>
     <w:rsid w:val="00810813"/>
     <w:rsid w:val="00810F1B"/>
     <w:rsid w:val="00811F50"/>
     <w:rsid w:val="00812919"/>
+    <w:rsid w:val="00814782"/>
     <w:rsid w:val="00815616"/>
     <w:rsid w:val="008156F1"/>
     <w:rsid w:val="0081618E"/>
+    <w:rsid w:val="00816F40"/>
     <w:rsid w:val="00817422"/>
     <w:rsid w:val="008207FD"/>
+    <w:rsid w:val="008218E0"/>
+    <w:rsid w:val="00822B55"/>
     <w:rsid w:val="00822FBE"/>
     <w:rsid w:val="008240B9"/>
     <w:rsid w:val="00824429"/>
     <w:rsid w:val="0082565E"/>
     <w:rsid w:val="00830287"/>
     <w:rsid w:val="008303B6"/>
     <w:rsid w:val="0083072A"/>
     <w:rsid w:val="008317FD"/>
     <w:rsid w:val="00832BA7"/>
     <w:rsid w:val="00832BCA"/>
     <w:rsid w:val="00833435"/>
     <w:rsid w:val="00833ACE"/>
     <w:rsid w:val="00834595"/>
     <w:rsid w:val="0083543A"/>
     <w:rsid w:val="0083569F"/>
     <w:rsid w:val="00835BE8"/>
     <w:rsid w:val="00835EF0"/>
     <w:rsid w:val="00836DD2"/>
     <w:rsid w:val="008374CD"/>
     <w:rsid w:val="00840A1B"/>
     <w:rsid w:val="00840F4A"/>
     <w:rsid w:val="0084143F"/>
     <w:rsid w:val="00841B88"/>
     <w:rsid w:val="00842140"/>
+    <w:rsid w:val="00842374"/>
     <w:rsid w:val="0084345E"/>
     <w:rsid w:val="008438AC"/>
     <w:rsid w:val="00843A55"/>
+    <w:rsid w:val="00843C19"/>
     <w:rsid w:val="00843CA7"/>
     <w:rsid w:val="008453B1"/>
     <w:rsid w:val="00846865"/>
+    <w:rsid w:val="00847EBD"/>
     <w:rsid w:val="00850DE2"/>
     <w:rsid w:val="008513EE"/>
     <w:rsid w:val="008514D8"/>
+    <w:rsid w:val="0085154E"/>
     <w:rsid w:val="00851B37"/>
+    <w:rsid w:val="00851C00"/>
+    <w:rsid w:val="00851D3A"/>
     <w:rsid w:val="008539DE"/>
     <w:rsid w:val="00853B4C"/>
     <w:rsid w:val="00853C9B"/>
     <w:rsid w:val="008541E6"/>
     <w:rsid w:val="008545D0"/>
+    <w:rsid w:val="0085482B"/>
     <w:rsid w:val="0085491B"/>
     <w:rsid w:val="0085492F"/>
     <w:rsid w:val="00854CCC"/>
+    <w:rsid w:val="00854D1D"/>
+    <w:rsid w:val="00854E1D"/>
     <w:rsid w:val="00855164"/>
     <w:rsid w:val="00855187"/>
+    <w:rsid w:val="008557A8"/>
     <w:rsid w:val="00856E6C"/>
+    <w:rsid w:val="0085743E"/>
+    <w:rsid w:val="00857D1A"/>
     <w:rsid w:val="0086044C"/>
+    <w:rsid w:val="008611E6"/>
     <w:rsid w:val="0086308C"/>
     <w:rsid w:val="00863155"/>
     <w:rsid w:val="008631CB"/>
+    <w:rsid w:val="008633E3"/>
     <w:rsid w:val="00866DE5"/>
     <w:rsid w:val="00867E04"/>
     <w:rsid w:val="00867E5E"/>
     <w:rsid w:val="00871E56"/>
     <w:rsid w:val="00871EFD"/>
     <w:rsid w:val="00872029"/>
     <w:rsid w:val="00872DAC"/>
+    <w:rsid w:val="008731C2"/>
     <w:rsid w:val="00873FB4"/>
     <w:rsid w:val="00875025"/>
+    <w:rsid w:val="00875592"/>
     <w:rsid w:val="00876A6F"/>
+    <w:rsid w:val="00876AAA"/>
     <w:rsid w:val="00876CFB"/>
     <w:rsid w:val="008775F1"/>
     <w:rsid w:val="008777B6"/>
     <w:rsid w:val="008777F7"/>
     <w:rsid w:val="00880DAB"/>
     <w:rsid w:val="00881FE1"/>
     <w:rsid w:val="00883C91"/>
     <w:rsid w:val="00883D8B"/>
     <w:rsid w:val="00884DCA"/>
     <w:rsid w:val="008851FE"/>
     <w:rsid w:val="00885455"/>
+    <w:rsid w:val="00886213"/>
     <w:rsid w:val="00886F1E"/>
     <w:rsid w:val="008871BF"/>
+    <w:rsid w:val="008918FB"/>
     <w:rsid w:val="00891A4F"/>
     <w:rsid w:val="008927F5"/>
     <w:rsid w:val="00892AE5"/>
     <w:rsid w:val="00894299"/>
     <w:rsid w:val="00894432"/>
     <w:rsid w:val="0089492E"/>
     <w:rsid w:val="00894BB3"/>
     <w:rsid w:val="008951F3"/>
     <w:rsid w:val="0089533D"/>
     <w:rsid w:val="00895615"/>
     <w:rsid w:val="00895C70"/>
     <w:rsid w:val="00896BB6"/>
+    <w:rsid w:val="0089729B"/>
     <w:rsid w:val="00897897"/>
     <w:rsid w:val="008A0136"/>
+    <w:rsid w:val="008A0AA3"/>
     <w:rsid w:val="008A10B4"/>
+    <w:rsid w:val="008A1CC6"/>
     <w:rsid w:val="008A1F4E"/>
     <w:rsid w:val="008A1F98"/>
     <w:rsid w:val="008A1FEF"/>
     <w:rsid w:val="008A2238"/>
     <w:rsid w:val="008A3191"/>
     <w:rsid w:val="008A39E5"/>
     <w:rsid w:val="008A44AA"/>
     <w:rsid w:val="008A493A"/>
     <w:rsid w:val="008A6152"/>
     <w:rsid w:val="008A66A9"/>
     <w:rsid w:val="008B0D85"/>
     <w:rsid w:val="008B0F1C"/>
+    <w:rsid w:val="008B115D"/>
     <w:rsid w:val="008B2799"/>
     <w:rsid w:val="008B2F78"/>
     <w:rsid w:val="008B3255"/>
     <w:rsid w:val="008B3927"/>
+    <w:rsid w:val="008B39D9"/>
     <w:rsid w:val="008B5DBF"/>
+    <w:rsid w:val="008B6147"/>
     <w:rsid w:val="008B6596"/>
     <w:rsid w:val="008B6EE9"/>
+    <w:rsid w:val="008B72C7"/>
     <w:rsid w:val="008B758D"/>
     <w:rsid w:val="008B7CBF"/>
     <w:rsid w:val="008C0A8A"/>
     <w:rsid w:val="008C0FA4"/>
     <w:rsid w:val="008C2073"/>
     <w:rsid w:val="008C2C76"/>
     <w:rsid w:val="008C310C"/>
     <w:rsid w:val="008C329D"/>
     <w:rsid w:val="008C32D6"/>
     <w:rsid w:val="008C41C7"/>
+    <w:rsid w:val="008C4B15"/>
     <w:rsid w:val="008C4F0A"/>
     <w:rsid w:val="008C55CD"/>
     <w:rsid w:val="008C5705"/>
     <w:rsid w:val="008C573E"/>
     <w:rsid w:val="008C5ACC"/>
     <w:rsid w:val="008C7FD2"/>
     <w:rsid w:val="008D0729"/>
     <w:rsid w:val="008D0B0D"/>
     <w:rsid w:val="008D10F3"/>
+    <w:rsid w:val="008D1BA0"/>
     <w:rsid w:val="008D2A36"/>
     <w:rsid w:val="008D35B1"/>
     <w:rsid w:val="008D3FE2"/>
     <w:rsid w:val="008D7212"/>
+    <w:rsid w:val="008E01AE"/>
+    <w:rsid w:val="008E1A18"/>
     <w:rsid w:val="008E1FA8"/>
     <w:rsid w:val="008E1FF3"/>
     <w:rsid w:val="008E2B4B"/>
     <w:rsid w:val="008E31E5"/>
+    <w:rsid w:val="008E32EA"/>
     <w:rsid w:val="008E3658"/>
     <w:rsid w:val="008E42D3"/>
     <w:rsid w:val="008E5B6C"/>
     <w:rsid w:val="008E5E11"/>
     <w:rsid w:val="008E63E3"/>
     <w:rsid w:val="008E689A"/>
     <w:rsid w:val="008E6B4D"/>
     <w:rsid w:val="008E729C"/>
+    <w:rsid w:val="008E7463"/>
     <w:rsid w:val="008E7522"/>
     <w:rsid w:val="008F09BC"/>
     <w:rsid w:val="008F144D"/>
     <w:rsid w:val="008F16D3"/>
     <w:rsid w:val="008F3539"/>
     <w:rsid w:val="008F4356"/>
     <w:rsid w:val="008F4394"/>
     <w:rsid w:val="008F492F"/>
     <w:rsid w:val="008F4B28"/>
+    <w:rsid w:val="008F54D4"/>
     <w:rsid w:val="008F56D5"/>
     <w:rsid w:val="008F6738"/>
     <w:rsid w:val="008F6848"/>
     <w:rsid w:val="008F6D7A"/>
     <w:rsid w:val="008F72F2"/>
+    <w:rsid w:val="008F76B3"/>
     <w:rsid w:val="008F7D72"/>
     <w:rsid w:val="009004BD"/>
+    <w:rsid w:val="00900689"/>
     <w:rsid w:val="009006EF"/>
     <w:rsid w:val="00900B7B"/>
     <w:rsid w:val="00902831"/>
     <w:rsid w:val="009035E2"/>
+    <w:rsid w:val="009035E9"/>
     <w:rsid w:val="00903722"/>
     <w:rsid w:val="00904723"/>
     <w:rsid w:val="00905B49"/>
     <w:rsid w:val="00906A09"/>
     <w:rsid w:val="00906BA3"/>
     <w:rsid w:val="00906DBF"/>
     <w:rsid w:val="00907332"/>
     <w:rsid w:val="00907A89"/>
     <w:rsid w:val="00907DA0"/>
     <w:rsid w:val="00907E7D"/>
     <w:rsid w:val="00912544"/>
     <w:rsid w:val="00912608"/>
     <w:rsid w:val="00912947"/>
     <w:rsid w:val="00912B52"/>
+    <w:rsid w:val="009137E9"/>
     <w:rsid w:val="0091547C"/>
+    <w:rsid w:val="00915DF6"/>
     <w:rsid w:val="00917ADE"/>
     <w:rsid w:val="00920DAD"/>
+    <w:rsid w:val="009210FD"/>
     <w:rsid w:val="00921229"/>
     <w:rsid w:val="0092122C"/>
     <w:rsid w:val="00921481"/>
+    <w:rsid w:val="0092273F"/>
     <w:rsid w:val="00923054"/>
     <w:rsid w:val="00923992"/>
     <w:rsid w:val="009244A0"/>
+    <w:rsid w:val="00924B3B"/>
     <w:rsid w:val="00925BC2"/>
     <w:rsid w:val="00926F3F"/>
     <w:rsid w:val="009270A6"/>
     <w:rsid w:val="009271E6"/>
     <w:rsid w:val="00927786"/>
+    <w:rsid w:val="00927CC1"/>
     <w:rsid w:val="00927E6C"/>
+    <w:rsid w:val="009307CF"/>
+    <w:rsid w:val="00932D5B"/>
     <w:rsid w:val="00932FB6"/>
+    <w:rsid w:val="009335CE"/>
     <w:rsid w:val="00933C7F"/>
     <w:rsid w:val="00934359"/>
     <w:rsid w:val="0093435B"/>
+    <w:rsid w:val="0093437A"/>
     <w:rsid w:val="009352D1"/>
     <w:rsid w:val="00935C12"/>
     <w:rsid w:val="00935E3A"/>
     <w:rsid w:val="00936554"/>
     <w:rsid w:val="00936860"/>
+    <w:rsid w:val="00936A6B"/>
     <w:rsid w:val="00940DEA"/>
     <w:rsid w:val="009411E0"/>
     <w:rsid w:val="00942404"/>
     <w:rsid w:val="0094246A"/>
     <w:rsid w:val="009426C3"/>
     <w:rsid w:val="00942E98"/>
     <w:rsid w:val="009437AD"/>
     <w:rsid w:val="00944CCB"/>
     <w:rsid w:val="00944E2F"/>
     <w:rsid w:val="00945479"/>
     <w:rsid w:val="0094555A"/>
     <w:rsid w:val="009456C2"/>
     <w:rsid w:val="00945F13"/>
     <w:rsid w:val="009464CD"/>
     <w:rsid w:val="00946A52"/>
+    <w:rsid w:val="00946DE9"/>
     <w:rsid w:val="00947B36"/>
     <w:rsid w:val="00947D59"/>
     <w:rsid w:val="00951071"/>
     <w:rsid w:val="00953E27"/>
     <w:rsid w:val="00955325"/>
     <w:rsid w:val="00955AE3"/>
     <w:rsid w:val="009564F1"/>
     <w:rsid w:val="00956884"/>
     <w:rsid w:val="009569A6"/>
     <w:rsid w:val="00956D58"/>
     <w:rsid w:val="00957568"/>
     <w:rsid w:val="00957F8B"/>
     <w:rsid w:val="00960A5C"/>
+    <w:rsid w:val="00960CD6"/>
     <w:rsid w:val="009611CE"/>
     <w:rsid w:val="00961AB3"/>
+    <w:rsid w:val="00961EE6"/>
     <w:rsid w:val="00962782"/>
     <w:rsid w:val="00962B1E"/>
     <w:rsid w:val="009642B6"/>
     <w:rsid w:val="00965763"/>
     <w:rsid w:val="00965D66"/>
     <w:rsid w:val="009661CA"/>
     <w:rsid w:val="00967F2F"/>
     <w:rsid w:val="00970C8C"/>
     <w:rsid w:val="00971797"/>
     <w:rsid w:val="00972164"/>
     <w:rsid w:val="009727B7"/>
+    <w:rsid w:val="00972CB3"/>
     <w:rsid w:val="00973AF2"/>
     <w:rsid w:val="00973C3E"/>
     <w:rsid w:val="00974C70"/>
     <w:rsid w:val="009752B0"/>
+    <w:rsid w:val="0097540E"/>
+    <w:rsid w:val="00975FBC"/>
+    <w:rsid w:val="009763AD"/>
     <w:rsid w:val="00977301"/>
+    <w:rsid w:val="009773F7"/>
+    <w:rsid w:val="00977824"/>
+    <w:rsid w:val="00977DCC"/>
+    <w:rsid w:val="0098055E"/>
     <w:rsid w:val="00980DE7"/>
     <w:rsid w:val="009818DC"/>
     <w:rsid w:val="00981925"/>
     <w:rsid w:val="009823BC"/>
     <w:rsid w:val="00983A6D"/>
     <w:rsid w:val="00983B97"/>
+    <w:rsid w:val="00983E1E"/>
     <w:rsid w:val="00983E60"/>
     <w:rsid w:val="0098449D"/>
     <w:rsid w:val="00984FED"/>
     <w:rsid w:val="009853E8"/>
     <w:rsid w:val="009856EE"/>
     <w:rsid w:val="00987470"/>
     <w:rsid w:val="009878AA"/>
     <w:rsid w:val="0098792A"/>
     <w:rsid w:val="00987E46"/>
+    <w:rsid w:val="00990046"/>
     <w:rsid w:val="0099023B"/>
     <w:rsid w:val="009909CA"/>
     <w:rsid w:val="00990A82"/>
     <w:rsid w:val="009911AB"/>
     <w:rsid w:val="009911E7"/>
+    <w:rsid w:val="00992CF6"/>
     <w:rsid w:val="00993CB2"/>
     <w:rsid w:val="00993CED"/>
     <w:rsid w:val="00994FE9"/>
     <w:rsid w:val="00995255"/>
     <w:rsid w:val="00996018"/>
     <w:rsid w:val="009965EC"/>
     <w:rsid w:val="00997692"/>
+    <w:rsid w:val="009976C4"/>
     <w:rsid w:val="009A0EDB"/>
     <w:rsid w:val="009A0EF0"/>
     <w:rsid w:val="009A214C"/>
     <w:rsid w:val="009A22C5"/>
     <w:rsid w:val="009A25F5"/>
+    <w:rsid w:val="009A2618"/>
     <w:rsid w:val="009A2D57"/>
+    <w:rsid w:val="009A402A"/>
+    <w:rsid w:val="009A514C"/>
     <w:rsid w:val="009A569C"/>
     <w:rsid w:val="009A595A"/>
     <w:rsid w:val="009A5B91"/>
+    <w:rsid w:val="009A713C"/>
     <w:rsid w:val="009B0167"/>
     <w:rsid w:val="009B26F9"/>
     <w:rsid w:val="009B2BB0"/>
     <w:rsid w:val="009B43F0"/>
+    <w:rsid w:val="009B4AEA"/>
     <w:rsid w:val="009B53B4"/>
     <w:rsid w:val="009B5F04"/>
     <w:rsid w:val="009B68E8"/>
     <w:rsid w:val="009B6EF5"/>
     <w:rsid w:val="009B7208"/>
     <w:rsid w:val="009C071D"/>
     <w:rsid w:val="009C12DF"/>
     <w:rsid w:val="009C2F53"/>
     <w:rsid w:val="009C32EB"/>
     <w:rsid w:val="009C42F7"/>
     <w:rsid w:val="009C4429"/>
+    <w:rsid w:val="009C4437"/>
     <w:rsid w:val="009C5AAB"/>
     <w:rsid w:val="009C60B8"/>
     <w:rsid w:val="009C62D7"/>
     <w:rsid w:val="009C72AE"/>
     <w:rsid w:val="009C7511"/>
     <w:rsid w:val="009C7694"/>
     <w:rsid w:val="009C7A30"/>
     <w:rsid w:val="009D01DB"/>
     <w:rsid w:val="009D1FD7"/>
     <w:rsid w:val="009D21C4"/>
     <w:rsid w:val="009D32BC"/>
     <w:rsid w:val="009D3AEA"/>
+    <w:rsid w:val="009D55B3"/>
     <w:rsid w:val="009D5AC1"/>
+    <w:rsid w:val="009D60C4"/>
     <w:rsid w:val="009D6A6A"/>
     <w:rsid w:val="009D7189"/>
     <w:rsid w:val="009D7472"/>
+    <w:rsid w:val="009E2F82"/>
+    <w:rsid w:val="009E348B"/>
     <w:rsid w:val="009E3B34"/>
     <w:rsid w:val="009E4831"/>
     <w:rsid w:val="009E4E8E"/>
+    <w:rsid w:val="009E653E"/>
     <w:rsid w:val="009E6A91"/>
     <w:rsid w:val="009E774F"/>
     <w:rsid w:val="009E79B6"/>
+    <w:rsid w:val="009E7ACC"/>
     <w:rsid w:val="009F0231"/>
     <w:rsid w:val="009F0358"/>
     <w:rsid w:val="009F0C0B"/>
     <w:rsid w:val="009F0ED7"/>
+    <w:rsid w:val="009F1627"/>
     <w:rsid w:val="009F1ADD"/>
     <w:rsid w:val="009F1D21"/>
     <w:rsid w:val="009F20B6"/>
     <w:rsid w:val="009F26B2"/>
     <w:rsid w:val="009F28F8"/>
     <w:rsid w:val="009F3CCC"/>
     <w:rsid w:val="009F4205"/>
     <w:rsid w:val="009F426A"/>
     <w:rsid w:val="009F4361"/>
     <w:rsid w:val="009F4D2C"/>
     <w:rsid w:val="009F51DC"/>
     <w:rsid w:val="009F56E5"/>
     <w:rsid w:val="009F7387"/>
     <w:rsid w:val="009F7FEB"/>
     <w:rsid w:val="00A005DE"/>
     <w:rsid w:val="00A01121"/>
+    <w:rsid w:val="00A02D2B"/>
     <w:rsid w:val="00A0375F"/>
     <w:rsid w:val="00A03E3A"/>
     <w:rsid w:val="00A03E3E"/>
     <w:rsid w:val="00A05AD4"/>
     <w:rsid w:val="00A05DF8"/>
     <w:rsid w:val="00A06197"/>
     <w:rsid w:val="00A07159"/>
     <w:rsid w:val="00A07540"/>
+    <w:rsid w:val="00A075E4"/>
+    <w:rsid w:val="00A076BE"/>
     <w:rsid w:val="00A118BF"/>
     <w:rsid w:val="00A11B81"/>
     <w:rsid w:val="00A11C1B"/>
     <w:rsid w:val="00A11EE8"/>
+    <w:rsid w:val="00A1369F"/>
     <w:rsid w:val="00A13E4E"/>
     <w:rsid w:val="00A1400E"/>
+    <w:rsid w:val="00A143EF"/>
     <w:rsid w:val="00A14415"/>
     <w:rsid w:val="00A14622"/>
     <w:rsid w:val="00A15EC6"/>
     <w:rsid w:val="00A17984"/>
     <w:rsid w:val="00A20039"/>
     <w:rsid w:val="00A21D75"/>
     <w:rsid w:val="00A2253A"/>
     <w:rsid w:val="00A256A9"/>
+    <w:rsid w:val="00A25F9E"/>
     <w:rsid w:val="00A26A0F"/>
+    <w:rsid w:val="00A30198"/>
     <w:rsid w:val="00A30200"/>
     <w:rsid w:val="00A30795"/>
     <w:rsid w:val="00A30A16"/>
     <w:rsid w:val="00A328B2"/>
+    <w:rsid w:val="00A32EAA"/>
     <w:rsid w:val="00A332C0"/>
     <w:rsid w:val="00A33315"/>
     <w:rsid w:val="00A33E41"/>
     <w:rsid w:val="00A33EB0"/>
     <w:rsid w:val="00A34751"/>
     <w:rsid w:val="00A35DCF"/>
     <w:rsid w:val="00A3694C"/>
+    <w:rsid w:val="00A37E44"/>
     <w:rsid w:val="00A37EC7"/>
     <w:rsid w:val="00A37F9C"/>
     <w:rsid w:val="00A4148C"/>
     <w:rsid w:val="00A41819"/>
     <w:rsid w:val="00A41B9F"/>
     <w:rsid w:val="00A432ED"/>
     <w:rsid w:val="00A43499"/>
     <w:rsid w:val="00A43E41"/>
     <w:rsid w:val="00A44F30"/>
     <w:rsid w:val="00A451D3"/>
     <w:rsid w:val="00A456F7"/>
     <w:rsid w:val="00A45871"/>
+    <w:rsid w:val="00A46641"/>
+    <w:rsid w:val="00A468C9"/>
     <w:rsid w:val="00A47914"/>
     <w:rsid w:val="00A5057D"/>
     <w:rsid w:val="00A51193"/>
     <w:rsid w:val="00A513E1"/>
     <w:rsid w:val="00A517F2"/>
     <w:rsid w:val="00A521CE"/>
     <w:rsid w:val="00A53242"/>
     <w:rsid w:val="00A53771"/>
     <w:rsid w:val="00A53F0A"/>
     <w:rsid w:val="00A53F63"/>
+    <w:rsid w:val="00A5406B"/>
     <w:rsid w:val="00A546FD"/>
     <w:rsid w:val="00A5525B"/>
     <w:rsid w:val="00A557EC"/>
     <w:rsid w:val="00A5728A"/>
     <w:rsid w:val="00A57AC3"/>
     <w:rsid w:val="00A57B98"/>
+    <w:rsid w:val="00A57D5F"/>
     <w:rsid w:val="00A607BD"/>
     <w:rsid w:val="00A609FF"/>
     <w:rsid w:val="00A60B4C"/>
+    <w:rsid w:val="00A60D36"/>
     <w:rsid w:val="00A613A9"/>
     <w:rsid w:val="00A61568"/>
+    <w:rsid w:val="00A61BA6"/>
     <w:rsid w:val="00A62240"/>
     <w:rsid w:val="00A624F8"/>
     <w:rsid w:val="00A62839"/>
     <w:rsid w:val="00A62DE1"/>
     <w:rsid w:val="00A635A4"/>
     <w:rsid w:val="00A63BBB"/>
     <w:rsid w:val="00A63DD5"/>
+    <w:rsid w:val="00A640B3"/>
     <w:rsid w:val="00A640E2"/>
     <w:rsid w:val="00A64F44"/>
     <w:rsid w:val="00A65012"/>
     <w:rsid w:val="00A6545A"/>
     <w:rsid w:val="00A66ABB"/>
     <w:rsid w:val="00A66B88"/>
     <w:rsid w:val="00A70339"/>
     <w:rsid w:val="00A71B50"/>
     <w:rsid w:val="00A727F5"/>
     <w:rsid w:val="00A72838"/>
     <w:rsid w:val="00A72CDB"/>
     <w:rsid w:val="00A73887"/>
+    <w:rsid w:val="00A73BB7"/>
     <w:rsid w:val="00A744A3"/>
     <w:rsid w:val="00A74F4F"/>
     <w:rsid w:val="00A75CA3"/>
+    <w:rsid w:val="00A76205"/>
     <w:rsid w:val="00A767E5"/>
     <w:rsid w:val="00A77C7C"/>
     <w:rsid w:val="00A80002"/>
     <w:rsid w:val="00A80A5C"/>
     <w:rsid w:val="00A80BD7"/>
     <w:rsid w:val="00A818C3"/>
     <w:rsid w:val="00A820AE"/>
+    <w:rsid w:val="00A827A2"/>
     <w:rsid w:val="00A82C09"/>
     <w:rsid w:val="00A83A87"/>
     <w:rsid w:val="00A83FCD"/>
     <w:rsid w:val="00A84EF2"/>
     <w:rsid w:val="00A850D6"/>
+    <w:rsid w:val="00A8731D"/>
     <w:rsid w:val="00A91EF2"/>
     <w:rsid w:val="00A92208"/>
     <w:rsid w:val="00A93EEB"/>
     <w:rsid w:val="00A9414E"/>
     <w:rsid w:val="00A94784"/>
+    <w:rsid w:val="00A956EE"/>
+    <w:rsid w:val="00A97FD2"/>
     <w:rsid w:val="00AA048B"/>
     <w:rsid w:val="00AA16CF"/>
     <w:rsid w:val="00AA20BD"/>
+    <w:rsid w:val="00AA2321"/>
     <w:rsid w:val="00AA2FD0"/>
     <w:rsid w:val="00AA37B2"/>
     <w:rsid w:val="00AA3AF0"/>
+    <w:rsid w:val="00AA3DAA"/>
     <w:rsid w:val="00AA3F76"/>
     <w:rsid w:val="00AA472C"/>
     <w:rsid w:val="00AA715E"/>
+    <w:rsid w:val="00AA7F8A"/>
     <w:rsid w:val="00AB04A8"/>
     <w:rsid w:val="00AB15F2"/>
     <w:rsid w:val="00AB1D93"/>
     <w:rsid w:val="00AB1DCA"/>
     <w:rsid w:val="00AB2113"/>
     <w:rsid w:val="00AB243E"/>
     <w:rsid w:val="00AB4202"/>
+    <w:rsid w:val="00AB5DA5"/>
     <w:rsid w:val="00AB6C58"/>
     <w:rsid w:val="00AB6FC8"/>
     <w:rsid w:val="00AB7C48"/>
     <w:rsid w:val="00AC03D0"/>
     <w:rsid w:val="00AC0C02"/>
     <w:rsid w:val="00AC2E4D"/>
+    <w:rsid w:val="00AC4A8F"/>
     <w:rsid w:val="00AC62EC"/>
     <w:rsid w:val="00AC6E61"/>
+    <w:rsid w:val="00AC7006"/>
     <w:rsid w:val="00AC7729"/>
     <w:rsid w:val="00AD0BEF"/>
     <w:rsid w:val="00AD0C40"/>
     <w:rsid w:val="00AD12AC"/>
     <w:rsid w:val="00AD130C"/>
     <w:rsid w:val="00AD16FC"/>
+    <w:rsid w:val="00AD185A"/>
     <w:rsid w:val="00AD20AA"/>
     <w:rsid w:val="00AD2537"/>
     <w:rsid w:val="00AD2ACC"/>
     <w:rsid w:val="00AD325A"/>
+    <w:rsid w:val="00AD3613"/>
+    <w:rsid w:val="00AD3ABD"/>
     <w:rsid w:val="00AD3AD5"/>
+    <w:rsid w:val="00AD3C68"/>
     <w:rsid w:val="00AD4434"/>
     <w:rsid w:val="00AD4999"/>
+    <w:rsid w:val="00AD4E2D"/>
+    <w:rsid w:val="00AD4FEA"/>
     <w:rsid w:val="00AD6079"/>
+    <w:rsid w:val="00AD747F"/>
     <w:rsid w:val="00AE0456"/>
     <w:rsid w:val="00AE18EE"/>
+    <w:rsid w:val="00AE332D"/>
     <w:rsid w:val="00AE3C92"/>
     <w:rsid w:val="00AE4E9A"/>
     <w:rsid w:val="00AE52BB"/>
     <w:rsid w:val="00AE60CB"/>
     <w:rsid w:val="00AE7343"/>
     <w:rsid w:val="00AF13CF"/>
     <w:rsid w:val="00AF19DC"/>
     <w:rsid w:val="00AF1BC0"/>
+    <w:rsid w:val="00AF26B0"/>
     <w:rsid w:val="00AF57FF"/>
     <w:rsid w:val="00AF61E5"/>
     <w:rsid w:val="00AF6BF6"/>
     <w:rsid w:val="00B003E7"/>
+    <w:rsid w:val="00B02FD0"/>
     <w:rsid w:val="00B036FE"/>
     <w:rsid w:val="00B03B36"/>
     <w:rsid w:val="00B03F97"/>
     <w:rsid w:val="00B043CB"/>
     <w:rsid w:val="00B047C5"/>
     <w:rsid w:val="00B049AF"/>
     <w:rsid w:val="00B0533C"/>
     <w:rsid w:val="00B0564D"/>
+    <w:rsid w:val="00B060B3"/>
     <w:rsid w:val="00B0668F"/>
     <w:rsid w:val="00B070FE"/>
     <w:rsid w:val="00B07E58"/>
     <w:rsid w:val="00B10ABF"/>
+    <w:rsid w:val="00B10F72"/>
+    <w:rsid w:val="00B12B2F"/>
     <w:rsid w:val="00B12DC7"/>
     <w:rsid w:val="00B13087"/>
     <w:rsid w:val="00B13627"/>
     <w:rsid w:val="00B14216"/>
     <w:rsid w:val="00B1430A"/>
     <w:rsid w:val="00B14A42"/>
     <w:rsid w:val="00B14B7B"/>
     <w:rsid w:val="00B14C20"/>
     <w:rsid w:val="00B14CD9"/>
     <w:rsid w:val="00B14FF0"/>
     <w:rsid w:val="00B156D9"/>
     <w:rsid w:val="00B161D1"/>
     <w:rsid w:val="00B16250"/>
     <w:rsid w:val="00B2002A"/>
     <w:rsid w:val="00B201B6"/>
     <w:rsid w:val="00B2047B"/>
     <w:rsid w:val="00B20ABB"/>
     <w:rsid w:val="00B20C1D"/>
     <w:rsid w:val="00B210A9"/>
     <w:rsid w:val="00B210CF"/>
     <w:rsid w:val="00B2134E"/>
     <w:rsid w:val="00B21422"/>
+    <w:rsid w:val="00B22A0C"/>
     <w:rsid w:val="00B22AAE"/>
     <w:rsid w:val="00B22D11"/>
     <w:rsid w:val="00B2385A"/>
     <w:rsid w:val="00B23EBB"/>
     <w:rsid w:val="00B23F91"/>
     <w:rsid w:val="00B246C5"/>
     <w:rsid w:val="00B25FBE"/>
     <w:rsid w:val="00B26384"/>
+    <w:rsid w:val="00B26DF4"/>
     <w:rsid w:val="00B27824"/>
     <w:rsid w:val="00B27BDB"/>
     <w:rsid w:val="00B27D74"/>
     <w:rsid w:val="00B30C9E"/>
     <w:rsid w:val="00B30E1D"/>
     <w:rsid w:val="00B31690"/>
     <w:rsid w:val="00B31AEB"/>
     <w:rsid w:val="00B31DDD"/>
     <w:rsid w:val="00B32A3C"/>
     <w:rsid w:val="00B32C37"/>
     <w:rsid w:val="00B33520"/>
     <w:rsid w:val="00B34C56"/>
     <w:rsid w:val="00B34D54"/>
     <w:rsid w:val="00B35B5B"/>
     <w:rsid w:val="00B35C3E"/>
     <w:rsid w:val="00B35DD2"/>
     <w:rsid w:val="00B364A2"/>
     <w:rsid w:val="00B36568"/>
+    <w:rsid w:val="00B37B24"/>
     <w:rsid w:val="00B37D72"/>
     <w:rsid w:val="00B37E74"/>
     <w:rsid w:val="00B4172B"/>
     <w:rsid w:val="00B41D20"/>
     <w:rsid w:val="00B41DC4"/>
     <w:rsid w:val="00B42947"/>
     <w:rsid w:val="00B42F12"/>
     <w:rsid w:val="00B42F37"/>
     <w:rsid w:val="00B439A3"/>
     <w:rsid w:val="00B4562B"/>
+    <w:rsid w:val="00B45B97"/>
     <w:rsid w:val="00B45E89"/>
     <w:rsid w:val="00B46079"/>
     <w:rsid w:val="00B46381"/>
     <w:rsid w:val="00B46519"/>
     <w:rsid w:val="00B46788"/>
     <w:rsid w:val="00B468CC"/>
     <w:rsid w:val="00B47548"/>
     <w:rsid w:val="00B47E0D"/>
     <w:rsid w:val="00B50CF6"/>
     <w:rsid w:val="00B5101E"/>
+    <w:rsid w:val="00B51203"/>
     <w:rsid w:val="00B5140D"/>
     <w:rsid w:val="00B51B99"/>
     <w:rsid w:val="00B51FF7"/>
     <w:rsid w:val="00B52E23"/>
+    <w:rsid w:val="00B5401B"/>
     <w:rsid w:val="00B541AB"/>
+    <w:rsid w:val="00B545A1"/>
     <w:rsid w:val="00B55CE0"/>
     <w:rsid w:val="00B56A89"/>
+    <w:rsid w:val="00B57E9E"/>
+    <w:rsid w:val="00B60CA0"/>
     <w:rsid w:val="00B61DC1"/>
     <w:rsid w:val="00B61F81"/>
     <w:rsid w:val="00B62488"/>
     <w:rsid w:val="00B63CA0"/>
     <w:rsid w:val="00B65D10"/>
+    <w:rsid w:val="00B66130"/>
     <w:rsid w:val="00B66152"/>
     <w:rsid w:val="00B665B7"/>
     <w:rsid w:val="00B66C6E"/>
+    <w:rsid w:val="00B66CBC"/>
+    <w:rsid w:val="00B66EF5"/>
     <w:rsid w:val="00B67666"/>
+    <w:rsid w:val="00B67A97"/>
     <w:rsid w:val="00B67AE3"/>
+    <w:rsid w:val="00B705DF"/>
     <w:rsid w:val="00B71D0C"/>
+    <w:rsid w:val="00B71D77"/>
     <w:rsid w:val="00B71FA9"/>
     <w:rsid w:val="00B720F4"/>
     <w:rsid w:val="00B73278"/>
     <w:rsid w:val="00B73484"/>
     <w:rsid w:val="00B73B0D"/>
     <w:rsid w:val="00B74BA3"/>
     <w:rsid w:val="00B75EA9"/>
     <w:rsid w:val="00B761D1"/>
+    <w:rsid w:val="00B766C7"/>
+    <w:rsid w:val="00B76834"/>
     <w:rsid w:val="00B807C9"/>
     <w:rsid w:val="00B81BED"/>
     <w:rsid w:val="00B81DB5"/>
+    <w:rsid w:val="00B828B7"/>
     <w:rsid w:val="00B82AA3"/>
     <w:rsid w:val="00B82F97"/>
     <w:rsid w:val="00B83064"/>
+    <w:rsid w:val="00B83D07"/>
     <w:rsid w:val="00B8576C"/>
+    <w:rsid w:val="00B85AB4"/>
     <w:rsid w:val="00B8698C"/>
     <w:rsid w:val="00B86C2B"/>
     <w:rsid w:val="00B87641"/>
     <w:rsid w:val="00B87BF7"/>
     <w:rsid w:val="00B903CB"/>
     <w:rsid w:val="00B90BE0"/>
+    <w:rsid w:val="00B91222"/>
     <w:rsid w:val="00B91533"/>
     <w:rsid w:val="00B9175E"/>
+    <w:rsid w:val="00B92FD7"/>
+    <w:rsid w:val="00B934B2"/>
+    <w:rsid w:val="00B93672"/>
     <w:rsid w:val="00B93AD0"/>
     <w:rsid w:val="00B93D49"/>
     <w:rsid w:val="00B9402C"/>
     <w:rsid w:val="00B94B19"/>
     <w:rsid w:val="00B95386"/>
     <w:rsid w:val="00B954C5"/>
     <w:rsid w:val="00B955E8"/>
     <w:rsid w:val="00B96FCB"/>
     <w:rsid w:val="00B979D3"/>
     <w:rsid w:val="00BA0867"/>
+    <w:rsid w:val="00BA0B19"/>
     <w:rsid w:val="00BA118C"/>
     <w:rsid w:val="00BA1EF1"/>
     <w:rsid w:val="00BA22AF"/>
+    <w:rsid w:val="00BA2DF6"/>
     <w:rsid w:val="00BA2F64"/>
     <w:rsid w:val="00BA3B5B"/>
+    <w:rsid w:val="00BA3CB9"/>
+    <w:rsid w:val="00BA4FF7"/>
+    <w:rsid w:val="00BA5017"/>
+    <w:rsid w:val="00BA5A65"/>
+    <w:rsid w:val="00BA5C64"/>
     <w:rsid w:val="00BA5F5C"/>
     <w:rsid w:val="00BB1191"/>
     <w:rsid w:val="00BB1491"/>
     <w:rsid w:val="00BB14B7"/>
     <w:rsid w:val="00BB225B"/>
     <w:rsid w:val="00BB27B5"/>
     <w:rsid w:val="00BB49B8"/>
+    <w:rsid w:val="00BB66C1"/>
     <w:rsid w:val="00BB6A10"/>
     <w:rsid w:val="00BC0EA0"/>
     <w:rsid w:val="00BC1417"/>
     <w:rsid w:val="00BC2677"/>
+    <w:rsid w:val="00BC2995"/>
+    <w:rsid w:val="00BC3BC7"/>
     <w:rsid w:val="00BC3DF0"/>
     <w:rsid w:val="00BC46C3"/>
     <w:rsid w:val="00BC4B04"/>
     <w:rsid w:val="00BC65E4"/>
+    <w:rsid w:val="00BC6764"/>
     <w:rsid w:val="00BC6E2B"/>
     <w:rsid w:val="00BC6EC2"/>
     <w:rsid w:val="00BC7053"/>
     <w:rsid w:val="00BC72E2"/>
     <w:rsid w:val="00BC73F3"/>
     <w:rsid w:val="00BD04BD"/>
     <w:rsid w:val="00BD1415"/>
+    <w:rsid w:val="00BD2DDB"/>
     <w:rsid w:val="00BD31C4"/>
     <w:rsid w:val="00BD35E6"/>
     <w:rsid w:val="00BD3C31"/>
     <w:rsid w:val="00BD5870"/>
     <w:rsid w:val="00BD60F2"/>
     <w:rsid w:val="00BD6AB9"/>
+    <w:rsid w:val="00BE002B"/>
     <w:rsid w:val="00BE0AA1"/>
     <w:rsid w:val="00BE1973"/>
     <w:rsid w:val="00BE1D77"/>
     <w:rsid w:val="00BE2DBA"/>
     <w:rsid w:val="00BE3074"/>
     <w:rsid w:val="00BE30BB"/>
     <w:rsid w:val="00BE3431"/>
     <w:rsid w:val="00BE3A02"/>
     <w:rsid w:val="00BE7F45"/>
     <w:rsid w:val="00BF07B0"/>
+    <w:rsid w:val="00BF1477"/>
     <w:rsid w:val="00BF1BF2"/>
     <w:rsid w:val="00BF21D9"/>
     <w:rsid w:val="00BF2F99"/>
     <w:rsid w:val="00BF3DF6"/>
     <w:rsid w:val="00BF4225"/>
+    <w:rsid w:val="00BF4264"/>
     <w:rsid w:val="00BF443D"/>
+    <w:rsid w:val="00BF44D7"/>
     <w:rsid w:val="00BF4BA4"/>
     <w:rsid w:val="00BF6CDB"/>
     <w:rsid w:val="00BF7D21"/>
     <w:rsid w:val="00C0017A"/>
     <w:rsid w:val="00C0149E"/>
     <w:rsid w:val="00C02D01"/>
     <w:rsid w:val="00C02FE0"/>
     <w:rsid w:val="00C03309"/>
+    <w:rsid w:val="00C04751"/>
     <w:rsid w:val="00C05478"/>
+    <w:rsid w:val="00C05591"/>
+    <w:rsid w:val="00C06010"/>
     <w:rsid w:val="00C06E8F"/>
     <w:rsid w:val="00C072B2"/>
     <w:rsid w:val="00C079D6"/>
     <w:rsid w:val="00C10541"/>
     <w:rsid w:val="00C109B5"/>
     <w:rsid w:val="00C11CD7"/>
     <w:rsid w:val="00C12826"/>
     <w:rsid w:val="00C132EB"/>
     <w:rsid w:val="00C14AC0"/>
     <w:rsid w:val="00C15058"/>
     <w:rsid w:val="00C15216"/>
     <w:rsid w:val="00C152AF"/>
     <w:rsid w:val="00C15BD6"/>
     <w:rsid w:val="00C15F0E"/>
     <w:rsid w:val="00C15F7D"/>
     <w:rsid w:val="00C16A28"/>
     <w:rsid w:val="00C16E3B"/>
     <w:rsid w:val="00C17C8A"/>
     <w:rsid w:val="00C20BCB"/>
     <w:rsid w:val="00C21003"/>
     <w:rsid w:val="00C2109D"/>
     <w:rsid w:val="00C210E3"/>
     <w:rsid w:val="00C21921"/>
     <w:rsid w:val="00C21ADD"/>
     <w:rsid w:val="00C220AF"/>
+    <w:rsid w:val="00C223E0"/>
     <w:rsid w:val="00C22EB5"/>
     <w:rsid w:val="00C245B4"/>
     <w:rsid w:val="00C24BC2"/>
     <w:rsid w:val="00C25CB0"/>
     <w:rsid w:val="00C25F79"/>
+    <w:rsid w:val="00C2685E"/>
     <w:rsid w:val="00C26CD7"/>
+    <w:rsid w:val="00C26DAB"/>
     <w:rsid w:val="00C2759D"/>
+    <w:rsid w:val="00C27CB1"/>
     <w:rsid w:val="00C31CAB"/>
     <w:rsid w:val="00C3237C"/>
+    <w:rsid w:val="00C3292D"/>
     <w:rsid w:val="00C3471D"/>
     <w:rsid w:val="00C348C1"/>
+    <w:rsid w:val="00C34B78"/>
+    <w:rsid w:val="00C34E3C"/>
     <w:rsid w:val="00C34F70"/>
     <w:rsid w:val="00C359BD"/>
     <w:rsid w:val="00C36354"/>
     <w:rsid w:val="00C36EDD"/>
+    <w:rsid w:val="00C40AF9"/>
     <w:rsid w:val="00C41789"/>
     <w:rsid w:val="00C41856"/>
+    <w:rsid w:val="00C4186C"/>
     <w:rsid w:val="00C41A0D"/>
     <w:rsid w:val="00C41A73"/>
     <w:rsid w:val="00C41A78"/>
     <w:rsid w:val="00C41E4F"/>
     <w:rsid w:val="00C41EAF"/>
     <w:rsid w:val="00C41F93"/>
     <w:rsid w:val="00C426D0"/>
     <w:rsid w:val="00C43BF0"/>
     <w:rsid w:val="00C43F7C"/>
+    <w:rsid w:val="00C441C8"/>
     <w:rsid w:val="00C448B8"/>
     <w:rsid w:val="00C45846"/>
     <w:rsid w:val="00C46157"/>
     <w:rsid w:val="00C46F56"/>
     <w:rsid w:val="00C47114"/>
     <w:rsid w:val="00C50E26"/>
     <w:rsid w:val="00C50F24"/>
     <w:rsid w:val="00C5161A"/>
     <w:rsid w:val="00C51B74"/>
     <w:rsid w:val="00C52A28"/>
     <w:rsid w:val="00C52D17"/>
     <w:rsid w:val="00C5320A"/>
     <w:rsid w:val="00C53B13"/>
     <w:rsid w:val="00C53E8C"/>
     <w:rsid w:val="00C5408D"/>
     <w:rsid w:val="00C546D7"/>
     <w:rsid w:val="00C54F39"/>
+    <w:rsid w:val="00C559B6"/>
     <w:rsid w:val="00C55B83"/>
     <w:rsid w:val="00C603C7"/>
     <w:rsid w:val="00C6054D"/>
     <w:rsid w:val="00C6056B"/>
+    <w:rsid w:val="00C60D38"/>
+    <w:rsid w:val="00C61903"/>
     <w:rsid w:val="00C61E53"/>
     <w:rsid w:val="00C6278C"/>
     <w:rsid w:val="00C64223"/>
+    <w:rsid w:val="00C6428D"/>
     <w:rsid w:val="00C6468F"/>
     <w:rsid w:val="00C64A5C"/>
     <w:rsid w:val="00C65274"/>
     <w:rsid w:val="00C656C3"/>
     <w:rsid w:val="00C70EBF"/>
     <w:rsid w:val="00C70F59"/>
     <w:rsid w:val="00C71166"/>
     <w:rsid w:val="00C71D22"/>
+    <w:rsid w:val="00C71E60"/>
     <w:rsid w:val="00C7448E"/>
     <w:rsid w:val="00C746E0"/>
     <w:rsid w:val="00C758B4"/>
+    <w:rsid w:val="00C76064"/>
     <w:rsid w:val="00C7715F"/>
     <w:rsid w:val="00C77657"/>
+    <w:rsid w:val="00C776A7"/>
     <w:rsid w:val="00C8015B"/>
+    <w:rsid w:val="00C8027E"/>
     <w:rsid w:val="00C8072B"/>
+    <w:rsid w:val="00C812A9"/>
     <w:rsid w:val="00C81C64"/>
+    <w:rsid w:val="00C81DB8"/>
     <w:rsid w:val="00C82EF6"/>
     <w:rsid w:val="00C831AF"/>
     <w:rsid w:val="00C8465D"/>
     <w:rsid w:val="00C84AA3"/>
     <w:rsid w:val="00C85787"/>
     <w:rsid w:val="00C85F95"/>
     <w:rsid w:val="00C85FF1"/>
+    <w:rsid w:val="00C87F33"/>
+    <w:rsid w:val="00C90333"/>
+    <w:rsid w:val="00C91770"/>
     <w:rsid w:val="00C93614"/>
     <w:rsid w:val="00C93FEA"/>
+    <w:rsid w:val="00C9458D"/>
     <w:rsid w:val="00C94954"/>
     <w:rsid w:val="00C95B15"/>
     <w:rsid w:val="00C95E7C"/>
     <w:rsid w:val="00C95EED"/>
     <w:rsid w:val="00C9620B"/>
     <w:rsid w:val="00C9687F"/>
     <w:rsid w:val="00C968B1"/>
     <w:rsid w:val="00CA0489"/>
     <w:rsid w:val="00CA0C84"/>
     <w:rsid w:val="00CA0F37"/>
     <w:rsid w:val="00CA2F16"/>
     <w:rsid w:val="00CA399F"/>
     <w:rsid w:val="00CA3DE6"/>
     <w:rsid w:val="00CA4788"/>
+    <w:rsid w:val="00CA4B26"/>
     <w:rsid w:val="00CA5E34"/>
+    <w:rsid w:val="00CA6067"/>
     <w:rsid w:val="00CA6176"/>
     <w:rsid w:val="00CA6E68"/>
     <w:rsid w:val="00CA7360"/>
     <w:rsid w:val="00CA75A9"/>
     <w:rsid w:val="00CB006E"/>
     <w:rsid w:val="00CB05F4"/>
     <w:rsid w:val="00CB1025"/>
     <w:rsid w:val="00CB3D31"/>
     <w:rsid w:val="00CB4084"/>
+    <w:rsid w:val="00CB41B3"/>
     <w:rsid w:val="00CB45CF"/>
     <w:rsid w:val="00CB496C"/>
     <w:rsid w:val="00CB4FE2"/>
     <w:rsid w:val="00CB546F"/>
     <w:rsid w:val="00CB5632"/>
     <w:rsid w:val="00CB5E72"/>
+    <w:rsid w:val="00CB621F"/>
     <w:rsid w:val="00CB6293"/>
     <w:rsid w:val="00CB6DA9"/>
     <w:rsid w:val="00CB7192"/>
     <w:rsid w:val="00CB7745"/>
+    <w:rsid w:val="00CB7D6B"/>
     <w:rsid w:val="00CC0F7F"/>
     <w:rsid w:val="00CC1B45"/>
     <w:rsid w:val="00CC1D89"/>
     <w:rsid w:val="00CC2653"/>
     <w:rsid w:val="00CC2AB5"/>
     <w:rsid w:val="00CC314D"/>
+    <w:rsid w:val="00CC337C"/>
+    <w:rsid w:val="00CC34C7"/>
     <w:rsid w:val="00CC3ABD"/>
     <w:rsid w:val="00CC4B2C"/>
     <w:rsid w:val="00CC6DC3"/>
     <w:rsid w:val="00CC6EC4"/>
     <w:rsid w:val="00CC7344"/>
+    <w:rsid w:val="00CC7CD5"/>
     <w:rsid w:val="00CD05F9"/>
+    <w:rsid w:val="00CD2CE3"/>
     <w:rsid w:val="00CD2E65"/>
     <w:rsid w:val="00CD379F"/>
     <w:rsid w:val="00CD37D1"/>
     <w:rsid w:val="00CD406C"/>
+    <w:rsid w:val="00CD4565"/>
     <w:rsid w:val="00CD5747"/>
     <w:rsid w:val="00CD5B82"/>
     <w:rsid w:val="00CD7187"/>
     <w:rsid w:val="00CD78C4"/>
     <w:rsid w:val="00CD7ACB"/>
     <w:rsid w:val="00CE21A4"/>
     <w:rsid w:val="00CE2602"/>
     <w:rsid w:val="00CE4EF2"/>
+    <w:rsid w:val="00CE7696"/>
     <w:rsid w:val="00CE77C0"/>
     <w:rsid w:val="00CE7C21"/>
+    <w:rsid w:val="00CF0239"/>
     <w:rsid w:val="00CF0AA7"/>
     <w:rsid w:val="00CF0C19"/>
     <w:rsid w:val="00CF245A"/>
+    <w:rsid w:val="00CF43A1"/>
     <w:rsid w:val="00CF4680"/>
     <w:rsid w:val="00CF4E16"/>
     <w:rsid w:val="00CF58EC"/>
     <w:rsid w:val="00CF5CE7"/>
     <w:rsid w:val="00CF623A"/>
     <w:rsid w:val="00CF6E24"/>
     <w:rsid w:val="00CF789E"/>
+    <w:rsid w:val="00D004B5"/>
     <w:rsid w:val="00D00509"/>
     <w:rsid w:val="00D01664"/>
     <w:rsid w:val="00D01911"/>
     <w:rsid w:val="00D023E0"/>
     <w:rsid w:val="00D029F0"/>
     <w:rsid w:val="00D030C8"/>
+    <w:rsid w:val="00D033BA"/>
     <w:rsid w:val="00D03D33"/>
     <w:rsid w:val="00D0413B"/>
     <w:rsid w:val="00D05A4A"/>
     <w:rsid w:val="00D05E5C"/>
     <w:rsid w:val="00D064C3"/>
     <w:rsid w:val="00D068BB"/>
     <w:rsid w:val="00D06DFB"/>
     <w:rsid w:val="00D0764E"/>
     <w:rsid w:val="00D10B98"/>
     <w:rsid w:val="00D11323"/>
     <w:rsid w:val="00D11328"/>
     <w:rsid w:val="00D11856"/>
     <w:rsid w:val="00D119EE"/>
     <w:rsid w:val="00D11BE1"/>
+    <w:rsid w:val="00D11EDA"/>
     <w:rsid w:val="00D122FD"/>
     <w:rsid w:val="00D1298F"/>
     <w:rsid w:val="00D14A06"/>
+    <w:rsid w:val="00D15660"/>
     <w:rsid w:val="00D15BF1"/>
     <w:rsid w:val="00D203BA"/>
     <w:rsid w:val="00D206BA"/>
     <w:rsid w:val="00D21653"/>
     <w:rsid w:val="00D2176D"/>
     <w:rsid w:val="00D21DB6"/>
     <w:rsid w:val="00D22BBE"/>
     <w:rsid w:val="00D23473"/>
+    <w:rsid w:val="00D2392F"/>
     <w:rsid w:val="00D24558"/>
     <w:rsid w:val="00D245CE"/>
     <w:rsid w:val="00D24E8A"/>
     <w:rsid w:val="00D253A1"/>
     <w:rsid w:val="00D25618"/>
+    <w:rsid w:val="00D25E02"/>
     <w:rsid w:val="00D2613E"/>
     <w:rsid w:val="00D26359"/>
+    <w:rsid w:val="00D26FB6"/>
     <w:rsid w:val="00D2718B"/>
     <w:rsid w:val="00D27BBF"/>
     <w:rsid w:val="00D27D42"/>
     <w:rsid w:val="00D3016D"/>
     <w:rsid w:val="00D30839"/>
     <w:rsid w:val="00D30A43"/>
     <w:rsid w:val="00D314DC"/>
     <w:rsid w:val="00D32743"/>
     <w:rsid w:val="00D32747"/>
     <w:rsid w:val="00D32895"/>
     <w:rsid w:val="00D338EC"/>
+    <w:rsid w:val="00D343F1"/>
     <w:rsid w:val="00D34E33"/>
     <w:rsid w:val="00D34EBC"/>
     <w:rsid w:val="00D34EC7"/>
     <w:rsid w:val="00D3505D"/>
     <w:rsid w:val="00D35C1F"/>
     <w:rsid w:val="00D35E1B"/>
+    <w:rsid w:val="00D37557"/>
     <w:rsid w:val="00D40002"/>
     <w:rsid w:val="00D41E82"/>
     <w:rsid w:val="00D429B2"/>
+    <w:rsid w:val="00D42A85"/>
+    <w:rsid w:val="00D4395F"/>
     <w:rsid w:val="00D43BFB"/>
     <w:rsid w:val="00D45662"/>
     <w:rsid w:val="00D4605D"/>
     <w:rsid w:val="00D46223"/>
     <w:rsid w:val="00D469C6"/>
     <w:rsid w:val="00D46EF2"/>
+    <w:rsid w:val="00D47800"/>
     <w:rsid w:val="00D504D3"/>
     <w:rsid w:val="00D50621"/>
     <w:rsid w:val="00D5107E"/>
     <w:rsid w:val="00D51401"/>
     <w:rsid w:val="00D516B6"/>
     <w:rsid w:val="00D519E7"/>
+    <w:rsid w:val="00D51FB5"/>
     <w:rsid w:val="00D539AF"/>
     <w:rsid w:val="00D5426D"/>
     <w:rsid w:val="00D5469A"/>
     <w:rsid w:val="00D55151"/>
     <w:rsid w:val="00D5559B"/>
     <w:rsid w:val="00D55910"/>
     <w:rsid w:val="00D5595E"/>
     <w:rsid w:val="00D56430"/>
     <w:rsid w:val="00D56889"/>
     <w:rsid w:val="00D568DB"/>
     <w:rsid w:val="00D57173"/>
     <w:rsid w:val="00D57843"/>
     <w:rsid w:val="00D579D0"/>
     <w:rsid w:val="00D57D0E"/>
     <w:rsid w:val="00D6043A"/>
     <w:rsid w:val="00D608F8"/>
     <w:rsid w:val="00D63224"/>
     <w:rsid w:val="00D637C4"/>
     <w:rsid w:val="00D6404B"/>
     <w:rsid w:val="00D64160"/>
     <w:rsid w:val="00D6432D"/>
     <w:rsid w:val="00D643DA"/>
     <w:rsid w:val="00D657E7"/>
     <w:rsid w:val="00D6741A"/>
+    <w:rsid w:val="00D70C4D"/>
     <w:rsid w:val="00D715DD"/>
     <w:rsid w:val="00D71DD1"/>
     <w:rsid w:val="00D72254"/>
     <w:rsid w:val="00D72EC4"/>
     <w:rsid w:val="00D73401"/>
     <w:rsid w:val="00D7378F"/>
+    <w:rsid w:val="00D75DA0"/>
     <w:rsid w:val="00D761C0"/>
     <w:rsid w:val="00D761DE"/>
     <w:rsid w:val="00D76C49"/>
     <w:rsid w:val="00D76D46"/>
     <w:rsid w:val="00D7753E"/>
+    <w:rsid w:val="00D8040F"/>
     <w:rsid w:val="00D8131E"/>
     <w:rsid w:val="00D8199F"/>
     <w:rsid w:val="00D82CE0"/>
     <w:rsid w:val="00D83DA6"/>
     <w:rsid w:val="00D8464B"/>
+    <w:rsid w:val="00D84BE3"/>
     <w:rsid w:val="00D85C3F"/>
     <w:rsid w:val="00D85DBF"/>
     <w:rsid w:val="00D86F97"/>
     <w:rsid w:val="00D87747"/>
     <w:rsid w:val="00D87FBB"/>
     <w:rsid w:val="00D9058F"/>
     <w:rsid w:val="00D9143A"/>
     <w:rsid w:val="00D91774"/>
     <w:rsid w:val="00D9231E"/>
     <w:rsid w:val="00D92BF3"/>
     <w:rsid w:val="00D93FF0"/>
     <w:rsid w:val="00D95B7F"/>
     <w:rsid w:val="00D96E5C"/>
+    <w:rsid w:val="00D96F52"/>
     <w:rsid w:val="00D973F4"/>
+    <w:rsid w:val="00D979CD"/>
     <w:rsid w:val="00D97ED0"/>
     <w:rsid w:val="00DA0332"/>
     <w:rsid w:val="00DA0964"/>
     <w:rsid w:val="00DA0BB1"/>
     <w:rsid w:val="00DA0F0D"/>
     <w:rsid w:val="00DA1657"/>
+    <w:rsid w:val="00DA193F"/>
     <w:rsid w:val="00DA20B6"/>
     <w:rsid w:val="00DA22E3"/>
     <w:rsid w:val="00DA2935"/>
     <w:rsid w:val="00DA2FD9"/>
     <w:rsid w:val="00DA3354"/>
     <w:rsid w:val="00DA33C2"/>
     <w:rsid w:val="00DA3592"/>
     <w:rsid w:val="00DA4B78"/>
     <w:rsid w:val="00DA4E06"/>
     <w:rsid w:val="00DA520B"/>
+    <w:rsid w:val="00DA5662"/>
+    <w:rsid w:val="00DA62C7"/>
     <w:rsid w:val="00DA6AB4"/>
     <w:rsid w:val="00DA7BDF"/>
     <w:rsid w:val="00DB1D98"/>
     <w:rsid w:val="00DB21B0"/>
     <w:rsid w:val="00DB531A"/>
     <w:rsid w:val="00DB57CD"/>
     <w:rsid w:val="00DB677C"/>
     <w:rsid w:val="00DB7C51"/>
     <w:rsid w:val="00DC0807"/>
     <w:rsid w:val="00DC0836"/>
     <w:rsid w:val="00DC1063"/>
     <w:rsid w:val="00DC155C"/>
+    <w:rsid w:val="00DC16E7"/>
     <w:rsid w:val="00DC1B1B"/>
     <w:rsid w:val="00DC22F6"/>
     <w:rsid w:val="00DC2A67"/>
     <w:rsid w:val="00DC2EA0"/>
     <w:rsid w:val="00DC301D"/>
     <w:rsid w:val="00DC30CD"/>
     <w:rsid w:val="00DC3B66"/>
     <w:rsid w:val="00DC3C54"/>
+    <w:rsid w:val="00DC58BD"/>
     <w:rsid w:val="00DC6043"/>
     <w:rsid w:val="00DC7F9D"/>
     <w:rsid w:val="00DD1A46"/>
+    <w:rsid w:val="00DD210B"/>
+    <w:rsid w:val="00DD223C"/>
     <w:rsid w:val="00DD31F1"/>
     <w:rsid w:val="00DD424C"/>
     <w:rsid w:val="00DD6C7F"/>
     <w:rsid w:val="00DD799D"/>
     <w:rsid w:val="00DE02DD"/>
     <w:rsid w:val="00DE0536"/>
     <w:rsid w:val="00DE0642"/>
     <w:rsid w:val="00DE2EA0"/>
     <w:rsid w:val="00DE3C6B"/>
     <w:rsid w:val="00DE537E"/>
+    <w:rsid w:val="00DE54FA"/>
+    <w:rsid w:val="00DE5C58"/>
     <w:rsid w:val="00DE6B7A"/>
     <w:rsid w:val="00DE6C95"/>
     <w:rsid w:val="00DE6CFB"/>
     <w:rsid w:val="00DE6E2C"/>
     <w:rsid w:val="00DE716E"/>
+    <w:rsid w:val="00DE7C72"/>
     <w:rsid w:val="00DF00C4"/>
+    <w:rsid w:val="00DF00F0"/>
     <w:rsid w:val="00DF0397"/>
     <w:rsid w:val="00DF0CFF"/>
     <w:rsid w:val="00DF16E3"/>
     <w:rsid w:val="00DF26B8"/>
     <w:rsid w:val="00DF2863"/>
     <w:rsid w:val="00DF2ABC"/>
+    <w:rsid w:val="00DF317B"/>
     <w:rsid w:val="00DF3F65"/>
+    <w:rsid w:val="00DF4C2B"/>
     <w:rsid w:val="00DF5947"/>
     <w:rsid w:val="00DF5C42"/>
     <w:rsid w:val="00DF62B1"/>
     <w:rsid w:val="00DF66B3"/>
     <w:rsid w:val="00DF7253"/>
     <w:rsid w:val="00DF73E2"/>
     <w:rsid w:val="00DF7C5D"/>
     <w:rsid w:val="00E003DB"/>
     <w:rsid w:val="00E00ED1"/>
     <w:rsid w:val="00E011B5"/>
     <w:rsid w:val="00E01A42"/>
     <w:rsid w:val="00E01D71"/>
     <w:rsid w:val="00E020B4"/>
     <w:rsid w:val="00E02C52"/>
     <w:rsid w:val="00E02D63"/>
     <w:rsid w:val="00E0315E"/>
     <w:rsid w:val="00E03540"/>
     <w:rsid w:val="00E03A26"/>
     <w:rsid w:val="00E03F25"/>
     <w:rsid w:val="00E041C0"/>
+    <w:rsid w:val="00E0471E"/>
     <w:rsid w:val="00E047B4"/>
     <w:rsid w:val="00E054EC"/>
     <w:rsid w:val="00E05DF5"/>
     <w:rsid w:val="00E06813"/>
     <w:rsid w:val="00E068FA"/>
     <w:rsid w:val="00E07242"/>
     <w:rsid w:val="00E07442"/>
     <w:rsid w:val="00E1035F"/>
     <w:rsid w:val="00E1054F"/>
     <w:rsid w:val="00E10EB5"/>
     <w:rsid w:val="00E10FE9"/>
     <w:rsid w:val="00E123C5"/>
     <w:rsid w:val="00E126E4"/>
     <w:rsid w:val="00E12E29"/>
     <w:rsid w:val="00E14240"/>
+    <w:rsid w:val="00E1579F"/>
     <w:rsid w:val="00E16B87"/>
     <w:rsid w:val="00E1728A"/>
     <w:rsid w:val="00E2031E"/>
     <w:rsid w:val="00E21987"/>
     <w:rsid w:val="00E21BAD"/>
     <w:rsid w:val="00E22C82"/>
     <w:rsid w:val="00E2319C"/>
     <w:rsid w:val="00E237F9"/>
     <w:rsid w:val="00E24F74"/>
     <w:rsid w:val="00E255EE"/>
     <w:rsid w:val="00E25E81"/>
     <w:rsid w:val="00E27857"/>
     <w:rsid w:val="00E27BFC"/>
     <w:rsid w:val="00E31315"/>
+    <w:rsid w:val="00E316EB"/>
+    <w:rsid w:val="00E3301F"/>
     <w:rsid w:val="00E340D1"/>
     <w:rsid w:val="00E34C5D"/>
     <w:rsid w:val="00E34FAD"/>
     <w:rsid w:val="00E35134"/>
+    <w:rsid w:val="00E35242"/>
     <w:rsid w:val="00E3547E"/>
+    <w:rsid w:val="00E3580C"/>
     <w:rsid w:val="00E35947"/>
     <w:rsid w:val="00E359E5"/>
     <w:rsid w:val="00E35B56"/>
     <w:rsid w:val="00E36545"/>
     <w:rsid w:val="00E37FFB"/>
     <w:rsid w:val="00E403DD"/>
     <w:rsid w:val="00E407C2"/>
     <w:rsid w:val="00E41654"/>
     <w:rsid w:val="00E423CD"/>
     <w:rsid w:val="00E43B90"/>
+    <w:rsid w:val="00E4490E"/>
     <w:rsid w:val="00E45F36"/>
     <w:rsid w:val="00E460D0"/>
     <w:rsid w:val="00E4672C"/>
     <w:rsid w:val="00E478F2"/>
     <w:rsid w:val="00E47F2B"/>
+    <w:rsid w:val="00E513F6"/>
+    <w:rsid w:val="00E517B1"/>
     <w:rsid w:val="00E51F76"/>
     <w:rsid w:val="00E52041"/>
     <w:rsid w:val="00E52942"/>
     <w:rsid w:val="00E529FE"/>
     <w:rsid w:val="00E5306F"/>
     <w:rsid w:val="00E53519"/>
+    <w:rsid w:val="00E537A8"/>
     <w:rsid w:val="00E549C1"/>
     <w:rsid w:val="00E54C60"/>
     <w:rsid w:val="00E54DF0"/>
     <w:rsid w:val="00E55E16"/>
     <w:rsid w:val="00E56939"/>
     <w:rsid w:val="00E57570"/>
     <w:rsid w:val="00E57876"/>
     <w:rsid w:val="00E60765"/>
     <w:rsid w:val="00E614CA"/>
     <w:rsid w:val="00E62CD1"/>
     <w:rsid w:val="00E63D69"/>
     <w:rsid w:val="00E64B4F"/>
     <w:rsid w:val="00E665EF"/>
     <w:rsid w:val="00E66806"/>
     <w:rsid w:val="00E66D57"/>
+    <w:rsid w:val="00E70F54"/>
     <w:rsid w:val="00E71490"/>
     <w:rsid w:val="00E72A7C"/>
     <w:rsid w:val="00E730A8"/>
+    <w:rsid w:val="00E73189"/>
     <w:rsid w:val="00E74B66"/>
     <w:rsid w:val="00E750AC"/>
     <w:rsid w:val="00E7558C"/>
     <w:rsid w:val="00E75E9A"/>
     <w:rsid w:val="00E76176"/>
     <w:rsid w:val="00E76B81"/>
     <w:rsid w:val="00E77167"/>
     <w:rsid w:val="00E77827"/>
     <w:rsid w:val="00E77891"/>
     <w:rsid w:val="00E80102"/>
     <w:rsid w:val="00E803BF"/>
     <w:rsid w:val="00E811C8"/>
     <w:rsid w:val="00E829F8"/>
+    <w:rsid w:val="00E82EFC"/>
     <w:rsid w:val="00E83897"/>
     <w:rsid w:val="00E83E33"/>
     <w:rsid w:val="00E844AA"/>
     <w:rsid w:val="00E84ED1"/>
     <w:rsid w:val="00E85B7F"/>
     <w:rsid w:val="00E8631B"/>
     <w:rsid w:val="00E8656A"/>
     <w:rsid w:val="00E869F8"/>
     <w:rsid w:val="00E873E9"/>
+    <w:rsid w:val="00E87792"/>
+    <w:rsid w:val="00E87ADD"/>
     <w:rsid w:val="00E87B80"/>
     <w:rsid w:val="00E87EC9"/>
     <w:rsid w:val="00E903A7"/>
     <w:rsid w:val="00E914CA"/>
     <w:rsid w:val="00E91FDA"/>
     <w:rsid w:val="00E9258D"/>
     <w:rsid w:val="00E96476"/>
     <w:rsid w:val="00E96B4C"/>
     <w:rsid w:val="00E97187"/>
     <w:rsid w:val="00E9726C"/>
     <w:rsid w:val="00E9746F"/>
     <w:rsid w:val="00E97577"/>
     <w:rsid w:val="00E97D50"/>
+    <w:rsid w:val="00EA06C1"/>
     <w:rsid w:val="00EA0E41"/>
     <w:rsid w:val="00EA140E"/>
     <w:rsid w:val="00EA25D0"/>
     <w:rsid w:val="00EA2BBE"/>
+    <w:rsid w:val="00EA3173"/>
     <w:rsid w:val="00EA3AEA"/>
     <w:rsid w:val="00EA3C0F"/>
+    <w:rsid w:val="00EA5062"/>
     <w:rsid w:val="00EA71D0"/>
     <w:rsid w:val="00EA753E"/>
     <w:rsid w:val="00EA7C55"/>
     <w:rsid w:val="00EA7FD4"/>
     <w:rsid w:val="00EB0650"/>
     <w:rsid w:val="00EB07D7"/>
+    <w:rsid w:val="00EB0D0C"/>
     <w:rsid w:val="00EB277D"/>
     <w:rsid w:val="00EB2B99"/>
     <w:rsid w:val="00EB3E89"/>
     <w:rsid w:val="00EB42DA"/>
     <w:rsid w:val="00EB437B"/>
     <w:rsid w:val="00EB48A0"/>
     <w:rsid w:val="00EB4CE6"/>
     <w:rsid w:val="00EB50EB"/>
     <w:rsid w:val="00EB5736"/>
     <w:rsid w:val="00EB6AB2"/>
     <w:rsid w:val="00EB6B92"/>
     <w:rsid w:val="00EB761D"/>
     <w:rsid w:val="00EC006E"/>
     <w:rsid w:val="00EC012B"/>
     <w:rsid w:val="00EC0209"/>
+    <w:rsid w:val="00EC04FB"/>
     <w:rsid w:val="00EC0B47"/>
+    <w:rsid w:val="00EC1C7C"/>
     <w:rsid w:val="00EC3B19"/>
     <w:rsid w:val="00EC42F1"/>
     <w:rsid w:val="00EC5911"/>
     <w:rsid w:val="00EC6A50"/>
     <w:rsid w:val="00EC6FC5"/>
     <w:rsid w:val="00EC74D2"/>
+    <w:rsid w:val="00ED0821"/>
     <w:rsid w:val="00ED119A"/>
     <w:rsid w:val="00ED1999"/>
     <w:rsid w:val="00ED3924"/>
     <w:rsid w:val="00ED4B38"/>
     <w:rsid w:val="00ED5AA2"/>
     <w:rsid w:val="00ED5C6A"/>
+    <w:rsid w:val="00ED5FCA"/>
     <w:rsid w:val="00ED609C"/>
     <w:rsid w:val="00ED6C31"/>
     <w:rsid w:val="00ED71D6"/>
     <w:rsid w:val="00EE1AA0"/>
     <w:rsid w:val="00EE2BA7"/>
     <w:rsid w:val="00EE2F0F"/>
     <w:rsid w:val="00EE3729"/>
     <w:rsid w:val="00EE4464"/>
+    <w:rsid w:val="00EE4A92"/>
     <w:rsid w:val="00EE4CC2"/>
     <w:rsid w:val="00EE538A"/>
     <w:rsid w:val="00EE5805"/>
     <w:rsid w:val="00EE5ABE"/>
+    <w:rsid w:val="00EE602E"/>
     <w:rsid w:val="00EF123B"/>
     <w:rsid w:val="00EF2230"/>
     <w:rsid w:val="00EF2A0C"/>
     <w:rsid w:val="00EF32C0"/>
     <w:rsid w:val="00EF4627"/>
+    <w:rsid w:val="00EF4863"/>
     <w:rsid w:val="00EF51C7"/>
+    <w:rsid w:val="00EF5ACE"/>
     <w:rsid w:val="00EF5D11"/>
     <w:rsid w:val="00EF6B79"/>
     <w:rsid w:val="00EF77B4"/>
     <w:rsid w:val="00EF78B0"/>
     <w:rsid w:val="00EF7F2B"/>
+    <w:rsid w:val="00F00AFD"/>
     <w:rsid w:val="00F01D17"/>
     <w:rsid w:val="00F020AA"/>
+    <w:rsid w:val="00F03358"/>
     <w:rsid w:val="00F03825"/>
     <w:rsid w:val="00F04B09"/>
+    <w:rsid w:val="00F0605C"/>
     <w:rsid w:val="00F0622B"/>
+    <w:rsid w:val="00F06611"/>
+    <w:rsid w:val="00F0682A"/>
     <w:rsid w:val="00F07341"/>
     <w:rsid w:val="00F102F9"/>
     <w:rsid w:val="00F11321"/>
     <w:rsid w:val="00F116E4"/>
     <w:rsid w:val="00F11A2D"/>
     <w:rsid w:val="00F11D8F"/>
     <w:rsid w:val="00F130EF"/>
     <w:rsid w:val="00F14120"/>
     <w:rsid w:val="00F14E79"/>
     <w:rsid w:val="00F152B8"/>
     <w:rsid w:val="00F157D0"/>
     <w:rsid w:val="00F16E32"/>
     <w:rsid w:val="00F170D8"/>
+    <w:rsid w:val="00F17EA6"/>
     <w:rsid w:val="00F209FB"/>
+    <w:rsid w:val="00F21965"/>
     <w:rsid w:val="00F22587"/>
     <w:rsid w:val="00F22BCE"/>
     <w:rsid w:val="00F23B36"/>
     <w:rsid w:val="00F24497"/>
     <w:rsid w:val="00F24FD3"/>
     <w:rsid w:val="00F25E0D"/>
     <w:rsid w:val="00F26B9C"/>
     <w:rsid w:val="00F27591"/>
     <w:rsid w:val="00F27C38"/>
+    <w:rsid w:val="00F27F00"/>
+    <w:rsid w:val="00F305E3"/>
     <w:rsid w:val="00F3166C"/>
+    <w:rsid w:val="00F31C61"/>
+    <w:rsid w:val="00F31C86"/>
     <w:rsid w:val="00F32304"/>
     <w:rsid w:val="00F33479"/>
     <w:rsid w:val="00F34959"/>
     <w:rsid w:val="00F35085"/>
     <w:rsid w:val="00F35CB2"/>
     <w:rsid w:val="00F36052"/>
     <w:rsid w:val="00F36263"/>
     <w:rsid w:val="00F365E8"/>
+    <w:rsid w:val="00F368B2"/>
     <w:rsid w:val="00F36A73"/>
+    <w:rsid w:val="00F374CF"/>
     <w:rsid w:val="00F402EE"/>
     <w:rsid w:val="00F40A46"/>
     <w:rsid w:val="00F40C6D"/>
     <w:rsid w:val="00F417CA"/>
     <w:rsid w:val="00F41B6B"/>
     <w:rsid w:val="00F41B91"/>
     <w:rsid w:val="00F42612"/>
     <w:rsid w:val="00F426D4"/>
+    <w:rsid w:val="00F427F6"/>
     <w:rsid w:val="00F42A2B"/>
     <w:rsid w:val="00F43467"/>
+    <w:rsid w:val="00F43491"/>
     <w:rsid w:val="00F45274"/>
     <w:rsid w:val="00F45D63"/>
+    <w:rsid w:val="00F46705"/>
+    <w:rsid w:val="00F50240"/>
     <w:rsid w:val="00F506DC"/>
     <w:rsid w:val="00F51B7A"/>
+    <w:rsid w:val="00F51B9F"/>
     <w:rsid w:val="00F51C6C"/>
+    <w:rsid w:val="00F52904"/>
+    <w:rsid w:val="00F52D1E"/>
     <w:rsid w:val="00F53638"/>
     <w:rsid w:val="00F53AED"/>
     <w:rsid w:val="00F5585F"/>
     <w:rsid w:val="00F558AB"/>
+    <w:rsid w:val="00F559A9"/>
+    <w:rsid w:val="00F56588"/>
     <w:rsid w:val="00F56D0A"/>
     <w:rsid w:val="00F57143"/>
     <w:rsid w:val="00F5764A"/>
     <w:rsid w:val="00F5798F"/>
     <w:rsid w:val="00F612C2"/>
     <w:rsid w:val="00F61594"/>
     <w:rsid w:val="00F61B8D"/>
+    <w:rsid w:val="00F62DCF"/>
     <w:rsid w:val="00F63DF4"/>
+    <w:rsid w:val="00F64A6A"/>
+    <w:rsid w:val="00F64A70"/>
     <w:rsid w:val="00F64B13"/>
     <w:rsid w:val="00F65146"/>
     <w:rsid w:val="00F654BA"/>
     <w:rsid w:val="00F655C7"/>
     <w:rsid w:val="00F655F8"/>
     <w:rsid w:val="00F65AB5"/>
+    <w:rsid w:val="00F65C50"/>
     <w:rsid w:val="00F668CF"/>
     <w:rsid w:val="00F66E2B"/>
     <w:rsid w:val="00F66FF2"/>
+    <w:rsid w:val="00F678D4"/>
     <w:rsid w:val="00F67A35"/>
+    <w:rsid w:val="00F70E7A"/>
     <w:rsid w:val="00F71679"/>
     <w:rsid w:val="00F71B44"/>
+    <w:rsid w:val="00F7272E"/>
     <w:rsid w:val="00F727C7"/>
     <w:rsid w:val="00F72B85"/>
     <w:rsid w:val="00F72D95"/>
     <w:rsid w:val="00F72F09"/>
     <w:rsid w:val="00F73180"/>
     <w:rsid w:val="00F733E3"/>
+    <w:rsid w:val="00F73490"/>
     <w:rsid w:val="00F734CC"/>
+    <w:rsid w:val="00F7409B"/>
     <w:rsid w:val="00F7410E"/>
     <w:rsid w:val="00F74548"/>
     <w:rsid w:val="00F74F87"/>
     <w:rsid w:val="00F76B0F"/>
     <w:rsid w:val="00F77038"/>
     <w:rsid w:val="00F774A9"/>
     <w:rsid w:val="00F77552"/>
     <w:rsid w:val="00F77FA6"/>
     <w:rsid w:val="00F802CF"/>
     <w:rsid w:val="00F8078C"/>
     <w:rsid w:val="00F80841"/>
     <w:rsid w:val="00F80ECF"/>
     <w:rsid w:val="00F81D60"/>
     <w:rsid w:val="00F8281E"/>
     <w:rsid w:val="00F83406"/>
     <w:rsid w:val="00F8344F"/>
     <w:rsid w:val="00F83E2B"/>
     <w:rsid w:val="00F847DD"/>
     <w:rsid w:val="00F847F4"/>
+    <w:rsid w:val="00F8481F"/>
     <w:rsid w:val="00F8501C"/>
     <w:rsid w:val="00F853BB"/>
     <w:rsid w:val="00F85C0B"/>
     <w:rsid w:val="00F85FE5"/>
     <w:rsid w:val="00F86375"/>
     <w:rsid w:val="00F8648E"/>
     <w:rsid w:val="00F865F1"/>
     <w:rsid w:val="00F87A51"/>
     <w:rsid w:val="00F90207"/>
     <w:rsid w:val="00F90B31"/>
     <w:rsid w:val="00F92144"/>
     <w:rsid w:val="00F9237A"/>
     <w:rsid w:val="00F9259C"/>
     <w:rsid w:val="00F92EF7"/>
+    <w:rsid w:val="00F9349A"/>
     <w:rsid w:val="00F93F84"/>
     <w:rsid w:val="00F947FB"/>
     <w:rsid w:val="00F95785"/>
     <w:rsid w:val="00F957D6"/>
     <w:rsid w:val="00F95AF8"/>
     <w:rsid w:val="00F95C42"/>
     <w:rsid w:val="00F95DF3"/>
     <w:rsid w:val="00F962BE"/>
     <w:rsid w:val="00F96EE2"/>
     <w:rsid w:val="00FA1523"/>
     <w:rsid w:val="00FA2E4C"/>
     <w:rsid w:val="00FA32A9"/>
     <w:rsid w:val="00FA4F9A"/>
     <w:rsid w:val="00FA7047"/>
     <w:rsid w:val="00FA77AF"/>
     <w:rsid w:val="00FA7A0E"/>
     <w:rsid w:val="00FA7BD5"/>
+    <w:rsid w:val="00FB0361"/>
     <w:rsid w:val="00FB0806"/>
     <w:rsid w:val="00FB22A3"/>
     <w:rsid w:val="00FB26A9"/>
     <w:rsid w:val="00FB2CB1"/>
+    <w:rsid w:val="00FB34D6"/>
+    <w:rsid w:val="00FB4B39"/>
     <w:rsid w:val="00FB4D4C"/>
     <w:rsid w:val="00FB67FD"/>
     <w:rsid w:val="00FB69DF"/>
     <w:rsid w:val="00FB74CC"/>
     <w:rsid w:val="00FC33EA"/>
     <w:rsid w:val="00FC3906"/>
+    <w:rsid w:val="00FC4F09"/>
     <w:rsid w:val="00FC5028"/>
     <w:rsid w:val="00FC5CF7"/>
+    <w:rsid w:val="00FC5F07"/>
+    <w:rsid w:val="00FC6403"/>
+    <w:rsid w:val="00FD0CA6"/>
     <w:rsid w:val="00FD127F"/>
     <w:rsid w:val="00FD150D"/>
+    <w:rsid w:val="00FD188D"/>
     <w:rsid w:val="00FD1A2A"/>
+    <w:rsid w:val="00FD1E0C"/>
     <w:rsid w:val="00FD1F70"/>
     <w:rsid w:val="00FD255B"/>
+    <w:rsid w:val="00FD3B75"/>
     <w:rsid w:val="00FD3CA3"/>
+    <w:rsid w:val="00FD40B2"/>
+    <w:rsid w:val="00FD47A0"/>
     <w:rsid w:val="00FD5B21"/>
+    <w:rsid w:val="00FD5BCE"/>
     <w:rsid w:val="00FD61EE"/>
     <w:rsid w:val="00FD67C4"/>
     <w:rsid w:val="00FD6D82"/>
+    <w:rsid w:val="00FE028A"/>
     <w:rsid w:val="00FE08B7"/>
     <w:rsid w:val="00FE0BD8"/>
     <w:rsid w:val="00FE1068"/>
     <w:rsid w:val="00FE2B0E"/>
     <w:rsid w:val="00FE4013"/>
     <w:rsid w:val="00FE42E3"/>
     <w:rsid w:val="00FE4398"/>
     <w:rsid w:val="00FE511A"/>
     <w:rsid w:val="00FE6B4B"/>
     <w:rsid w:val="00FE70B5"/>
     <w:rsid w:val="00FE77A7"/>
     <w:rsid w:val="00FE7BDC"/>
     <w:rsid w:val="00FE7DA8"/>
     <w:rsid w:val="00FE7F97"/>
     <w:rsid w:val="00FF03EB"/>
     <w:rsid w:val="00FF05F6"/>
+    <w:rsid w:val="00FF2049"/>
     <w:rsid w:val="00FF358C"/>
     <w:rsid w:val="00FF3CA6"/>
     <w:rsid w:val="00FF54A6"/>
     <w:rsid w:val="00FF5C78"/>
     <w:rsid w:val="00FF60B9"/>
     <w:rsid w:val="00FF61B7"/>
     <w:rsid w:val="00FF67B0"/>
     <w:rsid w:val="01D9A227"/>
     <w:rsid w:val="03447403"/>
     <w:rsid w:val="03975CBC"/>
     <w:rsid w:val="0584127C"/>
     <w:rsid w:val="072918E3"/>
     <w:rsid w:val="08FB7FB7"/>
     <w:rsid w:val="091FBAFC"/>
     <w:rsid w:val="09D11587"/>
     <w:rsid w:val="09E40B6D"/>
     <w:rsid w:val="0C8D9D4D"/>
     <w:rsid w:val="0CB91468"/>
     <w:rsid w:val="0E4B0CFA"/>
     <w:rsid w:val="0F271D71"/>
     <w:rsid w:val="0FAC4AD2"/>
     <w:rsid w:val="0FCC8C65"/>
     <w:rsid w:val="10AA4846"/>
     <w:rsid w:val="10E8ACEB"/>
     <w:rsid w:val="111E65E5"/>
@@ -12906,51 +13845,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="005F7B7D"/>
+    <w:rsid w:val="00CB41B3"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00172400"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="240" w:after="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
@@ -22257,51 +23196,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2075884518">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/home-and-living/exploring-home-and-living-options/guide-your-ndis-home-and-living-options" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-funding/understanding-your-ndis-funding/what-are-ndis-supports" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/what-ndis-responsible" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dss.gov.au/national-disability-insurance-scheme-review-and-reforms/resource/ndis-quality-and-safeguarding-framework" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/pricing-and-payments/pricing/pricing-arrangements-and-price-limits" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/working-providers/making-service-agreement" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndiscommission.gov.au/about-us/ndis-commission-reform-hub/mandatory-registration/mandatory-registration-SIL" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/working-providers/making-service-agreement" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/pricing-and-payments/pricing/pricing-arrangements" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/home-and-living/exploring-home-and-living-options/guide-your-ndis-home-and-living-options" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/working-provider/connecting-participants/service-agreements" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndiscommission.gov.au/about-us/ndis-commission-reform-hub/mandatory-registration/mandatory-registration-SIL" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-funding/understanding-your-ndis-funding/what-are-ndis-supports" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-funding/different-budget-types/what-are-core-supports" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/pricing-and-payments/pricing/pricing-arrangements" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/working-providers/finding-providers/provider-finder" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/working-providers/making-service-agreement" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/creating-your-plan/ways-manage-your-funding/plan-management" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/participants/home-and-living/types-home-and-living-supports" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndiscommission.gov.au/about-us/ndis-commission-reform-hub/ndis-practice-standards-reform" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.ndis.gov.au%2Fcontact&amp;data=05%7C01%7CCourtney.Trimboli%40ndis.gov.au%7C1fee522290c84bdbc93108dae3e1d89f%7Ccd778b65752d454a87cfb9990fe58993%7C0%7C0%7C638072856398547108%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C3000%7C%7C%7C&amp;sdata=fQGFr%2BluMmsmy5z0ugUgNPu7hb68ByttY5APk87nURc%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/home-and-living/exploring-home-and-living-options/guide-your-ndis-home-and-living-options" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/participants/using-your-funding/other-types-support/what-disability-related-health-support" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/home-and-living/exploring-home-and-living-options/guide-your-ndis-home-and-living-options" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/home-and-living/exploring-home-and-living-options/guide-your-ndis-home-and-living-options" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/participants/using-your-funding/other-types-support/what-are-therapy-supports" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-funding/different-budget-types/what-are-core-supports" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dss.gov.au/national-disability-insurance-scheme-review-and-reforms/resource/ndis-quality-and-safeguarding-framework" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndiscommission.gov.au/provider-registration/find-registered-provider" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndiscommission.gov.au/about-us/ndis-commission-reform-hub/mandatory-registration/mandatory-registration-SIL" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndiscommission.gov.au/about-us/ndis-commission-reform-hub/mandatory-registration/mandatory-registration-SIL" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/working-providers/making-service-agreement" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/working-providers/making-service-agreement" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/pricing-and-payments/pricing/pricing-arrangements" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/home-and-living/exploring-home-and-living-options/guide-your-ndis-home-and-living-options" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/creating-your-plan/ways-manage-your-funding/plan-management" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndiscommission.gov.au/about-us/ndis-commission-reform-hub/mandatory-registration/mandatory-registration-SIL" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-funding/understanding-your-ndis-funding/what-are-ndis-supports" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-funding/self-managed-funding/how-self-manage-your-funding" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/what-ndis-responsible" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/pricing-and-payments/pricing/pricing-arrangements" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/working-providers/finding-providers/provider-finder" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndiscommission.gov.au/about-us/ndis-commission-reform-hub/ndis-practice-standards-reform" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/working-providers/making-service-agreement" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-funding/understanding-your-ndis-funding/what-are-ndis-supports" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/participants/home-and-living/types-home-and-living-supports" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-funding/self-managed-funding/how-self-manage-your-funding" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndiscommission.gov.au/rules-and-standards/ndis-practice-standards/supplementary-module-high-intensity-daily-personal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/pricing-and-payments/pricing/pricing-arrangements-and-price-limits" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/home-and-living/exploring-home-and-living-options/guide-your-ndis-home-and-living-options" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -22572,77 +23511,77 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...15 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <FolderSortOrder xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_Flow_SignoffStatus xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
+    <NUmber xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
+    <TaxCatchAll xmlns="a2598ba4-4db0-4ba6-86e6-e93586821996" xsi:nil="true"/>
+    <j1bcdfc39e334219b6c4cd8d4ccae017 xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </j1bcdfc39e334219b6c4cd8d4ccae017>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DD3D09C9489BCF4CBDCB69CB74A9833E" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3483653a0bd93fad84b35cc2ef86efe5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xmlns:ns3="a2598ba4-4db0-4ba6-86e6-e93586821996" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1990f1ccc16a35de81225fa69c527083" ns2:_="" ns3:_="">
     <xsd:import namespace="62e6d7e0-8f69-4736-9de7-41af03e42ea2"/>
     <xsd:import namespace="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
@@ -22883,198 +23822,2251 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08F35234-7D4A-458A-A42D-38505D633A7D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{912AB1B2-B97B-45EF-84F0-48EB044F2B82}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11CBAEBC-1B0A-4BE6-B7E1-36F2C9C9C988}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F0A94CA1-83F2-48EA-B407-755A3062D626}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="62e6d7e0-8f69-4736-9de7-41af03e42ea2"/>
     <ds:schemaRef ds:uri="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{847FE155-E9D8-4D53-ACF8-721CAD588290}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46867C69-7220-44EC-8635-D92592DC3F25}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="62e6d7e0-8f69-4736-9de7-41af03e42ea2"/>
     <ds:schemaRef ds:uri="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>18</Pages>
-  <Words>6514</Words>
-  <Characters>37136</Characters>
+  <Words>7135</Words>
+  <Characters>36603</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>309</Lines>
-  <Paragraphs>87</Paragraphs>
+  <Lines>665</Lines>
+  <Paragraphs>394</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>43563</CharactersWithSpaces>
+  <CharactersWithSpaces>43344</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="696" baseType="variant">
+      <vt:variant>
+        <vt:i4>2687037</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>327</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndisgovau.sharepoint.com/:x:/r/sites/SGP_Branch/_layouts/15/Doc.aspx?sourcedoc=%7B69C5845F-7265-4FB3-B5D1-776FBDFFB631%7D&amp;file=Supported%20Independent%20Living%20Operational%20Guideline%20update%20-%20Rapid%20Response%20Panel%20survey%20(2026-09-01).xlsx&amp;action=default&amp;mobileredirect=true</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4784200</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>324</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://forms.cloud.microsoft/Pages/AnalysisPage.aspx?AnalyzerToken=CLlwNjOSOW7VFm6f145LDQrxeC2oZgMX&amp;id=ZYt3zS11SkWHz7mZD-WJk-jAOFg6XhxKm37Twmil4xtUNFVGRThZTDRLTFJRNUk5VzVVMFNNMEpaTyQlQCN0PWcu</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4849677</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>321</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>changing-your-plan</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4849677</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>318</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>changing-your-plan</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3211298</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>315</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3211298</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>312</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376274</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>309</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/providers/pricing-and-payments/pricing/pricing-arrangements-and-price-limits</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4915321</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>306</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_How_do_you</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6619262</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>303</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_type_of_1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5046288</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>300</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_intensity_of_1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4784154</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>297</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_ratio_of_1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3735582</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>294</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_How_much_support</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6881390</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>291</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/participants/working-providers/making-service-agreement</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5963887</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>288</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_if_there</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6881390</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>285</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/participants/working-providers/making-service-agreement</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1048670</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>282</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndiscommission.gov.au/provider-registration/find-registered-provider</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5701661</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>279</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndiscommission.gov.au/about-us/ndis-commission-reform-hub/ndis-practice-standards-reform</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>paragraph-id-3468351</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3997730</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>276</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndiscommission.gov.au/about-us/ndis-commission-reform-hub/mandatory-registration/mandatory-registration-SIL</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>paragraph-id-3250855</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6619170</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>273</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/participants/using-your-funding/self-managed-funding/how-self-manage-your-funding</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>step-2-choose-who-to-work-with</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7929908</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>270</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>behaviour</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4063334</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>267</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.dss.gov.au/national-disability-insurance-scheme-review-and-reforms/resource/ndis-quality-and-safeguarding-framework</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310732</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>264</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_How_do_you_3</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5701651</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>261</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/participants/working-providers/finding-providers/provider-finder</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>655438</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>258</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>reviewing-our-decisions</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2687076</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>255</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.ndis.gov.au%2Fcontact&amp;data=05%7C01%7CCourtney.Trimboli%40ndis.gov.au%7C1fee522290c84bdbc93108dae3e1d89f%7Ccd778b65752d454a87cfb9990fe58993%7C0%7C0%7C638072856398547108%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C3000%7C%7C%7C&amp;sdata=fQGFr%2BluMmsmy5z0ugUgNPu7hb68ByttY5APk87nURc%3D&amp;reserved=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3211298</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>252</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3211298</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>249</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3735560</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>246</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Can_your_living</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>655438</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>243</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>reviewing-our-decisions</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3407981</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>240</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/providers/pricing-and-payments/pricing/pricing-arrangements</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5374047</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>237</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndiscommission.gov.au/rules-and-standards/ndis-practice-standards/supplementary-module-high-intensity-daily-personal</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3211298</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>234</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3211298</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>231</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5374016</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>228</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>including-specific</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179717</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>225</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_if_you_1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>655438</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>222</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>reviewing-our-decisions</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6225946</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>216</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>creating-your-plan</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3407981</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>210</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/providers/pricing-and-payments/pricing/pricing-arrangements</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4915321</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>207</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_How_do_you</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6619262</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>204</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_type_of_1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5046288</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>201</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_intensity_of_1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4784154</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>198</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_ratio_of_1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3735582</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>195</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_How_much_support</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6881390</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>189</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/participants/working-providers/making-service-agreement</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6619262</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>186</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_type_of_1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8192057</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>183</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>reasonable-and-necessary</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5374016</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>180</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>including-specific</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3211298</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>177</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3735560</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>174</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Can_your_living</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8126517</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>171</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mainstream-and-community</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7864369</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>168</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/contact</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8126517</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>165</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mainstream-and-community</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5242899</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>162</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>specialist-disability-accommodation</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7602297</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>159</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/understanding/what-ndis-responsible</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3211298</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>156</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2949153</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>144</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/participants/home-and-living/types-home-and-living-supports</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5374016</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>141</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>including-specific</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7667832</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>138</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>individualised-living</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>983046</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>135</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>home-modifications</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2097208</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>132</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>assistive-technology</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7864369</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>129</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/contact</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7667832</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>126</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>individualised-living</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031708</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>123</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>work-and-study</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6357031</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>120</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>social-and-recreation</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5242899</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>117</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>specialist-disability-accommodation</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310720</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>114</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/participants/using-your-funding/other-types-support/what-are-therapy-supports</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>65545</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>111</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/participants/creating-your-plan/ways-manage-your-funding/plan-management</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2097208</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>108</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>assistive-technology</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5177421</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>105</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/participants/using-your-funding/understanding-your-ndis-funding/what-are-ndis-supports</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>what-ndis-supports-are-like</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031708</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>102</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>work-and-study</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6357031</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>99</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>social-and-recreation</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5177421</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>96</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/participants/using-your-funding/understanding-your-ndis-funding/what-are-ndis-supports</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>what-ndis-supports-are-like</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5111895</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>93</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>justice-system</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8126517</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>90</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mainstream-and-community</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5374016</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>84</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>including-specific</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4718614</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>81</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/participants/using-your-funding/different-budget-types/what-are-core-supports</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6619170</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>78</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/participants/using-your-funding/self-managed-funding/how-self-manage-your-funding</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>step-2-choose-who-to-work-with</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8192061</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>75</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndiscommission.gov.au/about-us/ndis-commission-reform-hub/mandatory-registration/mandatory-registration-SIL</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3211298</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>72</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7667832</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>69</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>individualised-living</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5374016</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>66</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>including-specific</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4063280</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>63</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/participants/home-and-living/exploring-home-and-living-options/guide-your-ndis-home-and-living-options</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2097208</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>60</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>assistive-technology</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7667832</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>57</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>individualised-living</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5242910</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>54</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_happens_once_2</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310732</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>51</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_How_do_you_2</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7536680</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>48</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_How_do_we_2</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4915320</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>45</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Are_shared_living</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2686991</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>42</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_does_supported</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5046383</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>39</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_is_shared</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8192061</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>36</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndiscommission.gov.au/about-us/ndis-commission-reform-hub/mandatory-registration/mandatory-registration-SIL</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3211298</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>33</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2424933</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>30</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>principles-we-follow</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4063280</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>27</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/participants/home-and-living/exploring-home-and-living-options/guide-your-ndis-home-and-living-options</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4063280</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>24</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/participants/home-and-living/exploring-home-and-living-options/guide-your-ndis-home-and-living-options</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7864369</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>21</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/contact</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5374016</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>18</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>including-specific</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>983046</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>15</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>home-modifications</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5439493</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>12</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>short-term-respite</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3473526</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>medium-term-accommodation</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5242899</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>specialist-disability-accommodation</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7667832</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>individualised-living</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7340077</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>supported-independent-living</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5701661</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>36</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndiscommission.gov.au/about-us/ndis-commission-reform-hub/ndis-practice-standards-reform</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>paragraph-id-3468351</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4587522</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>33</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/providers/working-provider/connecting-participants/service-agreements</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5701651</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>30</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/participants/working-providers/finding-providers/provider-finder</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3407981</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>27</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/providers/pricing-and-payments/pricing/pricing-arrangements</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3407981</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>24</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/providers/pricing-and-payments/pricing/pricing-arrangements</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3211298</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>21</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3407981</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>18</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/providers/pricing-and-payments/pricing/pricing-arrangements</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8126517</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>15</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mainstream-and-community</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2949240</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>12</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://jira.apps.ndis.gov.au/browse/SKM-10478</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7667832</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>individualised-living</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5374016</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>including-specific</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5242891</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/participants/home-and-living/types-home-and-living-supports/what-supported-independent-living-sil</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3407910</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/participants/home-and-living/exploring-home-and-living-options/guide-your-ndis-home-and-living-options</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>option-3-supported-independent-living-sil</vt:lpwstr>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SetDate">
-    <vt:lpwstr>2026-07-08T01:50:03Z</vt:lpwstr>
+    <vt:lpwstr>2026-09-24T04:25:15Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SiteId">
     <vt:lpwstr>cd778b65-752d-454a-87cf-b9990fe58993</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ActionId">
-    <vt:lpwstr>f0d13553-eec9-4ae4-bd41-785ce9411204</vt:lpwstr>
+    <vt:lpwstr>1897a98b-5ed8-4771-a694-dc59349067f1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TaxKeyword">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
+    <vt:lpwstr>0x010100DD3D09C9489BCF4CBDCB69CB74A9833E</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Metadata">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_SetDate">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MediaServiceImageTags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...31 lines deleted...]
-    <vt:filetime>2020-08-03T00:00:00Z</vt:filetime>
   </property>
 </Properties>
 </file>