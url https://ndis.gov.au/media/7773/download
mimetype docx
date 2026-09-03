--- v0 (2026-06-26)
+++ v1 (2026-09-03)
@@ -8,1140 +8,1271 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5B4C7B6F" w14:textId="50D94F0F" w:rsidR="00A818C3" w:rsidRPr="0041107F" w:rsidRDefault="006C1129" w:rsidP="00A818C3">
+    <w:p w14:paraId="5B4C7B6F" w14:textId="28E4EF02" w:rsidR="00A818C3" w:rsidRPr="00AC00FA" w:rsidRDefault="006C1129" w:rsidP="009E75EC">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0041107F">
+      <w:r w:rsidRPr="00AC00FA">
         <w:t>Reasonable and Necessary Supports</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20284338" w14:textId="34B36134" w:rsidR="008C44BC" w:rsidRPr="007442DD" w:rsidRDefault="00A818C3" w:rsidP="00A818C3">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="20284338" w14:textId="0EFFA7D3" w:rsidR="008C44BC" w:rsidRPr="00AC00FA" w:rsidRDefault="00A818C3" w:rsidP="00A818C3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Quick summary:</w:t>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CE29B3" w:rsidRPr="007442DD">
+      <w:r w:rsidR="00CE29B3" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="008E6E3C" w:rsidRPr="007442DD">
+      <w:r w:rsidR="008E6E3C" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>he</w:t>
       </w:r>
-      <w:r w:rsidR="00C32F29" w:rsidRPr="007442DD">
-[...6 lines deleted...]
-      <w:r w:rsidR="008E6E3C" w:rsidRPr="007442DD">
+      <w:r w:rsidR="00C32F29" w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">re are </w:t>
+      </w:r>
+      <w:r w:rsidR="008E6E3C" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">laws about what we can and can’t fund under the NDIS. All </w:t>
       </w:r>
-      <w:r w:rsidR="00103E97" w:rsidRPr="007442DD">
+      <w:r w:rsidR="00103E97" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
-      <w:r w:rsidR="008E6E3C" w:rsidRPr="007442DD">
+      <w:r w:rsidR="008E6E3C" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">supports need to meet each of the </w:t>
       </w:r>
-      <w:r w:rsidR="00C32F29" w:rsidRPr="007442DD">
+      <w:r w:rsidR="00C32F29" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">reasonable and necessary </w:t>
       </w:r>
-      <w:r w:rsidR="008E6E3C" w:rsidRPr="007442DD">
+      <w:r w:rsidR="008E6E3C" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>criteria</w:t>
       </w:r>
-      <w:r w:rsidR="0042429C" w:rsidRPr="007442DD">
+      <w:r w:rsidR="0042429C" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008E6E3C" w:rsidRPr="007442DD">
+      <w:r w:rsidR="008E6E3C" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">before we can fund them in your plan. </w:t>
       </w:r>
-      <w:r w:rsidR="008E66FF" w:rsidRPr="007442DD">
-[...6 lines deleted...]
-      <w:r w:rsidR="00D3249E" w:rsidRPr="007442DD">
+      <w:r w:rsidR="008E66FF" w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For example, supports need to </w:t>
+      </w:r>
+      <w:r w:rsidR="005E2EE4" w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">directly </w:t>
+      </w:r>
+      <w:r w:rsidR="008E66FF" w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">relate to </w:t>
+      </w:r>
+      <w:r w:rsidR="00D3249E" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">your </w:t>
       </w:r>
-      <w:r w:rsidR="00301FB0" w:rsidRPr="007442DD">
+      <w:r w:rsidR="00301FB0" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>disability</w:t>
       </w:r>
-      <w:r w:rsidR="00D3249E" w:rsidRPr="007442DD">
+      <w:r w:rsidR="00D3249E" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> support needs</w:t>
       </w:r>
-      <w:r w:rsidR="008E66FF" w:rsidRPr="007442DD">
+      <w:r w:rsidR="008E66FF" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, be value for money, and effective and beneficial</w:t>
       </w:r>
-      <w:r w:rsidR="007E0CBD" w:rsidRPr="007442DD">
+      <w:r w:rsidR="007E0CBD" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00275293" w:rsidRPr="007442DD">
+      <w:r w:rsidR="00275293" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008E6E3C" w:rsidRPr="007442DD">
+      <w:r w:rsidR="008E6E3C" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">We also need to make sure </w:t>
       </w:r>
-      <w:r w:rsidR="005509E1" w:rsidRPr="007442DD">
+      <w:r w:rsidR="005509E1" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>each</w:t>
       </w:r>
-      <w:r w:rsidR="008E6E3C" w:rsidRPr="007442DD">
+      <w:r w:rsidR="008E6E3C" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> support </w:t>
       </w:r>
-      <w:r w:rsidR="005509E1" w:rsidRPr="007442DD">
+      <w:r w:rsidR="005509E1" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
-      <w:r w:rsidR="008E6E3C" w:rsidRPr="007442DD">
+      <w:r w:rsidR="008E6E3C" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> an NDIS </w:t>
       </w:r>
-      <w:r w:rsidR="00FF739D" w:rsidRPr="007442DD">
+      <w:r w:rsidR="00FF739D" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="008E6E3C" w:rsidRPr="007442DD">
+      <w:r w:rsidR="008E6E3C" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>upport</w:t>
       </w:r>
-      <w:r w:rsidR="005509E1" w:rsidRPr="007442DD">
+      <w:r w:rsidR="005509E1" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="008E6E3C" w:rsidRPr="007442DD">
+      <w:r w:rsidR="008E6E3C" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00074680" w:rsidRPr="007442DD">
+      <w:r w:rsidR="00074680" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This means </w:t>
       </w:r>
-      <w:r w:rsidR="00F97813" w:rsidRPr="007442DD">
+      <w:r w:rsidR="00F97813" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>it</w:t>
       </w:r>
-      <w:r w:rsidR="00CE29B3" w:rsidRPr="007442DD">
+      <w:r w:rsidR="00CE29B3" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidR="00F97813" w:rsidRPr="007442DD">
+      <w:r w:rsidR="00F97813" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">s a </w:t>
       </w:r>
-      <w:r w:rsidR="00F62A37" w:rsidRPr="007442DD">
+      <w:r w:rsidR="00F62A37" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>service, item</w:t>
       </w:r>
-      <w:r w:rsidR="00082A86" w:rsidRPr="007442DD">
+      <w:r w:rsidR="00082A86" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, or equipment that </w:t>
       </w:r>
-      <w:r w:rsidR="00F97813" w:rsidRPr="007442DD">
+      <w:r w:rsidR="00F97813" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">can </w:t>
       </w:r>
-      <w:r w:rsidR="00082A86" w:rsidRPr="007442DD">
+      <w:r w:rsidR="00082A86" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">be </w:t>
       </w:r>
-      <w:r w:rsidR="00F97813" w:rsidRPr="007442DD">
+      <w:r w:rsidR="00F97813" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>fund</w:t>
       </w:r>
-      <w:r w:rsidR="00082A86" w:rsidRPr="007442DD">
+      <w:r w:rsidR="00082A86" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ed by</w:t>
       </w:r>
-      <w:r w:rsidR="00F97813" w:rsidRPr="007442DD">
+      <w:r w:rsidR="00F97813" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the NDIS</w:t>
       </w:r>
-      <w:r w:rsidR="003B7C79" w:rsidRPr="007442DD">
+      <w:r w:rsidR="003B7C79" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00C32F29" w:rsidRPr="007442DD">
+      <w:r w:rsidR="00C32F29" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00355F54" w:rsidRPr="007442DD">
+      <w:r w:rsidR="00355F54" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Examples </w:t>
       </w:r>
-      <w:r w:rsidR="00B24DB9" w:rsidRPr="007442DD">
+      <w:r w:rsidR="00B24DB9" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">of NDIS supports include support </w:t>
       </w:r>
-      <w:r w:rsidR="005F5E41" w:rsidRPr="007442DD">
+      <w:r w:rsidR="005F5E41" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>with personal daily living tasks</w:t>
       </w:r>
-      <w:r w:rsidR="005F61C3" w:rsidRPr="007442DD">
+      <w:r w:rsidR="005F61C3" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and accessing the community</w:t>
       </w:r>
-      <w:r w:rsidR="00690A83" w:rsidRPr="007442DD">
+      <w:r w:rsidR="00690A83" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00C429FD" w:rsidRPr="007442DD">
+      <w:r w:rsidR="00C429FD" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">therapeutic supports, and </w:t>
       </w:r>
-      <w:r w:rsidR="00972B7C" w:rsidRPr="007442DD">
+      <w:r w:rsidR="00972B7C" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>personal mobility equipment</w:t>
       </w:r>
-      <w:r w:rsidR="0083539E" w:rsidRPr="007442DD">
+      <w:r w:rsidR="0083539E" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EBDCB32" w14:textId="316CA4C3" w:rsidR="00E44B21" w:rsidRPr="007442DD" w:rsidRDefault="00965D4C" w:rsidP="00D82E69">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="4EBDCB32" w14:textId="316CA4C3" w:rsidR="00E44B21" w:rsidRPr="00AC00FA" w:rsidRDefault="00965D4C" w:rsidP="00D82E69">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24E831E9" w14:textId="25473204" w:rsidR="00A24C7E" w:rsidRPr="007442DD" w:rsidRDefault="00B67EB2" w:rsidP="00E44B21">
+    <w:p w14:paraId="24E831E9" w14:textId="25473204" w:rsidR="00A24C7E" w:rsidRPr="00AC00FA" w:rsidRDefault="00B67EB2" w:rsidP="00E44B21">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
-      <w:r w:rsidR="00965D4C" w:rsidRPr="007442DD">
+      <w:r w:rsidR="00965D4C" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>hen we say 'your plan' we mean your NDIS plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09C7CD19" w14:textId="60A4CE3F" w:rsidR="001A06C0" w:rsidRPr="007442DD" w:rsidRDefault="001A06C0" w:rsidP="00E44B21">
+    <w:p w14:paraId="09C7CD19" w14:textId="00D605E6" w:rsidR="001A06C0" w:rsidRPr="00AC00FA" w:rsidRDefault="001A06C0" w:rsidP="00E44B21">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">When we say </w:t>
       </w:r>
-      <w:r w:rsidR="0048539A" w:rsidRPr="007442DD">
+      <w:r w:rsidR="0048539A" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>disability support needs</w:t>
       </w:r>
-      <w:r w:rsidR="0048539A" w:rsidRPr="007442DD">
+      <w:r w:rsidR="0048539A" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, we mean supports you need</w:t>
       </w:r>
-      <w:r w:rsidR="005D187A" w:rsidRPr="007442DD">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidR="005D187A" w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E1037D" w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>that directly relate to</w:t>
+      </w:r>
+      <w:r w:rsidR="005D187A" w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> your disability</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5330C2D3" w14:textId="029DCFF1" w:rsidR="001B2C20" w:rsidRPr="007442DD" w:rsidRDefault="00965D4C" w:rsidP="00D82E69">
+    <w:p w14:paraId="5330C2D3" w14:textId="1976B3A0" w:rsidR="001B2C20" w:rsidRPr="00AC00FA" w:rsidRDefault="00965D4C" w:rsidP="00D82E69">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If you’re </w:t>
       </w:r>
-      <w:r w:rsidR="00174790" w:rsidRPr="007442DD">
+      <w:r w:rsidR="00174790" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">aged between </w:t>
       </w:r>
-      <w:r w:rsidR="00045315" w:rsidRPr="007442DD">
+      <w:r w:rsidR="00045315" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>9 and 65 years and are looking for information</w:t>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> about community connections, go to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidRPr="007442DD">
+      <w:hyperlink r:id="rId11" w:anchor="mainstream-and-community" w:history="1">
+        <w:r w:rsidRPr="00AC00FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Our Guideline – Community Connections</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="066DCDA7" w14:textId="5A84CB09" w:rsidR="00965D4C" w:rsidRPr="007442DD" w:rsidRDefault="00965D4C" w:rsidP="00D82E69">
+    <w:p w14:paraId="066DCDA7" w14:textId="6DCF15C4" w:rsidR="00965D4C" w:rsidRPr="00AC00FA" w:rsidRDefault="00965D4C" w:rsidP="00D82E69">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:r w:rsidR="00246CCC" w:rsidRPr="007442DD">
+      <w:r w:rsidR="00246CCC" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>your</w:t>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007010FA" w:rsidRPr="007442DD">
+      <w:r w:rsidR="007010FA" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">child is younger than 9 and </w:t>
       </w:r>
-      <w:r w:rsidR="00A87938" w:rsidRPr="007442DD">
+      <w:r w:rsidR="00A87938" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">you’re </w:t>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">looking for information about early connections, go to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="007442DD">
+      <w:hyperlink r:id="rId12" w:anchor="early-connections" w:history="1">
+        <w:r w:rsidRPr="00AC00FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Our Guideline – Early Connections</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D9F0FA2" w14:textId="67527CF2" w:rsidR="00CB02CE" w:rsidRPr="007442DD" w:rsidRDefault="00CB02CE" w:rsidP="00CB02CE">
+    <w:p w14:paraId="4D9F0FA2" w14:textId="6F8DA027" w:rsidR="00CB02CE" w:rsidRPr="00AC00FA" w:rsidRDefault="00CB02CE" w:rsidP="00CB02CE">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
-[...7 lines deleted...]
-    <w:p w14:paraId="5B15C2DE" w14:textId="62902CC0" w:rsidR="00A24C7E" w:rsidRPr="007442DD" w:rsidRDefault="00CB02CE" w:rsidP="00841713">
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As part of the recent changes to the NDIS </w:t>
+      </w:r>
+      <w:r w:rsidR="00115AB1" w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>laws,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> we are moving towards a new framework for planning. Rules need to be developed for this new </w:t>
+      </w:r>
+      <w:r w:rsidR="00824159" w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>framework</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. We’re working on how and when we’ll introduce these changes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B15C2DE" w14:textId="60870DFE" w:rsidR="00A24C7E" w:rsidRPr="00AC00FA" w:rsidRDefault="00CB02CE" w:rsidP="00841713">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
-[...6 lines deleted...]
-      <w:r w:rsidR="007F2F97" w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Until then, the information in this Our Guideline is about our ‘old framework’ for planning, which include the legislative changes that become operational when the law commences. All current plans will be known as 'old framework' plans, and we will continue to develop these until all participants have transitioned to the new </w:t>
+      </w:r>
+      <w:r w:rsidR="00824159" w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>framework</w:t>
+      </w:r>
+      <w:r w:rsidR="007F2F97" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43A7726B" w14:textId="77777777" w:rsidR="00A818C3" w:rsidRPr="007442DD" w:rsidRDefault="00A818C3" w:rsidP="00A818C3">
+    <w:p w14:paraId="43A7726B" w14:textId="1E69AE9D" w:rsidR="00A818C3" w:rsidRPr="00AC00FA" w:rsidRDefault="00A818C3" w:rsidP="007A570C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:rPr>
-[...29 lines deleted...]
-    <w:p w14:paraId="06FD7483" w14:textId="72E93CCA" w:rsidR="0023186F" w:rsidRPr="007442DD" w:rsidRDefault="004A1440" w:rsidP="00A818C3">
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve">What’s </w:t>
+      </w:r>
+      <w:r w:rsidR="00274BCF" w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve">this </w:t>
+      </w:r>
+      <w:r w:rsidR="00274BCF" w:rsidRPr="00AC00FA">
+        <w:t>guid</w:t>
+      </w:r>
+      <w:r w:rsidR="009C0ADC" w:rsidRPr="00AC00FA">
+        <w:t>ance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09DD39C2" w14:textId="10C81E18" w:rsidR="00A818C3" w:rsidRPr="00AC00FA" w:rsidRDefault="00A818C3" w:rsidP="00A818C3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This </w:t>
+      </w:r>
+      <w:r w:rsidR="009C0ADC" w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>guidance</w:t>
+      </w:r>
+      <w:r w:rsidR="00274BCF" w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>covers:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06FD7483" w14:textId="72E93CCA" w:rsidR="0023186F" w:rsidRPr="00AC00FA" w:rsidRDefault="004A1440" w:rsidP="00A818C3">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="006D7A50" w:rsidRPr="007442DD">
+      <w:r w:rsidR="006D7A50" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText>HYPERLINK  \l "_What_are_reasonable_1"</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00EE5123" w:rsidRPr="007442DD">
+      <w:r w:rsidR="00EE5123" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">What </w:t>
       </w:r>
-      <w:r w:rsidR="006D7A50" w:rsidRPr="007442DD">
+      <w:r w:rsidR="006D7A50" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>are reasonable and necessary supports?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CA850EE" w14:textId="788311A4" w:rsidR="00531047" w:rsidRPr="007442DD" w:rsidRDefault="004A1440" w:rsidP="00A818C3">
+    <w:p w14:paraId="2CA850EE" w14:textId="788311A4" w:rsidR="00531047" w:rsidRPr="00AC00FA" w:rsidRDefault="004A1440" w:rsidP="00A818C3">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="004D47A2" w:rsidRPr="007442DD">
+      <w:r w:rsidR="004D47A2" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="004D47A2" w:rsidRPr="007442DD">
+      <w:r w:rsidR="004D47A2" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText>HYPERLINK  \l "_How_do_we_5"</w:instrText>
       </w:r>
-      <w:r w:rsidR="004D47A2" w:rsidRPr="007442DD">
-[...5 lines deleted...]
-      <w:r w:rsidR="004D47A2" w:rsidRPr="007442DD">
+      <w:r w:rsidR="004D47A2" w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="004D47A2" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C8698A" w:rsidRPr="007442DD">
+      <w:r w:rsidR="00C8698A" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>How do we make decisions about what is reasonable and necessary?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AABE9DB" w14:textId="6F6B15E5" w:rsidR="00C8698A" w:rsidRPr="007442DD" w:rsidRDefault="004D47A2" w:rsidP="009C68BF">
+    <w:p w14:paraId="1AABE9DB" w14:textId="6F6B15E5" w:rsidR="00C8698A" w:rsidRPr="00AC00FA" w:rsidRDefault="004D47A2" w:rsidP="009C68BF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:hyperlink w:anchor="_What_happens_next?" w:history="1">
-        <w:r w:rsidR="00C8698A" w:rsidRPr="007442DD">
+        <w:r w:rsidR="00C8698A" w:rsidRPr="00AC00FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>How do we include the reasonable and necessary supports in your plan?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2126BC91" w14:textId="535BA104" w:rsidR="00C8698A" w:rsidRPr="007442DD" w:rsidRDefault="00C8698A" w:rsidP="00A818C3">
+    <w:p w14:paraId="1F414E4F" w14:textId="33558944" w:rsidR="001A7B8D" w:rsidRPr="00AC00FA" w:rsidRDefault="00C8698A" w:rsidP="00341B78">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_What_if_you" w:history="1">
-        <w:r w:rsidRPr="007442DD">
+        <w:r w:rsidRPr="00AC00FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>What if you don’t agree with our decision?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1F414E4F" w14:textId="77777777" w:rsidR="001A7B8D" w:rsidRDefault="001A7B8D">
-[...22 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="03011872" w14:textId="2AFF4D32" w:rsidR="00A818C3" w:rsidRPr="00AC00FA" w:rsidRDefault="00A818C3" w:rsidP="00A818C3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">You </w:t>
       </w:r>
-      <w:r w:rsidR="00F856F3" w:rsidRPr="007442DD">
+      <w:r w:rsidR="00F856F3" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">may </w:t>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>also be interested in:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C137400" w14:textId="5B966AD8" w:rsidR="006C1129" w:rsidRPr="007442DD" w:rsidRDefault="006C1129" w:rsidP="007D2895">
+    <w:p w14:paraId="25D84439" w14:textId="7D355C08" w:rsidR="00DD3635" w:rsidRPr="00AC00FA" w:rsidRDefault="00DD3635" w:rsidP="001F1ACD">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId13" w:anchor="applying" w:history="1">
+        <w:r w:rsidRPr="00AC00FA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Applying to the NDIS</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5C137400" w14:textId="6837265B" w:rsidR="006C1129" w:rsidRPr="00AC00FA" w:rsidRDefault="0013478C" w:rsidP="007D2895">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6663"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...30 lines deleted...]
-    <w:p w14:paraId="715612BE" w14:textId="5B890C88" w:rsidR="006C1129" w:rsidRPr="007442DD" w:rsidRDefault="006C1129" w:rsidP="00A818C3">
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="002B4DE4" w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://ndis.gov.au/understanding-ndis/about-ndis/our-guidelines" \l "mainstream-and-community"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006C1129" w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mainstream </w:t>
+      </w:r>
+      <w:r w:rsidR="00B520DB" w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and community </w:t>
+      </w:r>
+      <w:r w:rsidR="003072DB" w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="006C1129" w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>upports</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="715612BE" w14:textId="26C74E45" w:rsidR="006C1129" w:rsidRPr="00AC00FA" w:rsidRDefault="0013478C" w:rsidP="00A818C3">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:anchor="creating-your-plan" w:history="1">
+        <w:r w:rsidR="006C1129" w:rsidRPr="00AC00FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">Creating </w:t>
         </w:r>
-        <w:r w:rsidR="003B5D6E" w:rsidRPr="007442DD">
+        <w:r w:rsidR="003B5D6E" w:rsidRPr="00AC00FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>y</w:t>
         </w:r>
-        <w:r w:rsidRPr="007442DD">
+        <w:r w:rsidR="006C1129" w:rsidRPr="00AC00FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>our</w:t>
         </w:r>
-        <w:r w:rsidR="003B5D6E" w:rsidRPr="007442DD">
+        <w:r w:rsidR="003B5D6E" w:rsidRPr="00AC00FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> p</w:t>
         </w:r>
-        <w:r w:rsidRPr="007442DD">
+        <w:r w:rsidR="006C1129" w:rsidRPr="00AC00FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>lan</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0E1A05B4" w14:textId="2F74D02F" w:rsidR="006C1129" w:rsidRPr="007442DD" w:rsidRDefault="00CA6923" w:rsidP="00B855A5">
+    <w:p w14:paraId="0E1A05B4" w14:textId="272AF6BA" w:rsidR="006C1129" w:rsidRPr="00AC00FA" w:rsidRDefault="00CA6923" w:rsidP="00B855A5">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00C44003" w:rsidRPr="007442DD">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidR="0008753E" w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://ndis.gov.au/our-guidelines" \l "plan-variations"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00AB13F4" w:rsidRPr="007442DD">
+      <w:r w:rsidR="00D26A5B" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Changing y</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006C1129" w:rsidRPr="007442DD">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="006C1129" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>o</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B855A5" w:rsidRPr="007442DD">
+        <w:t>lan</w:t>
+      </w:r>
+      <w:r w:rsidR="00D26A5B" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ur </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AB13F4" w:rsidRPr="007442DD">
+        <w:t xml:space="preserve"> variation</w:t>
+      </w:r>
+      <w:r w:rsidR="001E3365" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>p</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="1759757A" w14:textId="30F52917" w:rsidR="00A818C3" w:rsidRPr="007442DD" w:rsidRDefault="00CA6923" w:rsidP="00686C63">
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="293EA4E4" w14:textId="0327C8D2" w:rsidR="001E3365" w:rsidRPr="00AC00FA" w:rsidRDefault="00CA6923" w:rsidP="00686C63">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidR="00B855A5" w:rsidRPr="007442DD">
+      <w:hyperlink r:id="rId15" w:anchor="plan-reassessments" w:history="1">
+        <w:r w:rsidR="001E3365" w:rsidRPr="00AC00FA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Plan reassessments</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1759757A" w14:textId="284FCC46" w:rsidR="00A818C3" w:rsidRPr="00AC00FA" w:rsidRDefault="00B855A5" w:rsidP="00686C63">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId16" w:anchor="reviewing-our-decisions" w:history="1">
+        <w:r w:rsidRPr="00AC00FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Review</w:t>
         </w:r>
-        <w:r w:rsidR="00AB13F4" w:rsidRPr="007442DD">
+        <w:r w:rsidR="00AB13F4" w:rsidRPr="00AC00FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>ing our d</w:t>
         </w:r>
-        <w:r w:rsidR="006C1129" w:rsidRPr="007442DD">
+        <w:r w:rsidR="006C1129" w:rsidRPr="00AC00FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>ecisions</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5DFC8DCE" w14:textId="79DF53DF" w:rsidR="00A95B49" w:rsidRPr="007442DD" w:rsidRDefault="00FA4CA2" w:rsidP="00686C63">
+    <w:p w14:paraId="5DFC8DCE" w14:textId="185C64D0" w:rsidR="00A95B49" w:rsidRPr="00AC00FA" w:rsidRDefault="00FA4CA2" w:rsidP="00686C63">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidRPr="007442DD">
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00AC00FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Would we fund it?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="49F0E245" w14:textId="77777777" w:rsidR="00007B05" w:rsidRPr="007442DD" w:rsidRDefault="00007B05" w:rsidP="00841713">
+    <w:p w14:paraId="49F0E245" w14:textId="77777777" w:rsidR="00007B05" w:rsidRPr="00AC00FA" w:rsidRDefault="00007B05" w:rsidP="007A570C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_What_are_reasonable"/>
       <w:bookmarkStart w:id="2" w:name="_What_must_happen"/>
       <w:bookmarkStart w:id="3" w:name="_What_principles_do"/>
       <w:bookmarkStart w:id="4" w:name="_Fair_for_everyone,_1"/>
       <w:bookmarkStart w:id="5" w:name="_Fair_funding_to_1"/>
       <w:bookmarkStart w:id="6" w:name="_Evidence-based_best_practice_1"/>
       <w:bookmarkStart w:id="7" w:name="_Fair_early_investments_1"/>
       <w:bookmarkStart w:id="8" w:name="_Fair_support_across_1"/>
       <w:bookmarkStart w:id="9" w:name="_Fair_supports_for_1"/>
       <w:bookmarkStart w:id="10" w:name="_Fair_assistance_from_1"/>
       <w:bookmarkStart w:id="11" w:name="_Fair_support_across"/>
       <w:bookmarkStart w:id="12" w:name="_Fair_assistance_from"/>
       <w:bookmarkStart w:id="13" w:name="_Fair_for_everyone,"/>
       <w:bookmarkStart w:id="14" w:name="_Fair_goals"/>
       <w:bookmarkStart w:id="15" w:name="_Fair_funding_to"/>
       <w:bookmarkStart w:id="16" w:name="_Evidence-based_best_practice"/>
       <w:bookmarkStart w:id="17" w:name="_Fair_early_investments"/>
       <w:bookmarkStart w:id="18" w:name="_Fair_systems"/>
       <w:bookmarkStart w:id="19" w:name="_Fair_service_systems"/>
       <w:bookmarkStart w:id="20" w:name="_Fair_supports_for"/>
       <w:bookmarkStart w:id="21" w:name="_Fair_funding"/>
       <w:bookmarkStart w:id="22" w:name="_Fair_funding_from"/>
       <w:bookmarkStart w:id="23" w:name="_What_supports_can"/>
       <w:bookmarkStart w:id="24" w:name="_What_is_an"/>
@@ -1163,9936 +1294,9393 @@
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
-      <w:r w:rsidRPr="007442DD">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:t>What are reasonable and necessary supports?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52538FC3" w14:textId="7D577991" w:rsidR="00855710" w:rsidRPr="007442DD" w:rsidRDefault="00855710" w:rsidP="00855710">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="52538FC3" w14:textId="7D577991" w:rsidR="00855710" w:rsidRPr="00AC00FA" w:rsidRDefault="00855710" w:rsidP="00855710">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The N</w:t>
       </w:r>
-      <w:r w:rsidR="005F4EA2" w:rsidRPr="007442DD">
+      <w:r w:rsidR="005F4EA2" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ational Disability </w:t>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="005F4EA2" w:rsidRPr="007442DD">
+      <w:r w:rsidR="005F4EA2" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nsurance </w:t>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="005F4EA2" w:rsidRPr="007442DD">
+      <w:r w:rsidR="005F4EA2" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>cheme (NDIS)</w:t>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> was set up as a world first approach to disability support. It puts people with disability at the centre of decision-making, through the principles of reasonable and necessary supports and ind</w:t>
       </w:r>
-      <w:r w:rsidR="009035F2" w:rsidRPr="007442DD">
+      <w:r w:rsidR="009035F2" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ividual</w:t>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> choice and control.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ABF1124" w14:textId="61F84D3E" w:rsidR="00855710" w:rsidRPr="007442DD" w:rsidRDefault="00855710" w:rsidP="00855710">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="6ABF1124" w14:textId="61F84D3E" w:rsidR="00855710" w:rsidRPr="00AC00FA" w:rsidRDefault="00855710" w:rsidP="00855710">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">We provide </w:t>
       </w:r>
-      <w:r w:rsidR="00010F6F" w:rsidRPr="007442DD">
+      <w:r w:rsidR="00010F6F" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>funding for reasonable and necessary supports</w:t>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to people with </w:t>
       </w:r>
-      <w:r w:rsidR="00FB30C1" w:rsidRPr="007442DD">
+      <w:r w:rsidR="00FB30C1" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>permanent and significant disability or developmental delay.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F018219" w14:textId="7B7EFE13" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00855710" w:rsidP="00855710">
-[...13 lines deleted...]
-      <w:r w:rsidR="007B29E3" w:rsidRPr="007442DD">
+    <w:p w14:paraId="3F018219" w14:textId="7D655535" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00855710" w:rsidP="00855710">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reasonable and necessary supports are the supports we fund in your plan to meet your disability </w:t>
+      </w:r>
+      <w:r w:rsidR="00923718" w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">support </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">needs. All </w:t>
+      </w:r>
+      <w:r w:rsidR="007B29E3" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">supports we fund in your plan need to meet the criteria set out </w:t>
       </w:r>
-      <w:r w:rsidR="00F90A3D" w:rsidRPr="007442DD">
+      <w:r w:rsidR="00F90A3D" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">in law </w:t>
       </w:r>
-      <w:r w:rsidR="00750EF7" w:rsidRPr="007442DD">
+      <w:r w:rsidR="00750EF7" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
-      <w:r w:rsidR="00F90A3D" w:rsidRPr="007442DD">
+      <w:r w:rsidR="00F90A3D" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidR="006A4134" w:rsidRPr="007442DD">
+      <w:r w:rsidR="006A4134" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> NDIS</w:t>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F90A3D" w:rsidRPr="007442DD">
+      <w:r w:rsidR="00F90A3D" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">what </w:t>
       </w:r>
-      <w:r w:rsidR="00CB1B5D" w:rsidRPr="007442DD">
+      <w:r w:rsidR="00CB1B5D" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>we can and can’t fund</w:t>
       </w:r>
-      <w:r w:rsidR="00AC2AC6" w:rsidRPr="007442DD">
+      <w:r w:rsidR="00AC2AC6" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00E51844" w:rsidRPr="007442DD">
+      <w:r w:rsidR="00AC00FA" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:endnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidR="00E51844" w:rsidRPr="007442DD">
-[...7 lines deleted...]
-        <w:r w:rsidR="00E51844" w:rsidRPr="007442DD">
+      <w:r w:rsidR="00AC00FA" w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Learn more about </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidR="00AC00FA" w:rsidRPr="00AC00FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>NDIS support</w:t>
+          <w:t>supports that are NDIS supports and supports that are not NDIS supports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00E51844" w:rsidRPr="007442DD">
+      <w:r w:rsidR="00AC00FA" w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37E8C1C3" w14:textId="3ECEB71B" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00855710">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="37E8C1C3" w14:textId="3ECEB71B" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00855710">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>NDIS supports should complement, not replace, other supports available to you. That’s why we consider:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="775E3705" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00841713">
+    <w:p w14:paraId="775E3705" w14:textId="3B4DC8CE" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00841713">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the things you’re able to do for yourself</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7471AB35" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00841713">
+    <w:p w14:paraId="7471AB35" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00841713">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>support you have from others in your network, including family members, relatives, friends, local community services and mainstream government services.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47C1FBC7" w14:textId="400103EA" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00855710">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="47C1FBC7" w14:textId="400103EA" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00855710">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Once we’ve considered your situation, we need to follow the rules determined under the law for the NDIS in our planning decisions.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:endnoteReference w:id="3"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77E4CDF1" w14:textId="77F83F53" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00855710">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="77E4CDF1" w14:textId="77F83F53" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00855710">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>This guideline explains how we decide what reasonable and necessary supports must consider, which we’ll explain in detail.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FBD8FC9" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00855710">
-[...14 lines deleted...]
-        <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="1FBD8FC9" w14:textId="09D0E940" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00855710">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When we create your plan, we also follow these </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:anchor="principles-we-follow" w:history="1">
+        <w:r w:rsidRPr="00AC00FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>principles</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4641E7F6" w14:textId="1B536718" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00855710">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="4641E7F6" w14:textId="2E90FD37" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00855710">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">We also have </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidRPr="007442DD">
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="00AC00FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Would we fund it</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> guides. They have examples of how we decide if we fund different types of supports.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47FCACAA" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00D8616C">
+    <w:p w14:paraId="47FCACAA" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="009E75EC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="33" w:name="_How_do_we_5"/>
       <w:bookmarkEnd w:id="33"/>
-      <w:r w:rsidRPr="007442DD">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:lastRenderedPageBreak/>
         <w:t>How do we make decisions about what is reasonable and necessary?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02444DC7" w14:textId="3E6B2379" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="001C3E4E">
+    <w:p w14:paraId="02444DC7" w14:textId="3E6B2379" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="001C3E4E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="34" w:name="_Hlk169175771"/>
-      <w:r w:rsidRPr="007442DD">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>When we create your plan with you, we’ll discuss your disability support needs.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:endnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> We want to help you pursue your goals, increase your independence, and help you work, study and join social activities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A40D47B" w14:textId="27DE2B97" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="002859BA">
-[...11 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="5A40D47B" w14:textId="27DE2B97" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="002859BA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">The NDIS will only fund a support if it meets </w:t>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>all</w:t>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the reasonable and necessary criteria. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="34"/>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">We also won’t fund a support if the law says we can’t fund it. We explain the </w:t>
       </w:r>
       <w:hyperlink w:anchor="_What_types_of_1" w:history="1">
-        <w:r w:rsidRPr="007442DD">
+        <w:r w:rsidRPr="00AC00FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>reasonable and necessary</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> criteria in more detail further down.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B2AA013" w14:textId="10D4E1B6" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00841713">
+    <w:p w14:paraId="6B2AA013" w14:textId="10D4E1B6" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="009E75EC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="35" w:name="_What_supports_can_1"/>
       <w:bookmarkEnd w:id="35"/>
-      <w:r w:rsidRPr="007442DD">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:t>What supports can you get outside the NDIS?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70068CAC" w14:textId="51E3B9BD" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00D014C8">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="70068CAC" w14:textId="51E3B9BD" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00D014C8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Before we decide what reasonable and necessary supports to fund in your plan, we’ll first discuss what other supports may be available outside the NDIS. This is an important information-gathering step. For example, there may be mainstream, community and informal supports that suit you.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2527554F" w14:textId="01E602D0" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00D014C8">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="2527554F" w14:textId="01E602D0" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00D014C8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>There are many supports you can get outside the NDIS. Other government and community services provide supports to all Australians, including people with disability. And your friends, family, and other people you know can often be your best supports.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="604E8B8A" w14:textId="0A6281A1" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00D014C8">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="604E8B8A" w14:textId="0B4EECF8" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00D014C8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">To find out more about supports you can get outside the NDIS, go to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidRPr="007442DD">
+      <w:hyperlink r:id="rId21" w:anchor="creating-your-plan" w:history="1">
+        <w:r w:rsidRPr="00AC00FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Creating your plan</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="681A1225" w14:textId="0F16DE4B" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00D014C8">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="681A1225" w14:textId="0F16DE4B" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00D014C8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>It’s important we gather this information and help you access these services before we consider what reasonable and necessary supports we can fund. That way, we can help make sure you’re able to access mainstream, community, and informal supports wherever possible.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="347388AC" w14:textId="79854F67" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00D014C8">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="347388AC" w14:textId="6DE58C3B" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00D014C8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">For more information, go to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
-        <w:r w:rsidRPr="007442DD">
+      <w:hyperlink r:id="rId22" w:anchor="mainstream-and-community" w:history="1">
+        <w:r w:rsidRPr="00AC00FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Mainstream and community supports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7492C313" w14:textId="4DF8E71C" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00841713">
+    <w:p w14:paraId="7492C313" w14:textId="4DF8E71C" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="009E75EC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:rPr>
-[...10 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:t>What types of supports may be included in your plan?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20269614" w14:textId="0475DC74" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="008A7A56">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="20269614" w14:textId="0475DC74" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="008A7A56">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Your plan may include ‘general supports’ and ‘reasonable and necessary supports’.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="5"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03583385" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="008A7A56">
+    <w:p w14:paraId="03583385" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="008A7A56">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>General supports</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69BD15E8" w14:textId="1EE7EBED" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="008A7A56">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="69BD15E8" w14:textId="068954E4" w:rsidR="00B97371" w:rsidRDefault="00AC00FA" w:rsidP="008A7A56">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>General supports are the coordination, strategic or referral services and activities we provide or arrange to be provided, for you.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
-[...7 lines deleted...]
-    <w:p w14:paraId="15FE6603" w14:textId="1799160E" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="008A7A56">
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> They’re how we help you develop your plan and connect with support and activities in your community. This includes the support you get from your early childhood coordinator or local area coordinator to connect to mainstream, community, and informal supports. You don’t need to pay for your general supports from your plan as the NDIS pays for them directly.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D8A5E2E" w14:textId="77777777" w:rsidR="00B97371" w:rsidRDefault="00B97371">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15FE6603" w14:textId="1799160E" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="008A7A56">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Reasonable and necessary supports</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5279C033" w14:textId="444DEC95" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="008A7A56">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="5279C033" w14:textId="627349F8" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="008A7A56">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Reasonable and necessary supports are the NDIS supports we fund or provide in your plan to meet your disability support needs.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="7"/>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> We’ll only fund a support if it relates to your disability.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:endnoteReference w:id="8"/>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This means there must be a direct link between your disability support </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>needs</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the NDIS supports we fund. NDIS supports are the services, items, and equipment we can fund or provide under the NDIS.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:endnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> For information on what supports are considered NDIS supports, go to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidRPr="007442DD">
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="00AC00FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>NDIS supports</w:t>
+          <w:t>What are NDIS supports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="508D7F0A" w14:textId="5D97775B" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="008A7A56">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="508D7F0A" w14:textId="7BE9875B" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="008A7A56">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The laws for the NDIS tell us what we can fund in your plan.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:endnoteReference w:id="9"/>
-[...32 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+        <w:endnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> All NDIS supports we fund in a plan need to meet all the criteria set out in these laws. We call these the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t>NDIS funding criteria</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64E82B67" w14:textId="7E67AB82" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00841713">
+    <w:p w14:paraId="64E82B67" w14:textId="7E67AB82" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00841713">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">We’ll check your support types and amounts of support will complement each other to help you fulfil an </w:t>
       </w:r>
       <w:hyperlink w:anchor="_How_do_we_4" w:history="1">
-        <w:r w:rsidRPr="007442DD">
+        <w:r w:rsidRPr="00AC00FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>ordinary life</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:endnoteReference w:id="10"/>
+        <w:endnoteReference w:id="11"/>
       </w:r>
       <w:bookmarkStart w:id="36" w:name="_What_is_an_1"/>
       <w:bookmarkStart w:id="37" w:name="_What_supports_are"/>
       <w:bookmarkStart w:id="38" w:name="_How_do_we_3"/>
       <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Any funded supports must be an NDIS support</w:t>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:endnoteReference w:id="11"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+        <w:endnoteReference w:id="12"/>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> that is right for you.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6515B1AC" w14:textId="6ADDF672" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="009663BB">
+    <w:p w14:paraId="6515B1AC" w14:textId="6ADDF672" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="009663BB">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">It must not be a </w:t>
       </w:r>
       <w:hyperlink w:anchor="_What_types_of_2" w:history="1">
-        <w:r w:rsidRPr="007442DD">
+        <w:r w:rsidRPr="00AC00FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>type of support the law says we can’t fund or provide</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:endnoteReference w:id="12"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="39D60435" w14:textId="776D685A" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+        <w:endnoteReference w:id="13"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39D60435" w14:textId="776D685A" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
-[...21 lines deleted...]
-    <w:p w14:paraId="193CFBB7" w14:textId="5A2095CD" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Each NDIS support must be reasonable and necessary individually, but the supports must also be reasonable and necessary when considered as a package of supports.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="193CFBB7" w14:textId="5A2095CD" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="009E75EC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="39" w:name="_What_types_of_1"/>
       <w:bookmarkStart w:id="40" w:name="_Does_the_support_5"/>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
-      <w:r w:rsidRPr="007442DD">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:t>Does the support meet the reasonable and necessary criteria?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53916A87" w14:textId="267F5688" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
-[...27 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="53916A87" w14:textId="267F5688" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We can only include NDIS supports in your plan if they meet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>all</w:t>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the reasonable and necessary criteria.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:endnoteReference w:id="13"/>
-[...45 lines deleted...]
-    <w:p w14:paraId="7139A400" w14:textId="112EBFDA" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+        <w:endnoteReference w:id="14"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CB0AF16" w14:textId="7C79DA14" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>This means that before we can include an NDIS support in your plan, we need to be satisfied it meets all the following criteria:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7139A400" w14:textId="48FAAD36" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The support is </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Does_the_support_6" w:history="1">
-        <w:r w:rsidR="00402EA5" w:rsidRPr="007442DD">
+        <w:r w:rsidRPr="00AC00FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>related to your disability</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:endnoteReference w:id="14"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="4B557901" w14:textId="7C39BA38" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+        <w:endnoteReference w:id="15"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B557901" w14:textId="7C39BA38" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The support will help you to </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Does_the_support_4" w:history="1">
-        <w:r w:rsidRPr="007442DD">
+        <w:r w:rsidRPr="00AC00FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>pursue your goals in your plan</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:endnoteReference w:id="15"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="290FEF82" w14:textId="5A155562" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+        <w:endnoteReference w:id="16"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="290FEF82" w14:textId="5A155562" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The support will help you to </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Does_the_support_7" w:history="1">
-        <w:r w:rsidRPr="007442DD">
+        <w:r w:rsidRPr="00AC00FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>undertake activities, to facilitate your social and economic participation</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:endnoteReference w:id="16"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+        <w:endnoteReference w:id="17"/>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> This means the support will help you join in social outings, recreation, work and study by reducing the disability-related barriers that prevent you from participating.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63642764" w14:textId="18761870" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+    <w:p w14:paraId="63642764" w14:textId="18761870" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The support represents </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Is_the_support_7" w:history="1">
-        <w:r w:rsidRPr="007442DD">
+        <w:r w:rsidRPr="00AC00FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>value for money</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. This means we need to consider the costs and benefits of the support, as well as the costs and benefits of alternative supports.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:endnoteReference w:id="17"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="14480704" w14:textId="19B638D9" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+        <w:endnoteReference w:id="18"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14480704" w14:textId="19B638D9" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The support will be, or is likely to be, </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Is_the_support_8" w:history="1">
-        <w:r w:rsidRPr="007442DD">
+        <w:r w:rsidRPr="00AC00FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>effective and beneficial</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for you, having regard to current good practice.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:endnoteReference w:id="18"/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+        <w:endnoteReference w:id="19"/>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This means we consider if there is evidence the support works for someone with similar disability support needs. We won’t need an expert report for every support, as we can often rely on other information or evidence. For example, we may have information already about whether the support is widely </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>accepted to suit someone with your disability support needs.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:endnoteReference w:id="19"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+        <w:endnoteReference w:id="20"/>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> We also consider your lived experience.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A41D635" w14:textId="557F0736" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+    <w:p w14:paraId="2A41D635" w14:textId="557F0736" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The funding of the support </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Is_the_support_9" w:history="1">
-        <w:r w:rsidRPr="007442DD">
+        <w:r w:rsidRPr="00AC00FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>takes account of what it is reasonable to expect families, carers, informal networks and the community to provide</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:endnoteReference w:id="20"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+        <w:endnoteReference w:id="21"/>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> This means we need to consider what support is reasonable for your family, friends and community to provide.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AC37A1C" w14:textId="02E1B716" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+    <w:p w14:paraId="3AC37A1C" w14:textId="02E1B716" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> an </w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The support is an </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Is_the_support_10" w:history="1">
-        <w:r w:rsidRPr="007442DD">
+        <w:r w:rsidRPr="00AC00FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>NDIS support for you</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:endnoteReference w:id="21"/>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+        <w:endnoteReference w:id="22"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F772E95" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The law for the NDIS sets out things that we need to consider when we apply the reasonable and necessary criteria.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:endnoteReference w:id="22"/>
-[...14 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:endnoteReference w:id="23"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="077A8171" w14:textId="017002D6" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>For example, funding a vehicle modification may reduce your need for other supports. By funding a vehicle modification in your plan, we’ll look at whether you need less support to access the community.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01C484B3" w14:textId="1FA72AB4" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="01C484B3" w14:textId="1FA72AB4" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If the vehicle modification will reduce your support needs, we might reduce the amount of support we fund for you to access the community. This is because the same amount of support might not be reasonable and necessary when the whole package of supports is considered.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2965165D" w14:textId="4982CDF6" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00841713">
+    <w:p w14:paraId="2965165D" w14:textId="4982CDF6" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="009E75EC">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="41" w:name="_Does_the_support_6"/>
       <w:bookmarkEnd w:id="41"/>
-      <w:r w:rsidRPr="007442DD">
-[...49 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t>Is the support related to your disability?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2617AE27" w14:textId="208A01F7" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="002F3C6E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>We’ll only fund a support if it relates to your disability.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:endnoteReference w:id="23"/>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+        <w:endnoteReference w:id="24"/>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This means there must be a direct link between your disability support </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>needs</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the NDIS supports we fund.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7580C2C4" w14:textId="6CDA5FB4" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="002F3C6E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>We consider if the support addresses your disability support needs. Your disability support needs are those that come from, or are caused by, your disability.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67BCC6AC" w14:textId="5B9A4E58" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="002F3C6E">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="67BCC6AC" w14:textId="5B9A4E58" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="002F3C6E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For example, we don’t fund things like flights to go on a holiday or a gym membership to get fit.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F04EC31" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="002F3C6E">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="1F04EC31" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="002F3C6E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>This is because you’re unlikely to need these supports because of your disability support needs. They are things that all people, with or without disability, might want or need.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D6E3B87" w14:textId="77777777" w:rsidR="006E1591" w:rsidRPr="007442DD" w:rsidRDefault="006E1591" w:rsidP="006E1591">
+    <w:p w14:paraId="2D6E3B87" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="006E1591">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Example</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DDC29FB" w14:textId="7C5FCD41" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="002F3C6E">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="0DDC29FB" w14:textId="7C5FCD41" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="002F3C6E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Alan uses a wheelchair and needs some changes to their house. They need to be able to independently use their bathroom and kitchen. They also want to set up an outdoor entertainment area for when their friends visit.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52433E0D" w14:textId="52A370A1" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="002F3C6E">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="52433E0D" w14:textId="697A116F" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="002F3C6E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">We may be able to fund </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:anchor="5" w:history="1">
-        <w:r w:rsidRPr="007442DD">
+      <w:hyperlink r:id="rId24" w:anchor="home-modifications" w:history="1">
+        <w:r w:rsidRPr="00AC00FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>home modifications</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007442DD">
-[...28 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> so Alan can access areas of their home, including their bathroom and kitchen. They need the home modification because they can’t access those areas due to their disability.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78B05794" w14:textId="43991328" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="002F3C6E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Alan will need to pay for the outdoor entertainment area, as it’s not related to their disability.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="367BE64E" w14:textId="7E95D2BA" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00EC7C8C">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="000DAD16" w14:textId="77777777" w:rsidR="00B97371" w:rsidRDefault="00B97371">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="42" w:name="_Does_the_support_4"/>
       <w:bookmarkEnd w:id="42"/>
-      <w:r w:rsidRPr="007442DD">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="367BE64E" w14:textId="3F92DBF9" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="009E75EC">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:lastRenderedPageBreak/>
         <w:t>Does the support help you pursue your goals?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A3F218A" w14:textId="697DF506" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="4A3F218A" w14:textId="0AFBB737" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>We need to be satisfied the support will help you pursue the goals, objectives and aspirations in your plan.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:endnoteReference w:id="24"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+        <w:endnoteReference w:id="25"/>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> This helps us determine if the support is necessary.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:endnoteReference w:id="25"/>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+        <w:endnoteReference w:id="26"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72F697DA" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>While we only fund supports that help you pursue your goals, objectives and aspirations, we understand that different people express themselves in different ways.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2902D23F" w14:textId="38CDAAD6" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00841713">
+    <w:p w14:paraId="2902D23F" w14:textId="38CDAAD6" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00841713">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Reasonable and necessary supports should help you pursue your goals,</w:t>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:endnoteReference w:id="26"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+        <w:endnoteReference w:id="27"/>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> but you don’t need a specific goal for every support in your plan. When we decide if a support will help you pursue your goals, we consider your whole situation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C487A6D" w14:textId="0CCAA0B0" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="6C487A6D" w14:textId="0CCAA0B0" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>We look at how a support will address your disability support needs, and the disability specific barriers that prevent you from pursuing your goals.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="338D8E23" w14:textId="16EA6EFE" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
-[...11 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="338D8E23" w14:textId="16EA6EFE" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>A support that addresses your disability support needs is most likely to help you pursue your goals, objectives and aspirations in your plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12FD7A4B" w14:textId="3AB0C537" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="12FD7A4B" w14:textId="3AB0C537" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This means that if your goal is to ‘live independently’, we </w:t>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>may</w:t>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
-[...34 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fund home modifications that address your disability support needs. However, we won’t fund supports that aren’t NDIS supports, including day-to day-living costs like rent or utilities. These costs aren’t incurred solely and directly because of your disability support needs, so they don’t meet other funding criteria.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:endnoteReference w:id="27"/>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+        <w:endnoteReference w:id="28"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="214955FB" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Also, choosing a different goal ‘to have a more accessible home’ won’t change the supports we could fund in your plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="157443A5" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="157443A5" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Achieving goals usually takes many different kinds of supports. NDIS supports will most likely be just one kind of support that helps you work toward your goals.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2945AB61" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="002C1589">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="2945AB61" w14:textId="0E3A5F4A" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="002C1589">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Learn more about setting your goals in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
-        <w:r w:rsidRPr="007442DD">
+      <w:hyperlink r:id="rId25" w:anchor="creating-your-plan" w:history="1">
+        <w:r w:rsidRPr="00AC00FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Creating Your Plan</w:t>
+          <w:t>Our Guideline - Creating your plan</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007442DD">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
-[...7 lines deleted...]
-        <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="00AC00FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Setting Goals fact sheet</w:t>
+          <w:t>How to set goals</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32D39553" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+    <w:p w14:paraId="32D39553" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Example</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A146C90" w14:textId="2A8A98A3" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
-[...35 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="7A146C90" w14:textId="2A8A98A3" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Morgan is ready to look for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>work</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and they have a goal in their plan to get a job. They’ve built up their skills and know the type of work they want to do. Disability Employment Services are helping Morgan find work, so we can’t fund this support for Morgan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C95C13A" w14:textId="6E2B457D" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>However, because of their disability, Morgan will need personal care supports to help them get ready for work in the morning. We will consider:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1822C416" w14:textId="0D15C6FF" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+    <w:p w14:paraId="1822C416" w14:textId="0D15C6FF" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>how Morgan’s disability support needs relate to their goals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08C936C5" w14:textId="177FDE69" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+    <w:p w14:paraId="08C936C5" w14:textId="177FDE69" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>if funding NDIS supports that address these disability support needs will help Morgan pursue their goals.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A46CE94" w14:textId="29806376" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="2A46CE94" w14:textId="29806376" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Morgan’s planner determines the personal care supports meet this criteria. The supports that address their personal care needs will help Morgan to pursue their employment goals.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="796FC147" w14:textId="368E145F" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
-[...10 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="796FC147" w14:textId="368E145F" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Morgan’s planner then needs to look at if the support meets the other NDIS funding criteria. In this case Morgan does get personal care in their plan. Morgan doesn’t have a job yet but will need personal care support to help them get ready to look for work. Morgan will also be able to use these supports when they get a job.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F56C5DD" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="4F56C5DD" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>We don’t fund all the supports that relate to Morgan’s employment goals. We only fund the supports we consider are reasonable and necessary – that is, when they meet all the NDIS funding criteria.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EF19FE7" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00EC7C8C">
+    <w:p w14:paraId="4EF19FE7" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="009E75EC">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="43" w:name="_Does_the_support_7"/>
       <w:bookmarkEnd w:id="43"/>
-      <w:r w:rsidRPr="007442DD">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:t>Does the support help you do activities that will help your social and economic participation?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26903AFC" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="26903AFC" w14:textId="70664C75" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>We need to be satisfied the support will help you to do activities, which make it easier for you to participate socially and economically.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:endnoteReference w:id="28"/>
-[...14 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:endnoteReference w:id="29"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="063395C4" w14:textId="03B047FF" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Social participation means doing things you enjoy, like going out with friends, playing sport or going out into the community. It also means doing the things you need to do, like going to school or medical appointments.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="040526DF" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="040526DF" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Economic participation usually means being involved in things that help you work towards getting and keeping a job. This might be things like volunteering, study, learning new skills or trying work experience. Research tells us that work can lead to health benefits and improve our quality of life. Learn more about the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
-        <w:r w:rsidRPr="007442DD">
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="00AC00FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Health Benefits of Good Work</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54B0E1FF" w14:textId="220E6DE6" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
-[...35 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="54B0E1FF" w14:textId="220E6DE6" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Social and economic participation are important to most people. They’re critical to living an ordinary life.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20DADB31" w14:textId="1CC6C00E" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>To work out if a support meets this criteria, we look at the purpose of the support and how it will help you.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07179B54" w14:textId="0FC29854" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="07179B54" w14:textId="0FC29854" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>We fund reasonable and necessary supports that reduce the barriers that prevent you from doing activities. This will help you increase your social and economic participation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FAEA5A8" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="2FAEA5A8" w14:textId="137C3650" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Some supports help economic and social participation directly. There are lots of supports we can fund to directly help with social and economic participation. Learn more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
-        <w:r w:rsidRPr="007442DD">
+      <w:hyperlink r:id="rId28" w:anchor="social-and-recreation" w:history="1">
+        <w:r w:rsidRPr="00AC00FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Social and recreation supports</w:t>
+          <w:t>social and recreation supports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
-        <w:r w:rsidRPr="007442DD">
+      <w:hyperlink r:id="rId29" w:anchor="work-and-study" w:history="1">
+        <w:r w:rsidRPr="00AC00FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Work and study supports</w:t>
+          <w:t>work and study supports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A15E417" w14:textId="0F3A63A5" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="5A15E417" w14:textId="0F3A63A5" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Other supports help you do activities like self-care, which indirectly help your economic and social participation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14DC19D4" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+    <w:p w14:paraId="14DC19D4" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Example</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AD79AD4" w14:textId="04359DCB" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="5AD79AD4" w14:textId="04359DCB" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sue is going to university next year. She has a vision impairment and has been working with her Guide Dog Mobility Instructor to decide if a Dog Guide is right for her. A Dog Guide can help her leave her home safely and independently, and travel to and from university.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C5B956E" w14:textId="3D07993F" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
-[...10 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="1C5B956E" w14:textId="3D07993F" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>A Dog Guide could also help her go out with friends and join in other community activities. As long as it meets the other funding criteria, we could fund a Dog Guide for Sue. It will help her with activities of daily living.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00804B59" w14:textId="2DF13D4C" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
-[...28 lines deleted...]
-    <w:p w14:paraId="54D73327" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00EC7C8C">
+    <w:p w14:paraId="00804B59" w14:textId="2DF13D4C" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In Sue’s case, a Dog Guide will also increase her social and economic participation. Having a Dog Guide will help her get to her university independently where she studies and also has lots of friends.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54D73327" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="009E75EC">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="44" w:name="_Is_the_support_7"/>
       <w:bookmarkEnd w:id="44"/>
-      <w:r w:rsidRPr="007442DD">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:t>Is the support value for money?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ED2443F" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="5ED2443F" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>All supports we fund under the NDIS need to be value for money. This means the cost of the support is reasonable when we consider the benefits of the support and the cost of other supports.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43910B77" w14:textId="51CD391F" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
-[...11 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="43910B77" w14:textId="1F3C6073" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Making sure your supports are value for money is one of the ways we keep the NDIS financially sustainable. This means we make careful decisions about funding so that we make sure the NDIS exists for future generations. It’s also one of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
-        <w:r w:rsidRPr="007442DD">
+      <w:hyperlink r:id="rId30" w:anchor="principles-we-follow" w:history="1">
+        <w:r w:rsidRPr="00AC00FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>our principles</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:endnoteReference w:id="29"/>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+        <w:endnoteReference w:id="30"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E71A142" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>When we decide if the support is value for money, we consider:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58443053" w14:textId="766E7FF2" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+    <w:p w14:paraId="58443053" w14:textId="766E7FF2" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>if other supports would achieve the same result at a substantially lower cost.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:endnoteReference w:id="30"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="4AFEC7B4" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+        <w:endnoteReference w:id="31"/>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This means there should be a real or material difference in cost</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AFEC7B4" w14:textId="6A4CD6E5" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>if there’s evidence the support will substantially improve your life stage outcomes and benefit you in the long term</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:endnoteReference w:id="31"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="2B401F48" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+        <w:endnoteReference w:id="32"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B401F48" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>if the support will likely reduce the cost of other supports over time</w:t>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:endnoteReference w:id="32"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="55FCCD4B" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+        <w:endnoteReference w:id="33"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55FCCD4B" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>how the cost compares to other supports of the same kind in your area</w:t>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:endnoteReference w:id="33"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="5E5CA2AA" w14:textId="4C7706E3" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+        <w:endnoteReference w:id="34"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E5CA2AA" w14:textId="4C7706E3" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>if the support will make you more independent and mean you won’t need as many supports in the future. For example, in some situations home modifications may reduce the need for support in your home.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22D94D98" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="22D94D98" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>When we consider the likely cost of supports, we consider the cost over the long term. We consider if the support will help you achieve milestones at different ages or stages of your life and have long term benefits.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05828109" w14:textId="6C7F0C49" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="05828109" w14:textId="6C7F0C49" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For example, some supports like home modifications may be expensive now, compared to other supports. But getting these supports now may mean you need much less support in a few years, or later in life. Or it may delay the need for other more costly supports.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:endnoteReference w:id="34"/>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+        <w:endnoteReference w:id="35"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A9CEE50" w14:textId="3DE0CE0F" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>When determining if the cost of the support is value for money, we consider:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="716F6E2B" w14:textId="1F73EBD0" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+    <w:p w14:paraId="716F6E2B" w14:textId="20DCF519" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the prices for NDIS supports in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:anchor="ndis-pricing-arrangements-and-price-limits" w:history="1">
-        <w:r w:rsidRPr="007442DD">
+      <w:hyperlink r:id="rId31" w:anchor="ndis-pricing-arrangements-and-price-limits" w:history="1">
+        <w:r w:rsidRPr="00AC00FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>NDIS Pricing Arrangements and Price Limits</w:t>
+          <w:t>NDIS pricing schedule</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5AE2523E" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+    <w:p w14:paraId="5AE2523E" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>quotes for specific or high risk supports.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="377A00A5" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="51E5B250" w14:textId="669838A3" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00D40DA7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId32" w:anchor="ndis-pricing-arrangements-and-price-limits" w:history="1">
+        <w:r w:rsidRPr="00AC00FA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>NDIS pricing schedule</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sets out the appropriate maximum prices for most NDIS supports. The appropriate maximum prices for supports will vary based on factors such as:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73F68745" w14:textId="25D58714" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="001F1ACD">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t>a provider’s qualifications or experience</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53B04499" w14:textId="138CCEAC" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="001F1ACD">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t>whether a provider is registered or unregistered</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="36"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C447607" w14:textId="7953AA21" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="001F1ACD">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t>the intensity of the supports being delivered</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5970B937" w14:textId="007DBF44" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="001F1ACD">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t>the location where the supports are being delivered</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BC5B060" w14:textId="092F5671" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="001F1ACD">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t>the delivery method of the supports, for example face-to-face or remotely.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="37"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="377A00A5" w14:textId="551683A8" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>It’s important we consider the cost of the support. This will be the level of funding we include in your plan, if we decide the support is reasonable and necessary.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E7797E6" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="5E7797E6" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>When we fund equipment or modifications, we also need to consider:</w:t>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:endnoteReference w:id="35"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="2D0B4A37" w14:textId="181A9565" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+        <w:endnoteReference w:id="38"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D0B4A37" w14:textId="181A9565" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
-[...21 lines deleted...]
-    <w:p w14:paraId="252AFCE5" w14:textId="0D50033E" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>how the cost of buying the equipment or modifications compares to the cost of renting them</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="252AFCE5" w14:textId="0D50033E" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>if it’s appropriate to fund the equipment or modifications you want, based on your situation and any expected changes in technology.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D3499A8" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="659D464C" w14:textId="024DAC54" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="001F1ACD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Learn more about how we consider value for money when we fund </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
-        <w:r w:rsidRPr="007442DD">
+      <w:hyperlink r:id="rId33" w:anchor="assistive-technology" w:history="1">
+        <w:r w:rsidRPr="00AC00FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>assistive technology</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
-        <w:r w:rsidRPr="007442DD">
+      <w:hyperlink r:id="rId34" w:anchor="home-modifications" w:history="1">
+        <w:r w:rsidRPr="00AC00FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>home modifications</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
-        <w:r w:rsidRPr="007442DD">
+      <w:hyperlink r:id="rId35" w:anchor="vehicle-modifications" w:history="1">
+        <w:r w:rsidRPr="00AC00FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>vehicle modifications</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="659D464C" w14:textId="77777777" w:rsidR="001A7B8D" w:rsidRDefault="001A7B8D">
-[...1 lines deleted...]
-        <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
+    <w:p w14:paraId="65F7B246" w14:textId="36408E3B" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...22 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>Example</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A7F052A" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="6A7F052A" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Elias needs a shower commode.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25F5FF04" w14:textId="51990DA8" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="25F5FF04" w14:textId="51990DA8" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>He got an assessment and sent us a quote for one that will suit his needs. As part of the process to work out if this meets the reasonable and necessary criteria, his planner considers other similar shower commodes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6944FF5D" w14:textId="50A13310" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="6944FF5D" w14:textId="50A13310" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>There’s another commode that’s $5,000 cheaper than the one Elias has asked for. It won’t meet Elias’ needs, as it doesn’t provide enough support for his back. That means, it won’t achieve the same result as the one Elias has asked for.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1705747F" w14:textId="55925F71" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="1705747F" w14:textId="55925F71" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Elias’s planner finds a commode that’s $1,000 cheaper. The planner contacts Elias’s occupational therapist who confirms this commode will meet Elias’ needs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4752DA38" w14:textId="5F99DBF5" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="4752DA38" w14:textId="5F99DBF5" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Elias’ planner decides to fund the commode that’s $1,000 cheaper. This has the same features and will have the same benefits for Elias at a substantially lower cost.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="508A6505" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00F936BB">
+    <w:p w14:paraId="508A6505" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="009E75EC">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="45" w:name="_Is_the_support_8"/>
       <w:bookmarkEnd w:id="45"/>
-      <w:r w:rsidRPr="007442DD">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:t>Is the support effective and beneficial?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68524003" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
-[...21 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="68524003" w14:textId="78D8CEE8" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>We need to be satisfied the support will be, or is likely to be, effective and beneficial, when we consider current good practice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="366EB311" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>We need to work out if the support is likely to be both:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FD8764E" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+    <w:p w14:paraId="4FD8764E" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>effective</w:t>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – it will do what you need it to do</w:t>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:endnoteReference w:id="36"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="3E3F7417" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+        <w:endnoteReference w:id="39"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E3F7417" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>beneficial</w:t>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – the support will help you do things you can’t otherwise do and meets your support needs.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:endnoteReference w:id="37"/>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+        <w:endnoteReference w:id="40"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23556375" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>It can also be effective and beneficial if it will help you maintain your current level of functioning. That is, it will help you keep doing the things you can currently do. And it’ll help you maintain your work, study and social life as much as you can.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:endnoteReference w:id="38"/>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+        <w:endnoteReference w:id="41"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DD555D3" w14:textId="2C981CFF" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>When we decide if a support is effective and beneficial, we look at what is current good practice. This means we look at if there is evidence that the support works for someone with similar disability support needs to you. We won’t need an expert opinion or report for every support, because we can often rely on other evidence.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C4A3CB9" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="1C4A3CB9" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For example:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67083A1B" w14:textId="1E9ACB60" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+    <w:p w14:paraId="67083A1B" w14:textId="3371D74C" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>We may have information already about whether the support is widely accepted to suit someone with your disability support needs.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:endnoteReference w:id="39"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+        <w:endnoteReference w:id="42"/>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> For example, we could rely on academic research and other literature. This could include university studies on therapies that have been published and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
-        <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t>refereed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in academic journals, evidence-based practice resources, or clinical practice guidelines.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41AA00CA" w14:textId="54B3C021" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>If you or other participants have used the support before, we can consider your experience and the experience of your family members and carers.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:endnoteReference w:id="43"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31ED1D33" w14:textId="513F09E3" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>We may consider things we’ve learnt from other participants in the NDIS with similar support needs to you.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:endnoteReference w:id="44"/>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> We know you’re the expert in your own life, and we use your own experience as much as we can.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="708602DE" w14:textId="40FEE871" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>For example, we’ll talk to you about any supports that have helped you do things you can’t otherwise do. Or some supports may have helped maintain your ability to be as independent as possible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6028FA94" w14:textId="265C473D" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>If it’s a new support such as new assistive technology, we might fund a trial. This is so we can learn from your experience of using the support to check if it’s likely to do what you need it to.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F21EA64" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Your evidence can be particularly useful when it’s consistent with other evidence, or if we don’t have expert evidence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7329C402" w14:textId="0E2803A2" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>We’ll look at the opinions held by the majority of experts and what they generally agree on.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:endnoteReference w:id="45"/>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sometimes we’ll have to seek expert opinion or report to make a decision.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:endnoteReference w:id="46"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3484DB96" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="006E1591">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Example</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="655EC11F" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vivek is 12 and has a goal to improve his communication skills. He and his family want him to improve his social skills with the kids in his class.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F23A5C3" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>When he was younger, Vivek’s family tried speech therapy, and believe it really helped him improve his communication. His family told his planner about how it helped Vivek learn how to respond to different social settings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="159B3270" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vivek’s speech therapist also believes it could work well for him now and help him interact with his classmates.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DEAAB41" w14:textId="3434A7D7" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>When deciding if the therapy is effective and beneficial, Vivek’s planner will consider:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EB8E223" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="002D279C">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>how speech therapy has helped Vivek in the past, including first-hand information from Vivek, his family members, and carers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05C82692" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="002D279C">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the reports or assessments from his speech therapist on the effectiveness and benefits of speech therapy for Vivek</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A7C57F3" w14:textId="315D49FD" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="08191E90">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>other information or expert evidence about the effectiveness and benefits of speech therapy, including for children of the same age, with the same disability and level of functioning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F46E5DC" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Based on this information and evidence, Vivek’s planner decides the speech therapy is effective and beneficial. If it meets the other funding criteria, we will be able to fund speech therapy in Vivek’s plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DED07EF" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="009E75EC">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="46" w:name="_Is_the_support_9"/>
+      <w:bookmarkEnd w:id="46"/>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t>Is the support something we would reasonably expect your informal supports, like family or friends, to provide?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29561B97" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>We need to be satisfied that funding the support takes into account what is reasonable to expect families, carers, informal networks and the community to provide.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:endnoteReference w:id="47"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="676D396F" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>To make sure we understand how disability supports might work for you, we consider:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64413F66" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the things you’re able to do for yourself</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="362A115C" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>any support you have from others in your network – including family members, relatives, friends and local community services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06E8C015" w14:textId="6FBAB31C" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>When we fund supports under the NDIS, we need to consider if it’s reasonable to expect your informal supports to provide that support. We can’t fund supports that an ordinary person would think is reasonable to expect friends, family or the community to provide for you.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:endnoteReference w:id="48"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A1D87F3" w14:textId="572EED3E" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Informal supports are the help and support you get from friends, family and the community. They are called ‘informal’ because you don’t pay for them, and they’re not part of a formal agreement. They’re the usual things friends and family do for us, and with us.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49F53019" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Most of us get some kind of help and support from friends and family. In our society, we expect that friends, family and our community will support each other and help each other out when they need it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E42F91C" w14:textId="3E503C2A" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>A good example is families who have young children. In our community, we expect families will provide most of the support a young child needs.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:endnoteReference w:id="49"/>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> They will care for the child, make sure they’re safe and drive them around places.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A5B92B2" w14:textId="02E2E7B9" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Grandparents, uncles and aunties often have a role to play in supporting young children as well. Neighbours and friends might also help care for the child.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3617833E" w14:textId="742F3F27" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>As a child gets older, our society’s expectations of the role of the family and community in caring for the child changes. For example, we expect schools to provide a child’s learning needs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F12AD6D" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>We also usually expect the role of family in providing personal care for a child would reduce as they get older and develop new skills and independence. But families are usually still responsible for things like food, emotional support, decision-making and providing a safe home.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A940883" w14:textId="2720EC87" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>It’s a similar idea for adults. Our society expects that adults – like family, friends and neighbours – will provide some support to each other. This might be things like taking a friend with you to the football game or providing emotional support if someone is upset.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C17623B" w14:textId="53969E72" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NDIS supports won’t ever replace the support people like your friends and family provide to you. This support is given freely because people care and is often quite different to supports bought with NDIS funding.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="182046B4" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>You have a special bond with your friends and family that’s different from your relationship with paid carers. And there are potential risks and problems for you if your friends and families become your paid carers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58679B56" w14:textId="13039815" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>We also must consider the benefits you may get from your informal supports. For example, your family and friends may be better at helping you meet other people, or helping to build your social skills, than paid supports.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19BF1B85" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>We consider if we can help these relationships so that you get the support you need.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:endnoteReference w:id="50"/>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> For example, we may be able to fund training for your informal supports, so they can help you build your skills.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="538F78A9" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>We also think about the capacity of your informal supports to continue caring for you, for example if they’re ageing or sick.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4214BFD7" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>There are different things the law for the NDIS says we need to consider for adults and children.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="311069C8" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>If you’re under 18</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, we consider what support is reasonable to expect parents to provide at your age. It’s normal for parents to provide substantial care and support for children.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:endnoteReference w:id="51"/>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> We consider that it’s usual for parents to provide almost all the care and support that young children need.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DB6ECDB" w14:textId="2190D9FB" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>For example, it’s reasonable to expect parents or other family members to provide transport to and from their child’s after-school activities. Of course, the amount of care and support for a child without a disability would typically reduce as they get older.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DA9672C" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>For children under 18, we consider:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76E7E61D" w14:textId="5E3881CE" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>if your needs are substantially greater because of your disability, compared to other children the same age.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:endnoteReference w:id="52"/>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This means you need much more disability support</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3973CC4A" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>any risks to the wellbeing of people providing informal support to you</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:endnoteReference w:id="53"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A710023" w14:textId="70474DE2" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>if including funding for the support will help build your skills and capacity in the future or reduce any risks to you.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:endnoteReference w:id="54"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C1EFC9B" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>For example, we consider any health, safety or other impacts resulting from what’s involved in meeting your disability support needs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BCDA17F" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>If you’re over 18</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, we consider:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AB96125" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>if there are any risks to you or your informal supports if you rely on them to provide the support you need</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:endnoteReference w:id="55"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34D0CABE" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>how much your informal supports would help improve or reduce your independence and other outcomes.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:endnoteReference w:id="56"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48FEB011" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>We also consider the suitability of informal supports to provide the supports you need,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:endnoteReference w:id="57"/>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> including:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DB55C3B" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>how old your carers are and their capacity to provide the support</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:endnoteReference w:id="58"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61A03E64" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>if other family members and the community can help your informal supports in their caring role</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:endnoteReference w:id="59"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B865F03" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the intensity and type of support you need, and if it’s appropriate for your informal supports to provide this, based on their age and gender</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:endnoteReference w:id="60"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CF7EA61" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>any long-term risks to the wellbeing of your informal supports.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:endnoteReference w:id="61"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DE7617B" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>When we consider the risks for people over 18, we consider if the supports are sustainable for your informal supports. We consider the health, safety and other impacts on family and carers in the long term.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10938826" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>For example, we wouldn’t expect a child to have their schooling affected because they need to provide care. We also wouldn’t expect an elderly parent to be responsible for physical activities, if it may result in injury.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:endnoteReference w:id="62"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06DAD2D4" w14:textId="726AAF9A" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>We generally don’t fund family members to provide supports funded under the NDIS. There are very limited situations where we can consider this.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13D6CB43" w14:textId="1C231145" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Learn more in section </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Sustaining informal supports</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId36" w:anchor="including-specific" w:history="1">
+        <w:r w:rsidRPr="00AC00FA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Our Guideline – Including specific types of support in plans</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="798A9933" w14:textId="5CF6E937" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="006E1591">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Example 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F3AAD02" w14:textId="0BEE1408" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Simon is getting his first plan. For the last 15 years, Simon and his wife Jan’s preference was that Jan provide all the physical support he needs at home, such as toileting, showering and dressing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="390C1FC9" w14:textId="0D400BD0" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>But as Jan is getting older, it’s not safe for her to do this. It’s becoming risky for both Jan and Simon to keep providing this support informally.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="212C37D1" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jan and Simon think it might be best for someone else to provide the personal care support that Simon needs. Their children have moved out of home, and it’s not reasonable to expect them to help Simon with personal care.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3865FF94" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Based on this information and other evidence, Simon’s planner decides that the personal care support meets this criteria. It takes into account what is reasonable for his family and others to provide. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>If the personal care support meets the other funding criteria, we may fund the personal care support for Simon.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C0AA283" w14:textId="65F1DC5F" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Simon and Jan still prefer Jan to do the other support Simon needs though, such as helping Simon eat his meals. At this time, we wouldn’t fund a support worker in Simon’s plan to help him eat his meals. It’s reasonable to expect Jan to help Simon with this, because it’s what they want to do and it’s not a safety risk for Jan or Simon.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09EDD306" w14:textId="34C1CBFC" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="006E1591">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Example 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25194362" w14:textId="403FD081" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Qing is 14 and wants to join a local chess club. Like most 14-year-olds in this situation, she needs someone to drop her off and pick her up from the mid-week and weekend gatherings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="553AD2CD" w14:textId="27D7D79E" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>But unlike most 14-year-olds, she needs someone to help her get dressed before she can go to the chess club. Her parents have been doing this, but as Qing is getting older, she no longer wants her family to help her get dressed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CB5F842" w14:textId="782F1566" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>It’s reasonable to expect her family or other informal supports to drop Qing to and from the match and training sessions. So, we wouldn’t fund transport in Qing’s plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C01EA7E" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>But at age 14, it’s not reasonable to expect her family to help her get dressed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="708DE0E7" w14:textId="364760E3" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Based on this information and other evidence, Qing’s planner finds that the personal care support considers what is reasonable for family and others to provide. If it meets the other funding criteria, we may fund personal care support in her plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DF9E4F3" w14:textId="164F5F28" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="009E75EC">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="47" w:name="_Is_the_support_10"/>
+      <w:bookmarkEnd w:id="47"/>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t>Is the support an NDIS support for you?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48A61828" w14:textId="28754EBA" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00165ADA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A support will only be an NDIS support for you if either:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5370F27D" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="009B61D9">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the Rules say that the support is a NDIS support for everyone, or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F1396EE" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="009B61D9">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>the Rules say that the support is only for a specific group of people, and you are part of that group.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:endnoteReference w:id="63"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01B6D85C" w14:textId="63C0524C" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00165ADA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NDIS supports are the services, items, and equipment that can be funded under the NDIS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BDC1420" w14:textId="3759FB08" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00165ADA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Remember, we can only fund a support if it is:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ED3E2AB" w14:textId="27E4796E" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00EC2F53">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>an NDIS support for you</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="491459D5" w14:textId="0224920B" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00841713">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>necessary for your disability support needs.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:endnoteReference w:id="64"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CE46CCD" w14:textId="59CCDA86" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00841713">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Go to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r w:rsidRPr="00AC00FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>referred</w:t>
+          <w:t>What are NDIS supports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007442DD">
-[...219 lines deleted...]
-    <w:p w14:paraId="3484DB96" w14:textId="77777777" w:rsidR="006E1591" w:rsidRPr="007442DD" w:rsidRDefault="006E1591" w:rsidP="006E1591">
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for more information on what is and isn’t an NDIS support.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="343F5091" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="006E1591">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Example</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="655EC11F" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
-[...83 lines deleted...]
-    <w:p w14:paraId="2EB8E223" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="002D279C">
+    <w:p w14:paraId="486C6913" w14:textId="6D7FA341" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00F7654C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Max has a spinal cord injury and uses a manual wheelchair to move around. His home has a carport at the front. The path from the carport to the front door is too narrow for his wheelchair and the uneven ground makes it unsafe for him to use his wheelchair on his own.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="628D5C3A" w14:textId="27A4AFA4" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="001F06E5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In Max’s planning meeting, he requests the installation of a pathway from the carport to the front door to enable safe access to his home.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07598F75" w14:textId="5B6E52EA" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="001F06E5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Max’s planner checks that the home modifications are an NDIS support.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D987C1D" w14:textId="22E83DAB" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="001F06E5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Because Max needs a pathway to access his house safely, the planner decides the home modifications are an NDIS support.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FBF9B55" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="009E75EC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="48" w:name="_What_types_of_2"/>
+      <w:bookmarkEnd w:id="48"/>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t>What types of supports can’t be funded or provided under the NDIS?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34B6D7EF" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00E315DD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Under the law for the NDIS, there are things we can’t fund or provide.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:endnoteReference w:id="65"/>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> We can’t fund goods and services that are not NDIS supports.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:endnoteReference w:id="66"/>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> For example, we can’t fund or provide supports that:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6586AD4F" w14:textId="21930C0F" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="003A553E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
-[...7 lines deleted...]
-    <w:p w14:paraId="05C82692" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="002D279C">
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>consist of sexual services and sex work, alcohol, or drugs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:endnoteReference w:id="67"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AB3A675" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="003A553E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
-[...7 lines deleted...]
-    <w:p w14:paraId="6A7C57F3" w14:textId="559B76CC" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="08191E90">
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>are not legal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:endnoteReference w:id="68"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5905D2E2" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="003A553E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-        </w:rPr>
-[...98 lines deleted...]
-    <w:p w14:paraId="64413F66" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>are income replacement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:endnoteReference w:id="69"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F781605" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="003A553E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
-[...7 lines deleted...]
-    <w:p w14:paraId="362A115C" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>are likely to cause harm to you, or pose a risk to other people</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:endnoteReference w:id="70"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CF1A990" w14:textId="68BE97EB" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="003A553E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
-[...266 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>relate to a ‘day-to-day living cost’, like groceries, rent or utilities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:endnoteReference w:id="47"/>
-[...61 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+        <w:endnoteReference w:id="71"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E02DACB" w14:textId="1DB97B6E" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="003A553E">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>duplicate other supports provided by the NDIS under alternative funding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:endnoteReference w:id="48"/>
-[...39 lines deleted...]
-    <w:p w14:paraId="76E7E61D" w14:textId="5E3881CE" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+        <w:endnoteReference w:id="72"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E9083A5" w14:textId="6FC0E062" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="003A553E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>include tickets to events or the cost of going on a holiday.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:endnoteReference w:id="49"/>
-[...338 lines deleted...]
-        <w:r w:rsidR="00FB4480">
+        <w:endnoteReference w:id="73"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="607EE900" w14:textId="0B522DC5" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="001F06E5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For more information on what we can’t fund, go to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r w:rsidRPr="00AC00FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Sustaining informal supports</w:t>
+          <w:t>What are NDIS supports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="798A9933" w14:textId="5CF6E937" w:rsidR="006E1591" w:rsidRPr="007442DD" w:rsidRDefault="006E1591" w:rsidP="006E1591">
-[...787 lines deleted...]
-          <w:sz w:val="24"/>
+    <w:p w14:paraId="0746B95F" w14:textId="77777777" w:rsidR="00B97371" w:rsidRPr="00B97371" w:rsidRDefault="00B97371">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="49" w:name="_What_else_do"/>
       <w:bookmarkStart w:id="50" w:name="_How_do_we_2"/>
       <w:bookmarkStart w:id="51" w:name="_How_do_we_1"/>
       <w:bookmarkStart w:id="52" w:name="_What_information_do"/>
       <w:bookmarkStart w:id="53" w:name="_What_principles_help"/>
       <w:bookmarkStart w:id="54" w:name="_What_information_do_1"/>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
       <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
       <w:bookmarkEnd w:id="53"/>
       <w:bookmarkEnd w:id="54"/>
-      <w:r w:rsidRPr="007442DD">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="554E2331" w14:textId="27B5DF5D" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="009E75EC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:lastRenderedPageBreak/>
         <w:t>What else do you need to know about deciding if supports meet the NDIS funding criteria?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31A8DF5A" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="003C5256">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="31A8DF5A" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="003C5256">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>From our experience, we learned there are some common misunderstandings about how we work out what supports meet the NDIS funding criteria.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="368D3D4A" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00181D7C">
+    <w:p w14:paraId="368D3D4A" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="009E75EC">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
-        <w:rPr>
-[...8 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:t>Why don’t we always fund what your health professionals recommend?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6374FF32" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="003C5256">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="6374FF32" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="003C5256">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Although we take expert opinions into account, we can’t and don’t always fund everything your health professional might recommend. This is because every support we fund needs to meet all the NDIS funding criteria.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A6F0DAA" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="003C5256">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="1A6F0DAA" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="003C5256">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For example, your therapist might recommend a piece of equipment on the basis that it will be ‘effective and beneficial’ for you. But if there is something cheaper that will achieve the same outcome, we won’t be able to fund what the therapist recommended.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="316BE6D6" w14:textId="046233E4" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="003C5256">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="316BE6D6" w14:textId="6AB2A512" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="003C5256">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This is because it may not be </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Is_the_support_7" w:history="1">
-        <w:r w:rsidRPr="007442DD">
+        <w:r w:rsidRPr="00AC00FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>value for money</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. We may be able to fund the cheaper option instead if it meets all the </w:t>
       </w:r>
-      <w:hyperlink w:anchor="_How_do_we_3" w:history="1">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t>NDIS funding criteria</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13835C70" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00670C14">
+    <w:p w14:paraId="13835C70" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="009E75EC">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
-        <w:rPr>
-[...8 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:t>Why don’t we fund the same supports as your last plan?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="317DED1C" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="003C5256">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="317DED1C" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="003C5256">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>We might fund different supports in your next plan. This is because we will fund supports in your plan based on how we use the NDIS funding criteria at that point in time.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46FE1C65" w14:textId="1A731ED3" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="003C5256">
-[...11 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="46FE1C65" w14:textId="1A731ED3" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="003C5256">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Your needs and situation will most likely change over time. This means it’s likely your NDIS supports and needs for those supports will change over time.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D9424A3" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="003C5256">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="1D9424A3" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="003C5256">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For example, we may have funded supports to help you build your skills in a particular area. Once you have built those skills, you won’t need funding for that anymore. So, we probably won’t include that funding for those supports in your next plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="574E41CD" w14:textId="2C2FD109" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="003C5256">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="574E41CD" w14:textId="2C2FD109" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="003C5256">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Supports to build your skills may have met the NDIS funding criteria before, but the same supports might not meet the criteria in the future.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26D73457" w14:textId="7891132B" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="003C5256">
+    <w:p w14:paraId="26D73457" w14:textId="7891132B" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="003C5256">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Or your disability support needs might increase or decrease over time. This may mean we consider funding more or less supports as a result</w:t>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28FFC041" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="003E0185">
+    <w:p w14:paraId="28FFC041" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="009E75EC">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
-        <w:rPr>
-[...8 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:t>What else do we consider when deciding what to include in your plan?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="767F3E80" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="003C5256">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="767F3E80" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="003C5256">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">As far as possible, we have to act according to principles set out in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
-        <w:r w:rsidRPr="007442DD">
+      <w:hyperlink r:id="rId39" w:history="1">
+        <w:r w:rsidRPr="00AC00FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>law for the NDIS</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:endnoteReference w:id="71"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+        <w:endnoteReference w:id="74"/>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> These principles guide us when we make decisions about what we can fund.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A8D99E2" w14:textId="3BE1CE19" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="003C5256">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="0A8D99E2" w14:textId="6273A0D1" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="003C5256">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">These principles don’t override or replace the </w:t>
       </w:r>
-      <w:hyperlink w:anchor="_What_types_of_1" w:history="1">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t>NDIS funding criteria</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> under the law for the NDIS. They can help us apply the funding criteria, by giving us more guidance when we decide what supports to approve in your plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75551D6F" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="003C5256">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="75551D6F" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="003C5256">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The principles include the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D571D37" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="003C5256">
+    <w:p w14:paraId="5D571D37" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="003C5256">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>You have the same right as other Australians to realise your potential for physical, social, emotional, and intellectual development.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:endnoteReference w:id="72"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="7208A46A" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="003C5256">
+        <w:endnoteReference w:id="75"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7208A46A" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="003C5256">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>You should be supported to take part in and contribute to social and economic life.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:endnoteReference w:id="73"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="509863C1" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="003C5256">
+        <w:endnoteReference w:id="76"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="509863C1" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="003C5256">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>You should be supported to make choices about planning and how your supports will be delivered. This includes taking reasonable risks, so you can pursue your goals.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:endnoteReference w:id="74"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="0137B6AA" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="003C5256">
+        <w:endnoteReference w:id="77"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0137B6AA" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="003C5256">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>You have the same right as other Australians to decide your own best interests. You have the right to be an equal partner in decisions that affect your life.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:endnoteReference w:id="75"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="5167392D" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="003C5256">
+        <w:endnoteReference w:id="78"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5167392D" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="003C5256">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Your privacy and dignity should be respected.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:endnoteReference w:id="76"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="00094DA4" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="003C5256">
+        <w:endnoteReference w:id="79"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00094DA4" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="003C5256">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>We must make sure the NDIS is financially sustainable.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:endnoteReference w:id="77"/>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+        <w:endnoteReference w:id="80"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FF446CB" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="003C5256">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The principles also tell us that the reasonable and necessary supports we fund should:</w:t>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:endnoteReference w:id="78"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="594CDF1E" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="003C5256">
+        <w:endnoteReference w:id="81"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="594CDF1E" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="003C5256">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>support you to pursue your goals and maximise your independence</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="751875CF" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="003C5256">
+    <w:p w14:paraId="751875CF" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="003C5256">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>support you to live independently and to be included in the community as a fully participating citizen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="466C8654" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="003C5256">
+    <w:p w14:paraId="466C8654" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="003C5256">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>develop and support your capacity to do things that help you participate in the community and employment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C6A0F5E" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="003C5256">
-[...11 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="4C6A0F5E" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="003C5256">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Just because a support helps you do these things doesn’t mean we’ll fund it in your plan. All supports we fund need to meet all the NDIS funding criteria.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BDC7499" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="003C5256">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="1BDC7499" w14:textId="08ED66BE" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="003C5256">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">We consider these principles set out in the law for the NDIS, along with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:history="1">
-        <w:r w:rsidRPr="007442DD">
+      <w:hyperlink r:id="rId40" w:anchor="principles-we-follow" w:history="1">
+        <w:r w:rsidRPr="00AC00FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>principles we follow to create your plan</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7371D730" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00112F38">
+    <w:p w14:paraId="7371D730" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="009E75EC">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="55" w:name="_How_do_we_4"/>
       <w:bookmarkEnd w:id="55"/>
-      <w:r w:rsidRPr="007442DD">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:t>How do we think about an ordinary life when deciding what supports to include in your plan?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="715942D2" w14:textId="6E165008" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="003C5256">
+    <w:p w14:paraId="715942D2" w14:textId="6E165008" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="003C5256">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">To help guide us in our decision-making about reasonable and necessary supports, we took advice from the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40">
-        <w:r w:rsidRPr="007442DD">
+      <w:hyperlink r:id="rId41">
+        <w:r w:rsidRPr="00AC00FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>NDIS Independent Advisory Council</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The Council).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08657232" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="003C5256">
+    <w:p w14:paraId="08657232" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="003C5256">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The Council represents people with disability and carers, bringing their own lived experience and expertise of disability. They give us advice on how the NDIS should work.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36DA9E0A" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="003C5256">
+    <w:p w14:paraId="36DA9E0A" w14:textId="168B4152" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="003C5256">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>The Council advised us that all Australians, including people with disability, should have an ‘</w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:history="1">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t>ordinary life</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>’.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> They also told us we should think about the idea of an </w:t>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ordinary life</w:t>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> when we apply our principles and use the NDIS funding criteria.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BEDB01C" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="003C5256">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="7BEDB01C" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="003C5256">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>An ordinary life is a life where you have the same opportunities as people without a disability. An ordinary life is one that is typical or usual for everyone in modern day Australia. It’s a life where you can pursue your potential and participate in society on an equal basis with others.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="688A1123" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="003C5256">
-[...10 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="688A1123" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="003C5256">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>An ordinary life will be different for different people. We are all different and come from different cultures and backgrounds. We each have our own values, experiences, beliefs, and goals.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13C06C5F" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="003C5256">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="13C06C5F" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="003C5256">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>But there are some common things that can improve the quality of our lives and help us participate equally. These are the things, such as the following, that make up an ordinary life:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="580A2744" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="003C5256">
+    <w:p w14:paraId="580A2744" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="003C5256">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Positive relationships with families and informal support networks.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="189142BB" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="003C5256">
+    <w:p w14:paraId="189142BB" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="003C5256">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Individual autonomy. This means being free and independent, and having the same opportunities as people without disability.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17B9D069" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="003C5256">
+    <w:p w14:paraId="17B9D069" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="003C5256">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Active involvement in decision-making including the ability to make meaningful decisions, and exercise choice and control.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E7D02C4" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="003C5256">
+    <w:p w14:paraId="4E7D02C4" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="003C5256">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Using your strengths in ways that provide a challenge and enjoyment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CE00301" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="003C5256">
+    <w:p w14:paraId="2CE00301" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="003C5256">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>A sense of belonging to our families, friendship networks, communities, workplaces and society.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28E00320" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="003C5256">
+    <w:p w14:paraId="28E00320" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="003C5256">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Active involvement and contribution to society and your community.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34E49A39" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="003C5256">
+    <w:p w14:paraId="34E49A39" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="003C5256">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>An ‘ordinary life’ in the context of the</w:t>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> NDIS involves supporting you to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FD4E01" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="003C5256">
+    <w:p w14:paraId="40FD4E01" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="003C5256">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>have and maintain good relationships</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50A65946" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="003C5256">
+    <w:p w14:paraId="50A65946" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="003C5256">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>belong and participate in your community</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18BBB543" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="003C5256">
+    <w:p w14:paraId="18BBB543" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="75EE95F0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:szCs w:val="24"/>
-[...7 lines deleted...]
-          <w:lang w:val="en"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>be involved in making choices about your own life.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74259537" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="003C5256">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>One way we can help you have an ordinary life is to support you to access mainstream, community, or informal supports wherever possible. These are the usual supports that everyone in the community uses.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60DA62ED" w14:textId="7755A666" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="003C5256">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>When we fund reasonable and necessary supports under the NDIS, we need to make sure they meet the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS funding criteria</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3512195B" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="003C5256">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>When we apply the NDIS funding criteria and make decisions about reasonable and necessary supports, we’re guided by the principles in the law for the NDIS. We also consider how the supports will best help you to live an ordinary life.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="281C0308" w14:textId="5F376A3F" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="009E75EC">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t>What other services or systems are responsible for providing supports?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55AD1655" w14:textId="2BDD9F6D" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00B631D7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>We have to be satisfied the support is considered an NDIS support which means the support is something that can be funded or provided through the NDIS. Some supports are not considered an NDIS support because they’re more appropriately funded or provided through:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C3E9F35" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00D32B49">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>other service systems or supports offered by a person, agency or body (like a State or Territory Statutory Scheme)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="396E9669" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00D32B49">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>be involved in making choices about your own life.</w:t>
-[...101 lines deleted...]
-    <w:p w14:paraId="6C3E9F35" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00D32B49">
+        <w:t>services or supports offered as part of a universal service obligation (like the health or education system)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="628D122F" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00D32B49">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
-[...7 lines deleted...]
-    <w:p w14:paraId="396E9669" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00D32B49">
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>services or supports offered in line with reasonable adjustments required under discrimination laws (like your employer, or the health or education system).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:endnoteReference w:id="82"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CC45C5B" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00B631D7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>We won’t fund the support if the support should be provided by someone else, even if the other service system doesn’t actually provide it. We don’t make up for other organisations and systems that don’t provide the supports they should.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7417FAA7" w14:textId="71898F00" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00B631D7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The list of goods and services that are not NDIS supports includes supports that are considered the responsibility of service systems such as:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56F7D293" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00841713">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
-[...7 lines deleted...]
-    <w:p w14:paraId="628D122F" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00D32B49">
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Health</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C563F9E" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00841713">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
-[...45 lines deleted...]
-    <w:p w14:paraId="56F7D293" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00841713">
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mental health</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13D39806" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00841713">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
-[...7 lines deleted...]
-    <w:p w14:paraId="7C563F9E" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00841713">
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Child protection and family support</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="377BC8F7" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00841713">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
-[...7 lines deleted...]
-    <w:p w14:paraId="13D39806" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00841713">
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Early childhood development</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22D97AB5" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00841713">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
-[...7 lines deleted...]
-    <w:p w14:paraId="377BC8F7" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00841713">
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>School education</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C453677" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00841713">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
-[...7 lines deleted...]
-    <w:p w14:paraId="22D97AB5" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00841713">
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Higher education and vocational education and training</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56473C5C" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00841713">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
-[...7 lines deleted...]
-    <w:p w14:paraId="0C453677" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00841713">
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Employment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05E37A0E" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00841713">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
-[...7 lines deleted...]
-    <w:p w14:paraId="56473C5C" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00841713">
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Housing and community infrastructure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02CE1C65" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00841713">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
-[...7 lines deleted...]
-    <w:p w14:paraId="05E37A0E" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00841713">
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Transport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3823EFBC" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00841713">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
-[...32 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Justice.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55B0DD1C" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00B631D7">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="55B0DD1C" w14:textId="77B51FC6" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00B631D7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">For more information, go to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:history="1">
-        <w:r w:rsidRPr="007442DD">
+      <w:hyperlink r:id="rId42" w:anchor="mainstream-and-community" w:history="1">
+        <w:r w:rsidRPr="00AC00FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Mainstream and community supports</w:t>
+          <w:t>Our Guideline - Mainstream and community supports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0810F86A" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00841713">
+    <w:p w14:paraId="0810F86A" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="009E75EC">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
-        <w:rPr>
-[...8 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:t>How does the NDIS work with other government services?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E16C271" w14:textId="096EA4A4" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="0041399E">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="0E16C271" w14:textId="096EA4A4" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="0041399E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>We call supports provided by other government services, including those provided as part of a universal service obligation, ‘mainstream supports’. When we talk about mainstream supports, we mean supports available to everyone in your state or territory, or across Australia, regardless of if you have a disability.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A2E2AEA" w14:textId="46951809" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="0041399E">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="1A2E2AEA" w14:textId="46951809" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="0041399E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>This includes services provided by state and federal governments, related to health care, education and mental health services.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78311FE2" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="0041399E">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="78311FE2" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="0041399E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>You have the same right as all Australians to access these services. There are certain things that mainstream services have to do to make their services accessible for people with disability. Using mainstream supports can also help you be part of your community, or to work or study.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FA108E1" w14:textId="0F7968F0" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="0041399E">
-[...10 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="0FA108E1" w14:textId="0F7968F0" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="0041399E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>When we fund NDIS supports, we won’t fund supports that are not considered NDIS supports because the support is more appropriately funded or provided by a mainstream service or system, such as the education system or health system.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:endnoteReference w:id="80"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+        <w:endnoteReference w:id="83"/>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Under the law for the NDIS, we can’t fund supports that should be provided by a mainstream service.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FDE693F" w14:textId="6CEE9054" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="0041399E">
-[...27 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="2FDE693F" w14:textId="6CEE9054" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="0041399E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The Australian federal, state and territory governments agreed on responsibilities for funding different types of supports. The law for the NDIS has an outline of funding responsibilities and were developed with the agreement of each State and Territory.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:endnoteReference w:id="81"/>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+        <w:endnoteReference w:id="84"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CBA19E9" w14:textId="7A90E623" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="0041399E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Learn more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43" w:anchor="10.8" w:history="1">
-        <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve">who is responsible for the supports you need in </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId43" w:anchor="mainstream-and-community" w:history="1">
+        <w:r w:rsidRPr="00AC00FA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Our Guideline – Mainstream and community supports</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F68CD16" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="009E75EC">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t>What is reasonable adjustment and why is it important?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2290B1B7" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="0041399E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>People with a disability can sometimes face barriers that make it harder to do the same things as people who don’t have a disability. For example, it might be harder to find and keep a job. Or it might be harder to get in and around places, or to get the same services as other people.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23FE828A" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="0041399E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>It’s against the law to discriminate against people with a disability in many areas.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:endnoteReference w:id="85"/>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This includes in employment, when providing goods and services, and when accessing public places.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75E29F6D" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="0041399E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>This means organisations or people who are responsible for providing these services have to make what are called ‘reasonable adjustments’. They have to make sure people with a disability have equal access to the services they provide, as far as is reasonable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="120B1AC0" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="0041399E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>They have to do reasonable things that will make their services equally available to everyone, whether or not you have a disability.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F0DFEDB" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="0041399E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Reasonable adjustments do not mean they have to provide everything you need because of your disability. It means they have to do what’s reasonable to make sure you have equal access to employment, public spaces or services. This takes into account what they can afford to do and what is reasonable to expect them to provide in the circumstances.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66F6FFDB" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="0041399E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>When we decide what supports to include in your plan, we need to consider what should be provided through reasonable adjustments. Under the law for the NDIS, we can’t fund a support if it should be provided by someone else through reasonable adjustments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1656AD85" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="009E75EC">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="56" w:name="_Step_1:_How"/>
+      <w:bookmarkStart w:id="57" w:name="_How_do_we"/>
+      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="57"/>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t>What about in-kind supports?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="164B8F40" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="006B1F68">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>We agreed that state and territory governments will keep providing some supports for a period of time. We call these ‘in-kind supports’.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BC34C1C" w14:textId="0A45DA06" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="006B1F68">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If we fund in-kind supports like </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId44" w:history="1">
+        <w:r w:rsidRPr="00AC00FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>who is responsible for the supports you need</w:t>
+          <w:t>student transport</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007442DD">
-[...189 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:hyperlink r:id="rId45" w:history="1">
-        <w:r w:rsidRPr="007442DD">
+        <w:r w:rsidRPr="00AC00FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>personal care in schools</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007442DD">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, you will need to use state or territory government providers for these supports. These supports are most </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>efficiently and effectively provided by state and territory government providers.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:endnoteReference w:id="83"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+        <w:endnoteReference w:id="86"/>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Learn more about</w:t>
       </w:r>
-      <w:r w:rsidR="00332264">
+      <w:r w:rsidRPr="00AC00FA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46" w:history="1">
-        <w:r w:rsidR="00B302B0" w:rsidRPr="007442DD">
+      <w:hyperlink r:id="rId46" w:anchor="work-and-study" w:history="1">
+        <w:r w:rsidRPr="00AC00FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Work and study supports</w:t>
+          <w:t>work and study supports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E4BC169" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="006B1F68">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="3E4BC169" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="006B1F68">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For most other in-kind supports, you can choose your provider if you don’t want to use your in-kind provider anymore. We can let you choose another provider if we consider that the support isn’t most effectively and efficiently provided by the in-kind provider.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B47C111" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="006B1F68">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="7B47C111" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="006B1F68">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>We usually let you choose another provider if:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AC6A6E9" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00841713">
+    <w:p w14:paraId="0AC6A6E9" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00841713">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>another provider can give you the same support or level of support as the in-kind provider</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01FDE455" w14:textId="7293DE4C" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00841713">
+    <w:p w14:paraId="01FDE455" w14:textId="7293DE4C" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00841713">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the supports with the new provider still meet the </w:t>
       </w:r>
       <w:hyperlink w:anchor="_What_types_of_1" w:history="1">
-        <w:r w:rsidRPr="007442DD">
+        <w:r w:rsidRPr="00AC00FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, including that they’re value for money compared to the in-kind support</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="042D4063" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00841713">
+    <w:p w14:paraId="042D4063" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00841713">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>there are no serious risks with changing providers.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="570BCF96" w14:textId="32188F0D" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="006E575D">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="570BCF96" w14:textId="32188F0D" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="006E575D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Learn more about </w:t>
       </w:r>
       <w:hyperlink r:id="rId47" w:history="1">
-        <w:r w:rsidRPr="007442DD">
+        <w:r w:rsidRPr="00AC00FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>in-kind supports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B588AF1" w14:textId="727FBCE7" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="002A134A">
+    <w:p w14:paraId="5B588AF1" w14:textId="727FBCE7" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="009E75EC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="58" w:name="_Step_2:_How_1"/>
       <w:bookmarkStart w:id="59" w:name="_What_supports_can’t"/>
       <w:bookmarkStart w:id="60" w:name="_What_types_of"/>
       <w:bookmarkStart w:id="61" w:name="_Does_the_support_1"/>
       <w:bookmarkStart w:id="62" w:name="_Does_the_support"/>
       <w:bookmarkStart w:id="63" w:name="_Does_the_support_2"/>
       <w:bookmarkStart w:id="64" w:name="_Does_the_support_3"/>
       <w:bookmarkStart w:id="65" w:name="_Is_the_support"/>
       <w:bookmarkStart w:id="66" w:name="_Is_the_support_1"/>
       <w:bookmarkStart w:id="67" w:name="_Is_the_support_2"/>
       <w:bookmarkStart w:id="68" w:name="_Is_the_support_5"/>
       <w:bookmarkStart w:id="69" w:name="_Is_the_support_6"/>
       <w:bookmarkStart w:id="70" w:name="_Is_the_support_4"/>
       <w:bookmarkStart w:id="71" w:name="_Is_the_support_3"/>
       <w:bookmarkStart w:id="72" w:name="_What_happens_next?"/>
       <w:bookmarkStart w:id="73" w:name="_Step_3:_How"/>
       <w:bookmarkEnd w:id="58"/>
       <w:bookmarkEnd w:id="59"/>
       <w:bookmarkEnd w:id="60"/>
       <w:bookmarkEnd w:id="61"/>
       <w:bookmarkEnd w:id="62"/>
       <w:bookmarkEnd w:id="63"/>
       <w:bookmarkEnd w:id="64"/>
       <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
       <w:bookmarkEnd w:id="68"/>
       <w:bookmarkEnd w:id="69"/>
       <w:bookmarkEnd w:id="70"/>
       <w:bookmarkEnd w:id="71"/>
       <w:bookmarkEnd w:id="72"/>
       <w:bookmarkEnd w:id="73"/>
-      <w:r w:rsidRPr="007442DD">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:t>How do we include the reasonable and necessary supports in your plan?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ED725D3" w14:textId="49C206AF" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00F27EC1">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="6ED725D3" w14:textId="49C206AF" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00F27EC1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Once we’ve identified the supports, and decided they meet the NDIS funding criteria, we can include the description and funding for the NDIS support in your plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ED30D88" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00F27EC1">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="4ED30D88" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00F27EC1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If the support doesn’t meet the NDIS funding criteria, we can’t include the support in your plan. We may consider if a differently described support meets the NDIS funding criteria instead.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11BAFA3E" w14:textId="0538F564" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00F27EC1">
-[...11 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="11BAFA3E" w14:textId="0538F564" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00F27EC1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>When we approve your plan, we’ll also make sure all your supports are reasonable and necessary when considered as a package of supports.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:endnoteReference w:id="84"/>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+        <w:endnoteReference w:id="87"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D1EDC36" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00C2081C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sometimes you might not need any supports under the NDIS. For example, your informal supports may meet all your disability support needs. If so, we’ll approve a plan with no funded supports.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33F2EC98" w14:textId="02BC35C7" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00C2081C">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="33F2EC98" w14:textId="55CCA902" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00C2081C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Learn more about how we </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48" w:history="1">
-        <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t>create and approve your plan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId48" w:anchor="creating-your-plan" w:history="1">
+        <w:r w:rsidRPr="00AC00FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>create and approve your plan</w:t>
+          <w:t>Our Guideline – Creating your plan</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA" w:rsidDel="00E25D3A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="096B490E" w14:textId="669DCCD3" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="009C07C4">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="096B490E" w14:textId="6F5972FA" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="009C07C4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Learn more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49" w:history="1">
-        <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t>using the funding in your plan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId49" w:anchor="your-plan" w:history="1">
+        <w:r w:rsidRPr="00AC00FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>using the funding in your plan</w:t>
+          <w:t>Our Guideline – Your plan</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F7824A6" w14:textId="5F54FFDE" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="009C07C4">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="2F7824A6" w14:textId="24816D47" w:rsidR="00B97371" w:rsidRDefault="00AC00FA" w:rsidP="009C07C4">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Learn more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50" w:history="1">
-        <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t>changing your plan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId50" w:anchor="plan-variations" w:history="1">
+        <w:r w:rsidRPr="00AC00FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>changing your plan.</w:t>
+          <w:t xml:space="preserve">Our </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00AC00FA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>G</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00AC00FA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>uideline – Plan variations</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="73DE5CA6" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00375FCF">
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId51" w:anchor="plan-reassessments" w:history="1">
+        <w:r w:rsidRPr="00AC00FA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Our </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00AC00FA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>G</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00AC00FA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>uideline – Plan reassessments</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="144A1476" w14:textId="77777777" w:rsidR="00B97371" w:rsidRDefault="00B97371">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73DE5CA6" w14:textId="5532FB35" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="009E75EC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="74" w:name="_Step_2:_How"/>
       <w:bookmarkStart w:id="75" w:name="_What_happens_if"/>
       <w:bookmarkEnd w:id="74"/>
       <w:bookmarkEnd w:id="75"/>
-      <w:r w:rsidRPr="007442DD">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:lastRenderedPageBreak/>
         <w:t>What happens if we don’t include the supports you want?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34953FD8" w14:textId="57F27C10" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="0048758C">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="34953FD8" w14:textId="57F27C10" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="0048758C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If we decide a support doesn’t meet the </w:t>
       </w:r>
       <w:hyperlink w:anchor="_What_types_of_1" w:history="1">
-        <w:r w:rsidRPr="007442DD">
+        <w:r w:rsidRPr="00AC00FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, we can’t include the support in your plan. Also, if the amount of support you want doesn’t meet the criteria, we can’t include that amount in your plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CBF1EE7" w14:textId="73E28A5D" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="005F5CCC">
-[...14 lines deleted...]
-        <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="5CBF1EE7" w14:textId="3CB10EB2" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="005F5CCC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>But,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> we’re committed to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId52" w:anchor="principles-we-follow" w:history="1">
+        <w:r w:rsidRPr="00AC00FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>our principles</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and helping you live an </w:t>
       </w:r>
       <w:hyperlink w:anchor="_How_do_we_4" w:history="1">
-        <w:r w:rsidRPr="007442DD">
+        <w:r w:rsidRPr="00AC00FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>ordinary life</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007442DD">
-[...28 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Even if we can’t fund a particular support, we may still be able to help.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B11712A" w14:textId="6EB3AB89" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="000E4D56">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If the support doesn’t meet the NDIS funding criteria, we can consider if a different support meets the NDIS funding criteria. We might be able to consider describing the support differently or funding a different type of support.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="572F2BA7" w14:textId="7DC8A41F" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="000E4D56">
-[...21 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+    <w:p w14:paraId="572F2BA7" w14:textId="7DC8A41F" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="000E4D56">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Or we may be able to connect you to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mainstream</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or community supports that can help. Mainstream and community supports are available to everyone. They can be a good way to connect with your local community, learn new skills and gain independence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47AA85E0" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="005F5CCC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>There are lots of ways we might be able to help, so talk to us if you’re in this situation. We can do this at any time. We may be able to help before we approve your plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ACBCCA2" w14:textId="1CEBA2C7" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="005643C9">
+    <w:p w14:paraId="2ACBCCA2" w14:textId="1CEBA2C7" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="005643C9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>We’ll give you the reasons for our decision to approve your plan in writing.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:endnoteReference w:id="85"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+        <w:endnoteReference w:id="88"/>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> You can </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52" w:history="1">
-        <w:r w:rsidRPr="007442DD">
+      <w:hyperlink r:id="rId53" w:history="1">
+        <w:r w:rsidRPr="00AC00FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>contact us</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> if you’d like more detail about the reasons for our decision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76D21E5D" w14:textId="68341C13" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00A033F8">
+    <w:p w14:paraId="76D21E5D" w14:textId="68341C13" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="009E75EC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>What happens if I want to replace a support for something else?</w:t>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t xml:space="preserve">What happens if I want to replace a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t>support</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="007442DD">
+        <w:t xml:space="preserve"> for something else?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D7CA602" w14:textId="77B2CFE9" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00B1722A">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>We fund NDIS supports in your plan. NDIS laws set out what we can and can’t fund.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>fund</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> NDIS supports in your plan. NDIS laws set out what we can and can’t fund.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:endnoteReference w:id="86"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="3B422AA8" w14:textId="58BD73C3" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00B1722A">
+        <w:endnoteReference w:id="89"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B422AA8" w14:textId="1D8D8159" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00B1722A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Sometimes, we may agree that you can spend your funding on supports that are not NDIS supports. We call this a ‘replacement support’. Go to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53" w:history="1">
-        <w:r w:rsidRPr="007442DD">
+      <w:hyperlink r:id="rId54" w:anchor="your-plan" w:history="1">
+        <w:r w:rsidRPr="00AC00FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t>Your plan</w:t>
+          <w:t>Our Guideline – Your plan</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> for more information. For more information about replacement supports, go to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54" w:history="1">
-        <w:r w:rsidRPr="007442DD">
+      <w:hyperlink r:id="rId55" w:history="1">
+        <w:r w:rsidRPr="00AC00FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t>NDIS supports</w:t>
+          <w:t>What are NDIS supports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0524E99A" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00841713">
+    <w:p w14:paraId="0524E99A" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="009E75EC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="76" w:name="_What_if_you"/>
       <w:bookmarkEnd w:id="76"/>
-      <w:r w:rsidRPr="007442DD">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>What if you don’t agree with our decision?</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3C107B85" w14:textId="6BE99EB2" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00D55C8C">
+        <w:t xml:space="preserve">What if you don’t agree with our </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t>decision</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C107B85" w14:textId="6BE99EB2" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00D55C8C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">If we decide the supports you requested don’t meet our </w:t>
       </w:r>
       <w:hyperlink w:anchor="_What_types_of_1" w:history="1">
-        <w:r w:rsidRPr="007442DD">
+        <w:r w:rsidRPr="00AC00FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>, we can’t include them in your plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="416A5B26" w14:textId="63A7AA1F" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00D55C8C">
+    <w:p w14:paraId="416A5B26" w14:textId="3E0ED0B2" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00D55C8C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="5F5F6300" w14:textId="77C32494" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00D55C8C">
+        <w:t>If you’d like more details about the supports that make up your plan’s total funding amount, we can send this to you. You can contact us and ask for a budget breakdown.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F5F6300" w14:textId="77C32494" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00D55C8C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">We’ll give you written reasons why we made the decision. You can </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55" w:history="1">
-        <w:r w:rsidRPr="007442DD">
+      <w:hyperlink r:id="rId56" w:history="1">
+        <w:r w:rsidRPr="00AC00FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>contact us</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> if you’d like more detail about the reasons for our decision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6965CDFD" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00D55C8C">
+    <w:p w14:paraId="6965CDFD" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00D55C8C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>If you don't agree with a decision we make about what supports to include in your plan, you can ask for an internal review of our decision.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:endnoteReference w:id="87"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="019C5EB2" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="007442DD" w:rsidRDefault="00E51844" w:rsidP="00D55C8C">
+        <w:endnoteReference w:id="90"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="019C5EB2" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00D55C8C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>You’ll need to ask for an internal review within 3 months of getting your plan.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:endnoteReference w:id="88"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="16DB0B9A" w14:textId="3F8C73CD" w:rsidR="00C60631" w:rsidRPr="007442DD" w:rsidRDefault="00D55C8C" w:rsidP="00C60631">
+        <w:endnoteReference w:id="91"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16DB0B9A" w14:textId="59691F58" w:rsidR="00C60631" w:rsidRPr="00AC00FA" w:rsidRDefault="00D55C8C" w:rsidP="00C60631">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007442DD">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Learn more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56" w:history="1">
-        <w:r w:rsidRPr="007442DD">
+      <w:hyperlink r:id="rId57" w:anchor="reviewing-our-decisions" w:history="1">
+        <w:r w:rsidRPr="00AC00FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>reviewing our decisions</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007442DD">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F65CF53" w14:textId="3D471DF0" w:rsidR="00B0668F" w:rsidRPr="005B0722" w:rsidRDefault="00D86DC9" w:rsidP="00AE4780">
+    <w:p w14:paraId="0F65CF53" w14:textId="24A5E547" w:rsidR="00B0668F" w:rsidRPr="001F1ACD" w:rsidRDefault="00D86DC9" w:rsidP="00AE4780">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:rPr>
-[...10 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
         <w:t xml:space="preserve">Reference </w:t>
       </w:r>
-      <w:r w:rsidR="00782EEC" w:rsidRPr="007442DD">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00782EEC" w:rsidRPr="00AC00FA">
         <w:t>List</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00B0668F" w:rsidRPr="005B0722" w:rsidSect="00DD60BD">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId58"/>
+    <w:sectPr w:rsidR="00B0668F" w:rsidRPr="001F1ACD" w:rsidSect="00DD60BD">
+      <w:headerReference w:type="default" r:id="rId58"/>
+      <w:footerReference w:type="default" r:id="rId59"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1588" w:right="1021" w:bottom="1134" w:left="1021" w:header="567" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="429BE03C" w14:textId="77777777" w:rsidR="008C0F65" w:rsidRDefault="008C0F65" w:rsidP="006A7B2E">
+    <w:p w14:paraId="7867C65B" w14:textId="77777777" w:rsidR="005477C1" w:rsidRDefault="005477C1" w:rsidP="006A7B2E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="316232A5" w14:textId="77777777" w:rsidR="008C0F65" w:rsidRDefault="008C0F65" w:rsidP="006A7B2E">
+    <w:p w14:paraId="464B83C8" w14:textId="77777777" w:rsidR="005477C1" w:rsidRDefault="005477C1" w:rsidP="006A7B2E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1E83F4E2" w14:textId="77777777" w:rsidR="008C0F65" w:rsidRDefault="008C0F65">
+    <w:p w14:paraId="04258FF1" w14:textId="77777777" w:rsidR="005477C1" w:rsidRDefault="005477C1">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:id="2">
-    <w:p w14:paraId="7F4F4DBE" w14:textId="572AF1E5" w:rsidR="00E51844" w:rsidRDefault="00E51844">
+    <w:p w14:paraId="7F4F4DBE" w14:textId="7EEA42E4" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act s 34(1)(aa).</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS Act s 34(1)(aa),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t>NDIS (Supports for Participants) Rules r 5.1(b).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="3">
-    <w:p w14:paraId="01FFF44A" w14:textId="65673D71" w:rsidR="00E51844" w:rsidRDefault="00E51844">
+    <w:p w14:paraId="01FFF44A" w14:textId="65673D71" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>NDIS Act and delegated legislation made under the NDIS Act, especially NDIS (Supports for Participants) Rules and NDIS (Plan Management) Rules.</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS Act and delegated legislation made under the NDIS Act, especially NDIS (Supports for Participants) Rules and NDIS (Plan Management) Rules.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="4">
-    <w:p w14:paraId="061E74F8" w14:textId="517A496A" w:rsidR="00E51844" w:rsidRPr="00801529" w:rsidRDefault="00E51844">
+    <w:p w14:paraId="061E74F8" w14:textId="517A496A" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS Act s 34 (1)(aa); NDIS (Supports for Participants) Rules r 5.1(b).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="5">
-    <w:p w14:paraId="08181439" w14:textId="77777777" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="008A7A56">
+    <w:p w14:paraId="08181439" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="008A7A56">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r w:rsidRPr="00801529">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00801529">
+      <w:r w:rsidRPr="00AC00FA">
         <w:t xml:space="preserve"> NDIS Act ss 33(2)(a), 33(2)(b), 33(5)(c), 34.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="6">
-    <w:p w14:paraId="1ECC7333" w14:textId="77777777" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="008A7A56">
+    <w:p w14:paraId="1ECC7333" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="008A7A56">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>NDIS Act ss 13, 33(2)(a).</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS Act ss 13, 33(2)(a).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="7">
-    <w:p w14:paraId="246C309D" w14:textId="79202C0A" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="008A7A56">
+    <w:p w14:paraId="246C309D" w14:textId="79202C0A" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="008A7A56">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS Act s 34 (1).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="8">
-    <w:p w14:paraId="0A3B1BB5" w14:textId="735629E4" w:rsidR="00E51844" w:rsidRDefault="00E51844">
+    <w:p w14:paraId="6A3CD097" w14:textId="0C79107C" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act s 10.</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS Act s 34(1)(aa); NDIS (Supports for Participants) Rules r 5.1(b).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="9">
-    <w:p w14:paraId="6591BCA4" w14:textId="77777777" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="008A7A56">
+    <w:p w14:paraId="0A3B1BB5" w14:textId="735629E4" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>NDIS Act and delegated legislation made under the NDIS Act, especially NDIS (Supports for Participants) Rules and NDIS (Plan Management) Rules.</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS Act s 10.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="10">
-    <w:p w14:paraId="6B58B93A" w14:textId="77777777" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="008A7A56">
+    <w:p w14:paraId="6591BCA4" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="008A7A56">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>NDIS (Supports for Participants) Rules r 2.4; NDIS Act s 33(5)(c).</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS Act and delegated legislation made under the NDIS Act, especially NDIS (Supports for Participants) Rules and NDIS (Plan Management) Rules.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="11">
-    <w:p w14:paraId="7EE48C5B" w14:textId="1176F0FC" w:rsidR="00E51844" w:rsidRDefault="00E51844">
+    <w:p w14:paraId="6B58B93A" w14:textId="20248BC9" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="008A7A56">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act s 34(1)(f).</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS Act s 33(5)(c); NDIS (Supports for Participants) Rules r 2.4.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="12">
-    <w:p w14:paraId="0C4DFC03" w14:textId="77777777" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="009663BB">
+    <w:p w14:paraId="7EE48C5B" w14:textId="1176F0FC" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act ss 33(5)(d), 35(1)(b); NDIS (Supports for Participants) Rules pt 5.</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS Act s 34(1)(f).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="13">
-    <w:p w14:paraId="612C733B" w14:textId="77777777" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+    <w:p w14:paraId="0C4DFC03" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="009663BB">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>)(c), 34(1).</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS Act ss 33(5)(d), 35(1)(b); NDIS (Supports for Participants) Rules pt 5.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="14">
-    <w:p w14:paraId="014D9BF1" w14:textId="5B5F5474" w:rsidR="00E51844" w:rsidRPr="00801529" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+    <w:p w14:paraId="612C733B" w14:textId="58F3B08A" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-        <w:t>NDIS (Supports for Participants) Rules r 5.1(b).</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS Act ss 33(5)(c), s 34(1).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="15">
-    <w:p w14:paraId="1964298C" w14:textId="77777777" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+    <w:p w14:paraId="014D9BF1" w14:textId="5B5F5474" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r w:rsidRPr="00801529">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00801529">
-        <w:t xml:space="preserve"> NDIS Act s 34(1)(a).</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS Act s 34(1)(aa); NDIS (Supports for Participants) Rules r 5.1(b).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="16">
-    <w:p w14:paraId="329A8DCB" w14:textId="77777777" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+    <w:p w14:paraId="1964298C" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act s 34(1)(b).</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS Act s 34(1)(a).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="17">
-    <w:p w14:paraId="059431EB" w14:textId="32B38C65" w:rsidR="00E51844" w:rsidRDefault="00E51844">
+    <w:p w14:paraId="329A8DCB" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act s 34(1)(c).</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS Act s 34(1)(b).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="18">
-    <w:p w14:paraId="6C8159A2" w14:textId="77777777" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+    <w:p w14:paraId="059431EB" w14:textId="32B38C65" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act s 34(1)(d).</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS Act s 34(1)(c).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="19">
-    <w:p w14:paraId="39589B9B" w14:textId="77777777" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+    <w:p w14:paraId="6C8159A2" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 3.2(a).</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS Act s 34(1)(d).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="20">
-    <w:p w14:paraId="1756579D" w14:textId="77777777" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+    <w:p w14:paraId="39589B9B" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act s 34(1)(e).</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 3.2(a).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="21">
-    <w:p w14:paraId="666BCE64" w14:textId="77777777" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+    <w:p w14:paraId="1756579D" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>NDIS Act s 34(1)(f).</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS Act s 34(1)(e).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="22">
-    <w:p w14:paraId="4CBC9C1E" w14:textId="77777777" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+    <w:p w14:paraId="666BCE64" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules pts 3, 4.</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS Act s 34(1)(f).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="23">
-    <w:p w14:paraId="19FF3A07" w14:textId="77777777" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="002F3C6E">
+    <w:p w14:paraId="4CBC9C1E" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 5.1(b), NDIS Act s 34(1)(aa).</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules pts 3, 4.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="24">
-    <w:p w14:paraId="65756797" w14:textId="77777777" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+    <w:p w14:paraId="19FF3A07" w14:textId="44F5DB19" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="002F3C6E">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act s 34(1)(a).</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS Act s 34(1)(aa); NDIS (Supports for Participants) Rules r 5.1(b).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="25">
-    <w:p w14:paraId="6413FF2B" w14:textId="7337C406" w:rsidR="00E51844" w:rsidRPr="0099139C" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+    <w:p w14:paraId="65756797" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-        <w:t>].</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS Act s 34(1)(a).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="26">
-    <w:p w14:paraId="6E31035D" w14:textId="77777777" w:rsidR="00E51844" w:rsidRPr="00470233" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+    <w:p w14:paraId="6413FF2B" w14:textId="7337C406" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r w:rsidRPr="00470233">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00470233">
-        <w:t xml:space="preserve"> NDIS Act s 34(1)(a).</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>McGarrigle v National Disability Insurance Agency</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> (2017) 252 FCR 121 at [91].</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="27">
-    <w:p w14:paraId="078998E1" w14:textId="3D680ADF" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+    <w:p w14:paraId="6E31035D" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 5.1(d).</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS Act s 34(1)(a).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="28">
-    <w:p w14:paraId="44BA9B59" w14:textId="77777777" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+    <w:p w14:paraId="078998E1" w14:textId="3D680ADF" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act s 34(1)(b).</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 5.1(d).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="29">
-    <w:p w14:paraId="45E6743B" w14:textId="77777777" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+    <w:p w14:paraId="44BA9B59" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act ss 3(3)(b), 4(17).</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS Act s 34(1)(b).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="30">
-    <w:p w14:paraId="3505DF8A" w14:textId="77777777" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+    <w:p w14:paraId="45E6743B" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 3.1(a).</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS Act ss 3(3)(b), 4(17).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="31">
-    <w:p w14:paraId="3D5D7E62" w14:textId="77777777" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+    <w:p w14:paraId="3505DF8A" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 3.1(b).</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 3.1(a).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="32">
-    <w:p w14:paraId="46C659DB" w14:textId="77777777" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+    <w:p w14:paraId="3D5D7E62" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 3.1(c).</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 3.1(b).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="33">
-    <w:p w14:paraId="427201BF" w14:textId="77777777" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+    <w:p w14:paraId="46C659DB" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 3.1(e).</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 3.1(c).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="34">
-    <w:p w14:paraId="2AB9D866" w14:textId="77777777" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+    <w:p w14:paraId="427201BF" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 3.1(c).</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 3.1(e).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="35">
-    <w:p w14:paraId="36AF9CFE" w14:textId="77777777" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+    <w:p w14:paraId="2AB9D866" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 3.1(d).</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 3.1(c).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="36">
-    <w:p w14:paraId="0A26913F" w14:textId="77777777" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+    <w:p w14:paraId="1BE1488B" w14:textId="3A7AC201" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS Act s 45C(9)(b).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="37">
-    <w:p w14:paraId="049ED09E" w14:textId="77777777" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+    <w:p w14:paraId="7813D536" w14:textId="752C0302" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS Act s 45C(9)(a).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="38">
-    <w:p w14:paraId="5BB5EFC0" w14:textId="77777777" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+    <w:p w14:paraId="36AF9CFE" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>tcheon and NDIA [2015] AATA 624.</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 3.1(d).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="39">
-    <w:p w14:paraId="6DBB74FC" w14:textId="77777777" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+    <w:p w14:paraId="0A26913F" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 3.2(a).</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> McCutcheon and NDIA [2015] AATA 624 at [34].</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="40">
-    <w:p w14:paraId="4B83D863" w14:textId="77777777" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+    <w:p w14:paraId="049ED09E" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 3.2(b).</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> McCutcheon and NDIA [2015] AATA 624 at [34].</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="41">
-    <w:p w14:paraId="1C113D16" w14:textId="77777777" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+    <w:p w14:paraId="5BB5EFC0" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 3.2(c).</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> McCutcheon and NDIA [2015] AATA 624.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="42">
-    <w:p w14:paraId="5C6136C7" w14:textId="77777777" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+    <w:p w14:paraId="6DBB74FC" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 3.3.</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 3.2(a).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="43">
-    <w:p w14:paraId="187F5C91" w14:textId="77777777" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+    <w:p w14:paraId="4B83D863" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 3.3.</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 3.2(b).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="44">
-    <w:p w14:paraId="690EEC35" w14:textId="77777777" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+    <w:p w14:paraId="1C113D16" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act s 34(1)(e).</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 3.2(c).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="45">
-    <w:p w14:paraId="7C889CAB" w14:textId="77777777" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+    <w:p w14:paraId="5C6136C7" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act s 34(1)(e).</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 3.3.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="46">
-    <w:p w14:paraId="1FEF5026" w14:textId="77777777" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+    <w:p w14:paraId="187F5C91" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 3.4(a)(i).</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 3.3.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="47">
-    <w:p w14:paraId="3AE27761" w14:textId="77777777" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+    <w:p w14:paraId="690EEC35" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 3.4(c).</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS Act s 34(1)(e).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="48">
-    <w:p w14:paraId="1D0A9936" w14:textId="77777777" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+    <w:p w14:paraId="7C889CAB" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 3.4(a)(i).</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS Act s 34(1)(e).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="49">
-    <w:p w14:paraId="3AA45F58" w14:textId="77777777" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+    <w:p w14:paraId="1FEF5026" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> at [39].</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 3.4(a)(i).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="50">
-    <w:p w14:paraId="4EEA8BAF" w14:textId="77777777" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+    <w:p w14:paraId="3AE27761" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 3.4(a)(iii).</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 3.4(c).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="51">
-    <w:p w14:paraId="16FD94D0" w14:textId="77777777" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+    <w:p w14:paraId="1D0A9936" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 3.4(a)(iv).</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 3.4(a)(i).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="52">
-    <w:p w14:paraId="1942BA0B" w14:textId="77777777" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+    <w:p w14:paraId="3AA45F58" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules rr 3.4(b)(i), (ii).</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 3.4(a)(ii); JQJT and National Disability Insurance Agency [2016] AATA 478 at [39].</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="53">
-    <w:p w14:paraId="2FE8009A" w14:textId="77777777" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+    <w:p w14:paraId="4EEA8BAF" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 3.4(b)(iii).</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 3.4(a)(iii).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="54">
-    <w:p w14:paraId="726BEE28" w14:textId="77777777" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+    <w:p w14:paraId="16FD94D0" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 3.4(b)(ii).</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 3.4(a)(iv).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="55">
-    <w:p w14:paraId="319C690C" w14:textId="77777777" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+    <w:p w14:paraId="1942BA0B" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 3.4(b)(ii).</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules rr 3.4(b)(i), (ii).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="56">
-    <w:p w14:paraId="5876B638" w14:textId="77777777" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+    <w:p w14:paraId="2FE8009A" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 3.4(b)(ii)(A).</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 3.4(b)(iii).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="57">
-    <w:p w14:paraId="5D395969" w14:textId="77777777" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+    <w:p w14:paraId="726BEE28" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 3.4(b)(ii)(B).</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 3.4(b)(ii).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="58">
-    <w:p w14:paraId="7C27ED87" w14:textId="77777777" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+    <w:p w14:paraId="319C690C" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 3.4(b)(ii)(C).</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 3.4(b)(ii).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="59">
-    <w:p w14:paraId="22D052D3" w14:textId="77777777" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="00370AEA">
+    <w:p w14:paraId="5876B638" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 3.4(b)(ii)(C).</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 3.4(b)(ii)(A).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="60">
-    <w:p w14:paraId="5F96654D" w14:textId="77777777" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="009B61D9">
+    <w:p w14:paraId="5D395969" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act s 34(1)(f).</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 3.4(b)(ii)(B).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="61">
-    <w:p w14:paraId="1FE6D65B" w14:textId="0E60613A" w:rsidR="00E51844" w:rsidRDefault="00E51844">
+    <w:p w14:paraId="7C27ED87" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>NDIS (Supports for Participants) Rules r 5.1(b), NDIS Act s 34(1)(aa).</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 3.4(b)(ii)(C).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="62">
-    <w:p w14:paraId="73BC6BA7" w14:textId="77777777" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="00E315DD">
+    <w:p w14:paraId="22D052D3" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00370AEA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 5.</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 3.4(b)(ii)(C).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="63">
-    <w:p w14:paraId="1E7AD158" w14:textId="77777777" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="00E315DD">
+    <w:p w14:paraId="5F96654D" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="009B61D9">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act s 10.</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS Act s 34(1)(f).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="64">
-    <w:p w14:paraId="68BDD131" w14:textId="579135FA" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="00E315DD">
+    <w:p w14:paraId="1FE6D65B" w14:textId="26E31BA2" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS Act s 34(1)(aa); NDIS (Supports for Participants) Rules r 5.1(b).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="65">
-    <w:p w14:paraId="550F35CB" w14:textId="2B95EE1D" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="00E315DD">
+    <w:p w14:paraId="73BC6BA7" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00E315DD">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 5.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="66">
-    <w:p w14:paraId="438F834A" w14:textId="01A41435" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="00E315DD">
+    <w:p w14:paraId="1E7AD158" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00E315DD">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS Act s 10.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="67">
-    <w:p w14:paraId="73AC7FDA" w14:textId="5DB81051" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="00E315DD">
+    <w:p w14:paraId="68BDD131" w14:textId="579135FA" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00E315DD">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:t xml:space="preserve"> NDIS Act s 10.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="68">
-    <w:p w14:paraId="3BB1C375" w14:textId="67A975BE" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="00E315DD">
+    <w:p w14:paraId="550F35CB" w14:textId="2B95EE1D" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00E315DD">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:t xml:space="preserve"> NDIS Act s 10.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="69">
-    <w:p w14:paraId="2DA443AF" w14:textId="77777777" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="00E315DD">
+    <w:p w14:paraId="438F834A" w14:textId="01A41435" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00E315DD">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act ss 33(5)(d), 35(1)(a); NDIS (Supports for Participants) Rules r 5.1(c).</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS Act s 10.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="70">
-    <w:p w14:paraId="11C564CC" w14:textId="77777777" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="00E315DD">
+    <w:p w14:paraId="73AC7FDA" w14:textId="5DB81051" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00E315DD">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:t xml:space="preserve"> NDIS Act s 10.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="71">
-    <w:p w14:paraId="65D79EF5" w14:textId="77777777" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="003C5256">
+    <w:p w14:paraId="3BB1C375" w14:textId="67A975BE" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00E315DD">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>NDIS Act ss 4, 31.</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS Act s 10.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="72">
-    <w:p w14:paraId="1BF9F99E" w14:textId="77777777" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="003C5256">
+    <w:p w14:paraId="2DA443AF" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00E315DD">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>NDIS Act s 4(1).</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS Act ss 33(5)(d), 35(1)(a); NDIS (Supports for Participants) Rules r 5.1(c).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="73">
-    <w:p w14:paraId="5FE9E95B" w14:textId="77777777" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="003C5256">
+    <w:p w14:paraId="11C564CC" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00E315DD">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>NDIS Act s 4(2).</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS Act s 10.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="74">
-    <w:p w14:paraId="2BAA226C" w14:textId="77777777" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="003C5256">
+    <w:p w14:paraId="65D79EF5" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="003C5256">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>NDIS Act s 4(4).</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS Act ss 4, 31.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="75">
-    <w:p w14:paraId="38F76552" w14:textId="77777777" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="003C5256">
+    <w:p w14:paraId="1BF9F99E" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="003C5256">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>NDIS Act s 4(8).</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS Act s 4(1).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="76">
-    <w:p w14:paraId="05F6DDB3" w14:textId="77777777" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="003C5256">
+    <w:p w14:paraId="5FE9E95B" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="003C5256">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>NDIS Act s 4(10).</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS Act s 4(2).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="77">
-    <w:p w14:paraId="6AA3C682" w14:textId="77777777" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="003C5256">
+    <w:p w14:paraId="2BAA226C" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="003C5256">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>NDIS Act s 4(17).</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS Act s 4(4).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="78">
-    <w:p w14:paraId="2803690E" w14:textId="77777777" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="003C5256">
+    <w:p w14:paraId="38F76552" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="003C5256">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>NDIS Act s 4(11).</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS Act s 4(8).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="79">
-    <w:p w14:paraId="18578C94" w14:textId="77777777" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="00B631D7">
+    <w:p w14:paraId="05F6DDB3" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="003C5256">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r w:rsidRPr="00841713">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00841713">
-        <w:t xml:space="preserve"> NDIS Act s 34(1)(f).</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS Act s 4(10).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="80">
-    <w:p w14:paraId="1BE6B991" w14:textId="30FEB0D1" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="0041399E">
+    <w:p w14:paraId="6AA3C682" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="003C5256">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r w:rsidRPr="00841713">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00841713">
-[...9 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS Act s 4(17).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="81">
-    <w:p w14:paraId="7D69BEDF" w14:textId="5B75EE0B" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="0041399E">
+    <w:p w14:paraId="2803690E" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="003C5256">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>1.</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS Act s 4(11).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="82">
-    <w:p w14:paraId="6224CE62" w14:textId="77777777" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="0041399E">
+    <w:p w14:paraId="18578C94" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00B631D7">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>Discrimination Act 1991 (ACT); Anti-Discrimination Act 1977 (NSW); Anti-Discrimination Act 1996 (NT); Anti-Discrimination Act 1991 (Qld); Equal Opportunity Act 1984 (SA); Anti-Discrimination Act 1998 (Tas); Equal Opportunity Act 2010 (Vic); Equal Opportunity Act 1984 (WA).</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS Act s 34(1)(f).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="83">
-    <w:p w14:paraId="1012DE64" w14:textId="77777777" w:rsidR="00E51844" w:rsidRDefault="00E51844">
+    <w:p w14:paraId="1BE6B991" w14:textId="30FEB0D1" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="0041399E">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Plan Management) Rules r 6.6.</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> S10(b1) -(3).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="84">
-    <w:p w14:paraId="5F0BC137" w14:textId="77777777" w:rsidR="00E51844" w:rsidRDefault="00E51844">
+    <w:p w14:paraId="7D69BEDF" w14:textId="5B75EE0B" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="0041399E">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r w:rsidRPr="002A1894">
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002A1894">
-        <w:t xml:space="preserve"> NDIS Act s 33(5)(c).</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules rr 3.5-3.7, Schedule 1; NDIS Act ss 209(4), (8) item 1.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="85">
-    <w:p w14:paraId="553C1298" w14:textId="49CEE424" w:rsidR="00E51844" w:rsidRDefault="00E51844">
+    <w:p w14:paraId="6224CE62" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="0041399E">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>NDIS Act s100(1).</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> Disability Discrimination Act 1992 (Cth); Discrimination Act 1991 (ACT); Anti-Discrimination Act 1977 (NSW); Anti-Discrimination Act 1996 (NT); Anti-Discrimination Act 1991 (Qld); Equal Opportunity Act 1984 (SA); Anti-Discrimination Act 1998 (Tas); Equal Opportunity Act 2010 (Vic); Equal Opportunity Act 1984 (WA).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="86">
-    <w:p w14:paraId="303FC53A" w14:textId="1B8DE2C3" w:rsidR="00E51844" w:rsidRDefault="00E51844">
+    <w:p w14:paraId="1012DE64" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act s 10.</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS (Plan Management) Rules r 6.6.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="87">
-    <w:p w14:paraId="4A4A27A3" w14:textId="77777777" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="00D55C8C">
+    <w:p w14:paraId="5F0BC137" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>NDIS Act s 100.</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS Act s 33(5)(c).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="88">
-    <w:p w14:paraId="19DF65BB" w14:textId="77777777" w:rsidR="00E51844" w:rsidRDefault="00E51844" w:rsidP="00D55C8C">
+    <w:p w14:paraId="553C1298" w14:textId="49CEE424" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC00FA">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS Act s100(1).</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="89">
+    <w:p w14:paraId="303FC53A" w14:textId="1B8DE2C3" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS Act s 10.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="90">
+    <w:p w14:paraId="4A4A27A3" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRPr="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00D55C8C">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS Act s 100.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="91">
+    <w:p w14:paraId="19DF65BB" w14:textId="77777777" w:rsidR="00AC00FA" w:rsidRDefault="00AC00FA" w:rsidP="00D55C8C">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00AC00FA">
+        <w:t xml:space="preserve"> NDIS Act s 100(2).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2C86B2EE" w14:textId="1456AE3F" w:rsidR="00BB5FEB" w:rsidRDefault="00E931EE" w:rsidP="00BB5FEB">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="12D04CE7" w14:textId="69148006" w:rsidR="00812B41" w:rsidRDefault="00812B41" w:rsidP="00812B41">
     <w:pPr>
       <w:rPr>
         <w:b/>
         <w:iCs/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
-      <w:t>28</w:t>
+      <w:t>27 August 2026</w:t>
     </w:r>
-    <w:r w:rsidR="00BB5FEB" w:rsidRPr="00F8132F">
-[...3 lines deleted...]
-      <w:t>M</w:t>
+    <w:r w:rsidRPr="00F8132F">
+      <w:tab/>
     </w:r>
     <w:r>
-      <w:t>ARCH</w:t>
-[...2 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:tab/>
     </w:r>
     <w:r>
-      <w:t>2025</w:t>
+      <w:tab/>
+      <w:t>Reasonable and necessary</w:t>
     </w:r>
-    <w:r w:rsidR="00BB5FEB" w:rsidRPr="00F8132F">
-[...2 lines deleted...]
-    <w:r w:rsidR="00BB5FEB" w:rsidRPr="00F8132F">
+    <w:r>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="008912FD">
-[...2 lines deleted...]
-    <w:r w:rsidR="00BB5FEB">
+    <w:r>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00BB5FEB">
-[...5 lines deleted...]
-    <w:r w:rsidR="00BB5FEB" w:rsidRPr="00F8132F">
+    <w:r w:rsidRPr="00F8132F">
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidR="00BB5FEB" w:rsidRPr="00F8132F">
+    <w:r w:rsidRPr="00F8132F">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00BB5FEB" w:rsidRPr="00F8132F">
+    <w:r w:rsidRPr="00F8132F">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="00BB5FEB" w:rsidRPr="00F8132F">
+    <w:r w:rsidRPr="00F8132F">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00BB5FEB" w:rsidRPr="00F8132F">
+    <w:r w:rsidRPr="00F8132F">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00BB5FEB" w:rsidRPr="00F8132F">
+    <w:r w:rsidRPr="00F8132F">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="00BB5FEB" w:rsidRPr="00F8132F">
+    <w:r w:rsidRPr="00F8132F">
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-321744812"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:r w:rsidR="00BB5FEB" w:rsidRPr="00F8132F">
+        <w:r w:rsidRPr="00F8132F">
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BB5FEB" w:rsidRPr="00F8132F">
+        <w:r w:rsidRPr="00F8132F">
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:bCs/>
           </w:rPr>
           <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
         </w:r>
-        <w:r w:rsidR="00BB5FEB" w:rsidRPr="00F8132F">
+        <w:r w:rsidRPr="00F8132F">
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BB5FEB" w:rsidRPr="00F8132F">
+        <w:r w:rsidRPr="00F8132F">
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00BB5FEB" w:rsidRPr="00F8132F">
+        <w:r w:rsidRPr="00F8132F">
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r w:rsidR="00BB5FEB" w:rsidRPr="00F8132F">
-[...6 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w14:paraId="468B14C0" w14:textId="77777777" w:rsidR="00BB5FEB" w:rsidRDefault="00BB5FEB" w:rsidP="00BB5FEB">
+  <w:p w14:paraId="5C22ED51" w14:textId="77777777" w:rsidR="00812B41" w:rsidRDefault="00812B41" w:rsidP="00812B41">
     <w:pPr>
       <w:pStyle w:val="Indentedbodytext"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri"/>
         <w:b/>
         <w:iCs/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F8132F">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri"/>
         <w:b/>
         <w:iCs/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t>This document is correct at the date of publication.</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4ABA79A6" w14:textId="70330DB5" w:rsidR="00983615" w:rsidRPr="00BB5FEB" w:rsidRDefault="00BB5FEB" w:rsidP="008912FD">
+  <w:p w14:paraId="4ABA79A6" w14:textId="36345E6D" w:rsidR="00983615" w:rsidRPr="0089176F" w:rsidRDefault="00812B41" w:rsidP="00812B41">
     <w:pPr>
       <w:pStyle w:val="Indentedbodytext"/>
       <w:jc w:val="center"/>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F8132F">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri"/>
         <w:b/>
         <w:iCs/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve">Always visit </w:t>
     </w:r>
     <w:hyperlink r:id="rId1" w:history="1">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ourguidelines.ndis.gov.au</w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidRPr="00F8132F">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri"/>
         <w:b/>
         <w:iCs/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve"> for the latest version.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="35C9224B" w14:textId="77777777" w:rsidR="008C0F65" w:rsidRDefault="008C0F65" w:rsidP="006A7B2E">
+    <w:p w14:paraId="7BC166B5" w14:textId="77777777" w:rsidR="005477C1" w:rsidRDefault="005477C1" w:rsidP="006A7B2E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk106182769"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A912993" w14:textId="77777777" w:rsidR="008C0F65" w:rsidRDefault="008C0F65" w:rsidP="006A7B2E">
+    <w:p w14:paraId="7B3259FD" w14:textId="77777777" w:rsidR="005477C1" w:rsidRDefault="005477C1" w:rsidP="006A7B2E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4074CEF0" w14:textId="77777777" w:rsidR="008C0F65" w:rsidRDefault="008C0F65">
+    <w:p w14:paraId="56F3BF97" w14:textId="77777777" w:rsidR="005477C1" w:rsidRDefault="005477C1">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="13D697CA" w14:textId="4754EFFF" w:rsidR="009041FB" w:rsidRPr="006C537F" w:rsidRDefault="008D1716" w:rsidP="008D1716">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="13D697CA" w14:textId="621C474B" w:rsidR="009041FB" w:rsidRPr="006C537F" w:rsidRDefault="008D1716" w:rsidP="0089176F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="006C4926" w:rsidRPr="00393F5D">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3D607832" wp14:editId="38EFDFAB">
           <wp:extent cx="1079500" cy="563880"/>
           <wp:effectExtent l="0" t="0" r="6350" b="7620"/>
           <wp:docPr id="536481900" name="Picture 536481900" descr="NDIS logo" title="NDIS Logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -11115,51 +10703,51 @@
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1079500" cy="563880"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="72A0C47C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B900CE2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -12990,50 +12578,276 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27BC15B3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4598622C"/>
+    <w:lvl w:ilvl="0" w:tplc="9A1EE0E2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="EA16DF20">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="664E373A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1646E3EA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="1988B522">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="581ED1C6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="163C5858">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="7CE25D52">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="987AE54C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="283416A1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AB6034F4"/>
+    <w:lvl w:ilvl="0" w:tplc="03485A4E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="E70AF554">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="5EAC75DA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="96D84DD8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="CF8850F4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="F4449486">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="636EFE7A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="26C820B0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="8494A416">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A3E5247"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7CAEA20A"/>
     <w:lvl w:ilvl="0" w:tplc="AFE2F102">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="BD1EE254">
       <w:start w:val="2021"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
@@ -13102,51 +12916,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B0E7BB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1F543328"/>
     <w:lvl w:ilvl="0" w:tplc="15FCE97A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="895AB368">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -13215,51 +13029,51 @@
     <w:lvl w:ilvl="7" w:tplc="D51C3850">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AB72CF68">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B41108F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CE58ABD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -13364,51 +13178,51 @@
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E7B6597"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="47D08DEA"/>
     <w:lvl w:ilvl="0" w:tplc="BC689012">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="76308054">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -13477,51 +13291,51 @@
     <w:lvl w:ilvl="7" w:tplc="B4606F22">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D5C6C4DA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F8127B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="51A0E86C"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -13566,51 +13380,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2FE80333"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E250959A"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13679,51 +13493,164 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34642350"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C0004CA2"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39220A3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E31C4424"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -13765,51 +13692,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="399D7980"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A02E8C9E"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -13854,51 +13781,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3AFC10EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5A142038"/>
     <w:lvl w:ilvl="0" w:tplc="AFE2F102">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="BD1EE254">
       <w:start w:val="2021"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
@@ -13967,51 +13894,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DB87371"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0F220F6C"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -14056,51 +13983,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DF94503"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A622E9E0"/>
     <w:lvl w:ilvl="0" w:tplc="DF520EC2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -14145,51 +14072,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E92201D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3DB26A36"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="726" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1446" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14258,51 +14185,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5766" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6486" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="400837A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5B8A16DC"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1500" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14371,51 +14298,164 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5820" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="416C03AE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A0AC8480"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41F109CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75DE3338"/>
     <w:lvl w:ilvl="0" w:tplc="6D26A4D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4EB02A3C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -14484,51 +14524,164 @@
     <w:lvl w:ilvl="7" w:tplc="04E87FDC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AEE06CB8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="430308DE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D2B054B8"/>
+    <w:lvl w:ilvl="0" w:tplc="72908CC0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="348AF43E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="91200FCE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="B29CC20A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="8B4A2AB6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="CB16AAF8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="669CE8AE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="115EA9A4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="AA3077BE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="455625E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="13F4B6A8"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -14570,51 +14723,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46131382"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49F25D04"/>
     <w:lvl w:ilvl="0" w:tplc="45068C42">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -14682,51 +14835,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4AC76A23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0BC28A06"/>
     <w:lvl w:ilvl="0" w:tplc="B43CDA94">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="827" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EEE4493E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1188" w:hanging="360"/>
       </w:pPr>
@@ -14798,51 +14951,51 @@
     <w:lvl w:ilvl="7" w:tplc="D178A34E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3399" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="52700C00">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3768" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E0443D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="57BC53D2"/>
     <w:lvl w:ilvl="0" w:tplc="DB8418D6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B">
       <w:start w:val="1"/>
@@ -14886,51 +15039,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E710990"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="35B24D5A"/>
     <w:lvl w:ilvl="0" w:tplc="DF4E3E4A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="860" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F6CCA490">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1708" w:hanging="360"/>
       </w:pPr>
@@ -15002,51 +15155,51 @@
     <w:lvl w:ilvl="7" w:tplc="9372241C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C96A9C9E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7649" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EE26C22"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BD003C28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1702"/>
         </w:tabs>
         <w:ind w:left="2099" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:caps w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -15150,51 +15303,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="556B37C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1EF4C990"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15263,51 +15416,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="557A78E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5BB0FBF6"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15376,51 +15529,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="562A61B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="98766310"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -15465,51 +15618,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5991585E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B568EB56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -15614,51 +15767,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B3077F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E178406E"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15727,51 +15880,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D403AFD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1378283A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="476"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -15844,51 +15997,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="476"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="476"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FCD0A38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7F24F296"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1500" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15957,51 +16110,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5820" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60CB1F93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0A628ED6"/>
     <w:lvl w:ilvl="0" w:tplc="0D0E3F32">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="825" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D57457AA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1188" w:hanging="360"/>
       </w:pPr>
@@ -16074,51 +16227,51 @@
     <w:lvl w:ilvl="7" w:tplc="0882CC5E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3398" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B0F2D756">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3766" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="631F6DF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9314D986"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16187,51 +16340,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65984C75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D6449E12"/>
     <w:lvl w:ilvl="0" w:tplc="8C7CD312">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="719" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FAB8EA36">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="879" w:hanging="360"/>
       </w:pPr>
@@ -16303,51 +16456,164 @@
     <w:lvl w:ilvl="7" w:tplc="2ECA41D2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1835" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AAECA50C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1995" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66411215"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D8A01486"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6AED444D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="188AC864"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16416,51 +16682,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B903D74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="88C0B116"/>
     <w:lvl w:ilvl="0" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B">
@@ -16505,51 +16771,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C2C12CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B39E27F2"/>
     <w:lvl w:ilvl="0" w:tplc="96188996">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -16594,51 +16860,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CD154EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F544C8AA"/>
     <w:lvl w:ilvl="0" w:tplc="BD1EE254">
       <w:start w:val="2021"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -16708,51 +16974,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CEA2550"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F7F651DC"/>
     <w:lvl w:ilvl="0" w:tplc="0C090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -16797,51 +17063,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DA82014"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A24CDA0E"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16910,51 +17176,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70D8640A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="21C4AA56"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17023,51 +17289,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="735A0A64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7CAC7954"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17136,51 +17402,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73721C8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="26DE6F50"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17249,51 +17515,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73DD410B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FC5617E2"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -17338,51 +17604,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74DE2D3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="12548C5C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17451,51 +17717,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75DC3EE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="77CC418E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17564,51 +17830,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77BE0661"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F58A4068"/>
     <w:lvl w:ilvl="0" w:tplc="2BEA0902">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Arial" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -17676,51 +17942,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B89097D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E7924942"/>
     <w:lvl w:ilvl="0" w:tplc="51E4FCCC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -17788,51 +18054,164 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7BDD240C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="573E38C0"/>
+    <w:lvl w:ilvl="0" w:tplc="8B585686">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="DA8CC26C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="61A0B004">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="40EE5D70">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="EEFCC7EA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="D026C846">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="DC1CA368">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="5B3EADD0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="A81CBF46">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C5942B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="98766310"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -17877,51 +18256,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C8D7F0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="18CA86AA"/>
     <w:lvl w:ilvl="0" w:tplc="90242EFE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -17966,51 +18345,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DF44782"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="00200BAE"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18079,51 +18458,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="72" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F2F7D9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="762AA856"/>
     <w:lvl w:ilvl="0" w:tplc="E31AF96E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -18192,5253 +18571,5977 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1299996182">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="52"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1270238141">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1523741917">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2059741254">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2127235270">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1736053139">
-    <w:abstractNumId w:val="45"/>
+    <w:abstractNumId w:val="50"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="882523381">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1389305405">
-    <w:abstractNumId w:val="59"/>
+    <w:abstractNumId w:val="65"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1026365679">
-    <w:abstractNumId w:val="52"/>
+    <w:abstractNumId w:val="58"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1694569957">
-    <w:abstractNumId w:val="60"/>
+    <w:abstractNumId w:val="66"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="184175558">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="237130235">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1410806202">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1559709593">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1059209162">
-    <w:abstractNumId w:val="43"/>
+    <w:abstractNumId w:val="48"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="561405747">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="749274743">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1699424912">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1647738794">
-    <w:abstractNumId w:val="63"/>
+    <w:abstractNumId w:val="70"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1398434132">
-    <w:abstractNumId w:val="54"/>
+    <w:abstractNumId w:val="60"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="156194528">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="634144034">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1933470186">
-    <w:abstractNumId w:val="50"/>
+    <w:abstractNumId w:val="56"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1207596081">
-    <w:abstractNumId w:val="58"/>
+    <w:abstractNumId w:val="64"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1077287997">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1926374504">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="272056356">
-    <w:abstractNumId w:val="62"/>
+    <w:abstractNumId w:val="69"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="428089491">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="598568872">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1138374935">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="955479051">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1245726121">
-    <w:abstractNumId w:val="65"/>
+    <w:abstractNumId w:val="72"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1734962492">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1687100225">
+    <w:abstractNumId w:val="67"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="469789158">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="771629992">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="2041396698">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="44646708">
+    <w:abstractNumId w:val="71"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1776557658">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="2084914808">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1321350871">
     <w:abstractNumId w:val="61"/>
   </w:num>
-  <w:num w:numId="35" w16cid:durableId="469789158">
-[...19 lines deleted...]
-  </w:num>
   <w:num w:numId="42" w16cid:durableId="158277193">
-    <w:abstractNumId w:val="56"/>
+    <w:abstractNumId w:val="62"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1715932437">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="355162186">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="2070224425">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="799690215">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="666175426">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="2062170274">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="371540532">
-    <w:abstractNumId w:val="48"/>
+    <w:abstractNumId w:val="54"/>
   </w:num>
   <w:num w:numId="50" w16cid:durableId="1316184307">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="51" w16cid:durableId="1575386189">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="52" w16cid:durableId="1750079809">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="53" w16cid:durableId="416906185">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="54" w16cid:durableId="893396484">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="55" w16cid:durableId="1291321704">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="56" w16cid:durableId="1679892335">
-    <w:abstractNumId w:val="46"/>
+    <w:abstractNumId w:val="51"/>
   </w:num>
   <w:num w:numId="57" w16cid:durableId="1267735038">
-    <w:abstractNumId w:val="49"/>
+    <w:abstractNumId w:val="55"/>
   </w:num>
   <w:num w:numId="58" w16cid:durableId="1319386936">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="59" w16cid:durableId="1342702271">
-    <w:abstractNumId w:val="53"/>
+    <w:abstractNumId w:val="59"/>
   </w:num>
   <w:num w:numId="60" w16cid:durableId="1540512216">
-    <w:abstractNumId w:val="57"/>
+    <w:abstractNumId w:val="63"/>
   </w:num>
   <w:num w:numId="61" w16cid:durableId="1994139059">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="62" w16cid:durableId="1433089415">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="63" w16cid:durableId="760369483">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="64" w16cid:durableId="1053039832">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="65" w16cid:durableId="1120998194">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="66" w16cid:durableId="586889188">
-    <w:abstractNumId w:val="51"/>
+    <w:abstractNumId w:val="57"/>
   </w:num>
   <w:num w:numId="67" w16cid:durableId="1105077569">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="68" w16cid:durableId="734280304">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="69" w16cid:durableId="326907092">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="70" w16cid:durableId="1528907405">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="71" w16cid:durableId="710763207">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="72" w16cid:durableId="1608005608">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:numIdMacAtCleanup w:val="63"/>
+  <w:num w:numId="73" w16cid:durableId="659234090">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="74" w16cid:durableId="160778959">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="75" w16cid:durableId="888298641">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="76" w16cid:durableId="600725769">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="77" w16cid:durableId="1229732505">
+    <w:abstractNumId w:val="68"/>
+  </w:num>
+  <w:num w:numId="78" w16cid:durableId="1134710426">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="79" w16cid:durableId="476193572">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:numIdMacAtCleanup w:val="76"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="99"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="comments" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006C1129"/>
     <w:rsid w:val="0000003A"/>
+    <w:rsid w:val="000001E6"/>
     <w:rsid w:val="00000FE4"/>
     <w:rsid w:val="00001901"/>
     <w:rsid w:val="000020D4"/>
     <w:rsid w:val="0000216B"/>
     <w:rsid w:val="00002466"/>
+    <w:rsid w:val="0000322A"/>
+    <w:rsid w:val="00003761"/>
     <w:rsid w:val="00003BE9"/>
+    <w:rsid w:val="0000438C"/>
     <w:rsid w:val="00004FCC"/>
     <w:rsid w:val="00005CD8"/>
     <w:rsid w:val="00005D50"/>
     <w:rsid w:val="00005F5C"/>
+    <w:rsid w:val="000063B3"/>
     <w:rsid w:val="000064CF"/>
     <w:rsid w:val="0000658A"/>
     <w:rsid w:val="0000692A"/>
     <w:rsid w:val="00006CE3"/>
     <w:rsid w:val="00006DEC"/>
     <w:rsid w:val="000079ED"/>
     <w:rsid w:val="00007B05"/>
     <w:rsid w:val="00007E23"/>
     <w:rsid w:val="00007EAA"/>
     <w:rsid w:val="00010293"/>
     <w:rsid w:val="000104A5"/>
     <w:rsid w:val="00010F6F"/>
     <w:rsid w:val="000111DD"/>
     <w:rsid w:val="000118D5"/>
     <w:rsid w:val="00011A92"/>
     <w:rsid w:val="0001229B"/>
     <w:rsid w:val="000129E1"/>
+    <w:rsid w:val="000129EC"/>
     <w:rsid w:val="00012FE4"/>
+    <w:rsid w:val="000131F4"/>
     <w:rsid w:val="0001333F"/>
+    <w:rsid w:val="00013B75"/>
     <w:rsid w:val="00013E44"/>
     <w:rsid w:val="00014396"/>
     <w:rsid w:val="00014ED7"/>
     <w:rsid w:val="00015224"/>
     <w:rsid w:val="00015EE1"/>
     <w:rsid w:val="000170B1"/>
     <w:rsid w:val="0002083A"/>
+    <w:rsid w:val="00020AC2"/>
     <w:rsid w:val="0002191A"/>
     <w:rsid w:val="00021EEA"/>
     <w:rsid w:val="000221AD"/>
     <w:rsid w:val="0002228B"/>
     <w:rsid w:val="00022703"/>
     <w:rsid w:val="00022A12"/>
     <w:rsid w:val="00022D96"/>
+    <w:rsid w:val="0002345F"/>
     <w:rsid w:val="00023E7D"/>
+    <w:rsid w:val="00024062"/>
     <w:rsid w:val="00024926"/>
     <w:rsid w:val="00024CA9"/>
     <w:rsid w:val="00024E33"/>
+    <w:rsid w:val="00024EE1"/>
     <w:rsid w:val="00024FFB"/>
     <w:rsid w:val="00024FFC"/>
     <w:rsid w:val="000251FC"/>
     <w:rsid w:val="0002524B"/>
     <w:rsid w:val="00025297"/>
+    <w:rsid w:val="000262D6"/>
     <w:rsid w:val="000265A5"/>
+    <w:rsid w:val="000267E5"/>
     <w:rsid w:val="00026B12"/>
     <w:rsid w:val="00027208"/>
     <w:rsid w:val="00027C1D"/>
     <w:rsid w:val="00027F20"/>
     <w:rsid w:val="000301A9"/>
     <w:rsid w:val="00030DF7"/>
     <w:rsid w:val="00030E2D"/>
     <w:rsid w:val="000310BC"/>
+    <w:rsid w:val="000318FD"/>
     <w:rsid w:val="00031A53"/>
     <w:rsid w:val="00031AED"/>
     <w:rsid w:val="000328EB"/>
     <w:rsid w:val="000329A6"/>
+    <w:rsid w:val="000329DA"/>
     <w:rsid w:val="00032BF3"/>
     <w:rsid w:val="0003341A"/>
     <w:rsid w:val="00033A58"/>
     <w:rsid w:val="00033AE7"/>
     <w:rsid w:val="00033C74"/>
     <w:rsid w:val="000347E1"/>
+    <w:rsid w:val="0003483B"/>
     <w:rsid w:val="00034BC6"/>
     <w:rsid w:val="00034D54"/>
     <w:rsid w:val="00034E4A"/>
     <w:rsid w:val="00034EB7"/>
     <w:rsid w:val="00034F85"/>
     <w:rsid w:val="00035000"/>
     <w:rsid w:val="000354E3"/>
     <w:rsid w:val="000358EB"/>
     <w:rsid w:val="00035B28"/>
     <w:rsid w:val="00035EC2"/>
     <w:rsid w:val="00037D67"/>
+    <w:rsid w:val="000403BB"/>
     <w:rsid w:val="000408B7"/>
+    <w:rsid w:val="00040E61"/>
     <w:rsid w:val="000413DD"/>
     <w:rsid w:val="0004219A"/>
     <w:rsid w:val="000428B0"/>
     <w:rsid w:val="00042BCD"/>
     <w:rsid w:val="00043BB9"/>
     <w:rsid w:val="0004404E"/>
     <w:rsid w:val="000443B8"/>
     <w:rsid w:val="00044A5E"/>
     <w:rsid w:val="00045315"/>
+    <w:rsid w:val="000454CA"/>
     <w:rsid w:val="00045C5A"/>
     <w:rsid w:val="00045C6E"/>
     <w:rsid w:val="00047430"/>
     <w:rsid w:val="00047771"/>
     <w:rsid w:val="000477AD"/>
     <w:rsid w:val="00047E9B"/>
     <w:rsid w:val="00047FD5"/>
     <w:rsid w:val="00050565"/>
     <w:rsid w:val="000508BD"/>
     <w:rsid w:val="000509C6"/>
     <w:rsid w:val="00050CC7"/>
+    <w:rsid w:val="00050F78"/>
     <w:rsid w:val="0005161B"/>
     <w:rsid w:val="000518ED"/>
     <w:rsid w:val="00051943"/>
+    <w:rsid w:val="00051A4B"/>
     <w:rsid w:val="00051D39"/>
     <w:rsid w:val="000521A9"/>
     <w:rsid w:val="000523CB"/>
     <w:rsid w:val="00052746"/>
     <w:rsid w:val="00052DF2"/>
+    <w:rsid w:val="00052E42"/>
     <w:rsid w:val="00053738"/>
     <w:rsid w:val="00053BA4"/>
     <w:rsid w:val="00053E4A"/>
     <w:rsid w:val="00053F17"/>
     <w:rsid w:val="00053F28"/>
+    <w:rsid w:val="00053F53"/>
     <w:rsid w:val="00054922"/>
     <w:rsid w:val="00054A94"/>
     <w:rsid w:val="00054EDC"/>
     <w:rsid w:val="00055D6F"/>
     <w:rsid w:val="00055F58"/>
     <w:rsid w:val="00056B99"/>
     <w:rsid w:val="000574EB"/>
     <w:rsid w:val="00057770"/>
     <w:rsid w:val="0006009F"/>
     <w:rsid w:val="00060780"/>
     <w:rsid w:val="00060992"/>
     <w:rsid w:val="000610AF"/>
     <w:rsid w:val="000614B9"/>
     <w:rsid w:val="000619B2"/>
     <w:rsid w:val="000628C7"/>
     <w:rsid w:val="00062A06"/>
     <w:rsid w:val="00062A1B"/>
     <w:rsid w:val="00062A47"/>
+    <w:rsid w:val="00062A89"/>
     <w:rsid w:val="00062AB2"/>
     <w:rsid w:val="00062F53"/>
     <w:rsid w:val="000632E9"/>
     <w:rsid w:val="00063BDB"/>
+    <w:rsid w:val="00063C60"/>
     <w:rsid w:val="00063FAF"/>
     <w:rsid w:val="00064176"/>
     <w:rsid w:val="00064498"/>
     <w:rsid w:val="000648B0"/>
     <w:rsid w:val="00064A5B"/>
     <w:rsid w:val="00064FF5"/>
     <w:rsid w:val="00065D90"/>
     <w:rsid w:val="00065DEA"/>
     <w:rsid w:val="00066E9C"/>
     <w:rsid w:val="00067269"/>
     <w:rsid w:val="000674C0"/>
     <w:rsid w:val="00067A89"/>
     <w:rsid w:val="00067F31"/>
     <w:rsid w:val="000706E7"/>
     <w:rsid w:val="00070767"/>
     <w:rsid w:val="000707CB"/>
     <w:rsid w:val="00070918"/>
     <w:rsid w:val="000709D9"/>
     <w:rsid w:val="00070CF8"/>
     <w:rsid w:val="00071BCE"/>
     <w:rsid w:val="00072C04"/>
     <w:rsid w:val="0007413D"/>
     <w:rsid w:val="00074680"/>
     <w:rsid w:val="000748EF"/>
     <w:rsid w:val="00074ACC"/>
     <w:rsid w:val="00074D1A"/>
     <w:rsid w:val="00074D5D"/>
     <w:rsid w:val="00075B25"/>
     <w:rsid w:val="00075E3A"/>
     <w:rsid w:val="000768E4"/>
     <w:rsid w:val="00076B0C"/>
+    <w:rsid w:val="00076DF6"/>
     <w:rsid w:val="00076F2E"/>
     <w:rsid w:val="00077200"/>
     <w:rsid w:val="000776D6"/>
     <w:rsid w:val="00077F76"/>
     <w:rsid w:val="000800F5"/>
     <w:rsid w:val="0008116A"/>
     <w:rsid w:val="00081225"/>
     <w:rsid w:val="000814C8"/>
     <w:rsid w:val="000817A2"/>
     <w:rsid w:val="0008180F"/>
     <w:rsid w:val="000819FD"/>
     <w:rsid w:val="000821C4"/>
     <w:rsid w:val="000822CB"/>
     <w:rsid w:val="00082410"/>
     <w:rsid w:val="0008255E"/>
     <w:rsid w:val="00082626"/>
     <w:rsid w:val="000826B2"/>
     <w:rsid w:val="00082738"/>
     <w:rsid w:val="00082A86"/>
     <w:rsid w:val="00082C1A"/>
+    <w:rsid w:val="000831F7"/>
     <w:rsid w:val="00083692"/>
     <w:rsid w:val="00083986"/>
+    <w:rsid w:val="00083AA8"/>
     <w:rsid w:val="00083C52"/>
+    <w:rsid w:val="00084013"/>
     <w:rsid w:val="000841F1"/>
     <w:rsid w:val="0008439C"/>
     <w:rsid w:val="000843B9"/>
     <w:rsid w:val="00084D45"/>
     <w:rsid w:val="00084E40"/>
     <w:rsid w:val="000858B5"/>
     <w:rsid w:val="00085BD9"/>
     <w:rsid w:val="00085D01"/>
     <w:rsid w:val="00086B24"/>
+    <w:rsid w:val="00086BB0"/>
+    <w:rsid w:val="00086E06"/>
     <w:rsid w:val="00087108"/>
     <w:rsid w:val="000874DA"/>
+    <w:rsid w:val="0008753E"/>
     <w:rsid w:val="00087A34"/>
     <w:rsid w:val="00087B14"/>
     <w:rsid w:val="000902A7"/>
     <w:rsid w:val="00090540"/>
     <w:rsid w:val="000905FF"/>
+    <w:rsid w:val="00090E30"/>
     <w:rsid w:val="000910F1"/>
     <w:rsid w:val="000911CC"/>
     <w:rsid w:val="000927B8"/>
+    <w:rsid w:val="00095466"/>
     <w:rsid w:val="00095828"/>
     <w:rsid w:val="00095929"/>
+    <w:rsid w:val="000959EC"/>
     <w:rsid w:val="00096B93"/>
     <w:rsid w:val="00096DCB"/>
     <w:rsid w:val="00097B1E"/>
     <w:rsid w:val="00097BC4"/>
     <w:rsid w:val="000A0DB9"/>
     <w:rsid w:val="000A16BC"/>
     <w:rsid w:val="000A1794"/>
     <w:rsid w:val="000A1919"/>
     <w:rsid w:val="000A1E8C"/>
     <w:rsid w:val="000A1F4D"/>
     <w:rsid w:val="000A21F7"/>
     <w:rsid w:val="000A4682"/>
     <w:rsid w:val="000A4CA6"/>
     <w:rsid w:val="000A5A4A"/>
+    <w:rsid w:val="000A5FB3"/>
     <w:rsid w:val="000A655D"/>
     <w:rsid w:val="000A6682"/>
     <w:rsid w:val="000A69CF"/>
+    <w:rsid w:val="000A6B5F"/>
+    <w:rsid w:val="000A6BD4"/>
     <w:rsid w:val="000A73DB"/>
     <w:rsid w:val="000A784A"/>
     <w:rsid w:val="000B1429"/>
     <w:rsid w:val="000B153D"/>
     <w:rsid w:val="000B1BF5"/>
     <w:rsid w:val="000B1CDB"/>
+    <w:rsid w:val="000B20B5"/>
     <w:rsid w:val="000B2531"/>
     <w:rsid w:val="000B2DCA"/>
     <w:rsid w:val="000B2E7B"/>
     <w:rsid w:val="000B3322"/>
     <w:rsid w:val="000B36E6"/>
     <w:rsid w:val="000B3D86"/>
     <w:rsid w:val="000B42FE"/>
     <w:rsid w:val="000B46B0"/>
     <w:rsid w:val="000B5D6B"/>
     <w:rsid w:val="000B6034"/>
+    <w:rsid w:val="000B60AE"/>
     <w:rsid w:val="000B66C0"/>
     <w:rsid w:val="000B6A20"/>
     <w:rsid w:val="000B6FEA"/>
     <w:rsid w:val="000B7F42"/>
     <w:rsid w:val="000C0075"/>
     <w:rsid w:val="000C00E2"/>
     <w:rsid w:val="000C02EA"/>
     <w:rsid w:val="000C0BD1"/>
     <w:rsid w:val="000C1186"/>
     <w:rsid w:val="000C204C"/>
     <w:rsid w:val="000C25FA"/>
     <w:rsid w:val="000C26E8"/>
     <w:rsid w:val="000C284E"/>
+    <w:rsid w:val="000C2BA3"/>
     <w:rsid w:val="000C2C62"/>
     <w:rsid w:val="000C3682"/>
     <w:rsid w:val="000C3B65"/>
     <w:rsid w:val="000C449C"/>
     <w:rsid w:val="000C4696"/>
     <w:rsid w:val="000C48C1"/>
     <w:rsid w:val="000C51B5"/>
     <w:rsid w:val="000C5389"/>
     <w:rsid w:val="000C587E"/>
     <w:rsid w:val="000C595E"/>
     <w:rsid w:val="000C59E6"/>
     <w:rsid w:val="000C5CCD"/>
     <w:rsid w:val="000C5F21"/>
     <w:rsid w:val="000C6462"/>
     <w:rsid w:val="000C6895"/>
     <w:rsid w:val="000C74C2"/>
     <w:rsid w:val="000C7B86"/>
+    <w:rsid w:val="000D0584"/>
     <w:rsid w:val="000D1271"/>
     <w:rsid w:val="000D162E"/>
+    <w:rsid w:val="000D22AD"/>
     <w:rsid w:val="000D23BB"/>
     <w:rsid w:val="000D293F"/>
     <w:rsid w:val="000D2982"/>
     <w:rsid w:val="000D342E"/>
     <w:rsid w:val="000D37F4"/>
     <w:rsid w:val="000D3CC7"/>
     <w:rsid w:val="000D3E22"/>
+    <w:rsid w:val="000D44C8"/>
     <w:rsid w:val="000D4D40"/>
     <w:rsid w:val="000D4E52"/>
     <w:rsid w:val="000D4F8B"/>
     <w:rsid w:val="000D589E"/>
     <w:rsid w:val="000D606D"/>
     <w:rsid w:val="000D6359"/>
     <w:rsid w:val="000D63DE"/>
     <w:rsid w:val="000D660D"/>
     <w:rsid w:val="000D672A"/>
     <w:rsid w:val="000D6CB6"/>
     <w:rsid w:val="000D6FB4"/>
     <w:rsid w:val="000D71D9"/>
     <w:rsid w:val="000D73FD"/>
     <w:rsid w:val="000D75AA"/>
     <w:rsid w:val="000E0190"/>
     <w:rsid w:val="000E0552"/>
     <w:rsid w:val="000E155A"/>
     <w:rsid w:val="000E15DF"/>
     <w:rsid w:val="000E235A"/>
     <w:rsid w:val="000E259C"/>
     <w:rsid w:val="000E2CFD"/>
     <w:rsid w:val="000E3189"/>
     <w:rsid w:val="000E31D0"/>
     <w:rsid w:val="000E335C"/>
     <w:rsid w:val="000E3586"/>
     <w:rsid w:val="000E43D4"/>
     <w:rsid w:val="000E44EE"/>
     <w:rsid w:val="000E4D56"/>
     <w:rsid w:val="000E4DE8"/>
     <w:rsid w:val="000E4EA9"/>
     <w:rsid w:val="000E599B"/>
     <w:rsid w:val="000E5AC1"/>
     <w:rsid w:val="000E5ACC"/>
     <w:rsid w:val="000E5E15"/>
     <w:rsid w:val="000E631A"/>
     <w:rsid w:val="000E6553"/>
     <w:rsid w:val="000E67F7"/>
     <w:rsid w:val="000E6ECC"/>
     <w:rsid w:val="000E70D7"/>
     <w:rsid w:val="000E71D4"/>
     <w:rsid w:val="000E7560"/>
     <w:rsid w:val="000E775F"/>
     <w:rsid w:val="000E77D6"/>
     <w:rsid w:val="000E7CAC"/>
     <w:rsid w:val="000F0CD0"/>
     <w:rsid w:val="000F0D82"/>
     <w:rsid w:val="000F0DB5"/>
     <w:rsid w:val="000F1672"/>
+    <w:rsid w:val="000F167A"/>
     <w:rsid w:val="000F1CDA"/>
     <w:rsid w:val="000F2303"/>
     <w:rsid w:val="000F356E"/>
     <w:rsid w:val="000F3B34"/>
     <w:rsid w:val="000F3F3F"/>
     <w:rsid w:val="000F451D"/>
     <w:rsid w:val="000F4C4A"/>
     <w:rsid w:val="000F4CD4"/>
     <w:rsid w:val="000F4E51"/>
     <w:rsid w:val="000F538C"/>
+    <w:rsid w:val="000F5DE3"/>
+    <w:rsid w:val="000F60E7"/>
     <w:rsid w:val="000F64E2"/>
     <w:rsid w:val="000F6A97"/>
     <w:rsid w:val="000F7128"/>
     <w:rsid w:val="000F73BA"/>
     <w:rsid w:val="000F7411"/>
     <w:rsid w:val="000F764B"/>
     <w:rsid w:val="000F7956"/>
     <w:rsid w:val="0010031B"/>
     <w:rsid w:val="00100396"/>
     <w:rsid w:val="00100398"/>
     <w:rsid w:val="001006D6"/>
     <w:rsid w:val="00100748"/>
+    <w:rsid w:val="00100846"/>
     <w:rsid w:val="0010192B"/>
     <w:rsid w:val="00101A56"/>
     <w:rsid w:val="001028F4"/>
     <w:rsid w:val="00102D2C"/>
     <w:rsid w:val="00102E15"/>
     <w:rsid w:val="001032A5"/>
+    <w:rsid w:val="00103CFA"/>
     <w:rsid w:val="00103E97"/>
+    <w:rsid w:val="00103F15"/>
     <w:rsid w:val="001046AB"/>
+    <w:rsid w:val="00104E39"/>
     <w:rsid w:val="00104F00"/>
     <w:rsid w:val="001058D3"/>
     <w:rsid w:val="00105ABC"/>
     <w:rsid w:val="0010630C"/>
     <w:rsid w:val="0010636A"/>
     <w:rsid w:val="001065A7"/>
     <w:rsid w:val="0010714C"/>
     <w:rsid w:val="00107E49"/>
     <w:rsid w:val="00110D33"/>
+    <w:rsid w:val="00110E08"/>
     <w:rsid w:val="00111461"/>
     <w:rsid w:val="00111675"/>
     <w:rsid w:val="00111D8D"/>
     <w:rsid w:val="00112449"/>
     <w:rsid w:val="00112A0D"/>
     <w:rsid w:val="00112F38"/>
     <w:rsid w:val="00113836"/>
     <w:rsid w:val="001138C0"/>
+    <w:rsid w:val="00113995"/>
     <w:rsid w:val="00114206"/>
     <w:rsid w:val="00114579"/>
     <w:rsid w:val="00114B1A"/>
+    <w:rsid w:val="00114D79"/>
     <w:rsid w:val="00115139"/>
+    <w:rsid w:val="00115AB1"/>
     <w:rsid w:val="001160C5"/>
     <w:rsid w:val="00116E89"/>
+    <w:rsid w:val="001170C3"/>
     <w:rsid w:val="001208DD"/>
     <w:rsid w:val="00120D0B"/>
     <w:rsid w:val="00120E52"/>
     <w:rsid w:val="00120E74"/>
     <w:rsid w:val="0012196E"/>
     <w:rsid w:val="00121E12"/>
     <w:rsid w:val="00122391"/>
     <w:rsid w:val="0012246E"/>
+    <w:rsid w:val="00122769"/>
     <w:rsid w:val="00122F41"/>
     <w:rsid w:val="00122F84"/>
     <w:rsid w:val="00122FD5"/>
     <w:rsid w:val="00122FF4"/>
     <w:rsid w:val="001239CD"/>
     <w:rsid w:val="001248EF"/>
     <w:rsid w:val="001249AC"/>
+    <w:rsid w:val="001255F2"/>
     <w:rsid w:val="00125D5F"/>
     <w:rsid w:val="001260F1"/>
     <w:rsid w:val="0012648D"/>
     <w:rsid w:val="001266DB"/>
     <w:rsid w:val="00126702"/>
     <w:rsid w:val="00126AB2"/>
     <w:rsid w:val="00130229"/>
     <w:rsid w:val="001304A0"/>
     <w:rsid w:val="001312F5"/>
     <w:rsid w:val="00132530"/>
     <w:rsid w:val="00132A58"/>
+    <w:rsid w:val="00132AFD"/>
     <w:rsid w:val="00132FD1"/>
     <w:rsid w:val="00133278"/>
     <w:rsid w:val="00133318"/>
     <w:rsid w:val="00133871"/>
     <w:rsid w:val="001339C6"/>
     <w:rsid w:val="00133A79"/>
     <w:rsid w:val="00133ECF"/>
     <w:rsid w:val="00134223"/>
     <w:rsid w:val="001346D0"/>
+    <w:rsid w:val="0013478C"/>
     <w:rsid w:val="00134B39"/>
     <w:rsid w:val="00134E68"/>
     <w:rsid w:val="0013565B"/>
+    <w:rsid w:val="00136173"/>
     <w:rsid w:val="001362E0"/>
     <w:rsid w:val="0013705A"/>
     <w:rsid w:val="00137891"/>
     <w:rsid w:val="00137B6D"/>
+    <w:rsid w:val="00140451"/>
     <w:rsid w:val="001408BD"/>
     <w:rsid w:val="00140C17"/>
     <w:rsid w:val="00140C7F"/>
     <w:rsid w:val="00140FF9"/>
     <w:rsid w:val="0014118A"/>
     <w:rsid w:val="00141CEC"/>
     <w:rsid w:val="00141F88"/>
     <w:rsid w:val="00142547"/>
     <w:rsid w:val="0014270B"/>
     <w:rsid w:val="001435A4"/>
     <w:rsid w:val="00143A1C"/>
     <w:rsid w:val="00143AD9"/>
     <w:rsid w:val="00143F91"/>
     <w:rsid w:val="001453D3"/>
     <w:rsid w:val="00145AD5"/>
     <w:rsid w:val="00145E96"/>
     <w:rsid w:val="00146184"/>
     <w:rsid w:val="00147AFF"/>
     <w:rsid w:val="001502E6"/>
     <w:rsid w:val="001517EC"/>
     <w:rsid w:val="00151D82"/>
     <w:rsid w:val="00151F04"/>
+    <w:rsid w:val="0015211F"/>
     <w:rsid w:val="00152132"/>
     <w:rsid w:val="0015216C"/>
     <w:rsid w:val="00152D39"/>
     <w:rsid w:val="00152F70"/>
     <w:rsid w:val="001532DD"/>
     <w:rsid w:val="00153DCC"/>
     <w:rsid w:val="00153E60"/>
     <w:rsid w:val="00153F0B"/>
     <w:rsid w:val="00154312"/>
     <w:rsid w:val="00154CB4"/>
     <w:rsid w:val="00154EB2"/>
     <w:rsid w:val="00155306"/>
     <w:rsid w:val="0015630B"/>
     <w:rsid w:val="001566CA"/>
     <w:rsid w:val="00157ADD"/>
+    <w:rsid w:val="00157D54"/>
     <w:rsid w:val="00160182"/>
     <w:rsid w:val="001603A2"/>
     <w:rsid w:val="001604C2"/>
     <w:rsid w:val="001610CA"/>
     <w:rsid w:val="00161EB9"/>
     <w:rsid w:val="001621CC"/>
     <w:rsid w:val="001624D1"/>
     <w:rsid w:val="0016295F"/>
     <w:rsid w:val="001629BA"/>
     <w:rsid w:val="00162D5F"/>
     <w:rsid w:val="00162EB8"/>
     <w:rsid w:val="00162EBE"/>
     <w:rsid w:val="00162FEB"/>
     <w:rsid w:val="0016317D"/>
     <w:rsid w:val="0016321D"/>
     <w:rsid w:val="0016360C"/>
     <w:rsid w:val="00163B5F"/>
     <w:rsid w:val="00164548"/>
     <w:rsid w:val="00165ADA"/>
     <w:rsid w:val="00165F83"/>
+    <w:rsid w:val="00166C11"/>
     <w:rsid w:val="001679C7"/>
+    <w:rsid w:val="0017042C"/>
     <w:rsid w:val="00170A5D"/>
     <w:rsid w:val="00171051"/>
     <w:rsid w:val="00171540"/>
+    <w:rsid w:val="001719B4"/>
     <w:rsid w:val="00172327"/>
     <w:rsid w:val="00172DA4"/>
     <w:rsid w:val="001730DF"/>
     <w:rsid w:val="0017329A"/>
     <w:rsid w:val="00173450"/>
     <w:rsid w:val="00173611"/>
     <w:rsid w:val="00173B55"/>
     <w:rsid w:val="00174790"/>
+    <w:rsid w:val="00175052"/>
     <w:rsid w:val="0017510C"/>
     <w:rsid w:val="0017513B"/>
     <w:rsid w:val="001755A9"/>
     <w:rsid w:val="0017636E"/>
     <w:rsid w:val="00177330"/>
     <w:rsid w:val="00180177"/>
     <w:rsid w:val="001802FF"/>
     <w:rsid w:val="0018044E"/>
     <w:rsid w:val="00180791"/>
     <w:rsid w:val="001807CF"/>
     <w:rsid w:val="00180B48"/>
     <w:rsid w:val="00181D7C"/>
+    <w:rsid w:val="00182340"/>
+    <w:rsid w:val="00182876"/>
     <w:rsid w:val="00182D29"/>
+    <w:rsid w:val="001830D9"/>
     <w:rsid w:val="00183455"/>
     <w:rsid w:val="00183688"/>
+    <w:rsid w:val="001842F3"/>
     <w:rsid w:val="00184AC8"/>
     <w:rsid w:val="00184D94"/>
     <w:rsid w:val="00184F77"/>
     <w:rsid w:val="00185DE0"/>
     <w:rsid w:val="001867EA"/>
     <w:rsid w:val="001868AB"/>
     <w:rsid w:val="0018713F"/>
     <w:rsid w:val="001872C1"/>
     <w:rsid w:val="00187709"/>
     <w:rsid w:val="001904FA"/>
     <w:rsid w:val="0019074B"/>
     <w:rsid w:val="0019096E"/>
     <w:rsid w:val="00190BDF"/>
     <w:rsid w:val="001914CD"/>
     <w:rsid w:val="00191636"/>
     <w:rsid w:val="00191B2F"/>
     <w:rsid w:val="00191C0F"/>
     <w:rsid w:val="001926EF"/>
     <w:rsid w:val="0019270A"/>
     <w:rsid w:val="00192BB6"/>
+    <w:rsid w:val="00192EBA"/>
     <w:rsid w:val="00193709"/>
+    <w:rsid w:val="00194513"/>
     <w:rsid w:val="00194792"/>
     <w:rsid w:val="001948E1"/>
     <w:rsid w:val="00195107"/>
+    <w:rsid w:val="0019563B"/>
     <w:rsid w:val="00195905"/>
     <w:rsid w:val="00195CFE"/>
     <w:rsid w:val="00195F11"/>
     <w:rsid w:val="0019617A"/>
     <w:rsid w:val="00196A40"/>
     <w:rsid w:val="001973C9"/>
     <w:rsid w:val="00197453"/>
     <w:rsid w:val="00197B2B"/>
     <w:rsid w:val="00197C4C"/>
     <w:rsid w:val="00197E8A"/>
     <w:rsid w:val="001A0244"/>
     <w:rsid w:val="001A06C0"/>
     <w:rsid w:val="001A1470"/>
     <w:rsid w:val="001A1D81"/>
+    <w:rsid w:val="001A2344"/>
     <w:rsid w:val="001A25C4"/>
+    <w:rsid w:val="001A2824"/>
     <w:rsid w:val="001A2F4B"/>
     <w:rsid w:val="001A2FF9"/>
     <w:rsid w:val="001A328D"/>
     <w:rsid w:val="001A3D85"/>
     <w:rsid w:val="001A418B"/>
+    <w:rsid w:val="001A463A"/>
     <w:rsid w:val="001A4DEB"/>
+    <w:rsid w:val="001A504C"/>
+    <w:rsid w:val="001A520F"/>
     <w:rsid w:val="001A5898"/>
     <w:rsid w:val="001A6E27"/>
     <w:rsid w:val="001A6F44"/>
     <w:rsid w:val="001A77B9"/>
     <w:rsid w:val="001A7B8D"/>
     <w:rsid w:val="001A7BCD"/>
     <w:rsid w:val="001A7FD0"/>
     <w:rsid w:val="001A7FD5"/>
     <w:rsid w:val="001B00E9"/>
+    <w:rsid w:val="001B087F"/>
     <w:rsid w:val="001B113B"/>
     <w:rsid w:val="001B1B3B"/>
     <w:rsid w:val="001B231C"/>
     <w:rsid w:val="001B2C20"/>
     <w:rsid w:val="001B2F72"/>
     <w:rsid w:val="001B2FBE"/>
     <w:rsid w:val="001B3589"/>
     <w:rsid w:val="001B38EC"/>
     <w:rsid w:val="001B3CEC"/>
     <w:rsid w:val="001B423E"/>
     <w:rsid w:val="001B43C1"/>
     <w:rsid w:val="001B48A6"/>
     <w:rsid w:val="001B4BC8"/>
     <w:rsid w:val="001B4BF0"/>
     <w:rsid w:val="001B5D4A"/>
     <w:rsid w:val="001B6521"/>
     <w:rsid w:val="001B6992"/>
     <w:rsid w:val="001B7317"/>
     <w:rsid w:val="001B7CAB"/>
     <w:rsid w:val="001B7CF2"/>
     <w:rsid w:val="001C0D96"/>
     <w:rsid w:val="001C1667"/>
     <w:rsid w:val="001C18C7"/>
     <w:rsid w:val="001C198A"/>
     <w:rsid w:val="001C204E"/>
     <w:rsid w:val="001C24B0"/>
     <w:rsid w:val="001C3027"/>
     <w:rsid w:val="001C3401"/>
     <w:rsid w:val="001C3711"/>
     <w:rsid w:val="001C3BA6"/>
     <w:rsid w:val="001C3E4E"/>
     <w:rsid w:val="001C4045"/>
     <w:rsid w:val="001C54A4"/>
     <w:rsid w:val="001C636E"/>
     <w:rsid w:val="001C6536"/>
     <w:rsid w:val="001C6A13"/>
     <w:rsid w:val="001C6DCE"/>
     <w:rsid w:val="001C712B"/>
     <w:rsid w:val="001C7850"/>
     <w:rsid w:val="001C7C99"/>
+    <w:rsid w:val="001D066A"/>
     <w:rsid w:val="001D0CD8"/>
     <w:rsid w:val="001D1379"/>
     <w:rsid w:val="001D172B"/>
+    <w:rsid w:val="001D1B45"/>
     <w:rsid w:val="001D29AE"/>
     <w:rsid w:val="001D2E54"/>
     <w:rsid w:val="001D369F"/>
     <w:rsid w:val="001D4153"/>
     <w:rsid w:val="001D4405"/>
     <w:rsid w:val="001D471F"/>
     <w:rsid w:val="001D4CC5"/>
     <w:rsid w:val="001D52C2"/>
     <w:rsid w:val="001D555A"/>
     <w:rsid w:val="001D5A4B"/>
     <w:rsid w:val="001D6327"/>
     <w:rsid w:val="001D7A17"/>
     <w:rsid w:val="001D7AED"/>
     <w:rsid w:val="001D7E50"/>
     <w:rsid w:val="001E03E5"/>
     <w:rsid w:val="001E0539"/>
     <w:rsid w:val="001E0D45"/>
     <w:rsid w:val="001E101A"/>
     <w:rsid w:val="001E1A4B"/>
     <w:rsid w:val="001E1A53"/>
     <w:rsid w:val="001E1AED"/>
     <w:rsid w:val="001E2548"/>
     <w:rsid w:val="001E2A24"/>
     <w:rsid w:val="001E2DE1"/>
+    <w:rsid w:val="001E325D"/>
+    <w:rsid w:val="001E3365"/>
     <w:rsid w:val="001E45DF"/>
+    <w:rsid w:val="001E567D"/>
     <w:rsid w:val="001E59ED"/>
     <w:rsid w:val="001E5F2E"/>
     <w:rsid w:val="001E634F"/>
     <w:rsid w:val="001E6432"/>
     <w:rsid w:val="001E6D43"/>
     <w:rsid w:val="001E6D85"/>
     <w:rsid w:val="001E737D"/>
     <w:rsid w:val="001E778D"/>
     <w:rsid w:val="001F0212"/>
+    <w:rsid w:val="001F0564"/>
     <w:rsid w:val="001F067A"/>
     <w:rsid w:val="001F06E5"/>
+    <w:rsid w:val="001F0F05"/>
     <w:rsid w:val="001F10BC"/>
+    <w:rsid w:val="001F1ACD"/>
+    <w:rsid w:val="001F26FE"/>
     <w:rsid w:val="001F29CF"/>
     <w:rsid w:val="001F2A3B"/>
     <w:rsid w:val="001F2E9F"/>
     <w:rsid w:val="001F3078"/>
     <w:rsid w:val="001F31BE"/>
     <w:rsid w:val="001F3302"/>
     <w:rsid w:val="001F3501"/>
     <w:rsid w:val="001F36C2"/>
+    <w:rsid w:val="001F38A1"/>
     <w:rsid w:val="001F3A70"/>
+    <w:rsid w:val="001F402A"/>
     <w:rsid w:val="001F48FC"/>
     <w:rsid w:val="001F4ECA"/>
     <w:rsid w:val="001F52D7"/>
     <w:rsid w:val="001F5A56"/>
+    <w:rsid w:val="001F5FD6"/>
+    <w:rsid w:val="001F60DF"/>
     <w:rsid w:val="001F614E"/>
     <w:rsid w:val="001F61C5"/>
     <w:rsid w:val="001F65A8"/>
     <w:rsid w:val="001F69A7"/>
     <w:rsid w:val="001F6CFE"/>
     <w:rsid w:val="001F6F04"/>
     <w:rsid w:val="001F7197"/>
     <w:rsid w:val="001F73DF"/>
     <w:rsid w:val="001F7787"/>
     <w:rsid w:val="001F7921"/>
     <w:rsid w:val="001F79B8"/>
     <w:rsid w:val="001F7F13"/>
     <w:rsid w:val="002001E1"/>
     <w:rsid w:val="00200D09"/>
     <w:rsid w:val="002028CB"/>
+    <w:rsid w:val="00202FDB"/>
     <w:rsid w:val="002033B3"/>
     <w:rsid w:val="002033BA"/>
     <w:rsid w:val="002048D5"/>
     <w:rsid w:val="00204DB4"/>
     <w:rsid w:val="002054A7"/>
     <w:rsid w:val="002060B0"/>
+    <w:rsid w:val="0020631B"/>
     <w:rsid w:val="00206346"/>
     <w:rsid w:val="00207A54"/>
     <w:rsid w:val="002110D7"/>
     <w:rsid w:val="00212237"/>
     <w:rsid w:val="002124A2"/>
     <w:rsid w:val="00212DAF"/>
     <w:rsid w:val="00212FB8"/>
     <w:rsid w:val="00213B14"/>
     <w:rsid w:val="00213CC7"/>
     <w:rsid w:val="00213D72"/>
+    <w:rsid w:val="00214EC2"/>
     <w:rsid w:val="002156F1"/>
     <w:rsid w:val="00215C49"/>
     <w:rsid w:val="00215E3E"/>
     <w:rsid w:val="00216345"/>
     <w:rsid w:val="00216389"/>
     <w:rsid w:val="00216572"/>
     <w:rsid w:val="00216926"/>
     <w:rsid w:val="00216BF1"/>
     <w:rsid w:val="00216E7F"/>
     <w:rsid w:val="00217041"/>
     <w:rsid w:val="00217064"/>
     <w:rsid w:val="00217E97"/>
     <w:rsid w:val="00220737"/>
     <w:rsid w:val="00220B85"/>
     <w:rsid w:val="00220CBC"/>
     <w:rsid w:val="002216DD"/>
     <w:rsid w:val="0022179D"/>
     <w:rsid w:val="00221A82"/>
+    <w:rsid w:val="00221B01"/>
     <w:rsid w:val="00221B7B"/>
+    <w:rsid w:val="002228EE"/>
     <w:rsid w:val="002231F4"/>
     <w:rsid w:val="002234A1"/>
     <w:rsid w:val="002236F5"/>
     <w:rsid w:val="00223982"/>
     <w:rsid w:val="00223B55"/>
     <w:rsid w:val="00223B8D"/>
     <w:rsid w:val="00223FDC"/>
     <w:rsid w:val="002244EE"/>
     <w:rsid w:val="002245B0"/>
     <w:rsid w:val="00224652"/>
     <w:rsid w:val="00225A74"/>
     <w:rsid w:val="00225BC8"/>
     <w:rsid w:val="00225BE0"/>
     <w:rsid w:val="00225C7C"/>
     <w:rsid w:val="00225D31"/>
     <w:rsid w:val="00225EFA"/>
     <w:rsid w:val="00225FD3"/>
     <w:rsid w:val="00226300"/>
+    <w:rsid w:val="00227486"/>
     <w:rsid w:val="00227A98"/>
     <w:rsid w:val="00227CBF"/>
     <w:rsid w:val="00227E92"/>
     <w:rsid w:val="0023049D"/>
     <w:rsid w:val="002304AA"/>
     <w:rsid w:val="0023096F"/>
     <w:rsid w:val="00230DDE"/>
     <w:rsid w:val="00231735"/>
     <w:rsid w:val="0023186F"/>
+    <w:rsid w:val="00231EDC"/>
     <w:rsid w:val="00231F26"/>
+    <w:rsid w:val="002326F6"/>
     <w:rsid w:val="00232963"/>
     <w:rsid w:val="0023304D"/>
     <w:rsid w:val="00233110"/>
     <w:rsid w:val="00233615"/>
     <w:rsid w:val="00233FEE"/>
     <w:rsid w:val="00234ADB"/>
+    <w:rsid w:val="00234B55"/>
     <w:rsid w:val="00234BD2"/>
+    <w:rsid w:val="00234EE8"/>
+    <w:rsid w:val="00235475"/>
     <w:rsid w:val="00235679"/>
     <w:rsid w:val="00236078"/>
     <w:rsid w:val="002362CD"/>
+    <w:rsid w:val="00236E64"/>
+    <w:rsid w:val="0023724E"/>
     <w:rsid w:val="00237EAC"/>
     <w:rsid w:val="00237EBE"/>
     <w:rsid w:val="00237EF4"/>
     <w:rsid w:val="00240623"/>
     <w:rsid w:val="00240701"/>
     <w:rsid w:val="00240CB8"/>
     <w:rsid w:val="002411FB"/>
     <w:rsid w:val="002411FF"/>
     <w:rsid w:val="0024158B"/>
     <w:rsid w:val="002416EA"/>
     <w:rsid w:val="00241CDE"/>
     <w:rsid w:val="0024232E"/>
     <w:rsid w:val="002426E5"/>
     <w:rsid w:val="00243828"/>
     <w:rsid w:val="00244922"/>
     <w:rsid w:val="00245374"/>
     <w:rsid w:val="00245957"/>
     <w:rsid w:val="00245C62"/>
     <w:rsid w:val="00246281"/>
     <w:rsid w:val="00246CCC"/>
+    <w:rsid w:val="00246E72"/>
     <w:rsid w:val="00246F45"/>
+    <w:rsid w:val="00250060"/>
     <w:rsid w:val="00250210"/>
+    <w:rsid w:val="00250811"/>
     <w:rsid w:val="002508D7"/>
     <w:rsid w:val="002509F7"/>
     <w:rsid w:val="002518F4"/>
     <w:rsid w:val="00251B31"/>
     <w:rsid w:val="00252B03"/>
     <w:rsid w:val="00252B32"/>
+    <w:rsid w:val="00252F41"/>
     <w:rsid w:val="00252F5E"/>
+    <w:rsid w:val="00253691"/>
     <w:rsid w:val="00253832"/>
     <w:rsid w:val="00254F75"/>
     <w:rsid w:val="002558A0"/>
     <w:rsid w:val="002571A3"/>
     <w:rsid w:val="0025772F"/>
     <w:rsid w:val="002577B4"/>
     <w:rsid w:val="00257E89"/>
     <w:rsid w:val="0026006F"/>
     <w:rsid w:val="002603C0"/>
     <w:rsid w:val="00260F3C"/>
     <w:rsid w:val="00261140"/>
     <w:rsid w:val="00261368"/>
+    <w:rsid w:val="00261A2D"/>
     <w:rsid w:val="0026400C"/>
     <w:rsid w:val="002653FC"/>
     <w:rsid w:val="00265975"/>
     <w:rsid w:val="0026604B"/>
     <w:rsid w:val="0026680A"/>
+    <w:rsid w:val="00266D05"/>
+    <w:rsid w:val="00266D22"/>
     <w:rsid w:val="0026754C"/>
     <w:rsid w:val="00270BB2"/>
+    <w:rsid w:val="00271632"/>
     <w:rsid w:val="00271662"/>
     <w:rsid w:val="0027171B"/>
     <w:rsid w:val="0027202D"/>
     <w:rsid w:val="002727E0"/>
     <w:rsid w:val="002729D3"/>
     <w:rsid w:val="00272D59"/>
     <w:rsid w:val="002736BC"/>
     <w:rsid w:val="00273765"/>
     <w:rsid w:val="002740AD"/>
     <w:rsid w:val="00274773"/>
+    <w:rsid w:val="00274BCF"/>
     <w:rsid w:val="00275293"/>
     <w:rsid w:val="0027618C"/>
     <w:rsid w:val="00276C14"/>
     <w:rsid w:val="002778B5"/>
     <w:rsid w:val="002778E1"/>
     <w:rsid w:val="0027799D"/>
     <w:rsid w:val="0028000E"/>
     <w:rsid w:val="00280025"/>
     <w:rsid w:val="00280464"/>
     <w:rsid w:val="002805E6"/>
     <w:rsid w:val="00280A3B"/>
+    <w:rsid w:val="002812B2"/>
     <w:rsid w:val="002816D6"/>
     <w:rsid w:val="00281B8C"/>
     <w:rsid w:val="00282664"/>
     <w:rsid w:val="002827F4"/>
     <w:rsid w:val="0028294E"/>
     <w:rsid w:val="002830BD"/>
     <w:rsid w:val="002832F2"/>
     <w:rsid w:val="002833AE"/>
+    <w:rsid w:val="002838D2"/>
+    <w:rsid w:val="00283ED1"/>
     <w:rsid w:val="00284293"/>
     <w:rsid w:val="002847E2"/>
     <w:rsid w:val="00284D4E"/>
     <w:rsid w:val="00284E54"/>
     <w:rsid w:val="00285264"/>
     <w:rsid w:val="0028560F"/>
     <w:rsid w:val="002857B0"/>
     <w:rsid w:val="002859BA"/>
     <w:rsid w:val="00285CFD"/>
     <w:rsid w:val="00286018"/>
     <w:rsid w:val="002865B5"/>
     <w:rsid w:val="00287211"/>
     <w:rsid w:val="00287387"/>
     <w:rsid w:val="002907D9"/>
+    <w:rsid w:val="00292A82"/>
     <w:rsid w:val="00292B41"/>
     <w:rsid w:val="00292BC9"/>
     <w:rsid w:val="00293A9E"/>
     <w:rsid w:val="002946D2"/>
     <w:rsid w:val="002948D2"/>
     <w:rsid w:val="00295306"/>
     <w:rsid w:val="00295498"/>
+    <w:rsid w:val="00295B30"/>
     <w:rsid w:val="0029695F"/>
     <w:rsid w:val="0029705C"/>
     <w:rsid w:val="0029761F"/>
     <w:rsid w:val="00297C7F"/>
     <w:rsid w:val="002A05F8"/>
     <w:rsid w:val="002A0864"/>
     <w:rsid w:val="002A0D2F"/>
     <w:rsid w:val="002A134A"/>
     <w:rsid w:val="002A1572"/>
     <w:rsid w:val="002A1894"/>
     <w:rsid w:val="002A18EE"/>
     <w:rsid w:val="002A1E09"/>
     <w:rsid w:val="002A27DC"/>
     <w:rsid w:val="002A31C7"/>
     <w:rsid w:val="002A3702"/>
     <w:rsid w:val="002A3F98"/>
     <w:rsid w:val="002A485E"/>
     <w:rsid w:val="002A4991"/>
     <w:rsid w:val="002A4DFB"/>
     <w:rsid w:val="002A5D33"/>
     <w:rsid w:val="002A5DF6"/>
     <w:rsid w:val="002A6E8F"/>
     <w:rsid w:val="002A726E"/>
+    <w:rsid w:val="002A7936"/>
     <w:rsid w:val="002A7C16"/>
     <w:rsid w:val="002B034D"/>
     <w:rsid w:val="002B040B"/>
+    <w:rsid w:val="002B0B28"/>
     <w:rsid w:val="002B0CB0"/>
     <w:rsid w:val="002B166C"/>
     <w:rsid w:val="002B171C"/>
     <w:rsid w:val="002B1C31"/>
     <w:rsid w:val="002B1EBC"/>
     <w:rsid w:val="002B2BC1"/>
     <w:rsid w:val="002B2E1F"/>
     <w:rsid w:val="002B323A"/>
     <w:rsid w:val="002B3394"/>
     <w:rsid w:val="002B37E2"/>
     <w:rsid w:val="002B3EF0"/>
     <w:rsid w:val="002B417C"/>
     <w:rsid w:val="002B4268"/>
     <w:rsid w:val="002B427A"/>
+    <w:rsid w:val="002B46F9"/>
     <w:rsid w:val="002B4D99"/>
+    <w:rsid w:val="002B4DE4"/>
     <w:rsid w:val="002B4EC7"/>
     <w:rsid w:val="002B5E1D"/>
     <w:rsid w:val="002B6BDC"/>
     <w:rsid w:val="002B720C"/>
     <w:rsid w:val="002B72F2"/>
     <w:rsid w:val="002C07C2"/>
     <w:rsid w:val="002C0C50"/>
     <w:rsid w:val="002C1589"/>
     <w:rsid w:val="002C182A"/>
     <w:rsid w:val="002C1A12"/>
     <w:rsid w:val="002C1AA9"/>
     <w:rsid w:val="002C1BE7"/>
     <w:rsid w:val="002C1F24"/>
+    <w:rsid w:val="002C34BC"/>
     <w:rsid w:val="002C3B34"/>
     <w:rsid w:val="002C49A8"/>
     <w:rsid w:val="002C4A28"/>
     <w:rsid w:val="002C502C"/>
     <w:rsid w:val="002C5A3D"/>
     <w:rsid w:val="002C6179"/>
     <w:rsid w:val="002C6523"/>
     <w:rsid w:val="002C6698"/>
     <w:rsid w:val="002C6DE6"/>
     <w:rsid w:val="002C72E4"/>
     <w:rsid w:val="002C735F"/>
     <w:rsid w:val="002C7771"/>
     <w:rsid w:val="002C7DBE"/>
     <w:rsid w:val="002D0174"/>
     <w:rsid w:val="002D0B73"/>
     <w:rsid w:val="002D11F9"/>
     <w:rsid w:val="002D1646"/>
     <w:rsid w:val="002D1C38"/>
     <w:rsid w:val="002D1E5E"/>
     <w:rsid w:val="002D1FA2"/>
     <w:rsid w:val="002D279C"/>
     <w:rsid w:val="002D2B20"/>
     <w:rsid w:val="002D32C6"/>
     <w:rsid w:val="002D3A12"/>
+    <w:rsid w:val="002D3CD8"/>
     <w:rsid w:val="002D4202"/>
     <w:rsid w:val="002D45AD"/>
     <w:rsid w:val="002D4EC0"/>
     <w:rsid w:val="002D6289"/>
     <w:rsid w:val="002D74D6"/>
     <w:rsid w:val="002D7656"/>
+    <w:rsid w:val="002D77D3"/>
     <w:rsid w:val="002D7B19"/>
     <w:rsid w:val="002E00F5"/>
     <w:rsid w:val="002E0154"/>
     <w:rsid w:val="002E05EC"/>
     <w:rsid w:val="002E096C"/>
     <w:rsid w:val="002E0D15"/>
+    <w:rsid w:val="002E1B02"/>
     <w:rsid w:val="002E1F8E"/>
     <w:rsid w:val="002E1FD6"/>
     <w:rsid w:val="002E2229"/>
     <w:rsid w:val="002E2314"/>
     <w:rsid w:val="002E26AA"/>
     <w:rsid w:val="002E27B7"/>
     <w:rsid w:val="002E2BE2"/>
     <w:rsid w:val="002E32C9"/>
     <w:rsid w:val="002E3AF7"/>
     <w:rsid w:val="002E3FAF"/>
     <w:rsid w:val="002E4AA6"/>
     <w:rsid w:val="002E4BA5"/>
     <w:rsid w:val="002E5048"/>
     <w:rsid w:val="002E54C6"/>
     <w:rsid w:val="002E607C"/>
+    <w:rsid w:val="002E65C4"/>
     <w:rsid w:val="002E66CD"/>
     <w:rsid w:val="002E74B7"/>
     <w:rsid w:val="002E7E3E"/>
     <w:rsid w:val="002F0244"/>
+    <w:rsid w:val="002F0DCB"/>
     <w:rsid w:val="002F121C"/>
     <w:rsid w:val="002F1C41"/>
     <w:rsid w:val="002F1FFE"/>
     <w:rsid w:val="002F26BC"/>
     <w:rsid w:val="002F35D6"/>
     <w:rsid w:val="002F3C6E"/>
     <w:rsid w:val="002F3E74"/>
     <w:rsid w:val="002F3ECD"/>
+    <w:rsid w:val="002F3FEB"/>
     <w:rsid w:val="002F4368"/>
     <w:rsid w:val="002F4FA3"/>
     <w:rsid w:val="002F5240"/>
     <w:rsid w:val="002F53A4"/>
     <w:rsid w:val="002F562D"/>
     <w:rsid w:val="002F5A47"/>
     <w:rsid w:val="002F6465"/>
     <w:rsid w:val="002F69CB"/>
+    <w:rsid w:val="002F69E5"/>
     <w:rsid w:val="002F6AFA"/>
     <w:rsid w:val="002F75EC"/>
     <w:rsid w:val="002F78FD"/>
     <w:rsid w:val="002F79F5"/>
     <w:rsid w:val="00300333"/>
     <w:rsid w:val="00300B61"/>
     <w:rsid w:val="0030113E"/>
     <w:rsid w:val="00301180"/>
+    <w:rsid w:val="003018DD"/>
     <w:rsid w:val="00301FB0"/>
     <w:rsid w:val="00302104"/>
     <w:rsid w:val="00302ECF"/>
     <w:rsid w:val="003046F4"/>
     <w:rsid w:val="00304D83"/>
     <w:rsid w:val="0030501F"/>
     <w:rsid w:val="003051F6"/>
     <w:rsid w:val="003059DD"/>
     <w:rsid w:val="00305B47"/>
     <w:rsid w:val="0030612B"/>
     <w:rsid w:val="003072DB"/>
     <w:rsid w:val="003074DA"/>
     <w:rsid w:val="003078FA"/>
     <w:rsid w:val="00307F86"/>
     <w:rsid w:val="003108B4"/>
     <w:rsid w:val="003109FB"/>
     <w:rsid w:val="00311011"/>
     <w:rsid w:val="0031110B"/>
     <w:rsid w:val="0031140A"/>
     <w:rsid w:val="00311CBC"/>
     <w:rsid w:val="00311CDB"/>
     <w:rsid w:val="0031268D"/>
     <w:rsid w:val="00312DCC"/>
     <w:rsid w:val="0031335A"/>
     <w:rsid w:val="00313427"/>
     <w:rsid w:val="003145D7"/>
     <w:rsid w:val="00314D6A"/>
     <w:rsid w:val="003152DE"/>
     <w:rsid w:val="00315865"/>
     <w:rsid w:val="00315A38"/>
     <w:rsid w:val="00315BCC"/>
+    <w:rsid w:val="00316157"/>
     <w:rsid w:val="0031671D"/>
+    <w:rsid w:val="00317009"/>
     <w:rsid w:val="00317010"/>
     <w:rsid w:val="00317494"/>
+    <w:rsid w:val="00317514"/>
     <w:rsid w:val="0031758C"/>
     <w:rsid w:val="00317E7A"/>
     <w:rsid w:val="003206DB"/>
     <w:rsid w:val="00320DFA"/>
     <w:rsid w:val="0032118F"/>
     <w:rsid w:val="00321645"/>
     <w:rsid w:val="003217CE"/>
     <w:rsid w:val="00321D57"/>
     <w:rsid w:val="003228C0"/>
     <w:rsid w:val="00323160"/>
     <w:rsid w:val="00324D54"/>
     <w:rsid w:val="00326B86"/>
+    <w:rsid w:val="00326F9F"/>
+    <w:rsid w:val="00327191"/>
     <w:rsid w:val="00327218"/>
     <w:rsid w:val="00327551"/>
     <w:rsid w:val="003277B6"/>
     <w:rsid w:val="00327F7C"/>
+    <w:rsid w:val="00330CB1"/>
     <w:rsid w:val="00330CDA"/>
     <w:rsid w:val="00330D2A"/>
     <w:rsid w:val="003314A2"/>
     <w:rsid w:val="003316CE"/>
     <w:rsid w:val="00331980"/>
     <w:rsid w:val="00332264"/>
     <w:rsid w:val="003329BB"/>
     <w:rsid w:val="00332AC0"/>
     <w:rsid w:val="00332D56"/>
     <w:rsid w:val="00332F2D"/>
     <w:rsid w:val="0033332F"/>
     <w:rsid w:val="00333C5A"/>
     <w:rsid w:val="00334690"/>
     <w:rsid w:val="00334CF0"/>
     <w:rsid w:val="00334EFC"/>
     <w:rsid w:val="00335462"/>
     <w:rsid w:val="00335AE3"/>
     <w:rsid w:val="00335CD8"/>
     <w:rsid w:val="00336064"/>
     <w:rsid w:val="003360F9"/>
     <w:rsid w:val="0033656F"/>
     <w:rsid w:val="00336B28"/>
     <w:rsid w:val="00336DA1"/>
     <w:rsid w:val="00337C3D"/>
     <w:rsid w:val="00337E7C"/>
+    <w:rsid w:val="00340254"/>
     <w:rsid w:val="003402B7"/>
     <w:rsid w:val="0034068D"/>
     <w:rsid w:val="0034170F"/>
+    <w:rsid w:val="00341B78"/>
     <w:rsid w:val="00341DCA"/>
     <w:rsid w:val="003424A6"/>
     <w:rsid w:val="003424F3"/>
     <w:rsid w:val="00342A68"/>
+    <w:rsid w:val="00342DDA"/>
     <w:rsid w:val="003431F1"/>
     <w:rsid w:val="003438B3"/>
     <w:rsid w:val="00343D6C"/>
     <w:rsid w:val="00346C7E"/>
     <w:rsid w:val="003473DD"/>
     <w:rsid w:val="003479D1"/>
     <w:rsid w:val="003506E5"/>
     <w:rsid w:val="003507EA"/>
     <w:rsid w:val="00350B70"/>
     <w:rsid w:val="00350CE9"/>
     <w:rsid w:val="00350F5F"/>
+    <w:rsid w:val="003515E3"/>
     <w:rsid w:val="003515FA"/>
     <w:rsid w:val="003517C4"/>
+    <w:rsid w:val="00351E10"/>
     <w:rsid w:val="003522FB"/>
     <w:rsid w:val="00352A9D"/>
     <w:rsid w:val="00352FFF"/>
     <w:rsid w:val="0035341F"/>
     <w:rsid w:val="00353C66"/>
     <w:rsid w:val="00353F37"/>
     <w:rsid w:val="003540AA"/>
     <w:rsid w:val="003543BB"/>
     <w:rsid w:val="003548A0"/>
     <w:rsid w:val="00354A3D"/>
     <w:rsid w:val="00354ACD"/>
     <w:rsid w:val="00354F46"/>
     <w:rsid w:val="003550F4"/>
     <w:rsid w:val="003555EB"/>
     <w:rsid w:val="00355DC7"/>
     <w:rsid w:val="00355F54"/>
     <w:rsid w:val="003562AE"/>
     <w:rsid w:val="00356482"/>
     <w:rsid w:val="00356587"/>
     <w:rsid w:val="003566C4"/>
     <w:rsid w:val="00356801"/>
     <w:rsid w:val="00356D7A"/>
     <w:rsid w:val="00356F7C"/>
     <w:rsid w:val="003575FE"/>
     <w:rsid w:val="00357F4E"/>
     <w:rsid w:val="00360550"/>
     <w:rsid w:val="00360ABB"/>
     <w:rsid w:val="00360E30"/>
+    <w:rsid w:val="0036157C"/>
     <w:rsid w:val="00362284"/>
     <w:rsid w:val="003626CE"/>
     <w:rsid w:val="00362FE9"/>
     <w:rsid w:val="0036310E"/>
+    <w:rsid w:val="0036325F"/>
     <w:rsid w:val="00363406"/>
     <w:rsid w:val="00363714"/>
     <w:rsid w:val="00364861"/>
     <w:rsid w:val="00364DDE"/>
     <w:rsid w:val="0036504F"/>
     <w:rsid w:val="003651BC"/>
     <w:rsid w:val="00365445"/>
     <w:rsid w:val="00365D39"/>
     <w:rsid w:val="0036605D"/>
     <w:rsid w:val="003660EB"/>
     <w:rsid w:val="00366338"/>
     <w:rsid w:val="00366B80"/>
     <w:rsid w:val="00366EB4"/>
     <w:rsid w:val="003670E0"/>
     <w:rsid w:val="00367380"/>
     <w:rsid w:val="00367801"/>
     <w:rsid w:val="00370586"/>
     <w:rsid w:val="00370AEA"/>
     <w:rsid w:val="003719FE"/>
     <w:rsid w:val="00371B66"/>
     <w:rsid w:val="00372B02"/>
+    <w:rsid w:val="00372BEE"/>
     <w:rsid w:val="0037307C"/>
     <w:rsid w:val="003732AF"/>
     <w:rsid w:val="00373406"/>
     <w:rsid w:val="00374169"/>
     <w:rsid w:val="00374535"/>
     <w:rsid w:val="00375363"/>
     <w:rsid w:val="003753B1"/>
     <w:rsid w:val="00375BD0"/>
     <w:rsid w:val="00375FCF"/>
     <w:rsid w:val="0037621D"/>
     <w:rsid w:val="00376823"/>
     <w:rsid w:val="00377567"/>
     <w:rsid w:val="0037778E"/>
     <w:rsid w:val="00377B44"/>
     <w:rsid w:val="00377C01"/>
     <w:rsid w:val="00380B1D"/>
     <w:rsid w:val="0038145B"/>
     <w:rsid w:val="003814B8"/>
     <w:rsid w:val="003821C6"/>
     <w:rsid w:val="00382282"/>
     <w:rsid w:val="00382729"/>
     <w:rsid w:val="00382C5A"/>
     <w:rsid w:val="00382FD7"/>
     <w:rsid w:val="0038306E"/>
     <w:rsid w:val="00383ED1"/>
     <w:rsid w:val="00384144"/>
     <w:rsid w:val="00385502"/>
     <w:rsid w:val="00385EFC"/>
+    <w:rsid w:val="003863BA"/>
     <w:rsid w:val="00386438"/>
+    <w:rsid w:val="00387149"/>
     <w:rsid w:val="00387168"/>
     <w:rsid w:val="003915D4"/>
     <w:rsid w:val="00391DD5"/>
     <w:rsid w:val="003923D0"/>
     <w:rsid w:val="0039300B"/>
     <w:rsid w:val="0039339F"/>
+    <w:rsid w:val="00393492"/>
     <w:rsid w:val="003939D6"/>
     <w:rsid w:val="00393AC7"/>
     <w:rsid w:val="00394116"/>
     <w:rsid w:val="0039420B"/>
     <w:rsid w:val="00394425"/>
     <w:rsid w:val="003946E4"/>
     <w:rsid w:val="00394DB2"/>
     <w:rsid w:val="00394E00"/>
     <w:rsid w:val="00394FF7"/>
     <w:rsid w:val="003957E4"/>
     <w:rsid w:val="00396310"/>
     <w:rsid w:val="00396C17"/>
     <w:rsid w:val="0039749C"/>
     <w:rsid w:val="00397DE9"/>
     <w:rsid w:val="003A0484"/>
     <w:rsid w:val="003A11B7"/>
     <w:rsid w:val="003A19A8"/>
     <w:rsid w:val="003A1DD2"/>
+    <w:rsid w:val="003A1F97"/>
     <w:rsid w:val="003A23AC"/>
+    <w:rsid w:val="003A31BC"/>
     <w:rsid w:val="003A3296"/>
     <w:rsid w:val="003A34F9"/>
     <w:rsid w:val="003A34FE"/>
     <w:rsid w:val="003A38F1"/>
     <w:rsid w:val="003A392C"/>
     <w:rsid w:val="003A3F4F"/>
     <w:rsid w:val="003A4963"/>
     <w:rsid w:val="003A4A8B"/>
     <w:rsid w:val="003A4F2B"/>
     <w:rsid w:val="003A553E"/>
     <w:rsid w:val="003A58D9"/>
     <w:rsid w:val="003A5D46"/>
     <w:rsid w:val="003A6299"/>
     <w:rsid w:val="003A675E"/>
     <w:rsid w:val="003A678F"/>
     <w:rsid w:val="003A6BB5"/>
     <w:rsid w:val="003A7703"/>
     <w:rsid w:val="003A7955"/>
     <w:rsid w:val="003B03EF"/>
+    <w:rsid w:val="003B0F6E"/>
     <w:rsid w:val="003B1209"/>
     <w:rsid w:val="003B13C1"/>
     <w:rsid w:val="003B15C4"/>
     <w:rsid w:val="003B27E3"/>
     <w:rsid w:val="003B2A30"/>
     <w:rsid w:val="003B2B4D"/>
     <w:rsid w:val="003B2CE7"/>
     <w:rsid w:val="003B35B8"/>
     <w:rsid w:val="003B3DCD"/>
     <w:rsid w:val="003B3FE6"/>
+    <w:rsid w:val="003B402A"/>
     <w:rsid w:val="003B4888"/>
+    <w:rsid w:val="003B4AC5"/>
     <w:rsid w:val="003B5D69"/>
     <w:rsid w:val="003B5D6E"/>
     <w:rsid w:val="003B5F52"/>
+    <w:rsid w:val="003B62AF"/>
     <w:rsid w:val="003B6555"/>
     <w:rsid w:val="003B67EF"/>
+    <w:rsid w:val="003B6B23"/>
     <w:rsid w:val="003B6B41"/>
     <w:rsid w:val="003B7B5B"/>
     <w:rsid w:val="003B7C79"/>
     <w:rsid w:val="003C14AB"/>
+    <w:rsid w:val="003C16EC"/>
     <w:rsid w:val="003C183B"/>
+    <w:rsid w:val="003C2991"/>
+    <w:rsid w:val="003C29F1"/>
     <w:rsid w:val="003C2D05"/>
     <w:rsid w:val="003C4648"/>
     <w:rsid w:val="003C50DA"/>
     <w:rsid w:val="003C5256"/>
     <w:rsid w:val="003C5771"/>
     <w:rsid w:val="003C5F2A"/>
     <w:rsid w:val="003C606B"/>
     <w:rsid w:val="003C66E2"/>
     <w:rsid w:val="003C6DFC"/>
     <w:rsid w:val="003C6FD0"/>
     <w:rsid w:val="003D03D6"/>
     <w:rsid w:val="003D0C67"/>
+    <w:rsid w:val="003D0D7E"/>
     <w:rsid w:val="003D0E02"/>
     <w:rsid w:val="003D1040"/>
+    <w:rsid w:val="003D2180"/>
     <w:rsid w:val="003D2481"/>
     <w:rsid w:val="003D28DD"/>
     <w:rsid w:val="003D2983"/>
     <w:rsid w:val="003D4016"/>
     <w:rsid w:val="003D593F"/>
     <w:rsid w:val="003D6901"/>
     <w:rsid w:val="003D705E"/>
     <w:rsid w:val="003E0185"/>
     <w:rsid w:val="003E03AD"/>
     <w:rsid w:val="003E083E"/>
     <w:rsid w:val="003E0DF4"/>
     <w:rsid w:val="003E19EE"/>
     <w:rsid w:val="003E2057"/>
     <w:rsid w:val="003E22A8"/>
     <w:rsid w:val="003E2463"/>
     <w:rsid w:val="003E2F9F"/>
     <w:rsid w:val="003E3A64"/>
     <w:rsid w:val="003E439D"/>
     <w:rsid w:val="003E4BC6"/>
     <w:rsid w:val="003E4C54"/>
     <w:rsid w:val="003E5575"/>
+    <w:rsid w:val="003E601B"/>
     <w:rsid w:val="003E6B2D"/>
     <w:rsid w:val="003E7274"/>
     <w:rsid w:val="003E7E02"/>
     <w:rsid w:val="003E7ED2"/>
+    <w:rsid w:val="003F04CE"/>
     <w:rsid w:val="003F0CCD"/>
     <w:rsid w:val="003F123C"/>
     <w:rsid w:val="003F206F"/>
     <w:rsid w:val="003F213D"/>
     <w:rsid w:val="003F2629"/>
     <w:rsid w:val="003F3105"/>
     <w:rsid w:val="003F3B76"/>
     <w:rsid w:val="003F41FF"/>
     <w:rsid w:val="003F436A"/>
     <w:rsid w:val="003F4D01"/>
+    <w:rsid w:val="003F509D"/>
     <w:rsid w:val="003F5EF0"/>
     <w:rsid w:val="003F6148"/>
     <w:rsid w:val="003F707A"/>
     <w:rsid w:val="003F760E"/>
     <w:rsid w:val="003F79B2"/>
     <w:rsid w:val="0040125D"/>
     <w:rsid w:val="00402B5D"/>
     <w:rsid w:val="00402EA5"/>
     <w:rsid w:val="00402ECE"/>
     <w:rsid w:val="00403107"/>
     <w:rsid w:val="004031DA"/>
     <w:rsid w:val="00403842"/>
     <w:rsid w:val="00404095"/>
     <w:rsid w:val="00404CDB"/>
     <w:rsid w:val="004057B9"/>
     <w:rsid w:val="0040642C"/>
     <w:rsid w:val="00406802"/>
     <w:rsid w:val="00406A71"/>
     <w:rsid w:val="00406E48"/>
     <w:rsid w:val="0040750B"/>
     <w:rsid w:val="00410192"/>
     <w:rsid w:val="0041024D"/>
+    <w:rsid w:val="004106D0"/>
     <w:rsid w:val="00410A5F"/>
     <w:rsid w:val="0041107F"/>
     <w:rsid w:val="004116D9"/>
+    <w:rsid w:val="00411895"/>
     <w:rsid w:val="00411E23"/>
     <w:rsid w:val="0041212E"/>
     <w:rsid w:val="0041359E"/>
     <w:rsid w:val="0041399E"/>
     <w:rsid w:val="00414055"/>
     <w:rsid w:val="00414473"/>
     <w:rsid w:val="004145DB"/>
     <w:rsid w:val="004148F5"/>
     <w:rsid w:val="00414FE2"/>
+    <w:rsid w:val="00415458"/>
     <w:rsid w:val="00415817"/>
+    <w:rsid w:val="00415F29"/>
     <w:rsid w:val="00416A2D"/>
+    <w:rsid w:val="00416AD7"/>
     <w:rsid w:val="00416CCF"/>
     <w:rsid w:val="00416EF1"/>
+    <w:rsid w:val="00416F03"/>
     <w:rsid w:val="004170FD"/>
     <w:rsid w:val="00417B6E"/>
     <w:rsid w:val="0042054F"/>
     <w:rsid w:val="004206FF"/>
     <w:rsid w:val="00421D6F"/>
     <w:rsid w:val="004226E2"/>
     <w:rsid w:val="00423CFC"/>
     <w:rsid w:val="0042429C"/>
     <w:rsid w:val="00424447"/>
     <w:rsid w:val="00424842"/>
     <w:rsid w:val="00424AE7"/>
     <w:rsid w:val="004250D4"/>
+    <w:rsid w:val="00425374"/>
     <w:rsid w:val="00425514"/>
     <w:rsid w:val="0042556C"/>
     <w:rsid w:val="00425684"/>
     <w:rsid w:val="00425B90"/>
     <w:rsid w:val="00426146"/>
     <w:rsid w:val="00426801"/>
     <w:rsid w:val="00427869"/>
     <w:rsid w:val="004279ED"/>
     <w:rsid w:val="00427EA2"/>
     <w:rsid w:val="004301CB"/>
     <w:rsid w:val="004301ED"/>
     <w:rsid w:val="00430FC1"/>
     <w:rsid w:val="00431083"/>
     <w:rsid w:val="00431E73"/>
     <w:rsid w:val="00432066"/>
     <w:rsid w:val="00432AF7"/>
     <w:rsid w:val="00433157"/>
     <w:rsid w:val="00433696"/>
     <w:rsid w:val="004338C8"/>
     <w:rsid w:val="00433BF6"/>
     <w:rsid w:val="00433D82"/>
     <w:rsid w:val="00433F36"/>
     <w:rsid w:val="00434745"/>
     <w:rsid w:val="004352FB"/>
     <w:rsid w:val="00435363"/>
     <w:rsid w:val="00436852"/>
     <w:rsid w:val="004375CC"/>
     <w:rsid w:val="00437EC8"/>
+    <w:rsid w:val="00440AE5"/>
+    <w:rsid w:val="0044106B"/>
     <w:rsid w:val="00441121"/>
     <w:rsid w:val="004414CC"/>
     <w:rsid w:val="0044158C"/>
     <w:rsid w:val="0044188D"/>
     <w:rsid w:val="00442215"/>
+    <w:rsid w:val="0044267C"/>
     <w:rsid w:val="00442A09"/>
     <w:rsid w:val="00442F66"/>
     <w:rsid w:val="00443BDD"/>
     <w:rsid w:val="00443EB9"/>
     <w:rsid w:val="004441A1"/>
     <w:rsid w:val="004442E9"/>
+    <w:rsid w:val="0044489C"/>
     <w:rsid w:val="004451DF"/>
+    <w:rsid w:val="004452CB"/>
     <w:rsid w:val="0044554F"/>
     <w:rsid w:val="0044585B"/>
     <w:rsid w:val="004467C6"/>
     <w:rsid w:val="004467E5"/>
     <w:rsid w:val="00446940"/>
+    <w:rsid w:val="00446F96"/>
     <w:rsid w:val="00447157"/>
     <w:rsid w:val="004472F7"/>
     <w:rsid w:val="00447399"/>
     <w:rsid w:val="004475D7"/>
     <w:rsid w:val="00451082"/>
     <w:rsid w:val="00451232"/>
     <w:rsid w:val="00451432"/>
     <w:rsid w:val="00451F90"/>
     <w:rsid w:val="004527B3"/>
+    <w:rsid w:val="004528E5"/>
     <w:rsid w:val="00452967"/>
     <w:rsid w:val="00452C16"/>
     <w:rsid w:val="0045456F"/>
     <w:rsid w:val="0045563D"/>
     <w:rsid w:val="00455651"/>
     <w:rsid w:val="004557A0"/>
     <w:rsid w:val="00456A95"/>
     <w:rsid w:val="0045742D"/>
     <w:rsid w:val="004575DB"/>
     <w:rsid w:val="00457C0A"/>
     <w:rsid w:val="00457F99"/>
+    <w:rsid w:val="004602D8"/>
     <w:rsid w:val="0046034D"/>
     <w:rsid w:val="00460780"/>
+    <w:rsid w:val="00460C54"/>
+    <w:rsid w:val="0046109F"/>
+    <w:rsid w:val="0046131F"/>
+    <w:rsid w:val="00461829"/>
     <w:rsid w:val="0046193B"/>
+    <w:rsid w:val="00461A5B"/>
     <w:rsid w:val="00462A3C"/>
     <w:rsid w:val="00462F92"/>
     <w:rsid w:val="00463B38"/>
     <w:rsid w:val="00463B92"/>
     <w:rsid w:val="00463BE1"/>
+    <w:rsid w:val="00463FDC"/>
     <w:rsid w:val="0046412F"/>
     <w:rsid w:val="00465235"/>
+    <w:rsid w:val="0046523D"/>
     <w:rsid w:val="004655AC"/>
     <w:rsid w:val="004655BD"/>
     <w:rsid w:val="00465F72"/>
     <w:rsid w:val="00465FB6"/>
     <w:rsid w:val="004663EA"/>
     <w:rsid w:val="004669D0"/>
     <w:rsid w:val="00466B49"/>
     <w:rsid w:val="00467262"/>
     <w:rsid w:val="0046750F"/>
     <w:rsid w:val="004675E9"/>
     <w:rsid w:val="004678CA"/>
     <w:rsid w:val="00467DB5"/>
     <w:rsid w:val="00470078"/>
     <w:rsid w:val="00470233"/>
     <w:rsid w:val="00471581"/>
     <w:rsid w:val="004719B4"/>
     <w:rsid w:val="00472175"/>
     <w:rsid w:val="0047256E"/>
     <w:rsid w:val="00475E60"/>
     <w:rsid w:val="00476067"/>
     <w:rsid w:val="0047668E"/>
     <w:rsid w:val="004766F8"/>
     <w:rsid w:val="00476771"/>
+    <w:rsid w:val="004770EC"/>
     <w:rsid w:val="004772F7"/>
     <w:rsid w:val="00480678"/>
+    <w:rsid w:val="00480762"/>
     <w:rsid w:val="00480A75"/>
     <w:rsid w:val="00480AC7"/>
+    <w:rsid w:val="00480E42"/>
     <w:rsid w:val="00481808"/>
     <w:rsid w:val="00481D23"/>
     <w:rsid w:val="00481D83"/>
     <w:rsid w:val="00481DF8"/>
     <w:rsid w:val="004830AC"/>
     <w:rsid w:val="0048320E"/>
     <w:rsid w:val="004832A6"/>
     <w:rsid w:val="00483349"/>
     <w:rsid w:val="004835FA"/>
     <w:rsid w:val="0048361C"/>
+    <w:rsid w:val="004840E9"/>
     <w:rsid w:val="0048419F"/>
     <w:rsid w:val="004841F4"/>
+    <w:rsid w:val="004848AD"/>
     <w:rsid w:val="00484F5B"/>
     <w:rsid w:val="0048539A"/>
     <w:rsid w:val="00486481"/>
     <w:rsid w:val="00486517"/>
+    <w:rsid w:val="00486C67"/>
     <w:rsid w:val="00487582"/>
     <w:rsid w:val="0048758C"/>
     <w:rsid w:val="004876AF"/>
     <w:rsid w:val="004905D9"/>
     <w:rsid w:val="0049088E"/>
     <w:rsid w:val="00490A7D"/>
     <w:rsid w:val="0049173E"/>
     <w:rsid w:val="00491B76"/>
+    <w:rsid w:val="00491C5F"/>
     <w:rsid w:val="00491CB4"/>
     <w:rsid w:val="004927D2"/>
     <w:rsid w:val="00493251"/>
+    <w:rsid w:val="00493A2A"/>
     <w:rsid w:val="004942C7"/>
     <w:rsid w:val="004942F8"/>
     <w:rsid w:val="00494B90"/>
     <w:rsid w:val="004956D1"/>
     <w:rsid w:val="00495808"/>
     <w:rsid w:val="004959EA"/>
     <w:rsid w:val="00496310"/>
     <w:rsid w:val="004974EC"/>
     <w:rsid w:val="0049774F"/>
+    <w:rsid w:val="00497770"/>
     <w:rsid w:val="00497B7D"/>
     <w:rsid w:val="004A07C4"/>
     <w:rsid w:val="004A141B"/>
     <w:rsid w:val="004A1440"/>
     <w:rsid w:val="004A17B8"/>
     <w:rsid w:val="004A3191"/>
+    <w:rsid w:val="004A36A5"/>
     <w:rsid w:val="004A3D78"/>
     <w:rsid w:val="004A3E46"/>
     <w:rsid w:val="004A3E8F"/>
     <w:rsid w:val="004A3FD9"/>
     <w:rsid w:val="004A4141"/>
     <w:rsid w:val="004A4A9A"/>
     <w:rsid w:val="004A4BC8"/>
     <w:rsid w:val="004A52AB"/>
     <w:rsid w:val="004A5318"/>
     <w:rsid w:val="004A5343"/>
+    <w:rsid w:val="004A57EE"/>
     <w:rsid w:val="004A62CC"/>
     <w:rsid w:val="004A68DD"/>
     <w:rsid w:val="004A6E65"/>
+    <w:rsid w:val="004A6F29"/>
     <w:rsid w:val="004A7162"/>
     <w:rsid w:val="004B06E1"/>
     <w:rsid w:val="004B0944"/>
     <w:rsid w:val="004B1286"/>
     <w:rsid w:val="004B225A"/>
     <w:rsid w:val="004B259B"/>
+    <w:rsid w:val="004B2943"/>
     <w:rsid w:val="004B2A46"/>
+    <w:rsid w:val="004B322E"/>
     <w:rsid w:val="004B372A"/>
     <w:rsid w:val="004B3B8E"/>
     <w:rsid w:val="004B3E6E"/>
     <w:rsid w:val="004B46AE"/>
     <w:rsid w:val="004B7001"/>
     <w:rsid w:val="004B7735"/>
     <w:rsid w:val="004C0A2E"/>
     <w:rsid w:val="004C0F96"/>
     <w:rsid w:val="004C1841"/>
     <w:rsid w:val="004C1C2D"/>
+    <w:rsid w:val="004C3EE7"/>
     <w:rsid w:val="004C3FA2"/>
     <w:rsid w:val="004C43A0"/>
     <w:rsid w:val="004C5056"/>
     <w:rsid w:val="004C51B9"/>
     <w:rsid w:val="004C52B6"/>
     <w:rsid w:val="004C552B"/>
     <w:rsid w:val="004C5870"/>
     <w:rsid w:val="004C5952"/>
     <w:rsid w:val="004C5EF6"/>
     <w:rsid w:val="004C6033"/>
     <w:rsid w:val="004C678A"/>
     <w:rsid w:val="004C6E63"/>
     <w:rsid w:val="004C700F"/>
     <w:rsid w:val="004C7052"/>
+    <w:rsid w:val="004C750F"/>
     <w:rsid w:val="004C7CA7"/>
     <w:rsid w:val="004D002A"/>
     <w:rsid w:val="004D007E"/>
     <w:rsid w:val="004D03DA"/>
     <w:rsid w:val="004D0742"/>
     <w:rsid w:val="004D078B"/>
     <w:rsid w:val="004D111E"/>
     <w:rsid w:val="004D13E2"/>
     <w:rsid w:val="004D1C65"/>
     <w:rsid w:val="004D23BB"/>
     <w:rsid w:val="004D2500"/>
+    <w:rsid w:val="004D275B"/>
     <w:rsid w:val="004D3056"/>
     <w:rsid w:val="004D3776"/>
     <w:rsid w:val="004D3F8E"/>
     <w:rsid w:val="004D47A2"/>
     <w:rsid w:val="004D52D0"/>
     <w:rsid w:val="004D53F3"/>
     <w:rsid w:val="004D5627"/>
     <w:rsid w:val="004D6322"/>
     <w:rsid w:val="004D6751"/>
     <w:rsid w:val="004D6CE2"/>
     <w:rsid w:val="004D77E6"/>
     <w:rsid w:val="004D787F"/>
+    <w:rsid w:val="004E0050"/>
     <w:rsid w:val="004E07F3"/>
     <w:rsid w:val="004E136C"/>
     <w:rsid w:val="004E17E8"/>
     <w:rsid w:val="004E19DC"/>
+    <w:rsid w:val="004E1BD0"/>
     <w:rsid w:val="004E2114"/>
+    <w:rsid w:val="004E2638"/>
     <w:rsid w:val="004E2A36"/>
     <w:rsid w:val="004E2A92"/>
     <w:rsid w:val="004E3062"/>
     <w:rsid w:val="004E3087"/>
     <w:rsid w:val="004E3218"/>
     <w:rsid w:val="004E37F7"/>
     <w:rsid w:val="004E4094"/>
     <w:rsid w:val="004E4AD0"/>
     <w:rsid w:val="004E4FA0"/>
     <w:rsid w:val="004E51E8"/>
     <w:rsid w:val="004E5537"/>
     <w:rsid w:val="004E5562"/>
     <w:rsid w:val="004E55C6"/>
     <w:rsid w:val="004E6345"/>
     <w:rsid w:val="004E643E"/>
     <w:rsid w:val="004E6D90"/>
     <w:rsid w:val="004E7413"/>
     <w:rsid w:val="004E7D48"/>
+    <w:rsid w:val="004F014E"/>
     <w:rsid w:val="004F0906"/>
     <w:rsid w:val="004F0995"/>
     <w:rsid w:val="004F11FE"/>
     <w:rsid w:val="004F1403"/>
     <w:rsid w:val="004F1877"/>
     <w:rsid w:val="004F1B61"/>
+    <w:rsid w:val="004F1BBE"/>
+    <w:rsid w:val="004F2EC2"/>
     <w:rsid w:val="004F33D5"/>
     <w:rsid w:val="004F3767"/>
     <w:rsid w:val="004F418A"/>
     <w:rsid w:val="004F47B8"/>
     <w:rsid w:val="004F54B4"/>
     <w:rsid w:val="004F5653"/>
     <w:rsid w:val="004F5655"/>
     <w:rsid w:val="004F5FE7"/>
     <w:rsid w:val="004F60A5"/>
     <w:rsid w:val="004F6179"/>
     <w:rsid w:val="004F6364"/>
     <w:rsid w:val="004F6985"/>
     <w:rsid w:val="004F6BB1"/>
     <w:rsid w:val="004F717D"/>
     <w:rsid w:val="004F723F"/>
     <w:rsid w:val="004F7537"/>
     <w:rsid w:val="004F79AA"/>
     <w:rsid w:val="004F79D2"/>
     <w:rsid w:val="004F7D7A"/>
     <w:rsid w:val="0050000F"/>
     <w:rsid w:val="00500345"/>
     <w:rsid w:val="005006C4"/>
     <w:rsid w:val="00500CD4"/>
     <w:rsid w:val="00500CD7"/>
     <w:rsid w:val="00502F1B"/>
     <w:rsid w:val="0050322F"/>
     <w:rsid w:val="0050354F"/>
+    <w:rsid w:val="005039DF"/>
     <w:rsid w:val="00503BF6"/>
+    <w:rsid w:val="005040E1"/>
+    <w:rsid w:val="00504778"/>
     <w:rsid w:val="00505044"/>
+    <w:rsid w:val="005051D4"/>
     <w:rsid w:val="00505BA5"/>
     <w:rsid w:val="00505F96"/>
     <w:rsid w:val="0050647E"/>
     <w:rsid w:val="005064F5"/>
     <w:rsid w:val="0050663F"/>
     <w:rsid w:val="005069BB"/>
     <w:rsid w:val="00507145"/>
     <w:rsid w:val="005073D9"/>
     <w:rsid w:val="0050751F"/>
     <w:rsid w:val="00507871"/>
+    <w:rsid w:val="00507A37"/>
     <w:rsid w:val="00510260"/>
     <w:rsid w:val="00510ECE"/>
     <w:rsid w:val="00511EB9"/>
     <w:rsid w:val="005120B1"/>
     <w:rsid w:val="00512AC7"/>
     <w:rsid w:val="00512F28"/>
+    <w:rsid w:val="00512F5B"/>
+    <w:rsid w:val="00513094"/>
     <w:rsid w:val="00513124"/>
     <w:rsid w:val="00513905"/>
     <w:rsid w:val="00514062"/>
     <w:rsid w:val="00514374"/>
+    <w:rsid w:val="00515183"/>
     <w:rsid w:val="005156AD"/>
     <w:rsid w:val="00515A1B"/>
     <w:rsid w:val="00515DB7"/>
     <w:rsid w:val="0051642F"/>
     <w:rsid w:val="005164BE"/>
     <w:rsid w:val="00517089"/>
     <w:rsid w:val="0051723E"/>
     <w:rsid w:val="0051776B"/>
     <w:rsid w:val="00517A07"/>
     <w:rsid w:val="005202B1"/>
     <w:rsid w:val="0052083D"/>
     <w:rsid w:val="00520CED"/>
     <w:rsid w:val="00520DC4"/>
     <w:rsid w:val="00521010"/>
     <w:rsid w:val="005218A4"/>
+    <w:rsid w:val="00521FBF"/>
     <w:rsid w:val="00522948"/>
     <w:rsid w:val="0052299A"/>
     <w:rsid w:val="00523664"/>
     <w:rsid w:val="0052391C"/>
+    <w:rsid w:val="00523B8D"/>
     <w:rsid w:val="00523DE7"/>
     <w:rsid w:val="00524209"/>
     <w:rsid w:val="005245F1"/>
     <w:rsid w:val="00525B4C"/>
     <w:rsid w:val="0052613A"/>
     <w:rsid w:val="00526791"/>
     <w:rsid w:val="00527333"/>
     <w:rsid w:val="00527A43"/>
     <w:rsid w:val="0053031C"/>
     <w:rsid w:val="00531047"/>
     <w:rsid w:val="005329B4"/>
+    <w:rsid w:val="00532E4C"/>
     <w:rsid w:val="00533512"/>
     <w:rsid w:val="00533D32"/>
     <w:rsid w:val="00533D81"/>
+    <w:rsid w:val="005343CF"/>
     <w:rsid w:val="0053442E"/>
+    <w:rsid w:val="0053492A"/>
     <w:rsid w:val="00535569"/>
     <w:rsid w:val="00535CCF"/>
     <w:rsid w:val="00535E81"/>
+    <w:rsid w:val="0053604E"/>
     <w:rsid w:val="0053746D"/>
     <w:rsid w:val="00537510"/>
     <w:rsid w:val="005401E1"/>
     <w:rsid w:val="00540B4F"/>
     <w:rsid w:val="00540D9C"/>
     <w:rsid w:val="00541B5E"/>
     <w:rsid w:val="0054230B"/>
     <w:rsid w:val="00542E51"/>
     <w:rsid w:val="0054325C"/>
+    <w:rsid w:val="00543BC9"/>
     <w:rsid w:val="00543C9A"/>
     <w:rsid w:val="0054439D"/>
     <w:rsid w:val="0054548D"/>
     <w:rsid w:val="0054576D"/>
     <w:rsid w:val="00546C19"/>
+    <w:rsid w:val="0054755F"/>
+    <w:rsid w:val="005477C1"/>
+    <w:rsid w:val="00547A6D"/>
+    <w:rsid w:val="00547DB7"/>
     <w:rsid w:val="00547E44"/>
     <w:rsid w:val="005502B2"/>
     <w:rsid w:val="005509E1"/>
     <w:rsid w:val="00551608"/>
     <w:rsid w:val="0055161F"/>
     <w:rsid w:val="005517E2"/>
     <w:rsid w:val="00551D35"/>
     <w:rsid w:val="00551DEB"/>
     <w:rsid w:val="00552089"/>
     <w:rsid w:val="005520ED"/>
     <w:rsid w:val="0055242C"/>
     <w:rsid w:val="005524F2"/>
     <w:rsid w:val="005527E6"/>
     <w:rsid w:val="00552FB6"/>
     <w:rsid w:val="005543CD"/>
     <w:rsid w:val="00554480"/>
     <w:rsid w:val="005545DD"/>
     <w:rsid w:val="00554CFB"/>
     <w:rsid w:val="00554D7B"/>
     <w:rsid w:val="00555492"/>
     <w:rsid w:val="00555A90"/>
     <w:rsid w:val="00555B73"/>
     <w:rsid w:val="00555BA3"/>
     <w:rsid w:val="00556199"/>
     <w:rsid w:val="005568C7"/>
     <w:rsid w:val="00556A8C"/>
     <w:rsid w:val="005606F8"/>
     <w:rsid w:val="00560885"/>
+    <w:rsid w:val="0056121C"/>
     <w:rsid w:val="00561250"/>
+    <w:rsid w:val="00561EBF"/>
     <w:rsid w:val="005624E7"/>
     <w:rsid w:val="00562AC9"/>
+    <w:rsid w:val="00563145"/>
     <w:rsid w:val="00563349"/>
     <w:rsid w:val="005633E2"/>
+    <w:rsid w:val="0056372A"/>
     <w:rsid w:val="0056376D"/>
+    <w:rsid w:val="005640FC"/>
     <w:rsid w:val="005643C9"/>
     <w:rsid w:val="005646E2"/>
     <w:rsid w:val="00564B9E"/>
     <w:rsid w:val="005650CE"/>
     <w:rsid w:val="0056538C"/>
     <w:rsid w:val="00565860"/>
     <w:rsid w:val="005658EF"/>
     <w:rsid w:val="00565C09"/>
     <w:rsid w:val="005661F6"/>
     <w:rsid w:val="00566D40"/>
     <w:rsid w:val="00567138"/>
     <w:rsid w:val="005672D3"/>
     <w:rsid w:val="0056775D"/>
     <w:rsid w:val="0056792F"/>
+    <w:rsid w:val="00567F64"/>
     <w:rsid w:val="00567FFD"/>
     <w:rsid w:val="00570428"/>
     <w:rsid w:val="00570CB4"/>
     <w:rsid w:val="00571401"/>
     <w:rsid w:val="00571616"/>
     <w:rsid w:val="00571BF2"/>
     <w:rsid w:val="0057204B"/>
     <w:rsid w:val="00572D3A"/>
     <w:rsid w:val="0057314F"/>
     <w:rsid w:val="005733AA"/>
     <w:rsid w:val="005735FC"/>
     <w:rsid w:val="005736B5"/>
     <w:rsid w:val="005737BA"/>
     <w:rsid w:val="0057419C"/>
     <w:rsid w:val="005747DA"/>
     <w:rsid w:val="005756FC"/>
     <w:rsid w:val="00575BCD"/>
+    <w:rsid w:val="00576181"/>
     <w:rsid w:val="0057625B"/>
+    <w:rsid w:val="005768E4"/>
+    <w:rsid w:val="00576D97"/>
     <w:rsid w:val="00577164"/>
     <w:rsid w:val="005778C9"/>
     <w:rsid w:val="00577D25"/>
     <w:rsid w:val="00580ADD"/>
     <w:rsid w:val="00580EBC"/>
     <w:rsid w:val="00581178"/>
     <w:rsid w:val="00581986"/>
     <w:rsid w:val="0058246F"/>
     <w:rsid w:val="005825E9"/>
     <w:rsid w:val="00582896"/>
     <w:rsid w:val="00582D1F"/>
     <w:rsid w:val="005837DA"/>
     <w:rsid w:val="00583816"/>
+    <w:rsid w:val="00583BC0"/>
     <w:rsid w:val="00583C8E"/>
     <w:rsid w:val="00584BE2"/>
     <w:rsid w:val="00585080"/>
     <w:rsid w:val="005850C2"/>
     <w:rsid w:val="00585599"/>
     <w:rsid w:val="005858D4"/>
     <w:rsid w:val="00585AE7"/>
     <w:rsid w:val="00585B9F"/>
     <w:rsid w:val="00585F31"/>
     <w:rsid w:val="005864B6"/>
     <w:rsid w:val="00586761"/>
     <w:rsid w:val="00587227"/>
     <w:rsid w:val="005876F2"/>
     <w:rsid w:val="00590063"/>
     <w:rsid w:val="0059013E"/>
     <w:rsid w:val="00590373"/>
     <w:rsid w:val="00590445"/>
     <w:rsid w:val="00590DF3"/>
     <w:rsid w:val="00591679"/>
     <w:rsid w:val="00591A2A"/>
     <w:rsid w:val="00591E0A"/>
     <w:rsid w:val="0059244A"/>
+    <w:rsid w:val="00592A46"/>
     <w:rsid w:val="00592E11"/>
     <w:rsid w:val="00593B7A"/>
     <w:rsid w:val="00593D40"/>
     <w:rsid w:val="005940D0"/>
     <w:rsid w:val="00594AA6"/>
     <w:rsid w:val="005950D4"/>
     <w:rsid w:val="00595116"/>
     <w:rsid w:val="0059543D"/>
     <w:rsid w:val="005955B4"/>
     <w:rsid w:val="00595731"/>
     <w:rsid w:val="00596444"/>
+    <w:rsid w:val="0059695A"/>
     <w:rsid w:val="00596960"/>
     <w:rsid w:val="00597B66"/>
     <w:rsid w:val="005A06CF"/>
+    <w:rsid w:val="005A0795"/>
     <w:rsid w:val="005A1C91"/>
     <w:rsid w:val="005A1CFC"/>
     <w:rsid w:val="005A1F0F"/>
     <w:rsid w:val="005A26F0"/>
     <w:rsid w:val="005A2936"/>
     <w:rsid w:val="005A2E9E"/>
     <w:rsid w:val="005A2F0C"/>
     <w:rsid w:val="005A3C07"/>
+    <w:rsid w:val="005A4037"/>
     <w:rsid w:val="005A439B"/>
     <w:rsid w:val="005A4477"/>
     <w:rsid w:val="005A44B6"/>
+    <w:rsid w:val="005A45FA"/>
     <w:rsid w:val="005A4B9F"/>
     <w:rsid w:val="005A4CB1"/>
     <w:rsid w:val="005A52CF"/>
     <w:rsid w:val="005A52D3"/>
     <w:rsid w:val="005A571F"/>
     <w:rsid w:val="005A59DB"/>
     <w:rsid w:val="005A5A9A"/>
     <w:rsid w:val="005A615C"/>
     <w:rsid w:val="005A6B56"/>
     <w:rsid w:val="005A6F2B"/>
     <w:rsid w:val="005A70A8"/>
     <w:rsid w:val="005A7A5B"/>
     <w:rsid w:val="005A7E00"/>
     <w:rsid w:val="005B00BF"/>
     <w:rsid w:val="005B00CF"/>
     <w:rsid w:val="005B0662"/>
     <w:rsid w:val="005B0722"/>
     <w:rsid w:val="005B1A17"/>
     <w:rsid w:val="005B2EE9"/>
+    <w:rsid w:val="005B3314"/>
     <w:rsid w:val="005B3E3D"/>
     <w:rsid w:val="005B4A08"/>
     <w:rsid w:val="005B4E4A"/>
     <w:rsid w:val="005B554E"/>
     <w:rsid w:val="005B5EB9"/>
     <w:rsid w:val="005B6250"/>
     <w:rsid w:val="005B6328"/>
     <w:rsid w:val="005B6EF8"/>
     <w:rsid w:val="005B6EFD"/>
     <w:rsid w:val="005B6FB1"/>
     <w:rsid w:val="005B77C5"/>
     <w:rsid w:val="005B77E6"/>
     <w:rsid w:val="005B7849"/>
     <w:rsid w:val="005B7C02"/>
     <w:rsid w:val="005C062D"/>
     <w:rsid w:val="005C0C1C"/>
     <w:rsid w:val="005C100F"/>
     <w:rsid w:val="005C158A"/>
     <w:rsid w:val="005C1E9F"/>
     <w:rsid w:val="005C26A7"/>
     <w:rsid w:val="005C2B1C"/>
     <w:rsid w:val="005C35CF"/>
     <w:rsid w:val="005C386B"/>
     <w:rsid w:val="005C3A02"/>
     <w:rsid w:val="005C3F95"/>
     <w:rsid w:val="005C427A"/>
+    <w:rsid w:val="005C49C2"/>
     <w:rsid w:val="005C4CEE"/>
     <w:rsid w:val="005C5089"/>
     <w:rsid w:val="005C56C2"/>
     <w:rsid w:val="005C5722"/>
     <w:rsid w:val="005C6553"/>
     <w:rsid w:val="005C68BE"/>
     <w:rsid w:val="005C68E2"/>
     <w:rsid w:val="005C6A74"/>
+    <w:rsid w:val="005C6F65"/>
+    <w:rsid w:val="005C6F7B"/>
     <w:rsid w:val="005D012B"/>
     <w:rsid w:val="005D0158"/>
     <w:rsid w:val="005D066C"/>
     <w:rsid w:val="005D0A69"/>
     <w:rsid w:val="005D0C53"/>
     <w:rsid w:val="005D0F03"/>
     <w:rsid w:val="005D187A"/>
     <w:rsid w:val="005D18BE"/>
     <w:rsid w:val="005D1A40"/>
     <w:rsid w:val="005D220C"/>
     <w:rsid w:val="005D22C5"/>
     <w:rsid w:val="005D29E2"/>
     <w:rsid w:val="005D3BE4"/>
     <w:rsid w:val="005D43D7"/>
     <w:rsid w:val="005D492C"/>
     <w:rsid w:val="005D4CF7"/>
     <w:rsid w:val="005D4E39"/>
     <w:rsid w:val="005D4E83"/>
     <w:rsid w:val="005D5526"/>
     <w:rsid w:val="005D5B3D"/>
     <w:rsid w:val="005D5CF6"/>
     <w:rsid w:val="005D5D5D"/>
     <w:rsid w:val="005D6697"/>
     <w:rsid w:val="005D6EA5"/>
+    <w:rsid w:val="005D6EEA"/>
     <w:rsid w:val="005E017E"/>
     <w:rsid w:val="005E0CDF"/>
+    <w:rsid w:val="005E1356"/>
     <w:rsid w:val="005E1B62"/>
     <w:rsid w:val="005E24E7"/>
+    <w:rsid w:val="005E2EE4"/>
     <w:rsid w:val="005E375F"/>
     <w:rsid w:val="005E37B2"/>
     <w:rsid w:val="005E4560"/>
     <w:rsid w:val="005E4843"/>
     <w:rsid w:val="005E5127"/>
     <w:rsid w:val="005E59D3"/>
     <w:rsid w:val="005E62D5"/>
     <w:rsid w:val="005E72C9"/>
     <w:rsid w:val="005E73A8"/>
     <w:rsid w:val="005E7678"/>
     <w:rsid w:val="005F011B"/>
     <w:rsid w:val="005F0AEC"/>
+    <w:rsid w:val="005F152E"/>
     <w:rsid w:val="005F24A7"/>
     <w:rsid w:val="005F285F"/>
     <w:rsid w:val="005F2FBC"/>
     <w:rsid w:val="005F300C"/>
     <w:rsid w:val="005F3620"/>
     <w:rsid w:val="005F37EF"/>
     <w:rsid w:val="005F3913"/>
+    <w:rsid w:val="005F3FE3"/>
     <w:rsid w:val="005F43D0"/>
     <w:rsid w:val="005F46E5"/>
     <w:rsid w:val="005F4A9A"/>
     <w:rsid w:val="005F4AAA"/>
     <w:rsid w:val="005F4EA2"/>
     <w:rsid w:val="005F55F9"/>
     <w:rsid w:val="005F5791"/>
     <w:rsid w:val="005F5CCC"/>
     <w:rsid w:val="005F5D1A"/>
     <w:rsid w:val="005F5D7F"/>
     <w:rsid w:val="005F5E41"/>
     <w:rsid w:val="005F5E7E"/>
+    <w:rsid w:val="005F60EF"/>
     <w:rsid w:val="005F61C3"/>
     <w:rsid w:val="005F763F"/>
     <w:rsid w:val="005F7957"/>
     <w:rsid w:val="005F7E66"/>
     <w:rsid w:val="006002E3"/>
     <w:rsid w:val="006003AA"/>
     <w:rsid w:val="00600B49"/>
     <w:rsid w:val="00600BD5"/>
     <w:rsid w:val="006011EA"/>
     <w:rsid w:val="0060125C"/>
     <w:rsid w:val="00602528"/>
     <w:rsid w:val="00602E0D"/>
     <w:rsid w:val="00602E3B"/>
     <w:rsid w:val="00603231"/>
     <w:rsid w:val="006033A4"/>
     <w:rsid w:val="00603DE5"/>
     <w:rsid w:val="00603F2A"/>
     <w:rsid w:val="00604C17"/>
     <w:rsid w:val="006056A7"/>
     <w:rsid w:val="006059B7"/>
     <w:rsid w:val="00606466"/>
+    <w:rsid w:val="00606653"/>
     <w:rsid w:val="00606845"/>
     <w:rsid w:val="00606C2F"/>
     <w:rsid w:val="00606C39"/>
+    <w:rsid w:val="00606D09"/>
     <w:rsid w:val="0060762D"/>
     <w:rsid w:val="006078C4"/>
     <w:rsid w:val="00610F3E"/>
     <w:rsid w:val="00611148"/>
     <w:rsid w:val="0061120D"/>
     <w:rsid w:val="00612A46"/>
     <w:rsid w:val="006135A0"/>
     <w:rsid w:val="00613AD6"/>
     <w:rsid w:val="006141D3"/>
+    <w:rsid w:val="0061432C"/>
     <w:rsid w:val="00614AEB"/>
     <w:rsid w:val="006155FB"/>
     <w:rsid w:val="00615695"/>
     <w:rsid w:val="00616652"/>
     <w:rsid w:val="00617908"/>
     <w:rsid w:val="00617E36"/>
     <w:rsid w:val="00620009"/>
     <w:rsid w:val="006205B1"/>
     <w:rsid w:val="00620A9A"/>
     <w:rsid w:val="00621681"/>
     <w:rsid w:val="0062194D"/>
     <w:rsid w:val="00621C83"/>
     <w:rsid w:val="006220F1"/>
     <w:rsid w:val="00622394"/>
     <w:rsid w:val="006223EF"/>
+    <w:rsid w:val="006224DB"/>
     <w:rsid w:val="00622832"/>
     <w:rsid w:val="00624199"/>
     <w:rsid w:val="006244B3"/>
     <w:rsid w:val="00624633"/>
     <w:rsid w:val="00624706"/>
     <w:rsid w:val="00624904"/>
     <w:rsid w:val="00625E50"/>
     <w:rsid w:val="00625ED2"/>
     <w:rsid w:val="006266F3"/>
     <w:rsid w:val="00626E9C"/>
     <w:rsid w:val="0062715A"/>
     <w:rsid w:val="006278CC"/>
     <w:rsid w:val="00627B4C"/>
     <w:rsid w:val="00630BC0"/>
     <w:rsid w:val="006312D7"/>
+    <w:rsid w:val="00631834"/>
+    <w:rsid w:val="00631862"/>
     <w:rsid w:val="006319BC"/>
     <w:rsid w:val="00631CC3"/>
     <w:rsid w:val="00632031"/>
     <w:rsid w:val="006322A9"/>
     <w:rsid w:val="006323B4"/>
     <w:rsid w:val="00632830"/>
     <w:rsid w:val="00632E64"/>
     <w:rsid w:val="00632EB4"/>
     <w:rsid w:val="006331FC"/>
     <w:rsid w:val="006332F2"/>
     <w:rsid w:val="00633509"/>
     <w:rsid w:val="00633F71"/>
     <w:rsid w:val="00634DEE"/>
+    <w:rsid w:val="00634E55"/>
     <w:rsid w:val="00636334"/>
     <w:rsid w:val="00636C76"/>
     <w:rsid w:val="006374E0"/>
     <w:rsid w:val="006401E6"/>
     <w:rsid w:val="00640460"/>
+    <w:rsid w:val="00640535"/>
+    <w:rsid w:val="00640557"/>
     <w:rsid w:val="00640B4A"/>
     <w:rsid w:val="00640BF8"/>
     <w:rsid w:val="00641106"/>
     <w:rsid w:val="0064192D"/>
     <w:rsid w:val="00642C9D"/>
     <w:rsid w:val="0064342B"/>
     <w:rsid w:val="00643A87"/>
     <w:rsid w:val="00643B7E"/>
     <w:rsid w:val="00643E00"/>
     <w:rsid w:val="006448F4"/>
     <w:rsid w:val="00645224"/>
+    <w:rsid w:val="0064556E"/>
     <w:rsid w:val="0064621D"/>
     <w:rsid w:val="00646244"/>
     <w:rsid w:val="006469AC"/>
     <w:rsid w:val="0064796F"/>
     <w:rsid w:val="00647CCB"/>
+    <w:rsid w:val="00650081"/>
+    <w:rsid w:val="00650C26"/>
     <w:rsid w:val="0065129F"/>
     <w:rsid w:val="006517A0"/>
+    <w:rsid w:val="006517A5"/>
+    <w:rsid w:val="00651A68"/>
     <w:rsid w:val="00651F46"/>
     <w:rsid w:val="0065203B"/>
+    <w:rsid w:val="0065249B"/>
+    <w:rsid w:val="0065262E"/>
     <w:rsid w:val="00654550"/>
     <w:rsid w:val="006545D4"/>
     <w:rsid w:val="00654A3D"/>
     <w:rsid w:val="00654B09"/>
     <w:rsid w:val="00654BE0"/>
     <w:rsid w:val="006551D3"/>
     <w:rsid w:val="0065584F"/>
+    <w:rsid w:val="00655C27"/>
     <w:rsid w:val="006565CC"/>
+    <w:rsid w:val="00656604"/>
     <w:rsid w:val="006568D8"/>
     <w:rsid w:val="00656B83"/>
     <w:rsid w:val="00656D6B"/>
     <w:rsid w:val="0065759B"/>
     <w:rsid w:val="006578AC"/>
     <w:rsid w:val="00657B81"/>
     <w:rsid w:val="00657F54"/>
     <w:rsid w:val="00660160"/>
     <w:rsid w:val="00660307"/>
     <w:rsid w:val="006605B7"/>
     <w:rsid w:val="0066089F"/>
     <w:rsid w:val="00660A57"/>
     <w:rsid w:val="00661210"/>
+    <w:rsid w:val="006612F4"/>
     <w:rsid w:val="00661880"/>
     <w:rsid w:val="00661AF1"/>
     <w:rsid w:val="00662589"/>
     <w:rsid w:val="00662A20"/>
     <w:rsid w:val="006630FC"/>
     <w:rsid w:val="006631B2"/>
     <w:rsid w:val="00663D8A"/>
     <w:rsid w:val="0066480D"/>
     <w:rsid w:val="00664A52"/>
     <w:rsid w:val="00665A64"/>
     <w:rsid w:val="00665CA2"/>
     <w:rsid w:val="00666445"/>
+    <w:rsid w:val="00666B2F"/>
     <w:rsid w:val="00667C54"/>
     <w:rsid w:val="00670234"/>
+    <w:rsid w:val="00670444"/>
     <w:rsid w:val="00670477"/>
     <w:rsid w:val="006706C9"/>
     <w:rsid w:val="0067098D"/>
     <w:rsid w:val="00670C14"/>
     <w:rsid w:val="00672D84"/>
     <w:rsid w:val="00672FD8"/>
     <w:rsid w:val="006738E3"/>
     <w:rsid w:val="0067399B"/>
     <w:rsid w:val="00673B2B"/>
     <w:rsid w:val="006747C7"/>
+    <w:rsid w:val="00674850"/>
     <w:rsid w:val="0067488C"/>
     <w:rsid w:val="00675A61"/>
     <w:rsid w:val="00675D3B"/>
     <w:rsid w:val="00676550"/>
+    <w:rsid w:val="00676629"/>
     <w:rsid w:val="00676B2E"/>
     <w:rsid w:val="00676C42"/>
     <w:rsid w:val="00677162"/>
+    <w:rsid w:val="0067761B"/>
     <w:rsid w:val="00677DE2"/>
     <w:rsid w:val="00677E9A"/>
     <w:rsid w:val="00680649"/>
+    <w:rsid w:val="0068111A"/>
     <w:rsid w:val="006811B2"/>
     <w:rsid w:val="006811B9"/>
     <w:rsid w:val="00681303"/>
     <w:rsid w:val="00681631"/>
     <w:rsid w:val="00681C86"/>
     <w:rsid w:val="00681E2A"/>
     <w:rsid w:val="0068241C"/>
+    <w:rsid w:val="006825F7"/>
     <w:rsid w:val="006828E9"/>
     <w:rsid w:val="00683346"/>
     <w:rsid w:val="00684122"/>
     <w:rsid w:val="00684336"/>
     <w:rsid w:val="00684724"/>
     <w:rsid w:val="00685271"/>
     <w:rsid w:val="0068538E"/>
     <w:rsid w:val="00685439"/>
     <w:rsid w:val="00685AA0"/>
     <w:rsid w:val="00685C92"/>
     <w:rsid w:val="00686393"/>
     <w:rsid w:val="00686C63"/>
     <w:rsid w:val="00686D73"/>
     <w:rsid w:val="00686E97"/>
     <w:rsid w:val="00686EB4"/>
     <w:rsid w:val="00687DAB"/>
     <w:rsid w:val="00687DE2"/>
     <w:rsid w:val="00690A83"/>
     <w:rsid w:val="00690D4F"/>
     <w:rsid w:val="00690DD6"/>
     <w:rsid w:val="0069104B"/>
+    <w:rsid w:val="00691690"/>
+    <w:rsid w:val="00691A01"/>
     <w:rsid w:val="00691E86"/>
+    <w:rsid w:val="006921CC"/>
     <w:rsid w:val="006926E1"/>
     <w:rsid w:val="00692B46"/>
     <w:rsid w:val="0069333D"/>
     <w:rsid w:val="00693A1F"/>
+    <w:rsid w:val="00693B7B"/>
     <w:rsid w:val="00693E10"/>
     <w:rsid w:val="00694207"/>
     <w:rsid w:val="006944A2"/>
+    <w:rsid w:val="00694704"/>
     <w:rsid w:val="006948C2"/>
     <w:rsid w:val="00695405"/>
     <w:rsid w:val="00695862"/>
     <w:rsid w:val="00695BCA"/>
     <w:rsid w:val="00695F1A"/>
     <w:rsid w:val="006961CA"/>
     <w:rsid w:val="00697084"/>
     <w:rsid w:val="006970AE"/>
     <w:rsid w:val="006A00C6"/>
     <w:rsid w:val="006A0B3C"/>
+    <w:rsid w:val="006A12D7"/>
     <w:rsid w:val="006A1899"/>
     <w:rsid w:val="006A250A"/>
     <w:rsid w:val="006A26ED"/>
     <w:rsid w:val="006A2DBF"/>
     <w:rsid w:val="006A31C3"/>
+    <w:rsid w:val="006A37AA"/>
     <w:rsid w:val="006A3D80"/>
     <w:rsid w:val="006A4134"/>
     <w:rsid w:val="006A4626"/>
     <w:rsid w:val="006A46ED"/>
     <w:rsid w:val="006A4C13"/>
+    <w:rsid w:val="006A4FCE"/>
     <w:rsid w:val="006A5338"/>
     <w:rsid w:val="006A544B"/>
     <w:rsid w:val="006A5649"/>
+    <w:rsid w:val="006A5D1A"/>
     <w:rsid w:val="006A5DA0"/>
     <w:rsid w:val="006A6026"/>
     <w:rsid w:val="006A6718"/>
     <w:rsid w:val="006A74DE"/>
     <w:rsid w:val="006A7895"/>
+    <w:rsid w:val="006A78D8"/>
     <w:rsid w:val="006A7B2E"/>
     <w:rsid w:val="006B1361"/>
     <w:rsid w:val="006B1F68"/>
+    <w:rsid w:val="006B26AD"/>
     <w:rsid w:val="006B2943"/>
     <w:rsid w:val="006B2E90"/>
     <w:rsid w:val="006B35AB"/>
     <w:rsid w:val="006B4109"/>
     <w:rsid w:val="006B5042"/>
     <w:rsid w:val="006B52EC"/>
     <w:rsid w:val="006B5426"/>
+    <w:rsid w:val="006B5491"/>
     <w:rsid w:val="006B5830"/>
     <w:rsid w:val="006B60E7"/>
     <w:rsid w:val="006B6182"/>
     <w:rsid w:val="006B61B2"/>
     <w:rsid w:val="006B6582"/>
     <w:rsid w:val="006B7287"/>
+    <w:rsid w:val="006B7BE5"/>
     <w:rsid w:val="006B7C63"/>
     <w:rsid w:val="006B7DBF"/>
     <w:rsid w:val="006C018B"/>
     <w:rsid w:val="006C0388"/>
+    <w:rsid w:val="006C09D1"/>
     <w:rsid w:val="006C1129"/>
+    <w:rsid w:val="006C14A1"/>
     <w:rsid w:val="006C1524"/>
     <w:rsid w:val="006C25ED"/>
     <w:rsid w:val="006C27DD"/>
     <w:rsid w:val="006C27E0"/>
     <w:rsid w:val="006C2AEE"/>
     <w:rsid w:val="006C2D20"/>
     <w:rsid w:val="006C3825"/>
     <w:rsid w:val="006C3D96"/>
     <w:rsid w:val="006C4926"/>
     <w:rsid w:val="006C52A8"/>
     <w:rsid w:val="006C537F"/>
     <w:rsid w:val="006C53A4"/>
     <w:rsid w:val="006C5F45"/>
+    <w:rsid w:val="006C6670"/>
     <w:rsid w:val="006C689F"/>
+    <w:rsid w:val="006C6E58"/>
     <w:rsid w:val="006C70DF"/>
     <w:rsid w:val="006C79BF"/>
     <w:rsid w:val="006C7B84"/>
     <w:rsid w:val="006C7D12"/>
     <w:rsid w:val="006D0907"/>
+    <w:rsid w:val="006D0C6B"/>
     <w:rsid w:val="006D0E1C"/>
     <w:rsid w:val="006D1A42"/>
+    <w:rsid w:val="006D20B3"/>
     <w:rsid w:val="006D216B"/>
     <w:rsid w:val="006D21C9"/>
     <w:rsid w:val="006D32DB"/>
     <w:rsid w:val="006D4137"/>
     <w:rsid w:val="006D43CE"/>
     <w:rsid w:val="006D48A5"/>
     <w:rsid w:val="006D4C58"/>
     <w:rsid w:val="006D4C82"/>
     <w:rsid w:val="006D4F5C"/>
+    <w:rsid w:val="006D50BA"/>
     <w:rsid w:val="006D534D"/>
     <w:rsid w:val="006D540D"/>
+    <w:rsid w:val="006D6099"/>
     <w:rsid w:val="006D68FE"/>
     <w:rsid w:val="006D6D14"/>
     <w:rsid w:val="006D7539"/>
     <w:rsid w:val="006D75A9"/>
+    <w:rsid w:val="006D77B6"/>
     <w:rsid w:val="006D7A50"/>
     <w:rsid w:val="006D7DB8"/>
     <w:rsid w:val="006E0077"/>
     <w:rsid w:val="006E0A75"/>
     <w:rsid w:val="006E131A"/>
     <w:rsid w:val="006E14A3"/>
     <w:rsid w:val="006E1591"/>
     <w:rsid w:val="006E19EF"/>
     <w:rsid w:val="006E1B7E"/>
     <w:rsid w:val="006E1BA7"/>
     <w:rsid w:val="006E1E68"/>
     <w:rsid w:val="006E201A"/>
     <w:rsid w:val="006E2087"/>
     <w:rsid w:val="006E24B9"/>
+    <w:rsid w:val="006E2A80"/>
     <w:rsid w:val="006E33F6"/>
     <w:rsid w:val="006E3827"/>
     <w:rsid w:val="006E3C30"/>
     <w:rsid w:val="006E41C5"/>
     <w:rsid w:val="006E575D"/>
     <w:rsid w:val="006E5BC1"/>
     <w:rsid w:val="006E5FAD"/>
+    <w:rsid w:val="006E64D8"/>
     <w:rsid w:val="006E6A5A"/>
     <w:rsid w:val="006E78BC"/>
     <w:rsid w:val="006F089D"/>
     <w:rsid w:val="006F0E9F"/>
     <w:rsid w:val="006F28D0"/>
     <w:rsid w:val="006F3578"/>
     <w:rsid w:val="006F38C0"/>
     <w:rsid w:val="006F3D32"/>
     <w:rsid w:val="006F4636"/>
     <w:rsid w:val="006F528D"/>
     <w:rsid w:val="006F5D2F"/>
     <w:rsid w:val="006F6350"/>
     <w:rsid w:val="006F6856"/>
     <w:rsid w:val="006F6A89"/>
     <w:rsid w:val="006F6BB2"/>
     <w:rsid w:val="007002F6"/>
     <w:rsid w:val="00700333"/>
     <w:rsid w:val="00701082"/>
     <w:rsid w:val="007010C9"/>
     <w:rsid w:val="007010FA"/>
     <w:rsid w:val="007018FE"/>
     <w:rsid w:val="00701C15"/>
+    <w:rsid w:val="0070295F"/>
     <w:rsid w:val="00702978"/>
     <w:rsid w:val="00702BBF"/>
     <w:rsid w:val="00702DE3"/>
     <w:rsid w:val="0070302A"/>
     <w:rsid w:val="00703675"/>
     <w:rsid w:val="0070389E"/>
     <w:rsid w:val="00704344"/>
     <w:rsid w:val="00704452"/>
     <w:rsid w:val="00704803"/>
+    <w:rsid w:val="0070488C"/>
     <w:rsid w:val="007049B8"/>
     <w:rsid w:val="00704B3D"/>
     <w:rsid w:val="00707C0F"/>
     <w:rsid w:val="00707C53"/>
     <w:rsid w:val="0071002C"/>
     <w:rsid w:val="00710155"/>
     <w:rsid w:val="00711211"/>
     <w:rsid w:val="007115F2"/>
     <w:rsid w:val="007119A9"/>
     <w:rsid w:val="007128D9"/>
     <w:rsid w:val="00712B87"/>
     <w:rsid w:val="00713048"/>
     <w:rsid w:val="0071438A"/>
     <w:rsid w:val="00714E21"/>
     <w:rsid w:val="00715204"/>
     <w:rsid w:val="007152CF"/>
     <w:rsid w:val="00716244"/>
     <w:rsid w:val="007164DE"/>
     <w:rsid w:val="0071692C"/>
+    <w:rsid w:val="00717714"/>
     <w:rsid w:val="0071783D"/>
+    <w:rsid w:val="00717F7D"/>
     <w:rsid w:val="007200FE"/>
     <w:rsid w:val="00720B97"/>
     <w:rsid w:val="00720C51"/>
     <w:rsid w:val="00721279"/>
     <w:rsid w:val="007217D5"/>
     <w:rsid w:val="00721BAD"/>
+    <w:rsid w:val="0072289B"/>
+    <w:rsid w:val="007229F9"/>
     <w:rsid w:val="0072327F"/>
     <w:rsid w:val="0072398D"/>
     <w:rsid w:val="007239F1"/>
     <w:rsid w:val="00723E06"/>
     <w:rsid w:val="007242E7"/>
     <w:rsid w:val="00724573"/>
     <w:rsid w:val="00724935"/>
     <w:rsid w:val="00725636"/>
     <w:rsid w:val="00725679"/>
+    <w:rsid w:val="00725695"/>
     <w:rsid w:val="00726459"/>
     <w:rsid w:val="00726E78"/>
     <w:rsid w:val="00730224"/>
+    <w:rsid w:val="00730C70"/>
     <w:rsid w:val="00730E11"/>
+    <w:rsid w:val="00730E9D"/>
     <w:rsid w:val="00731DCB"/>
     <w:rsid w:val="00732338"/>
     <w:rsid w:val="00732CED"/>
     <w:rsid w:val="007332EB"/>
+    <w:rsid w:val="00733388"/>
     <w:rsid w:val="00733CF2"/>
     <w:rsid w:val="00734706"/>
     <w:rsid w:val="00734B9D"/>
     <w:rsid w:val="007367EE"/>
     <w:rsid w:val="00737080"/>
+    <w:rsid w:val="007373F0"/>
     <w:rsid w:val="00737416"/>
     <w:rsid w:val="00737D4F"/>
     <w:rsid w:val="0074022B"/>
     <w:rsid w:val="00740B10"/>
     <w:rsid w:val="00741473"/>
     <w:rsid w:val="0074257D"/>
     <w:rsid w:val="00743082"/>
     <w:rsid w:val="00744205"/>
     <w:rsid w:val="007442DD"/>
     <w:rsid w:val="00744CC1"/>
+    <w:rsid w:val="007450BF"/>
     <w:rsid w:val="00746557"/>
     <w:rsid w:val="007465E1"/>
     <w:rsid w:val="0074667B"/>
     <w:rsid w:val="00747722"/>
     <w:rsid w:val="00747D40"/>
     <w:rsid w:val="00750EF7"/>
+    <w:rsid w:val="007511D8"/>
     <w:rsid w:val="00751890"/>
     <w:rsid w:val="00751E48"/>
     <w:rsid w:val="00751F5B"/>
+    <w:rsid w:val="007521BF"/>
     <w:rsid w:val="007524A9"/>
+    <w:rsid w:val="00753180"/>
     <w:rsid w:val="0075331F"/>
     <w:rsid w:val="00753437"/>
     <w:rsid w:val="00753AEB"/>
     <w:rsid w:val="00753E38"/>
     <w:rsid w:val="007547B5"/>
     <w:rsid w:val="0075679E"/>
     <w:rsid w:val="007569CC"/>
     <w:rsid w:val="007577AE"/>
     <w:rsid w:val="00757EA9"/>
     <w:rsid w:val="007600F6"/>
     <w:rsid w:val="00760A96"/>
+    <w:rsid w:val="00760DBA"/>
     <w:rsid w:val="0076127D"/>
     <w:rsid w:val="00761481"/>
     <w:rsid w:val="00761F91"/>
     <w:rsid w:val="007620D6"/>
     <w:rsid w:val="007621BC"/>
     <w:rsid w:val="007623D0"/>
     <w:rsid w:val="00762549"/>
     <w:rsid w:val="00762C94"/>
     <w:rsid w:val="00762D09"/>
     <w:rsid w:val="0076300E"/>
     <w:rsid w:val="007633E3"/>
     <w:rsid w:val="0076405C"/>
+    <w:rsid w:val="0076457A"/>
     <w:rsid w:val="00765315"/>
     <w:rsid w:val="00765779"/>
     <w:rsid w:val="007657F2"/>
     <w:rsid w:val="00765F24"/>
     <w:rsid w:val="0076609D"/>
     <w:rsid w:val="007661EE"/>
     <w:rsid w:val="00766583"/>
     <w:rsid w:val="007669B3"/>
     <w:rsid w:val="00766C45"/>
     <w:rsid w:val="00767CE3"/>
     <w:rsid w:val="00770316"/>
     <w:rsid w:val="00770540"/>
     <w:rsid w:val="007709A2"/>
+    <w:rsid w:val="00770DD8"/>
+    <w:rsid w:val="00771144"/>
     <w:rsid w:val="00771EBC"/>
     <w:rsid w:val="00772096"/>
     <w:rsid w:val="00772A33"/>
     <w:rsid w:val="00773106"/>
+    <w:rsid w:val="0077313D"/>
     <w:rsid w:val="007736BC"/>
     <w:rsid w:val="00773CD6"/>
     <w:rsid w:val="00773F53"/>
     <w:rsid w:val="0077407B"/>
     <w:rsid w:val="00774A44"/>
     <w:rsid w:val="007750B9"/>
     <w:rsid w:val="007750D9"/>
     <w:rsid w:val="00776F18"/>
     <w:rsid w:val="007806F6"/>
     <w:rsid w:val="00781893"/>
     <w:rsid w:val="0078209F"/>
     <w:rsid w:val="007825F7"/>
     <w:rsid w:val="00782DE5"/>
     <w:rsid w:val="00782EEC"/>
     <w:rsid w:val="00783498"/>
     <w:rsid w:val="00783AE0"/>
+    <w:rsid w:val="00783C30"/>
     <w:rsid w:val="00784D74"/>
     <w:rsid w:val="00785163"/>
     <w:rsid w:val="00786160"/>
     <w:rsid w:val="007864D9"/>
     <w:rsid w:val="007866D6"/>
     <w:rsid w:val="00787A8F"/>
     <w:rsid w:val="00787EDA"/>
     <w:rsid w:val="0079133E"/>
     <w:rsid w:val="00791AAA"/>
     <w:rsid w:val="00793C1B"/>
     <w:rsid w:val="00794258"/>
+    <w:rsid w:val="00794C21"/>
     <w:rsid w:val="007961A0"/>
     <w:rsid w:val="00796F3E"/>
     <w:rsid w:val="007976D5"/>
     <w:rsid w:val="007A0097"/>
     <w:rsid w:val="007A0E78"/>
     <w:rsid w:val="007A0F5A"/>
     <w:rsid w:val="007A19BB"/>
     <w:rsid w:val="007A1A85"/>
     <w:rsid w:val="007A1C65"/>
     <w:rsid w:val="007A2641"/>
     <w:rsid w:val="007A293B"/>
     <w:rsid w:val="007A2DE8"/>
     <w:rsid w:val="007A32C8"/>
     <w:rsid w:val="007A3739"/>
     <w:rsid w:val="007A3C3C"/>
     <w:rsid w:val="007A3DD2"/>
+    <w:rsid w:val="007A4384"/>
     <w:rsid w:val="007A49FD"/>
+    <w:rsid w:val="007A570C"/>
     <w:rsid w:val="007A57E3"/>
+    <w:rsid w:val="007A5AD4"/>
+    <w:rsid w:val="007A6894"/>
+    <w:rsid w:val="007A6A98"/>
     <w:rsid w:val="007A7799"/>
     <w:rsid w:val="007A7CFD"/>
     <w:rsid w:val="007A7E1A"/>
     <w:rsid w:val="007B0467"/>
     <w:rsid w:val="007B0B94"/>
     <w:rsid w:val="007B0D3D"/>
     <w:rsid w:val="007B0E71"/>
     <w:rsid w:val="007B1156"/>
     <w:rsid w:val="007B134A"/>
     <w:rsid w:val="007B135F"/>
     <w:rsid w:val="007B13EA"/>
     <w:rsid w:val="007B1F42"/>
     <w:rsid w:val="007B1F60"/>
     <w:rsid w:val="007B29E3"/>
     <w:rsid w:val="007B30D3"/>
     <w:rsid w:val="007B33D5"/>
     <w:rsid w:val="007B363B"/>
     <w:rsid w:val="007B3720"/>
     <w:rsid w:val="007B4FBE"/>
     <w:rsid w:val="007B507D"/>
     <w:rsid w:val="007B6521"/>
     <w:rsid w:val="007B683D"/>
     <w:rsid w:val="007B7620"/>
     <w:rsid w:val="007B7676"/>
     <w:rsid w:val="007B772A"/>
     <w:rsid w:val="007C00B6"/>
     <w:rsid w:val="007C01DF"/>
     <w:rsid w:val="007C05E4"/>
     <w:rsid w:val="007C0DB2"/>
     <w:rsid w:val="007C0EA9"/>
     <w:rsid w:val="007C109E"/>
     <w:rsid w:val="007C152E"/>
     <w:rsid w:val="007C180D"/>
     <w:rsid w:val="007C2B79"/>
     <w:rsid w:val="007C2E37"/>
     <w:rsid w:val="007C2F29"/>
     <w:rsid w:val="007C322D"/>
     <w:rsid w:val="007C3734"/>
     <w:rsid w:val="007C39CD"/>
     <w:rsid w:val="007C3D05"/>
     <w:rsid w:val="007C3FE2"/>
     <w:rsid w:val="007C4F31"/>
     <w:rsid w:val="007C5103"/>
     <w:rsid w:val="007C5232"/>
     <w:rsid w:val="007C557B"/>
     <w:rsid w:val="007C5981"/>
     <w:rsid w:val="007C5D32"/>
     <w:rsid w:val="007C6961"/>
     <w:rsid w:val="007C6C48"/>
     <w:rsid w:val="007C6C6E"/>
+    <w:rsid w:val="007C72D8"/>
     <w:rsid w:val="007C77A2"/>
     <w:rsid w:val="007C7B3F"/>
     <w:rsid w:val="007D1363"/>
+    <w:rsid w:val="007D1A48"/>
     <w:rsid w:val="007D1EF8"/>
     <w:rsid w:val="007D2895"/>
     <w:rsid w:val="007D2B33"/>
     <w:rsid w:val="007D32CA"/>
     <w:rsid w:val="007D38C7"/>
     <w:rsid w:val="007D3E6B"/>
     <w:rsid w:val="007D46EB"/>
+    <w:rsid w:val="007D483F"/>
+    <w:rsid w:val="007D4A63"/>
     <w:rsid w:val="007D4ADC"/>
     <w:rsid w:val="007D5153"/>
     <w:rsid w:val="007D5948"/>
+    <w:rsid w:val="007D5D1B"/>
+    <w:rsid w:val="007D615A"/>
     <w:rsid w:val="007D6231"/>
     <w:rsid w:val="007D6550"/>
     <w:rsid w:val="007D67E3"/>
     <w:rsid w:val="007D69CB"/>
     <w:rsid w:val="007D6CAE"/>
     <w:rsid w:val="007D782F"/>
     <w:rsid w:val="007D7885"/>
     <w:rsid w:val="007D789D"/>
     <w:rsid w:val="007D7D33"/>
     <w:rsid w:val="007E04F1"/>
     <w:rsid w:val="007E0CBD"/>
     <w:rsid w:val="007E0D74"/>
     <w:rsid w:val="007E1028"/>
     <w:rsid w:val="007E1135"/>
+    <w:rsid w:val="007E11D6"/>
     <w:rsid w:val="007E15E7"/>
+    <w:rsid w:val="007E1C6B"/>
+    <w:rsid w:val="007E1C6C"/>
     <w:rsid w:val="007E1F8E"/>
     <w:rsid w:val="007E20D5"/>
     <w:rsid w:val="007E26FB"/>
     <w:rsid w:val="007E315F"/>
     <w:rsid w:val="007E3855"/>
     <w:rsid w:val="007E394D"/>
+    <w:rsid w:val="007E4848"/>
     <w:rsid w:val="007E4CAD"/>
     <w:rsid w:val="007E5006"/>
     <w:rsid w:val="007E54F1"/>
     <w:rsid w:val="007E5683"/>
+    <w:rsid w:val="007E6820"/>
+    <w:rsid w:val="007E6D8F"/>
     <w:rsid w:val="007E714C"/>
     <w:rsid w:val="007E7573"/>
     <w:rsid w:val="007E75AB"/>
     <w:rsid w:val="007E7843"/>
     <w:rsid w:val="007E7907"/>
     <w:rsid w:val="007F0D97"/>
     <w:rsid w:val="007F1727"/>
     <w:rsid w:val="007F1929"/>
     <w:rsid w:val="007F1B38"/>
     <w:rsid w:val="007F1B9C"/>
     <w:rsid w:val="007F21F6"/>
     <w:rsid w:val="007F22C8"/>
     <w:rsid w:val="007F24F5"/>
     <w:rsid w:val="007F2C9E"/>
     <w:rsid w:val="007F2D9A"/>
     <w:rsid w:val="007F2F97"/>
     <w:rsid w:val="007F46E7"/>
+    <w:rsid w:val="007F54E3"/>
     <w:rsid w:val="007F5C0C"/>
     <w:rsid w:val="007F6431"/>
+    <w:rsid w:val="007F6432"/>
     <w:rsid w:val="007F65BE"/>
     <w:rsid w:val="007F7B09"/>
     <w:rsid w:val="008002BC"/>
+    <w:rsid w:val="00800768"/>
     <w:rsid w:val="008009F6"/>
     <w:rsid w:val="00800BE0"/>
     <w:rsid w:val="0080143D"/>
     <w:rsid w:val="00801529"/>
     <w:rsid w:val="00801966"/>
     <w:rsid w:val="00801F00"/>
+    <w:rsid w:val="008021B2"/>
     <w:rsid w:val="00802826"/>
     <w:rsid w:val="00802D72"/>
     <w:rsid w:val="00803310"/>
     <w:rsid w:val="00803325"/>
     <w:rsid w:val="00803520"/>
     <w:rsid w:val="00803B2D"/>
     <w:rsid w:val="00803DF1"/>
     <w:rsid w:val="00804584"/>
     <w:rsid w:val="00804933"/>
     <w:rsid w:val="00805105"/>
+    <w:rsid w:val="00805641"/>
     <w:rsid w:val="00805C2F"/>
     <w:rsid w:val="00806124"/>
+    <w:rsid w:val="0080639F"/>
     <w:rsid w:val="008063F2"/>
+    <w:rsid w:val="0080667F"/>
     <w:rsid w:val="008075B7"/>
     <w:rsid w:val="008105DC"/>
+    <w:rsid w:val="00810680"/>
+    <w:rsid w:val="008106D8"/>
     <w:rsid w:val="00810A2E"/>
     <w:rsid w:val="00811942"/>
     <w:rsid w:val="00811A4D"/>
     <w:rsid w:val="00812578"/>
     <w:rsid w:val="008129A3"/>
+    <w:rsid w:val="00812B41"/>
     <w:rsid w:val="00812FE1"/>
     <w:rsid w:val="0081349E"/>
     <w:rsid w:val="0081377B"/>
     <w:rsid w:val="00813E67"/>
     <w:rsid w:val="00813F9E"/>
     <w:rsid w:val="0081417F"/>
     <w:rsid w:val="008145E4"/>
     <w:rsid w:val="00814716"/>
     <w:rsid w:val="0081523C"/>
+    <w:rsid w:val="008152B0"/>
     <w:rsid w:val="0081597C"/>
+    <w:rsid w:val="00815E27"/>
     <w:rsid w:val="00816124"/>
     <w:rsid w:val="00816348"/>
     <w:rsid w:val="0081645E"/>
     <w:rsid w:val="00816673"/>
     <w:rsid w:val="008167A1"/>
+    <w:rsid w:val="00816E7A"/>
     <w:rsid w:val="00816E83"/>
     <w:rsid w:val="00816EB3"/>
     <w:rsid w:val="00816F43"/>
     <w:rsid w:val="0081750E"/>
+    <w:rsid w:val="008206D9"/>
     <w:rsid w:val="00820DA8"/>
     <w:rsid w:val="008212E9"/>
     <w:rsid w:val="0082179E"/>
     <w:rsid w:val="008219C3"/>
     <w:rsid w:val="00821F85"/>
     <w:rsid w:val="00822354"/>
     <w:rsid w:val="0082303D"/>
     <w:rsid w:val="00823070"/>
     <w:rsid w:val="00823316"/>
     <w:rsid w:val="00823B83"/>
     <w:rsid w:val="00823C36"/>
+    <w:rsid w:val="00824159"/>
     <w:rsid w:val="00824FBD"/>
     <w:rsid w:val="00825082"/>
     <w:rsid w:val="00825108"/>
     <w:rsid w:val="0082547D"/>
     <w:rsid w:val="00825888"/>
     <w:rsid w:val="0082599D"/>
     <w:rsid w:val="00825CE7"/>
     <w:rsid w:val="00825FF9"/>
     <w:rsid w:val="00826151"/>
     <w:rsid w:val="00826B24"/>
     <w:rsid w:val="00826CD4"/>
     <w:rsid w:val="008270FC"/>
     <w:rsid w:val="0082731B"/>
     <w:rsid w:val="008274BE"/>
     <w:rsid w:val="00827663"/>
     <w:rsid w:val="008278B4"/>
     <w:rsid w:val="0082793A"/>
     <w:rsid w:val="00830193"/>
     <w:rsid w:val="008308D8"/>
     <w:rsid w:val="008310D3"/>
     <w:rsid w:val="00831628"/>
     <w:rsid w:val="00831A82"/>
     <w:rsid w:val="00832694"/>
     <w:rsid w:val="00832F79"/>
     <w:rsid w:val="0083307A"/>
     <w:rsid w:val="008332C4"/>
     <w:rsid w:val="00833ACE"/>
     <w:rsid w:val="00833BF1"/>
     <w:rsid w:val="00833EB6"/>
     <w:rsid w:val="00834257"/>
     <w:rsid w:val="00834472"/>
+    <w:rsid w:val="00835366"/>
     <w:rsid w:val="0083539E"/>
     <w:rsid w:val="00835481"/>
     <w:rsid w:val="008354B5"/>
     <w:rsid w:val="00835A6A"/>
     <w:rsid w:val="00836D68"/>
     <w:rsid w:val="00837422"/>
     <w:rsid w:val="00837475"/>
     <w:rsid w:val="00837CA8"/>
     <w:rsid w:val="008401E0"/>
     <w:rsid w:val="00840F79"/>
     <w:rsid w:val="0084170F"/>
     <w:rsid w:val="00841713"/>
     <w:rsid w:val="008417AD"/>
     <w:rsid w:val="00841BFD"/>
     <w:rsid w:val="00842284"/>
+    <w:rsid w:val="00842534"/>
     <w:rsid w:val="00842B0F"/>
     <w:rsid w:val="00842BC6"/>
     <w:rsid w:val="0084307D"/>
     <w:rsid w:val="008433A4"/>
     <w:rsid w:val="00843AFE"/>
     <w:rsid w:val="00844CA3"/>
     <w:rsid w:val="0084520F"/>
     <w:rsid w:val="008452BE"/>
+    <w:rsid w:val="00846294"/>
     <w:rsid w:val="00846E57"/>
     <w:rsid w:val="00846E94"/>
     <w:rsid w:val="0084781F"/>
     <w:rsid w:val="00847FF2"/>
     <w:rsid w:val="0085083B"/>
     <w:rsid w:val="008522C4"/>
     <w:rsid w:val="0085231C"/>
     <w:rsid w:val="0085253B"/>
     <w:rsid w:val="00852BF5"/>
     <w:rsid w:val="008534D6"/>
     <w:rsid w:val="00853922"/>
     <w:rsid w:val="00853B4A"/>
+    <w:rsid w:val="00853E25"/>
     <w:rsid w:val="0085463A"/>
     <w:rsid w:val="00854BD0"/>
     <w:rsid w:val="00854BDC"/>
     <w:rsid w:val="00854D55"/>
     <w:rsid w:val="00855414"/>
     <w:rsid w:val="00855710"/>
+    <w:rsid w:val="0085578A"/>
     <w:rsid w:val="00855F7B"/>
     <w:rsid w:val="00856795"/>
     <w:rsid w:val="00856847"/>
+    <w:rsid w:val="00856A89"/>
     <w:rsid w:val="00856E2B"/>
     <w:rsid w:val="008578D7"/>
     <w:rsid w:val="00857A44"/>
     <w:rsid w:val="00860111"/>
+    <w:rsid w:val="0086012A"/>
     <w:rsid w:val="008606A4"/>
     <w:rsid w:val="008608AC"/>
     <w:rsid w:val="008608E5"/>
     <w:rsid w:val="00860B3D"/>
     <w:rsid w:val="0086136A"/>
     <w:rsid w:val="00861750"/>
     <w:rsid w:val="00861940"/>
     <w:rsid w:val="008624E0"/>
     <w:rsid w:val="00862D00"/>
     <w:rsid w:val="00863006"/>
     <w:rsid w:val="0086360F"/>
     <w:rsid w:val="008639C9"/>
     <w:rsid w:val="00864BC7"/>
     <w:rsid w:val="0086542B"/>
     <w:rsid w:val="008655A0"/>
     <w:rsid w:val="00865CAD"/>
     <w:rsid w:val="00865E4E"/>
     <w:rsid w:val="00865E74"/>
+    <w:rsid w:val="0086681F"/>
     <w:rsid w:val="008669B6"/>
     <w:rsid w:val="00867A11"/>
     <w:rsid w:val="00867E5E"/>
     <w:rsid w:val="00870869"/>
     <w:rsid w:val="008708C0"/>
     <w:rsid w:val="00870ABD"/>
+    <w:rsid w:val="008713DC"/>
     <w:rsid w:val="00871737"/>
     <w:rsid w:val="008720DF"/>
     <w:rsid w:val="008723C0"/>
     <w:rsid w:val="0087248F"/>
+    <w:rsid w:val="00872F4D"/>
     <w:rsid w:val="00873590"/>
     <w:rsid w:val="00873706"/>
     <w:rsid w:val="008739FC"/>
     <w:rsid w:val="00873DA7"/>
     <w:rsid w:val="00873E7D"/>
     <w:rsid w:val="008741D6"/>
     <w:rsid w:val="00874569"/>
     <w:rsid w:val="0087468A"/>
     <w:rsid w:val="008747F8"/>
+    <w:rsid w:val="00874CD4"/>
     <w:rsid w:val="008760A5"/>
     <w:rsid w:val="00876453"/>
     <w:rsid w:val="00876760"/>
     <w:rsid w:val="00876A6F"/>
     <w:rsid w:val="008776DC"/>
     <w:rsid w:val="008800BD"/>
     <w:rsid w:val="008805A1"/>
     <w:rsid w:val="00880CA2"/>
     <w:rsid w:val="0088156B"/>
     <w:rsid w:val="00881C95"/>
     <w:rsid w:val="00881CBC"/>
     <w:rsid w:val="00881E1B"/>
     <w:rsid w:val="00882073"/>
     <w:rsid w:val="008821FE"/>
     <w:rsid w:val="008824EA"/>
+    <w:rsid w:val="00882BFC"/>
+    <w:rsid w:val="00882C20"/>
     <w:rsid w:val="00882E09"/>
     <w:rsid w:val="008831A3"/>
+    <w:rsid w:val="008843DD"/>
     <w:rsid w:val="00884A23"/>
     <w:rsid w:val="00884A62"/>
     <w:rsid w:val="00884C27"/>
     <w:rsid w:val="008851BC"/>
     <w:rsid w:val="00885458"/>
     <w:rsid w:val="008855DC"/>
     <w:rsid w:val="00886C6B"/>
     <w:rsid w:val="00887397"/>
     <w:rsid w:val="00887A6A"/>
     <w:rsid w:val="0089083D"/>
     <w:rsid w:val="00890903"/>
     <w:rsid w:val="00890AFE"/>
     <w:rsid w:val="008912FD"/>
+    <w:rsid w:val="0089151D"/>
+    <w:rsid w:val="0089176F"/>
     <w:rsid w:val="008923E5"/>
     <w:rsid w:val="00892B45"/>
     <w:rsid w:val="00893269"/>
     <w:rsid w:val="008933D8"/>
     <w:rsid w:val="00893F2B"/>
     <w:rsid w:val="008940D4"/>
     <w:rsid w:val="00894712"/>
+    <w:rsid w:val="008949A9"/>
     <w:rsid w:val="00894FF6"/>
+    <w:rsid w:val="00895138"/>
     <w:rsid w:val="0089559D"/>
     <w:rsid w:val="00896028"/>
     <w:rsid w:val="0089624F"/>
+    <w:rsid w:val="008966B9"/>
     <w:rsid w:val="00896AC9"/>
     <w:rsid w:val="00897CD0"/>
     <w:rsid w:val="008A03D9"/>
     <w:rsid w:val="008A05A0"/>
     <w:rsid w:val="008A13E9"/>
     <w:rsid w:val="008A24AB"/>
     <w:rsid w:val="008A26C6"/>
     <w:rsid w:val="008A2903"/>
+    <w:rsid w:val="008A2EB8"/>
     <w:rsid w:val="008A31DD"/>
     <w:rsid w:val="008A3629"/>
     <w:rsid w:val="008A3800"/>
     <w:rsid w:val="008A396F"/>
     <w:rsid w:val="008A3AD2"/>
     <w:rsid w:val="008A4452"/>
     <w:rsid w:val="008A466F"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008A493A"/>
+    <w:rsid w:val="008A4B0D"/>
     <w:rsid w:val="008A4FCD"/>
     <w:rsid w:val="008A51FE"/>
     <w:rsid w:val="008A5921"/>
     <w:rsid w:val="008A5A0E"/>
     <w:rsid w:val="008A5F9A"/>
     <w:rsid w:val="008A611D"/>
     <w:rsid w:val="008A6273"/>
     <w:rsid w:val="008A6525"/>
     <w:rsid w:val="008A7A56"/>
     <w:rsid w:val="008B08F8"/>
     <w:rsid w:val="008B0EFF"/>
     <w:rsid w:val="008B0F1C"/>
     <w:rsid w:val="008B10F0"/>
     <w:rsid w:val="008B14AA"/>
     <w:rsid w:val="008B2D53"/>
     <w:rsid w:val="008B2FE8"/>
     <w:rsid w:val="008B3240"/>
     <w:rsid w:val="008B3DD0"/>
     <w:rsid w:val="008B3EC5"/>
     <w:rsid w:val="008B4819"/>
     <w:rsid w:val="008B4899"/>
+    <w:rsid w:val="008B4DC3"/>
+    <w:rsid w:val="008B5C41"/>
     <w:rsid w:val="008B5C66"/>
     <w:rsid w:val="008B6305"/>
     <w:rsid w:val="008B67B4"/>
     <w:rsid w:val="008B6D6C"/>
     <w:rsid w:val="008B6D9C"/>
     <w:rsid w:val="008B780B"/>
     <w:rsid w:val="008C02E0"/>
     <w:rsid w:val="008C0A6B"/>
     <w:rsid w:val="008C0BFD"/>
     <w:rsid w:val="008C0F65"/>
     <w:rsid w:val="008C16E9"/>
     <w:rsid w:val="008C298B"/>
     <w:rsid w:val="008C2D09"/>
     <w:rsid w:val="008C3191"/>
     <w:rsid w:val="008C35F1"/>
     <w:rsid w:val="008C3726"/>
     <w:rsid w:val="008C3C82"/>
     <w:rsid w:val="008C3F4A"/>
     <w:rsid w:val="008C44BC"/>
     <w:rsid w:val="008C4FAF"/>
     <w:rsid w:val="008C51B1"/>
     <w:rsid w:val="008C520D"/>
     <w:rsid w:val="008C5705"/>
     <w:rsid w:val="008C5CB6"/>
     <w:rsid w:val="008C5FBE"/>
     <w:rsid w:val="008C66F5"/>
     <w:rsid w:val="008C6739"/>
     <w:rsid w:val="008C74E1"/>
+    <w:rsid w:val="008C7970"/>
     <w:rsid w:val="008C7AAE"/>
     <w:rsid w:val="008C7AEC"/>
     <w:rsid w:val="008D0196"/>
     <w:rsid w:val="008D0B0D"/>
+    <w:rsid w:val="008D0B83"/>
+    <w:rsid w:val="008D12B2"/>
+    <w:rsid w:val="008D14DD"/>
     <w:rsid w:val="008D1622"/>
     <w:rsid w:val="008D1712"/>
     <w:rsid w:val="008D1716"/>
     <w:rsid w:val="008D1AE3"/>
     <w:rsid w:val="008D1E01"/>
     <w:rsid w:val="008D27A1"/>
     <w:rsid w:val="008D2B8D"/>
     <w:rsid w:val="008D2DBC"/>
     <w:rsid w:val="008D2F84"/>
     <w:rsid w:val="008D3106"/>
     <w:rsid w:val="008D340D"/>
     <w:rsid w:val="008D388E"/>
+    <w:rsid w:val="008D3D2D"/>
     <w:rsid w:val="008D3FF7"/>
     <w:rsid w:val="008D4BD5"/>
     <w:rsid w:val="008D4C8F"/>
     <w:rsid w:val="008D4ECE"/>
     <w:rsid w:val="008D5258"/>
     <w:rsid w:val="008D6524"/>
+    <w:rsid w:val="008D686D"/>
     <w:rsid w:val="008D6CE8"/>
     <w:rsid w:val="008D6F3B"/>
     <w:rsid w:val="008D6FC6"/>
     <w:rsid w:val="008D7500"/>
     <w:rsid w:val="008D7F36"/>
     <w:rsid w:val="008E08E8"/>
     <w:rsid w:val="008E1BFB"/>
     <w:rsid w:val="008E2858"/>
+    <w:rsid w:val="008E2AB5"/>
     <w:rsid w:val="008E2ABC"/>
     <w:rsid w:val="008E3075"/>
+    <w:rsid w:val="008E364D"/>
     <w:rsid w:val="008E40BF"/>
     <w:rsid w:val="008E4341"/>
     <w:rsid w:val="008E5BA7"/>
     <w:rsid w:val="008E66FF"/>
     <w:rsid w:val="008E6E3C"/>
     <w:rsid w:val="008E6EFB"/>
+    <w:rsid w:val="008E7446"/>
     <w:rsid w:val="008E754C"/>
     <w:rsid w:val="008E7BAE"/>
     <w:rsid w:val="008E7C60"/>
     <w:rsid w:val="008E7F0C"/>
     <w:rsid w:val="008F00C4"/>
     <w:rsid w:val="008F02A4"/>
     <w:rsid w:val="008F050A"/>
+    <w:rsid w:val="008F0855"/>
     <w:rsid w:val="008F0CB5"/>
+    <w:rsid w:val="008F0E11"/>
     <w:rsid w:val="008F1119"/>
     <w:rsid w:val="008F123C"/>
     <w:rsid w:val="008F144D"/>
     <w:rsid w:val="008F1664"/>
     <w:rsid w:val="008F1A72"/>
+    <w:rsid w:val="008F1CF8"/>
     <w:rsid w:val="008F2070"/>
     <w:rsid w:val="008F28F3"/>
     <w:rsid w:val="008F422B"/>
     <w:rsid w:val="008F440B"/>
     <w:rsid w:val="008F560F"/>
     <w:rsid w:val="008F56D5"/>
     <w:rsid w:val="008F58E7"/>
+    <w:rsid w:val="008F5F57"/>
     <w:rsid w:val="008F6115"/>
     <w:rsid w:val="008F6738"/>
     <w:rsid w:val="008F6B31"/>
     <w:rsid w:val="008F7C64"/>
     <w:rsid w:val="008F7C84"/>
     <w:rsid w:val="008F7CF0"/>
     <w:rsid w:val="00900AB4"/>
     <w:rsid w:val="00901062"/>
+    <w:rsid w:val="0090135D"/>
     <w:rsid w:val="009019D9"/>
     <w:rsid w:val="00901A4D"/>
     <w:rsid w:val="00901D57"/>
     <w:rsid w:val="00901DD2"/>
     <w:rsid w:val="009023EE"/>
     <w:rsid w:val="00902896"/>
     <w:rsid w:val="00902AFA"/>
     <w:rsid w:val="00902CDA"/>
     <w:rsid w:val="009031F4"/>
     <w:rsid w:val="009032B9"/>
     <w:rsid w:val="009035F2"/>
     <w:rsid w:val="00903E74"/>
     <w:rsid w:val="009041FB"/>
     <w:rsid w:val="009043CB"/>
     <w:rsid w:val="009044EE"/>
     <w:rsid w:val="00904557"/>
+    <w:rsid w:val="00904786"/>
     <w:rsid w:val="00904888"/>
     <w:rsid w:val="00904D05"/>
     <w:rsid w:val="00905844"/>
+    <w:rsid w:val="00905846"/>
     <w:rsid w:val="00905F4F"/>
     <w:rsid w:val="0090685D"/>
     <w:rsid w:val="00907A89"/>
     <w:rsid w:val="00907DA0"/>
     <w:rsid w:val="00907EB0"/>
     <w:rsid w:val="009105AE"/>
     <w:rsid w:val="009106E3"/>
     <w:rsid w:val="00910B6F"/>
     <w:rsid w:val="009119B2"/>
     <w:rsid w:val="00911C3B"/>
     <w:rsid w:val="0091217B"/>
     <w:rsid w:val="00912241"/>
     <w:rsid w:val="0091285E"/>
     <w:rsid w:val="00912926"/>
     <w:rsid w:val="00912A7A"/>
     <w:rsid w:val="00912E21"/>
     <w:rsid w:val="00912E31"/>
     <w:rsid w:val="00913B66"/>
     <w:rsid w:val="00913BE5"/>
     <w:rsid w:val="0091421A"/>
+    <w:rsid w:val="00914479"/>
+    <w:rsid w:val="009148BC"/>
     <w:rsid w:val="00915B8F"/>
     <w:rsid w:val="00916147"/>
     <w:rsid w:val="00916FF3"/>
     <w:rsid w:val="009170AF"/>
     <w:rsid w:val="00917A18"/>
     <w:rsid w:val="00917B0D"/>
     <w:rsid w:val="0092062D"/>
     <w:rsid w:val="009206E1"/>
     <w:rsid w:val="00920778"/>
     <w:rsid w:val="0092122C"/>
     <w:rsid w:val="0092126B"/>
     <w:rsid w:val="00922142"/>
     <w:rsid w:val="009229D5"/>
     <w:rsid w:val="00922C7E"/>
     <w:rsid w:val="00923102"/>
     <w:rsid w:val="00923553"/>
+    <w:rsid w:val="00923718"/>
     <w:rsid w:val="00923F14"/>
     <w:rsid w:val="00924003"/>
     <w:rsid w:val="0092403A"/>
     <w:rsid w:val="0092419A"/>
     <w:rsid w:val="0092456A"/>
     <w:rsid w:val="00924704"/>
     <w:rsid w:val="00924B3E"/>
     <w:rsid w:val="009254B0"/>
     <w:rsid w:val="0092732C"/>
     <w:rsid w:val="00927F02"/>
+    <w:rsid w:val="0093109D"/>
     <w:rsid w:val="0093154C"/>
     <w:rsid w:val="00932619"/>
     <w:rsid w:val="009329A5"/>
     <w:rsid w:val="009330A0"/>
     <w:rsid w:val="00933690"/>
     <w:rsid w:val="0093491E"/>
+    <w:rsid w:val="00937867"/>
     <w:rsid w:val="00937BD6"/>
     <w:rsid w:val="00940421"/>
     <w:rsid w:val="00940E2C"/>
     <w:rsid w:val="009412E5"/>
     <w:rsid w:val="00941D07"/>
     <w:rsid w:val="009420B4"/>
     <w:rsid w:val="00942961"/>
     <w:rsid w:val="00943B47"/>
     <w:rsid w:val="00943D8B"/>
+    <w:rsid w:val="00943F1E"/>
     <w:rsid w:val="0094478E"/>
     <w:rsid w:val="00945019"/>
     <w:rsid w:val="009453DA"/>
     <w:rsid w:val="00945E3F"/>
     <w:rsid w:val="00945F13"/>
     <w:rsid w:val="00946BA6"/>
     <w:rsid w:val="00947591"/>
     <w:rsid w:val="00947A76"/>
     <w:rsid w:val="0095017F"/>
     <w:rsid w:val="0095029E"/>
     <w:rsid w:val="009506FD"/>
     <w:rsid w:val="0095185B"/>
     <w:rsid w:val="00951AE1"/>
     <w:rsid w:val="00951EBF"/>
     <w:rsid w:val="00951EF0"/>
     <w:rsid w:val="00952EE5"/>
     <w:rsid w:val="00953E77"/>
     <w:rsid w:val="009540FF"/>
     <w:rsid w:val="00954958"/>
     <w:rsid w:val="00956C86"/>
     <w:rsid w:val="00956D58"/>
     <w:rsid w:val="0095785E"/>
     <w:rsid w:val="00957AE1"/>
     <w:rsid w:val="00957BDB"/>
     <w:rsid w:val="00957E9E"/>
     <w:rsid w:val="009601BC"/>
     <w:rsid w:val="00960EB9"/>
     <w:rsid w:val="00961C7A"/>
     <w:rsid w:val="00962453"/>
+    <w:rsid w:val="00962700"/>
     <w:rsid w:val="00962782"/>
     <w:rsid w:val="0096278D"/>
     <w:rsid w:val="00963032"/>
     <w:rsid w:val="00963100"/>
     <w:rsid w:val="0096341A"/>
     <w:rsid w:val="00963448"/>
     <w:rsid w:val="00963E1F"/>
     <w:rsid w:val="00964675"/>
     <w:rsid w:val="00965782"/>
     <w:rsid w:val="009658E8"/>
     <w:rsid w:val="00965D4C"/>
     <w:rsid w:val="009663BB"/>
+    <w:rsid w:val="0096698D"/>
     <w:rsid w:val="009669BF"/>
     <w:rsid w:val="00967A88"/>
     <w:rsid w:val="00970297"/>
     <w:rsid w:val="00970513"/>
+    <w:rsid w:val="009706AD"/>
     <w:rsid w:val="0097086B"/>
     <w:rsid w:val="00970942"/>
     <w:rsid w:val="00970A52"/>
     <w:rsid w:val="00970BDC"/>
     <w:rsid w:val="00970F7A"/>
     <w:rsid w:val="00971B32"/>
     <w:rsid w:val="00971D9B"/>
     <w:rsid w:val="00972246"/>
+    <w:rsid w:val="00972430"/>
     <w:rsid w:val="009729E7"/>
     <w:rsid w:val="00972B7C"/>
     <w:rsid w:val="00972C26"/>
     <w:rsid w:val="009732A6"/>
     <w:rsid w:val="009738E5"/>
     <w:rsid w:val="00973B1D"/>
+    <w:rsid w:val="00973BB4"/>
     <w:rsid w:val="0097436C"/>
     <w:rsid w:val="009743CB"/>
     <w:rsid w:val="00975063"/>
     <w:rsid w:val="0097513A"/>
+    <w:rsid w:val="0097563F"/>
     <w:rsid w:val="0097605D"/>
     <w:rsid w:val="00976DBF"/>
+    <w:rsid w:val="009803D9"/>
     <w:rsid w:val="0098079D"/>
     <w:rsid w:val="00980A34"/>
     <w:rsid w:val="00980E3D"/>
     <w:rsid w:val="00981738"/>
     <w:rsid w:val="00981874"/>
     <w:rsid w:val="00981B7E"/>
+    <w:rsid w:val="00982B1D"/>
     <w:rsid w:val="00982B7B"/>
     <w:rsid w:val="00983615"/>
     <w:rsid w:val="0098449D"/>
     <w:rsid w:val="00984B35"/>
     <w:rsid w:val="00985889"/>
     <w:rsid w:val="00985D3A"/>
+    <w:rsid w:val="009861D5"/>
     <w:rsid w:val="00986C4F"/>
+    <w:rsid w:val="00986D43"/>
     <w:rsid w:val="009875A2"/>
     <w:rsid w:val="00987918"/>
     <w:rsid w:val="00987999"/>
     <w:rsid w:val="009903C6"/>
+    <w:rsid w:val="00990E96"/>
     <w:rsid w:val="009910E8"/>
     <w:rsid w:val="0099127E"/>
     <w:rsid w:val="0099139C"/>
+    <w:rsid w:val="009919D1"/>
     <w:rsid w:val="00991F9E"/>
     <w:rsid w:val="00992288"/>
     <w:rsid w:val="009922EF"/>
     <w:rsid w:val="00992822"/>
     <w:rsid w:val="00992D82"/>
+    <w:rsid w:val="00992EAB"/>
     <w:rsid w:val="009930AF"/>
     <w:rsid w:val="0099354D"/>
     <w:rsid w:val="00994061"/>
     <w:rsid w:val="009942B8"/>
     <w:rsid w:val="00994CC0"/>
     <w:rsid w:val="00995F89"/>
     <w:rsid w:val="00996E25"/>
     <w:rsid w:val="0099705F"/>
     <w:rsid w:val="00997577"/>
     <w:rsid w:val="00997899"/>
     <w:rsid w:val="009978DC"/>
     <w:rsid w:val="00997A9F"/>
+    <w:rsid w:val="00997CC7"/>
     <w:rsid w:val="00997E13"/>
+    <w:rsid w:val="00997F64"/>
+    <w:rsid w:val="009A0288"/>
     <w:rsid w:val="009A0585"/>
+    <w:rsid w:val="009A0662"/>
     <w:rsid w:val="009A09C0"/>
     <w:rsid w:val="009A0A12"/>
     <w:rsid w:val="009A0A21"/>
     <w:rsid w:val="009A1144"/>
     <w:rsid w:val="009A1724"/>
+    <w:rsid w:val="009A2592"/>
     <w:rsid w:val="009A33F3"/>
     <w:rsid w:val="009A35F8"/>
+    <w:rsid w:val="009A3615"/>
     <w:rsid w:val="009A36E0"/>
     <w:rsid w:val="009A422C"/>
+    <w:rsid w:val="009A46B2"/>
     <w:rsid w:val="009A4726"/>
     <w:rsid w:val="009A4A14"/>
     <w:rsid w:val="009A4E40"/>
     <w:rsid w:val="009A53EE"/>
     <w:rsid w:val="009A569C"/>
     <w:rsid w:val="009A5A89"/>
     <w:rsid w:val="009A6515"/>
     <w:rsid w:val="009A65B7"/>
     <w:rsid w:val="009A6C94"/>
+    <w:rsid w:val="009A7B4D"/>
     <w:rsid w:val="009A7CA1"/>
     <w:rsid w:val="009A7DB8"/>
     <w:rsid w:val="009B025C"/>
     <w:rsid w:val="009B0617"/>
     <w:rsid w:val="009B0686"/>
     <w:rsid w:val="009B14F3"/>
     <w:rsid w:val="009B2744"/>
     <w:rsid w:val="009B2A41"/>
     <w:rsid w:val="009B3018"/>
     <w:rsid w:val="009B31F3"/>
     <w:rsid w:val="009B334D"/>
     <w:rsid w:val="009B3617"/>
     <w:rsid w:val="009B51E8"/>
+    <w:rsid w:val="009B58B2"/>
     <w:rsid w:val="009B59AB"/>
     <w:rsid w:val="009B5B67"/>
     <w:rsid w:val="009B5E9E"/>
     <w:rsid w:val="009B61D9"/>
+    <w:rsid w:val="009B635E"/>
+    <w:rsid w:val="009B63F0"/>
     <w:rsid w:val="009B6491"/>
     <w:rsid w:val="009B6680"/>
     <w:rsid w:val="009B6F18"/>
     <w:rsid w:val="009B7669"/>
     <w:rsid w:val="009C0017"/>
     <w:rsid w:val="009C0018"/>
+    <w:rsid w:val="009C0172"/>
     <w:rsid w:val="009C07C4"/>
+    <w:rsid w:val="009C0ADC"/>
+    <w:rsid w:val="009C0DE8"/>
     <w:rsid w:val="009C14BD"/>
     <w:rsid w:val="009C150E"/>
     <w:rsid w:val="009C20E2"/>
     <w:rsid w:val="009C2818"/>
     <w:rsid w:val="009C2FF2"/>
     <w:rsid w:val="009C353A"/>
     <w:rsid w:val="009C37DA"/>
     <w:rsid w:val="009C38A2"/>
     <w:rsid w:val="009C395D"/>
     <w:rsid w:val="009C4D68"/>
     <w:rsid w:val="009C58AE"/>
     <w:rsid w:val="009C5AA7"/>
     <w:rsid w:val="009C62D2"/>
     <w:rsid w:val="009C68BF"/>
     <w:rsid w:val="009C7A30"/>
     <w:rsid w:val="009C7E26"/>
     <w:rsid w:val="009C7EB3"/>
     <w:rsid w:val="009D0197"/>
     <w:rsid w:val="009D0AD7"/>
     <w:rsid w:val="009D1919"/>
     <w:rsid w:val="009D1EB2"/>
     <w:rsid w:val="009D2287"/>
+    <w:rsid w:val="009D2544"/>
     <w:rsid w:val="009D3CB4"/>
     <w:rsid w:val="009D4913"/>
+    <w:rsid w:val="009D491A"/>
+    <w:rsid w:val="009D4978"/>
     <w:rsid w:val="009D4BAC"/>
     <w:rsid w:val="009D4F6E"/>
     <w:rsid w:val="009D7224"/>
     <w:rsid w:val="009D7564"/>
     <w:rsid w:val="009D7CE2"/>
     <w:rsid w:val="009D7EBF"/>
     <w:rsid w:val="009E02CF"/>
     <w:rsid w:val="009E0935"/>
     <w:rsid w:val="009E0E3A"/>
     <w:rsid w:val="009E1DDE"/>
     <w:rsid w:val="009E291D"/>
     <w:rsid w:val="009E2BD7"/>
     <w:rsid w:val="009E3670"/>
     <w:rsid w:val="009E399D"/>
     <w:rsid w:val="009E4187"/>
     <w:rsid w:val="009E4ED3"/>
+    <w:rsid w:val="009E56BC"/>
     <w:rsid w:val="009E5B42"/>
+    <w:rsid w:val="009E5FA1"/>
     <w:rsid w:val="009E664B"/>
     <w:rsid w:val="009E67F6"/>
     <w:rsid w:val="009E6A91"/>
+    <w:rsid w:val="009E6D0F"/>
     <w:rsid w:val="009E6E59"/>
+    <w:rsid w:val="009E75EC"/>
     <w:rsid w:val="009E7CB0"/>
     <w:rsid w:val="009F0231"/>
     <w:rsid w:val="009F06DA"/>
     <w:rsid w:val="009F0E46"/>
     <w:rsid w:val="009F1549"/>
     <w:rsid w:val="009F1AA0"/>
     <w:rsid w:val="009F2722"/>
     <w:rsid w:val="009F2C04"/>
     <w:rsid w:val="009F3981"/>
+    <w:rsid w:val="009F4E65"/>
+    <w:rsid w:val="009F5365"/>
+    <w:rsid w:val="009F5392"/>
     <w:rsid w:val="009F57D9"/>
     <w:rsid w:val="009F5BA2"/>
     <w:rsid w:val="009F5CCB"/>
     <w:rsid w:val="009F71E6"/>
     <w:rsid w:val="009F73C7"/>
     <w:rsid w:val="009F7AB2"/>
     <w:rsid w:val="009F7B17"/>
     <w:rsid w:val="009F7B6E"/>
     <w:rsid w:val="009F7DB0"/>
     <w:rsid w:val="009F7FD3"/>
+    <w:rsid w:val="00A01FA5"/>
     <w:rsid w:val="00A02E1B"/>
     <w:rsid w:val="00A033F8"/>
     <w:rsid w:val="00A03493"/>
     <w:rsid w:val="00A03E50"/>
     <w:rsid w:val="00A0529B"/>
     <w:rsid w:val="00A0532C"/>
     <w:rsid w:val="00A056FC"/>
     <w:rsid w:val="00A05B8F"/>
     <w:rsid w:val="00A05CA3"/>
     <w:rsid w:val="00A06096"/>
     <w:rsid w:val="00A06197"/>
     <w:rsid w:val="00A065B5"/>
     <w:rsid w:val="00A06EA9"/>
+    <w:rsid w:val="00A07616"/>
     <w:rsid w:val="00A0780E"/>
     <w:rsid w:val="00A07A42"/>
     <w:rsid w:val="00A07CE6"/>
     <w:rsid w:val="00A07F50"/>
     <w:rsid w:val="00A10769"/>
+    <w:rsid w:val="00A1233E"/>
+    <w:rsid w:val="00A12501"/>
     <w:rsid w:val="00A126BC"/>
     <w:rsid w:val="00A126F8"/>
     <w:rsid w:val="00A1295F"/>
     <w:rsid w:val="00A12D2A"/>
     <w:rsid w:val="00A13E00"/>
     <w:rsid w:val="00A13E4E"/>
     <w:rsid w:val="00A146C8"/>
     <w:rsid w:val="00A14939"/>
     <w:rsid w:val="00A14AC3"/>
     <w:rsid w:val="00A14BE2"/>
     <w:rsid w:val="00A15D8C"/>
     <w:rsid w:val="00A162B5"/>
     <w:rsid w:val="00A16377"/>
+    <w:rsid w:val="00A1639A"/>
+    <w:rsid w:val="00A16DF3"/>
     <w:rsid w:val="00A16F05"/>
     <w:rsid w:val="00A1761C"/>
+    <w:rsid w:val="00A17C3A"/>
     <w:rsid w:val="00A20CCE"/>
     <w:rsid w:val="00A20FE0"/>
     <w:rsid w:val="00A2198F"/>
+    <w:rsid w:val="00A21C38"/>
     <w:rsid w:val="00A22764"/>
     <w:rsid w:val="00A22836"/>
     <w:rsid w:val="00A22AB1"/>
     <w:rsid w:val="00A22CE3"/>
     <w:rsid w:val="00A23B50"/>
     <w:rsid w:val="00A23EC6"/>
     <w:rsid w:val="00A247DB"/>
     <w:rsid w:val="00A24C57"/>
     <w:rsid w:val="00A24C7E"/>
     <w:rsid w:val="00A24CF9"/>
     <w:rsid w:val="00A25228"/>
     <w:rsid w:val="00A26088"/>
     <w:rsid w:val="00A260D3"/>
     <w:rsid w:val="00A2650D"/>
     <w:rsid w:val="00A2731A"/>
     <w:rsid w:val="00A27889"/>
     <w:rsid w:val="00A27A87"/>
     <w:rsid w:val="00A27AD6"/>
     <w:rsid w:val="00A27DF3"/>
     <w:rsid w:val="00A301F3"/>
     <w:rsid w:val="00A30263"/>
     <w:rsid w:val="00A303A7"/>
     <w:rsid w:val="00A312A9"/>
     <w:rsid w:val="00A31600"/>
     <w:rsid w:val="00A3188B"/>
     <w:rsid w:val="00A31D02"/>
     <w:rsid w:val="00A31E1E"/>
     <w:rsid w:val="00A33014"/>
     <w:rsid w:val="00A3326E"/>
     <w:rsid w:val="00A338C5"/>
     <w:rsid w:val="00A33C15"/>
     <w:rsid w:val="00A34A11"/>
     <w:rsid w:val="00A34AC1"/>
     <w:rsid w:val="00A34B24"/>
     <w:rsid w:val="00A35327"/>
     <w:rsid w:val="00A35589"/>
     <w:rsid w:val="00A355D4"/>
     <w:rsid w:val="00A35625"/>
     <w:rsid w:val="00A35D2C"/>
     <w:rsid w:val="00A36A76"/>
+    <w:rsid w:val="00A370CA"/>
+    <w:rsid w:val="00A37C3B"/>
     <w:rsid w:val="00A37E7C"/>
     <w:rsid w:val="00A40334"/>
     <w:rsid w:val="00A4081B"/>
     <w:rsid w:val="00A408B3"/>
     <w:rsid w:val="00A40FB8"/>
     <w:rsid w:val="00A41A27"/>
     <w:rsid w:val="00A41A5A"/>
     <w:rsid w:val="00A41DC2"/>
     <w:rsid w:val="00A42763"/>
     <w:rsid w:val="00A42B5D"/>
+    <w:rsid w:val="00A43155"/>
     <w:rsid w:val="00A4443A"/>
     <w:rsid w:val="00A45074"/>
+    <w:rsid w:val="00A45780"/>
     <w:rsid w:val="00A45871"/>
     <w:rsid w:val="00A4679B"/>
     <w:rsid w:val="00A47767"/>
+    <w:rsid w:val="00A50B5E"/>
     <w:rsid w:val="00A5154A"/>
     <w:rsid w:val="00A51A05"/>
     <w:rsid w:val="00A51F32"/>
     <w:rsid w:val="00A522FD"/>
     <w:rsid w:val="00A528CA"/>
+    <w:rsid w:val="00A52B13"/>
     <w:rsid w:val="00A53307"/>
     <w:rsid w:val="00A533C6"/>
+    <w:rsid w:val="00A53772"/>
     <w:rsid w:val="00A54454"/>
     <w:rsid w:val="00A562AD"/>
     <w:rsid w:val="00A56D86"/>
     <w:rsid w:val="00A57568"/>
     <w:rsid w:val="00A606CF"/>
     <w:rsid w:val="00A607BD"/>
     <w:rsid w:val="00A607DD"/>
     <w:rsid w:val="00A60B8E"/>
     <w:rsid w:val="00A6113E"/>
     <w:rsid w:val="00A61244"/>
     <w:rsid w:val="00A612B6"/>
     <w:rsid w:val="00A62A38"/>
     <w:rsid w:val="00A639B5"/>
     <w:rsid w:val="00A64218"/>
     <w:rsid w:val="00A6437A"/>
     <w:rsid w:val="00A64552"/>
     <w:rsid w:val="00A6487C"/>
     <w:rsid w:val="00A657BD"/>
     <w:rsid w:val="00A66129"/>
     <w:rsid w:val="00A661E4"/>
     <w:rsid w:val="00A66BC5"/>
     <w:rsid w:val="00A70339"/>
     <w:rsid w:val="00A703F9"/>
     <w:rsid w:val="00A7041D"/>
     <w:rsid w:val="00A70C4B"/>
     <w:rsid w:val="00A71AB6"/>
     <w:rsid w:val="00A71B50"/>
     <w:rsid w:val="00A71D40"/>
     <w:rsid w:val="00A71F34"/>
     <w:rsid w:val="00A72BC3"/>
     <w:rsid w:val="00A72DC6"/>
     <w:rsid w:val="00A7350A"/>
     <w:rsid w:val="00A73C3F"/>
     <w:rsid w:val="00A73F18"/>
     <w:rsid w:val="00A7413B"/>
+    <w:rsid w:val="00A74365"/>
+    <w:rsid w:val="00A748D7"/>
     <w:rsid w:val="00A74982"/>
     <w:rsid w:val="00A74DF1"/>
     <w:rsid w:val="00A752B9"/>
     <w:rsid w:val="00A75631"/>
     <w:rsid w:val="00A75D5C"/>
     <w:rsid w:val="00A77344"/>
     <w:rsid w:val="00A77D5A"/>
     <w:rsid w:val="00A8047C"/>
     <w:rsid w:val="00A804B2"/>
     <w:rsid w:val="00A806B1"/>
     <w:rsid w:val="00A80F65"/>
     <w:rsid w:val="00A810B3"/>
     <w:rsid w:val="00A81236"/>
     <w:rsid w:val="00A818BC"/>
     <w:rsid w:val="00A818C3"/>
     <w:rsid w:val="00A81EB4"/>
     <w:rsid w:val="00A833F6"/>
     <w:rsid w:val="00A8358D"/>
+    <w:rsid w:val="00A839FF"/>
     <w:rsid w:val="00A83E03"/>
     <w:rsid w:val="00A849D0"/>
     <w:rsid w:val="00A85126"/>
     <w:rsid w:val="00A8574F"/>
     <w:rsid w:val="00A867EC"/>
+    <w:rsid w:val="00A86A01"/>
     <w:rsid w:val="00A87346"/>
     <w:rsid w:val="00A87938"/>
     <w:rsid w:val="00A87D64"/>
+    <w:rsid w:val="00A90155"/>
     <w:rsid w:val="00A905C9"/>
     <w:rsid w:val="00A90A48"/>
     <w:rsid w:val="00A90D91"/>
     <w:rsid w:val="00A9161D"/>
     <w:rsid w:val="00A9178F"/>
     <w:rsid w:val="00A9188F"/>
     <w:rsid w:val="00A92A79"/>
     <w:rsid w:val="00A93073"/>
     <w:rsid w:val="00A93662"/>
     <w:rsid w:val="00A937A5"/>
     <w:rsid w:val="00A942A6"/>
     <w:rsid w:val="00A94DFF"/>
     <w:rsid w:val="00A9523C"/>
     <w:rsid w:val="00A95846"/>
     <w:rsid w:val="00A9589A"/>
     <w:rsid w:val="00A959A0"/>
     <w:rsid w:val="00A95B49"/>
     <w:rsid w:val="00A95C5B"/>
     <w:rsid w:val="00A95D4B"/>
     <w:rsid w:val="00A95DBC"/>
     <w:rsid w:val="00A96DDB"/>
     <w:rsid w:val="00A978B1"/>
     <w:rsid w:val="00AA07F4"/>
     <w:rsid w:val="00AA0F32"/>
     <w:rsid w:val="00AA1B20"/>
     <w:rsid w:val="00AA1D26"/>
     <w:rsid w:val="00AA2382"/>
     <w:rsid w:val="00AA25E2"/>
     <w:rsid w:val="00AA27B3"/>
     <w:rsid w:val="00AA27FA"/>
     <w:rsid w:val="00AA2F5E"/>
+    <w:rsid w:val="00AA301E"/>
     <w:rsid w:val="00AA3672"/>
     <w:rsid w:val="00AA37F4"/>
     <w:rsid w:val="00AA3869"/>
     <w:rsid w:val="00AA3BE7"/>
     <w:rsid w:val="00AA3CB4"/>
     <w:rsid w:val="00AA4A2B"/>
     <w:rsid w:val="00AA5249"/>
     <w:rsid w:val="00AA604B"/>
+    <w:rsid w:val="00AA60E3"/>
     <w:rsid w:val="00AA63CA"/>
     <w:rsid w:val="00AA652A"/>
     <w:rsid w:val="00AA6568"/>
     <w:rsid w:val="00AA6993"/>
     <w:rsid w:val="00AA7295"/>
+    <w:rsid w:val="00AA736B"/>
     <w:rsid w:val="00AA779B"/>
     <w:rsid w:val="00AB0897"/>
     <w:rsid w:val="00AB0DDC"/>
     <w:rsid w:val="00AB13F4"/>
     <w:rsid w:val="00AB18BE"/>
     <w:rsid w:val="00AB22CB"/>
     <w:rsid w:val="00AB2B96"/>
     <w:rsid w:val="00AB4202"/>
     <w:rsid w:val="00AB49D4"/>
     <w:rsid w:val="00AB50B7"/>
+    <w:rsid w:val="00AB57EE"/>
     <w:rsid w:val="00AB593F"/>
+    <w:rsid w:val="00AB657F"/>
+    <w:rsid w:val="00AB6770"/>
     <w:rsid w:val="00AB6C3D"/>
     <w:rsid w:val="00AB7053"/>
+    <w:rsid w:val="00AC00FA"/>
     <w:rsid w:val="00AC0821"/>
     <w:rsid w:val="00AC106B"/>
     <w:rsid w:val="00AC181E"/>
     <w:rsid w:val="00AC1AFD"/>
     <w:rsid w:val="00AC1D02"/>
     <w:rsid w:val="00AC200D"/>
+    <w:rsid w:val="00AC2739"/>
     <w:rsid w:val="00AC2AC6"/>
     <w:rsid w:val="00AC303B"/>
     <w:rsid w:val="00AC336B"/>
     <w:rsid w:val="00AC397E"/>
     <w:rsid w:val="00AC3CF4"/>
     <w:rsid w:val="00AC3FF9"/>
     <w:rsid w:val="00AC4350"/>
     <w:rsid w:val="00AC49CD"/>
     <w:rsid w:val="00AC58F7"/>
     <w:rsid w:val="00AC5DBA"/>
     <w:rsid w:val="00AC6071"/>
     <w:rsid w:val="00AC664E"/>
     <w:rsid w:val="00AC6D70"/>
     <w:rsid w:val="00AC706F"/>
     <w:rsid w:val="00AC7F78"/>
     <w:rsid w:val="00AD02C5"/>
     <w:rsid w:val="00AD0604"/>
     <w:rsid w:val="00AD0AF0"/>
     <w:rsid w:val="00AD1433"/>
     <w:rsid w:val="00AD1DE0"/>
     <w:rsid w:val="00AD21CF"/>
     <w:rsid w:val="00AD2483"/>
     <w:rsid w:val="00AD270F"/>
     <w:rsid w:val="00AD2AAF"/>
     <w:rsid w:val="00AD30EB"/>
     <w:rsid w:val="00AD3341"/>
     <w:rsid w:val="00AD3443"/>
     <w:rsid w:val="00AD348F"/>
     <w:rsid w:val="00AD36B7"/>
+    <w:rsid w:val="00AD386B"/>
     <w:rsid w:val="00AD40BB"/>
     <w:rsid w:val="00AD5856"/>
     <w:rsid w:val="00AD5E14"/>
     <w:rsid w:val="00AD670C"/>
     <w:rsid w:val="00AD6BCC"/>
     <w:rsid w:val="00AD7041"/>
     <w:rsid w:val="00AD719B"/>
     <w:rsid w:val="00AD7F1A"/>
     <w:rsid w:val="00AE1146"/>
     <w:rsid w:val="00AE17C3"/>
     <w:rsid w:val="00AE17F9"/>
     <w:rsid w:val="00AE1D82"/>
     <w:rsid w:val="00AE20BE"/>
     <w:rsid w:val="00AE24F7"/>
     <w:rsid w:val="00AE2A4D"/>
+    <w:rsid w:val="00AE2ABD"/>
     <w:rsid w:val="00AE3671"/>
     <w:rsid w:val="00AE39DA"/>
+    <w:rsid w:val="00AE3AAA"/>
     <w:rsid w:val="00AE3C53"/>
     <w:rsid w:val="00AE3CE1"/>
     <w:rsid w:val="00AE463E"/>
     <w:rsid w:val="00AE4780"/>
     <w:rsid w:val="00AE4832"/>
     <w:rsid w:val="00AE500E"/>
     <w:rsid w:val="00AE5AD7"/>
     <w:rsid w:val="00AE5F1B"/>
     <w:rsid w:val="00AE6300"/>
     <w:rsid w:val="00AE6D95"/>
     <w:rsid w:val="00AE75DD"/>
     <w:rsid w:val="00AF027F"/>
     <w:rsid w:val="00AF0431"/>
     <w:rsid w:val="00AF111F"/>
     <w:rsid w:val="00AF21AE"/>
     <w:rsid w:val="00AF27A0"/>
+    <w:rsid w:val="00AF310E"/>
     <w:rsid w:val="00AF377C"/>
     <w:rsid w:val="00AF3D63"/>
     <w:rsid w:val="00AF49CD"/>
     <w:rsid w:val="00AF51E7"/>
     <w:rsid w:val="00AF5403"/>
     <w:rsid w:val="00AF56D1"/>
     <w:rsid w:val="00AF57FF"/>
     <w:rsid w:val="00AF59F8"/>
     <w:rsid w:val="00AF5E5B"/>
+    <w:rsid w:val="00AF605A"/>
     <w:rsid w:val="00B00543"/>
     <w:rsid w:val="00B02064"/>
     <w:rsid w:val="00B02543"/>
     <w:rsid w:val="00B0266C"/>
     <w:rsid w:val="00B036F8"/>
     <w:rsid w:val="00B04156"/>
     <w:rsid w:val="00B041F3"/>
     <w:rsid w:val="00B043CB"/>
     <w:rsid w:val="00B0464E"/>
     <w:rsid w:val="00B047C5"/>
     <w:rsid w:val="00B05562"/>
     <w:rsid w:val="00B057E0"/>
     <w:rsid w:val="00B05B09"/>
     <w:rsid w:val="00B05B5C"/>
     <w:rsid w:val="00B05DF6"/>
     <w:rsid w:val="00B061B8"/>
     <w:rsid w:val="00B061BB"/>
     <w:rsid w:val="00B0668F"/>
     <w:rsid w:val="00B06C94"/>
     <w:rsid w:val="00B07525"/>
     <w:rsid w:val="00B11FA3"/>
+    <w:rsid w:val="00B11FA6"/>
     <w:rsid w:val="00B1250A"/>
     <w:rsid w:val="00B12802"/>
     <w:rsid w:val="00B13061"/>
     <w:rsid w:val="00B145E6"/>
     <w:rsid w:val="00B14698"/>
     <w:rsid w:val="00B146B8"/>
     <w:rsid w:val="00B14861"/>
     <w:rsid w:val="00B14A42"/>
     <w:rsid w:val="00B1559B"/>
     <w:rsid w:val="00B16A4A"/>
     <w:rsid w:val="00B1722A"/>
     <w:rsid w:val="00B17389"/>
     <w:rsid w:val="00B1751A"/>
     <w:rsid w:val="00B17A9F"/>
+    <w:rsid w:val="00B17DAA"/>
     <w:rsid w:val="00B210A3"/>
     <w:rsid w:val="00B215C6"/>
     <w:rsid w:val="00B21C48"/>
     <w:rsid w:val="00B22CF4"/>
     <w:rsid w:val="00B23355"/>
     <w:rsid w:val="00B236A6"/>
     <w:rsid w:val="00B24DB9"/>
     <w:rsid w:val="00B25075"/>
+    <w:rsid w:val="00B251CD"/>
     <w:rsid w:val="00B25888"/>
     <w:rsid w:val="00B259B1"/>
     <w:rsid w:val="00B25A10"/>
+    <w:rsid w:val="00B25B2E"/>
     <w:rsid w:val="00B25F75"/>
     <w:rsid w:val="00B26006"/>
     <w:rsid w:val="00B270A7"/>
     <w:rsid w:val="00B27A60"/>
     <w:rsid w:val="00B27A86"/>
     <w:rsid w:val="00B27F02"/>
     <w:rsid w:val="00B30157"/>
     <w:rsid w:val="00B302B0"/>
     <w:rsid w:val="00B30AD5"/>
     <w:rsid w:val="00B30E0A"/>
     <w:rsid w:val="00B30E18"/>
     <w:rsid w:val="00B310F4"/>
     <w:rsid w:val="00B31449"/>
     <w:rsid w:val="00B319D7"/>
     <w:rsid w:val="00B31C0B"/>
     <w:rsid w:val="00B321FE"/>
     <w:rsid w:val="00B32454"/>
     <w:rsid w:val="00B32B9C"/>
     <w:rsid w:val="00B33E3A"/>
     <w:rsid w:val="00B3498D"/>
     <w:rsid w:val="00B34D54"/>
     <w:rsid w:val="00B35082"/>
     <w:rsid w:val="00B35198"/>
     <w:rsid w:val="00B35786"/>
+    <w:rsid w:val="00B35914"/>
+    <w:rsid w:val="00B36CCC"/>
     <w:rsid w:val="00B37778"/>
     <w:rsid w:val="00B37CE2"/>
     <w:rsid w:val="00B37D7F"/>
     <w:rsid w:val="00B37E6D"/>
+    <w:rsid w:val="00B4110F"/>
     <w:rsid w:val="00B41AF0"/>
     <w:rsid w:val="00B41CD7"/>
     <w:rsid w:val="00B4250D"/>
     <w:rsid w:val="00B428C9"/>
     <w:rsid w:val="00B42D93"/>
+    <w:rsid w:val="00B431F7"/>
     <w:rsid w:val="00B435A0"/>
     <w:rsid w:val="00B436E5"/>
     <w:rsid w:val="00B440E6"/>
     <w:rsid w:val="00B445DD"/>
     <w:rsid w:val="00B44F58"/>
     <w:rsid w:val="00B4562B"/>
     <w:rsid w:val="00B472F8"/>
     <w:rsid w:val="00B47537"/>
     <w:rsid w:val="00B47AB4"/>
     <w:rsid w:val="00B503C4"/>
     <w:rsid w:val="00B50542"/>
     <w:rsid w:val="00B5059C"/>
+    <w:rsid w:val="00B505A6"/>
+    <w:rsid w:val="00B5073B"/>
     <w:rsid w:val="00B50C0B"/>
     <w:rsid w:val="00B51941"/>
     <w:rsid w:val="00B51ADF"/>
+    <w:rsid w:val="00B520DB"/>
     <w:rsid w:val="00B52BE4"/>
     <w:rsid w:val="00B52D16"/>
     <w:rsid w:val="00B5407C"/>
     <w:rsid w:val="00B54695"/>
     <w:rsid w:val="00B547FB"/>
+    <w:rsid w:val="00B5480C"/>
     <w:rsid w:val="00B548A0"/>
     <w:rsid w:val="00B54C6D"/>
     <w:rsid w:val="00B55C84"/>
     <w:rsid w:val="00B55E76"/>
+    <w:rsid w:val="00B565AB"/>
+    <w:rsid w:val="00B56C9A"/>
     <w:rsid w:val="00B56F63"/>
     <w:rsid w:val="00B579D2"/>
     <w:rsid w:val="00B57A44"/>
     <w:rsid w:val="00B6010F"/>
     <w:rsid w:val="00B6253A"/>
     <w:rsid w:val="00B627CA"/>
     <w:rsid w:val="00B62A54"/>
     <w:rsid w:val="00B62F81"/>
     <w:rsid w:val="00B631D7"/>
     <w:rsid w:val="00B63493"/>
+    <w:rsid w:val="00B6394B"/>
     <w:rsid w:val="00B6400D"/>
     <w:rsid w:val="00B64460"/>
     <w:rsid w:val="00B64B94"/>
     <w:rsid w:val="00B64C49"/>
     <w:rsid w:val="00B64D8C"/>
+    <w:rsid w:val="00B65BBD"/>
     <w:rsid w:val="00B65DC5"/>
     <w:rsid w:val="00B6756C"/>
     <w:rsid w:val="00B679D1"/>
     <w:rsid w:val="00B67EB2"/>
     <w:rsid w:val="00B70778"/>
     <w:rsid w:val="00B718FB"/>
     <w:rsid w:val="00B71AA7"/>
     <w:rsid w:val="00B72749"/>
     <w:rsid w:val="00B728BD"/>
+    <w:rsid w:val="00B728CF"/>
     <w:rsid w:val="00B73135"/>
     <w:rsid w:val="00B732CF"/>
     <w:rsid w:val="00B7351F"/>
     <w:rsid w:val="00B73D9C"/>
     <w:rsid w:val="00B74BCB"/>
+    <w:rsid w:val="00B74F2D"/>
     <w:rsid w:val="00B74FBE"/>
     <w:rsid w:val="00B76351"/>
     <w:rsid w:val="00B76F09"/>
     <w:rsid w:val="00B776D8"/>
     <w:rsid w:val="00B807A0"/>
     <w:rsid w:val="00B807A7"/>
     <w:rsid w:val="00B807A9"/>
     <w:rsid w:val="00B80947"/>
     <w:rsid w:val="00B80ACC"/>
     <w:rsid w:val="00B812FF"/>
     <w:rsid w:val="00B814E3"/>
     <w:rsid w:val="00B81677"/>
     <w:rsid w:val="00B819F5"/>
     <w:rsid w:val="00B81D63"/>
     <w:rsid w:val="00B81FCC"/>
     <w:rsid w:val="00B82344"/>
     <w:rsid w:val="00B8276E"/>
     <w:rsid w:val="00B82A5B"/>
+    <w:rsid w:val="00B8329A"/>
     <w:rsid w:val="00B849F6"/>
     <w:rsid w:val="00B855A5"/>
     <w:rsid w:val="00B8576C"/>
     <w:rsid w:val="00B85CE1"/>
     <w:rsid w:val="00B86E1B"/>
     <w:rsid w:val="00B870CC"/>
     <w:rsid w:val="00B8727E"/>
     <w:rsid w:val="00B878A6"/>
     <w:rsid w:val="00B9006A"/>
     <w:rsid w:val="00B90776"/>
     <w:rsid w:val="00B907D8"/>
+    <w:rsid w:val="00B90C86"/>
     <w:rsid w:val="00B92507"/>
     <w:rsid w:val="00B928F2"/>
     <w:rsid w:val="00B92A65"/>
+    <w:rsid w:val="00B9327A"/>
     <w:rsid w:val="00B9451B"/>
     <w:rsid w:val="00B95992"/>
+    <w:rsid w:val="00B95DCA"/>
     <w:rsid w:val="00B9644C"/>
     <w:rsid w:val="00B96604"/>
+    <w:rsid w:val="00B96DCC"/>
     <w:rsid w:val="00B96F6C"/>
+    <w:rsid w:val="00B97371"/>
+    <w:rsid w:val="00B97793"/>
     <w:rsid w:val="00B97DFF"/>
     <w:rsid w:val="00BA0778"/>
     <w:rsid w:val="00BA1368"/>
     <w:rsid w:val="00BA167E"/>
     <w:rsid w:val="00BA1957"/>
     <w:rsid w:val="00BA2076"/>
+    <w:rsid w:val="00BA20D7"/>
+    <w:rsid w:val="00BA2798"/>
     <w:rsid w:val="00BA2AED"/>
     <w:rsid w:val="00BA30FC"/>
     <w:rsid w:val="00BA3726"/>
     <w:rsid w:val="00BA4669"/>
     <w:rsid w:val="00BA4D07"/>
     <w:rsid w:val="00BA52DA"/>
+    <w:rsid w:val="00BA5880"/>
     <w:rsid w:val="00BA5A98"/>
     <w:rsid w:val="00BA5DB4"/>
     <w:rsid w:val="00BA74A1"/>
     <w:rsid w:val="00BA7742"/>
     <w:rsid w:val="00BA79CD"/>
     <w:rsid w:val="00BA7C22"/>
     <w:rsid w:val="00BA7CFF"/>
     <w:rsid w:val="00BB01DC"/>
     <w:rsid w:val="00BB0B60"/>
     <w:rsid w:val="00BB113B"/>
     <w:rsid w:val="00BB1483"/>
     <w:rsid w:val="00BB1507"/>
+    <w:rsid w:val="00BB1F0B"/>
+    <w:rsid w:val="00BB3A81"/>
     <w:rsid w:val="00BB3FB7"/>
+    <w:rsid w:val="00BB4036"/>
     <w:rsid w:val="00BB4306"/>
     <w:rsid w:val="00BB469A"/>
     <w:rsid w:val="00BB4DB1"/>
     <w:rsid w:val="00BB5AF6"/>
     <w:rsid w:val="00BB5B88"/>
     <w:rsid w:val="00BB5FEB"/>
+    <w:rsid w:val="00BB65B8"/>
     <w:rsid w:val="00BB757C"/>
+    <w:rsid w:val="00BC0F51"/>
     <w:rsid w:val="00BC1223"/>
+    <w:rsid w:val="00BC12B3"/>
     <w:rsid w:val="00BC1417"/>
+    <w:rsid w:val="00BC1447"/>
     <w:rsid w:val="00BC1D7F"/>
     <w:rsid w:val="00BC28F1"/>
     <w:rsid w:val="00BC2D65"/>
+    <w:rsid w:val="00BC2F1F"/>
     <w:rsid w:val="00BC2FF6"/>
     <w:rsid w:val="00BC3D7D"/>
     <w:rsid w:val="00BC40BD"/>
     <w:rsid w:val="00BC4429"/>
+    <w:rsid w:val="00BC4840"/>
     <w:rsid w:val="00BC4994"/>
     <w:rsid w:val="00BC4ABF"/>
     <w:rsid w:val="00BC63E6"/>
     <w:rsid w:val="00BC65E4"/>
+    <w:rsid w:val="00BC6C21"/>
     <w:rsid w:val="00BC6D73"/>
     <w:rsid w:val="00BC775E"/>
     <w:rsid w:val="00BC7B00"/>
+    <w:rsid w:val="00BC7CF4"/>
     <w:rsid w:val="00BC7DE2"/>
     <w:rsid w:val="00BD03E2"/>
     <w:rsid w:val="00BD0F4E"/>
     <w:rsid w:val="00BD1065"/>
     <w:rsid w:val="00BD127D"/>
     <w:rsid w:val="00BD1D80"/>
     <w:rsid w:val="00BD1FF3"/>
     <w:rsid w:val="00BD2B66"/>
     <w:rsid w:val="00BD2CD4"/>
     <w:rsid w:val="00BD361D"/>
     <w:rsid w:val="00BD4032"/>
     <w:rsid w:val="00BD4431"/>
+    <w:rsid w:val="00BD45F5"/>
     <w:rsid w:val="00BD4776"/>
     <w:rsid w:val="00BD4915"/>
     <w:rsid w:val="00BD614D"/>
     <w:rsid w:val="00BD6A40"/>
     <w:rsid w:val="00BE04F8"/>
+    <w:rsid w:val="00BE078B"/>
     <w:rsid w:val="00BE09D9"/>
     <w:rsid w:val="00BE0B94"/>
     <w:rsid w:val="00BE3074"/>
     <w:rsid w:val="00BE3431"/>
     <w:rsid w:val="00BE3953"/>
     <w:rsid w:val="00BE3C95"/>
     <w:rsid w:val="00BE4286"/>
     <w:rsid w:val="00BE4CD1"/>
     <w:rsid w:val="00BE511D"/>
     <w:rsid w:val="00BE541E"/>
     <w:rsid w:val="00BE5DF2"/>
     <w:rsid w:val="00BE640E"/>
     <w:rsid w:val="00BE6AA9"/>
     <w:rsid w:val="00BE6F9F"/>
     <w:rsid w:val="00BE770C"/>
+    <w:rsid w:val="00BE78F0"/>
     <w:rsid w:val="00BF042F"/>
     <w:rsid w:val="00BF0869"/>
     <w:rsid w:val="00BF0A74"/>
     <w:rsid w:val="00BF0C02"/>
     <w:rsid w:val="00BF10C7"/>
     <w:rsid w:val="00BF1171"/>
     <w:rsid w:val="00BF26A5"/>
     <w:rsid w:val="00BF2DCF"/>
+    <w:rsid w:val="00BF3FA8"/>
     <w:rsid w:val="00BF4B01"/>
     <w:rsid w:val="00BF52B4"/>
     <w:rsid w:val="00BF5A61"/>
     <w:rsid w:val="00BF5B04"/>
     <w:rsid w:val="00BF5E19"/>
     <w:rsid w:val="00BF61B2"/>
     <w:rsid w:val="00BF6259"/>
     <w:rsid w:val="00BF63E6"/>
     <w:rsid w:val="00BF673D"/>
     <w:rsid w:val="00BF686E"/>
     <w:rsid w:val="00C0017A"/>
     <w:rsid w:val="00C00CFF"/>
     <w:rsid w:val="00C01115"/>
     <w:rsid w:val="00C014EA"/>
     <w:rsid w:val="00C01E5C"/>
+    <w:rsid w:val="00C024A3"/>
     <w:rsid w:val="00C02B7B"/>
+    <w:rsid w:val="00C02C19"/>
     <w:rsid w:val="00C02D7E"/>
     <w:rsid w:val="00C03309"/>
+    <w:rsid w:val="00C03DA8"/>
     <w:rsid w:val="00C041FB"/>
     <w:rsid w:val="00C04539"/>
     <w:rsid w:val="00C04BA6"/>
     <w:rsid w:val="00C04EAB"/>
     <w:rsid w:val="00C058DF"/>
     <w:rsid w:val="00C05EEC"/>
     <w:rsid w:val="00C05F4C"/>
     <w:rsid w:val="00C06217"/>
     <w:rsid w:val="00C06331"/>
     <w:rsid w:val="00C065D9"/>
     <w:rsid w:val="00C072B2"/>
     <w:rsid w:val="00C0786B"/>
     <w:rsid w:val="00C07DDD"/>
     <w:rsid w:val="00C07EF4"/>
     <w:rsid w:val="00C10032"/>
     <w:rsid w:val="00C1019C"/>
     <w:rsid w:val="00C11F72"/>
     <w:rsid w:val="00C11FD1"/>
+    <w:rsid w:val="00C12259"/>
     <w:rsid w:val="00C1257F"/>
     <w:rsid w:val="00C12700"/>
     <w:rsid w:val="00C12920"/>
     <w:rsid w:val="00C12A11"/>
     <w:rsid w:val="00C140C0"/>
     <w:rsid w:val="00C144D8"/>
     <w:rsid w:val="00C14878"/>
     <w:rsid w:val="00C14E5A"/>
+    <w:rsid w:val="00C15712"/>
+    <w:rsid w:val="00C15A28"/>
     <w:rsid w:val="00C15DDB"/>
     <w:rsid w:val="00C15F0E"/>
     <w:rsid w:val="00C15F7D"/>
     <w:rsid w:val="00C16663"/>
     <w:rsid w:val="00C17401"/>
     <w:rsid w:val="00C174F0"/>
     <w:rsid w:val="00C176D8"/>
     <w:rsid w:val="00C17E44"/>
     <w:rsid w:val="00C17FE0"/>
     <w:rsid w:val="00C20251"/>
     <w:rsid w:val="00C2037D"/>
     <w:rsid w:val="00C2047C"/>
     <w:rsid w:val="00C2081C"/>
     <w:rsid w:val="00C20987"/>
+    <w:rsid w:val="00C20AE3"/>
     <w:rsid w:val="00C21140"/>
     <w:rsid w:val="00C211F2"/>
     <w:rsid w:val="00C212BB"/>
     <w:rsid w:val="00C22799"/>
     <w:rsid w:val="00C22DD7"/>
     <w:rsid w:val="00C23129"/>
     <w:rsid w:val="00C23708"/>
     <w:rsid w:val="00C23A24"/>
     <w:rsid w:val="00C23CB5"/>
     <w:rsid w:val="00C23CBD"/>
     <w:rsid w:val="00C2429E"/>
     <w:rsid w:val="00C24DE1"/>
     <w:rsid w:val="00C24E32"/>
     <w:rsid w:val="00C2511B"/>
     <w:rsid w:val="00C2591A"/>
+    <w:rsid w:val="00C26139"/>
     <w:rsid w:val="00C26441"/>
     <w:rsid w:val="00C2671D"/>
     <w:rsid w:val="00C277A0"/>
     <w:rsid w:val="00C27B35"/>
     <w:rsid w:val="00C301DD"/>
     <w:rsid w:val="00C30DA8"/>
     <w:rsid w:val="00C310AF"/>
     <w:rsid w:val="00C3163F"/>
     <w:rsid w:val="00C31901"/>
     <w:rsid w:val="00C31CA4"/>
     <w:rsid w:val="00C324FE"/>
     <w:rsid w:val="00C32F29"/>
     <w:rsid w:val="00C33118"/>
     <w:rsid w:val="00C331FE"/>
     <w:rsid w:val="00C3358E"/>
+    <w:rsid w:val="00C34063"/>
     <w:rsid w:val="00C34231"/>
     <w:rsid w:val="00C34579"/>
     <w:rsid w:val="00C3483A"/>
+    <w:rsid w:val="00C353D9"/>
     <w:rsid w:val="00C3555D"/>
     <w:rsid w:val="00C35AB5"/>
     <w:rsid w:val="00C3647E"/>
+    <w:rsid w:val="00C366B6"/>
     <w:rsid w:val="00C36FBB"/>
     <w:rsid w:val="00C3753A"/>
     <w:rsid w:val="00C377A3"/>
+    <w:rsid w:val="00C40009"/>
     <w:rsid w:val="00C41BFF"/>
     <w:rsid w:val="00C422B7"/>
     <w:rsid w:val="00C4268C"/>
     <w:rsid w:val="00C426D2"/>
     <w:rsid w:val="00C429FD"/>
     <w:rsid w:val="00C43BBC"/>
     <w:rsid w:val="00C43E3C"/>
     <w:rsid w:val="00C44003"/>
     <w:rsid w:val="00C44862"/>
     <w:rsid w:val="00C44CAB"/>
     <w:rsid w:val="00C44CD5"/>
     <w:rsid w:val="00C45238"/>
     <w:rsid w:val="00C45D35"/>
     <w:rsid w:val="00C4602F"/>
     <w:rsid w:val="00C4649D"/>
     <w:rsid w:val="00C4672F"/>
     <w:rsid w:val="00C46F9E"/>
     <w:rsid w:val="00C47099"/>
     <w:rsid w:val="00C474E1"/>
     <w:rsid w:val="00C50249"/>
     <w:rsid w:val="00C502BD"/>
     <w:rsid w:val="00C502BF"/>
     <w:rsid w:val="00C50387"/>
     <w:rsid w:val="00C5064D"/>
     <w:rsid w:val="00C506F8"/>
     <w:rsid w:val="00C50E23"/>
+    <w:rsid w:val="00C518B9"/>
+    <w:rsid w:val="00C51FD5"/>
     <w:rsid w:val="00C52214"/>
     <w:rsid w:val="00C52661"/>
     <w:rsid w:val="00C52A28"/>
     <w:rsid w:val="00C52A60"/>
     <w:rsid w:val="00C52ADC"/>
     <w:rsid w:val="00C5356F"/>
     <w:rsid w:val="00C53B69"/>
     <w:rsid w:val="00C55010"/>
     <w:rsid w:val="00C5547A"/>
     <w:rsid w:val="00C56388"/>
     <w:rsid w:val="00C564BA"/>
     <w:rsid w:val="00C564E3"/>
     <w:rsid w:val="00C5715A"/>
     <w:rsid w:val="00C575B7"/>
     <w:rsid w:val="00C6024F"/>
     <w:rsid w:val="00C60631"/>
     <w:rsid w:val="00C6082C"/>
     <w:rsid w:val="00C6090A"/>
     <w:rsid w:val="00C61502"/>
     <w:rsid w:val="00C62454"/>
     <w:rsid w:val="00C62AF8"/>
+    <w:rsid w:val="00C6351E"/>
+    <w:rsid w:val="00C63D7C"/>
     <w:rsid w:val="00C63D85"/>
     <w:rsid w:val="00C64019"/>
     <w:rsid w:val="00C645FE"/>
     <w:rsid w:val="00C64CA9"/>
     <w:rsid w:val="00C65189"/>
     <w:rsid w:val="00C65194"/>
     <w:rsid w:val="00C65424"/>
+    <w:rsid w:val="00C65443"/>
     <w:rsid w:val="00C6580F"/>
     <w:rsid w:val="00C658CA"/>
     <w:rsid w:val="00C65CCD"/>
     <w:rsid w:val="00C661A6"/>
+    <w:rsid w:val="00C66752"/>
     <w:rsid w:val="00C66BA4"/>
     <w:rsid w:val="00C67194"/>
     <w:rsid w:val="00C70F7F"/>
     <w:rsid w:val="00C716EB"/>
     <w:rsid w:val="00C71AAB"/>
     <w:rsid w:val="00C71ADF"/>
     <w:rsid w:val="00C71B8E"/>
+    <w:rsid w:val="00C72058"/>
     <w:rsid w:val="00C72A99"/>
     <w:rsid w:val="00C72D98"/>
     <w:rsid w:val="00C72DA7"/>
     <w:rsid w:val="00C72F31"/>
     <w:rsid w:val="00C7335A"/>
+    <w:rsid w:val="00C736A4"/>
     <w:rsid w:val="00C73D1B"/>
     <w:rsid w:val="00C75872"/>
     <w:rsid w:val="00C75A84"/>
     <w:rsid w:val="00C76833"/>
     <w:rsid w:val="00C76890"/>
     <w:rsid w:val="00C76B01"/>
     <w:rsid w:val="00C77087"/>
     <w:rsid w:val="00C77303"/>
+    <w:rsid w:val="00C77759"/>
+    <w:rsid w:val="00C80194"/>
     <w:rsid w:val="00C80647"/>
     <w:rsid w:val="00C80C0C"/>
     <w:rsid w:val="00C8111A"/>
     <w:rsid w:val="00C812C1"/>
     <w:rsid w:val="00C81E4B"/>
     <w:rsid w:val="00C8218A"/>
+    <w:rsid w:val="00C83885"/>
     <w:rsid w:val="00C83BFA"/>
     <w:rsid w:val="00C83FAB"/>
     <w:rsid w:val="00C84A02"/>
     <w:rsid w:val="00C85FF1"/>
     <w:rsid w:val="00C8698A"/>
     <w:rsid w:val="00C86F82"/>
     <w:rsid w:val="00C873BC"/>
     <w:rsid w:val="00C878F9"/>
+    <w:rsid w:val="00C87B08"/>
     <w:rsid w:val="00C87F3E"/>
     <w:rsid w:val="00C901C6"/>
     <w:rsid w:val="00C9039D"/>
     <w:rsid w:val="00C913DE"/>
     <w:rsid w:val="00C913E7"/>
     <w:rsid w:val="00C9194B"/>
     <w:rsid w:val="00C91E69"/>
     <w:rsid w:val="00C92FB4"/>
     <w:rsid w:val="00C931EB"/>
     <w:rsid w:val="00C93204"/>
     <w:rsid w:val="00C935FB"/>
     <w:rsid w:val="00C93DB6"/>
     <w:rsid w:val="00C9401F"/>
+    <w:rsid w:val="00C94224"/>
+    <w:rsid w:val="00C9539F"/>
     <w:rsid w:val="00C955DD"/>
     <w:rsid w:val="00C9618E"/>
     <w:rsid w:val="00C96460"/>
     <w:rsid w:val="00C964A6"/>
     <w:rsid w:val="00C96523"/>
     <w:rsid w:val="00C96585"/>
     <w:rsid w:val="00C967AB"/>
     <w:rsid w:val="00C969F1"/>
     <w:rsid w:val="00C96B80"/>
     <w:rsid w:val="00C96D8F"/>
     <w:rsid w:val="00C9774B"/>
     <w:rsid w:val="00C977C4"/>
+    <w:rsid w:val="00C977DD"/>
     <w:rsid w:val="00C978C8"/>
     <w:rsid w:val="00C97D43"/>
     <w:rsid w:val="00CA0E27"/>
     <w:rsid w:val="00CA11BD"/>
     <w:rsid w:val="00CA137C"/>
+    <w:rsid w:val="00CA1DD9"/>
     <w:rsid w:val="00CA1F1B"/>
     <w:rsid w:val="00CA20D7"/>
+    <w:rsid w:val="00CA2AC5"/>
     <w:rsid w:val="00CA3AC5"/>
     <w:rsid w:val="00CA3CB7"/>
     <w:rsid w:val="00CA4051"/>
     <w:rsid w:val="00CA4F37"/>
     <w:rsid w:val="00CA5898"/>
     <w:rsid w:val="00CA5BED"/>
     <w:rsid w:val="00CA6295"/>
     <w:rsid w:val="00CA6303"/>
     <w:rsid w:val="00CA6637"/>
     <w:rsid w:val="00CA6923"/>
     <w:rsid w:val="00CA6A39"/>
     <w:rsid w:val="00CA6FC7"/>
     <w:rsid w:val="00CA77FC"/>
     <w:rsid w:val="00CA7E83"/>
     <w:rsid w:val="00CA7FE5"/>
     <w:rsid w:val="00CB02CE"/>
     <w:rsid w:val="00CB0A61"/>
     <w:rsid w:val="00CB0FF8"/>
     <w:rsid w:val="00CB14DB"/>
     <w:rsid w:val="00CB1B5D"/>
     <w:rsid w:val="00CB1D6D"/>
     <w:rsid w:val="00CB209E"/>
     <w:rsid w:val="00CB25D9"/>
     <w:rsid w:val="00CB2788"/>
+    <w:rsid w:val="00CB2C16"/>
     <w:rsid w:val="00CB32C3"/>
     <w:rsid w:val="00CB3425"/>
     <w:rsid w:val="00CB343F"/>
     <w:rsid w:val="00CB3DD7"/>
     <w:rsid w:val="00CB4FE2"/>
     <w:rsid w:val="00CB503C"/>
     <w:rsid w:val="00CB5355"/>
     <w:rsid w:val="00CB5723"/>
     <w:rsid w:val="00CB5E34"/>
     <w:rsid w:val="00CB6B65"/>
     <w:rsid w:val="00CB6F4C"/>
     <w:rsid w:val="00CB7114"/>
     <w:rsid w:val="00CB7F3D"/>
     <w:rsid w:val="00CC0F7F"/>
     <w:rsid w:val="00CC1394"/>
     <w:rsid w:val="00CC161B"/>
     <w:rsid w:val="00CC16AA"/>
     <w:rsid w:val="00CC1C3F"/>
+    <w:rsid w:val="00CC1EFA"/>
     <w:rsid w:val="00CC2691"/>
     <w:rsid w:val="00CC4782"/>
     <w:rsid w:val="00CC4BBB"/>
     <w:rsid w:val="00CC4C35"/>
     <w:rsid w:val="00CC4EF2"/>
     <w:rsid w:val="00CC5371"/>
     <w:rsid w:val="00CC58C1"/>
     <w:rsid w:val="00CC597F"/>
     <w:rsid w:val="00CC5F25"/>
     <w:rsid w:val="00CC63DA"/>
+    <w:rsid w:val="00CC7675"/>
     <w:rsid w:val="00CC7D41"/>
     <w:rsid w:val="00CD052C"/>
     <w:rsid w:val="00CD0562"/>
     <w:rsid w:val="00CD0650"/>
     <w:rsid w:val="00CD14E1"/>
     <w:rsid w:val="00CD15FE"/>
+    <w:rsid w:val="00CD1831"/>
     <w:rsid w:val="00CD1F8B"/>
+    <w:rsid w:val="00CD2537"/>
     <w:rsid w:val="00CD2580"/>
     <w:rsid w:val="00CD25AA"/>
     <w:rsid w:val="00CD2C9C"/>
     <w:rsid w:val="00CD3315"/>
     <w:rsid w:val="00CD3676"/>
     <w:rsid w:val="00CD3CFC"/>
+    <w:rsid w:val="00CD4191"/>
     <w:rsid w:val="00CD4726"/>
     <w:rsid w:val="00CD4B69"/>
     <w:rsid w:val="00CD4FD3"/>
     <w:rsid w:val="00CD524C"/>
     <w:rsid w:val="00CD53FF"/>
+    <w:rsid w:val="00CD5D77"/>
     <w:rsid w:val="00CD68F7"/>
     <w:rsid w:val="00CD770D"/>
     <w:rsid w:val="00CD78D3"/>
     <w:rsid w:val="00CD797E"/>
     <w:rsid w:val="00CD7ABF"/>
     <w:rsid w:val="00CD7DC7"/>
     <w:rsid w:val="00CD7E0A"/>
     <w:rsid w:val="00CE07B2"/>
     <w:rsid w:val="00CE29B3"/>
     <w:rsid w:val="00CE2A63"/>
     <w:rsid w:val="00CE3124"/>
     <w:rsid w:val="00CE3A78"/>
     <w:rsid w:val="00CE3F12"/>
     <w:rsid w:val="00CE3FDE"/>
     <w:rsid w:val="00CE4C09"/>
     <w:rsid w:val="00CE51D4"/>
     <w:rsid w:val="00CE5442"/>
     <w:rsid w:val="00CE5741"/>
     <w:rsid w:val="00CE585D"/>
     <w:rsid w:val="00CE697F"/>
     <w:rsid w:val="00CE72A8"/>
     <w:rsid w:val="00CF0510"/>
+    <w:rsid w:val="00CF076F"/>
     <w:rsid w:val="00CF0C19"/>
     <w:rsid w:val="00CF1165"/>
     <w:rsid w:val="00CF11E0"/>
     <w:rsid w:val="00CF28DC"/>
+    <w:rsid w:val="00CF29E6"/>
+    <w:rsid w:val="00CF2E19"/>
     <w:rsid w:val="00CF330C"/>
     <w:rsid w:val="00CF3360"/>
     <w:rsid w:val="00CF35B7"/>
     <w:rsid w:val="00CF3B03"/>
     <w:rsid w:val="00CF40E9"/>
+    <w:rsid w:val="00CF4331"/>
     <w:rsid w:val="00CF45F8"/>
     <w:rsid w:val="00CF4983"/>
     <w:rsid w:val="00CF51F4"/>
     <w:rsid w:val="00CF52B0"/>
     <w:rsid w:val="00CF540F"/>
     <w:rsid w:val="00CF56BB"/>
     <w:rsid w:val="00CF5779"/>
     <w:rsid w:val="00CF5C02"/>
     <w:rsid w:val="00CF60DE"/>
     <w:rsid w:val="00CF6577"/>
     <w:rsid w:val="00CF678D"/>
     <w:rsid w:val="00CF6E39"/>
     <w:rsid w:val="00CF6EF4"/>
     <w:rsid w:val="00CF7801"/>
     <w:rsid w:val="00CF7E04"/>
     <w:rsid w:val="00CF7F93"/>
     <w:rsid w:val="00D00671"/>
     <w:rsid w:val="00D00A41"/>
     <w:rsid w:val="00D00BB5"/>
     <w:rsid w:val="00D012C9"/>
     <w:rsid w:val="00D014C8"/>
     <w:rsid w:val="00D016A5"/>
     <w:rsid w:val="00D01F0C"/>
     <w:rsid w:val="00D029F0"/>
     <w:rsid w:val="00D03AFB"/>
     <w:rsid w:val="00D0470C"/>
     <w:rsid w:val="00D04B2B"/>
     <w:rsid w:val="00D04B36"/>
     <w:rsid w:val="00D04D6F"/>
     <w:rsid w:val="00D04DD8"/>
     <w:rsid w:val="00D05750"/>
     <w:rsid w:val="00D06152"/>
     <w:rsid w:val="00D0654F"/>
     <w:rsid w:val="00D065FE"/>
     <w:rsid w:val="00D067EC"/>
+    <w:rsid w:val="00D068F2"/>
     <w:rsid w:val="00D0692F"/>
     <w:rsid w:val="00D06EEE"/>
     <w:rsid w:val="00D0734E"/>
     <w:rsid w:val="00D073AE"/>
     <w:rsid w:val="00D1020C"/>
     <w:rsid w:val="00D10582"/>
     <w:rsid w:val="00D108D5"/>
+    <w:rsid w:val="00D10C0C"/>
     <w:rsid w:val="00D11D6D"/>
+    <w:rsid w:val="00D11ECE"/>
     <w:rsid w:val="00D12038"/>
     <w:rsid w:val="00D12E6C"/>
     <w:rsid w:val="00D13096"/>
     <w:rsid w:val="00D13705"/>
     <w:rsid w:val="00D13729"/>
     <w:rsid w:val="00D13745"/>
     <w:rsid w:val="00D13B25"/>
     <w:rsid w:val="00D14747"/>
     <w:rsid w:val="00D14805"/>
     <w:rsid w:val="00D14984"/>
     <w:rsid w:val="00D17308"/>
     <w:rsid w:val="00D174FF"/>
     <w:rsid w:val="00D17CCC"/>
     <w:rsid w:val="00D17DAA"/>
     <w:rsid w:val="00D17F90"/>
     <w:rsid w:val="00D2033C"/>
     <w:rsid w:val="00D20CF9"/>
     <w:rsid w:val="00D20E23"/>
     <w:rsid w:val="00D211D7"/>
     <w:rsid w:val="00D22066"/>
     <w:rsid w:val="00D22074"/>
     <w:rsid w:val="00D221A6"/>
     <w:rsid w:val="00D222C0"/>
     <w:rsid w:val="00D22324"/>
     <w:rsid w:val="00D2409C"/>
     <w:rsid w:val="00D240B5"/>
     <w:rsid w:val="00D24A7A"/>
     <w:rsid w:val="00D24D20"/>
     <w:rsid w:val="00D25104"/>
     <w:rsid w:val="00D255EB"/>
     <w:rsid w:val="00D259E4"/>
     <w:rsid w:val="00D26359"/>
+    <w:rsid w:val="00D26A5B"/>
+    <w:rsid w:val="00D27146"/>
+    <w:rsid w:val="00D278ED"/>
     <w:rsid w:val="00D27911"/>
+    <w:rsid w:val="00D30190"/>
     <w:rsid w:val="00D3059A"/>
     <w:rsid w:val="00D308F3"/>
     <w:rsid w:val="00D30DB8"/>
     <w:rsid w:val="00D30E4E"/>
     <w:rsid w:val="00D31EA0"/>
     <w:rsid w:val="00D31FCB"/>
     <w:rsid w:val="00D3249E"/>
+    <w:rsid w:val="00D324C6"/>
     <w:rsid w:val="00D32B49"/>
+    <w:rsid w:val="00D3352D"/>
     <w:rsid w:val="00D33E8E"/>
     <w:rsid w:val="00D340A5"/>
     <w:rsid w:val="00D348A8"/>
+    <w:rsid w:val="00D356BC"/>
     <w:rsid w:val="00D357FF"/>
     <w:rsid w:val="00D358FC"/>
     <w:rsid w:val="00D360FA"/>
     <w:rsid w:val="00D362FC"/>
     <w:rsid w:val="00D36BFC"/>
+    <w:rsid w:val="00D36EE9"/>
     <w:rsid w:val="00D37C33"/>
     <w:rsid w:val="00D37D76"/>
     <w:rsid w:val="00D4047D"/>
     <w:rsid w:val="00D40569"/>
     <w:rsid w:val="00D40BEB"/>
+    <w:rsid w:val="00D40DA7"/>
     <w:rsid w:val="00D4156D"/>
     <w:rsid w:val="00D4167A"/>
     <w:rsid w:val="00D4191C"/>
     <w:rsid w:val="00D4223C"/>
     <w:rsid w:val="00D42394"/>
     <w:rsid w:val="00D42D20"/>
     <w:rsid w:val="00D432AB"/>
     <w:rsid w:val="00D432BE"/>
+    <w:rsid w:val="00D44763"/>
     <w:rsid w:val="00D452A9"/>
     <w:rsid w:val="00D46108"/>
+    <w:rsid w:val="00D464F7"/>
     <w:rsid w:val="00D4655F"/>
     <w:rsid w:val="00D465C5"/>
+    <w:rsid w:val="00D46B1E"/>
     <w:rsid w:val="00D46EF2"/>
+    <w:rsid w:val="00D4738B"/>
     <w:rsid w:val="00D501E2"/>
     <w:rsid w:val="00D50621"/>
     <w:rsid w:val="00D5107E"/>
     <w:rsid w:val="00D51B9C"/>
     <w:rsid w:val="00D51C96"/>
     <w:rsid w:val="00D51D3D"/>
     <w:rsid w:val="00D51EA9"/>
     <w:rsid w:val="00D52B5B"/>
     <w:rsid w:val="00D534F7"/>
     <w:rsid w:val="00D53A35"/>
     <w:rsid w:val="00D53DF6"/>
     <w:rsid w:val="00D55151"/>
     <w:rsid w:val="00D55176"/>
     <w:rsid w:val="00D55910"/>
     <w:rsid w:val="00D55C2B"/>
     <w:rsid w:val="00D55C8C"/>
     <w:rsid w:val="00D562A3"/>
+    <w:rsid w:val="00D56CE3"/>
     <w:rsid w:val="00D5770C"/>
+    <w:rsid w:val="00D6023D"/>
     <w:rsid w:val="00D605B7"/>
     <w:rsid w:val="00D60626"/>
     <w:rsid w:val="00D607AF"/>
     <w:rsid w:val="00D608B2"/>
     <w:rsid w:val="00D60B2B"/>
     <w:rsid w:val="00D6121C"/>
     <w:rsid w:val="00D615EA"/>
     <w:rsid w:val="00D63868"/>
     <w:rsid w:val="00D63D3A"/>
+    <w:rsid w:val="00D643C2"/>
     <w:rsid w:val="00D647D6"/>
     <w:rsid w:val="00D6642E"/>
     <w:rsid w:val="00D665EA"/>
     <w:rsid w:val="00D66737"/>
     <w:rsid w:val="00D66B00"/>
     <w:rsid w:val="00D66ED1"/>
     <w:rsid w:val="00D67AFC"/>
     <w:rsid w:val="00D70200"/>
     <w:rsid w:val="00D70CC6"/>
     <w:rsid w:val="00D70D9E"/>
     <w:rsid w:val="00D717C4"/>
     <w:rsid w:val="00D71947"/>
     <w:rsid w:val="00D719BD"/>
     <w:rsid w:val="00D71D44"/>
     <w:rsid w:val="00D71EC5"/>
     <w:rsid w:val="00D72577"/>
     <w:rsid w:val="00D72FB5"/>
+    <w:rsid w:val="00D73234"/>
     <w:rsid w:val="00D73AD3"/>
     <w:rsid w:val="00D74469"/>
     <w:rsid w:val="00D74572"/>
     <w:rsid w:val="00D745BF"/>
     <w:rsid w:val="00D75F33"/>
     <w:rsid w:val="00D76550"/>
     <w:rsid w:val="00D76733"/>
     <w:rsid w:val="00D800A4"/>
     <w:rsid w:val="00D80BA7"/>
+    <w:rsid w:val="00D8136E"/>
     <w:rsid w:val="00D8152A"/>
     <w:rsid w:val="00D81932"/>
     <w:rsid w:val="00D81A31"/>
     <w:rsid w:val="00D81C24"/>
     <w:rsid w:val="00D81E79"/>
+    <w:rsid w:val="00D81FFD"/>
     <w:rsid w:val="00D821DD"/>
     <w:rsid w:val="00D82563"/>
     <w:rsid w:val="00D82BF3"/>
     <w:rsid w:val="00D82E69"/>
     <w:rsid w:val="00D833D2"/>
     <w:rsid w:val="00D8367F"/>
     <w:rsid w:val="00D83D24"/>
+    <w:rsid w:val="00D83DD7"/>
     <w:rsid w:val="00D840FC"/>
     <w:rsid w:val="00D844BB"/>
+    <w:rsid w:val="00D84EB3"/>
     <w:rsid w:val="00D85310"/>
     <w:rsid w:val="00D85A6E"/>
     <w:rsid w:val="00D85B92"/>
     <w:rsid w:val="00D8616C"/>
     <w:rsid w:val="00D869CC"/>
     <w:rsid w:val="00D86DC9"/>
     <w:rsid w:val="00D87174"/>
     <w:rsid w:val="00D8763A"/>
     <w:rsid w:val="00D87790"/>
     <w:rsid w:val="00D87D25"/>
     <w:rsid w:val="00D87EA9"/>
     <w:rsid w:val="00D907F8"/>
     <w:rsid w:val="00D90BFE"/>
     <w:rsid w:val="00D90F72"/>
     <w:rsid w:val="00D91005"/>
     <w:rsid w:val="00D9145F"/>
     <w:rsid w:val="00D915FA"/>
     <w:rsid w:val="00D92BF3"/>
     <w:rsid w:val="00D92C34"/>
     <w:rsid w:val="00D945CA"/>
     <w:rsid w:val="00D94866"/>
     <w:rsid w:val="00D9495A"/>
     <w:rsid w:val="00D951E7"/>
     <w:rsid w:val="00D9522F"/>
     <w:rsid w:val="00D9593F"/>
     <w:rsid w:val="00D95A1F"/>
     <w:rsid w:val="00D96118"/>
     <w:rsid w:val="00D96120"/>
     <w:rsid w:val="00D968E6"/>
     <w:rsid w:val="00D96976"/>
     <w:rsid w:val="00D969A9"/>
+    <w:rsid w:val="00D97615"/>
     <w:rsid w:val="00D976F7"/>
     <w:rsid w:val="00DA10FA"/>
+    <w:rsid w:val="00DA128D"/>
+    <w:rsid w:val="00DA1640"/>
     <w:rsid w:val="00DA1A4D"/>
     <w:rsid w:val="00DA2A67"/>
     <w:rsid w:val="00DA32CB"/>
     <w:rsid w:val="00DA348E"/>
     <w:rsid w:val="00DA3816"/>
     <w:rsid w:val="00DA38CA"/>
     <w:rsid w:val="00DA38D4"/>
     <w:rsid w:val="00DA3C29"/>
     <w:rsid w:val="00DA3FF1"/>
     <w:rsid w:val="00DA4062"/>
     <w:rsid w:val="00DA458B"/>
     <w:rsid w:val="00DA4C07"/>
     <w:rsid w:val="00DA520B"/>
     <w:rsid w:val="00DA52FD"/>
     <w:rsid w:val="00DA5B8E"/>
     <w:rsid w:val="00DA5FE1"/>
     <w:rsid w:val="00DA610F"/>
     <w:rsid w:val="00DA616F"/>
+    <w:rsid w:val="00DA6C46"/>
     <w:rsid w:val="00DA6D7B"/>
+    <w:rsid w:val="00DA7DF0"/>
     <w:rsid w:val="00DB023B"/>
     <w:rsid w:val="00DB0705"/>
     <w:rsid w:val="00DB070A"/>
     <w:rsid w:val="00DB08EB"/>
     <w:rsid w:val="00DB0C4A"/>
     <w:rsid w:val="00DB1724"/>
     <w:rsid w:val="00DB1A34"/>
     <w:rsid w:val="00DB1DC1"/>
     <w:rsid w:val="00DB1FF7"/>
     <w:rsid w:val="00DB2592"/>
+    <w:rsid w:val="00DB26DD"/>
     <w:rsid w:val="00DB29B9"/>
+    <w:rsid w:val="00DB2CB8"/>
     <w:rsid w:val="00DB2D43"/>
     <w:rsid w:val="00DB2EFA"/>
     <w:rsid w:val="00DB2FF9"/>
     <w:rsid w:val="00DB301E"/>
     <w:rsid w:val="00DB30DC"/>
     <w:rsid w:val="00DB325E"/>
     <w:rsid w:val="00DB49A6"/>
     <w:rsid w:val="00DB5C37"/>
     <w:rsid w:val="00DB5F80"/>
     <w:rsid w:val="00DB7370"/>
+    <w:rsid w:val="00DB7638"/>
     <w:rsid w:val="00DB7651"/>
     <w:rsid w:val="00DB7ABD"/>
     <w:rsid w:val="00DB7C16"/>
     <w:rsid w:val="00DB7F5D"/>
     <w:rsid w:val="00DC03F1"/>
     <w:rsid w:val="00DC0960"/>
     <w:rsid w:val="00DC0A95"/>
     <w:rsid w:val="00DC1063"/>
     <w:rsid w:val="00DC128A"/>
     <w:rsid w:val="00DC1678"/>
     <w:rsid w:val="00DC1A33"/>
     <w:rsid w:val="00DC1A61"/>
     <w:rsid w:val="00DC2243"/>
     <w:rsid w:val="00DC2436"/>
     <w:rsid w:val="00DC2604"/>
     <w:rsid w:val="00DC2DDA"/>
     <w:rsid w:val="00DC2E28"/>
     <w:rsid w:val="00DC32C1"/>
     <w:rsid w:val="00DC332C"/>
     <w:rsid w:val="00DC37BA"/>
     <w:rsid w:val="00DC3B66"/>
     <w:rsid w:val="00DC3C54"/>
     <w:rsid w:val="00DC3F5D"/>
     <w:rsid w:val="00DC452D"/>
     <w:rsid w:val="00DC478C"/>
     <w:rsid w:val="00DC4A85"/>
     <w:rsid w:val="00DC58FA"/>
     <w:rsid w:val="00DC5BC5"/>
     <w:rsid w:val="00DC638B"/>
     <w:rsid w:val="00DC64D1"/>
+    <w:rsid w:val="00DC6A40"/>
     <w:rsid w:val="00DC7CB1"/>
     <w:rsid w:val="00DC7F34"/>
     <w:rsid w:val="00DD065B"/>
     <w:rsid w:val="00DD06D0"/>
     <w:rsid w:val="00DD0AAC"/>
     <w:rsid w:val="00DD17CC"/>
     <w:rsid w:val="00DD1E40"/>
+    <w:rsid w:val="00DD236E"/>
     <w:rsid w:val="00DD271F"/>
+    <w:rsid w:val="00DD2BC8"/>
+    <w:rsid w:val="00DD3635"/>
+    <w:rsid w:val="00DD3661"/>
     <w:rsid w:val="00DD375F"/>
     <w:rsid w:val="00DD428B"/>
     <w:rsid w:val="00DD432A"/>
     <w:rsid w:val="00DD4E84"/>
     <w:rsid w:val="00DD50F1"/>
     <w:rsid w:val="00DD57A7"/>
     <w:rsid w:val="00DD5C34"/>
     <w:rsid w:val="00DD60BD"/>
     <w:rsid w:val="00DD735B"/>
     <w:rsid w:val="00DD7F54"/>
     <w:rsid w:val="00DE00E0"/>
     <w:rsid w:val="00DE020D"/>
+    <w:rsid w:val="00DE084F"/>
     <w:rsid w:val="00DE093C"/>
+    <w:rsid w:val="00DE0A00"/>
     <w:rsid w:val="00DE0CE7"/>
+    <w:rsid w:val="00DE154E"/>
     <w:rsid w:val="00DE1758"/>
     <w:rsid w:val="00DE1E3C"/>
+    <w:rsid w:val="00DE2019"/>
     <w:rsid w:val="00DE20C8"/>
     <w:rsid w:val="00DE257F"/>
     <w:rsid w:val="00DE25D9"/>
     <w:rsid w:val="00DE269F"/>
+    <w:rsid w:val="00DE282B"/>
     <w:rsid w:val="00DE32E3"/>
     <w:rsid w:val="00DE3892"/>
     <w:rsid w:val="00DE389E"/>
     <w:rsid w:val="00DE406E"/>
+    <w:rsid w:val="00DE4693"/>
     <w:rsid w:val="00DE46BD"/>
     <w:rsid w:val="00DE4B13"/>
+    <w:rsid w:val="00DE5008"/>
     <w:rsid w:val="00DE666C"/>
     <w:rsid w:val="00DE6A66"/>
     <w:rsid w:val="00DE6B52"/>
     <w:rsid w:val="00DE6B64"/>
     <w:rsid w:val="00DE716E"/>
     <w:rsid w:val="00DE7CA2"/>
     <w:rsid w:val="00DF0228"/>
     <w:rsid w:val="00DF0C5A"/>
     <w:rsid w:val="00DF0DFE"/>
     <w:rsid w:val="00DF10A4"/>
+    <w:rsid w:val="00DF152A"/>
     <w:rsid w:val="00DF1CB7"/>
     <w:rsid w:val="00DF2637"/>
     <w:rsid w:val="00DF2A1F"/>
+    <w:rsid w:val="00DF2D8C"/>
     <w:rsid w:val="00DF35C8"/>
     <w:rsid w:val="00DF373D"/>
     <w:rsid w:val="00DF40B2"/>
     <w:rsid w:val="00DF4978"/>
+    <w:rsid w:val="00DF4E09"/>
     <w:rsid w:val="00DF5892"/>
     <w:rsid w:val="00DF5C62"/>
     <w:rsid w:val="00DF7171"/>
     <w:rsid w:val="00DF7253"/>
     <w:rsid w:val="00DF734D"/>
     <w:rsid w:val="00DF73E2"/>
+    <w:rsid w:val="00DF77F6"/>
     <w:rsid w:val="00E00007"/>
     <w:rsid w:val="00E00449"/>
     <w:rsid w:val="00E004AD"/>
     <w:rsid w:val="00E00CE3"/>
     <w:rsid w:val="00E011B5"/>
+    <w:rsid w:val="00E02687"/>
     <w:rsid w:val="00E0315E"/>
     <w:rsid w:val="00E03271"/>
     <w:rsid w:val="00E03B7D"/>
     <w:rsid w:val="00E03C82"/>
     <w:rsid w:val="00E0403C"/>
     <w:rsid w:val="00E0437E"/>
     <w:rsid w:val="00E04C08"/>
     <w:rsid w:val="00E0575D"/>
     <w:rsid w:val="00E05E11"/>
+    <w:rsid w:val="00E0658C"/>
     <w:rsid w:val="00E071C1"/>
+    <w:rsid w:val="00E07F3F"/>
     <w:rsid w:val="00E10178"/>
+    <w:rsid w:val="00E1037D"/>
     <w:rsid w:val="00E10A82"/>
     <w:rsid w:val="00E10FF1"/>
     <w:rsid w:val="00E11A8A"/>
     <w:rsid w:val="00E11BFA"/>
     <w:rsid w:val="00E11E43"/>
     <w:rsid w:val="00E128FB"/>
     <w:rsid w:val="00E1292E"/>
     <w:rsid w:val="00E12DC1"/>
     <w:rsid w:val="00E12EC2"/>
+    <w:rsid w:val="00E14363"/>
     <w:rsid w:val="00E1487F"/>
     <w:rsid w:val="00E14B4F"/>
     <w:rsid w:val="00E15164"/>
     <w:rsid w:val="00E15367"/>
     <w:rsid w:val="00E15CCF"/>
     <w:rsid w:val="00E16434"/>
     <w:rsid w:val="00E176AB"/>
     <w:rsid w:val="00E179C9"/>
+    <w:rsid w:val="00E17CB8"/>
     <w:rsid w:val="00E17D42"/>
     <w:rsid w:val="00E20169"/>
     <w:rsid w:val="00E20617"/>
     <w:rsid w:val="00E20FB6"/>
     <w:rsid w:val="00E212B2"/>
     <w:rsid w:val="00E2184A"/>
     <w:rsid w:val="00E21926"/>
     <w:rsid w:val="00E2197D"/>
     <w:rsid w:val="00E21987"/>
     <w:rsid w:val="00E229C0"/>
     <w:rsid w:val="00E22A04"/>
     <w:rsid w:val="00E22C82"/>
     <w:rsid w:val="00E23131"/>
     <w:rsid w:val="00E237F9"/>
     <w:rsid w:val="00E238B3"/>
     <w:rsid w:val="00E24539"/>
     <w:rsid w:val="00E24CD2"/>
     <w:rsid w:val="00E251B0"/>
     <w:rsid w:val="00E252F4"/>
     <w:rsid w:val="00E2536D"/>
     <w:rsid w:val="00E255EE"/>
     <w:rsid w:val="00E25AB5"/>
+    <w:rsid w:val="00E25D3A"/>
     <w:rsid w:val="00E26155"/>
     <w:rsid w:val="00E26E40"/>
     <w:rsid w:val="00E2730B"/>
     <w:rsid w:val="00E27335"/>
     <w:rsid w:val="00E27617"/>
     <w:rsid w:val="00E279C9"/>
     <w:rsid w:val="00E30053"/>
     <w:rsid w:val="00E308E6"/>
     <w:rsid w:val="00E30F8D"/>
     <w:rsid w:val="00E3115C"/>
     <w:rsid w:val="00E315DD"/>
     <w:rsid w:val="00E3184B"/>
     <w:rsid w:val="00E319E1"/>
     <w:rsid w:val="00E3212A"/>
     <w:rsid w:val="00E3216F"/>
+    <w:rsid w:val="00E32937"/>
     <w:rsid w:val="00E3363C"/>
     <w:rsid w:val="00E33719"/>
     <w:rsid w:val="00E33A53"/>
     <w:rsid w:val="00E33A55"/>
+    <w:rsid w:val="00E33F24"/>
     <w:rsid w:val="00E348BB"/>
+    <w:rsid w:val="00E34D76"/>
     <w:rsid w:val="00E34F97"/>
     <w:rsid w:val="00E3509A"/>
     <w:rsid w:val="00E36ED5"/>
     <w:rsid w:val="00E372F7"/>
     <w:rsid w:val="00E37761"/>
     <w:rsid w:val="00E378A6"/>
     <w:rsid w:val="00E37919"/>
     <w:rsid w:val="00E4026B"/>
     <w:rsid w:val="00E406DD"/>
     <w:rsid w:val="00E41823"/>
     <w:rsid w:val="00E41B0E"/>
     <w:rsid w:val="00E436BE"/>
     <w:rsid w:val="00E43880"/>
     <w:rsid w:val="00E439FF"/>
     <w:rsid w:val="00E43DA6"/>
+    <w:rsid w:val="00E44533"/>
     <w:rsid w:val="00E4458F"/>
     <w:rsid w:val="00E44B21"/>
     <w:rsid w:val="00E44DBD"/>
     <w:rsid w:val="00E44E82"/>
     <w:rsid w:val="00E451D8"/>
     <w:rsid w:val="00E4534F"/>
     <w:rsid w:val="00E45CFB"/>
     <w:rsid w:val="00E47CA8"/>
     <w:rsid w:val="00E47DDD"/>
     <w:rsid w:val="00E50A89"/>
     <w:rsid w:val="00E51844"/>
     <w:rsid w:val="00E52A57"/>
     <w:rsid w:val="00E52D38"/>
+    <w:rsid w:val="00E53163"/>
+    <w:rsid w:val="00E538F6"/>
+    <w:rsid w:val="00E53C16"/>
     <w:rsid w:val="00E541A3"/>
     <w:rsid w:val="00E54663"/>
     <w:rsid w:val="00E54932"/>
     <w:rsid w:val="00E54D7A"/>
     <w:rsid w:val="00E54D9C"/>
     <w:rsid w:val="00E5586D"/>
     <w:rsid w:val="00E55B2B"/>
     <w:rsid w:val="00E56D66"/>
     <w:rsid w:val="00E56DB9"/>
     <w:rsid w:val="00E56DE5"/>
     <w:rsid w:val="00E6087B"/>
     <w:rsid w:val="00E60AA4"/>
+    <w:rsid w:val="00E6137F"/>
     <w:rsid w:val="00E61572"/>
     <w:rsid w:val="00E615AE"/>
     <w:rsid w:val="00E61650"/>
     <w:rsid w:val="00E616CB"/>
     <w:rsid w:val="00E6186D"/>
     <w:rsid w:val="00E618E2"/>
     <w:rsid w:val="00E6235C"/>
     <w:rsid w:val="00E627CD"/>
     <w:rsid w:val="00E62966"/>
     <w:rsid w:val="00E62D99"/>
     <w:rsid w:val="00E630F8"/>
+    <w:rsid w:val="00E63B0A"/>
     <w:rsid w:val="00E6438B"/>
     <w:rsid w:val="00E64617"/>
     <w:rsid w:val="00E6467E"/>
     <w:rsid w:val="00E64D15"/>
     <w:rsid w:val="00E65DB4"/>
     <w:rsid w:val="00E6614B"/>
     <w:rsid w:val="00E666C8"/>
+    <w:rsid w:val="00E66C40"/>
     <w:rsid w:val="00E670F0"/>
     <w:rsid w:val="00E67680"/>
     <w:rsid w:val="00E7005B"/>
+    <w:rsid w:val="00E70074"/>
     <w:rsid w:val="00E70463"/>
     <w:rsid w:val="00E7062C"/>
     <w:rsid w:val="00E7071D"/>
     <w:rsid w:val="00E7082E"/>
     <w:rsid w:val="00E709F4"/>
     <w:rsid w:val="00E70B34"/>
     <w:rsid w:val="00E71221"/>
     <w:rsid w:val="00E7133D"/>
+    <w:rsid w:val="00E72D89"/>
     <w:rsid w:val="00E73A18"/>
     <w:rsid w:val="00E73A94"/>
     <w:rsid w:val="00E73AD3"/>
     <w:rsid w:val="00E73B1B"/>
+    <w:rsid w:val="00E74641"/>
     <w:rsid w:val="00E746C0"/>
+    <w:rsid w:val="00E7481A"/>
     <w:rsid w:val="00E7484A"/>
+    <w:rsid w:val="00E74BA0"/>
+    <w:rsid w:val="00E74D03"/>
     <w:rsid w:val="00E750F2"/>
     <w:rsid w:val="00E7528F"/>
     <w:rsid w:val="00E75489"/>
     <w:rsid w:val="00E7558C"/>
     <w:rsid w:val="00E75E3D"/>
     <w:rsid w:val="00E75F8F"/>
+    <w:rsid w:val="00E760EB"/>
     <w:rsid w:val="00E766B5"/>
     <w:rsid w:val="00E769CB"/>
+    <w:rsid w:val="00E770B4"/>
     <w:rsid w:val="00E7746E"/>
     <w:rsid w:val="00E8051A"/>
     <w:rsid w:val="00E805B8"/>
     <w:rsid w:val="00E80FB0"/>
     <w:rsid w:val="00E816BC"/>
     <w:rsid w:val="00E81840"/>
     <w:rsid w:val="00E818F9"/>
     <w:rsid w:val="00E81C8E"/>
     <w:rsid w:val="00E82B0E"/>
     <w:rsid w:val="00E832F4"/>
     <w:rsid w:val="00E8370E"/>
     <w:rsid w:val="00E83735"/>
     <w:rsid w:val="00E83A64"/>
     <w:rsid w:val="00E83EED"/>
     <w:rsid w:val="00E848D1"/>
     <w:rsid w:val="00E84ED1"/>
     <w:rsid w:val="00E8608B"/>
     <w:rsid w:val="00E86A43"/>
     <w:rsid w:val="00E86A70"/>
+    <w:rsid w:val="00E87177"/>
     <w:rsid w:val="00E87B80"/>
     <w:rsid w:val="00E902BD"/>
     <w:rsid w:val="00E9032D"/>
     <w:rsid w:val="00E90A02"/>
+    <w:rsid w:val="00E90C16"/>
     <w:rsid w:val="00E914F1"/>
     <w:rsid w:val="00E91ADF"/>
     <w:rsid w:val="00E92515"/>
+    <w:rsid w:val="00E92B21"/>
     <w:rsid w:val="00E92CC0"/>
     <w:rsid w:val="00E92E6D"/>
     <w:rsid w:val="00E931EE"/>
     <w:rsid w:val="00E9334E"/>
     <w:rsid w:val="00E93BA0"/>
     <w:rsid w:val="00E93C0D"/>
     <w:rsid w:val="00E9443E"/>
     <w:rsid w:val="00E95C9F"/>
     <w:rsid w:val="00E960D6"/>
     <w:rsid w:val="00E963F7"/>
     <w:rsid w:val="00E965B6"/>
     <w:rsid w:val="00E97289"/>
+    <w:rsid w:val="00E9751A"/>
     <w:rsid w:val="00E97611"/>
+    <w:rsid w:val="00E9779F"/>
     <w:rsid w:val="00E97941"/>
+    <w:rsid w:val="00EA05FD"/>
     <w:rsid w:val="00EA0E2C"/>
     <w:rsid w:val="00EA1DA0"/>
     <w:rsid w:val="00EA1F3E"/>
     <w:rsid w:val="00EA2757"/>
     <w:rsid w:val="00EA48DA"/>
     <w:rsid w:val="00EA4B2A"/>
     <w:rsid w:val="00EA4B46"/>
     <w:rsid w:val="00EA4E25"/>
+    <w:rsid w:val="00EA5C04"/>
     <w:rsid w:val="00EA72FA"/>
     <w:rsid w:val="00EA7685"/>
     <w:rsid w:val="00EA7BF1"/>
     <w:rsid w:val="00EB0795"/>
     <w:rsid w:val="00EB0CFA"/>
     <w:rsid w:val="00EB0DDC"/>
     <w:rsid w:val="00EB1311"/>
     <w:rsid w:val="00EB2ADD"/>
     <w:rsid w:val="00EB2B99"/>
     <w:rsid w:val="00EB2E91"/>
     <w:rsid w:val="00EB2FD1"/>
     <w:rsid w:val="00EB3235"/>
     <w:rsid w:val="00EB3243"/>
     <w:rsid w:val="00EB33B7"/>
+    <w:rsid w:val="00EB394B"/>
     <w:rsid w:val="00EB3A2A"/>
     <w:rsid w:val="00EB3DB5"/>
     <w:rsid w:val="00EB3DC1"/>
     <w:rsid w:val="00EB429E"/>
+    <w:rsid w:val="00EB4535"/>
     <w:rsid w:val="00EB4FBB"/>
     <w:rsid w:val="00EB54DB"/>
     <w:rsid w:val="00EB55DF"/>
     <w:rsid w:val="00EB594F"/>
     <w:rsid w:val="00EB6907"/>
     <w:rsid w:val="00EB6C5D"/>
     <w:rsid w:val="00EB73C6"/>
     <w:rsid w:val="00EB74DD"/>
     <w:rsid w:val="00EC0614"/>
     <w:rsid w:val="00EC0A24"/>
     <w:rsid w:val="00EC0ABA"/>
     <w:rsid w:val="00EC19D4"/>
+    <w:rsid w:val="00EC21F6"/>
     <w:rsid w:val="00EC2F53"/>
     <w:rsid w:val="00EC43D8"/>
     <w:rsid w:val="00EC447B"/>
     <w:rsid w:val="00EC48B8"/>
+    <w:rsid w:val="00EC520F"/>
     <w:rsid w:val="00EC55E7"/>
     <w:rsid w:val="00EC560A"/>
     <w:rsid w:val="00EC5B0E"/>
     <w:rsid w:val="00EC5CA9"/>
     <w:rsid w:val="00EC6359"/>
     <w:rsid w:val="00EC644B"/>
     <w:rsid w:val="00EC71E6"/>
     <w:rsid w:val="00EC7215"/>
     <w:rsid w:val="00EC7C8C"/>
     <w:rsid w:val="00ED07A4"/>
     <w:rsid w:val="00ED0E6D"/>
     <w:rsid w:val="00ED1AAF"/>
     <w:rsid w:val="00ED2288"/>
     <w:rsid w:val="00ED28DD"/>
     <w:rsid w:val="00ED32D9"/>
     <w:rsid w:val="00ED3AEF"/>
+    <w:rsid w:val="00ED3BD4"/>
     <w:rsid w:val="00ED3CAD"/>
+    <w:rsid w:val="00ED3F10"/>
+    <w:rsid w:val="00ED4675"/>
     <w:rsid w:val="00ED475E"/>
     <w:rsid w:val="00ED4C45"/>
     <w:rsid w:val="00ED5772"/>
     <w:rsid w:val="00ED5BF7"/>
     <w:rsid w:val="00ED5C6A"/>
+    <w:rsid w:val="00ED5F77"/>
+    <w:rsid w:val="00ED65A2"/>
+    <w:rsid w:val="00ED661F"/>
+    <w:rsid w:val="00ED693D"/>
     <w:rsid w:val="00ED76E2"/>
     <w:rsid w:val="00ED7C94"/>
     <w:rsid w:val="00EE083D"/>
     <w:rsid w:val="00EE1195"/>
     <w:rsid w:val="00EE1BD6"/>
     <w:rsid w:val="00EE2D1A"/>
     <w:rsid w:val="00EE2E5C"/>
+    <w:rsid w:val="00EE3746"/>
     <w:rsid w:val="00EE4227"/>
     <w:rsid w:val="00EE487B"/>
     <w:rsid w:val="00EE507C"/>
     <w:rsid w:val="00EE5123"/>
     <w:rsid w:val="00EE51CC"/>
     <w:rsid w:val="00EE5732"/>
+    <w:rsid w:val="00EE686D"/>
     <w:rsid w:val="00EE6AF8"/>
+    <w:rsid w:val="00EE6B89"/>
     <w:rsid w:val="00EE72E6"/>
     <w:rsid w:val="00EE7A3C"/>
     <w:rsid w:val="00EE7D63"/>
     <w:rsid w:val="00EF020F"/>
     <w:rsid w:val="00EF08AF"/>
     <w:rsid w:val="00EF123B"/>
     <w:rsid w:val="00EF1888"/>
     <w:rsid w:val="00EF2257"/>
     <w:rsid w:val="00EF2866"/>
+    <w:rsid w:val="00EF2E76"/>
+    <w:rsid w:val="00EF2EF9"/>
     <w:rsid w:val="00EF3584"/>
     <w:rsid w:val="00EF368E"/>
+    <w:rsid w:val="00EF4707"/>
+    <w:rsid w:val="00EF4712"/>
     <w:rsid w:val="00EF4C80"/>
     <w:rsid w:val="00EF531E"/>
     <w:rsid w:val="00EF60C4"/>
     <w:rsid w:val="00EF61DD"/>
     <w:rsid w:val="00EF633B"/>
     <w:rsid w:val="00EF66F4"/>
+    <w:rsid w:val="00EF780C"/>
     <w:rsid w:val="00EF7A1C"/>
     <w:rsid w:val="00F008BF"/>
     <w:rsid w:val="00F008EE"/>
     <w:rsid w:val="00F00961"/>
     <w:rsid w:val="00F01456"/>
     <w:rsid w:val="00F01597"/>
     <w:rsid w:val="00F019BA"/>
     <w:rsid w:val="00F02223"/>
     <w:rsid w:val="00F0247C"/>
     <w:rsid w:val="00F02A2B"/>
     <w:rsid w:val="00F02AB8"/>
+    <w:rsid w:val="00F02D33"/>
+    <w:rsid w:val="00F03222"/>
     <w:rsid w:val="00F03D01"/>
+    <w:rsid w:val="00F0424A"/>
     <w:rsid w:val="00F04D56"/>
     <w:rsid w:val="00F05CF2"/>
+    <w:rsid w:val="00F06E46"/>
     <w:rsid w:val="00F071B1"/>
     <w:rsid w:val="00F10BDB"/>
     <w:rsid w:val="00F10CF6"/>
     <w:rsid w:val="00F10DAF"/>
     <w:rsid w:val="00F10E79"/>
+    <w:rsid w:val="00F10F67"/>
     <w:rsid w:val="00F11980"/>
     <w:rsid w:val="00F11F9A"/>
     <w:rsid w:val="00F12B67"/>
     <w:rsid w:val="00F12E37"/>
     <w:rsid w:val="00F130A2"/>
     <w:rsid w:val="00F13969"/>
     <w:rsid w:val="00F139AC"/>
     <w:rsid w:val="00F13A35"/>
     <w:rsid w:val="00F13AD0"/>
+    <w:rsid w:val="00F14846"/>
     <w:rsid w:val="00F14C40"/>
     <w:rsid w:val="00F14FAC"/>
     <w:rsid w:val="00F16332"/>
     <w:rsid w:val="00F213BF"/>
+    <w:rsid w:val="00F21647"/>
     <w:rsid w:val="00F216AF"/>
     <w:rsid w:val="00F21D82"/>
     <w:rsid w:val="00F21FDB"/>
+    <w:rsid w:val="00F23D24"/>
     <w:rsid w:val="00F23E6A"/>
     <w:rsid w:val="00F23E74"/>
     <w:rsid w:val="00F24673"/>
     <w:rsid w:val="00F247CC"/>
     <w:rsid w:val="00F252A1"/>
     <w:rsid w:val="00F25340"/>
     <w:rsid w:val="00F255AE"/>
     <w:rsid w:val="00F25726"/>
     <w:rsid w:val="00F25E51"/>
     <w:rsid w:val="00F26A56"/>
     <w:rsid w:val="00F26B14"/>
     <w:rsid w:val="00F26D11"/>
     <w:rsid w:val="00F26EED"/>
     <w:rsid w:val="00F27648"/>
     <w:rsid w:val="00F27AF7"/>
     <w:rsid w:val="00F27EC1"/>
     <w:rsid w:val="00F27F3C"/>
     <w:rsid w:val="00F3086C"/>
     <w:rsid w:val="00F311C7"/>
     <w:rsid w:val="00F31D4D"/>
     <w:rsid w:val="00F323C0"/>
     <w:rsid w:val="00F32C5D"/>
     <w:rsid w:val="00F32E1C"/>
     <w:rsid w:val="00F33141"/>
+    <w:rsid w:val="00F33B63"/>
     <w:rsid w:val="00F33B71"/>
     <w:rsid w:val="00F33CF6"/>
     <w:rsid w:val="00F33EB0"/>
     <w:rsid w:val="00F360EE"/>
     <w:rsid w:val="00F363B3"/>
     <w:rsid w:val="00F364FF"/>
     <w:rsid w:val="00F3683E"/>
     <w:rsid w:val="00F36FFE"/>
     <w:rsid w:val="00F37636"/>
     <w:rsid w:val="00F378F5"/>
     <w:rsid w:val="00F409A2"/>
     <w:rsid w:val="00F41215"/>
     <w:rsid w:val="00F414AF"/>
     <w:rsid w:val="00F416A2"/>
     <w:rsid w:val="00F4261F"/>
     <w:rsid w:val="00F42B02"/>
+    <w:rsid w:val="00F42EF9"/>
     <w:rsid w:val="00F433DA"/>
     <w:rsid w:val="00F437D4"/>
     <w:rsid w:val="00F43C3D"/>
     <w:rsid w:val="00F443F7"/>
     <w:rsid w:val="00F44E68"/>
     <w:rsid w:val="00F44EE1"/>
     <w:rsid w:val="00F452A4"/>
     <w:rsid w:val="00F45875"/>
     <w:rsid w:val="00F45972"/>
     <w:rsid w:val="00F45A3C"/>
+    <w:rsid w:val="00F45A96"/>
     <w:rsid w:val="00F45B35"/>
     <w:rsid w:val="00F46828"/>
     <w:rsid w:val="00F46A01"/>
+    <w:rsid w:val="00F46A05"/>
     <w:rsid w:val="00F46B71"/>
+    <w:rsid w:val="00F46EA0"/>
+    <w:rsid w:val="00F47E81"/>
+    <w:rsid w:val="00F50282"/>
     <w:rsid w:val="00F506DC"/>
     <w:rsid w:val="00F50EE9"/>
     <w:rsid w:val="00F50F24"/>
+    <w:rsid w:val="00F50FBA"/>
     <w:rsid w:val="00F51DBC"/>
+    <w:rsid w:val="00F525E5"/>
     <w:rsid w:val="00F52A47"/>
+    <w:rsid w:val="00F53350"/>
     <w:rsid w:val="00F534F6"/>
     <w:rsid w:val="00F5354E"/>
     <w:rsid w:val="00F53EB1"/>
     <w:rsid w:val="00F54606"/>
+    <w:rsid w:val="00F548C7"/>
     <w:rsid w:val="00F55280"/>
     <w:rsid w:val="00F5553F"/>
     <w:rsid w:val="00F56073"/>
     <w:rsid w:val="00F56F51"/>
     <w:rsid w:val="00F57510"/>
     <w:rsid w:val="00F57812"/>
     <w:rsid w:val="00F57B42"/>
     <w:rsid w:val="00F57DC4"/>
+    <w:rsid w:val="00F60032"/>
     <w:rsid w:val="00F604EB"/>
     <w:rsid w:val="00F6092D"/>
     <w:rsid w:val="00F60E5B"/>
     <w:rsid w:val="00F614BF"/>
     <w:rsid w:val="00F61594"/>
     <w:rsid w:val="00F6189A"/>
     <w:rsid w:val="00F61B57"/>
     <w:rsid w:val="00F61C14"/>
+    <w:rsid w:val="00F62083"/>
     <w:rsid w:val="00F627C8"/>
     <w:rsid w:val="00F62A37"/>
     <w:rsid w:val="00F639EB"/>
     <w:rsid w:val="00F63BCC"/>
     <w:rsid w:val="00F63C3D"/>
     <w:rsid w:val="00F641F9"/>
+    <w:rsid w:val="00F6435F"/>
     <w:rsid w:val="00F64642"/>
     <w:rsid w:val="00F6476B"/>
     <w:rsid w:val="00F65042"/>
     <w:rsid w:val="00F655C0"/>
     <w:rsid w:val="00F655F8"/>
     <w:rsid w:val="00F6572B"/>
     <w:rsid w:val="00F6596A"/>
     <w:rsid w:val="00F667A5"/>
     <w:rsid w:val="00F6705D"/>
+    <w:rsid w:val="00F677BA"/>
     <w:rsid w:val="00F67A62"/>
     <w:rsid w:val="00F67D99"/>
     <w:rsid w:val="00F705C9"/>
     <w:rsid w:val="00F7125B"/>
     <w:rsid w:val="00F715B9"/>
     <w:rsid w:val="00F7172B"/>
     <w:rsid w:val="00F722D2"/>
     <w:rsid w:val="00F72501"/>
+    <w:rsid w:val="00F73180"/>
     <w:rsid w:val="00F7320F"/>
     <w:rsid w:val="00F73270"/>
     <w:rsid w:val="00F734A2"/>
     <w:rsid w:val="00F73575"/>
     <w:rsid w:val="00F73644"/>
     <w:rsid w:val="00F7387E"/>
+    <w:rsid w:val="00F73CEC"/>
     <w:rsid w:val="00F73E57"/>
     <w:rsid w:val="00F75433"/>
     <w:rsid w:val="00F757F1"/>
     <w:rsid w:val="00F75B70"/>
     <w:rsid w:val="00F76195"/>
     <w:rsid w:val="00F7638E"/>
     <w:rsid w:val="00F7654C"/>
     <w:rsid w:val="00F7714C"/>
     <w:rsid w:val="00F77345"/>
+    <w:rsid w:val="00F773FF"/>
     <w:rsid w:val="00F77B95"/>
     <w:rsid w:val="00F8077F"/>
     <w:rsid w:val="00F809CF"/>
     <w:rsid w:val="00F80C2F"/>
     <w:rsid w:val="00F80C47"/>
     <w:rsid w:val="00F8107F"/>
     <w:rsid w:val="00F81438"/>
     <w:rsid w:val="00F81A47"/>
     <w:rsid w:val="00F81A72"/>
+    <w:rsid w:val="00F82096"/>
+    <w:rsid w:val="00F822C1"/>
     <w:rsid w:val="00F827FD"/>
+    <w:rsid w:val="00F8328B"/>
     <w:rsid w:val="00F840A3"/>
     <w:rsid w:val="00F84581"/>
     <w:rsid w:val="00F845D2"/>
+    <w:rsid w:val="00F84D07"/>
     <w:rsid w:val="00F853A4"/>
     <w:rsid w:val="00F856F3"/>
     <w:rsid w:val="00F858DC"/>
     <w:rsid w:val="00F85BAD"/>
     <w:rsid w:val="00F85F38"/>
     <w:rsid w:val="00F8629A"/>
     <w:rsid w:val="00F86601"/>
     <w:rsid w:val="00F874AD"/>
     <w:rsid w:val="00F87A8E"/>
     <w:rsid w:val="00F90207"/>
     <w:rsid w:val="00F907FA"/>
     <w:rsid w:val="00F90A3D"/>
+    <w:rsid w:val="00F90A72"/>
     <w:rsid w:val="00F90DB5"/>
     <w:rsid w:val="00F91452"/>
     <w:rsid w:val="00F9147E"/>
     <w:rsid w:val="00F91EC5"/>
+    <w:rsid w:val="00F92579"/>
     <w:rsid w:val="00F9259C"/>
     <w:rsid w:val="00F927C9"/>
     <w:rsid w:val="00F929B7"/>
+    <w:rsid w:val="00F9302C"/>
     <w:rsid w:val="00F936BB"/>
     <w:rsid w:val="00F93A06"/>
     <w:rsid w:val="00F93B39"/>
     <w:rsid w:val="00F93F3E"/>
     <w:rsid w:val="00F943A3"/>
     <w:rsid w:val="00F94C5C"/>
     <w:rsid w:val="00F95568"/>
+    <w:rsid w:val="00F95732"/>
     <w:rsid w:val="00F95B09"/>
     <w:rsid w:val="00F95F58"/>
     <w:rsid w:val="00F96395"/>
+    <w:rsid w:val="00F9656A"/>
     <w:rsid w:val="00F96AED"/>
     <w:rsid w:val="00F97813"/>
     <w:rsid w:val="00FA0DD8"/>
     <w:rsid w:val="00FA10AD"/>
     <w:rsid w:val="00FA1251"/>
     <w:rsid w:val="00FA29EB"/>
     <w:rsid w:val="00FA33D0"/>
     <w:rsid w:val="00FA35F9"/>
     <w:rsid w:val="00FA3630"/>
     <w:rsid w:val="00FA3826"/>
     <w:rsid w:val="00FA3DB3"/>
     <w:rsid w:val="00FA4088"/>
     <w:rsid w:val="00FA4B31"/>
     <w:rsid w:val="00FA4C94"/>
     <w:rsid w:val="00FA4CA2"/>
     <w:rsid w:val="00FA5244"/>
     <w:rsid w:val="00FA5A22"/>
+    <w:rsid w:val="00FA741B"/>
     <w:rsid w:val="00FA7633"/>
     <w:rsid w:val="00FA7754"/>
     <w:rsid w:val="00FA779A"/>
     <w:rsid w:val="00FA79FC"/>
     <w:rsid w:val="00FA7DD9"/>
     <w:rsid w:val="00FB04B6"/>
     <w:rsid w:val="00FB1206"/>
     <w:rsid w:val="00FB22F7"/>
     <w:rsid w:val="00FB231E"/>
     <w:rsid w:val="00FB24A1"/>
     <w:rsid w:val="00FB26AC"/>
     <w:rsid w:val="00FB279B"/>
     <w:rsid w:val="00FB2DCC"/>
     <w:rsid w:val="00FB3017"/>
     <w:rsid w:val="00FB30C1"/>
     <w:rsid w:val="00FB32AF"/>
     <w:rsid w:val="00FB3C92"/>
     <w:rsid w:val="00FB4237"/>
     <w:rsid w:val="00FB4480"/>
     <w:rsid w:val="00FB513D"/>
     <w:rsid w:val="00FB5291"/>
     <w:rsid w:val="00FB5689"/>
     <w:rsid w:val="00FB5DEA"/>
     <w:rsid w:val="00FB6F39"/>
     <w:rsid w:val="00FB7010"/>
     <w:rsid w:val="00FB773B"/>
     <w:rsid w:val="00FB7C73"/>
     <w:rsid w:val="00FC0EC2"/>
+    <w:rsid w:val="00FC1550"/>
+    <w:rsid w:val="00FC1613"/>
     <w:rsid w:val="00FC18FA"/>
     <w:rsid w:val="00FC20C9"/>
     <w:rsid w:val="00FC284F"/>
+    <w:rsid w:val="00FC2EF4"/>
     <w:rsid w:val="00FC389D"/>
     <w:rsid w:val="00FC39BB"/>
     <w:rsid w:val="00FC3AC4"/>
     <w:rsid w:val="00FC3E67"/>
     <w:rsid w:val="00FC42FE"/>
     <w:rsid w:val="00FC525C"/>
     <w:rsid w:val="00FC5731"/>
     <w:rsid w:val="00FC5DEA"/>
     <w:rsid w:val="00FC61FA"/>
+    <w:rsid w:val="00FC6581"/>
+    <w:rsid w:val="00FC6F0E"/>
     <w:rsid w:val="00FC709B"/>
     <w:rsid w:val="00FC7566"/>
+    <w:rsid w:val="00FD0409"/>
     <w:rsid w:val="00FD094D"/>
     <w:rsid w:val="00FD11E6"/>
     <w:rsid w:val="00FD1400"/>
     <w:rsid w:val="00FD14C3"/>
     <w:rsid w:val="00FD231F"/>
     <w:rsid w:val="00FD26A5"/>
     <w:rsid w:val="00FD2912"/>
     <w:rsid w:val="00FD296B"/>
     <w:rsid w:val="00FD2B02"/>
     <w:rsid w:val="00FD2F13"/>
     <w:rsid w:val="00FD337E"/>
     <w:rsid w:val="00FD3418"/>
     <w:rsid w:val="00FD3B63"/>
     <w:rsid w:val="00FD446A"/>
     <w:rsid w:val="00FD5D02"/>
     <w:rsid w:val="00FD5D64"/>
     <w:rsid w:val="00FD67FB"/>
     <w:rsid w:val="00FD7037"/>
     <w:rsid w:val="00FD76D5"/>
     <w:rsid w:val="00FD790E"/>
     <w:rsid w:val="00FD7B4E"/>
     <w:rsid w:val="00FD7E27"/>
     <w:rsid w:val="00FE04F6"/>
     <w:rsid w:val="00FE1068"/>
     <w:rsid w:val="00FE1213"/>
     <w:rsid w:val="00FE1507"/>
     <w:rsid w:val="00FE15FC"/>
     <w:rsid w:val="00FE27D2"/>
     <w:rsid w:val="00FE2EBC"/>
     <w:rsid w:val="00FE3CB5"/>
     <w:rsid w:val="00FE3E4A"/>
     <w:rsid w:val="00FE3E66"/>
     <w:rsid w:val="00FE4DB4"/>
     <w:rsid w:val="00FE4E93"/>
     <w:rsid w:val="00FE4FEB"/>
     <w:rsid w:val="00FE5700"/>
     <w:rsid w:val="00FE6911"/>
     <w:rsid w:val="00FE721F"/>
     <w:rsid w:val="00FE7873"/>
+    <w:rsid w:val="00FF0334"/>
     <w:rsid w:val="00FF0A87"/>
     <w:rsid w:val="00FF0C29"/>
     <w:rsid w:val="00FF0C40"/>
     <w:rsid w:val="00FF14F8"/>
     <w:rsid w:val="00FF197B"/>
     <w:rsid w:val="00FF1C9B"/>
     <w:rsid w:val="00FF2C57"/>
     <w:rsid w:val="00FF2DDB"/>
     <w:rsid w:val="00FF2F7E"/>
     <w:rsid w:val="00FF3A65"/>
     <w:rsid w:val="00FF411C"/>
     <w:rsid w:val="00FF42CA"/>
     <w:rsid w:val="00FF48BB"/>
+    <w:rsid w:val="00FF614D"/>
     <w:rsid w:val="00FF6368"/>
     <w:rsid w:val="00FF70B1"/>
     <w:rsid w:val="00FF7250"/>
     <w:rsid w:val="00FF739D"/>
     <w:rsid w:val="00FF77AF"/>
     <w:rsid w:val="08191E90"/>
     <w:rsid w:val="0F61E5FE"/>
     <w:rsid w:val="1C74F616"/>
     <w:rsid w:val="306683DC"/>
     <w:rsid w:val="32256510"/>
     <w:rsid w:val="3B33A012"/>
     <w:rsid w:val="51846FBB"/>
     <w:rsid w:val="5876C91C"/>
     <w:rsid w:val="5B778522"/>
     <w:rsid w:val="5F2C6EAC"/>
     <w:rsid w:val="6C145889"/>
+    <w:rsid w:val="75EE95F0"/>
     <w:rsid w:val="7B808A16"/>
     <w:rsid w:val="7D80798C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -23973,51 +25076,53 @@
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
+    <w:aliases w:val="Recommendation,List Paragraph1,List Paragraph11,#List Paragraph,Bullet point,List Paragraph Number,Content descriptions,NFP GP Bulleted List,FooterText,numbered,Paragraphe de liste1,Bulletr List Paragraph,列出段落,列出段落1,List Paragraph2,L,列出段"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="860" w:hanging="361"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:pPr>
       <w:ind w:left="-1"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00360550"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
@@ -24680,50 +25785,65 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="001E6D85"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="001E6D85"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="001E6D85"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="tabchar">
     <w:name w:val="tabchar"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="001E6D85"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+    <w:name w:val="List Paragraph Char"/>
+    <w:aliases w:val="Recommendation Char,List Paragraph1 Char,List Paragraph11 Char,#List Paragraph Char,Bullet point Char,List Paragraph Number Char,Content descriptions Char,NFP GP Bulleted List Char,FooterText Char,numbered Char,列出段落 Char,列出段落1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="ListParagraph"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="001B087F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="en-AU"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="7103236">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="126515367">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
@@ -26056,55 +27176,55 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2075619307">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/ndis-and-other-government-services" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/what-principles-do-we-follow-create-your-plan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.racp.edu.au/advocacy/division-faculty-and-chapter-priorities/faculty-of-occupational-environmental-medicine/health-benefits-of-good-work" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/what-principles-do-we-follow-create-your-plan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/mainstream-and-community-supports" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://subjectguides.library.unsw.edu.au/elise/peerreview" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/mainstream-and-community-supports" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/working-providers/kind-supports-participants" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/your-plan-menu/changing-your-plan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/would-we-fund-it" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/what-principles-do-we-follow-create-your-plan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/community-connections" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/your-plan-menu/creating-your-plan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/operational-guidelines/including-specific-types-supports-plans-operational-guideline/including-specific-types-support-plans-operational-guideline-home-modifications" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/would-we-fund-it/what-does-ndis-fund" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis-iac.com.au/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/working-providers/kind-supports-participants/personal-care-schools-kind-supports" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/your-plan-menu/your-plan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/would-we-fund-it" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/your-plan-menu/creating-your-plan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/would-we-fund-it/what-does-ndis-fund" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/social-and-community-participation/social-and-recreation-support" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/pricing-arrangements" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/operational-guidelines/including-specific-types-supports-plans-operational-guideline/including-specific-types-supports-plans-operational-guideline-sustaining-informal-supports" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/operational-guidelines/planning-operational-guideline/planning-operational-guideline-support-most-appropriately-funded-or-provided-through-ndis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/your-plan-menu/creating-your-plan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/reviewing-decision/reviewing-our-decisions" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/what-principles-do-we-follow-create-your-plan" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/early-childhood/early-connections" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/would-we-fund-it/what-does-ndis-fund" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/creating-your-plan/setting-goals" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/operational-guidelines/including-specific-types-supports-plans-operational-guideline/including-specific-types-supports-plans-operational-guideline-vehicle-modifications" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2013A00020/latest/text" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/social-and-community-participation/work-and-study-supports" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/your-plan-menu/creating-your-plan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis-iac.com.au/advice" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/would-we-fund-it/what-does-ndis-fund" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/operational-guidelines/review-decisions-operational-guideline" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/home-and-living-supports/home-modifications" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/social-and-community-participation/work-and-study-supports" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/would-we-fund-it/what-does-ndis-fund" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/your-plan-menu/your-plan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/equipment-and-technology/assistive-technology/what-happens-once-you-have-assistive-technology-your-plan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/working-providers/kind-supports-participants/student-transport-kind-supports" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/participants/using-your-funding/understanding-your-ndis-funding/what-are-ndis-supports" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/creating-plan/preparing-your-plan-meeting/how-set-goals" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2013A00020/latest/text" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/working-providers/kind-supports-participants" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/participants/using-your-funding/understanding-your-ndis-funding/what-are-ndis-supports" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/understanding-ndis/about-ndis/our-guidelines" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/pricing-arrangements" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/participants/using-your-funding/understanding-your-ndis-funding/what-are-ndis-supports" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/working-providers/kind-supports/personal-care-schools-kind-supports" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/understanding-ndis/about-ndis/our-guidelines" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.racp.edu.au/advocacy/division-faculty-and-chapter-priorities/faculty-of-occupational-environmental-medicine/health-benefits-of-good-work" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/understanding-ndis/about-ndis/our-guidelines" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/participants/using-your-funding/understanding-your-ndis-funding/would-we-fund-it" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/participants/using-your-funding/understanding-your-ndis-funding/what-are-ndis-supports" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/participants/using-your-funding/understanding-your-ndis-funding/would-we-fund-it" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis-iac.com.au/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/participants/using-your-funding/understanding-your-ndis-funding/what-are-ndis-supports" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/pricing-arrangements" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/working-providers/kind-supports/student-transport-kind-supports" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ourguidelines.ndis.gov.au/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -26371,203 +27491,215 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DD3D09C9489BCF4CBDCB69CB74A9833E" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="65089b0de18f47fc1a50d776c2043826">
-[...2 lines deleted...]
-    <xsd:import namespace="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="8dae5159-973e-442c-9456-d0a4a0fdbcc5">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="28748ad2-4444-4e1f-a25c-8a9d84158b8c" xsi:nil="true"/>
+    <_Flow_SignoffStatus xmlns="8dae5159-973e-442c-9456-d0a4a0fdbcc5" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FD9141D4F2E51347AFCDCDFCE89D365F" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="83eb344dd5bfceb478b2cb0723ff8a26">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="8dae5159-973e-442c-9456-d0a4a0fdbcc5" xmlns:ns3="28748ad2-4444-4e1f-a25c-8a9d84158b8c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="307c449041b86a5873aef18f98a12266" ns2:_="" ns3:_="">
+    <xsd:import namespace="8dae5159-973e-442c-9456-d0a4a0fdbcc5"/>
+    <xsd:import namespace="28748ad2-4444-4e1f-a25c-8a9d84158b8c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="62e6d7e0-8f69-4736-9de7-41af03e42ea2" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8dae5159-973e-442c-9456-d0a4a0fdbcc5" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
-      </xsd:simpleType>
-[...8 lines deleted...]
-        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0f491396-a7e2-4bc1-b170-149c68583a4a" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_Flow_SignoffStatus" ma:index="23" nillable="true" ma:displayName="Sign-off status" ma:internalName="Sign_x002d_off_x0020_status">
+    <xsd:element name="MediaServiceLocation" ma:index="23" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="25" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="_Flow_SignoffStatus" ma:index="25" nillable="true" ma:displayName="Sign-off status" ma:internalName="Sign_x002d_off_x0020_status">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a2598ba4-4db0-4ba6-86e6-e93586821996" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="28748ad2-4444-4e1f-a25c-8a9d84158b8c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3900c6e9-9932-4be3-af02-49cda01dfba7}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="a2598ba4-4db0-4ba6-86e6-e93586821996">
-[...10 lines deleted...]
-    <xsd:element name="SharedWithUsers" ma:index="20" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="21" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{df9bfa47-f0dd-4b13-bc3e-6764afa4b66c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="28748ad2-4444-4e1f-a25c-8a9d84158b8c">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -26625,1458 +27757,1380 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
-</file>
-[...10 lines deleted...]
-</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E5E7EC37-0158-4438-B796-C6A06BCBC794}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F048E878-791F-408D-8184-C3260B988F93}">
-[...26 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{30515A6E-45EE-4533-B625-6DB7EB68887C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{914B90CB-6F6D-41BD-B294-55DAD71000B5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="62e6d7e0-8f69-4736-9de7-41af03e42ea2"/>
     <ds:schemaRef ds:uri="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FBF11C3D-0ACF-4511-845A-175A152849AB}"/>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{06AB45A3-69AF-4F1E-A711-54951585F949}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>23</Pages>
-[...1 lines deleted...]
-  <Characters>44812</Characters>
+  <Pages>24</Pages>
+  <Words>7884</Words>
+  <Characters>44943</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>373</Lines>
+  <Lines>374</Lines>
   <Paragraphs>105</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>52568</CharactersWithSpaces>
+  <CharactersWithSpaces>52722</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
-    <vt:vector size="426" baseType="variant">
-[...4 lines deleted...]
-        <vt:i4>207</vt:i4>
+    <vt:vector size="408" baseType="variant">
+      <vt:variant>
+        <vt:i4>655438</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>201</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://ourguidelines.ndis.gov.au/home/reviewing-decision/reviewing-our-decisions</vt:lpwstr>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>reviewing-our-decisions</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7864369</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>198</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/contact</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
+        <vt:i4>6094852</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>195</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_types_of_1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2556002</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>192</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/participants/using-your-funding/understanding-your-ndis-funding/what-are-ndis-supports</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7143530</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>189</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>your-plan</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
         <vt:i4>7864369</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>204</vt:i4>
+        <vt:i4>186</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.ndis.gov.au/contact</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
+        <vt:i4>7667752</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>183</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_How_do_we_4</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2424933</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>180</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>principles-we-follow</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
         <vt:i4>6094852</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>201</vt:i4>
+        <vt:i4>177</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_What_types_of_1</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6488164</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>198</vt:i4>
+        <vt:i4>10</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>174</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://ourguidelines.ndis.gov.au/would-we-fund-it/what-does-ndis-fund</vt:lpwstr>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>plan-reassessments</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>65544</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>171</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>plan-variations</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7143530</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>168</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>your-plan</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6225946</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>165</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>creating-your-plan</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4915279</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>162</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/participants/working-providers/kind-supports-participants</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7798819</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>195</vt:i4>
+        <vt:i4>6094852</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>159</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://ourguidelines.ndis.gov.au/your-plan-menu/your-plan</vt:lpwstr>
-[...1 lines deleted...]
-      <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7864369</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>192</vt:i4>
+        <vt:lpwstr>_What_types_of_1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031708</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>156</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.ndis.gov.au/contact</vt:lpwstr>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>work-and-study</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5374037</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>153</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/participants/working-providers/kind-supports/personal-care-schools-kind-supports</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
+        <vt:i4>1704016</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>150</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/participants/working-providers/kind-supports/student-transport-kind-supports</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8126517</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>147</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mainstream-and-community</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8126517</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>144</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mainstream-and-community</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376273</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>141</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis-iac.com.au/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2424933</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>138</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>principles-we-follow</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2883634</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>135</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.legislation.gov.au/C2013A00020/latest/text</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2687013</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>132</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Is_the_support_7</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2556002</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>129</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/participants/using-your-funding/understanding-your-ndis-funding/what-are-ndis-supports</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2556002</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>126</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/participants/using-your-funding/understanding-your-ndis-funding/what-are-ndis-supports</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5374016</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>123</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>including-specific</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2424872</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>120</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>vehicle-modifications</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>983046</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>117</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>home-modifications</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2097208</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>114</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>assistive-technology</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4390995</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>111</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/providers/pricing-arrangements</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>ndis-pricing-arrangements-and-price-limits</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4390995</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>108</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/providers/pricing-arrangements</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>ndis-pricing-arrangements-and-price-limits</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2424933</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>105</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>principles-we-follow</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031708</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>102</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>work-and-study</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6357031</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>99</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>social-and-recreation</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>327706</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>96</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.racp.edu.au/advocacy/division-faculty-and-chapter-priorities/faculty-of-occupational-environmental-medicine/health-benefits-of-good-work</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703949</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>93</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/participants/creating-plan/preparing-your-plan-meeting/how-set-goals</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6225946</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>90</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>creating-your-plan</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>983046</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>87</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>home-modifications</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1638420</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>84</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Is_the_support_10</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2687013</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>81</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Is_the_support_9</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2687013</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>78</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Is_the_support_8</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2687013</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>75</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Is_the_support_7</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4259914</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>72</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Does_the_support_7</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4259914</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>69</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Does_the_support_4</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4259914</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>66</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Does_the_support_6</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6160388</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>63</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_types_of_2</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
         <vt:i4>7667752</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>189</vt:i4>
+        <vt:i4>60</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_How_do_we_4</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6357031</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>186</vt:i4>
+        <vt:i4>2556002</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>57</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/what-principles-do-we-follow-create-your-plan</vt:lpwstr>
+        <vt:lpwstr>https://ndis.gov.au/participants/using-your-funding/understanding-your-ndis-funding/what-are-ndis-supports</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
+        <vt:i4>8126517</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>54</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mainstream-and-community</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6225946</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>51</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>creating-your-plan</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
         <vt:i4>6094852</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>183</vt:i4>
+        <vt:i4>48</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_What_types_of_1</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>8257642</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>180</vt:i4>
+        <vt:i4>720973</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>45</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://ourguidelines.ndis.gov.au/your-plan-menu/changing-your-plan</vt:lpwstr>
+        <vt:lpwstr>https://ndis.gov.au/participants/using-your-funding/understanding-your-ndis-funding/would-we-fund-it</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7798819</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>177</vt:i4>
+        <vt:i4>2424933</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>42</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://ourguidelines.ndis.gov.au/your-plan-menu/your-plan</vt:lpwstr>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>principles-we-follow</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2556002</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>39</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/participants/using-your-funding/understanding-your-ndis-funding/what-are-ndis-supports</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6881407</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>174</vt:i4>
+        <vt:i4>720973</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>36</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://ourguidelines.ndis.gov.au/your-plan-menu/creating-your-plan</vt:lpwstr>
+        <vt:lpwstr>https://ndis.gov.au/participants/using-your-funding/understanding-your-ndis-funding/would-we-fund-it</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4915279</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>171</vt:i4>
+        <vt:i4>655438</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>33</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.ndis.gov.au/participants/working-providers/kind-supports-participants</vt:lpwstr>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>reviewing-our-decisions</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>10</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>30</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>plan-reassessments</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>65544</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>27</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>plan-variations</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2359400</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>24</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/understanding-ndis/about-ndis/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>creating-your-plan</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>458823</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>21</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/understanding-ndis/about-ndis/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mainstream-and-community</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7536673</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>18</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>applying</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2293786</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>15</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6094852</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>168</vt:i4>
+        <vt:lpwstr>_What_if_you</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7864411</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>12</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_What_types_of_1</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>165</vt:i4>
+        <vt:lpwstr>_What_happens_next?</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7602216</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/social-and-community-participation/work-and-study-supports</vt:lpwstr>
-[...1 lines deleted...]
-      <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1310785</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>162</vt:i4>
+        <vt:lpwstr>_How_do_we_5</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2752617</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.ndis.gov.au/participants/working-providers/kind-supports-participants/personal-care-schools-kind-supports</vt:lpwstr>
-[...1 lines deleted...]
-      <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1114121</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>159</vt:i4>
+        <vt:lpwstr>_What_are_reasonable_1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6225992</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.ndis.gov.au/participants/working-providers/kind-supports-participants/student-transport-kind-supports</vt:lpwstr>
-[...8 lines deleted...]
-        <vt:i4>156</vt:i4>
+        <vt:lpwstr>https://ndis.gov.au/understanding-ndis/about-ndis/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>early-connections</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>458823</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.ndis.gov.au/about-us/operational-guidelines/planning-operational-guideline/planning-operational-guideline-support-most-appropriately-funded-or-provided-through-ndis</vt:lpwstr>
-[...956 lines deleted...]
-        <vt:lpwstr/>
+        <vt:lpwstr>https://ndis.gov.au/understanding-ndis/about-ndis/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mainstream-and-community</vt:lpwstr>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SetDate">
-    <vt:lpwstr>2025-03-31T00:07:13Z</vt:lpwstr>
+    <vt:lpwstr>2026-08-28T02:07:33Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SiteId">
     <vt:lpwstr>cd778b65-752d-454a-87cf-b9990fe58993</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ActionId">
-    <vt:lpwstr>62aac9ca-a69f-4ec4-9a62-631c2c038998</vt:lpwstr>
+    <vt:lpwstr>1b8e3ed7-ab6e-4d11-9b33-2d94bb351720</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
-    <vt:lpwstr>0x010100DD3D09C9489BCF4CBDCB69CB74A9833E</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Metadata">
+    <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="ContentTypeId">
+    <vt:lpwstr>0x010100FD9141D4F2E51347AFCDCDFCE89D365F</vt:lpwstr>
+  </property>
 </Properties>
 </file>