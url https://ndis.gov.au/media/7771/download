--- v0 (2026-06-26)
+++ v1 (2026-09-03)
@@ -8,3362 +8,2873 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6DDDF32C" w14:textId="47D4B533" w:rsidR="006A0346" w:rsidRPr="006A0346" w:rsidRDefault="006A0346" w:rsidP="00C62E49">
+    <w:p w14:paraId="6DDDF32C" w14:textId="1132159A" w:rsidR="006A0346" w:rsidRPr="006A0346" w:rsidRDefault="006A0346" w:rsidP="00C62E49">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="006A0346">
         <w:t xml:space="preserve">What </w:t>
       </w:r>
       <w:r w:rsidRPr="00C62E49">
         <w:t>principles</w:t>
       </w:r>
       <w:r w:rsidRPr="006A0346">
         <w:t xml:space="preserve"> do we follow to create your plan?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76C6D179" w14:textId="0E1F38B4" w:rsidR="006A0346" w:rsidRPr="00911021" w:rsidRDefault="006A0346" w:rsidP="39E71577">
-      <w:r>
+    <w:p w14:paraId="76C6D179" w14:textId="0E1F38B4" w:rsidR="006A0346" w:rsidRPr="007F3983" w:rsidRDefault="006A0346" w:rsidP="39E71577">
+      <w:r w:rsidRPr="007F3983">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="61F6F6DD">
+      <w:r w:rsidR="61F6F6DD" w:rsidRPr="007F3983">
         <w:t xml:space="preserve">National </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007F3983">
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidR="0FB6CE71">
+      <w:r w:rsidR="0FB6CE71" w:rsidRPr="007F3983">
         <w:t xml:space="preserve">isability </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007F3983">
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="25E2C279">
+      <w:r w:rsidR="25E2C279" w:rsidRPr="007F3983">
         <w:t xml:space="preserve">nsurance </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007F3983">
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="536A8AF1">
+      <w:r w:rsidR="536A8AF1" w:rsidRPr="007F3983">
         <w:t>cheme (NDIS)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007F3983">
         <w:t xml:space="preserve"> was set up </w:t>
       </w:r>
-      <w:r w:rsidR="173A081D">
-[...8 lines deleted...]
-      <w:r w:rsidR="7A2B5A8A" w:rsidRPr="00911021">
+      <w:r w:rsidR="173A081D" w:rsidRPr="007F3983">
+        <w:t>under the National Disability Insurance Schem</w:t>
+      </w:r>
+      <w:r w:rsidR="7A2B5A8A" w:rsidRPr="007F3983">
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="173A081D" w:rsidRPr="0060476A">
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="173A081D" w:rsidRPr="007F3983">
+        <w:t xml:space="preserve"> Act 2013 (NDIS Act) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F3983">
         <w:t>as a world first approach to disability support. It puts people with disability at the centre of decision-making, through</w:t>
       </w:r>
-      <w:r w:rsidR="6295CA29">
+      <w:r w:rsidR="6295CA29" w:rsidRPr="007F3983">
         <w:t xml:space="preserve"> the application of</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007F3983">
         <w:t xml:space="preserve"> the principles </w:t>
       </w:r>
-      <w:r w:rsidR="10058AAD">
+      <w:r w:rsidR="10058AAD" w:rsidRPr="007F3983">
         <w:t>set out below</w:t>
       </w:r>
-      <w:r w:rsidR="009765BA">
+      <w:r w:rsidR="009765BA" w:rsidRPr="007F3983">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57F555DB" w14:textId="536A5E53" w:rsidR="00CD0204" w:rsidRDefault="006A0346" w:rsidP="39E71577">
-      <w:r>
+    <w:p w14:paraId="57F555DB" w14:textId="42A08E8E" w:rsidR="00CD0204" w:rsidRPr="007F3983" w:rsidRDefault="006A0346" w:rsidP="39E71577">
+      <w:r w:rsidRPr="007F3983">
         <w:t xml:space="preserve">As an insurance-based scheme, we take a lifetime approach to a participant’s support needs. We provide </w:t>
       </w:r>
-      <w:r w:rsidR="00BC71E0">
+      <w:r w:rsidR="00BC71E0" w:rsidRPr="007F3983">
         <w:t xml:space="preserve">funding </w:t>
       </w:r>
-      <w:r w:rsidR="006C6B1D">
+      <w:r w:rsidR="006C6B1D" w:rsidRPr="007F3983">
         <w:t xml:space="preserve">for </w:t>
       </w:r>
-      <w:r w:rsidR="7E932334">
+      <w:r w:rsidR="7E932334" w:rsidRPr="007F3983">
         <w:t>NDIS</w:t>
       </w:r>
-      <w:r w:rsidR="006C6B1D">
+      <w:r w:rsidR="006C6B1D" w:rsidRPr="007F3983">
         <w:t xml:space="preserve"> support</w:t>
       </w:r>
-      <w:r w:rsidR="00FD6614">
+      <w:r w:rsidR="00FD6614" w:rsidRPr="007F3983">
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="006C6B1D">
+      <w:r w:rsidR="006C6B1D" w:rsidRPr="007F3983">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="58D4FA06">
-[...2 lines deleted...]
-      <w:r w:rsidR="00996194">
+      <w:r w:rsidR="58D4FA06" w:rsidRPr="007F3983">
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r w:rsidR="00C80895" w:rsidRPr="007F3983">
+        <w:t xml:space="preserve">directly </w:t>
+      </w:r>
+      <w:r w:rsidR="58D4FA06" w:rsidRPr="007F3983">
+        <w:t>relate to your disability</w:t>
+      </w:r>
+      <w:r w:rsidR="00996194" w:rsidRPr="007F3983">
         <w:t xml:space="preserve"> support needs</w:t>
       </w:r>
-      <w:r w:rsidR="67137F76">
+      <w:r w:rsidR="67137F76" w:rsidRPr="007F3983">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="000253A8">
+      <w:r w:rsidR="000253A8" w:rsidRPr="007F3983">
         <w:t>I</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007F3983">
         <w:t xml:space="preserve">ndividual funding means we help participants to purchase </w:t>
       </w:r>
-      <w:r w:rsidR="0061276E">
+      <w:r w:rsidR="0061276E" w:rsidRPr="007F3983">
         <w:t>NDIS</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007F3983">
         <w:t xml:space="preserve"> supports from a competitive and consumer-driven marketplace.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F9C9ED5" w14:textId="75174553" w:rsidR="007B11F8" w:rsidRPr="006440FE" w:rsidRDefault="009745D1" w:rsidP="006440FE">
+    <w:p w14:paraId="2F9C9ED5" w14:textId="75174553" w:rsidR="007B11F8" w:rsidRPr="007F3983" w:rsidRDefault="009745D1" w:rsidP="006440FE">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="007F3983">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
-        <w:t>Note</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="006440FE">
+        <w:t>Note:</w:t>
+      </w:r>
+      <w:r w:rsidR="006440FE" w:rsidRPr="007F3983">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006440FE">
+      <w:r w:rsidR="006440FE" w:rsidRPr="007F3983">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="007B11F8" w:rsidRPr="007B11F8">
+      <w:r w:rsidR="007B11F8" w:rsidRPr="007F3983">
         <w:t>s part of the recent changes to the NDIS laws we are moving towards a new framework for planning. Rules need to be developed for this new framework. We’re working on how and when we’ll introduce these changes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D176F4A" w14:textId="63D3E60A" w:rsidR="00C47884" w:rsidRDefault="007B11F8" w:rsidP="00B911DB">
-      <w:r>
+    <w:p w14:paraId="5D176F4A" w14:textId="63D3E60A" w:rsidR="00C47884" w:rsidRPr="007F3983" w:rsidRDefault="007B11F8" w:rsidP="00B911DB">
+      <w:r w:rsidRPr="007F3983">
         <w:t xml:space="preserve">Until then, the information in this </w:t>
       </w:r>
-      <w:r w:rsidR="00AB4155">
+      <w:r w:rsidR="00AB4155" w:rsidRPr="007F3983">
         <w:t>Our</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007F3983">
         <w:t xml:space="preserve"> Guideline is about our ‘old framework’ for planning, which include</w:t>
       </w:r>
-      <w:r w:rsidR="00596147">
+      <w:r w:rsidR="00596147" w:rsidRPr="007F3983">
         <w:t>s</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007F3983">
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
-      <w:r w:rsidR="00190493">
+      <w:r w:rsidR="00190493" w:rsidRPr="007F3983">
         <w:t>legislative</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007F3983">
         <w:t xml:space="preserve"> changes </w:t>
       </w:r>
-      <w:r w:rsidR="2D932D8A">
+      <w:r w:rsidR="2D932D8A" w:rsidRPr="007F3983">
         <w:t xml:space="preserve">that become </w:t>
       </w:r>
-      <w:r w:rsidR="6B3A8958">
+      <w:r w:rsidR="6B3A8958" w:rsidRPr="007F3983">
         <w:t>operational</w:t>
       </w:r>
-      <w:r w:rsidR="2D932D8A">
+      <w:r w:rsidR="2D932D8A" w:rsidRPr="007F3983">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="44630AE0">
+      <w:r w:rsidR="44630AE0" w:rsidRPr="007F3983">
         <w:t>when the law commences</w:t>
       </w:r>
-      <w:r w:rsidR="63E18293">
+      <w:r w:rsidR="63E18293" w:rsidRPr="007F3983">
         <w:t>, and rules are made</w:t>
       </w:r>
-      <w:r w:rsidR="44630AE0">
+      <w:r w:rsidR="44630AE0" w:rsidRPr="007F3983">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="2D932D8A">
+      <w:r w:rsidR="2D932D8A" w:rsidRPr="007F3983">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007F3983">
         <w:t>All</w:t>
       </w:r>
-      <w:r w:rsidR="00FB3603">
+      <w:r w:rsidR="00FB3603" w:rsidRPr="007F3983">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007F3983">
         <w:t xml:space="preserve">current plans will be known as 'old framework' </w:t>
       </w:r>
-      <w:r w:rsidR="00FB3603">
+      <w:r w:rsidR="00FB3603" w:rsidRPr="007F3983">
         <w:t>plans,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007F3983">
         <w:t xml:space="preserve"> and we will continue to develop these until all participants have transitioned to the new framework.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BC94A40" w14:textId="584C1BC7" w:rsidR="006A0346" w:rsidRPr="006A0346" w:rsidRDefault="006A0346" w:rsidP="00C62E49">
+    <w:p w14:paraId="4BC94A40" w14:textId="584C1BC7" w:rsidR="006A0346" w:rsidRPr="007F3983" w:rsidRDefault="006A0346" w:rsidP="00C62E49">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:r w:rsidRPr="006A0346">
+      <w:r w:rsidRPr="007F3983">
         <w:t>What supports can we fund?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77396E8E" w14:textId="219AC8B0" w:rsidR="00C1594A" w:rsidRDefault="00014C8E" w:rsidP="006A0346">
-      <w:r>
+    <w:p w14:paraId="77396E8E" w14:textId="219AC8B0" w:rsidR="00C1594A" w:rsidRPr="007F3983" w:rsidRDefault="00014C8E" w:rsidP="006A0346">
+      <w:r w:rsidRPr="007F3983">
         <w:t>The n</w:t>
       </w:r>
-      <w:r w:rsidR="00A571B4">
+      <w:r w:rsidR="00A571B4" w:rsidRPr="007F3983">
         <w:t xml:space="preserve">ew NDIS laws allow us to only fund NDIS supports. </w:t>
       </w:r>
-      <w:r w:rsidR="00852B82">
+      <w:r w:rsidR="00852B82" w:rsidRPr="007F3983">
         <w:t>NDIS supports are the services, items and equipment that can be funded by the NDIS.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="043250C5" w14:textId="15BED127" w:rsidR="006A0346" w:rsidRPr="006A0346" w:rsidRDefault="006A0346" w:rsidP="006A0346">
-      <w:r>
+    <w:p w14:paraId="043250C5" w14:textId="15BED127" w:rsidR="006A0346" w:rsidRPr="007F3983" w:rsidRDefault="006A0346" w:rsidP="006A0346">
+      <w:r w:rsidRPr="007F3983">
         <w:t>NDIS</w:t>
       </w:r>
-      <w:r w:rsidR="1E402363">
+      <w:r w:rsidR="1E402363" w:rsidRPr="007F3983">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007F3983">
         <w:t>supports should complement, not replace, other supports available to you. That’s why we consider:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19514F0A" w14:textId="77777777" w:rsidR="006A0346" w:rsidRPr="006A0346" w:rsidRDefault="006A0346" w:rsidP="00731E5B">
+    <w:p w14:paraId="19514F0A" w14:textId="77777777" w:rsidR="006A0346" w:rsidRPr="007F3983" w:rsidRDefault="006A0346" w:rsidP="00731E5B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="006A0346">
+      <w:r w:rsidRPr="007F3983">
         <w:t>the things you’re able to do for yourself</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F51F252" w14:textId="77777777" w:rsidR="006A0346" w:rsidRPr="006A0346" w:rsidRDefault="006A0346" w:rsidP="00731E5B">
+    <w:p w14:paraId="5F51F252" w14:textId="77777777" w:rsidR="006A0346" w:rsidRPr="007F3983" w:rsidRDefault="006A0346" w:rsidP="00731E5B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="006A0346">
+      <w:r w:rsidRPr="007F3983">
         <w:t>support you have from others in your network, including family members, relatives, friends, local community services and mainstream government services.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65CA1CC3" w14:textId="7A12AD9A" w:rsidR="006A0346" w:rsidRPr="006A0346" w:rsidRDefault="006A0346" w:rsidP="006A0346">
-      <w:r w:rsidRPr="006A0346">
+    <w:p w14:paraId="65CA1CC3" w14:textId="7A12AD9A" w:rsidR="006A0346" w:rsidRPr="007F3983" w:rsidRDefault="006A0346" w:rsidP="006A0346">
+      <w:r w:rsidRPr="007F3983">
         <w:t>One of our aims is to help maximise your independence</w:t>
       </w:r>
-      <w:r w:rsidR="00851C6C">
+      <w:r w:rsidR="00851C6C" w:rsidRPr="007F3983">
         <w:t>. We do this</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A0346">
+      <w:r w:rsidRPr="007F3983">
         <w:t xml:space="preserve"> by working with the local mainstream government and community services that help you live an ordinary life. We all do best when we’re connected to our communities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15BE510A" w14:textId="3D38A83B" w:rsidR="006A0346" w:rsidRPr="006A0346" w:rsidRDefault="00E433AA" w:rsidP="006A0346">
-      <w:r>
+    <w:p w14:paraId="15BE510A" w14:textId="3D38A83B" w:rsidR="006A0346" w:rsidRPr="007F3983" w:rsidRDefault="00E433AA" w:rsidP="006A0346">
+      <w:r w:rsidRPr="007F3983">
         <w:t>It’s</w:t>
       </w:r>
-      <w:r w:rsidR="006A0346" w:rsidRPr="006A0346">
+      <w:r w:rsidR="006A0346" w:rsidRPr="007F3983">
         <w:t xml:space="preserve"> important </w:t>
       </w:r>
-      <w:r w:rsidR="006F661D">
+      <w:r w:rsidR="006F661D" w:rsidRPr="007F3983">
         <w:t>that you’re able</w:t>
       </w:r>
-      <w:r w:rsidR="00055B4B">
+      <w:r w:rsidR="00055B4B" w:rsidRPr="007F3983">
         <w:t xml:space="preserve"> to</w:t>
       </w:r>
-      <w:r w:rsidR="006A0346" w:rsidRPr="006A0346">
+      <w:r w:rsidR="006A0346" w:rsidRPr="007F3983">
         <w:t xml:space="preserve"> shop for and access providers who meet your needs</w:t>
       </w:r>
-      <w:r w:rsidR="000D19F6">
+      <w:r w:rsidR="000D19F6" w:rsidRPr="007F3983">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="007168DB">
+      <w:r w:rsidR="007168DB" w:rsidRPr="007F3983">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006A0346" w:rsidRPr="006A0346">
+      <w:r w:rsidR="006A0346" w:rsidRPr="007F3983">
         <w:t>We can help you find providers who meet your needs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B9A6C26" w14:textId="33560758" w:rsidR="00574163" w:rsidRDefault="006A0346" w:rsidP="006A0346">
-      <w:r w:rsidRPr="006A0346">
+    <w:p w14:paraId="1B9A6C26" w14:textId="6FDAE6CE" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="006A0346" w:rsidP="006A0346">
+      <w:r w:rsidRPr="007F3983">
         <w:lastRenderedPageBreak/>
         <w:t>Once we’ve considered your circumstances, we need to follow the rules determined under NDIS</w:t>
       </w:r>
-      <w:r w:rsidR="00241A00">
+      <w:r w:rsidR="00241A00" w:rsidRPr="007F3983">
         <w:t xml:space="preserve"> laws</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A0346">
+      <w:r w:rsidRPr="007F3983">
         <w:t xml:space="preserve"> in our planning decisions.</w:t>
       </w:r>
-      <w:r w:rsidR="00574163" w:rsidRPr="006A0346">
+      <w:r w:rsidR="007F3983" w:rsidRPr="007F3983">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidR="00574163" w:rsidRPr="006A0346">
-[...40 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="007F3983" w:rsidRPr="007F3983">
+        <w:t xml:space="preserve"> After we’ve identified the supports and decided that they meet the reasonable and necessary criteria, we can include the description and funding for the NDIS support in your plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D89C634" w14:textId="561140DF" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="00C5572C">
+      <w:r w:rsidRPr="007F3983">
+        <w:t xml:space="preserve">We use the pricing arrangements in the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidRPr="007F3983">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>NDIS pricing schedule</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="007F3983">
+        <w:t xml:space="preserve"> to help us include funding in your plan. The NDIS pricing schedule sets out the appropriate maximum prices for most NDIS supports.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75A60E8E" w14:textId="7ABEA9D1" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="006A0346">
+      <w:r w:rsidRPr="007F3983">
         <w:t>You can use the funding in your plan to buy NDIS supports if they are related to your disability and are in line with your plan.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007F3983">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="3"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64ECDCE1" w14:textId="63AE2D6F" w:rsidR="00574163" w:rsidRPr="002A2A2C" w:rsidRDefault="00574163" w:rsidP="008E43B7">
-      <w:r w:rsidRPr="002A2A2C">
+    <w:p w14:paraId="64ECDCE1" w14:textId="63AE2D6F" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="008E43B7">
+      <w:r w:rsidRPr="007F3983">
         <w:t xml:space="preserve">This means we can only fund an NDIS support if it meets </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A2A2C">
+      <w:r w:rsidRPr="007F3983">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>all</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A2A2C">
+      <w:r w:rsidRPr="007F3983">
         <w:t xml:space="preserve"> the following criteria:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FAF90B5" w14:textId="396B3F45" w:rsidR="00574163" w:rsidRPr="002A2A2C" w:rsidRDefault="00D74C20" w:rsidP="00731E5B">
+    <w:p w14:paraId="0FAF90B5" w14:textId="4797724A" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="00731E5B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D74C20">
-[...2 lines deleted...]
-      <w:r w:rsidR="00574163" w:rsidRPr="002A2A2C">
+      <w:r w:rsidRPr="007F3983">
+        <w:t>the support is related to your disability needs.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F3983">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="4"/>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="057E9763" w14:textId="2357DE49" w:rsidR="00574163" w:rsidRDefault="00574163" w:rsidP="00C02120">
+      <w:r w:rsidRPr="007F3983">
+        <w:t xml:space="preserve"> This means there must be a direct link between your disability support </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007F3983">
+        <w:t>needs</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007F3983">
+        <w:t xml:space="preserve"> and the NDIS supports we fund</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="057E9763" w14:textId="2357DE49" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="00C02120">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="006A0346">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="006A0346">
+      <w:r w:rsidRPr="007F3983">
+        <w:t>the support will help you pursue your goals in your plan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F3983">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="5"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="408B9A28" w14:textId="38BC9740" w:rsidR="00574163" w:rsidRPr="006A0346" w:rsidRDefault="00574163" w:rsidP="00731E5B">
+    <w:p w14:paraId="408B9A28" w14:textId="38BC9740" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="00731E5B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="006A0346">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="006A0346">
+      <w:r w:rsidRPr="007F3983">
+        <w:t>the support will help you undertake activities that will help you take part in work, social and community life</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F3983">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="6"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46A5CC2B" w14:textId="360334DD" w:rsidR="00574163" w:rsidRPr="006A0346" w:rsidRDefault="00574163" w:rsidP="00731E5B">
+    <w:p w14:paraId="46A5CC2B" w14:textId="360334DD" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="00731E5B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="006A0346">
+      <w:r w:rsidRPr="007F3983">
         <w:t>the support is value for money,</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A0346">
+      <w:r w:rsidRPr="007F3983">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="7"/>
       </w:r>
-      <w:r w:rsidRPr="006A0346">
+      <w:r w:rsidRPr="007F3983">
         <w:t xml:space="preserve"> which means the costs are reasonable:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61966D14" w14:textId="3C3DE216" w:rsidR="00574163" w:rsidRPr="006A0346" w:rsidRDefault="00574163" w:rsidP="006A0346">
+    <w:p w14:paraId="61966D14" w14:textId="3C3DE216" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A0346">
-[...14 lines deleted...]
-      <w:r w:rsidRPr="006A0346">
+      <w:r w:rsidRPr="007F3983">
+        <w:t>when compared to the benefits to be achieved. For example, whether buying the support is likely to reduce the cost of funding other supports in the long term</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F3983">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="8"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62E381D6" w14:textId="2C265F9D" w:rsidR="00574163" w:rsidRPr="006A0346" w:rsidRDefault="00574163" w:rsidP="006A0346">
+    <w:p w14:paraId="62E381D6" w14:textId="2C265F9D" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A0346">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="006A0346" w:rsidDel="004956A7">
+      <w:r w:rsidRPr="007F3983">
+        <w:t>when compared to alternative options that may provide you with the same outcome at a similar or lower</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F3983" w:rsidDel="004956A7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006A0346">
+      <w:r w:rsidRPr="007F3983">
         <w:t>cost</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A0346">
+      <w:r w:rsidRPr="007F3983">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="9"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CF8EC52" w14:textId="77777777" w:rsidR="00574163" w:rsidRPr="006A0346" w:rsidRDefault="00574163" w:rsidP="00731E5B">
+    <w:p w14:paraId="4CF8EC52" w14:textId="77777777" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="00731E5B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="006A0346">
+      <w:r w:rsidRPr="007F3983">
         <w:t>the support is likely to be effective and beneficial for you, having regard to good practice and evidence</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A0346">
+      <w:r w:rsidRPr="007F3983">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="10"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="048EF01E" w14:textId="6AD1C1B6" w:rsidR="00574163" w:rsidRPr="006A0346" w:rsidRDefault="00574163" w:rsidP="00731E5B">
+    <w:p w14:paraId="048EF01E" w14:textId="6AD1C1B6" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="00731E5B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="006A0346">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="006A0346">
+      <w:r w:rsidRPr="007F3983">
+        <w:t>the support is required to complement the informal supports you have available. We need to think about what is reasonable for families, carers, informal networks and the community to provide</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F3983">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="11"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30B1D6D6" w14:textId="6552C7AB" w:rsidR="00574163" w:rsidRPr="00F70E92" w:rsidRDefault="00574163" w:rsidP="008B7970">
+    <w:p w14:paraId="30B1D6D6" w14:textId="6552C7AB" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="008B7970">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="007F3983">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>the support is an NDIS support</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BF6195">
+        <w:t>the support is an NDIS support.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F3983">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:endnoteReference w:id="12"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="735FF382" w14:textId="6E854A43" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="005C2461">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F3983">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Spending in line with your plan means only spending your funding on the supports included in your plan. To spend in line with your plan, you need to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="430DC7C0" w14:textId="66AEBB7B" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="00F70E92">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F3983">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>spend your funding in the way we describe. This includes any stated supports, where we describe the supports you can buy more specifically</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02B4DE9B" w14:textId="0314D263" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="00F70E92">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F3983">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>make sure your funding will last for the whole length of your plan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCC8938" w14:textId="2139D6F8" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="00F70E92">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F3983">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>if your plan includes funding periods and funding component amounts, make sure your funding will last for the length of each funding period.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C43CAD8" w14:textId="1896071A" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="005C2461">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F3983">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>When you buy supports in line with your plan, you need to make sure they’re NDIS supports or an agreed replacement support that relate to your disability.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="707A7BA5" w14:textId="42AFBD62" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="00F70E92">
+      <w:r w:rsidRPr="007F3983">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For more information on what we can fund, go to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="007F3983">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t>What are NDIS supports</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="007F3983">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-[...175 lines deleted...]
-    <w:p w14:paraId="3EF54E6E" w14:textId="77777777" w:rsidR="00574163" w:rsidRPr="00EE7713" w:rsidRDefault="00574163" w:rsidP="0C77A2EA">
+    </w:p>
+    <w:p w14:paraId="3EF54E6E" w14:textId="77777777" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="0C77A2EA">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:r w:rsidRPr="00EE7713">
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="007F3983">
         <w:t>What supports don’t we fund?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47DDCA02" w14:textId="74BA3253" w:rsidR="00574163" w:rsidRPr="009D42AA" w:rsidRDefault="00574163" w:rsidP="009D42AA">
-      <w:r w:rsidRPr="009D42AA">
+    <w:p w14:paraId="47DDCA02" w14:textId="74BA3253" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="009D42AA">
+      <w:r w:rsidRPr="007F3983">
         <w:t>Under the law for the NDIS, there are things we can’t fund or provide.</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D42AA">
+      <w:r w:rsidRPr="007F3983">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="13"/>
       </w:r>
-      <w:r w:rsidRPr="009D42AA">
+      <w:r w:rsidRPr="007F3983">
         <w:t xml:space="preserve"> We can’t fund goods and services that are not NDIS supports.</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D42AA">
+      <w:r w:rsidRPr="007F3983">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="14"/>
       </w:r>
-      <w:r w:rsidRPr="009D42AA">
-[...9 lines deleted...]
-    <w:p w14:paraId="229B9D06" w14:textId="0D1FBAF3" w:rsidR="00574163" w:rsidRPr="009D42AA" w:rsidRDefault="00574163" w:rsidP="009D42AA">
+      <w:r w:rsidRPr="007F3983">
+        <w:t xml:space="preserve"> For example, we can’t fund or provide supports that:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="229B9D06" w14:textId="0D1FBAF3" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="50"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D42AA">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="009D42AA">
+      <w:r w:rsidRPr="007F3983">
+        <w:t>consist of sexual services and sex work, alcohol, or drugs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F3983">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="15"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46E3B10B" w14:textId="77777777" w:rsidR="00574163" w:rsidRPr="009D42AA" w:rsidRDefault="00574163" w:rsidP="009D42AA">
+    <w:p w14:paraId="46E3B10B" w14:textId="77777777" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="50"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D42AA">
+      <w:r w:rsidRPr="007F3983">
         <w:t>are not NDIS supports</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D42AA">
+      <w:r w:rsidRPr="007F3983">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="16"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="280BBFE0" w14:textId="77777777" w:rsidR="00574163" w:rsidRPr="009D42AA" w:rsidRDefault="00574163" w:rsidP="009D42AA">
+    <w:p w14:paraId="280BBFE0" w14:textId="77777777" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="50"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D42AA">
+      <w:r w:rsidRPr="007F3983">
         <w:t>are not legal</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D42AA">
+      <w:r w:rsidRPr="007F3983">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="17"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65CCB5C9" w14:textId="77777777" w:rsidR="00574163" w:rsidRPr="009D42AA" w:rsidRDefault="00574163" w:rsidP="009D42AA">
+    <w:p w14:paraId="65CCB5C9" w14:textId="77777777" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="50"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D42AA">
+      <w:r w:rsidRPr="007F3983">
         <w:t>are income replacement</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D42AA">
+      <w:r w:rsidRPr="007F3983">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="18"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7966CFCF" w14:textId="77777777" w:rsidR="00574163" w:rsidRPr="009D42AA" w:rsidRDefault="00574163" w:rsidP="009D42AA">
+    <w:p w14:paraId="7966CFCF" w14:textId="77777777" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="50"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D42AA">
+      <w:r w:rsidRPr="007F3983">
         <w:t>are likely to cause harm to you, or pose a risk to other people</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D42AA">
+      <w:r w:rsidRPr="007F3983">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="19"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EAA90C0" w14:textId="78991A44" w:rsidR="00574163" w:rsidRDefault="00574163" w:rsidP="009D42AA">
+    <w:p w14:paraId="3EAA90C0" w14:textId="78991A44" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="50"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D42AA">
+      <w:r w:rsidRPr="007F3983">
         <w:t>relate to a ‘day-to-day living cost’, like groceries, rent or utilities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C78DCAA" w14:textId="0D84E750" w:rsidR="00574163" w:rsidRDefault="00574163" w:rsidP="0039325A">
+    <w:p w14:paraId="0C78DCAA" w14:textId="0D84E750" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="50"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D42AA">
+      <w:r w:rsidRPr="007F3983">
         <w:t>duplicate other supports provided by the NDIS under alternative funding.</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D42AA">
+      <w:r w:rsidRPr="007F3983">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="20"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="510A8A4F" w14:textId="24172BEB" w:rsidR="00574163" w:rsidRPr="00723605" w:rsidRDefault="00574163" w:rsidP="00F70E92">
-[...16 lines deleted...]
-        <w:r w:rsidRPr="00D52F8E">
+    <w:p w14:paraId="510A8A4F" w14:textId="173E79E9" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="00F70E92">
+      <w:r w:rsidRPr="007F3983">
+        <w:t xml:space="preserve">For more information on what we can’t fund, go to the list of supports that are not NDIS supports at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:anchor="what-ndis-supports-are-like" w:history="1">
+        <w:r w:rsidRPr="007F3983">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>NDIS supports</w:t>
+          <w:t>What NDIS supports are like</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="007F3983">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C68E559" w14:textId="77777777" w:rsidR="00574163" w:rsidRPr="006A0346" w:rsidRDefault="00574163" w:rsidP="00C62E49">
+    <w:p w14:paraId="1C68E559" w14:textId="77777777" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="00C62E49">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:r w:rsidRPr="00EE7713">
+      <w:r w:rsidRPr="007F3983">
         <w:t>How do we manage the financial sustainability of the NDIS?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F334957" w14:textId="06B77DCC" w:rsidR="00574163" w:rsidRPr="006A0346" w:rsidRDefault="00574163" w:rsidP="006A0346">
+    <w:p w14:paraId="7F334957" w14:textId="06B77DCC" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="006A0346">
       <w:pPr>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A0346">
+      <w:r w:rsidRPr="007F3983">
         <w:t>The NDIS is an insurance scheme, and one of our core functions is to manage the financial sustainability of the Scheme.</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A0346">
+      <w:r w:rsidRPr="007F3983">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="21"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="204F5650" w14:textId="2E69074B" w:rsidR="00574163" w:rsidRDefault="00574163" w:rsidP="002A7CC1">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="0A708A33">
+    <w:p w14:paraId="204F5650" w14:textId="2E69074B" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="002A7CC1">
+      <w:r w:rsidRPr="007F3983">
+        <w:t xml:space="preserve">When we make decisions about the NDIS supports we fund in your plan, we must also think about our need to ensure the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F3983">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>financial sustainability of the NDIS</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A0346">
+      <w:r w:rsidRPr="007F3983">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A0346">
+      <w:r w:rsidRPr="007F3983">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="22"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58BB299A" w14:textId="3A9AEA91" w:rsidR="00574163" w:rsidRDefault="00574163" w:rsidP="002A7CC1">
-      <w:r>
+    <w:p w14:paraId="58BB299A" w14:textId="3A9AEA91" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="002A7CC1">
+      <w:r w:rsidRPr="007F3983">
         <w:t>We are also responsible for protecting the NDIS from people misusing NDIS funds or committing fraud. This means we check that NDIS funding is being used in the right way and that the information you give us is correct.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007F3983">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="23"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0445CB32" w14:textId="417F96C1" w:rsidR="00574163" w:rsidRPr="006A0346" w:rsidRDefault="00574163" w:rsidP="006A0346">
-      <w:r>
+    <w:p w14:paraId="0445CB32" w14:textId="417F96C1" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="006A0346">
+      <w:r w:rsidRPr="007F3983">
         <w:t>It’s also important to know the NDIS is one part of the broader Australian National Disability Strategy that supports people living with disability. The overall success and sustainability of the Australian National Disability Strategy relies on:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0490E10F" w14:textId="26DC93B3" w:rsidR="00574163" w:rsidRPr="006A0346" w:rsidRDefault="00574163" w:rsidP="00731E5B">
+    <w:p w14:paraId="0490E10F" w14:textId="26DC93B3" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="00731E5B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="006A0346">
-[...15 lines deleted...]
-    <w:p w14:paraId="4516B026" w14:textId="56C75363" w:rsidR="00574163" w:rsidRPr="006A0346" w:rsidRDefault="00574163" w:rsidP="00731E5B">
+      <w:r w:rsidRPr="007F3983">
+        <w:lastRenderedPageBreak/>
+        <w:t>people accessing their informal support network to get the help they need from day-to-day</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4516B026" w14:textId="56C75363" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="00731E5B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="006A0346">
-[...21 lines deleted...]
-    <w:p w14:paraId="12708862" w14:textId="77777777" w:rsidR="00574163" w:rsidRPr="006A0346" w:rsidRDefault="00574163" w:rsidP="00731E5B">
+      <w:r w:rsidRPr="007F3983">
+        <w:t>people using their personal income to pay for their day-to-day living expenses, which is expected of all Australians</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12708862" w14:textId="77777777" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="00731E5B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="006A0346">
+      <w:r w:rsidRPr="007F3983">
         <w:t>mainstream and community services being available from state and territory governments, and other federal government programs such as Medicare</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="022CE4A2" w14:textId="492940EE" w:rsidR="00574163" w:rsidRPr="006A0346" w:rsidRDefault="00574163" w:rsidP="00731E5B">
+    <w:p w14:paraId="022CE4A2" w14:textId="492940EE" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="00731E5B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="006A0346">
+      <w:r w:rsidRPr="007F3983">
+        <w:t>distributing NDIS supports fairly to those who need them, provided within our funding budget.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F4BC3D7" w14:textId="64A284CC" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="006A0346">
+      <w:r w:rsidRPr="007F3983">
         <w:t>Staying within our budget ensures the NDIS will be here to support generations of Australians and their families.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68A4D04B" w14:textId="77777777" w:rsidR="00574163" w:rsidRPr="006A0346" w:rsidRDefault="00574163" w:rsidP="00C62E49">
+    <w:p w14:paraId="68A4D04B" w14:textId="77777777" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="00C62E49">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:r w:rsidRPr="006A0346">
+      <w:r w:rsidRPr="007F3983">
         <w:t>What principles do we use to create your plan?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15D7BF24" w14:textId="5D6456CA" w:rsidR="00574163" w:rsidRPr="006A0346" w:rsidRDefault="00574163" w:rsidP="006A0346">
-      <w:r>
+    <w:p w14:paraId="15D7BF24" w14:textId="5D6456CA" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="006A0346">
+      <w:r w:rsidRPr="007F3983">
         <w:t>We use the following 7 principles to create plans. We do this to help you get the NDIS supports you need for your disability support needs. We also do this to make sure the Scheme is financially sustainable:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18CA0DF6" w14:textId="77777777" w:rsidR="00574163" w:rsidRDefault="00574163" w:rsidP="00731E5B">
+    <w:p w14:paraId="18CA0DF6" w14:textId="77777777" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="00731E5B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Fair_for_everyone," w:history="1">
-        <w:r w:rsidRPr="00735F80">
+        <w:r w:rsidRPr="007F3983">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Fair for everyone, both today and for future generations</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1036C20E" w14:textId="77777777" w:rsidR="00574163" w:rsidRPr="006A0346" w:rsidRDefault="00574163" w:rsidP="00731E5B">
+    <w:p w14:paraId="1036C20E" w14:textId="77777777" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="00731E5B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Fair_funding_to" w:history="1">
-        <w:r w:rsidRPr="006A0346">
+        <w:r w:rsidRPr="007F3983">
           <w:rPr>
             <w:color w:val="0000FF" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Fair funding to pursue your goals</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1FBF401F" w14:textId="77777777" w:rsidR="00574163" w:rsidRPr="006A0346" w:rsidRDefault="00574163" w:rsidP="00731E5B">
+    <w:p w14:paraId="1FBF401F" w14:textId="77777777" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="00731E5B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Evidence-based_best_practice" w:history="1">
-        <w:r w:rsidRPr="006A0346">
+        <w:r w:rsidRPr="007F3983">
           <w:rPr>
             <w:color w:val="0000FF" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Evidence-based best practice</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="070B9F1C" w14:textId="77777777" w:rsidR="00574163" w:rsidRPr="006A0346" w:rsidRDefault="00574163" w:rsidP="00731E5B">
+    <w:p w14:paraId="070B9F1C" w14:textId="77777777" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="00731E5B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Fair_early_investments" w:history="1">
-        <w:r w:rsidRPr="006A0346">
+        <w:r w:rsidRPr="007F3983">
           <w:rPr>
             <w:color w:val="0000FF" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Fair early investments</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="63E3B156" w14:textId="77777777" w:rsidR="00574163" w:rsidRPr="006A0346" w:rsidRDefault="00574163" w:rsidP="00731E5B">
+    <w:p w14:paraId="63E3B156" w14:textId="77777777" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="00731E5B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Fair_support_across" w:history="1">
-        <w:r w:rsidRPr="006A0346">
+        <w:r w:rsidRPr="007F3983">
           <w:rPr>
             <w:color w:val="0000FF" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Fair support across service systems</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="31172AFA" w14:textId="77777777" w:rsidR="00574163" w:rsidRPr="006A0346" w:rsidRDefault="00574163" w:rsidP="00731E5B">
+    <w:p w14:paraId="31172AFA" w14:textId="77777777" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="00731E5B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Fair_supports_for" w:history="1">
-        <w:r w:rsidRPr="006A0346">
+        <w:r w:rsidRPr="007F3983">
           <w:rPr>
             <w:color w:val="0000FF" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Fair supports for your disability needs</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="60D88086" w14:textId="77777777" w:rsidR="00574163" w:rsidRPr="006A0346" w:rsidRDefault="00574163" w:rsidP="00731E5B">
+    <w:p w14:paraId="60D88086" w14:textId="77777777" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="00731E5B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Fair_assistance_from" w:history="1">
-        <w:r w:rsidRPr="006A0346">
+        <w:r w:rsidRPr="007F3983">
           <w:rPr>
             <w:color w:val="0000FF" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Fair assistance from multiple programs</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6CC78E5C" w14:textId="77777777" w:rsidR="00574163" w:rsidRPr="006A0346" w:rsidRDefault="00574163" w:rsidP="00C62E49">
+    <w:p w14:paraId="6CC78E5C" w14:textId="77777777" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="00C62E49">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Fair_for_everyone,"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00EE7713">
+      <w:r w:rsidRPr="007F3983">
         <w:t>Fair for everyone, both today and for future generations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EAD5F06" w14:textId="0B08E907" w:rsidR="00574163" w:rsidRPr="006A0346" w:rsidRDefault="00574163" w:rsidP="006A0346">
-[...11 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="3EAD5F06" w14:textId="0B08E907" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="006A0346">
+      <w:r w:rsidRPr="007F3983">
+        <w:t>While we need to think about your individual circumstances and disability support needs, we also need to make consistent decisions and treat people fairly.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C234FE9" w14:textId="6D62751F" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="006A0346">
+      <w:r w:rsidRPr="007F3983">
         <w:t>This means participants with similar circumstances and disability support needs should receive similar amounts of supports in their plans.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44122C62" w14:textId="0143CDB2" w:rsidR="00574163" w:rsidRPr="00086E1A" w:rsidRDefault="00574163" w:rsidP="00086E1A">
-      <w:r w:rsidRPr="00086E1A">
+    <w:p w14:paraId="44122C62" w14:textId="2C5578D9" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="00086E1A">
+      <w:r w:rsidRPr="007F3983">
         <w:t>We provide funding for reasonable and necessary supports to people with a permanent and significant disability or developmental delay. Reasonable and necessary supports are the supports we fund in your plan to meet your disability needs.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00086E1A">
+      <w:r w:rsidRPr="007F3983">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="24"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2895388A" w14:textId="5E5B4AC1" w:rsidR="00574163" w:rsidRDefault="00574163" w:rsidP="00E90365">
-      <w:r w:rsidRPr="00086E1A">
+    <w:p w14:paraId="2895388A" w14:textId="32E6416D" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="00E90365">
+      <w:r w:rsidRPr="007F3983">
+        <w:lastRenderedPageBreak/>
         <w:t>All supports we fund in your plan need to meet the criteria set out in law for the NDIS of what we can and can’t fund.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00086E1A">
+      <w:r w:rsidRPr="007F3983">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="25"/>
       </w:r>
-      <w:r w:rsidRPr="00086E1A">
+      <w:r w:rsidRPr="007F3983">
         <w:t xml:space="preserve"> For information on what is an NDIS support and what is not, go to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="00AF6883">
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="007F3983">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>NDIS supports</w:t>
+          <w:t>What are NDIS supports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="007F3983">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="270901FF" w14:textId="22814ADA" w:rsidR="00574163" w:rsidRPr="00D85AD2" w:rsidRDefault="00574163" w:rsidP="006A0346">
-      <w:r w:rsidRPr="00D85AD2">
+    <w:p w14:paraId="270901FF" w14:textId="22814ADA" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="006A0346">
+      <w:r w:rsidRPr="007F3983">
         <w:t>We approve your whole plan, not individual supports in your plan in isolation.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D85AD2">
+      <w:r w:rsidRPr="007F3983">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="26"/>
       </w:r>
-      <w:r w:rsidRPr="00D85AD2">
-[...10 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="007F3983">
+        <w:t xml:space="preserve"> Information about the NDIS supports that we’d usually include in your plan helps guide this process.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F9E5593" w14:textId="7A2D7BF6" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="006A0346">
+      <w:r w:rsidRPr="007F3983">
         <w:t>This information also helps to guide the consistency of our decision-making process. We use it to check your overall plan and make sure all your NDIS supports will work together. We’ll check your support types and amounts will complement each other to help you live an ordinary life.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1845BC40" w14:textId="77777777" w:rsidR="00574163" w:rsidRPr="00D85AD2" w:rsidRDefault="00574163" w:rsidP="006A0346">
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="1845BC40" w14:textId="77777777" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="006A0346">
+      <w:r w:rsidRPr="007F3983">
         <w:t>We may then increase or decrease the funding in your plan based on:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4653A08B" w14:textId="429FA0C1" w:rsidR="00574163" w:rsidRPr="00D85AD2" w:rsidRDefault="00574163" w:rsidP="00731E5B">
+    <w:p w14:paraId="4653A08B" w14:textId="429FA0C1" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="00731E5B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D85AD2">
+      <w:r w:rsidRPr="007F3983">
         <w:t>information you share with us</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1142BE4E" w14:textId="77777777" w:rsidR="00574163" w:rsidRPr="006A0346" w:rsidRDefault="00574163" w:rsidP="00731E5B">
+    <w:p w14:paraId="1142BE4E" w14:textId="77777777" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="00731E5B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="006A0346">
+      <w:r w:rsidRPr="007F3983">
         <w:t>any reports or other information we have</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="488B6697" w14:textId="011D6182" w:rsidR="00574163" w:rsidRPr="006A0346" w:rsidRDefault="00574163" w:rsidP="00731E5B">
+    <w:p w14:paraId="488B6697" w14:textId="4668C82A" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="00731E5B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="006A0346">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="000B0E4A">
+      <w:r w:rsidRPr="007F3983">
+        <w:t>applying the NDIS funding criteria</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F3983">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26EB87CC" w14:textId="77777777" w:rsidR="00574163" w:rsidRPr="006A0346" w:rsidRDefault="00574163" w:rsidP="006A0346">
-[...4 lines deleted...]
-    <w:p w14:paraId="34C567E4" w14:textId="77777777" w:rsidR="00574163" w:rsidRPr="006A0346" w:rsidRDefault="00574163" w:rsidP="00C62E49">
+    <w:p w14:paraId="26EB87CC" w14:textId="3CD3DDBB" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="006A0346">
+      <w:r w:rsidRPr="007F3983">
+        <w:t>This helps keep the system fair for everyone and ensures we remain financially sustainable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31AAA504" w14:textId="13ECE29C" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="006A0346">
+      <w:r w:rsidRPr="007F3983">
+        <w:t xml:space="preserve">Learn more about the NDIS funding criteria in </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:anchor="reasonable-and-necessary" w:history="1">
+        <w:r w:rsidRPr="007F3983">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Our Guideline – Reasonable and necessary supports</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="007F3983">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34C567E4" w14:textId="77777777" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="00C62E49">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Fair_funding_to"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="006A0346">
+      <w:r w:rsidRPr="007F3983">
         <w:t>Fair funding to pursue your goals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="142F53F2" w14:textId="612D757E" w:rsidR="00574163" w:rsidRPr="006A0346" w:rsidRDefault="00574163" w:rsidP="006A0346">
-      <w:r w:rsidRPr="006A0346">
+    <w:p w14:paraId="142F53F2" w14:textId="612D757E" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="006A0346">
+      <w:r w:rsidRPr="007F3983">
         <w:t>Goals are important.</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A0346">
+      <w:r w:rsidRPr="007F3983">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="27"/>
       </w:r>
-      <w:r w:rsidRPr="006A0346">
-[...14 lines deleted...]
-      <w:r w:rsidRPr="006A0346">
+      <w:r w:rsidRPr="007F3983">
+        <w:t xml:space="preserve"> The NDIS supports we fund need to help you maximise your independence and pursue your goals.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F3983">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="28"/>
       </w:r>
-      <w:r w:rsidRPr="006A0346">
-[...23 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="007F3983">
+        <w:t xml:space="preserve"> This means your NDIS supports should help overcome any disability-related barriers which may be stopping you from pursuing your goals.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F3983">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="29"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76B434A4" w14:textId="31F9956F" w:rsidR="00574163" w:rsidRDefault="00574163" w:rsidP="006A0346">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="006A0346">
+    <w:p w14:paraId="76B434A4" w14:textId="31F9956F" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="006A0346">
+      <w:r w:rsidRPr="007F3983">
+        <w:t>This doesn’t mean we fund all support costs associated with you pursuing your goals. Also, you may have goals and aspirations we can’t fund supports for. This is because helping you pursue your goals is only one of the NDIS funding criteria. This means not all supports that help you to pursue your goals will be reasonable and necessary.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A546D96" w14:textId="7A56CF57" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="006A0346">
+      <w:r w:rsidRPr="007F3983">
         <w:t>Other things to know about when setting your goals:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13FD16FF" w14:textId="6C99A81E" w:rsidR="00574163" w:rsidRPr="007C1F79" w:rsidRDefault="00574163" w:rsidP="007C1F79">
+    <w:p w14:paraId="13FD16FF" w14:textId="6C99A81E" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A0346">
+      <w:r w:rsidRPr="007F3983">
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Setting more goals or bigger goals doesn’t mean we’ll provide more funding or fund more supports.</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A0346">
+      <w:r w:rsidRPr="007F3983">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006A0346">
-[...27 lines deleted...]
-    <w:p w14:paraId="6F67DFB8" w14:textId="77777777" w:rsidR="00574163" w:rsidRPr="006A0346" w:rsidRDefault="00574163" w:rsidP="007C1F79">
+      <w:r w:rsidRPr="007F3983">
+        <w:t>For example, your goal might be to live independently in a house with a swimming pool. We may fund home modifications that address your disability-related needs. This might be a home modification to make your bathroom accessible for you.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F67DFB8" w14:textId="77777777" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="007C1F79">
       <w:pPr>
         <w:ind w:left="680"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A0346">
+      <w:r w:rsidRPr="007F3983">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>We won’t fund the swimming pool because this isn’t related to your disability support needs. The funding in your plan might be similar to someone else who has a goal of ‘to have a more accessible bathroom’.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EFE80B0" w14:textId="592A5490" w:rsidR="00574163" w:rsidRPr="006A0346" w:rsidRDefault="00574163" w:rsidP="00F738AB">
+    <w:p w14:paraId="7EFE80B0" w14:textId="592A5490" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="60096AD8">
+      <w:r w:rsidRPr="007F3983">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Setting a goal doesn’t mean we have an obligation to fund supports that help you pursue that goal.</w:t>
       </w:r>
-      <w:r w:rsidRPr="60096AD8">
+      <w:r w:rsidRPr="007F3983">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009D46AC">
+      <w:r w:rsidRPr="007F3983">
         <w:t>For example, if your goal is to get a gym membership to get fit, we wouldn’t usually fund this. Gym memberships are things that all people, with or without disability, might want or need.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="049BE10B" w14:textId="4CDCD768" w:rsidR="00574163" w:rsidRPr="006A0346" w:rsidRDefault="00574163" w:rsidP="00F738AB">
+    <w:p w14:paraId="049BE10B" w14:textId="4CDCD768" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A0346">
+      <w:r w:rsidRPr="007F3983">
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Setting a goal about an explicit type or amount of support you might want doesn’t mean we have an obligation to fund</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="006A0346">
+        <w:t>Setting a goal about an explicit type or amount of support you might want doesn’t mean we have an obligation to fund this.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F3983">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006A0346">
-[...9 lines deleted...]
-    <w:p w14:paraId="6B151545" w14:textId="339F78FC" w:rsidR="00574163" w:rsidRPr="006A0346" w:rsidRDefault="00574163" w:rsidP="00F738AB">
+      <w:r w:rsidRPr="007F3983">
+        <w:t>For example, you may tell us your goal is ‘to get a top model shower commode’. You show us the one you want costs $4,000.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B151545" w14:textId="339F78FC" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="00F738AB">
       <w:pPr>
         <w:ind w:left="680"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A0346">
+      <w:r w:rsidRPr="007F3983">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>If there</w:t>
-[...84 lines deleted...]
-    <w:p w14:paraId="22DDF3B3" w14:textId="77777777" w:rsidR="00574163" w:rsidRPr="006A0346" w:rsidRDefault="00574163" w:rsidP="00C62E49">
+        <w:t>If there’s a shower commode that costs $3,000, and your occupational therapist confirms this one will meet your needs, we are more likely to fund this one. We would fund this one instead, if it’s likely to deliver the same result at a lower cost. We may also look at alternatives.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22DDF3B3" w14:textId="77777777" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="00C62E49">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Evidence-based_best_practice"/>
       <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidRPr="006A0346">
+      <w:r w:rsidRPr="007F3983">
         <w:t>Evidence-based best practice</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37DAE8C7" w14:textId="5044955A" w:rsidR="00574163" w:rsidRPr="006A0346" w:rsidRDefault="00574163" w:rsidP="006A0346">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="006A0346">
+    <w:p w14:paraId="37DAE8C7" w14:textId="5044955A" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="006A0346">
+      <w:r w:rsidRPr="007F3983">
+        <w:t>We fund NDIS supports that will be, or are likely to be, effective and beneficial for you, having regard to current good practice.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F3983">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="30"/>
       </w:r>
-      <w:r w:rsidRPr="006A0346">
-[...25 lines deleted...]
-      <w:r w:rsidRPr="006A0346">
+      <w:r w:rsidRPr="007F3983">
+        <w:t xml:space="preserve"> This means we consider if there is evidence that the NDIS support is effective and beneficial for someone with similar disability support needs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EB5B45C" w14:textId="30088C2A" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="006A0346">
+      <w:r w:rsidRPr="007F3983">
+        <w:t>For example, we may already have information about whether the support is widely accepted to suit someone with similar disability support needs.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F3983">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="31"/>
       </w:r>
-      <w:r w:rsidRPr="006A0346">
-[...14 lines deleted...]
-      <w:r w:rsidRPr="006A0346">
+      <w:r w:rsidRPr="007F3983">
+        <w:t xml:space="preserve"> The primary source of evidence we rely on, and give the greatest weight to, is evidence from sources that are reliable and recognised. This includes published and refereed literature, and any consensus of expert opinions. If there is no evidence to show an NDIS support is reasonable and necessary,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F3983">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="32"/>
       </w:r>
-      <w:r w:rsidRPr="006A0346">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="006A0346">
+      <w:r w:rsidRPr="007F3983">
+        <w:t xml:space="preserve"> we won’t fund the NDIS support.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BDC730A" w14:textId="40BB3661" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="002D0907">
+      <w:r w:rsidRPr="007F3983">
         <w:t xml:space="preserve">You can find the types of evidence we need on </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="006A0346">
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="007F3983">
           <w:rPr>
             <w:color w:val="0000FF" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>our website</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006A0346">
+      <w:r w:rsidRPr="007F3983">
         <w:t xml:space="preserve">, and in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidRPr="006A0346">
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="007F3983">
           <w:rPr>
             <w:color w:val="0000FF" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Our Guidelines</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006A0346">
+      <w:r w:rsidRPr="007F3983">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37F73654" w14:textId="626E49C0" w:rsidR="00574163" w:rsidRPr="006A0346" w:rsidRDefault="00574163" w:rsidP="00C62E49">
+    <w:p w14:paraId="37F73654" w14:textId="626E49C0" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="00C62E49">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Fair_early_investments"/>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidRPr="006A0346">
+      <w:r w:rsidRPr="007F3983">
         <w:t>Fair early investments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21EC1374" w14:textId="6D1A9A7B" w:rsidR="00574163" w:rsidRPr="006A0346" w:rsidRDefault="00574163" w:rsidP="006A0346">
-[...53 lines deleted...]
-    <w:p w14:paraId="1FC8D001" w14:textId="4A50D47D" w:rsidR="00574163" w:rsidRPr="00D85AD2" w:rsidRDefault="00574163" w:rsidP="002B4585">
+    <w:p w14:paraId="21EC1374" w14:textId="6D1A9A7B" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="006A0346">
+      <w:r w:rsidRPr="007F3983">
+        <w:t>Having access to capacity building supports early in your NDIS journey is considered to be an early investment. This early investment is intended to help increase your independence and reduce your reliance on NDIS funding over time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78B301EF" w14:textId="2E4CA58F" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="006A0346">
+      <w:r w:rsidRPr="007F3983">
+        <w:t>This is an important concept we think about when we create your plan, and again at future plan reassessments. When we reassess your plan, we reassess all the NDIS supports you require to meet your disability support needs at that time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="065E21E4" w14:textId="14743CE5" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="006A0346">
+      <w:r w:rsidRPr="007F3983">
+        <w:lastRenderedPageBreak/>
+        <w:t>Over time, your capacity building supports may no longer be reasonable and necessary, in regard to any of the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FC8D001" w14:textId="58B2AC62" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="002B4585">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D85AD2">
-[...3 lines deleted...]
-    <w:p w14:paraId="0F8FF4F8" w14:textId="78980669" w:rsidR="00574163" w:rsidRPr="00D85AD2" w:rsidRDefault="00574163" w:rsidP="002B4585">
+      <w:r w:rsidRPr="007F3983">
+        <w:t>your current level of functioning. This means the things you can and can’t do because of your disability</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F8FF4F8" w14:textId="78980669" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="002B4585">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D85AD2">
+      <w:r w:rsidRPr="007F3983">
         <w:t>the effectiveness of the capacity building supports</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D85AD2">
+      <w:r w:rsidRPr="007F3983">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="33"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BBF813A" w14:textId="67F55112" w:rsidR="00574163" w:rsidRPr="00D85AD2" w:rsidRDefault="00574163" w:rsidP="00CA5DCC">
+    <w:p w14:paraId="4BBF813A" w14:textId="67F55112" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="00CA5DCC">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D85AD2">
+      <w:r w:rsidRPr="007F3983">
         <w:t>value for money.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D85AD2">
+      <w:r w:rsidRPr="007F3983">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="34"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C7DDE76" w14:textId="52F60597" w:rsidR="00574163" w:rsidRPr="00D85AD2" w:rsidRDefault="00574163" w:rsidP="006A0346">
-[...35 lines deleted...]
-    <w:p w14:paraId="25BA42C8" w14:textId="77777777" w:rsidR="00574163" w:rsidRPr="006A0346" w:rsidRDefault="00574163" w:rsidP="00C62E49">
+    <w:p w14:paraId="6446E93D" w14:textId="434165FF" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="006A0346">
+      <w:r w:rsidRPr="007F3983">
+        <w:t>Your overall funding amount could go down from one plan to the next. This may be because you no longer need the same type or amount of supports, such as capacity building supports. Also, if the capacity building investment has been successful at building your independence, then your need for other supports may also decrease. For example, as you develop your skills you may not need as many core supports.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F6EB8F5" w14:textId="7D9A5CE6" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="006A0346">
+      <w:r w:rsidRPr="007F3983">
+        <w:t>You may see your overall plan value reduce over time as the benefits of capacity building are realised.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25BA42C8" w14:textId="77777777" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="00C62E49">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Fair_support_across"/>
       <w:bookmarkEnd w:id="4"/>
-      <w:r w:rsidRPr="006A0346">
+      <w:r w:rsidRPr="007F3983">
         <w:t>Fair support across service systems</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75A0B9D6" w14:textId="40DC63B8" w:rsidR="00574163" w:rsidRPr="006A0346" w:rsidRDefault="00574163" w:rsidP="006A0346">
-      <w:r>
+    <w:p w14:paraId="75A0B9D6" w14:textId="40DC63B8" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="006A0346">
+      <w:r w:rsidRPr="007F3983">
         <w:t>The support you need may be the responsibility of another government service, like education or health. We don’t fund these services. We need to think about the supports you should receive from these services when we determine the NDIS supports in your plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32063603" w14:textId="77777777" w:rsidR="00574163" w:rsidRPr="006A0346" w:rsidRDefault="00574163" w:rsidP="00C62E49">
+    <w:p w14:paraId="32063603" w14:textId="77777777" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="00C62E49">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Fair_supports_for"/>
       <w:bookmarkEnd w:id="5"/>
-      <w:r w:rsidRPr="00EE7713">
+      <w:r w:rsidRPr="007F3983">
         <w:t>Fair supports for your disability needs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32D2B7B6" w14:textId="12B79DD3" w:rsidR="00574163" w:rsidRDefault="00574163" w:rsidP="00B419DE">
-[...40 lines deleted...]
-      <w:r w:rsidRPr="001229E8">
+    <w:p w14:paraId="32D2B7B6" w14:textId="57EAFE63" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="00B419DE">
+      <w:r w:rsidRPr="007F3983">
+        <w:t>When we make decisions about which NDIS supports we can fund, we consider whether a support is reasonable and necessary for you and apply the NDIS funding criteria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71532EA3" w14:textId="3FD42464" w:rsidR="007F3983" w:rsidRPr="007F3983" w:rsidRDefault="007F3983" w:rsidP="001229E8">
+      <w:r w:rsidRPr="007F3983">
+        <w:t>NDIS supports need to be for you and be necessary to address your disability support needs.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F3983">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="35"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F3CD788" w14:textId="52CCC1F0" w:rsidR="00E91F62" w:rsidRPr="00D85AD2" w:rsidRDefault="00B66524" w:rsidP="00B419DE">
-[...9 lines deleted...]
-      <w:r w:rsidR="00054FF9">
+    <w:p w14:paraId="6F3CD788" w14:textId="7323E4D9" w:rsidR="00E91F62" w:rsidRPr="007F3983" w:rsidRDefault="000A3725" w:rsidP="00B419DE">
+      <w:r w:rsidRPr="007F3983">
+        <w:t>We can’t fund</w:t>
+      </w:r>
+      <w:r w:rsidR="00054FF9" w:rsidRPr="007F3983">
         <w:t xml:space="preserve"> NDIS</w:t>
       </w:r>
-      <w:r w:rsidR="00974990" w:rsidRPr="00D85AD2">
+      <w:r w:rsidR="00974990" w:rsidRPr="007F3983">
         <w:t xml:space="preserve"> supports </w:t>
       </w:r>
-      <w:r w:rsidR="00E24CE8" w:rsidRPr="00D85AD2">
+      <w:r w:rsidR="00E24CE8" w:rsidRPr="007F3983">
         <w:t xml:space="preserve">to help with </w:t>
       </w:r>
-      <w:r w:rsidR="002B3E31">
+      <w:r w:rsidR="002B3E31" w:rsidRPr="007F3983">
         <w:t>impairments</w:t>
       </w:r>
-      <w:r w:rsidR="00BA702A" w:rsidRPr="00D85AD2">
+      <w:r w:rsidR="00BA702A" w:rsidRPr="007F3983">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00974990" w:rsidRPr="00D85AD2">
+      <w:r w:rsidR="00974990" w:rsidRPr="007F3983">
         <w:t xml:space="preserve">that </w:t>
       </w:r>
-      <w:r w:rsidR="002D0FFA">
+      <w:r w:rsidR="002D0FFA" w:rsidRPr="007F3983">
         <w:t>did</w:t>
       </w:r>
-      <w:r w:rsidR="00C56CBB">
+      <w:r w:rsidR="00C56CBB" w:rsidRPr="007F3983">
         <w:t>n’t</w:t>
       </w:r>
-      <w:r w:rsidR="002D0FFA">
-[...33 lines deleted...]
-        <w:r w:rsidR="002D0FFA" w:rsidRPr="00FF0ADB">
+      <w:r w:rsidR="002D0FFA" w:rsidRPr="007F3983">
+        <w:t xml:space="preserve"> meet the</w:t>
+      </w:r>
+      <w:r w:rsidR="00914DE2" w:rsidRPr="007F3983">
+        <w:t xml:space="preserve"> NDIS</w:t>
+      </w:r>
+      <w:r w:rsidR="002D0FFA" w:rsidRPr="007F3983">
+        <w:t xml:space="preserve"> requirements </w:t>
+      </w:r>
+      <w:r w:rsidR="00914DE2" w:rsidRPr="007F3983">
+        <w:t>for disability or early intervention</w:t>
+      </w:r>
+      <w:r w:rsidR="00974990" w:rsidRPr="007F3983">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="002D0FFA" w:rsidRPr="007F3983">
+        <w:t xml:space="preserve"> Learn more about</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3B20" w:rsidRPr="007F3983">
+        <w:t xml:space="preserve"> the NDIS requirements in </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:anchor="applying" w:history="1">
+        <w:r w:rsidR="0061236C" w:rsidRPr="007F3983">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Applying to the NDIS</w:t>
+          <w:t>applying to the NDIS</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="007C3734">
+      <w:r w:rsidR="007C3734" w:rsidRPr="007F3983">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="685DD5D1" w14:textId="5EEF4BAD" w:rsidR="00870235" w:rsidRPr="00D85AD2" w:rsidRDefault="00974990" w:rsidP="00B419DE">
-      <w:r>
+    <w:p w14:paraId="685DD5D1" w14:textId="55BB8010" w:rsidR="00870235" w:rsidRPr="007F3983" w:rsidRDefault="00974990" w:rsidP="00B419DE">
+      <w:r w:rsidRPr="007F3983">
         <w:t>W</w:t>
       </w:r>
-      <w:r w:rsidR="00870235">
+      <w:r w:rsidR="00870235" w:rsidRPr="007F3983">
         <w:t xml:space="preserve">e </w:t>
       </w:r>
-      <w:r w:rsidR="005003FF">
+      <w:r w:rsidR="005003FF" w:rsidRPr="007F3983">
         <w:t xml:space="preserve">may </w:t>
       </w:r>
-      <w:r w:rsidR="00870235">
+      <w:r w:rsidR="00870235" w:rsidRPr="007F3983">
         <w:t>ask you to provide evidence to</w:t>
       </w:r>
-      <w:r w:rsidR="00D62F91">
+      <w:r w:rsidR="00D62F91" w:rsidRPr="007F3983">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007F3983">
         <w:t>help</w:t>
       </w:r>
-      <w:r w:rsidR="00D62F91">
+      <w:r w:rsidR="00D62F91" w:rsidRPr="007F3983">
         <w:t xml:space="preserve"> us </w:t>
       </w:r>
-      <w:r w:rsidR="003E7D06">
+      <w:r w:rsidR="003E7D06" w:rsidRPr="007F3983">
         <w:t xml:space="preserve">work </w:t>
       </w:r>
-      <w:r w:rsidR="755BFC7F">
+      <w:r w:rsidR="755BFC7F" w:rsidRPr="007F3983">
         <w:t xml:space="preserve">out </w:t>
       </w:r>
-      <w:r w:rsidR="6005E055">
+      <w:r w:rsidR="6005E055" w:rsidRPr="007F3983">
         <w:t xml:space="preserve">if the support relates to </w:t>
       </w:r>
-      <w:r w:rsidR="003D5BF1">
+      <w:r w:rsidR="003D5BF1" w:rsidRPr="007F3983">
         <w:t>your disability support needs by</w:t>
       </w:r>
-      <w:r w:rsidR="753FAE22">
+      <w:r w:rsidR="753FAE22" w:rsidRPr="007F3983">
         <w:t xml:space="preserve"> applying the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidR="753FAE22" w:rsidRPr="115D4787">
+      <w:r w:rsidR="008E65C5" w:rsidRPr="007F3983">
+        <w:t>NDIS funding criteria</w:t>
+      </w:r>
+      <w:r w:rsidR="00D07626" w:rsidRPr="007F3983">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="007C3734" w:rsidRPr="007F3983">
+        <w:t xml:space="preserve"> Learn more about</w:t>
+      </w:r>
+      <w:r w:rsidR="00104980" w:rsidRPr="007F3983">
+        <w:t xml:space="preserve"> how to ask for supports in</w:t>
+      </w:r>
+      <w:r w:rsidR="008D39ED" w:rsidRPr="007F3983">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:anchor="plan-variations" w:history="1">
+        <w:r w:rsidR="002F52CB" w:rsidRPr="007F3983">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>NDIS funding criteria</w:t>
+          <w:t>Our Guideline –</w:t>
         </w:r>
-      </w:hyperlink>
-[...10 lines deleted...]
-        <w:r w:rsidR="00104980" w:rsidRPr="005E1125">
+        <w:r w:rsidR="00481A03" w:rsidRPr="007F3983">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Our Guideline</w:t>
+          <w:t xml:space="preserve"> P</w:t>
         </w:r>
-        <w:r w:rsidR="0066205C">
+        <w:r w:rsidR="002F52CB" w:rsidRPr="007F3983">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>s</w:t>
+          <w:t>lan</w:t>
         </w:r>
-        <w:r w:rsidR="00104980" w:rsidRPr="005E1125">
+        <w:r w:rsidR="00481A03" w:rsidRPr="007F3983">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve"> – Changing your plan.</w:t>
+          <w:t xml:space="preserve"> variations</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="29FBCA6C" w14:textId="4682CFFE" w:rsidR="007F6A95" w:rsidRPr="007F6A95" w:rsidRDefault="00E122D8" w:rsidP="00B419DE">
+      <w:r w:rsidR="00912A0A" w:rsidRPr="007F3983">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:anchor="plan-reassessments" w:history="1">
+        <w:r w:rsidR="00912A0A" w:rsidRPr="007F3983">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Our Guideline – Plan reassessments</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="002F59AF" w:rsidRPr="007F3983">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00154E9A" w:rsidRPr="007F3983">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29FBCA6C" w14:textId="3A97944E" w:rsidR="00CC297E" w:rsidRDefault="00E122D8" w:rsidP="00B419DE">
+      <w:r w:rsidRPr="007F3983">
+        <w:t xml:space="preserve">By doing this </w:t>
+      </w:r>
+      <w:r w:rsidR="00A47EEB" w:rsidRPr="007F3983">
+        <w:t xml:space="preserve">we </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F3983">
+        <w:t xml:space="preserve">make sure </w:t>
+      </w:r>
+      <w:r w:rsidR="00A47EEB" w:rsidRPr="007F3983">
+        <w:t>the system is fair for everyone, and the NDIS remains financially sustainable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6421439C" w14:textId="77777777" w:rsidR="00CC297E" w:rsidRDefault="00CC297E">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">By doing this </w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="101B218F" w14:textId="77777777" w:rsidR="006A0346" w:rsidRPr="006A0346" w:rsidRDefault="006A0346" w:rsidP="00C62E49">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="101B218F" w14:textId="77777777" w:rsidR="006A0346" w:rsidRPr="007F3983" w:rsidRDefault="006A0346" w:rsidP="00C62E49">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Fair_assistance_from"/>
       <w:bookmarkEnd w:id="6"/>
-      <w:r w:rsidRPr="006A0346">
+      <w:r w:rsidRPr="007F3983">
+        <w:lastRenderedPageBreak/>
         <w:t>Fair assistance from multiple programs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BE335E0" w14:textId="5AB5D9BD" w:rsidR="006A0346" w:rsidRPr="006A0346" w:rsidRDefault="006A0346" w:rsidP="006A0346">
-      <w:r>
+    <w:p w14:paraId="7BE335E0" w14:textId="5AB5D9BD" w:rsidR="006A0346" w:rsidRPr="007F3983" w:rsidRDefault="006A0346" w:rsidP="006A0346">
+      <w:r w:rsidRPr="007F3983">
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
-      <w:r w:rsidR="008014FE">
+      <w:r w:rsidR="008014FE" w:rsidRPr="007F3983">
         <w:t>supports</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007F3983">
         <w:t xml:space="preserve"> can’t duplicate other funding or supports you may receive due to </w:t>
       </w:r>
-      <w:r w:rsidR="008627DF">
+      <w:r w:rsidR="008627DF" w:rsidRPr="007F3983">
         <w:t>your disability</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007F3983">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5696C4CA" w14:textId="215367CC" w:rsidR="006A0346" w:rsidRPr="00D85AD2" w:rsidRDefault="006A0346" w:rsidP="006A0346">
-[...6 lines deleted...]
-      <w:r w:rsidR="00A12596" w:rsidRPr="00D85AD2">
+    <w:p w14:paraId="5696C4CA" w14:textId="215367CC" w:rsidR="006A0346" w:rsidRPr="007F3983" w:rsidRDefault="006A0346" w:rsidP="006A0346">
+      <w:r w:rsidRPr="007F3983">
+        <w:t xml:space="preserve">For example, you may have received a lump-sum payment or receive regular payments as a form of compensation for an accident. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A12596" w:rsidRPr="007F3983">
         <w:t>Or</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D85AD2">
+      <w:r w:rsidRPr="007F3983">
         <w:t xml:space="preserve"> you may be receiving ongoing supports from another program or insurance scheme</w:t>
       </w:r>
-      <w:r w:rsidR="00A65F53">
+      <w:r w:rsidR="00A65F53" w:rsidRPr="007F3983">
         <w:t xml:space="preserve">. For </w:t>
       </w:r>
-      <w:r w:rsidR="00A12596">
+      <w:r w:rsidR="00A12596" w:rsidRPr="007F3983">
         <w:t>example,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D85AD2">
+      <w:r w:rsidRPr="007F3983">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00896543" w:rsidRPr="00D85AD2">
+      <w:r w:rsidR="00896543" w:rsidRPr="007F3983">
         <w:t>Work</w:t>
       </w:r>
-      <w:r w:rsidR="00C144FA">
+      <w:r w:rsidR="00C144FA" w:rsidRPr="007F3983">
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="00896543" w:rsidRPr="00D85AD2">
+      <w:r w:rsidR="00896543" w:rsidRPr="007F3983">
         <w:t xml:space="preserve">afe, Lifetime Care and Support </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D85AD2">
+      <w:r w:rsidRPr="007F3983">
         <w:t>or the Transport Accident Commission.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E9F6064" w14:textId="641E372D" w:rsidR="0006518F" w:rsidRDefault="006A0346" w:rsidP="006A0346">
-      <w:r w:rsidRPr="00D85AD2">
+    <w:p w14:paraId="5E9F6064" w14:textId="641E372D" w:rsidR="0006518F" w:rsidRPr="007F3983" w:rsidRDefault="006A0346" w:rsidP="006A0346">
+      <w:r w:rsidRPr="007F3983">
         <w:t>We don’t duplicate this funding</w:t>
       </w:r>
-      <w:r w:rsidR="00A56D1F" w:rsidRPr="00D85AD2">
+      <w:r w:rsidR="00A56D1F" w:rsidRPr="007F3983">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D85AD2">
-[...11 lines deleted...]
-        <w:br w:type="page"/>
+      <w:r w:rsidRPr="007F3983">
+        <w:t xml:space="preserve"> or these supports. We may reduce the total value of your NDIS plan to account for compensation you receive, or we may not fund certain supports.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E2460A0" w14:textId="1DCB6C83" w:rsidR="00F74A9C" w:rsidRPr="006A0346" w:rsidRDefault="00F74A9C" w:rsidP="00F74A9C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:r>
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="007F3983">
         <w:t>Reference</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F74A9C" w:rsidRPr="006A0346" w:rsidSect="00DD60BD">
       <w:headerReference w:type="default" r:id="rId21"/>
       <w:footerReference w:type="default" r:id="rId22"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1588" w:right="1021" w:bottom="1134" w:left="1021" w:header="567" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="75EB08BC" w14:textId="77777777" w:rsidR="00131D4B" w:rsidRDefault="00131D4B" w:rsidP="006A7B2E">
+    <w:p w14:paraId="31C19AE0" w14:textId="77777777" w:rsidR="00C37795" w:rsidRDefault="00C37795" w:rsidP="006A7B2E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="280E4440" w14:textId="77777777" w:rsidR="00131D4B" w:rsidRDefault="00131D4B" w:rsidP="006A7B2E">
+    <w:p w14:paraId="4209B55D" w14:textId="77777777" w:rsidR="00C37795" w:rsidRDefault="00C37795" w:rsidP="006A7B2E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="799F0BFD" w14:textId="77777777" w:rsidR="00131D4B" w:rsidRDefault="00131D4B">
+    <w:p w14:paraId="7C0478A8" w14:textId="77777777" w:rsidR="00C37795" w:rsidRDefault="00C37795">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:id="2">
-    <w:p w14:paraId="0ABA684F" w14:textId="77777777" w:rsidR="00574163" w:rsidRPr="00DD3C29" w:rsidRDefault="00574163" w:rsidP="006A0346">
+    <w:p w14:paraId="0ABA684F" w14:textId="77777777" w:rsidR="007F3983" w:rsidRPr="00DD3C29" w:rsidRDefault="007F3983" w:rsidP="006A0346">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00DD3C29">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00DD3C29">
         <w:t xml:space="preserve"> NDIS Act and delegated legislation made under the NDIS Act, especially NDIS (Supports for Participants) Rules and NDIS (Plan Management) Rules.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="3">
-    <w:p w14:paraId="05A7A9D7" w14:textId="71DF220D" w:rsidR="00574163" w:rsidRDefault="00574163">
+    <w:p w14:paraId="05A7A9D7" w14:textId="0BC6607A" w:rsidR="007F3983" w:rsidRDefault="007F3983">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> NDIS Act s 34(1)(f). </w:t>
+        <w:t xml:space="preserve"> NDIS Act s 34(1)(f).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="4">
-    <w:p w14:paraId="2C4052C7" w14:textId="4D42B924" w:rsidR="00574163" w:rsidRPr="00DD3C29" w:rsidRDefault="00574163" w:rsidP="006A0346">
+    <w:p w14:paraId="2C4052C7" w14:textId="42B44824" w:rsidR="007F3983" w:rsidRPr="00DD3C29" w:rsidRDefault="007F3983" w:rsidP="006A0346">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00DD3C29">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00DD3C29">
         <w:t xml:space="preserve"> NDIS </w:t>
       </w:r>
       <w:r>
-        <w:t>Act s34(1)(aa)</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="006B40C2" w:rsidRPr="006B40C2">
+        <w:t xml:space="preserve">Act s34(1)(aa), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B40C2">
         <w:t>NDIS (Supports for Participants) Rules r 5.1(b)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="5">
-    <w:p w14:paraId="3AB458FC" w14:textId="231DBF05" w:rsidR="00574163" w:rsidRDefault="00574163" w:rsidP="006A0346">
+    <w:p w14:paraId="3AB458FC" w14:textId="231DBF05" w:rsidR="007F3983" w:rsidRDefault="007F3983" w:rsidP="006A0346">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00537AD1">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00537AD1">
         <w:t xml:space="preserve"> NDIS Act s34(1)(a).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="6">
-    <w:p w14:paraId="33C69A55" w14:textId="5950B39C" w:rsidR="00574163" w:rsidRPr="00DD3C29" w:rsidRDefault="00574163" w:rsidP="006A0346">
+    <w:p w14:paraId="33C69A55" w14:textId="5950B39C" w:rsidR="007F3983" w:rsidRPr="00DD3C29" w:rsidRDefault="007F3983" w:rsidP="006A0346">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00DD3C29">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00DD3C29">
         <w:t xml:space="preserve"> NDIS </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Act </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD3C29">
         <w:t>s34(1)(b).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="7">
-    <w:p w14:paraId="651B8019" w14:textId="080743C3" w:rsidR="00574163" w:rsidRPr="00DD3C29" w:rsidRDefault="00574163" w:rsidP="006A0346">
+    <w:p w14:paraId="651B8019" w14:textId="080743C3" w:rsidR="007F3983" w:rsidRPr="00DD3C29" w:rsidRDefault="007F3983" w:rsidP="006A0346">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00DD3C29">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00DD3C29">
         <w:t xml:space="preserve"> NDIS </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Act </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD3C29">
         <w:t>s34(1)(c).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="8">
-    <w:p w14:paraId="6B0E3B63" w14:textId="77777777" w:rsidR="00574163" w:rsidRPr="00DD3C29" w:rsidRDefault="00574163" w:rsidP="006A0346">
+    <w:p w14:paraId="6B0E3B63" w14:textId="77777777" w:rsidR="007F3983" w:rsidRPr="00DD3C29" w:rsidRDefault="007F3983" w:rsidP="006A0346">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00DD3C29">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00DD3C29">
         <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 3.1(c).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="9">
-    <w:p w14:paraId="1C092BEB" w14:textId="0DD6ECE2" w:rsidR="00574163" w:rsidRPr="00DD3C29" w:rsidRDefault="00574163" w:rsidP="006A0346">
+    <w:p w14:paraId="1C092BEB" w14:textId="0DD6ECE2" w:rsidR="007F3983" w:rsidRPr="00DD3C29" w:rsidRDefault="007F3983" w:rsidP="006A0346">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00DD3C29">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00DD3C29">
         <w:t xml:space="preserve"> NDIS </w:t>
       </w:r>
       <w:r>
         <w:t>Act</w:t>
       </w:r>
       <w:r w:rsidRPr="003F04B7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD3C29">
         <w:t>s34(1)(c); NDIS (Supports for Participants) Rules r 3.1(a).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="10">
-    <w:p w14:paraId="26E6A007" w14:textId="19BF4C62" w:rsidR="00574163" w:rsidRPr="00DD3C29" w:rsidRDefault="00574163" w:rsidP="006A0346">
+    <w:p w14:paraId="26E6A007" w14:textId="19BF4C62" w:rsidR="007F3983" w:rsidRPr="00DD3C29" w:rsidRDefault="007F3983" w:rsidP="006A0346">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00DD3C29">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00DD3C29">
         <w:t xml:space="preserve"> NDIS </w:t>
       </w:r>
       <w:r>
         <w:t>Act</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD3C29">
         <w:t xml:space="preserve"> s34(1)(d).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="11">
-    <w:p w14:paraId="47C32E82" w14:textId="68D09E74" w:rsidR="00574163" w:rsidRPr="00DD3C29" w:rsidRDefault="00574163" w:rsidP="006A0346">
+    <w:p w14:paraId="47C32E82" w14:textId="68D09E74" w:rsidR="007F3983" w:rsidRPr="00DD3C29" w:rsidRDefault="007F3983" w:rsidP="006A0346">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00DD3C29">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00DD3C29">
         <w:t xml:space="preserve"> NDIS </w:t>
       </w:r>
       <w:r>
         <w:t>Act</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD3C29">
         <w:t xml:space="preserve"> s34(1)(e).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="12">
-    <w:p w14:paraId="3BBF3388" w14:textId="5A5F60E5" w:rsidR="00574163" w:rsidRDefault="00574163">
+    <w:p w14:paraId="3BBF3388" w14:textId="5A5F60E5" w:rsidR="007F3983" w:rsidRDefault="007F3983">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s34(1)(f).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="13">
-    <w:p w14:paraId="6770100C" w14:textId="77777777" w:rsidR="00574163" w:rsidRDefault="00574163" w:rsidP="009D42AA">
+    <w:p w14:paraId="6770100C" w14:textId="77777777" w:rsidR="007F3983" w:rsidRDefault="007F3983" w:rsidP="009D42AA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 5.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="14">
-    <w:p w14:paraId="51248243" w14:textId="77777777" w:rsidR="00574163" w:rsidRDefault="00574163" w:rsidP="009D42AA">
+    <w:p w14:paraId="51248243" w14:textId="77777777" w:rsidR="007F3983" w:rsidRDefault="007F3983" w:rsidP="009D42AA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 10.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="15">
-    <w:p w14:paraId="00A61F62" w14:textId="7D86EA8C" w:rsidR="00574163" w:rsidRDefault="00574163" w:rsidP="009D42AA">
+    <w:p w14:paraId="00A61F62" w14:textId="7D86EA8C" w:rsidR="007F3983" w:rsidRDefault="007F3983" w:rsidP="009D42AA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s </w:t>
       </w:r>
       <w:r w:rsidRPr="008A5A0E">
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="16">
-    <w:p w14:paraId="000E9A51" w14:textId="77777777" w:rsidR="00574163" w:rsidRDefault="00574163" w:rsidP="009D42AA">
+    <w:p w14:paraId="000E9A51" w14:textId="77777777" w:rsidR="007F3983" w:rsidRDefault="007F3983" w:rsidP="009D42AA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 10.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="17">
-    <w:p w14:paraId="4B42D33E" w14:textId="77777777" w:rsidR="00574163" w:rsidRDefault="00574163" w:rsidP="009D42AA">
+    <w:p w14:paraId="4B42D33E" w14:textId="77777777" w:rsidR="007F3983" w:rsidRDefault="007F3983" w:rsidP="009D42AA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0045456F">
         <w:t>NDIS Act s</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="0045456F">
         <w:t xml:space="preserve"> 33(5)(d), 35(1)(b); NDIS (Supports for Participants) Rules r 5.3(a).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="18">
-    <w:p w14:paraId="5DAED13E" w14:textId="77777777" w:rsidR="00574163" w:rsidRDefault="00574163" w:rsidP="009D42AA">
+    <w:p w14:paraId="5DAED13E" w14:textId="77777777" w:rsidR="007F3983" w:rsidRDefault="007F3983" w:rsidP="009D42AA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0045456F">
         <w:t xml:space="preserve">NDIS Act </w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="0045456F">
         <w:t>s 33(5)(d), 35(1)(b); NDIS (Supports for Participants) Rules r 5.3(b).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="19">
-    <w:p w14:paraId="169E1171" w14:textId="77777777" w:rsidR="00574163" w:rsidRDefault="00574163" w:rsidP="009D42AA">
+    <w:p w14:paraId="169E1171" w14:textId="77777777" w:rsidR="007F3983" w:rsidRDefault="007F3983" w:rsidP="009D42AA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act ss 33(5)(d), 35(1)(a); NDIS (Supports for Participants) Rules r 5.1(a).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="20">
-    <w:p w14:paraId="7E6B41C8" w14:textId="77777777" w:rsidR="00574163" w:rsidRDefault="00574163" w:rsidP="009D42AA">
+    <w:p w14:paraId="7E6B41C8" w14:textId="77777777" w:rsidR="007F3983" w:rsidRDefault="007F3983" w:rsidP="009D42AA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act ss 33(5)(d), 35(1)(a); NDIS (Supports for Participants) Rules r 5.1(c).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="21">
-    <w:p w14:paraId="3D09B456" w14:textId="45128627" w:rsidR="00574163" w:rsidRPr="00DD3C29" w:rsidRDefault="00574163" w:rsidP="006A0346">
+    <w:p w14:paraId="3D09B456" w14:textId="45128627" w:rsidR="007F3983" w:rsidRPr="00DD3C29" w:rsidRDefault="007F3983" w:rsidP="006A0346">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00DD3C29">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00DD3C29">
         <w:t xml:space="preserve"> NDIS Act s</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD3C29">
         <w:t>118(1)(b)</w:t>
       </w:r>
       <w:r>
         <w:t>-(2)(c)</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD3C29">
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="22">
-    <w:p w14:paraId="38581EAF" w14:textId="26C69227" w:rsidR="00574163" w:rsidRDefault="00574163" w:rsidP="006A0346">
+    <w:p w14:paraId="38581EAF" w14:textId="26C69227" w:rsidR="007F3983" w:rsidRDefault="007F3983" w:rsidP="006A0346">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00DD3C29">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00DD3C29">
         <w:t xml:space="preserve"> NDIS Act s4(17)</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="23">
-    <w:p w14:paraId="43286559" w14:textId="28C456B1" w:rsidR="00574163" w:rsidRDefault="00574163">
+    <w:p w14:paraId="43286559" w14:textId="28C456B1" w:rsidR="007F3983" w:rsidRDefault="007F3983">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> NDIS Act s118(1)(</w:t>
-[...2 lines deleted...]
-        <w:t>ba).</w:t>
+        <w:t xml:space="preserve"> NDIS Act s118(1)(ba).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="24">
-    <w:p w14:paraId="24D2FFB4" w14:textId="77777777" w:rsidR="00574163" w:rsidRPr="00B34FFF" w:rsidRDefault="00574163" w:rsidP="00086E1A">
+    <w:p w14:paraId="24D2FFB4" w14:textId="79E1E6AB" w:rsidR="007F3983" w:rsidRPr="00B34FFF" w:rsidRDefault="007F3983" w:rsidP="00086E1A">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">NDIS Act s 34(1). </w:t>
+        <w:t>NDIS Act s 34(1).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="25">
-    <w:p w14:paraId="4DA852CA" w14:textId="77777777" w:rsidR="00574163" w:rsidRPr="00B34FFF" w:rsidRDefault="00574163" w:rsidP="00086E1A">
+    <w:p w14:paraId="4DA852CA" w14:textId="77777777" w:rsidR="007F3983" w:rsidRPr="00B34FFF" w:rsidRDefault="007F3983" w:rsidP="00086E1A">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E1692">
         <w:t xml:space="preserve">NDIS Act s </w:t>
       </w:r>
       <w:r>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="005E1692">
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="26">
-    <w:p w14:paraId="279DF871" w14:textId="653CF907" w:rsidR="00574163" w:rsidRPr="00DC174B" w:rsidRDefault="00574163" w:rsidP="006A0346">
+    <w:p w14:paraId="279DF871" w14:textId="653CF907" w:rsidR="007F3983" w:rsidRPr="00DC174B" w:rsidRDefault="007F3983" w:rsidP="006A0346">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC174B">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00DC174B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008B3404">
         <w:t>NDIS Act s33(2).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="27">
-    <w:p w14:paraId="7250CADC" w14:textId="184F6DC0" w:rsidR="00574163" w:rsidRPr="00DC174B" w:rsidRDefault="00574163" w:rsidP="006A0346">
+    <w:p w14:paraId="7250CADC" w14:textId="184F6DC0" w:rsidR="007F3983" w:rsidRPr="00DC174B" w:rsidRDefault="007F3983" w:rsidP="006A0346">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC174B">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00DC174B">
         <w:t xml:space="preserve"> NDIS Act s33(5)(a).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="28">
-    <w:p w14:paraId="20834286" w14:textId="3A320FE7" w:rsidR="00574163" w:rsidRPr="00DC174B" w:rsidRDefault="00574163" w:rsidP="006A0346">
+    <w:p w14:paraId="20834286" w14:textId="3A320FE7" w:rsidR="007F3983" w:rsidRPr="00DC174B" w:rsidRDefault="007F3983" w:rsidP="006A0346">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="005A5F05">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="005A5F05">
         <w:t xml:space="preserve"> NDIS Act s34(1)(a).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="29">
-    <w:p w14:paraId="4337E6D7" w14:textId="3BE0ED07" w:rsidR="00574163" w:rsidRDefault="00574163">
+    <w:p w14:paraId="4337E6D7" w14:textId="3BE0ED07" w:rsidR="007F3983" w:rsidRDefault="007F3983">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC174B">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00DC174B">
         <w:t xml:space="preserve"> NDIS Act s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC174B">
         <w:t>34(1)</w:t>
       </w:r>
       <w:r>
         <w:t>(a); 34(1)</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC174B">
         <w:t>(aa)</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="30">
-    <w:p w14:paraId="669BD808" w14:textId="2D98F0C1" w:rsidR="00574163" w:rsidRPr="006922FD" w:rsidRDefault="00574163" w:rsidP="006A0346">
+    <w:p w14:paraId="669BD808" w14:textId="2D98F0C1" w:rsidR="007F3983" w:rsidRPr="006922FD" w:rsidRDefault="007F3983" w:rsidP="006A0346">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="005A5F05">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="005A5F05">
         <w:t xml:space="preserve"> NDIS Act s34(1)(d).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="31">
-    <w:p w14:paraId="03BBA472" w14:textId="77777777" w:rsidR="00574163" w:rsidRPr="006922FD" w:rsidRDefault="00574163" w:rsidP="006A0346">
+    <w:p w14:paraId="03BBA472" w14:textId="77777777" w:rsidR="007F3983" w:rsidRPr="006922FD" w:rsidRDefault="007F3983" w:rsidP="006A0346">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="006922FD">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="006922FD">
         <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 4.1(d).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="32">
-    <w:p w14:paraId="50A04E5A" w14:textId="5F58DBCD" w:rsidR="00574163" w:rsidRPr="00ED5AB6" w:rsidRDefault="00574163" w:rsidP="006A0346">
+    <w:p w14:paraId="50A04E5A" w14:textId="5F58DBCD" w:rsidR="007F3983" w:rsidRPr="00ED5AB6" w:rsidRDefault="007F3983" w:rsidP="006A0346">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
         <w:rPr>
           <w:highlight w:val="red"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A5F05">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="005A5F05">
         <w:t xml:space="preserve"> NDIS Act s34(1).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="33">
-    <w:p w14:paraId="7B3AF5A8" w14:textId="76774014" w:rsidR="00574163" w:rsidRPr="00D87EDF" w:rsidRDefault="00574163">
+    <w:p w14:paraId="7B3AF5A8" w14:textId="76774014" w:rsidR="007F3983" w:rsidRPr="00D87EDF" w:rsidRDefault="007F3983">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00D87EDF">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00D87EDF">
         <w:t xml:space="preserve"> NDIS Act s34(1)(d); NDIS (Supports for Participants) Rules, r 3.2-3.3.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="34">
-    <w:p w14:paraId="4934006C" w14:textId="3E90363E" w:rsidR="00574163" w:rsidRDefault="00574163">
+    <w:p w14:paraId="4934006C" w14:textId="3E90363E" w:rsidR="007F3983" w:rsidRDefault="007F3983">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00D87EDF">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00D87EDF">
         <w:t xml:space="preserve"> NDIS Act s34(1)(c); NDIS (Supports for Participants) Rules r 3.1.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="35">
-    <w:p w14:paraId="1BA68523" w14:textId="77777777" w:rsidR="00574163" w:rsidRDefault="00574163" w:rsidP="001229E8">
+    <w:p w14:paraId="1BA68523" w14:textId="546FF173" w:rsidR="007F3983" w:rsidRDefault="007F3983" w:rsidP="001229E8">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> NDIS (Supports for Participants) Rules r 5.1(b), NDIS Act s 34(1)(aa).</w:t>
+        <w:t xml:space="preserve"> NDIS Act s 34(1)(aa); NDIS (Supports for Participants) Rules r 5.1(b).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Bold">
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="020B0704020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="DE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7E297684" w14:textId="2A9B7CB4" w:rsidR="00B77A20" w:rsidRPr="00F8132F" w:rsidRDefault="0009779A" w:rsidP="0009779A">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="575C50FC" w14:textId="11047DFD" w:rsidR="00BE09F5" w:rsidRPr="00BE09F5" w:rsidRDefault="00BE09F5" w:rsidP="00BE09F5">
     <w:pPr>
-      <w:tabs>
-[...5 lines deleted...]
-        <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        <w:b/>
+        <w:iCs/>
+        <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:id="7" w:name="_Hlk118984843"/>
     <w:r>
       <w:rPr>
-        <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:t>07 April 2025</w:t>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+      </w:rPr>
+      <w:t>27 August 2026</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00BE09F5">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+      </w:rPr>
+      <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
       </w:rPr>
       <w:tab/>
-      <w:t xml:space="preserve"> </w:t>
+      <w:t>Principles we follow to create your plan</w:t>
     </w:r>
-    <w:r w:rsidR="00C13BD1">
-[...31 lines deleted...]
-        <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+    <w:r w:rsidRPr="00BE09F5">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00B77A20" w:rsidRPr="00F8132F">
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidRPr="00BE09F5">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="00BE09F5">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+      </w:rPr>
+      <w:tab/>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidR="00B77A20" w:rsidRPr="00F8132F">
-[...1 lines deleted...]
-        <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+    <w:r w:rsidRPr="00BE09F5">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00B77A20" w:rsidRPr="00F8132F">
-[...1 lines deleted...]
-        <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+    <w:r w:rsidRPr="00BE09F5">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="00B77A20" w:rsidRPr="00F8132F">
-[...1 lines deleted...]
-        <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+    <w:r w:rsidRPr="00BE09F5">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00B77A20" w:rsidRPr="00F8132F">
-[...1 lines deleted...]
-        <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+    <w:r w:rsidRPr="00BE09F5">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00B77A20" w:rsidRPr="00F8132F">
-[...1 lines deleted...]
-        <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+    <w:r w:rsidRPr="00BE09F5">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="00B77A20" w:rsidRPr="00F8132F">
-[...1 lines deleted...]
-        <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+    <w:r w:rsidRPr="00BE09F5">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
         <w:id w:val="-321744812"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:r w:rsidR="00B77A20" w:rsidRPr="00F8132F">
+        <w:r w:rsidRPr="00BE09F5">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00B77A20" w:rsidRPr="00F8132F">
+        <w:r w:rsidRPr="00BE09F5">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:bCs/>
           </w:rPr>
           <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
         </w:r>
-        <w:r w:rsidR="00B77A20" w:rsidRPr="00F8132F">
+        <w:r w:rsidRPr="00BE09F5">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00B77A20" w:rsidRPr="00F8132F">
+        <w:r w:rsidRPr="00BE09F5">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00B77A20" w:rsidRPr="00F8132F">
+        <w:r w:rsidRPr="00BE09F5">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w14:paraId="17B49F1D" w14:textId="77777777" w:rsidR="00B77A20" w:rsidRPr="00F8132F" w:rsidRDefault="00B77A20" w:rsidP="00B77A20">
+  <w:p w14:paraId="0B9BBBED" w14:textId="77777777" w:rsidR="00BE09F5" w:rsidRPr="00BE09F5" w:rsidRDefault="00BE09F5" w:rsidP="00BE09F5">
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:after="0"/>
+      <w:ind w:left="680"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:b/>
         <w:iCs/>
+        <w:noProof/>
         <w:color w:val="000000"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00F8132F">
+    <w:r w:rsidRPr="00BE09F5">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:b/>
         <w:iCs/>
+        <w:noProof/>
         <w:color w:val="000000"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:t>This document is correct at the date of publication.</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0748EA70" w14:textId="77777777" w:rsidR="00B77A20" w:rsidRPr="00F8132F" w:rsidRDefault="00B77A20" w:rsidP="00B77A20">
+  <w:p w14:paraId="7E297684" w14:textId="593EA9C0" w:rsidR="00B77A20" w:rsidRPr="008B1C02" w:rsidRDefault="00BE09F5" w:rsidP="00BE09F5">
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:after="0"/>
+      <w:ind w:left="680"/>
       <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r w:rsidRPr="00BE09F5">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:b/>
         <w:iCs/>
+        <w:noProof/>
         <w:color w:val="000000"/>
-      </w:rPr>
-[...1 lines deleted...]
-    <w:r w:rsidRPr="00F8132F">
+        <w:szCs w:val="24"/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Always visit </w:t>
+    </w:r>
+    <w:hyperlink r:id="rId1" w:history="1">
+      <w:r w:rsidRPr="00BE09F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="0000FF"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>ourguidelines.ndis.gov.au</w:t>
+      </w:r>
+    </w:hyperlink>
+    <w:r w:rsidRPr="00BE09F5">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:b/>
         <w:iCs/>
+        <w:noProof/>
         <w:color w:val="000000"/>
-      </w:rPr>
-[...18 lines deleted...]
-        <w:color w:val="000000"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:t xml:space="preserve"> for the latest version.</w:t>
     </w:r>
-    <w:bookmarkEnd w:id="7"/>
   </w:p>
+  <w:bookmarkEnd w:id="7"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3A0852B1" w14:textId="77777777" w:rsidR="00131D4B" w:rsidRDefault="00131D4B" w:rsidP="006A7B2E">
+    <w:p w14:paraId="5CE76072" w14:textId="77777777" w:rsidR="00C37795" w:rsidRDefault="00C37795" w:rsidP="006A7B2E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="33B278C0" w14:textId="77777777" w:rsidR="00131D4B" w:rsidRDefault="00131D4B" w:rsidP="006A7B2E">
+    <w:p w14:paraId="4DFA143F" w14:textId="77777777" w:rsidR="00C37795" w:rsidRDefault="00C37795" w:rsidP="006A7B2E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0888EE0C" w14:textId="77777777" w:rsidR="00131D4B" w:rsidRDefault="00131D4B">
+    <w:p w14:paraId="05E5980F" w14:textId="77777777" w:rsidR="00C37795" w:rsidRDefault="00C37795">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3F1C1C72" w14:textId="2F828871" w:rsidR="00852EF1" w:rsidRDefault="00852EF1" w:rsidP="00703341">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3F1C1C72" w14:textId="165AABE5" w:rsidR="00852EF1" w:rsidRDefault="00852EF1" w:rsidP="00D6322A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="3084"/>
         <w:tab w:val="right" w:pos="9868"/>
       </w:tabs>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r w:rsidRPr="00736EB2">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4770264F" wp14:editId="347A84AF">
           <wp:extent cx="1079500" cy="563880"/>
           <wp:effectExtent l="0" t="0" r="6350" b="7620"/>
           <wp:docPr id="715405580" name="Picture 715405580" descr="NDIS logo" title="NDIS Logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
@@ -3384,1272 +2895,52 @@
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1079500" cy="563880"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF88"/>
-[...1218 lines deleted...]
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F5F3502"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B946353E"/>
     <w:lvl w:ilvl="0" w:tplc="0DDC0B74">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet1"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4719,276 +3010,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...224 lines deleted...]
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24505A5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DCF2D776"/>
     <w:lvl w:ilvl="0" w:tplc="73421808">
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="719" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="634A8E74">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
@@ -5061,501 +3127,51 @@
     <w:lvl w:ilvl="7" w:tplc="E8C687BA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3221" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7FA0BBF6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3579" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...449 lines deleted...]
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39220A3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E31C4424"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5597,277 +3213,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-[...225 lines deleted...]
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3AFC10EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5A142038"/>
     <w:lvl w:ilvl="0" w:tplc="AFE2F102">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="BD1EE254">
       <w:start w:val="2021"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
@@ -5936,1460 +3326,390 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DA64F4C"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DC27ACF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="942C0A28"/>
-    <w:lvl w:ilvl="0" w:tplc="0C090001">
+    <w:tmpl w:val="3D3C89FC"/>
+    <w:lvl w:ilvl="0" w:tplc="F7BA25D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="086C8764">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="AF32BEBC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
-[...63 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="DA0C9530">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="B91A918C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
-[...28 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0C090001">
+    <w:lvl w:ilvl="5" w:tplc="46940028">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="726" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="5C64CA3E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2886" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="588A164C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5046" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
-[...114 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0C090001">
+    <w:lvl w:ilvl="8" w:tplc="B3462F2E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090003">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0C090001">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49EE72E0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BD1C86E0"/>
+    <w:lvl w:ilvl="0" w:tplc="E5CA06EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C090003">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0C090001">
+    <w:lvl w:ilvl="1" w:tplc="B2168024">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C090003">
-[...348 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="2" w:tplc="6DEEBC34">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...9 lines deleted...]
-        <w:sz w:val="24"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-[...253 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="1C1E2038">
+    <w:lvl w:ilvl="3" w:tplc="8FD460C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="668A17F6">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="D2A0CC30">
+    <w:lvl w:ilvl="4" w:tplc="FA16B62A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FC78254E">
-[...117 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0C090001">
+    <w:lvl w:ilvl="5" w:tplc="DD18858E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0E4E4764">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="5568FE2C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="688A0124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D381D6E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="633A072A"/>
+    <w:lvl w:ilvl="0" w:tplc="27A8A72A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="8646A4BE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="991A0254">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="A8BA6A80">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="41D03B7C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="7D384EAA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="35E060AE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="65A4C8D0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="83F851E6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D403AFD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1378283A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="476"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7462,51 +3782,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="476"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="476"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60CB1F93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0A628ED6"/>
     <w:lvl w:ilvl="0" w:tplc="0D0E3F32">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="825" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D57457AA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1188" w:hanging="360"/>
       </w:pPr>
@@ -7579,372 +3899,54 @@
     <w:lvl w:ilvl="7" w:tplc="0882CC5E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3398" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B0F2D756">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3766" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61856F70"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66411215"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BD785D00"/>
-[...317 lines deleted...]
-    <w:tmpl w:val="C4B60F2C"/>
+    <w:tmpl w:val="D8A01486"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
@@ -8010,51 +4012,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70D8640A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="21C4AA56"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8123,3958 +4125,3788 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73DD410B"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B4263A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FC5617E2"/>
-[...89 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="08090001">
+    <w:tmpl w:val="FE2804F2"/>
+    <w:lvl w:ilvl="0" w:tplc="35B8384E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="8252195C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="2154FC66">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
-[...63 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="66600DDE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="7CC64352">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
-[...152 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="1F14A268">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0D18BE4E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
-[...28 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0C090001">
+    <w:lvl w:ilvl="7" w:tplc="3090731A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="31D4EF08">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...62 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="435174936">
-    <w:abstractNumId w:val="34"/>
+  <w:num w:numId="1" w16cid:durableId="934703957">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="662666992">
+  <w:num w:numId="2" w16cid:durableId="101805555">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="445467446">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1034114179">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1060831835">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1839341714">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1398434132">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="981038935">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="59133162">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="700253125">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1444152501">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="476193572">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1053047127">
-[...142 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="7"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="99"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="comments" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002D08BB"/>
     <w:rsid w:val="00000092"/>
     <w:rsid w:val="000003B1"/>
     <w:rsid w:val="000010F6"/>
     <w:rsid w:val="000017C3"/>
+    <w:rsid w:val="000020A4"/>
     <w:rsid w:val="0000315D"/>
     <w:rsid w:val="000041AD"/>
     <w:rsid w:val="00004418"/>
     <w:rsid w:val="0000453C"/>
     <w:rsid w:val="0000567C"/>
+    <w:rsid w:val="00005B06"/>
     <w:rsid w:val="000064EF"/>
     <w:rsid w:val="00006D1B"/>
     <w:rsid w:val="00007084"/>
     <w:rsid w:val="00010727"/>
     <w:rsid w:val="000112BF"/>
+    <w:rsid w:val="000129EC"/>
     <w:rsid w:val="000136CF"/>
     <w:rsid w:val="0001377B"/>
     <w:rsid w:val="00013A7D"/>
     <w:rsid w:val="0001403B"/>
     <w:rsid w:val="00014885"/>
     <w:rsid w:val="00014C8E"/>
     <w:rsid w:val="0001515B"/>
     <w:rsid w:val="00015455"/>
+    <w:rsid w:val="00015F11"/>
     <w:rsid w:val="000165D1"/>
     <w:rsid w:val="000174DC"/>
     <w:rsid w:val="00017E25"/>
     <w:rsid w:val="00020027"/>
+    <w:rsid w:val="000216B1"/>
     <w:rsid w:val="0002253C"/>
     <w:rsid w:val="00022620"/>
     <w:rsid w:val="00023E3E"/>
     <w:rsid w:val="00024B62"/>
     <w:rsid w:val="000252B8"/>
     <w:rsid w:val="000253A8"/>
+    <w:rsid w:val="00025582"/>
     <w:rsid w:val="00025655"/>
+    <w:rsid w:val="00026424"/>
     <w:rsid w:val="00027D56"/>
     <w:rsid w:val="00027EFE"/>
     <w:rsid w:val="0003060E"/>
     <w:rsid w:val="00030990"/>
     <w:rsid w:val="000309D5"/>
     <w:rsid w:val="0003166D"/>
+    <w:rsid w:val="000318A1"/>
     <w:rsid w:val="00031BC3"/>
     <w:rsid w:val="00032B1A"/>
     <w:rsid w:val="00032DFE"/>
+    <w:rsid w:val="00033473"/>
     <w:rsid w:val="00033EC0"/>
     <w:rsid w:val="00034486"/>
     <w:rsid w:val="00036CA9"/>
     <w:rsid w:val="00040832"/>
+    <w:rsid w:val="00040E61"/>
     <w:rsid w:val="00041331"/>
     <w:rsid w:val="000418C9"/>
     <w:rsid w:val="00041915"/>
     <w:rsid w:val="000419AC"/>
     <w:rsid w:val="00041D38"/>
     <w:rsid w:val="000420BF"/>
     <w:rsid w:val="0004251B"/>
     <w:rsid w:val="000428FD"/>
     <w:rsid w:val="000429E3"/>
     <w:rsid w:val="0004320A"/>
     <w:rsid w:val="00044952"/>
     <w:rsid w:val="000453D8"/>
     <w:rsid w:val="0004653E"/>
     <w:rsid w:val="00047E64"/>
     <w:rsid w:val="000516C1"/>
     <w:rsid w:val="0005182B"/>
     <w:rsid w:val="00052274"/>
     <w:rsid w:val="00052CCB"/>
     <w:rsid w:val="00052D0C"/>
     <w:rsid w:val="00052DD6"/>
     <w:rsid w:val="00052F0E"/>
     <w:rsid w:val="00052FB6"/>
     <w:rsid w:val="0005322E"/>
     <w:rsid w:val="0005382A"/>
     <w:rsid w:val="00053F0E"/>
     <w:rsid w:val="0005449E"/>
     <w:rsid w:val="00054E31"/>
     <w:rsid w:val="00054FF9"/>
     <w:rsid w:val="00055B4B"/>
     <w:rsid w:val="00056A50"/>
     <w:rsid w:val="00057ACA"/>
     <w:rsid w:val="0006012B"/>
+    <w:rsid w:val="00060ADB"/>
     <w:rsid w:val="00060F4E"/>
     <w:rsid w:val="00061192"/>
     <w:rsid w:val="000617B2"/>
     <w:rsid w:val="00061CBA"/>
     <w:rsid w:val="000626AC"/>
     <w:rsid w:val="000629ED"/>
+    <w:rsid w:val="00063622"/>
     <w:rsid w:val="00063871"/>
     <w:rsid w:val="0006399A"/>
     <w:rsid w:val="000643D2"/>
     <w:rsid w:val="000645B6"/>
+    <w:rsid w:val="00064DDA"/>
     <w:rsid w:val="00064FEB"/>
     <w:rsid w:val="0006518F"/>
     <w:rsid w:val="0006612A"/>
     <w:rsid w:val="0006723C"/>
     <w:rsid w:val="00067B67"/>
     <w:rsid w:val="00067EB5"/>
     <w:rsid w:val="00070289"/>
     <w:rsid w:val="00070463"/>
     <w:rsid w:val="000708DB"/>
     <w:rsid w:val="00070D54"/>
     <w:rsid w:val="000712A2"/>
+    <w:rsid w:val="0007165E"/>
     <w:rsid w:val="000718F6"/>
     <w:rsid w:val="00072572"/>
     <w:rsid w:val="00072DF5"/>
     <w:rsid w:val="00073C79"/>
     <w:rsid w:val="000741B4"/>
     <w:rsid w:val="00074D1A"/>
     <w:rsid w:val="00075082"/>
     <w:rsid w:val="00075CB6"/>
     <w:rsid w:val="00076FAF"/>
     <w:rsid w:val="00077BDC"/>
     <w:rsid w:val="0008103E"/>
     <w:rsid w:val="000818C7"/>
+    <w:rsid w:val="00082087"/>
     <w:rsid w:val="000827E9"/>
     <w:rsid w:val="000827ED"/>
     <w:rsid w:val="000829A5"/>
     <w:rsid w:val="000832AA"/>
     <w:rsid w:val="00084589"/>
     <w:rsid w:val="000856B8"/>
     <w:rsid w:val="00085C90"/>
     <w:rsid w:val="0008610F"/>
     <w:rsid w:val="00086C33"/>
     <w:rsid w:val="00086E1A"/>
     <w:rsid w:val="000878A1"/>
     <w:rsid w:val="00087C0A"/>
     <w:rsid w:val="000903F9"/>
     <w:rsid w:val="00090540"/>
+    <w:rsid w:val="00091115"/>
     <w:rsid w:val="000911CC"/>
     <w:rsid w:val="00091B7E"/>
     <w:rsid w:val="00092354"/>
     <w:rsid w:val="00092CC1"/>
+    <w:rsid w:val="00092F63"/>
     <w:rsid w:val="0009328E"/>
     <w:rsid w:val="000937E0"/>
     <w:rsid w:val="00094E04"/>
     <w:rsid w:val="000950C9"/>
     <w:rsid w:val="00096EF0"/>
     <w:rsid w:val="00097396"/>
     <w:rsid w:val="00097487"/>
     <w:rsid w:val="0009779A"/>
     <w:rsid w:val="000A0986"/>
     <w:rsid w:val="000A0DB9"/>
     <w:rsid w:val="000A270B"/>
     <w:rsid w:val="000A2C90"/>
     <w:rsid w:val="000A2ED7"/>
+    <w:rsid w:val="000A3725"/>
     <w:rsid w:val="000A42CE"/>
     <w:rsid w:val="000A4E97"/>
     <w:rsid w:val="000A52D7"/>
     <w:rsid w:val="000A5319"/>
+    <w:rsid w:val="000A568D"/>
     <w:rsid w:val="000A6741"/>
     <w:rsid w:val="000A6A23"/>
     <w:rsid w:val="000B0E4A"/>
     <w:rsid w:val="000B1F0F"/>
+    <w:rsid w:val="000B25A0"/>
     <w:rsid w:val="000B3D86"/>
     <w:rsid w:val="000B3F78"/>
     <w:rsid w:val="000B4C03"/>
     <w:rsid w:val="000B4DAD"/>
     <w:rsid w:val="000B5E04"/>
     <w:rsid w:val="000B6A20"/>
     <w:rsid w:val="000B6B73"/>
     <w:rsid w:val="000B718E"/>
     <w:rsid w:val="000B7EA4"/>
     <w:rsid w:val="000C05E1"/>
     <w:rsid w:val="000C05FA"/>
     <w:rsid w:val="000C0856"/>
     <w:rsid w:val="000C0B97"/>
     <w:rsid w:val="000C25FA"/>
     <w:rsid w:val="000C26E8"/>
+    <w:rsid w:val="000C29B3"/>
+    <w:rsid w:val="000C2BA3"/>
+    <w:rsid w:val="000C3E98"/>
     <w:rsid w:val="000C3FDE"/>
     <w:rsid w:val="000C44FC"/>
+    <w:rsid w:val="000C5BFA"/>
     <w:rsid w:val="000C673C"/>
     <w:rsid w:val="000C680A"/>
     <w:rsid w:val="000C74D0"/>
     <w:rsid w:val="000C787C"/>
     <w:rsid w:val="000D041B"/>
     <w:rsid w:val="000D19F6"/>
+    <w:rsid w:val="000D2110"/>
     <w:rsid w:val="000D2178"/>
     <w:rsid w:val="000D2982"/>
     <w:rsid w:val="000D2A40"/>
     <w:rsid w:val="000D2AC8"/>
     <w:rsid w:val="000D2BFE"/>
     <w:rsid w:val="000D2D79"/>
     <w:rsid w:val="000D5529"/>
     <w:rsid w:val="000D5A15"/>
     <w:rsid w:val="000D6F6D"/>
     <w:rsid w:val="000D7D63"/>
     <w:rsid w:val="000E028B"/>
     <w:rsid w:val="000E0552"/>
     <w:rsid w:val="000E0A7D"/>
     <w:rsid w:val="000E1B36"/>
     <w:rsid w:val="000E1D6D"/>
     <w:rsid w:val="000E261D"/>
     <w:rsid w:val="000E2A66"/>
     <w:rsid w:val="000E31D0"/>
     <w:rsid w:val="000E37CB"/>
+    <w:rsid w:val="000E3954"/>
     <w:rsid w:val="000E3B4B"/>
     <w:rsid w:val="000E3FCA"/>
     <w:rsid w:val="000E4615"/>
     <w:rsid w:val="000E58F5"/>
     <w:rsid w:val="000E596F"/>
     <w:rsid w:val="000E5BD9"/>
+    <w:rsid w:val="000E6418"/>
+    <w:rsid w:val="000E6FE4"/>
+    <w:rsid w:val="000E7075"/>
+    <w:rsid w:val="000F0DEA"/>
     <w:rsid w:val="000F128A"/>
     <w:rsid w:val="000F166B"/>
     <w:rsid w:val="000F2E73"/>
     <w:rsid w:val="000F3B34"/>
     <w:rsid w:val="000F3B9F"/>
+    <w:rsid w:val="000F3FA1"/>
     <w:rsid w:val="000F4400"/>
     <w:rsid w:val="000F4B73"/>
+    <w:rsid w:val="000F5DE3"/>
     <w:rsid w:val="000F6821"/>
     <w:rsid w:val="000F68DD"/>
     <w:rsid w:val="000F7128"/>
     <w:rsid w:val="0010031B"/>
     <w:rsid w:val="00100F6B"/>
     <w:rsid w:val="0010210A"/>
     <w:rsid w:val="00102BA5"/>
     <w:rsid w:val="00103327"/>
     <w:rsid w:val="00104980"/>
     <w:rsid w:val="00105575"/>
     <w:rsid w:val="00105BE3"/>
+    <w:rsid w:val="00105C9C"/>
+    <w:rsid w:val="001061BA"/>
     <w:rsid w:val="00106996"/>
+    <w:rsid w:val="0010778C"/>
     <w:rsid w:val="0010787E"/>
     <w:rsid w:val="00107CC2"/>
+    <w:rsid w:val="00111469"/>
     <w:rsid w:val="001115CA"/>
     <w:rsid w:val="00112B22"/>
     <w:rsid w:val="0011322E"/>
     <w:rsid w:val="00115700"/>
     <w:rsid w:val="00115A0F"/>
+    <w:rsid w:val="001164D6"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00117A24"/>
     <w:rsid w:val="001207EA"/>
     <w:rsid w:val="00121EB3"/>
     <w:rsid w:val="00121F00"/>
     <w:rsid w:val="00122766"/>
     <w:rsid w:val="001229E8"/>
     <w:rsid w:val="00122C5D"/>
     <w:rsid w:val="00122EA7"/>
     <w:rsid w:val="00122FD5"/>
     <w:rsid w:val="00124A88"/>
+    <w:rsid w:val="00125168"/>
     <w:rsid w:val="001265BC"/>
     <w:rsid w:val="00126B87"/>
     <w:rsid w:val="0012713C"/>
     <w:rsid w:val="001271C1"/>
     <w:rsid w:val="0013023B"/>
     <w:rsid w:val="00130597"/>
+    <w:rsid w:val="001306B7"/>
     <w:rsid w:val="00130CFA"/>
     <w:rsid w:val="00130E31"/>
     <w:rsid w:val="00130E91"/>
     <w:rsid w:val="00131865"/>
     <w:rsid w:val="00131D4B"/>
     <w:rsid w:val="00132530"/>
     <w:rsid w:val="00132DE5"/>
     <w:rsid w:val="00134116"/>
     <w:rsid w:val="00134C19"/>
     <w:rsid w:val="0013565B"/>
     <w:rsid w:val="00135756"/>
     <w:rsid w:val="0013599A"/>
     <w:rsid w:val="00135ADE"/>
+    <w:rsid w:val="00135C6F"/>
     <w:rsid w:val="00135D43"/>
     <w:rsid w:val="00135FE1"/>
     <w:rsid w:val="00137458"/>
     <w:rsid w:val="001375E9"/>
     <w:rsid w:val="00137B88"/>
     <w:rsid w:val="00140140"/>
+    <w:rsid w:val="00140451"/>
     <w:rsid w:val="0014048A"/>
+    <w:rsid w:val="00140C0A"/>
+    <w:rsid w:val="00142F27"/>
     <w:rsid w:val="001432D8"/>
     <w:rsid w:val="00143AEB"/>
     <w:rsid w:val="00144512"/>
     <w:rsid w:val="0014628D"/>
     <w:rsid w:val="00146F2A"/>
     <w:rsid w:val="00147113"/>
     <w:rsid w:val="0014721F"/>
     <w:rsid w:val="00147708"/>
     <w:rsid w:val="0014FC8D"/>
     <w:rsid w:val="0015314A"/>
     <w:rsid w:val="001534F6"/>
+    <w:rsid w:val="00154E9A"/>
     <w:rsid w:val="001555CF"/>
     <w:rsid w:val="00156365"/>
     <w:rsid w:val="00156447"/>
+    <w:rsid w:val="00156ACE"/>
     <w:rsid w:val="00157B5F"/>
     <w:rsid w:val="00160A65"/>
     <w:rsid w:val="001610CA"/>
     <w:rsid w:val="00162DD7"/>
     <w:rsid w:val="00163412"/>
+    <w:rsid w:val="001634CD"/>
+    <w:rsid w:val="00163C3F"/>
     <w:rsid w:val="00164062"/>
     <w:rsid w:val="0016416E"/>
     <w:rsid w:val="00164184"/>
     <w:rsid w:val="0016441A"/>
     <w:rsid w:val="00165916"/>
+    <w:rsid w:val="00165BDA"/>
     <w:rsid w:val="0016699C"/>
     <w:rsid w:val="00167335"/>
     <w:rsid w:val="0016748D"/>
     <w:rsid w:val="00167733"/>
     <w:rsid w:val="00170679"/>
     <w:rsid w:val="00172377"/>
     <w:rsid w:val="001728CD"/>
     <w:rsid w:val="00172E83"/>
     <w:rsid w:val="00173451"/>
     <w:rsid w:val="0017444C"/>
     <w:rsid w:val="00174F33"/>
     <w:rsid w:val="0017553A"/>
     <w:rsid w:val="0017587A"/>
     <w:rsid w:val="001764F2"/>
     <w:rsid w:val="00176574"/>
     <w:rsid w:val="00177330"/>
     <w:rsid w:val="00177770"/>
+    <w:rsid w:val="00180CB8"/>
     <w:rsid w:val="001827B1"/>
     <w:rsid w:val="0018287C"/>
+    <w:rsid w:val="001838AE"/>
     <w:rsid w:val="00183D47"/>
     <w:rsid w:val="00183F19"/>
+    <w:rsid w:val="00185074"/>
     <w:rsid w:val="00185FA5"/>
     <w:rsid w:val="0018674B"/>
     <w:rsid w:val="0018679E"/>
+    <w:rsid w:val="00186EF6"/>
     <w:rsid w:val="00190493"/>
     <w:rsid w:val="00190965"/>
     <w:rsid w:val="001910C2"/>
     <w:rsid w:val="001917B4"/>
     <w:rsid w:val="00192009"/>
     <w:rsid w:val="0019215B"/>
+    <w:rsid w:val="0019324F"/>
     <w:rsid w:val="001939EF"/>
+    <w:rsid w:val="0019432E"/>
     <w:rsid w:val="0019560D"/>
     <w:rsid w:val="00196D10"/>
     <w:rsid w:val="00197609"/>
     <w:rsid w:val="001976A7"/>
     <w:rsid w:val="001978E8"/>
     <w:rsid w:val="001A03B6"/>
     <w:rsid w:val="001A0F99"/>
+    <w:rsid w:val="001A1813"/>
     <w:rsid w:val="001A1A3C"/>
     <w:rsid w:val="001A1E22"/>
     <w:rsid w:val="001A2036"/>
     <w:rsid w:val="001A39AE"/>
     <w:rsid w:val="001A533E"/>
     <w:rsid w:val="001A56BF"/>
     <w:rsid w:val="001A588B"/>
     <w:rsid w:val="001A58CB"/>
     <w:rsid w:val="001A71BB"/>
     <w:rsid w:val="001A73F3"/>
     <w:rsid w:val="001B0635"/>
     <w:rsid w:val="001B0F07"/>
     <w:rsid w:val="001B1339"/>
     <w:rsid w:val="001B3561"/>
     <w:rsid w:val="001B3A0B"/>
     <w:rsid w:val="001B3C8E"/>
     <w:rsid w:val="001B48A6"/>
     <w:rsid w:val="001B52A2"/>
     <w:rsid w:val="001B57A9"/>
     <w:rsid w:val="001B5D4A"/>
     <w:rsid w:val="001B6197"/>
     <w:rsid w:val="001B63BD"/>
     <w:rsid w:val="001B654B"/>
     <w:rsid w:val="001B679A"/>
     <w:rsid w:val="001B6E29"/>
     <w:rsid w:val="001B6F73"/>
     <w:rsid w:val="001B7CF2"/>
     <w:rsid w:val="001C02F6"/>
     <w:rsid w:val="001C246B"/>
     <w:rsid w:val="001C253A"/>
     <w:rsid w:val="001C26CE"/>
     <w:rsid w:val="001C27FE"/>
     <w:rsid w:val="001C4864"/>
     <w:rsid w:val="001C4D18"/>
+    <w:rsid w:val="001C53C4"/>
     <w:rsid w:val="001C57D1"/>
     <w:rsid w:val="001C59C9"/>
     <w:rsid w:val="001C636E"/>
+    <w:rsid w:val="001C6887"/>
     <w:rsid w:val="001C6E60"/>
     <w:rsid w:val="001D0549"/>
     <w:rsid w:val="001D1C58"/>
     <w:rsid w:val="001D1D35"/>
     <w:rsid w:val="001D1FDF"/>
     <w:rsid w:val="001D230C"/>
     <w:rsid w:val="001D2E8D"/>
     <w:rsid w:val="001D3E8F"/>
+    <w:rsid w:val="001D3F8C"/>
     <w:rsid w:val="001D478D"/>
     <w:rsid w:val="001D5141"/>
     <w:rsid w:val="001D6961"/>
     <w:rsid w:val="001D7A17"/>
     <w:rsid w:val="001E0799"/>
     <w:rsid w:val="001E09FF"/>
+    <w:rsid w:val="001E0CC5"/>
     <w:rsid w:val="001E0D29"/>
     <w:rsid w:val="001E115E"/>
     <w:rsid w:val="001E159B"/>
     <w:rsid w:val="001E16E9"/>
+    <w:rsid w:val="001E1F0B"/>
+    <w:rsid w:val="001E3B87"/>
     <w:rsid w:val="001E45DF"/>
     <w:rsid w:val="001E5207"/>
     <w:rsid w:val="001E527F"/>
     <w:rsid w:val="001E611B"/>
     <w:rsid w:val="001E62A2"/>
     <w:rsid w:val="001E6C33"/>
+    <w:rsid w:val="001E77B6"/>
     <w:rsid w:val="001F1A5A"/>
     <w:rsid w:val="001F23FD"/>
     <w:rsid w:val="001F26FE"/>
     <w:rsid w:val="001F3124"/>
     <w:rsid w:val="001F3306"/>
     <w:rsid w:val="001F3501"/>
     <w:rsid w:val="001F3C81"/>
     <w:rsid w:val="001F4204"/>
     <w:rsid w:val="001F4F37"/>
     <w:rsid w:val="001F52E5"/>
     <w:rsid w:val="001F69A7"/>
     <w:rsid w:val="001F6B29"/>
     <w:rsid w:val="001F707E"/>
+    <w:rsid w:val="001F74B4"/>
     <w:rsid w:val="00200C14"/>
     <w:rsid w:val="00200FB3"/>
     <w:rsid w:val="0020238D"/>
     <w:rsid w:val="002030E1"/>
     <w:rsid w:val="00203B10"/>
     <w:rsid w:val="00203CF6"/>
     <w:rsid w:val="00203EB2"/>
     <w:rsid w:val="002048D5"/>
     <w:rsid w:val="00204FF6"/>
     <w:rsid w:val="002055D7"/>
     <w:rsid w:val="0020702D"/>
     <w:rsid w:val="002103E3"/>
     <w:rsid w:val="00210998"/>
     <w:rsid w:val="00210C2B"/>
     <w:rsid w:val="00210EBC"/>
     <w:rsid w:val="00211989"/>
     <w:rsid w:val="002124F5"/>
     <w:rsid w:val="00212702"/>
     <w:rsid w:val="00212871"/>
     <w:rsid w:val="0021346D"/>
     <w:rsid w:val="00213EFE"/>
     <w:rsid w:val="002145AC"/>
+    <w:rsid w:val="00214817"/>
     <w:rsid w:val="0021507F"/>
     <w:rsid w:val="00215BA2"/>
     <w:rsid w:val="00216345"/>
     <w:rsid w:val="00216389"/>
     <w:rsid w:val="00216E4B"/>
     <w:rsid w:val="0021758C"/>
+    <w:rsid w:val="002176D5"/>
     <w:rsid w:val="00221CDC"/>
+    <w:rsid w:val="00221F59"/>
     <w:rsid w:val="00222424"/>
     <w:rsid w:val="00223D3A"/>
     <w:rsid w:val="00224183"/>
     <w:rsid w:val="002242E4"/>
     <w:rsid w:val="00224338"/>
     <w:rsid w:val="00224E21"/>
     <w:rsid w:val="00225197"/>
     <w:rsid w:val="00225A3A"/>
     <w:rsid w:val="00226096"/>
     <w:rsid w:val="0022615C"/>
     <w:rsid w:val="00226868"/>
     <w:rsid w:val="00226BAA"/>
     <w:rsid w:val="002304AA"/>
     <w:rsid w:val="00230521"/>
     <w:rsid w:val="002305A3"/>
     <w:rsid w:val="00230606"/>
     <w:rsid w:val="00231658"/>
+    <w:rsid w:val="00233246"/>
     <w:rsid w:val="00233487"/>
     <w:rsid w:val="002335E9"/>
     <w:rsid w:val="00233A87"/>
+    <w:rsid w:val="00233D4A"/>
     <w:rsid w:val="00234FDD"/>
     <w:rsid w:val="00235039"/>
     <w:rsid w:val="0023511B"/>
     <w:rsid w:val="0023514D"/>
     <w:rsid w:val="002352B9"/>
     <w:rsid w:val="00235764"/>
     <w:rsid w:val="00235C13"/>
     <w:rsid w:val="00235CEE"/>
+    <w:rsid w:val="0023639A"/>
     <w:rsid w:val="002369B2"/>
     <w:rsid w:val="00236A11"/>
     <w:rsid w:val="00240578"/>
     <w:rsid w:val="00240A35"/>
     <w:rsid w:val="00240A40"/>
     <w:rsid w:val="00240A54"/>
     <w:rsid w:val="00241953"/>
     <w:rsid w:val="00241A00"/>
     <w:rsid w:val="0024285C"/>
     <w:rsid w:val="00242BA1"/>
     <w:rsid w:val="002433C9"/>
     <w:rsid w:val="0024359D"/>
     <w:rsid w:val="00243799"/>
     <w:rsid w:val="002438C9"/>
     <w:rsid w:val="002439FE"/>
+    <w:rsid w:val="00245E52"/>
+    <w:rsid w:val="00245F07"/>
     <w:rsid w:val="00246FF3"/>
     <w:rsid w:val="00247A5D"/>
     <w:rsid w:val="00250841"/>
     <w:rsid w:val="0025091E"/>
     <w:rsid w:val="00252164"/>
     <w:rsid w:val="00253491"/>
     <w:rsid w:val="00253511"/>
+    <w:rsid w:val="00253691"/>
     <w:rsid w:val="00253F0C"/>
     <w:rsid w:val="00254113"/>
+    <w:rsid w:val="00254383"/>
     <w:rsid w:val="00254759"/>
     <w:rsid w:val="002547ED"/>
+    <w:rsid w:val="00254A28"/>
     <w:rsid w:val="0025705D"/>
     <w:rsid w:val="0025758D"/>
     <w:rsid w:val="00257BA5"/>
     <w:rsid w:val="00257C81"/>
     <w:rsid w:val="00260304"/>
     <w:rsid w:val="00260C7E"/>
+    <w:rsid w:val="00261081"/>
     <w:rsid w:val="002610E0"/>
     <w:rsid w:val="00261CC6"/>
     <w:rsid w:val="00261DB1"/>
     <w:rsid w:val="0026259F"/>
     <w:rsid w:val="00262D72"/>
     <w:rsid w:val="002642E5"/>
     <w:rsid w:val="0026444A"/>
     <w:rsid w:val="0026458B"/>
     <w:rsid w:val="002649C6"/>
     <w:rsid w:val="00265322"/>
     <w:rsid w:val="002653FC"/>
+    <w:rsid w:val="00265814"/>
     <w:rsid w:val="002663B4"/>
     <w:rsid w:val="002672CA"/>
     <w:rsid w:val="00267A42"/>
     <w:rsid w:val="00267F1E"/>
     <w:rsid w:val="00267FF6"/>
     <w:rsid w:val="00271396"/>
     <w:rsid w:val="00272617"/>
     <w:rsid w:val="002726B9"/>
     <w:rsid w:val="00272FF4"/>
     <w:rsid w:val="00273375"/>
     <w:rsid w:val="002736B0"/>
     <w:rsid w:val="00273817"/>
     <w:rsid w:val="00274DDE"/>
     <w:rsid w:val="00275AD8"/>
     <w:rsid w:val="0027694A"/>
+    <w:rsid w:val="00276ECF"/>
+    <w:rsid w:val="00277A76"/>
+    <w:rsid w:val="002802AB"/>
     <w:rsid w:val="00283896"/>
     <w:rsid w:val="00284763"/>
     <w:rsid w:val="00284AA9"/>
     <w:rsid w:val="00284D51"/>
     <w:rsid w:val="00290CBB"/>
     <w:rsid w:val="002917E1"/>
     <w:rsid w:val="0029248F"/>
     <w:rsid w:val="00292BC9"/>
     <w:rsid w:val="00295498"/>
     <w:rsid w:val="002954BE"/>
     <w:rsid w:val="00295ACD"/>
     <w:rsid w:val="002963BE"/>
     <w:rsid w:val="002965A1"/>
     <w:rsid w:val="00296ED0"/>
     <w:rsid w:val="002A0616"/>
     <w:rsid w:val="002A0CC9"/>
     <w:rsid w:val="002A1E09"/>
     <w:rsid w:val="002A21F4"/>
+    <w:rsid w:val="002A2513"/>
     <w:rsid w:val="002A2A2C"/>
+    <w:rsid w:val="002A346C"/>
     <w:rsid w:val="002A35D0"/>
     <w:rsid w:val="002A3DC6"/>
+    <w:rsid w:val="002A422B"/>
     <w:rsid w:val="002A43DB"/>
     <w:rsid w:val="002A4596"/>
     <w:rsid w:val="002A4EAD"/>
     <w:rsid w:val="002A50C9"/>
     <w:rsid w:val="002A559E"/>
     <w:rsid w:val="002A6C3C"/>
+    <w:rsid w:val="002A6DDF"/>
     <w:rsid w:val="002A7066"/>
     <w:rsid w:val="002A7C4C"/>
     <w:rsid w:val="002A7CC1"/>
+    <w:rsid w:val="002B04FD"/>
     <w:rsid w:val="002B1A94"/>
     <w:rsid w:val="002B1BF8"/>
     <w:rsid w:val="002B2011"/>
     <w:rsid w:val="002B3D2A"/>
     <w:rsid w:val="002B3E31"/>
     <w:rsid w:val="002B3EF0"/>
     <w:rsid w:val="002B4585"/>
     <w:rsid w:val="002B4637"/>
     <w:rsid w:val="002B478F"/>
     <w:rsid w:val="002B5B41"/>
     <w:rsid w:val="002B5CFD"/>
     <w:rsid w:val="002B5F7A"/>
+    <w:rsid w:val="002B6386"/>
     <w:rsid w:val="002B6B59"/>
     <w:rsid w:val="002B7B4E"/>
     <w:rsid w:val="002C23CC"/>
     <w:rsid w:val="002C2CC2"/>
     <w:rsid w:val="002C328B"/>
     <w:rsid w:val="002C33EA"/>
+    <w:rsid w:val="002C3D0A"/>
     <w:rsid w:val="002C403B"/>
     <w:rsid w:val="002C4124"/>
     <w:rsid w:val="002C4737"/>
+    <w:rsid w:val="002C57AD"/>
+    <w:rsid w:val="002C607F"/>
     <w:rsid w:val="002C7089"/>
+    <w:rsid w:val="002C79E1"/>
     <w:rsid w:val="002D04D4"/>
     <w:rsid w:val="002D08BB"/>
     <w:rsid w:val="002D0907"/>
     <w:rsid w:val="002D0FFA"/>
     <w:rsid w:val="002D1211"/>
     <w:rsid w:val="002D1E5E"/>
     <w:rsid w:val="002D28DA"/>
     <w:rsid w:val="002D2D87"/>
     <w:rsid w:val="002D2DE0"/>
     <w:rsid w:val="002D3373"/>
     <w:rsid w:val="002D5E33"/>
     <w:rsid w:val="002D6B78"/>
     <w:rsid w:val="002D74CE"/>
     <w:rsid w:val="002E0D3D"/>
     <w:rsid w:val="002E15FF"/>
     <w:rsid w:val="002E1DB8"/>
     <w:rsid w:val="002E3138"/>
     <w:rsid w:val="002E3A2D"/>
     <w:rsid w:val="002E3CD7"/>
     <w:rsid w:val="002E4336"/>
     <w:rsid w:val="002E553E"/>
     <w:rsid w:val="002E5F06"/>
     <w:rsid w:val="002E607C"/>
+    <w:rsid w:val="002E60ED"/>
     <w:rsid w:val="002E61DD"/>
     <w:rsid w:val="002E6B85"/>
     <w:rsid w:val="002F02C2"/>
+    <w:rsid w:val="002F03DB"/>
     <w:rsid w:val="002F03E8"/>
     <w:rsid w:val="002F0CEB"/>
     <w:rsid w:val="002F0D45"/>
     <w:rsid w:val="002F1502"/>
     <w:rsid w:val="002F21D3"/>
     <w:rsid w:val="002F23D3"/>
     <w:rsid w:val="002F3B5D"/>
     <w:rsid w:val="002F4E0C"/>
+    <w:rsid w:val="002F52CB"/>
+    <w:rsid w:val="002F59AF"/>
     <w:rsid w:val="002F6416"/>
     <w:rsid w:val="002F79E6"/>
     <w:rsid w:val="002F7FA3"/>
     <w:rsid w:val="00300106"/>
     <w:rsid w:val="00300CCF"/>
     <w:rsid w:val="00301213"/>
     <w:rsid w:val="00303A36"/>
     <w:rsid w:val="00303ADC"/>
     <w:rsid w:val="00303D75"/>
     <w:rsid w:val="00303E25"/>
     <w:rsid w:val="00304C01"/>
     <w:rsid w:val="003051F6"/>
     <w:rsid w:val="00305F5E"/>
     <w:rsid w:val="003066ED"/>
+    <w:rsid w:val="00306AB7"/>
     <w:rsid w:val="00307D2A"/>
     <w:rsid w:val="00310628"/>
     <w:rsid w:val="0031082D"/>
     <w:rsid w:val="00311FCE"/>
     <w:rsid w:val="00312065"/>
     <w:rsid w:val="00312DCC"/>
     <w:rsid w:val="0031378D"/>
     <w:rsid w:val="003147DB"/>
     <w:rsid w:val="00314CD4"/>
     <w:rsid w:val="00315069"/>
+    <w:rsid w:val="00315AA3"/>
     <w:rsid w:val="00316777"/>
     <w:rsid w:val="003171D7"/>
     <w:rsid w:val="003173ED"/>
     <w:rsid w:val="003176E5"/>
     <w:rsid w:val="003200F8"/>
     <w:rsid w:val="003205D2"/>
     <w:rsid w:val="0032062C"/>
     <w:rsid w:val="0032068E"/>
     <w:rsid w:val="00320C20"/>
     <w:rsid w:val="00321042"/>
     <w:rsid w:val="003214BD"/>
     <w:rsid w:val="0032180C"/>
     <w:rsid w:val="003226AB"/>
+    <w:rsid w:val="00322AD3"/>
     <w:rsid w:val="003231C2"/>
     <w:rsid w:val="00324104"/>
     <w:rsid w:val="00324D54"/>
     <w:rsid w:val="003260A8"/>
     <w:rsid w:val="00326B86"/>
     <w:rsid w:val="00326F11"/>
     <w:rsid w:val="00330054"/>
     <w:rsid w:val="003302DC"/>
+    <w:rsid w:val="00331F70"/>
     <w:rsid w:val="0033201C"/>
     <w:rsid w:val="003322B3"/>
     <w:rsid w:val="00332370"/>
     <w:rsid w:val="00334690"/>
     <w:rsid w:val="00334C9C"/>
     <w:rsid w:val="00335086"/>
     <w:rsid w:val="0033574F"/>
     <w:rsid w:val="003358A5"/>
     <w:rsid w:val="0033617E"/>
     <w:rsid w:val="003372EB"/>
     <w:rsid w:val="00337564"/>
     <w:rsid w:val="00337827"/>
     <w:rsid w:val="00340013"/>
     <w:rsid w:val="0034038F"/>
     <w:rsid w:val="00340DD3"/>
     <w:rsid w:val="00341D46"/>
+    <w:rsid w:val="0034270A"/>
     <w:rsid w:val="0034343F"/>
     <w:rsid w:val="0034349D"/>
     <w:rsid w:val="0034370F"/>
     <w:rsid w:val="00344134"/>
     <w:rsid w:val="003443A6"/>
     <w:rsid w:val="00346D26"/>
     <w:rsid w:val="00346FEC"/>
     <w:rsid w:val="003473F0"/>
+    <w:rsid w:val="00350BD1"/>
     <w:rsid w:val="00351396"/>
     <w:rsid w:val="00352D53"/>
     <w:rsid w:val="003536BB"/>
+    <w:rsid w:val="0035377E"/>
     <w:rsid w:val="00353A83"/>
     <w:rsid w:val="0035433A"/>
     <w:rsid w:val="003543CB"/>
     <w:rsid w:val="0035441E"/>
     <w:rsid w:val="0035454C"/>
     <w:rsid w:val="00354942"/>
     <w:rsid w:val="00354B61"/>
     <w:rsid w:val="00355987"/>
+    <w:rsid w:val="00356335"/>
     <w:rsid w:val="0035693F"/>
     <w:rsid w:val="00357C0C"/>
     <w:rsid w:val="0036023B"/>
     <w:rsid w:val="00360550"/>
     <w:rsid w:val="00360E6A"/>
     <w:rsid w:val="00361ED5"/>
     <w:rsid w:val="00362E18"/>
     <w:rsid w:val="00362F55"/>
     <w:rsid w:val="00363BF9"/>
     <w:rsid w:val="00365009"/>
     <w:rsid w:val="003652A7"/>
+    <w:rsid w:val="00365C03"/>
     <w:rsid w:val="0036684A"/>
     <w:rsid w:val="00367EAB"/>
     <w:rsid w:val="00370586"/>
     <w:rsid w:val="00370C71"/>
     <w:rsid w:val="0037119C"/>
     <w:rsid w:val="00371C86"/>
     <w:rsid w:val="003720CB"/>
     <w:rsid w:val="003721BC"/>
     <w:rsid w:val="0037271D"/>
     <w:rsid w:val="00373C12"/>
     <w:rsid w:val="003744ED"/>
     <w:rsid w:val="00374E07"/>
     <w:rsid w:val="00374E75"/>
     <w:rsid w:val="00375872"/>
     <w:rsid w:val="00376D32"/>
     <w:rsid w:val="003775E0"/>
     <w:rsid w:val="00381596"/>
     <w:rsid w:val="00381FC7"/>
     <w:rsid w:val="003827F3"/>
     <w:rsid w:val="00382ADC"/>
     <w:rsid w:val="00384E52"/>
     <w:rsid w:val="00385C51"/>
     <w:rsid w:val="003862B3"/>
     <w:rsid w:val="003866B2"/>
     <w:rsid w:val="00386BCE"/>
     <w:rsid w:val="00386E7B"/>
     <w:rsid w:val="00387444"/>
     <w:rsid w:val="003908BD"/>
+    <w:rsid w:val="00390D00"/>
     <w:rsid w:val="003922E2"/>
+    <w:rsid w:val="003922E8"/>
     <w:rsid w:val="00392991"/>
     <w:rsid w:val="00392CF0"/>
     <w:rsid w:val="0039325A"/>
+    <w:rsid w:val="00393ADA"/>
     <w:rsid w:val="00393BA3"/>
     <w:rsid w:val="003945BE"/>
     <w:rsid w:val="00394808"/>
     <w:rsid w:val="0039481E"/>
     <w:rsid w:val="00395538"/>
     <w:rsid w:val="0039555F"/>
+    <w:rsid w:val="00396070"/>
     <w:rsid w:val="0039620E"/>
     <w:rsid w:val="00396341"/>
     <w:rsid w:val="00397D0F"/>
     <w:rsid w:val="00397E4E"/>
     <w:rsid w:val="003A0452"/>
     <w:rsid w:val="003A111B"/>
     <w:rsid w:val="003A1B9A"/>
     <w:rsid w:val="003A2081"/>
     <w:rsid w:val="003A22D4"/>
     <w:rsid w:val="003A254C"/>
     <w:rsid w:val="003A25D4"/>
     <w:rsid w:val="003A2957"/>
     <w:rsid w:val="003A2BE1"/>
     <w:rsid w:val="003A33B5"/>
     <w:rsid w:val="003A34A3"/>
+    <w:rsid w:val="003A39CE"/>
     <w:rsid w:val="003A3FB6"/>
     <w:rsid w:val="003A49F6"/>
     <w:rsid w:val="003A5474"/>
+    <w:rsid w:val="003A5FBC"/>
     <w:rsid w:val="003A6539"/>
     <w:rsid w:val="003A71FD"/>
     <w:rsid w:val="003A7202"/>
     <w:rsid w:val="003A7294"/>
     <w:rsid w:val="003A7462"/>
+    <w:rsid w:val="003B1995"/>
     <w:rsid w:val="003B2124"/>
     <w:rsid w:val="003B27E3"/>
     <w:rsid w:val="003B2875"/>
     <w:rsid w:val="003B385E"/>
     <w:rsid w:val="003B41CC"/>
     <w:rsid w:val="003B6B5E"/>
     <w:rsid w:val="003B71FC"/>
     <w:rsid w:val="003B7F09"/>
+    <w:rsid w:val="003C0469"/>
     <w:rsid w:val="003C0EFA"/>
     <w:rsid w:val="003C227F"/>
     <w:rsid w:val="003C2399"/>
     <w:rsid w:val="003C2729"/>
+    <w:rsid w:val="003C2BC8"/>
     <w:rsid w:val="003C2CA4"/>
     <w:rsid w:val="003C2D5D"/>
     <w:rsid w:val="003C362B"/>
     <w:rsid w:val="003C3D31"/>
+    <w:rsid w:val="003C4330"/>
     <w:rsid w:val="003C46AC"/>
     <w:rsid w:val="003C4934"/>
     <w:rsid w:val="003C4F22"/>
     <w:rsid w:val="003C5E7C"/>
     <w:rsid w:val="003C6376"/>
     <w:rsid w:val="003C63D4"/>
     <w:rsid w:val="003C641E"/>
     <w:rsid w:val="003C7CF3"/>
     <w:rsid w:val="003D097E"/>
     <w:rsid w:val="003D09A1"/>
     <w:rsid w:val="003D1FB1"/>
     <w:rsid w:val="003D30B9"/>
     <w:rsid w:val="003D3605"/>
+    <w:rsid w:val="003D3A34"/>
     <w:rsid w:val="003D3A4B"/>
     <w:rsid w:val="003D5667"/>
     <w:rsid w:val="003D5BF1"/>
     <w:rsid w:val="003D5C4D"/>
     <w:rsid w:val="003D60E4"/>
     <w:rsid w:val="003D6184"/>
     <w:rsid w:val="003D6A06"/>
     <w:rsid w:val="003D6A74"/>
     <w:rsid w:val="003D6D8A"/>
     <w:rsid w:val="003D7159"/>
     <w:rsid w:val="003D7AEF"/>
     <w:rsid w:val="003D7CB6"/>
     <w:rsid w:val="003E0C1C"/>
     <w:rsid w:val="003E141A"/>
     <w:rsid w:val="003E16C4"/>
     <w:rsid w:val="003E23FC"/>
+    <w:rsid w:val="003E281F"/>
     <w:rsid w:val="003E2D6D"/>
     <w:rsid w:val="003E33E1"/>
+    <w:rsid w:val="003E3B20"/>
     <w:rsid w:val="003E4010"/>
     <w:rsid w:val="003E503D"/>
     <w:rsid w:val="003E5CB7"/>
     <w:rsid w:val="003E6158"/>
     <w:rsid w:val="003E742C"/>
     <w:rsid w:val="003E7D06"/>
+    <w:rsid w:val="003F0C86"/>
     <w:rsid w:val="003F1304"/>
     <w:rsid w:val="003F1B9C"/>
+    <w:rsid w:val="003F3941"/>
     <w:rsid w:val="003F39F2"/>
     <w:rsid w:val="003F40AC"/>
     <w:rsid w:val="003F4341"/>
     <w:rsid w:val="003F4687"/>
     <w:rsid w:val="003F47DC"/>
+    <w:rsid w:val="003F509D"/>
+    <w:rsid w:val="003F537D"/>
     <w:rsid w:val="003F63F2"/>
     <w:rsid w:val="003F655B"/>
     <w:rsid w:val="003F744A"/>
     <w:rsid w:val="00401314"/>
     <w:rsid w:val="00401848"/>
     <w:rsid w:val="00401BE5"/>
     <w:rsid w:val="004029C5"/>
     <w:rsid w:val="00402B21"/>
     <w:rsid w:val="00402ECE"/>
     <w:rsid w:val="004037BE"/>
     <w:rsid w:val="00404323"/>
     <w:rsid w:val="004074F9"/>
     <w:rsid w:val="00407652"/>
     <w:rsid w:val="0040775A"/>
+    <w:rsid w:val="0041054C"/>
     <w:rsid w:val="0041165D"/>
     <w:rsid w:val="00411B0E"/>
     <w:rsid w:val="00411B46"/>
+    <w:rsid w:val="00411F5A"/>
+    <w:rsid w:val="00412B9B"/>
     <w:rsid w:val="004140EA"/>
     <w:rsid w:val="0041419A"/>
+    <w:rsid w:val="00415D8A"/>
     <w:rsid w:val="00415E7C"/>
     <w:rsid w:val="004163EC"/>
     <w:rsid w:val="00417888"/>
     <w:rsid w:val="00420B27"/>
     <w:rsid w:val="00420F49"/>
     <w:rsid w:val="00421343"/>
     <w:rsid w:val="00422467"/>
     <w:rsid w:val="00422609"/>
     <w:rsid w:val="00422702"/>
     <w:rsid w:val="00423934"/>
     <w:rsid w:val="00424E28"/>
     <w:rsid w:val="00424F38"/>
     <w:rsid w:val="00424F3B"/>
     <w:rsid w:val="00425698"/>
     <w:rsid w:val="00425757"/>
     <w:rsid w:val="00426146"/>
     <w:rsid w:val="004272B0"/>
     <w:rsid w:val="00427387"/>
     <w:rsid w:val="004277E0"/>
+    <w:rsid w:val="004316A8"/>
     <w:rsid w:val="00432795"/>
     <w:rsid w:val="00432FD4"/>
     <w:rsid w:val="00433ABB"/>
     <w:rsid w:val="00434AE1"/>
     <w:rsid w:val="00435213"/>
     <w:rsid w:val="00435349"/>
     <w:rsid w:val="00435BD4"/>
     <w:rsid w:val="00435DEE"/>
     <w:rsid w:val="0043618F"/>
     <w:rsid w:val="00436EE4"/>
     <w:rsid w:val="00440317"/>
     <w:rsid w:val="004409A7"/>
     <w:rsid w:val="00442637"/>
     <w:rsid w:val="004426BF"/>
     <w:rsid w:val="00442A03"/>
     <w:rsid w:val="00442C7A"/>
+    <w:rsid w:val="00443B09"/>
+    <w:rsid w:val="00443D1F"/>
     <w:rsid w:val="00444BB9"/>
+    <w:rsid w:val="004450B2"/>
     <w:rsid w:val="00445DB4"/>
     <w:rsid w:val="004472F7"/>
     <w:rsid w:val="00450F4E"/>
     <w:rsid w:val="004515D2"/>
     <w:rsid w:val="00452A95"/>
     <w:rsid w:val="00454712"/>
+    <w:rsid w:val="0045623A"/>
+    <w:rsid w:val="004572EA"/>
     <w:rsid w:val="004578B6"/>
     <w:rsid w:val="0046060E"/>
     <w:rsid w:val="0046120C"/>
     <w:rsid w:val="00461AA7"/>
     <w:rsid w:val="00461DAB"/>
     <w:rsid w:val="00462768"/>
+    <w:rsid w:val="00462951"/>
     <w:rsid w:val="00462B53"/>
     <w:rsid w:val="00463560"/>
     <w:rsid w:val="00463B38"/>
     <w:rsid w:val="00463E81"/>
     <w:rsid w:val="00464525"/>
     <w:rsid w:val="00464DEA"/>
+    <w:rsid w:val="00466A89"/>
+    <w:rsid w:val="00466EA8"/>
     <w:rsid w:val="004672D0"/>
     <w:rsid w:val="0046733D"/>
+    <w:rsid w:val="00470431"/>
     <w:rsid w:val="0047066B"/>
     <w:rsid w:val="00470BF4"/>
     <w:rsid w:val="00472234"/>
     <w:rsid w:val="004728CA"/>
     <w:rsid w:val="004739D7"/>
     <w:rsid w:val="00473BC3"/>
+    <w:rsid w:val="004743B6"/>
     <w:rsid w:val="004746BC"/>
     <w:rsid w:val="004748CA"/>
     <w:rsid w:val="00474B87"/>
     <w:rsid w:val="004754C1"/>
     <w:rsid w:val="00476BBF"/>
     <w:rsid w:val="00477558"/>
     <w:rsid w:val="00477A2A"/>
     <w:rsid w:val="00480174"/>
     <w:rsid w:val="00480DC9"/>
     <w:rsid w:val="0048161C"/>
+    <w:rsid w:val="00481A03"/>
     <w:rsid w:val="004836DB"/>
     <w:rsid w:val="00483BD1"/>
     <w:rsid w:val="00484186"/>
     <w:rsid w:val="00485920"/>
+    <w:rsid w:val="00486F79"/>
     <w:rsid w:val="004872DB"/>
     <w:rsid w:val="0048766D"/>
     <w:rsid w:val="0049051A"/>
     <w:rsid w:val="00490A7D"/>
     <w:rsid w:val="00490DFA"/>
     <w:rsid w:val="0049173E"/>
     <w:rsid w:val="00491AD4"/>
+    <w:rsid w:val="00493021"/>
     <w:rsid w:val="00493F5F"/>
     <w:rsid w:val="004944C2"/>
     <w:rsid w:val="004946B1"/>
     <w:rsid w:val="00494DCE"/>
     <w:rsid w:val="004956A7"/>
     <w:rsid w:val="004A01C0"/>
     <w:rsid w:val="004A0527"/>
     <w:rsid w:val="004A173D"/>
     <w:rsid w:val="004A1ED5"/>
+    <w:rsid w:val="004A418A"/>
     <w:rsid w:val="004A47A0"/>
     <w:rsid w:val="004A5053"/>
     <w:rsid w:val="004A572D"/>
     <w:rsid w:val="004A5C89"/>
     <w:rsid w:val="004A7607"/>
     <w:rsid w:val="004B1179"/>
     <w:rsid w:val="004B1272"/>
     <w:rsid w:val="004B1C33"/>
+    <w:rsid w:val="004B1DE9"/>
     <w:rsid w:val="004B358F"/>
     <w:rsid w:val="004B3B4C"/>
+    <w:rsid w:val="004B51C5"/>
     <w:rsid w:val="004B525E"/>
     <w:rsid w:val="004B5B5D"/>
     <w:rsid w:val="004B7735"/>
     <w:rsid w:val="004B7863"/>
     <w:rsid w:val="004B7AE8"/>
     <w:rsid w:val="004C0728"/>
     <w:rsid w:val="004C0B88"/>
     <w:rsid w:val="004C10CB"/>
     <w:rsid w:val="004C1394"/>
     <w:rsid w:val="004C15A2"/>
+    <w:rsid w:val="004C201E"/>
     <w:rsid w:val="004C2104"/>
     <w:rsid w:val="004C2BF8"/>
+    <w:rsid w:val="004C33C9"/>
     <w:rsid w:val="004C3BFF"/>
     <w:rsid w:val="004C48C0"/>
     <w:rsid w:val="004C4BFE"/>
     <w:rsid w:val="004C4DD9"/>
     <w:rsid w:val="004C4E0D"/>
     <w:rsid w:val="004C52B6"/>
     <w:rsid w:val="004C57D7"/>
     <w:rsid w:val="004C767A"/>
     <w:rsid w:val="004C76FB"/>
     <w:rsid w:val="004C7C3A"/>
     <w:rsid w:val="004D007E"/>
     <w:rsid w:val="004D0433"/>
+    <w:rsid w:val="004D0E70"/>
     <w:rsid w:val="004D1155"/>
     <w:rsid w:val="004D127D"/>
     <w:rsid w:val="004D15FC"/>
     <w:rsid w:val="004D31C5"/>
     <w:rsid w:val="004D42F0"/>
     <w:rsid w:val="004D454D"/>
     <w:rsid w:val="004D45EE"/>
     <w:rsid w:val="004D4BAD"/>
     <w:rsid w:val="004D6665"/>
     <w:rsid w:val="004D6D7A"/>
     <w:rsid w:val="004D6E64"/>
+    <w:rsid w:val="004D71E2"/>
     <w:rsid w:val="004D79EC"/>
     <w:rsid w:val="004E0305"/>
     <w:rsid w:val="004E03A2"/>
     <w:rsid w:val="004E1161"/>
     <w:rsid w:val="004E1E58"/>
     <w:rsid w:val="004E33C0"/>
     <w:rsid w:val="004E4295"/>
     <w:rsid w:val="004E449D"/>
     <w:rsid w:val="004E5C44"/>
     <w:rsid w:val="004E653D"/>
     <w:rsid w:val="004E66A5"/>
     <w:rsid w:val="004E712A"/>
     <w:rsid w:val="004E73D7"/>
+    <w:rsid w:val="004E7D66"/>
     <w:rsid w:val="004F1349"/>
     <w:rsid w:val="004F159E"/>
     <w:rsid w:val="004F192A"/>
     <w:rsid w:val="004F39FA"/>
     <w:rsid w:val="004F4C6D"/>
     <w:rsid w:val="004F5F03"/>
+    <w:rsid w:val="004F610A"/>
     <w:rsid w:val="004F640E"/>
     <w:rsid w:val="004F7F9B"/>
     <w:rsid w:val="005003FF"/>
     <w:rsid w:val="005006A6"/>
     <w:rsid w:val="005027CD"/>
     <w:rsid w:val="00502A8F"/>
     <w:rsid w:val="00503162"/>
     <w:rsid w:val="0050335C"/>
+    <w:rsid w:val="00503CD0"/>
     <w:rsid w:val="00503DF4"/>
     <w:rsid w:val="0050412A"/>
     <w:rsid w:val="00505B09"/>
     <w:rsid w:val="0050647E"/>
     <w:rsid w:val="0050663F"/>
+    <w:rsid w:val="00506F75"/>
     <w:rsid w:val="00507F54"/>
     <w:rsid w:val="00510260"/>
     <w:rsid w:val="0051071C"/>
     <w:rsid w:val="00510CD5"/>
     <w:rsid w:val="00511546"/>
     <w:rsid w:val="00511EB9"/>
     <w:rsid w:val="0051233E"/>
     <w:rsid w:val="0051262C"/>
     <w:rsid w:val="005129E7"/>
     <w:rsid w:val="005130D2"/>
     <w:rsid w:val="005143AD"/>
+    <w:rsid w:val="00514ACD"/>
     <w:rsid w:val="005156D5"/>
     <w:rsid w:val="005158FA"/>
     <w:rsid w:val="005159FB"/>
     <w:rsid w:val="00515BC8"/>
     <w:rsid w:val="00515E9C"/>
     <w:rsid w:val="00515EE4"/>
     <w:rsid w:val="0051642F"/>
     <w:rsid w:val="00516894"/>
     <w:rsid w:val="0051768D"/>
     <w:rsid w:val="005207A5"/>
     <w:rsid w:val="00521BDD"/>
     <w:rsid w:val="0052301D"/>
     <w:rsid w:val="0052471A"/>
+    <w:rsid w:val="005254EA"/>
     <w:rsid w:val="00526C8D"/>
     <w:rsid w:val="00527CD6"/>
     <w:rsid w:val="00527E50"/>
+    <w:rsid w:val="00527F6A"/>
     <w:rsid w:val="00530304"/>
     <w:rsid w:val="00530912"/>
     <w:rsid w:val="00530FC6"/>
     <w:rsid w:val="005313EB"/>
     <w:rsid w:val="00532E0F"/>
     <w:rsid w:val="005336E2"/>
     <w:rsid w:val="00534A3B"/>
+    <w:rsid w:val="005350CA"/>
+    <w:rsid w:val="0053708D"/>
     <w:rsid w:val="005371EC"/>
     <w:rsid w:val="0053794E"/>
     <w:rsid w:val="00537AD1"/>
     <w:rsid w:val="00541023"/>
     <w:rsid w:val="005416C4"/>
+    <w:rsid w:val="00541EAE"/>
     <w:rsid w:val="00542A01"/>
+    <w:rsid w:val="00543561"/>
     <w:rsid w:val="00543F8D"/>
     <w:rsid w:val="00545F7C"/>
     <w:rsid w:val="00547000"/>
     <w:rsid w:val="005477D0"/>
     <w:rsid w:val="0054A750"/>
+    <w:rsid w:val="005505DD"/>
+    <w:rsid w:val="00552144"/>
     <w:rsid w:val="0055367A"/>
     <w:rsid w:val="00554F3E"/>
     <w:rsid w:val="00555415"/>
     <w:rsid w:val="005575CB"/>
     <w:rsid w:val="00560A57"/>
     <w:rsid w:val="00560BE0"/>
     <w:rsid w:val="00562751"/>
     <w:rsid w:val="0056452A"/>
     <w:rsid w:val="005646E2"/>
     <w:rsid w:val="00564DD3"/>
     <w:rsid w:val="00565068"/>
     <w:rsid w:val="00565351"/>
     <w:rsid w:val="00566027"/>
     <w:rsid w:val="0056689E"/>
     <w:rsid w:val="00566971"/>
+    <w:rsid w:val="00567EA8"/>
+    <w:rsid w:val="0057177B"/>
     <w:rsid w:val="00572FB1"/>
     <w:rsid w:val="00573428"/>
     <w:rsid w:val="00574163"/>
     <w:rsid w:val="005749A7"/>
     <w:rsid w:val="00575175"/>
     <w:rsid w:val="00575271"/>
+    <w:rsid w:val="00576909"/>
     <w:rsid w:val="00583153"/>
     <w:rsid w:val="00583A38"/>
     <w:rsid w:val="00585541"/>
     <w:rsid w:val="005857E8"/>
     <w:rsid w:val="00585919"/>
     <w:rsid w:val="0058733E"/>
+    <w:rsid w:val="00587399"/>
+    <w:rsid w:val="005875A7"/>
     <w:rsid w:val="00587826"/>
     <w:rsid w:val="00587D88"/>
     <w:rsid w:val="0059071C"/>
     <w:rsid w:val="005913BC"/>
+    <w:rsid w:val="005914B7"/>
     <w:rsid w:val="0059217E"/>
     <w:rsid w:val="005926B9"/>
     <w:rsid w:val="0059361F"/>
     <w:rsid w:val="00593EFA"/>
     <w:rsid w:val="00593FA1"/>
     <w:rsid w:val="00594FE7"/>
     <w:rsid w:val="00596147"/>
     <w:rsid w:val="00597CBC"/>
     <w:rsid w:val="005A04A9"/>
+    <w:rsid w:val="005A11A1"/>
     <w:rsid w:val="005A129C"/>
+    <w:rsid w:val="005A1D56"/>
     <w:rsid w:val="005A2D51"/>
     <w:rsid w:val="005A44B6"/>
     <w:rsid w:val="005A4ED9"/>
     <w:rsid w:val="005A5F05"/>
     <w:rsid w:val="005A61CA"/>
+    <w:rsid w:val="005A72AE"/>
     <w:rsid w:val="005A7749"/>
     <w:rsid w:val="005A7A54"/>
     <w:rsid w:val="005B2471"/>
     <w:rsid w:val="005B247A"/>
     <w:rsid w:val="005B3A85"/>
     <w:rsid w:val="005B4144"/>
     <w:rsid w:val="005B5222"/>
+    <w:rsid w:val="005B5A79"/>
     <w:rsid w:val="005B6920"/>
     <w:rsid w:val="005B7245"/>
     <w:rsid w:val="005B7404"/>
     <w:rsid w:val="005B7DA5"/>
     <w:rsid w:val="005C0C55"/>
     <w:rsid w:val="005C0E36"/>
+    <w:rsid w:val="005C14A8"/>
     <w:rsid w:val="005C195A"/>
     <w:rsid w:val="005C2461"/>
     <w:rsid w:val="005C24C8"/>
     <w:rsid w:val="005C2778"/>
     <w:rsid w:val="005C2A0E"/>
+    <w:rsid w:val="005C330A"/>
     <w:rsid w:val="005C3499"/>
     <w:rsid w:val="005C386B"/>
     <w:rsid w:val="005C3CB7"/>
     <w:rsid w:val="005C3E84"/>
+    <w:rsid w:val="005C46D6"/>
     <w:rsid w:val="005C4851"/>
     <w:rsid w:val="005C4D86"/>
     <w:rsid w:val="005C52D6"/>
     <w:rsid w:val="005C5471"/>
+    <w:rsid w:val="005C58BE"/>
     <w:rsid w:val="005C6513"/>
     <w:rsid w:val="005C6938"/>
     <w:rsid w:val="005D177C"/>
     <w:rsid w:val="005D2593"/>
     <w:rsid w:val="005D489C"/>
     <w:rsid w:val="005D589F"/>
     <w:rsid w:val="005D7088"/>
     <w:rsid w:val="005D72E7"/>
     <w:rsid w:val="005D754B"/>
     <w:rsid w:val="005E0326"/>
     <w:rsid w:val="005E06CF"/>
     <w:rsid w:val="005E06FB"/>
     <w:rsid w:val="005E1125"/>
     <w:rsid w:val="005E1F78"/>
     <w:rsid w:val="005E2325"/>
+    <w:rsid w:val="005E2472"/>
     <w:rsid w:val="005E26C1"/>
     <w:rsid w:val="005E2868"/>
     <w:rsid w:val="005E46FC"/>
     <w:rsid w:val="005E4D04"/>
     <w:rsid w:val="005E4E7A"/>
     <w:rsid w:val="005E5BF8"/>
     <w:rsid w:val="005E647C"/>
     <w:rsid w:val="005E7FE4"/>
     <w:rsid w:val="005F0CA3"/>
     <w:rsid w:val="005F186B"/>
     <w:rsid w:val="005F2512"/>
     <w:rsid w:val="005F28AF"/>
     <w:rsid w:val="005F2E98"/>
     <w:rsid w:val="005F3D24"/>
     <w:rsid w:val="005F41E1"/>
     <w:rsid w:val="005F7095"/>
     <w:rsid w:val="00600ABC"/>
     <w:rsid w:val="00600D40"/>
     <w:rsid w:val="00601289"/>
     <w:rsid w:val="006012F4"/>
     <w:rsid w:val="00601511"/>
     <w:rsid w:val="006018F1"/>
     <w:rsid w:val="00602770"/>
     <w:rsid w:val="00602EE3"/>
     <w:rsid w:val="0060309C"/>
     <w:rsid w:val="0060476A"/>
     <w:rsid w:val="00605685"/>
     <w:rsid w:val="006060CD"/>
     <w:rsid w:val="006067E0"/>
     <w:rsid w:val="00606F80"/>
     <w:rsid w:val="00610904"/>
     <w:rsid w:val="00610B64"/>
+    <w:rsid w:val="00610CDA"/>
     <w:rsid w:val="00611C54"/>
+    <w:rsid w:val="0061236C"/>
     <w:rsid w:val="0061276E"/>
     <w:rsid w:val="00614902"/>
     <w:rsid w:val="00614916"/>
     <w:rsid w:val="0061496F"/>
     <w:rsid w:val="006152A2"/>
     <w:rsid w:val="00615943"/>
+    <w:rsid w:val="00615D9D"/>
     <w:rsid w:val="006166DE"/>
     <w:rsid w:val="0061715F"/>
     <w:rsid w:val="006171B5"/>
+    <w:rsid w:val="00620822"/>
     <w:rsid w:val="00620900"/>
     <w:rsid w:val="00620B11"/>
     <w:rsid w:val="00620DCC"/>
     <w:rsid w:val="0062125C"/>
     <w:rsid w:val="00621C83"/>
     <w:rsid w:val="00622509"/>
     <w:rsid w:val="006233C4"/>
+    <w:rsid w:val="006247AC"/>
     <w:rsid w:val="00624ECC"/>
     <w:rsid w:val="00625B6F"/>
     <w:rsid w:val="00626622"/>
     <w:rsid w:val="006266C3"/>
     <w:rsid w:val="00626E0B"/>
     <w:rsid w:val="00627958"/>
     <w:rsid w:val="00627D84"/>
     <w:rsid w:val="00627FCD"/>
     <w:rsid w:val="00630C5E"/>
     <w:rsid w:val="00630F90"/>
     <w:rsid w:val="00631EBF"/>
     <w:rsid w:val="00633F3D"/>
     <w:rsid w:val="006340AF"/>
+    <w:rsid w:val="00634F9C"/>
+    <w:rsid w:val="006356F3"/>
     <w:rsid w:val="006358AF"/>
+    <w:rsid w:val="00635B2B"/>
     <w:rsid w:val="00635C58"/>
     <w:rsid w:val="00636B24"/>
+    <w:rsid w:val="00640535"/>
     <w:rsid w:val="006406BC"/>
     <w:rsid w:val="00640FDC"/>
     <w:rsid w:val="006440FE"/>
     <w:rsid w:val="00644645"/>
     <w:rsid w:val="0064485B"/>
     <w:rsid w:val="006451C9"/>
     <w:rsid w:val="00645FD1"/>
+    <w:rsid w:val="00646C0F"/>
     <w:rsid w:val="00647111"/>
     <w:rsid w:val="006509C8"/>
     <w:rsid w:val="006514DA"/>
     <w:rsid w:val="006515DA"/>
     <w:rsid w:val="00651981"/>
     <w:rsid w:val="00654184"/>
     <w:rsid w:val="00655D9F"/>
     <w:rsid w:val="006601C9"/>
     <w:rsid w:val="00661474"/>
     <w:rsid w:val="00661880"/>
     <w:rsid w:val="0066205C"/>
+    <w:rsid w:val="006622CA"/>
     <w:rsid w:val="0066368B"/>
     <w:rsid w:val="00663F76"/>
     <w:rsid w:val="00664775"/>
     <w:rsid w:val="00664A64"/>
     <w:rsid w:val="006652B9"/>
+    <w:rsid w:val="00665A18"/>
     <w:rsid w:val="00665E26"/>
     <w:rsid w:val="00671DB1"/>
     <w:rsid w:val="0067202B"/>
     <w:rsid w:val="0067465A"/>
     <w:rsid w:val="006752A1"/>
     <w:rsid w:val="006754C0"/>
     <w:rsid w:val="006754C6"/>
     <w:rsid w:val="00675895"/>
     <w:rsid w:val="00676192"/>
     <w:rsid w:val="00677218"/>
     <w:rsid w:val="006778D8"/>
     <w:rsid w:val="00677920"/>
     <w:rsid w:val="00680B4E"/>
     <w:rsid w:val="00681DC0"/>
     <w:rsid w:val="006831B1"/>
     <w:rsid w:val="006834B8"/>
+    <w:rsid w:val="0068386F"/>
     <w:rsid w:val="00683E5E"/>
     <w:rsid w:val="0068417D"/>
     <w:rsid w:val="00684BCB"/>
     <w:rsid w:val="0068539C"/>
     <w:rsid w:val="0069027C"/>
     <w:rsid w:val="00691715"/>
     <w:rsid w:val="00691C1B"/>
     <w:rsid w:val="006922FD"/>
     <w:rsid w:val="006944A2"/>
     <w:rsid w:val="006945E9"/>
+    <w:rsid w:val="00694630"/>
+    <w:rsid w:val="006963B0"/>
     <w:rsid w:val="006A0346"/>
     <w:rsid w:val="006A06EC"/>
     <w:rsid w:val="006A0D9F"/>
     <w:rsid w:val="006A1A8C"/>
     <w:rsid w:val="006A2036"/>
     <w:rsid w:val="006A2A85"/>
     <w:rsid w:val="006A4341"/>
     <w:rsid w:val="006A4655"/>
     <w:rsid w:val="006A4E81"/>
     <w:rsid w:val="006A59F3"/>
     <w:rsid w:val="006A5B90"/>
     <w:rsid w:val="006A6479"/>
     <w:rsid w:val="006A676E"/>
     <w:rsid w:val="006A74E9"/>
     <w:rsid w:val="006A7B2E"/>
     <w:rsid w:val="006B0A01"/>
+    <w:rsid w:val="006B0CDE"/>
     <w:rsid w:val="006B2376"/>
+    <w:rsid w:val="006B2B13"/>
     <w:rsid w:val="006B3E75"/>
     <w:rsid w:val="006B40C2"/>
     <w:rsid w:val="006B505C"/>
     <w:rsid w:val="006B5614"/>
     <w:rsid w:val="006B5D27"/>
     <w:rsid w:val="006B5F17"/>
     <w:rsid w:val="006B5F8C"/>
     <w:rsid w:val="006B637D"/>
     <w:rsid w:val="006B6C79"/>
+    <w:rsid w:val="006B71AC"/>
     <w:rsid w:val="006B7E52"/>
     <w:rsid w:val="006C006A"/>
     <w:rsid w:val="006C0B07"/>
     <w:rsid w:val="006C0B0F"/>
+    <w:rsid w:val="006C0DBC"/>
     <w:rsid w:val="006C0DC9"/>
     <w:rsid w:val="006C1203"/>
     <w:rsid w:val="006C2577"/>
     <w:rsid w:val="006C32A1"/>
     <w:rsid w:val="006C4282"/>
     <w:rsid w:val="006C4A1C"/>
     <w:rsid w:val="006C59C0"/>
     <w:rsid w:val="006C6B1D"/>
+    <w:rsid w:val="006C70E1"/>
     <w:rsid w:val="006C7B84"/>
     <w:rsid w:val="006C7D73"/>
     <w:rsid w:val="006D0E1C"/>
     <w:rsid w:val="006D2E66"/>
     <w:rsid w:val="006D3101"/>
     <w:rsid w:val="006D48C7"/>
     <w:rsid w:val="006D594A"/>
     <w:rsid w:val="006D5BB9"/>
     <w:rsid w:val="006D6247"/>
     <w:rsid w:val="006D6D1F"/>
     <w:rsid w:val="006D7238"/>
     <w:rsid w:val="006D72F8"/>
     <w:rsid w:val="006E0932"/>
     <w:rsid w:val="006E12D5"/>
     <w:rsid w:val="006E1D88"/>
     <w:rsid w:val="006E2087"/>
+    <w:rsid w:val="006E2569"/>
     <w:rsid w:val="006E35BD"/>
     <w:rsid w:val="006E3C44"/>
     <w:rsid w:val="006E55FF"/>
     <w:rsid w:val="006E60D3"/>
     <w:rsid w:val="006E743D"/>
     <w:rsid w:val="006E775C"/>
     <w:rsid w:val="006E7A2C"/>
+    <w:rsid w:val="006E7AB9"/>
     <w:rsid w:val="006F00D4"/>
     <w:rsid w:val="006F011D"/>
     <w:rsid w:val="006F0193"/>
     <w:rsid w:val="006F0229"/>
     <w:rsid w:val="006F0832"/>
     <w:rsid w:val="006F0BB5"/>
     <w:rsid w:val="006F1AA9"/>
     <w:rsid w:val="006F1D12"/>
     <w:rsid w:val="006F23ED"/>
     <w:rsid w:val="006F2FD6"/>
+    <w:rsid w:val="006F3A4B"/>
     <w:rsid w:val="006F3AF4"/>
     <w:rsid w:val="006F4C47"/>
     <w:rsid w:val="006F54EB"/>
     <w:rsid w:val="006F5D72"/>
     <w:rsid w:val="006F661D"/>
     <w:rsid w:val="006F7AFA"/>
     <w:rsid w:val="0070077B"/>
     <w:rsid w:val="00700A55"/>
+    <w:rsid w:val="00700C7D"/>
     <w:rsid w:val="00701644"/>
+    <w:rsid w:val="00701800"/>
     <w:rsid w:val="0070305F"/>
     <w:rsid w:val="00703341"/>
     <w:rsid w:val="007036B5"/>
     <w:rsid w:val="007044CC"/>
     <w:rsid w:val="0070537A"/>
     <w:rsid w:val="00706C59"/>
     <w:rsid w:val="007074C5"/>
     <w:rsid w:val="00707787"/>
     <w:rsid w:val="00707E3E"/>
     <w:rsid w:val="00710155"/>
     <w:rsid w:val="007101EA"/>
     <w:rsid w:val="00710344"/>
     <w:rsid w:val="00711029"/>
     <w:rsid w:val="007113D0"/>
     <w:rsid w:val="00711FFD"/>
     <w:rsid w:val="00712070"/>
     <w:rsid w:val="00712BB5"/>
     <w:rsid w:val="00712F2F"/>
     <w:rsid w:val="00713048"/>
+    <w:rsid w:val="00713337"/>
     <w:rsid w:val="00713361"/>
     <w:rsid w:val="00713877"/>
     <w:rsid w:val="00713D0C"/>
     <w:rsid w:val="00713F00"/>
     <w:rsid w:val="00715B15"/>
     <w:rsid w:val="007168DB"/>
+    <w:rsid w:val="0071739F"/>
     <w:rsid w:val="007200FB"/>
     <w:rsid w:val="00721256"/>
     <w:rsid w:val="00721F16"/>
     <w:rsid w:val="0072317D"/>
     <w:rsid w:val="007232CA"/>
+    <w:rsid w:val="007234E1"/>
     <w:rsid w:val="00723605"/>
     <w:rsid w:val="007241DF"/>
     <w:rsid w:val="00725187"/>
     <w:rsid w:val="00725D0D"/>
     <w:rsid w:val="007264A6"/>
+    <w:rsid w:val="00726C2A"/>
     <w:rsid w:val="0072766B"/>
     <w:rsid w:val="00727DD6"/>
     <w:rsid w:val="007307C6"/>
     <w:rsid w:val="00731CAD"/>
     <w:rsid w:val="00731DCB"/>
     <w:rsid w:val="00731E5B"/>
     <w:rsid w:val="00732BD8"/>
     <w:rsid w:val="007340E2"/>
     <w:rsid w:val="007347A9"/>
     <w:rsid w:val="00735090"/>
     <w:rsid w:val="00735876"/>
     <w:rsid w:val="00737103"/>
     <w:rsid w:val="007373C2"/>
     <w:rsid w:val="00737940"/>
     <w:rsid w:val="0074029D"/>
+    <w:rsid w:val="00741B83"/>
     <w:rsid w:val="00742082"/>
     <w:rsid w:val="007426C4"/>
     <w:rsid w:val="007429B8"/>
     <w:rsid w:val="00742FB8"/>
+    <w:rsid w:val="00743040"/>
     <w:rsid w:val="007449AF"/>
     <w:rsid w:val="00744F17"/>
     <w:rsid w:val="00745013"/>
     <w:rsid w:val="00746178"/>
+    <w:rsid w:val="0074637F"/>
     <w:rsid w:val="00746460"/>
     <w:rsid w:val="0074754A"/>
     <w:rsid w:val="00750A44"/>
     <w:rsid w:val="00750B6D"/>
     <w:rsid w:val="00752332"/>
     <w:rsid w:val="0075288A"/>
+    <w:rsid w:val="00752B30"/>
     <w:rsid w:val="00752C3C"/>
     <w:rsid w:val="0075309D"/>
+    <w:rsid w:val="00753180"/>
     <w:rsid w:val="007540D2"/>
     <w:rsid w:val="00754436"/>
+    <w:rsid w:val="007549CE"/>
     <w:rsid w:val="007559B2"/>
     <w:rsid w:val="00755C9B"/>
+    <w:rsid w:val="0075683B"/>
+    <w:rsid w:val="00757904"/>
     <w:rsid w:val="00757BAC"/>
     <w:rsid w:val="00760ADA"/>
     <w:rsid w:val="00760C07"/>
     <w:rsid w:val="007618E5"/>
     <w:rsid w:val="00761B53"/>
     <w:rsid w:val="00761C4A"/>
     <w:rsid w:val="00762745"/>
     <w:rsid w:val="007628CE"/>
     <w:rsid w:val="0076457F"/>
     <w:rsid w:val="007654B2"/>
     <w:rsid w:val="00765861"/>
     <w:rsid w:val="00765D94"/>
     <w:rsid w:val="00765E4D"/>
     <w:rsid w:val="007675A3"/>
     <w:rsid w:val="0077073E"/>
+    <w:rsid w:val="00770B2D"/>
+    <w:rsid w:val="00772C2F"/>
     <w:rsid w:val="00773646"/>
     <w:rsid w:val="007738E9"/>
     <w:rsid w:val="00773BA3"/>
     <w:rsid w:val="00773F3C"/>
     <w:rsid w:val="00774D0D"/>
     <w:rsid w:val="00775750"/>
     <w:rsid w:val="00775C98"/>
     <w:rsid w:val="00776209"/>
     <w:rsid w:val="0077622C"/>
     <w:rsid w:val="00776668"/>
     <w:rsid w:val="00776F51"/>
     <w:rsid w:val="00777A51"/>
     <w:rsid w:val="00780EAA"/>
     <w:rsid w:val="00780FFD"/>
     <w:rsid w:val="00782104"/>
     <w:rsid w:val="007821F2"/>
     <w:rsid w:val="00782673"/>
+    <w:rsid w:val="00783767"/>
     <w:rsid w:val="0078683B"/>
     <w:rsid w:val="0078687B"/>
     <w:rsid w:val="0078725F"/>
     <w:rsid w:val="007875A6"/>
     <w:rsid w:val="0078771C"/>
     <w:rsid w:val="00787EDA"/>
     <w:rsid w:val="007902D6"/>
     <w:rsid w:val="0079041A"/>
     <w:rsid w:val="00791020"/>
     <w:rsid w:val="0079194C"/>
     <w:rsid w:val="00791C9B"/>
     <w:rsid w:val="00791D08"/>
     <w:rsid w:val="00791FB1"/>
     <w:rsid w:val="00792909"/>
     <w:rsid w:val="00794DCB"/>
     <w:rsid w:val="007966E2"/>
     <w:rsid w:val="007969F7"/>
     <w:rsid w:val="00796A7B"/>
     <w:rsid w:val="007A004C"/>
     <w:rsid w:val="007A0FC0"/>
+    <w:rsid w:val="007A131A"/>
     <w:rsid w:val="007A17A9"/>
     <w:rsid w:val="007A38E7"/>
     <w:rsid w:val="007A3E78"/>
     <w:rsid w:val="007A3F9C"/>
     <w:rsid w:val="007A470B"/>
     <w:rsid w:val="007A5EF3"/>
     <w:rsid w:val="007A6793"/>
     <w:rsid w:val="007A6C99"/>
     <w:rsid w:val="007A6D14"/>
     <w:rsid w:val="007B012E"/>
     <w:rsid w:val="007B04E3"/>
     <w:rsid w:val="007B0718"/>
     <w:rsid w:val="007B081F"/>
+    <w:rsid w:val="007B0886"/>
+    <w:rsid w:val="007B104E"/>
     <w:rsid w:val="007B11F8"/>
     <w:rsid w:val="007B13BF"/>
     <w:rsid w:val="007B1B68"/>
     <w:rsid w:val="007B1D42"/>
     <w:rsid w:val="007B28CC"/>
+    <w:rsid w:val="007B3378"/>
     <w:rsid w:val="007B48D5"/>
     <w:rsid w:val="007B5363"/>
     <w:rsid w:val="007B5F97"/>
     <w:rsid w:val="007B66E3"/>
     <w:rsid w:val="007B77D2"/>
     <w:rsid w:val="007C0104"/>
+    <w:rsid w:val="007C0497"/>
     <w:rsid w:val="007C052A"/>
     <w:rsid w:val="007C1F79"/>
     <w:rsid w:val="007C242A"/>
     <w:rsid w:val="007C2474"/>
     <w:rsid w:val="007C2A59"/>
     <w:rsid w:val="007C2CCB"/>
     <w:rsid w:val="007C3734"/>
     <w:rsid w:val="007C46C0"/>
     <w:rsid w:val="007C4F45"/>
     <w:rsid w:val="007C5159"/>
     <w:rsid w:val="007C5DE0"/>
     <w:rsid w:val="007C605A"/>
     <w:rsid w:val="007C64D9"/>
     <w:rsid w:val="007C6E5F"/>
     <w:rsid w:val="007C723D"/>
     <w:rsid w:val="007D0B87"/>
     <w:rsid w:val="007D12BC"/>
     <w:rsid w:val="007D18AB"/>
     <w:rsid w:val="007D25E9"/>
     <w:rsid w:val="007D271C"/>
     <w:rsid w:val="007D2929"/>
     <w:rsid w:val="007D3577"/>
     <w:rsid w:val="007D586B"/>
     <w:rsid w:val="007D5E38"/>
     <w:rsid w:val="007D6550"/>
     <w:rsid w:val="007D6CE0"/>
     <w:rsid w:val="007D789D"/>
     <w:rsid w:val="007E0034"/>
     <w:rsid w:val="007E0746"/>
     <w:rsid w:val="007E1476"/>
     <w:rsid w:val="007E1D16"/>
     <w:rsid w:val="007E305A"/>
     <w:rsid w:val="007E3A44"/>
+    <w:rsid w:val="007E4C09"/>
+    <w:rsid w:val="007E60C6"/>
     <w:rsid w:val="007E7016"/>
     <w:rsid w:val="007E70F0"/>
     <w:rsid w:val="007F02E2"/>
     <w:rsid w:val="007F0601"/>
     <w:rsid w:val="007F0BDF"/>
+    <w:rsid w:val="007F1350"/>
     <w:rsid w:val="007F16DA"/>
+    <w:rsid w:val="007F1793"/>
     <w:rsid w:val="007F1A6C"/>
+    <w:rsid w:val="007F3140"/>
     <w:rsid w:val="007F3212"/>
+    <w:rsid w:val="007F3983"/>
     <w:rsid w:val="007F3AC5"/>
     <w:rsid w:val="007F5049"/>
     <w:rsid w:val="007F5484"/>
+    <w:rsid w:val="007F5F1B"/>
     <w:rsid w:val="007F6A95"/>
     <w:rsid w:val="007F735B"/>
     <w:rsid w:val="00800140"/>
     <w:rsid w:val="00800A97"/>
     <w:rsid w:val="00800BE0"/>
     <w:rsid w:val="00801121"/>
     <w:rsid w:val="008014FE"/>
     <w:rsid w:val="008015C5"/>
     <w:rsid w:val="008019F5"/>
+    <w:rsid w:val="00801A36"/>
     <w:rsid w:val="00801B48"/>
     <w:rsid w:val="00801F6C"/>
     <w:rsid w:val="00803200"/>
+    <w:rsid w:val="0080324B"/>
     <w:rsid w:val="008035F8"/>
     <w:rsid w:val="00803AE0"/>
     <w:rsid w:val="00804561"/>
     <w:rsid w:val="0080463A"/>
+    <w:rsid w:val="008066D5"/>
     <w:rsid w:val="008068AF"/>
     <w:rsid w:val="00807C04"/>
     <w:rsid w:val="00810C3F"/>
     <w:rsid w:val="00810E16"/>
     <w:rsid w:val="00811CF0"/>
     <w:rsid w:val="00812440"/>
     <w:rsid w:val="00813FA8"/>
     <w:rsid w:val="00813FCF"/>
     <w:rsid w:val="008160E7"/>
     <w:rsid w:val="00816168"/>
     <w:rsid w:val="00816F43"/>
     <w:rsid w:val="0081766A"/>
     <w:rsid w:val="008222F5"/>
     <w:rsid w:val="008237E2"/>
     <w:rsid w:val="0082394A"/>
     <w:rsid w:val="008245C6"/>
     <w:rsid w:val="00825108"/>
     <w:rsid w:val="00825F60"/>
     <w:rsid w:val="0082705A"/>
+    <w:rsid w:val="00827241"/>
     <w:rsid w:val="00830B9F"/>
     <w:rsid w:val="00830D51"/>
     <w:rsid w:val="008318A0"/>
+    <w:rsid w:val="00832CAB"/>
     <w:rsid w:val="00833ACE"/>
     <w:rsid w:val="008347EF"/>
     <w:rsid w:val="00834888"/>
     <w:rsid w:val="00834C25"/>
     <w:rsid w:val="0083521B"/>
+    <w:rsid w:val="00835400"/>
+    <w:rsid w:val="00835432"/>
     <w:rsid w:val="00836615"/>
     <w:rsid w:val="008369AB"/>
     <w:rsid w:val="00837F77"/>
     <w:rsid w:val="00840B2A"/>
     <w:rsid w:val="0084334E"/>
     <w:rsid w:val="0084379D"/>
+    <w:rsid w:val="00843FAA"/>
     <w:rsid w:val="00844187"/>
     <w:rsid w:val="00845209"/>
     <w:rsid w:val="00846118"/>
     <w:rsid w:val="00846297"/>
     <w:rsid w:val="00846594"/>
     <w:rsid w:val="0084667A"/>
     <w:rsid w:val="00846BAA"/>
     <w:rsid w:val="00847B32"/>
     <w:rsid w:val="00847DAA"/>
     <w:rsid w:val="0085155E"/>
     <w:rsid w:val="00851C6C"/>
     <w:rsid w:val="008521C0"/>
+    <w:rsid w:val="008524D3"/>
     <w:rsid w:val="00852B82"/>
     <w:rsid w:val="00852E5C"/>
     <w:rsid w:val="00852EF1"/>
+    <w:rsid w:val="00853011"/>
+    <w:rsid w:val="00853074"/>
     <w:rsid w:val="00854C1C"/>
     <w:rsid w:val="00855ABF"/>
     <w:rsid w:val="00855C4E"/>
     <w:rsid w:val="008571C2"/>
     <w:rsid w:val="00857D1B"/>
     <w:rsid w:val="00857ECD"/>
     <w:rsid w:val="008610BF"/>
     <w:rsid w:val="0086129D"/>
     <w:rsid w:val="00861559"/>
     <w:rsid w:val="008627DF"/>
     <w:rsid w:val="00862D7B"/>
     <w:rsid w:val="008633EA"/>
     <w:rsid w:val="00863E9D"/>
     <w:rsid w:val="008642F6"/>
     <w:rsid w:val="008643B5"/>
     <w:rsid w:val="0086489C"/>
     <w:rsid w:val="00864970"/>
     <w:rsid w:val="008649BD"/>
     <w:rsid w:val="00864CED"/>
     <w:rsid w:val="008653CF"/>
     <w:rsid w:val="008662AB"/>
     <w:rsid w:val="00867203"/>
     <w:rsid w:val="00867979"/>
     <w:rsid w:val="00867E5E"/>
     <w:rsid w:val="008700C6"/>
     <w:rsid w:val="00870235"/>
     <w:rsid w:val="00870319"/>
     <w:rsid w:val="0087073A"/>
     <w:rsid w:val="00870F60"/>
     <w:rsid w:val="00873C17"/>
     <w:rsid w:val="00873FCA"/>
     <w:rsid w:val="00874160"/>
     <w:rsid w:val="00874873"/>
     <w:rsid w:val="0087494F"/>
     <w:rsid w:val="0087572C"/>
     <w:rsid w:val="008762FC"/>
     <w:rsid w:val="00876861"/>
     <w:rsid w:val="00876A6F"/>
     <w:rsid w:val="00877901"/>
     <w:rsid w:val="00880173"/>
+    <w:rsid w:val="00880515"/>
     <w:rsid w:val="00880DEE"/>
     <w:rsid w:val="008814F0"/>
     <w:rsid w:val="008816D1"/>
     <w:rsid w:val="00883631"/>
     <w:rsid w:val="0088402C"/>
     <w:rsid w:val="00884CE8"/>
     <w:rsid w:val="00886272"/>
     <w:rsid w:val="00886AE5"/>
     <w:rsid w:val="00886F68"/>
     <w:rsid w:val="00887B6E"/>
     <w:rsid w:val="00887D94"/>
     <w:rsid w:val="00890EAD"/>
+    <w:rsid w:val="00891943"/>
     <w:rsid w:val="0089405D"/>
     <w:rsid w:val="00894EA8"/>
     <w:rsid w:val="00896543"/>
     <w:rsid w:val="008970B0"/>
     <w:rsid w:val="008A0747"/>
     <w:rsid w:val="008A0793"/>
     <w:rsid w:val="008A1F25"/>
     <w:rsid w:val="008A2422"/>
     <w:rsid w:val="008A2571"/>
     <w:rsid w:val="008A33E3"/>
     <w:rsid w:val="008A4545"/>
     <w:rsid w:val="008A47AD"/>
     <w:rsid w:val="008A493A"/>
     <w:rsid w:val="008A546E"/>
     <w:rsid w:val="008A638D"/>
     <w:rsid w:val="008A66F7"/>
     <w:rsid w:val="008A6784"/>
     <w:rsid w:val="008A6ABC"/>
     <w:rsid w:val="008B0F1C"/>
+    <w:rsid w:val="008B1C02"/>
     <w:rsid w:val="008B1E0E"/>
     <w:rsid w:val="008B1F19"/>
     <w:rsid w:val="008B262B"/>
     <w:rsid w:val="008B2EC3"/>
     <w:rsid w:val="008B3404"/>
     <w:rsid w:val="008B3675"/>
     <w:rsid w:val="008B4BD1"/>
     <w:rsid w:val="008B4F2C"/>
     <w:rsid w:val="008B53AC"/>
     <w:rsid w:val="008B562A"/>
     <w:rsid w:val="008B6C7C"/>
     <w:rsid w:val="008B7970"/>
     <w:rsid w:val="008B7D6B"/>
     <w:rsid w:val="008C005F"/>
     <w:rsid w:val="008C0676"/>
+    <w:rsid w:val="008C077A"/>
     <w:rsid w:val="008C3076"/>
     <w:rsid w:val="008C35A0"/>
     <w:rsid w:val="008C3B20"/>
     <w:rsid w:val="008C404D"/>
     <w:rsid w:val="008C4CD7"/>
     <w:rsid w:val="008C5705"/>
     <w:rsid w:val="008C5EEB"/>
     <w:rsid w:val="008C6D23"/>
     <w:rsid w:val="008C701D"/>
     <w:rsid w:val="008C709A"/>
     <w:rsid w:val="008D0B0D"/>
     <w:rsid w:val="008D1BC8"/>
     <w:rsid w:val="008D2C7A"/>
+    <w:rsid w:val="008D39ED"/>
     <w:rsid w:val="008D4135"/>
     <w:rsid w:val="008D488A"/>
+    <w:rsid w:val="008D48EC"/>
     <w:rsid w:val="008D5BD4"/>
     <w:rsid w:val="008D67EE"/>
     <w:rsid w:val="008D699C"/>
     <w:rsid w:val="008D74B5"/>
     <w:rsid w:val="008E0AE5"/>
     <w:rsid w:val="008E1F3D"/>
     <w:rsid w:val="008E21C6"/>
     <w:rsid w:val="008E2BF8"/>
     <w:rsid w:val="008E31F4"/>
     <w:rsid w:val="008E3470"/>
     <w:rsid w:val="008E3E64"/>
     <w:rsid w:val="008E43B7"/>
+    <w:rsid w:val="008E5300"/>
+    <w:rsid w:val="008E65C5"/>
+    <w:rsid w:val="008E684A"/>
     <w:rsid w:val="008E6E70"/>
     <w:rsid w:val="008E7010"/>
     <w:rsid w:val="008E7819"/>
     <w:rsid w:val="008E7F32"/>
     <w:rsid w:val="008F144D"/>
     <w:rsid w:val="008F1734"/>
     <w:rsid w:val="008F1809"/>
+    <w:rsid w:val="008F2AD3"/>
     <w:rsid w:val="008F2C52"/>
     <w:rsid w:val="008F3272"/>
     <w:rsid w:val="008F34FB"/>
     <w:rsid w:val="008F3C7F"/>
     <w:rsid w:val="008F434D"/>
     <w:rsid w:val="008F4A11"/>
     <w:rsid w:val="008F5270"/>
     <w:rsid w:val="008F56D5"/>
     <w:rsid w:val="008F5A69"/>
     <w:rsid w:val="008F65BB"/>
     <w:rsid w:val="008F6738"/>
     <w:rsid w:val="008F712E"/>
     <w:rsid w:val="008F7E1A"/>
     <w:rsid w:val="00900BEB"/>
     <w:rsid w:val="009025BD"/>
     <w:rsid w:val="009038AB"/>
     <w:rsid w:val="009044E3"/>
     <w:rsid w:val="0090503C"/>
     <w:rsid w:val="009051F8"/>
     <w:rsid w:val="0090550A"/>
     <w:rsid w:val="00905844"/>
     <w:rsid w:val="00905B4D"/>
     <w:rsid w:val="00905E4F"/>
     <w:rsid w:val="0090709C"/>
     <w:rsid w:val="009077E5"/>
     <w:rsid w:val="00907863"/>
     <w:rsid w:val="00907A89"/>
     <w:rsid w:val="00907BEC"/>
     <w:rsid w:val="00907DA0"/>
     <w:rsid w:val="00910B6F"/>
     <w:rsid w:val="00911021"/>
     <w:rsid w:val="009110FB"/>
     <w:rsid w:val="009119E8"/>
     <w:rsid w:val="009121E3"/>
     <w:rsid w:val="009128F4"/>
+    <w:rsid w:val="00912A0A"/>
+    <w:rsid w:val="00912F6F"/>
     <w:rsid w:val="009139C8"/>
     <w:rsid w:val="00913B6A"/>
     <w:rsid w:val="009141D7"/>
     <w:rsid w:val="00914253"/>
+    <w:rsid w:val="00914DE2"/>
     <w:rsid w:val="00916F6C"/>
     <w:rsid w:val="00917C50"/>
+    <w:rsid w:val="00920A48"/>
     <w:rsid w:val="0092122C"/>
     <w:rsid w:val="00921384"/>
     <w:rsid w:val="009213D3"/>
     <w:rsid w:val="00921759"/>
     <w:rsid w:val="00922780"/>
     <w:rsid w:val="009230D8"/>
+    <w:rsid w:val="009238BF"/>
     <w:rsid w:val="00923EE0"/>
     <w:rsid w:val="009248F7"/>
     <w:rsid w:val="00926AB2"/>
     <w:rsid w:val="00926D2F"/>
     <w:rsid w:val="00926FDB"/>
     <w:rsid w:val="0092726C"/>
     <w:rsid w:val="0092779D"/>
     <w:rsid w:val="009315BA"/>
     <w:rsid w:val="00932A37"/>
     <w:rsid w:val="00933127"/>
     <w:rsid w:val="009334AB"/>
     <w:rsid w:val="00933F8D"/>
     <w:rsid w:val="0093408D"/>
     <w:rsid w:val="00934A5C"/>
+    <w:rsid w:val="00934D49"/>
     <w:rsid w:val="00935596"/>
     <w:rsid w:val="00935BD1"/>
     <w:rsid w:val="0093600B"/>
     <w:rsid w:val="0093616C"/>
     <w:rsid w:val="00936A6E"/>
     <w:rsid w:val="00936BE5"/>
     <w:rsid w:val="00940352"/>
     <w:rsid w:val="009412F8"/>
     <w:rsid w:val="00941E72"/>
     <w:rsid w:val="00941EBE"/>
     <w:rsid w:val="0094265C"/>
     <w:rsid w:val="00942B98"/>
     <w:rsid w:val="00942FDE"/>
     <w:rsid w:val="00943769"/>
     <w:rsid w:val="009449A3"/>
     <w:rsid w:val="00944B7D"/>
+    <w:rsid w:val="00945885"/>
     <w:rsid w:val="00945F13"/>
+    <w:rsid w:val="009460A5"/>
     <w:rsid w:val="009464DE"/>
     <w:rsid w:val="00947940"/>
     <w:rsid w:val="00952B5B"/>
     <w:rsid w:val="00953005"/>
     <w:rsid w:val="009535A9"/>
     <w:rsid w:val="009539A4"/>
     <w:rsid w:val="009539B1"/>
     <w:rsid w:val="0095551A"/>
     <w:rsid w:val="00955686"/>
     <w:rsid w:val="009560A0"/>
     <w:rsid w:val="009563D0"/>
     <w:rsid w:val="00956743"/>
+    <w:rsid w:val="00956836"/>
     <w:rsid w:val="00956D58"/>
     <w:rsid w:val="0095720F"/>
     <w:rsid w:val="009572B5"/>
     <w:rsid w:val="0095747A"/>
     <w:rsid w:val="00957A29"/>
     <w:rsid w:val="00957AB4"/>
     <w:rsid w:val="00957CB3"/>
     <w:rsid w:val="0096062C"/>
     <w:rsid w:val="00960F6C"/>
     <w:rsid w:val="00961776"/>
     <w:rsid w:val="00961D99"/>
     <w:rsid w:val="00962782"/>
+    <w:rsid w:val="00963054"/>
     <w:rsid w:val="00964CFF"/>
     <w:rsid w:val="00965280"/>
     <w:rsid w:val="009653BE"/>
     <w:rsid w:val="0096568C"/>
+    <w:rsid w:val="0096689D"/>
     <w:rsid w:val="00966E8E"/>
     <w:rsid w:val="00966FF2"/>
     <w:rsid w:val="0096705F"/>
     <w:rsid w:val="009706B4"/>
     <w:rsid w:val="00971828"/>
     <w:rsid w:val="009745D1"/>
     <w:rsid w:val="00974990"/>
     <w:rsid w:val="00974F81"/>
+    <w:rsid w:val="00975142"/>
     <w:rsid w:val="00976558"/>
     <w:rsid w:val="009765BA"/>
     <w:rsid w:val="009802A8"/>
     <w:rsid w:val="009804B5"/>
     <w:rsid w:val="00981876"/>
     <w:rsid w:val="00982533"/>
     <w:rsid w:val="00983085"/>
     <w:rsid w:val="009834B9"/>
     <w:rsid w:val="009836FD"/>
     <w:rsid w:val="0098449D"/>
     <w:rsid w:val="00984AFF"/>
     <w:rsid w:val="00984CD6"/>
     <w:rsid w:val="00986802"/>
     <w:rsid w:val="00986877"/>
     <w:rsid w:val="00986D48"/>
     <w:rsid w:val="009874B0"/>
     <w:rsid w:val="00987802"/>
     <w:rsid w:val="00987849"/>
     <w:rsid w:val="009901ED"/>
+    <w:rsid w:val="009907F4"/>
     <w:rsid w:val="009915BF"/>
     <w:rsid w:val="00991AA0"/>
     <w:rsid w:val="00991DA8"/>
     <w:rsid w:val="0099238C"/>
     <w:rsid w:val="00992EF1"/>
+    <w:rsid w:val="0099304A"/>
     <w:rsid w:val="00993813"/>
     <w:rsid w:val="00994169"/>
     <w:rsid w:val="00996194"/>
     <w:rsid w:val="009963B4"/>
     <w:rsid w:val="00996847"/>
     <w:rsid w:val="00997295"/>
     <w:rsid w:val="009A0A7C"/>
     <w:rsid w:val="009A2232"/>
     <w:rsid w:val="009A316D"/>
+    <w:rsid w:val="009A329E"/>
     <w:rsid w:val="009A3318"/>
     <w:rsid w:val="009A33C9"/>
     <w:rsid w:val="009A3475"/>
     <w:rsid w:val="009A439C"/>
     <w:rsid w:val="009A44A1"/>
     <w:rsid w:val="009A4E71"/>
     <w:rsid w:val="009A55CA"/>
     <w:rsid w:val="009A686D"/>
     <w:rsid w:val="009A744F"/>
     <w:rsid w:val="009A7B23"/>
     <w:rsid w:val="009A7C5B"/>
+    <w:rsid w:val="009A7CA3"/>
     <w:rsid w:val="009B0C18"/>
     <w:rsid w:val="009B3617"/>
     <w:rsid w:val="009B3A32"/>
     <w:rsid w:val="009B4589"/>
     <w:rsid w:val="009B48E9"/>
     <w:rsid w:val="009B538B"/>
     <w:rsid w:val="009B59C1"/>
     <w:rsid w:val="009B6135"/>
     <w:rsid w:val="009C00DF"/>
     <w:rsid w:val="009C0259"/>
     <w:rsid w:val="009C02B5"/>
     <w:rsid w:val="009C11DA"/>
     <w:rsid w:val="009C2BD8"/>
     <w:rsid w:val="009C2E28"/>
     <w:rsid w:val="009C3215"/>
+    <w:rsid w:val="009C3CAD"/>
+    <w:rsid w:val="009C4EB6"/>
     <w:rsid w:val="009C5272"/>
     <w:rsid w:val="009C554A"/>
     <w:rsid w:val="009C564A"/>
     <w:rsid w:val="009C5F13"/>
     <w:rsid w:val="009C69BC"/>
     <w:rsid w:val="009C70F4"/>
     <w:rsid w:val="009C7337"/>
     <w:rsid w:val="009C7A30"/>
     <w:rsid w:val="009D02B2"/>
     <w:rsid w:val="009D1882"/>
     <w:rsid w:val="009D2549"/>
+    <w:rsid w:val="009D281D"/>
     <w:rsid w:val="009D2BD1"/>
     <w:rsid w:val="009D2C75"/>
     <w:rsid w:val="009D42AA"/>
     <w:rsid w:val="009D46AC"/>
     <w:rsid w:val="009D49F2"/>
     <w:rsid w:val="009D52AE"/>
     <w:rsid w:val="009D5E5E"/>
     <w:rsid w:val="009D704C"/>
     <w:rsid w:val="009E035F"/>
     <w:rsid w:val="009E14AE"/>
     <w:rsid w:val="009E2368"/>
     <w:rsid w:val="009E2569"/>
     <w:rsid w:val="009E260F"/>
     <w:rsid w:val="009E2DCE"/>
+    <w:rsid w:val="009E3264"/>
     <w:rsid w:val="009E4B16"/>
     <w:rsid w:val="009E6A91"/>
     <w:rsid w:val="009E6C38"/>
     <w:rsid w:val="009E712B"/>
     <w:rsid w:val="009F0231"/>
     <w:rsid w:val="009F06B0"/>
     <w:rsid w:val="009F1212"/>
     <w:rsid w:val="009F14F6"/>
     <w:rsid w:val="009F1562"/>
     <w:rsid w:val="009F2BFD"/>
     <w:rsid w:val="009F384C"/>
+    <w:rsid w:val="009F3BDF"/>
     <w:rsid w:val="009F4A4D"/>
+    <w:rsid w:val="009F4D71"/>
     <w:rsid w:val="009F4EC8"/>
     <w:rsid w:val="009F51C2"/>
     <w:rsid w:val="009F6988"/>
     <w:rsid w:val="009F71A2"/>
+    <w:rsid w:val="00A005D1"/>
     <w:rsid w:val="00A01829"/>
     <w:rsid w:val="00A01895"/>
     <w:rsid w:val="00A02251"/>
     <w:rsid w:val="00A02748"/>
     <w:rsid w:val="00A02828"/>
     <w:rsid w:val="00A04420"/>
     <w:rsid w:val="00A047C9"/>
     <w:rsid w:val="00A04EFF"/>
     <w:rsid w:val="00A06197"/>
     <w:rsid w:val="00A07A19"/>
     <w:rsid w:val="00A10642"/>
+    <w:rsid w:val="00A1227B"/>
     <w:rsid w:val="00A12596"/>
     <w:rsid w:val="00A128BB"/>
     <w:rsid w:val="00A13CD9"/>
     <w:rsid w:val="00A13E4E"/>
     <w:rsid w:val="00A1411F"/>
     <w:rsid w:val="00A14798"/>
     <w:rsid w:val="00A14AC9"/>
     <w:rsid w:val="00A14CB3"/>
     <w:rsid w:val="00A1517F"/>
+    <w:rsid w:val="00A1610A"/>
     <w:rsid w:val="00A162C0"/>
     <w:rsid w:val="00A17CB8"/>
     <w:rsid w:val="00A21E20"/>
     <w:rsid w:val="00A2284B"/>
     <w:rsid w:val="00A2338B"/>
     <w:rsid w:val="00A25EA0"/>
     <w:rsid w:val="00A261A9"/>
     <w:rsid w:val="00A2710D"/>
     <w:rsid w:val="00A2725E"/>
     <w:rsid w:val="00A274EE"/>
+    <w:rsid w:val="00A27DC1"/>
+    <w:rsid w:val="00A27FA4"/>
     <w:rsid w:val="00A30506"/>
     <w:rsid w:val="00A305D5"/>
     <w:rsid w:val="00A306A7"/>
     <w:rsid w:val="00A3220F"/>
     <w:rsid w:val="00A33691"/>
     <w:rsid w:val="00A3378C"/>
+    <w:rsid w:val="00A347DB"/>
     <w:rsid w:val="00A36A98"/>
     <w:rsid w:val="00A377EF"/>
     <w:rsid w:val="00A37BB0"/>
     <w:rsid w:val="00A407BA"/>
     <w:rsid w:val="00A40AE2"/>
     <w:rsid w:val="00A40C0B"/>
     <w:rsid w:val="00A41015"/>
     <w:rsid w:val="00A416BD"/>
     <w:rsid w:val="00A42771"/>
     <w:rsid w:val="00A42B5D"/>
     <w:rsid w:val="00A4300A"/>
     <w:rsid w:val="00A439C4"/>
     <w:rsid w:val="00A443F9"/>
     <w:rsid w:val="00A45471"/>
     <w:rsid w:val="00A456D6"/>
     <w:rsid w:val="00A45871"/>
     <w:rsid w:val="00A458E0"/>
     <w:rsid w:val="00A46466"/>
     <w:rsid w:val="00A4652A"/>
     <w:rsid w:val="00A468D0"/>
     <w:rsid w:val="00A47120"/>
+    <w:rsid w:val="00A47133"/>
     <w:rsid w:val="00A47EEB"/>
     <w:rsid w:val="00A50C38"/>
     <w:rsid w:val="00A52DC4"/>
+    <w:rsid w:val="00A52F82"/>
     <w:rsid w:val="00A534C4"/>
     <w:rsid w:val="00A538B1"/>
+    <w:rsid w:val="00A551F6"/>
     <w:rsid w:val="00A5576D"/>
     <w:rsid w:val="00A56D1F"/>
     <w:rsid w:val="00A56D9A"/>
     <w:rsid w:val="00A571B4"/>
     <w:rsid w:val="00A57609"/>
     <w:rsid w:val="00A57AF7"/>
+    <w:rsid w:val="00A57B2A"/>
     <w:rsid w:val="00A607BD"/>
     <w:rsid w:val="00A61197"/>
     <w:rsid w:val="00A61791"/>
     <w:rsid w:val="00A61EA8"/>
     <w:rsid w:val="00A62089"/>
+    <w:rsid w:val="00A6494D"/>
+    <w:rsid w:val="00A651DF"/>
     <w:rsid w:val="00A65F53"/>
     <w:rsid w:val="00A66D1F"/>
     <w:rsid w:val="00A66E36"/>
     <w:rsid w:val="00A66E5E"/>
     <w:rsid w:val="00A67193"/>
     <w:rsid w:val="00A67E79"/>
     <w:rsid w:val="00A70026"/>
     <w:rsid w:val="00A70339"/>
     <w:rsid w:val="00A70510"/>
     <w:rsid w:val="00A710B0"/>
     <w:rsid w:val="00A71598"/>
     <w:rsid w:val="00A71B50"/>
     <w:rsid w:val="00A72130"/>
     <w:rsid w:val="00A731D2"/>
     <w:rsid w:val="00A73C95"/>
     <w:rsid w:val="00A73DF3"/>
     <w:rsid w:val="00A740DC"/>
     <w:rsid w:val="00A7435C"/>
     <w:rsid w:val="00A748E3"/>
     <w:rsid w:val="00A75AFE"/>
     <w:rsid w:val="00A76CDD"/>
+    <w:rsid w:val="00A778EA"/>
+    <w:rsid w:val="00A806AF"/>
     <w:rsid w:val="00A80E50"/>
     <w:rsid w:val="00A80ED2"/>
+    <w:rsid w:val="00A8181C"/>
     <w:rsid w:val="00A818C3"/>
     <w:rsid w:val="00A8204E"/>
     <w:rsid w:val="00A82468"/>
     <w:rsid w:val="00A82BB5"/>
     <w:rsid w:val="00A8358D"/>
     <w:rsid w:val="00A8362F"/>
     <w:rsid w:val="00A83798"/>
     <w:rsid w:val="00A83D25"/>
+    <w:rsid w:val="00A843BA"/>
     <w:rsid w:val="00A87F1F"/>
     <w:rsid w:val="00A9162F"/>
     <w:rsid w:val="00A91B96"/>
+    <w:rsid w:val="00A924A9"/>
     <w:rsid w:val="00A929F1"/>
     <w:rsid w:val="00A92C61"/>
     <w:rsid w:val="00A93CEF"/>
+    <w:rsid w:val="00A95799"/>
+    <w:rsid w:val="00A96130"/>
     <w:rsid w:val="00A963E4"/>
     <w:rsid w:val="00A967B5"/>
     <w:rsid w:val="00A97055"/>
     <w:rsid w:val="00AA0E50"/>
     <w:rsid w:val="00AA1268"/>
     <w:rsid w:val="00AA165A"/>
     <w:rsid w:val="00AA24B8"/>
     <w:rsid w:val="00AA27D6"/>
     <w:rsid w:val="00AA2E32"/>
     <w:rsid w:val="00AA32EB"/>
     <w:rsid w:val="00AA3434"/>
     <w:rsid w:val="00AA5A3E"/>
     <w:rsid w:val="00AA5CD2"/>
+    <w:rsid w:val="00AA60E3"/>
     <w:rsid w:val="00AA6C96"/>
     <w:rsid w:val="00AA79FD"/>
     <w:rsid w:val="00AB0EBE"/>
     <w:rsid w:val="00AB0F7F"/>
     <w:rsid w:val="00AB1167"/>
     <w:rsid w:val="00AB2378"/>
+    <w:rsid w:val="00AB271F"/>
     <w:rsid w:val="00AB28F2"/>
     <w:rsid w:val="00AB3CEB"/>
     <w:rsid w:val="00AB4155"/>
     <w:rsid w:val="00AB4202"/>
     <w:rsid w:val="00AB4357"/>
     <w:rsid w:val="00AB45A9"/>
     <w:rsid w:val="00AB4702"/>
     <w:rsid w:val="00AB6C9E"/>
     <w:rsid w:val="00AB6ED3"/>
     <w:rsid w:val="00AB7156"/>
     <w:rsid w:val="00AB7315"/>
+    <w:rsid w:val="00AC0B2A"/>
     <w:rsid w:val="00AC18E0"/>
     <w:rsid w:val="00AC1AE6"/>
     <w:rsid w:val="00AC2D7C"/>
     <w:rsid w:val="00AC32F3"/>
     <w:rsid w:val="00AC37A7"/>
     <w:rsid w:val="00AC3C03"/>
     <w:rsid w:val="00AC3DD0"/>
     <w:rsid w:val="00AC4AF3"/>
     <w:rsid w:val="00AC4BCB"/>
     <w:rsid w:val="00AC5C76"/>
     <w:rsid w:val="00AC633D"/>
     <w:rsid w:val="00AC7203"/>
     <w:rsid w:val="00AC7A80"/>
     <w:rsid w:val="00AD01A1"/>
     <w:rsid w:val="00AD0C79"/>
     <w:rsid w:val="00AD107B"/>
     <w:rsid w:val="00AD109F"/>
     <w:rsid w:val="00AD134D"/>
+    <w:rsid w:val="00AD14AD"/>
     <w:rsid w:val="00AD2F99"/>
     <w:rsid w:val="00AD570E"/>
     <w:rsid w:val="00AD599E"/>
     <w:rsid w:val="00AD65CD"/>
     <w:rsid w:val="00AD74FD"/>
     <w:rsid w:val="00AE03B1"/>
     <w:rsid w:val="00AE0D9B"/>
     <w:rsid w:val="00AE1978"/>
     <w:rsid w:val="00AE3D6C"/>
     <w:rsid w:val="00AE455B"/>
     <w:rsid w:val="00AE4F81"/>
     <w:rsid w:val="00AE5B47"/>
     <w:rsid w:val="00AE601C"/>
     <w:rsid w:val="00AE62EB"/>
+    <w:rsid w:val="00AE7900"/>
     <w:rsid w:val="00AF0140"/>
     <w:rsid w:val="00AF07D9"/>
     <w:rsid w:val="00AF0828"/>
     <w:rsid w:val="00AF0B3F"/>
     <w:rsid w:val="00AF11F4"/>
     <w:rsid w:val="00AF2505"/>
     <w:rsid w:val="00AF2CBF"/>
     <w:rsid w:val="00AF2CD0"/>
+    <w:rsid w:val="00AF3AF2"/>
     <w:rsid w:val="00AF43DE"/>
     <w:rsid w:val="00AF57FF"/>
     <w:rsid w:val="00AF6883"/>
     <w:rsid w:val="00AF6BFD"/>
+    <w:rsid w:val="00AF731B"/>
     <w:rsid w:val="00AF7472"/>
+    <w:rsid w:val="00B000CB"/>
     <w:rsid w:val="00B021F8"/>
     <w:rsid w:val="00B02435"/>
     <w:rsid w:val="00B027A8"/>
     <w:rsid w:val="00B02B78"/>
+    <w:rsid w:val="00B02D62"/>
     <w:rsid w:val="00B0383F"/>
     <w:rsid w:val="00B03876"/>
     <w:rsid w:val="00B038B6"/>
+    <w:rsid w:val="00B04182"/>
     <w:rsid w:val="00B043CB"/>
     <w:rsid w:val="00B047C5"/>
     <w:rsid w:val="00B04D36"/>
     <w:rsid w:val="00B0584B"/>
     <w:rsid w:val="00B05A35"/>
     <w:rsid w:val="00B05C46"/>
     <w:rsid w:val="00B0668F"/>
     <w:rsid w:val="00B069BC"/>
     <w:rsid w:val="00B06A45"/>
+    <w:rsid w:val="00B06AA5"/>
     <w:rsid w:val="00B11273"/>
     <w:rsid w:val="00B12F5F"/>
     <w:rsid w:val="00B13435"/>
     <w:rsid w:val="00B136D1"/>
     <w:rsid w:val="00B13C9E"/>
+    <w:rsid w:val="00B142C6"/>
     <w:rsid w:val="00B14473"/>
     <w:rsid w:val="00B14A42"/>
     <w:rsid w:val="00B150A4"/>
     <w:rsid w:val="00B1520E"/>
+    <w:rsid w:val="00B1578D"/>
     <w:rsid w:val="00B162E1"/>
     <w:rsid w:val="00B16791"/>
     <w:rsid w:val="00B16C38"/>
     <w:rsid w:val="00B202B5"/>
     <w:rsid w:val="00B22146"/>
+    <w:rsid w:val="00B2270B"/>
     <w:rsid w:val="00B236B5"/>
     <w:rsid w:val="00B2472B"/>
+    <w:rsid w:val="00B24804"/>
     <w:rsid w:val="00B24DED"/>
     <w:rsid w:val="00B25177"/>
+    <w:rsid w:val="00B251CD"/>
     <w:rsid w:val="00B255B1"/>
     <w:rsid w:val="00B25B7A"/>
     <w:rsid w:val="00B262CB"/>
     <w:rsid w:val="00B26D52"/>
     <w:rsid w:val="00B26F23"/>
+    <w:rsid w:val="00B278B8"/>
     <w:rsid w:val="00B27D3B"/>
+    <w:rsid w:val="00B30880"/>
     <w:rsid w:val="00B30E0A"/>
     <w:rsid w:val="00B310AD"/>
     <w:rsid w:val="00B3232D"/>
     <w:rsid w:val="00B323B8"/>
     <w:rsid w:val="00B326FD"/>
     <w:rsid w:val="00B3285D"/>
     <w:rsid w:val="00B33028"/>
     <w:rsid w:val="00B333AB"/>
     <w:rsid w:val="00B33CC9"/>
     <w:rsid w:val="00B34012"/>
     <w:rsid w:val="00B3415B"/>
     <w:rsid w:val="00B347FE"/>
     <w:rsid w:val="00B34D54"/>
+    <w:rsid w:val="00B34E35"/>
     <w:rsid w:val="00B361C9"/>
     <w:rsid w:val="00B408F3"/>
     <w:rsid w:val="00B419DE"/>
     <w:rsid w:val="00B41B8C"/>
     <w:rsid w:val="00B425B1"/>
     <w:rsid w:val="00B4260A"/>
     <w:rsid w:val="00B42DB0"/>
     <w:rsid w:val="00B4389A"/>
     <w:rsid w:val="00B43CCF"/>
     <w:rsid w:val="00B4462F"/>
     <w:rsid w:val="00B4562B"/>
     <w:rsid w:val="00B45970"/>
     <w:rsid w:val="00B45B9F"/>
     <w:rsid w:val="00B45D31"/>
     <w:rsid w:val="00B47961"/>
     <w:rsid w:val="00B5087C"/>
+    <w:rsid w:val="00B5156A"/>
     <w:rsid w:val="00B51CF4"/>
     <w:rsid w:val="00B51EC9"/>
     <w:rsid w:val="00B52A39"/>
     <w:rsid w:val="00B53081"/>
     <w:rsid w:val="00B53EB6"/>
     <w:rsid w:val="00B53F74"/>
     <w:rsid w:val="00B54A1B"/>
     <w:rsid w:val="00B54C1C"/>
     <w:rsid w:val="00B55FE1"/>
     <w:rsid w:val="00B564F4"/>
     <w:rsid w:val="00B56D39"/>
     <w:rsid w:val="00B570F6"/>
     <w:rsid w:val="00B603C9"/>
     <w:rsid w:val="00B6142E"/>
     <w:rsid w:val="00B61472"/>
     <w:rsid w:val="00B61B5E"/>
     <w:rsid w:val="00B6294F"/>
     <w:rsid w:val="00B62B17"/>
     <w:rsid w:val="00B64005"/>
     <w:rsid w:val="00B64040"/>
     <w:rsid w:val="00B64380"/>
+    <w:rsid w:val="00B64AB8"/>
     <w:rsid w:val="00B656F2"/>
+    <w:rsid w:val="00B6588E"/>
     <w:rsid w:val="00B66524"/>
     <w:rsid w:val="00B66B6B"/>
     <w:rsid w:val="00B67768"/>
     <w:rsid w:val="00B67CBA"/>
     <w:rsid w:val="00B70A73"/>
     <w:rsid w:val="00B72267"/>
+    <w:rsid w:val="00B725F1"/>
     <w:rsid w:val="00B73B04"/>
+    <w:rsid w:val="00B74036"/>
     <w:rsid w:val="00B752AC"/>
     <w:rsid w:val="00B75CDD"/>
     <w:rsid w:val="00B76454"/>
     <w:rsid w:val="00B768DA"/>
     <w:rsid w:val="00B76EF9"/>
     <w:rsid w:val="00B776C5"/>
     <w:rsid w:val="00B77A20"/>
     <w:rsid w:val="00B77D06"/>
+    <w:rsid w:val="00B80C9E"/>
     <w:rsid w:val="00B80F13"/>
+    <w:rsid w:val="00B811C7"/>
     <w:rsid w:val="00B823A4"/>
     <w:rsid w:val="00B83104"/>
     <w:rsid w:val="00B8341C"/>
     <w:rsid w:val="00B8377F"/>
     <w:rsid w:val="00B83B0D"/>
     <w:rsid w:val="00B84161"/>
     <w:rsid w:val="00B8576C"/>
     <w:rsid w:val="00B86AD6"/>
     <w:rsid w:val="00B86F55"/>
     <w:rsid w:val="00B87946"/>
     <w:rsid w:val="00B87A08"/>
+    <w:rsid w:val="00B90337"/>
     <w:rsid w:val="00B908F6"/>
     <w:rsid w:val="00B911DB"/>
     <w:rsid w:val="00B91664"/>
     <w:rsid w:val="00B926AA"/>
     <w:rsid w:val="00B92BB1"/>
     <w:rsid w:val="00B92DF5"/>
     <w:rsid w:val="00B930D9"/>
     <w:rsid w:val="00B930FE"/>
     <w:rsid w:val="00B93FFD"/>
+    <w:rsid w:val="00B943FB"/>
     <w:rsid w:val="00B945BE"/>
     <w:rsid w:val="00B95BFD"/>
     <w:rsid w:val="00B97FFB"/>
+    <w:rsid w:val="00BA0625"/>
+    <w:rsid w:val="00BA06B7"/>
     <w:rsid w:val="00BA0CE0"/>
+    <w:rsid w:val="00BA0E43"/>
     <w:rsid w:val="00BA1252"/>
     <w:rsid w:val="00BA1F72"/>
     <w:rsid w:val="00BA1FF9"/>
     <w:rsid w:val="00BA2115"/>
     <w:rsid w:val="00BA293C"/>
     <w:rsid w:val="00BA2C7B"/>
     <w:rsid w:val="00BA34DA"/>
     <w:rsid w:val="00BA4C05"/>
     <w:rsid w:val="00BA53B3"/>
     <w:rsid w:val="00BA57A4"/>
     <w:rsid w:val="00BA5907"/>
     <w:rsid w:val="00BA643C"/>
     <w:rsid w:val="00BA702A"/>
     <w:rsid w:val="00BA72CF"/>
     <w:rsid w:val="00BA7AE7"/>
+    <w:rsid w:val="00BA7DB8"/>
     <w:rsid w:val="00BB0561"/>
     <w:rsid w:val="00BB096A"/>
     <w:rsid w:val="00BB133C"/>
+    <w:rsid w:val="00BB2CF3"/>
     <w:rsid w:val="00BB3754"/>
     <w:rsid w:val="00BC0236"/>
     <w:rsid w:val="00BC03C6"/>
     <w:rsid w:val="00BC0644"/>
     <w:rsid w:val="00BC099C"/>
     <w:rsid w:val="00BC1417"/>
     <w:rsid w:val="00BC1787"/>
     <w:rsid w:val="00BC2093"/>
     <w:rsid w:val="00BC2D72"/>
     <w:rsid w:val="00BC316B"/>
     <w:rsid w:val="00BC42D9"/>
+    <w:rsid w:val="00BC4584"/>
     <w:rsid w:val="00BC5EF9"/>
     <w:rsid w:val="00BC65E4"/>
     <w:rsid w:val="00BC66BE"/>
     <w:rsid w:val="00BC6C67"/>
     <w:rsid w:val="00BC6EEB"/>
     <w:rsid w:val="00BC71E0"/>
     <w:rsid w:val="00BC771F"/>
     <w:rsid w:val="00BC7757"/>
     <w:rsid w:val="00BD0E85"/>
+    <w:rsid w:val="00BD1840"/>
+    <w:rsid w:val="00BD18E0"/>
     <w:rsid w:val="00BD1CEC"/>
     <w:rsid w:val="00BD2080"/>
     <w:rsid w:val="00BD2C33"/>
+    <w:rsid w:val="00BD2EC6"/>
     <w:rsid w:val="00BD5606"/>
     <w:rsid w:val="00BD67B4"/>
     <w:rsid w:val="00BD67D7"/>
     <w:rsid w:val="00BD6920"/>
     <w:rsid w:val="00BD7136"/>
+    <w:rsid w:val="00BD7324"/>
     <w:rsid w:val="00BD7619"/>
+    <w:rsid w:val="00BE09F5"/>
     <w:rsid w:val="00BE0F28"/>
     <w:rsid w:val="00BE113E"/>
+    <w:rsid w:val="00BE164A"/>
     <w:rsid w:val="00BE1E53"/>
     <w:rsid w:val="00BE3074"/>
     <w:rsid w:val="00BE3431"/>
     <w:rsid w:val="00BE36A4"/>
     <w:rsid w:val="00BE3A5D"/>
     <w:rsid w:val="00BE3E4E"/>
     <w:rsid w:val="00BE5767"/>
     <w:rsid w:val="00BE5F82"/>
     <w:rsid w:val="00BE6787"/>
     <w:rsid w:val="00BF04B2"/>
     <w:rsid w:val="00BF08D4"/>
     <w:rsid w:val="00BF11B7"/>
     <w:rsid w:val="00BF1F36"/>
     <w:rsid w:val="00BF2EFE"/>
     <w:rsid w:val="00BF3719"/>
     <w:rsid w:val="00BF3857"/>
     <w:rsid w:val="00BF3FF3"/>
     <w:rsid w:val="00BF4047"/>
     <w:rsid w:val="00BF41D4"/>
+    <w:rsid w:val="00BF4881"/>
     <w:rsid w:val="00BF498E"/>
     <w:rsid w:val="00BF6195"/>
     <w:rsid w:val="00BF622D"/>
     <w:rsid w:val="00C0017A"/>
     <w:rsid w:val="00C0075E"/>
     <w:rsid w:val="00C02120"/>
     <w:rsid w:val="00C02912"/>
     <w:rsid w:val="00C02E3E"/>
     <w:rsid w:val="00C03128"/>
     <w:rsid w:val="00C03309"/>
     <w:rsid w:val="00C04268"/>
     <w:rsid w:val="00C043B1"/>
     <w:rsid w:val="00C04DC4"/>
     <w:rsid w:val="00C0568B"/>
     <w:rsid w:val="00C05A7A"/>
     <w:rsid w:val="00C06456"/>
     <w:rsid w:val="00C06CA3"/>
     <w:rsid w:val="00C072B2"/>
     <w:rsid w:val="00C07F67"/>
+    <w:rsid w:val="00C10028"/>
     <w:rsid w:val="00C10175"/>
     <w:rsid w:val="00C114DE"/>
     <w:rsid w:val="00C1152E"/>
     <w:rsid w:val="00C12E25"/>
     <w:rsid w:val="00C12F9A"/>
     <w:rsid w:val="00C132D2"/>
     <w:rsid w:val="00C137A3"/>
     <w:rsid w:val="00C139C8"/>
     <w:rsid w:val="00C13BD1"/>
     <w:rsid w:val="00C144FA"/>
     <w:rsid w:val="00C146F2"/>
     <w:rsid w:val="00C14A40"/>
     <w:rsid w:val="00C15041"/>
     <w:rsid w:val="00C151E0"/>
     <w:rsid w:val="00C15231"/>
     <w:rsid w:val="00C153EB"/>
     <w:rsid w:val="00C158BC"/>
     <w:rsid w:val="00C1594A"/>
     <w:rsid w:val="00C15F0E"/>
     <w:rsid w:val="00C15F7D"/>
     <w:rsid w:val="00C166B1"/>
     <w:rsid w:val="00C17596"/>
     <w:rsid w:val="00C2069C"/>
     <w:rsid w:val="00C20A61"/>
     <w:rsid w:val="00C210B4"/>
     <w:rsid w:val="00C214AF"/>
     <w:rsid w:val="00C21FD4"/>
+    <w:rsid w:val="00C2281F"/>
     <w:rsid w:val="00C237A3"/>
     <w:rsid w:val="00C245A2"/>
     <w:rsid w:val="00C24686"/>
     <w:rsid w:val="00C2538F"/>
+    <w:rsid w:val="00C26078"/>
     <w:rsid w:val="00C26430"/>
     <w:rsid w:val="00C26ED9"/>
     <w:rsid w:val="00C26F69"/>
     <w:rsid w:val="00C30A9D"/>
     <w:rsid w:val="00C30DC5"/>
     <w:rsid w:val="00C30EB4"/>
     <w:rsid w:val="00C329F8"/>
     <w:rsid w:val="00C32A0D"/>
+    <w:rsid w:val="00C32D58"/>
     <w:rsid w:val="00C330EC"/>
     <w:rsid w:val="00C33139"/>
     <w:rsid w:val="00C33E85"/>
+    <w:rsid w:val="00C34188"/>
     <w:rsid w:val="00C3419C"/>
     <w:rsid w:val="00C34328"/>
     <w:rsid w:val="00C351F7"/>
     <w:rsid w:val="00C35273"/>
     <w:rsid w:val="00C364A2"/>
     <w:rsid w:val="00C36C62"/>
+    <w:rsid w:val="00C371A8"/>
+    <w:rsid w:val="00C37795"/>
     <w:rsid w:val="00C410EF"/>
     <w:rsid w:val="00C42B74"/>
     <w:rsid w:val="00C43649"/>
+    <w:rsid w:val="00C43FB9"/>
     <w:rsid w:val="00C450CB"/>
     <w:rsid w:val="00C46DB4"/>
     <w:rsid w:val="00C474AA"/>
     <w:rsid w:val="00C477A4"/>
     <w:rsid w:val="00C47884"/>
     <w:rsid w:val="00C50373"/>
     <w:rsid w:val="00C511C0"/>
     <w:rsid w:val="00C51EFD"/>
     <w:rsid w:val="00C5270D"/>
     <w:rsid w:val="00C52A28"/>
     <w:rsid w:val="00C53B14"/>
+    <w:rsid w:val="00C5572C"/>
     <w:rsid w:val="00C5663D"/>
     <w:rsid w:val="00C5669F"/>
     <w:rsid w:val="00C56CBB"/>
     <w:rsid w:val="00C57EAB"/>
     <w:rsid w:val="00C60201"/>
     <w:rsid w:val="00C6070C"/>
     <w:rsid w:val="00C60B48"/>
     <w:rsid w:val="00C60C7A"/>
     <w:rsid w:val="00C61043"/>
     <w:rsid w:val="00C6119C"/>
     <w:rsid w:val="00C619E3"/>
     <w:rsid w:val="00C62E49"/>
     <w:rsid w:val="00C62F98"/>
     <w:rsid w:val="00C63619"/>
     <w:rsid w:val="00C63FFF"/>
     <w:rsid w:val="00C64164"/>
     <w:rsid w:val="00C64744"/>
     <w:rsid w:val="00C6490A"/>
+    <w:rsid w:val="00C65CFB"/>
     <w:rsid w:val="00C66010"/>
     <w:rsid w:val="00C67268"/>
+    <w:rsid w:val="00C6782A"/>
     <w:rsid w:val="00C71013"/>
+    <w:rsid w:val="00C71253"/>
     <w:rsid w:val="00C71FD9"/>
     <w:rsid w:val="00C72A83"/>
     <w:rsid w:val="00C7393C"/>
+    <w:rsid w:val="00C73E88"/>
     <w:rsid w:val="00C73F6D"/>
     <w:rsid w:val="00C7410A"/>
     <w:rsid w:val="00C7414C"/>
     <w:rsid w:val="00C7531D"/>
     <w:rsid w:val="00C75529"/>
     <w:rsid w:val="00C75872"/>
     <w:rsid w:val="00C766D9"/>
     <w:rsid w:val="00C768D1"/>
     <w:rsid w:val="00C76A2A"/>
     <w:rsid w:val="00C77067"/>
+    <w:rsid w:val="00C80895"/>
     <w:rsid w:val="00C80E90"/>
     <w:rsid w:val="00C8114B"/>
     <w:rsid w:val="00C822F0"/>
     <w:rsid w:val="00C82FE5"/>
+    <w:rsid w:val="00C84220"/>
     <w:rsid w:val="00C847C0"/>
     <w:rsid w:val="00C84931"/>
     <w:rsid w:val="00C84FDC"/>
     <w:rsid w:val="00C850D5"/>
     <w:rsid w:val="00C85645"/>
     <w:rsid w:val="00C85FF1"/>
     <w:rsid w:val="00C868E4"/>
     <w:rsid w:val="00C8777E"/>
     <w:rsid w:val="00C878B4"/>
     <w:rsid w:val="00C913DE"/>
+    <w:rsid w:val="00C9287D"/>
     <w:rsid w:val="00C92DF8"/>
     <w:rsid w:val="00C93312"/>
     <w:rsid w:val="00C94F8E"/>
     <w:rsid w:val="00C95DF1"/>
     <w:rsid w:val="00C9662F"/>
     <w:rsid w:val="00C97043"/>
     <w:rsid w:val="00C976A4"/>
     <w:rsid w:val="00C97CAC"/>
+    <w:rsid w:val="00CA0FD2"/>
     <w:rsid w:val="00CA202A"/>
     <w:rsid w:val="00CA3398"/>
     <w:rsid w:val="00CA4653"/>
+    <w:rsid w:val="00CA4ABC"/>
     <w:rsid w:val="00CA5297"/>
     <w:rsid w:val="00CA5A44"/>
     <w:rsid w:val="00CA5DCC"/>
     <w:rsid w:val="00CA64C2"/>
     <w:rsid w:val="00CA68DD"/>
     <w:rsid w:val="00CA70A0"/>
     <w:rsid w:val="00CA70E3"/>
     <w:rsid w:val="00CA73F7"/>
     <w:rsid w:val="00CA7C53"/>
+    <w:rsid w:val="00CA7C65"/>
     <w:rsid w:val="00CB017B"/>
     <w:rsid w:val="00CB0A82"/>
     <w:rsid w:val="00CB0C58"/>
     <w:rsid w:val="00CB150E"/>
+    <w:rsid w:val="00CB2757"/>
+    <w:rsid w:val="00CB2822"/>
     <w:rsid w:val="00CB3108"/>
+    <w:rsid w:val="00CB4314"/>
     <w:rsid w:val="00CB4FE2"/>
     <w:rsid w:val="00CB634F"/>
     <w:rsid w:val="00CB651B"/>
     <w:rsid w:val="00CB741C"/>
     <w:rsid w:val="00CB7F63"/>
     <w:rsid w:val="00CC012C"/>
     <w:rsid w:val="00CC0E62"/>
     <w:rsid w:val="00CC0F7F"/>
+    <w:rsid w:val="00CC1D15"/>
     <w:rsid w:val="00CC1FF6"/>
     <w:rsid w:val="00CC219D"/>
+    <w:rsid w:val="00CC297E"/>
     <w:rsid w:val="00CC4072"/>
     <w:rsid w:val="00CC5AE1"/>
     <w:rsid w:val="00CC6EE0"/>
     <w:rsid w:val="00CC7093"/>
     <w:rsid w:val="00CC7CD0"/>
     <w:rsid w:val="00CD0204"/>
     <w:rsid w:val="00CD0707"/>
     <w:rsid w:val="00CD0DAE"/>
     <w:rsid w:val="00CD2186"/>
     <w:rsid w:val="00CD21DF"/>
     <w:rsid w:val="00CD3317"/>
     <w:rsid w:val="00CD3AA0"/>
     <w:rsid w:val="00CD42C1"/>
     <w:rsid w:val="00CD4B57"/>
     <w:rsid w:val="00CD4F47"/>
     <w:rsid w:val="00CD5A13"/>
     <w:rsid w:val="00CD61BC"/>
     <w:rsid w:val="00CD682B"/>
     <w:rsid w:val="00CD6CC5"/>
     <w:rsid w:val="00CE09DC"/>
     <w:rsid w:val="00CE10FD"/>
+    <w:rsid w:val="00CE1260"/>
     <w:rsid w:val="00CE2602"/>
     <w:rsid w:val="00CE350B"/>
     <w:rsid w:val="00CE3DD3"/>
     <w:rsid w:val="00CE4576"/>
     <w:rsid w:val="00CE4DDF"/>
+    <w:rsid w:val="00CE659F"/>
     <w:rsid w:val="00CE666B"/>
     <w:rsid w:val="00CE7F81"/>
     <w:rsid w:val="00CF0054"/>
     <w:rsid w:val="00CF02F6"/>
+    <w:rsid w:val="00CF076F"/>
     <w:rsid w:val="00CF089D"/>
     <w:rsid w:val="00CF0956"/>
     <w:rsid w:val="00CF18E0"/>
     <w:rsid w:val="00CF19D9"/>
     <w:rsid w:val="00CF2505"/>
     <w:rsid w:val="00CF2837"/>
     <w:rsid w:val="00CF2B21"/>
+    <w:rsid w:val="00CF36AC"/>
     <w:rsid w:val="00CF375F"/>
     <w:rsid w:val="00CF4245"/>
     <w:rsid w:val="00CF4722"/>
     <w:rsid w:val="00CF67C4"/>
+    <w:rsid w:val="00CF7865"/>
     <w:rsid w:val="00CF7BCE"/>
     <w:rsid w:val="00CF7EA7"/>
     <w:rsid w:val="00D001CA"/>
     <w:rsid w:val="00D00785"/>
     <w:rsid w:val="00D016DC"/>
+    <w:rsid w:val="00D018E0"/>
     <w:rsid w:val="00D029F0"/>
     <w:rsid w:val="00D05185"/>
     <w:rsid w:val="00D0543B"/>
     <w:rsid w:val="00D064C0"/>
+    <w:rsid w:val="00D068F2"/>
     <w:rsid w:val="00D06976"/>
     <w:rsid w:val="00D06C72"/>
     <w:rsid w:val="00D07626"/>
     <w:rsid w:val="00D111F7"/>
     <w:rsid w:val="00D11EEC"/>
     <w:rsid w:val="00D122C1"/>
+    <w:rsid w:val="00D12D02"/>
     <w:rsid w:val="00D134C7"/>
     <w:rsid w:val="00D14935"/>
     <w:rsid w:val="00D15507"/>
     <w:rsid w:val="00D159B1"/>
     <w:rsid w:val="00D15C3A"/>
     <w:rsid w:val="00D15C3B"/>
     <w:rsid w:val="00D15D1A"/>
+    <w:rsid w:val="00D1661D"/>
     <w:rsid w:val="00D16B83"/>
+    <w:rsid w:val="00D16F8A"/>
+    <w:rsid w:val="00D17870"/>
     <w:rsid w:val="00D2002C"/>
     <w:rsid w:val="00D20D6E"/>
     <w:rsid w:val="00D21449"/>
     <w:rsid w:val="00D22D8F"/>
     <w:rsid w:val="00D2332E"/>
     <w:rsid w:val="00D23EF3"/>
     <w:rsid w:val="00D24074"/>
+    <w:rsid w:val="00D247A5"/>
     <w:rsid w:val="00D24C98"/>
     <w:rsid w:val="00D24D81"/>
     <w:rsid w:val="00D26359"/>
     <w:rsid w:val="00D270C7"/>
     <w:rsid w:val="00D27461"/>
     <w:rsid w:val="00D27AED"/>
     <w:rsid w:val="00D307E7"/>
     <w:rsid w:val="00D31F6F"/>
     <w:rsid w:val="00D32579"/>
+    <w:rsid w:val="00D325A3"/>
     <w:rsid w:val="00D32834"/>
     <w:rsid w:val="00D32F54"/>
     <w:rsid w:val="00D338AF"/>
+    <w:rsid w:val="00D33B54"/>
     <w:rsid w:val="00D34F57"/>
     <w:rsid w:val="00D35424"/>
     <w:rsid w:val="00D357DC"/>
     <w:rsid w:val="00D36930"/>
     <w:rsid w:val="00D41688"/>
     <w:rsid w:val="00D42750"/>
     <w:rsid w:val="00D42BC2"/>
+    <w:rsid w:val="00D42F93"/>
     <w:rsid w:val="00D44140"/>
     <w:rsid w:val="00D4550F"/>
+    <w:rsid w:val="00D455AC"/>
     <w:rsid w:val="00D45966"/>
+    <w:rsid w:val="00D45F5B"/>
     <w:rsid w:val="00D46EF2"/>
     <w:rsid w:val="00D50621"/>
+    <w:rsid w:val="00D50CF6"/>
     <w:rsid w:val="00D5107E"/>
     <w:rsid w:val="00D510CE"/>
     <w:rsid w:val="00D51ECA"/>
     <w:rsid w:val="00D52F8E"/>
     <w:rsid w:val="00D530E8"/>
     <w:rsid w:val="00D53485"/>
     <w:rsid w:val="00D5493A"/>
     <w:rsid w:val="00D55151"/>
     <w:rsid w:val="00D55910"/>
     <w:rsid w:val="00D56210"/>
     <w:rsid w:val="00D57194"/>
     <w:rsid w:val="00D5768F"/>
     <w:rsid w:val="00D57A08"/>
     <w:rsid w:val="00D60236"/>
     <w:rsid w:val="00D60315"/>
     <w:rsid w:val="00D61A69"/>
     <w:rsid w:val="00D621B2"/>
+    <w:rsid w:val="00D624B0"/>
     <w:rsid w:val="00D6263F"/>
     <w:rsid w:val="00D62E91"/>
     <w:rsid w:val="00D62F91"/>
     <w:rsid w:val="00D6313E"/>
+    <w:rsid w:val="00D6322A"/>
     <w:rsid w:val="00D63C67"/>
     <w:rsid w:val="00D63E1F"/>
     <w:rsid w:val="00D650AB"/>
     <w:rsid w:val="00D662E3"/>
     <w:rsid w:val="00D66C5A"/>
     <w:rsid w:val="00D67247"/>
     <w:rsid w:val="00D6788B"/>
+    <w:rsid w:val="00D67B21"/>
     <w:rsid w:val="00D701A1"/>
     <w:rsid w:val="00D71252"/>
     <w:rsid w:val="00D722AD"/>
     <w:rsid w:val="00D7299D"/>
     <w:rsid w:val="00D73DE2"/>
     <w:rsid w:val="00D743CB"/>
     <w:rsid w:val="00D74C20"/>
     <w:rsid w:val="00D74D9E"/>
     <w:rsid w:val="00D751BA"/>
     <w:rsid w:val="00D75875"/>
     <w:rsid w:val="00D75BEA"/>
     <w:rsid w:val="00D75EF3"/>
     <w:rsid w:val="00D7654E"/>
     <w:rsid w:val="00D7724C"/>
     <w:rsid w:val="00D77280"/>
     <w:rsid w:val="00D77CFD"/>
+    <w:rsid w:val="00D80329"/>
     <w:rsid w:val="00D8049A"/>
+    <w:rsid w:val="00D805F6"/>
     <w:rsid w:val="00D80B80"/>
     <w:rsid w:val="00D81953"/>
     <w:rsid w:val="00D8258A"/>
     <w:rsid w:val="00D8291E"/>
     <w:rsid w:val="00D833D2"/>
     <w:rsid w:val="00D8349A"/>
     <w:rsid w:val="00D84118"/>
     <w:rsid w:val="00D84DC4"/>
     <w:rsid w:val="00D84EAE"/>
     <w:rsid w:val="00D85AD2"/>
     <w:rsid w:val="00D868D8"/>
     <w:rsid w:val="00D86B28"/>
     <w:rsid w:val="00D87538"/>
     <w:rsid w:val="00D87D3B"/>
     <w:rsid w:val="00D87EDF"/>
     <w:rsid w:val="00D9133F"/>
     <w:rsid w:val="00D915AF"/>
     <w:rsid w:val="00D9219B"/>
     <w:rsid w:val="00D9244E"/>
     <w:rsid w:val="00D9248A"/>
     <w:rsid w:val="00D928B6"/>
     <w:rsid w:val="00D92BF3"/>
     <w:rsid w:val="00D92DEE"/>
+    <w:rsid w:val="00D9307B"/>
     <w:rsid w:val="00D93456"/>
     <w:rsid w:val="00D938BE"/>
     <w:rsid w:val="00D93A24"/>
     <w:rsid w:val="00D94098"/>
     <w:rsid w:val="00D943D4"/>
     <w:rsid w:val="00D944CD"/>
+    <w:rsid w:val="00D95231"/>
     <w:rsid w:val="00D95653"/>
     <w:rsid w:val="00D958CA"/>
     <w:rsid w:val="00D9681F"/>
     <w:rsid w:val="00D97605"/>
     <w:rsid w:val="00D97715"/>
+    <w:rsid w:val="00DA03BF"/>
     <w:rsid w:val="00DA0C61"/>
+    <w:rsid w:val="00DA14BE"/>
     <w:rsid w:val="00DA520B"/>
     <w:rsid w:val="00DA528A"/>
     <w:rsid w:val="00DA5AEE"/>
     <w:rsid w:val="00DA6504"/>
     <w:rsid w:val="00DA7B9C"/>
     <w:rsid w:val="00DB0954"/>
     <w:rsid w:val="00DB11E0"/>
     <w:rsid w:val="00DB1A39"/>
     <w:rsid w:val="00DB1D0D"/>
     <w:rsid w:val="00DB1E3B"/>
+    <w:rsid w:val="00DB2CB8"/>
     <w:rsid w:val="00DB2F08"/>
     <w:rsid w:val="00DB3B80"/>
     <w:rsid w:val="00DB3DC2"/>
     <w:rsid w:val="00DB4BE1"/>
     <w:rsid w:val="00DB4CF9"/>
     <w:rsid w:val="00DB5155"/>
     <w:rsid w:val="00DB51EB"/>
+    <w:rsid w:val="00DB55F6"/>
     <w:rsid w:val="00DB5715"/>
+    <w:rsid w:val="00DB5839"/>
     <w:rsid w:val="00DB6D10"/>
     <w:rsid w:val="00DB6F26"/>
     <w:rsid w:val="00DB7AD3"/>
+    <w:rsid w:val="00DB7AF6"/>
     <w:rsid w:val="00DC1063"/>
     <w:rsid w:val="00DC150F"/>
     <w:rsid w:val="00DC174B"/>
     <w:rsid w:val="00DC1A13"/>
     <w:rsid w:val="00DC208A"/>
     <w:rsid w:val="00DC26BE"/>
     <w:rsid w:val="00DC3B66"/>
     <w:rsid w:val="00DC3C54"/>
+    <w:rsid w:val="00DC5288"/>
+    <w:rsid w:val="00DC5CF7"/>
     <w:rsid w:val="00DC5FB5"/>
     <w:rsid w:val="00DC6081"/>
     <w:rsid w:val="00DC64F6"/>
     <w:rsid w:val="00DC6D44"/>
     <w:rsid w:val="00DC6F04"/>
     <w:rsid w:val="00DC72B0"/>
     <w:rsid w:val="00DC756C"/>
     <w:rsid w:val="00DC7864"/>
     <w:rsid w:val="00DD000D"/>
     <w:rsid w:val="00DD037B"/>
     <w:rsid w:val="00DD2123"/>
+    <w:rsid w:val="00DD236E"/>
     <w:rsid w:val="00DD2A5E"/>
     <w:rsid w:val="00DD2CDF"/>
     <w:rsid w:val="00DD2E47"/>
     <w:rsid w:val="00DD3799"/>
     <w:rsid w:val="00DD3C29"/>
     <w:rsid w:val="00DD4E42"/>
     <w:rsid w:val="00DD5F82"/>
     <w:rsid w:val="00DD60BD"/>
     <w:rsid w:val="00DD6262"/>
     <w:rsid w:val="00DD6513"/>
     <w:rsid w:val="00DE0441"/>
+    <w:rsid w:val="00DE2220"/>
+    <w:rsid w:val="00DE2FB4"/>
     <w:rsid w:val="00DE40D8"/>
     <w:rsid w:val="00DE6EE1"/>
     <w:rsid w:val="00DE716E"/>
     <w:rsid w:val="00DE77D9"/>
     <w:rsid w:val="00DE7A8A"/>
     <w:rsid w:val="00DF015C"/>
     <w:rsid w:val="00DF1652"/>
+    <w:rsid w:val="00DF1A8C"/>
     <w:rsid w:val="00DF22E3"/>
+    <w:rsid w:val="00DF33BB"/>
     <w:rsid w:val="00DF377B"/>
     <w:rsid w:val="00DF4268"/>
+    <w:rsid w:val="00DF427A"/>
     <w:rsid w:val="00DF587D"/>
     <w:rsid w:val="00DF5F02"/>
     <w:rsid w:val="00DF6332"/>
+    <w:rsid w:val="00DF65D6"/>
     <w:rsid w:val="00DF6951"/>
     <w:rsid w:val="00DF7253"/>
     <w:rsid w:val="00DF73E2"/>
     <w:rsid w:val="00DF78FD"/>
     <w:rsid w:val="00E008D5"/>
     <w:rsid w:val="00E00FB0"/>
     <w:rsid w:val="00E011B5"/>
     <w:rsid w:val="00E01736"/>
     <w:rsid w:val="00E017AB"/>
     <w:rsid w:val="00E017D0"/>
     <w:rsid w:val="00E01ED6"/>
     <w:rsid w:val="00E02FD9"/>
     <w:rsid w:val="00E0315E"/>
     <w:rsid w:val="00E035EE"/>
     <w:rsid w:val="00E040E0"/>
     <w:rsid w:val="00E04637"/>
+    <w:rsid w:val="00E04E92"/>
     <w:rsid w:val="00E0511A"/>
     <w:rsid w:val="00E051C7"/>
     <w:rsid w:val="00E05610"/>
+    <w:rsid w:val="00E05637"/>
     <w:rsid w:val="00E05B5E"/>
     <w:rsid w:val="00E06BAE"/>
     <w:rsid w:val="00E06CEC"/>
     <w:rsid w:val="00E070BB"/>
     <w:rsid w:val="00E07448"/>
     <w:rsid w:val="00E0780C"/>
     <w:rsid w:val="00E07B00"/>
     <w:rsid w:val="00E07CA4"/>
     <w:rsid w:val="00E07F49"/>
     <w:rsid w:val="00E07F77"/>
     <w:rsid w:val="00E11336"/>
     <w:rsid w:val="00E117F1"/>
     <w:rsid w:val="00E11E6E"/>
     <w:rsid w:val="00E122D8"/>
     <w:rsid w:val="00E12FEE"/>
     <w:rsid w:val="00E131BF"/>
     <w:rsid w:val="00E137A1"/>
     <w:rsid w:val="00E139F9"/>
     <w:rsid w:val="00E145E7"/>
     <w:rsid w:val="00E14E33"/>
+    <w:rsid w:val="00E15241"/>
     <w:rsid w:val="00E153B5"/>
     <w:rsid w:val="00E166A8"/>
     <w:rsid w:val="00E16C7A"/>
     <w:rsid w:val="00E16CE6"/>
     <w:rsid w:val="00E174B8"/>
     <w:rsid w:val="00E20341"/>
     <w:rsid w:val="00E20616"/>
     <w:rsid w:val="00E21987"/>
+    <w:rsid w:val="00E21D50"/>
     <w:rsid w:val="00E22A4B"/>
     <w:rsid w:val="00E22C82"/>
     <w:rsid w:val="00E237F9"/>
+    <w:rsid w:val="00E23F61"/>
     <w:rsid w:val="00E2497F"/>
     <w:rsid w:val="00E24C46"/>
     <w:rsid w:val="00E24CE8"/>
     <w:rsid w:val="00E24EC1"/>
     <w:rsid w:val="00E255EE"/>
+    <w:rsid w:val="00E2660C"/>
     <w:rsid w:val="00E270C4"/>
     <w:rsid w:val="00E278D8"/>
+    <w:rsid w:val="00E2795C"/>
     <w:rsid w:val="00E30F08"/>
     <w:rsid w:val="00E31284"/>
     <w:rsid w:val="00E31639"/>
     <w:rsid w:val="00E31DFF"/>
     <w:rsid w:val="00E32469"/>
     <w:rsid w:val="00E3281B"/>
     <w:rsid w:val="00E32B29"/>
     <w:rsid w:val="00E32DC5"/>
     <w:rsid w:val="00E331E2"/>
     <w:rsid w:val="00E3421A"/>
     <w:rsid w:val="00E34453"/>
     <w:rsid w:val="00E34E79"/>
     <w:rsid w:val="00E352DF"/>
+    <w:rsid w:val="00E35900"/>
     <w:rsid w:val="00E35BD5"/>
     <w:rsid w:val="00E36B10"/>
     <w:rsid w:val="00E408A7"/>
+    <w:rsid w:val="00E410D0"/>
     <w:rsid w:val="00E41A6F"/>
     <w:rsid w:val="00E4253E"/>
     <w:rsid w:val="00E43354"/>
     <w:rsid w:val="00E433AA"/>
     <w:rsid w:val="00E437BA"/>
+    <w:rsid w:val="00E45305"/>
     <w:rsid w:val="00E45A03"/>
     <w:rsid w:val="00E45C0A"/>
     <w:rsid w:val="00E45E03"/>
     <w:rsid w:val="00E45EF6"/>
     <w:rsid w:val="00E45F51"/>
     <w:rsid w:val="00E46092"/>
     <w:rsid w:val="00E47539"/>
     <w:rsid w:val="00E475D2"/>
     <w:rsid w:val="00E47813"/>
     <w:rsid w:val="00E47DDD"/>
+    <w:rsid w:val="00E50223"/>
     <w:rsid w:val="00E502F1"/>
     <w:rsid w:val="00E50B7D"/>
+    <w:rsid w:val="00E50EC4"/>
     <w:rsid w:val="00E51292"/>
     <w:rsid w:val="00E53D90"/>
     <w:rsid w:val="00E541B6"/>
     <w:rsid w:val="00E54D0B"/>
+    <w:rsid w:val="00E54E63"/>
     <w:rsid w:val="00E557A4"/>
+    <w:rsid w:val="00E55E2F"/>
     <w:rsid w:val="00E56029"/>
     <w:rsid w:val="00E569F1"/>
     <w:rsid w:val="00E56AD8"/>
     <w:rsid w:val="00E60E95"/>
+    <w:rsid w:val="00E61260"/>
     <w:rsid w:val="00E6195F"/>
     <w:rsid w:val="00E62D5D"/>
     <w:rsid w:val="00E670D0"/>
     <w:rsid w:val="00E67420"/>
+    <w:rsid w:val="00E70984"/>
+    <w:rsid w:val="00E70E48"/>
+    <w:rsid w:val="00E71258"/>
     <w:rsid w:val="00E71B2C"/>
     <w:rsid w:val="00E71B73"/>
     <w:rsid w:val="00E71FD9"/>
     <w:rsid w:val="00E720DA"/>
     <w:rsid w:val="00E73143"/>
+    <w:rsid w:val="00E74D03"/>
+    <w:rsid w:val="00E754E6"/>
     <w:rsid w:val="00E7558C"/>
     <w:rsid w:val="00E758DF"/>
     <w:rsid w:val="00E75DC5"/>
     <w:rsid w:val="00E767DC"/>
     <w:rsid w:val="00E775A0"/>
     <w:rsid w:val="00E77759"/>
+    <w:rsid w:val="00E777FF"/>
     <w:rsid w:val="00E77D6E"/>
     <w:rsid w:val="00E81CEA"/>
+    <w:rsid w:val="00E8235F"/>
     <w:rsid w:val="00E826C6"/>
     <w:rsid w:val="00E83037"/>
     <w:rsid w:val="00E8317D"/>
     <w:rsid w:val="00E84321"/>
     <w:rsid w:val="00E84437"/>
     <w:rsid w:val="00E848EC"/>
     <w:rsid w:val="00E84A99"/>
     <w:rsid w:val="00E84ED1"/>
     <w:rsid w:val="00E85AF2"/>
+    <w:rsid w:val="00E86291"/>
+    <w:rsid w:val="00E86B5A"/>
     <w:rsid w:val="00E86D4A"/>
     <w:rsid w:val="00E87B80"/>
     <w:rsid w:val="00E90248"/>
     <w:rsid w:val="00E90365"/>
     <w:rsid w:val="00E91113"/>
+    <w:rsid w:val="00E91183"/>
     <w:rsid w:val="00E91A54"/>
     <w:rsid w:val="00E91F62"/>
     <w:rsid w:val="00E925A5"/>
     <w:rsid w:val="00E933B6"/>
     <w:rsid w:val="00E93656"/>
+    <w:rsid w:val="00E94DB2"/>
     <w:rsid w:val="00E95285"/>
     <w:rsid w:val="00E9545A"/>
     <w:rsid w:val="00E95B86"/>
     <w:rsid w:val="00E967CC"/>
     <w:rsid w:val="00E97461"/>
     <w:rsid w:val="00E975DC"/>
     <w:rsid w:val="00E978F9"/>
     <w:rsid w:val="00EA1FE8"/>
     <w:rsid w:val="00EA2B28"/>
+    <w:rsid w:val="00EA32DB"/>
     <w:rsid w:val="00EA36CE"/>
     <w:rsid w:val="00EA4CB1"/>
+    <w:rsid w:val="00EA5F28"/>
     <w:rsid w:val="00EA63EE"/>
     <w:rsid w:val="00EA6E3C"/>
+    <w:rsid w:val="00EA73E0"/>
     <w:rsid w:val="00EB1790"/>
     <w:rsid w:val="00EB2785"/>
     <w:rsid w:val="00EB2B99"/>
     <w:rsid w:val="00EB352B"/>
     <w:rsid w:val="00EB380A"/>
     <w:rsid w:val="00EB5FBA"/>
     <w:rsid w:val="00EB6D7B"/>
+    <w:rsid w:val="00EB7485"/>
     <w:rsid w:val="00EB7647"/>
     <w:rsid w:val="00EC1049"/>
     <w:rsid w:val="00EC110C"/>
     <w:rsid w:val="00EC1339"/>
+    <w:rsid w:val="00EC1777"/>
     <w:rsid w:val="00EC1C7B"/>
     <w:rsid w:val="00EC1ED2"/>
     <w:rsid w:val="00EC287A"/>
     <w:rsid w:val="00EC2F24"/>
     <w:rsid w:val="00EC3388"/>
     <w:rsid w:val="00EC3602"/>
     <w:rsid w:val="00EC3B56"/>
     <w:rsid w:val="00EC493A"/>
     <w:rsid w:val="00EC4E9A"/>
     <w:rsid w:val="00EC6C03"/>
     <w:rsid w:val="00EC7491"/>
     <w:rsid w:val="00ED003C"/>
     <w:rsid w:val="00ED3E29"/>
     <w:rsid w:val="00ED3F4A"/>
+    <w:rsid w:val="00ED4567"/>
     <w:rsid w:val="00ED54E7"/>
     <w:rsid w:val="00ED579E"/>
     <w:rsid w:val="00ED5AB6"/>
     <w:rsid w:val="00ED5C6A"/>
     <w:rsid w:val="00ED5E9D"/>
     <w:rsid w:val="00ED5F38"/>
     <w:rsid w:val="00ED62BC"/>
     <w:rsid w:val="00ED7895"/>
+    <w:rsid w:val="00EE0616"/>
     <w:rsid w:val="00EE118C"/>
     <w:rsid w:val="00EE1580"/>
     <w:rsid w:val="00EE1C04"/>
     <w:rsid w:val="00EE1E30"/>
     <w:rsid w:val="00EE1FFC"/>
     <w:rsid w:val="00EE20CA"/>
     <w:rsid w:val="00EE2767"/>
     <w:rsid w:val="00EE2DB3"/>
     <w:rsid w:val="00EE2DBE"/>
     <w:rsid w:val="00EE36B9"/>
     <w:rsid w:val="00EE4009"/>
     <w:rsid w:val="00EE4373"/>
     <w:rsid w:val="00EE46B0"/>
+    <w:rsid w:val="00EE656E"/>
     <w:rsid w:val="00EE6826"/>
+    <w:rsid w:val="00EE7652"/>
     <w:rsid w:val="00EE7713"/>
     <w:rsid w:val="00EF00EC"/>
     <w:rsid w:val="00EF0964"/>
     <w:rsid w:val="00EF0F4C"/>
     <w:rsid w:val="00EF123B"/>
     <w:rsid w:val="00EF1883"/>
     <w:rsid w:val="00EF377F"/>
     <w:rsid w:val="00EF517F"/>
     <w:rsid w:val="00EF5A7D"/>
     <w:rsid w:val="00F00810"/>
     <w:rsid w:val="00F00961"/>
     <w:rsid w:val="00F01DE3"/>
     <w:rsid w:val="00F020DF"/>
     <w:rsid w:val="00F02AE3"/>
     <w:rsid w:val="00F030B4"/>
     <w:rsid w:val="00F0341F"/>
     <w:rsid w:val="00F04AC5"/>
     <w:rsid w:val="00F04C04"/>
+    <w:rsid w:val="00F051CD"/>
     <w:rsid w:val="00F058CC"/>
     <w:rsid w:val="00F05CC0"/>
     <w:rsid w:val="00F07016"/>
     <w:rsid w:val="00F07B6B"/>
+    <w:rsid w:val="00F07EEE"/>
     <w:rsid w:val="00F102D2"/>
+    <w:rsid w:val="00F105B4"/>
     <w:rsid w:val="00F10B19"/>
     <w:rsid w:val="00F10C36"/>
     <w:rsid w:val="00F11281"/>
     <w:rsid w:val="00F11883"/>
     <w:rsid w:val="00F1198C"/>
     <w:rsid w:val="00F123D9"/>
     <w:rsid w:val="00F12B4A"/>
     <w:rsid w:val="00F12B74"/>
     <w:rsid w:val="00F1344B"/>
     <w:rsid w:val="00F13B67"/>
     <w:rsid w:val="00F13CF0"/>
+    <w:rsid w:val="00F14290"/>
     <w:rsid w:val="00F147A9"/>
     <w:rsid w:val="00F1526E"/>
+    <w:rsid w:val="00F1579B"/>
     <w:rsid w:val="00F15B57"/>
     <w:rsid w:val="00F16F1A"/>
     <w:rsid w:val="00F16FDC"/>
     <w:rsid w:val="00F17949"/>
+    <w:rsid w:val="00F17D86"/>
     <w:rsid w:val="00F20490"/>
     <w:rsid w:val="00F2113B"/>
+    <w:rsid w:val="00F21780"/>
     <w:rsid w:val="00F21EE5"/>
+    <w:rsid w:val="00F22489"/>
     <w:rsid w:val="00F2314F"/>
+    <w:rsid w:val="00F233BF"/>
     <w:rsid w:val="00F23F60"/>
     <w:rsid w:val="00F2591B"/>
     <w:rsid w:val="00F262EB"/>
     <w:rsid w:val="00F26ACD"/>
     <w:rsid w:val="00F30A07"/>
     <w:rsid w:val="00F30BE5"/>
     <w:rsid w:val="00F30C31"/>
     <w:rsid w:val="00F32483"/>
     <w:rsid w:val="00F3266A"/>
     <w:rsid w:val="00F32A2F"/>
     <w:rsid w:val="00F3317A"/>
     <w:rsid w:val="00F3371C"/>
     <w:rsid w:val="00F33EE0"/>
     <w:rsid w:val="00F3454F"/>
+    <w:rsid w:val="00F34A2A"/>
     <w:rsid w:val="00F3554E"/>
     <w:rsid w:val="00F35F0D"/>
     <w:rsid w:val="00F360B0"/>
     <w:rsid w:val="00F36342"/>
     <w:rsid w:val="00F36C8E"/>
+    <w:rsid w:val="00F41FE8"/>
     <w:rsid w:val="00F422D0"/>
     <w:rsid w:val="00F4272D"/>
     <w:rsid w:val="00F4275E"/>
     <w:rsid w:val="00F42FAC"/>
     <w:rsid w:val="00F434B5"/>
     <w:rsid w:val="00F43B44"/>
     <w:rsid w:val="00F44945"/>
     <w:rsid w:val="00F457AF"/>
     <w:rsid w:val="00F45821"/>
+    <w:rsid w:val="00F463DB"/>
     <w:rsid w:val="00F46764"/>
     <w:rsid w:val="00F468B4"/>
+    <w:rsid w:val="00F46EA0"/>
     <w:rsid w:val="00F47B1F"/>
     <w:rsid w:val="00F502CD"/>
     <w:rsid w:val="00F506DC"/>
     <w:rsid w:val="00F51153"/>
+    <w:rsid w:val="00F51519"/>
+    <w:rsid w:val="00F5296E"/>
     <w:rsid w:val="00F52F4A"/>
     <w:rsid w:val="00F5306B"/>
     <w:rsid w:val="00F532D1"/>
     <w:rsid w:val="00F54CBC"/>
     <w:rsid w:val="00F54D10"/>
+    <w:rsid w:val="00F54DE4"/>
     <w:rsid w:val="00F55CA6"/>
     <w:rsid w:val="00F562DE"/>
     <w:rsid w:val="00F56E9A"/>
     <w:rsid w:val="00F60C2B"/>
     <w:rsid w:val="00F61594"/>
     <w:rsid w:val="00F61BBF"/>
     <w:rsid w:val="00F62489"/>
+    <w:rsid w:val="00F62744"/>
     <w:rsid w:val="00F627F4"/>
     <w:rsid w:val="00F62C7B"/>
     <w:rsid w:val="00F630FB"/>
     <w:rsid w:val="00F633C1"/>
     <w:rsid w:val="00F63F0A"/>
     <w:rsid w:val="00F6408A"/>
     <w:rsid w:val="00F6426F"/>
     <w:rsid w:val="00F642C8"/>
     <w:rsid w:val="00F655F8"/>
     <w:rsid w:val="00F65655"/>
     <w:rsid w:val="00F65E91"/>
     <w:rsid w:val="00F66619"/>
     <w:rsid w:val="00F6724B"/>
     <w:rsid w:val="00F67FDF"/>
     <w:rsid w:val="00F701E5"/>
     <w:rsid w:val="00F70BCA"/>
     <w:rsid w:val="00F70BDF"/>
     <w:rsid w:val="00F70E92"/>
+    <w:rsid w:val="00F71614"/>
     <w:rsid w:val="00F71A81"/>
+    <w:rsid w:val="00F730CF"/>
     <w:rsid w:val="00F73421"/>
     <w:rsid w:val="00F738AB"/>
+    <w:rsid w:val="00F73999"/>
     <w:rsid w:val="00F74A9C"/>
     <w:rsid w:val="00F75CEA"/>
     <w:rsid w:val="00F75D2C"/>
+    <w:rsid w:val="00F76B1D"/>
     <w:rsid w:val="00F7741C"/>
     <w:rsid w:val="00F80D3E"/>
     <w:rsid w:val="00F810BB"/>
+    <w:rsid w:val="00F81176"/>
     <w:rsid w:val="00F8145C"/>
     <w:rsid w:val="00F8198F"/>
     <w:rsid w:val="00F81A70"/>
     <w:rsid w:val="00F8200E"/>
     <w:rsid w:val="00F82554"/>
     <w:rsid w:val="00F82AF5"/>
     <w:rsid w:val="00F82E7D"/>
+    <w:rsid w:val="00F82F3F"/>
     <w:rsid w:val="00F85C8A"/>
     <w:rsid w:val="00F874A7"/>
     <w:rsid w:val="00F874AD"/>
     <w:rsid w:val="00F87E1E"/>
     <w:rsid w:val="00F90207"/>
     <w:rsid w:val="00F92117"/>
     <w:rsid w:val="00F9259C"/>
     <w:rsid w:val="00F92C40"/>
     <w:rsid w:val="00F92E5E"/>
     <w:rsid w:val="00F935B1"/>
     <w:rsid w:val="00F94157"/>
     <w:rsid w:val="00F9456A"/>
     <w:rsid w:val="00F95629"/>
     <w:rsid w:val="00F9592C"/>
     <w:rsid w:val="00F95F77"/>
     <w:rsid w:val="00F95FB6"/>
+    <w:rsid w:val="00F9656A"/>
     <w:rsid w:val="00F9666A"/>
     <w:rsid w:val="00F969D9"/>
     <w:rsid w:val="00F972DD"/>
     <w:rsid w:val="00F97301"/>
     <w:rsid w:val="00F97CC6"/>
     <w:rsid w:val="00FA04DC"/>
     <w:rsid w:val="00FA1A52"/>
     <w:rsid w:val="00FA2441"/>
     <w:rsid w:val="00FA2566"/>
     <w:rsid w:val="00FA310F"/>
+    <w:rsid w:val="00FA38DB"/>
     <w:rsid w:val="00FA45ED"/>
     <w:rsid w:val="00FA5AB6"/>
     <w:rsid w:val="00FA60B2"/>
     <w:rsid w:val="00FA6690"/>
     <w:rsid w:val="00FA76D8"/>
     <w:rsid w:val="00FB07AD"/>
     <w:rsid w:val="00FB0B4C"/>
     <w:rsid w:val="00FB0B6A"/>
+    <w:rsid w:val="00FB2B24"/>
     <w:rsid w:val="00FB3603"/>
     <w:rsid w:val="00FB363E"/>
     <w:rsid w:val="00FB47CA"/>
     <w:rsid w:val="00FB52D1"/>
     <w:rsid w:val="00FB5565"/>
     <w:rsid w:val="00FB5F4D"/>
     <w:rsid w:val="00FB76C4"/>
     <w:rsid w:val="00FC121C"/>
+    <w:rsid w:val="00FC1AA5"/>
     <w:rsid w:val="00FC2EC1"/>
     <w:rsid w:val="00FC2F4E"/>
     <w:rsid w:val="00FC3ADB"/>
     <w:rsid w:val="00FC485A"/>
     <w:rsid w:val="00FC70AD"/>
     <w:rsid w:val="00FD00EF"/>
     <w:rsid w:val="00FD0612"/>
     <w:rsid w:val="00FD066C"/>
     <w:rsid w:val="00FD235F"/>
     <w:rsid w:val="00FD23DF"/>
     <w:rsid w:val="00FD2940"/>
+    <w:rsid w:val="00FD2FDB"/>
     <w:rsid w:val="00FD4846"/>
     <w:rsid w:val="00FD4EB8"/>
     <w:rsid w:val="00FD5055"/>
+    <w:rsid w:val="00FD5183"/>
+    <w:rsid w:val="00FD5B20"/>
     <w:rsid w:val="00FD6334"/>
     <w:rsid w:val="00FD64BA"/>
     <w:rsid w:val="00FD6614"/>
     <w:rsid w:val="00FD738C"/>
+    <w:rsid w:val="00FE0902"/>
     <w:rsid w:val="00FE1068"/>
     <w:rsid w:val="00FE1571"/>
     <w:rsid w:val="00FE1590"/>
     <w:rsid w:val="00FE1C83"/>
     <w:rsid w:val="00FE2F47"/>
     <w:rsid w:val="00FE42BC"/>
     <w:rsid w:val="00FE5206"/>
     <w:rsid w:val="00FE6586"/>
     <w:rsid w:val="00FE6996"/>
     <w:rsid w:val="00FE6B5F"/>
     <w:rsid w:val="00FE7679"/>
     <w:rsid w:val="00FF04B8"/>
     <w:rsid w:val="00FF053E"/>
+    <w:rsid w:val="00FF09A4"/>
     <w:rsid w:val="00FF0ADB"/>
     <w:rsid w:val="00FF0DD5"/>
     <w:rsid w:val="00FF1854"/>
     <w:rsid w:val="00FF188D"/>
     <w:rsid w:val="00FF18F6"/>
     <w:rsid w:val="00FF20DF"/>
     <w:rsid w:val="00FF2CC7"/>
     <w:rsid w:val="00FF34C0"/>
     <w:rsid w:val="00FF3C43"/>
     <w:rsid w:val="00FF3CD3"/>
     <w:rsid w:val="011B3ABA"/>
     <w:rsid w:val="011BFB92"/>
     <w:rsid w:val="0280365C"/>
     <w:rsid w:val="02CBAB2E"/>
     <w:rsid w:val="02CCA58E"/>
     <w:rsid w:val="0364BF92"/>
     <w:rsid w:val="03FACDDA"/>
     <w:rsid w:val="0406FBEF"/>
     <w:rsid w:val="043648C4"/>
     <w:rsid w:val="043CA2EA"/>
     <w:rsid w:val="047F32FE"/>
     <w:rsid w:val="04BB9973"/>
     <w:rsid w:val="04C6284D"/>
     <w:rsid w:val="04EBA033"/>
     <w:rsid w:val="05174A18"/>
@@ -12969,99 +8801,99 @@
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A70339"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004472F7"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:numPr>
         <w:ilvl w:val="3"/>
-        <w:numId w:val="9"/>
+        <w:numId w:val="2"/>
       </w:numPr>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
-    <w:aliases w:val="Recommendation,List Paragraph1,List Paragraph11,#List Paragraph,Bullet point,List Paragraph Number,Content descriptions,NFP GP Bulleted List,FooterText,numbered,Paragraphe de liste1,Bulletr List Paragraph,列出段落,列出段落1,List Paragraph2,L"/>
+    <w:aliases w:val="Recommendation,List Paragraph1,List Paragraph11,#List Paragraph,Bullet point,List Paragraph Number,Content descriptions,NFP GP Bulleted List,FooterText,numbered,Paragraphe de liste1,Bulletr List Paragraph,列出段落,列出段落1,List Paragraph2,L,列出段"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="860" w:hanging="361"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:pPr>
       <w:ind w:left="-1"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00360550"/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -13262,87 +9094,87 @@
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="004472F7"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="ListBulletChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="004472F7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="5"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="1077"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListBulletChar">
     <w:name w:val="List Bullet Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="ListBullet"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="004472F7"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListNumber">
     <w:name w:val="List Number"/>
     <w:basedOn w:val="Indentedbodytext"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="004472F7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="18"/>
+        <w:numId w:val="3"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="004472F7"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="6B2976"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="004472F7"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -13381,51 +9213,51 @@
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-AU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet1">
     <w:name w:val="Bullet1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Bullet1Char"/>
     <w:qFormat/>
     <w:rsid w:val="006944A2"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="20"/>
+        <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numbering1">
     <w:name w:val="Numbering1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Numbering1Char"/>
     <w:rsid w:val="00D55151"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Bullet1Char">
     <w:name w:val="Bullet1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Bullet1"/>
     <w:rsid w:val="006944A2"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Numbering1Char">
     <w:name w:val="Numbering1 Char"/>
@@ -13828,55 +9660,55 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1287081773">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/would-we-fund-it/what-does-ndis-fund" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/becoming-participant/applying-ndis" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/would-we-fund-it/what-does-ndis-fund" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/your-plan-menu/changing-your-plan" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/would-we-fund-it/what-does-ndis-fund" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/applying-access-ndis/how-apply/information-support-your-request/types-disability-evidence" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-funding/understanding-your-ndis-funding/what-are-ndis-supports" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/participants/using-your-funding/understanding-your-ndis-funding/what-are-ndis-supports" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding-ndis/about-ndis/our-guidelines" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/applying/gathering-evidence" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/pricing-arrangements" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/participants/using-your-funding/understanding-your-ndis-funding/what-are-ndis-supports" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ourguidelines.ndis.gov.au/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -14145,222 +9977,222 @@
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <_Flow_SignoffStatus xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2">
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="8dae5159-973e-442c-9456-d0a4a0fdbcc5">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <TaxCatchAll xmlns="a2598ba4-4db0-4ba6-86e6-e93586821996" xsi:nil="true"/>
+    <TaxCatchAll xmlns="28748ad2-4444-4e1f-a25c-8a9d84158b8c" xsi:nil="true"/>
+    <_Flow_SignoffStatus xmlns="8dae5159-973e-442c-9456-d0a4a0fdbcc5" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DD3D09C9489BCF4CBDCB69CB74A9833E" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="65089b0de18f47fc1a50d776c2043826">
-[...2 lines deleted...]
-    <xsd:import namespace="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FD9141D4F2E51347AFCDCDFCE89D365F" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="83eb344dd5bfceb478b2cb0723ff8a26">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="8dae5159-973e-442c-9456-d0a4a0fdbcc5" xmlns:ns3="28748ad2-4444-4e1f-a25c-8a9d84158b8c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="307c449041b86a5873aef18f98a12266" ns2:_="" ns3:_="">
+    <xsd:import namespace="8dae5159-973e-442c-9456-d0a4a0fdbcc5"/>
+    <xsd:import namespace="28748ad2-4444-4e1f-a25c-8a9d84158b8c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="62e6d7e0-8f69-4736-9de7-41af03e42ea2" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8dae5159-973e-442c-9456-d0a4a0fdbcc5" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
-      </xsd:simpleType>
-[...8 lines deleted...]
-        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0f491396-a7e2-4bc1-b170-149c68583a4a" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_Flow_SignoffStatus" ma:index="23" nillable="true" ma:displayName="Sign-off status" ma:internalName="Sign_x002d_off_x0020_status">
+    <xsd:element name="MediaServiceLocation" ma:index="23" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="25" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="_Flow_SignoffStatus" ma:index="25" nillable="true" ma:displayName="Sign-off status" ma:internalName="Sign_x002d_off_x0020_status">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a2598ba4-4db0-4ba6-86e6-e93586821996" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="28748ad2-4444-4e1f-a25c-8a9d84158b8c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3900c6e9-9932-4be3-af02-49cda01dfba7}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="a2598ba4-4db0-4ba6-86e6-e93586821996">
-[...10 lines deleted...]
-    <xsd:element name="SharedWithUsers" ma:index="20" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="21" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{df9bfa47-f0dd-4b13-bc3e-6764afa4b66c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="28748ad2-4444-4e1f-a25c-8a9d84158b8c">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -14427,503 +10259,815 @@
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EB47D253-A698-4E39-A42A-5B1517B31FD6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B5CB187-5BB6-4240-9180-F34E7DC50BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5EEF51AB-389B-43BB-95CF-9D27601155FA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="62e6d7e0-8f69-4736-9de7-41af03e42ea2"/>
     <ds:schemaRef ds:uri="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{69752BB1-CB67-41DA-AB54-846D99A64EE8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C4770CB6-449A-4AD4-8C2F-5C33ADFA4CB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E822FB9-03E4-49B7-B0B0-8699DB3AF873}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0D95E05F-82B5-424E-9FA2-2C0794117B80}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>2383</Words>
-  <Characters>13439</Characters>
+  <Words>2365</Words>
+  <Characters>13486</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>111</Lines>
+  <Lines>112</Lines>
   <Paragraphs>31</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15791</CharactersWithSpaces>
+  <CharactersWithSpaces>15820</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
-    <vt:vector size="108" baseType="variant">
-[...1 lines deleted...]
-        <vt:i4>8257642</vt:i4>
+    <vt:vector size="216" baseType="variant">
+      <vt:variant>
+        <vt:i4>2031688</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>66</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://jira.apps.ndis.gov.au/browse/SKM-9763</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2687102</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>63</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://jira.apps.ndis.gov.au/browse/SKM-10119</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2097278</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>60</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://jira.apps.ndis.gov.au/browse/SKM-10011</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>10</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>57</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>plan-reassessments</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>65544</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>54</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>plan-variations</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7536673</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>48</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://ourguidelines.ndis.gov.au/your-plan-menu/changing-your-plan</vt:lpwstr>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>applying</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4390997</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>42</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/understanding-ndis/about-ndis/our-guidelines</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>65548</vt:i4>
+        <vt:i4>6291504</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>39</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/applying/gathering-evidence</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8192057</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>36</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>reasonable-and-necessary</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2556002</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>30</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/participants/using-your-funding/understanding-your-ndis-funding/what-are-ndis-supports</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3932162</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>27</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Fair_assistance_from</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4194404</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>24</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Fair_supports_for</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>458804</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>21</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Fair_support_across</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7077965</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>18</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Fair_early_investments</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7012357</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>15</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Evidence-based_best_practice</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031678</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>12</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Fair_funding_to</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7209039</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Fair_for_everyone,</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5177421</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/participants/using-your-funding/understanding-your-ndis-funding/what-are-ndis-supports</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>what-ndis-supports-are-like</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2556002</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/participants/using-your-funding/understanding-your-ndis-funding/what-are-ndis-supports</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7012387</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/providers/pricing-arrangements</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3276861</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>45</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria</vt:lpwstr>
+        <vt:lpwstr>https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fndis.gov.au%2Four-guidelines%23changing-your-plan&amp;data=05%7C02%7CJanina.Peters%40ndis.gov.au%7C8dac90e695c648a427dd08de94ee349d%7Ccd778b65752d454a87cfb9990fe58993%7C0%7C0%7C639111947972249256%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=AbF8oNgHr8vBhaAI8pptWjqWXs6AN7yXLtlo%2FTjCnOQ%3D&amp;reserved=0</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1179734</vt:i4>
+        <vt:i4>3276861</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>42</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://ourguidelines.ndis.gov.au/home/becoming-participant/applying-ndis</vt:lpwstr>
+        <vt:lpwstr>https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fndis.gov.au%2Four-guidelines%23changing-your-plan&amp;data=05%7C02%7CJanina.Peters%40ndis.gov.au%7C8dac90e695c648a427dd08de94ee349d%7Ccd778b65752d454a87cfb9990fe58993%7C0%7C0%7C639111947972249256%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=AbF8oNgHr8vBhaAI8pptWjqWXs6AN7yXLtlo%2FTjCnOQ%3D&amp;reserved=0</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>65548</vt:i4>
+        <vt:i4>7536673</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>39</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria</vt:lpwstr>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>applying</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769590</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>36</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Bree.Waters2@ndis.gov.au</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6619168</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>36</vt:i4>
+        <vt:i4>7536673</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>33</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://ourguidelines.ndis.gov.au/</vt:lpwstr>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>applying</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769590</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>30</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Bree.Waters2@ndis.gov.au</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
+        <vt:i4>4849716</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>27</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:ingrid.woodger-brown@ndis.gov.au</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1572952</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>24</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://parlinfo.aph.gov.au/parlInfo/search/display/display.w3p;db=LEGISLATION;id=legislation%2Fbills%2Fr7487_first-reps%2F0001;query=Id%3A%22legislation%2Fbills%2Fr7487_first-reps%2F0000%22;rec=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>47d1841cf27741908014b5d58dc66c37</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>65621</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>21</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://parlinfo.aph.gov.au/parlInfo/download/legislation/bills/r7487_aspassed/toc_pdf/26064b01.pdf;fileType=application%2Fpdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1572952</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>18</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://parlinfo.aph.gov.au/parlInfo/search/display/display.w3p;db=LEGISLATION;id=legislation%2Fbills%2Fr7487_first-reps%2F0001;query=Id%3A%22legislation%2Fbills%2Fr7487_first-reps%2F0000%22;rec=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>47d1841cf27741908014b5d58dc66c37</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6291504</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>15</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/applying/gathering-evidence</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
         <vt:i4>655390</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>33</vt:i4>
+        <vt:i4>12</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.ndis.gov.au/applying-access-ndis/how-apply/information-support-your-request/types-disability-evidence</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>65548</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>30</vt:i4>
+        <vt:i4>1704021</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria</vt:lpwstr>
+        <vt:lpwstr>https://ndis.gov.au/understanding-ndis/about-ndis/our-guidelines</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6488164</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>27</vt:i4>
+        <vt:i4>2556002</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://ourguidelines.ndis.gov.au/would-we-fund-it/what-does-ndis-fund</vt:lpwstr>
+        <vt:lpwstr>https://ndis.gov.au/participants/using-your-funding/understanding-your-ndis-funding/what-are-ndis-supports</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3932162</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>24</vt:i4>
+        <vt:i4>3342384</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr/>
-[...8 lines deleted...]
-        <vt:i4>21</vt:i4>
+        <vt:lpwstr>https://ndis.gov.au/understanding-ndis/about-ndis/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>what-is-not-an-ndis-support</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1966153</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr/>
-[...143 lines deleted...]
-        <vt:lpwstr>http://ourguidelines.ndis.gov.au/</vt:lpwstr>
+        <vt:lpwstr>https://jira.apps.ndis.gov.au/browse/SKM-9676</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SetDate">
-    <vt:lpwstr>2025-04-14T02:44:36Z</vt:lpwstr>
+    <vt:lpwstr>2026-08-28T02:30:19Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SiteId">
     <vt:lpwstr>cd778b65-752d-454a-87cf-b9990fe58993</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ActionId">
-    <vt:lpwstr>7ab1f728-573d-4818-9e4e-0c065a8b9a3c</vt:lpwstr>
+    <vt:lpwstr>30c22b06-dc3f-4a25-95b8-5de25c59bea4</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="LastSaved">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Metadata">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="LastSaved">
     <vt:filetime>2020-08-06T00:00:00Z</vt:filetime>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MediaServiceImageTags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="ContentTypeId">
-    <vt:lpwstr>0x010100DD3D09C9489BCF4CBDCB69CB74A9833E</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="ContentTypeId">
+    <vt:lpwstr>0x010100FD9141D4F2E51347AFCDCDFCE89D365F</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_ebd2ca97-e3ba-4a46-9402-9b88dc57bb70_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_ebd2ca97-e3ba-4a46-9402-9b88dc57bb70_SiteId">
     <vt:lpwstr>cd778b65-752d-454a-87cf-b9990fe58993</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_ebd2ca97-e3ba-4a46-9402-9b88dc57bb70_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_ebd2ca97-e3ba-4a46-9402-9b88dc57bb70_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_ebd2ca97-e3ba-4a46-9402-9b88dc57bb70_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_ebd2ca97-e3ba-4a46-9402-9b88dc57bb70_Name">
     <vt:lpwstr>UNOFFICIAL</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_ebd2ca97-e3ba-4a46-9402-9b88dc57bb70_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_ebd2ca97-e3ba-4a46-9402-9b88dc57bb70_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_ebd2ca97-e3ba-4a46-9402-9b88dc57bb70_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_ebd2ca97-e3ba-4a46-9402-9b88dc57bb70_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Creator">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Creator">
     <vt:lpwstr>Microsoft® Word 2016</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="MSIP_Label_ebd2ca97-e3ba-4a46-9402-9b88dc57bb70_SetDate">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="MSIP_Label_ebd2ca97-e3ba-4a46-9402-9b88dc57bb70_SetDate">
     <vt:lpwstr>2024-09-23T23:10:23Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="MSIP_Label_ebd2ca97-e3ba-4a46-9402-9b88dc57bb70_ActionId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="MSIP_Label_ebd2ca97-e3ba-4a46-9402-9b88dc57bb70_ActionId">
     <vt:lpwstr>d3c2a1cd-e697-41f3-bc38-15e0aa3b6956</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Created">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Created">
     <vt:filetime>2020-08-03T00:00:00Z</vt:filetime>
   </property>
 </Properties>
 </file>