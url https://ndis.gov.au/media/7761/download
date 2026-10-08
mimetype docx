--- v1 (2026-08-28)
+++ v2 (2026-10-08)
@@ -1,75 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5A63D7DB" w14:textId="0FCC996E" w:rsidR="002B02B3" w:rsidRPr="000F3D12" w:rsidRDefault="002B02B3" w:rsidP="00437306">
-[...14 lines deleted...]
-    <w:p w14:paraId="12CF7038" w14:textId="3AEE1336" w:rsidR="00A818C3" w:rsidRPr="000F3D12" w:rsidRDefault="006F6CBE" w:rsidP="00A818C3">
+    <w:p w14:paraId="12CF7038" w14:textId="77145BE3" w:rsidR="00A818C3" w:rsidRPr="000F3D12" w:rsidRDefault="006F6CBE" w:rsidP="00A818C3">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="000F3D12">
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="005A4AB0" w:rsidRPr="000F3D12">
         <w:t xml:space="preserve">arly </w:t>
       </w:r>
       <w:r w:rsidR="00BF5F77" w:rsidRPr="000F3D12">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="005A4AB0" w:rsidRPr="000F3D12">
         <w:t xml:space="preserve">hildhood </w:t>
       </w:r>
       <w:r w:rsidR="00BF5F77" w:rsidRPr="000F3D12">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="004C0968" w:rsidRPr="000F3D12">
         <w:t>pproach</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7ABF86C3" w14:textId="4F3AE073" w:rsidR="007839FB" w:rsidRDefault="00A818C3" w:rsidP="00A818C3">
       <w:r w:rsidRPr="000F3D12">
         <w:rPr>
@@ -174,51 +159,51 @@
       </w:r>
       <w:r w:rsidR="0092612E" w:rsidRPr="00017A6D">
         <w:t>improve</w:t>
       </w:r>
       <w:r w:rsidR="6DF767D5" w:rsidRPr="00017A6D">
         <w:t xml:space="preserve"> long term outcomes</w:t>
       </w:r>
       <w:r w:rsidR="75AE74CF" w:rsidRPr="00017A6D">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00017A6D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005A7CD2" w:rsidRPr="00017A6D">
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="00017A6D">
         <w:t xml:space="preserve">arly childhood intervention is </w:t>
       </w:r>
       <w:r w:rsidR="001F735B" w:rsidRPr="00017A6D">
         <w:t>described</w:t>
       </w:r>
       <w:r w:rsidRPr="00017A6D">
         <w:t xml:space="preserve"> in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8">
+      <w:hyperlink r:id="rId11">
         <w:r w:rsidRPr="00017A6D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>National Best Practice Framework for Early Childhood Intervention</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00017A6D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004C1947">
         <w:t>(the Framework)</w:t>
       </w:r>
       <w:r w:rsidR="00A308FD">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18E0F18A" w14:textId="394B3F26" w:rsidR="00A8515D" w:rsidRPr="00017A6D" w:rsidRDefault="00717982" w:rsidP="00A818C3">
       <w:r>
         <w:t xml:space="preserve">The early childhood approach </w:t>
       </w:r>
       <w:r w:rsidR="00343EB8">
         <w:t>helps</w:t>
       </w:r>
       <w:r w:rsidR="003E5C7F">
@@ -241,433 +226,495 @@
       </w:r>
       <w:r w:rsidR="00416E55">
         <w:t>at the right time.</w:t>
       </w:r>
       <w:r w:rsidR="00E8141D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009D7243">
         <w:t>Your child doesn’t need a diagnosis to get support.</w:t>
       </w:r>
       <w:r w:rsidR="00555208">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DD0793">
         <w:t xml:space="preserve">This </w:t>
       </w:r>
       <w:r w:rsidR="00C2370D">
         <w:t xml:space="preserve">can </w:t>
       </w:r>
       <w:r w:rsidR="00DD0793">
         <w:t>include support through</w:t>
       </w:r>
       <w:r w:rsidR="0066093C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9">
+      <w:hyperlink r:id="rId12">
         <w:r w:rsidR="0066093C" w:rsidRPr="483FCCBA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>early connections</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E35ABF">
         <w:t xml:space="preserve"> and d</w:t>
       </w:r>
       <w:r w:rsidR="00C46DC3">
         <w:t>epending on your child’s needs, i</w:t>
       </w:r>
       <w:r w:rsidR="00DD0793">
         <w:t xml:space="preserve">t might also </w:t>
       </w:r>
       <w:r w:rsidR="00DF7BFC">
         <w:t>include</w:t>
       </w:r>
       <w:r w:rsidR="00DD0793">
-        <w:t xml:space="preserve"> becoming a</w:t>
+        <w:t xml:space="preserve"> becoming </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00DD0793">
+        <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00413F84">
         <w:t>n</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00DD0793">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00377CF5">
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
       <w:r w:rsidR="00DD0793">
         <w:t>participant</w:t>
       </w:r>
       <w:r w:rsidR="00377CF5">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19858CED" w14:textId="6D52580A" w:rsidR="00933252" w:rsidRPr="00017A6D" w:rsidRDefault="4759F84A" w:rsidP="00A818C3">
+    <w:p w14:paraId="19858CED" w14:textId="73E5C054" w:rsidR="00933252" w:rsidRPr="00017A6D" w:rsidRDefault="4759F84A" w:rsidP="00A818C3">
       <w:r w:rsidRPr="00017A6D">
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="001E75DB" w:rsidRPr="00017A6D">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00017A6D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00200D47" w:rsidRPr="00017A6D">
         <w:t>call</w:t>
       </w:r>
       <w:r w:rsidR="24456E0C" w:rsidRPr="00017A6D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="3FCAC83F" w:rsidRPr="00017A6D">
         <w:t>early childhood intervention provided by early childhood partner</w:t>
       </w:r>
       <w:r w:rsidR="000F443F" w:rsidRPr="00017A6D">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00162A79" w:rsidRPr="00017A6D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00544DCC" w:rsidRPr="00017A6D">
         <w:t>‘</w:t>
       </w:r>
       <w:r w:rsidR="00E9378E">
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="00162A79" w:rsidRPr="00017A6D">
         <w:t xml:space="preserve">arly </w:t>
       </w:r>
       <w:r w:rsidR="00E9378E">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00162A79" w:rsidRPr="00017A6D">
         <w:t>upports</w:t>
       </w:r>
       <w:r w:rsidR="001B430B" w:rsidRPr="00017A6D">
-        <w:t>.’</w:t>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="000E0F3E">
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="3FCAC83F" w:rsidRPr="00017A6D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EA4A33" w:rsidRPr="00017A6D">
         <w:t xml:space="preserve">Early </w:t>
       </w:r>
       <w:r w:rsidR="009E68B8">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00EA4A33" w:rsidRPr="00017A6D">
         <w:t xml:space="preserve">upports </w:t>
       </w:r>
       <w:r w:rsidR="00A849E0" w:rsidRPr="00017A6D">
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidR="004B74B2" w:rsidRPr="00017A6D">
         <w:t xml:space="preserve">short term supports </w:t>
       </w:r>
       <w:r w:rsidR="00A849E0" w:rsidRPr="00017A6D">
         <w:t xml:space="preserve">for children with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10">
+      <w:hyperlink r:id="rId13">
         <w:r w:rsidR="67888D3F" w:rsidRPr="00017A6D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>developmental concerns</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0060523F" w:rsidRPr="00017A6D">
         <w:t>, and their families.</w:t>
       </w:r>
       <w:r w:rsidR="008A1445" w:rsidRPr="00017A6D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="40E14A9B" w:rsidRPr="00017A6D">
         <w:t>You</w:t>
       </w:r>
       <w:r w:rsidR="740A6159" w:rsidRPr="00017A6D">
         <w:t>r child d</w:t>
       </w:r>
       <w:r w:rsidR="5B6B4D44" w:rsidRPr="00017A6D">
         <w:t xml:space="preserve">oesn’t need to be </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="4BCCB9FF" w:rsidRPr="00017A6D">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="7B49585C" w:rsidRPr="00017A6D">
         <w:t>n</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="5B6B4D44" w:rsidRPr="00017A6D">
         <w:t xml:space="preserve"> NDIS participant to </w:t>
       </w:r>
       <w:r w:rsidR="58142517" w:rsidRPr="00017A6D">
         <w:t>get</w:t>
       </w:r>
       <w:r w:rsidR="5B6B4D44" w:rsidRPr="00017A6D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005A0F00">
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="5B6B4D44" w:rsidRPr="00017A6D">
         <w:t xml:space="preserve">arly </w:t>
       </w:r>
       <w:r w:rsidR="005A0F00">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="5B6B4D44" w:rsidRPr="00017A6D">
         <w:t>upports.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BAFE458" w14:textId="6AC2F0AE" w:rsidR="0062025D" w:rsidRPr="0077421A" w:rsidRDefault="001D2E82" w:rsidP="00B83AC5">
+    <w:p w14:paraId="3BAFE458" w14:textId="6CDBC73C" w:rsidR="0062025D" w:rsidRPr="0077421A" w:rsidRDefault="001D2E82" w:rsidP="00B83AC5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD7E8E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="00162A79" w:rsidRPr="00BD7E8E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>e call early childhood intervention funded in a NDIS plan</w:t>
       </w:r>
       <w:r w:rsidR="00525062" w:rsidRPr="00BD7E8E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> for participants younger than 9</w:t>
       </w:r>
       <w:r w:rsidR="00162A79" w:rsidRPr="00BD7E8E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD7E8E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t>‘early childhood intervention supports</w:t>
+        <w:t xml:space="preserve">‘early childhood intervention </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BD7E8E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>supports</w:t>
       </w:r>
       <w:r w:rsidR="007072AB" w:rsidRPr="00BD7E8E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00525062" w:rsidRPr="00BD7E8E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="002A60B8" w:rsidRPr="00BD7E8E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>To learn more go to</w:t>
+        <w:t>To learn more</w:t>
+      </w:r>
+      <w:r w:rsidR="00C82FB9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="002A60B8" w:rsidRPr="00BD7E8E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> go to</w:t>
       </w:r>
       <w:r w:rsidR="00B02B38" w:rsidRPr="00BD7E8E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11">
+      <w:hyperlink r:id="rId14">
         <w:r w:rsidR="00B02B38" w:rsidRPr="00017A6D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t>NDIS supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B02B38" w:rsidRPr="00017A6D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E305091" w14:textId="58D1AAF6" w:rsidR="00004690" w:rsidRPr="000F3D12" w:rsidRDefault="00004690" w:rsidP="00A818C3">
+    <w:p w14:paraId="0E305091" w14:textId="79488EF5" w:rsidR="00004690" w:rsidRPr="000F3D12" w:rsidRDefault="00004690" w:rsidP="00A818C3">
       <w:r w:rsidRPr="000F3D12">
-        <w:t xml:space="preserve">When we say ’you’, we mean anyone responsible for the care of a child. You may be a </w:t>
+        <w:t xml:space="preserve">When we say </w:t>
+      </w:r>
+      <w:r w:rsidR="000E0F3E">
+        <w:t>‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F3D12">
+        <w:t>you</w:t>
+      </w:r>
+      <w:r w:rsidR="000E0F3E">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F3D12">
+        <w:t xml:space="preserve">, we mean anyone responsible for the care of a child. You may be a </w:t>
       </w:r>
       <w:r w:rsidR="00657127" w:rsidRPr="000F3D12">
         <w:t>parent</w:t>
       </w:r>
       <w:r w:rsidR="003132AC" w:rsidRPr="000F3D12">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00657127" w:rsidRPr="000F3D12">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EE13E5" w:rsidRPr="000F3D12">
         <w:t>carer,</w:t>
       </w:r>
       <w:r w:rsidR="001953A9" w:rsidRPr="000F3D12">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00657127" w:rsidRPr="000F3D12">
         <w:t>or legal representative</w:t>
       </w:r>
       <w:r w:rsidRPr="000F3D12">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49221CD7" w14:textId="53461C7F" w:rsidR="00B71EF1" w:rsidRPr="000F3D12" w:rsidRDefault="00B71EF1" w:rsidP="00B71EF1">
       <w:r w:rsidRPr="000F3D12">
         <w:t xml:space="preserve">When we say ‘child’, we mean children younger than </w:t>
       </w:r>
       <w:r w:rsidR="002A67F3" w:rsidRPr="000F3D12">
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="000F3D12">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A7F8D1A" w14:textId="30D03B87" w:rsidR="00B71EF1" w:rsidRPr="000F3D12" w:rsidRDefault="00B71EF1" w:rsidP="00A818C3">
+    <w:p w14:paraId="6A7F8D1A" w14:textId="365C50FE" w:rsidR="00B71EF1" w:rsidRPr="000F3D12" w:rsidRDefault="00B71EF1" w:rsidP="00A818C3">
       <w:r w:rsidRPr="000F3D12" w:rsidDel="00F4057F">
-        <w:t xml:space="preserve">When we say ‘we’, </w:t>
+        <w:t xml:space="preserve">When we say </w:t>
+      </w:r>
+      <w:r w:rsidR="00E92AD3">
+        <w:t>‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F3D12" w:rsidDel="00F4057F">
+        <w:t>we</w:t>
+      </w:r>
+      <w:r w:rsidR="00E92AD3">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F3D12" w:rsidDel="00F4057F">
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00CB7179" w:rsidRPr="000F3D12">
-        <w:t xml:space="preserve">or ‘our,’ </w:t>
+        <w:t>or ‘our</w:t>
+      </w:r>
+      <w:r w:rsidR="00E92AD3">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB7179" w:rsidRPr="000F3D12">
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000F3D12" w:rsidDel="00F4057F">
         <w:t xml:space="preserve">we mean the </w:t>
       </w:r>
       <w:r w:rsidRPr="007951F9" w:rsidDel="00F4057F">
         <w:t>NDIA</w:t>
       </w:r>
       <w:r w:rsidR="00366E4D" w:rsidRPr="007951F9">
         <w:t xml:space="preserve"> or an early childhood partner</w:t>
       </w:r>
       <w:r w:rsidRPr="007951F9" w:rsidDel="00F4057F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E8F8B09" w14:textId="77777777" w:rsidR="00A818C3" w:rsidRPr="000F3D12" w:rsidRDefault="00A818C3" w:rsidP="00A818C3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="000F3D12">
         <w:t>What’s on this page?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13D5D999" w14:textId="77777777" w:rsidR="00A818C3" w:rsidRPr="000F3D12" w:rsidRDefault="00A818C3" w:rsidP="00A818C3">
       <w:r w:rsidRPr="000F3D12">
         <w:t>This page covers:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50128B0A" w14:textId="4D42813A" w:rsidR="006A1133" w:rsidRDefault="00000000" w:rsidP="0076041C">
+    <w:p w14:paraId="50128B0A" w14:textId="4D42813A" w:rsidR="006A1133" w:rsidRDefault="006A1133" w:rsidP="0076041C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_What_can_I" w:history="1">
-        <w:r w:rsidR="006A1133" w:rsidRPr="006A1133">
+        <w:r w:rsidRPr="006A1133">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>What is the early childhood approach?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="53424487" w14:textId="171B1F77" w:rsidR="007C0102" w:rsidRPr="000F3D12" w:rsidRDefault="00000000" w:rsidP="0076041C">
+    <w:p w14:paraId="53424487" w14:textId="171B1F77" w:rsidR="007C0102" w:rsidRPr="000F3D12" w:rsidRDefault="007C0102" w:rsidP="0076041C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Early_childhood_intervention" w:history="1">
-        <w:r w:rsidR="007C0102" w:rsidRPr="007C0102">
+        <w:r w:rsidRPr="007C0102">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Early childhood intervention</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="441EF2A7" w14:textId="342DC419" w:rsidR="004C0B18" w:rsidRPr="000F3D12" w:rsidRDefault="00000000" w:rsidP="0076041C">
+    <w:p w14:paraId="441EF2A7" w14:textId="342DC419" w:rsidR="004C0B18" w:rsidRPr="000F3D12" w:rsidRDefault="00006510" w:rsidP="0076041C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Who_delivers_the_2" w:history="1">
-        <w:r w:rsidR="00006510">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Who supports children and families through the early childhood approach?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7C8596C1" w14:textId="55BF56EC" w:rsidR="001113FD" w:rsidRDefault="00000000" w:rsidP="0076041C">
+    <w:p w14:paraId="7C8596C1" w14:textId="55BF56EC" w:rsidR="001113FD" w:rsidRDefault="001113FD" w:rsidP="0076041C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Who_delivers_the_1" w:history="1">
-        <w:r w:rsidR="001113FD" w:rsidRPr="00246972">
+        <w:r w:rsidRPr="00246972">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Who can access our early childhood approach?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5D0819E3" w14:textId="7EDD7A88" w:rsidR="001B4AEA" w:rsidRPr="000F3D12" w:rsidRDefault="00000000" w:rsidP="0076041C">
+    <w:p w14:paraId="5D0819E3" w14:textId="7EDD7A88" w:rsidR="001B4AEA" w:rsidRPr="000F3D12" w:rsidRDefault="001B4AEA" w:rsidP="0076041C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_How_do_we_2" w:history="1">
-        <w:r w:rsidR="001B4AEA" w:rsidRPr="001322BC">
+        <w:r w:rsidRPr="001322BC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>How do we work with young children and their families?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="788905E5" w14:textId="59F0D134" w:rsidR="00912280" w:rsidRPr="009A5046" w:rsidRDefault="001322BC" w:rsidP="0076041C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A5046">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00034427">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:instrText>HYPERLINK  \l "_What_do_we"</w:instrText>
       </w:r>
       <w:r w:rsidRPr="009A5046">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="009A5046">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00912280" w:rsidRPr="009A5046">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>What do we mean by NDIS supports?</w:t>
       </w:r>
@@ -693,233 +740,261 @@
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the NDIS </w:t>
         </w:r>
         <w:r w:rsidR="00B26711" w:rsidRPr="0084067C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>supports</w:t>
         </w:r>
         <w:r w:rsidR="00AF29B6" w:rsidRPr="0084067C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> your child</w:t>
         </w:r>
         <w:r w:rsidR="00B26711" w:rsidRPr="0084067C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> needs?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0F886A01" w14:textId="3334C9FA" w:rsidR="00236FA5" w:rsidRPr="000F3D12" w:rsidRDefault="00000000" w:rsidP="0076041C">
+    <w:p w14:paraId="0F886A01" w14:textId="3334C9FA" w:rsidR="00236FA5" w:rsidRPr="000F3D12" w:rsidRDefault="0067664C" w:rsidP="0076041C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_How_do_we_5" w:history="1">
-        <w:r w:rsidR="0067664C" w:rsidRPr="6DE9DA63">
+        <w:r w:rsidRPr="6DE9DA63">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>How do we decide early childhood intervention supports?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5AC524B9" w14:textId="57432E17" w:rsidR="000C3810" w:rsidRDefault="00000000" w:rsidP="0076041C">
+    <w:p w14:paraId="5AC524B9" w14:textId="57432E17" w:rsidR="000C3810" w:rsidRDefault="000C3810" w:rsidP="0076041C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_What_are_evidence-based" w:history="1">
-        <w:r w:rsidR="000C3810" w:rsidRPr="00917333">
+        <w:r w:rsidRPr="00917333">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>What are evidence-based early childhood intervention supports?</w:t>
+          <w:t xml:space="preserve">What </w:t>
+        </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidRPr="00917333">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>are</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r w:rsidRPr="00917333">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> evidence-based early childhood intervention supports?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="17629572" w14:textId="1AE99319" w:rsidR="008B7566" w:rsidRDefault="00000000" w:rsidP="0076041C">
+    <w:p w14:paraId="17629572" w14:textId="1AE99319" w:rsidR="008B7566" w:rsidRDefault="006C5B17" w:rsidP="0076041C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Who_can_provide_1" w:history="1">
-        <w:r w:rsidR="006C5B17">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Who can provide NDIS early childhood intervention supports?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="66BC6CCE" w14:textId="1C91BEFF" w:rsidR="00B834ED" w:rsidRPr="000F3D12" w:rsidRDefault="00000000" w:rsidP="0076041C">
+    <w:p w14:paraId="66BC6CCE" w14:textId="1C91BEFF" w:rsidR="00B834ED" w:rsidRPr="000F3D12" w:rsidRDefault="00B834ED" w:rsidP="0076041C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_How_do_early" w:history="1">
-        <w:r w:rsidR="00B834ED" w:rsidRPr="00917333">
+        <w:r w:rsidRPr="00917333">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How do early childhood </w:t>
         </w:r>
         <w:r w:rsidR="0057488F" w:rsidRPr="00917333">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">intervention </w:t>
         </w:r>
         <w:r w:rsidR="000B073D" w:rsidRPr="00917333">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">professionals </w:t>
         </w:r>
-        <w:r w:rsidR="00B834ED" w:rsidRPr="00917333">
+        <w:r w:rsidRPr="00917333">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>support you and your child?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3F653E94" w14:textId="71F2A1DA" w:rsidR="00007417" w:rsidRDefault="00000000" w:rsidP="0076041C">
+    <w:p w14:paraId="3F653E94" w14:textId="71F2A1DA" w:rsidR="00007417" w:rsidRDefault="00007417" w:rsidP="0076041C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_What_about_intensive" w:history="1">
-        <w:r w:rsidR="00007417" w:rsidRPr="00917333">
+        <w:r w:rsidRPr="00917333">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>How do you use your child’s</w:t>
         </w:r>
         <w:r w:rsidR="00DF0718" w:rsidRPr="00917333">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> NDIS </w:t>
         </w:r>
-        <w:r w:rsidR="00007417" w:rsidRPr="00917333">
+        <w:r w:rsidRPr="00917333">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>plan?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5E9FFCD1" w14:textId="09030F14" w:rsidR="00DF598B" w:rsidRDefault="00000000" w:rsidP="0076041C">
+    <w:p w14:paraId="5E9FFCD1" w14:textId="09030F14" w:rsidR="00DF598B" w:rsidRDefault="2CC14DB5" w:rsidP="0076041C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Will_early_childhood" w:history="1">
-        <w:r w:rsidR="2CC14DB5" w:rsidRPr="6DE9DA63">
+        <w:r w:rsidRPr="6DE9DA63">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Will the early childhood intervention supports in my child’s NDIS plan reduce over time?</w:t>
+          <w:t xml:space="preserve">Will the early childhood intervention </w:t>
+        </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidRPr="6DE9DA63">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>supports</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r w:rsidRPr="6DE9DA63">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> in my child’s NDIS plan reduce over time?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="57A70CC1" w14:textId="3A5918B6" w:rsidR="003E72D4" w:rsidRPr="003E72D4" w:rsidRDefault="00000000" w:rsidP="0076041C">
+    <w:p w14:paraId="57A70CC1" w14:textId="3A5918B6" w:rsidR="003E72D4" w:rsidRPr="003E72D4" w:rsidRDefault="003E72D4" w:rsidP="0076041C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Will_my_child’s" w:history="1">
-        <w:r w:rsidR="003E72D4" w:rsidRPr="00B654EA">
+        <w:r w:rsidRPr="00B654EA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Will my child’s eligibility for the NDIS change over time?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="094E534C" w14:textId="5F14830D" w:rsidR="003E72D4" w:rsidRDefault="00000000" w:rsidP="0076041C">
+    <w:p w14:paraId="094E534C" w14:textId="5F14830D" w:rsidR="003E72D4" w:rsidRDefault="003E72D4" w:rsidP="0076041C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_What_if_you_1" w:history="1">
-        <w:r w:rsidR="003E72D4" w:rsidRPr="00B654EA">
+        <w:r w:rsidRPr="00B654EA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>What if you don’t agree with a decision we make?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="05784432" w14:textId="77777777" w:rsidR="00A818C3" w:rsidRPr="000F3D12" w:rsidRDefault="00A818C3" w:rsidP="00A818C3">
       <w:r w:rsidRPr="000F3D12">
         <w:t>You might also be interested in:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1363A455" w14:textId="7DA84F62" w:rsidR="001C53BC" w:rsidRPr="000F3D12" w:rsidRDefault="00000000" w:rsidP="001C53BC">
+    <w:p w14:paraId="1363A455" w14:textId="7DA84F62" w:rsidR="001C53BC" w:rsidRPr="000F3D12" w:rsidRDefault="001C53BC" w:rsidP="001C53BC">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId12" w:anchor="early-connections" w:history="1">
-        <w:r w:rsidR="001C53BC" w:rsidRPr="000F3D12">
+      <w:hyperlink r:id="rId15" w:anchor="early-connections" w:history="1">
+        <w:r w:rsidRPr="000F3D12">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Early connections</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="092989F0" w14:textId="3CFA6B45" w:rsidR="00B71EF1" w:rsidRPr="000F3D12" w:rsidRDefault="00000000" w:rsidP="00A2046E">
+    <w:p w14:paraId="092989F0" w14:textId="3CFA6B45" w:rsidR="00B71EF1" w:rsidRPr="000F3D12" w:rsidRDefault="00CD28E0" w:rsidP="00A2046E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId13" w:anchor="applying" w:history="1">
-        <w:r w:rsidR="00CD28E0" w:rsidRPr="000F3D12">
+      <w:hyperlink r:id="rId16" w:anchor="applying" w:history="1">
+        <w:r w:rsidRPr="000F3D12">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Applying to the NDIS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5C4618B5" w14:textId="6DF21BE4" w:rsidR="001C53BC" w:rsidRPr="000F3D12" w:rsidRDefault="00000000" w:rsidP="00794FCE">
+    <w:p w14:paraId="5C4618B5" w14:textId="6DF21BE4" w:rsidR="001C53BC" w:rsidRPr="000F3D12" w:rsidRDefault="001C53BC" w:rsidP="00794FCE">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId14" w:anchor="therapy" w:history="1">
-        <w:r w:rsidR="001C53BC" w:rsidRPr="009F7C85">
+      <w:hyperlink r:id="rId17" w:anchor="therapy" w:history="1">
+        <w:r w:rsidRPr="009F7C85">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Therapy </w:t>
         </w:r>
         <w:r w:rsidR="008D6BBB" w:rsidRPr="009F7C85">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>s</w:t>
         </w:r>
-        <w:r w:rsidR="001C53BC" w:rsidRPr="009F7C85">
+        <w:r w:rsidRPr="009F7C85">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>upports</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:bookmarkStart w:id="0" w:name="_What_is_early_1"/>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="13D94759" w14:textId="7C24F442" w:rsidR="001C53BC" w:rsidRPr="000F3D12" w:rsidRDefault="002E54A1" w:rsidP="00AD68A3">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="003B1D77">
         <w:instrText>HYPERLINK "https://ndis.gov.au/our-guidelines" \l "leaving"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="001C53BC" w:rsidRPr="000F3D12">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
@@ -945,51 +1020,51 @@
         <w:t xml:space="preserve">Early </w:t>
       </w:r>
       <w:r w:rsidR="00CA3F97">
         <w:t>Y</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ears </w:t>
       </w:r>
       <w:r w:rsidR="00CA3F97">
         <w:t>S</w:t>
       </w:r>
       <w:r>
         <w:t>trategy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75208269" w14:textId="69D9CA6B" w:rsidR="002C63A0" w:rsidRPr="00C622C1" w:rsidRDefault="566D9985" w:rsidP="00C622C1">
       <w:r>
         <w:t xml:space="preserve">The vision for all Australian children </w:t>
       </w:r>
       <w:r w:rsidR="26A3AC9E">
         <w:t xml:space="preserve">as </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">set out in the national </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15">
+      <w:hyperlink r:id="rId18">
         <w:r w:rsidRPr="6DE9DA63">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Early Years Strategy 2024-2034</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="7158F6CC">
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="4DD4044A">
         <w:t xml:space="preserve"> that a</w:t>
       </w:r>
       <w:r>
         <w:t>ll children in Australia thrive in their early years. We know that giving children the right opportunities to thrive and develop in their early years impacts their development and wellbeing in later life. This is especially important for children with delays in their development or disability.</w:t>
       </w:r>
       <w:r w:rsidR="5DD9DF28">
         <w:t xml:space="preserve"> The NDIS early childhood approach </w:t>
       </w:r>
@@ -1016,122 +1091,128 @@
       </w:r>
       <w:r w:rsidR="6DE9D78E">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="61C0C919">
         <w:t>trategy</w:t>
       </w:r>
       <w:r w:rsidR="57267BC9">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="678BAC03" w14:textId="62D42166" w:rsidR="00ED26B7" w:rsidRPr="000F3D12" w:rsidRDefault="00ED26B7" w:rsidP="00ED26B7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="000F3D12">
         <w:t>What is the</w:t>
       </w:r>
       <w:r w:rsidR="008701C3">
         <w:t xml:space="preserve"> early childhood approach</w:t>
       </w:r>
       <w:r w:rsidR="00A023FC">
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DA13ADF" w14:textId="7649D0D4" w:rsidR="005C2513" w:rsidRDefault="1EF642A9" w:rsidP="315E3E7B">
+    <w:p w14:paraId="5DA13ADF" w14:textId="5EC3DB67" w:rsidR="005C2513" w:rsidRDefault="1EF642A9" w:rsidP="315E3E7B">
       <w:r>
-        <w:lastRenderedPageBreak/>
-        <w:t>The early childhood approach</w:t>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00A6758C" w:rsidRPr="00BF1CE4">
+        <w:t>early childhood approach</w:t>
       </w:r>
       <w:r w:rsidR="5643A4D8">
         <w:t xml:space="preserve"> is </w:t>
       </w:r>
       <w:r w:rsidR="46935834">
         <w:t>the way we support</w:t>
       </w:r>
       <w:r w:rsidR="59B2638B">
         <w:t xml:space="preserve"> children</w:t>
       </w:r>
       <w:r w:rsidR="2D1A0CF0">
         <w:t xml:space="preserve"> younger than 9 with delays in their development or disability, and their family.</w:t>
       </w:r>
       <w:r w:rsidR="20C67B98">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="308F52C9">
         <w:t xml:space="preserve">This guideline has been developed to support </w:t>
       </w:r>
       <w:r w:rsidR="7CA2A728">
         <w:t xml:space="preserve">you </w:t>
       </w:r>
       <w:r w:rsidR="374AFEB5">
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidR="7CA2A728">
         <w:t xml:space="preserve">understand </w:t>
       </w:r>
       <w:r w:rsidR="308F52C9">
         <w:t>the early childhood approach</w:t>
       </w:r>
       <w:r w:rsidR="71EF27DB">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EF2D1B4" w14:textId="48619063" w:rsidR="00927957" w:rsidRDefault="350D28C6" w:rsidP="315E3E7B">
+    <w:p w14:paraId="7EF2D1B4" w14:textId="32208829" w:rsidR="00927957" w:rsidRDefault="350D28C6" w:rsidP="315E3E7B">
       <w:r>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="050ED771">
         <w:t xml:space="preserve">he </w:t>
       </w:r>
       <w:r w:rsidR="078C8D75">
         <w:t xml:space="preserve">early childhood approach is </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">informed by </w:t>
       </w:r>
       <w:r w:rsidR="078C8D75">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="1EF642A9">
         <w:t xml:space="preserve">principles </w:t>
       </w:r>
       <w:r w:rsidR="4E087B49">
         <w:t xml:space="preserve">in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16">
+      <w:hyperlink r:id="rId19">
         <w:r w:rsidR="00AE1636">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Framework</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00880C68">
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="632C6038" w14:textId="61ECF337" w:rsidR="302501AE" w:rsidRDefault="302501AE">
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>The principles</w:t>
       </w:r>
       <w:r w:rsidR="780C1813">
         <w:t xml:space="preserve"> in the </w:t>
       </w:r>
       <w:r w:rsidR="00AE1636" w:rsidRPr="009E3DA7">
         <w:t>Framework</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="05E5C278">
         <w:t xml:space="preserve">tell us that </w:t>
       </w:r>
       <w:r w:rsidR="338B4837">
         <w:t xml:space="preserve">early childhood intervention </w:t>
       </w:r>
       <w:r w:rsidR="485420B6">
         <w:t>supports and service</w:t>
       </w:r>
       <w:r w:rsidR="2730F1A6">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="3D1F2D46">
         <w:t xml:space="preserve"> </w:t>
@@ -1433,92 +1514,88 @@
     <w:p w14:paraId="0C5F955D" w14:textId="57C70AD4" w:rsidR="00705F30" w:rsidRPr="004D102A" w:rsidRDefault="00705F30" w:rsidP="14522157">
       <w:r>
         <w:t>A focus of the NDIS early childhood approach is early childhood intervention.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="186E597D" w14:textId="57E19262" w:rsidR="00DA1EBC" w:rsidRDefault="00DA1EBC" w:rsidP="14522157">
       <w:r>
         <w:t>Early childhood intervention is all about your child getting support early to develop the skills they need to take part in everyday activities and participate in everyday life. It focuses on supporting you and other adults in your child’s life</w:t>
       </w:r>
       <w:r w:rsidR="00696839">
         <w:t>, like educators</w:t>
       </w:r>
       <w:r w:rsidR="00CB2806">
         <w:t xml:space="preserve"> and grandparents</w:t>
       </w:r>
       <w:r w:rsidR="00FE5DD4">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to</w:t>
       </w:r>
       <w:r w:rsidR="00D07060">
         <w:t xml:space="preserve"> feel confident to</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> help your child’s development. This means working with you to develop </w:t>
-[...3 lines deleted...]
-        <w:t>strategies you can use as your child goes about their daily life, like when you are at home, or in the community</w:t>
+        <w:t xml:space="preserve"> help your child’s development. This means working with you to develop strategies you can use as your child goes about their daily life, like when you are at home, or in the community</w:t>
       </w:r>
       <w:r w:rsidR="1A94B819">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="6F29930E">
         <w:t xml:space="preserve">Getting early childhood intervention </w:t>
       </w:r>
       <w:r w:rsidR="007B6DE4">
         <w:t>when a child is young</w:t>
       </w:r>
       <w:r w:rsidR="00A374C1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00077B26">
         <w:t xml:space="preserve">improves </w:t>
       </w:r>
       <w:r w:rsidR="6F29930E">
         <w:t xml:space="preserve">long term outcomes and usually means </w:t>
       </w:r>
       <w:r w:rsidR="714A01F9">
         <w:t xml:space="preserve">a child </w:t>
       </w:r>
       <w:r w:rsidR="6F29930E">
         <w:t>need</w:t>
       </w:r>
       <w:r w:rsidR="0066093C">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="6F29930E">
         <w:t xml:space="preserve"> less support later.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="302F2BA4" w14:textId="2F3C477B" w:rsidR="00DA1EBC" w:rsidRDefault="7265575C" w:rsidP="14522157">
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17">
+      <w:hyperlink r:id="rId20">
         <w:r w:rsidR="44687AEC" w:rsidRPr="6DE9DA63">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Framework</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="44687AEC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="263354E1">
         <w:t>should</w:t>
       </w:r>
       <w:r w:rsidR="467F4F5C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="59C3B5B6">
         <w:t>be used by</w:t>
       </w:r>
       <w:r w:rsidR="36A5FAB0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="462D85DC">
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
@@ -1530,220 +1607,229 @@
       </w:r>
       <w:r w:rsidR="20EAC677">
         <w:t>fessionals</w:t>
       </w:r>
       <w:r w:rsidR="7169C138">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="5BF6D948">
         <w:t>when they deliver support</w:t>
       </w:r>
       <w:r w:rsidR="54AE38AD">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="5BF6D948">
         <w:t xml:space="preserve"> to children and </w:t>
       </w:r>
       <w:r w:rsidR="2FB8DB64">
         <w:t>families</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="639FD70A">
         <w:t xml:space="preserve">There are </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18">
+      <w:hyperlink r:id="rId21">
         <w:r w:rsidR="639FD70A" w:rsidRPr="6DE9DA63">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">resources </w:t>
         </w:r>
         <w:r w:rsidR="57C659AF" w:rsidRPr="6DE9DA63">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>for families and carers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="57C659AF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0C5354BB">
         <w:t xml:space="preserve">within the Framework </w:t>
       </w:r>
       <w:r w:rsidR="57C659AF">
         <w:t xml:space="preserve">that </w:t>
       </w:r>
       <w:r w:rsidR="0CBC6EEE">
         <w:t xml:space="preserve">can </w:t>
       </w:r>
       <w:r w:rsidR="1E633D3E">
         <w:t xml:space="preserve">help </w:t>
       </w:r>
       <w:r w:rsidR="03A60F03">
         <w:t xml:space="preserve">you </w:t>
       </w:r>
       <w:r w:rsidR="1E633D3E">
         <w:t xml:space="preserve">understand and use </w:t>
       </w:r>
       <w:r w:rsidR="4A8AF7D1">
         <w:t>its</w:t>
       </w:r>
       <w:r w:rsidR="57C659AF">
         <w:t xml:space="preserve"> principles</w:t>
       </w:r>
       <w:r w:rsidR="7C9DBE2D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D66AEBC" w14:textId="72B386AA" w:rsidR="00FF3C2B" w:rsidRDefault="00FF3C2B" w:rsidP="14522157">
       <w:r w:rsidRPr="0077261D">
+        <w:lastRenderedPageBreak/>
         <w:t>Early childhood intervention can be funded</w:t>
       </w:r>
       <w:r w:rsidR="00B82133" w:rsidRPr="0077261D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BB00FA" w:rsidRPr="0077261D">
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r w:rsidR="0022526A" w:rsidRPr="0077261D">
         <w:t>different</w:t>
       </w:r>
       <w:r w:rsidR="00BB00FA" w:rsidRPr="0077261D">
         <w:t xml:space="preserve"> ways. </w:t>
       </w:r>
       <w:r w:rsidR="003865E6" w:rsidRPr="0077261D">
         <w:t xml:space="preserve">For </w:t>
       </w:r>
       <w:r w:rsidR="004E0D8A" w:rsidRPr="0077261D">
         <w:t>example,</w:t>
       </w:r>
       <w:r w:rsidR="003865E6" w:rsidRPr="0077261D">
-        <w:t xml:space="preserve"> through a community health centre, the early childhood partner or as an NDIS support</w:t>
+        <w:t xml:space="preserve"> through a community health centre, the early childhood partner or as </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003865E6" w:rsidRPr="0077261D">
+        <w:t>an</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003865E6" w:rsidRPr="0077261D">
+        <w:t xml:space="preserve"> NDIS support</w:t>
       </w:r>
       <w:r w:rsidR="00987B02" w:rsidRPr="0077261D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50DC8A26" w14:textId="2171111C" w:rsidR="00CA07F8" w:rsidRPr="000F3D12" w:rsidRDefault="00CA07F8" w:rsidP="00CA07F8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Who_delivers_the_2"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="000F3D12">
         <w:t xml:space="preserve">Who </w:t>
       </w:r>
       <w:r w:rsidR="00FD5A22">
         <w:t>support</w:t>
       </w:r>
       <w:r w:rsidR="005D1524">
         <w:t>s children and families</w:t>
       </w:r>
       <w:r w:rsidR="00FA05F5">
         <w:t xml:space="preserve"> through </w:t>
       </w:r>
       <w:r w:rsidR="009F28C2">
         <w:t>the early childhood approach</w:t>
       </w:r>
       <w:r w:rsidRPr="000F3D12">
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37ACAA0C" w14:textId="09F75E01" w:rsidR="00CA07F8" w:rsidRPr="000F3D12" w:rsidRDefault="00000000" w:rsidP="00CA07F8">
-[...1 lines deleted...]
-        <w:r w:rsidR="00CA07F8" w:rsidRPr="14522157">
+    <w:p w14:paraId="37ACAA0C" w14:textId="35E42F31" w:rsidR="00CA07F8" w:rsidRPr="000F3D12" w:rsidRDefault="00CA07F8" w:rsidP="00CA07F8">
+      <w:hyperlink r:id="rId22">
+        <w:r w:rsidRPr="14522157">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Early childhood partners</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00CA07F8">
+      <w:r>
         <w:t xml:space="preserve"> are local organisations we fund</w:t>
       </w:r>
       <w:r w:rsidR="003A6ABE">
         <w:t xml:space="preserve"> in many areas of Australia</w:t>
       </w:r>
-      <w:r w:rsidR="00CA07F8">
+      <w:r>
         <w:t>. They have teams of professionals with experience and clinical expertise in working with young children with delays in their development or disability. Early childhood partners focus on</w:t>
       </w:r>
       <w:r w:rsidR="001A6119">
         <w:t xml:space="preserve"> giving you support, and </w:t>
       </w:r>
       <w:r w:rsidR="00521FE3">
         <w:t>connect</w:t>
       </w:r>
       <w:r w:rsidR="001A6119">
         <w:t>ing you</w:t>
       </w:r>
       <w:r w:rsidR="00521FE3">
         <w:t xml:space="preserve"> to</w:t>
       </w:r>
-      <w:r w:rsidR="00CA07F8">
+      <w:r>
         <w:t xml:space="preserve"> the right support</w:t>
       </w:r>
       <w:r w:rsidR="006B7728">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00CA07F8">
+      <w:r>
         <w:t xml:space="preserve"> based on what your child and family need. </w:t>
       </w:r>
       <w:r w:rsidR="004A1283">
         <w:t>Th</w:t>
       </w:r>
       <w:r w:rsidR="005957FB">
         <w:t xml:space="preserve">is includes supporting families of NDIS participants to </w:t>
       </w:r>
       <w:r w:rsidR="008E7150">
         <w:t>implement their child’s NDIS plan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76046AD1" w14:textId="5A789CB6" w:rsidR="00CA07F8" w:rsidRPr="000F3D12" w:rsidRDefault="0B2BFFCC" w:rsidP="00CA07F8">
       <w:r>
         <w:t xml:space="preserve">You can search for an </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20">
+      <w:hyperlink r:id="rId23">
         <w:r w:rsidRPr="6DE9DA63">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>early childhood partner</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> near you. You can also find information </w:t>
       </w:r>
       <w:r w:rsidR="2F595202">
         <w:t>about</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21">
+      <w:hyperlink r:id="rId24">
         <w:r w:rsidRPr="6DE9DA63">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>connecting with an early childhood partner</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> in your area.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2282D9AD" w14:textId="32421363" w:rsidR="00CA07F8" w:rsidRDefault="007B60CB" w:rsidP="00CA07F8">
       <w:r>
         <w:t xml:space="preserve">We </w:t>
       </w:r>
       <w:r w:rsidR="00316B11">
         <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r w:rsidR="0F5BF95C">
         <w:t>help you get the support your child needs if they are a participant of the NDIS. This includes working with you to develop your child’s NDIS plan</w:t>
       </w:r>
       <w:r w:rsidR="53A09D8B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="4459D38F">
@@ -1784,235 +1870,263 @@
       <w:r w:rsidR="00CC3AC3">
         <w:t>deliver</w:t>
       </w:r>
       <w:r w:rsidR="00BD4489">
         <w:t xml:space="preserve"> NDIS </w:t>
       </w:r>
       <w:r w:rsidR="00BD4489" w:rsidRPr="00EF1645">
         <w:t xml:space="preserve">early </w:t>
       </w:r>
       <w:r w:rsidR="00BD4489" w:rsidRPr="007951F9">
         <w:t>childhood intervention</w:t>
       </w:r>
       <w:r w:rsidR="00BD4489" w:rsidRPr="00EF1645">
         <w:t xml:space="preserve"> supports</w:t>
       </w:r>
       <w:r w:rsidR="00BD4489">
         <w:t xml:space="preserve"> for you and your child</w:t>
       </w:r>
       <w:r w:rsidR="4A88B362">
         <w:t>, if y</w:t>
       </w:r>
       <w:r w:rsidR="00402463">
         <w:t>our child</w:t>
       </w:r>
       <w:r w:rsidR="4A88B362">
-        <w:t xml:space="preserve"> is an NDIS participant</w:t>
+        <w:t xml:space="preserve"> is </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="4A88B362">
+        <w:t>an</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="4A88B362">
+        <w:t xml:space="preserve"> NDIS participant</w:t>
       </w:r>
       <w:r w:rsidR="0034031A">
         <w:t>. The</w:t>
       </w:r>
       <w:r w:rsidR="00044D70">
         <w:t xml:space="preserve">re are NDIS providers who </w:t>
       </w:r>
       <w:r w:rsidR="0034031A">
         <w:t>provide other support</w:t>
       </w:r>
       <w:r w:rsidR="00402463">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="0034031A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00402463">
         <w:t xml:space="preserve">that you can access </w:t>
       </w:r>
       <w:r w:rsidR="0034031A">
         <w:t xml:space="preserve">depending on your child’s individual </w:t>
       </w:r>
       <w:r w:rsidR="00CB5ED1">
         <w:t xml:space="preserve">needs and </w:t>
       </w:r>
       <w:r w:rsidR="00DE74E9">
         <w:t xml:space="preserve">funding in their </w:t>
       </w:r>
       <w:r w:rsidR="009856E6">
         <w:t>NDIS plan</w:t>
       </w:r>
       <w:r w:rsidR="000E2F2A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F25F390" w14:textId="77777777" w:rsidR="00CA07F8" w:rsidRPr="00420BD7" w:rsidRDefault="00CA07F8" w:rsidP="00CA07F8">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00420BD7">
         <w:t>What if there are no early childhood partners in your area?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DFDC123" w14:textId="77777777" w:rsidR="00CA07F8" w:rsidRDefault="00CA07F8" w:rsidP="00CA07F8">
+    <w:p w14:paraId="7DFDC123" w14:textId="06E600AD" w:rsidR="00CA07F8" w:rsidRDefault="00CA07F8" w:rsidP="00CA07F8">
       <w:r w:rsidRPr="00C6155B">
-        <w:t>If you live in an area that doesn’t have an early childhood partner, and you have concerns about your child’s development or disability you should first speak with your doctor, child health nurse, early childhood educator or other health professional.</w:t>
+        <w:t>If you live in an area that doesn’t have an early childhood partner, and you have concerns about your child’s development or disability</w:t>
+      </w:r>
+      <w:r w:rsidR="00E13D18">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6155B">
+        <w:t xml:space="preserve"> you should first speak with your doctor, child health nurse, early childhood educator or other health professional.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AE75627" w14:textId="4D49F8FE" w:rsidR="00CA07F8" w:rsidRPr="000F3D12" w:rsidRDefault="00CA07F8" w:rsidP="00CA07F8">
       <w:r>
         <w:t xml:space="preserve">The NDIS can also help you make early connections. You can </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidR="00352788">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>cont</w:t>
         </w:r>
         <w:bookmarkStart w:id="5" w:name="_Hlt234578133"/>
         <w:bookmarkStart w:id="6" w:name="_Hlt234578134"/>
         <w:r w:rsidR="00352788">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>a</w:t>
         </w:r>
         <w:bookmarkEnd w:id="5"/>
         <w:bookmarkEnd w:id="6"/>
         <w:r w:rsidR="00352788">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ct the NDIA </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>or call 1800 800 110.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FBBC190" w14:textId="4ECCECA0" w:rsidR="007F0ECB" w:rsidRPr="000F3D12" w:rsidRDefault="007F0ECB" w:rsidP="007F0ECB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Who_delivers_the_1"/>
       <w:bookmarkStart w:id="8" w:name="_Who_delivers_the"/>
       <w:bookmarkStart w:id="9" w:name="_Who_can_access"/>
       <w:bookmarkStart w:id="10" w:name="_What_is_the"/>
       <w:bookmarkStart w:id="11" w:name="_Who_can_access_1"/>
       <w:bookmarkStart w:id="12" w:name="_Hlk209000676"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidRPr="000F3D12">
-        <w:lastRenderedPageBreak/>
         <w:t>Who can access our early childhood approach?</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:p w14:paraId="5F807F9F" w14:textId="48F9F54B" w:rsidR="002A2F9A" w:rsidRPr="000F3D12" w:rsidRDefault="64C8B73A" w:rsidP="004E709A">
+    <w:p w14:paraId="1E1FBDC2" w14:textId="65255B24" w:rsidR="00BF72F1" w:rsidRPr="000F3D12" w:rsidRDefault="64C8B73A" w:rsidP="004E709A">
       <w:r>
         <w:t xml:space="preserve">If your child is younger than 9 and you have concerns about their development, or they have a disability, contact an </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23">
+      <w:hyperlink r:id="rId26">
         <w:r w:rsidR="5B0A10AD" w:rsidRPr="6DE9DA63">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>early childhood partner or NDIA</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="4A83D423">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Usually, you would</w:t>
       </w:r>
       <w:r w:rsidR="1DF9452E">
         <w:t xml:space="preserve"> have</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> already discussed this with your doctor, child health nurse, or other </w:t>
       </w:r>
       <w:r w:rsidR="0ECAA1D1">
         <w:t>treating</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> professional. Your child doesn’t need a diagnosis from a medical professional to get support through </w:t>
       </w:r>
       <w:r w:rsidR="4809FC17">
         <w:t>the early chi</w:t>
       </w:r>
       <w:r w:rsidR="030D6CCE">
         <w:t>ldhood approach.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CA8194F" w14:textId="5A82228B" w:rsidR="003E4D4C" w:rsidRDefault="63D096D1" w:rsidP="003E4D4C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_How_do_we_2"/>
       <w:bookmarkEnd w:id="13"/>
       <w:r>
         <w:t>How do we work with young children and their families?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="385FAD4F" w14:textId="5E12E8F1" w:rsidR="3BBB70C7" w:rsidRDefault="3BBB70C7">
       <w:r>
-        <w:t>There are many different ways the early childhood approach can support you and your child.</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">There are </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>many different ways</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> the early childhood approach can support you and your child.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1609D9DC" w14:textId="56EBBC16" w:rsidR="003E4D4C" w:rsidRDefault="21E1AF29" w:rsidP="003E4D4C">
       <w:r>
         <w:t>We</w:t>
       </w:r>
       <w:r w:rsidR="21625082">
         <w:t>’ll</w:t>
       </w:r>
       <w:r w:rsidR="16708DB9">
         <w:t xml:space="preserve"> work </w:t>
       </w:r>
       <w:r w:rsidR="63D096D1">
         <w:t xml:space="preserve">with you to learn about your child’s needs and help you </w:t>
       </w:r>
       <w:r w:rsidR="69B57905">
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidR="63D096D1">
         <w:t>get the right support and early childhood intervention so you can best support your child.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12F77756" w14:textId="51650834" w:rsidR="003E4D4C" w:rsidRPr="000F3D12" w:rsidRDefault="003E4D4C" w:rsidP="003E4D4C">
       <w:r>
         <w:t>This might include things like:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AA9CA60" w14:textId="6CE04E46" w:rsidR="003E4D4C" w:rsidRPr="000F3D12" w:rsidRDefault="003E4D4C" w:rsidP="003E4D4C">
+    <w:p w14:paraId="3AA9CA60" w14:textId="4DAD3435" w:rsidR="003E4D4C" w:rsidRPr="000F3D12" w:rsidRDefault="003E4D4C" w:rsidP="003E4D4C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
-        <w:t>giving you information about, and referrals to other services</w:t>
+        <w:t>giving you information about, and referrals to</w:t>
+      </w:r>
+      <w:r w:rsidR="00D8044B">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> other services</w:t>
       </w:r>
       <w:r w:rsidR="00BB2517">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FB177D">
         <w:t>that can help support your child and family</w:t>
       </w:r>
       <w:r>
         <w:t>. For example,</w:t>
       </w:r>
       <w:r w:rsidR="00022AE7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">support groups </w:t>
       </w:r>
       <w:r w:rsidR="00D45983">
         <w:t xml:space="preserve">where </w:t>
       </w:r>
       <w:r>
         <w:t>you can meet other people with similar experiences</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EC59E31" w14:textId="2166C643" w:rsidR="003E4D4C" w:rsidRPr="000F3D12" w:rsidRDefault="63D096D1" w:rsidP="003E4D4C">
       <w:pPr>
@@ -2040,51 +2154,59 @@
         <w:t>to do everyday activities</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EC76052" w14:textId="51404DD6" w:rsidR="003E4D4C" w:rsidRDefault="63D096D1" w:rsidP="003E4D4C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>support</w:t>
       </w:r>
       <w:r w:rsidR="2584AB4D">
         <w:t xml:space="preserve">ing you </w:t>
       </w:r>
       <w:r w:rsidR="50EEDDE1">
         <w:t>to</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> increase your child’s inclusion and participation in mainstream and community settings, like playgroup, childcare or preschool</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63B684CE" w14:textId="7427CADD" w:rsidR="00291145" w:rsidRDefault="091076E0" w:rsidP="003E4D4C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">working with you and your child to develop an </w:t>
+        <w:t xml:space="preserve">working with you and your child to develop </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>an</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="25F7BF4F">
         <w:t>NDIS</w:t>
       </w:r>
       <w:r w:rsidR="11AAF3D9">
         <w:t xml:space="preserve"> plan</w:t>
       </w:r>
       <w:r w:rsidR="0BC67FCB">
         <w:t xml:space="preserve"> which supports your child and your family</w:t>
       </w:r>
       <w:r w:rsidR="78F97FCA">
         <w:t xml:space="preserve">, if </w:t>
       </w:r>
       <w:r w:rsidR="1954F322">
         <w:t>your</w:t>
       </w:r>
       <w:r w:rsidR="78F97FCA">
         <w:t xml:space="preserve"> child is eligible to receive</w:t>
       </w:r>
       <w:r w:rsidR="53698A88">
         <w:t xml:space="preserve"> NDIS </w:t>
       </w:r>
       <w:r w:rsidR="0E76C820">
         <w:t>funding</w:t>
       </w:r>
@@ -2098,52 +2220,57 @@
       </w:pPr>
       <w:r w:rsidRPr="000F3D12">
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="00EB31E3" w:rsidRPr="000F3D12">
         <w:t>arly connections</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63F8CEE2" w14:textId="213C7D94" w:rsidR="00796513" w:rsidRDefault="004142E4" w:rsidP="00796513">
       <w:r>
         <w:t>Th</w:t>
       </w:r>
       <w:r w:rsidR="00382056">
         <w:t xml:space="preserve">is </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">support </w:t>
       </w:r>
       <w:r w:rsidR="00690DF8">
         <w:t xml:space="preserve">is based on your </w:t>
       </w:r>
       <w:r w:rsidR="00450585">
         <w:t xml:space="preserve">child and family’s </w:t>
       </w:r>
       <w:r w:rsidR="00690DF8">
-        <w:t>individual needs</w:t>
-      </w:r>
+        <w:t xml:space="preserve">individual </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00690DF8">
+        <w:t>needs</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00382056">
         <w:t xml:space="preserve"> and i</w:t>
       </w:r>
       <w:r w:rsidR="00DC1363">
         <w:t xml:space="preserve">t </w:t>
       </w:r>
       <w:r w:rsidR="00796513">
         <w:t>can include a connection to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B25A445" w14:textId="359E6ECE" w:rsidR="00796513" w:rsidRDefault="00447B23" w:rsidP="00BC5CB7">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="00796513" w:rsidRPr="00BC5CB7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -2233,172 +2360,171 @@
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">helpful strategies you can include </w:t>
       </w:r>
       <w:r w:rsidR="008170C0" w:rsidRPr="003E7E06">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">in your child’s daily </w:t>
       </w:r>
       <w:r w:rsidR="008170C0" w:rsidRPr="0025227B">
         <w:t>routine.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19E22F84" w14:textId="197FF9B2" w:rsidR="00796513" w:rsidRDefault="00447B23" w:rsidP="00BC5CB7">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="00796513" w:rsidRPr="00BC5CB7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ther families for peer support</w:t>
       </w:r>
       <w:r w:rsidR="00BE07E8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DB49FB">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="00BE07E8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DB49FB">
         <w:t xml:space="preserve">this can </w:t>
       </w:r>
       <w:r w:rsidR="00EE2F88">
         <w:t xml:space="preserve">include </w:t>
       </w:r>
       <w:r w:rsidR="00DB49FB" w:rsidRPr="00DB49FB">
         <w:t>local support networks to meet other</w:t>
       </w:r>
       <w:r w:rsidR="008C7712">
         <w:t xml:space="preserve"> people</w:t>
       </w:r>
       <w:r w:rsidR="00DB49FB" w:rsidRPr="00DB49FB">
         <w:t xml:space="preserve"> with similar experiences</w:t>
       </w:r>
       <w:r w:rsidR="0076619F">
         <w:t xml:space="preserve"> to</w:t>
       </w:r>
       <w:r w:rsidR="00DB49FB" w:rsidRPr="00DB49FB">
         <w:t xml:space="preserve"> share stories and build </w:t>
       </w:r>
       <w:r w:rsidR="00FD11EA">
         <w:t xml:space="preserve">your </w:t>
       </w:r>
       <w:r w:rsidR="00DB49FB" w:rsidRPr="00DB49FB">
         <w:t>confidence.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1545A5BC" w14:textId="3A2CE32C" w:rsidR="00796513" w:rsidRDefault="00626BCC" w:rsidP="00BC5CB7">
+    <w:p w14:paraId="1545A5BC" w14:textId="32134705" w:rsidR="00796513" w:rsidRDefault="00626BCC" w:rsidP="00BC5CB7">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="00796513" w:rsidRPr="00BC5CB7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">arly </w:t>
       </w:r>
-      <w:r w:rsidR="00A13D66">
+      <w:r w:rsidR="00D8044B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>S</w:t>
+        <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00796513" w:rsidRPr="00BC5CB7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>upports</w:t>
       </w:r>
       <w:r w:rsidR="00EE2F88">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003D746F" w:rsidRPr="00A13D66">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="00EE2F88" w:rsidRPr="00A13D66">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BC5FAB" w:rsidRPr="00A13D66">
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidR="003C7398" w:rsidRPr="00A13D66">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C84784" w:rsidRPr="00A13D66">
         <w:t>a program of</w:t>
       </w:r>
       <w:r w:rsidR="003C7398" w:rsidRPr="00A13D66" w:rsidDel="005D2400">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00751E71" w:rsidRPr="00A13D66">
         <w:t xml:space="preserve">early </w:t>
       </w:r>
       <w:r w:rsidR="00BC5FAB" w:rsidRPr="00A13D66">
         <w:t xml:space="preserve">childhood </w:t>
       </w:r>
       <w:r w:rsidR="00751E71" w:rsidRPr="00A13D66">
         <w:t xml:space="preserve">intervention </w:t>
       </w:r>
       <w:r w:rsidR="003C7398" w:rsidRPr="00A13D66">
         <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:r w:rsidR="003D746F" w:rsidRPr="00A13D66">
         <w:t xml:space="preserve">children younger than 6 </w:t>
       </w:r>
       <w:r w:rsidR="008510FA" w:rsidRPr="00A13D66">
         <w:t>with</w:t>
       </w:r>
       <w:r w:rsidR="00E234EE" w:rsidRPr="00A13D66">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidR="00E234EE" w:rsidRPr="00A13D66">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>developmental concerns</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003C7398" w:rsidRPr="00A13D66">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00352F1E" w:rsidRPr="00A13D66">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Th</w:t>
       </w:r>
       <w:r w:rsidR="00836BFE" w:rsidRPr="00A13D66">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2465,140 +2591,161 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00352F1E" w:rsidRPr="00A13D66">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and designed to help you and your child build capacity in your everyday settings</w:t>
       </w:r>
       <w:r w:rsidR="00352F1E" w:rsidRPr="00A13D66">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="000C1077" w:rsidRPr="00A13D66">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D6545C">
-        <w:t xml:space="preserve">Early supports follows the best practice principles outlined in the </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId25" w:history="1">
+        <w:t xml:space="preserve">Early supports </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D6545C">
+        <w:t>follows</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D6545C">
+        <w:t xml:space="preserve"> the best practice principles outlined in the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidR="009B0355" w:rsidRPr="00637EAF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Framework</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00F05107">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00926684" w:rsidRPr="00A13D66">
         <w:t>This</w:t>
       </w:r>
       <w:r w:rsidR="004A6F40" w:rsidRPr="00A13D66">
         <w:t xml:space="preserve"> program</w:t>
       </w:r>
       <w:r w:rsidR="00926684" w:rsidRPr="00A13D66">
         <w:t xml:space="preserve"> will</w:t>
       </w:r>
       <w:r w:rsidR="00926684" w:rsidRPr="00926684">
         <w:t xml:space="preserve"> usually be 3 to 6 months, or up to a maximum of 12 months, where required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4664157D" w14:textId="58B2826E" w:rsidR="009D3D4A" w:rsidRDefault="498707A6" w:rsidP="00585D85">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Support from early connections may be all </w:t>
       </w:r>
       <w:r w:rsidR="6A09444B">
         <w:t xml:space="preserve">that you and </w:t>
       </w:r>
       <w:r>
         <w:t>your child need</w:t>
       </w:r>
       <w:r w:rsidR="62046714">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="2062AE59">
         <w:t xml:space="preserve"> through the early childhood approach</w:t>
       </w:r>
       <w:r w:rsidR="4E09BE0A">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="1AD1C6D5">
         <w:t xml:space="preserve"> When you finish early connections </w:t>
       </w:r>
       <w:r w:rsidR="6DB30914">
         <w:t xml:space="preserve">your child </w:t>
       </w:r>
       <w:r w:rsidR="3B3550E4">
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="354D0791">
         <w:t>family</w:t>
       </w:r>
       <w:r w:rsidR="3B3550E4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="59AD5545">
         <w:t>can</w:t>
       </w:r>
       <w:r w:rsidR="6DB30914">
         <w:t xml:space="preserve"> keep getting support from community and mainstream services.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06826207" w14:textId="77D99E0E" w:rsidR="00705412" w:rsidRPr="000F3D12" w:rsidRDefault="7EC8443A" w:rsidP="00585D85">
+    <w:p w14:paraId="06826207" w14:textId="47446053" w:rsidR="00705412" w:rsidRPr="000F3D12" w:rsidRDefault="7EC8443A" w:rsidP="00585D85">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>If</w:t>
       </w:r>
       <w:r w:rsidR="392EC21B">
         <w:t xml:space="preserve"> there is evidence that your child </w:t>
       </w:r>
       <w:r w:rsidR="085C6EAB">
-        <w:t xml:space="preserve">has an impairment that is likely to be permanent or </w:t>
+        <w:t>has an impairment that is</w:t>
+      </w:r>
+      <w:r w:rsidR="008B6A53">
+        <w:t xml:space="preserve"> or is</w:t>
+      </w:r>
+      <w:r w:rsidR="085C6EAB">
+        <w:t xml:space="preserve"> likely to be permanent</w:t>
+      </w:r>
+      <w:r w:rsidR="008B6A53">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="085C6EAB">
+        <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidR="281C079D">
         <w:t xml:space="preserve">is younger than 6 and </w:t>
       </w:r>
       <w:r w:rsidR="4226E7D7">
         <w:t xml:space="preserve">has </w:t>
       </w:r>
       <w:r w:rsidR="770E5042">
         <w:t>developmental delay</w:t>
       </w:r>
       <w:r w:rsidR="3F5EF105">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="770E5042">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="4226E7D7">
         <w:t xml:space="preserve">they </w:t>
       </w:r>
       <w:r w:rsidR="5DEA69B1">
         <w:t>may be eligible for the NDIS</w:t>
       </w:r>
       <w:r w:rsidR="45237327">
         <w:t>. You</w:t>
       </w:r>
@@ -2621,51 +2768,51 @@
         <w:t>child</w:t>
       </w:r>
       <w:r w:rsidR="392EC21B">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="327E6488">
         <w:t xml:space="preserve"> Early childhood partners or NDI</w:t>
       </w:r>
       <w:r w:rsidR="7B7FAC3F">
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="327E6488">
         <w:t xml:space="preserve"> staff can help you to apply</w:t>
       </w:r>
       <w:r w:rsidR="3B9D5414">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6525322E" w14:textId="5D9AE014" w:rsidR="00E9126D" w:rsidRDefault="00E9126D" w:rsidP="00975C0C">
       <w:r w:rsidRPr="000F3D12">
         <w:t>Learn more about</w:t>
       </w:r>
       <w:r w:rsidR="001B5985" w:rsidRPr="000F3D12">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:anchor="early-connections" w:history="1">
+      <w:hyperlink r:id="rId29" w:anchor="early-connections" w:history="1">
         <w:r w:rsidR="008A0F5B" w:rsidRPr="000F3D12">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>early connections</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000F3D12">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A0BF575" w14:textId="6F51BC92" w:rsidR="00010E6A" w:rsidRPr="004D102A" w:rsidRDefault="002B6023" w:rsidP="14522157">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00A922DB">
         <w:t>Applying to the NDIS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68D1C24C" w14:textId="08B5EC39" w:rsidR="00954D66" w:rsidRPr="004D102A" w:rsidRDefault="68AA29D4" w:rsidP="14522157">
       <w:r>
         <w:t>Many children can be supported without needing to apply to the NDIS</w:t>
       </w:r>
       <w:r w:rsidR="1C51953E">
         <w:t xml:space="preserve">. </w:t>
@@ -2709,73 +2856,78 @@
       <w:r w:rsidR="5A809FE4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="3AD5F6E0">
         <w:t>you</w:t>
       </w:r>
       <w:r w:rsidR="45F84CF5">
         <w:t xml:space="preserve"> will need to </w:t>
       </w:r>
       <w:r w:rsidR="19BE674A">
         <w:t xml:space="preserve">apply </w:t>
       </w:r>
       <w:r w:rsidR="170C341F">
         <w:t>for them to</w:t>
       </w:r>
       <w:r w:rsidR="19BE674A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="7E66D4A8">
         <w:t>becom</w:t>
       </w:r>
       <w:r w:rsidR="20C8613D">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="7E66D4A8">
-        <w:t xml:space="preserve"> a</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="7E66D4A8">
+        <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="5470D2CF">
         <w:t>n</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="7E66D4A8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="61AEF425">
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
       <w:r w:rsidR="7E66D4A8">
         <w:t>participant</w:t>
       </w:r>
       <w:r w:rsidR="7C558DE1">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58705571" w14:textId="199344DF" w:rsidR="001A1000" w:rsidRPr="00A922DB" w:rsidRDefault="00FD0D0B" w:rsidP="14522157">
+    <w:p w14:paraId="58705571" w14:textId="170DCC47" w:rsidR="001A1000" w:rsidRPr="00A922DB" w:rsidRDefault="00FD0D0B" w:rsidP="14522157">
       <w:r w:rsidRPr="00A922DB">
         <w:t xml:space="preserve">To be eligible for the NDIS, your child will need to meet the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:anchor="applying">
+      <w:hyperlink r:id="rId30">
         <w:r w:rsidR="0075758B" w:rsidRPr="00A922DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>eligibility requirements</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0075758B" w:rsidRPr="00A922DB">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00AD3591" w:rsidRPr="00A922DB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B518D5" w:rsidRPr="00A922DB">
         <w:t xml:space="preserve">They will </w:t>
       </w:r>
       <w:r w:rsidR="00D40343" w:rsidRPr="00A922DB">
         <w:t xml:space="preserve">first </w:t>
       </w:r>
       <w:r w:rsidR="00B518D5" w:rsidRPr="00A922DB">
         <w:t>need to m</w:t>
       </w:r>
       <w:r w:rsidR="001A1000" w:rsidRPr="00A922DB">
         <w:t>e</w:t>
       </w:r>
@@ -2787,90 +2939,68 @@
       </w:r>
       <w:r w:rsidR="002B5668" w:rsidRPr="00A922DB">
         <w:t xml:space="preserve">age and residence </w:t>
       </w:r>
       <w:r w:rsidR="001A1000" w:rsidRPr="00A922DB">
         <w:t>requirements</w:t>
       </w:r>
       <w:r w:rsidR="004E3FB8" w:rsidRPr="00A922DB">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00AE4CAA" w:rsidRPr="00A922DB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003E44FC" w:rsidRPr="00A922DB">
         <w:t>They’ll</w:t>
       </w:r>
       <w:r w:rsidR="00651F62" w:rsidRPr="00A922DB">
         <w:t xml:space="preserve"> then</w:t>
       </w:r>
       <w:r w:rsidR="003E44FC" w:rsidRPr="00A922DB">
         <w:t xml:space="preserve"> need to </w:t>
       </w:r>
       <w:r w:rsidR="007E5DBD" w:rsidRPr="00A922DB">
         <w:t>meet the requirements for</w:t>
       </w:r>
-      <w:r w:rsidR="002B5668" w:rsidRPr="00A922DB">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00A922DB">
+      <w:r w:rsidR="005A10E6">
+        <w:t xml:space="preserve"> disability or </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0D72">
         <w:t>early intervention</w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-      <w:r w:rsidR="001D33DC">
+      <w:r w:rsidR="005A10E6">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02C02B11" w14:textId="41C5DE2D" w:rsidR="00E66014" w:rsidRPr="009D1716" w:rsidRDefault="00E66014" w:rsidP="009E4471">
       <w:r w:rsidRPr="000F3D12">
         <w:t>Learn more about</w:t>
       </w:r>
       <w:r w:rsidR="009E4471">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:anchor="applying" w:history="1">
+      <w:hyperlink r:id="rId31" w:anchor="applying" w:history="1">
         <w:r w:rsidR="0055309F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>applying</w:t>
         </w:r>
         <w:r w:rsidRPr="000F3D12">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve"> to the N</w:t>
         </w:r>
         <w:bookmarkStart w:id="14" w:name="_Hlt234577967"/>
         <w:bookmarkStart w:id="15" w:name="_Hlt234577968"/>
         <w:r w:rsidRPr="000F3D12">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>D</w:t>
         </w:r>
         <w:bookmarkEnd w:id="14"/>
         <w:bookmarkEnd w:id="15"/>
@@ -2880,372 +3010,418 @@
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>IS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00062ABB">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="020C88D7" w14:textId="389D7E00" w:rsidR="00AA19D6" w:rsidRPr="00A922DB" w:rsidRDefault="00AA19D6" w:rsidP="00970F54">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A922DB">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Creating your child’s plan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16262D74" w14:textId="6AF6FE0A" w:rsidR="00BC11FB" w:rsidRDefault="64FF1CF2" w:rsidP="00C812A6">
       <w:r w:rsidRPr="00A922DB">
-        <w:lastRenderedPageBreak/>
         <w:t>If your child</w:t>
       </w:r>
       <w:r w:rsidR="6B909E6A" w:rsidRPr="00A922DB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0E994ADF" w:rsidRPr="00A922DB">
         <w:t xml:space="preserve">is eligible for the </w:t>
       </w:r>
       <w:r w:rsidR="4BCCB9FF" w:rsidRPr="00A922DB">
         <w:t>NDIS,</w:t>
       </w:r>
       <w:r w:rsidR="0E994ADF" w:rsidRPr="00A922DB">
         <w:t xml:space="preserve"> they</w:t>
       </w:r>
       <w:r w:rsidR="1FFC0440" w:rsidRPr="00A922DB">
         <w:t>’ll</w:t>
       </w:r>
       <w:r w:rsidR="6B909E6A" w:rsidRPr="00A922DB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="2DED137E" w:rsidRPr="00A922DB">
-        <w:t>become a</w:t>
+        <w:t xml:space="preserve">become </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="2DED137E" w:rsidRPr="00A922DB">
+        <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="7ACD5749" w:rsidRPr="00A922DB">
-        <w:t>n NDIS</w:t>
+        <w:t>n</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="7ACD5749" w:rsidRPr="00A922DB">
+        <w:t xml:space="preserve"> NDIS</w:t>
       </w:r>
       <w:r w:rsidR="6B909E6A" w:rsidRPr="00A922DB">
         <w:t xml:space="preserve"> participant</w:t>
       </w:r>
       <w:r w:rsidR="0E994ADF" w:rsidRPr="00A922DB">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="008046B8" w:rsidRPr="00A922DB">
         <w:t xml:space="preserve">We will work with you to </w:t>
       </w:r>
       <w:r w:rsidR="006A0554" w:rsidRPr="00A922DB">
         <w:t xml:space="preserve">create your child’s NDIS plan. </w:t>
       </w:r>
       <w:r w:rsidR="00C21A59" w:rsidRPr="00A922DB">
         <w:t xml:space="preserve">This will </w:t>
       </w:r>
       <w:r w:rsidR="00B0484C" w:rsidRPr="00A922DB">
         <w:t xml:space="preserve">include </w:t>
       </w:r>
       <w:r w:rsidR="0093515E" w:rsidRPr="00A922DB">
         <w:t>your community and mainstream support</w:t>
       </w:r>
       <w:r w:rsidR="00736BAB" w:rsidRPr="00A922DB">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00432722" w:rsidRPr="00A922DB">
         <w:t xml:space="preserve">. It will also include the goals you have for your child and </w:t>
       </w:r>
       <w:r w:rsidR="07DC4E3F" w:rsidRPr="00A922DB">
         <w:t>funding</w:t>
       </w:r>
       <w:r w:rsidR="6CAA6B36" w:rsidRPr="00A922DB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="3EA9EC86" w:rsidRPr="00A922DB">
         <w:t>for NDIS support</w:t>
       </w:r>
       <w:r w:rsidR="1D76F6F9" w:rsidRPr="00A922DB">
         <w:t>s.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A2D545B" w14:textId="5EE942E8" w:rsidR="00E947C6" w:rsidRPr="000F3D12" w:rsidRDefault="00E66014" w:rsidP="0055309F">
+    <w:p w14:paraId="4A2D545B" w14:textId="65CA9CCC" w:rsidR="00E947C6" w:rsidRPr="000F3D12" w:rsidRDefault="00E66014" w:rsidP="0055309F">
       <w:r w:rsidRPr="000F3D12">
         <w:t>Learn more about</w:t>
       </w:r>
       <w:r w:rsidR="0055309F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:anchor="creating-your-plan" w:history="1">
+      <w:hyperlink r:id="rId32" w:anchor="creating-your-plan" w:history="1">
         <w:r w:rsidR="0055309F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>creating</w:t>
         </w:r>
         <w:r w:rsidR="00E947C6" w:rsidRPr="000F3D12">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> yo</w:t>
         </w:r>
         <w:bookmarkStart w:id="16" w:name="_Hlt234578068"/>
         <w:bookmarkStart w:id="17" w:name="_Hlt234578069"/>
         <w:r w:rsidR="00E947C6" w:rsidRPr="000F3D12">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>u</w:t>
         </w:r>
         <w:bookmarkEnd w:id="16"/>
         <w:bookmarkEnd w:id="17"/>
         <w:r w:rsidR="00E947C6" w:rsidRPr="000F3D12">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>r plan</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00E947C6">
+      <w:r w:rsidR="007D0097" w:rsidRPr="007D0097">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="309B94DA" w14:textId="16C3D6AA" w:rsidR="00A675BE" w:rsidRPr="000F3D12" w:rsidRDefault="003D0B04" w:rsidP="009D1716">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_What_do_we"/>
       <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidRPr="00FD1CA4">
         <w:t xml:space="preserve">What </w:t>
       </w:r>
       <w:r w:rsidR="00F7372F" w:rsidRPr="00FD1CA4">
         <w:t xml:space="preserve">do we mean by </w:t>
       </w:r>
       <w:r w:rsidR="001401B2" w:rsidRPr="00FD1CA4">
         <w:t>NDIS</w:t>
       </w:r>
       <w:r w:rsidR="00032FA0" w:rsidRPr="00FD1CA4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004C649A" w:rsidRPr="00FD1CA4">
         <w:t>supports</w:t>
       </w:r>
       <w:r w:rsidR="00503148" w:rsidRPr="00FD1CA4">
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21BFFCF0" w14:textId="13EB36CB" w:rsidR="00125322" w:rsidRPr="004D102A" w:rsidRDefault="00000000" w:rsidP="14522157">
-[...1 lines deleted...]
-        <w:r w:rsidR="2294DAD5" w:rsidRPr="00E2412C">
+    <w:p w14:paraId="21BFFCF0" w14:textId="21209967" w:rsidR="00125322" w:rsidRPr="004D102A" w:rsidRDefault="2294DAD5" w:rsidP="14522157">
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidRPr="00E2412C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>NDIS sup</w:t>
         </w:r>
         <w:bookmarkStart w:id="19" w:name="_Hlt234578225"/>
         <w:bookmarkStart w:id="20" w:name="_Hlt234578226"/>
-        <w:r w:rsidR="2294DAD5" w:rsidRPr="00E2412C">
+        <w:r w:rsidRPr="00E2412C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>p</w:t>
         </w:r>
         <w:bookmarkEnd w:id="19"/>
         <w:bookmarkEnd w:id="20"/>
-        <w:r w:rsidR="2294DAD5" w:rsidRPr="00E2412C">
+        <w:r w:rsidRPr="00E2412C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>orts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="1AC2CE66" w:rsidRPr="00E2412C">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="2294DAD5" w:rsidRPr="00E2412C">
+      <w:r w:rsidRPr="00E2412C">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>are</w:t>
       </w:r>
       <w:r w:rsidR="5D683C7A" w:rsidRPr="00E2412C">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> the services</w:t>
       </w:r>
-      <w:r w:rsidR="2294DAD5" w:rsidRPr="00E2412C">
+      <w:r w:rsidRPr="00E2412C">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>, items, and equipment th</w:t>
       </w:r>
       <w:r w:rsidR="319F23FF" w:rsidRPr="00E2412C">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>at can be funded by the NDIS</w:t>
       </w:r>
-      <w:r w:rsidR="2294DAD5" w:rsidRPr="00E2412C">
+      <w:r w:rsidRPr="00E2412C">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="2F1FF506" w:rsidRPr="00E2412C">
         <w:t xml:space="preserve"> P</w:t>
       </w:r>
       <w:r w:rsidR="76E39891" w:rsidRPr="00E2412C">
         <w:t xml:space="preserve">articipants </w:t>
       </w:r>
       <w:r w:rsidR="2F1FF506" w:rsidRPr="00E2412C">
         <w:t>are</w:t>
       </w:r>
       <w:r w:rsidR="76E39891" w:rsidRPr="00E2412C">
         <w:t xml:space="preserve"> only able to use their NDIS funds for items listed as NDIS supports. There is also a list of things NDIS fund</w:t>
       </w:r>
       <w:r w:rsidR="00F64D44" w:rsidRPr="00E2412C">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="76E39891" w:rsidRPr="00E2412C">
-        <w:t xml:space="preserve"> cannot be used for. In some circumstances participants may be able to request a</w:t>
+        <w:t xml:space="preserve"> cannot be used for. In some circumstances</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED6ADB">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="76E39891" w:rsidRPr="00E2412C">
+        <w:t xml:space="preserve"> participants may </w:t>
+      </w:r>
+      <w:r w:rsidR="00E62A6B">
+        <w:t xml:space="preserve">be able to </w:t>
+      </w:r>
+      <w:r w:rsidR="00E57E71">
+        <w:t xml:space="preserve">ask for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E57E71">
+        <w:t>an</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E57E71">
+        <w:t xml:space="preserve"> NDIS support to be replaced with certain non-NDIS supports. </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED6ADB">
+        <w:t>These are called</w:t>
       </w:r>
       <w:r w:rsidR="000C3EA2" w:rsidRPr="00E2412C">
         <w:t xml:space="preserve"> replacement</w:t>
       </w:r>
       <w:r w:rsidR="00C10304" w:rsidRPr="00E2412C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="76E39891" w:rsidRPr="00E2412C">
-        <w:t>from the replacement support list.</w:t>
+        <w:t>support</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED6ADB">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="76E39891" w:rsidRPr="00E2412C">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A846F9F" w14:textId="21B7C2FC" w:rsidR="002B1617" w:rsidRPr="00E2412C" w:rsidRDefault="00BB47B6" w:rsidP="14522157">
       <w:r w:rsidRPr="00E2412C">
         <w:t>The NDIS supports lists are:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65BAE5D9" w14:textId="002284A0" w:rsidR="002B1617" w:rsidRPr="00E2412C" w:rsidRDefault="00000000" w:rsidP="00A24CB6">
+    <w:p w14:paraId="65BAE5D9" w14:textId="002284A0" w:rsidR="002B1617" w:rsidRPr="00E2412C" w:rsidRDefault="002B1617" w:rsidP="00A24CB6">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId31" w:anchor="what-is-an-ndis-support">
-        <w:r w:rsidR="002B1617" w:rsidRPr="00E2412C">
+      <w:hyperlink r:id="rId34" w:anchor="what-is-an-ndis-support">
+        <w:r w:rsidRPr="00E2412C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Supports that are NDIS supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A20C71">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E10B3C9" w14:textId="4746AF9D" w:rsidR="002B1617" w:rsidRPr="00E2412C" w:rsidRDefault="00000000" w:rsidP="00A24CB6">
+    <w:p w14:paraId="4E10B3C9" w14:textId="4746AF9D" w:rsidR="002B1617" w:rsidRPr="00E2412C" w:rsidRDefault="002B1617" w:rsidP="00A24CB6">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId32" w:anchor="what-is-not-an-ndis-support">
-        <w:r w:rsidR="002B1617" w:rsidRPr="00E2412C">
+      <w:hyperlink r:id="rId35" w:anchor="what-is-not-an-ndis-support">
+        <w:r w:rsidRPr="00E2412C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Supports that are not NDIS supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A20C71">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AF40DF4" w14:textId="409F6DEB" w:rsidR="00AF1753" w:rsidRDefault="00000000" w:rsidP="00A24CB6">
+    <w:p w14:paraId="5AF40DF4" w14:textId="409F6DEB" w:rsidR="00AF1753" w:rsidRDefault="76E39891" w:rsidP="00A24CB6">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId33">
-        <w:r w:rsidR="76E39891" w:rsidRPr="00E2412C">
+      <w:hyperlink r:id="rId36">
+        <w:r w:rsidRPr="00E2412C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Replacement supports list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A20C71">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7231AF46" w14:textId="35B8A0F6" w:rsidR="00EB5AC1" w:rsidRPr="004D102A" w:rsidRDefault="66EFF546" w:rsidP="00AF1753">
+    <w:p w14:paraId="7231AF46" w14:textId="7AA9D5F0" w:rsidR="00EB5AC1" w:rsidRPr="004D102A" w:rsidRDefault="66EFF546" w:rsidP="00AF1753">
       <w:r>
-        <w:t>If your child is an NDIS participant</w:t>
+        <w:t xml:space="preserve">If your child is </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>an</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> NDIS participant</w:t>
       </w:r>
       <w:r w:rsidR="06B09CE9">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> their NDIS </w:t>
       </w:r>
       <w:r w:rsidR="025F97D4">
         <w:t>plan will</w:t>
       </w:r>
       <w:r w:rsidR="23EDF3EB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="025F97D4">
         <w:t xml:space="preserve">include </w:t>
       </w:r>
       <w:r w:rsidR="2D710FCB" w:rsidRPr="6DE9DA63">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="48E367E3" w:rsidRPr="6DE9DA63">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>arly intervention supports for early childhood</w:t>
       </w:r>
       <w:r w:rsidR="48E367E3">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0094356A" w:rsidRPr="0094356A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B72EA1">
-        <w:t>Here, w</w:t>
+      <w:r w:rsidR="00E62A6B">
+        <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="0094356A" w:rsidRPr="0094356A">
         <w:t xml:space="preserve">e call this </w:t>
       </w:r>
       <w:r w:rsidR="0094356A" w:rsidRPr="00A24CB6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>early childhood intervention supports</w:t>
       </w:r>
       <w:r w:rsidR="0094356A" w:rsidRPr="0094356A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="262106F9" w14:textId="0CF78D7C" w:rsidR="00A46F6D" w:rsidRPr="00E2412C" w:rsidRDefault="323EAFCB" w:rsidP="005A5336">
       <w:r>
         <w:t xml:space="preserve">Early childhood intervention supports </w:t>
       </w:r>
       <w:r w:rsidR="12AAF752">
         <w:t>are</w:t>
       </w:r>
       <w:r w:rsidR="09714BED">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -3264,173 +3440,181 @@
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="3C7A9F51" w:rsidRPr="4CCFF5A5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">based </w:t>
       </w:r>
       <w:r w:rsidR="5EE3CD7A">
         <w:t>supports</w:t>
       </w:r>
       <w:r w:rsidR="5AFA5DEF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="09714BED">
         <w:t xml:space="preserve">to help you </w:t>
       </w:r>
       <w:r w:rsidR="7CE1ABC2">
         <w:t>support your child to build the skills they need to take part in everyday life</w:t>
       </w:r>
       <w:r w:rsidR="40121757">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7592E2C3" w14:textId="0703DFAD" w:rsidR="005A5336" w:rsidRDefault="005A3CFB" w:rsidP="005A5336">
+    <w:p w14:paraId="7592E2C3" w14:textId="60814A00" w:rsidR="005A5336" w:rsidRDefault="005A3CFB" w:rsidP="005A5336">
       <w:r w:rsidRPr="00E2412C">
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidR="50EAB8F3" w:rsidRPr="00E2412C">
         <w:t>our child’s plan</w:t>
       </w:r>
       <w:r w:rsidR="4B8550B5" w:rsidRPr="00E2412C">
         <w:t xml:space="preserve"> may include other NDIS supports</w:t>
       </w:r>
       <w:r w:rsidR="3841BE70" w:rsidRPr="00E2412C">
         <w:t xml:space="preserve"> if </w:t>
       </w:r>
       <w:r w:rsidR="4B399935" w:rsidRPr="00E2412C">
         <w:t>they</w:t>
       </w:r>
       <w:r w:rsidR="3841BE70" w:rsidRPr="00E2412C">
         <w:t xml:space="preserve"> me</w:t>
       </w:r>
       <w:r w:rsidR="4B399935" w:rsidRPr="00E2412C">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="3841BE70" w:rsidRPr="00E2412C">
         <w:t xml:space="preserve">t the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34">
+      <w:hyperlink r:id="rId37">
         <w:r w:rsidR="3841BE70" w:rsidRPr="00E2412C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="4B8550B5" w:rsidRPr="00E2412C">
         <w:t>. Th</w:t>
       </w:r>
       <w:r w:rsidR="11C64E6B" w:rsidRPr="00E2412C">
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidR="4B8550B5" w:rsidRPr="00E2412C">
         <w:t xml:space="preserve"> will depend on a child’s individual needs and could be </w:t>
       </w:r>
       <w:r w:rsidR="4AC9EFF9" w:rsidRPr="00E2412C">
         <w:t>NDIS supports</w:t>
       </w:r>
       <w:r w:rsidR="4B8550B5" w:rsidRPr="00E2412C">
         <w:t xml:space="preserve"> like </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35">
+      <w:hyperlink r:id="rId38">
         <w:r w:rsidR="4B8550B5" w:rsidRPr="00E2412C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>assistive technology and consumables</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="4B8550B5" w:rsidRPr="00E2412C">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:anchor="behaviour">
+      <w:hyperlink r:id="rId39" w:anchor="behaviour">
         <w:r w:rsidR="4B8550B5" w:rsidRPr="00E2412C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>behaviour support,</w:t>
+          <w:t>behaviour support</w:t>
+        </w:r>
+        <w:r w:rsidR="4B8550B5" w:rsidRPr="007D0097">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>,</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="4B8550B5" w:rsidRPr="00E2412C">
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37">
+      <w:hyperlink r:id="rId40">
         <w:r w:rsidR="4B8550B5" w:rsidRPr="00E2412C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>disability related health supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="4B8550B5" w:rsidRPr="00E2412C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57DBEBB9" w14:textId="3E25FD51" w:rsidR="009F0029" w:rsidRPr="000F3D12" w:rsidRDefault="009F0029" w:rsidP="009F0029">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_What_information_helps"/>
       <w:bookmarkEnd w:id="21"/>
       <w:r w:rsidRPr="00FD1CA4">
         <w:t>What information helps us understand the NDIS support</w:t>
       </w:r>
       <w:r w:rsidR="003220FE" w:rsidRPr="00FD1CA4">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD1CA4">
         <w:t xml:space="preserve"> your child needs?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AEEF4D2" w14:textId="1EF4E7C8" w:rsidR="009F0029" w:rsidRPr="00E2412C" w:rsidRDefault="44B47D8A" w:rsidP="009F0029">
       <w:r>
         <w:t>At different stages we</w:t>
       </w:r>
       <w:r w:rsidR="18E38DA7">
         <w:t>’ll</w:t>
       </w:r>
       <w:r w:rsidR="57BF9A60">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>work with you to gather information to help us understand your child’s support needs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C32F1A2" w14:textId="77777777" w:rsidR="009F0029" w:rsidRPr="00E2412C" w:rsidRDefault="009F0029" w:rsidP="009F0029">
       <w:r w:rsidRPr="00E2412C">
         <w:t>This includes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="396CA96C" w14:textId="2009F382" w:rsidR="009F0029" w:rsidRPr="00E2412C" w:rsidRDefault="00000000" w:rsidP="009F0029">
+    <w:p w14:paraId="396CA96C" w14:textId="2009F382" w:rsidR="009F0029" w:rsidRPr="00E2412C" w:rsidRDefault="009F0029" w:rsidP="009F0029">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Information_from_parents,_1" w:history="1">
-        <w:r w:rsidR="009F0029" w:rsidRPr="00E2412C">
+        <w:r w:rsidRPr="00E2412C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>information from parents, carers and family members</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="18AC5859" w14:textId="622E84A5" w:rsidR="009F0029" w:rsidRPr="00E2412C" w:rsidRDefault="009F0029" w:rsidP="009F0029">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E2412C">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00BC5BA8">
         <w:instrText>HYPERLINK  \l "_Reports_from_professionals"</w:instrText>
       </w:r>
       <w:r w:rsidRPr="00E2412C">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Assessments_or_information_1" w:history="1">
         <w:r w:rsidRPr="00E2412C">
@@ -3452,51 +3636,50 @@
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>reports from professionals</w:t>
       </w:r>
       <w:r w:rsidR="00E54259">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="22" w:name="_Information_from_parents,_1"/>
     <w:bookmarkEnd w:id="22"/>
     <w:p w14:paraId="15E40C81" w14:textId="2BF8847D" w:rsidR="009F0029" w:rsidRPr="000F3D12" w:rsidRDefault="009F0029" w:rsidP="009F0029">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00E2412C">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00E2412C">
         <w:t>Information from parents, carers and family</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68C05F2B" w14:textId="5CEAF80B" w:rsidR="009F0029" w:rsidRPr="00E2412C" w:rsidRDefault="009F0029" w:rsidP="14522157">
       <w:r w:rsidRPr="00E2412C">
         <w:t>Families know their child best</w:t>
       </w:r>
       <w:r w:rsidR="00C76669" w:rsidRPr="00E2412C">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="0021540C" w:rsidRPr="00E2412C">
         <w:t>are responsible</w:t>
       </w:r>
       <w:r w:rsidR="00F36033" w:rsidRPr="00E2412C">
         <w:t xml:space="preserve"> for their </w:t>
       </w:r>
       <w:r w:rsidR="009D4043" w:rsidRPr="00E2412C">
         <w:t>care</w:t>
       </w:r>
       <w:r w:rsidR="00F96CDF" w:rsidRPr="00E2412C">
         <w:t xml:space="preserve"> and development</w:t>
       </w:r>
@@ -3590,64 +3773,76 @@
       </w:pPr>
       <w:r w:rsidRPr="00E2412C">
         <w:t>What mainstream and community supports are you connected to?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14768B50" w14:textId="67212142" w:rsidR="00334F6F" w:rsidRPr="004D102A" w:rsidRDefault="00334F6F" w:rsidP="14522157">
       <w:r w:rsidRPr="00E2412C">
         <w:t>There are many systems that work alongside the NDIS to provide support and services for children and families. We call these mainstream and community supports, and they’re available to everyone across Australia. Mainstream supports are the services you can get from other government funded systems like health, mental health and education.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E2412C">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidRPr="00E2412C">
         <w:t xml:space="preserve"> We’ll talk to you about mainstream and community supports and how they support you and your child.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E2412C">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="5"/>
       </w:r>
       <w:r w:rsidRPr="00E2412C">
-        <w:t xml:space="preserve"> For example, your community may run sporting or cultural activities where your child can spend time with other children. They may also have peer support or information sessions on specific topics like positive parenting. We can help you link in with them if you like.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2412C">
+        <w:lastRenderedPageBreak/>
+        <w:t>For example, your community may run sporting or cultural activities where your child can spend time with other children. They may also have peer support or information sessions on specific topics like positive parenting. We can help you link in with them if you like.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22CB2E57" w14:textId="3AA8AF50" w:rsidR="00334F6F" w:rsidRPr="004D102A" w:rsidRDefault="00334F6F" w:rsidP="14522157">
       <w:r>
         <w:t xml:space="preserve">Learn more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:anchor="mainstream-and-community">
+      <w:hyperlink r:id="rId41" w:anchor="mainstream-and-community">
         <w:r w:rsidRPr="14522157">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>mainstream and community supports</w:t>
+          <w:t xml:space="preserve">mainstream and community </w:t>
         </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidRPr="14522157">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>supports</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67BD94DF" w14:textId="77777777" w:rsidR="00334F6F" w:rsidRPr="004D102A" w:rsidRDefault="00334F6F" w:rsidP="14522157">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Assessments_or_information_1"/>
       <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidRPr="00E2412C">
         <w:t>Assessments or information from early childhood partners</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F0523F9" w14:textId="0FFB8C77" w:rsidR="00334F6F" w:rsidRPr="00E2412C" w:rsidRDefault="00334F6F" w:rsidP="14522157">
       <w:r w:rsidRPr="00E2412C">
         <w:t xml:space="preserve">Early childhood partners might use functional assessments and screening </w:t>
       </w:r>
       <w:r w:rsidRPr="001C0E24">
         <w:t>tools. T</w:t>
       </w:r>
       <w:r w:rsidRPr="00E2412C">
         <w:t>hese are tools that help us learn more about your child’s development and what they can do. They help us find out whether what your child can do is different from other children of a similar age.</w:t>
       </w:r>
@@ -3688,79 +3883,87 @@
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>by suitably qualified professionals to make a diagnosis. For example, these assessments can include an IQ test or assessments for a diagnosis of autism spectrum disorder.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04892E76" w14:textId="4C2C64BD" w:rsidR="00334F6F" w:rsidRPr="004D102A" w:rsidRDefault="00334F6F" w:rsidP="14522157">
       <w:r w:rsidRPr="6DE9DA63">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>We don’t fund diagnostic assessments.</w:t>
       </w:r>
       <w:r w:rsidRPr="6DE9DA63">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:endnoteReference w:id="6"/>
       </w:r>
       <w:r w:rsidRPr="6DE9DA63">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> You can access these through </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:anchor="mainstream-and-community">
+      <w:hyperlink r:id="rId42" w:anchor="mainstream-and-community">
         <w:r w:rsidRPr="6DE9DA63">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
-          <w:t>mainstream and community supports</w:t>
+          <w:t xml:space="preserve">mainstream and community </w:t>
         </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidRPr="6DE9DA63">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+          </w:rPr>
+          <w:t>supports</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DC82143" w14:textId="1625D2A7" w:rsidR="00334F6F" w:rsidRPr="004D102A" w:rsidRDefault="00334F6F" w:rsidP="14522157">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Reports_from_professionals"/>
       <w:bookmarkEnd w:id="24"/>
       <w:r w:rsidRPr="009640FF">
         <w:t>Reports from professionals</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21B0CA41" w14:textId="234B3DDC" w:rsidR="00334F6F" w:rsidRPr="009640FF" w:rsidRDefault="00334F6F" w:rsidP="14522157">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">We’ll look at any professional reports you give us to help us better understand your child’s strengths and support needs. You might have a letter or report from your child’s treating professionals, early childhood teachers or educators. Your treating professionals or educators can learn more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40">
+      <w:hyperlink r:id="rId43">
         <w:r w:rsidRPr="6DE9DA63">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>what evidence to provide</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="181ED97A" w14:textId="7F3FFD67" w:rsidR="00334F6F" w:rsidRDefault="00334F6F" w:rsidP="00970F54">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>If your child has received NDIS supports already, we expect your providers to give you a report about the support they provided, and your child’s progress. This gives you important information and can help us understand your child’s strengths and support needs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FFC8915" w14:textId="0A9346E0" w:rsidR="00334F6F" w:rsidRPr="002F41E5" w:rsidRDefault="00334F6F" w:rsidP="01A99F3E">
       <w:pPr>
@@ -3768,140 +3971,187 @@
       </w:pPr>
       <w:bookmarkStart w:id="25" w:name="_How_do_we_5"/>
       <w:bookmarkEnd w:id="25"/>
       <w:r>
         <w:t>How do we decide NDIS early childhood intervention supports?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A0EC978" w14:textId="5A44E73A" w:rsidR="00334F6F" w:rsidRPr="00E2412C" w:rsidRDefault="00334F6F" w:rsidP="14522157">
       <w:r>
         <w:t>When deciding the early childhood intervention supports to include in your child’s NDIS plan, we look at all the information we have about your child. This includes the goals you have for your child, the support community and mainstream services provide, your child’s strengths and the things they need support with. This will help us think about:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B4A90EC" w14:textId="689136BD" w:rsidR="00334F6F" w:rsidRPr="00E2412C" w:rsidRDefault="00334F6F" w:rsidP="14522157">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00E2412C">
         <w:t>the amount of support your child needs to build the skills they use for everyday activities and to participate in their everyday environment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56A68F4A" w14:textId="0734F011" w:rsidR="00334F6F" w:rsidRPr="00E2412C" w:rsidRDefault="00334F6F" w:rsidP="14522157">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>the tools and information that the important adults in your child's life need to support your child to build their skills</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4ED3F6C1" w14:textId="6E9F9947" w:rsidR="00334F6F" w:rsidRPr="00E2412C" w:rsidRDefault="00334F6F" w:rsidP="14522157">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>how early childhood intervention has helped your child if they have already received this support</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34AE2108" w14:textId="1CCB45BD" w:rsidR="00334F6F" w:rsidRPr="004D102A" w:rsidRDefault="00334F6F" w:rsidP="14522157">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00E2412C">
         <w:t>how the supports meet all reasonable and necessary criteria.</w:t>
       </w:r>
       <w:r w:rsidRPr="14522157">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="7"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D8F7C1A" w14:textId="4D292D55" w:rsidR="00334F6F" w:rsidRPr="00E2412C" w:rsidRDefault="00334F6F" w:rsidP="14522157">
+    <w:p w14:paraId="28AAE4E8" w14:textId="77777777" w:rsidR="00E62A6B" w:rsidRDefault="00334F6F" w:rsidP="14522157">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00E2412C">
         <w:t>For children attending early childhood education and care</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> including preschool we think about the support provided through these services. The NDIS is not responsible for early childhood education and care or education needs of a child with developmental delay or disability.</w:t>
+        <w:t xml:space="preserve"> including preschool</w:t>
+      </w:r>
+      <w:r w:rsidR="00F041E6">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> we think about the support provided through these services. The NDIS is not responsible for early childhood education and care or education needs of a child with developmental delay or disability.</w:t>
       </w:r>
       <w:r w:rsidRPr="1D7D2CB0">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="8"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Early childhood intervention professionals delivering NDIS supports can share with educators what works well for your child. </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D8F7C1A" w14:textId="33AA55D0" w:rsidR="00334F6F" w:rsidRPr="00E2412C" w:rsidRDefault="00334F6F" w:rsidP="14522157">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Early childhood intervention professionals delivering NDIS supports can share with educators what works well for your child. </w:t>
       </w:r>
       <w:r w:rsidRPr="1D7D2CB0">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>This can help educators support your</w:t>
-      </w:r>
+        <w:t xml:space="preserve">This can help educators support </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="1D7D2CB0">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>your</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="6DE9DA63">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="1D7D2CB0">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>child to build their skills and participate.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>We will make sure the supports we include in an NDIS plan works alongside your child’s early childhood education and care or education services. It does not replace the support they provide.</w:t>
+        <w:t xml:space="preserve">We will make sure the supports we include in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>an</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> NDIS plan works alongside your child’s early childhood education and care or education services. It does not replace the support they provide.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C1731F0" w14:textId="5E21855E" w:rsidR="00334F6F" w:rsidRDefault="00334F6F" w:rsidP="004A29EC">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">For school age children, we consider the responsibility of the education system. Your child goes to school for a large part of the week. The NDIS is not responsible for support that is primarily for your child’s educational learning. Your child’s school provides support for them </w:t>
-      </w:r>
+        <w:t xml:space="preserve">For school age children, we consider the responsibility of the education system. Your child goes to school for a large part of the week. The NDIS is not responsible for support that is primarily for your child’s educational learning. Your child’s school provides support for them to learn and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:hyperlink r:id="rId41" w:anchor="mainstream-and-community">
+        <w:t>develop</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and you can ask them about the help they can offer. Sometimes, the education system can give additional support for your child such as helping them learn how to follow routines and get along with peers. To learn </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>more</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> go to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId44" w:anchor="mainstream-and-community">
         <w:r w:rsidRPr="6DE9DA63">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>mainstream and community supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D6BC9B8" w14:textId="77794891" w:rsidR="00334F6F" w:rsidRPr="00E2412C" w:rsidRDefault="00334F6F" w:rsidP="00DF5459">
       <w:r w:rsidRPr="00E2412C">
         <w:t>We also think about</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> other things. This includes</w:t>
       </w:r>
       <w:r w:rsidRPr="00E2412C">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B265774" w14:textId="273F203D" w:rsidR="00334F6F" w:rsidRPr="004D102A" w:rsidRDefault="00334F6F" w:rsidP="00DC6A66">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
@@ -3967,398 +4217,435 @@
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="11"/>
       </w:r>
       <w:r w:rsidRPr="00E2412C">
         <w:t xml:space="preserve"> We look at evidence which helps us work</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> out the early childhood intervention support that will help your child to gain skills in core areas. Or will lead to real outcomes with increased independence and social participation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="667C4875" w14:textId="470657C4" w:rsidR="00334F6F" w:rsidRPr="00E2412C" w:rsidRDefault="00334F6F" w:rsidP="14522157">
       <w:r w:rsidRPr="00E2412C">
         <w:t xml:space="preserve">For example, if your child lives with autism, </w:t>
       </w:r>
       <w:r w:rsidRPr="00965D44">
         <w:t xml:space="preserve">we </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">consider </w:t>
       </w:r>
       <w:r w:rsidRPr="00E2412C">
         <w:t>the</w:t>
       </w:r>
-      <w:hyperlink r:id="rId42">
+      <w:hyperlink r:id="rId45">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> National Guid</w:t>
         </w:r>
         <w:bookmarkStart w:id="26" w:name="_Hlt234580306"/>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>e</w:t>
         </w:r>
         <w:bookmarkEnd w:id="26"/>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>line for supporting the learning, participation, and wellbeing of autistic children and their families in Australia</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E2412C">
         <w:t>. It tells us that:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AACF58A" w14:textId="4AAB9299" w:rsidR="00334F6F" w:rsidRPr="00E2412C" w:rsidRDefault="00334F6F" w:rsidP="005E622A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>the support should be tailored to the individual needs of the child and family</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13C7A813" w14:textId="13F24C30" w:rsidR="00334F6F" w:rsidRPr="00E2412C" w:rsidRDefault="00334F6F" w:rsidP="005E622A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00E2412C">
+        <w:lastRenderedPageBreak/>
         <w:t>more support doesn’t always lead to better outcomes for a child and family</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10E159DF" w14:textId="2940CAF9" w:rsidR="00334F6F" w:rsidRPr="00E2412C" w:rsidRDefault="00334F6F" w:rsidP="005E622A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00E2412C">
         <w:t>support provided shouldn’t take away from a child’s right to play and have time to relax</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E2412C">
         <w:t xml:space="preserve"> or the natural role their families play in life.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09556749" w14:textId="19191B48" w:rsidR="00334F6F" w:rsidRPr="00E2412C" w:rsidRDefault="00334F6F" w:rsidP="00EE4DF0">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E2412C">
         <w:t xml:space="preserve">Learn more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43" w:anchor="your-plan" w:history="1">
+      <w:hyperlink r:id="rId46" w:anchor="your-plan" w:history="1">
         <w:r w:rsidRPr="00E2412C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>your plan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E2412C">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidRPr="01A99F3E">
         <w:rPr>
           <w:rStyle w:val="Bullet1Char"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Bullet1Char"/>
         </w:rPr>
         <w:instrText>HYPERLINK "https://ndis.gov.au/our-guidelines" \l "reasonable-and-necessary"</w:instrText>
       </w:r>
       <w:r w:rsidRPr="01A99F3E">
         <w:rPr>
           <w:rStyle w:val="Bullet1Char"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="01A99F3E">
         <w:rPr>
           <w:rStyle w:val="Bullet1Char"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E2412C">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t>reasonable and necessary supports.</w:t>
+        <w:t>reasonable and necessary supports</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C2932">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="27" w:name="_What_are_evidence-based"/>
     <w:bookmarkEnd w:id="27"/>
     <w:p w14:paraId="4FE6F77C" w14:textId="59F25357" w:rsidR="00334F6F" w:rsidRPr="002F41E5" w:rsidRDefault="00334F6F" w:rsidP="01A99F3E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="01A99F3E">
         <w:rPr>
           <w:rStyle w:val="Bullet1Char"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="002F41E5">
-        <w:t>What are evidence-based early childhood intervention supports?</w:t>
+        <w:t xml:space="preserve">What </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002F41E5">
+        <w:t>are</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002F41E5">
+        <w:t xml:space="preserve"> evidence-based early childhood intervention supports?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AB13041" w14:textId="7338662E" w:rsidR="00334F6F" w:rsidRPr="004D102A" w:rsidRDefault="00334F6F" w:rsidP="14522157">
       <w:r>
         <w:t>The early childhood intervention supports in your child’s NDIS plan must be used to buy supports that are ‘evidence-based’. This means there is current evidence to show that the type of early childhood intervention is likely to work for you and your child.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A951025" w14:textId="349D9CCC" w:rsidR="00334F6F" w:rsidRPr="00C51090" w:rsidRDefault="00334F6F" w:rsidP="14522157">
       <w:r>
         <w:t>We expect early childhood intervention professionals to work with you to decide which are the most suitable supports for you and your child. We expect them to think about:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33992FD0" w14:textId="4D29AEFA" w:rsidR="00334F6F" w:rsidRPr="00E2412C" w:rsidRDefault="00334F6F" w:rsidP="14522157">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00E2412C">
         <w:t>the most up-to-date and reliable research studies</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16CC0646" w14:textId="532A920C" w:rsidR="00334F6F" w:rsidRPr="00E2412C" w:rsidRDefault="00334F6F" w:rsidP="14522157">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00E2412C">
-        <w:lastRenderedPageBreak/>
         <w:t>what you have told them about what does and does not work for you and your child</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E2412C">
         <w:t xml:space="preserve"> and the goals you have for your child</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C195863" w14:textId="2331BF69" w:rsidR="00334F6F" w:rsidRPr="00E2412C" w:rsidRDefault="00334F6F" w:rsidP="14522157">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00E2412C">
         <w:t>expert best-practice advice from other early childhood intervention professionals</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DFB5C8C" w14:textId="4688EBF2" w:rsidR="00334F6F" w:rsidRPr="00E2412C" w:rsidRDefault="00334F6F" w:rsidP="14522157">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00E2412C">
         <w:t>whether the support is more effective in achieving outcomes compared to other supports</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F1A147D" w14:textId="263F48AC" w:rsidR="00334F6F" w:rsidRDefault="00334F6F" w:rsidP="14522157">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00E2412C">
         <w:t xml:space="preserve">the best practice principles in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44" w:history="1">
+      <w:hyperlink r:id="rId47" w:history="1">
         <w:r w:rsidRPr="00A24FA5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Fram</w:t>
         </w:r>
         <w:bookmarkStart w:id="28" w:name="_Hlt234580537"/>
         <w:bookmarkStart w:id="29" w:name="_Hlt234580538"/>
         <w:r w:rsidRPr="00A24FA5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>e</w:t>
         </w:r>
         <w:bookmarkEnd w:id="28"/>
         <w:bookmarkEnd w:id="29"/>
         <w:r w:rsidRPr="00A24FA5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>work</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3BC9925E" w14:textId="227BB617" w:rsidR="00334F6F" w:rsidRPr="00E2412C" w:rsidRDefault="00334F6F" w:rsidP="14522157">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">evidence based guidelines like the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45" w:history="1">
+      <w:hyperlink r:id="rId48" w:history="1">
         <w:r w:rsidRPr="00A24FA5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>National Guideline for supporting the learning, participation, and wellbeing of autistic children and their fam</w:t>
         </w:r>
         <w:bookmarkStart w:id="30" w:name="_Hlt234580563"/>
         <w:bookmarkStart w:id="31" w:name="_Hlt234580564"/>
         <w:r w:rsidRPr="00A24FA5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>i</w:t>
         </w:r>
         <w:bookmarkEnd w:id="30"/>
         <w:bookmarkEnd w:id="31"/>
         <w:r w:rsidRPr="00A24FA5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>lies in Australia</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19BCF418" w14:textId="02926CF3" w:rsidR="00334F6F" w:rsidRPr="001127BF" w:rsidRDefault="00334F6F" w:rsidP="001127BF">
       <w:r>
         <w:t>Finding supports which are evidenced-based is important as it means the support is one that your child and you are likely to benefit from the most. Research shows families do best when they have the right support because they play the biggest role in their child’s daily life.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58B03E34" w14:textId="1387E64A" w:rsidR="00334F6F" w:rsidRPr="004D102A" w:rsidRDefault="00334F6F" w:rsidP="14522157">
+    <w:p w14:paraId="58B03E34" w14:textId="0F3A5C60" w:rsidR="00334F6F" w:rsidRPr="004D102A" w:rsidRDefault="00334F6F" w:rsidP="14522157">
       <w:r>
-        <w:t>This includes helping your child learn by using everyday routines - like mealtimes, play, and going out in the community.</w:t>
+        <w:t xml:space="preserve">This includes helping your child learn by using everyday routines </w:t>
+      </w:r>
+      <w:r w:rsidR="007C2932">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> like mealtimes, play, and going out in the community.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="217A74ED" w14:textId="55B4E86C" w:rsidR="00334F6F" w:rsidRPr="000F3D12" w:rsidRDefault="00334F6F" w:rsidP="00281323">
       <w:r w:rsidRPr="6DE9DA63">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
         </w:rPr>
-        <w:t xml:space="preserve">As your child’s capacity and independence grows, it’s likely they’ll need less early childhood intervention supports </w:t>
+        <w:t xml:space="preserve">As your child’s capacity and independence </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="6DE9DA63">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        </w:rPr>
+        <w:t>grows</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="6DE9DA63">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, it’s likely they’ll need less early childhood intervention supports </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">over time. Once your child turns 9, they may transition to other types of supports such as </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46" w:anchor="therapy">
+      <w:hyperlink r:id="rId49" w:anchor="therapy">
         <w:r w:rsidRPr="6DE9DA63">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>therapy supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> to help them continue to build their skills.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FFEF962" w14:textId="49DB7444" w:rsidR="00334F6F" w:rsidRPr="002F41E5" w:rsidRDefault="00334F6F" w:rsidP="01A99F3E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="32" w:name="_Who_can_provide_1"/>
       <w:bookmarkEnd w:id="32"/>
       <w:r w:rsidRPr="002F41E5">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Who can provide NDIS early childhood intervention supports?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63B1F48C" w14:textId="77777777" w:rsidR="00334F6F" w:rsidRPr="004D102A" w:rsidRDefault="00334F6F" w:rsidP="00BE48EF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="14522157">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Early childhood intervention professionals</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17C6ECC6" w14:textId="56CFE57C" w:rsidR="00334F6F" w:rsidRPr="004D102A" w:rsidRDefault="00334F6F" w:rsidP="6C581032">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA6883">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Early childhood </w:t>
       </w:r>
       <w:r w:rsidRPr="0022053D">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>intervention</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA6883">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> supports</w:t>
       </w:r>
       <w:r w:rsidRPr="6C581032">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> can only be delivered by qualified early childhood intervention professionals.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CFF97CB" w14:textId="3854FFC7" w:rsidR="00334F6F" w:rsidRPr="004D102A" w:rsidRDefault="00334F6F" w:rsidP="14522157">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6DE9DA63">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47">
+      <w:hyperlink r:id="rId50">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>NDIS pricing sc</w:t>
         </w:r>
         <w:bookmarkStart w:id="33" w:name="_Hlt234583598"/>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>h</w:t>
         </w:r>
         <w:bookmarkEnd w:id="33"/>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>edule</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
@@ -4391,82 +4678,81 @@
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>are currently registered or accredited with their state or territory’s relevant professional body (where applicable).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6649FC86" w14:textId="77777777" w:rsidR="00334F6F" w:rsidRPr="00E2412C" w:rsidRDefault="00334F6F" w:rsidP="00402463">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00E2412C">
         <w:t>Early childhood intervention professionals who provide NDIS supports are also expected to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A5A246D" w14:textId="1616FAB3" w:rsidR="00334F6F" w:rsidRPr="00E2412C" w:rsidRDefault="00334F6F" w:rsidP="00A24CB6">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00E2412C">
         <w:t xml:space="preserve">comply with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48">
+      <w:hyperlink r:id="rId51">
         <w:r w:rsidRPr="00E2412C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS Code of Conduct</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="304529C3" w14:textId="47BC391A" w:rsidR="00334F6F" w:rsidRPr="005D6F40" w:rsidRDefault="00334F6F" w:rsidP="00A24CB6">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="005D6F40">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">comply with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49">
+      <w:hyperlink r:id="rId52">
         <w:r w:rsidRPr="005D6F40">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS Practice Standards</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005D6F40">
         <w:t xml:space="preserve"> if they’re registered NDIS providers including </w:t>
       </w:r>
       <w:r w:rsidRPr="002D1616">
         <w:t xml:space="preserve">those specific to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50">
+      <w:hyperlink r:id="rId53">
         <w:r w:rsidRPr="002D1616">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">early childhood </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>intervention professionals</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="640DA42D" w14:textId="77777777" w:rsidR="00334F6F" w:rsidRPr="00E2412C" w:rsidRDefault="00334F6F" w:rsidP="00A24CB6">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00E2412C">
         <w:t>take part in ongoing professional development to provide the best and most current evidence-based early childhood intervention</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A603B18" w14:textId="2A30930B" w:rsidR="00334F6F" w:rsidRPr="00E2412C" w:rsidRDefault="00334F6F" w:rsidP="00A24CB6">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00E2412C">
         <w:t>deliver early childhood intervention supports to help with your child’s individual disability-related needs</w:t>
@@ -4490,235 +4776,235 @@
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E2412C">
         <w:t xml:space="preserve"> and in your child’s best interests</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DD57AAE" w14:textId="0C614E49" w:rsidR="00334F6F" w:rsidRDefault="00334F6F" w:rsidP="00A24CB6">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>deliver early childhood intervention supports and invoice in line with t</w:t>
       </w:r>
       <w:r w:rsidRPr="6DE9DA63">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">he </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51">
+      <w:hyperlink r:id="rId54">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS</w:t>
         </w:r>
         <w:bookmarkStart w:id="34" w:name="_Hlt234580913"/>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:bookmarkEnd w:id="34"/>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>pricing schedule</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="6DE9DA63">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> which explains the guidelines for what we consider to be the appropriate and reasonable maximum prices for all NDIS supports.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3948E2FE" w14:textId="59BC6BC4" w:rsidR="00334F6F" w:rsidRDefault="00334F6F" w:rsidP="7BA64101">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Early childhood intervention professionals have access to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52">
+      <w:hyperlink r:id="rId55">
         <w:r w:rsidRPr="73D65840">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>National Best P</w:t>
         </w:r>
         <w:bookmarkStart w:id="35" w:name="_Hlt234580980"/>
         <w:r w:rsidRPr="73D65840">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>r</w:t>
         </w:r>
         <w:bookmarkEnd w:id="35"/>
         <w:r w:rsidRPr="73D65840">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>actice Framework for Early Childhood Intervention</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and should use these to guide their delivery of early childhood intervention supports. They can also use the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53">
+      <w:hyperlink r:id="rId56">
         <w:r w:rsidRPr="73D65840">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>National Guideline for supporting the learning, participation, and wellbeing of autistic children and their families in Australia</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="152F7D16" w14:textId="0BBE3915" w:rsidR="00334F6F" w:rsidRDefault="00334F6F" w:rsidP="7BA64101">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Early childhood intervention professionals can find out more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r w:rsidRPr="73D65840">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>working with participants</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>, and their family.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DED8634" w14:textId="7FCB7B18" w:rsidR="00334F6F" w:rsidRPr="004D102A" w:rsidRDefault="00334F6F" w:rsidP="00BE48EF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6DE9DA63">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Therapy assistants</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C427007" w14:textId="6664243A" w:rsidR="00334F6F" w:rsidRDefault="00334F6F" w:rsidP="00164107">
       <w:r w:rsidRPr="00E2412C">
+        <w:lastRenderedPageBreak/>
         <w:t>Some early childhood intervention supports can be delivered by a therapy assistant if they operate under the supervision of a qualified allied health professional. Therapy assistants are sometimes called allied health assistants. They have the skills to perform specific tasks or deliver early childhood intervention programs under the supervision of an allied health professional.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="503477FA" w14:textId="45DF1DD2" w:rsidR="00334F6F" w:rsidRPr="00E2412C" w:rsidRDefault="00334F6F" w:rsidP="14522157">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E2412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>You need to check with the provider that the therapy assistant is covered by the professional indemnity insurance of their supervising allied health professional (or the allied health professional’s or therapy assistant's employer).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BD08F31" w14:textId="77777777" w:rsidR="00334F6F" w:rsidRPr="00E2412C" w:rsidRDefault="00334F6F" w:rsidP="14522157">
       <w:r w:rsidRPr="00E2412C">
         <w:t xml:space="preserve">Therapy assistants usually hold relevant TAFE qualifications and can be members of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55">
+      <w:hyperlink r:id="rId58">
         <w:r w:rsidRPr="00E2412C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Allied Health Assistants' National Association Ltd (AHANA)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E2412C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="363A0F7B" w14:textId="12FB0176" w:rsidR="00334F6F" w:rsidRPr="002F41E5" w:rsidRDefault="00334F6F" w:rsidP="01A99F3E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="36" w:name="_What_are_‘evidence-based’"/>
       <w:bookmarkStart w:id="37" w:name="_What_is_early"/>
       <w:bookmarkStart w:id="38" w:name="_What_is_early_2"/>
       <w:bookmarkStart w:id="39" w:name="_What_are_NDIS"/>
       <w:bookmarkStart w:id="40" w:name="_What_are_early_1"/>
       <w:bookmarkStart w:id="41" w:name="_Who_can_provide"/>
       <w:bookmarkStart w:id="42" w:name="_How_does_early"/>
       <w:bookmarkStart w:id="43" w:name="_How_do_early"/>
       <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
       <w:r w:rsidRPr="002F41E5">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>How do early childhood intervention professionals support you and your child?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14198554" w14:textId="347C0E61" w:rsidR="00334F6F" w:rsidRPr="004D102A" w:rsidRDefault="00334F6F" w:rsidP="14522157">
       <w:r>
         <w:t xml:space="preserve">Early childhood intervention supports should be delivered in your child’s everyday settings and in line with best practice principles in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56">
+      <w:hyperlink r:id="rId59">
         <w:r w:rsidRPr="6DE9DA63">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Framework</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>. Early childhood intervention professional support you and the other important adults in your child’s life to use strategies that help your child build their skills and participate in daily life and the community.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="191F40D6" w14:textId="0EE6C7C2" w:rsidR="00334F6F" w:rsidRPr="004D102A" w:rsidRDefault="00334F6F" w:rsidP="14522157">
       <w:r w:rsidRPr="00E2412C">
         <w:t>The Framework tells us that early childhood intervention is most effective when early childhood intervention professionals work together as a team with you, where one professional is your primary contact. This is sometimes called a key worker. You can ask if they work in this way when you are choosing a provider.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50AA233C" w14:textId="19D1E4F6" w:rsidR="00334F6F" w:rsidRPr="004D102A" w:rsidRDefault="00334F6F" w:rsidP="14522157">
       <w:r w:rsidRPr="00E2412C">
         <w:t>The primary contact will be an early childhood intervention professional who will work with you to support your child to develop skills and independence. They will use strategies developed by the team of early childhood intervention professionals. They</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> will</w:t>
       </w:r>
       <w:r w:rsidRPr="00E2412C">
         <w:t xml:space="preserve"> also help you to coordinate services for your child.</w:t>
@@ -4741,51 +5027,58 @@
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>knowing who to contact when you need help to coordinate your child’s supports</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="443AA51A" w14:textId="4455CA64" w:rsidR="00334F6F" w:rsidRPr="004D102A" w:rsidRDefault="00334F6F" w:rsidP="14522157">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>sharing information with your team to ensure everyone is using the same or complimentary strategies for you and your child.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39DC6288" w14:textId="4368FAD1" w:rsidR="00334F6F" w:rsidRPr="000F3D12" w:rsidRDefault="00334F6F" w:rsidP="1A780BE5">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6DE9DA63">
         <w:rPr>
           <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
         </w:rPr>
-        <w:t>We expect early childhood intervention professionals to provide your child and family culturally appropriate, safe and responsive supports. They need to respect the values, knowledge, preferences, and cultural perspectives of your child and family. This includes working with you and your child to understand what’s comfortable and safe for you. This requires a commitment from early childhood intervention professionals when they are working with you to building deeper, respectful, and trusted relationships. Having one primary contact can help you work through this with your team of professionals.</w:t>
+        <w:t xml:space="preserve">We expect early childhood intervention professionals to provide your child and family culturally appropriate, safe and responsive supports. They need to respect the values, knowledge, preferences, and cultural perspectives of your child and family. This includes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6DE9DA63">
+        <w:rPr>
+          <w:lang w:eastAsia="zh-CN" w:bidi="th-TH"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>working with you and your child to understand what’s comfortable and safe for you. This requires a commitment from early childhood intervention professionals when they are working with you to building deeper, respectful, and trusted relationships. Having one primary contact can help you work through this with your team of professionals.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55545BDD" w14:textId="13B1BBCF" w:rsidR="00334F6F" w:rsidRPr="00DE4B8A" w:rsidRDefault="00334F6F" w:rsidP="00DE4B8A">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="44" w:name="_What_information_do_2"/>
       <w:bookmarkStart w:id="45" w:name="_How_can_you"/>
       <w:bookmarkStart w:id="46" w:name="_What_information_do"/>
       <w:bookmarkStart w:id="47" w:name="_Information_from_parents,"/>
       <w:bookmarkStart w:id="48" w:name="_What_information_will"/>
       <w:bookmarkStart w:id="49" w:name="_Assessments_or_information"/>
       <w:bookmarkStart w:id="50" w:name="_Reports_from_early"/>
       <w:bookmarkStart w:id="51" w:name="_Reports_from_treating"/>
       <w:bookmarkStart w:id="52" w:name="_Assessments_from_early"/>
       <w:bookmarkStart w:id="53" w:name="_How_do_we_3"/>
       <w:bookmarkStart w:id="54" w:name="_We_look_at"/>
       <w:bookmarkStart w:id="55" w:name="_How_do_we_1"/>
       <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="45"/>
       <w:bookmarkEnd w:id="46"/>
       <w:bookmarkEnd w:id="47"/>
@@ -4805,200 +5098,233 @@
         <w:t xml:space="preserve">Example </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE4B8A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Kim</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="205513F0" w14:textId="77777777" w:rsidR="00334F6F" w:rsidRPr="000F3D12" w:rsidRDefault="00334F6F" w:rsidP="00F52236">
       <w:r w:rsidRPr="000F3D12">
         <w:t xml:space="preserve">6-month-old Kim is diagnosed with Down syndrome </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">soon </w:t>
       </w:r>
       <w:r w:rsidRPr="000F3D12">
-        <w:t xml:space="preserve">after her birth. Kim spent the first few months of her life in hospital. During this time, Kim’s paediatrician refers her to an early </w:t>
-[...3 lines deleted...]
-        <w:t>childhood partner. The referral includes a copy of Kim’s diagnosis and discharge reports from the hospital.</w:t>
+        <w:t>after her birth. Kim spent the first few months of her life in hospital. During this time, Kim’s paediatrician refers her to an early childhood partner. The referral includes a copy of Kim’s diagnosis and discharge reports from the hospital.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AEAB22E" w14:textId="2D6AF42D" w:rsidR="00334F6F" w:rsidRPr="000F3D12" w:rsidRDefault="00334F6F" w:rsidP="00F52236">
       <w:r w:rsidRPr="000F3D12">
         <w:t>Kim’s parents, Chau and Steve, meet with their early childhood partner</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. They discuss the things that Kim likes and the support she needs. </w:t>
       </w:r>
       <w:r w:rsidRPr="000F3D12">
         <w:t>Due to Kim’s time in hospital, Chau and Steve missed the parents’ groups run by the child health centre. They want Kim to interact with other children but are unsure where to take her.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18C2804E" w14:textId="77777777" w:rsidR="00334F6F" w:rsidRPr="000F3D12" w:rsidRDefault="00334F6F" w:rsidP="00F52236">
       <w:r w:rsidRPr="000F3D12">
         <w:t>The early childhood partner connects Chau and Steve to a local parent support group, library story time sessions and playgroups. They also help Chau and Steve apply to the NDIS, making sure to include all the evidence and information they need for Kim’s application.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AACBED5" w14:textId="2A422D61" w:rsidR="00334F6F" w:rsidRDefault="00334F6F" w:rsidP="00515B87">
       <w:r>
-        <w:t xml:space="preserve">Kim is eligible for the NDIS, and we work with Chau and Steve to develop an NDIS plan. The early childhood partner helps them understand how to use Kim’s NDIS plan to get support from early childhood intervention services. They also show Chau and Steve information about </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId57">
+        <w:t xml:space="preserve">Kim is eligible for the NDIS, and we work with Chau and Steve to develop </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>an</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> NDIS plan. The early childhood partner helps them understand how to use Kim’s NDIS plan to get support from early childhood intervention services. They also show Chau and Steve information about </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId60">
         <w:r w:rsidRPr="6DE9DA63">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>working with providers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and other helpful information </w:t>
       </w:r>
       <w:r w:rsidR="009E2835">
-        <w:t>which</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">which </w:t>
       </w:r>
       <w:r>
         <w:t>is published on the NDIS website.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64CD9B44" w14:textId="02368DC4" w:rsidR="00334F6F" w:rsidRDefault="00334F6F" w:rsidP="00515B87">
+    <w:p w14:paraId="64CD9B44" w14:textId="4EB7484E" w:rsidR="00334F6F" w:rsidRDefault="00334F6F" w:rsidP="00515B87">
       <w:r>
         <w:t xml:space="preserve">The early childhood partner explains what best practice early childhood intervention looks like and shows Chau and Steve the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58">
+      <w:hyperlink r:id="rId61">
         <w:r w:rsidRPr="6DE9DA63">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Decisio</w:t>
         </w:r>
         <w:bookmarkStart w:id="56" w:name="_Hlt234581242"/>
         <w:r w:rsidRPr="6DE9DA63">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>n</w:t>
         </w:r>
         <w:bookmarkEnd w:id="56"/>
         <w:r w:rsidRPr="6DE9DA63">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>-Making Guide</w:t>
+          <w:t>-</w:t>
+        </w:r>
+        <w:r w:rsidR="000C7267">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>m</w:t>
+        </w:r>
+        <w:r w:rsidRPr="6DE9DA63">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">aking </w:t>
+        </w:r>
+        <w:r w:rsidR="000C7267">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>g</w:t>
+        </w:r>
+        <w:r w:rsidRPr="6DE9DA63">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>uide</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> within </w:t>
       </w:r>
       <w:r w:rsidDel="00467993">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59" w:history="1">
+      <w:hyperlink r:id="rId62" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Framework</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> which give families guidance about shared decision making when you are working with early childhood intervention professionals to support your child.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70342540" w14:textId="1A824C31" w:rsidR="00334F6F" w:rsidRPr="00DE4B8A" w:rsidRDefault="00334F6F" w:rsidP="00DE4B8A">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:bCs/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE4B8A">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:bCs/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Example </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:bCs/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE4B8A">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:bCs/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> Miriam</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B86053C" w14:textId="6FC59E1B" w:rsidR="00334F6F" w:rsidRPr="00E2412C" w:rsidRDefault="00334F6F" w:rsidP="00A762D3">
       <w:r w:rsidRPr="00E2412C">
-        <w:t>Miriam is 3 years old. She enjoys spending time with other children. Miriam has cerebral palsy and has an NDIS plan. Her plan has NDIS funding for early childhood intervention supports to help with her physical development, language and communication skills, self-care skills and social skills.</w:t>
+        <w:t xml:space="preserve">Miriam is 3 years old. She enjoys spending time with other children. Miriam has cerebral palsy and has </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E2412C">
+        <w:t>an</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E2412C">
+        <w:t xml:space="preserve"> NDIS plan. Her plan has NDIS funding for early childhood intervention supports to help with her physical development, language and communication skills, self-care skills and social skills.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F83815F" w14:textId="750BF96F" w:rsidR="00334F6F" w:rsidRPr="00E2412C" w:rsidRDefault="00334F6F" w:rsidP="00A762D3">
       <w:r w:rsidRPr="00E2412C">
         <w:t>Miriam’s family are working with a team of early childhood intervention professionals. Their primary contact is a physiotherapist. Her team includes a speech pathologist and an early childhood teacher. They work with Miriam’s family to develop strategies that they can use during everyday activities to support Miriam’s development.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73070AA7" w14:textId="629BA9E0" w:rsidR="00334F6F" w:rsidRPr="00E2412C" w:rsidRDefault="00334F6F" w:rsidP="00A762D3">
       <w:r w:rsidRPr="00E2412C">
+        <w:lastRenderedPageBreak/>
         <w:t>Some weeks Miriam and her family receive more home visits from her team. This is during key times in her physical development. For example, to help her go from crawling to standing. Or, when Miriam received new bathroom seating equipment and a specialised stroller. Her team do additional home visits to help her family to set up the equipment and learn to use it safely. Everyday settings, like home, are the best place to support Miriam to practice and learn new skills.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70308D4B" w14:textId="02DE21EE" w:rsidR="00334F6F" w:rsidRPr="00E2412C" w:rsidRDefault="00334F6F" w:rsidP="00A762D3">
       <w:r w:rsidRPr="00E2412C">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Miriam’s family have found a local early childhood education and care centre they’d like Miriam to go to. The childcare centre works with the local </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60">
+      <w:hyperlink r:id="rId63">
         <w:r w:rsidRPr="00E2412C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>inclusion agency</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E2412C">
         <w:t xml:space="preserve"> to help them make changes at the centre so that Miriam can take part in activities. This includes:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11A9745B" w14:textId="77777777" w:rsidR="00334F6F" w:rsidRPr="00E2412C" w:rsidRDefault="00334F6F" w:rsidP="00A762D3">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00E2412C">
         <w:t>moving tables and chairs so Miriam has the space to move around the childcare centre</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CE16F26" w14:textId="77777777" w:rsidR="00334F6F" w:rsidRPr="00E2412C" w:rsidRDefault="00334F6F" w:rsidP="00A762D3">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00E2412C">
         <w:t>making sure the bathroom is accessible</w:t>
@@ -5019,192 +5345,200 @@
     </w:p>
     <w:p w14:paraId="6BAD4EEF" w14:textId="16E07491" w:rsidR="00334F6F" w:rsidRPr="009640FF" w:rsidRDefault="00334F6F" w:rsidP="001C5354">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="57" w:name="_What_about_intensive"/>
       <w:bookmarkStart w:id="58" w:name="_How_do_we_4"/>
       <w:bookmarkStart w:id="59" w:name="_How_do_you"/>
       <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
       <w:bookmarkEnd w:id="59"/>
       <w:r w:rsidRPr="00FD1CA4">
         <w:t>How do you use your child’s NDIS plan?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63B021B2" w14:textId="39AA404D" w:rsidR="00334F6F" w:rsidRPr="001F2EDE" w:rsidRDefault="00334F6F" w:rsidP="14522157">
       <w:r w:rsidRPr="009640FF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Once we approve your child’s NDIS plan, you can start to use the funding to buy NDIS supports. </w:t>
       </w:r>
       <w:r w:rsidRPr="009640FF">
         <w:t xml:space="preserve">We can help you connect with NDIS providers. We can also help you understand the best practice principles when you’re choosing an early childhood intervention provider. Learn more about choosing professionals and what we expect from early childhood intervention professionals in our </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61" w:history="1">
+      <w:hyperlink r:id="rId64" w:history="1">
         <w:r w:rsidRPr="00191D26">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>quality supports for children booklet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009640FF">
         <w:t xml:space="preserve">. You can also go to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62" w:anchor="starting">
+      <w:hyperlink r:id="rId65" w:anchor="starting">
         <w:r w:rsidRPr="009640FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>plan implementation directory</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009640FF">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="389CD0CD" w14:textId="6ADE885A" w:rsidR="00334F6F" w:rsidRPr="009640FF" w:rsidRDefault="00334F6F" w:rsidP="14522157">
       <w:r w:rsidRPr="009640FF">
         <w:t>To learn more about working out if a provider uses best practice principles in early childhood intervention</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="009640FF">
         <w:t xml:space="preserve"> go to the guides for families and carers that explain</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidRPr="009640FF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63">
+      <w:hyperlink r:id="rId66">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Framework</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009640FF">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4111DA12" w14:textId="7621E052" w:rsidR="00334F6F" w:rsidRDefault="00334F6F" w:rsidP="00CC0372">
       <w:r w:rsidRPr="009640FF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>You must spend the funding in line with your child’s plan, and only on NDIS supports. Your child’s NDIS plan will set out the goals you have for your child, and the early childhood intervention supports that will help you and your child work towards these goals.</w:t>
       </w:r>
       <w:r w:rsidRPr="53745533">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Learn more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64" w:anchor="your-plan">
+      <w:hyperlink r:id="rId67" w:anchor="your-plan">
         <w:r w:rsidRPr="14522157">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>your plan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1868A9C9" w14:textId="2E3D50B9" w:rsidR="00334F6F" w:rsidRPr="009640FF" w:rsidRDefault="00334F6F" w:rsidP="00CC0372">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="009640FF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>rogress reports</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47AB9041" w14:textId="151722E7" w:rsidR="00334F6F" w:rsidRPr="001F2EDE" w:rsidRDefault="00334F6F" w:rsidP="14522157">
       <w:r w:rsidRPr="009640FF">
         <w:t>Your early childhood intervention professionals will give you a report to show your child’s progress towards their goals and outcomes. Progress reports help you and us understand your child’s strengths, their progress, and skills that they are still developing. These reports may also help you reflect on your child’s progress and how things have changed over time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BC9EDD3" w14:textId="77777777" w:rsidR="00334F6F" w:rsidRPr="009640FF" w:rsidRDefault="00334F6F" w:rsidP="14522157">
       <w:r w:rsidRPr="009640FF">
         <w:t>A progress report should:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CB573D2" w14:textId="77777777" w:rsidR="00334F6F" w:rsidRPr="009640FF" w:rsidRDefault="00334F6F" w:rsidP="00782344">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="009640FF">
+        <w:lastRenderedPageBreak/>
         <w:t>include a summary of the supports your child and family have received</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="482913A8" w14:textId="77777777" w:rsidR="00334F6F" w:rsidRPr="009640FF" w:rsidRDefault="00334F6F" w:rsidP="00782344">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="009640FF">
         <w:t>describe how these supports have helped your child and family</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AE40219" w14:textId="0545106F" w:rsidR="00334F6F" w:rsidRPr="009640FF" w:rsidRDefault="00334F6F" w:rsidP="00782344">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="009640FF">
         <w:t>record the amount of progress towards goals</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="483172C4" w14:textId="77777777" w:rsidR="00334F6F" w:rsidRPr="009640FF" w:rsidRDefault="00334F6F" w:rsidP="00782344">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
-        <w:t>talk about measurable outcomes achieved, as a result of the early childhood intervention received</w:t>
+        <w:t xml:space="preserve">talk about measurable outcomes achieved, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>as a result of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> the early childhood intervention received</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C0CA272" w14:textId="77777777" w:rsidR="00334F6F" w:rsidRPr="009640FF" w:rsidRDefault="00334F6F" w:rsidP="00782344">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="009640FF">
         <w:t>record how you and your child have been linked to other mainstream or community supports</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BC0AFB3" w14:textId="77777777" w:rsidR="00334F6F" w:rsidRPr="009640FF" w:rsidRDefault="00334F6F" w:rsidP="00782344">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="009640FF">
         <w:t>describe any barriers to using NDIS supports or getting them provided, and how these have been resolved</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A216063" w14:textId="77777777" w:rsidR="00334F6F" w:rsidRPr="009640FF" w:rsidRDefault="00334F6F" w:rsidP="00782344">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="009640FF">
         <w:t>record any risks to your child or others</w:t>
       </w:r>
@@ -5214,257 +5548,284 @@
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="009640FF">
         <w:t>describe best practice recommendations for ongoing early childhood intervention and future supports</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="661AFC98" w14:textId="77777777" w:rsidR="00334F6F" w:rsidRPr="009640FF" w:rsidRDefault="00334F6F" w:rsidP="00782344">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="009640FF">
         <w:t>include future goals.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E245AB4" w14:textId="47D3ADEA" w:rsidR="00334F6F" w:rsidRPr="009640FF" w:rsidRDefault="00334F6F" w:rsidP="6DE9DA63">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Providers can use the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65">
+      <w:hyperlink r:id="rId68">
         <w:r w:rsidRPr="6DE9DA63">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>early childhood provider report form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> to complete their </w:t>
       </w:r>
       <w:r w:rsidR="003C17F5">
         <w:t>provider</w:t>
       </w:r>
       <w:r w:rsidR="009E2835">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>report.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FBE3F67" w14:textId="77777777" w:rsidR="00334F6F" w:rsidRPr="009640FF" w:rsidRDefault="00334F6F" w:rsidP="14522157">
       <w:r w:rsidRPr="009640FF">
         <w:t>You can give us this information:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74ACD073" w14:textId="2EAB0CC2" w:rsidR="00334F6F" w:rsidRPr="009640FF" w:rsidRDefault="00334F6F" w:rsidP="14522157">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="009640FF">
         <w:t>through your My NDIS contact, when they meet or check in with you</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2060B51F" w14:textId="6F3CCF59" w:rsidR="00334F6F" w:rsidRPr="009640FF" w:rsidRDefault="00334F6F" w:rsidP="14522157">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009640FF">
         <w:t xml:space="preserve">send it to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66">
+      <w:hyperlink r:id="rId69">
         <w:r w:rsidRPr="009640FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>enquiries@ndis.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2839C25F" w14:textId="632C1479" w:rsidR="00334F6F" w:rsidRPr="009640FF" w:rsidRDefault="00334F6F" w:rsidP="14522157">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009640FF">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">upload to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67">
+      <w:hyperlink r:id="rId70">
         <w:r w:rsidRPr="009640FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>my NDIS participant portal</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="287CA045" w14:textId="651F5E48" w:rsidR="00334F6F" w:rsidRPr="009640FF" w:rsidRDefault="00334F6F" w:rsidP="14522157">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="009640FF">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">upload it to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68">
+      <w:hyperlink r:id="rId71">
         <w:r w:rsidRPr="009640FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Service Hub</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5338ED8C" w14:textId="63723289" w:rsidR="00334F6F" w:rsidRPr="009640FF" w:rsidRDefault="00334F6F" w:rsidP="14522157">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="009640FF">
         <w:t>ask your provider to send the report directly to your My NDIS contact on your behalf.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="210C95AF" w14:textId="00A07378" w:rsidR="00334F6F" w:rsidRPr="009640FF" w:rsidRDefault="00334F6F" w:rsidP="001C5354">
       <w:r>
         <w:t>We will have regular check-ins with you to make sure your child’s NDIS supports are working for you and your child. This will help make sure your child’s plan is still meeting their individual support needs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0352B3E3" w14:textId="6CEC4498" w:rsidR="00334F6F" w:rsidRPr="000F3D12" w:rsidRDefault="00334F6F" w:rsidP="00004922">
       <w:r w:rsidRPr="009640FF">
         <w:t>If your child’s situation changes, or your NDIS supports are not meeting your child’s needs, you can ask us to change your plan.</w:t>
       </w:r>
       <w:r w:rsidRPr="009640FF">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="12"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A0F3EFC" w14:textId="50473E8B" w:rsidR="00334F6F" w:rsidRPr="009D1716" w:rsidRDefault="00334F6F" w:rsidP="00004F0A">
       <w:r w:rsidRPr="000F3D12">
         <w:t>Learn more about:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46305294" w14:textId="0CA79743" w:rsidR="00334F6F" w:rsidRPr="000F3D12" w:rsidRDefault="00000000" w:rsidP="004A6529">
+    <w:p w14:paraId="46305294" w14:textId="0CA79743" w:rsidR="00334F6F" w:rsidRPr="000F3D12" w:rsidRDefault="00334F6F" w:rsidP="004A6529">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId69" w:anchor="your-plan" w:history="1">
-        <w:r w:rsidR="00334F6F" w:rsidRPr="000F3D12">
+      <w:hyperlink r:id="rId72" w:anchor="your-plan" w:history="1">
+        <w:r w:rsidRPr="000F3D12">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Your plan</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="16CBAFE2" w14:textId="1462A75B" w:rsidR="00334F6F" w:rsidRPr="000F3D12" w:rsidRDefault="00000000" w:rsidP="00004F0A">
+    <w:p w14:paraId="16CBAFE2" w14:textId="1462A75B" w:rsidR="00334F6F" w:rsidRPr="000F3D12" w:rsidRDefault="00334F6F" w:rsidP="00004F0A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId70" w:anchor="changing-your-plan" w:history="1">
-        <w:r w:rsidR="00334F6F" w:rsidRPr="000F3D12">
+      <w:hyperlink r:id="rId73" w:anchor="changing-your-plan" w:history="1">
+        <w:r w:rsidRPr="000F3D12">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Changing your plan</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00334F6F" w:rsidRPr="000F3D12">
+      <w:r w:rsidRPr="000F3D12">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F272F39" w14:textId="08E4222F" w:rsidR="00334F6F" w:rsidRPr="000F3D12" w:rsidRDefault="00334F6F" w:rsidP="009D1716">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="60" w:name="_Will_early_childhood"/>
       <w:bookmarkStart w:id="61" w:name="_Will_the_level"/>
       <w:bookmarkEnd w:id="60"/>
       <w:bookmarkEnd w:id="61"/>
       <w:r>
-        <w:t>Will early childhood intervention supports in my child’s NDIS plan reduce over time?</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Will early childhood intervention </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>supports</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> in my child’s NDIS plan reduce over time?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D4B5814" w14:textId="21A26F42" w:rsidR="00334F6F" w:rsidRPr="00E2412C" w:rsidRDefault="00334F6F" w:rsidP="14522157">
+    <w:p w14:paraId="3D4B5814" w14:textId="3E80B2F0" w:rsidR="00334F6F" w:rsidRPr="00E2412C" w:rsidRDefault="00334F6F" w:rsidP="14522157">
       <w:r w:rsidRPr="00E2412C">
-        <w:lastRenderedPageBreak/>
-        <w:t>When we reassess your child’s plan, we will talk to you about your child’s support needs and if these have changed. We expect that for most children, the early childhood intervention supports in their plan will reduce over time as their independence and participation increases. They’re also likely to reduce as your child starts participating in other services such as early childhood education and care or school. Your child’s childcare, preschool or school will also offer some of the supports your child needs. NDIS will continue to fund any NDIS supports that your child needs that meet the NDIS funding criteria.</w:t>
+        <w:t xml:space="preserve">When we reassess your child’s plan, we will talk to you about your child’s support needs and if these have changed. We expect that for most children, the early childhood intervention supports in their plan will reduce over time as their independence and participation increases. They’re also likely to reduce as your child starts participating in other services such as early childhood education and care or school. Your child’s childcare, preschool or school will also offer some of the supports your child needs. NDIS will continue to fund any NDIS supports that your child needs that meet the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId74" w:history="1">
+        <w:r w:rsidRPr="006E7FAE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>NDIS funding criteria</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00E2412C">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E7EBDDA" w14:textId="27BB0283" w:rsidR="00334F6F" w:rsidRPr="000F3D12" w:rsidRDefault="00334F6F" w:rsidP="001C5354">
       <w:r w:rsidRPr="00E2412C">
         <w:t xml:space="preserve">We explain fair early investment and fair support across service systems in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71" w:anchor="principles-we-follow">
+      <w:hyperlink r:id="rId75" w:anchor="principles-we-follow">
         <w:r w:rsidRPr="00E2412C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>principles we follow to create your plan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E2412C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F460BB8" w14:textId="2DFC3641" w:rsidR="00334F6F" w:rsidRPr="009640FF" w:rsidRDefault="00334F6F" w:rsidP="009D1716">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="62" w:name="_Will_my_child’s"/>
       <w:bookmarkEnd w:id="62"/>
       <w:r w:rsidRPr="00FD1CA4">
         <w:t>Will my child’s eligibility for the NDIS change over time?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D3C5C2D" w14:textId="4F3F675D" w:rsidR="00334F6F" w:rsidRPr="009640FF" w:rsidRDefault="00334F6F" w:rsidP="14522157">
       <w:r w:rsidRPr="009640FF">
-        <w:t>When your child became an NDIS participant, they would have met either the disability requirements or the early intervention requirements or both.</w:t>
+        <w:t xml:space="preserve">When your child became </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009640FF">
+        <w:t>an</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009640FF">
+        <w:t xml:space="preserve"> NDIS participant, they would have met either the disability requirements or the early intervention requirements or both.</w:t>
       </w:r>
       <w:r w:rsidRPr="009640FF">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="13"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="42DCC3F0" w14:textId="6F9EB6B3" w:rsidR="00334F6F" w:rsidRPr="009640FF" w:rsidRDefault="00334F6F" w:rsidP="14522157">
       <w:r w:rsidRPr="009640FF">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">If your child was eligible under the </w:t>
       </w:r>
       <w:r w:rsidRPr="009640FF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>early intervention requirements</w:t>
       </w:r>
       <w:r w:rsidRPr="009640FF">
         <w:rPr>
@@ -5480,204 +5841,262 @@
       <w:r>
         <w:t>You can choose for your child to leave the NDIS at any time, if you no longer want them be a participant. This might be because they have benefitted from early intervention supports and have developed their skills and increased participation in their community, and they no longer require NDIS supports.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AA67E0F" w14:textId="1E4005D8" w:rsidR="00334F6F" w:rsidRPr="009640FF" w:rsidRDefault="00334F6F" w:rsidP="14522157">
       <w:pPr>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009640FF">
         <w:t xml:space="preserve">If you want your child to leave the NDIS, </w:t>
       </w:r>
       <w:r>
         <w:t>you’ll need to let us know.</w:t>
       </w:r>
       <w:r w:rsidRPr="009640FF">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="14"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> You can </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72">
+      <w:hyperlink r:id="rId76">
         <w:r w:rsidRPr="6DE9DA63">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>contact us</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> if you’d like some help with your child leaving the NDIS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01C11279" w14:textId="06471D07" w:rsidR="00334F6F" w:rsidRPr="009640FF" w:rsidRDefault="00334F6F" w:rsidP="14522157">
       <w:r w:rsidRPr="009640FF">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>At times, we may check whether your child is still eligible.</w:t>
       </w:r>
       <w:r w:rsidRPr="009640FF">
         <w:t xml:space="preserve"> We call this an </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73" w:history="1">
+      <w:hyperlink r:id="rId77" w:history="1">
         <w:r w:rsidRPr="009640FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>eligibility reassessment.</w:t>
+          <w:t>eligibility reassessment</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C7267">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="66EE4A27" w14:textId="28798A83" w:rsidR="00334F6F" w:rsidRPr="009640FF" w:rsidRDefault="00334F6F" w:rsidP="14522157">
+    <w:p w14:paraId="66EE4A27" w14:textId="5B00DEE7" w:rsidR="00334F6F" w:rsidRPr="009640FF" w:rsidRDefault="00334F6F" w:rsidP="14522157">
       <w:pPr>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009640FF">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>If your child no longer meets the early intervention requirements, we’ll check if they meet the disability requirements.</w:t>
       </w:r>
       <w:r w:rsidRPr="009640FF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009640FF">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>If your child is eligible under the disability requirements, it’s more likely they’ll need NDIS supports for their lifetime.</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">If your child is eligible under the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF1CE4">
         <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>disability requirements</w:t>
+      </w:r>
       <w:r w:rsidRPr="009640FF">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>However, if your child was eligible for the NDIS under the early intervention requirements because of their developmental delay, they will require an eligibility reassessment after they turn 6.</w:t>
+        <w:t>, it’s likely they’ll need NDIS supports for their lifetime.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480AEB17" w14:textId="1123D28E" w:rsidR="00334F6F" w:rsidRPr="009640FF" w:rsidRDefault="00334F6F" w:rsidP="14522157">
+    <w:p w14:paraId="24400BA1" w14:textId="45385883" w:rsidR="00334F6F" w:rsidRPr="001F2EDE" w:rsidRDefault="00334F6F" w:rsidP="14522157">
       <w:pPr>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009640FF">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:t>However, if your child was eligible for the NDIS under the early intervention requirements because of their developmental delay, they</w:t>
+      </w:r>
+      <w:r w:rsidR="00F345AD">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>’ll need</w:t>
+      </w:r>
+      <w:r w:rsidR="00F345AD" w:rsidRPr="009640FF">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009640FF">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>an eligibility reassessment after they turn 6.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="480AEB17" w14:textId="790805FB" w:rsidR="00334F6F" w:rsidRPr="009640FF" w:rsidRDefault="00334F6F" w:rsidP="14522157">
+      <w:pPr>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009640FF">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>This is because they’ll no longer meet the early intervention requirements under developmental delay.</w:t>
       </w:r>
       <w:r w:rsidRPr="009640FF">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:endnoteReference w:id="15"/>
       </w:r>
       <w:r w:rsidRPr="009640FF">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> To continue to be eligible after they turn 6, your child will need to </w:t>
+        <w:t xml:space="preserve"> To continue to be eligible after they turn 6, your child will need to meet the disability or early intervention requirements for an impairment that is </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB7704">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or is </w:t>
       </w:r>
       <w:r w:rsidRPr="009640FF">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>meet the disability or early intervention requirements for an impairment that is likely to be permanent.</w:t>
+        <w:t>likely to be permanent.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65E9B5C2" w14:textId="4C5C14C2" w:rsidR="00334F6F" w:rsidRPr="009640FF" w:rsidRDefault="00334F6F" w:rsidP="14522157">
       <w:pPr>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009640FF">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>We</w:t>
       </w:r>
       <w:r>
         <w:t>’ll talk to you about this before your child turns 6. We’ll explain what information and evidence we need to decide if your child will continue to be eligible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C63831D" w14:textId="03954706" w:rsidR="00334F6F" w:rsidRPr="000F3D12" w:rsidRDefault="00334F6F" w:rsidP="007E713D">
       <w:r w:rsidRPr="009640FF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Learn more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74" w:anchor="leaving">
+      <w:hyperlink r:id="rId78" w:anchor="leaving">
         <w:r w:rsidRPr="009640FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>leaving the NDIS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009640FF">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69287EB5" w14:textId="247EBD08" w:rsidR="00334F6F" w:rsidRPr="00FA0BED" w:rsidRDefault="00334F6F" w:rsidP="00FA0BED">
+    <w:p w14:paraId="69287EB5" w14:textId="3CFDD9A1" w:rsidR="00334F6F" w:rsidRPr="00FA0BED" w:rsidRDefault="00334F6F" w:rsidP="00FA0BED">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="63" w:name="_What_other_types_3"/>
       <w:bookmarkStart w:id="64" w:name="_What_if_you_3"/>
       <w:bookmarkStart w:id="65" w:name="_What_happens_after_1"/>
       <w:bookmarkStart w:id="66" w:name="_What_if_you"/>
       <w:bookmarkEnd w:id="63"/>
       <w:bookmarkEnd w:id="64"/>
       <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
       <w:r w:rsidRPr="00FA0BED">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Example - Lola</w:t>
+        <w:t xml:space="preserve">Example </w:t>
+      </w:r>
+      <w:r w:rsidR="000C7267">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA0BED">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lola</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D98A8A8" w14:textId="4B329CE1" w:rsidR="00334F6F" w:rsidRPr="009640FF" w:rsidRDefault="00334F6F">
       <w:r w:rsidRPr="009640FF">
         <w:t>Lola is 4 years old and goes to preschool 3 days per week. Lola is eligible for the NDIS under the early intervention requirements and needs NDIS supports for communication, physical development, and self-care skills.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F7EDA9C" w14:textId="6F547EFF" w:rsidR="00334F6F" w:rsidRPr="009640FF" w:rsidRDefault="00334F6F">
       <w:r w:rsidRPr="009640FF">
         <w:t>Some of the goals in Lola’s NDIS plan are for Lola to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F411935" w14:textId="77777777" w:rsidR="00334F6F" w:rsidRPr="009640FF" w:rsidRDefault="00334F6F" w:rsidP="660F75C2">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="009640FF">
         <w:t>tell others what she wants</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46F3A6BB" w14:textId="77777777" w:rsidR="00334F6F" w:rsidRPr="009640FF" w:rsidRDefault="00334F6F" w:rsidP="660F75C2">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="009640FF">
@@ -5693,103 +6112,117 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="7EA7FCB0" w14:textId="77777777" w:rsidR="00334F6F" w:rsidRPr="009640FF" w:rsidRDefault="00334F6F" w:rsidP="660F75C2">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="009640FF">
         <w:t>use some of the playground equipment by herself.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CC31064" w14:textId="71699E57" w:rsidR="00334F6F" w:rsidRPr="009640FF" w:rsidRDefault="00334F6F" w:rsidP="660F75C2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7938"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="009640FF">
         <w:t>Lola’s parents use the guides for families and carers that explain</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidRPr="009640FF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75">
+      <w:hyperlink r:id="rId79">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Framework</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009640FF">
         <w:t xml:space="preserve"> to help them choose a provider who uses the best practice principles in early childhood intervention. The provider works with Lola’s family to identify the early childhood intervention professionals who can support Lola’s development. One of these professionals, a speech pathologist, becomes the primary contact for Lola and her family. Lola also has a physiotherapist and occupational therapist as part of her team.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="663577E4" w14:textId="02E8B992" w:rsidR="00334F6F" w:rsidRPr="009640FF" w:rsidRDefault="00334F6F" w:rsidP="660F75C2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7938"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="009640FF">
         <w:t>As the primary contact, the speech pathologist helps to make sure Lola’s team work together. Lola’s team includes her family, other early childhood intervention professionals and services like Lola’s preschool.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AE1ED8F" w14:textId="2A20B163" w:rsidR="00334F6F" w:rsidRPr="009640FF" w:rsidRDefault="00334F6F">
       <w:r w:rsidRPr="009640FF">
         <w:t>The speech pathologist, and sometimes the physiotherapist or occupational therapist, spend time with Lola and her parents at home and the playground. They develop practical strategies that the adults caring for Lola can use as Lola goes about her everyday activities. The speech pathologist goes to Lola’s preschool where they observe Lola, and share ideas about adjusting things for Lola, and strategies to help her build her skills. They also connect Lola’s parents with services in their local community where they can get to know other parents.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="247C7D6F" w14:textId="59C39842" w:rsidR="00334F6F" w:rsidRPr="009640FF" w:rsidRDefault="00334F6F">
       <w:r w:rsidRPr="009640FF">
         <w:lastRenderedPageBreak/>
         <w:t>Lola develops her skills and over time she reaches the goals in her NDIS plan. For example, she feeds herself during mealtimes at home and preschool. Her family and the team, set new goals and support Lola with these.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53C446A7" w14:textId="78748874" w:rsidR="00334F6F" w:rsidRDefault="00334F6F">
+    <w:p w14:paraId="53C446A7" w14:textId="72936A97" w:rsidR="00334F6F" w:rsidRDefault="00334F6F">
       <w:r>
-        <w:t>Lola became eligible under the early intervention requirements for developmental delay. Developmental delay can only apply if a child is younger than 6, so when Lola reaches this age, we do an eligibility reassessment. Lola does not have a permanent impairment we need to consider. Early childhood intervention has helped Lola and her family build Lola’s skills and she is joining in at home and in the community. We decide Lola no longer meets the eligibility requirements to get supports through the NDIS. She leaves the NDIS and continues to get her supports from community and mainstream services.</w:t>
+        <w:t>Lola became eligible under the early intervention requirements for developmental delay. Developmental delay can only apply if a child is younger than 6, so when Lola reaches this age, we do an eligibility reassessment. Lola doesn</w:t>
+      </w:r>
+      <w:r w:rsidR="00452D3C">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">t have a permanent impairment we need to consider. Early childhood intervention has helped Lola and her family build Lola’s </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>skills</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and she is joining in at home and in the community. We decide Lola no longer meets the eligibility requirements to get supports through the NDIS. She leaves the NDIS and continues to get her supports from community and mainstream services.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DF3E081" w14:textId="6EFCF006" w:rsidR="00334F6F" w:rsidRPr="009640FF" w:rsidRDefault="00334F6F" w:rsidP="009D1716">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="67" w:name="_What_if_you_1"/>
       <w:bookmarkEnd w:id="67"/>
       <w:r w:rsidRPr="009640FF">
         <w:t>What if you don’t agree with a decision we make?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2917E3C8" w14:textId="7E01CE77" w:rsidR="00334F6F" w:rsidRPr="009640FF" w:rsidRDefault="00334F6F" w:rsidP="00F94B2F">
       <w:r>
         <w:t xml:space="preserve">You can </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76">
+      <w:hyperlink r:id="rId80">
         <w:r w:rsidRPr="6DE9DA63">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>contact us</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> if you’d like more detail about the reasons for the decisions we make about eligibility or supports in your child’s NDIS plan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E51F736" w14:textId="13FD8DAA" w:rsidR="00334F6F" w:rsidRPr="009640FF" w:rsidRDefault="00334F6F" w:rsidP="005A4658">
       <w:r w:rsidRPr="009640FF">
         <w:t>If you don’t agree with a decision we’ve made, you can ask for an internal review of our decisions.</w:t>
       </w:r>
       <w:r w:rsidRPr="009640FF">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="16"/>
       </w:r>
       <w:r w:rsidRPr="009640FF">
         <w:t xml:space="preserve"> This means one of our staff, who wasn’t involved in the original decision, will decide if we made the correct decision.</w:t>
       </w:r>
     </w:p>
@@ -5804,145 +6237,149 @@
         <w:endnoteReference w:id="17"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="592D0B0D" w14:textId="7BEC629E" w:rsidR="005A4658" w:rsidRPr="009640FF" w:rsidRDefault="00334F6F" w:rsidP="005A4658">
       <w:r w:rsidRPr="009640FF">
         <w:t>If you don’t agree with the internal review decision, you can then ask for an external review.</w:t>
       </w:r>
       <w:r w:rsidRPr="009640FF">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="18"/>
       </w:r>
       <w:r w:rsidRPr="009640FF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005A4658" w:rsidRPr="009640FF">
         <w:t>This means the Administrative Review Tribunal will decide if we made the right decision.</w:t>
       </w:r>
       <w:r w:rsidR="003C523A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005A4658" w:rsidRPr="009640FF">
         <w:t xml:space="preserve">Learn more on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77" w:history="1">
+      <w:hyperlink r:id="rId81" w:history="1">
         <w:r w:rsidR="005A4658" w:rsidRPr="009640FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Administrative Review Tribun</w:t>
         </w:r>
         <w:bookmarkStart w:id="68" w:name="_Hlt234582900"/>
         <w:bookmarkStart w:id="69" w:name="_Hlt234582901"/>
         <w:r w:rsidR="005A4658" w:rsidRPr="009640FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>a</w:t>
         </w:r>
         <w:bookmarkEnd w:id="68"/>
         <w:bookmarkEnd w:id="69"/>
         <w:r w:rsidR="005A4658" w:rsidRPr="009640FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>l website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="005A4658" w:rsidRPr="009640FF">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20AE17E4" w14:textId="42BDCA1C" w:rsidR="00E219ED" w:rsidRDefault="00A762D3">
       <w:r w:rsidRPr="009640FF">
         <w:t xml:space="preserve">Learn </w:t>
       </w:r>
       <w:r w:rsidR="00756821" w:rsidRPr="009640FF">
         <w:t xml:space="preserve">more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78" w:anchor="reviewing-our-decisions" w:history="1">
+      <w:hyperlink r:id="rId82" w:anchor="reviewing-our-decisions" w:history="1">
         <w:r w:rsidR="00756821" w:rsidRPr="009640FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>reviewing our decisions</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009640FF">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="642191FD" w14:textId="200FB836" w:rsidR="00053374" w:rsidRDefault="00053374" w:rsidP="009E3DA7">
-[...1 lines deleted...]
-        <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
+    <w:p w14:paraId="43C4F563" w14:textId="6B91834A" w:rsidR="00BB78C7" w:rsidRDefault="00053374" w:rsidP="00B93885">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
+      <w:r w:rsidR="00BB78C7">
+        <w:lastRenderedPageBreak/>
+        <w:t>Reference List</w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00053374" w:rsidSect="00B163D1">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId80"/>
+    <w:sectPr w:rsidR="00BB78C7" w:rsidSect="00B163D1">
+      <w:headerReference w:type="default" r:id="rId83"/>
+      <w:footerReference w:type="default" r:id="rId84"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1134" w:right="1021" w:bottom="1134" w:left="1021" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5E29F2EC" w14:textId="77777777" w:rsidR="00530A34" w:rsidRDefault="00530A34" w:rsidP="006A7B2E">
+    <w:p w14:paraId="26C5AA2D" w14:textId="77777777" w:rsidR="00871A45" w:rsidRDefault="00871A45" w:rsidP="006A7B2E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A9D3CBB" w14:textId="77777777" w:rsidR="00530A34" w:rsidRDefault="00530A34" w:rsidP="006A7B2E">
+    <w:p w14:paraId="0B4F24F7" w14:textId="77777777" w:rsidR="00871A45" w:rsidRDefault="00871A45" w:rsidP="006A7B2E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="42BC2337" w14:textId="77777777" w:rsidR="00530A34" w:rsidRDefault="00530A34">
+    <w:p w14:paraId="067E9385" w14:textId="77777777" w:rsidR="00871A45" w:rsidRDefault="00871A45">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:id="2">
     <w:p w14:paraId="2487FB0A" w14:textId="77777777" w:rsidR="00334F6F" w:rsidRDefault="00334F6F" w:rsidP="009F0029">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act s 33(5)(a); </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB4999">
         <w:t>NDIS (Supports for Participants) Rules r 4.1(</w:t>
       </w:r>
       <w:r>
         <w:t>d</w:t>
       </w:r>
@@ -6276,51 +6713,51 @@
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E12E00">
         <w:t>NDIS Act s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E12E00">
         <w:t>103(1)</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -6344,294 +6781,302 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
-    <w:altName w:val="Cordia New"/>
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1AAC3BC3" w14:textId="680ACAA9" w:rsidR="00981F07" w:rsidRDefault="00981F07" w:rsidP="00981F07">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3DF53504" w14:textId="1D265029" w:rsidR="0061066F" w:rsidRDefault="0061066F" w:rsidP="0061066F">
     <w:pPr>
       <w:rPr>
         <w:b/>
         <w:iCs/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
-      <w:t>10 August</w:t>
+      <w:t>02</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00F8132F">
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
-      <w:t xml:space="preserve"> 2026</w:t>
+      <w:t>September</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00F8132F">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:t>2026</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00F8132F">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00F8132F">
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:tab/>
+      <w:t>Early childhood approach</w:t>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
-      <w:t>Our Guideline - Early childhood approach</w:t>
+      <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00F8132F">
-      <w:tab/>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="00F8132F">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00F8132F">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F8132F">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00F8132F">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00F8132F">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00F8132F">
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-321744812"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:r w:rsidRPr="00F8132F">
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00F8132F">
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:bCs/>
           </w:rPr>
           <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
         </w:r>
         <w:r w:rsidRPr="00F8132F">
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00F8132F">
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:bCs/>
+            <w:noProof/>
           </w:rPr>
-          <w:t>19</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r w:rsidRPr="00F8132F">
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
+    <w:r w:rsidRPr="00F8132F">
+      <w:rPr>
+        <w:b/>
+        <w:iCs/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
   </w:p>
-  <w:p w14:paraId="5C7D5C37" w14:textId="77777777" w:rsidR="00981F07" w:rsidRDefault="00981F07" w:rsidP="00981F07">
+  <w:p w14:paraId="02FFA696" w14:textId="77777777" w:rsidR="0061066F" w:rsidRDefault="0061066F" w:rsidP="0061066F">
     <w:pPr>
       <w:pStyle w:val="Indentedbodytext"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri"/>
         <w:b/>
         <w:iCs/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F8132F">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri"/>
         <w:b/>
         <w:iCs/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t>This document is correct at the date of publication.</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5047828C" w14:textId="77777777" w:rsidR="00981F07" w:rsidRPr="00E653C5" w:rsidRDefault="00981F07" w:rsidP="00981F07">
+  <w:p w14:paraId="392DEB2C" w14:textId="73664053" w:rsidR="0079097F" w:rsidRPr="0061066F" w:rsidRDefault="0061066F" w:rsidP="0061066F">
     <w:pPr>
       <w:pStyle w:val="Indentedbodytext"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00F8132F">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri"/>
         <w:b/>
         <w:iCs/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve">Always visit </w:t>
     </w:r>
     <w:hyperlink r:id="rId1" w:history="1">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>ndis.gov.au/our-guidelines</w:t>
+        <w:t>ourguidelines.ndis.gov.au</w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidRPr="00F8132F">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri"/>
         <w:b/>
         <w:iCs/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve"> for the latest version.</w:t>
     </w:r>
-  </w:p>
-[...3 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2BD520CD" w14:textId="77777777" w:rsidR="00530A34" w:rsidRDefault="00530A34" w:rsidP="006A7B2E">
+    <w:p w14:paraId="016CD1F2" w14:textId="77777777" w:rsidR="00871A45" w:rsidRDefault="00871A45" w:rsidP="006A7B2E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0FC66FD5" w14:textId="77777777" w:rsidR="00530A34" w:rsidRDefault="00530A34" w:rsidP="006A7B2E">
+    <w:p w14:paraId="24D0DC0E" w14:textId="77777777" w:rsidR="00871A45" w:rsidRDefault="00871A45" w:rsidP="006A7B2E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4C2740C9" w14:textId="77777777" w:rsidR="00530A34" w:rsidRDefault="00530A34">
+    <w:p w14:paraId="62300718" w14:textId="77777777" w:rsidR="00871A45" w:rsidRDefault="00871A45">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...15 lines deleted...]
-  <w:p w14:paraId="6F005CC9" w14:textId="3408D0F3" w:rsidR="005D494B" w:rsidRPr="00D160E3" w:rsidRDefault="00D160E3" w:rsidP="008B316F">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6F005CC9" w14:textId="3F63940A" w:rsidR="005D494B" w:rsidRPr="00D160E3" w:rsidRDefault="00D160E3" w:rsidP="00B93885">
     <w:pPr>
       <w:ind w:left="2880"/>
-      <w:jc w:val="right"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00393F5D">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3D3E7A76" wp14:editId="20ECD34A">
           <wp:extent cx="1079500" cy="563880"/>
           <wp:effectExtent l="0" t="0" r="6350" b="7620"/>
           <wp:docPr id="9" name="Picture 9" descr="NDIS logo" title="NDIS Logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="21" name="Picture 2" descr="C:\Users\jebennett\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.Outlook\0IBFFTFJ\NDIS_logo.jpg"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
@@ -6645,51 +7090,51 @@
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1079500" cy="563880"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="72A0C47C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B900CE2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -8735,52 +9180,52 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1835" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D6667DFE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1995" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F5F3502"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="01DC9AD8"/>
-    <w:lvl w:ilvl="0" w:tplc="D39C9CD6">
+    <w:tmpl w:val="208E3D8E"/>
+    <w:lvl w:ilvl="0" w:tplc="DB725494">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet1"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="502" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1222" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -10819,50 +11264,164 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="371B580E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4F502C0C"/>
+    <w:lvl w:ilvl="0" w:tplc="2AFA2EDA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38183A7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="632018F2"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10931,51 +11490,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38CF2859"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="118A4A04"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11044,51 +11603,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D356298"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0E6A690A"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1669" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2389" w:hanging="360"/>
@@ -11136,51 +11695,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5989" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6709" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7429" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E92201D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3DB26A36"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="726" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1446" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11249,51 +11808,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5766" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6486" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C45491"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="00B204F6"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11362,51 +11921,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41AB038C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A30C9444"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Steps"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11455,51 +12014,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="455625E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="13F4B6A8"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -11541,51 +12100,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45F10228"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B5BEDDC0"/>
     <w:lvl w:ilvl="0" w:tplc="A1F6F82E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet2"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
@@ -11596,51 +12155,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49631976"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FD6801B2"/>
     <w:lvl w:ilvl="0" w:tplc="6CB84760">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="89AC11DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -11709,51 +12268,51 @@
     <w:lvl w:ilvl="7" w:tplc="249837BA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6BB0DA7C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A6C4FC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ECAC47E6"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11822,51 +12381,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4AC76A23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0BC28A06"/>
     <w:lvl w:ilvl="0" w:tplc="B43CDA94">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="827" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EEE4493E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1188" w:hanging="360"/>
       </w:pPr>
@@ -11938,51 +12497,51 @@
     <w:lvl w:ilvl="7" w:tplc="D178A34E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3399" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="52700C00">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3768" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B83279A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EF68328E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12087,51 +12646,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E710990"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="35B24D5A"/>
     <w:lvl w:ilvl="0" w:tplc="DF4E3E4A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="860" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F6CCA490">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1708" w:hanging="360"/>
       </w:pPr>
@@ -12203,51 +12762,51 @@
     <w:lvl w:ilvl="7" w:tplc="9372241C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C96A9C9E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7649" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EC10C30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D3C83580"/>
     <w:lvl w:ilvl="0" w:tplc="F2F0AB00">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Checklist"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="785" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A818536C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Checklistnested"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -12318,51 +12877,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EE26C22"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3C863776"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1702"/>
         </w:tabs>
         <w:ind w:left="2099" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:caps w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -12446,51 +13005,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F442461"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49886A96"/>
     <w:lvl w:ilvl="0" w:tplc="83D40078">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12559,51 +13118,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50B449B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A84A9D5E"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12672,51 +13231,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="524D1A85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0E60C8E8"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1500" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12785,51 +13344,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5820" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="526127F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A8CC48E4"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12898,51 +13457,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53F107C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="46B876E0"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13011,51 +13570,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="549F1482"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3C0E4AB4"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="779" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1499" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13124,51 +13683,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5819" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6539" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="568D257D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E138A9F0"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13237,51 +13796,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56961110"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ADE24872"/>
     <w:lvl w:ilvl="0" w:tplc="D2E8B30E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8D72FB0A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -13350,51 +13909,51 @@
     <w:lvl w:ilvl="7" w:tplc="FD74E790">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FB2C87D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57257831"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7E0E50DE"/>
     <w:lvl w:ilvl="0" w:tplc="CFE06826">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="CFAC9924">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -13463,51 +14022,51 @@
     <w:lvl w:ilvl="7" w:tplc="30E40684">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="37CAC2F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59CE0108"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="64E2CBDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -13612,51 +14171,164 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A2B6C3C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="371C7A14"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A30282F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8182F7DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -13761,51 +14433,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C020A29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D4566528"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13874,51 +14546,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C061042"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A772330C"/>
     <w:lvl w:ilvl="0" w:tplc="12CA135A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -13986,51 +14658,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C2B318E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="84427E3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -14135,51 +14807,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D403AFD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="859AD686"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="476"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -14252,51 +14924,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="476"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="476"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DE864A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="98FC6D9E"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14365,51 +15037,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60CB1F93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0A628ED6"/>
     <w:lvl w:ilvl="0" w:tplc="0D0E3F32">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="825" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D57457AA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1188" w:hanging="360"/>
       </w:pPr>
@@ -14481,51 +15153,51 @@
     <w:lvl w:ilvl="7" w:tplc="0882CC5E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3398" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B0F2D756">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3766" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="72" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="610964B0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="14C6410A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -14630,51 +15302,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="73" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6183317E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FA3C77D4"/>
     <w:lvl w:ilvl="0" w:tplc="83501D94">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14743,51 +15415,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="72" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="74" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61D915FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3214ABB2"/>
     <w:lvl w:ilvl="0" w:tplc="3E22F390">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Scripts"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -14857,51 +15529,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="73" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="75" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62C56CE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="16FE67D2"/>
     <w:lvl w:ilvl="0" w:tplc="1D6E5B90">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1.)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -14943,51 +15615,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="74" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="76" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62E77B58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="71EC06EE"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15056,51 +15728,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="75" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="77" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62FC1F76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="57A01B6E"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15169,51 +15841,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="76" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="78" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63754FA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CB4CB0AE"/>
     <w:lvl w:ilvl="0" w:tplc="AFDAACFC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="BD6C7BBE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -15282,51 +15954,51 @@
     <w:lvl w:ilvl="7" w:tplc="E5048360">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="575CBBF0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="77" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="79" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64030EA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741CC00C"/>
     <w:lvl w:ilvl="0" w:tplc="0CAED6F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="47A4D820">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -15395,51 +16067,51 @@
     <w:lvl w:ilvl="7" w:tplc="C9CAD0D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4BC66FD0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="78" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="80" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65984C75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D6449E12"/>
     <w:lvl w:ilvl="0" w:tplc="8C7CD312">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="719" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FAB8EA36">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="879" w:hanging="360"/>
       </w:pPr>
@@ -15511,51 +16183,51 @@
     <w:lvl w:ilvl="7" w:tplc="2ECA41D2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1835" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AAECA50C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1995" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="79" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="81" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66493E75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="93A23762"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1146" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1866" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15624,51 +16296,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6186" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6906" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="80" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="82" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66EE7988"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="58646C3A"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15737,51 +16409,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="81" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="83" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67306AD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CF301830"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15850,51 +16522,164 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="82" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="84" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67683EC2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B34A8F58"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="85" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6776673C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5E961742"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4897" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5617" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
@@ -15939,51 +16724,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9217" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9937" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="10657" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="83" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="86" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="686E22DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7DFC9220"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16052,51 +16837,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="84" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="87" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69F34A92"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9C26F184"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -16202,51 +16987,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="85" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="88" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CBE0075"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="81B0B594"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -16351,51 +17136,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="86" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="89" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CEA2550"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F7F651DC"/>
     <w:lvl w:ilvl="0" w:tplc="0C090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -16440,51 +17225,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="87" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="90" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D977E41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B554EDC0"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16553,51 +17338,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="88" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="91" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DF479B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1A1877F0"/>
     <w:lvl w:ilvl="0" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16666,51 +17451,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="89" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="92" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E23135A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="22E4D5D8"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16779,51 +17564,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="90" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="93" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F956C1B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="336625D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -16928,51 +17713,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="91" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="94" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7107795B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BFE082C0"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17041,51 +17826,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="92" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="95" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71AA658B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C2A23F16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -17190,51 +17975,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="93" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="96" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="742B73CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FD7E67EA"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="790" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1510" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17303,51 +18088,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5830" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6550" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="94" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="97" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75DC3EE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="77CC418E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17416,51 +18201,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="95" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="98" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77BE0661"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F58A4068"/>
     <w:lvl w:ilvl="0" w:tplc="2BEA0902">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Arial" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -17528,51 +18313,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="96" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="99" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="796C7FED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="625259EA"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17641,51 +18426,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="97" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="100" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="796F6327"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="267843F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -17790,51 +18575,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="98" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="101" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A7AB0CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="51FA5764"/>
     <w:lvl w:ilvl="0" w:tplc="25CC5F18">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="83E2EF1E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -17903,51 +18688,51 @@
     <w:lvl w:ilvl="7" w:tplc="8806BC3C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="BA9CAC3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="99" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="102" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C8D7F0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="18CA86AA"/>
     <w:lvl w:ilvl="0" w:tplc="90242EFE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -17992,51 +18777,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="100" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="103" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D8532CC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0A8C0586"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -18141,51 +18926,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="101" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="104" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EBC5495"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4F2E2552"/>
     <w:lvl w:ilvl="0" w:tplc="DF1E25DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="536CD1AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -18231,51 +19016,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="2B1C5510" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B688FEDE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="102" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="105" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F94301D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8646CA46"/>
     <w:lvl w:ilvl="0" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -18318,132 +19103,132 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="395787528">
-    <w:abstractNumId w:val="98"/>
+    <w:abstractNumId w:val="101"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="830831170">
-    <w:abstractNumId w:val="78"/>
+    <w:abstractNumId w:val="80"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="969827571">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1579898994">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1933465241">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1403336931">
-    <w:abstractNumId w:val="50"/>
+    <w:abstractNumId w:val="51"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="633870023">
-    <w:abstractNumId w:val="69"/>
+    <w:abstractNumId w:val="71"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1729303216">
-    <w:abstractNumId w:val="48"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="2075659235">
-    <w:abstractNumId w:val="94"/>
+    <w:abstractNumId w:val="97"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="845707193">
-    <w:abstractNumId w:val="86"/>
+    <w:abstractNumId w:val="89"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="2131237431">
-    <w:abstractNumId w:val="95"/>
+    <w:abstractNumId w:val="98"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1261570719">
-    <w:abstractNumId w:val="52"/>
+    <w:abstractNumId w:val="53"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="806976757">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1000503137">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1784766741">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1231303550">
-    <w:abstractNumId w:val="67"/>
+    <w:abstractNumId w:val="69"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1375740519">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1024477177">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="448355503">
-    <w:abstractNumId w:val="44"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="286357469">
-    <w:abstractNumId w:val="99"/>
+    <w:abstractNumId w:val="102"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="438070085">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="48"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="415054133">
-    <w:abstractNumId w:val="87"/>
+    <w:abstractNumId w:val="90"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="2070104307">
-    <w:abstractNumId w:val="91"/>
+    <w:abstractNumId w:val="94"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="2069722242">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1390883381">
-    <w:abstractNumId w:val="56"/>
+    <w:abstractNumId w:val="57"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="2076705472">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1718814922">
-    <w:abstractNumId w:val="53"/>
+    <w:abstractNumId w:val="54"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="506794451">
-    <w:abstractNumId w:val="102"/>
+    <w:abstractNumId w:val="105"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
@@ -18459,349 +19244,359 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="793329025">
-    <w:abstractNumId w:val="73"/>
+    <w:abstractNumId w:val="75"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1614097700">
+    <w:abstractNumId w:val="103"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1128821867">
     <w:abstractNumId w:val="100"/>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="1128821867">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="33" w16cid:durableId="575214755">
-    <w:abstractNumId w:val="63"/>
+    <w:abstractNumId w:val="65"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="895552666">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="2086560984">
-    <w:abstractNumId w:val="85"/>
+    <w:abstractNumId w:val="88"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1320498776">
-    <w:abstractNumId w:val="64"/>
+    <w:abstractNumId w:val="66"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1007829150">
-    <w:abstractNumId w:val="101"/>
+    <w:abstractNumId w:val="104"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1576822791">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="331031658">
-    <w:abstractNumId w:val="54"/>
+    <w:abstractNumId w:val="55"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="862130124">
-    <w:abstractNumId w:val="81"/>
+    <w:abstractNumId w:val="83"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1620188759">
-    <w:abstractNumId w:val="75"/>
+    <w:abstractNumId w:val="77"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="427510297">
-    <w:abstractNumId w:val="88"/>
+    <w:abstractNumId w:val="91"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1413236902">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="863371394">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="183904542">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="1059980999">
-    <w:abstractNumId w:val="71"/>
+    <w:abstractNumId w:val="73"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="1740516375">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="1708867330">
-    <w:abstractNumId w:val="89"/>
+    <w:abstractNumId w:val="92"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="386228754">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="50" w16cid:durableId="1370296657">
-    <w:abstractNumId w:val="96"/>
+    <w:abstractNumId w:val="99"/>
   </w:num>
   <w:num w:numId="51" w16cid:durableId="255525455">
-    <w:abstractNumId w:val="55"/>
+    <w:abstractNumId w:val="56"/>
   </w:num>
   <w:num w:numId="52" w16cid:durableId="1380742813">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="53" w16cid:durableId="878779519">
-    <w:abstractNumId w:val="93"/>
+    <w:abstractNumId w:val="96"/>
   </w:num>
   <w:num w:numId="54" w16cid:durableId="214045637">
-    <w:abstractNumId w:val="83"/>
+    <w:abstractNumId w:val="86"/>
   </w:num>
   <w:num w:numId="55" w16cid:durableId="225923776">
-    <w:abstractNumId w:val="80"/>
+    <w:abstractNumId w:val="82"/>
   </w:num>
   <w:num w:numId="56" w16cid:durableId="1617129563">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="57" w16cid:durableId="107550357">
-    <w:abstractNumId w:val="58"/>
+    <w:abstractNumId w:val="59"/>
   </w:num>
   <w:num w:numId="58" w16cid:durableId="1870948854">
-    <w:abstractNumId w:val="49"/>
+    <w:abstractNumId w:val="50"/>
   </w:num>
   <w:num w:numId="59" w16cid:durableId="1201236531">
-    <w:abstractNumId w:val="62"/>
+    <w:abstractNumId w:val="63"/>
   </w:num>
   <w:num w:numId="60" w16cid:durableId="1005016230">
-    <w:abstractNumId w:val="90"/>
+    <w:abstractNumId w:val="93"/>
   </w:num>
   <w:num w:numId="61" w16cid:durableId="1348218436">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="62" w16cid:durableId="224293269">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="63" w16cid:durableId="1811903501">
-    <w:abstractNumId w:val="77"/>
+    <w:abstractNumId w:val="79"/>
   </w:num>
   <w:num w:numId="64" w16cid:durableId="865214236">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="65" w16cid:durableId="826671856">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="66" w16cid:durableId="341666123">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="67" w16cid:durableId="490757124">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="68" w16cid:durableId="954412137">
-    <w:abstractNumId w:val="45"/>
+    <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="69" w16cid:durableId="1880046195">
-    <w:abstractNumId w:val="65"/>
+    <w:abstractNumId w:val="67"/>
   </w:num>
   <w:num w:numId="70" w16cid:durableId="191502147">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="71" w16cid:durableId="102700444">
-    <w:abstractNumId w:val="60"/>
+    <w:abstractNumId w:val="61"/>
   </w:num>
   <w:num w:numId="72" w16cid:durableId="517502400">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="73" w16cid:durableId="1436435268">
-    <w:abstractNumId w:val="57"/>
+    <w:abstractNumId w:val="58"/>
   </w:num>
   <w:num w:numId="74" w16cid:durableId="1480001713">
-    <w:abstractNumId w:val="84"/>
+    <w:abstractNumId w:val="87"/>
   </w:num>
   <w:num w:numId="75" w16cid:durableId="1803889758">
-    <w:abstractNumId w:val="45"/>
+    <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="76" w16cid:durableId="578176736">
-    <w:abstractNumId w:val="66"/>
+    <w:abstractNumId w:val="68"/>
   </w:num>
   <w:num w:numId="77" w16cid:durableId="894659157">
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="78" w16cid:durableId="182668631">
-    <w:abstractNumId w:val="51"/>
+    <w:abstractNumId w:val="52"/>
   </w:num>
   <w:num w:numId="79" w16cid:durableId="1338342080">
-    <w:abstractNumId w:val="51"/>
+    <w:abstractNumId w:val="52"/>
   </w:num>
   <w:num w:numId="80" w16cid:durableId="2096392153">
-    <w:abstractNumId w:val="51"/>
+    <w:abstractNumId w:val="52"/>
   </w:num>
   <w:num w:numId="81" w16cid:durableId="1149596921">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="82" w16cid:durableId="936017221">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="83" w16cid:durableId="267397205">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="84" w16cid:durableId="105660814">
-    <w:abstractNumId w:val="52"/>
+    <w:abstractNumId w:val="53"/>
   </w:num>
   <w:num w:numId="85" w16cid:durableId="361831969">
-    <w:abstractNumId w:val="67"/>
+    <w:abstractNumId w:val="69"/>
   </w:num>
   <w:num w:numId="86" w16cid:durableId="89812845">
-    <w:abstractNumId w:val="72"/>
+    <w:abstractNumId w:val="74"/>
   </w:num>
   <w:num w:numId="87" w16cid:durableId="1759911207">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="88" w16cid:durableId="195586085">
-    <w:abstractNumId w:val="43"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="89" w16cid:durableId="746729211">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="90" w16cid:durableId="957224995">
-    <w:abstractNumId w:val="76"/>
+    <w:abstractNumId w:val="78"/>
   </w:num>
   <w:num w:numId="91" w16cid:durableId="278026440">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="92" w16cid:durableId="824391661">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="93" w16cid:durableId="1110588913">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="94" w16cid:durableId="529759144">
-    <w:abstractNumId w:val="46"/>
+    <w:abstractNumId w:val="47"/>
   </w:num>
   <w:num w:numId="95" w16cid:durableId="2037733360">
-    <w:abstractNumId w:val="61"/>
+    <w:abstractNumId w:val="62"/>
   </w:num>
   <w:num w:numId="96" w16cid:durableId="1769541819">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="97" w16cid:durableId="1338269553">
-    <w:abstractNumId w:val="92"/>
+    <w:abstractNumId w:val="95"/>
   </w:num>
   <w:num w:numId="98" w16cid:durableId="1600065866">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="99" w16cid:durableId="1787389818">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="100" w16cid:durableId="948512637">
-    <w:abstractNumId w:val="70"/>
+    <w:abstractNumId w:val="72"/>
   </w:num>
   <w:num w:numId="101" w16cid:durableId="861670525">
-    <w:abstractNumId w:val="59"/>
+    <w:abstractNumId w:val="60"/>
   </w:num>
   <w:num w:numId="102" w16cid:durableId="330720129">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="103" w16cid:durableId="1106265003">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="104" w16cid:durableId="999579964">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="105" w16cid:durableId="471945272">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="106" w16cid:durableId="869028420">
-    <w:abstractNumId w:val="82"/>
+    <w:abstractNumId w:val="85"/>
   </w:num>
   <w:num w:numId="107" w16cid:durableId="359820771">
-    <w:abstractNumId w:val="79"/>
+    <w:abstractNumId w:val="81"/>
   </w:num>
   <w:num w:numId="108" w16cid:durableId="34163144">
-    <w:abstractNumId w:val="45"/>
+    <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="109" w16cid:durableId="1297298789">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="110" w16cid:durableId="16390100">
-    <w:abstractNumId w:val="74"/>
+    <w:abstractNumId w:val="76"/>
   </w:num>
   <w:num w:numId="111" w16cid:durableId="1242253387">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="112" w16cid:durableId="401173983">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="113" w16cid:durableId="380330119">
-    <w:abstractNumId w:val="79"/>
+    <w:abstractNumId w:val="81"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="114" w16cid:durableId="1435051176">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="115" w16cid:durableId="193427574">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="116" w16cid:durableId="1315187353">
-    <w:abstractNumId w:val="68"/>
+    <w:abstractNumId w:val="70"/>
+  </w:num>
+  <w:num w:numId="117" w16cid:durableId="406727938">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="118" w16cid:durableId="665087694">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="119" w16cid:durableId="997153333">
+    <w:abstractNumId w:val="84"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="111"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -19027,72 +19822,74 @@
     <w:rsid w:val="0003304D"/>
     <w:rsid w:val="00033478"/>
     <w:rsid w:val="00033748"/>
     <w:rsid w:val="00033915"/>
     <w:rsid w:val="00033925"/>
     <w:rsid w:val="00033A3E"/>
     <w:rsid w:val="00033C52"/>
     <w:rsid w:val="00033EE9"/>
     <w:rsid w:val="000340CE"/>
     <w:rsid w:val="000342A2"/>
     <w:rsid w:val="00034375"/>
     <w:rsid w:val="00034427"/>
     <w:rsid w:val="0003457A"/>
     <w:rsid w:val="00034784"/>
     <w:rsid w:val="0003480D"/>
     <w:rsid w:val="00034BFC"/>
     <w:rsid w:val="00034E45"/>
     <w:rsid w:val="0003504E"/>
     <w:rsid w:val="00035129"/>
     <w:rsid w:val="0003514F"/>
     <w:rsid w:val="000354F4"/>
     <w:rsid w:val="0003553A"/>
     <w:rsid w:val="000356C5"/>
     <w:rsid w:val="00035A4A"/>
     <w:rsid w:val="00035A64"/>
+    <w:rsid w:val="00035C82"/>
     <w:rsid w:val="000360AA"/>
     <w:rsid w:val="000360DD"/>
     <w:rsid w:val="0003624B"/>
     <w:rsid w:val="000363F6"/>
     <w:rsid w:val="0003676D"/>
     <w:rsid w:val="00036CB7"/>
     <w:rsid w:val="00036CC9"/>
     <w:rsid w:val="00036F07"/>
     <w:rsid w:val="000373C3"/>
     <w:rsid w:val="000375B9"/>
     <w:rsid w:val="00037626"/>
     <w:rsid w:val="00037637"/>
     <w:rsid w:val="000376A3"/>
     <w:rsid w:val="00037A59"/>
     <w:rsid w:val="00037BFE"/>
     <w:rsid w:val="00037F03"/>
     <w:rsid w:val="00040012"/>
     <w:rsid w:val="000401DF"/>
     <w:rsid w:val="0004032C"/>
     <w:rsid w:val="000406E2"/>
     <w:rsid w:val="0004078A"/>
     <w:rsid w:val="00040A36"/>
+    <w:rsid w:val="00040AD4"/>
     <w:rsid w:val="000410FD"/>
     <w:rsid w:val="00041113"/>
     <w:rsid w:val="000412AF"/>
     <w:rsid w:val="00041451"/>
     <w:rsid w:val="000414AC"/>
     <w:rsid w:val="0004194E"/>
     <w:rsid w:val="00041A28"/>
     <w:rsid w:val="00041B98"/>
     <w:rsid w:val="00041D5F"/>
     <w:rsid w:val="000425BE"/>
     <w:rsid w:val="00042786"/>
     <w:rsid w:val="00042BF8"/>
     <w:rsid w:val="00042EA1"/>
     <w:rsid w:val="00042F50"/>
     <w:rsid w:val="0004325D"/>
     <w:rsid w:val="000433B7"/>
     <w:rsid w:val="0004343C"/>
     <w:rsid w:val="000436B5"/>
     <w:rsid w:val="00043B22"/>
     <w:rsid w:val="0004486A"/>
     <w:rsid w:val="00044B4C"/>
     <w:rsid w:val="00044D70"/>
     <w:rsid w:val="000450BB"/>
     <w:rsid w:val="00045148"/>
     <w:rsid w:val="0004528B"/>
@@ -19400,50 +20197,51 @@
     <w:rsid w:val="000A085F"/>
     <w:rsid w:val="000A09A3"/>
     <w:rsid w:val="000A0C6F"/>
     <w:rsid w:val="000A0D91"/>
     <w:rsid w:val="000A0DB9"/>
     <w:rsid w:val="000A0EBF"/>
     <w:rsid w:val="000A118C"/>
     <w:rsid w:val="000A1223"/>
     <w:rsid w:val="000A13C8"/>
     <w:rsid w:val="000A14C9"/>
     <w:rsid w:val="000A153E"/>
     <w:rsid w:val="000A169C"/>
     <w:rsid w:val="000A1742"/>
     <w:rsid w:val="000A18FA"/>
     <w:rsid w:val="000A1C0E"/>
     <w:rsid w:val="000A21D5"/>
     <w:rsid w:val="000A21EE"/>
     <w:rsid w:val="000A23FA"/>
     <w:rsid w:val="000A2509"/>
     <w:rsid w:val="000A2708"/>
     <w:rsid w:val="000A28A6"/>
     <w:rsid w:val="000A29B5"/>
     <w:rsid w:val="000A29BC"/>
     <w:rsid w:val="000A2A89"/>
     <w:rsid w:val="000A2DF0"/>
+    <w:rsid w:val="000A2F5C"/>
     <w:rsid w:val="000A30AC"/>
     <w:rsid w:val="000A314B"/>
     <w:rsid w:val="000A31D4"/>
     <w:rsid w:val="000A3224"/>
     <w:rsid w:val="000A3676"/>
     <w:rsid w:val="000A37E1"/>
     <w:rsid w:val="000A38DF"/>
     <w:rsid w:val="000A3903"/>
     <w:rsid w:val="000A40D1"/>
     <w:rsid w:val="000A41B4"/>
     <w:rsid w:val="000A421D"/>
     <w:rsid w:val="000A477B"/>
     <w:rsid w:val="000A47AE"/>
     <w:rsid w:val="000A48C7"/>
     <w:rsid w:val="000A49CD"/>
     <w:rsid w:val="000A4AA0"/>
     <w:rsid w:val="000A4BAB"/>
     <w:rsid w:val="000A4CF6"/>
     <w:rsid w:val="000A4DED"/>
     <w:rsid w:val="000A4ED7"/>
     <w:rsid w:val="000A4EDC"/>
     <w:rsid w:val="000A4EEB"/>
     <w:rsid w:val="000A5413"/>
     <w:rsid w:val="000A55DD"/>
     <w:rsid w:val="000A575F"/>
@@ -19503,95 +20301,97 @@
     <w:rsid w:val="000B3D86"/>
     <w:rsid w:val="000B3E1F"/>
     <w:rsid w:val="000B4143"/>
     <w:rsid w:val="000B41C6"/>
     <w:rsid w:val="000B465D"/>
     <w:rsid w:val="000B4EB4"/>
     <w:rsid w:val="000B4EF1"/>
     <w:rsid w:val="000B4FFD"/>
     <w:rsid w:val="000B5026"/>
     <w:rsid w:val="000B534C"/>
     <w:rsid w:val="000B5C4A"/>
     <w:rsid w:val="000B5E2D"/>
     <w:rsid w:val="000B65ED"/>
     <w:rsid w:val="000B66AD"/>
     <w:rsid w:val="000B6A20"/>
     <w:rsid w:val="000B6DED"/>
     <w:rsid w:val="000B6FEB"/>
     <w:rsid w:val="000B7083"/>
     <w:rsid w:val="000B70F8"/>
     <w:rsid w:val="000B737A"/>
     <w:rsid w:val="000B7A21"/>
     <w:rsid w:val="000B7CD2"/>
     <w:rsid w:val="000B7D1B"/>
     <w:rsid w:val="000B7DD0"/>
     <w:rsid w:val="000C01F0"/>
+    <w:rsid w:val="000C0219"/>
     <w:rsid w:val="000C034D"/>
     <w:rsid w:val="000C056F"/>
     <w:rsid w:val="000C0635"/>
     <w:rsid w:val="000C095E"/>
     <w:rsid w:val="000C0D60"/>
     <w:rsid w:val="000C0EF0"/>
     <w:rsid w:val="000C1077"/>
     <w:rsid w:val="000C144F"/>
     <w:rsid w:val="000C1932"/>
     <w:rsid w:val="000C1B4B"/>
     <w:rsid w:val="000C1E7D"/>
     <w:rsid w:val="000C25FA"/>
     <w:rsid w:val="000C26A3"/>
     <w:rsid w:val="000C26E8"/>
     <w:rsid w:val="000C280A"/>
     <w:rsid w:val="000C2883"/>
     <w:rsid w:val="000C2AE1"/>
     <w:rsid w:val="000C2CFA"/>
     <w:rsid w:val="000C2E5C"/>
     <w:rsid w:val="000C331D"/>
     <w:rsid w:val="000C368F"/>
     <w:rsid w:val="000C3810"/>
     <w:rsid w:val="000C3D89"/>
     <w:rsid w:val="000C3EA2"/>
     <w:rsid w:val="000C4124"/>
     <w:rsid w:val="000C45A9"/>
     <w:rsid w:val="000C4D3A"/>
     <w:rsid w:val="000C5066"/>
     <w:rsid w:val="000C52EC"/>
     <w:rsid w:val="000C54DD"/>
     <w:rsid w:val="000C5504"/>
     <w:rsid w:val="000C558C"/>
     <w:rsid w:val="000C55AA"/>
     <w:rsid w:val="000C55CF"/>
     <w:rsid w:val="000C5A4B"/>
     <w:rsid w:val="000C62F6"/>
     <w:rsid w:val="000C67E5"/>
     <w:rsid w:val="000C6939"/>
     <w:rsid w:val="000C6BDB"/>
     <w:rsid w:val="000C6C40"/>
     <w:rsid w:val="000C6CA4"/>
     <w:rsid w:val="000C6DAF"/>
     <w:rsid w:val="000C6F52"/>
     <w:rsid w:val="000C6FC5"/>
     <w:rsid w:val="000C7117"/>
+    <w:rsid w:val="000C7267"/>
     <w:rsid w:val="000C74E2"/>
     <w:rsid w:val="000C7DFB"/>
     <w:rsid w:val="000D006D"/>
     <w:rsid w:val="000D00C2"/>
     <w:rsid w:val="000D051E"/>
     <w:rsid w:val="000D07D1"/>
     <w:rsid w:val="000D07FF"/>
     <w:rsid w:val="000D08C2"/>
     <w:rsid w:val="000D0A87"/>
     <w:rsid w:val="000D0C36"/>
     <w:rsid w:val="000D0C90"/>
     <w:rsid w:val="000D13C1"/>
     <w:rsid w:val="000D1433"/>
     <w:rsid w:val="000D14DF"/>
     <w:rsid w:val="000D1675"/>
     <w:rsid w:val="000D173B"/>
     <w:rsid w:val="000D1826"/>
     <w:rsid w:val="000D183F"/>
     <w:rsid w:val="000D1ABB"/>
     <w:rsid w:val="000D1EB9"/>
     <w:rsid w:val="000D1FCA"/>
     <w:rsid w:val="000D1FE0"/>
     <w:rsid w:val="000D201D"/>
     <w:rsid w:val="000D203F"/>
     <w:rsid w:val="000D262E"/>
@@ -19620,50 +20420,51 @@
     <w:rsid w:val="000D6941"/>
     <w:rsid w:val="000D6BA1"/>
     <w:rsid w:val="000D6C2C"/>
     <w:rsid w:val="000D6E3A"/>
     <w:rsid w:val="000D7266"/>
     <w:rsid w:val="000D735B"/>
     <w:rsid w:val="000D73B3"/>
     <w:rsid w:val="000D7472"/>
     <w:rsid w:val="000D791E"/>
     <w:rsid w:val="000D7ACF"/>
     <w:rsid w:val="000D7C8B"/>
     <w:rsid w:val="000D7C9A"/>
     <w:rsid w:val="000D7D6A"/>
     <w:rsid w:val="000D7F5D"/>
     <w:rsid w:val="000D7F66"/>
     <w:rsid w:val="000E00DC"/>
     <w:rsid w:val="000E0103"/>
     <w:rsid w:val="000E01BE"/>
     <w:rsid w:val="000E0287"/>
     <w:rsid w:val="000E05CD"/>
     <w:rsid w:val="000E0695"/>
     <w:rsid w:val="000E0CAE"/>
     <w:rsid w:val="000E0E55"/>
     <w:rsid w:val="000E0ED8"/>
     <w:rsid w:val="000E0F1D"/>
+    <w:rsid w:val="000E0F3E"/>
     <w:rsid w:val="000E14A9"/>
     <w:rsid w:val="000E1606"/>
     <w:rsid w:val="000E1A1D"/>
     <w:rsid w:val="000E1A86"/>
     <w:rsid w:val="000E1AC9"/>
     <w:rsid w:val="000E1BA1"/>
     <w:rsid w:val="000E1C59"/>
     <w:rsid w:val="000E1E6C"/>
     <w:rsid w:val="000E1EF7"/>
     <w:rsid w:val="000E236F"/>
     <w:rsid w:val="000E2A9C"/>
     <w:rsid w:val="000E2C65"/>
     <w:rsid w:val="000E2E94"/>
     <w:rsid w:val="000E2F2A"/>
     <w:rsid w:val="000E2F60"/>
     <w:rsid w:val="000E31D0"/>
     <w:rsid w:val="000E349D"/>
     <w:rsid w:val="000E3662"/>
     <w:rsid w:val="000E3688"/>
     <w:rsid w:val="000E379E"/>
     <w:rsid w:val="000E3840"/>
     <w:rsid w:val="000E3933"/>
     <w:rsid w:val="000E3CF7"/>
     <w:rsid w:val="000E3F79"/>
     <w:rsid w:val="000E3FA5"/>
@@ -19770,81 +20571,83 @@
     <w:rsid w:val="0010031B"/>
     <w:rsid w:val="00100451"/>
     <w:rsid w:val="00100791"/>
     <w:rsid w:val="00100910"/>
     <w:rsid w:val="0010093F"/>
     <w:rsid w:val="00100A92"/>
     <w:rsid w:val="00100ECB"/>
     <w:rsid w:val="00100FC0"/>
     <w:rsid w:val="0010117A"/>
     <w:rsid w:val="001012BF"/>
     <w:rsid w:val="0010142A"/>
     <w:rsid w:val="0010147D"/>
     <w:rsid w:val="001015C8"/>
     <w:rsid w:val="00101BAF"/>
     <w:rsid w:val="00102052"/>
     <w:rsid w:val="001020B7"/>
     <w:rsid w:val="001020F0"/>
     <w:rsid w:val="0010226D"/>
     <w:rsid w:val="001022D9"/>
     <w:rsid w:val="001022F1"/>
     <w:rsid w:val="00102428"/>
     <w:rsid w:val="00102547"/>
     <w:rsid w:val="001029DF"/>
     <w:rsid w:val="00102C91"/>
     <w:rsid w:val="00102D5D"/>
+    <w:rsid w:val="00102D93"/>
     <w:rsid w:val="0010326F"/>
     <w:rsid w:val="001038E7"/>
     <w:rsid w:val="00103AB9"/>
     <w:rsid w:val="00103ECD"/>
     <w:rsid w:val="00104169"/>
     <w:rsid w:val="00104280"/>
     <w:rsid w:val="001043D4"/>
     <w:rsid w:val="00104830"/>
     <w:rsid w:val="00104D00"/>
     <w:rsid w:val="00105137"/>
     <w:rsid w:val="00105164"/>
     <w:rsid w:val="001058C6"/>
     <w:rsid w:val="001059E8"/>
     <w:rsid w:val="00105B9D"/>
     <w:rsid w:val="0010635B"/>
     <w:rsid w:val="0010658B"/>
     <w:rsid w:val="0010672F"/>
     <w:rsid w:val="00106884"/>
     <w:rsid w:val="00106AC7"/>
     <w:rsid w:val="00106B18"/>
     <w:rsid w:val="00106DA1"/>
     <w:rsid w:val="00106FBF"/>
     <w:rsid w:val="0010717A"/>
     <w:rsid w:val="0010757C"/>
     <w:rsid w:val="001076A8"/>
     <w:rsid w:val="00107965"/>
     <w:rsid w:val="00107AAA"/>
     <w:rsid w:val="00107E29"/>
     <w:rsid w:val="00110052"/>
     <w:rsid w:val="0011043D"/>
     <w:rsid w:val="001105F9"/>
+    <w:rsid w:val="001107F6"/>
     <w:rsid w:val="0011090E"/>
     <w:rsid w:val="00110C38"/>
     <w:rsid w:val="00110FDB"/>
     <w:rsid w:val="00111066"/>
     <w:rsid w:val="001113C6"/>
     <w:rsid w:val="001113FD"/>
     <w:rsid w:val="00111AEE"/>
     <w:rsid w:val="00111D0D"/>
     <w:rsid w:val="00111D2C"/>
     <w:rsid w:val="00112410"/>
     <w:rsid w:val="001127BF"/>
     <w:rsid w:val="00112C98"/>
     <w:rsid w:val="00112E03"/>
     <w:rsid w:val="00113104"/>
     <w:rsid w:val="001131A5"/>
     <w:rsid w:val="001135EA"/>
     <w:rsid w:val="00113B83"/>
     <w:rsid w:val="001141B9"/>
     <w:rsid w:val="00114451"/>
     <w:rsid w:val="001145D5"/>
     <w:rsid w:val="00114A8A"/>
     <w:rsid w:val="00114A99"/>
     <w:rsid w:val="00114FC4"/>
     <w:rsid w:val="0011513C"/>
     <w:rsid w:val="001151BB"/>
@@ -20237,50 +21040,51 @@
     <w:rsid w:val="00181BB0"/>
     <w:rsid w:val="00181D8D"/>
     <w:rsid w:val="00181ED9"/>
     <w:rsid w:val="001821FA"/>
     <w:rsid w:val="00182204"/>
     <w:rsid w:val="001822B6"/>
     <w:rsid w:val="00182399"/>
     <w:rsid w:val="001828EE"/>
     <w:rsid w:val="00182E4B"/>
     <w:rsid w:val="00182F8A"/>
     <w:rsid w:val="00183529"/>
     <w:rsid w:val="00183CC9"/>
     <w:rsid w:val="00184420"/>
     <w:rsid w:val="0018466E"/>
     <w:rsid w:val="001846E4"/>
     <w:rsid w:val="001847E3"/>
     <w:rsid w:val="00184EE5"/>
     <w:rsid w:val="001851F0"/>
     <w:rsid w:val="00185339"/>
     <w:rsid w:val="0018556F"/>
     <w:rsid w:val="001856DC"/>
     <w:rsid w:val="001857B6"/>
     <w:rsid w:val="00185A1C"/>
     <w:rsid w:val="001865E5"/>
     <w:rsid w:val="00186777"/>
+    <w:rsid w:val="00187302"/>
     <w:rsid w:val="00187359"/>
     <w:rsid w:val="0018750D"/>
     <w:rsid w:val="00187782"/>
     <w:rsid w:val="001877B5"/>
     <w:rsid w:val="00187E3E"/>
     <w:rsid w:val="00187EA0"/>
     <w:rsid w:val="00187EE9"/>
     <w:rsid w:val="0019034F"/>
     <w:rsid w:val="00190403"/>
     <w:rsid w:val="00190A80"/>
     <w:rsid w:val="00190B71"/>
     <w:rsid w:val="00190F61"/>
     <w:rsid w:val="00191184"/>
     <w:rsid w:val="0019156B"/>
     <w:rsid w:val="001916CF"/>
     <w:rsid w:val="001918DE"/>
     <w:rsid w:val="00191D26"/>
     <w:rsid w:val="00191ECF"/>
     <w:rsid w:val="00191F0E"/>
     <w:rsid w:val="00191F57"/>
     <w:rsid w:val="0019203B"/>
     <w:rsid w:val="001920DB"/>
     <w:rsid w:val="00192230"/>
     <w:rsid w:val="00192308"/>
     <w:rsid w:val="001926BE"/>
@@ -20300,50 +21104,51 @@
     <w:rsid w:val="00195147"/>
     <w:rsid w:val="00195184"/>
     <w:rsid w:val="00195366"/>
     <w:rsid w:val="001953A9"/>
     <w:rsid w:val="00195545"/>
     <w:rsid w:val="00195640"/>
     <w:rsid w:val="00195667"/>
     <w:rsid w:val="0019588F"/>
     <w:rsid w:val="00195B21"/>
     <w:rsid w:val="00195BAF"/>
     <w:rsid w:val="00195D58"/>
     <w:rsid w:val="00195F79"/>
     <w:rsid w:val="00196655"/>
     <w:rsid w:val="00196779"/>
     <w:rsid w:val="00196877"/>
     <w:rsid w:val="001968AC"/>
     <w:rsid w:val="00196959"/>
     <w:rsid w:val="00196A51"/>
     <w:rsid w:val="00196B38"/>
     <w:rsid w:val="00196B74"/>
     <w:rsid w:val="00196C7F"/>
     <w:rsid w:val="00196E14"/>
     <w:rsid w:val="00196E1E"/>
     <w:rsid w:val="00196F99"/>
     <w:rsid w:val="001970C1"/>
+    <w:rsid w:val="0019731B"/>
     <w:rsid w:val="00197609"/>
     <w:rsid w:val="00197C4C"/>
     <w:rsid w:val="00197DD5"/>
     <w:rsid w:val="00197F35"/>
     <w:rsid w:val="001A0200"/>
     <w:rsid w:val="001A02AC"/>
     <w:rsid w:val="001A042C"/>
     <w:rsid w:val="001A044B"/>
     <w:rsid w:val="001A0466"/>
     <w:rsid w:val="001A0474"/>
     <w:rsid w:val="001A064F"/>
     <w:rsid w:val="001A08B3"/>
     <w:rsid w:val="001A09DB"/>
     <w:rsid w:val="001A0AC2"/>
     <w:rsid w:val="001A0B64"/>
     <w:rsid w:val="001A0EBB"/>
     <w:rsid w:val="001A1000"/>
     <w:rsid w:val="001A172E"/>
     <w:rsid w:val="001A18D0"/>
     <w:rsid w:val="001A1BA0"/>
     <w:rsid w:val="001A1BD3"/>
     <w:rsid w:val="001A1CA2"/>
     <w:rsid w:val="001A1F39"/>
     <w:rsid w:val="001A272A"/>
     <w:rsid w:val="001A2868"/>
@@ -20435,50 +21240,51 @@
     <w:rsid w:val="001B67DE"/>
     <w:rsid w:val="001B6808"/>
     <w:rsid w:val="001B68F3"/>
     <w:rsid w:val="001B6CF4"/>
     <w:rsid w:val="001B700F"/>
     <w:rsid w:val="001B7192"/>
     <w:rsid w:val="001B738C"/>
     <w:rsid w:val="001B751D"/>
     <w:rsid w:val="001B7877"/>
     <w:rsid w:val="001B7881"/>
     <w:rsid w:val="001B7B25"/>
     <w:rsid w:val="001B7B5D"/>
     <w:rsid w:val="001B7CF2"/>
     <w:rsid w:val="001B7E33"/>
     <w:rsid w:val="001B7EB9"/>
     <w:rsid w:val="001C067D"/>
     <w:rsid w:val="001C0A67"/>
     <w:rsid w:val="001C0E24"/>
     <w:rsid w:val="001C10A3"/>
     <w:rsid w:val="001C1441"/>
     <w:rsid w:val="001C16E1"/>
     <w:rsid w:val="001C1822"/>
     <w:rsid w:val="001C184C"/>
     <w:rsid w:val="001C18A7"/>
     <w:rsid w:val="001C1A2C"/>
+    <w:rsid w:val="001C1B7E"/>
     <w:rsid w:val="001C208E"/>
     <w:rsid w:val="001C21F7"/>
     <w:rsid w:val="001C29B7"/>
     <w:rsid w:val="001C2A2B"/>
     <w:rsid w:val="001C2C57"/>
     <w:rsid w:val="001C2DFC"/>
     <w:rsid w:val="001C2E5B"/>
     <w:rsid w:val="001C3194"/>
     <w:rsid w:val="001C34F5"/>
     <w:rsid w:val="001C359C"/>
     <w:rsid w:val="001C377A"/>
     <w:rsid w:val="001C3D2C"/>
     <w:rsid w:val="001C4249"/>
     <w:rsid w:val="001C4385"/>
     <w:rsid w:val="001C43FC"/>
     <w:rsid w:val="001C472C"/>
     <w:rsid w:val="001C494C"/>
     <w:rsid w:val="001C4959"/>
     <w:rsid w:val="001C4B3B"/>
     <w:rsid w:val="001C5354"/>
     <w:rsid w:val="001C53BC"/>
     <w:rsid w:val="001C55E5"/>
     <w:rsid w:val="001C560B"/>
     <w:rsid w:val="001C56DE"/>
     <w:rsid w:val="001C5E18"/>
@@ -20489,125 +21295,129 @@
     <w:rsid w:val="001C68D5"/>
     <w:rsid w:val="001C691A"/>
     <w:rsid w:val="001C6C56"/>
     <w:rsid w:val="001C6CDF"/>
     <w:rsid w:val="001C6D78"/>
     <w:rsid w:val="001C700D"/>
     <w:rsid w:val="001C73C7"/>
     <w:rsid w:val="001C7555"/>
     <w:rsid w:val="001C761A"/>
     <w:rsid w:val="001C7AC9"/>
     <w:rsid w:val="001C7C0B"/>
     <w:rsid w:val="001C7DB0"/>
     <w:rsid w:val="001C7E3A"/>
     <w:rsid w:val="001D0068"/>
     <w:rsid w:val="001D00C0"/>
     <w:rsid w:val="001D00ED"/>
     <w:rsid w:val="001D095D"/>
     <w:rsid w:val="001D0B3D"/>
     <w:rsid w:val="001D0C3A"/>
     <w:rsid w:val="001D0C56"/>
     <w:rsid w:val="001D13DA"/>
     <w:rsid w:val="001D1476"/>
     <w:rsid w:val="001D14E3"/>
     <w:rsid w:val="001D16DE"/>
     <w:rsid w:val="001D1AD2"/>
+    <w:rsid w:val="001D1DAF"/>
     <w:rsid w:val="001D2408"/>
     <w:rsid w:val="001D26ED"/>
     <w:rsid w:val="001D2BA8"/>
     <w:rsid w:val="001D2BCC"/>
     <w:rsid w:val="001D2E82"/>
     <w:rsid w:val="001D2F19"/>
+    <w:rsid w:val="001D30E5"/>
     <w:rsid w:val="001D30FC"/>
     <w:rsid w:val="001D33DC"/>
     <w:rsid w:val="001D3584"/>
     <w:rsid w:val="001D3618"/>
     <w:rsid w:val="001D367C"/>
     <w:rsid w:val="001D3838"/>
     <w:rsid w:val="001D38E8"/>
     <w:rsid w:val="001D3B83"/>
     <w:rsid w:val="001D3F09"/>
     <w:rsid w:val="001D3F88"/>
     <w:rsid w:val="001D40FC"/>
     <w:rsid w:val="001D4185"/>
     <w:rsid w:val="001D453F"/>
     <w:rsid w:val="001D45B6"/>
     <w:rsid w:val="001D484D"/>
     <w:rsid w:val="001D49F8"/>
     <w:rsid w:val="001D4BD7"/>
     <w:rsid w:val="001D511F"/>
     <w:rsid w:val="001D5400"/>
     <w:rsid w:val="001D5580"/>
     <w:rsid w:val="001D55D9"/>
     <w:rsid w:val="001D5687"/>
     <w:rsid w:val="001D5B1B"/>
     <w:rsid w:val="001D5B57"/>
     <w:rsid w:val="001D5C77"/>
+    <w:rsid w:val="001D5FF1"/>
     <w:rsid w:val="001D6225"/>
     <w:rsid w:val="001D6376"/>
     <w:rsid w:val="001D643E"/>
     <w:rsid w:val="001D6655"/>
     <w:rsid w:val="001D678B"/>
     <w:rsid w:val="001D6920"/>
     <w:rsid w:val="001D6A30"/>
     <w:rsid w:val="001D6B14"/>
     <w:rsid w:val="001D6F44"/>
     <w:rsid w:val="001D70D7"/>
     <w:rsid w:val="001D7245"/>
     <w:rsid w:val="001D7858"/>
     <w:rsid w:val="001D7A17"/>
     <w:rsid w:val="001D7E3F"/>
     <w:rsid w:val="001D7E9F"/>
     <w:rsid w:val="001D7EFC"/>
     <w:rsid w:val="001E0607"/>
     <w:rsid w:val="001E071C"/>
     <w:rsid w:val="001E1173"/>
     <w:rsid w:val="001E1243"/>
     <w:rsid w:val="001E165F"/>
     <w:rsid w:val="001E1730"/>
     <w:rsid w:val="001E18C7"/>
     <w:rsid w:val="001E1B61"/>
     <w:rsid w:val="001E204C"/>
     <w:rsid w:val="001E2099"/>
     <w:rsid w:val="001E22CB"/>
     <w:rsid w:val="001E2A5C"/>
     <w:rsid w:val="001E3375"/>
     <w:rsid w:val="001E33EB"/>
     <w:rsid w:val="001E3533"/>
     <w:rsid w:val="001E376B"/>
     <w:rsid w:val="001E382B"/>
     <w:rsid w:val="001E3B29"/>
     <w:rsid w:val="001E3B7C"/>
     <w:rsid w:val="001E3C51"/>
     <w:rsid w:val="001E3C8E"/>
     <w:rsid w:val="001E3D56"/>
     <w:rsid w:val="001E434A"/>
     <w:rsid w:val="001E44F8"/>
     <w:rsid w:val="001E454A"/>
     <w:rsid w:val="001E45DF"/>
     <w:rsid w:val="001E47B1"/>
     <w:rsid w:val="001E47EA"/>
+    <w:rsid w:val="001E48D6"/>
     <w:rsid w:val="001E4ADE"/>
     <w:rsid w:val="001E4F8D"/>
     <w:rsid w:val="001E5084"/>
     <w:rsid w:val="001E5180"/>
     <w:rsid w:val="001E580B"/>
     <w:rsid w:val="001E5BB1"/>
     <w:rsid w:val="001E5C66"/>
     <w:rsid w:val="001E5D7D"/>
     <w:rsid w:val="001E5FA7"/>
     <w:rsid w:val="001E61B6"/>
     <w:rsid w:val="001E62DC"/>
     <w:rsid w:val="001E63CB"/>
     <w:rsid w:val="001E67C2"/>
     <w:rsid w:val="001E6CE4"/>
     <w:rsid w:val="001E6D40"/>
     <w:rsid w:val="001E6DE6"/>
     <w:rsid w:val="001E6EDB"/>
     <w:rsid w:val="001E70A6"/>
     <w:rsid w:val="001E75DB"/>
     <w:rsid w:val="001E77C1"/>
     <w:rsid w:val="001E79A3"/>
     <w:rsid w:val="001E79F7"/>
     <w:rsid w:val="001E7D81"/>
     <w:rsid w:val="001F03F8"/>
     <w:rsid w:val="001F064C"/>
@@ -20654,50 +21464,51 @@
     <w:rsid w:val="001F4D16"/>
     <w:rsid w:val="001F52E8"/>
     <w:rsid w:val="001F57FC"/>
     <w:rsid w:val="001F5A61"/>
     <w:rsid w:val="001F5BC7"/>
     <w:rsid w:val="001F5BF7"/>
     <w:rsid w:val="001F6003"/>
     <w:rsid w:val="001F60A0"/>
     <w:rsid w:val="001F635F"/>
     <w:rsid w:val="001F63B3"/>
     <w:rsid w:val="001F6409"/>
     <w:rsid w:val="001F662C"/>
     <w:rsid w:val="001F6707"/>
     <w:rsid w:val="001F6968"/>
     <w:rsid w:val="001F6ABE"/>
     <w:rsid w:val="001F6BFD"/>
     <w:rsid w:val="001F6C6D"/>
     <w:rsid w:val="001F6F38"/>
     <w:rsid w:val="001F7031"/>
     <w:rsid w:val="001F735B"/>
     <w:rsid w:val="001F7409"/>
     <w:rsid w:val="001F7627"/>
     <w:rsid w:val="001F7694"/>
     <w:rsid w:val="001F782E"/>
     <w:rsid w:val="001F79AF"/>
+    <w:rsid w:val="001F7A19"/>
     <w:rsid w:val="001F7A9F"/>
     <w:rsid w:val="001F7DC3"/>
     <w:rsid w:val="001F7DD6"/>
     <w:rsid w:val="001F7E5F"/>
     <w:rsid w:val="001F7E65"/>
     <w:rsid w:val="001F7E69"/>
     <w:rsid w:val="001F7E7D"/>
     <w:rsid w:val="001F7EE3"/>
     <w:rsid w:val="00200137"/>
     <w:rsid w:val="002001BF"/>
     <w:rsid w:val="002001F6"/>
     <w:rsid w:val="00200463"/>
     <w:rsid w:val="002005F7"/>
     <w:rsid w:val="00200693"/>
     <w:rsid w:val="00200CDB"/>
     <w:rsid w:val="00200D47"/>
     <w:rsid w:val="00200E6E"/>
     <w:rsid w:val="002011F8"/>
     <w:rsid w:val="00201780"/>
     <w:rsid w:val="002017E5"/>
     <w:rsid w:val="00201CA8"/>
     <w:rsid w:val="00201E19"/>
     <w:rsid w:val="00201F19"/>
     <w:rsid w:val="00201F67"/>
     <w:rsid w:val="00202077"/>
@@ -20717,50 +21528,51 @@
     <w:rsid w:val="002044F3"/>
     <w:rsid w:val="0020464E"/>
     <w:rsid w:val="002048D5"/>
     <w:rsid w:val="002048F3"/>
     <w:rsid w:val="00204A8A"/>
     <w:rsid w:val="00205029"/>
     <w:rsid w:val="002053F1"/>
     <w:rsid w:val="00205422"/>
     <w:rsid w:val="0020561D"/>
     <w:rsid w:val="002060A8"/>
     <w:rsid w:val="002078D2"/>
     <w:rsid w:val="0020797B"/>
     <w:rsid w:val="00207DFE"/>
     <w:rsid w:val="00207EC6"/>
     <w:rsid w:val="0021050D"/>
     <w:rsid w:val="00210779"/>
     <w:rsid w:val="002107A7"/>
     <w:rsid w:val="0021095F"/>
     <w:rsid w:val="002109C0"/>
     <w:rsid w:val="00210CA2"/>
     <w:rsid w:val="00210D86"/>
     <w:rsid w:val="002110FA"/>
     <w:rsid w:val="00211469"/>
     <w:rsid w:val="002114FE"/>
     <w:rsid w:val="0021174A"/>
+    <w:rsid w:val="00211BC8"/>
     <w:rsid w:val="00211C64"/>
     <w:rsid w:val="002121BE"/>
     <w:rsid w:val="00212356"/>
     <w:rsid w:val="002123A8"/>
     <w:rsid w:val="002123B9"/>
     <w:rsid w:val="0021288A"/>
     <w:rsid w:val="00212A33"/>
     <w:rsid w:val="00212B93"/>
     <w:rsid w:val="00212C5B"/>
     <w:rsid w:val="00212E64"/>
     <w:rsid w:val="00213297"/>
     <w:rsid w:val="00213312"/>
     <w:rsid w:val="00213359"/>
     <w:rsid w:val="0021387A"/>
     <w:rsid w:val="00213896"/>
     <w:rsid w:val="002139FF"/>
     <w:rsid w:val="00214082"/>
     <w:rsid w:val="0021408D"/>
     <w:rsid w:val="00214309"/>
     <w:rsid w:val="00214468"/>
     <w:rsid w:val="00214488"/>
     <w:rsid w:val="002145D3"/>
     <w:rsid w:val="002145EE"/>
     <w:rsid w:val="00214812"/>
     <w:rsid w:val="00214A50"/>
@@ -20770,50 +21582,51 @@
     <w:rsid w:val="0021540C"/>
     <w:rsid w:val="00215420"/>
     <w:rsid w:val="00215548"/>
     <w:rsid w:val="0021585C"/>
     <w:rsid w:val="00215952"/>
     <w:rsid w:val="00215BC0"/>
     <w:rsid w:val="00215C01"/>
     <w:rsid w:val="0021602D"/>
     <w:rsid w:val="00216345"/>
     <w:rsid w:val="00216389"/>
     <w:rsid w:val="002164B6"/>
     <w:rsid w:val="00216824"/>
     <w:rsid w:val="00216AA7"/>
     <w:rsid w:val="00216F04"/>
     <w:rsid w:val="002179A0"/>
     <w:rsid w:val="00217C0D"/>
     <w:rsid w:val="00217F14"/>
     <w:rsid w:val="00217F9F"/>
     <w:rsid w:val="002200B0"/>
     <w:rsid w:val="00220451"/>
     <w:rsid w:val="00220486"/>
     <w:rsid w:val="0022049A"/>
     <w:rsid w:val="0022053D"/>
     <w:rsid w:val="00220602"/>
     <w:rsid w:val="00220655"/>
+    <w:rsid w:val="00220907"/>
     <w:rsid w:val="00220BFA"/>
     <w:rsid w:val="00221095"/>
     <w:rsid w:val="0022145E"/>
     <w:rsid w:val="002216C5"/>
     <w:rsid w:val="00221899"/>
     <w:rsid w:val="00222077"/>
     <w:rsid w:val="0022211A"/>
     <w:rsid w:val="002223AD"/>
     <w:rsid w:val="002223C8"/>
     <w:rsid w:val="00222484"/>
     <w:rsid w:val="00222BC6"/>
     <w:rsid w:val="00222C4D"/>
     <w:rsid w:val="00222D60"/>
     <w:rsid w:val="00222FFE"/>
     <w:rsid w:val="002230FB"/>
     <w:rsid w:val="002231D7"/>
     <w:rsid w:val="00223245"/>
     <w:rsid w:val="00223270"/>
     <w:rsid w:val="00223306"/>
     <w:rsid w:val="00223349"/>
     <w:rsid w:val="002233DA"/>
     <w:rsid w:val="00223829"/>
     <w:rsid w:val="00223934"/>
     <w:rsid w:val="0022397A"/>
     <w:rsid w:val="00223A2B"/>
@@ -20895,204 +21708,209 @@
     <w:rsid w:val="00235A4F"/>
     <w:rsid w:val="00235D3B"/>
     <w:rsid w:val="00235D53"/>
     <w:rsid w:val="00235D82"/>
     <w:rsid w:val="00235E83"/>
     <w:rsid w:val="00236164"/>
     <w:rsid w:val="002367BB"/>
     <w:rsid w:val="00236FA5"/>
     <w:rsid w:val="002371B0"/>
     <w:rsid w:val="00237356"/>
     <w:rsid w:val="00237405"/>
     <w:rsid w:val="0023764D"/>
     <w:rsid w:val="0023764E"/>
     <w:rsid w:val="00237984"/>
     <w:rsid w:val="002379DF"/>
     <w:rsid w:val="00237AD7"/>
     <w:rsid w:val="00237BE3"/>
     <w:rsid w:val="00240057"/>
     <w:rsid w:val="00240342"/>
     <w:rsid w:val="00240806"/>
     <w:rsid w:val="0024092B"/>
     <w:rsid w:val="00240BFD"/>
     <w:rsid w:val="00240C51"/>
     <w:rsid w:val="00241044"/>
     <w:rsid w:val="00241050"/>
+    <w:rsid w:val="00241106"/>
     <w:rsid w:val="00241118"/>
     <w:rsid w:val="00241324"/>
     <w:rsid w:val="0024140E"/>
     <w:rsid w:val="0024194A"/>
     <w:rsid w:val="00241AC0"/>
     <w:rsid w:val="00241B2B"/>
     <w:rsid w:val="00241FDC"/>
     <w:rsid w:val="0024248C"/>
     <w:rsid w:val="0024252D"/>
     <w:rsid w:val="0024262E"/>
     <w:rsid w:val="00242686"/>
     <w:rsid w:val="00242CEE"/>
     <w:rsid w:val="00242D39"/>
     <w:rsid w:val="00242DE2"/>
     <w:rsid w:val="00242F27"/>
     <w:rsid w:val="00243207"/>
     <w:rsid w:val="002432F2"/>
     <w:rsid w:val="00243AC5"/>
     <w:rsid w:val="0024417A"/>
     <w:rsid w:val="002442E4"/>
     <w:rsid w:val="0024451C"/>
     <w:rsid w:val="00244540"/>
     <w:rsid w:val="0024459B"/>
     <w:rsid w:val="002449E1"/>
     <w:rsid w:val="00244ADE"/>
     <w:rsid w:val="00244B34"/>
     <w:rsid w:val="00244BCA"/>
     <w:rsid w:val="00244D60"/>
     <w:rsid w:val="00244E6A"/>
     <w:rsid w:val="0024505E"/>
     <w:rsid w:val="00245444"/>
     <w:rsid w:val="002454D4"/>
     <w:rsid w:val="0024557B"/>
     <w:rsid w:val="002455A6"/>
     <w:rsid w:val="00245621"/>
     <w:rsid w:val="00245662"/>
     <w:rsid w:val="00245917"/>
     <w:rsid w:val="00245A62"/>
+    <w:rsid w:val="00245A67"/>
     <w:rsid w:val="00245A90"/>
     <w:rsid w:val="00245C5A"/>
     <w:rsid w:val="00245CB3"/>
     <w:rsid w:val="00245F05"/>
     <w:rsid w:val="00246155"/>
     <w:rsid w:val="0024615E"/>
     <w:rsid w:val="00246232"/>
     <w:rsid w:val="002462B1"/>
     <w:rsid w:val="002462C6"/>
     <w:rsid w:val="0024650E"/>
     <w:rsid w:val="00246589"/>
     <w:rsid w:val="00246972"/>
     <w:rsid w:val="00246B5D"/>
     <w:rsid w:val="00246D15"/>
     <w:rsid w:val="002473CD"/>
     <w:rsid w:val="002474EE"/>
     <w:rsid w:val="00247868"/>
     <w:rsid w:val="00247945"/>
     <w:rsid w:val="00247C69"/>
     <w:rsid w:val="00247D70"/>
     <w:rsid w:val="00247FB3"/>
     <w:rsid w:val="0025013A"/>
     <w:rsid w:val="002501DE"/>
     <w:rsid w:val="00250339"/>
     <w:rsid w:val="002504D0"/>
     <w:rsid w:val="00250684"/>
     <w:rsid w:val="00250D99"/>
     <w:rsid w:val="00250F21"/>
     <w:rsid w:val="00251238"/>
     <w:rsid w:val="0025126A"/>
     <w:rsid w:val="00251792"/>
     <w:rsid w:val="00251A1C"/>
     <w:rsid w:val="00251B14"/>
     <w:rsid w:val="00251BD1"/>
     <w:rsid w:val="00251C8D"/>
     <w:rsid w:val="00251DFC"/>
     <w:rsid w:val="00251DFD"/>
     <w:rsid w:val="00251F6E"/>
     <w:rsid w:val="00252603"/>
     <w:rsid w:val="002526AA"/>
+    <w:rsid w:val="00252986"/>
     <w:rsid w:val="00252AAF"/>
     <w:rsid w:val="00252BD6"/>
     <w:rsid w:val="00252F99"/>
     <w:rsid w:val="00253077"/>
     <w:rsid w:val="0025310A"/>
     <w:rsid w:val="0025324A"/>
     <w:rsid w:val="002537EB"/>
     <w:rsid w:val="00253A33"/>
     <w:rsid w:val="00253C95"/>
     <w:rsid w:val="0025400C"/>
     <w:rsid w:val="002541AD"/>
     <w:rsid w:val="00254206"/>
     <w:rsid w:val="00254309"/>
     <w:rsid w:val="002544CD"/>
     <w:rsid w:val="0025450B"/>
     <w:rsid w:val="00254615"/>
     <w:rsid w:val="00254AF3"/>
     <w:rsid w:val="00254AFC"/>
     <w:rsid w:val="00254B43"/>
     <w:rsid w:val="00254B95"/>
     <w:rsid w:val="00254DDF"/>
     <w:rsid w:val="002555C6"/>
     <w:rsid w:val="002555F0"/>
     <w:rsid w:val="0025575C"/>
     <w:rsid w:val="002557B1"/>
     <w:rsid w:val="00255F94"/>
     <w:rsid w:val="00255FE0"/>
     <w:rsid w:val="00255FF8"/>
     <w:rsid w:val="00256065"/>
     <w:rsid w:val="002560FD"/>
+    <w:rsid w:val="0025644A"/>
     <w:rsid w:val="0025698F"/>
     <w:rsid w:val="00256ECB"/>
     <w:rsid w:val="0025712B"/>
     <w:rsid w:val="002571FD"/>
     <w:rsid w:val="0025752D"/>
     <w:rsid w:val="00257552"/>
     <w:rsid w:val="00257664"/>
     <w:rsid w:val="00257F73"/>
     <w:rsid w:val="00260006"/>
     <w:rsid w:val="0026028D"/>
     <w:rsid w:val="00260335"/>
     <w:rsid w:val="0026047A"/>
     <w:rsid w:val="0026053E"/>
     <w:rsid w:val="00260A66"/>
     <w:rsid w:val="00260B7C"/>
     <w:rsid w:val="00260DD9"/>
     <w:rsid w:val="002611B9"/>
     <w:rsid w:val="0026153C"/>
     <w:rsid w:val="00261610"/>
     <w:rsid w:val="002618E1"/>
     <w:rsid w:val="00261917"/>
     <w:rsid w:val="00261A98"/>
     <w:rsid w:val="00261DC0"/>
     <w:rsid w:val="00261DD2"/>
     <w:rsid w:val="00262103"/>
     <w:rsid w:val="0026229C"/>
     <w:rsid w:val="002626D3"/>
     <w:rsid w:val="00262CD8"/>
     <w:rsid w:val="00262EEC"/>
     <w:rsid w:val="0026330F"/>
     <w:rsid w:val="00263C1B"/>
     <w:rsid w:val="00263ECD"/>
     <w:rsid w:val="00263FD6"/>
     <w:rsid w:val="002640CA"/>
     <w:rsid w:val="00264292"/>
     <w:rsid w:val="00264484"/>
     <w:rsid w:val="0026460D"/>
     <w:rsid w:val="002646C2"/>
     <w:rsid w:val="00264946"/>
     <w:rsid w:val="002650E5"/>
     <w:rsid w:val="002653FC"/>
     <w:rsid w:val="002658CC"/>
     <w:rsid w:val="0026599C"/>
     <w:rsid w:val="00265A6A"/>
     <w:rsid w:val="00266150"/>
     <w:rsid w:val="00266346"/>
+    <w:rsid w:val="0026639F"/>
     <w:rsid w:val="002667DE"/>
     <w:rsid w:val="00266BDC"/>
     <w:rsid w:val="00266CC8"/>
     <w:rsid w:val="00266CD4"/>
     <w:rsid w:val="00266F4A"/>
     <w:rsid w:val="002672D7"/>
     <w:rsid w:val="002673F4"/>
     <w:rsid w:val="002677B2"/>
     <w:rsid w:val="002679B1"/>
     <w:rsid w:val="002679B4"/>
     <w:rsid w:val="00267C61"/>
     <w:rsid w:val="00267FB7"/>
     <w:rsid w:val="00270743"/>
     <w:rsid w:val="002707DB"/>
     <w:rsid w:val="00270FC3"/>
     <w:rsid w:val="002711B9"/>
     <w:rsid w:val="002713FB"/>
     <w:rsid w:val="002715E8"/>
     <w:rsid w:val="00271737"/>
     <w:rsid w:val="002718CB"/>
     <w:rsid w:val="00271985"/>
     <w:rsid w:val="002719CD"/>
     <w:rsid w:val="00271C24"/>
     <w:rsid w:val="00271C9C"/>
     <w:rsid w:val="00271CA2"/>
@@ -21125,50 +21943,51 @@
     <w:rsid w:val="0027711E"/>
     <w:rsid w:val="002771C2"/>
     <w:rsid w:val="002771E3"/>
     <w:rsid w:val="0027750A"/>
     <w:rsid w:val="00277989"/>
     <w:rsid w:val="00277A1F"/>
     <w:rsid w:val="00277C2A"/>
     <w:rsid w:val="00277CBC"/>
     <w:rsid w:val="00277CE2"/>
     <w:rsid w:val="00277E7A"/>
     <w:rsid w:val="00277F95"/>
     <w:rsid w:val="0028066C"/>
     <w:rsid w:val="002808D1"/>
     <w:rsid w:val="00280A21"/>
     <w:rsid w:val="00280A47"/>
     <w:rsid w:val="00280B40"/>
     <w:rsid w:val="00280D29"/>
     <w:rsid w:val="00280F3A"/>
     <w:rsid w:val="002812C9"/>
     <w:rsid w:val="00281323"/>
     <w:rsid w:val="00281367"/>
     <w:rsid w:val="00281393"/>
     <w:rsid w:val="00281A6A"/>
     <w:rsid w:val="00281ACD"/>
     <w:rsid w:val="00281D44"/>
+    <w:rsid w:val="00281DEE"/>
     <w:rsid w:val="00281DF2"/>
     <w:rsid w:val="0028223C"/>
     <w:rsid w:val="0028250A"/>
     <w:rsid w:val="0028258A"/>
     <w:rsid w:val="002826F7"/>
     <w:rsid w:val="002828EA"/>
     <w:rsid w:val="0028298F"/>
     <w:rsid w:val="002829C5"/>
     <w:rsid w:val="00282BC5"/>
     <w:rsid w:val="00283056"/>
     <w:rsid w:val="00283784"/>
     <w:rsid w:val="00283852"/>
     <w:rsid w:val="00283A96"/>
     <w:rsid w:val="00283D39"/>
     <w:rsid w:val="00283DAD"/>
     <w:rsid w:val="00283F55"/>
     <w:rsid w:val="0028401E"/>
     <w:rsid w:val="00284109"/>
     <w:rsid w:val="002844B0"/>
     <w:rsid w:val="002847C3"/>
     <w:rsid w:val="00284E6A"/>
     <w:rsid w:val="002851F8"/>
     <w:rsid w:val="00285A05"/>
     <w:rsid w:val="00285D85"/>
     <w:rsid w:val="00285FE2"/>
@@ -21415,105 +22234,108 @@
     <w:rsid w:val="002C4A2E"/>
     <w:rsid w:val="002C5631"/>
     <w:rsid w:val="002C59A8"/>
     <w:rsid w:val="002C5B74"/>
     <w:rsid w:val="002C5F6B"/>
     <w:rsid w:val="002C5F98"/>
     <w:rsid w:val="002C63A0"/>
     <w:rsid w:val="002C63F2"/>
     <w:rsid w:val="002C6560"/>
     <w:rsid w:val="002C67C2"/>
     <w:rsid w:val="002C6A90"/>
     <w:rsid w:val="002C6B45"/>
     <w:rsid w:val="002C6B8B"/>
     <w:rsid w:val="002C6CF6"/>
     <w:rsid w:val="002C6E42"/>
     <w:rsid w:val="002C6F85"/>
     <w:rsid w:val="002C7118"/>
     <w:rsid w:val="002C74BE"/>
     <w:rsid w:val="002C74EB"/>
     <w:rsid w:val="002C7515"/>
     <w:rsid w:val="002C7A06"/>
     <w:rsid w:val="002C7D55"/>
     <w:rsid w:val="002C7EEC"/>
     <w:rsid w:val="002C7FBF"/>
     <w:rsid w:val="002D0161"/>
+    <w:rsid w:val="002D0398"/>
     <w:rsid w:val="002D0952"/>
     <w:rsid w:val="002D097C"/>
     <w:rsid w:val="002D106D"/>
     <w:rsid w:val="002D1210"/>
     <w:rsid w:val="002D12D9"/>
     <w:rsid w:val="002D149A"/>
     <w:rsid w:val="002D1616"/>
     <w:rsid w:val="002D1684"/>
     <w:rsid w:val="002D196E"/>
     <w:rsid w:val="002D1A4A"/>
     <w:rsid w:val="002D1BB8"/>
     <w:rsid w:val="002D1C0E"/>
     <w:rsid w:val="002D1F1F"/>
     <w:rsid w:val="002D1FC1"/>
     <w:rsid w:val="002D215D"/>
     <w:rsid w:val="002D22B2"/>
     <w:rsid w:val="002D2575"/>
     <w:rsid w:val="002D26B7"/>
+    <w:rsid w:val="002D27AE"/>
     <w:rsid w:val="002D2C5C"/>
     <w:rsid w:val="002D2D50"/>
     <w:rsid w:val="002D2DC0"/>
     <w:rsid w:val="002D30C2"/>
     <w:rsid w:val="002D30CB"/>
     <w:rsid w:val="002D3105"/>
     <w:rsid w:val="002D33BD"/>
     <w:rsid w:val="002D3760"/>
     <w:rsid w:val="002D394C"/>
     <w:rsid w:val="002D3DAB"/>
     <w:rsid w:val="002D3F0F"/>
     <w:rsid w:val="002D3F34"/>
     <w:rsid w:val="002D45D6"/>
     <w:rsid w:val="002D4678"/>
     <w:rsid w:val="002D4821"/>
     <w:rsid w:val="002D4A7B"/>
     <w:rsid w:val="002D4E02"/>
     <w:rsid w:val="002D4ECA"/>
     <w:rsid w:val="002D4F37"/>
     <w:rsid w:val="002D56E3"/>
     <w:rsid w:val="002D5A10"/>
     <w:rsid w:val="002D5E9D"/>
     <w:rsid w:val="002D5FA0"/>
     <w:rsid w:val="002D66E3"/>
     <w:rsid w:val="002D6731"/>
     <w:rsid w:val="002D68CD"/>
     <w:rsid w:val="002D6B53"/>
     <w:rsid w:val="002D6BCB"/>
     <w:rsid w:val="002D6F0C"/>
     <w:rsid w:val="002D76D0"/>
     <w:rsid w:val="002D7AE4"/>
     <w:rsid w:val="002D7BDA"/>
     <w:rsid w:val="002D7E94"/>
     <w:rsid w:val="002D7F34"/>
     <w:rsid w:val="002D7F3B"/>
     <w:rsid w:val="002D7FF0"/>
     <w:rsid w:val="002E014A"/>
+    <w:rsid w:val="002E0298"/>
     <w:rsid w:val="002E0516"/>
     <w:rsid w:val="002E0CB8"/>
     <w:rsid w:val="002E0F28"/>
     <w:rsid w:val="002E1011"/>
     <w:rsid w:val="002E121B"/>
     <w:rsid w:val="002E12CF"/>
     <w:rsid w:val="002E12F4"/>
     <w:rsid w:val="002E144E"/>
     <w:rsid w:val="002E1953"/>
     <w:rsid w:val="002E1A3A"/>
     <w:rsid w:val="002E1BE8"/>
     <w:rsid w:val="002E1D08"/>
     <w:rsid w:val="002E202A"/>
     <w:rsid w:val="002E2096"/>
     <w:rsid w:val="002E2211"/>
     <w:rsid w:val="002E2520"/>
     <w:rsid w:val="002E25E4"/>
     <w:rsid w:val="002E2A32"/>
     <w:rsid w:val="002E2D9C"/>
     <w:rsid w:val="002E30CB"/>
     <w:rsid w:val="002E3237"/>
     <w:rsid w:val="002E32C4"/>
     <w:rsid w:val="002E3680"/>
     <w:rsid w:val="002E3802"/>
     <w:rsid w:val="002E3AAC"/>
@@ -21555,50 +22377,51 @@
     <w:rsid w:val="002F102F"/>
     <w:rsid w:val="002F1066"/>
     <w:rsid w:val="002F12EB"/>
     <w:rsid w:val="002F1799"/>
     <w:rsid w:val="002F1A5D"/>
     <w:rsid w:val="002F1AD5"/>
     <w:rsid w:val="002F1FD3"/>
     <w:rsid w:val="002F2105"/>
     <w:rsid w:val="002F211E"/>
     <w:rsid w:val="002F268C"/>
     <w:rsid w:val="002F283F"/>
     <w:rsid w:val="002F30DD"/>
     <w:rsid w:val="002F316F"/>
     <w:rsid w:val="002F34EE"/>
     <w:rsid w:val="002F3598"/>
     <w:rsid w:val="002F3B24"/>
     <w:rsid w:val="002F3C75"/>
     <w:rsid w:val="002F3D28"/>
     <w:rsid w:val="002F3D55"/>
     <w:rsid w:val="002F4129"/>
     <w:rsid w:val="002F415E"/>
     <w:rsid w:val="002F41E5"/>
     <w:rsid w:val="002F433F"/>
     <w:rsid w:val="002F48C5"/>
     <w:rsid w:val="002F4993"/>
+    <w:rsid w:val="002F49F8"/>
     <w:rsid w:val="002F4A50"/>
     <w:rsid w:val="002F4D7C"/>
     <w:rsid w:val="002F4E68"/>
     <w:rsid w:val="002F512E"/>
     <w:rsid w:val="002F5383"/>
     <w:rsid w:val="002F5609"/>
     <w:rsid w:val="002F57EE"/>
     <w:rsid w:val="002F598D"/>
     <w:rsid w:val="002F6141"/>
     <w:rsid w:val="002F66F3"/>
     <w:rsid w:val="002F68E1"/>
     <w:rsid w:val="002F6930"/>
     <w:rsid w:val="002F6AED"/>
     <w:rsid w:val="002F6BC2"/>
     <w:rsid w:val="002F6CFE"/>
     <w:rsid w:val="002F6D1A"/>
     <w:rsid w:val="002F6F3E"/>
     <w:rsid w:val="002F7103"/>
     <w:rsid w:val="002F7159"/>
     <w:rsid w:val="002F7239"/>
     <w:rsid w:val="002F72DE"/>
     <w:rsid w:val="002F737E"/>
     <w:rsid w:val="002F74C7"/>
     <w:rsid w:val="002F74F2"/>
     <w:rsid w:val="002F7911"/>
@@ -21645,50 +22468,51 @@
     <w:rsid w:val="00304C6D"/>
     <w:rsid w:val="00305655"/>
     <w:rsid w:val="00305976"/>
     <w:rsid w:val="00305AFE"/>
     <w:rsid w:val="00306241"/>
     <w:rsid w:val="003063F4"/>
     <w:rsid w:val="0030694D"/>
     <w:rsid w:val="00306DEB"/>
     <w:rsid w:val="00307218"/>
     <w:rsid w:val="003105EB"/>
     <w:rsid w:val="00310B81"/>
     <w:rsid w:val="00310E8E"/>
     <w:rsid w:val="00310EDA"/>
     <w:rsid w:val="00311250"/>
     <w:rsid w:val="0031127F"/>
     <w:rsid w:val="003112AF"/>
     <w:rsid w:val="00311362"/>
     <w:rsid w:val="00311A6E"/>
     <w:rsid w:val="00311BBA"/>
     <w:rsid w:val="003121CF"/>
     <w:rsid w:val="00312261"/>
     <w:rsid w:val="003123F7"/>
     <w:rsid w:val="00312C58"/>
     <w:rsid w:val="00312DCC"/>
     <w:rsid w:val="00312EB1"/>
+    <w:rsid w:val="00313035"/>
     <w:rsid w:val="00313151"/>
     <w:rsid w:val="003132AC"/>
     <w:rsid w:val="0031332B"/>
     <w:rsid w:val="00313362"/>
     <w:rsid w:val="0031337A"/>
     <w:rsid w:val="00313AD8"/>
     <w:rsid w:val="00313CD7"/>
     <w:rsid w:val="00313DA7"/>
     <w:rsid w:val="00313E30"/>
     <w:rsid w:val="00313F29"/>
     <w:rsid w:val="00313FDB"/>
     <w:rsid w:val="0031414B"/>
     <w:rsid w:val="0031438F"/>
     <w:rsid w:val="00314726"/>
     <w:rsid w:val="0031472E"/>
     <w:rsid w:val="00314B69"/>
     <w:rsid w:val="00315615"/>
     <w:rsid w:val="0031564B"/>
     <w:rsid w:val="003158FB"/>
     <w:rsid w:val="003159D9"/>
     <w:rsid w:val="00316226"/>
     <w:rsid w:val="00316884"/>
     <w:rsid w:val="00316A6B"/>
     <w:rsid w:val="00316B11"/>
     <w:rsid w:val="00317296"/>
@@ -21729,70 +22553,72 @@
     <w:rsid w:val="00323256"/>
     <w:rsid w:val="00323596"/>
     <w:rsid w:val="0032387E"/>
     <w:rsid w:val="003239A6"/>
     <w:rsid w:val="00323A23"/>
     <w:rsid w:val="00323BF3"/>
     <w:rsid w:val="00324027"/>
     <w:rsid w:val="0032459B"/>
     <w:rsid w:val="003246EC"/>
     <w:rsid w:val="00324D54"/>
     <w:rsid w:val="00324DB9"/>
     <w:rsid w:val="003250C1"/>
     <w:rsid w:val="0032518F"/>
     <w:rsid w:val="003253F2"/>
     <w:rsid w:val="00325417"/>
     <w:rsid w:val="003255F2"/>
     <w:rsid w:val="003257C6"/>
     <w:rsid w:val="003257D2"/>
     <w:rsid w:val="003259F0"/>
     <w:rsid w:val="003259F3"/>
     <w:rsid w:val="00325B8D"/>
     <w:rsid w:val="0032602B"/>
     <w:rsid w:val="00326066"/>
     <w:rsid w:val="0032673C"/>
     <w:rsid w:val="003267CE"/>
+    <w:rsid w:val="003267F4"/>
     <w:rsid w:val="00326988"/>
     <w:rsid w:val="00326AD4"/>
     <w:rsid w:val="00326B86"/>
     <w:rsid w:val="00326E51"/>
     <w:rsid w:val="00327196"/>
     <w:rsid w:val="003271A9"/>
     <w:rsid w:val="00327300"/>
     <w:rsid w:val="00327371"/>
     <w:rsid w:val="003273EB"/>
     <w:rsid w:val="00327402"/>
     <w:rsid w:val="003274BF"/>
     <w:rsid w:val="003274D7"/>
     <w:rsid w:val="0032766F"/>
     <w:rsid w:val="003277F0"/>
     <w:rsid w:val="00327A49"/>
     <w:rsid w:val="00327A6B"/>
     <w:rsid w:val="00327CD1"/>
     <w:rsid w:val="00327DBF"/>
     <w:rsid w:val="003300B4"/>
     <w:rsid w:val="003301A2"/>
+    <w:rsid w:val="0033061E"/>
     <w:rsid w:val="00330949"/>
     <w:rsid w:val="00330FE1"/>
     <w:rsid w:val="0033122B"/>
     <w:rsid w:val="003312D5"/>
     <w:rsid w:val="00331335"/>
     <w:rsid w:val="00331DC4"/>
     <w:rsid w:val="00331EA5"/>
     <w:rsid w:val="0033216D"/>
     <w:rsid w:val="00332221"/>
     <w:rsid w:val="0033229E"/>
     <w:rsid w:val="00332314"/>
     <w:rsid w:val="0033270D"/>
     <w:rsid w:val="00332826"/>
     <w:rsid w:val="00332F24"/>
     <w:rsid w:val="003331DD"/>
     <w:rsid w:val="00333792"/>
     <w:rsid w:val="00333834"/>
     <w:rsid w:val="00333A91"/>
     <w:rsid w:val="00334033"/>
     <w:rsid w:val="00334107"/>
     <w:rsid w:val="00334260"/>
     <w:rsid w:val="00334632"/>
     <w:rsid w:val="00334AE3"/>
     <w:rsid w:val="00334DBE"/>
     <w:rsid w:val="00334E30"/>
@@ -22079,97 +22905,99 @@
     <w:rsid w:val="0038441B"/>
     <w:rsid w:val="0038451C"/>
     <w:rsid w:val="0038457C"/>
     <w:rsid w:val="00384A82"/>
     <w:rsid w:val="00385720"/>
     <w:rsid w:val="003859EE"/>
     <w:rsid w:val="00385CC4"/>
     <w:rsid w:val="00385E92"/>
     <w:rsid w:val="00386031"/>
     <w:rsid w:val="00386048"/>
     <w:rsid w:val="003860E6"/>
     <w:rsid w:val="00386100"/>
     <w:rsid w:val="00386316"/>
     <w:rsid w:val="0038657D"/>
     <w:rsid w:val="003865E6"/>
     <w:rsid w:val="00386674"/>
     <w:rsid w:val="003866E9"/>
     <w:rsid w:val="00386777"/>
     <w:rsid w:val="003867DF"/>
     <w:rsid w:val="003868BA"/>
     <w:rsid w:val="00386B07"/>
     <w:rsid w:val="00386E27"/>
     <w:rsid w:val="003870A5"/>
     <w:rsid w:val="0038710F"/>
     <w:rsid w:val="00387A17"/>
+    <w:rsid w:val="00387B36"/>
     <w:rsid w:val="00387C91"/>
     <w:rsid w:val="00387CBE"/>
     <w:rsid w:val="00387E49"/>
     <w:rsid w:val="00387F78"/>
     <w:rsid w:val="003903ED"/>
     <w:rsid w:val="003904EF"/>
     <w:rsid w:val="0039063D"/>
     <w:rsid w:val="003906A5"/>
     <w:rsid w:val="00390926"/>
     <w:rsid w:val="00390999"/>
     <w:rsid w:val="00390A42"/>
     <w:rsid w:val="00391192"/>
     <w:rsid w:val="00391721"/>
     <w:rsid w:val="003918C6"/>
     <w:rsid w:val="00391B4A"/>
     <w:rsid w:val="00392113"/>
     <w:rsid w:val="003923AD"/>
     <w:rsid w:val="003923DB"/>
     <w:rsid w:val="0039240F"/>
     <w:rsid w:val="0039295E"/>
     <w:rsid w:val="00392B27"/>
     <w:rsid w:val="00392C11"/>
     <w:rsid w:val="00393033"/>
     <w:rsid w:val="003931A8"/>
     <w:rsid w:val="00393AE9"/>
     <w:rsid w:val="00393C80"/>
     <w:rsid w:val="00393E2A"/>
     <w:rsid w:val="00394043"/>
     <w:rsid w:val="0039423E"/>
     <w:rsid w:val="00394409"/>
     <w:rsid w:val="00394CDB"/>
     <w:rsid w:val="00394ED5"/>
     <w:rsid w:val="00395500"/>
     <w:rsid w:val="00395568"/>
     <w:rsid w:val="00395869"/>
     <w:rsid w:val="003958D5"/>
     <w:rsid w:val="00395ACE"/>
     <w:rsid w:val="00395D0B"/>
     <w:rsid w:val="00395D41"/>
     <w:rsid w:val="00395E7A"/>
     <w:rsid w:val="003960AA"/>
     <w:rsid w:val="003964D9"/>
     <w:rsid w:val="003967A6"/>
     <w:rsid w:val="00396A10"/>
     <w:rsid w:val="00396EEE"/>
     <w:rsid w:val="00396F11"/>
     <w:rsid w:val="00396FDD"/>
+    <w:rsid w:val="003977C1"/>
     <w:rsid w:val="003979E5"/>
     <w:rsid w:val="00397A89"/>
     <w:rsid w:val="00397AA5"/>
     <w:rsid w:val="00397C0F"/>
     <w:rsid w:val="00397DF3"/>
     <w:rsid w:val="003A00B9"/>
     <w:rsid w:val="003A01B6"/>
     <w:rsid w:val="003A02F2"/>
     <w:rsid w:val="003A04EB"/>
     <w:rsid w:val="003A0599"/>
     <w:rsid w:val="003A0AE2"/>
     <w:rsid w:val="003A0D0F"/>
     <w:rsid w:val="003A0D3F"/>
     <w:rsid w:val="003A0E5F"/>
     <w:rsid w:val="003A0EB3"/>
     <w:rsid w:val="003A0ED5"/>
     <w:rsid w:val="003A1046"/>
     <w:rsid w:val="003A1314"/>
     <w:rsid w:val="003A1378"/>
     <w:rsid w:val="003A14ED"/>
     <w:rsid w:val="003A15B3"/>
     <w:rsid w:val="003A15B9"/>
     <w:rsid w:val="003A1D0B"/>
     <w:rsid w:val="003A1D91"/>
     <w:rsid w:val="003A2410"/>
@@ -22190,123 +23018,126 @@
     <w:rsid w:val="003A63C4"/>
     <w:rsid w:val="003A64A7"/>
     <w:rsid w:val="003A6917"/>
     <w:rsid w:val="003A6ABE"/>
     <w:rsid w:val="003A6EFF"/>
     <w:rsid w:val="003A6F36"/>
     <w:rsid w:val="003A6F94"/>
     <w:rsid w:val="003A7404"/>
     <w:rsid w:val="003A74D4"/>
     <w:rsid w:val="003A7556"/>
     <w:rsid w:val="003A764A"/>
     <w:rsid w:val="003A76F6"/>
     <w:rsid w:val="003A7AF4"/>
     <w:rsid w:val="003A7C2C"/>
     <w:rsid w:val="003A7C35"/>
     <w:rsid w:val="003A7DC9"/>
     <w:rsid w:val="003A7EA8"/>
     <w:rsid w:val="003B0358"/>
     <w:rsid w:val="003B065D"/>
     <w:rsid w:val="003B0C77"/>
     <w:rsid w:val="003B158A"/>
     <w:rsid w:val="003B1641"/>
     <w:rsid w:val="003B17CB"/>
     <w:rsid w:val="003B1867"/>
     <w:rsid w:val="003B1A2B"/>
+    <w:rsid w:val="003B1B22"/>
     <w:rsid w:val="003B1CA5"/>
     <w:rsid w:val="003B1D73"/>
     <w:rsid w:val="003B1D77"/>
     <w:rsid w:val="003B21CC"/>
     <w:rsid w:val="003B22D0"/>
     <w:rsid w:val="003B25B3"/>
     <w:rsid w:val="003B25DE"/>
     <w:rsid w:val="003B27E3"/>
     <w:rsid w:val="003B27EC"/>
     <w:rsid w:val="003B2A7C"/>
     <w:rsid w:val="003B2FBC"/>
     <w:rsid w:val="003B34A8"/>
     <w:rsid w:val="003B3C5C"/>
     <w:rsid w:val="003B40FB"/>
     <w:rsid w:val="003B48C0"/>
     <w:rsid w:val="003B4932"/>
     <w:rsid w:val="003B4C06"/>
     <w:rsid w:val="003B4C6A"/>
     <w:rsid w:val="003B4DAB"/>
     <w:rsid w:val="003B5162"/>
     <w:rsid w:val="003B5350"/>
     <w:rsid w:val="003B541F"/>
     <w:rsid w:val="003B555A"/>
     <w:rsid w:val="003B55A3"/>
     <w:rsid w:val="003B56AA"/>
     <w:rsid w:val="003B5A06"/>
     <w:rsid w:val="003B5C62"/>
     <w:rsid w:val="003B5D3D"/>
     <w:rsid w:val="003B5E98"/>
     <w:rsid w:val="003B6045"/>
     <w:rsid w:val="003B620D"/>
     <w:rsid w:val="003B69D0"/>
     <w:rsid w:val="003B69FE"/>
     <w:rsid w:val="003B6A39"/>
     <w:rsid w:val="003B6F5E"/>
     <w:rsid w:val="003B7187"/>
     <w:rsid w:val="003B71AA"/>
     <w:rsid w:val="003B71C4"/>
     <w:rsid w:val="003B745C"/>
     <w:rsid w:val="003B7536"/>
     <w:rsid w:val="003B755B"/>
     <w:rsid w:val="003B7635"/>
     <w:rsid w:val="003B7656"/>
     <w:rsid w:val="003B77BE"/>
+    <w:rsid w:val="003C04B7"/>
     <w:rsid w:val="003C0673"/>
     <w:rsid w:val="003C0908"/>
     <w:rsid w:val="003C0978"/>
     <w:rsid w:val="003C0F1F"/>
     <w:rsid w:val="003C13E3"/>
     <w:rsid w:val="003C1710"/>
     <w:rsid w:val="003C17F5"/>
     <w:rsid w:val="003C1B5F"/>
     <w:rsid w:val="003C1C4A"/>
     <w:rsid w:val="003C2217"/>
     <w:rsid w:val="003C23DC"/>
     <w:rsid w:val="003C2432"/>
     <w:rsid w:val="003C2590"/>
     <w:rsid w:val="003C25EA"/>
     <w:rsid w:val="003C28D9"/>
     <w:rsid w:val="003C2941"/>
     <w:rsid w:val="003C29A2"/>
     <w:rsid w:val="003C2E13"/>
     <w:rsid w:val="003C2F2D"/>
     <w:rsid w:val="003C35AB"/>
     <w:rsid w:val="003C3885"/>
     <w:rsid w:val="003C38D5"/>
     <w:rsid w:val="003C38DE"/>
     <w:rsid w:val="003C3982"/>
     <w:rsid w:val="003C3BF5"/>
     <w:rsid w:val="003C40FC"/>
     <w:rsid w:val="003C4349"/>
     <w:rsid w:val="003C438A"/>
     <w:rsid w:val="003C4471"/>
+    <w:rsid w:val="003C4641"/>
     <w:rsid w:val="003C468D"/>
     <w:rsid w:val="003C470E"/>
     <w:rsid w:val="003C4BD1"/>
     <w:rsid w:val="003C4BFB"/>
     <w:rsid w:val="003C4C36"/>
     <w:rsid w:val="003C5109"/>
     <w:rsid w:val="003C51BB"/>
     <w:rsid w:val="003C523A"/>
     <w:rsid w:val="003C5598"/>
     <w:rsid w:val="003C5641"/>
     <w:rsid w:val="003C57D1"/>
     <w:rsid w:val="003C5C49"/>
     <w:rsid w:val="003C5C9D"/>
     <w:rsid w:val="003C5E20"/>
     <w:rsid w:val="003C5E71"/>
     <w:rsid w:val="003C6479"/>
     <w:rsid w:val="003C6576"/>
     <w:rsid w:val="003C69C1"/>
     <w:rsid w:val="003C6AA0"/>
     <w:rsid w:val="003C6AE8"/>
     <w:rsid w:val="003C6CF9"/>
     <w:rsid w:val="003C70C4"/>
     <w:rsid w:val="003C7398"/>
     <w:rsid w:val="003C7672"/>
     <w:rsid w:val="003C7736"/>
@@ -22463,50 +23294,51 @@
     <w:rsid w:val="003F1084"/>
     <w:rsid w:val="003F11B0"/>
     <w:rsid w:val="003F1226"/>
     <w:rsid w:val="003F14BC"/>
     <w:rsid w:val="003F14DD"/>
     <w:rsid w:val="003F15D4"/>
     <w:rsid w:val="003F1749"/>
     <w:rsid w:val="003F19D9"/>
     <w:rsid w:val="003F1C59"/>
     <w:rsid w:val="003F1FBD"/>
     <w:rsid w:val="003F22C1"/>
     <w:rsid w:val="003F251D"/>
     <w:rsid w:val="003F257C"/>
     <w:rsid w:val="003F25D3"/>
     <w:rsid w:val="003F28E4"/>
     <w:rsid w:val="003F2974"/>
     <w:rsid w:val="003F2A98"/>
     <w:rsid w:val="003F2CA1"/>
     <w:rsid w:val="003F3168"/>
     <w:rsid w:val="003F33E8"/>
     <w:rsid w:val="003F3494"/>
     <w:rsid w:val="003F3FEB"/>
     <w:rsid w:val="003F457A"/>
     <w:rsid w:val="003F45CA"/>
     <w:rsid w:val="003F4675"/>
+    <w:rsid w:val="003F469B"/>
     <w:rsid w:val="003F4883"/>
     <w:rsid w:val="003F4899"/>
     <w:rsid w:val="003F4FAA"/>
     <w:rsid w:val="003F554B"/>
     <w:rsid w:val="003F56A9"/>
     <w:rsid w:val="003F5AD7"/>
     <w:rsid w:val="003F5B1B"/>
     <w:rsid w:val="003F5C10"/>
     <w:rsid w:val="003F5F13"/>
     <w:rsid w:val="003F5F46"/>
     <w:rsid w:val="003F604F"/>
     <w:rsid w:val="003F6064"/>
     <w:rsid w:val="003F63BB"/>
     <w:rsid w:val="003F654F"/>
     <w:rsid w:val="003F66B9"/>
     <w:rsid w:val="003F66E5"/>
     <w:rsid w:val="003F6C1B"/>
     <w:rsid w:val="003F6CC4"/>
     <w:rsid w:val="003F6F17"/>
     <w:rsid w:val="003F7419"/>
     <w:rsid w:val="003F78AA"/>
     <w:rsid w:val="003F78F9"/>
     <w:rsid w:val="003F7B5E"/>
     <w:rsid w:val="003F7DA7"/>
     <w:rsid w:val="003F7F16"/>
@@ -22543,85 +23375,87 @@
     <w:rsid w:val="0040382C"/>
     <w:rsid w:val="004039E2"/>
     <w:rsid w:val="00403A1B"/>
     <w:rsid w:val="00403FCF"/>
     <w:rsid w:val="00403FDD"/>
     <w:rsid w:val="0040437F"/>
     <w:rsid w:val="004045DC"/>
     <w:rsid w:val="004047EA"/>
     <w:rsid w:val="00404E17"/>
     <w:rsid w:val="00404FC7"/>
     <w:rsid w:val="004051A4"/>
     <w:rsid w:val="00405445"/>
     <w:rsid w:val="004057F6"/>
     <w:rsid w:val="00405937"/>
     <w:rsid w:val="00406C98"/>
     <w:rsid w:val="00406DAD"/>
     <w:rsid w:val="00406E31"/>
     <w:rsid w:val="00406E3F"/>
     <w:rsid w:val="00406EC0"/>
     <w:rsid w:val="0040707F"/>
     <w:rsid w:val="004075BD"/>
     <w:rsid w:val="00407D1C"/>
     <w:rsid w:val="00407D6D"/>
     <w:rsid w:val="00407DEC"/>
     <w:rsid w:val="00410339"/>
+    <w:rsid w:val="00410CF2"/>
     <w:rsid w:val="00410EFA"/>
     <w:rsid w:val="00410F92"/>
     <w:rsid w:val="00411064"/>
     <w:rsid w:val="00411176"/>
     <w:rsid w:val="00411223"/>
     <w:rsid w:val="004112DD"/>
     <w:rsid w:val="00411461"/>
     <w:rsid w:val="00411779"/>
     <w:rsid w:val="004118EC"/>
     <w:rsid w:val="00411915"/>
     <w:rsid w:val="00411E0A"/>
     <w:rsid w:val="004126BD"/>
     <w:rsid w:val="00412CF9"/>
     <w:rsid w:val="00412F02"/>
     <w:rsid w:val="0041307D"/>
     <w:rsid w:val="004135A4"/>
     <w:rsid w:val="004136D6"/>
     <w:rsid w:val="004137A4"/>
     <w:rsid w:val="00413D13"/>
     <w:rsid w:val="00413F84"/>
     <w:rsid w:val="00413FEB"/>
     <w:rsid w:val="0041429D"/>
     <w:rsid w:val="004142E4"/>
     <w:rsid w:val="0041445F"/>
     <w:rsid w:val="00414718"/>
     <w:rsid w:val="00414721"/>
     <w:rsid w:val="00414AF0"/>
     <w:rsid w:val="00414BBE"/>
     <w:rsid w:val="00414C19"/>
     <w:rsid w:val="00414DFF"/>
     <w:rsid w:val="00414F76"/>
     <w:rsid w:val="00414FED"/>
     <w:rsid w:val="004150A2"/>
     <w:rsid w:val="004152F8"/>
     <w:rsid w:val="00415759"/>
+    <w:rsid w:val="00415920"/>
     <w:rsid w:val="00415A20"/>
     <w:rsid w:val="00415ABA"/>
     <w:rsid w:val="00415CFD"/>
     <w:rsid w:val="00415E17"/>
     <w:rsid w:val="00415F16"/>
     <w:rsid w:val="0041620E"/>
     <w:rsid w:val="0041644E"/>
     <w:rsid w:val="00416B79"/>
     <w:rsid w:val="00416B84"/>
     <w:rsid w:val="00416CF3"/>
     <w:rsid w:val="00416E55"/>
     <w:rsid w:val="00416ECF"/>
     <w:rsid w:val="0041700F"/>
     <w:rsid w:val="00417337"/>
     <w:rsid w:val="00417506"/>
     <w:rsid w:val="004177E8"/>
     <w:rsid w:val="0041783D"/>
     <w:rsid w:val="004178D2"/>
     <w:rsid w:val="00417C3B"/>
     <w:rsid w:val="00417CFB"/>
     <w:rsid w:val="00417E2A"/>
     <w:rsid w:val="00417E4F"/>
     <w:rsid w:val="00420082"/>
     <w:rsid w:val="004205B3"/>
     <w:rsid w:val="004205E2"/>
@@ -22691,99 +23525,101 @@
     <w:rsid w:val="004301D9"/>
     <w:rsid w:val="004302EB"/>
     <w:rsid w:val="00430356"/>
     <w:rsid w:val="00430398"/>
     <w:rsid w:val="004304A3"/>
     <w:rsid w:val="00430530"/>
     <w:rsid w:val="004309AD"/>
     <w:rsid w:val="00430A31"/>
     <w:rsid w:val="00430A56"/>
     <w:rsid w:val="00430B1D"/>
     <w:rsid w:val="00430BB9"/>
     <w:rsid w:val="00430CE7"/>
     <w:rsid w:val="00430E8A"/>
     <w:rsid w:val="00430EA4"/>
     <w:rsid w:val="004319DB"/>
     <w:rsid w:val="00431BEE"/>
     <w:rsid w:val="00431C7A"/>
     <w:rsid w:val="00431F71"/>
     <w:rsid w:val="00432008"/>
     <w:rsid w:val="00432547"/>
     <w:rsid w:val="00432722"/>
     <w:rsid w:val="0043283B"/>
     <w:rsid w:val="00432D85"/>
     <w:rsid w:val="00432E79"/>
     <w:rsid w:val="00432EE3"/>
+    <w:rsid w:val="00432FBD"/>
     <w:rsid w:val="0043323B"/>
     <w:rsid w:val="004335FA"/>
     <w:rsid w:val="0043366D"/>
     <w:rsid w:val="0043388D"/>
     <w:rsid w:val="00433CA5"/>
     <w:rsid w:val="00433EAE"/>
     <w:rsid w:val="00434033"/>
     <w:rsid w:val="004343FF"/>
     <w:rsid w:val="004344D1"/>
     <w:rsid w:val="00434519"/>
     <w:rsid w:val="004346D5"/>
     <w:rsid w:val="00434925"/>
     <w:rsid w:val="00434A3D"/>
     <w:rsid w:val="00434CE0"/>
     <w:rsid w:val="004350A7"/>
     <w:rsid w:val="00435A9D"/>
     <w:rsid w:val="00435F28"/>
     <w:rsid w:val="0043619C"/>
     <w:rsid w:val="00436268"/>
     <w:rsid w:val="004365D0"/>
     <w:rsid w:val="00436756"/>
     <w:rsid w:val="00436C77"/>
     <w:rsid w:val="00436E2A"/>
     <w:rsid w:val="00437042"/>
     <w:rsid w:val="00437306"/>
     <w:rsid w:val="004375D8"/>
     <w:rsid w:val="00437683"/>
     <w:rsid w:val="00437A52"/>
     <w:rsid w:val="00437B08"/>
     <w:rsid w:val="004400F9"/>
     <w:rsid w:val="00440158"/>
     <w:rsid w:val="004401EA"/>
     <w:rsid w:val="0044038A"/>
     <w:rsid w:val="00440528"/>
     <w:rsid w:val="0044087A"/>
     <w:rsid w:val="004408E8"/>
     <w:rsid w:val="004409B9"/>
     <w:rsid w:val="00440AD3"/>
     <w:rsid w:val="00440D49"/>
     <w:rsid w:val="00440DB4"/>
     <w:rsid w:val="004411F8"/>
     <w:rsid w:val="004413BC"/>
     <w:rsid w:val="004417F6"/>
     <w:rsid w:val="004418E2"/>
     <w:rsid w:val="00441A8B"/>
     <w:rsid w:val="00442018"/>
     <w:rsid w:val="00442303"/>
     <w:rsid w:val="004425E1"/>
     <w:rsid w:val="004426C6"/>
+    <w:rsid w:val="004427D3"/>
     <w:rsid w:val="0044298F"/>
     <w:rsid w:val="004429BE"/>
     <w:rsid w:val="00442D0F"/>
     <w:rsid w:val="00442D82"/>
     <w:rsid w:val="00442FBB"/>
     <w:rsid w:val="004432A3"/>
     <w:rsid w:val="00443B8A"/>
     <w:rsid w:val="00443E46"/>
     <w:rsid w:val="004441C9"/>
     <w:rsid w:val="00444739"/>
     <w:rsid w:val="00444CF0"/>
     <w:rsid w:val="00444CF7"/>
     <w:rsid w:val="00444DDE"/>
     <w:rsid w:val="00444EF4"/>
     <w:rsid w:val="00445248"/>
     <w:rsid w:val="00445258"/>
     <w:rsid w:val="004453F6"/>
     <w:rsid w:val="00445468"/>
     <w:rsid w:val="0044553A"/>
     <w:rsid w:val="00445AAD"/>
     <w:rsid w:val="00445BEB"/>
     <w:rsid w:val="00445C88"/>
     <w:rsid w:val="00445CFF"/>
     <w:rsid w:val="00445FF1"/>
     <w:rsid w:val="004461B7"/>
@@ -22799,67 +23635,69 @@
     <w:rsid w:val="00447B23"/>
     <w:rsid w:val="00447E83"/>
     <w:rsid w:val="00447E99"/>
     <w:rsid w:val="00450086"/>
     <w:rsid w:val="0045011E"/>
     <w:rsid w:val="0045038A"/>
     <w:rsid w:val="004503D8"/>
     <w:rsid w:val="00450585"/>
     <w:rsid w:val="004507C6"/>
     <w:rsid w:val="0045095F"/>
     <w:rsid w:val="00450E0F"/>
     <w:rsid w:val="00450F5F"/>
     <w:rsid w:val="0045125E"/>
     <w:rsid w:val="004515FD"/>
     <w:rsid w:val="00451B00"/>
     <w:rsid w:val="00451BDD"/>
     <w:rsid w:val="00451FE0"/>
     <w:rsid w:val="0045220F"/>
     <w:rsid w:val="004525EA"/>
     <w:rsid w:val="0045260F"/>
     <w:rsid w:val="004527A7"/>
     <w:rsid w:val="004527D4"/>
     <w:rsid w:val="00452877"/>
     <w:rsid w:val="00452AA9"/>
     <w:rsid w:val="00452BE7"/>
+    <w:rsid w:val="00452D3C"/>
     <w:rsid w:val="00452E79"/>
     <w:rsid w:val="00453179"/>
     <w:rsid w:val="004531BC"/>
     <w:rsid w:val="00453439"/>
     <w:rsid w:val="00453460"/>
     <w:rsid w:val="00453531"/>
     <w:rsid w:val="00453542"/>
     <w:rsid w:val="00453617"/>
     <w:rsid w:val="0045366B"/>
     <w:rsid w:val="004536AC"/>
     <w:rsid w:val="004536DE"/>
     <w:rsid w:val="00453740"/>
     <w:rsid w:val="004537B9"/>
     <w:rsid w:val="0045389D"/>
     <w:rsid w:val="00453A96"/>
     <w:rsid w:val="00453B8E"/>
     <w:rsid w:val="00453C04"/>
+    <w:rsid w:val="00453C1D"/>
     <w:rsid w:val="00453C77"/>
     <w:rsid w:val="00453CFE"/>
     <w:rsid w:val="00453FB6"/>
     <w:rsid w:val="004542EA"/>
     <w:rsid w:val="004548E8"/>
     <w:rsid w:val="00454B86"/>
     <w:rsid w:val="004554BC"/>
     <w:rsid w:val="004558B7"/>
     <w:rsid w:val="004562CC"/>
     <w:rsid w:val="004563D3"/>
     <w:rsid w:val="004565B3"/>
     <w:rsid w:val="004566B2"/>
     <w:rsid w:val="00456783"/>
     <w:rsid w:val="004568DE"/>
     <w:rsid w:val="004568F2"/>
     <w:rsid w:val="00456BED"/>
     <w:rsid w:val="00456E3F"/>
     <w:rsid w:val="00456EF8"/>
     <w:rsid w:val="0045730E"/>
     <w:rsid w:val="0045737E"/>
     <w:rsid w:val="004573E6"/>
     <w:rsid w:val="0045741B"/>
     <w:rsid w:val="00457645"/>
     <w:rsid w:val="004576BB"/>
     <w:rsid w:val="00457B14"/>
@@ -22867,198 +23705,204 @@
     <w:rsid w:val="00457BE5"/>
     <w:rsid w:val="00457D1D"/>
     <w:rsid w:val="00460229"/>
     <w:rsid w:val="0046026D"/>
     <w:rsid w:val="00460480"/>
     <w:rsid w:val="004604FF"/>
     <w:rsid w:val="00460870"/>
     <w:rsid w:val="00460BB5"/>
     <w:rsid w:val="00460DF9"/>
     <w:rsid w:val="004614EB"/>
     <w:rsid w:val="00461633"/>
     <w:rsid w:val="004617AB"/>
     <w:rsid w:val="00461C6D"/>
     <w:rsid w:val="00461EA3"/>
     <w:rsid w:val="00462143"/>
     <w:rsid w:val="00462402"/>
     <w:rsid w:val="0046240C"/>
     <w:rsid w:val="004628D6"/>
     <w:rsid w:val="00462927"/>
     <w:rsid w:val="00462AA2"/>
     <w:rsid w:val="00462C41"/>
     <w:rsid w:val="00462EE9"/>
     <w:rsid w:val="00463180"/>
     <w:rsid w:val="004631C6"/>
     <w:rsid w:val="00463596"/>
+    <w:rsid w:val="004636F3"/>
     <w:rsid w:val="004637F6"/>
     <w:rsid w:val="00463B38"/>
     <w:rsid w:val="00463E55"/>
     <w:rsid w:val="004640FC"/>
     <w:rsid w:val="00464385"/>
     <w:rsid w:val="00464395"/>
     <w:rsid w:val="0046442B"/>
     <w:rsid w:val="004644FB"/>
     <w:rsid w:val="004646D4"/>
     <w:rsid w:val="004649DA"/>
+    <w:rsid w:val="00464C26"/>
     <w:rsid w:val="00464CF8"/>
     <w:rsid w:val="004652E5"/>
     <w:rsid w:val="00465519"/>
     <w:rsid w:val="0046595F"/>
     <w:rsid w:val="004659E6"/>
     <w:rsid w:val="00465CDE"/>
     <w:rsid w:val="004660FC"/>
     <w:rsid w:val="00466B9F"/>
     <w:rsid w:val="0046721D"/>
     <w:rsid w:val="00467299"/>
     <w:rsid w:val="0046747E"/>
     <w:rsid w:val="004674C7"/>
     <w:rsid w:val="0046792F"/>
     <w:rsid w:val="00467993"/>
     <w:rsid w:val="004679FB"/>
     <w:rsid w:val="00467F68"/>
     <w:rsid w:val="004704C5"/>
     <w:rsid w:val="004705B5"/>
     <w:rsid w:val="00470818"/>
     <w:rsid w:val="00470829"/>
     <w:rsid w:val="00470BFB"/>
     <w:rsid w:val="004710F5"/>
     <w:rsid w:val="0047133F"/>
+    <w:rsid w:val="0047136D"/>
     <w:rsid w:val="00471392"/>
     <w:rsid w:val="004713EA"/>
     <w:rsid w:val="00471444"/>
     <w:rsid w:val="00471529"/>
     <w:rsid w:val="00471A17"/>
     <w:rsid w:val="00471F07"/>
     <w:rsid w:val="00471F4F"/>
     <w:rsid w:val="0047213A"/>
     <w:rsid w:val="00472286"/>
     <w:rsid w:val="004722B2"/>
     <w:rsid w:val="00472512"/>
     <w:rsid w:val="004725E7"/>
     <w:rsid w:val="0047261D"/>
     <w:rsid w:val="00472BB5"/>
     <w:rsid w:val="00472C0F"/>
     <w:rsid w:val="00472D3A"/>
     <w:rsid w:val="004730C7"/>
     <w:rsid w:val="0047320E"/>
     <w:rsid w:val="0047355B"/>
     <w:rsid w:val="00473AE2"/>
     <w:rsid w:val="00473D7E"/>
     <w:rsid w:val="00474006"/>
     <w:rsid w:val="00474704"/>
     <w:rsid w:val="00474937"/>
     <w:rsid w:val="00474AB8"/>
     <w:rsid w:val="00474C97"/>
     <w:rsid w:val="00474D70"/>
     <w:rsid w:val="00474EC7"/>
     <w:rsid w:val="0047535C"/>
     <w:rsid w:val="004754CD"/>
     <w:rsid w:val="004756F6"/>
     <w:rsid w:val="004757CB"/>
     <w:rsid w:val="00475BC9"/>
     <w:rsid w:val="00475C59"/>
     <w:rsid w:val="00475C9F"/>
     <w:rsid w:val="0047624F"/>
     <w:rsid w:val="004763FD"/>
     <w:rsid w:val="0047674A"/>
     <w:rsid w:val="00476A10"/>
+    <w:rsid w:val="00476C3D"/>
     <w:rsid w:val="0047702E"/>
     <w:rsid w:val="0047708B"/>
     <w:rsid w:val="0047745B"/>
     <w:rsid w:val="00477489"/>
     <w:rsid w:val="004774B5"/>
     <w:rsid w:val="004779F2"/>
     <w:rsid w:val="00477D05"/>
     <w:rsid w:val="00477DD2"/>
     <w:rsid w:val="00477F13"/>
     <w:rsid w:val="00477F72"/>
     <w:rsid w:val="004803DD"/>
     <w:rsid w:val="004805DE"/>
     <w:rsid w:val="00480651"/>
     <w:rsid w:val="004806C2"/>
     <w:rsid w:val="004807C5"/>
     <w:rsid w:val="00480A7B"/>
     <w:rsid w:val="00480B48"/>
     <w:rsid w:val="00480E05"/>
     <w:rsid w:val="00480E43"/>
     <w:rsid w:val="00480F07"/>
     <w:rsid w:val="00480FFE"/>
     <w:rsid w:val="004811E0"/>
     <w:rsid w:val="00481349"/>
     <w:rsid w:val="0048146C"/>
     <w:rsid w:val="004814AC"/>
     <w:rsid w:val="004814E1"/>
+    <w:rsid w:val="0048170A"/>
     <w:rsid w:val="00481775"/>
     <w:rsid w:val="00481B2C"/>
     <w:rsid w:val="00481BCC"/>
     <w:rsid w:val="00481C86"/>
     <w:rsid w:val="00481DF4"/>
     <w:rsid w:val="00481E16"/>
     <w:rsid w:val="00481F54"/>
     <w:rsid w:val="004820A7"/>
     <w:rsid w:val="00482337"/>
     <w:rsid w:val="0048284C"/>
     <w:rsid w:val="00482A57"/>
     <w:rsid w:val="00482B0D"/>
     <w:rsid w:val="00482FA7"/>
     <w:rsid w:val="00483068"/>
     <w:rsid w:val="00483356"/>
     <w:rsid w:val="0048348E"/>
     <w:rsid w:val="004835A6"/>
     <w:rsid w:val="00483735"/>
     <w:rsid w:val="0048379F"/>
     <w:rsid w:val="00483AAE"/>
     <w:rsid w:val="00483D0C"/>
     <w:rsid w:val="00483D44"/>
     <w:rsid w:val="00483E8A"/>
     <w:rsid w:val="0048424C"/>
     <w:rsid w:val="00484550"/>
     <w:rsid w:val="0048481A"/>
     <w:rsid w:val="00484A5E"/>
     <w:rsid w:val="00484CE5"/>
     <w:rsid w:val="00484ED4"/>
     <w:rsid w:val="004854B1"/>
     <w:rsid w:val="004855D2"/>
     <w:rsid w:val="004856A5"/>
     <w:rsid w:val="004857AB"/>
     <w:rsid w:val="00485945"/>
     <w:rsid w:val="004859C3"/>
     <w:rsid w:val="00485B63"/>
     <w:rsid w:val="00485CCB"/>
     <w:rsid w:val="00485CE4"/>
     <w:rsid w:val="00485D13"/>
     <w:rsid w:val="00485FCB"/>
     <w:rsid w:val="004860C3"/>
     <w:rsid w:val="004860E2"/>
     <w:rsid w:val="0048619F"/>
     <w:rsid w:val="00486484"/>
     <w:rsid w:val="00486640"/>
     <w:rsid w:val="00486688"/>
     <w:rsid w:val="00486772"/>
     <w:rsid w:val="004869ED"/>
     <w:rsid w:val="00486ACD"/>
     <w:rsid w:val="00486D8F"/>
+    <w:rsid w:val="00487082"/>
     <w:rsid w:val="00487599"/>
     <w:rsid w:val="0048765F"/>
     <w:rsid w:val="004878E3"/>
     <w:rsid w:val="00487AD6"/>
     <w:rsid w:val="00487FA6"/>
     <w:rsid w:val="00487FEB"/>
     <w:rsid w:val="00490438"/>
     <w:rsid w:val="004905F7"/>
     <w:rsid w:val="0049069F"/>
     <w:rsid w:val="004909A3"/>
     <w:rsid w:val="004909B5"/>
     <w:rsid w:val="00490A18"/>
     <w:rsid w:val="00490A7D"/>
     <w:rsid w:val="00490EBE"/>
     <w:rsid w:val="004910A6"/>
     <w:rsid w:val="00491112"/>
     <w:rsid w:val="00491456"/>
     <w:rsid w:val="004914B0"/>
     <w:rsid w:val="0049173E"/>
     <w:rsid w:val="00491860"/>
     <w:rsid w:val="004919C2"/>
     <w:rsid w:val="00491A01"/>
     <w:rsid w:val="00491A86"/>
     <w:rsid w:val="00491DE3"/>
     <w:rsid w:val="00491E8E"/>
@@ -23079,50 +23923,51 @@
     <w:rsid w:val="004941BC"/>
     <w:rsid w:val="0049475A"/>
     <w:rsid w:val="004949C8"/>
     <w:rsid w:val="004949EC"/>
     <w:rsid w:val="00494A6F"/>
     <w:rsid w:val="00494AAA"/>
     <w:rsid w:val="00494B4D"/>
     <w:rsid w:val="00494B6B"/>
     <w:rsid w:val="00494ED2"/>
     <w:rsid w:val="004952C0"/>
     <w:rsid w:val="00495430"/>
     <w:rsid w:val="0049544C"/>
     <w:rsid w:val="00495539"/>
     <w:rsid w:val="00495679"/>
     <w:rsid w:val="00495932"/>
     <w:rsid w:val="00495AE2"/>
     <w:rsid w:val="00495C69"/>
     <w:rsid w:val="00496453"/>
     <w:rsid w:val="00496882"/>
     <w:rsid w:val="00496AD1"/>
     <w:rsid w:val="00496C0E"/>
     <w:rsid w:val="00496CDB"/>
     <w:rsid w:val="00496CEE"/>
     <w:rsid w:val="00496CF1"/>
     <w:rsid w:val="00496D4F"/>
+    <w:rsid w:val="00496F78"/>
     <w:rsid w:val="00497009"/>
     <w:rsid w:val="00497073"/>
     <w:rsid w:val="00497436"/>
     <w:rsid w:val="004976B7"/>
     <w:rsid w:val="004977CC"/>
     <w:rsid w:val="00497CAF"/>
     <w:rsid w:val="00497CE1"/>
     <w:rsid w:val="00497E6B"/>
     <w:rsid w:val="004A004D"/>
     <w:rsid w:val="004A009F"/>
     <w:rsid w:val="004A06D9"/>
     <w:rsid w:val="004A07C2"/>
     <w:rsid w:val="004A08EE"/>
     <w:rsid w:val="004A0A98"/>
     <w:rsid w:val="004A0C14"/>
     <w:rsid w:val="004A0C8D"/>
     <w:rsid w:val="004A0DAB"/>
     <w:rsid w:val="004A0DD3"/>
     <w:rsid w:val="004A0F67"/>
     <w:rsid w:val="004A1283"/>
     <w:rsid w:val="004A16A2"/>
     <w:rsid w:val="004A215E"/>
     <w:rsid w:val="004A21DB"/>
     <w:rsid w:val="004A2257"/>
     <w:rsid w:val="004A287D"/>
@@ -23253,50 +24098,51 @@
     <w:rsid w:val="004C143B"/>
     <w:rsid w:val="004C1571"/>
     <w:rsid w:val="004C1947"/>
     <w:rsid w:val="004C1BCE"/>
     <w:rsid w:val="004C1FDC"/>
     <w:rsid w:val="004C2254"/>
     <w:rsid w:val="004C2368"/>
     <w:rsid w:val="004C2413"/>
     <w:rsid w:val="004C29A0"/>
     <w:rsid w:val="004C2FFC"/>
     <w:rsid w:val="004C3129"/>
     <w:rsid w:val="004C3132"/>
     <w:rsid w:val="004C3220"/>
     <w:rsid w:val="004C32DF"/>
     <w:rsid w:val="004C34F1"/>
     <w:rsid w:val="004C3733"/>
     <w:rsid w:val="004C3CC1"/>
     <w:rsid w:val="004C3E02"/>
     <w:rsid w:val="004C41B8"/>
     <w:rsid w:val="004C422E"/>
     <w:rsid w:val="004C4866"/>
     <w:rsid w:val="004C48E7"/>
     <w:rsid w:val="004C4A01"/>
     <w:rsid w:val="004C4D3D"/>
     <w:rsid w:val="004C4D40"/>
+    <w:rsid w:val="004C4EC9"/>
     <w:rsid w:val="004C4F06"/>
     <w:rsid w:val="004C4FBA"/>
     <w:rsid w:val="004C52B6"/>
     <w:rsid w:val="004C5A11"/>
     <w:rsid w:val="004C5A4C"/>
     <w:rsid w:val="004C5B9E"/>
     <w:rsid w:val="004C5C61"/>
     <w:rsid w:val="004C5E2E"/>
     <w:rsid w:val="004C6371"/>
     <w:rsid w:val="004C649A"/>
     <w:rsid w:val="004C6625"/>
     <w:rsid w:val="004C691B"/>
     <w:rsid w:val="004C6A46"/>
     <w:rsid w:val="004C6A71"/>
     <w:rsid w:val="004C6B27"/>
     <w:rsid w:val="004C6BDD"/>
     <w:rsid w:val="004C6EB4"/>
     <w:rsid w:val="004C6ECF"/>
     <w:rsid w:val="004C6F56"/>
     <w:rsid w:val="004C707B"/>
     <w:rsid w:val="004C70D7"/>
     <w:rsid w:val="004C72DF"/>
     <w:rsid w:val="004C750B"/>
     <w:rsid w:val="004C7537"/>
     <w:rsid w:val="004C75EE"/>
@@ -23319,50 +24165,51 @@
     <w:rsid w:val="004D1DC9"/>
     <w:rsid w:val="004D1E61"/>
     <w:rsid w:val="004D1F4F"/>
     <w:rsid w:val="004D1FC9"/>
     <w:rsid w:val="004D28BB"/>
     <w:rsid w:val="004D292B"/>
     <w:rsid w:val="004D2CF2"/>
     <w:rsid w:val="004D3307"/>
     <w:rsid w:val="004D34E0"/>
     <w:rsid w:val="004D3822"/>
     <w:rsid w:val="004D3937"/>
     <w:rsid w:val="004D3B82"/>
     <w:rsid w:val="004D3C5E"/>
     <w:rsid w:val="004D3CB2"/>
     <w:rsid w:val="004D3DAE"/>
     <w:rsid w:val="004D3FE2"/>
     <w:rsid w:val="004D401F"/>
     <w:rsid w:val="004D4261"/>
     <w:rsid w:val="004D4D99"/>
     <w:rsid w:val="004D56C6"/>
     <w:rsid w:val="004D599F"/>
     <w:rsid w:val="004D5B4B"/>
     <w:rsid w:val="004D5C1B"/>
     <w:rsid w:val="004D5F19"/>
     <w:rsid w:val="004D6560"/>
+    <w:rsid w:val="004D66DB"/>
     <w:rsid w:val="004D6785"/>
     <w:rsid w:val="004D6808"/>
     <w:rsid w:val="004D68D2"/>
     <w:rsid w:val="004D6A6E"/>
     <w:rsid w:val="004D6D19"/>
     <w:rsid w:val="004D6F94"/>
     <w:rsid w:val="004D70E3"/>
     <w:rsid w:val="004D71A6"/>
     <w:rsid w:val="004D7251"/>
     <w:rsid w:val="004D728F"/>
     <w:rsid w:val="004D731A"/>
     <w:rsid w:val="004D75A4"/>
     <w:rsid w:val="004D7887"/>
     <w:rsid w:val="004D7889"/>
     <w:rsid w:val="004D7A05"/>
     <w:rsid w:val="004D7A98"/>
     <w:rsid w:val="004D7B5D"/>
     <w:rsid w:val="004D7B7D"/>
     <w:rsid w:val="004D7CC5"/>
     <w:rsid w:val="004D7FAA"/>
     <w:rsid w:val="004E0075"/>
     <w:rsid w:val="004E02B5"/>
     <w:rsid w:val="004E092F"/>
     <w:rsid w:val="004E0A36"/>
     <w:rsid w:val="004E0D34"/>
@@ -23578,50 +24425,51 @@
     <w:rsid w:val="005160DD"/>
     <w:rsid w:val="00516246"/>
     <w:rsid w:val="005162D1"/>
     <w:rsid w:val="0051642F"/>
     <w:rsid w:val="005164A4"/>
     <w:rsid w:val="0051681D"/>
     <w:rsid w:val="0051682D"/>
     <w:rsid w:val="00516B09"/>
     <w:rsid w:val="00516B54"/>
     <w:rsid w:val="00516C0E"/>
     <w:rsid w:val="00516D82"/>
     <w:rsid w:val="00516DF3"/>
     <w:rsid w:val="00516E02"/>
     <w:rsid w:val="00517B7A"/>
     <w:rsid w:val="00517CCF"/>
     <w:rsid w:val="00520344"/>
     <w:rsid w:val="005204D2"/>
     <w:rsid w:val="00520555"/>
     <w:rsid w:val="00520CE5"/>
     <w:rsid w:val="00520D25"/>
     <w:rsid w:val="00520E45"/>
     <w:rsid w:val="005212FB"/>
     <w:rsid w:val="005216EE"/>
     <w:rsid w:val="00521769"/>
     <w:rsid w:val="00521914"/>
+    <w:rsid w:val="005219B3"/>
     <w:rsid w:val="00521C05"/>
     <w:rsid w:val="00521D2F"/>
     <w:rsid w:val="00521DB5"/>
     <w:rsid w:val="00521FE3"/>
     <w:rsid w:val="00522138"/>
     <w:rsid w:val="00522339"/>
     <w:rsid w:val="005224FD"/>
     <w:rsid w:val="00522DD4"/>
     <w:rsid w:val="00522DE1"/>
     <w:rsid w:val="00522F19"/>
     <w:rsid w:val="0052308D"/>
     <w:rsid w:val="0052339B"/>
     <w:rsid w:val="00523587"/>
     <w:rsid w:val="00523BDA"/>
     <w:rsid w:val="00523C5F"/>
     <w:rsid w:val="00523C65"/>
     <w:rsid w:val="00523CFB"/>
     <w:rsid w:val="00523EBF"/>
     <w:rsid w:val="00523FD1"/>
     <w:rsid w:val="005240E6"/>
     <w:rsid w:val="005247DF"/>
     <w:rsid w:val="00524B90"/>
     <w:rsid w:val="00524C38"/>
     <w:rsid w:val="00524E34"/>
     <w:rsid w:val="00525062"/>
@@ -23631,50 +24479,51 @@
     <w:rsid w:val="00525DE8"/>
     <w:rsid w:val="005266E1"/>
     <w:rsid w:val="005266EB"/>
     <w:rsid w:val="005268F4"/>
     <w:rsid w:val="005269C5"/>
     <w:rsid w:val="00526A36"/>
     <w:rsid w:val="00526B52"/>
     <w:rsid w:val="00526C83"/>
     <w:rsid w:val="00526F29"/>
     <w:rsid w:val="00527AFB"/>
     <w:rsid w:val="00527D84"/>
     <w:rsid w:val="00527EEB"/>
     <w:rsid w:val="00530223"/>
     <w:rsid w:val="00530483"/>
     <w:rsid w:val="005304B0"/>
     <w:rsid w:val="00530673"/>
     <w:rsid w:val="005306F2"/>
     <w:rsid w:val="00530A34"/>
     <w:rsid w:val="00530B54"/>
     <w:rsid w:val="00531267"/>
     <w:rsid w:val="0053131F"/>
     <w:rsid w:val="00531344"/>
     <w:rsid w:val="005313C2"/>
     <w:rsid w:val="00531BF4"/>
     <w:rsid w:val="00531D32"/>
+    <w:rsid w:val="00531DED"/>
     <w:rsid w:val="00532199"/>
     <w:rsid w:val="00532202"/>
     <w:rsid w:val="0053263B"/>
     <w:rsid w:val="00532645"/>
     <w:rsid w:val="005327FB"/>
     <w:rsid w:val="00532B65"/>
     <w:rsid w:val="00532C90"/>
     <w:rsid w:val="0053303F"/>
     <w:rsid w:val="005332F0"/>
     <w:rsid w:val="005334A5"/>
     <w:rsid w:val="0053367F"/>
     <w:rsid w:val="00533897"/>
     <w:rsid w:val="00533BB6"/>
     <w:rsid w:val="00533DA0"/>
     <w:rsid w:val="00534119"/>
     <w:rsid w:val="005341CE"/>
     <w:rsid w:val="0053439B"/>
     <w:rsid w:val="005344F6"/>
     <w:rsid w:val="005345F9"/>
     <w:rsid w:val="00534951"/>
     <w:rsid w:val="00534A12"/>
     <w:rsid w:val="00534AE8"/>
     <w:rsid w:val="00534C45"/>
     <w:rsid w:val="00534C58"/>
     <w:rsid w:val="00534F6C"/>
@@ -23715,50 +24564,51 @@
     <w:rsid w:val="005419FE"/>
     <w:rsid w:val="00541B77"/>
     <w:rsid w:val="00541DAC"/>
     <w:rsid w:val="00541DD8"/>
     <w:rsid w:val="0054255B"/>
     <w:rsid w:val="0054267D"/>
     <w:rsid w:val="005429BB"/>
     <w:rsid w:val="00542A51"/>
     <w:rsid w:val="00542B97"/>
     <w:rsid w:val="00542E62"/>
     <w:rsid w:val="0054304F"/>
     <w:rsid w:val="00543241"/>
     <w:rsid w:val="00543393"/>
     <w:rsid w:val="005433AD"/>
     <w:rsid w:val="005436AA"/>
     <w:rsid w:val="005437B7"/>
     <w:rsid w:val="005438F2"/>
     <w:rsid w:val="00543922"/>
     <w:rsid w:val="00543A35"/>
     <w:rsid w:val="00543C94"/>
     <w:rsid w:val="00543E3C"/>
     <w:rsid w:val="00543F71"/>
     <w:rsid w:val="005443AE"/>
     <w:rsid w:val="00544403"/>
     <w:rsid w:val="005444AE"/>
+    <w:rsid w:val="005444B6"/>
     <w:rsid w:val="00544599"/>
     <w:rsid w:val="00544604"/>
     <w:rsid w:val="00544660"/>
     <w:rsid w:val="005448A8"/>
     <w:rsid w:val="00544B83"/>
     <w:rsid w:val="00544CA5"/>
     <w:rsid w:val="00544CC4"/>
     <w:rsid w:val="00544D49"/>
     <w:rsid w:val="00544DCC"/>
     <w:rsid w:val="00544E5E"/>
     <w:rsid w:val="00544FBE"/>
     <w:rsid w:val="005452C9"/>
     <w:rsid w:val="005452CA"/>
     <w:rsid w:val="0054562F"/>
     <w:rsid w:val="005457D3"/>
     <w:rsid w:val="00545A59"/>
     <w:rsid w:val="00545BFC"/>
     <w:rsid w:val="00546090"/>
     <w:rsid w:val="00546250"/>
     <w:rsid w:val="005463E7"/>
     <w:rsid w:val="00546569"/>
     <w:rsid w:val="00546631"/>
     <w:rsid w:val="005469BF"/>
     <w:rsid w:val="00546A0A"/>
     <w:rsid w:val="00546BFE"/>
@@ -23775,50 +24625,51 @@
     <w:rsid w:val="005513DE"/>
     <w:rsid w:val="00551550"/>
     <w:rsid w:val="0055156E"/>
     <w:rsid w:val="0055194E"/>
     <w:rsid w:val="005519AF"/>
     <w:rsid w:val="005519DA"/>
     <w:rsid w:val="00551A17"/>
     <w:rsid w:val="00551B2C"/>
     <w:rsid w:val="00551CBD"/>
     <w:rsid w:val="00552469"/>
     <w:rsid w:val="00552625"/>
     <w:rsid w:val="005526A6"/>
     <w:rsid w:val="005528DB"/>
     <w:rsid w:val="00552F56"/>
     <w:rsid w:val="0055309F"/>
     <w:rsid w:val="0055330C"/>
     <w:rsid w:val="005534D2"/>
     <w:rsid w:val="005535A7"/>
     <w:rsid w:val="005538DD"/>
     <w:rsid w:val="00553CFE"/>
     <w:rsid w:val="00553EC4"/>
     <w:rsid w:val="00554077"/>
     <w:rsid w:val="00554118"/>
     <w:rsid w:val="00554260"/>
     <w:rsid w:val="00554462"/>
+    <w:rsid w:val="0055451F"/>
     <w:rsid w:val="005547E3"/>
     <w:rsid w:val="005547F6"/>
     <w:rsid w:val="005549D6"/>
     <w:rsid w:val="00554D0C"/>
     <w:rsid w:val="00555208"/>
     <w:rsid w:val="00555595"/>
     <w:rsid w:val="005559D8"/>
     <w:rsid w:val="00555A08"/>
     <w:rsid w:val="00555C11"/>
     <w:rsid w:val="00555DC6"/>
     <w:rsid w:val="00555E21"/>
     <w:rsid w:val="0055609F"/>
     <w:rsid w:val="005561E7"/>
     <w:rsid w:val="005563EB"/>
     <w:rsid w:val="00556BB2"/>
     <w:rsid w:val="00556CE2"/>
     <w:rsid w:val="00556E3C"/>
     <w:rsid w:val="00557258"/>
     <w:rsid w:val="005572B8"/>
     <w:rsid w:val="00557500"/>
     <w:rsid w:val="0055758E"/>
     <w:rsid w:val="005576AA"/>
     <w:rsid w:val="005578CA"/>
     <w:rsid w:val="00557955"/>
     <w:rsid w:val="005579F3"/>
@@ -23843,73 +24694,75 @@
     <w:rsid w:val="00562733"/>
     <w:rsid w:val="00562E72"/>
     <w:rsid w:val="0056349F"/>
     <w:rsid w:val="005635BF"/>
     <w:rsid w:val="00563665"/>
     <w:rsid w:val="005636CD"/>
     <w:rsid w:val="00563B2F"/>
     <w:rsid w:val="00563BA0"/>
     <w:rsid w:val="00563BD7"/>
     <w:rsid w:val="00563C7F"/>
     <w:rsid w:val="005642F8"/>
     <w:rsid w:val="005646DB"/>
     <w:rsid w:val="005646E2"/>
     <w:rsid w:val="0056475E"/>
     <w:rsid w:val="00564A0E"/>
     <w:rsid w:val="00564BCA"/>
     <w:rsid w:val="00564E76"/>
     <w:rsid w:val="00565206"/>
     <w:rsid w:val="0056555E"/>
     <w:rsid w:val="00565A8A"/>
     <w:rsid w:val="00565B98"/>
     <w:rsid w:val="00565DD0"/>
     <w:rsid w:val="00565F4E"/>
     <w:rsid w:val="0056678C"/>
     <w:rsid w:val="00566CA1"/>
+    <w:rsid w:val="00566E76"/>
     <w:rsid w:val="00566EF4"/>
     <w:rsid w:val="00567043"/>
     <w:rsid w:val="00567251"/>
     <w:rsid w:val="00567259"/>
     <w:rsid w:val="005673CE"/>
     <w:rsid w:val="00567586"/>
     <w:rsid w:val="00567849"/>
     <w:rsid w:val="00567EFF"/>
     <w:rsid w:val="005701DE"/>
     <w:rsid w:val="00570407"/>
     <w:rsid w:val="00570841"/>
     <w:rsid w:val="00571029"/>
     <w:rsid w:val="0057114B"/>
     <w:rsid w:val="00571622"/>
     <w:rsid w:val="0057177D"/>
     <w:rsid w:val="00571B29"/>
     <w:rsid w:val="00571F7B"/>
     <w:rsid w:val="00572228"/>
     <w:rsid w:val="00572634"/>
     <w:rsid w:val="00572A90"/>
     <w:rsid w:val="00572BB8"/>
     <w:rsid w:val="00572C17"/>
     <w:rsid w:val="00572F21"/>
+    <w:rsid w:val="00572F72"/>
     <w:rsid w:val="0057318B"/>
     <w:rsid w:val="005736E7"/>
     <w:rsid w:val="005739D0"/>
     <w:rsid w:val="00573AE7"/>
     <w:rsid w:val="00573B98"/>
     <w:rsid w:val="00573F62"/>
     <w:rsid w:val="00573FBD"/>
     <w:rsid w:val="00574145"/>
     <w:rsid w:val="0057471D"/>
     <w:rsid w:val="0057473D"/>
     <w:rsid w:val="0057488F"/>
     <w:rsid w:val="00574A06"/>
     <w:rsid w:val="00574D1D"/>
     <w:rsid w:val="00574E50"/>
     <w:rsid w:val="0057589F"/>
     <w:rsid w:val="00575A79"/>
     <w:rsid w:val="00575CE1"/>
     <w:rsid w:val="00575D23"/>
     <w:rsid w:val="00575DA1"/>
     <w:rsid w:val="00575EF6"/>
     <w:rsid w:val="00575F34"/>
     <w:rsid w:val="005760B3"/>
     <w:rsid w:val="00576503"/>
     <w:rsid w:val="00576B5A"/>
     <w:rsid w:val="00576C29"/>
@@ -23948,142 +24801,146 @@
     <w:rsid w:val="00583C5A"/>
     <w:rsid w:val="00583E2A"/>
     <w:rsid w:val="00583EC7"/>
     <w:rsid w:val="00583EF8"/>
     <w:rsid w:val="005843CF"/>
     <w:rsid w:val="0058485D"/>
     <w:rsid w:val="005848B3"/>
     <w:rsid w:val="005849A7"/>
     <w:rsid w:val="00584A09"/>
     <w:rsid w:val="00584C35"/>
     <w:rsid w:val="00584E54"/>
     <w:rsid w:val="00585161"/>
     <w:rsid w:val="00585469"/>
     <w:rsid w:val="005859D3"/>
     <w:rsid w:val="00585CE5"/>
     <w:rsid w:val="00585D85"/>
     <w:rsid w:val="00586315"/>
     <w:rsid w:val="0058632D"/>
     <w:rsid w:val="00586621"/>
     <w:rsid w:val="0058666A"/>
     <w:rsid w:val="0058683E"/>
     <w:rsid w:val="005869D0"/>
     <w:rsid w:val="00586C31"/>
     <w:rsid w:val="00586DEF"/>
     <w:rsid w:val="00586E37"/>
+    <w:rsid w:val="00587418"/>
     <w:rsid w:val="005874EE"/>
     <w:rsid w:val="0058751B"/>
     <w:rsid w:val="00587618"/>
     <w:rsid w:val="00587C4D"/>
     <w:rsid w:val="00587E57"/>
     <w:rsid w:val="005901D3"/>
     <w:rsid w:val="0059036B"/>
     <w:rsid w:val="005903E3"/>
     <w:rsid w:val="005904BE"/>
     <w:rsid w:val="00590525"/>
     <w:rsid w:val="00590B57"/>
     <w:rsid w:val="00590D48"/>
     <w:rsid w:val="00590E00"/>
     <w:rsid w:val="00590F9C"/>
     <w:rsid w:val="0059107A"/>
     <w:rsid w:val="0059147A"/>
     <w:rsid w:val="00591571"/>
     <w:rsid w:val="00591579"/>
     <w:rsid w:val="0059183F"/>
     <w:rsid w:val="00591F36"/>
+    <w:rsid w:val="00591F9E"/>
     <w:rsid w:val="0059233B"/>
     <w:rsid w:val="005923AE"/>
     <w:rsid w:val="00592550"/>
     <w:rsid w:val="005926B3"/>
     <w:rsid w:val="005926EB"/>
     <w:rsid w:val="00592843"/>
     <w:rsid w:val="00592C67"/>
     <w:rsid w:val="00593067"/>
     <w:rsid w:val="005930D1"/>
     <w:rsid w:val="00593260"/>
     <w:rsid w:val="0059366E"/>
     <w:rsid w:val="005937EC"/>
     <w:rsid w:val="005937FE"/>
     <w:rsid w:val="00593AEA"/>
     <w:rsid w:val="00594187"/>
     <w:rsid w:val="00594501"/>
     <w:rsid w:val="0059472A"/>
     <w:rsid w:val="00595111"/>
     <w:rsid w:val="005957FB"/>
     <w:rsid w:val="00595A77"/>
     <w:rsid w:val="00595B84"/>
     <w:rsid w:val="005960B1"/>
     <w:rsid w:val="00596C90"/>
     <w:rsid w:val="00596DAD"/>
     <w:rsid w:val="00596DE7"/>
     <w:rsid w:val="00596E0E"/>
     <w:rsid w:val="00596EFA"/>
     <w:rsid w:val="00596F7D"/>
     <w:rsid w:val="00596FD5"/>
     <w:rsid w:val="0059785D"/>
     <w:rsid w:val="005978F7"/>
     <w:rsid w:val="005979CA"/>
     <w:rsid w:val="00597B34"/>
     <w:rsid w:val="00597C2F"/>
     <w:rsid w:val="005A002F"/>
     <w:rsid w:val="005A030A"/>
     <w:rsid w:val="005A07EE"/>
     <w:rsid w:val="005A087F"/>
     <w:rsid w:val="005A0B47"/>
     <w:rsid w:val="005A0C3C"/>
     <w:rsid w:val="005A0DF1"/>
     <w:rsid w:val="005A0F00"/>
     <w:rsid w:val="005A0F04"/>
+    <w:rsid w:val="005A10E6"/>
     <w:rsid w:val="005A11D8"/>
     <w:rsid w:val="005A12C7"/>
     <w:rsid w:val="005A1455"/>
     <w:rsid w:val="005A15BF"/>
     <w:rsid w:val="005A17A6"/>
     <w:rsid w:val="005A17C1"/>
     <w:rsid w:val="005A197D"/>
     <w:rsid w:val="005A1C3A"/>
     <w:rsid w:val="005A1CA0"/>
     <w:rsid w:val="005A20C5"/>
     <w:rsid w:val="005A21E2"/>
     <w:rsid w:val="005A24EE"/>
     <w:rsid w:val="005A2883"/>
     <w:rsid w:val="005A2B2A"/>
     <w:rsid w:val="005A2F62"/>
     <w:rsid w:val="005A3154"/>
     <w:rsid w:val="005A3410"/>
     <w:rsid w:val="005A3606"/>
     <w:rsid w:val="005A39CD"/>
     <w:rsid w:val="005A39E2"/>
     <w:rsid w:val="005A3A46"/>
     <w:rsid w:val="005A3CFB"/>
     <w:rsid w:val="005A3E5F"/>
     <w:rsid w:val="005A40F8"/>
     <w:rsid w:val="005A4184"/>
     <w:rsid w:val="005A43CE"/>
     <w:rsid w:val="005A44B6"/>
     <w:rsid w:val="005A4658"/>
     <w:rsid w:val="005A4AB0"/>
+    <w:rsid w:val="005A4D53"/>
     <w:rsid w:val="005A525D"/>
     <w:rsid w:val="005A52D2"/>
     <w:rsid w:val="005A5336"/>
     <w:rsid w:val="005A53FE"/>
     <w:rsid w:val="005A5582"/>
     <w:rsid w:val="005A5C49"/>
     <w:rsid w:val="005A644F"/>
     <w:rsid w:val="005A65B0"/>
     <w:rsid w:val="005A6AB6"/>
     <w:rsid w:val="005A7145"/>
     <w:rsid w:val="005A73B6"/>
     <w:rsid w:val="005A7876"/>
     <w:rsid w:val="005A7B43"/>
     <w:rsid w:val="005A7CD2"/>
     <w:rsid w:val="005B0201"/>
     <w:rsid w:val="005B034C"/>
     <w:rsid w:val="005B03D2"/>
     <w:rsid w:val="005B050E"/>
     <w:rsid w:val="005B0546"/>
     <w:rsid w:val="005B0C7A"/>
     <w:rsid w:val="005B0CC9"/>
     <w:rsid w:val="005B0E28"/>
     <w:rsid w:val="005B10C9"/>
     <w:rsid w:val="005B11C9"/>
     <w:rsid w:val="005B1219"/>
@@ -24117,50 +24974,51 @@
     <w:rsid w:val="005B55C1"/>
     <w:rsid w:val="005B5693"/>
     <w:rsid w:val="005B5AB6"/>
     <w:rsid w:val="005B5BCA"/>
     <w:rsid w:val="005B610D"/>
     <w:rsid w:val="005B625A"/>
     <w:rsid w:val="005B640A"/>
     <w:rsid w:val="005B659F"/>
     <w:rsid w:val="005B665E"/>
     <w:rsid w:val="005B66D2"/>
     <w:rsid w:val="005B67B0"/>
     <w:rsid w:val="005B6F1A"/>
     <w:rsid w:val="005B7551"/>
     <w:rsid w:val="005B7555"/>
     <w:rsid w:val="005B7627"/>
     <w:rsid w:val="005B7857"/>
     <w:rsid w:val="005B78FC"/>
     <w:rsid w:val="005B7A7B"/>
     <w:rsid w:val="005B7AA4"/>
     <w:rsid w:val="005B7D10"/>
     <w:rsid w:val="005B7F2D"/>
     <w:rsid w:val="005C01F8"/>
     <w:rsid w:val="005C0685"/>
     <w:rsid w:val="005C0779"/>
     <w:rsid w:val="005C07B5"/>
+    <w:rsid w:val="005C08D6"/>
     <w:rsid w:val="005C0A1E"/>
     <w:rsid w:val="005C0C72"/>
     <w:rsid w:val="005C0E68"/>
     <w:rsid w:val="005C0E75"/>
     <w:rsid w:val="005C10E8"/>
     <w:rsid w:val="005C120E"/>
     <w:rsid w:val="005C1391"/>
     <w:rsid w:val="005C1458"/>
     <w:rsid w:val="005C1579"/>
     <w:rsid w:val="005C1665"/>
     <w:rsid w:val="005C178B"/>
     <w:rsid w:val="005C17A3"/>
     <w:rsid w:val="005C1E02"/>
     <w:rsid w:val="005C2085"/>
     <w:rsid w:val="005C2200"/>
     <w:rsid w:val="005C2513"/>
     <w:rsid w:val="005C2651"/>
     <w:rsid w:val="005C2719"/>
     <w:rsid w:val="005C2B51"/>
     <w:rsid w:val="005C30F5"/>
     <w:rsid w:val="005C33EF"/>
     <w:rsid w:val="005C34F0"/>
     <w:rsid w:val="005C3686"/>
     <w:rsid w:val="005C36AA"/>
     <w:rsid w:val="005C36DE"/>
@@ -24231,97 +25089,99 @@
     <w:rsid w:val="005D39F2"/>
     <w:rsid w:val="005D3D2B"/>
     <w:rsid w:val="005D3D59"/>
     <w:rsid w:val="005D3E5C"/>
     <w:rsid w:val="005D3ECB"/>
     <w:rsid w:val="005D4314"/>
     <w:rsid w:val="005D4721"/>
     <w:rsid w:val="005D479C"/>
     <w:rsid w:val="005D485C"/>
     <w:rsid w:val="005D494B"/>
     <w:rsid w:val="005D4A2E"/>
     <w:rsid w:val="005D4D98"/>
     <w:rsid w:val="005D4E94"/>
     <w:rsid w:val="005D5677"/>
     <w:rsid w:val="005D5879"/>
     <w:rsid w:val="005D5919"/>
     <w:rsid w:val="005D5F7C"/>
     <w:rsid w:val="005D641A"/>
     <w:rsid w:val="005D65A1"/>
     <w:rsid w:val="005D67E2"/>
     <w:rsid w:val="005D6928"/>
     <w:rsid w:val="005D6C6F"/>
     <w:rsid w:val="005D6D1C"/>
     <w:rsid w:val="005D6EA4"/>
     <w:rsid w:val="005D6F40"/>
+    <w:rsid w:val="005D72CE"/>
     <w:rsid w:val="005D735A"/>
     <w:rsid w:val="005D75E9"/>
     <w:rsid w:val="005D7966"/>
     <w:rsid w:val="005D7B2C"/>
     <w:rsid w:val="005D7DFB"/>
     <w:rsid w:val="005E0129"/>
     <w:rsid w:val="005E0558"/>
     <w:rsid w:val="005E07C5"/>
     <w:rsid w:val="005E081F"/>
     <w:rsid w:val="005E0EB3"/>
     <w:rsid w:val="005E1341"/>
     <w:rsid w:val="005E1362"/>
     <w:rsid w:val="005E1A98"/>
     <w:rsid w:val="005E1BBC"/>
     <w:rsid w:val="005E1D1D"/>
     <w:rsid w:val="005E2151"/>
     <w:rsid w:val="005E21EC"/>
     <w:rsid w:val="005E2540"/>
     <w:rsid w:val="005E25D6"/>
     <w:rsid w:val="005E291D"/>
     <w:rsid w:val="005E293D"/>
     <w:rsid w:val="005E2C21"/>
     <w:rsid w:val="005E33F5"/>
     <w:rsid w:val="005E3770"/>
     <w:rsid w:val="005E39E0"/>
     <w:rsid w:val="005E3AD1"/>
     <w:rsid w:val="005E3C8B"/>
     <w:rsid w:val="005E3D1A"/>
     <w:rsid w:val="005E3E08"/>
     <w:rsid w:val="005E424F"/>
     <w:rsid w:val="005E437A"/>
     <w:rsid w:val="005E468E"/>
     <w:rsid w:val="005E4717"/>
     <w:rsid w:val="005E4C9F"/>
     <w:rsid w:val="005E4F65"/>
     <w:rsid w:val="005E51AD"/>
     <w:rsid w:val="005E525D"/>
     <w:rsid w:val="005E54DE"/>
     <w:rsid w:val="005E566C"/>
     <w:rsid w:val="005E59CF"/>
     <w:rsid w:val="005E5A27"/>
     <w:rsid w:val="005E5AB7"/>
     <w:rsid w:val="005E5AE8"/>
     <w:rsid w:val="005E5CE3"/>
     <w:rsid w:val="005E5DEA"/>
     <w:rsid w:val="005E6227"/>
     <w:rsid w:val="005E622A"/>
+    <w:rsid w:val="005E66DA"/>
     <w:rsid w:val="005E671A"/>
     <w:rsid w:val="005E677E"/>
     <w:rsid w:val="005E6895"/>
     <w:rsid w:val="005E6A1F"/>
     <w:rsid w:val="005E6A4A"/>
     <w:rsid w:val="005E6CD6"/>
     <w:rsid w:val="005E6CDD"/>
     <w:rsid w:val="005E6DE1"/>
     <w:rsid w:val="005E6F69"/>
     <w:rsid w:val="005E742B"/>
     <w:rsid w:val="005E7568"/>
     <w:rsid w:val="005E75B4"/>
     <w:rsid w:val="005E7A42"/>
     <w:rsid w:val="005E7B52"/>
     <w:rsid w:val="005E7C95"/>
     <w:rsid w:val="005E7CBA"/>
     <w:rsid w:val="005E7EB5"/>
     <w:rsid w:val="005E7EF3"/>
     <w:rsid w:val="005F0542"/>
     <w:rsid w:val="005F05A2"/>
     <w:rsid w:val="005F068A"/>
     <w:rsid w:val="005F084A"/>
     <w:rsid w:val="005F09D8"/>
     <w:rsid w:val="005F0F1E"/>
     <w:rsid w:val="005F144E"/>
@@ -24375,90 +25235,93 @@
     <w:rsid w:val="005F78C1"/>
     <w:rsid w:val="005F79DE"/>
     <w:rsid w:val="005F7BFB"/>
     <w:rsid w:val="005F7F76"/>
     <w:rsid w:val="0060039F"/>
     <w:rsid w:val="006003D7"/>
     <w:rsid w:val="0060048F"/>
     <w:rsid w:val="00600803"/>
     <w:rsid w:val="00600835"/>
     <w:rsid w:val="006009DF"/>
     <w:rsid w:val="00600A67"/>
     <w:rsid w:val="00600C73"/>
     <w:rsid w:val="00601087"/>
     <w:rsid w:val="006012B5"/>
     <w:rsid w:val="00601323"/>
     <w:rsid w:val="006013CA"/>
     <w:rsid w:val="006013FB"/>
     <w:rsid w:val="006016BA"/>
     <w:rsid w:val="00601792"/>
     <w:rsid w:val="00601AB3"/>
     <w:rsid w:val="00601AC7"/>
     <w:rsid w:val="00601C59"/>
     <w:rsid w:val="00601E37"/>
     <w:rsid w:val="00602311"/>
     <w:rsid w:val="00602623"/>
+    <w:rsid w:val="00602679"/>
     <w:rsid w:val="0060274B"/>
     <w:rsid w:val="006027D7"/>
     <w:rsid w:val="006029D2"/>
     <w:rsid w:val="006029F2"/>
     <w:rsid w:val="00602D1D"/>
     <w:rsid w:val="006031CF"/>
     <w:rsid w:val="00603333"/>
     <w:rsid w:val="006036E8"/>
     <w:rsid w:val="00603770"/>
     <w:rsid w:val="006037AC"/>
     <w:rsid w:val="00603A68"/>
     <w:rsid w:val="00603F8B"/>
     <w:rsid w:val="0060491A"/>
     <w:rsid w:val="006049EB"/>
     <w:rsid w:val="00604C35"/>
     <w:rsid w:val="00604FBF"/>
     <w:rsid w:val="0060523F"/>
     <w:rsid w:val="006052EC"/>
     <w:rsid w:val="0060578C"/>
     <w:rsid w:val="0060591A"/>
     <w:rsid w:val="0060597D"/>
     <w:rsid w:val="00605B0E"/>
     <w:rsid w:val="006064B0"/>
     <w:rsid w:val="006066E8"/>
+    <w:rsid w:val="00606C7A"/>
     <w:rsid w:val="00606D75"/>
     <w:rsid w:val="00606F0C"/>
     <w:rsid w:val="006071AA"/>
     <w:rsid w:val="006071C1"/>
     <w:rsid w:val="0060755B"/>
     <w:rsid w:val="0060760A"/>
     <w:rsid w:val="0060769D"/>
     <w:rsid w:val="006079BB"/>
     <w:rsid w:val="00607A4C"/>
     <w:rsid w:val="00607A52"/>
     <w:rsid w:val="00607B79"/>
     <w:rsid w:val="00607EEB"/>
     <w:rsid w:val="00610120"/>
     <w:rsid w:val="006101F2"/>
     <w:rsid w:val="006103DB"/>
     <w:rsid w:val="00610469"/>
+    <w:rsid w:val="0061066F"/>
     <w:rsid w:val="006106C2"/>
     <w:rsid w:val="0061097E"/>
     <w:rsid w:val="006109E7"/>
     <w:rsid w:val="00610C22"/>
     <w:rsid w:val="00610CC2"/>
     <w:rsid w:val="00610E1E"/>
     <w:rsid w:val="006114C6"/>
     <w:rsid w:val="006115A7"/>
     <w:rsid w:val="00611647"/>
     <w:rsid w:val="006118BE"/>
     <w:rsid w:val="00611A4A"/>
     <w:rsid w:val="00611DB1"/>
     <w:rsid w:val="00611E91"/>
     <w:rsid w:val="00612249"/>
     <w:rsid w:val="006122C8"/>
     <w:rsid w:val="00612A83"/>
     <w:rsid w:val="00612B7C"/>
     <w:rsid w:val="00612E8A"/>
     <w:rsid w:val="006131EB"/>
     <w:rsid w:val="006137A4"/>
     <w:rsid w:val="00613FFD"/>
     <w:rsid w:val="00614A08"/>
     <w:rsid w:val="006153B6"/>
     <w:rsid w:val="0061542E"/>
     <w:rsid w:val="0061565D"/>
@@ -24553,50 +25416,51 @@
     <w:rsid w:val="00632D55"/>
     <w:rsid w:val="00632DF9"/>
     <w:rsid w:val="00632EE2"/>
     <w:rsid w:val="00633311"/>
     <w:rsid w:val="006336AF"/>
     <w:rsid w:val="00633808"/>
     <w:rsid w:val="00633D66"/>
     <w:rsid w:val="00633DA3"/>
     <w:rsid w:val="00634014"/>
     <w:rsid w:val="0063439D"/>
     <w:rsid w:val="006344E8"/>
     <w:rsid w:val="00634804"/>
     <w:rsid w:val="00634888"/>
     <w:rsid w:val="00634E92"/>
     <w:rsid w:val="00634F8F"/>
     <w:rsid w:val="0063551B"/>
     <w:rsid w:val="00635DD8"/>
     <w:rsid w:val="00635F1C"/>
     <w:rsid w:val="00635F81"/>
     <w:rsid w:val="00636377"/>
     <w:rsid w:val="0063642F"/>
     <w:rsid w:val="00636456"/>
     <w:rsid w:val="00636537"/>
     <w:rsid w:val="006365C5"/>
     <w:rsid w:val="006369DD"/>
+    <w:rsid w:val="00636D11"/>
     <w:rsid w:val="00637182"/>
     <w:rsid w:val="006372BC"/>
     <w:rsid w:val="0063746E"/>
     <w:rsid w:val="006374BF"/>
     <w:rsid w:val="00637708"/>
     <w:rsid w:val="00637833"/>
     <w:rsid w:val="00637B9E"/>
     <w:rsid w:val="00637EAF"/>
     <w:rsid w:val="00637F12"/>
     <w:rsid w:val="00640335"/>
     <w:rsid w:val="00640538"/>
     <w:rsid w:val="0064073C"/>
     <w:rsid w:val="00640888"/>
     <w:rsid w:val="00640AA9"/>
     <w:rsid w:val="00640B47"/>
     <w:rsid w:val="00640F2F"/>
     <w:rsid w:val="00640FCC"/>
     <w:rsid w:val="00641122"/>
     <w:rsid w:val="00641395"/>
     <w:rsid w:val="00641411"/>
     <w:rsid w:val="00641417"/>
     <w:rsid w:val="0064161B"/>
     <w:rsid w:val="00641815"/>
     <w:rsid w:val="00641860"/>
     <w:rsid w:val="006418E3"/>
@@ -24674,50 +25538,51 @@
     <w:rsid w:val="006518A1"/>
     <w:rsid w:val="006518B2"/>
     <w:rsid w:val="006519FD"/>
     <w:rsid w:val="00651A1D"/>
     <w:rsid w:val="00651ACD"/>
     <w:rsid w:val="00651BC0"/>
     <w:rsid w:val="00651DAE"/>
     <w:rsid w:val="00651DBE"/>
     <w:rsid w:val="00651E52"/>
     <w:rsid w:val="00651F06"/>
     <w:rsid w:val="00651F62"/>
     <w:rsid w:val="0065233D"/>
     <w:rsid w:val="00652404"/>
     <w:rsid w:val="00652490"/>
     <w:rsid w:val="0065268E"/>
     <w:rsid w:val="0065293F"/>
     <w:rsid w:val="00653745"/>
     <w:rsid w:val="006539FF"/>
     <w:rsid w:val="00653A5C"/>
     <w:rsid w:val="00653BF4"/>
     <w:rsid w:val="00653C0D"/>
     <w:rsid w:val="00653C3F"/>
     <w:rsid w:val="00653D5B"/>
     <w:rsid w:val="00653E36"/>
     <w:rsid w:val="00653F1A"/>
+    <w:rsid w:val="00654040"/>
     <w:rsid w:val="00654116"/>
     <w:rsid w:val="00654166"/>
     <w:rsid w:val="00654353"/>
     <w:rsid w:val="00654381"/>
     <w:rsid w:val="006546E0"/>
     <w:rsid w:val="00654957"/>
     <w:rsid w:val="00654D5E"/>
     <w:rsid w:val="00654E2D"/>
     <w:rsid w:val="00655229"/>
     <w:rsid w:val="00655681"/>
     <w:rsid w:val="0065577D"/>
     <w:rsid w:val="006557D9"/>
     <w:rsid w:val="00655A6A"/>
     <w:rsid w:val="00655BCD"/>
     <w:rsid w:val="00655D64"/>
     <w:rsid w:val="00655E78"/>
     <w:rsid w:val="00655F20"/>
     <w:rsid w:val="006561A2"/>
     <w:rsid w:val="006564AE"/>
     <w:rsid w:val="00656662"/>
     <w:rsid w:val="006566D3"/>
     <w:rsid w:val="006567C0"/>
     <w:rsid w:val="00656A3A"/>
     <w:rsid w:val="00656AC7"/>
     <w:rsid w:val="00656D33"/>
@@ -24775,50 +25640,51 @@
     <w:rsid w:val="0066529B"/>
     <w:rsid w:val="0066548C"/>
     <w:rsid w:val="0066554F"/>
     <w:rsid w:val="00665561"/>
     <w:rsid w:val="00665B49"/>
     <w:rsid w:val="00665EB3"/>
     <w:rsid w:val="0066605C"/>
     <w:rsid w:val="0066608A"/>
     <w:rsid w:val="00666091"/>
     <w:rsid w:val="006663FD"/>
     <w:rsid w:val="00666689"/>
     <w:rsid w:val="00666B1D"/>
     <w:rsid w:val="00666C05"/>
     <w:rsid w:val="00666ED3"/>
     <w:rsid w:val="00667042"/>
     <w:rsid w:val="0066721D"/>
     <w:rsid w:val="006674F3"/>
     <w:rsid w:val="00667B39"/>
     <w:rsid w:val="006700B5"/>
     <w:rsid w:val="00670187"/>
     <w:rsid w:val="00670972"/>
     <w:rsid w:val="00670A48"/>
     <w:rsid w:val="00670CD7"/>
     <w:rsid w:val="00671148"/>
     <w:rsid w:val="00671164"/>
+    <w:rsid w:val="006711FF"/>
     <w:rsid w:val="00671417"/>
     <w:rsid w:val="00671486"/>
     <w:rsid w:val="00671742"/>
     <w:rsid w:val="00671C5B"/>
     <w:rsid w:val="00672003"/>
     <w:rsid w:val="006722B2"/>
     <w:rsid w:val="0067289C"/>
     <w:rsid w:val="00672D13"/>
     <w:rsid w:val="00672E0F"/>
     <w:rsid w:val="006732EC"/>
     <w:rsid w:val="006733C1"/>
     <w:rsid w:val="006734DB"/>
     <w:rsid w:val="006736E4"/>
     <w:rsid w:val="00673B86"/>
     <w:rsid w:val="00673BA2"/>
     <w:rsid w:val="00673CE3"/>
     <w:rsid w:val="00674529"/>
     <w:rsid w:val="00674672"/>
     <w:rsid w:val="00674972"/>
     <w:rsid w:val="00674B56"/>
     <w:rsid w:val="00674DAE"/>
     <w:rsid w:val="00675335"/>
     <w:rsid w:val="006755B3"/>
     <w:rsid w:val="006756C1"/>
     <w:rsid w:val="006758BD"/>
@@ -24835,81 +25701,84 @@
     <w:rsid w:val="00676C85"/>
     <w:rsid w:val="00676DC2"/>
     <w:rsid w:val="00676E6C"/>
     <w:rsid w:val="00676FFE"/>
     <w:rsid w:val="006770C9"/>
     <w:rsid w:val="0067736C"/>
     <w:rsid w:val="0067745B"/>
     <w:rsid w:val="00677764"/>
     <w:rsid w:val="00677989"/>
     <w:rsid w:val="00677CAB"/>
     <w:rsid w:val="006803E8"/>
     <w:rsid w:val="0068042E"/>
     <w:rsid w:val="006805A4"/>
     <w:rsid w:val="0068099A"/>
     <w:rsid w:val="00680A0F"/>
     <w:rsid w:val="00680AF8"/>
     <w:rsid w:val="006810D0"/>
     <w:rsid w:val="006812C7"/>
     <w:rsid w:val="0068156E"/>
     <w:rsid w:val="006817CF"/>
     <w:rsid w:val="00681A10"/>
     <w:rsid w:val="00681D4A"/>
     <w:rsid w:val="00681DAC"/>
     <w:rsid w:val="00681DB7"/>
     <w:rsid w:val="0068202B"/>
+    <w:rsid w:val="00682117"/>
     <w:rsid w:val="006821A1"/>
     <w:rsid w:val="006827C1"/>
     <w:rsid w:val="00682838"/>
     <w:rsid w:val="00682E08"/>
     <w:rsid w:val="00682EB1"/>
     <w:rsid w:val="00682F8D"/>
     <w:rsid w:val="006830B0"/>
     <w:rsid w:val="00683205"/>
     <w:rsid w:val="00683339"/>
     <w:rsid w:val="006834E6"/>
     <w:rsid w:val="00683535"/>
     <w:rsid w:val="006840F5"/>
     <w:rsid w:val="0068417A"/>
     <w:rsid w:val="00684329"/>
     <w:rsid w:val="00684592"/>
     <w:rsid w:val="0068468E"/>
     <w:rsid w:val="0068483E"/>
     <w:rsid w:val="006848A6"/>
     <w:rsid w:val="00684B23"/>
     <w:rsid w:val="00684B24"/>
     <w:rsid w:val="00684BA4"/>
     <w:rsid w:val="00684BD8"/>
     <w:rsid w:val="00684D63"/>
+    <w:rsid w:val="006856B0"/>
     <w:rsid w:val="006856DB"/>
     <w:rsid w:val="006857E4"/>
     <w:rsid w:val="006858FB"/>
     <w:rsid w:val="00685D61"/>
     <w:rsid w:val="00685E9C"/>
     <w:rsid w:val="00685F58"/>
     <w:rsid w:val="00686BA6"/>
     <w:rsid w:val="00686C0C"/>
+    <w:rsid w:val="00686DCC"/>
     <w:rsid w:val="00686FC5"/>
     <w:rsid w:val="00687079"/>
     <w:rsid w:val="006871D7"/>
     <w:rsid w:val="006872D9"/>
     <w:rsid w:val="006876CE"/>
     <w:rsid w:val="006876DC"/>
     <w:rsid w:val="00687885"/>
     <w:rsid w:val="00687B0E"/>
     <w:rsid w:val="00690451"/>
     <w:rsid w:val="006908E8"/>
     <w:rsid w:val="00690A32"/>
     <w:rsid w:val="00690D8C"/>
     <w:rsid w:val="00690DF8"/>
     <w:rsid w:val="00690F12"/>
     <w:rsid w:val="006910B4"/>
     <w:rsid w:val="0069118F"/>
     <w:rsid w:val="006911E5"/>
     <w:rsid w:val="00691231"/>
     <w:rsid w:val="00691457"/>
     <w:rsid w:val="006918D9"/>
     <w:rsid w:val="00691A83"/>
     <w:rsid w:val="00691C1F"/>
     <w:rsid w:val="00692646"/>
     <w:rsid w:val="0069267F"/>
     <w:rsid w:val="006928A6"/>
@@ -24995,107 +25864,110 @@
     <w:rsid w:val="006A6210"/>
     <w:rsid w:val="006A63DD"/>
     <w:rsid w:val="006A6488"/>
     <w:rsid w:val="006A6710"/>
     <w:rsid w:val="006A6822"/>
     <w:rsid w:val="006A6A7A"/>
     <w:rsid w:val="006A6B53"/>
     <w:rsid w:val="006A6E5B"/>
     <w:rsid w:val="006A7196"/>
     <w:rsid w:val="006A72F5"/>
     <w:rsid w:val="006A73FC"/>
     <w:rsid w:val="006A765E"/>
     <w:rsid w:val="006A7845"/>
     <w:rsid w:val="006A78ED"/>
     <w:rsid w:val="006A7B2E"/>
     <w:rsid w:val="006A7BEC"/>
     <w:rsid w:val="006B00D8"/>
     <w:rsid w:val="006B023E"/>
     <w:rsid w:val="006B035B"/>
     <w:rsid w:val="006B057F"/>
     <w:rsid w:val="006B06B0"/>
     <w:rsid w:val="006B0992"/>
     <w:rsid w:val="006B0DF2"/>
     <w:rsid w:val="006B1FD1"/>
     <w:rsid w:val="006B2072"/>
+    <w:rsid w:val="006B2224"/>
     <w:rsid w:val="006B2235"/>
     <w:rsid w:val="006B23B9"/>
     <w:rsid w:val="006B2407"/>
     <w:rsid w:val="006B2645"/>
     <w:rsid w:val="006B267A"/>
     <w:rsid w:val="006B2720"/>
     <w:rsid w:val="006B2793"/>
     <w:rsid w:val="006B2AE4"/>
     <w:rsid w:val="006B2BEB"/>
     <w:rsid w:val="006B2E3D"/>
     <w:rsid w:val="006B35F3"/>
     <w:rsid w:val="006B36C9"/>
+    <w:rsid w:val="006B3C43"/>
     <w:rsid w:val="006B3F56"/>
     <w:rsid w:val="006B417F"/>
     <w:rsid w:val="006B41C0"/>
     <w:rsid w:val="006B456C"/>
     <w:rsid w:val="006B46D9"/>
     <w:rsid w:val="006B5180"/>
     <w:rsid w:val="006B536E"/>
     <w:rsid w:val="006B53F3"/>
     <w:rsid w:val="006B558F"/>
     <w:rsid w:val="006B5863"/>
     <w:rsid w:val="006B5AF3"/>
     <w:rsid w:val="006B5B11"/>
     <w:rsid w:val="006B5CDA"/>
     <w:rsid w:val="006B5EBC"/>
     <w:rsid w:val="006B60CB"/>
     <w:rsid w:val="006B6231"/>
     <w:rsid w:val="006B62BA"/>
     <w:rsid w:val="006B689D"/>
     <w:rsid w:val="006B6B44"/>
     <w:rsid w:val="006B71FB"/>
     <w:rsid w:val="006B7218"/>
     <w:rsid w:val="006B73EC"/>
     <w:rsid w:val="006B73ED"/>
     <w:rsid w:val="006B7562"/>
     <w:rsid w:val="006B7728"/>
     <w:rsid w:val="006B799D"/>
     <w:rsid w:val="006B7F45"/>
     <w:rsid w:val="006C04F1"/>
     <w:rsid w:val="006C06A1"/>
     <w:rsid w:val="006C08AE"/>
     <w:rsid w:val="006C101A"/>
     <w:rsid w:val="006C107D"/>
     <w:rsid w:val="006C10EA"/>
     <w:rsid w:val="006C11EE"/>
     <w:rsid w:val="006C13B4"/>
     <w:rsid w:val="006C1477"/>
     <w:rsid w:val="006C1BD6"/>
     <w:rsid w:val="006C1F96"/>
     <w:rsid w:val="006C21E3"/>
     <w:rsid w:val="006C25DB"/>
     <w:rsid w:val="006C265A"/>
     <w:rsid w:val="006C2AA3"/>
     <w:rsid w:val="006C2C35"/>
     <w:rsid w:val="006C31D1"/>
     <w:rsid w:val="006C33A2"/>
+    <w:rsid w:val="006C388F"/>
     <w:rsid w:val="006C3B13"/>
     <w:rsid w:val="006C3B5B"/>
     <w:rsid w:val="006C3CB4"/>
     <w:rsid w:val="006C3D7E"/>
     <w:rsid w:val="006C423C"/>
     <w:rsid w:val="006C488D"/>
     <w:rsid w:val="006C4C22"/>
     <w:rsid w:val="006C4E5B"/>
     <w:rsid w:val="006C5016"/>
     <w:rsid w:val="006C5429"/>
     <w:rsid w:val="006C55A7"/>
     <w:rsid w:val="006C57BB"/>
     <w:rsid w:val="006C596A"/>
     <w:rsid w:val="006C59F3"/>
     <w:rsid w:val="006C5B17"/>
     <w:rsid w:val="006C5C2E"/>
     <w:rsid w:val="006C608F"/>
     <w:rsid w:val="006C6312"/>
     <w:rsid w:val="006C634E"/>
     <w:rsid w:val="006C64AE"/>
     <w:rsid w:val="006C671C"/>
     <w:rsid w:val="006C673D"/>
     <w:rsid w:val="006C6EA5"/>
     <w:rsid w:val="006C6FEF"/>
     <w:rsid w:val="006C7760"/>
@@ -25188,81 +26060,84 @@
     <w:rsid w:val="006E3C4B"/>
     <w:rsid w:val="006E4799"/>
     <w:rsid w:val="006E4A52"/>
     <w:rsid w:val="006E4BE2"/>
     <w:rsid w:val="006E4E3C"/>
     <w:rsid w:val="006E4FDA"/>
     <w:rsid w:val="006E52B9"/>
     <w:rsid w:val="006E53C5"/>
     <w:rsid w:val="006E5871"/>
     <w:rsid w:val="006E5C10"/>
     <w:rsid w:val="006E5E27"/>
     <w:rsid w:val="006E5EE1"/>
     <w:rsid w:val="006E6034"/>
     <w:rsid w:val="006E62AB"/>
     <w:rsid w:val="006E6B94"/>
     <w:rsid w:val="006E6B96"/>
     <w:rsid w:val="006E6C3F"/>
     <w:rsid w:val="006E6DD8"/>
     <w:rsid w:val="006E731E"/>
     <w:rsid w:val="006E736A"/>
     <w:rsid w:val="006E7387"/>
     <w:rsid w:val="006E7455"/>
     <w:rsid w:val="006E7523"/>
     <w:rsid w:val="006E7D0E"/>
     <w:rsid w:val="006E7F12"/>
+    <w:rsid w:val="006E7FAE"/>
     <w:rsid w:val="006F008D"/>
     <w:rsid w:val="006F04FE"/>
     <w:rsid w:val="006F062F"/>
     <w:rsid w:val="006F06F9"/>
     <w:rsid w:val="006F08E0"/>
     <w:rsid w:val="006F0AD2"/>
     <w:rsid w:val="006F0F6E"/>
     <w:rsid w:val="006F123D"/>
     <w:rsid w:val="006F152D"/>
     <w:rsid w:val="006F16DE"/>
     <w:rsid w:val="006F1AE8"/>
     <w:rsid w:val="006F21E2"/>
     <w:rsid w:val="006F2268"/>
     <w:rsid w:val="006F24AE"/>
     <w:rsid w:val="006F27AA"/>
     <w:rsid w:val="006F27F5"/>
     <w:rsid w:val="006F2A58"/>
+    <w:rsid w:val="006F30B9"/>
     <w:rsid w:val="006F30E4"/>
     <w:rsid w:val="006F342A"/>
     <w:rsid w:val="006F38BC"/>
     <w:rsid w:val="006F3AAE"/>
     <w:rsid w:val="006F3AB1"/>
     <w:rsid w:val="006F3C35"/>
     <w:rsid w:val="006F409D"/>
     <w:rsid w:val="006F40D0"/>
     <w:rsid w:val="006F41E6"/>
     <w:rsid w:val="006F4208"/>
     <w:rsid w:val="006F4554"/>
     <w:rsid w:val="006F45D4"/>
     <w:rsid w:val="006F45E4"/>
     <w:rsid w:val="006F4706"/>
+    <w:rsid w:val="006F4827"/>
     <w:rsid w:val="006F497B"/>
     <w:rsid w:val="006F49A2"/>
     <w:rsid w:val="006F49E9"/>
     <w:rsid w:val="006F4B63"/>
     <w:rsid w:val="006F5B7A"/>
     <w:rsid w:val="006F5CDA"/>
     <w:rsid w:val="006F5E06"/>
     <w:rsid w:val="006F5E3C"/>
     <w:rsid w:val="006F6301"/>
     <w:rsid w:val="006F63E2"/>
     <w:rsid w:val="006F6CBE"/>
     <w:rsid w:val="006F6CC8"/>
     <w:rsid w:val="006F6EAB"/>
     <w:rsid w:val="006F6ED6"/>
     <w:rsid w:val="006F77B4"/>
     <w:rsid w:val="006F781F"/>
     <w:rsid w:val="006F78B1"/>
     <w:rsid w:val="006F78C6"/>
     <w:rsid w:val="006F7974"/>
     <w:rsid w:val="006F7D3B"/>
     <w:rsid w:val="007000C3"/>
     <w:rsid w:val="00700261"/>
     <w:rsid w:val="007007C2"/>
     <w:rsid w:val="007010D5"/>
     <w:rsid w:val="0070120F"/>
@@ -25470,50 +26345,51 @@
     <w:rsid w:val="007334BA"/>
     <w:rsid w:val="007337AA"/>
     <w:rsid w:val="00733AEE"/>
     <w:rsid w:val="00733CFB"/>
     <w:rsid w:val="00733DA7"/>
     <w:rsid w:val="00733E5B"/>
     <w:rsid w:val="00733F36"/>
     <w:rsid w:val="007344B5"/>
     <w:rsid w:val="007345A5"/>
     <w:rsid w:val="007346AC"/>
     <w:rsid w:val="00734753"/>
     <w:rsid w:val="0073476C"/>
     <w:rsid w:val="0073488F"/>
     <w:rsid w:val="00734A10"/>
     <w:rsid w:val="00734BD5"/>
     <w:rsid w:val="00734D1E"/>
     <w:rsid w:val="00735218"/>
     <w:rsid w:val="007355CA"/>
     <w:rsid w:val="007355ED"/>
     <w:rsid w:val="007357E4"/>
     <w:rsid w:val="0073598E"/>
     <w:rsid w:val="00735A8C"/>
     <w:rsid w:val="00735BC3"/>
     <w:rsid w:val="00735CFF"/>
     <w:rsid w:val="0073611B"/>
+    <w:rsid w:val="0073633D"/>
     <w:rsid w:val="00736364"/>
     <w:rsid w:val="00736396"/>
     <w:rsid w:val="00736BAB"/>
     <w:rsid w:val="00736D9A"/>
     <w:rsid w:val="00736FDA"/>
     <w:rsid w:val="0073713F"/>
     <w:rsid w:val="007372C5"/>
     <w:rsid w:val="007373FD"/>
     <w:rsid w:val="0073777D"/>
     <w:rsid w:val="00737D5A"/>
     <w:rsid w:val="00737E3A"/>
     <w:rsid w:val="00740106"/>
     <w:rsid w:val="0074012C"/>
     <w:rsid w:val="0074019D"/>
     <w:rsid w:val="00740211"/>
     <w:rsid w:val="007402BA"/>
     <w:rsid w:val="00740A0E"/>
     <w:rsid w:val="00740E81"/>
     <w:rsid w:val="00741067"/>
     <w:rsid w:val="00741121"/>
     <w:rsid w:val="007414E5"/>
     <w:rsid w:val="00741554"/>
     <w:rsid w:val="007417C4"/>
     <w:rsid w:val="00741C0F"/>
     <w:rsid w:val="00741C62"/>
@@ -25652,50 +26528,51 @@
     <w:rsid w:val="007642DA"/>
     <w:rsid w:val="00764CDB"/>
     <w:rsid w:val="00764DAC"/>
     <w:rsid w:val="007652EF"/>
     <w:rsid w:val="007655F2"/>
     <w:rsid w:val="0076578B"/>
     <w:rsid w:val="00765791"/>
     <w:rsid w:val="00765D59"/>
     <w:rsid w:val="0076605F"/>
     <w:rsid w:val="007660D6"/>
     <w:rsid w:val="0076619F"/>
     <w:rsid w:val="00766531"/>
     <w:rsid w:val="00766543"/>
     <w:rsid w:val="0076679E"/>
     <w:rsid w:val="00766811"/>
     <w:rsid w:val="00766907"/>
     <w:rsid w:val="00766B66"/>
     <w:rsid w:val="00766BE6"/>
     <w:rsid w:val="0076703B"/>
     <w:rsid w:val="007670A8"/>
     <w:rsid w:val="00767126"/>
     <w:rsid w:val="0076759A"/>
     <w:rsid w:val="007677BD"/>
     <w:rsid w:val="00767C9C"/>
     <w:rsid w:val="00767F64"/>
+    <w:rsid w:val="007700E7"/>
     <w:rsid w:val="00770181"/>
     <w:rsid w:val="0077029D"/>
     <w:rsid w:val="007702B9"/>
     <w:rsid w:val="007703F6"/>
     <w:rsid w:val="007704A9"/>
     <w:rsid w:val="00770A09"/>
     <w:rsid w:val="00770A7F"/>
     <w:rsid w:val="007710A3"/>
     <w:rsid w:val="007719F4"/>
     <w:rsid w:val="00771A71"/>
     <w:rsid w:val="00771BFC"/>
     <w:rsid w:val="00771D0F"/>
     <w:rsid w:val="00771DAA"/>
     <w:rsid w:val="00771F62"/>
     <w:rsid w:val="007722C1"/>
     <w:rsid w:val="0077261D"/>
     <w:rsid w:val="00772C7F"/>
     <w:rsid w:val="00772D24"/>
     <w:rsid w:val="00772D62"/>
     <w:rsid w:val="00772ED9"/>
     <w:rsid w:val="0077331A"/>
     <w:rsid w:val="00773720"/>
     <w:rsid w:val="007738BD"/>
     <w:rsid w:val="00773952"/>
     <w:rsid w:val="00774010"/>
@@ -25808,50 +26685,51 @@
     <w:rsid w:val="0079200E"/>
     <w:rsid w:val="00792091"/>
     <w:rsid w:val="00792150"/>
     <w:rsid w:val="007922DE"/>
     <w:rsid w:val="007923CC"/>
     <w:rsid w:val="00792450"/>
     <w:rsid w:val="00792AC1"/>
     <w:rsid w:val="00792B04"/>
     <w:rsid w:val="00792DAC"/>
     <w:rsid w:val="00792EC7"/>
     <w:rsid w:val="007934A2"/>
     <w:rsid w:val="0079354A"/>
     <w:rsid w:val="007936E2"/>
     <w:rsid w:val="00793FF8"/>
     <w:rsid w:val="00794145"/>
     <w:rsid w:val="00794402"/>
     <w:rsid w:val="0079452B"/>
     <w:rsid w:val="00794707"/>
     <w:rsid w:val="007949ED"/>
     <w:rsid w:val="00794A7B"/>
     <w:rsid w:val="00794AF7"/>
     <w:rsid w:val="00794D02"/>
     <w:rsid w:val="00794F97"/>
     <w:rsid w:val="00794FCE"/>
     <w:rsid w:val="007951F9"/>
+    <w:rsid w:val="00795234"/>
     <w:rsid w:val="007953CA"/>
     <w:rsid w:val="0079541D"/>
     <w:rsid w:val="007955A3"/>
     <w:rsid w:val="00796513"/>
     <w:rsid w:val="007967B9"/>
     <w:rsid w:val="00796D47"/>
     <w:rsid w:val="00796D8D"/>
     <w:rsid w:val="0079700E"/>
     <w:rsid w:val="00797094"/>
     <w:rsid w:val="00797167"/>
     <w:rsid w:val="007973B3"/>
     <w:rsid w:val="007973E5"/>
     <w:rsid w:val="007977B2"/>
     <w:rsid w:val="007977E3"/>
     <w:rsid w:val="007978D9"/>
     <w:rsid w:val="00797CBB"/>
     <w:rsid w:val="007A01D9"/>
     <w:rsid w:val="007A05CA"/>
     <w:rsid w:val="007A0A7C"/>
     <w:rsid w:val="007A0AD2"/>
     <w:rsid w:val="007A0ADE"/>
     <w:rsid w:val="007A0B71"/>
     <w:rsid w:val="007A0DDE"/>
     <w:rsid w:val="007A1579"/>
     <w:rsid w:val="007A1BE7"/>
@@ -25978,101 +26856,104 @@
     <w:rsid w:val="007B7B40"/>
     <w:rsid w:val="007B7E12"/>
     <w:rsid w:val="007B7F73"/>
     <w:rsid w:val="007C00AC"/>
     <w:rsid w:val="007C0102"/>
     <w:rsid w:val="007C05B2"/>
     <w:rsid w:val="007C0692"/>
     <w:rsid w:val="007C0920"/>
     <w:rsid w:val="007C09ED"/>
     <w:rsid w:val="007C0C78"/>
     <w:rsid w:val="007C0DE2"/>
     <w:rsid w:val="007C10DF"/>
     <w:rsid w:val="007C113E"/>
     <w:rsid w:val="007C136C"/>
     <w:rsid w:val="007C1548"/>
     <w:rsid w:val="007C1655"/>
     <w:rsid w:val="007C16B6"/>
     <w:rsid w:val="007C17BD"/>
     <w:rsid w:val="007C1C58"/>
     <w:rsid w:val="007C1F08"/>
     <w:rsid w:val="007C224C"/>
     <w:rsid w:val="007C2376"/>
     <w:rsid w:val="007C254B"/>
     <w:rsid w:val="007C2706"/>
     <w:rsid w:val="007C28AD"/>
+    <w:rsid w:val="007C2932"/>
     <w:rsid w:val="007C2982"/>
     <w:rsid w:val="007C2B66"/>
     <w:rsid w:val="007C2C15"/>
     <w:rsid w:val="007C2F3F"/>
     <w:rsid w:val="007C387F"/>
     <w:rsid w:val="007C3D4A"/>
     <w:rsid w:val="007C44B5"/>
     <w:rsid w:val="007C44E6"/>
     <w:rsid w:val="007C457B"/>
     <w:rsid w:val="007C45C4"/>
     <w:rsid w:val="007C4B20"/>
     <w:rsid w:val="007C50BA"/>
     <w:rsid w:val="007C52BC"/>
     <w:rsid w:val="007C55D7"/>
     <w:rsid w:val="007C5752"/>
     <w:rsid w:val="007C5BB3"/>
     <w:rsid w:val="007C5C2B"/>
     <w:rsid w:val="007C5E35"/>
     <w:rsid w:val="007C5F90"/>
     <w:rsid w:val="007C6010"/>
     <w:rsid w:val="007C60BC"/>
     <w:rsid w:val="007C62E0"/>
     <w:rsid w:val="007C6341"/>
     <w:rsid w:val="007C6350"/>
     <w:rsid w:val="007C663C"/>
     <w:rsid w:val="007C690C"/>
     <w:rsid w:val="007C6B4C"/>
     <w:rsid w:val="007C6B4F"/>
     <w:rsid w:val="007C6C0E"/>
     <w:rsid w:val="007C6CE3"/>
     <w:rsid w:val="007C70AD"/>
     <w:rsid w:val="007C725C"/>
     <w:rsid w:val="007C745C"/>
     <w:rsid w:val="007C7AE4"/>
     <w:rsid w:val="007C7C49"/>
     <w:rsid w:val="007C7E16"/>
     <w:rsid w:val="007C7FB5"/>
+    <w:rsid w:val="007D0097"/>
     <w:rsid w:val="007D025C"/>
     <w:rsid w:val="007D02E7"/>
     <w:rsid w:val="007D02F4"/>
     <w:rsid w:val="007D0366"/>
     <w:rsid w:val="007D0589"/>
     <w:rsid w:val="007D0947"/>
     <w:rsid w:val="007D097E"/>
     <w:rsid w:val="007D0A15"/>
     <w:rsid w:val="007D0E14"/>
     <w:rsid w:val="007D1092"/>
     <w:rsid w:val="007D11DE"/>
     <w:rsid w:val="007D120C"/>
     <w:rsid w:val="007D121C"/>
     <w:rsid w:val="007D124F"/>
+    <w:rsid w:val="007D1516"/>
     <w:rsid w:val="007D1F22"/>
     <w:rsid w:val="007D1FE2"/>
     <w:rsid w:val="007D220E"/>
     <w:rsid w:val="007D22CB"/>
     <w:rsid w:val="007D2451"/>
     <w:rsid w:val="007D2C7B"/>
     <w:rsid w:val="007D3021"/>
     <w:rsid w:val="007D30A4"/>
     <w:rsid w:val="007D30AD"/>
     <w:rsid w:val="007D31BB"/>
     <w:rsid w:val="007D3288"/>
     <w:rsid w:val="007D32D8"/>
     <w:rsid w:val="007D3373"/>
     <w:rsid w:val="007D3379"/>
     <w:rsid w:val="007D3666"/>
     <w:rsid w:val="007D368A"/>
     <w:rsid w:val="007D39C6"/>
     <w:rsid w:val="007D3A5D"/>
     <w:rsid w:val="007D3AF6"/>
     <w:rsid w:val="007D3B1C"/>
     <w:rsid w:val="007D3B26"/>
     <w:rsid w:val="007D3CE8"/>
     <w:rsid w:val="007D3DFB"/>
     <w:rsid w:val="007D4140"/>
     <w:rsid w:val="007D43D0"/>
@@ -26182,50 +27063,51 @@
     <w:rsid w:val="007F039F"/>
     <w:rsid w:val="007F081F"/>
     <w:rsid w:val="007F0926"/>
     <w:rsid w:val="007F098B"/>
     <w:rsid w:val="007F0D6B"/>
     <w:rsid w:val="007F0E75"/>
     <w:rsid w:val="007F0ECB"/>
     <w:rsid w:val="007F0EE0"/>
     <w:rsid w:val="007F10F1"/>
     <w:rsid w:val="007F120A"/>
     <w:rsid w:val="007F12A5"/>
     <w:rsid w:val="007F15BD"/>
     <w:rsid w:val="007F1717"/>
     <w:rsid w:val="007F1886"/>
     <w:rsid w:val="007F18E6"/>
     <w:rsid w:val="007F20BF"/>
     <w:rsid w:val="007F21BF"/>
     <w:rsid w:val="007F2494"/>
     <w:rsid w:val="007F2D91"/>
     <w:rsid w:val="007F3033"/>
     <w:rsid w:val="007F3378"/>
     <w:rsid w:val="007F34AA"/>
     <w:rsid w:val="007F3562"/>
     <w:rsid w:val="007F358B"/>
     <w:rsid w:val="007F362E"/>
+    <w:rsid w:val="007F3751"/>
     <w:rsid w:val="007F3970"/>
     <w:rsid w:val="007F39F0"/>
     <w:rsid w:val="007F3C72"/>
     <w:rsid w:val="007F3E89"/>
     <w:rsid w:val="007F4114"/>
     <w:rsid w:val="007F4867"/>
     <w:rsid w:val="007F49BE"/>
     <w:rsid w:val="007F49CB"/>
     <w:rsid w:val="007F50CE"/>
     <w:rsid w:val="007F567B"/>
     <w:rsid w:val="007F57ED"/>
     <w:rsid w:val="007F5828"/>
     <w:rsid w:val="007F5965"/>
     <w:rsid w:val="007F5C83"/>
     <w:rsid w:val="007F5D23"/>
     <w:rsid w:val="007F5EEE"/>
     <w:rsid w:val="007F615B"/>
     <w:rsid w:val="007F6161"/>
     <w:rsid w:val="007F644A"/>
     <w:rsid w:val="007F666A"/>
     <w:rsid w:val="007F6831"/>
     <w:rsid w:val="007F724E"/>
     <w:rsid w:val="007F7A96"/>
     <w:rsid w:val="007F7B8E"/>
     <w:rsid w:val="0080026E"/>
@@ -26246,64 +27128,66 @@
     <w:rsid w:val="00801E78"/>
     <w:rsid w:val="0080207E"/>
     <w:rsid w:val="00802308"/>
     <w:rsid w:val="008023A0"/>
     <w:rsid w:val="008023A4"/>
     <w:rsid w:val="008025AF"/>
     <w:rsid w:val="00802748"/>
     <w:rsid w:val="00802761"/>
     <w:rsid w:val="00802949"/>
     <w:rsid w:val="008029D0"/>
     <w:rsid w:val="008029E4"/>
     <w:rsid w:val="00802CBE"/>
     <w:rsid w:val="00802D92"/>
     <w:rsid w:val="00803069"/>
     <w:rsid w:val="008032BF"/>
     <w:rsid w:val="0080354A"/>
     <w:rsid w:val="00803A53"/>
     <w:rsid w:val="00803DCD"/>
     <w:rsid w:val="00803EB0"/>
     <w:rsid w:val="00804043"/>
     <w:rsid w:val="008040FF"/>
     <w:rsid w:val="0080416F"/>
     <w:rsid w:val="008041C4"/>
     <w:rsid w:val="008041FA"/>
     <w:rsid w:val="00804201"/>
+    <w:rsid w:val="008045C9"/>
     <w:rsid w:val="008046B8"/>
     <w:rsid w:val="008046DD"/>
     <w:rsid w:val="00804713"/>
     <w:rsid w:val="00804723"/>
     <w:rsid w:val="00804803"/>
     <w:rsid w:val="008049B4"/>
     <w:rsid w:val="00804A4E"/>
     <w:rsid w:val="00804AD9"/>
     <w:rsid w:val="00804BCB"/>
     <w:rsid w:val="00804C1F"/>
     <w:rsid w:val="00804CFD"/>
     <w:rsid w:val="00804D62"/>
     <w:rsid w:val="00804F78"/>
     <w:rsid w:val="00804FE6"/>
+    <w:rsid w:val="00805168"/>
     <w:rsid w:val="008051FE"/>
     <w:rsid w:val="00805320"/>
     <w:rsid w:val="00805E34"/>
     <w:rsid w:val="0080643C"/>
     <w:rsid w:val="008064D9"/>
     <w:rsid w:val="008067F6"/>
     <w:rsid w:val="00806882"/>
     <w:rsid w:val="008068DD"/>
     <w:rsid w:val="0080691B"/>
     <w:rsid w:val="00806CC6"/>
     <w:rsid w:val="00806EC7"/>
     <w:rsid w:val="0080701D"/>
     <w:rsid w:val="00807681"/>
     <w:rsid w:val="00807C33"/>
     <w:rsid w:val="00807D79"/>
     <w:rsid w:val="00807EEF"/>
     <w:rsid w:val="0081033F"/>
     <w:rsid w:val="008108B0"/>
     <w:rsid w:val="00810A8A"/>
     <w:rsid w:val="00810DA6"/>
     <w:rsid w:val="00810EBA"/>
     <w:rsid w:val="008111F3"/>
     <w:rsid w:val="00811D8F"/>
     <w:rsid w:val="00811EEB"/>
     <w:rsid w:val="008124C3"/>
@@ -26559,50 +27443,51 @@
     <w:rsid w:val="00855FBC"/>
     <w:rsid w:val="00856717"/>
     <w:rsid w:val="00856867"/>
     <w:rsid w:val="00856A1A"/>
     <w:rsid w:val="00856A86"/>
     <w:rsid w:val="00856A92"/>
     <w:rsid w:val="00856BF6"/>
     <w:rsid w:val="00856CD5"/>
     <w:rsid w:val="00856DCF"/>
     <w:rsid w:val="00856EFB"/>
     <w:rsid w:val="00856F17"/>
     <w:rsid w:val="008578C1"/>
     <w:rsid w:val="00857BCF"/>
     <w:rsid w:val="00857D6D"/>
     <w:rsid w:val="00857F64"/>
     <w:rsid w:val="00860602"/>
     <w:rsid w:val="008606A2"/>
     <w:rsid w:val="00860CAF"/>
     <w:rsid w:val="00860DFF"/>
     <w:rsid w:val="00861207"/>
     <w:rsid w:val="0086134E"/>
     <w:rsid w:val="0086143B"/>
     <w:rsid w:val="00861558"/>
     <w:rsid w:val="0086191B"/>
     <w:rsid w:val="008619FD"/>
+    <w:rsid w:val="00861BB1"/>
     <w:rsid w:val="00861BFE"/>
     <w:rsid w:val="00861F96"/>
     <w:rsid w:val="0086200A"/>
     <w:rsid w:val="00862228"/>
     <w:rsid w:val="0086235A"/>
     <w:rsid w:val="00862491"/>
     <w:rsid w:val="00862630"/>
     <w:rsid w:val="008627B1"/>
     <w:rsid w:val="0086281E"/>
     <w:rsid w:val="00862BCA"/>
     <w:rsid w:val="00862C58"/>
     <w:rsid w:val="00862CD8"/>
     <w:rsid w:val="00862EED"/>
     <w:rsid w:val="00862FE7"/>
     <w:rsid w:val="00863277"/>
     <w:rsid w:val="00863326"/>
     <w:rsid w:val="0086334F"/>
     <w:rsid w:val="0086358D"/>
     <w:rsid w:val="00863838"/>
     <w:rsid w:val="00863DA0"/>
     <w:rsid w:val="00864259"/>
     <w:rsid w:val="008642C5"/>
     <w:rsid w:val="00864321"/>
     <w:rsid w:val="00864A00"/>
     <w:rsid w:val="00864DA7"/>
@@ -26613,52 +27498,54 @@
     <w:rsid w:val="00865B38"/>
     <w:rsid w:val="00865BD8"/>
     <w:rsid w:val="00865C90"/>
     <w:rsid w:val="00866032"/>
     <w:rsid w:val="00866460"/>
     <w:rsid w:val="008667C1"/>
     <w:rsid w:val="00866FEF"/>
     <w:rsid w:val="00867448"/>
     <w:rsid w:val="008674A4"/>
     <w:rsid w:val="00867517"/>
     <w:rsid w:val="00867672"/>
     <w:rsid w:val="00867B96"/>
     <w:rsid w:val="00867BC5"/>
     <w:rsid w:val="00867D01"/>
     <w:rsid w:val="00867D71"/>
     <w:rsid w:val="00867E19"/>
     <w:rsid w:val="00867E5E"/>
     <w:rsid w:val="00867E5F"/>
     <w:rsid w:val="008701C3"/>
     <w:rsid w:val="00870A36"/>
     <w:rsid w:val="00870CA8"/>
     <w:rsid w:val="00870E2C"/>
     <w:rsid w:val="008711F0"/>
     <w:rsid w:val="00871441"/>
     <w:rsid w:val="00871934"/>
+    <w:rsid w:val="00871A45"/>
     <w:rsid w:val="00871AE8"/>
     <w:rsid w:val="00871EB3"/>
+    <w:rsid w:val="00871EE8"/>
     <w:rsid w:val="008729D1"/>
     <w:rsid w:val="00872D7B"/>
     <w:rsid w:val="00872DB4"/>
     <w:rsid w:val="00873252"/>
     <w:rsid w:val="008733DC"/>
     <w:rsid w:val="008733E5"/>
     <w:rsid w:val="0087387E"/>
     <w:rsid w:val="00873C0C"/>
     <w:rsid w:val="00873D55"/>
     <w:rsid w:val="00874078"/>
     <w:rsid w:val="0087411F"/>
     <w:rsid w:val="00874328"/>
     <w:rsid w:val="0087450A"/>
     <w:rsid w:val="00874B15"/>
     <w:rsid w:val="00874B55"/>
     <w:rsid w:val="00874C49"/>
     <w:rsid w:val="00874D36"/>
     <w:rsid w:val="00874F61"/>
     <w:rsid w:val="0087505B"/>
     <w:rsid w:val="008751B6"/>
     <w:rsid w:val="008752FB"/>
     <w:rsid w:val="00875775"/>
     <w:rsid w:val="008757C5"/>
     <w:rsid w:val="00875AA0"/>
     <w:rsid w:val="00875B7D"/>
@@ -26668,50 +27555,51 @@
     <w:rsid w:val="00876B02"/>
     <w:rsid w:val="00876E8A"/>
     <w:rsid w:val="00876F87"/>
     <w:rsid w:val="0087709D"/>
     <w:rsid w:val="008771D5"/>
     <w:rsid w:val="008772AB"/>
     <w:rsid w:val="008773B1"/>
     <w:rsid w:val="0087748E"/>
     <w:rsid w:val="008774F4"/>
     <w:rsid w:val="0087765B"/>
     <w:rsid w:val="0087780E"/>
     <w:rsid w:val="00877819"/>
     <w:rsid w:val="00877884"/>
     <w:rsid w:val="008779B8"/>
     <w:rsid w:val="00877A0E"/>
     <w:rsid w:val="00877AE9"/>
     <w:rsid w:val="00877D79"/>
     <w:rsid w:val="00877DD1"/>
     <w:rsid w:val="00877E63"/>
     <w:rsid w:val="00880228"/>
     <w:rsid w:val="00880393"/>
     <w:rsid w:val="008804AA"/>
     <w:rsid w:val="00880727"/>
     <w:rsid w:val="0088078E"/>
     <w:rsid w:val="008808E6"/>
+    <w:rsid w:val="00880C68"/>
     <w:rsid w:val="00880CD8"/>
     <w:rsid w:val="00881205"/>
     <w:rsid w:val="00881294"/>
     <w:rsid w:val="00881394"/>
     <w:rsid w:val="008813B5"/>
     <w:rsid w:val="0088144B"/>
     <w:rsid w:val="008815BA"/>
     <w:rsid w:val="00881803"/>
     <w:rsid w:val="00881A80"/>
     <w:rsid w:val="00881F02"/>
     <w:rsid w:val="008823D9"/>
     <w:rsid w:val="008828F5"/>
     <w:rsid w:val="00882BDB"/>
     <w:rsid w:val="00882E34"/>
     <w:rsid w:val="00882F61"/>
     <w:rsid w:val="008830E6"/>
     <w:rsid w:val="008830FD"/>
     <w:rsid w:val="008833FC"/>
     <w:rsid w:val="0088346F"/>
     <w:rsid w:val="00883684"/>
     <w:rsid w:val="008838BD"/>
     <w:rsid w:val="00883944"/>
     <w:rsid w:val="00884147"/>
     <w:rsid w:val="00884C9E"/>
     <w:rsid w:val="008852A6"/>
@@ -26880,126 +27768,130 @@
     <w:rsid w:val="008B3081"/>
     <w:rsid w:val="008B316F"/>
     <w:rsid w:val="008B32F3"/>
     <w:rsid w:val="008B3478"/>
     <w:rsid w:val="008B3B37"/>
     <w:rsid w:val="008B3EB1"/>
     <w:rsid w:val="008B4069"/>
     <w:rsid w:val="008B4125"/>
     <w:rsid w:val="008B4352"/>
     <w:rsid w:val="008B43D7"/>
     <w:rsid w:val="008B4801"/>
     <w:rsid w:val="008B4A04"/>
     <w:rsid w:val="008B4CF8"/>
     <w:rsid w:val="008B4DAC"/>
     <w:rsid w:val="008B5224"/>
     <w:rsid w:val="008B56F5"/>
     <w:rsid w:val="008B57B9"/>
     <w:rsid w:val="008B5B32"/>
     <w:rsid w:val="008B5F2C"/>
     <w:rsid w:val="008B62C2"/>
     <w:rsid w:val="008B633B"/>
     <w:rsid w:val="008B63CD"/>
     <w:rsid w:val="008B67B2"/>
     <w:rsid w:val="008B681C"/>
     <w:rsid w:val="008B6875"/>
+    <w:rsid w:val="008B6A53"/>
     <w:rsid w:val="008B6C88"/>
     <w:rsid w:val="008B6F37"/>
     <w:rsid w:val="008B6FDB"/>
     <w:rsid w:val="008B7566"/>
     <w:rsid w:val="008B77DD"/>
     <w:rsid w:val="008C020E"/>
     <w:rsid w:val="008C02C9"/>
     <w:rsid w:val="008C0628"/>
     <w:rsid w:val="008C08C3"/>
     <w:rsid w:val="008C08D1"/>
+    <w:rsid w:val="008C09AA"/>
     <w:rsid w:val="008C110B"/>
     <w:rsid w:val="008C18FE"/>
     <w:rsid w:val="008C1914"/>
     <w:rsid w:val="008C1B49"/>
     <w:rsid w:val="008C1C20"/>
     <w:rsid w:val="008C2161"/>
     <w:rsid w:val="008C2268"/>
     <w:rsid w:val="008C2270"/>
     <w:rsid w:val="008C2319"/>
     <w:rsid w:val="008C2658"/>
     <w:rsid w:val="008C28EE"/>
     <w:rsid w:val="008C294D"/>
     <w:rsid w:val="008C2A1E"/>
     <w:rsid w:val="008C2C8A"/>
     <w:rsid w:val="008C2DFE"/>
     <w:rsid w:val="008C304D"/>
     <w:rsid w:val="008C31D2"/>
     <w:rsid w:val="008C3355"/>
     <w:rsid w:val="008C33B8"/>
     <w:rsid w:val="008C3455"/>
     <w:rsid w:val="008C3716"/>
     <w:rsid w:val="008C3A52"/>
     <w:rsid w:val="008C3AF1"/>
+    <w:rsid w:val="008C3D2C"/>
     <w:rsid w:val="008C3F76"/>
     <w:rsid w:val="008C42EF"/>
     <w:rsid w:val="008C4324"/>
     <w:rsid w:val="008C48CD"/>
     <w:rsid w:val="008C4D23"/>
     <w:rsid w:val="008C4FC0"/>
     <w:rsid w:val="008C507B"/>
     <w:rsid w:val="008C55DC"/>
     <w:rsid w:val="008C567F"/>
     <w:rsid w:val="008C5705"/>
     <w:rsid w:val="008C5B5A"/>
     <w:rsid w:val="008C625C"/>
     <w:rsid w:val="008C663F"/>
     <w:rsid w:val="008C67F4"/>
     <w:rsid w:val="008C6AD7"/>
     <w:rsid w:val="008C6AED"/>
     <w:rsid w:val="008C6B04"/>
     <w:rsid w:val="008C6D7E"/>
     <w:rsid w:val="008C6E76"/>
     <w:rsid w:val="008C6EF6"/>
     <w:rsid w:val="008C716F"/>
     <w:rsid w:val="008C7712"/>
     <w:rsid w:val="008C7BC0"/>
     <w:rsid w:val="008C7D9D"/>
     <w:rsid w:val="008C7DF4"/>
     <w:rsid w:val="008D0042"/>
     <w:rsid w:val="008D036A"/>
     <w:rsid w:val="008D04EE"/>
     <w:rsid w:val="008D0873"/>
     <w:rsid w:val="008D0B0D"/>
     <w:rsid w:val="008D0EEF"/>
     <w:rsid w:val="008D0F02"/>
     <w:rsid w:val="008D0F0D"/>
     <w:rsid w:val="008D146F"/>
     <w:rsid w:val="008D1600"/>
     <w:rsid w:val="008D173D"/>
     <w:rsid w:val="008D1B08"/>
     <w:rsid w:val="008D1B7C"/>
     <w:rsid w:val="008D20B3"/>
     <w:rsid w:val="008D22FF"/>
     <w:rsid w:val="008D26C9"/>
     <w:rsid w:val="008D288F"/>
     <w:rsid w:val="008D2C1D"/>
+    <w:rsid w:val="008D2C31"/>
     <w:rsid w:val="008D2D07"/>
     <w:rsid w:val="008D2E44"/>
     <w:rsid w:val="008D3149"/>
     <w:rsid w:val="008D3320"/>
     <w:rsid w:val="008D3355"/>
     <w:rsid w:val="008D369F"/>
     <w:rsid w:val="008D378C"/>
     <w:rsid w:val="008D380B"/>
     <w:rsid w:val="008D3896"/>
     <w:rsid w:val="008D3E45"/>
     <w:rsid w:val="008D3E55"/>
     <w:rsid w:val="008D3E86"/>
     <w:rsid w:val="008D3FC6"/>
     <w:rsid w:val="008D4023"/>
     <w:rsid w:val="008D4051"/>
     <w:rsid w:val="008D4475"/>
     <w:rsid w:val="008D4B2A"/>
     <w:rsid w:val="008D4DD9"/>
     <w:rsid w:val="008D5156"/>
     <w:rsid w:val="008D5522"/>
     <w:rsid w:val="008D5673"/>
     <w:rsid w:val="008D5C52"/>
     <w:rsid w:val="008D5EC6"/>
     <w:rsid w:val="008D5ECD"/>
     <w:rsid w:val="008D5FF8"/>
@@ -27176,50 +28068,51 @@
     <w:rsid w:val="00903525"/>
     <w:rsid w:val="00903C05"/>
     <w:rsid w:val="00903CC0"/>
     <w:rsid w:val="00903E8A"/>
     <w:rsid w:val="0090420B"/>
     <w:rsid w:val="00904622"/>
     <w:rsid w:val="009046E7"/>
     <w:rsid w:val="009046FE"/>
     <w:rsid w:val="00904717"/>
     <w:rsid w:val="009049F1"/>
     <w:rsid w:val="00904A5C"/>
     <w:rsid w:val="00904DEC"/>
     <w:rsid w:val="009051B9"/>
     <w:rsid w:val="0090524D"/>
     <w:rsid w:val="0090527C"/>
     <w:rsid w:val="00905409"/>
     <w:rsid w:val="0090543D"/>
     <w:rsid w:val="009054FE"/>
     <w:rsid w:val="0090552A"/>
     <w:rsid w:val="0090567E"/>
     <w:rsid w:val="009058EA"/>
     <w:rsid w:val="00905D76"/>
     <w:rsid w:val="00905DB6"/>
     <w:rsid w:val="00905EE1"/>
     <w:rsid w:val="00906477"/>
+    <w:rsid w:val="009068A8"/>
     <w:rsid w:val="00906A27"/>
     <w:rsid w:val="00906CC5"/>
     <w:rsid w:val="00906D6E"/>
     <w:rsid w:val="00906EDA"/>
     <w:rsid w:val="00907594"/>
     <w:rsid w:val="00907A89"/>
     <w:rsid w:val="00907BC3"/>
     <w:rsid w:val="00907BFF"/>
     <w:rsid w:val="00907DA0"/>
     <w:rsid w:val="00910107"/>
     <w:rsid w:val="0091044E"/>
     <w:rsid w:val="00910563"/>
     <w:rsid w:val="00910668"/>
     <w:rsid w:val="00910C79"/>
     <w:rsid w:val="00911005"/>
     <w:rsid w:val="00911310"/>
     <w:rsid w:val="00911477"/>
     <w:rsid w:val="0091166A"/>
     <w:rsid w:val="00911C9E"/>
     <w:rsid w:val="00911E82"/>
     <w:rsid w:val="00911EA1"/>
     <w:rsid w:val="00911F1C"/>
     <w:rsid w:val="0091227B"/>
     <w:rsid w:val="00912280"/>
     <w:rsid w:val="00912398"/>
@@ -27527,50 +28420,51 @@
     <w:rsid w:val="00965C9C"/>
     <w:rsid w:val="00965CCD"/>
     <w:rsid w:val="00965D44"/>
     <w:rsid w:val="00965F17"/>
     <w:rsid w:val="00965F1D"/>
     <w:rsid w:val="00966143"/>
     <w:rsid w:val="009661AD"/>
     <w:rsid w:val="009662EE"/>
     <w:rsid w:val="00966398"/>
     <w:rsid w:val="00966452"/>
     <w:rsid w:val="009666A4"/>
     <w:rsid w:val="009669A7"/>
     <w:rsid w:val="00966A6F"/>
     <w:rsid w:val="00966B3B"/>
     <w:rsid w:val="00966E01"/>
     <w:rsid w:val="00967007"/>
     <w:rsid w:val="009671F9"/>
     <w:rsid w:val="00967423"/>
     <w:rsid w:val="009675B8"/>
     <w:rsid w:val="00967856"/>
     <w:rsid w:val="0096787C"/>
     <w:rsid w:val="00967D15"/>
     <w:rsid w:val="00967F0A"/>
     <w:rsid w:val="009701AC"/>
     <w:rsid w:val="0097027D"/>
+    <w:rsid w:val="00970308"/>
     <w:rsid w:val="009709D4"/>
     <w:rsid w:val="00970D07"/>
     <w:rsid w:val="00970F54"/>
     <w:rsid w:val="0097125D"/>
     <w:rsid w:val="009714F7"/>
     <w:rsid w:val="00971506"/>
     <w:rsid w:val="009715FF"/>
     <w:rsid w:val="0097188F"/>
     <w:rsid w:val="00971A12"/>
     <w:rsid w:val="00971A2B"/>
     <w:rsid w:val="00971BD3"/>
     <w:rsid w:val="00972003"/>
     <w:rsid w:val="0097247E"/>
     <w:rsid w:val="009724E7"/>
     <w:rsid w:val="00972565"/>
     <w:rsid w:val="0097278B"/>
     <w:rsid w:val="009728BD"/>
     <w:rsid w:val="00972F8C"/>
     <w:rsid w:val="0097314E"/>
     <w:rsid w:val="00973261"/>
     <w:rsid w:val="009737C5"/>
     <w:rsid w:val="009737F7"/>
     <w:rsid w:val="0097382E"/>
     <w:rsid w:val="009738A3"/>
     <w:rsid w:val="00973DD4"/>
@@ -27782,50 +28676,51 @@
     <w:rsid w:val="009B217C"/>
     <w:rsid w:val="009B2339"/>
     <w:rsid w:val="009B2726"/>
     <w:rsid w:val="009B2840"/>
     <w:rsid w:val="009B2B2D"/>
     <w:rsid w:val="009B2D2A"/>
     <w:rsid w:val="009B2E37"/>
     <w:rsid w:val="009B310C"/>
     <w:rsid w:val="009B336C"/>
     <w:rsid w:val="009B35E5"/>
     <w:rsid w:val="009B3AD7"/>
     <w:rsid w:val="009B3EE7"/>
     <w:rsid w:val="009B4066"/>
     <w:rsid w:val="009B407C"/>
     <w:rsid w:val="009B418B"/>
     <w:rsid w:val="009B4377"/>
     <w:rsid w:val="009B4DC3"/>
     <w:rsid w:val="009B4F75"/>
     <w:rsid w:val="009B4F86"/>
     <w:rsid w:val="009B4FC1"/>
     <w:rsid w:val="009B5302"/>
     <w:rsid w:val="009B5F68"/>
     <w:rsid w:val="009B5F86"/>
     <w:rsid w:val="009B64AA"/>
     <w:rsid w:val="009B67E7"/>
+    <w:rsid w:val="009B68DC"/>
     <w:rsid w:val="009B6926"/>
     <w:rsid w:val="009B69E9"/>
     <w:rsid w:val="009B6C28"/>
     <w:rsid w:val="009B6EC7"/>
     <w:rsid w:val="009B70FE"/>
     <w:rsid w:val="009B7631"/>
     <w:rsid w:val="009B791B"/>
     <w:rsid w:val="009B7B95"/>
     <w:rsid w:val="009B7CB4"/>
     <w:rsid w:val="009B7E39"/>
     <w:rsid w:val="009C0037"/>
     <w:rsid w:val="009C0559"/>
     <w:rsid w:val="009C0858"/>
     <w:rsid w:val="009C086C"/>
     <w:rsid w:val="009C0B78"/>
     <w:rsid w:val="009C0E5D"/>
     <w:rsid w:val="009C107A"/>
     <w:rsid w:val="009C1305"/>
     <w:rsid w:val="009C13A7"/>
     <w:rsid w:val="009C1A0D"/>
     <w:rsid w:val="009C1B1E"/>
     <w:rsid w:val="009C1ED2"/>
     <w:rsid w:val="009C23DA"/>
     <w:rsid w:val="009C2528"/>
     <w:rsid w:val="009C28C3"/>
@@ -27967,102 +28862,105 @@
     <w:rsid w:val="009E339D"/>
     <w:rsid w:val="009E3691"/>
     <w:rsid w:val="009E37C2"/>
     <w:rsid w:val="009E397E"/>
     <w:rsid w:val="009E3A35"/>
     <w:rsid w:val="009E3A65"/>
     <w:rsid w:val="009E3ABC"/>
     <w:rsid w:val="009E3D23"/>
     <w:rsid w:val="009E3DA7"/>
     <w:rsid w:val="009E3DBA"/>
     <w:rsid w:val="009E3E85"/>
     <w:rsid w:val="009E4277"/>
     <w:rsid w:val="009E4338"/>
     <w:rsid w:val="009E4471"/>
     <w:rsid w:val="009E465B"/>
     <w:rsid w:val="009E4A05"/>
     <w:rsid w:val="009E4AD2"/>
     <w:rsid w:val="009E4B71"/>
     <w:rsid w:val="009E4DFD"/>
     <w:rsid w:val="009E4EAC"/>
     <w:rsid w:val="009E4EFF"/>
     <w:rsid w:val="009E4F0D"/>
     <w:rsid w:val="009E4FFD"/>
     <w:rsid w:val="009E505A"/>
     <w:rsid w:val="009E510D"/>
+    <w:rsid w:val="009E5118"/>
     <w:rsid w:val="009E55FD"/>
     <w:rsid w:val="009E55FE"/>
     <w:rsid w:val="009E5655"/>
     <w:rsid w:val="009E5B5D"/>
     <w:rsid w:val="009E5BA8"/>
     <w:rsid w:val="009E6252"/>
     <w:rsid w:val="009E62CF"/>
     <w:rsid w:val="009E66CF"/>
     <w:rsid w:val="009E66EC"/>
     <w:rsid w:val="009E68B8"/>
     <w:rsid w:val="009E6A91"/>
     <w:rsid w:val="009E6BB6"/>
     <w:rsid w:val="009E6E91"/>
     <w:rsid w:val="009E70E1"/>
     <w:rsid w:val="009E710A"/>
     <w:rsid w:val="009E74E5"/>
     <w:rsid w:val="009E757C"/>
     <w:rsid w:val="009E76CF"/>
     <w:rsid w:val="009E7C0B"/>
     <w:rsid w:val="009E7D24"/>
     <w:rsid w:val="009E7F46"/>
     <w:rsid w:val="009F0008"/>
     <w:rsid w:val="009F0029"/>
     <w:rsid w:val="009F0078"/>
     <w:rsid w:val="009F0231"/>
     <w:rsid w:val="009F041C"/>
     <w:rsid w:val="009F04CE"/>
     <w:rsid w:val="009F04E4"/>
     <w:rsid w:val="009F06B0"/>
     <w:rsid w:val="009F09F6"/>
     <w:rsid w:val="009F1195"/>
+    <w:rsid w:val="009F1450"/>
     <w:rsid w:val="009F162D"/>
     <w:rsid w:val="009F1A3D"/>
     <w:rsid w:val="009F1CB5"/>
     <w:rsid w:val="009F1D6D"/>
     <w:rsid w:val="009F1DA9"/>
     <w:rsid w:val="009F1E2F"/>
     <w:rsid w:val="009F28C2"/>
     <w:rsid w:val="009F2948"/>
     <w:rsid w:val="009F2A05"/>
     <w:rsid w:val="009F2BA0"/>
     <w:rsid w:val="009F2C8E"/>
     <w:rsid w:val="009F2D65"/>
     <w:rsid w:val="009F3083"/>
     <w:rsid w:val="009F3331"/>
     <w:rsid w:val="009F36B8"/>
     <w:rsid w:val="009F3733"/>
     <w:rsid w:val="009F37FE"/>
     <w:rsid w:val="009F3A7E"/>
     <w:rsid w:val="009F3C7E"/>
     <w:rsid w:val="009F3DA1"/>
     <w:rsid w:val="009F3ED1"/>
+    <w:rsid w:val="009F40E6"/>
     <w:rsid w:val="009F4252"/>
     <w:rsid w:val="009F4386"/>
     <w:rsid w:val="009F43DA"/>
     <w:rsid w:val="009F4717"/>
     <w:rsid w:val="009F4861"/>
     <w:rsid w:val="009F4BD5"/>
     <w:rsid w:val="009F53C0"/>
     <w:rsid w:val="009F55EC"/>
     <w:rsid w:val="009F5ADF"/>
     <w:rsid w:val="009F5B34"/>
     <w:rsid w:val="009F5D60"/>
     <w:rsid w:val="009F5D89"/>
     <w:rsid w:val="009F6157"/>
     <w:rsid w:val="009F64C8"/>
     <w:rsid w:val="009F65C3"/>
     <w:rsid w:val="009F66AF"/>
     <w:rsid w:val="009F67F9"/>
     <w:rsid w:val="009F696A"/>
     <w:rsid w:val="009F6AF6"/>
     <w:rsid w:val="009F6CBC"/>
     <w:rsid w:val="009F718B"/>
     <w:rsid w:val="009F72A8"/>
     <w:rsid w:val="009F7771"/>
     <w:rsid w:val="009F7C85"/>
     <w:rsid w:val="009F7C97"/>
@@ -28096,50 +28994,51 @@
     <w:rsid w:val="00A02FF9"/>
     <w:rsid w:val="00A03051"/>
     <w:rsid w:val="00A0310E"/>
     <w:rsid w:val="00A031A6"/>
     <w:rsid w:val="00A032D8"/>
     <w:rsid w:val="00A03A6C"/>
     <w:rsid w:val="00A03B9B"/>
     <w:rsid w:val="00A03C6A"/>
     <w:rsid w:val="00A03CB1"/>
     <w:rsid w:val="00A04487"/>
     <w:rsid w:val="00A04C64"/>
     <w:rsid w:val="00A04DFE"/>
     <w:rsid w:val="00A051CB"/>
     <w:rsid w:val="00A05409"/>
     <w:rsid w:val="00A056FD"/>
     <w:rsid w:val="00A05733"/>
     <w:rsid w:val="00A0578B"/>
     <w:rsid w:val="00A05A0A"/>
     <w:rsid w:val="00A05CF4"/>
     <w:rsid w:val="00A05ECA"/>
     <w:rsid w:val="00A0611C"/>
     <w:rsid w:val="00A06197"/>
     <w:rsid w:val="00A061DE"/>
     <w:rsid w:val="00A0668D"/>
     <w:rsid w:val="00A068C6"/>
+    <w:rsid w:val="00A06E98"/>
     <w:rsid w:val="00A06F8B"/>
     <w:rsid w:val="00A07054"/>
     <w:rsid w:val="00A07184"/>
     <w:rsid w:val="00A07343"/>
     <w:rsid w:val="00A074A2"/>
     <w:rsid w:val="00A07509"/>
     <w:rsid w:val="00A07555"/>
     <w:rsid w:val="00A075DC"/>
     <w:rsid w:val="00A076CF"/>
     <w:rsid w:val="00A07793"/>
     <w:rsid w:val="00A07BA0"/>
     <w:rsid w:val="00A10018"/>
     <w:rsid w:val="00A101F7"/>
     <w:rsid w:val="00A1078F"/>
     <w:rsid w:val="00A10820"/>
     <w:rsid w:val="00A10E9A"/>
     <w:rsid w:val="00A10F02"/>
     <w:rsid w:val="00A113B0"/>
     <w:rsid w:val="00A1176B"/>
     <w:rsid w:val="00A12152"/>
     <w:rsid w:val="00A122EC"/>
     <w:rsid w:val="00A12532"/>
     <w:rsid w:val="00A12590"/>
     <w:rsid w:val="00A129D7"/>
     <w:rsid w:val="00A12A2E"/>
@@ -28152,69 +29051,71 @@
     <w:rsid w:val="00A139AC"/>
     <w:rsid w:val="00A13A84"/>
     <w:rsid w:val="00A13B75"/>
     <w:rsid w:val="00A13D66"/>
     <w:rsid w:val="00A13E4E"/>
     <w:rsid w:val="00A1404F"/>
     <w:rsid w:val="00A14265"/>
     <w:rsid w:val="00A1440E"/>
     <w:rsid w:val="00A14583"/>
     <w:rsid w:val="00A14610"/>
     <w:rsid w:val="00A14AB1"/>
     <w:rsid w:val="00A14C0B"/>
     <w:rsid w:val="00A14C31"/>
     <w:rsid w:val="00A14EED"/>
     <w:rsid w:val="00A1509C"/>
     <w:rsid w:val="00A15511"/>
     <w:rsid w:val="00A15519"/>
     <w:rsid w:val="00A158F3"/>
     <w:rsid w:val="00A15A7B"/>
     <w:rsid w:val="00A15C29"/>
     <w:rsid w:val="00A15FE5"/>
     <w:rsid w:val="00A16218"/>
     <w:rsid w:val="00A162CA"/>
     <w:rsid w:val="00A16347"/>
     <w:rsid w:val="00A163C3"/>
+    <w:rsid w:val="00A16723"/>
     <w:rsid w:val="00A16B2E"/>
     <w:rsid w:val="00A16E49"/>
     <w:rsid w:val="00A1726C"/>
     <w:rsid w:val="00A17468"/>
     <w:rsid w:val="00A17742"/>
     <w:rsid w:val="00A178F9"/>
     <w:rsid w:val="00A17969"/>
     <w:rsid w:val="00A179DF"/>
     <w:rsid w:val="00A17A10"/>
     <w:rsid w:val="00A17E47"/>
     <w:rsid w:val="00A17F02"/>
     <w:rsid w:val="00A200FD"/>
     <w:rsid w:val="00A20156"/>
     <w:rsid w:val="00A201A1"/>
     <w:rsid w:val="00A203B8"/>
     <w:rsid w:val="00A2040D"/>
     <w:rsid w:val="00A2046E"/>
     <w:rsid w:val="00A208B1"/>
     <w:rsid w:val="00A20B9E"/>
+    <w:rsid w:val="00A20BDA"/>
     <w:rsid w:val="00A20C71"/>
     <w:rsid w:val="00A20DFC"/>
     <w:rsid w:val="00A210A2"/>
     <w:rsid w:val="00A2123B"/>
     <w:rsid w:val="00A2153B"/>
     <w:rsid w:val="00A21562"/>
     <w:rsid w:val="00A216A2"/>
     <w:rsid w:val="00A2194F"/>
     <w:rsid w:val="00A21C8A"/>
     <w:rsid w:val="00A21CD7"/>
     <w:rsid w:val="00A22600"/>
     <w:rsid w:val="00A227E3"/>
     <w:rsid w:val="00A22BA4"/>
     <w:rsid w:val="00A22E45"/>
     <w:rsid w:val="00A234DA"/>
     <w:rsid w:val="00A23BC6"/>
     <w:rsid w:val="00A23C63"/>
     <w:rsid w:val="00A23E1B"/>
     <w:rsid w:val="00A24049"/>
     <w:rsid w:val="00A2415A"/>
     <w:rsid w:val="00A2416F"/>
     <w:rsid w:val="00A24681"/>
     <w:rsid w:val="00A24CB6"/>
     <w:rsid w:val="00A24D58"/>
     <w:rsid w:val="00A24FA5"/>
@@ -28450,50 +29351,51 @@
     <w:rsid w:val="00A6342D"/>
     <w:rsid w:val="00A63966"/>
     <w:rsid w:val="00A63C4F"/>
     <w:rsid w:val="00A63D3E"/>
     <w:rsid w:val="00A63D85"/>
     <w:rsid w:val="00A63E60"/>
     <w:rsid w:val="00A64442"/>
     <w:rsid w:val="00A6473D"/>
     <w:rsid w:val="00A64766"/>
     <w:rsid w:val="00A64878"/>
     <w:rsid w:val="00A64AD3"/>
     <w:rsid w:val="00A64AE5"/>
     <w:rsid w:val="00A64F1F"/>
     <w:rsid w:val="00A655CB"/>
     <w:rsid w:val="00A657E1"/>
     <w:rsid w:val="00A6582E"/>
     <w:rsid w:val="00A65DB1"/>
     <w:rsid w:val="00A66050"/>
     <w:rsid w:val="00A6617C"/>
     <w:rsid w:val="00A66473"/>
     <w:rsid w:val="00A66688"/>
     <w:rsid w:val="00A6687D"/>
     <w:rsid w:val="00A66BFB"/>
     <w:rsid w:val="00A66CE7"/>
     <w:rsid w:val="00A67229"/>
+    <w:rsid w:val="00A6758C"/>
     <w:rsid w:val="00A675BE"/>
     <w:rsid w:val="00A6776B"/>
     <w:rsid w:val="00A677D4"/>
     <w:rsid w:val="00A70009"/>
     <w:rsid w:val="00A70019"/>
     <w:rsid w:val="00A7005A"/>
     <w:rsid w:val="00A70199"/>
     <w:rsid w:val="00A701D5"/>
     <w:rsid w:val="00A7031C"/>
     <w:rsid w:val="00A70339"/>
     <w:rsid w:val="00A70342"/>
     <w:rsid w:val="00A7067E"/>
     <w:rsid w:val="00A70971"/>
     <w:rsid w:val="00A7099A"/>
     <w:rsid w:val="00A70B86"/>
     <w:rsid w:val="00A70BC3"/>
     <w:rsid w:val="00A70BF4"/>
     <w:rsid w:val="00A70EEC"/>
     <w:rsid w:val="00A70F53"/>
     <w:rsid w:val="00A70F84"/>
     <w:rsid w:val="00A70FE5"/>
     <w:rsid w:val="00A71237"/>
     <w:rsid w:val="00A714FB"/>
     <w:rsid w:val="00A71558"/>
     <w:rsid w:val="00A715C2"/>
@@ -28591,50 +29493,51 @@
     <w:rsid w:val="00A84F8D"/>
     <w:rsid w:val="00A850D9"/>
     <w:rsid w:val="00A8515D"/>
     <w:rsid w:val="00A853EE"/>
     <w:rsid w:val="00A855A2"/>
     <w:rsid w:val="00A85632"/>
     <w:rsid w:val="00A85A28"/>
     <w:rsid w:val="00A85B33"/>
     <w:rsid w:val="00A85C53"/>
     <w:rsid w:val="00A85E26"/>
     <w:rsid w:val="00A85E38"/>
     <w:rsid w:val="00A85E6F"/>
     <w:rsid w:val="00A86013"/>
     <w:rsid w:val="00A868B6"/>
     <w:rsid w:val="00A86A60"/>
     <w:rsid w:val="00A86B8A"/>
     <w:rsid w:val="00A86D09"/>
     <w:rsid w:val="00A86D79"/>
     <w:rsid w:val="00A87310"/>
     <w:rsid w:val="00A87338"/>
     <w:rsid w:val="00A8773D"/>
     <w:rsid w:val="00A87FFD"/>
     <w:rsid w:val="00A90302"/>
     <w:rsid w:val="00A906AA"/>
     <w:rsid w:val="00A90728"/>
+    <w:rsid w:val="00A909FE"/>
     <w:rsid w:val="00A90C0E"/>
     <w:rsid w:val="00A90FBD"/>
     <w:rsid w:val="00A912C8"/>
     <w:rsid w:val="00A9135D"/>
     <w:rsid w:val="00A9150A"/>
     <w:rsid w:val="00A91B37"/>
     <w:rsid w:val="00A91BC4"/>
     <w:rsid w:val="00A91D63"/>
     <w:rsid w:val="00A91F20"/>
     <w:rsid w:val="00A91FD7"/>
     <w:rsid w:val="00A92074"/>
     <w:rsid w:val="00A9209F"/>
     <w:rsid w:val="00A9219C"/>
     <w:rsid w:val="00A9223A"/>
     <w:rsid w:val="00A922DB"/>
     <w:rsid w:val="00A92730"/>
     <w:rsid w:val="00A92980"/>
     <w:rsid w:val="00A92A14"/>
     <w:rsid w:val="00A92BD9"/>
     <w:rsid w:val="00A92DA1"/>
     <w:rsid w:val="00A92DE1"/>
     <w:rsid w:val="00A93033"/>
     <w:rsid w:val="00A934C9"/>
     <w:rsid w:val="00A9384E"/>
     <w:rsid w:val="00A93A87"/>
@@ -28764,82 +29667,84 @@
     <w:rsid w:val="00AB350B"/>
     <w:rsid w:val="00AB3542"/>
     <w:rsid w:val="00AB374C"/>
     <w:rsid w:val="00AB391F"/>
     <w:rsid w:val="00AB3A17"/>
     <w:rsid w:val="00AB3BB2"/>
     <w:rsid w:val="00AB3CD8"/>
     <w:rsid w:val="00AB4013"/>
     <w:rsid w:val="00AB401C"/>
     <w:rsid w:val="00AB408D"/>
     <w:rsid w:val="00AB4202"/>
     <w:rsid w:val="00AB46A8"/>
     <w:rsid w:val="00AB474E"/>
     <w:rsid w:val="00AB481E"/>
     <w:rsid w:val="00AB4858"/>
     <w:rsid w:val="00AB4909"/>
     <w:rsid w:val="00AB4D23"/>
     <w:rsid w:val="00AB5054"/>
     <w:rsid w:val="00AB5633"/>
     <w:rsid w:val="00AB5884"/>
     <w:rsid w:val="00AB5C57"/>
     <w:rsid w:val="00AB5C81"/>
     <w:rsid w:val="00AB6758"/>
     <w:rsid w:val="00AB68C5"/>
     <w:rsid w:val="00AB6901"/>
+    <w:rsid w:val="00AB7704"/>
     <w:rsid w:val="00AB78DE"/>
     <w:rsid w:val="00AB79A9"/>
     <w:rsid w:val="00AB7A8D"/>
     <w:rsid w:val="00AB7B81"/>
     <w:rsid w:val="00AB7E92"/>
     <w:rsid w:val="00AC011B"/>
     <w:rsid w:val="00AC07E4"/>
     <w:rsid w:val="00AC0841"/>
     <w:rsid w:val="00AC13FB"/>
     <w:rsid w:val="00AC17B4"/>
     <w:rsid w:val="00AC1988"/>
     <w:rsid w:val="00AC1A39"/>
     <w:rsid w:val="00AC1AD6"/>
     <w:rsid w:val="00AC1B60"/>
     <w:rsid w:val="00AC1DDF"/>
     <w:rsid w:val="00AC1F73"/>
     <w:rsid w:val="00AC1F86"/>
     <w:rsid w:val="00AC20DB"/>
     <w:rsid w:val="00AC2658"/>
     <w:rsid w:val="00AC2A98"/>
     <w:rsid w:val="00AC2BB9"/>
     <w:rsid w:val="00AC2C6A"/>
     <w:rsid w:val="00AC301D"/>
     <w:rsid w:val="00AC303C"/>
     <w:rsid w:val="00AC3197"/>
     <w:rsid w:val="00AC33C0"/>
     <w:rsid w:val="00AC343F"/>
     <w:rsid w:val="00AC3443"/>
     <w:rsid w:val="00AC354F"/>
     <w:rsid w:val="00AC3718"/>
     <w:rsid w:val="00AC3859"/>
     <w:rsid w:val="00AC3E9E"/>
+    <w:rsid w:val="00AC3F13"/>
     <w:rsid w:val="00AC41EF"/>
     <w:rsid w:val="00AC4251"/>
     <w:rsid w:val="00AC441F"/>
     <w:rsid w:val="00AC4427"/>
     <w:rsid w:val="00AC451D"/>
     <w:rsid w:val="00AC46C6"/>
     <w:rsid w:val="00AC4836"/>
     <w:rsid w:val="00AC49B3"/>
     <w:rsid w:val="00AC4A19"/>
     <w:rsid w:val="00AC4A1B"/>
     <w:rsid w:val="00AC4CC7"/>
     <w:rsid w:val="00AC4F35"/>
     <w:rsid w:val="00AC5038"/>
     <w:rsid w:val="00AC52C1"/>
     <w:rsid w:val="00AC54C4"/>
     <w:rsid w:val="00AC5579"/>
     <w:rsid w:val="00AC5744"/>
     <w:rsid w:val="00AC5A68"/>
     <w:rsid w:val="00AC5A94"/>
     <w:rsid w:val="00AC5D75"/>
     <w:rsid w:val="00AC5EF4"/>
     <w:rsid w:val="00AC6049"/>
     <w:rsid w:val="00AC6104"/>
     <w:rsid w:val="00AC61E0"/>
     <w:rsid w:val="00AC61FA"/>
@@ -28854,95 +29759,98 @@
     <w:rsid w:val="00AC7B49"/>
     <w:rsid w:val="00AC7C2D"/>
     <w:rsid w:val="00AC7E1A"/>
     <w:rsid w:val="00AC7EED"/>
     <w:rsid w:val="00AD015B"/>
     <w:rsid w:val="00AD01C6"/>
     <w:rsid w:val="00AD0389"/>
     <w:rsid w:val="00AD0526"/>
     <w:rsid w:val="00AD0658"/>
     <w:rsid w:val="00AD0C25"/>
     <w:rsid w:val="00AD0C9A"/>
     <w:rsid w:val="00AD1039"/>
     <w:rsid w:val="00AD1410"/>
     <w:rsid w:val="00AD1663"/>
     <w:rsid w:val="00AD176C"/>
     <w:rsid w:val="00AD1837"/>
     <w:rsid w:val="00AD191D"/>
     <w:rsid w:val="00AD1DA6"/>
     <w:rsid w:val="00AD21FE"/>
     <w:rsid w:val="00AD242A"/>
     <w:rsid w:val="00AD25A2"/>
     <w:rsid w:val="00AD2663"/>
     <w:rsid w:val="00AD275C"/>
     <w:rsid w:val="00AD2A41"/>
     <w:rsid w:val="00AD2AC1"/>
+    <w:rsid w:val="00AD2E60"/>
     <w:rsid w:val="00AD2F24"/>
     <w:rsid w:val="00AD306A"/>
+    <w:rsid w:val="00AD311A"/>
     <w:rsid w:val="00AD342C"/>
     <w:rsid w:val="00AD343D"/>
     <w:rsid w:val="00AD3591"/>
     <w:rsid w:val="00AD363A"/>
     <w:rsid w:val="00AD3E2B"/>
     <w:rsid w:val="00AD42AF"/>
     <w:rsid w:val="00AD42BB"/>
     <w:rsid w:val="00AD4429"/>
     <w:rsid w:val="00AD44D6"/>
     <w:rsid w:val="00AD4901"/>
     <w:rsid w:val="00AD491C"/>
     <w:rsid w:val="00AD49D5"/>
     <w:rsid w:val="00AD4B08"/>
     <w:rsid w:val="00AD4BB9"/>
     <w:rsid w:val="00AD4C30"/>
     <w:rsid w:val="00AD4DE7"/>
     <w:rsid w:val="00AD4DFC"/>
     <w:rsid w:val="00AD4E16"/>
     <w:rsid w:val="00AD5597"/>
     <w:rsid w:val="00AD5711"/>
     <w:rsid w:val="00AD590D"/>
     <w:rsid w:val="00AD5CA0"/>
     <w:rsid w:val="00AD5D69"/>
     <w:rsid w:val="00AD5EEE"/>
     <w:rsid w:val="00AD60D7"/>
     <w:rsid w:val="00AD619C"/>
     <w:rsid w:val="00AD6523"/>
     <w:rsid w:val="00AD658E"/>
     <w:rsid w:val="00AD68A3"/>
     <w:rsid w:val="00AD6A00"/>
     <w:rsid w:val="00AD6C93"/>
     <w:rsid w:val="00AD6CD4"/>
     <w:rsid w:val="00AD6E95"/>
     <w:rsid w:val="00AD6F89"/>
     <w:rsid w:val="00AD6FC1"/>
     <w:rsid w:val="00AD7355"/>
     <w:rsid w:val="00AD7D6E"/>
     <w:rsid w:val="00AD7FBD"/>
     <w:rsid w:val="00AE00B8"/>
     <w:rsid w:val="00AE00E3"/>
     <w:rsid w:val="00AE00F9"/>
     <w:rsid w:val="00AE02FC"/>
     <w:rsid w:val="00AE06E6"/>
+    <w:rsid w:val="00AE0B1D"/>
     <w:rsid w:val="00AE0B96"/>
     <w:rsid w:val="00AE0E89"/>
     <w:rsid w:val="00AE0EA2"/>
     <w:rsid w:val="00AE0EAC"/>
     <w:rsid w:val="00AE0F1A"/>
     <w:rsid w:val="00AE113A"/>
     <w:rsid w:val="00AE13A1"/>
     <w:rsid w:val="00AE1620"/>
     <w:rsid w:val="00AE1636"/>
     <w:rsid w:val="00AE17FD"/>
     <w:rsid w:val="00AE1A80"/>
     <w:rsid w:val="00AE1C14"/>
     <w:rsid w:val="00AE1CD5"/>
     <w:rsid w:val="00AE1D92"/>
     <w:rsid w:val="00AE2091"/>
     <w:rsid w:val="00AE20AF"/>
     <w:rsid w:val="00AE2295"/>
     <w:rsid w:val="00AE24F7"/>
     <w:rsid w:val="00AE2552"/>
     <w:rsid w:val="00AE257D"/>
     <w:rsid w:val="00AE2927"/>
     <w:rsid w:val="00AE2A02"/>
     <w:rsid w:val="00AE2BB1"/>
     <w:rsid w:val="00AE2C6C"/>
     <w:rsid w:val="00AE2CCB"/>
@@ -29139,50 +30047,51 @@
     <w:rsid w:val="00B2039B"/>
     <w:rsid w:val="00B2053A"/>
     <w:rsid w:val="00B20A0E"/>
     <w:rsid w:val="00B20BD3"/>
     <w:rsid w:val="00B20F1B"/>
     <w:rsid w:val="00B20FDA"/>
     <w:rsid w:val="00B21004"/>
     <w:rsid w:val="00B2105F"/>
     <w:rsid w:val="00B2121E"/>
     <w:rsid w:val="00B21431"/>
     <w:rsid w:val="00B21510"/>
     <w:rsid w:val="00B2175F"/>
     <w:rsid w:val="00B217A0"/>
     <w:rsid w:val="00B21CC5"/>
     <w:rsid w:val="00B21F52"/>
     <w:rsid w:val="00B224DD"/>
     <w:rsid w:val="00B22D3E"/>
     <w:rsid w:val="00B22DDC"/>
     <w:rsid w:val="00B22EA2"/>
     <w:rsid w:val="00B23050"/>
     <w:rsid w:val="00B23060"/>
     <w:rsid w:val="00B23136"/>
     <w:rsid w:val="00B23141"/>
     <w:rsid w:val="00B23224"/>
     <w:rsid w:val="00B234D5"/>
+    <w:rsid w:val="00B23BCD"/>
     <w:rsid w:val="00B23C0F"/>
     <w:rsid w:val="00B23DF6"/>
     <w:rsid w:val="00B2474D"/>
     <w:rsid w:val="00B24F6E"/>
     <w:rsid w:val="00B25382"/>
     <w:rsid w:val="00B257B2"/>
     <w:rsid w:val="00B25838"/>
     <w:rsid w:val="00B259F1"/>
     <w:rsid w:val="00B25B58"/>
     <w:rsid w:val="00B25C4F"/>
     <w:rsid w:val="00B25E1A"/>
     <w:rsid w:val="00B25E8C"/>
     <w:rsid w:val="00B25F23"/>
     <w:rsid w:val="00B26204"/>
     <w:rsid w:val="00B26383"/>
     <w:rsid w:val="00B26711"/>
     <w:rsid w:val="00B26822"/>
     <w:rsid w:val="00B26B00"/>
     <w:rsid w:val="00B26BBD"/>
     <w:rsid w:val="00B26C15"/>
     <w:rsid w:val="00B26E70"/>
     <w:rsid w:val="00B27103"/>
     <w:rsid w:val="00B2743B"/>
     <w:rsid w:val="00B2744D"/>
     <w:rsid w:val="00B27C3C"/>
@@ -29233,50 +30142,51 @@
     <w:rsid w:val="00B35F8F"/>
     <w:rsid w:val="00B3601C"/>
     <w:rsid w:val="00B361EF"/>
     <w:rsid w:val="00B3623F"/>
     <w:rsid w:val="00B3655B"/>
     <w:rsid w:val="00B366B2"/>
     <w:rsid w:val="00B366CA"/>
     <w:rsid w:val="00B36870"/>
     <w:rsid w:val="00B36962"/>
     <w:rsid w:val="00B36A2C"/>
     <w:rsid w:val="00B36FC0"/>
     <w:rsid w:val="00B373ED"/>
     <w:rsid w:val="00B37539"/>
     <w:rsid w:val="00B376CC"/>
     <w:rsid w:val="00B37A9E"/>
     <w:rsid w:val="00B37B2A"/>
     <w:rsid w:val="00B37B3B"/>
     <w:rsid w:val="00B37C95"/>
     <w:rsid w:val="00B37D3A"/>
     <w:rsid w:val="00B4017D"/>
     <w:rsid w:val="00B40427"/>
     <w:rsid w:val="00B4093D"/>
     <w:rsid w:val="00B40A3F"/>
     <w:rsid w:val="00B40BC7"/>
     <w:rsid w:val="00B40F99"/>
+    <w:rsid w:val="00B4109B"/>
     <w:rsid w:val="00B41383"/>
     <w:rsid w:val="00B41491"/>
     <w:rsid w:val="00B41513"/>
     <w:rsid w:val="00B4155A"/>
     <w:rsid w:val="00B417AF"/>
     <w:rsid w:val="00B41ADD"/>
     <w:rsid w:val="00B41AFE"/>
     <w:rsid w:val="00B41D60"/>
     <w:rsid w:val="00B41E5E"/>
     <w:rsid w:val="00B41E8B"/>
     <w:rsid w:val="00B41FE3"/>
     <w:rsid w:val="00B42026"/>
     <w:rsid w:val="00B42046"/>
     <w:rsid w:val="00B42099"/>
     <w:rsid w:val="00B42315"/>
     <w:rsid w:val="00B42349"/>
     <w:rsid w:val="00B42765"/>
     <w:rsid w:val="00B42A2B"/>
     <w:rsid w:val="00B42BCC"/>
     <w:rsid w:val="00B42C27"/>
     <w:rsid w:val="00B432B8"/>
     <w:rsid w:val="00B437A1"/>
     <w:rsid w:val="00B437E0"/>
     <w:rsid w:val="00B43852"/>
     <w:rsid w:val="00B43C8E"/>
@@ -29328,50 +30238,51 @@
     <w:rsid w:val="00B52524"/>
     <w:rsid w:val="00B52869"/>
     <w:rsid w:val="00B529D2"/>
     <w:rsid w:val="00B529DD"/>
     <w:rsid w:val="00B52D1C"/>
     <w:rsid w:val="00B52F7C"/>
     <w:rsid w:val="00B52F97"/>
     <w:rsid w:val="00B53712"/>
     <w:rsid w:val="00B53BA7"/>
     <w:rsid w:val="00B53CF4"/>
     <w:rsid w:val="00B53D41"/>
     <w:rsid w:val="00B54070"/>
     <w:rsid w:val="00B540DC"/>
     <w:rsid w:val="00B540DD"/>
     <w:rsid w:val="00B540F9"/>
     <w:rsid w:val="00B544DB"/>
     <w:rsid w:val="00B54585"/>
     <w:rsid w:val="00B54B06"/>
     <w:rsid w:val="00B54B66"/>
     <w:rsid w:val="00B552AD"/>
     <w:rsid w:val="00B55793"/>
     <w:rsid w:val="00B5596D"/>
     <w:rsid w:val="00B55FF5"/>
     <w:rsid w:val="00B5635F"/>
     <w:rsid w:val="00B56518"/>
+    <w:rsid w:val="00B56DC0"/>
     <w:rsid w:val="00B56E12"/>
     <w:rsid w:val="00B56E88"/>
     <w:rsid w:val="00B57140"/>
     <w:rsid w:val="00B5750C"/>
     <w:rsid w:val="00B5799D"/>
     <w:rsid w:val="00B57A46"/>
     <w:rsid w:val="00B57ADC"/>
     <w:rsid w:val="00B57B85"/>
     <w:rsid w:val="00B57CB2"/>
     <w:rsid w:val="00B6001C"/>
     <w:rsid w:val="00B600A8"/>
     <w:rsid w:val="00B6048F"/>
     <w:rsid w:val="00B6081E"/>
     <w:rsid w:val="00B60B34"/>
     <w:rsid w:val="00B60CE4"/>
     <w:rsid w:val="00B60D8E"/>
     <w:rsid w:val="00B60DB1"/>
     <w:rsid w:val="00B610CF"/>
     <w:rsid w:val="00B61302"/>
     <w:rsid w:val="00B61612"/>
     <w:rsid w:val="00B6168A"/>
     <w:rsid w:val="00B62247"/>
     <w:rsid w:val="00B624CB"/>
     <w:rsid w:val="00B6276E"/>
     <w:rsid w:val="00B62B15"/>
@@ -29533,83 +30444,86 @@
     <w:rsid w:val="00B87ABF"/>
     <w:rsid w:val="00B87D67"/>
     <w:rsid w:val="00B87F8D"/>
     <w:rsid w:val="00B90228"/>
     <w:rsid w:val="00B90230"/>
     <w:rsid w:val="00B9025D"/>
     <w:rsid w:val="00B90347"/>
     <w:rsid w:val="00B9040C"/>
     <w:rsid w:val="00B9068B"/>
     <w:rsid w:val="00B90889"/>
     <w:rsid w:val="00B909DD"/>
     <w:rsid w:val="00B90AEE"/>
     <w:rsid w:val="00B910A8"/>
     <w:rsid w:val="00B910FA"/>
     <w:rsid w:val="00B913B5"/>
     <w:rsid w:val="00B91793"/>
     <w:rsid w:val="00B9179D"/>
     <w:rsid w:val="00B919F3"/>
     <w:rsid w:val="00B91AD4"/>
     <w:rsid w:val="00B91DB3"/>
     <w:rsid w:val="00B91EDA"/>
     <w:rsid w:val="00B92356"/>
     <w:rsid w:val="00B92DAA"/>
     <w:rsid w:val="00B92FD0"/>
     <w:rsid w:val="00B93164"/>
+    <w:rsid w:val="00B9323B"/>
     <w:rsid w:val="00B932B5"/>
     <w:rsid w:val="00B933F1"/>
+    <w:rsid w:val="00B93885"/>
     <w:rsid w:val="00B93911"/>
     <w:rsid w:val="00B93B78"/>
     <w:rsid w:val="00B94C87"/>
     <w:rsid w:val="00B94D60"/>
     <w:rsid w:val="00B94DD0"/>
     <w:rsid w:val="00B9524B"/>
     <w:rsid w:val="00B95680"/>
     <w:rsid w:val="00B958C3"/>
     <w:rsid w:val="00B95BBC"/>
     <w:rsid w:val="00B95FA1"/>
     <w:rsid w:val="00B9608C"/>
     <w:rsid w:val="00B962DB"/>
     <w:rsid w:val="00B96329"/>
     <w:rsid w:val="00B965B7"/>
     <w:rsid w:val="00B96DC6"/>
     <w:rsid w:val="00B96DD0"/>
     <w:rsid w:val="00B96F95"/>
     <w:rsid w:val="00B96FB9"/>
     <w:rsid w:val="00B97000"/>
     <w:rsid w:val="00B972BB"/>
     <w:rsid w:val="00B973AE"/>
     <w:rsid w:val="00B973F9"/>
     <w:rsid w:val="00B975B8"/>
     <w:rsid w:val="00B976B9"/>
     <w:rsid w:val="00B978E2"/>
     <w:rsid w:val="00B97A67"/>
     <w:rsid w:val="00B97FF2"/>
     <w:rsid w:val="00BA067F"/>
     <w:rsid w:val="00BA0B2C"/>
     <w:rsid w:val="00BA0B4E"/>
     <w:rsid w:val="00BA0D2F"/>
+    <w:rsid w:val="00BA0D72"/>
     <w:rsid w:val="00BA1027"/>
     <w:rsid w:val="00BA10C0"/>
     <w:rsid w:val="00BA1A01"/>
     <w:rsid w:val="00BA1A8A"/>
     <w:rsid w:val="00BA23DB"/>
     <w:rsid w:val="00BA2438"/>
     <w:rsid w:val="00BA2A7C"/>
     <w:rsid w:val="00BA2B3D"/>
     <w:rsid w:val="00BA2FFC"/>
     <w:rsid w:val="00BA30DD"/>
     <w:rsid w:val="00BA367F"/>
     <w:rsid w:val="00BA3908"/>
     <w:rsid w:val="00BA3A6F"/>
     <w:rsid w:val="00BA3B10"/>
     <w:rsid w:val="00BA465F"/>
     <w:rsid w:val="00BA481D"/>
     <w:rsid w:val="00BA4950"/>
     <w:rsid w:val="00BA4C7F"/>
     <w:rsid w:val="00BA4DD7"/>
     <w:rsid w:val="00BA5020"/>
     <w:rsid w:val="00BA5393"/>
     <w:rsid w:val="00BA5429"/>
     <w:rsid w:val="00BA5697"/>
     <w:rsid w:val="00BA56EF"/>
     <w:rsid w:val="00BA60D0"/>
@@ -29625,76 +30539,78 @@
     <w:rsid w:val="00BA7F79"/>
     <w:rsid w:val="00BA7F9E"/>
     <w:rsid w:val="00BB0093"/>
     <w:rsid w:val="00BB00A6"/>
     <w:rsid w:val="00BB00FA"/>
     <w:rsid w:val="00BB0261"/>
     <w:rsid w:val="00BB0355"/>
     <w:rsid w:val="00BB0381"/>
     <w:rsid w:val="00BB0850"/>
     <w:rsid w:val="00BB0B8A"/>
     <w:rsid w:val="00BB0D49"/>
     <w:rsid w:val="00BB0E7A"/>
     <w:rsid w:val="00BB11A8"/>
     <w:rsid w:val="00BB13F3"/>
     <w:rsid w:val="00BB14CF"/>
     <w:rsid w:val="00BB17FE"/>
     <w:rsid w:val="00BB1827"/>
     <w:rsid w:val="00BB215D"/>
     <w:rsid w:val="00BB21C5"/>
     <w:rsid w:val="00BB221A"/>
     <w:rsid w:val="00BB234C"/>
     <w:rsid w:val="00BB2517"/>
     <w:rsid w:val="00BB28F8"/>
     <w:rsid w:val="00BB2965"/>
     <w:rsid w:val="00BB33C5"/>
+    <w:rsid w:val="00BB3443"/>
     <w:rsid w:val="00BB3EB8"/>
     <w:rsid w:val="00BB3FC4"/>
     <w:rsid w:val="00BB4098"/>
     <w:rsid w:val="00BB411F"/>
     <w:rsid w:val="00BB432D"/>
     <w:rsid w:val="00BB46F1"/>
     <w:rsid w:val="00BB47B6"/>
     <w:rsid w:val="00BB4E96"/>
     <w:rsid w:val="00BB51E1"/>
     <w:rsid w:val="00BB533A"/>
     <w:rsid w:val="00BB5636"/>
     <w:rsid w:val="00BB5763"/>
     <w:rsid w:val="00BB587E"/>
     <w:rsid w:val="00BB5B53"/>
     <w:rsid w:val="00BB5FAF"/>
     <w:rsid w:val="00BB6288"/>
     <w:rsid w:val="00BB62D4"/>
     <w:rsid w:val="00BB6753"/>
     <w:rsid w:val="00BB7027"/>
     <w:rsid w:val="00BB717C"/>
     <w:rsid w:val="00BB73DA"/>
     <w:rsid w:val="00BB73FE"/>
     <w:rsid w:val="00BB75FD"/>
     <w:rsid w:val="00BB7704"/>
     <w:rsid w:val="00BB7732"/>
     <w:rsid w:val="00BB77EC"/>
+    <w:rsid w:val="00BB78C7"/>
     <w:rsid w:val="00BB7B47"/>
     <w:rsid w:val="00BB7C54"/>
     <w:rsid w:val="00BB7D03"/>
     <w:rsid w:val="00BB7DE6"/>
     <w:rsid w:val="00BC00CC"/>
     <w:rsid w:val="00BC0182"/>
     <w:rsid w:val="00BC024A"/>
     <w:rsid w:val="00BC04B9"/>
     <w:rsid w:val="00BC056B"/>
     <w:rsid w:val="00BC084C"/>
     <w:rsid w:val="00BC0AF1"/>
     <w:rsid w:val="00BC0BB2"/>
     <w:rsid w:val="00BC0D21"/>
     <w:rsid w:val="00BC0E3C"/>
     <w:rsid w:val="00BC1055"/>
     <w:rsid w:val="00BC11FB"/>
     <w:rsid w:val="00BC1210"/>
     <w:rsid w:val="00BC124F"/>
     <w:rsid w:val="00BC1417"/>
     <w:rsid w:val="00BC17C4"/>
     <w:rsid w:val="00BC197C"/>
     <w:rsid w:val="00BC1AED"/>
     <w:rsid w:val="00BC23B9"/>
     <w:rsid w:val="00BC24C1"/>
     <w:rsid w:val="00BC2538"/>
@@ -29736,50 +30652,51 @@
     <w:rsid w:val="00BC6510"/>
     <w:rsid w:val="00BC65E4"/>
     <w:rsid w:val="00BC6779"/>
     <w:rsid w:val="00BC6EA9"/>
     <w:rsid w:val="00BC721A"/>
     <w:rsid w:val="00BC76B8"/>
     <w:rsid w:val="00BC7761"/>
     <w:rsid w:val="00BC7B33"/>
     <w:rsid w:val="00BC7B41"/>
     <w:rsid w:val="00BC7D50"/>
     <w:rsid w:val="00BD0036"/>
     <w:rsid w:val="00BD0ACF"/>
     <w:rsid w:val="00BD0B61"/>
     <w:rsid w:val="00BD0C6C"/>
     <w:rsid w:val="00BD0C81"/>
     <w:rsid w:val="00BD0D63"/>
     <w:rsid w:val="00BD0DE3"/>
     <w:rsid w:val="00BD0E91"/>
     <w:rsid w:val="00BD139D"/>
     <w:rsid w:val="00BD177C"/>
     <w:rsid w:val="00BD1A11"/>
     <w:rsid w:val="00BD1A1A"/>
     <w:rsid w:val="00BD1A86"/>
     <w:rsid w:val="00BD1D83"/>
     <w:rsid w:val="00BD1DD8"/>
+    <w:rsid w:val="00BD1F1B"/>
     <w:rsid w:val="00BD2219"/>
     <w:rsid w:val="00BD221F"/>
     <w:rsid w:val="00BD252D"/>
     <w:rsid w:val="00BD2629"/>
     <w:rsid w:val="00BD2787"/>
     <w:rsid w:val="00BD2B6D"/>
     <w:rsid w:val="00BD30A9"/>
     <w:rsid w:val="00BD34F7"/>
     <w:rsid w:val="00BD3630"/>
     <w:rsid w:val="00BD3718"/>
     <w:rsid w:val="00BD3731"/>
     <w:rsid w:val="00BD3930"/>
     <w:rsid w:val="00BD3B72"/>
     <w:rsid w:val="00BD3E5F"/>
     <w:rsid w:val="00BD3FFB"/>
     <w:rsid w:val="00BD3FFC"/>
     <w:rsid w:val="00BD4024"/>
     <w:rsid w:val="00BD412A"/>
     <w:rsid w:val="00BD4141"/>
     <w:rsid w:val="00BD4489"/>
     <w:rsid w:val="00BD451C"/>
     <w:rsid w:val="00BD48A3"/>
     <w:rsid w:val="00BD4932"/>
     <w:rsid w:val="00BD4C18"/>
     <w:rsid w:val="00BD4D25"/>
@@ -29847,90 +30764,93 @@
     <w:rsid w:val="00BE6E50"/>
     <w:rsid w:val="00BE6F81"/>
     <w:rsid w:val="00BE6FF5"/>
     <w:rsid w:val="00BE7062"/>
     <w:rsid w:val="00BE7120"/>
     <w:rsid w:val="00BE7121"/>
     <w:rsid w:val="00BE71CF"/>
     <w:rsid w:val="00BE72DE"/>
     <w:rsid w:val="00BE752E"/>
     <w:rsid w:val="00BE761D"/>
     <w:rsid w:val="00BE765C"/>
     <w:rsid w:val="00BE7689"/>
     <w:rsid w:val="00BE7A31"/>
     <w:rsid w:val="00BE7EEE"/>
     <w:rsid w:val="00BE7F90"/>
     <w:rsid w:val="00BF04BE"/>
     <w:rsid w:val="00BF066E"/>
     <w:rsid w:val="00BF0BC8"/>
     <w:rsid w:val="00BF0D5A"/>
     <w:rsid w:val="00BF0FCD"/>
     <w:rsid w:val="00BF142F"/>
     <w:rsid w:val="00BF1596"/>
     <w:rsid w:val="00BF1707"/>
     <w:rsid w:val="00BF19F2"/>
     <w:rsid w:val="00BF1C88"/>
+    <w:rsid w:val="00BF1CE4"/>
     <w:rsid w:val="00BF1DAE"/>
     <w:rsid w:val="00BF217E"/>
     <w:rsid w:val="00BF262A"/>
     <w:rsid w:val="00BF2804"/>
     <w:rsid w:val="00BF2B8D"/>
     <w:rsid w:val="00BF2CB2"/>
     <w:rsid w:val="00BF2DC4"/>
     <w:rsid w:val="00BF2F68"/>
     <w:rsid w:val="00BF3423"/>
     <w:rsid w:val="00BF3516"/>
     <w:rsid w:val="00BF3690"/>
     <w:rsid w:val="00BF3897"/>
     <w:rsid w:val="00BF39D2"/>
     <w:rsid w:val="00BF3DBF"/>
     <w:rsid w:val="00BF3FBD"/>
     <w:rsid w:val="00BF40CD"/>
     <w:rsid w:val="00BF44CD"/>
     <w:rsid w:val="00BF45E8"/>
     <w:rsid w:val="00BF4658"/>
     <w:rsid w:val="00BF4E4B"/>
+    <w:rsid w:val="00BF4E68"/>
     <w:rsid w:val="00BF4F92"/>
     <w:rsid w:val="00BF537D"/>
     <w:rsid w:val="00BF5424"/>
     <w:rsid w:val="00BF55A5"/>
     <w:rsid w:val="00BF5743"/>
     <w:rsid w:val="00BF5B02"/>
     <w:rsid w:val="00BF5D21"/>
     <w:rsid w:val="00BF5F77"/>
     <w:rsid w:val="00BF5FC8"/>
     <w:rsid w:val="00BF628D"/>
     <w:rsid w:val="00BF6324"/>
     <w:rsid w:val="00BF6420"/>
     <w:rsid w:val="00BF6587"/>
     <w:rsid w:val="00BF6630"/>
     <w:rsid w:val="00BF692D"/>
     <w:rsid w:val="00BF69C2"/>
     <w:rsid w:val="00BF6D07"/>
     <w:rsid w:val="00BF7034"/>
     <w:rsid w:val="00BF70F7"/>
     <w:rsid w:val="00BF71A8"/>
+    <w:rsid w:val="00BF72F1"/>
     <w:rsid w:val="00BF75E8"/>
     <w:rsid w:val="00BF7654"/>
     <w:rsid w:val="00BF7793"/>
     <w:rsid w:val="00BF7B57"/>
     <w:rsid w:val="00BF7EAA"/>
     <w:rsid w:val="00BF7EE9"/>
     <w:rsid w:val="00BF7FC3"/>
     <w:rsid w:val="00C000D5"/>
     <w:rsid w:val="00C0017A"/>
     <w:rsid w:val="00C001AD"/>
     <w:rsid w:val="00C0029E"/>
     <w:rsid w:val="00C0049C"/>
     <w:rsid w:val="00C00A2C"/>
     <w:rsid w:val="00C00A44"/>
     <w:rsid w:val="00C00CA9"/>
     <w:rsid w:val="00C016CB"/>
     <w:rsid w:val="00C02582"/>
     <w:rsid w:val="00C0259E"/>
     <w:rsid w:val="00C027D7"/>
     <w:rsid w:val="00C0293D"/>
     <w:rsid w:val="00C02AE4"/>
     <w:rsid w:val="00C02BCA"/>
     <w:rsid w:val="00C02EE7"/>
     <w:rsid w:val="00C030D2"/>
     <w:rsid w:val="00C03117"/>
@@ -29955,50 +30875,51 @@
     <w:rsid w:val="00C0551E"/>
     <w:rsid w:val="00C055CB"/>
     <w:rsid w:val="00C05706"/>
     <w:rsid w:val="00C0574D"/>
     <w:rsid w:val="00C05799"/>
     <w:rsid w:val="00C05923"/>
     <w:rsid w:val="00C05A04"/>
     <w:rsid w:val="00C06193"/>
     <w:rsid w:val="00C062FE"/>
     <w:rsid w:val="00C06331"/>
     <w:rsid w:val="00C06516"/>
     <w:rsid w:val="00C06769"/>
     <w:rsid w:val="00C067A5"/>
     <w:rsid w:val="00C06BC9"/>
     <w:rsid w:val="00C06DF8"/>
     <w:rsid w:val="00C0702A"/>
     <w:rsid w:val="00C072B2"/>
     <w:rsid w:val="00C07882"/>
     <w:rsid w:val="00C0796B"/>
     <w:rsid w:val="00C07B02"/>
     <w:rsid w:val="00C07F07"/>
     <w:rsid w:val="00C07F6F"/>
     <w:rsid w:val="00C10009"/>
     <w:rsid w:val="00C100F8"/>
     <w:rsid w:val="00C10304"/>
+    <w:rsid w:val="00C1032E"/>
     <w:rsid w:val="00C1039D"/>
     <w:rsid w:val="00C105EF"/>
     <w:rsid w:val="00C1073E"/>
     <w:rsid w:val="00C107A2"/>
     <w:rsid w:val="00C107E3"/>
     <w:rsid w:val="00C1091C"/>
     <w:rsid w:val="00C10CBF"/>
     <w:rsid w:val="00C10CF3"/>
     <w:rsid w:val="00C10D82"/>
     <w:rsid w:val="00C11060"/>
     <w:rsid w:val="00C113C8"/>
     <w:rsid w:val="00C11819"/>
     <w:rsid w:val="00C1196D"/>
     <w:rsid w:val="00C11A0B"/>
     <w:rsid w:val="00C11A70"/>
     <w:rsid w:val="00C11ADE"/>
     <w:rsid w:val="00C11E6C"/>
     <w:rsid w:val="00C11E82"/>
     <w:rsid w:val="00C12076"/>
     <w:rsid w:val="00C121C9"/>
     <w:rsid w:val="00C12280"/>
     <w:rsid w:val="00C1238F"/>
     <w:rsid w:val="00C1265F"/>
     <w:rsid w:val="00C12C5F"/>
     <w:rsid w:val="00C12D95"/>
@@ -30055,50 +30976,51 @@
     <w:rsid w:val="00C2289E"/>
     <w:rsid w:val="00C228E1"/>
     <w:rsid w:val="00C22977"/>
     <w:rsid w:val="00C22B35"/>
     <w:rsid w:val="00C23144"/>
     <w:rsid w:val="00C231DC"/>
     <w:rsid w:val="00C2334E"/>
     <w:rsid w:val="00C2347A"/>
     <w:rsid w:val="00C236DC"/>
     <w:rsid w:val="00C2370D"/>
     <w:rsid w:val="00C237EB"/>
     <w:rsid w:val="00C23980"/>
     <w:rsid w:val="00C23A3C"/>
     <w:rsid w:val="00C23AB2"/>
     <w:rsid w:val="00C23C5E"/>
     <w:rsid w:val="00C23CE5"/>
     <w:rsid w:val="00C249CB"/>
     <w:rsid w:val="00C24BEA"/>
     <w:rsid w:val="00C24C79"/>
     <w:rsid w:val="00C24D1F"/>
     <w:rsid w:val="00C24F6B"/>
     <w:rsid w:val="00C250B6"/>
     <w:rsid w:val="00C257F0"/>
     <w:rsid w:val="00C25877"/>
     <w:rsid w:val="00C2588B"/>
+    <w:rsid w:val="00C25A4B"/>
     <w:rsid w:val="00C25BFA"/>
     <w:rsid w:val="00C25D6E"/>
     <w:rsid w:val="00C25FA7"/>
     <w:rsid w:val="00C261DB"/>
     <w:rsid w:val="00C26281"/>
     <w:rsid w:val="00C2629D"/>
     <w:rsid w:val="00C2634E"/>
     <w:rsid w:val="00C265A4"/>
     <w:rsid w:val="00C26AFA"/>
     <w:rsid w:val="00C26DA1"/>
     <w:rsid w:val="00C270CF"/>
     <w:rsid w:val="00C270F1"/>
     <w:rsid w:val="00C275F8"/>
     <w:rsid w:val="00C276F0"/>
     <w:rsid w:val="00C27933"/>
     <w:rsid w:val="00C27C56"/>
     <w:rsid w:val="00C27F02"/>
     <w:rsid w:val="00C30326"/>
     <w:rsid w:val="00C30379"/>
     <w:rsid w:val="00C3041D"/>
     <w:rsid w:val="00C30430"/>
     <w:rsid w:val="00C3051A"/>
     <w:rsid w:val="00C30584"/>
     <w:rsid w:val="00C308DB"/>
     <w:rsid w:val="00C30A22"/>
@@ -30176,50 +31098,51 @@
     <w:rsid w:val="00C43FAF"/>
     <w:rsid w:val="00C44225"/>
     <w:rsid w:val="00C442E9"/>
     <w:rsid w:val="00C443B2"/>
     <w:rsid w:val="00C44411"/>
     <w:rsid w:val="00C444E7"/>
     <w:rsid w:val="00C44720"/>
     <w:rsid w:val="00C44818"/>
     <w:rsid w:val="00C44A2B"/>
     <w:rsid w:val="00C44F27"/>
     <w:rsid w:val="00C4508B"/>
     <w:rsid w:val="00C4542C"/>
     <w:rsid w:val="00C45475"/>
     <w:rsid w:val="00C4582B"/>
     <w:rsid w:val="00C45A55"/>
     <w:rsid w:val="00C45B5B"/>
     <w:rsid w:val="00C45DFE"/>
     <w:rsid w:val="00C46232"/>
     <w:rsid w:val="00C4625E"/>
     <w:rsid w:val="00C46436"/>
     <w:rsid w:val="00C4646B"/>
     <w:rsid w:val="00C4655C"/>
     <w:rsid w:val="00C4673B"/>
     <w:rsid w:val="00C46DC3"/>
     <w:rsid w:val="00C47011"/>
+    <w:rsid w:val="00C47405"/>
     <w:rsid w:val="00C478FD"/>
     <w:rsid w:val="00C47CF8"/>
     <w:rsid w:val="00C5012D"/>
     <w:rsid w:val="00C50242"/>
     <w:rsid w:val="00C5058E"/>
     <w:rsid w:val="00C50675"/>
     <w:rsid w:val="00C5069B"/>
     <w:rsid w:val="00C506B5"/>
     <w:rsid w:val="00C50A2F"/>
     <w:rsid w:val="00C50F2C"/>
     <w:rsid w:val="00C51090"/>
     <w:rsid w:val="00C5109B"/>
     <w:rsid w:val="00C51240"/>
     <w:rsid w:val="00C51308"/>
     <w:rsid w:val="00C515A9"/>
     <w:rsid w:val="00C5167D"/>
     <w:rsid w:val="00C51D7B"/>
     <w:rsid w:val="00C51FF4"/>
     <w:rsid w:val="00C52309"/>
     <w:rsid w:val="00C52582"/>
     <w:rsid w:val="00C5274E"/>
     <w:rsid w:val="00C527BE"/>
     <w:rsid w:val="00C52A28"/>
     <w:rsid w:val="00C52A2E"/>
     <w:rsid w:val="00C52CDF"/>
@@ -30280,148 +31203,153 @@
     <w:rsid w:val="00C62A41"/>
     <w:rsid w:val="00C62AE0"/>
     <w:rsid w:val="00C62CE7"/>
     <w:rsid w:val="00C62F4D"/>
     <w:rsid w:val="00C632E7"/>
     <w:rsid w:val="00C632FE"/>
     <w:rsid w:val="00C6344D"/>
     <w:rsid w:val="00C634D9"/>
     <w:rsid w:val="00C6351A"/>
     <w:rsid w:val="00C635DE"/>
     <w:rsid w:val="00C63745"/>
     <w:rsid w:val="00C63B18"/>
     <w:rsid w:val="00C63C16"/>
     <w:rsid w:val="00C63D9D"/>
     <w:rsid w:val="00C63F6C"/>
     <w:rsid w:val="00C63FF7"/>
     <w:rsid w:val="00C643F6"/>
     <w:rsid w:val="00C64407"/>
     <w:rsid w:val="00C6449D"/>
     <w:rsid w:val="00C644F4"/>
     <w:rsid w:val="00C64807"/>
     <w:rsid w:val="00C648FB"/>
     <w:rsid w:val="00C64A77"/>
     <w:rsid w:val="00C64A85"/>
     <w:rsid w:val="00C64FAF"/>
+    <w:rsid w:val="00C6522F"/>
     <w:rsid w:val="00C6557C"/>
     <w:rsid w:val="00C655F8"/>
     <w:rsid w:val="00C656EA"/>
     <w:rsid w:val="00C65A22"/>
     <w:rsid w:val="00C65AF6"/>
     <w:rsid w:val="00C65B3D"/>
     <w:rsid w:val="00C66182"/>
     <w:rsid w:val="00C66346"/>
     <w:rsid w:val="00C66577"/>
     <w:rsid w:val="00C669C1"/>
     <w:rsid w:val="00C66C1C"/>
     <w:rsid w:val="00C66E98"/>
     <w:rsid w:val="00C670A6"/>
     <w:rsid w:val="00C67229"/>
     <w:rsid w:val="00C672E4"/>
     <w:rsid w:val="00C67744"/>
     <w:rsid w:val="00C67798"/>
     <w:rsid w:val="00C6786C"/>
     <w:rsid w:val="00C67CFF"/>
     <w:rsid w:val="00C67FE6"/>
     <w:rsid w:val="00C701D8"/>
     <w:rsid w:val="00C706E7"/>
     <w:rsid w:val="00C70758"/>
     <w:rsid w:val="00C70CCA"/>
     <w:rsid w:val="00C70E5F"/>
     <w:rsid w:val="00C70FF9"/>
     <w:rsid w:val="00C7112B"/>
     <w:rsid w:val="00C71345"/>
     <w:rsid w:val="00C718A7"/>
     <w:rsid w:val="00C71C15"/>
     <w:rsid w:val="00C71D77"/>
     <w:rsid w:val="00C71DC2"/>
     <w:rsid w:val="00C72075"/>
     <w:rsid w:val="00C72142"/>
     <w:rsid w:val="00C72410"/>
     <w:rsid w:val="00C7243E"/>
     <w:rsid w:val="00C724B8"/>
     <w:rsid w:val="00C727CA"/>
     <w:rsid w:val="00C72814"/>
     <w:rsid w:val="00C72917"/>
+    <w:rsid w:val="00C73034"/>
     <w:rsid w:val="00C731C8"/>
     <w:rsid w:val="00C7359D"/>
     <w:rsid w:val="00C73716"/>
     <w:rsid w:val="00C73804"/>
     <w:rsid w:val="00C738C6"/>
     <w:rsid w:val="00C73C4A"/>
     <w:rsid w:val="00C73D08"/>
     <w:rsid w:val="00C74152"/>
     <w:rsid w:val="00C741BA"/>
     <w:rsid w:val="00C74210"/>
     <w:rsid w:val="00C74562"/>
     <w:rsid w:val="00C74680"/>
     <w:rsid w:val="00C746BD"/>
     <w:rsid w:val="00C74A2B"/>
     <w:rsid w:val="00C74BD2"/>
     <w:rsid w:val="00C75A73"/>
     <w:rsid w:val="00C75B89"/>
     <w:rsid w:val="00C762F7"/>
     <w:rsid w:val="00C76523"/>
     <w:rsid w:val="00C7658A"/>
     <w:rsid w:val="00C76669"/>
     <w:rsid w:val="00C76714"/>
     <w:rsid w:val="00C7686C"/>
     <w:rsid w:val="00C76B2B"/>
     <w:rsid w:val="00C77181"/>
     <w:rsid w:val="00C77471"/>
     <w:rsid w:val="00C7756B"/>
     <w:rsid w:val="00C77637"/>
     <w:rsid w:val="00C77641"/>
     <w:rsid w:val="00C776C5"/>
     <w:rsid w:val="00C7791F"/>
     <w:rsid w:val="00C77A42"/>
+    <w:rsid w:val="00C77AA1"/>
     <w:rsid w:val="00C77E7C"/>
     <w:rsid w:val="00C802E6"/>
     <w:rsid w:val="00C8051C"/>
     <w:rsid w:val="00C80610"/>
     <w:rsid w:val="00C807F7"/>
     <w:rsid w:val="00C80812"/>
     <w:rsid w:val="00C8084B"/>
     <w:rsid w:val="00C80B48"/>
     <w:rsid w:val="00C80CB9"/>
     <w:rsid w:val="00C80E93"/>
     <w:rsid w:val="00C812A6"/>
     <w:rsid w:val="00C81430"/>
     <w:rsid w:val="00C81495"/>
     <w:rsid w:val="00C815C7"/>
+    <w:rsid w:val="00C817B3"/>
     <w:rsid w:val="00C817E8"/>
     <w:rsid w:val="00C81A7E"/>
     <w:rsid w:val="00C81B59"/>
     <w:rsid w:val="00C81C0C"/>
     <w:rsid w:val="00C81C42"/>
     <w:rsid w:val="00C81CAC"/>
     <w:rsid w:val="00C81E18"/>
     <w:rsid w:val="00C81FAB"/>
     <w:rsid w:val="00C81FDD"/>
     <w:rsid w:val="00C82A9A"/>
     <w:rsid w:val="00C82E61"/>
     <w:rsid w:val="00C82F52"/>
+    <w:rsid w:val="00C82FB9"/>
     <w:rsid w:val="00C83487"/>
     <w:rsid w:val="00C838B5"/>
     <w:rsid w:val="00C838E3"/>
     <w:rsid w:val="00C83C28"/>
     <w:rsid w:val="00C83C4A"/>
     <w:rsid w:val="00C83D58"/>
     <w:rsid w:val="00C83F36"/>
     <w:rsid w:val="00C84202"/>
     <w:rsid w:val="00C8428D"/>
     <w:rsid w:val="00C8428E"/>
     <w:rsid w:val="00C845A8"/>
     <w:rsid w:val="00C84634"/>
     <w:rsid w:val="00C84784"/>
     <w:rsid w:val="00C84A38"/>
     <w:rsid w:val="00C84B8E"/>
     <w:rsid w:val="00C84D35"/>
     <w:rsid w:val="00C85945"/>
     <w:rsid w:val="00C85A02"/>
     <w:rsid w:val="00C85A1F"/>
     <w:rsid w:val="00C85B9D"/>
     <w:rsid w:val="00C85C9D"/>
     <w:rsid w:val="00C85FF1"/>
     <w:rsid w:val="00C8600C"/>
     <w:rsid w:val="00C861FE"/>
     <w:rsid w:val="00C86229"/>
@@ -30582,94 +31510,97 @@
     <w:rsid w:val="00CB429F"/>
     <w:rsid w:val="00CB4806"/>
     <w:rsid w:val="00CB49AF"/>
     <w:rsid w:val="00CB4A82"/>
     <w:rsid w:val="00CB4EA2"/>
     <w:rsid w:val="00CB4F3B"/>
     <w:rsid w:val="00CB4F5D"/>
     <w:rsid w:val="00CB4FB3"/>
     <w:rsid w:val="00CB4FE2"/>
     <w:rsid w:val="00CB53CF"/>
     <w:rsid w:val="00CB57B3"/>
     <w:rsid w:val="00CB57D9"/>
     <w:rsid w:val="00CB5827"/>
     <w:rsid w:val="00CB5896"/>
     <w:rsid w:val="00CB5B67"/>
     <w:rsid w:val="00CB5C58"/>
     <w:rsid w:val="00CB5EAF"/>
     <w:rsid w:val="00CB5ED1"/>
     <w:rsid w:val="00CB5FF2"/>
     <w:rsid w:val="00CB6378"/>
     <w:rsid w:val="00CB641C"/>
     <w:rsid w:val="00CB66F3"/>
     <w:rsid w:val="00CB6773"/>
     <w:rsid w:val="00CB6901"/>
     <w:rsid w:val="00CB693E"/>
+    <w:rsid w:val="00CB69C4"/>
     <w:rsid w:val="00CB6D69"/>
     <w:rsid w:val="00CB6DA9"/>
     <w:rsid w:val="00CB7179"/>
     <w:rsid w:val="00CB72D2"/>
     <w:rsid w:val="00CB742D"/>
     <w:rsid w:val="00CB7BEE"/>
     <w:rsid w:val="00CB7C33"/>
     <w:rsid w:val="00CB7C8F"/>
     <w:rsid w:val="00CB7E0E"/>
     <w:rsid w:val="00CB7E81"/>
     <w:rsid w:val="00CC0073"/>
     <w:rsid w:val="00CC0372"/>
     <w:rsid w:val="00CC0538"/>
     <w:rsid w:val="00CC05A2"/>
     <w:rsid w:val="00CC06A4"/>
     <w:rsid w:val="00CC099D"/>
     <w:rsid w:val="00CC0B54"/>
     <w:rsid w:val="00CC0B59"/>
     <w:rsid w:val="00CC0E7C"/>
     <w:rsid w:val="00CC0F7F"/>
     <w:rsid w:val="00CC163E"/>
     <w:rsid w:val="00CC16E5"/>
     <w:rsid w:val="00CC1AF2"/>
     <w:rsid w:val="00CC2116"/>
     <w:rsid w:val="00CC2777"/>
     <w:rsid w:val="00CC298D"/>
     <w:rsid w:val="00CC2C94"/>
     <w:rsid w:val="00CC2CB2"/>
     <w:rsid w:val="00CC2F23"/>
     <w:rsid w:val="00CC2F47"/>
     <w:rsid w:val="00CC2FE8"/>
     <w:rsid w:val="00CC32AF"/>
     <w:rsid w:val="00CC3434"/>
+    <w:rsid w:val="00CC34F0"/>
     <w:rsid w:val="00CC36BE"/>
     <w:rsid w:val="00CC3841"/>
     <w:rsid w:val="00CC39B8"/>
     <w:rsid w:val="00CC3AC3"/>
     <w:rsid w:val="00CC3EB3"/>
     <w:rsid w:val="00CC3F79"/>
     <w:rsid w:val="00CC4194"/>
     <w:rsid w:val="00CC4220"/>
     <w:rsid w:val="00CC43FA"/>
     <w:rsid w:val="00CC45DC"/>
     <w:rsid w:val="00CC484C"/>
+    <w:rsid w:val="00CC4E24"/>
     <w:rsid w:val="00CC505D"/>
     <w:rsid w:val="00CC5927"/>
     <w:rsid w:val="00CC5A59"/>
     <w:rsid w:val="00CC5AA1"/>
     <w:rsid w:val="00CC5C22"/>
     <w:rsid w:val="00CC5C98"/>
     <w:rsid w:val="00CC5ECA"/>
     <w:rsid w:val="00CC6074"/>
     <w:rsid w:val="00CC6085"/>
     <w:rsid w:val="00CC62DF"/>
     <w:rsid w:val="00CC6440"/>
     <w:rsid w:val="00CC6883"/>
     <w:rsid w:val="00CC6CF2"/>
     <w:rsid w:val="00CC6DAA"/>
     <w:rsid w:val="00CC74AE"/>
     <w:rsid w:val="00CC75D3"/>
     <w:rsid w:val="00CC79A4"/>
     <w:rsid w:val="00CC7C1F"/>
     <w:rsid w:val="00CC7C2B"/>
     <w:rsid w:val="00CC7C38"/>
     <w:rsid w:val="00CD04DD"/>
     <w:rsid w:val="00CD1247"/>
     <w:rsid w:val="00CD1A0E"/>
     <w:rsid w:val="00CD1D10"/>
     <w:rsid w:val="00CD229C"/>
@@ -30717,173 +31648,178 @@
     <w:rsid w:val="00CD795F"/>
     <w:rsid w:val="00CD79C2"/>
     <w:rsid w:val="00CD7AC4"/>
     <w:rsid w:val="00CD7B81"/>
     <w:rsid w:val="00CD7C51"/>
     <w:rsid w:val="00CD7CF0"/>
     <w:rsid w:val="00CD7DD0"/>
     <w:rsid w:val="00CD7EEA"/>
     <w:rsid w:val="00CE024A"/>
     <w:rsid w:val="00CE0277"/>
     <w:rsid w:val="00CE0421"/>
     <w:rsid w:val="00CE05AB"/>
     <w:rsid w:val="00CE07D9"/>
     <w:rsid w:val="00CE0C7A"/>
     <w:rsid w:val="00CE1543"/>
     <w:rsid w:val="00CE154B"/>
     <w:rsid w:val="00CE1598"/>
     <w:rsid w:val="00CE1653"/>
     <w:rsid w:val="00CE1903"/>
     <w:rsid w:val="00CE1A2F"/>
     <w:rsid w:val="00CE1F23"/>
     <w:rsid w:val="00CE241C"/>
     <w:rsid w:val="00CE2574"/>
     <w:rsid w:val="00CE2627"/>
     <w:rsid w:val="00CE2BF3"/>
+    <w:rsid w:val="00CE36BC"/>
     <w:rsid w:val="00CE3760"/>
     <w:rsid w:val="00CE3896"/>
     <w:rsid w:val="00CE3A14"/>
     <w:rsid w:val="00CE3B24"/>
     <w:rsid w:val="00CE3B72"/>
     <w:rsid w:val="00CE3E9F"/>
     <w:rsid w:val="00CE3F00"/>
     <w:rsid w:val="00CE435B"/>
     <w:rsid w:val="00CE4461"/>
     <w:rsid w:val="00CE46C3"/>
     <w:rsid w:val="00CE476F"/>
     <w:rsid w:val="00CE4851"/>
     <w:rsid w:val="00CE49B9"/>
     <w:rsid w:val="00CE4C9A"/>
     <w:rsid w:val="00CE5133"/>
     <w:rsid w:val="00CE52D6"/>
     <w:rsid w:val="00CE5455"/>
     <w:rsid w:val="00CE5518"/>
     <w:rsid w:val="00CE5546"/>
     <w:rsid w:val="00CE5578"/>
     <w:rsid w:val="00CE57EA"/>
     <w:rsid w:val="00CE5D38"/>
     <w:rsid w:val="00CE6040"/>
     <w:rsid w:val="00CE61D1"/>
     <w:rsid w:val="00CE64A5"/>
     <w:rsid w:val="00CE6588"/>
     <w:rsid w:val="00CE66D6"/>
     <w:rsid w:val="00CE6ACB"/>
     <w:rsid w:val="00CE6B10"/>
     <w:rsid w:val="00CE6BBF"/>
+    <w:rsid w:val="00CE774E"/>
     <w:rsid w:val="00CE7819"/>
     <w:rsid w:val="00CE78EB"/>
     <w:rsid w:val="00CE7905"/>
     <w:rsid w:val="00CE79EF"/>
     <w:rsid w:val="00CE7D5B"/>
     <w:rsid w:val="00CF0010"/>
     <w:rsid w:val="00CF0341"/>
     <w:rsid w:val="00CF0684"/>
     <w:rsid w:val="00CF077E"/>
     <w:rsid w:val="00CF0993"/>
     <w:rsid w:val="00CF0E28"/>
     <w:rsid w:val="00CF0E8E"/>
     <w:rsid w:val="00CF0F0D"/>
     <w:rsid w:val="00CF0FB8"/>
     <w:rsid w:val="00CF1221"/>
     <w:rsid w:val="00CF159D"/>
     <w:rsid w:val="00CF18D7"/>
     <w:rsid w:val="00CF18E1"/>
     <w:rsid w:val="00CF1A8F"/>
     <w:rsid w:val="00CF1AD0"/>
     <w:rsid w:val="00CF1C67"/>
     <w:rsid w:val="00CF1D03"/>
     <w:rsid w:val="00CF1E3B"/>
     <w:rsid w:val="00CF1FDA"/>
     <w:rsid w:val="00CF2028"/>
     <w:rsid w:val="00CF203E"/>
     <w:rsid w:val="00CF20E2"/>
     <w:rsid w:val="00CF2215"/>
     <w:rsid w:val="00CF228D"/>
     <w:rsid w:val="00CF22A6"/>
     <w:rsid w:val="00CF22CC"/>
     <w:rsid w:val="00CF252F"/>
     <w:rsid w:val="00CF2847"/>
     <w:rsid w:val="00CF2AC6"/>
     <w:rsid w:val="00CF2B3B"/>
     <w:rsid w:val="00CF2C63"/>
     <w:rsid w:val="00CF2C88"/>
     <w:rsid w:val="00CF2CE3"/>
     <w:rsid w:val="00CF2E69"/>
     <w:rsid w:val="00CF333F"/>
     <w:rsid w:val="00CF3749"/>
     <w:rsid w:val="00CF3940"/>
     <w:rsid w:val="00CF3E16"/>
     <w:rsid w:val="00CF4183"/>
     <w:rsid w:val="00CF43D5"/>
     <w:rsid w:val="00CF44E9"/>
     <w:rsid w:val="00CF4860"/>
     <w:rsid w:val="00CF4B83"/>
     <w:rsid w:val="00CF4ECD"/>
     <w:rsid w:val="00CF4FB0"/>
+    <w:rsid w:val="00CF51E0"/>
     <w:rsid w:val="00CF54E2"/>
     <w:rsid w:val="00CF5515"/>
     <w:rsid w:val="00CF575A"/>
     <w:rsid w:val="00CF5A67"/>
     <w:rsid w:val="00CF5B47"/>
     <w:rsid w:val="00CF6303"/>
     <w:rsid w:val="00CF647F"/>
     <w:rsid w:val="00CF6799"/>
+    <w:rsid w:val="00CF67C4"/>
     <w:rsid w:val="00CF687D"/>
     <w:rsid w:val="00CF6C58"/>
     <w:rsid w:val="00CF6D87"/>
     <w:rsid w:val="00CF6F9F"/>
     <w:rsid w:val="00CF71AE"/>
     <w:rsid w:val="00CF7814"/>
     <w:rsid w:val="00CF79EC"/>
     <w:rsid w:val="00CF7C33"/>
     <w:rsid w:val="00CF7D1D"/>
     <w:rsid w:val="00CF7D8B"/>
     <w:rsid w:val="00CF7EFD"/>
     <w:rsid w:val="00D001B4"/>
     <w:rsid w:val="00D00337"/>
     <w:rsid w:val="00D005D8"/>
     <w:rsid w:val="00D00B88"/>
     <w:rsid w:val="00D00BF2"/>
     <w:rsid w:val="00D0111D"/>
     <w:rsid w:val="00D0146F"/>
     <w:rsid w:val="00D01582"/>
     <w:rsid w:val="00D016D1"/>
     <w:rsid w:val="00D01813"/>
     <w:rsid w:val="00D01821"/>
     <w:rsid w:val="00D018C9"/>
     <w:rsid w:val="00D019C9"/>
     <w:rsid w:val="00D01A03"/>
     <w:rsid w:val="00D01C03"/>
     <w:rsid w:val="00D01D90"/>
     <w:rsid w:val="00D01F86"/>
     <w:rsid w:val="00D0249F"/>
     <w:rsid w:val="00D0260B"/>
     <w:rsid w:val="00D0271E"/>
     <w:rsid w:val="00D029F0"/>
     <w:rsid w:val="00D02E98"/>
     <w:rsid w:val="00D02EC8"/>
     <w:rsid w:val="00D032CA"/>
+    <w:rsid w:val="00D039C9"/>
     <w:rsid w:val="00D03E61"/>
     <w:rsid w:val="00D03FE9"/>
     <w:rsid w:val="00D04185"/>
     <w:rsid w:val="00D0478A"/>
     <w:rsid w:val="00D047AE"/>
     <w:rsid w:val="00D0497F"/>
     <w:rsid w:val="00D049E5"/>
     <w:rsid w:val="00D04B24"/>
     <w:rsid w:val="00D04B7B"/>
     <w:rsid w:val="00D04BB0"/>
     <w:rsid w:val="00D04C9A"/>
     <w:rsid w:val="00D04FBA"/>
     <w:rsid w:val="00D0505B"/>
     <w:rsid w:val="00D05328"/>
     <w:rsid w:val="00D05606"/>
     <w:rsid w:val="00D05794"/>
     <w:rsid w:val="00D05932"/>
     <w:rsid w:val="00D060A1"/>
     <w:rsid w:val="00D06107"/>
     <w:rsid w:val="00D0640C"/>
     <w:rsid w:val="00D06B22"/>
     <w:rsid w:val="00D06CAE"/>
     <w:rsid w:val="00D06E80"/>
     <w:rsid w:val="00D07060"/>
     <w:rsid w:val="00D0727C"/>
@@ -30901,79 +31837,81 @@
     <w:rsid w:val="00D1059D"/>
     <w:rsid w:val="00D105F2"/>
     <w:rsid w:val="00D1063D"/>
     <w:rsid w:val="00D10B87"/>
     <w:rsid w:val="00D10FCF"/>
     <w:rsid w:val="00D1118C"/>
     <w:rsid w:val="00D111D5"/>
     <w:rsid w:val="00D111F2"/>
     <w:rsid w:val="00D11389"/>
     <w:rsid w:val="00D116B3"/>
     <w:rsid w:val="00D11748"/>
     <w:rsid w:val="00D119EC"/>
     <w:rsid w:val="00D11AB7"/>
     <w:rsid w:val="00D11D88"/>
     <w:rsid w:val="00D11E13"/>
     <w:rsid w:val="00D11E48"/>
     <w:rsid w:val="00D11FCE"/>
     <w:rsid w:val="00D12087"/>
     <w:rsid w:val="00D12229"/>
     <w:rsid w:val="00D12388"/>
     <w:rsid w:val="00D12A9F"/>
     <w:rsid w:val="00D12E6F"/>
     <w:rsid w:val="00D12F06"/>
     <w:rsid w:val="00D12FA1"/>
     <w:rsid w:val="00D130B8"/>
+    <w:rsid w:val="00D13919"/>
     <w:rsid w:val="00D1397A"/>
     <w:rsid w:val="00D13AC1"/>
     <w:rsid w:val="00D13E62"/>
     <w:rsid w:val="00D13FC0"/>
     <w:rsid w:val="00D141BA"/>
     <w:rsid w:val="00D14DCF"/>
     <w:rsid w:val="00D150D7"/>
     <w:rsid w:val="00D151DE"/>
     <w:rsid w:val="00D1523B"/>
     <w:rsid w:val="00D15B16"/>
     <w:rsid w:val="00D15B74"/>
     <w:rsid w:val="00D15EC5"/>
     <w:rsid w:val="00D15ED7"/>
     <w:rsid w:val="00D15F96"/>
     <w:rsid w:val="00D160E3"/>
     <w:rsid w:val="00D163CF"/>
     <w:rsid w:val="00D168A9"/>
     <w:rsid w:val="00D168B4"/>
     <w:rsid w:val="00D168F7"/>
     <w:rsid w:val="00D16BD7"/>
     <w:rsid w:val="00D16C30"/>
     <w:rsid w:val="00D17154"/>
     <w:rsid w:val="00D172EF"/>
     <w:rsid w:val="00D17630"/>
     <w:rsid w:val="00D17FC3"/>
     <w:rsid w:val="00D20087"/>
     <w:rsid w:val="00D20713"/>
     <w:rsid w:val="00D20764"/>
     <w:rsid w:val="00D207A0"/>
+    <w:rsid w:val="00D2099E"/>
     <w:rsid w:val="00D20A12"/>
     <w:rsid w:val="00D20FB4"/>
     <w:rsid w:val="00D20FE6"/>
     <w:rsid w:val="00D21296"/>
     <w:rsid w:val="00D212BF"/>
     <w:rsid w:val="00D21794"/>
     <w:rsid w:val="00D2198B"/>
     <w:rsid w:val="00D219F5"/>
     <w:rsid w:val="00D21C4E"/>
     <w:rsid w:val="00D21C8E"/>
     <w:rsid w:val="00D21C94"/>
     <w:rsid w:val="00D21D81"/>
     <w:rsid w:val="00D21F97"/>
     <w:rsid w:val="00D220AB"/>
     <w:rsid w:val="00D22463"/>
     <w:rsid w:val="00D22497"/>
     <w:rsid w:val="00D224BE"/>
     <w:rsid w:val="00D226C7"/>
     <w:rsid w:val="00D229EA"/>
     <w:rsid w:val="00D22AF8"/>
     <w:rsid w:val="00D23B42"/>
     <w:rsid w:val="00D23BC9"/>
     <w:rsid w:val="00D23E18"/>
     <w:rsid w:val="00D23E31"/>
     <w:rsid w:val="00D23E5C"/>
@@ -30998,50 +31936,51 @@
     <w:rsid w:val="00D26E16"/>
     <w:rsid w:val="00D273B5"/>
     <w:rsid w:val="00D27449"/>
     <w:rsid w:val="00D276AE"/>
     <w:rsid w:val="00D277BB"/>
     <w:rsid w:val="00D279BE"/>
     <w:rsid w:val="00D27C3E"/>
     <w:rsid w:val="00D27C67"/>
     <w:rsid w:val="00D27CC8"/>
     <w:rsid w:val="00D30036"/>
     <w:rsid w:val="00D30084"/>
     <w:rsid w:val="00D3014F"/>
     <w:rsid w:val="00D301AF"/>
     <w:rsid w:val="00D303AE"/>
     <w:rsid w:val="00D3054D"/>
     <w:rsid w:val="00D308D9"/>
     <w:rsid w:val="00D30B2A"/>
     <w:rsid w:val="00D30F7C"/>
     <w:rsid w:val="00D310A0"/>
     <w:rsid w:val="00D31758"/>
     <w:rsid w:val="00D319E6"/>
     <w:rsid w:val="00D31A05"/>
     <w:rsid w:val="00D31B58"/>
     <w:rsid w:val="00D31F48"/>
     <w:rsid w:val="00D31FDB"/>
+    <w:rsid w:val="00D325CC"/>
     <w:rsid w:val="00D32621"/>
     <w:rsid w:val="00D328F7"/>
     <w:rsid w:val="00D32BC4"/>
     <w:rsid w:val="00D32CD5"/>
     <w:rsid w:val="00D32DE3"/>
     <w:rsid w:val="00D32E8B"/>
     <w:rsid w:val="00D332F1"/>
     <w:rsid w:val="00D33389"/>
     <w:rsid w:val="00D336D5"/>
     <w:rsid w:val="00D33825"/>
     <w:rsid w:val="00D33BCE"/>
     <w:rsid w:val="00D33D0E"/>
     <w:rsid w:val="00D34144"/>
     <w:rsid w:val="00D34158"/>
     <w:rsid w:val="00D34760"/>
     <w:rsid w:val="00D34B28"/>
     <w:rsid w:val="00D34BD8"/>
     <w:rsid w:val="00D34C9F"/>
     <w:rsid w:val="00D34D7A"/>
     <w:rsid w:val="00D34F1D"/>
     <w:rsid w:val="00D34F5E"/>
     <w:rsid w:val="00D3514B"/>
     <w:rsid w:val="00D35171"/>
     <w:rsid w:val="00D35340"/>
     <w:rsid w:val="00D353DE"/>
@@ -31060,50 +31999,51 @@
     <w:rsid w:val="00D40343"/>
     <w:rsid w:val="00D40614"/>
     <w:rsid w:val="00D409A1"/>
     <w:rsid w:val="00D410A9"/>
     <w:rsid w:val="00D4140D"/>
     <w:rsid w:val="00D41556"/>
     <w:rsid w:val="00D41664"/>
     <w:rsid w:val="00D41808"/>
     <w:rsid w:val="00D41AFE"/>
     <w:rsid w:val="00D41D2C"/>
     <w:rsid w:val="00D41F35"/>
     <w:rsid w:val="00D421D0"/>
     <w:rsid w:val="00D42245"/>
     <w:rsid w:val="00D42338"/>
     <w:rsid w:val="00D4233E"/>
     <w:rsid w:val="00D423B5"/>
     <w:rsid w:val="00D425B1"/>
     <w:rsid w:val="00D42719"/>
     <w:rsid w:val="00D42A79"/>
     <w:rsid w:val="00D42BB5"/>
     <w:rsid w:val="00D42F95"/>
     <w:rsid w:val="00D4314B"/>
     <w:rsid w:val="00D431DB"/>
     <w:rsid w:val="00D43579"/>
     <w:rsid w:val="00D436E6"/>
+    <w:rsid w:val="00D43E57"/>
     <w:rsid w:val="00D43F78"/>
     <w:rsid w:val="00D44055"/>
     <w:rsid w:val="00D448C7"/>
     <w:rsid w:val="00D449BA"/>
     <w:rsid w:val="00D44A08"/>
     <w:rsid w:val="00D44EAF"/>
     <w:rsid w:val="00D45164"/>
     <w:rsid w:val="00D453F8"/>
     <w:rsid w:val="00D45482"/>
     <w:rsid w:val="00D45636"/>
     <w:rsid w:val="00D4568E"/>
     <w:rsid w:val="00D45804"/>
     <w:rsid w:val="00D45983"/>
     <w:rsid w:val="00D45A35"/>
     <w:rsid w:val="00D45B9D"/>
     <w:rsid w:val="00D45C05"/>
     <w:rsid w:val="00D45DCB"/>
     <w:rsid w:val="00D45F42"/>
     <w:rsid w:val="00D46202"/>
     <w:rsid w:val="00D46223"/>
     <w:rsid w:val="00D46A4B"/>
     <w:rsid w:val="00D46C16"/>
     <w:rsid w:val="00D46EF2"/>
     <w:rsid w:val="00D46F91"/>
     <w:rsid w:val="00D470E9"/>
@@ -31281,69 +32221,71 @@
     <w:rsid w:val="00D760BE"/>
     <w:rsid w:val="00D76156"/>
     <w:rsid w:val="00D7655E"/>
     <w:rsid w:val="00D766E5"/>
     <w:rsid w:val="00D7686D"/>
     <w:rsid w:val="00D7697B"/>
     <w:rsid w:val="00D76AA0"/>
     <w:rsid w:val="00D76B1E"/>
     <w:rsid w:val="00D76C46"/>
     <w:rsid w:val="00D76CC5"/>
     <w:rsid w:val="00D76F43"/>
     <w:rsid w:val="00D771ED"/>
     <w:rsid w:val="00D774A9"/>
     <w:rsid w:val="00D77735"/>
     <w:rsid w:val="00D7774A"/>
     <w:rsid w:val="00D77A75"/>
     <w:rsid w:val="00D77AC8"/>
     <w:rsid w:val="00D77AD0"/>
     <w:rsid w:val="00D77CD7"/>
     <w:rsid w:val="00D77EFE"/>
     <w:rsid w:val="00D77F3D"/>
     <w:rsid w:val="00D8015B"/>
     <w:rsid w:val="00D80201"/>
     <w:rsid w:val="00D8029E"/>
     <w:rsid w:val="00D8033B"/>
+    <w:rsid w:val="00D8044B"/>
     <w:rsid w:val="00D80485"/>
     <w:rsid w:val="00D8085D"/>
     <w:rsid w:val="00D80898"/>
     <w:rsid w:val="00D80901"/>
     <w:rsid w:val="00D80AA3"/>
     <w:rsid w:val="00D80AB2"/>
     <w:rsid w:val="00D80B61"/>
     <w:rsid w:val="00D80B8E"/>
     <w:rsid w:val="00D80B97"/>
     <w:rsid w:val="00D80CD5"/>
     <w:rsid w:val="00D8107C"/>
     <w:rsid w:val="00D8111E"/>
     <w:rsid w:val="00D81193"/>
     <w:rsid w:val="00D811D1"/>
     <w:rsid w:val="00D813D8"/>
     <w:rsid w:val="00D8147D"/>
     <w:rsid w:val="00D8149F"/>
     <w:rsid w:val="00D81531"/>
     <w:rsid w:val="00D8153D"/>
+    <w:rsid w:val="00D81993"/>
     <w:rsid w:val="00D819A6"/>
     <w:rsid w:val="00D819D5"/>
     <w:rsid w:val="00D81C9D"/>
     <w:rsid w:val="00D825AD"/>
     <w:rsid w:val="00D82F8E"/>
     <w:rsid w:val="00D83147"/>
     <w:rsid w:val="00D83685"/>
     <w:rsid w:val="00D839D6"/>
     <w:rsid w:val="00D83EF2"/>
     <w:rsid w:val="00D840AA"/>
     <w:rsid w:val="00D8427F"/>
     <w:rsid w:val="00D8454F"/>
     <w:rsid w:val="00D8469F"/>
     <w:rsid w:val="00D84E67"/>
     <w:rsid w:val="00D84EDF"/>
     <w:rsid w:val="00D85413"/>
     <w:rsid w:val="00D85DDE"/>
     <w:rsid w:val="00D85DE8"/>
     <w:rsid w:val="00D86104"/>
     <w:rsid w:val="00D861C0"/>
     <w:rsid w:val="00D86270"/>
     <w:rsid w:val="00D86420"/>
     <w:rsid w:val="00D86655"/>
     <w:rsid w:val="00D867CD"/>
     <w:rsid w:val="00D86AF5"/>
@@ -31357,50 +32299,51 @@
     <w:rsid w:val="00D8785C"/>
     <w:rsid w:val="00D879D8"/>
     <w:rsid w:val="00D87B53"/>
     <w:rsid w:val="00D87D18"/>
     <w:rsid w:val="00D90012"/>
     <w:rsid w:val="00D9029E"/>
     <w:rsid w:val="00D903D4"/>
     <w:rsid w:val="00D90931"/>
     <w:rsid w:val="00D909DD"/>
     <w:rsid w:val="00D90A2A"/>
     <w:rsid w:val="00D916C6"/>
     <w:rsid w:val="00D91806"/>
     <w:rsid w:val="00D9185A"/>
     <w:rsid w:val="00D91A12"/>
     <w:rsid w:val="00D91C5E"/>
     <w:rsid w:val="00D91D97"/>
     <w:rsid w:val="00D91E53"/>
     <w:rsid w:val="00D924E7"/>
     <w:rsid w:val="00D92731"/>
     <w:rsid w:val="00D92AFD"/>
     <w:rsid w:val="00D92BF3"/>
     <w:rsid w:val="00D92F19"/>
     <w:rsid w:val="00D92F9B"/>
     <w:rsid w:val="00D92FD4"/>
     <w:rsid w:val="00D930C1"/>
+    <w:rsid w:val="00D9349D"/>
     <w:rsid w:val="00D934AC"/>
     <w:rsid w:val="00D935A1"/>
     <w:rsid w:val="00D93958"/>
     <w:rsid w:val="00D93D07"/>
     <w:rsid w:val="00D94285"/>
     <w:rsid w:val="00D94310"/>
     <w:rsid w:val="00D9444D"/>
     <w:rsid w:val="00D94751"/>
     <w:rsid w:val="00D947C3"/>
     <w:rsid w:val="00D94DB7"/>
     <w:rsid w:val="00D95106"/>
     <w:rsid w:val="00D9530A"/>
     <w:rsid w:val="00D9548D"/>
     <w:rsid w:val="00D954AD"/>
     <w:rsid w:val="00D95730"/>
     <w:rsid w:val="00D961E0"/>
     <w:rsid w:val="00D963BE"/>
     <w:rsid w:val="00D9653D"/>
     <w:rsid w:val="00D96745"/>
     <w:rsid w:val="00D968A2"/>
     <w:rsid w:val="00D968CC"/>
     <w:rsid w:val="00D96944"/>
     <w:rsid w:val="00D96D79"/>
     <w:rsid w:val="00D97308"/>
     <w:rsid w:val="00D9747D"/>
@@ -31513,160 +32456,165 @@
     <w:rsid w:val="00DB524E"/>
     <w:rsid w:val="00DB547E"/>
     <w:rsid w:val="00DB571B"/>
     <w:rsid w:val="00DB58B3"/>
     <w:rsid w:val="00DB58C8"/>
     <w:rsid w:val="00DB58F2"/>
     <w:rsid w:val="00DB5B2E"/>
     <w:rsid w:val="00DB64B5"/>
     <w:rsid w:val="00DB64B7"/>
     <w:rsid w:val="00DB666D"/>
     <w:rsid w:val="00DB66FA"/>
     <w:rsid w:val="00DB6781"/>
     <w:rsid w:val="00DB67D3"/>
     <w:rsid w:val="00DB697C"/>
     <w:rsid w:val="00DB69A1"/>
     <w:rsid w:val="00DB69C9"/>
     <w:rsid w:val="00DB6C60"/>
     <w:rsid w:val="00DB7429"/>
     <w:rsid w:val="00DB766C"/>
     <w:rsid w:val="00DB7A96"/>
     <w:rsid w:val="00DB7BC4"/>
     <w:rsid w:val="00DB7FC4"/>
     <w:rsid w:val="00DB7FD3"/>
     <w:rsid w:val="00DC01C0"/>
     <w:rsid w:val="00DC0508"/>
+    <w:rsid w:val="00DC054A"/>
     <w:rsid w:val="00DC07DB"/>
     <w:rsid w:val="00DC0829"/>
     <w:rsid w:val="00DC0974"/>
     <w:rsid w:val="00DC0DB8"/>
     <w:rsid w:val="00DC0E22"/>
     <w:rsid w:val="00DC1016"/>
     <w:rsid w:val="00DC1063"/>
     <w:rsid w:val="00DC11A2"/>
     <w:rsid w:val="00DC122D"/>
     <w:rsid w:val="00DC130C"/>
     <w:rsid w:val="00DC1363"/>
     <w:rsid w:val="00DC1A2F"/>
     <w:rsid w:val="00DC227F"/>
     <w:rsid w:val="00DC23AF"/>
     <w:rsid w:val="00DC276E"/>
     <w:rsid w:val="00DC27ED"/>
     <w:rsid w:val="00DC2AA6"/>
     <w:rsid w:val="00DC2AF1"/>
     <w:rsid w:val="00DC31CA"/>
     <w:rsid w:val="00DC37F9"/>
     <w:rsid w:val="00DC3B66"/>
     <w:rsid w:val="00DC3BEE"/>
     <w:rsid w:val="00DC3C54"/>
     <w:rsid w:val="00DC3CC5"/>
     <w:rsid w:val="00DC3D36"/>
     <w:rsid w:val="00DC3DFE"/>
     <w:rsid w:val="00DC430A"/>
     <w:rsid w:val="00DC482D"/>
     <w:rsid w:val="00DC4982"/>
     <w:rsid w:val="00DC4E37"/>
     <w:rsid w:val="00DC4FE3"/>
     <w:rsid w:val="00DC53C7"/>
     <w:rsid w:val="00DC57BE"/>
     <w:rsid w:val="00DC5876"/>
     <w:rsid w:val="00DC58EB"/>
     <w:rsid w:val="00DC5E8D"/>
     <w:rsid w:val="00DC5E90"/>
     <w:rsid w:val="00DC5EDD"/>
     <w:rsid w:val="00DC61A7"/>
+    <w:rsid w:val="00DC6284"/>
     <w:rsid w:val="00DC671F"/>
     <w:rsid w:val="00DC6A63"/>
     <w:rsid w:val="00DC6A66"/>
     <w:rsid w:val="00DC6B93"/>
     <w:rsid w:val="00DC6CFC"/>
     <w:rsid w:val="00DC723A"/>
     <w:rsid w:val="00DC7EC2"/>
     <w:rsid w:val="00DD0186"/>
     <w:rsid w:val="00DD0196"/>
     <w:rsid w:val="00DD02CB"/>
     <w:rsid w:val="00DD02F0"/>
     <w:rsid w:val="00DD0456"/>
     <w:rsid w:val="00DD0654"/>
     <w:rsid w:val="00DD0793"/>
     <w:rsid w:val="00DD0901"/>
     <w:rsid w:val="00DD1149"/>
     <w:rsid w:val="00DD116A"/>
     <w:rsid w:val="00DD1436"/>
     <w:rsid w:val="00DD1665"/>
     <w:rsid w:val="00DD1739"/>
     <w:rsid w:val="00DD181C"/>
     <w:rsid w:val="00DD1877"/>
     <w:rsid w:val="00DD1B57"/>
     <w:rsid w:val="00DD1BD5"/>
     <w:rsid w:val="00DD1D85"/>
     <w:rsid w:val="00DD1FF7"/>
     <w:rsid w:val="00DD2245"/>
     <w:rsid w:val="00DD2403"/>
     <w:rsid w:val="00DD2B54"/>
+    <w:rsid w:val="00DD2B96"/>
     <w:rsid w:val="00DD2B98"/>
     <w:rsid w:val="00DD3120"/>
     <w:rsid w:val="00DD3183"/>
     <w:rsid w:val="00DD31B8"/>
     <w:rsid w:val="00DD354C"/>
     <w:rsid w:val="00DD3746"/>
     <w:rsid w:val="00DD3CA5"/>
     <w:rsid w:val="00DD3CE8"/>
     <w:rsid w:val="00DD3DA5"/>
     <w:rsid w:val="00DD3DA8"/>
     <w:rsid w:val="00DD44CB"/>
     <w:rsid w:val="00DD4FA3"/>
     <w:rsid w:val="00DD5362"/>
     <w:rsid w:val="00DD56D9"/>
     <w:rsid w:val="00DD58F6"/>
     <w:rsid w:val="00DD6030"/>
     <w:rsid w:val="00DD6641"/>
     <w:rsid w:val="00DD69E6"/>
     <w:rsid w:val="00DD7162"/>
     <w:rsid w:val="00DD727C"/>
     <w:rsid w:val="00DD7C03"/>
     <w:rsid w:val="00DD7C57"/>
     <w:rsid w:val="00DD7DA9"/>
     <w:rsid w:val="00DD7E38"/>
     <w:rsid w:val="00DE002A"/>
     <w:rsid w:val="00DE007D"/>
     <w:rsid w:val="00DE02A8"/>
     <w:rsid w:val="00DE03C9"/>
     <w:rsid w:val="00DE05AB"/>
     <w:rsid w:val="00DE05DC"/>
     <w:rsid w:val="00DE05DF"/>
     <w:rsid w:val="00DE06CB"/>
     <w:rsid w:val="00DE0E5E"/>
     <w:rsid w:val="00DE1262"/>
     <w:rsid w:val="00DE12B9"/>
     <w:rsid w:val="00DE15B6"/>
     <w:rsid w:val="00DE166E"/>
     <w:rsid w:val="00DE1899"/>
     <w:rsid w:val="00DE18D5"/>
     <w:rsid w:val="00DE1A4C"/>
     <w:rsid w:val="00DE1E17"/>
     <w:rsid w:val="00DE24F4"/>
+    <w:rsid w:val="00DE29E8"/>
+    <w:rsid w:val="00DE2C63"/>
     <w:rsid w:val="00DE311A"/>
     <w:rsid w:val="00DE357D"/>
     <w:rsid w:val="00DE35D3"/>
     <w:rsid w:val="00DE3713"/>
     <w:rsid w:val="00DE373E"/>
     <w:rsid w:val="00DE37B6"/>
     <w:rsid w:val="00DE3A37"/>
     <w:rsid w:val="00DE3A75"/>
     <w:rsid w:val="00DE3BBB"/>
     <w:rsid w:val="00DE445F"/>
     <w:rsid w:val="00DE477F"/>
     <w:rsid w:val="00DE4B03"/>
     <w:rsid w:val="00DE4B04"/>
     <w:rsid w:val="00DE4B82"/>
     <w:rsid w:val="00DE4B8A"/>
     <w:rsid w:val="00DE4C84"/>
     <w:rsid w:val="00DE4D66"/>
     <w:rsid w:val="00DE55C2"/>
     <w:rsid w:val="00DE5786"/>
     <w:rsid w:val="00DE598E"/>
     <w:rsid w:val="00DE5C12"/>
     <w:rsid w:val="00DE5C9F"/>
     <w:rsid w:val="00DE5EE6"/>
     <w:rsid w:val="00DE6195"/>
     <w:rsid w:val="00DE6470"/>
@@ -31698,75 +32646,77 @@
     <w:rsid w:val="00DF19E8"/>
     <w:rsid w:val="00DF1A01"/>
     <w:rsid w:val="00DF1AF7"/>
     <w:rsid w:val="00DF1B64"/>
     <w:rsid w:val="00DF1C92"/>
     <w:rsid w:val="00DF1FAE"/>
     <w:rsid w:val="00DF2155"/>
     <w:rsid w:val="00DF2451"/>
     <w:rsid w:val="00DF25F3"/>
     <w:rsid w:val="00DF2623"/>
     <w:rsid w:val="00DF3216"/>
     <w:rsid w:val="00DF37D5"/>
     <w:rsid w:val="00DF3883"/>
     <w:rsid w:val="00DF3A0A"/>
     <w:rsid w:val="00DF3A37"/>
     <w:rsid w:val="00DF3A97"/>
     <w:rsid w:val="00DF3AEE"/>
     <w:rsid w:val="00DF3C4D"/>
     <w:rsid w:val="00DF3F7E"/>
     <w:rsid w:val="00DF42BA"/>
     <w:rsid w:val="00DF42CB"/>
     <w:rsid w:val="00DF434A"/>
     <w:rsid w:val="00DF446C"/>
     <w:rsid w:val="00DF4776"/>
     <w:rsid w:val="00DF4962"/>
+    <w:rsid w:val="00DF4C4E"/>
     <w:rsid w:val="00DF4CDA"/>
     <w:rsid w:val="00DF4D66"/>
     <w:rsid w:val="00DF4D96"/>
     <w:rsid w:val="00DF503B"/>
     <w:rsid w:val="00DF5237"/>
     <w:rsid w:val="00DF5459"/>
     <w:rsid w:val="00DF57BC"/>
     <w:rsid w:val="00DF598B"/>
     <w:rsid w:val="00DF6201"/>
     <w:rsid w:val="00DF65EB"/>
     <w:rsid w:val="00DF690E"/>
     <w:rsid w:val="00DF6B80"/>
     <w:rsid w:val="00DF7065"/>
     <w:rsid w:val="00DF7081"/>
     <w:rsid w:val="00DF7253"/>
     <w:rsid w:val="00DF73D4"/>
     <w:rsid w:val="00DF73E2"/>
     <w:rsid w:val="00DF7BFC"/>
     <w:rsid w:val="00E0040C"/>
     <w:rsid w:val="00E0099C"/>
     <w:rsid w:val="00E00C3B"/>
     <w:rsid w:val="00E00CBF"/>
     <w:rsid w:val="00E00CCE"/>
     <w:rsid w:val="00E00D28"/>
     <w:rsid w:val="00E00DC5"/>
+    <w:rsid w:val="00E00F4F"/>
     <w:rsid w:val="00E01159"/>
     <w:rsid w:val="00E011B5"/>
     <w:rsid w:val="00E01229"/>
     <w:rsid w:val="00E01325"/>
     <w:rsid w:val="00E015FB"/>
     <w:rsid w:val="00E01A15"/>
     <w:rsid w:val="00E01F5B"/>
     <w:rsid w:val="00E02073"/>
     <w:rsid w:val="00E0214E"/>
     <w:rsid w:val="00E021A8"/>
     <w:rsid w:val="00E0238C"/>
     <w:rsid w:val="00E0238D"/>
     <w:rsid w:val="00E02D7C"/>
     <w:rsid w:val="00E0315E"/>
     <w:rsid w:val="00E03233"/>
     <w:rsid w:val="00E033DE"/>
     <w:rsid w:val="00E034F6"/>
     <w:rsid w:val="00E03670"/>
     <w:rsid w:val="00E03A2B"/>
     <w:rsid w:val="00E03CE8"/>
     <w:rsid w:val="00E03E52"/>
     <w:rsid w:val="00E041FF"/>
     <w:rsid w:val="00E04470"/>
     <w:rsid w:val="00E0462E"/>
     <w:rsid w:val="00E046D3"/>
@@ -31795,50 +32745,51 @@
     <w:rsid w:val="00E07579"/>
     <w:rsid w:val="00E0763D"/>
     <w:rsid w:val="00E077DA"/>
     <w:rsid w:val="00E078AF"/>
     <w:rsid w:val="00E07CF2"/>
     <w:rsid w:val="00E07FD5"/>
     <w:rsid w:val="00E10238"/>
     <w:rsid w:val="00E106D1"/>
     <w:rsid w:val="00E10BF4"/>
     <w:rsid w:val="00E10DF2"/>
     <w:rsid w:val="00E11714"/>
     <w:rsid w:val="00E11737"/>
     <w:rsid w:val="00E119AD"/>
     <w:rsid w:val="00E11A76"/>
     <w:rsid w:val="00E11FF7"/>
     <w:rsid w:val="00E127FB"/>
     <w:rsid w:val="00E129BE"/>
     <w:rsid w:val="00E12E00"/>
     <w:rsid w:val="00E12EA5"/>
     <w:rsid w:val="00E133DF"/>
     <w:rsid w:val="00E13409"/>
     <w:rsid w:val="00E13419"/>
     <w:rsid w:val="00E13636"/>
     <w:rsid w:val="00E1366C"/>
     <w:rsid w:val="00E137E0"/>
+    <w:rsid w:val="00E13D18"/>
     <w:rsid w:val="00E13E4B"/>
     <w:rsid w:val="00E13F04"/>
     <w:rsid w:val="00E13F89"/>
     <w:rsid w:val="00E140CC"/>
     <w:rsid w:val="00E1427E"/>
     <w:rsid w:val="00E143BE"/>
     <w:rsid w:val="00E15337"/>
     <w:rsid w:val="00E1533E"/>
     <w:rsid w:val="00E153EE"/>
     <w:rsid w:val="00E15945"/>
     <w:rsid w:val="00E15992"/>
     <w:rsid w:val="00E15AF8"/>
     <w:rsid w:val="00E15C73"/>
     <w:rsid w:val="00E15FA9"/>
     <w:rsid w:val="00E1622D"/>
     <w:rsid w:val="00E166F6"/>
     <w:rsid w:val="00E167FC"/>
     <w:rsid w:val="00E168CE"/>
     <w:rsid w:val="00E16A8F"/>
     <w:rsid w:val="00E16FC6"/>
     <w:rsid w:val="00E170C0"/>
     <w:rsid w:val="00E1720D"/>
     <w:rsid w:val="00E17509"/>
     <w:rsid w:val="00E177FC"/>
     <w:rsid w:val="00E17AA6"/>
@@ -31879,64 +32830,66 @@
     <w:rsid w:val="00E234C7"/>
     <w:rsid w:val="00E234EE"/>
     <w:rsid w:val="00E236BC"/>
     <w:rsid w:val="00E23707"/>
     <w:rsid w:val="00E237F9"/>
     <w:rsid w:val="00E238EC"/>
     <w:rsid w:val="00E23E49"/>
     <w:rsid w:val="00E2412C"/>
     <w:rsid w:val="00E2447D"/>
     <w:rsid w:val="00E24A0E"/>
     <w:rsid w:val="00E24E9C"/>
     <w:rsid w:val="00E2536F"/>
     <w:rsid w:val="00E25449"/>
     <w:rsid w:val="00E255AE"/>
     <w:rsid w:val="00E255B1"/>
     <w:rsid w:val="00E255EE"/>
     <w:rsid w:val="00E25B28"/>
     <w:rsid w:val="00E25B7B"/>
     <w:rsid w:val="00E25D1D"/>
     <w:rsid w:val="00E25D65"/>
     <w:rsid w:val="00E262FC"/>
     <w:rsid w:val="00E26389"/>
     <w:rsid w:val="00E264E4"/>
     <w:rsid w:val="00E268B1"/>
     <w:rsid w:val="00E26BAF"/>
+    <w:rsid w:val="00E26F33"/>
     <w:rsid w:val="00E27116"/>
     <w:rsid w:val="00E2741C"/>
     <w:rsid w:val="00E276C6"/>
     <w:rsid w:val="00E27AAD"/>
     <w:rsid w:val="00E30256"/>
     <w:rsid w:val="00E30347"/>
     <w:rsid w:val="00E30476"/>
     <w:rsid w:val="00E3065F"/>
     <w:rsid w:val="00E30838"/>
     <w:rsid w:val="00E30933"/>
     <w:rsid w:val="00E30A3F"/>
     <w:rsid w:val="00E30D9D"/>
     <w:rsid w:val="00E30DB3"/>
     <w:rsid w:val="00E30F20"/>
+    <w:rsid w:val="00E310D4"/>
     <w:rsid w:val="00E3119A"/>
     <w:rsid w:val="00E312FD"/>
     <w:rsid w:val="00E314F7"/>
     <w:rsid w:val="00E31F9B"/>
     <w:rsid w:val="00E3205A"/>
     <w:rsid w:val="00E3233D"/>
     <w:rsid w:val="00E32418"/>
     <w:rsid w:val="00E32615"/>
     <w:rsid w:val="00E32698"/>
     <w:rsid w:val="00E327B7"/>
     <w:rsid w:val="00E328F0"/>
     <w:rsid w:val="00E32D31"/>
     <w:rsid w:val="00E32F65"/>
     <w:rsid w:val="00E3382B"/>
     <w:rsid w:val="00E339D2"/>
     <w:rsid w:val="00E33CFE"/>
     <w:rsid w:val="00E33F79"/>
     <w:rsid w:val="00E3409D"/>
     <w:rsid w:val="00E34604"/>
     <w:rsid w:val="00E346A1"/>
     <w:rsid w:val="00E3477C"/>
     <w:rsid w:val="00E34825"/>
     <w:rsid w:val="00E34BB0"/>
     <w:rsid w:val="00E34F34"/>
     <w:rsid w:val="00E3500E"/>
@@ -32040,178 +32993,184 @@
     <w:rsid w:val="00E51624"/>
     <w:rsid w:val="00E51869"/>
     <w:rsid w:val="00E51DBA"/>
     <w:rsid w:val="00E520A8"/>
     <w:rsid w:val="00E520F3"/>
     <w:rsid w:val="00E52190"/>
     <w:rsid w:val="00E522A1"/>
     <w:rsid w:val="00E523BA"/>
     <w:rsid w:val="00E52732"/>
     <w:rsid w:val="00E52964"/>
     <w:rsid w:val="00E52966"/>
     <w:rsid w:val="00E52D63"/>
     <w:rsid w:val="00E52D64"/>
     <w:rsid w:val="00E52D6D"/>
     <w:rsid w:val="00E53077"/>
     <w:rsid w:val="00E53B2C"/>
     <w:rsid w:val="00E53F20"/>
     <w:rsid w:val="00E54259"/>
     <w:rsid w:val="00E54673"/>
     <w:rsid w:val="00E548A0"/>
     <w:rsid w:val="00E55282"/>
     <w:rsid w:val="00E55591"/>
     <w:rsid w:val="00E55C6B"/>
     <w:rsid w:val="00E55D56"/>
     <w:rsid w:val="00E55DE1"/>
+    <w:rsid w:val="00E55F7C"/>
     <w:rsid w:val="00E56395"/>
     <w:rsid w:val="00E568C2"/>
     <w:rsid w:val="00E568F6"/>
     <w:rsid w:val="00E5694D"/>
     <w:rsid w:val="00E56E01"/>
     <w:rsid w:val="00E57074"/>
     <w:rsid w:val="00E570C0"/>
     <w:rsid w:val="00E571E7"/>
     <w:rsid w:val="00E572B9"/>
     <w:rsid w:val="00E57509"/>
     <w:rsid w:val="00E57986"/>
     <w:rsid w:val="00E57B24"/>
+    <w:rsid w:val="00E57E71"/>
     <w:rsid w:val="00E600C7"/>
     <w:rsid w:val="00E60182"/>
     <w:rsid w:val="00E6032F"/>
     <w:rsid w:val="00E608BD"/>
     <w:rsid w:val="00E60906"/>
     <w:rsid w:val="00E60934"/>
     <w:rsid w:val="00E6096D"/>
     <w:rsid w:val="00E60972"/>
     <w:rsid w:val="00E60B1C"/>
     <w:rsid w:val="00E6135E"/>
     <w:rsid w:val="00E6184D"/>
     <w:rsid w:val="00E618AA"/>
     <w:rsid w:val="00E61944"/>
     <w:rsid w:val="00E61E7A"/>
     <w:rsid w:val="00E628BB"/>
+    <w:rsid w:val="00E62A6B"/>
     <w:rsid w:val="00E62A8E"/>
     <w:rsid w:val="00E62B01"/>
     <w:rsid w:val="00E62B0D"/>
     <w:rsid w:val="00E62B15"/>
     <w:rsid w:val="00E62C34"/>
     <w:rsid w:val="00E62C56"/>
     <w:rsid w:val="00E62C6A"/>
     <w:rsid w:val="00E631B4"/>
     <w:rsid w:val="00E6326B"/>
     <w:rsid w:val="00E6330D"/>
     <w:rsid w:val="00E63B0F"/>
     <w:rsid w:val="00E63B3C"/>
     <w:rsid w:val="00E63F54"/>
     <w:rsid w:val="00E6418D"/>
     <w:rsid w:val="00E64493"/>
     <w:rsid w:val="00E644B9"/>
     <w:rsid w:val="00E6460F"/>
     <w:rsid w:val="00E64914"/>
     <w:rsid w:val="00E64DC9"/>
     <w:rsid w:val="00E650D2"/>
     <w:rsid w:val="00E653C5"/>
     <w:rsid w:val="00E65456"/>
     <w:rsid w:val="00E65553"/>
+    <w:rsid w:val="00E6581C"/>
     <w:rsid w:val="00E65864"/>
     <w:rsid w:val="00E65891"/>
     <w:rsid w:val="00E6599D"/>
     <w:rsid w:val="00E659E7"/>
     <w:rsid w:val="00E65ABC"/>
     <w:rsid w:val="00E65ACF"/>
     <w:rsid w:val="00E65B4B"/>
     <w:rsid w:val="00E65DBE"/>
     <w:rsid w:val="00E65E2E"/>
     <w:rsid w:val="00E66014"/>
     <w:rsid w:val="00E6683A"/>
     <w:rsid w:val="00E6692C"/>
     <w:rsid w:val="00E670AB"/>
     <w:rsid w:val="00E6733D"/>
     <w:rsid w:val="00E675B8"/>
     <w:rsid w:val="00E675EA"/>
     <w:rsid w:val="00E67A09"/>
     <w:rsid w:val="00E67A59"/>
     <w:rsid w:val="00E67ADB"/>
     <w:rsid w:val="00E67CA0"/>
     <w:rsid w:val="00E7022F"/>
     <w:rsid w:val="00E7044F"/>
     <w:rsid w:val="00E7075B"/>
     <w:rsid w:val="00E707BD"/>
     <w:rsid w:val="00E70ECC"/>
     <w:rsid w:val="00E70F1D"/>
     <w:rsid w:val="00E71158"/>
     <w:rsid w:val="00E711E0"/>
     <w:rsid w:val="00E713D6"/>
+    <w:rsid w:val="00E715FF"/>
     <w:rsid w:val="00E71778"/>
     <w:rsid w:val="00E71793"/>
     <w:rsid w:val="00E7192A"/>
     <w:rsid w:val="00E71ACD"/>
     <w:rsid w:val="00E71B50"/>
     <w:rsid w:val="00E71C87"/>
     <w:rsid w:val="00E71F14"/>
     <w:rsid w:val="00E720D4"/>
     <w:rsid w:val="00E721E2"/>
     <w:rsid w:val="00E72553"/>
     <w:rsid w:val="00E72644"/>
     <w:rsid w:val="00E726C0"/>
     <w:rsid w:val="00E727C4"/>
     <w:rsid w:val="00E72889"/>
     <w:rsid w:val="00E729E4"/>
     <w:rsid w:val="00E72A2E"/>
     <w:rsid w:val="00E72A68"/>
     <w:rsid w:val="00E72C8D"/>
     <w:rsid w:val="00E72C90"/>
     <w:rsid w:val="00E72DCE"/>
     <w:rsid w:val="00E72E2A"/>
     <w:rsid w:val="00E72E6D"/>
     <w:rsid w:val="00E73067"/>
     <w:rsid w:val="00E731F1"/>
     <w:rsid w:val="00E732B9"/>
     <w:rsid w:val="00E734F4"/>
     <w:rsid w:val="00E73929"/>
     <w:rsid w:val="00E73A63"/>
     <w:rsid w:val="00E73AC4"/>
     <w:rsid w:val="00E73CCA"/>
     <w:rsid w:val="00E73DE9"/>
     <w:rsid w:val="00E73FA3"/>
     <w:rsid w:val="00E73FB5"/>
     <w:rsid w:val="00E74171"/>
     <w:rsid w:val="00E74AF8"/>
     <w:rsid w:val="00E74B7B"/>
     <w:rsid w:val="00E74CD8"/>
     <w:rsid w:val="00E74D98"/>
     <w:rsid w:val="00E74F1F"/>
     <w:rsid w:val="00E752CA"/>
     <w:rsid w:val="00E753AF"/>
     <w:rsid w:val="00E7558C"/>
     <w:rsid w:val="00E75810"/>
     <w:rsid w:val="00E75AE5"/>
     <w:rsid w:val="00E75D4A"/>
     <w:rsid w:val="00E75F1F"/>
     <w:rsid w:val="00E760E9"/>
     <w:rsid w:val="00E76685"/>
     <w:rsid w:val="00E76717"/>
+    <w:rsid w:val="00E76AA6"/>
     <w:rsid w:val="00E76DE7"/>
     <w:rsid w:val="00E76EC9"/>
     <w:rsid w:val="00E771F8"/>
     <w:rsid w:val="00E77868"/>
     <w:rsid w:val="00E77917"/>
     <w:rsid w:val="00E77BA0"/>
     <w:rsid w:val="00E77DE4"/>
     <w:rsid w:val="00E80071"/>
     <w:rsid w:val="00E800FC"/>
     <w:rsid w:val="00E803C1"/>
     <w:rsid w:val="00E80448"/>
     <w:rsid w:val="00E80928"/>
     <w:rsid w:val="00E80A6D"/>
     <w:rsid w:val="00E80EA9"/>
     <w:rsid w:val="00E80EF4"/>
     <w:rsid w:val="00E811E7"/>
     <w:rsid w:val="00E81232"/>
     <w:rsid w:val="00E8141D"/>
     <w:rsid w:val="00E814CB"/>
     <w:rsid w:val="00E814E7"/>
     <w:rsid w:val="00E81657"/>
     <w:rsid w:val="00E81770"/>
     <w:rsid w:val="00E81C51"/>
     <w:rsid w:val="00E81E61"/>
     <w:rsid w:val="00E821EA"/>
@@ -32257,58 +33216,60 @@
     <w:rsid w:val="00E87182"/>
     <w:rsid w:val="00E8725D"/>
     <w:rsid w:val="00E873BE"/>
     <w:rsid w:val="00E873DF"/>
     <w:rsid w:val="00E874E4"/>
     <w:rsid w:val="00E8751C"/>
     <w:rsid w:val="00E87B48"/>
     <w:rsid w:val="00E87B80"/>
     <w:rsid w:val="00E87B84"/>
     <w:rsid w:val="00E90352"/>
     <w:rsid w:val="00E9058E"/>
     <w:rsid w:val="00E908F0"/>
     <w:rsid w:val="00E90934"/>
     <w:rsid w:val="00E909C7"/>
     <w:rsid w:val="00E90C64"/>
     <w:rsid w:val="00E90DB1"/>
     <w:rsid w:val="00E910EF"/>
     <w:rsid w:val="00E91162"/>
     <w:rsid w:val="00E91228"/>
     <w:rsid w:val="00E9126D"/>
     <w:rsid w:val="00E919A0"/>
     <w:rsid w:val="00E91C40"/>
     <w:rsid w:val="00E91E42"/>
     <w:rsid w:val="00E91E91"/>
     <w:rsid w:val="00E9238C"/>
+    <w:rsid w:val="00E92AD3"/>
     <w:rsid w:val="00E92C29"/>
     <w:rsid w:val="00E92FBD"/>
     <w:rsid w:val="00E932DD"/>
     <w:rsid w:val="00E932F4"/>
     <w:rsid w:val="00E93528"/>
     <w:rsid w:val="00E9378E"/>
     <w:rsid w:val="00E93D00"/>
     <w:rsid w:val="00E93E1F"/>
+    <w:rsid w:val="00E93FC0"/>
     <w:rsid w:val="00E9431C"/>
     <w:rsid w:val="00E9466B"/>
     <w:rsid w:val="00E94774"/>
     <w:rsid w:val="00E947C6"/>
     <w:rsid w:val="00E94A45"/>
     <w:rsid w:val="00E94DDE"/>
     <w:rsid w:val="00E94FFA"/>
     <w:rsid w:val="00E950B6"/>
     <w:rsid w:val="00E95225"/>
     <w:rsid w:val="00E95548"/>
     <w:rsid w:val="00E9573D"/>
     <w:rsid w:val="00E958CF"/>
     <w:rsid w:val="00E95B52"/>
     <w:rsid w:val="00E95D60"/>
     <w:rsid w:val="00E9605D"/>
     <w:rsid w:val="00E9612F"/>
     <w:rsid w:val="00E96570"/>
     <w:rsid w:val="00E965C3"/>
     <w:rsid w:val="00E9693B"/>
     <w:rsid w:val="00E96A7A"/>
     <w:rsid w:val="00E96A84"/>
     <w:rsid w:val="00E96D1F"/>
     <w:rsid w:val="00E96E80"/>
     <w:rsid w:val="00E96F3B"/>
     <w:rsid w:val="00E96FA5"/>
@@ -32362,186 +33323,191 @@
     <w:rsid w:val="00EA7D85"/>
     <w:rsid w:val="00EB009D"/>
     <w:rsid w:val="00EB03EB"/>
     <w:rsid w:val="00EB050E"/>
     <w:rsid w:val="00EB0B93"/>
     <w:rsid w:val="00EB0C5B"/>
     <w:rsid w:val="00EB0EBA"/>
     <w:rsid w:val="00EB127B"/>
     <w:rsid w:val="00EB133E"/>
     <w:rsid w:val="00EB1358"/>
     <w:rsid w:val="00EB180D"/>
     <w:rsid w:val="00EB1812"/>
     <w:rsid w:val="00EB189C"/>
     <w:rsid w:val="00EB1A78"/>
     <w:rsid w:val="00EB1EE7"/>
     <w:rsid w:val="00EB2249"/>
     <w:rsid w:val="00EB2690"/>
     <w:rsid w:val="00EB2696"/>
     <w:rsid w:val="00EB26FA"/>
     <w:rsid w:val="00EB29B5"/>
     <w:rsid w:val="00EB2B80"/>
     <w:rsid w:val="00EB2B99"/>
     <w:rsid w:val="00EB2DF3"/>
     <w:rsid w:val="00EB2E51"/>
     <w:rsid w:val="00EB31E3"/>
+    <w:rsid w:val="00EB32B5"/>
     <w:rsid w:val="00EB3457"/>
     <w:rsid w:val="00EB34C4"/>
     <w:rsid w:val="00EB3727"/>
     <w:rsid w:val="00EB3792"/>
     <w:rsid w:val="00EB3899"/>
     <w:rsid w:val="00EB38AA"/>
     <w:rsid w:val="00EB38D1"/>
     <w:rsid w:val="00EB3A0B"/>
     <w:rsid w:val="00EB3C39"/>
     <w:rsid w:val="00EB3EB7"/>
     <w:rsid w:val="00EB4363"/>
     <w:rsid w:val="00EB4999"/>
     <w:rsid w:val="00EB4B08"/>
     <w:rsid w:val="00EB4CE3"/>
     <w:rsid w:val="00EB4F3F"/>
     <w:rsid w:val="00EB55E6"/>
     <w:rsid w:val="00EB5AC1"/>
     <w:rsid w:val="00EB5C26"/>
     <w:rsid w:val="00EB5D77"/>
     <w:rsid w:val="00EB6166"/>
     <w:rsid w:val="00EB6238"/>
     <w:rsid w:val="00EB6479"/>
     <w:rsid w:val="00EB6649"/>
     <w:rsid w:val="00EB6692"/>
     <w:rsid w:val="00EB66BB"/>
     <w:rsid w:val="00EB66EC"/>
     <w:rsid w:val="00EB675A"/>
     <w:rsid w:val="00EB6895"/>
     <w:rsid w:val="00EB68F4"/>
     <w:rsid w:val="00EB6D95"/>
     <w:rsid w:val="00EB71CB"/>
     <w:rsid w:val="00EB7283"/>
     <w:rsid w:val="00EB79D2"/>
     <w:rsid w:val="00EB7DE2"/>
     <w:rsid w:val="00EB7EB4"/>
     <w:rsid w:val="00EB7F1E"/>
     <w:rsid w:val="00EC0460"/>
     <w:rsid w:val="00EC0483"/>
     <w:rsid w:val="00EC0841"/>
     <w:rsid w:val="00EC1023"/>
     <w:rsid w:val="00EC108D"/>
     <w:rsid w:val="00EC115F"/>
     <w:rsid w:val="00EC134B"/>
     <w:rsid w:val="00EC1748"/>
     <w:rsid w:val="00EC18D5"/>
+    <w:rsid w:val="00EC1A7A"/>
     <w:rsid w:val="00EC1E00"/>
     <w:rsid w:val="00EC227F"/>
     <w:rsid w:val="00EC2526"/>
     <w:rsid w:val="00EC253C"/>
     <w:rsid w:val="00EC266E"/>
     <w:rsid w:val="00EC2978"/>
     <w:rsid w:val="00EC2A4F"/>
     <w:rsid w:val="00EC2B03"/>
     <w:rsid w:val="00EC2B48"/>
     <w:rsid w:val="00EC2D8E"/>
     <w:rsid w:val="00EC305A"/>
     <w:rsid w:val="00EC359F"/>
     <w:rsid w:val="00EC375F"/>
     <w:rsid w:val="00EC39E0"/>
     <w:rsid w:val="00EC3C5D"/>
     <w:rsid w:val="00EC3CB0"/>
     <w:rsid w:val="00EC4A4A"/>
     <w:rsid w:val="00EC4C80"/>
     <w:rsid w:val="00EC4D54"/>
     <w:rsid w:val="00EC51EC"/>
+    <w:rsid w:val="00EC5CCC"/>
     <w:rsid w:val="00EC5EFC"/>
     <w:rsid w:val="00EC6499"/>
     <w:rsid w:val="00EC6A12"/>
     <w:rsid w:val="00EC6B39"/>
     <w:rsid w:val="00EC6BB3"/>
     <w:rsid w:val="00EC6DC0"/>
     <w:rsid w:val="00EC707A"/>
     <w:rsid w:val="00EC71DC"/>
     <w:rsid w:val="00EC7422"/>
     <w:rsid w:val="00EC761E"/>
     <w:rsid w:val="00EC7826"/>
     <w:rsid w:val="00EC7A2F"/>
     <w:rsid w:val="00EC7BB7"/>
     <w:rsid w:val="00ED01E5"/>
     <w:rsid w:val="00ED0236"/>
     <w:rsid w:val="00ED02DE"/>
     <w:rsid w:val="00ED0429"/>
     <w:rsid w:val="00ED06EC"/>
     <w:rsid w:val="00ED07E9"/>
     <w:rsid w:val="00ED0B21"/>
     <w:rsid w:val="00ED0E16"/>
     <w:rsid w:val="00ED10CF"/>
     <w:rsid w:val="00ED179F"/>
     <w:rsid w:val="00ED181A"/>
     <w:rsid w:val="00ED1A17"/>
     <w:rsid w:val="00ED1A49"/>
     <w:rsid w:val="00ED1C7B"/>
     <w:rsid w:val="00ED1C94"/>
     <w:rsid w:val="00ED1CC9"/>
     <w:rsid w:val="00ED1E19"/>
     <w:rsid w:val="00ED1FB7"/>
     <w:rsid w:val="00ED1FB8"/>
     <w:rsid w:val="00ED2335"/>
     <w:rsid w:val="00ED26B7"/>
     <w:rsid w:val="00ED2CFD"/>
     <w:rsid w:val="00ED2FE9"/>
     <w:rsid w:val="00ED303F"/>
     <w:rsid w:val="00ED3125"/>
     <w:rsid w:val="00ED318F"/>
     <w:rsid w:val="00ED33C3"/>
     <w:rsid w:val="00ED3430"/>
     <w:rsid w:val="00ED3801"/>
     <w:rsid w:val="00ED382D"/>
     <w:rsid w:val="00ED39B5"/>
+    <w:rsid w:val="00ED3A8E"/>
     <w:rsid w:val="00ED3CBD"/>
     <w:rsid w:val="00ED3D40"/>
     <w:rsid w:val="00ED3D57"/>
     <w:rsid w:val="00ED3FB0"/>
     <w:rsid w:val="00ED404F"/>
     <w:rsid w:val="00ED416D"/>
     <w:rsid w:val="00ED42C7"/>
     <w:rsid w:val="00ED438B"/>
     <w:rsid w:val="00ED497F"/>
     <w:rsid w:val="00ED4D12"/>
     <w:rsid w:val="00ED5390"/>
     <w:rsid w:val="00ED5564"/>
     <w:rsid w:val="00ED5616"/>
     <w:rsid w:val="00ED58EC"/>
     <w:rsid w:val="00ED5A3C"/>
     <w:rsid w:val="00ED5C6A"/>
     <w:rsid w:val="00ED5CB3"/>
     <w:rsid w:val="00ED5DE1"/>
     <w:rsid w:val="00ED609B"/>
     <w:rsid w:val="00ED616A"/>
     <w:rsid w:val="00ED626D"/>
     <w:rsid w:val="00ED634B"/>
     <w:rsid w:val="00ED63F0"/>
     <w:rsid w:val="00ED64F9"/>
     <w:rsid w:val="00ED65E6"/>
     <w:rsid w:val="00ED666B"/>
     <w:rsid w:val="00ED67EE"/>
+    <w:rsid w:val="00ED6ADB"/>
     <w:rsid w:val="00ED7179"/>
     <w:rsid w:val="00ED72FD"/>
     <w:rsid w:val="00ED7852"/>
     <w:rsid w:val="00ED7919"/>
     <w:rsid w:val="00ED7AD0"/>
     <w:rsid w:val="00ED7F02"/>
     <w:rsid w:val="00ED7FBE"/>
     <w:rsid w:val="00EE01F8"/>
     <w:rsid w:val="00EE03BB"/>
     <w:rsid w:val="00EE043B"/>
     <w:rsid w:val="00EE0A67"/>
     <w:rsid w:val="00EE0F67"/>
     <w:rsid w:val="00EE1217"/>
     <w:rsid w:val="00EE13E5"/>
     <w:rsid w:val="00EE17DD"/>
     <w:rsid w:val="00EE21FF"/>
     <w:rsid w:val="00EE23D1"/>
     <w:rsid w:val="00EE2411"/>
     <w:rsid w:val="00EE25DF"/>
     <w:rsid w:val="00EE2744"/>
     <w:rsid w:val="00EE2977"/>
     <w:rsid w:val="00EE2BD9"/>
     <w:rsid w:val="00EE2F88"/>
     <w:rsid w:val="00EE34F2"/>
     <w:rsid w:val="00EE35C5"/>
@@ -32552,69 +33518,72 @@
     <w:rsid w:val="00EE3A0D"/>
     <w:rsid w:val="00EE3FD4"/>
     <w:rsid w:val="00EE407B"/>
     <w:rsid w:val="00EE43C2"/>
     <w:rsid w:val="00EE444B"/>
     <w:rsid w:val="00EE445C"/>
     <w:rsid w:val="00EE47AA"/>
     <w:rsid w:val="00EE4832"/>
     <w:rsid w:val="00EE4A31"/>
     <w:rsid w:val="00EE4DEE"/>
     <w:rsid w:val="00EE4DF0"/>
     <w:rsid w:val="00EE50BC"/>
     <w:rsid w:val="00EE52E6"/>
     <w:rsid w:val="00EE5411"/>
     <w:rsid w:val="00EE57D6"/>
     <w:rsid w:val="00EE58A8"/>
     <w:rsid w:val="00EE5AFE"/>
     <w:rsid w:val="00EE5C38"/>
     <w:rsid w:val="00EE5D28"/>
     <w:rsid w:val="00EE613B"/>
     <w:rsid w:val="00EE628C"/>
     <w:rsid w:val="00EE62C2"/>
     <w:rsid w:val="00EE62C4"/>
     <w:rsid w:val="00EE6635"/>
     <w:rsid w:val="00EE688F"/>
+    <w:rsid w:val="00EE6B88"/>
     <w:rsid w:val="00EE6CDF"/>
     <w:rsid w:val="00EE725E"/>
     <w:rsid w:val="00EE7404"/>
     <w:rsid w:val="00EE7452"/>
     <w:rsid w:val="00EE7551"/>
     <w:rsid w:val="00EE7732"/>
     <w:rsid w:val="00EE7785"/>
     <w:rsid w:val="00EE7976"/>
     <w:rsid w:val="00EE7B35"/>
     <w:rsid w:val="00EE7BE2"/>
     <w:rsid w:val="00EE7F13"/>
     <w:rsid w:val="00EE7FCF"/>
     <w:rsid w:val="00EF01F1"/>
+    <w:rsid w:val="00EF02B6"/>
     <w:rsid w:val="00EF04B0"/>
     <w:rsid w:val="00EF056B"/>
     <w:rsid w:val="00EF07A5"/>
     <w:rsid w:val="00EF0C94"/>
     <w:rsid w:val="00EF0CFF"/>
     <w:rsid w:val="00EF0D70"/>
+    <w:rsid w:val="00EF0F94"/>
     <w:rsid w:val="00EF1215"/>
     <w:rsid w:val="00EF123B"/>
     <w:rsid w:val="00EF1452"/>
     <w:rsid w:val="00EF1645"/>
     <w:rsid w:val="00EF171D"/>
     <w:rsid w:val="00EF17FD"/>
     <w:rsid w:val="00EF1C40"/>
     <w:rsid w:val="00EF24A0"/>
     <w:rsid w:val="00EF251A"/>
     <w:rsid w:val="00EF2668"/>
     <w:rsid w:val="00EF2673"/>
     <w:rsid w:val="00EF2912"/>
     <w:rsid w:val="00EF29F7"/>
     <w:rsid w:val="00EF2AE6"/>
     <w:rsid w:val="00EF2C6D"/>
     <w:rsid w:val="00EF2E01"/>
     <w:rsid w:val="00EF3135"/>
     <w:rsid w:val="00EF314E"/>
     <w:rsid w:val="00EF3157"/>
     <w:rsid w:val="00EF3389"/>
     <w:rsid w:val="00EF363E"/>
     <w:rsid w:val="00EF37F5"/>
     <w:rsid w:val="00EF3A2F"/>
     <w:rsid w:val="00EF3B35"/>
     <w:rsid w:val="00EF3BD6"/>
@@ -32623,78 +33592,81 @@
     <w:rsid w:val="00EF4491"/>
     <w:rsid w:val="00EF44D3"/>
     <w:rsid w:val="00EF49C0"/>
     <w:rsid w:val="00EF4C2A"/>
     <w:rsid w:val="00EF4CA2"/>
     <w:rsid w:val="00EF4CB4"/>
     <w:rsid w:val="00EF5222"/>
     <w:rsid w:val="00EF5290"/>
     <w:rsid w:val="00EF52D8"/>
     <w:rsid w:val="00EF5438"/>
     <w:rsid w:val="00EF5712"/>
     <w:rsid w:val="00EF58F6"/>
     <w:rsid w:val="00EF5C6E"/>
     <w:rsid w:val="00EF5D08"/>
     <w:rsid w:val="00EF5D66"/>
     <w:rsid w:val="00EF600D"/>
     <w:rsid w:val="00EF619D"/>
     <w:rsid w:val="00EF62A4"/>
     <w:rsid w:val="00EF65F8"/>
     <w:rsid w:val="00EF674B"/>
     <w:rsid w:val="00EF6A55"/>
     <w:rsid w:val="00EF6AE7"/>
     <w:rsid w:val="00EF6B42"/>
     <w:rsid w:val="00EF7090"/>
     <w:rsid w:val="00EF75FB"/>
+    <w:rsid w:val="00EF7C90"/>
     <w:rsid w:val="00EF7E0A"/>
     <w:rsid w:val="00EF7FBA"/>
     <w:rsid w:val="00F00200"/>
     <w:rsid w:val="00F00245"/>
     <w:rsid w:val="00F00420"/>
     <w:rsid w:val="00F00519"/>
     <w:rsid w:val="00F00545"/>
     <w:rsid w:val="00F005D0"/>
     <w:rsid w:val="00F00768"/>
     <w:rsid w:val="00F00BA4"/>
     <w:rsid w:val="00F00C5A"/>
     <w:rsid w:val="00F017B1"/>
     <w:rsid w:val="00F01BF6"/>
     <w:rsid w:val="00F01D50"/>
     <w:rsid w:val="00F02360"/>
     <w:rsid w:val="00F023F2"/>
     <w:rsid w:val="00F02733"/>
     <w:rsid w:val="00F02D97"/>
     <w:rsid w:val="00F03134"/>
     <w:rsid w:val="00F0326F"/>
     <w:rsid w:val="00F03483"/>
     <w:rsid w:val="00F0397A"/>
     <w:rsid w:val="00F03E5B"/>
     <w:rsid w:val="00F04197"/>
+    <w:rsid w:val="00F041E6"/>
     <w:rsid w:val="00F042A4"/>
     <w:rsid w:val="00F042B8"/>
     <w:rsid w:val="00F0431B"/>
     <w:rsid w:val="00F0452E"/>
+    <w:rsid w:val="00F046A4"/>
     <w:rsid w:val="00F04AA4"/>
     <w:rsid w:val="00F04D39"/>
     <w:rsid w:val="00F04D70"/>
     <w:rsid w:val="00F05107"/>
     <w:rsid w:val="00F05EC0"/>
     <w:rsid w:val="00F064D9"/>
     <w:rsid w:val="00F066DA"/>
     <w:rsid w:val="00F067CC"/>
     <w:rsid w:val="00F06857"/>
     <w:rsid w:val="00F06A35"/>
     <w:rsid w:val="00F06B33"/>
     <w:rsid w:val="00F06CB5"/>
     <w:rsid w:val="00F06CE8"/>
     <w:rsid w:val="00F06DF1"/>
     <w:rsid w:val="00F06F46"/>
     <w:rsid w:val="00F071E4"/>
     <w:rsid w:val="00F07331"/>
     <w:rsid w:val="00F074BD"/>
     <w:rsid w:val="00F101BC"/>
     <w:rsid w:val="00F1035C"/>
     <w:rsid w:val="00F103BD"/>
     <w:rsid w:val="00F106DE"/>
     <w:rsid w:val="00F10A5D"/>
     <w:rsid w:val="00F10C0B"/>
     <w:rsid w:val="00F10D9B"/>
@@ -32772,93 +33744,96 @@
     <w:rsid w:val="00F21AEE"/>
     <w:rsid w:val="00F21E84"/>
     <w:rsid w:val="00F22243"/>
     <w:rsid w:val="00F226D7"/>
     <w:rsid w:val="00F2279F"/>
     <w:rsid w:val="00F22B65"/>
     <w:rsid w:val="00F22C66"/>
     <w:rsid w:val="00F22CDF"/>
     <w:rsid w:val="00F22D99"/>
     <w:rsid w:val="00F23002"/>
     <w:rsid w:val="00F233CE"/>
     <w:rsid w:val="00F23657"/>
     <w:rsid w:val="00F23856"/>
     <w:rsid w:val="00F23985"/>
     <w:rsid w:val="00F23E38"/>
     <w:rsid w:val="00F23EEA"/>
     <w:rsid w:val="00F23EF1"/>
     <w:rsid w:val="00F24333"/>
     <w:rsid w:val="00F2497C"/>
     <w:rsid w:val="00F24A3E"/>
     <w:rsid w:val="00F24B4D"/>
     <w:rsid w:val="00F253EE"/>
     <w:rsid w:val="00F2547D"/>
     <w:rsid w:val="00F255B5"/>
     <w:rsid w:val="00F255FB"/>
+    <w:rsid w:val="00F2582F"/>
     <w:rsid w:val="00F25AAD"/>
     <w:rsid w:val="00F25B4B"/>
     <w:rsid w:val="00F25BFA"/>
     <w:rsid w:val="00F262F5"/>
     <w:rsid w:val="00F2631F"/>
     <w:rsid w:val="00F264F9"/>
     <w:rsid w:val="00F265E6"/>
     <w:rsid w:val="00F26732"/>
     <w:rsid w:val="00F26E94"/>
     <w:rsid w:val="00F271AE"/>
     <w:rsid w:val="00F274C3"/>
     <w:rsid w:val="00F2766F"/>
     <w:rsid w:val="00F279CA"/>
     <w:rsid w:val="00F27A4C"/>
     <w:rsid w:val="00F27C81"/>
     <w:rsid w:val="00F27DBD"/>
     <w:rsid w:val="00F27F6B"/>
     <w:rsid w:val="00F3009B"/>
     <w:rsid w:val="00F30102"/>
     <w:rsid w:val="00F30177"/>
     <w:rsid w:val="00F306F5"/>
     <w:rsid w:val="00F30CA7"/>
     <w:rsid w:val="00F30FC5"/>
     <w:rsid w:val="00F311C4"/>
     <w:rsid w:val="00F31344"/>
     <w:rsid w:val="00F313AA"/>
     <w:rsid w:val="00F31966"/>
     <w:rsid w:val="00F319E5"/>
     <w:rsid w:val="00F31C57"/>
     <w:rsid w:val="00F32417"/>
     <w:rsid w:val="00F32F49"/>
+    <w:rsid w:val="00F33048"/>
     <w:rsid w:val="00F3314C"/>
     <w:rsid w:val="00F331A0"/>
     <w:rsid w:val="00F331E5"/>
     <w:rsid w:val="00F33902"/>
     <w:rsid w:val="00F339DB"/>
     <w:rsid w:val="00F339FA"/>
     <w:rsid w:val="00F33AA6"/>
     <w:rsid w:val="00F33D81"/>
     <w:rsid w:val="00F341FC"/>
     <w:rsid w:val="00F3433F"/>
     <w:rsid w:val="00F343B8"/>
     <w:rsid w:val="00F344BE"/>
+    <w:rsid w:val="00F345AD"/>
     <w:rsid w:val="00F348AE"/>
     <w:rsid w:val="00F34F1B"/>
     <w:rsid w:val="00F35731"/>
     <w:rsid w:val="00F35CA2"/>
     <w:rsid w:val="00F35D10"/>
     <w:rsid w:val="00F35E03"/>
     <w:rsid w:val="00F35EDE"/>
     <w:rsid w:val="00F35FA0"/>
     <w:rsid w:val="00F35FDB"/>
     <w:rsid w:val="00F36033"/>
     <w:rsid w:val="00F362A5"/>
     <w:rsid w:val="00F366A0"/>
     <w:rsid w:val="00F366A1"/>
     <w:rsid w:val="00F366DE"/>
     <w:rsid w:val="00F3670D"/>
     <w:rsid w:val="00F3672C"/>
     <w:rsid w:val="00F36E23"/>
     <w:rsid w:val="00F37501"/>
     <w:rsid w:val="00F377DA"/>
     <w:rsid w:val="00F37E17"/>
     <w:rsid w:val="00F37EEE"/>
     <w:rsid w:val="00F401FC"/>
     <w:rsid w:val="00F4028B"/>
     <w:rsid w:val="00F4078D"/>
     <w:rsid w:val="00F409E2"/>
@@ -33015,50 +33990,51 @@
     <w:rsid w:val="00F65F0C"/>
     <w:rsid w:val="00F663D4"/>
     <w:rsid w:val="00F6646F"/>
     <w:rsid w:val="00F664A0"/>
     <w:rsid w:val="00F66523"/>
     <w:rsid w:val="00F665B9"/>
     <w:rsid w:val="00F66765"/>
     <w:rsid w:val="00F6698F"/>
     <w:rsid w:val="00F66A76"/>
     <w:rsid w:val="00F66BC4"/>
     <w:rsid w:val="00F66BCC"/>
     <w:rsid w:val="00F66E11"/>
     <w:rsid w:val="00F66E23"/>
     <w:rsid w:val="00F66FD1"/>
     <w:rsid w:val="00F6701B"/>
     <w:rsid w:val="00F67075"/>
     <w:rsid w:val="00F6772D"/>
     <w:rsid w:val="00F701AD"/>
     <w:rsid w:val="00F704C1"/>
     <w:rsid w:val="00F705A6"/>
     <w:rsid w:val="00F70C6F"/>
     <w:rsid w:val="00F70DFA"/>
     <w:rsid w:val="00F710F8"/>
     <w:rsid w:val="00F718CC"/>
     <w:rsid w:val="00F719E1"/>
+    <w:rsid w:val="00F71A11"/>
     <w:rsid w:val="00F71A23"/>
     <w:rsid w:val="00F71BAA"/>
     <w:rsid w:val="00F71CE9"/>
     <w:rsid w:val="00F72057"/>
     <w:rsid w:val="00F720EE"/>
     <w:rsid w:val="00F7226A"/>
     <w:rsid w:val="00F724F4"/>
     <w:rsid w:val="00F725B0"/>
     <w:rsid w:val="00F728AF"/>
     <w:rsid w:val="00F729A1"/>
     <w:rsid w:val="00F72FE6"/>
     <w:rsid w:val="00F732F4"/>
     <w:rsid w:val="00F736DF"/>
     <w:rsid w:val="00F7372F"/>
     <w:rsid w:val="00F73873"/>
     <w:rsid w:val="00F73919"/>
     <w:rsid w:val="00F73C0E"/>
     <w:rsid w:val="00F743A9"/>
     <w:rsid w:val="00F74509"/>
     <w:rsid w:val="00F7455F"/>
     <w:rsid w:val="00F74D36"/>
     <w:rsid w:val="00F74E23"/>
     <w:rsid w:val="00F7529B"/>
     <w:rsid w:val="00F7562C"/>
     <w:rsid w:val="00F75837"/>
@@ -33136,68 +34112,70 @@
     <w:rsid w:val="00F8676A"/>
     <w:rsid w:val="00F8699E"/>
     <w:rsid w:val="00F86BA2"/>
     <w:rsid w:val="00F86E4B"/>
     <w:rsid w:val="00F86E7B"/>
     <w:rsid w:val="00F87069"/>
     <w:rsid w:val="00F87499"/>
     <w:rsid w:val="00F874AD"/>
     <w:rsid w:val="00F8751F"/>
     <w:rsid w:val="00F87560"/>
     <w:rsid w:val="00F875C1"/>
     <w:rsid w:val="00F875EA"/>
     <w:rsid w:val="00F87622"/>
     <w:rsid w:val="00F877CC"/>
     <w:rsid w:val="00F87929"/>
     <w:rsid w:val="00F87948"/>
     <w:rsid w:val="00F8794F"/>
     <w:rsid w:val="00F87BAC"/>
     <w:rsid w:val="00F87F93"/>
     <w:rsid w:val="00F9008D"/>
     <w:rsid w:val="00F90207"/>
     <w:rsid w:val="00F9034B"/>
     <w:rsid w:val="00F9052B"/>
     <w:rsid w:val="00F908E6"/>
     <w:rsid w:val="00F90903"/>
+    <w:rsid w:val="00F90A57"/>
     <w:rsid w:val="00F90C70"/>
     <w:rsid w:val="00F90CD6"/>
     <w:rsid w:val="00F91175"/>
     <w:rsid w:val="00F911A3"/>
     <w:rsid w:val="00F914F3"/>
     <w:rsid w:val="00F9154A"/>
     <w:rsid w:val="00F91AA8"/>
     <w:rsid w:val="00F921BA"/>
     <w:rsid w:val="00F9238B"/>
     <w:rsid w:val="00F92442"/>
     <w:rsid w:val="00F9259C"/>
     <w:rsid w:val="00F92754"/>
     <w:rsid w:val="00F92E01"/>
     <w:rsid w:val="00F92FB0"/>
     <w:rsid w:val="00F9334A"/>
     <w:rsid w:val="00F93405"/>
     <w:rsid w:val="00F936EE"/>
     <w:rsid w:val="00F93B52"/>
+    <w:rsid w:val="00F93D9C"/>
     <w:rsid w:val="00F93E22"/>
     <w:rsid w:val="00F93F59"/>
     <w:rsid w:val="00F94086"/>
     <w:rsid w:val="00F9422D"/>
     <w:rsid w:val="00F9423F"/>
     <w:rsid w:val="00F94309"/>
     <w:rsid w:val="00F94435"/>
     <w:rsid w:val="00F94475"/>
     <w:rsid w:val="00F94824"/>
     <w:rsid w:val="00F94A5B"/>
     <w:rsid w:val="00F94B2F"/>
     <w:rsid w:val="00F94B3F"/>
     <w:rsid w:val="00F94C56"/>
     <w:rsid w:val="00F94CB9"/>
     <w:rsid w:val="00F94DA3"/>
     <w:rsid w:val="00F9552F"/>
     <w:rsid w:val="00F9562B"/>
     <w:rsid w:val="00F958AD"/>
     <w:rsid w:val="00F95EA4"/>
     <w:rsid w:val="00F95F0B"/>
     <w:rsid w:val="00F95F2B"/>
     <w:rsid w:val="00F95FF3"/>
     <w:rsid w:val="00F96059"/>
     <w:rsid w:val="00F96327"/>
     <w:rsid w:val="00F96794"/>
@@ -33340,88 +34318,90 @@
     <w:rsid w:val="00FB69BC"/>
     <w:rsid w:val="00FB6E38"/>
     <w:rsid w:val="00FB72A3"/>
     <w:rsid w:val="00FB7412"/>
     <w:rsid w:val="00FB74AD"/>
     <w:rsid w:val="00FB7596"/>
     <w:rsid w:val="00FB7598"/>
     <w:rsid w:val="00FB770C"/>
     <w:rsid w:val="00FB77E5"/>
     <w:rsid w:val="00FB7EDA"/>
     <w:rsid w:val="00FC01E5"/>
     <w:rsid w:val="00FC0224"/>
     <w:rsid w:val="00FC0447"/>
     <w:rsid w:val="00FC0C7C"/>
     <w:rsid w:val="00FC1089"/>
     <w:rsid w:val="00FC1221"/>
     <w:rsid w:val="00FC1236"/>
     <w:rsid w:val="00FC18BB"/>
     <w:rsid w:val="00FC1C85"/>
     <w:rsid w:val="00FC1FD4"/>
     <w:rsid w:val="00FC1FE0"/>
     <w:rsid w:val="00FC216B"/>
     <w:rsid w:val="00FC22BD"/>
     <w:rsid w:val="00FC22E5"/>
     <w:rsid w:val="00FC2577"/>
+    <w:rsid w:val="00FC25D4"/>
     <w:rsid w:val="00FC2656"/>
     <w:rsid w:val="00FC292E"/>
     <w:rsid w:val="00FC2EE9"/>
     <w:rsid w:val="00FC2FDD"/>
     <w:rsid w:val="00FC3A6E"/>
     <w:rsid w:val="00FC3B8B"/>
     <w:rsid w:val="00FC3C84"/>
     <w:rsid w:val="00FC40FC"/>
     <w:rsid w:val="00FC420C"/>
     <w:rsid w:val="00FC42C5"/>
     <w:rsid w:val="00FC48AF"/>
     <w:rsid w:val="00FC4B3A"/>
     <w:rsid w:val="00FC4F6D"/>
     <w:rsid w:val="00FC54E2"/>
     <w:rsid w:val="00FC5603"/>
     <w:rsid w:val="00FC578F"/>
     <w:rsid w:val="00FC58B3"/>
     <w:rsid w:val="00FC5BF2"/>
     <w:rsid w:val="00FC5F9A"/>
     <w:rsid w:val="00FC6273"/>
     <w:rsid w:val="00FC67E7"/>
     <w:rsid w:val="00FC686B"/>
     <w:rsid w:val="00FC6BB3"/>
     <w:rsid w:val="00FC6BBB"/>
     <w:rsid w:val="00FC6CCD"/>
     <w:rsid w:val="00FC6E71"/>
     <w:rsid w:val="00FC72E9"/>
     <w:rsid w:val="00FC7693"/>
     <w:rsid w:val="00FC76FE"/>
     <w:rsid w:val="00FC7946"/>
     <w:rsid w:val="00FC79CA"/>
     <w:rsid w:val="00FC7D10"/>
     <w:rsid w:val="00FD055E"/>
     <w:rsid w:val="00FD0C9C"/>
     <w:rsid w:val="00FD0D0B"/>
     <w:rsid w:val="00FD0FEA"/>
     <w:rsid w:val="00FD11EA"/>
     <w:rsid w:val="00FD1267"/>
+    <w:rsid w:val="00FD163F"/>
     <w:rsid w:val="00FD17DC"/>
     <w:rsid w:val="00FD187D"/>
     <w:rsid w:val="00FD1CA4"/>
     <w:rsid w:val="00FD1F01"/>
     <w:rsid w:val="00FD1FDA"/>
     <w:rsid w:val="00FD20E0"/>
     <w:rsid w:val="00FD211E"/>
     <w:rsid w:val="00FD216A"/>
     <w:rsid w:val="00FD220E"/>
     <w:rsid w:val="00FD22FD"/>
     <w:rsid w:val="00FD2343"/>
     <w:rsid w:val="00FD2440"/>
     <w:rsid w:val="00FD2534"/>
     <w:rsid w:val="00FD257C"/>
     <w:rsid w:val="00FD25DD"/>
     <w:rsid w:val="00FD2658"/>
     <w:rsid w:val="00FD2A64"/>
     <w:rsid w:val="00FD2C68"/>
     <w:rsid w:val="00FD2EBF"/>
     <w:rsid w:val="00FD2F07"/>
     <w:rsid w:val="00FD323A"/>
     <w:rsid w:val="00FD38B0"/>
     <w:rsid w:val="00FD3989"/>
     <w:rsid w:val="00FD3ADB"/>
     <w:rsid w:val="00FD3B6C"/>
@@ -33469,50 +34449,51 @@
     <w:rsid w:val="00FE1E63"/>
     <w:rsid w:val="00FE237E"/>
     <w:rsid w:val="00FE24EF"/>
     <w:rsid w:val="00FE2586"/>
     <w:rsid w:val="00FE285E"/>
     <w:rsid w:val="00FE28B1"/>
     <w:rsid w:val="00FE2A16"/>
     <w:rsid w:val="00FE2D4D"/>
     <w:rsid w:val="00FE2D69"/>
     <w:rsid w:val="00FE2E66"/>
     <w:rsid w:val="00FE2EA8"/>
     <w:rsid w:val="00FE3021"/>
     <w:rsid w:val="00FE311C"/>
     <w:rsid w:val="00FE31A4"/>
     <w:rsid w:val="00FE321C"/>
     <w:rsid w:val="00FE3351"/>
     <w:rsid w:val="00FE3B57"/>
     <w:rsid w:val="00FE405D"/>
     <w:rsid w:val="00FE44B7"/>
     <w:rsid w:val="00FE48B7"/>
     <w:rsid w:val="00FE4931"/>
     <w:rsid w:val="00FE4A08"/>
     <w:rsid w:val="00FE4A38"/>
     <w:rsid w:val="00FE4BAE"/>
     <w:rsid w:val="00FE4F88"/>
+    <w:rsid w:val="00FE506A"/>
     <w:rsid w:val="00FE509F"/>
     <w:rsid w:val="00FE52C7"/>
     <w:rsid w:val="00FE53B4"/>
     <w:rsid w:val="00FE5559"/>
     <w:rsid w:val="00FE5589"/>
     <w:rsid w:val="00FE5870"/>
     <w:rsid w:val="00FE5AF7"/>
     <w:rsid w:val="00FE5C77"/>
     <w:rsid w:val="00FE5DD4"/>
     <w:rsid w:val="00FE5F3A"/>
     <w:rsid w:val="00FE6292"/>
     <w:rsid w:val="00FE62CE"/>
     <w:rsid w:val="00FE6732"/>
     <w:rsid w:val="00FE67AA"/>
     <w:rsid w:val="00FE6A6E"/>
     <w:rsid w:val="00FE6D3E"/>
     <w:rsid w:val="00FE70FC"/>
     <w:rsid w:val="00FE72CE"/>
     <w:rsid w:val="00FE7441"/>
     <w:rsid w:val="00FE75EE"/>
     <w:rsid w:val="00FE777A"/>
     <w:rsid w:val="00FE7815"/>
     <w:rsid w:val="00FE7909"/>
     <w:rsid w:val="00FE795A"/>
     <w:rsid w:val="00FE7DDC"/>
@@ -35035,51 +36016,51 @@
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="69ECDE30"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
@@ -35432,51 +36413,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="001C761A"/>
+    <w:rsid w:val="00805168"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="004A613F"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="240" w:after="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
@@ -36673,51 +37654,51 @@
     <w:rsid w:val="004A613F"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="89"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubbulletChar">
     <w:name w:val="Sub bullet Char"/>
     <w:basedOn w:val="ListBulletChar"/>
     <w:link w:val="Subbullet"/>
     <w:rsid w:val="004A613F"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="48382012">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="390233717">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -40280,51 +41261,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2125683622">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/understanding/families-and-carers/early-childhood-approach-children-younger-9/connecting-early-childhood-partner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autismcrc.com.au/best-practice/supporting-children?gad_source=1&amp;gad_campaignid=19999770940&amp;gclid=Cj0KCQjw5onGBhDeARIsAFK6QJYDeDBiwqlZniRu8uvV8aWEcdKwb9l3QLQAzChy9soeVLnSd53hwEQaAm7UEALw_wcB" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/pricing-and-payments/pricing/pricing-arrangements" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.gov.au/our-work/national-best-practice-framework-for-early-childhood-intervention?language=en" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://myndisportal.ndis.gov.au/s/guest-service-hub" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.gov.au/our-work/national-best-practice-framework-for-early-childhood-intervention?language=en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/supports-funded-ndis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/supports-funded-ndis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-funding/other-types-support/what-disability-related-health-support" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autismcrc.com.au/best-practice/supporting-children?gad_source=1&amp;gad_campaignid=19999770940&amp;gclid=Cj0KCQjw5onGBhDeARIsAFK6QJYDeDBiwqlZniRu8uvV8aWEcdKwb9l3QLQAzChy9soeVLnSd53hwEQaAm7UEALw_wcB" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.gov.au/resources/publications/the-national-best-practice-framework-for-early-childhood-intervention-decision-making-guide?language=en" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/families-and-carers/early-childhood-approach-children-younger-9/getting-help-through-early-childhood-approach" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/supports-funded-ndis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/assistive-technology-explained" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndiscommission.gov.au/about/ndis-code-conduct" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.gov.au/our-work/national-best-practice-framework-for-early-childhood-intervention" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://art.gov.au/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.gov.au/our-work/national-best-practice-framework-for-early-childhood-intervention" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/pricing-and-payments/pricing/pricing-arrangements" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.gov.au/our-work/national-best-practice-framework-for-early-childhood-intervention?language=en" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.gov.au/our-work/national-best-practice-framework-for-early-childhood-intervention?language=en" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-funding/understanding-your-ndis-funding/what-replacement-support" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.gov.au/our-work/national-best-practice-framework-for-early-childhood-intervention" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-plan/managing-your-plan/how-use-myplace-portal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact/locations" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/working-participants" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/plan-implementation-directory" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.gov.au/our-work/national-best-practice-framework-for-early-childhood-intervention?language=en" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dss.gov.au/early-years-strategy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact/locations" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndiscommission.gov.au/providers/ndis-practice-standards" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/working-providers" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/understanding/families-and-carers/early-childhood-approach-children-younger-9/developmental-delay-and-early-childhood-approach" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/supports-funded-ndis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.gov.au/our-work/national-best-practice-framework-for-early-childhood-intervention?language=en" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.gov.au/our-work/national-best-practice-framework-for-early-childhood-intervention" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.gov.au/early-childhood/providers/extra-support/inclusion-support-program/inclusion-agencies" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/working-participants/early-childhood-providers/how-write-early-childhood-provider-report" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/understanding/families-and-carers/early-childhood-approach-children-younger-9/what-types-early-connections-are-available" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.gov.au/resources/collections/national-best-practice-framework-for-early-childhood-intervention-resources-for-families-and-carers?language=en" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/understanding/supports-funded-ndis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndiscommission.gov.au/rules-and-standards/ndis-practice-standards/supplementary-module-early-childhood-supports" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ahana.com.au/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/understanding/families-and-carers/early-childhood-approach-children-younger-9/developmental-delay-and-early-childhood-approach" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/applying-access-ndis/how-apply/information-gps-and-health-professionals" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autismcrc.com.au/best-practice/supporting-children?gad_source=1&amp;gad_campaignid=19999770940&amp;gclid=Cj0KCQjw5onGBhDeARIsAFK6QJYDeDBiwqlZniRu8uvV8aWEcdKwb9l3QLQAzChy9soeVLnSd53hwEQaAm7UEALw_wcB" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@ndis.gov.au" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/applying/children/quality-support-children" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact/locations" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.gov.au/resources/collections/national-best-practice-framework-for-early-childhood-intervention-resources-for-families-and-carers?language=en" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.gov.au/our-work/national-best-practice-framework-for-early-childhood-intervention?language=en" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.gov.au/early-childhood/providers/extra-support/inclusion-support-program/inclusion-agencies" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/working-participants/early-childhood-providers/how-write-early-childhood-provider-report" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.gov.au/our-work/national-best-practice-framework-for-early-childhood-intervention" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndiscommission.gov.au/rules-and-standards/ndis-practice-standards/supplementary-module-early-childhood-supports" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ahana.com.au/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.gov.au/our-work/national-best-practice-framework-for-early-childhood-intervention?language=en" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.gov.au/our-work/national-best-practice-framework-for-early-childhood-intervention?language=en" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/supports-funded-ndis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/applying/children/what-early-childhood-partner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/understanding/families-and-carers/early-childhood-approach-children-younger-9/developmental-delay-and-early-childhood-approach" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/applying/eligibility-requirements/what-are-ndis-eligibility-requirements" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/supports-funded-ndis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/applying-access-ndis/how-apply/information-gps-and-health-professionals" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autismcrc.com.au/best-practice/supporting-children?gad_source=1&amp;gad_campaignid=19999770940&amp;gclid=Cj0KCQjw5onGBhDeARIsAFK6QJYDeDBiwqlZniRu8uvV8aWEcdKwb9l3QLQAzChy9soeVLnSd53hwEQaAm7UEALw_wcB" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autismcrc.com.au/best-practice/supporting-children?gad_source=1&amp;gad_campaignid=19999770940&amp;gclid=Cj0KCQjw5onGBhDeARIsAFK6QJYDeDBiwqlZniRu8uvV8aWEcdKwb9l3QLQAzChy9soeVLnSd53hwEQaAm7UEALw_wcB" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/applying/children/quality-support-children" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@ndis.gov.au" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndiscommission.gov.au/about/ndis-code-conduct" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/understanding/families-and-carers/early-childhood-approach-children-younger-9/what-types-early-connections-are-available" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/supports-funded-ndis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/assistive-technology-explained" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.gov.au/our-work/national-best-practice-framework-for-early-childhood-intervention" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.gov.au/our-work/national-best-practice-framework-for-early-childhood-intervention?language=en" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/pricing-and-payments/pricing/pricing-arrangements" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.gov.au/our-work/national-best-practice-framework-for-early-childhood-intervention" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-plan/managing-your-plan/how-use-myplace-portal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact/locations" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.gov.au/our-work/national-best-practice-framework-for-early-childhood-intervention?language=en" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-funding/understanding-your-ndis-funding/what-replacement-support" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/working-participants" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndiscommission.gov.au/providers/ndis-practice-standards" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/working-providers" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/plan-implementation-directory" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://art.gov.au/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/understanding/families-and-carers/early-childhood-approach-children-younger-9/developmental-delay-and-early-childhood-approach" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dss.gov.au/early-years-strategy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/supports-funded-ndis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/pricing-and-payments/pricing/pricing-arrangements" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.gov.au/our-work/national-best-practice-framework-for-early-childhood-intervention" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://myndisportal.ndis.gov.au/s/guest-service-hub" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/understanding/families-and-carers/early-childhood-approach-children-younger-9/connecting-early-childhood-partner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-funding/other-types-support/what-disability-related-health-support" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autismcrc.com.au/best-practice/supporting-children?gad_source=1&amp;gad_campaignid=19999770940&amp;gclid=Cj0KCQjw5onGBhDeARIsAFK6QJYDeDBiwqlZniRu8uvV8aWEcdKwb9l3QLQAzChy9soeVLnSd53hwEQaAm7UEALw_wcB" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.gov.au/our-work/national-best-practice-framework-for-early-childhood-intervention?language=en" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.gov.au/resources/publications/the-national-best-practice-framework-for-early-childhood-intervention-decision-making-guide?language=en" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -40591,54 +41572,80 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_Flow_SignoffStatus xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
+    <j1bcdfc39e334219b6c4cd8d4ccae017 xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </j1bcdfc39e334219b6c4cd8d4ccae017>
+    <NUmber xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="a2598ba4-4db0-4ba6-86e6-e93586821996" xsi:nil="true"/>
+    <FolderSortOrder xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DD3D09C9489BCF4CBDCB69CB74A9833E" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3483653a0bd93fad84b35cc2ef86efe5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xmlns:ns3="a2598ba4-4db0-4ba6-86e6-e93586821996" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1990f1ccc16a35de81225fa69c527083" ns2:_="" ns3:_="">
     <xsd:import namespace="62e6d7e0-8f69-4736-9de7-41af03e42ea2"/>
     <xsd:import namespace="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
@@ -40875,209 +41882,1995 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C1460F7D-3811-40E0-882C-15EF8977304D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...16 lines deleted...]
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C006441B-98EA-4EA6-88A7-6D285F156497}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{041703C3-68A1-48A4-8611-A165CF62B60B}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{305F6B06-4DD7-493F-B504-C5BED86F02A6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="62e6d7e0-8f69-4736-9de7-41af03e42ea2"/>
+    <ds:schemaRef ds:uri="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D404A1EB-45B2-40E1-A813-EDD3788E5F5A}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C08BA57-4DE0-4791-B918-D8133C3F89ED}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="62e6d7e0-8f69-4736-9de7-41af03e42ea2"/>
+    <ds:schemaRef ds:uri="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>20</Pages>
-[...1 lines deleted...]
-  <Characters>38565</Characters>
+  <Pages>19</Pages>
+  <Words>6789</Words>
+  <Characters>38700</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>321</Lines>
+  <Lines>322</Lines>
   <Paragraphs>90</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>45240</CharactersWithSpaces>
+  <CharactersWithSpaces>45399</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="600" baseType="variant">
+      <vt:variant>
+        <vt:i4>655438</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>273</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>reviewing-our-decisions</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6357089</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>270</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://art.gov.au/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7864369</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>267</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/contact</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>327691</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>264</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.health.gov.au/our-work/national-best-practice-framework-for-early-childhood-intervention?language=en</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835075</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>261</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>leaving</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3670055</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>258</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7864369</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>255</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/contact</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2424933</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>252</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>principles-we-follow</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3211298</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>249</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4849677</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>246</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>changing-your-plan</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7143530</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>243</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>your-plan</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507331</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>240</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://myndisportal.ndis.gov.au/s/guest-service-hub</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7798830</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>237</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/participants/using-your-plan/managing-your-plan/how-use-myplace-portal</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1572961</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>234</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:enquiries@ndis.gov.au</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2424888</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>231</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/providers/working-participants/early-childhood-providers/how-write-early-childhood-provider-report</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7143530</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>228</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>your-plan</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>327691</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>225</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.health.gov.au/our-work/national-best-practice-framework-for-early-childhood-intervention?language=en</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2621502</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>222</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/participants/plan-implementation-directory</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>starting</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7143551</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>219</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/applying/children/quality-support-children</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5701702</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>216</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.education.gov.au/early-childhood/providers/extra-support/inclusion-support-program/inclusion-agencies</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4587603</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>213</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.health.gov.au/our-work/national-best-practice-framework-for-early-childhood-intervention</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5898333</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>210</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.health.gov.au/resources/publications/the-national-best-practice-framework-for-early-childhood-intervention-decision-making-guide?language=en</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7340080</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>207</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/participants/working-providers</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4587603</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>204</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.health.gov.au/our-work/national-best-practice-framework-for-early-childhood-intervention</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5505102</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>201</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ahana.com.au/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6357025</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>198</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/providers/working-participants</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>393342</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>195</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.autismcrc.com.au/best-practice/supporting-children?gad_source=1&amp;gad_campaignid=19999770940&amp;gclid=Cj0KCQjw5onGBhDeARIsAFK6QJYDeDBiwqlZniRu8uvV8aWEcdKwb9l3QLQAzChy9soeVLnSd53hwEQaAm7UEALw_wcB</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4587603</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>192</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.health.gov.au/our-work/national-best-practice-framework-for-early-childhood-intervention</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3407981</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>189</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/providers/pricing-and-payments/pricing/pricing-arrangements</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7733308</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>186</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndiscommission.gov.au/rules-and-standards/ndis-practice-standards/supplementary-module-early-childhood-supports</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6815861</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>183</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndiscommission.gov.au/providers/ndis-practice-standards</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769476</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>180</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndiscommission.gov.au/about/ndis-code-conduct</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3407981</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>177</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/providers/pricing-and-payments/pricing/pricing-arrangements</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>720983</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>174</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>therapy</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>393342</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>171</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.autismcrc.com.au/best-practice/supporting-children?gad_source=1&amp;gad_campaignid=19999770940&amp;gclid=Cj0KCQjw5onGBhDeARIsAFK6QJYDeDBiwqlZniRu8uvV8aWEcdKwb9l3QLQAzChy9soeVLnSd53hwEQaAm7UEALw_wcB</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>327691</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>168</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.health.gov.au/our-work/national-best-practice-framework-for-early-childhood-intervention?language=en</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8192057</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>165</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>reasonable-and-necessary</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7143530</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>162</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>your-plan</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>393342</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>159</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.autismcrc.com.au/best-practice/supporting-children?gad_source=1&amp;gad_campaignid=19999770940&amp;gclid=Cj0KCQjw5onGBhDeARIsAFK6QJYDeDBiwqlZniRu8uvV8aWEcdKwb9l3QLQAzChy9soeVLnSd53hwEQaAm7UEALw_wcB</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8126517</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>156</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mainstream-and-community</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7864440</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>153</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/applying-access-ndis/how-apply/information-gps-and-health-professionals</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8126517</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>150</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mainstream-and-community</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8126517</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>147</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mainstream-and-community</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>589853</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>143</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Assessments_or_information_1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5832806</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>141</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Reports_from_professionals</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2097192</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>138</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Information_from_parents,_1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2949175</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>135</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/participants/using-your-funding/other-types-support/what-disability-related-health-support</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7929908</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>132</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>behaviour</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3211326</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>129</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/participants/assistive-technology-explained</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6815778</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>126</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5963777</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>123</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/participants/using-your-funding/understanding-your-ndis-funding/what-replacement-support</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4587528</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>120</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/understanding/supports-funded-ndis</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>what-is-not-an-ndis-support</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>262162</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>117</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/understanding/supports-funded-ndis</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>what-is-an-ndis-support</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7274605</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>114</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/understanding/supports-funded-ndis</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6225946</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>111</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>creating-your-plan</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7536673</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>108</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>applying</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1704011</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>105</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/applying/eligibility-requirements/what-are-ndis-eligibility-requirements</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2359354</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>102</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>early-connections</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>327691</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>99</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.health.gov.au/our-work/national-best-practice-framework-for-early-childhood-intervention?language=en</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3407907</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>96</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/understanding/families-and-carers/early-childhood-approach-children-younger-9/developmental-delay-and-early-childhood-approach</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6160465</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>93</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/contact/locations</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7864369</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>90</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/contact</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>131091</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>87</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/understanding/families-and-carers/early-childhood-approach-children-younger-9/connecting-early-childhood-partner</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6160465</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>84</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/contact/locations</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4128809</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>81</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/applying/children/what-early-childhood-partner</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3932267</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>78</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.health.gov.au/resources/collections/national-best-practice-framework-for-early-childhood-intervention-resources-for-families-and-carers?language=en</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>327691</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>75</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.health.gov.au/our-work/national-best-practice-framework-for-early-childhood-intervention?language=en</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>327691</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>72</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.health.gov.au/our-work/national-best-practice-framework-for-early-childhood-intervention?language=en</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3539042</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>69</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.dss.gov.au/early-years-strategy</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835075</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>66</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>leaving</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>720983</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>63</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>therapy</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7536673</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>60</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>applying</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2359354</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>57</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>early-connections</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179717</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>54</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_if_you_1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2105461</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>51</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Will_my_child’s</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376309</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>48</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Will_early_childhood</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>983075</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>45</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_about_intensive</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2686999</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>42</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_How_do_early</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3604585</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>39</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Who_can_provide_1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>524388</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>36</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_are_evidence-based</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7602216</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>33</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_How_do_we_5</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7602268</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>30</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_information_helps</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5308536</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>27</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_do_we</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7536680</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>24</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_How_do_we_2</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8126563</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>21</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Who_delivers_the_1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8126563</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>18</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Who_delivers_the_2</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703979</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>15</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Early_childhood_intervention</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7798862</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>12</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_can_I</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7274605</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/understanding/supports-funded-ndis</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3407907</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/understanding/families-and-carers/early-childhood-approach-children-younger-9/developmental-delay-and-early-childhood-approach</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114141</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/understanding/families-and-carers/early-childhood-approach-children-younger-9/what-types-early-connections-are-available</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4587603</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.health.gov.au/our-work/national-best-practice-framework-for-early-childhood-intervention</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6815778</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>21</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6815778</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>18</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2556002</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>15</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/participants/using-your-funding/understanding-your-ndis-funding/what-are-ndis-supports</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1704011</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>12</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/applying/eligibility-requirements/what-are-ndis-eligibility-requirements</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7536673</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>applying</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4128809</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/applying/children/what-early-childhood-partner</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>983057</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/applying/children/guide-early-childhood-approach</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1048651</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://jira.apps.ndis.gov.au/browse/SKM-7472</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SetDate">
-    <vt:lpwstr>2026-08-04T06:10:33Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_SetDate">
+    <vt:lpwstr>2026-09-02T22:38:23Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Name">
-    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_Name">
+    <vt:lpwstr>OFFICIAL Sensitive (OS)</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_SiteId">
     <vt:lpwstr>cd778b65-752d-454a-87cf-b9990fe58993</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ActionId">
-    <vt:lpwstr>57b2a1fc-943e-4062-82ab-f62f5b4373f9</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_ActionId">
+    <vt:lpwstr>0a2e50a3-d089-46fa-ba90-d0a43159ef45</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Order">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Order">
     <vt:r8>5344200</vt:r8>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Metadata">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Metadata">
     <vt:lpwstr/>
-  </property>
-[...1 lines deleted...]
-    <vt:lpwstr>2024-07-31T06:59:56Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="LastSaved">
     <vt:filetime>2020-08-06T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="ContentTypeId">
     <vt:lpwstr>0x010100DD3D09C9489BCF4CBDCB69CB74A9833E</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_Name">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="ComplianceAssetId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="TemplateUrl">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_Method">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="_ExtendedDescription">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="TriggerFlowInfo">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_ContentBits">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Creator">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Creator">
     <vt:lpwstr>Microsoft® Word 2016</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="docLang">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="docLang">
     <vt:lpwstr>en</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_ActionId">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="xd_Signature">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="Created">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Created">
     <vt:filetime>2020-08-03T00:00:00Z</vt:filetime>
-  </property>
-[...1 lines deleted...]
-    <vt:lpwstr>true</vt:lpwstr>
   </property>
 </Properties>
 </file>