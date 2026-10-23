--- v1 (2026-07-13)
+++ v2 (2026-10-23)
@@ -12,8337 +12,8872 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="24E4FDDC" w14:textId="1443C54A" w:rsidR="00A818C3" w:rsidRPr="0024414F" w:rsidRDefault="00664D1A" w:rsidP="00A818C3">
+    <w:p w14:paraId="24E4FDDC" w14:textId="77D32B3F" w:rsidR="00A818C3" w:rsidRPr="00BC373F" w:rsidRDefault="00664D1A" w:rsidP="00A818C3">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>Appointing a n</w:t>
       </w:r>
-      <w:r w:rsidR="0022129C" w:rsidRPr="0024414F">
+      <w:r w:rsidR="0022129C" w:rsidRPr="00BC373F">
         <w:t>ominee</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="349347FF" w14:textId="2B98E4C5" w:rsidR="003D257D" w:rsidRPr="0024414F" w:rsidRDefault="00A818C3" w:rsidP="00D969C3">
-      <w:r w:rsidRPr="0024414F">
+    <w:p w14:paraId="4C9F9DBB" w14:textId="611ECF3C" w:rsidR="005F0946" w:rsidRPr="00BC373F" w:rsidRDefault="00A818C3" w:rsidP="00A818C3">
+      <w:r w:rsidRPr="00BC373F">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Quick summary:</w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-      <w:r w:rsidR="005C7116" w:rsidRPr="0024414F">
+      <w:r w:rsidR="00D82183" w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00356A10" w:rsidRPr="00BC373F">
+        <w:t>If</w:t>
+      </w:r>
+      <w:r w:rsidR="005F0946" w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve"> you’re 18 </w:t>
+      </w:r>
+      <w:r w:rsidR="005C7116" w:rsidRPr="00BC373F">
         <w:t>or older</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidR="005F0946" w:rsidRPr="00BC373F">
         <w:t xml:space="preserve">, you have the right to make decisions about your </w:t>
       </w:r>
-      <w:r w:rsidR="00144239" w:rsidRPr="0024414F">
+      <w:r w:rsidR="00144239" w:rsidRPr="00BC373F">
         <w:t xml:space="preserve">business with the </w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidR="005F0946" w:rsidRPr="00BC373F">
         <w:t>NDIS, including how we interact with you. We</w:t>
       </w:r>
-      <w:r w:rsidR="00DB31CC" w:rsidRPr="0024414F">
+      <w:r w:rsidR="00DB31CC" w:rsidRPr="00BC373F">
         <w:t>’ll</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidR="005F0946" w:rsidRPr="00BC373F">
         <w:t xml:space="preserve"> always start from the principle that you can make decisions for yourself. But we know making decisions can sometimes be hard. </w:t>
       </w:r>
-      <w:r w:rsidR="00817271" w:rsidRPr="0024414F">
+      <w:r w:rsidR="00817271" w:rsidRPr="00BC373F">
         <w:t>W</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidR="005F0946" w:rsidRPr="00BC373F">
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="00DB31CC" w:rsidRPr="0024414F">
+      <w:r w:rsidR="00DB31CC" w:rsidRPr="00BC373F">
         <w:t>’ll</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidR="005F0946" w:rsidRPr="00BC373F">
         <w:t xml:space="preserve"> check with you to see if you</w:t>
       </w:r>
-      <w:r w:rsidR="00DB31CC" w:rsidRPr="0024414F">
+      <w:r w:rsidR="00DB31CC" w:rsidRPr="00BC373F">
         <w:t>’re</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidR="005F0946" w:rsidRPr="00BC373F">
         <w:t xml:space="preserve"> ok making decisions independently. If not, we</w:t>
       </w:r>
-      <w:r w:rsidR="00DB31CC" w:rsidRPr="0024414F">
+      <w:r w:rsidR="00DB31CC" w:rsidRPr="00BC373F">
         <w:t>’ll</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidR="005F0946" w:rsidRPr="00BC373F">
         <w:t xml:space="preserve"> see if you can make decisions with support.</w:t>
       </w:r>
-      <w:r w:rsidR="00176983" w:rsidRPr="0024414F">
+      <w:r w:rsidR="00176983" w:rsidRPr="00BC373F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00430DB1" w:rsidRPr="0024414F">
+      <w:r w:rsidR="00430DB1" w:rsidRPr="00BC373F">
         <w:t xml:space="preserve">If you’re younger than 18 you </w:t>
       </w:r>
-      <w:r w:rsidR="004B7EC5" w:rsidRPr="0024414F">
+      <w:r w:rsidR="004B7EC5" w:rsidRPr="00BC373F">
         <w:t>can</w:t>
       </w:r>
-      <w:r w:rsidR="00430DB1" w:rsidRPr="0024414F">
+      <w:r w:rsidR="00430DB1" w:rsidRPr="00BC373F">
         <w:t xml:space="preserve"> be supported by a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="00A2066D" w:rsidRPr="0024414F">
+      <w:hyperlink r:id="rId11" w:anchor="child-representatives" w:history="1">
+        <w:r w:rsidR="00A2066D" w:rsidRPr="00BC373F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>child representative</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00E5026A" w:rsidRPr="0024414F">
+      <w:r w:rsidR="00E5026A" w:rsidRPr="00BC373F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27A5BB3B" w14:textId="17D3696A" w:rsidR="00464C6F" w:rsidRPr="0024414F" w:rsidRDefault="00E02B50" w:rsidP="00A818C3">
-      <w:r w:rsidRPr="0024414F">
+    <w:p w14:paraId="27A5BB3B" w14:textId="17D3696A" w:rsidR="00464C6F" w:rsidRPr="00BC373F" w:rsidRDefault="00E02B50" w:rsidP="00A818C3">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="00C008A5" w:rsidRPr="0024414F">
+      <w:r w:rsidR="00C008A5" w:rsidRPr="00BC373F">
         <w:t>f you</w:t>
       </w:r>
-      <w:r w:rsidR="00DB31CC" w:rsidRPr="0024414F">
+      <w:r w:rsidR="00DB31CC" w:rsidRPr="00BC373F">
         <w:t>’re</w:t>
       </w:r>
-      <w:r w:rsidR="00C008A5" w:rsidRPr="0024414F">
+      <w:r w:rsidR="00C008A5" w:rsidRPr="00BC373F">
         <w:t xml:space="preserve"> not able to make decisions</w:t>
       </w:r>
-      <w:r w:rsidR="006C086A" w:rsidRPr="0024414F">
+      <w:r w:rsidR="006C086A" w:rsidRPr="00BC373F">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00C008A5" w:rsidRPr="0024414F">
+      <w:r w:rsidR="00C008A5" w:rsidRPr="00BC373F">
         <w:t xml:space="preserve"> even with support, we</w:t>
       </w:r>
-      <w:r w:rsidR="00DB31CC" w:rsidRPr="0024414F">
+      <w:r w:rsidR="00DB31CC" w:rsidRPr="00BC373F">
         <w:t>’ll</w:t>
       </w:r>
-      <w:r w:rsidR="00C008A5" w:rsidRPr="0024414F">
+      <w:r w:rsidR="00C008A5" w:rsidRPr="00BC373F">
         <w:t xml:space="preserve"> explore who else can </w:t>
       </w:r>
-      <w:r w:rsidR="00DB31CC" w:rsidRPr="0024414F">
+      <w:r w:rsidR="00DB31CC" w:rsidRPr="00BC373F">
         <w:t xml:space="preserve">make decisions and </w:t>
       </w:r>
-      <w:r w:rsidR="003F0CE4" w:rsidRPr="0024414F">
+      <w:r w:rsidR="003F0CE4" w:rsidRPr="00BC373F">
         <w:t xml:space="preserve">do things </w:t>
       </w:r>
-      <w:r w:rsidR="00DB3F4D" w:rsidRPr="0024414F">
+      <w:r w:rsidR="00DB3F4D" w:rsidRPr="00BC373F">
         <w:t>on your</w:t>
       </w:r>
-      <w:r w:rsidR="00503FD2" w:rsidRPr="0024414F">
+      <w:r w:rsidR="00503FD2" w:rsidRPr="00BC373F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DB3F4D" w:rsidRPr="0024414F">
+      <w:r w:rsidR="00DB3F4D" w:rsidRPr="00BC373F">
         <w:t>behalf</w:t>
       </w:r>
-      <w:r w:rsidR="00C008A5" w:rsidRPr="0024414F">
+      <w:r w:rsidR="00C008A5" w:rsidRPr="00BC373F">
         <w:t xml:space="preserve">. We call this </w:t>
       </w:r>
-      <w:r w:rsidR="00565CF3" w:rsidRPr="0024414F">
+      <w:r w:rsidR="00565CF3" w:rsidRPr="00BC373F">
         <w:t xml:space="preserve">representative </w:t>
       </w:r>
-      <w:r w:rsidR="00C008A5" w:rsidRPr="0024414F">
+      <w:r w:rsidR="00C008A5" w:rsidRPr="00BC373F">
         <w:t>decision</w:t>
       </w:r>
-      <w:r w:rsidR="00742D88" w:rsidRPr="0024414F">
+      <w:r w:rsidR="00742D88" w:rsidRPr="00BC373F">
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="00C008A5" w:rsidRPr="0024414F">
+      <w:r w:rsidR="00C008A5" w:rsidRPr="00BC373F">
         <w:t>making</w:t>
       </w:r>
-      <w:r w:rsidR="00DB3F4D" w:rsidRPr="0024414F">
+      <w:r w:rsidR="00DB3F4D" w:rsidRPr="00BC373F">
         <w:t>, and</w:t>
       </w:r>
-      <w:r w:rsidR="00C008A5" w:rsidRPr="0024414F">
+      <w:r w:rsidR="00C008A5" w:rsidRPr="00BC373F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DB3F4D" w:rsidRPr="0024414F">
+      <w:r w:rsidR="00DB3F4D" w:rsidRPr="00BC373F">
         <w:t>w</w:t>
       </w:r>
-      <w:r w:rsidR="00C008A5" w:rsidRPr="0024414F">
+      <w:r w:rsidR="00C008A5" w:rsidRPr="00BC373F">
         <w:t xml:space="preserve">e call this person a </w:t>
       </w:r>
-      <w:r w:rsidR="00AC462E" w:rsidRPr="0024414F">
+      <w:r w:rsidR="00AC462E" w:rsidRPr="00BC373F">
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="00C008A5" w:rsidRPr="0024414F">
+      <w:r w:rsidR="00C008A5" w:rsidRPr="00BC373F">
         <w:t>ominee.</w:t>
       </w:r>
-      <w:r w:rsidR="00AD3BE4" w:rsidRPr="0024414F">
+      <w:r w:rsidR="00AD3BE4" w:rsidRPr="00BC373F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0007364B" w:rsidRPr="0024414F">
+      <w:r w:rsidR="0007364B" w:rsidRPr="00BC373F">
         <w:t>The</w:t>
       </w:r>
-      <w:r w:rsidR="0056402A" w:rsidRPr="0024414F">
+      <w:r w:rsidR="0056402A" w:rsidRPr="00BC373F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0036700D" w:rsidRPr="0024414F">
+      <w:r w:rsidR="0036700D" w:rsidRPr="00BC373F">
         <w:t>role</w:t>
       </w:r>
-      <w:r w:rsidR="0007364B" w:rsidRPr="0024414F">
+      <w:r w:rsidR="0007364B" w:rsidRPr="00BC373F">
         <w:t xml:space="preserve"> of a nominee is voluntary</w:t>
       </w:r>
-      <w:r w:rsidR="0036700D" w:rsidRPr="0024414F">
+      <w:r w:rsidR="0036700D" w:rsidRPr="00BC373F">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="0056402A" w:rsidRPr="0024414F">
+      <w:r w:rsidR="0056402A" w:rsidRPr="00BC373F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000636E4" w:rsidRPr="0024414F">
+      <w:r w:rsidR="000636E4" w:rsidRPr="00BC373F">
         <w:t>which means</w:t>
       </w:r>
-      <w:r w:rsidR="0056402A" w:rsidRPr="0024414F">
+      <w:r w:rsidR="0056402A" w:rsidRPr="00BC373F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006A1DA6" w:rsidRPr="0024414F">
+      <w:r w:rsidR="006A1DA6" w:rsidRPr="00BC373F">
         <w:t>they don’t get paid</w:t>
       </w:r>
-      <w:r w:rsidR="006C6135" w:rsidRPr="0024414F">
+      <w:r w:rsidR="006C6135" w:rsidRPr="00BC373F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FEB9BA9" w14:textId="2ACDF10A" w:rsidR="00A818C3" w:rsidRPr="0024414F" w:rsidRDefault="00C008A5" w:rsidP="00A818C3">
-      <w:r w:rsidRPr="0024414F">
+    <w:p w14:paraId="7FEB9BA9" w14:textId="055898D9" w:rsidR="00A818C3" w:rsidRPr="00BC373F" w:rsidRDefault="00C008A5" w:rsidP="00A818C3">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>If you have a nominee</w:t>
       </w:r>
-      <w:r w:rsidR="006C086A" w:rsidRPr="0024414F">
+      <w:r w:rsidR="006C086A" w:rsidRPr="00BC373F">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003F0CE4" w:rsidRPr="0024414F">
+      <w:r w:rsidR="003F0CE4" w:rsidRPr="00BC373F">
         <w:t>they</w:t>
       </w:r>
-      <w:r w:rsidR="00DB31CC" w:rsidRPr="0024414F">
+      <w:r w:rsidR="00DB31CC" w:rsidRPr="00BC373F">
         <w:t>’ll</w:t>
       </w:r>
-      <w:r w:rsidR="003F0CE4" w:rsidRPr="0024414F">
+      <w:r w:rsidR="003F0CE4" w:rsidRPr="00BC373F">
         <w:t xml:space="preserve"> be responsible for </w:t>
       </w:r>
-      <w:r w:rsidR="005A3B16" w:rsidRPr="0024414F">
+      <w:r w:rsidR="005A3B16" w:rsidRPr="00BC373F">
         <w:t xml:space="preserve">making decisions about </w:t>
       </w:r>
-      <w:r w:rsidR="00144239" w:rsidRPr="0024414F">
+      <w:r w:rsidR="00144239" w:rsidRPr="00BC373F">
         <w:t xml:space="preserve">your business with the </w:t>
       </w:r>
-      <w:r w:rsidR="005A3B16" w:rsidRPr="0024414F">
+      <w:r w:rsidR="005A3B16" w:rsidRPr="00BC373F">
         <w:t xml:space="preserve">NDIS and </w:t>
       </w:r>
-      <w:r w:rsidR="003F0CE4" w:rsidRPr="0024414F">
-[...5 lines deleted...]
-      <w:r w:rsidR="00DB31CC" w:rsidRPr="0024414F">
+      <w:r w:rsidR="003F0CE4" w:rsidRPr="00BC373F">
+        <w:t>doing things on your behalf.</w:t>
+      </w:r>
+      <w:r w:rsidR="00862C54" w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F617F5" w:rsidRPr="00BC373F">
+        <w:t>NDIS law</w:t>
+      </w:r>
+      <w:r w:rsidR="00D35A0E" w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidR="00F87F8C" w:rsidRPr="00BC373F">
+        <w:t>say</w:t>
+      </w:r>
+      <w:r w:rsidR="00F617F5" w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidR="00862C54" w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve"> nominee must support you to </w:t>
+      </w:r>
+      <w:r w:rsidR="00A12B06" w:rsidRPr="00BC373F">
+        <w:t>make your own decisions as much as possible</w:t>
+      </w:r>
+      <w:r w:rsidR="00862C54" w:rsidRPr="00BC373F">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="003F0CE4" w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve"> T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>hey must</w:t>
+      </w:r>
+      <w:r w:rsidR="00456C10" w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve"> also</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00426FB9" w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve">understand </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>your wishes</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB31CC" w:rsidRPr="00BC373F">
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00464C6F" w:rsidRPr="0024414F">
-[...11 lines deleted...]
-      <w:r w:rsidR="00DB31CC" w:rsidRPr="0024414F">
+      <w:r w:rsidR="00A85F4D" w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve">preferences, and act in a way that promotes </w:t>
+      </w:r>
+      <w:r w:rsidR="00612C44" w:rsidRPr="00BC373F">
+        <w:t>your personal and social wellbeing</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB31CC" w:rsidRPr="00BC373F">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve"> We</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB31CC" w:rsidRPr="00BC373F">
+        <w:t>’ll</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve"> only appoint a nominee for you if </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF5899" w:rsidRPr="00BC373F">
+        <w:t>it</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB31CC" w:rsidRPr="00BC373F">
+        <w:t>’s</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF5899" w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve"> the only option</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DB31CC" w:rsidRPr="0024414F">
-[...23 lines deleted...]
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidR="00D11913" w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>make decisions</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF5899" w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve"> about your </w:t>
+      </w:r>
+      <w:r w:rsidR="00464C6F" w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve">business with the </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF5899" w:rsidRPr="00BC373F">
+        <w:t>NDIS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65F5B2B3" w14:textId="62303AE6" w:rsidR="00F31D87" w:rsidRPr="00BC373F" w:rsidRDefault="005F0946" w:rsidP="00A818C3">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve">There are </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB31CC" w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve">some </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>decisions you need to make, such as the goals you want to pursue, and which providers you want to use. There ar</w:t>
+      </w:r>
+      <w:r w:rsidR="00127CE5" w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB31CC" w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve">some </w:t>
+      </w:r>
+      <w:r w:rsidR="00127CE5" w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve">decisions we </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>need to</w:t>
+      </w:r>
+      <w:r w:rsidR="00127CE5" w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve"> make to </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5A0F" w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve">help </w:t>
+      </w:r>
+      <w:r w:rsidR="00127CE5" w:rsidRPr="00BC373F">
+        <w:t>you to do this.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D11913" w:rsidRPr="0024414F">
-[...46 lines deleted...]
-      <w:r w:rsidR="00CE5A0F" w:rsidRPr="0024414F">
+      <w:r w:rsidR="00127CE5" w:rsidRPr="00BC373F">
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve">or example, </w:t>
+      </w:r>
+      <w:r w:rsidR="00127CE5" w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve">we make </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>the decision</w:t>
+      </w:r>
+      <w:r w:rsidR="00127CE5" w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve">s about </w:t>
+      </w:r>
+      <w:r w:rsidR="00F83FD6" w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve">your </w:t>
+      </w:r>
+      <w:r w:rsidR="00F47404" w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve">NDIS </w:t>
+      </w:r>
+      <w:r w:rsidR="00982ECB" w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve">funding and </w:t>
+      </w:r>
+      <w:r w:rsidR="00127CE5" w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve">supports </w:t>
+      </w:r>
+      <w:r w:rsidR="00982ECB" w:rsidRPr="00BC373F">
+        <w:t>set out</w:t>
+      </w:r>
+      <w:r w:rsidR="006F4BF2" w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve"> in your plan</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB31CC" w:rsidRPr="00BC373F">
+        <w:t>. A</w:t>
+      </w:r>
+      <w:r w:rsidR="00127CE5" w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve">nd </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB31CC" w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve">we </w:t>
+      </w:r>
+      <w:r w:rsidR="005A3B16" w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve">decide </w:t>
+      </w:r>
+      <w:r w:rsidR="00127CE5" w:rsidRPr="00BC373F">
+        <w:t>whether to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve"> appoint or </w:t>
+      </w:r>
+      <w:r w:rsidR="0046550D" w:rsidRPr="00BC373F">
+        <w:t>suspend a nominee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FFA4767" w14:textId="420D4B4B" w:rsidR="00F83078" w:rsidRPr="00BC373F" w:rsidRDefault="0046550D" w:rsidP="00A818C3">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve">When we </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>say</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve"> ‘</w:t>
+      </w:r>
+      <w:r w:rsidR="005F0946" w:rsidRPr="00BC373F">
+        <w:t>we decide</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>’ or ‘</w:t>
+      </w:r>
+      <w:r w:rsidR="005F0946" w:rsidRPr="00BC373F">
+        <w:t>our decision</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="005F0946" w:rsidRPr="00BC373F">
+        <w:t>, we mean the decisions that the NDI</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD7A8D" w:rsidRPr="00BC373F">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="005F0946" w:rsidRPr="00BC373F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00127CE5" w:rsidRPr="0024414F">
-[...65 lines deleted...]
-        <w:t xml:space="preserve">When we </w:t>
+      <w:r w:rsidR="00DB31CC" w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve">needs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve">to make. When we </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>say</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t xml:space="preserve"> ‘</w:t>
       </w:r>
-      <w:r w:rsidR="005F0946" w:rsidRPr="0024414F">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidR="005F0946" w:rsidRPr="00BC373F">
+        <w:t>you decide</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
         <w:t>’ or ‘</w:t>
       </w:r>
-      <w:r w:rsidR="005F0946" w:rsidRPr="0024414F">
-[...34 lines deleted...]
-      <w:r w:rsidR="005F0946" w:rsidRPr="0024414F">
+      <w:r w:rsidR="005F0946" w:rsidRPr="00BC373F">
         <w:t>your decision</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>’,</w:t>
       </w:r>
-      <w:r w:rsidR="005F0946" w:rsidRPr="0024414F">
+      <w:r w:rsidR="005F0946" w:rsidRPr="00BC373F">
         <w:t xml:space="preserve"> we mean the </w:t>
       </w:r>
-      <w:r w:rsidR="00F83078" w:rsidRPr="0024414F">
+      <w:r w:rsidR="00F83078" w:rsidRPr="00BC373F">
         <w:t>decisions that you need to make about your business with the NDIS.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CBFB22F" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00A818C3">
+    <w:p w14:paraId="0CBFB22F" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="00BC373F" w:rsidRDefault="00F83078" w:rsidP="00A818C3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>What’s on this page?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31237E6E" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00A818C3">
-      <w:r w:rsidRPr="0024414F">
+    <w:p w14:paraId="31237E6E" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="00BC373F" w:rsidRDefault="00F83078" w:rsidP="00A818C3">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>This page covers:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20987E87" w14:textId="3E0D607C" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00EB703E">
+    <w:p w14:paraId="20987E87" w14:textId="6FD0E054" w:rsidR="00F83078" w:rsidRPr="00BC373F" w:rsidRDefault="00F83078" w:rsidP="00EB703E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink w:anchor="_Do_you_need_1" w:history="1">
-        <w:r w:rsidRPr="0024414F">
+      <w:hyperlink w:anchor="_What_kind_of_1" w:history="1">
+        <w:r w:rsidRPr="00BC373F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Do you need help to make your NDIS decisions?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="75DAA40A" w14:textId="37E27790" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="003130C0">
+    <w:p w14:paraId="75DAA40A" w14:textId="37E27790" w:rsidR="00F83078" w:rsidRPr="00BC373F" w:rsidRDefault="00F83078" w:rsidP="003130C0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:instrText xml:space="preserve"> HYPERLINK  \l "_What_we_consider" </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>What types of nominees are there?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A50C608" w14:textId="27E9592F" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00EB703E">
+    <w:p w14:paraId="0A50C608" w14:textId="27E9592F" w:rsidR="00F83078" w:rsidRPr="00BC373F" w:rsidRDefault="00F83078" w:rsidP="00EB703E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:instrText>HYPERLINK  \l "_Who_can_be_1"</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>Who can be your nominee?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13240AE3" w14:textId="580C0477" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="003130C0">
+    <w:p w14:paraId="13240AE3" w14:textId="580C0477" w:rsidR="00F83078" w:rsidRPr="00BC373F" w:rsidRDefault="00F83078" w:rsidP="003130C0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:instrText>HYPERLINK  \l "_What_do_we_1"</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>What do we consider when appointing a nominee?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6691A5BF" w14:textId="05618DB5" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00F76001">
+    <w:p w14:paraId="6691A5BF" w14:textId="05618DB5" w:rsidR="00F83078" w:rsidRPr="00BC373F" w:rsidRDefault="00F83078" w:rsidP="00F76001">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:hyperlink w:anchor="_What_are_" w:history="1">
-        <w:r w:rsidRPr="0024414F">
+        <w:r w:rsidRPr="00BC373F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>What are the duties of a nominee?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0335D1FF" w14:textId="3D6EE5C1" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00294E9C">
+    <w:p w14:paraId="0335D1FF" w14:textId="30C69E28" w:rsidR="00F83078" w:rsidRPr="00BC373F" w:rsidRDefault="00F83078" w:rsidP="00294E9C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_What_do_you" w:history="1">
-        <w:r w:rsidRPr="0024414F">
+      <w:hyperlink w:anchor="_How_do_you" w:history="1">
+        <w:r w:rsidRPr="00BC373F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>How do you get a nominee?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="10259A4F" w14:textId="6270F78D" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidDel="00107658" w:rsidRDefault="00F83078" w:rsidP="00126417">
+    <w:p w14:paraId="10259A4F" w14:textId="6270F78D" w:rsidR="00F83078" w:rsidRPr="00BC373F" w:rsidDel="00107658" w:rsidRDefault="00F83078" w:rsidP="00126417">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_What_if_you" w:history="1">
-        <w:r w:rsidRPr="0024414F">
+        <w:r w:rsidRPr="00BC373F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>When would a nominee appointment be cancelled or suspended?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7157732D" w14:textId="6BF6E029" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00294E9C">
+    <w:p w14:paraId="7157732D" w14:textId="6BF6E029" w:rsidR="00F83078" w:rsidRPr="00BC373F" w:rsidRDefault="00F83078" w:rsidP="00294E9C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:instrText xml:space="preserve"> HYPERLINK  \l "_What_if_you_1" </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>What if you don’t agree with a decision we make?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A35BDB4" w14:textId="2950C96B" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00A818C3">
-      <w:r w:rsidRPr="0024414F">
+    <w:p w14:paraId="4A35BDB4" w14:textId="2950C96B" w:rsidR="00F83078" w:rsidRPr="00BC373F" w:rsidRDefault="00F83078" w:rsidP="00A818C3">
+      <w:r w:rsidRPr="00BC373F">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>You might also be interested in:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ABB8839" w14:textId="1A59C3F7" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00C008A5">
+    <w:p w14:paraId="0ABB8839" w14:textId="1F1ABB33" w:rsidR="00F83078" w:rsidRPr="00BC373F" w:rsidRDefault="00F83078" w:rsidP="00C008A5">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="0024414F">
+      <w:hyperlink r:id="rId12" w:anchor="child-representatives" w:history="1">
+        <w:r w:rsidRPr="00BC373F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Child representatives</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5859181A" w14:textId="5F70D2DA" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00431FE5">
+    <w:p w14:paraId="5859181A" w14:textId="15F386E8" w:rsidR="00F83078" w:rsidRPr="00BC373F" w:rsidRDefault="00F83078" w:rsidP="00431FE5">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="0024414F">
+      <w:hyperlink r:id="rId13" w:anchor="your-privacy" w:history="1">
+        <w:r w:rsidRPr="00BC373F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Your privacy and information</w:t>
         </w:r>
       </w:hyperlink>
       <w:bookmarkStart w:id="0" w:name="_Who_makes_decisions"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="1ACF86A3" w14:textId="3BD76DDE" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="004D0030">
+    <w:p w14:paraId="1ACF86A3" w14:textId="3BD76DDE" w:rsidR="00F83078" w:rsidRPr="00BC373F" w:rsidRDefault="00F83078" w:rsidP="004D0030">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_What_kind_of_1"/>
       <w:bookmarkStart w:id="2" w:name="_Making_decisions_about"/>
       <w:bookmarkStart w:id="3" w:name="_What_decisions_do"/>
       <w:bookmarkStart w:id="4" w:name="_Who_makes_decisions_1"/>
       <w:bookmarkStart w:id="5" w:name="_What_kind_of"/>
       <w:bookmarkStart w:id="6" w:name="_What_help_can"/>
       <w:bookmarkStart w:id="7" w:name="_Supported_decisions_making"/>
       <w:bookmarkStart w:id="8" w:name="_Supported_decision_making"/>
       <w:bookmarkStart w:id="9" w:name="_What_is_"/>
       <w:bookmarkStart w:id="10" w:name="_What_is_supported"/>
       <w:bookmarkStart w:id="11" w:name="_What_do_we"/>
       <w:bookmarkStart w:id="12" w:name="_Do_you_need_1"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>Do you need help to make your NDIS decisions?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47087F47" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00CC62BB">
-[...4 lines deleted...]
-    <w:p w14:paraId="2C07A547" w14:textId="59DEDC34" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00CC62BB">
+    <w:p w14:paraId="47087F47" w14:textId="2DD7A5AB" w:rsidR="00F83078" w:rsidRPr="00BC373F" w:rsidRDefault="00F83078" w:rsidP="00CC62BB">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>If you’re 18 or older</w:t>
+      </w:r>
+      <w:r w:rsidR="002014EF" w:rsidRPr="00BC373F">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve"> we:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C07A547" w14:textId="68D19817" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="00F83078" w:rsidP="00CC62BB">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>assume that you’re able to make decisions about your life and your business with the NDIS</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidR="0009640D" w:rsidRPr="00BC373F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="2"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C5C7081" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00CC62BB">
+    <w:p w14:paraId="3C5C7081" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00CC62BB">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>believe you’re the best person to make decisions that affect your life</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4154EB4A" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00CC62BB">
+    <w:p w14:paraId="4154EB4A" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00CC62BB">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>want to help you build your skills in making decisions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71D35B55" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00CC62BB">
+    <w:p w14:paraId="71D35B55" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00CC62BB">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>want you to have every opportunity to act on your own behalf, with or without support</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5463C9D5" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00CC62BB">
+    <w:p w14:paraId="5463C9D5" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00CC62BB">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>believe you should be involved in any decision-making that affects you, and wherever possible make decisions for yourself</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="3"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1342D742" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00CC62BB">
+    <w:p w14:paraId="1342D742" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00CC62BB">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>believe you have the right to have choice and control and be at least an equal partner in decisions that will affect your life.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="4"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01C2976F" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="00E83CEF">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0024414F">
+    <w:p w14:paraId="01C2976F" w14:textId="32EC7674" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00E83CEF">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>There are different ways you can get help to make decisions about your business with the NDIS. You might want a support person like a family member, friend or an advocate to attend NDIS meetings with you. Or you may like to give express consent so that we can discuss and share information about your business with the NDIS with other people.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55B1F5CB" w14:textId="17CFA1FE" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00E83CEF">
+      <w:r w:rsidRPr="00BC373F">
         <w:t xml:space="preserve">Express consent is different to a nominee because your support person can’t make decisions for you like a nominee can. You can give express consent by using an </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="0024414F">
+      <w:hyperlink r:id="rId14" w:anchor="step-2-choose-how-you-give-consent" w:history="1">
+        <w:r w:rsidRPr="00BC373F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS consent form</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t xml:space="preserve">, or you can tell us verbally, in writing, or in some other way that you communicate. You can talk to us about how to get </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:anchor="6.1" w:history="1">
-        <w:r w:rsidRPr="0024414F">
-          <w:t>support for decision making</w:t>
+        <w:r w:rsidRPr="00BC373F">
+          <w:t>support for decision-making</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t xml:space="preserve"> at any time.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EE62FD6" w14:textId="3ED034E6" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00E83CEF">
-[...4 lines deleted...]
-    <w:p w14:paraId="6F3E7643" w14:textId="14ED66D8" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00D57D16">
+    <w:p w14:paraId="5EE62FD6" w14:textId="13865522" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00E83CEF">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>If you’re applying to the NDIS, you can have a guardian or support person help you make decisions, instead of a nominee. We can only appoint a nominee once you become a participant in the NDIS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F3E7643" w14:textId="14ED66D8" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00D57D16">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>What decisions do you need to make about the NDIS?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A4BE0AD" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="004D0030">
-      <w:r w:rsidRPr="0024414F" w:rsidDel="00E83CEF">
+    <w:p w14:paraId="4A4BE0AD" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="004D0030">
+      <w:r w:rsidRPr="00BC373F" w:rsidDel="00E83CEF">
+        <w:t xml:space="preserve">There are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>lots</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F" w:rsidDel="00E83CEF">
+        <w:t xml:space="preserve"> of decisions you’ll need to make about your business with the NDIS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>. These include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BF71BE5" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00D57D16">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>what goals you want to pursue</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31F6123C" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00D57D16">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">There are </w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="5BF71BE5" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00D57D16">
+        <w:t>how you’ll pursue your goals</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48264CCE" w14:textId="733345EE" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00D57D16">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
-[...3 lines deleted...]
-    <w:p w14:paraId="31F6123C" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00D57D16">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve">which providers you want to buy your NDIS supports from. Learn more in section </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">What is </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> NDIS provider?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:anchor="your-plan" w:history="1">
+        <w:r w:rsidRPr="00BC373F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Our Guideline – Your plan</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="005D5FD8" w14:textId="4AA4F14A" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00D57D16">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
-[...3 lines deleted...]
-    <w:p w14:paraId="48264CCE" w14:textId="0AFA97F9" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00D57D16">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>when and how you get your NDIS supports</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19328F41" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00D57D16">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
-[...9 lines deleted...]
-    <w:p w14:paraId="005D5FD8" w14:textId="4AA4F14A" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00D57D16">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>how your family, friends and people in your community support you</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43AE636B" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00D57D16">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
-[...9 lines deleted...]
-    <w:p w14:paraId="19328F41" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00D57D16">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>how you can get support from mainstream and community services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1428C790" w14:textId="22867506" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00D57D16">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
-[...3 lines deleted...]
-    <w:p w14:paraId="43AE636B" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00D57D16">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>how you want your NDIS funding managed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B7C9422" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00D57D16">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>how your NDIS supports are working for you.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54079776" w14:textId="5F4AC64D" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00D57D16">
+    <w:p w14:paraId="54079776" w14:textId="5F4AC64D" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00D57D16">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_What_if_I"/>
       <w:bookmarkEnd w:id="13"/>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>What if I can’t or don’t want to make my own decisions?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48B1D21F" w14:textId="34C988D0" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="007C0BB5">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="0024414F">
+    <w:p w14:paraId="48B1D21F" w14:textId="021BA5E3" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="007C0BB5">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>As a last resort, if you can’t, or don’t want to make your own decisions about your business with the NDIS, even with support, you can ask us to appoint someone to make these decisions for you. We call this representative decision-making, and we call this person a nominee. That is, someone represents you by doing things and making decisions on your behalf.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t xml:space="preserve"> Under the laws for the NDIS, there are important rules about when it’s appropriate for us to appoint a nominee, </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Who_can_be_1" w:history="1">
-        <w:r w:rsidRPr="0024414F">
+        <w:r w:rsidRPr="00BC373F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>who can be your nominee</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink w:anchor="_What_are_the" w:history="1">
-        <w:r w:rsidRPr="0024414F">
+      <w:hyperlink w:anchor="_Who_can_be" w:history="1">
+        <w:r w:rsidRPr="00BC373F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>what their duties are.</w:t>
+          <w:t>what their duties are</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0024414F">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>. We only appoint a nominee for you when it’s not possible to support you to make your own decisions or you choose not to make your own decisions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A615A7F" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00CC62BB">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>If you’re not sure whether you need a nominee, check whether the statements below apply to you.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53D9734E" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00CC62BB">
-      <w:r w:rsidRPr="0024414F">
+    <w:p w14:paraId="53D9734E" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00EF7536">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_You_might_need"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidRPr="00BC373F">
         <w:t>You might need a nominee if:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="582967E1" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00CC62BB">
+    <w:p w14:paraId="582967E1" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00CC62BB">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>it’s very difficult or impossible for you to make important decisions that affect your life</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4782F5D5" w14:textId="45BA444C" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00CC62BB">
+    <w:p w14:paraId="4782F5D5" w14:textId="45BA444C" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00CC62BB">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>you need a lot of help from someone else to work with us on making decisions about your business with the NDIS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="061DD715" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00CC62BB">
+    <w:p w14:paraId="061DD715" w14:textId="34890DC4" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00CC62BB">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
-[...3 lines deleted...]
-    <w:p w14:paraId="41D0E6EB" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00CC62BB">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>you need support to work out what decisions might be best for your personal and social wellbeing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41D0E6EB" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00CC62BB">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>you need a lot of help from someone else to develop, understand or manage your plan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0637983F" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00CC62BB">
+    <w:p w14:paraId="0637983F" w14:textId="363C5A0D" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00CC62BB">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>you find it hard to work out or think about the information you need when making decisions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43842861" w14:textId="0B2B7A53" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="005A48FE">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>In rare situations, we may decide to appoint someone to make decisions on your behalf even if you don’t ask us to. We would only do this if there was no other way for decisions to be made about you and the NDIS.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="6"/>
       </w:r>
-      <w:bookmarkStart w:id="14" w:name="_How_the_NDIS"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkStart w:id="15" w:name="_How_the_NDIS"/>
+      <w:bookmarkStart w:id="16" w:name="_How_we_work"/>
+      <w:bookmarkStart w:id="17" w:name="_Do_you_need"/>
+      <w:bookmarkStart w:id="18" w:name="_What_is_a"/>
+      <w:bookmarkStart w:id="19" w:name="_What_does_a"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
-      <w:r w:rsidRPr="0024414F">
+      <w:bookmarkEnd w:id="19"/>
+      <w:r w:rsidRPr="00BC373F">
         <w:t xml:space="preserve"> Learn more about </w:t>
       </w:r>
       <w:hyperlink w:anchor="_What_do_we_1" w:history="1">
-        <w:r w:rsidRPr="0024414F">
+        <w:r w:rsidRPr="00BC373F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>what we consider when appointing a nominee</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B78415A" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="004335FC">
+    <w:p w14:paraId="6B78415A" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="004335FC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_What_we_consider"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0024414F">
+      <w:bookmarkStart w:id="20" w:name="_What_we_consider"/>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r w:rsidRPr="00BC373F">
+        <w:lastRenderedPageBreak/>
         <w:t>What types of nominees are there?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F6FFF85" w14:textId="29EA3789" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="004335FC">
-      <w:r w:rsidRPr="0024414F">
+    <w:p w14:paraId="7F6FFF85" w14:textId="29EA3789" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="004335FC">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>There are 2 types of nominees:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06AA8BD4" w14:textId="0DC9C8E5" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="004335FC">
+    <w:p w14:paraId="06AA8BD4" w14:textId="0DC9C8E5" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="004335FC">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:instrText>HYPERLINK  \l "_What_is_a_1"</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>plan nominees</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57C2F6E4" w14:textId="348F0716" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="004335FC">
+    <w:p w14:paraId="57C2F6E4" w14:textId="348F0716" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="004335FC">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:instrText>HYPERLINK  \l "_What_is_a_2"</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t>correspondence nominees.</w:t>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0024414F">
+        <w:t>correspondence nominees</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6553C460" w14:textId="01D77ED1" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="004335FC">
+      <w:r w:rsidRPr="00BC373F">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>A plan nominee can make decisions about parts of the preparation, management or changes to your plan, that you choose. They will receive notices from us relating to your plan, and the details of the notices we send to you. A correspondence nominee can make some decisions about your business with the NDIS, not including those for the plan nominee. We send notices about you or for you to a correspondence nominee and tell them when we contact you directly.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D866F7A" w14:textId="3CA6C802" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="004335FC">
-      <w:r w:rsidRPr="0024414F">
+    <w:p w14:paraId="6D866F7A" w14:textId="3CA6C802" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="004335FC">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>You can have either a plan nominee, a correspondence nominee, or you can have both.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="7"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="596F95AD" w14:textId="1371DC04" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="004335FC">
-      <w:r w:rsidRPr="0024414F">
+    <w:p w14:paraId="596F95AD" w14:textId="1371DC04" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="004335FC">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>You can have the same person as both your plan and correspondence nominee.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="8"/>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t xml:space="preserve"> Or you can have one person as your plan nominee and someone different as your correspondence nominee. We can also appoint more than one person as your plan nominee.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="9"/>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t xml:space="preserve"> For example, we could appoint 2 people as your plan nominees, each person being responsible for different decisions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28CDFF84" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="004335FC">
+    <w:p w14:paraId="28CDFF84" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="004335FC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_What_is_a_1"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0024414F">
+      <w:bookmarkStart w:id="21" w:name="_What_is_a_1"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r w:rsidRPr="00BC373F">
         <w:t>What is a plan nominee and what do they do?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01D0337D" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="004335FC">
-      <w:r w:rsidRPr="0024414F">
+    <w:p w14:paraId="01D0337D" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="004335FC">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>A plan nominee can make decisions about:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B53EF4B" w14:textId="7312F7CC" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="004335FC">
+    <w:p w14:paraId="2B53EF4B" w14:textId="7312F7CC" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="004335FC">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>planning – preparing or changing your plan</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="10"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E0FE285" w14:textId="329260BD" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="004335FC">
+    <w:p w14:paraId="4E0FE285" w14:textId="5D6841A9" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="004335FC">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> on NDIS </w:t>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>managing and using your funding on NDIS supports.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="11"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5271E3BA" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="004335FC">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve">A plan nominee can be appointed to do either or </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>both of these</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0024414F">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t xml:space="preserve"> things.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="12"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="763A477C" w14:textId="34960FF2" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="004335FC">
-      <w:r w:rsidRPr="0024414F">
+    <w:p w14:paraId="763A477C" w14:textId="78288B02" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="004335FC">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>You can have more than one plan nominee.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="13"/>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
-[...77 lines deleted...]
-        <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve"> If you have 2 or more plan nominees, they may each have different responsibilities. But only one can manage the funding in your plan. If you want to change or update who can manage the funding in your plan, you or your nominee can </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00BC373F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>duties of a nominee.</w:t>
+          <w:t>contact us</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...166 lines deleted...]
-        <w:t xml:space="preserve">Your nominee can be appointed for a set </w:t>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve">. We’ll then </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0024414F">
-        <w:t>period of time</w:t>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>make a decision</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0024414F">
-[...19 lines deleted...]
-        <w:t xml:space="preserve">after </w:t>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve"> about who manages the funding in your plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CAD8334" w14:textId="2D6A2854" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="004335FC">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve">In some cases, your plan nominee can’t manage your funding. For example, if we are aware that they have been convicted of an offence punishable by 2 or more years in </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0024414F">
-        <w:t>a period of time</w:t>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>prison, or</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0024414F">
-[...211 lines deleted...]
-        <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve"> involving fraud or dishonesty.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="14"/>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve"> Learn more in section </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>When can’t you self-manage your funding?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:anchor="creating-your-plan" w:history="1">
+        <w:r w:rsidRPr="00BC373F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">What should you think about when </w:t>
-[...6 lines deleted...]
-          <w:t>deciding who you want to be your nominee</w:t>
+          <w:t>Our Guideline – Creating your plan</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0024414F">
-[...136 lines deleted...]
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34D555FC" w14:textId="77F86D64" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="004335FC">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>You can ask us to limit the things your plan nominee can do. For example, you might want to decide by yourself what goals you want to pursue with your NDIS plan, but you want your plan nominee to help you manage your NDIS funding.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="15"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77507AC9" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="004335FC">
+      <w:r w:rsidRPr="00BC373F">
+        <w:lastRenderedPageBreak/>
+        <w:t>We can also limit what plan nominees can and can’t do for you, depending on what decisions we need them to make for you.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="16"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="658373D8" w14:textId="5680DD85" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="004335FC">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>When your plan nominee does something on your behalf, we look at this as if you had done it yourself.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="17"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F000500" w14:textId="79DABC9F" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="004335FC">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>If you have a plan nominee appointed by us, they should only act on your behalf when you’re not able to do it yourself.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="18"/>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
         <w:t xml:space="preserve"> Learn more about the </w:t>
       </w:r>
       <w:hyperlink w:anchor="_What_are_" w:history="1">
-        <w:r w:rsidRPr="0024414F">
+        <w:r w:rsidRPr="00BC373F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>duties of a nominee</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>. A nominee must support you to make your own decisions, as much as possible.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="19"/>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve"> They must understand your wishes and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>preferences, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve"> promote your personal and social wellbeing.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="20"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ECCC18B" w14:textId="57832894" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="004335FC">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>Your nominee doesn’t have any criminal liability under the laws of the NDIS for:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5029C4BE" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00265FB2">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>anything you do or fail to do</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D6D7F4B" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00265FB2">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>anything the nominee does in good faith, in their role as your nominee.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="21"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CB94B05" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="004335FC">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>However, an exception to this would be if your plan nominee refused or didn’t comply with a notice from us asking for a statement about the use of your funding.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="22"/>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve"> A nominee may be responsible for criminal offences under other laws in this case.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B7FD284" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="004335FC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_What_is_a_2"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>What is a correspondence nominee and what do they do?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41BBC14F" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="004335FC">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>A correspondence nominee is someone who can make some decisions for you about your business with the NDIS. But they can’t do anything or make decisions about:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AF3C5BF" w14:textId="34F73395" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="004335FC">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>preparing or changing your plan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54F60641" w14:textId="0B05E459" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="004335FC">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>managing your funding for NDIS supports.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="23"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D5ACB98" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="004335FC">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>If you need someone to make decisions for you about your plan, you may need a plan nominee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F417A36" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="004335FC">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>A correspondence nominee can ask us for information about you, or for you.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="24"/>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve"> They can receive letters and notices from us about you, or for you.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="25"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DFA23FD" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="004335FC">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>When your correspondence nominee writes to us on your behalf, we treat this as if you had written to us yourself.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="26"/>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve"> When we send your correspondence nominee a piece of information, we treat this as if we’re sending it to you.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="27"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7043677D" w14:textId="0C0BAF05" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="004335FC">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>Any notice we would normally give to you as a participant, we’ll give to your correspondence nominee.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="28"/>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve"> In most cases, we expect your nominee to respond to us if we ask them to do something or give us information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64E62AA8" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="004335FC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>How long can your nominee be appointed for?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CFF5FCC" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="004335FC">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve">Your nominee can be appointed for a set </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>period of time</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve"> or indefinitely.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="29"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C0AFD1D" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="004335FC">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>If the appointment is for a set period, we can arrange for your nominee’s role to end:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C9CF981" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="004335FC">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">after </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>a period of time</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>, for example, after 6 months</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D1CBE00" w14:textId="0A829B59" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="004335FC">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>when a certain event takes place, for example, when you turn a certain age, or at your next plan reassessment.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="30"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32B1F4D2" w14:textId="181C5164" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="004335FC">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>Having a nominee appointed for a set period can be good when you’re building your decision-making skills. You may have NDIS supports included in your plan to build these skills. We’ll talk to you about the different help available for decision-making. We’ll also help you to change from having a nominee and representative decision-making, to supported decision-making when you’re ready.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7009E890" w14:textId="4544ACAB" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="004335FC">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>A set period might also be best when:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="472BD911" w14:textId="4BFA1CF8" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="004335FC">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve">we think we should review your need for a nominee after </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>a period of time</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>, for example, whenever we change your plan or at a check-in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="31"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78334BA5" w14:textId="37461401" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="004335FC">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>we expect an appointed decision-maker, for example, a guardian will probably be appointed for you, and you’ll only need a nominee until then</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="32"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62E9FD6A" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="004335FC">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>the person you want as your nominee isn’t currently available and we need to appoint someone else as a nominee until that person becomes available</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="33"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45ABAABE" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="004335FC">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>your nominee is a court-appointed or participant-appointed decision-maker, and we think their role as your NDIS nominee should end when their appointment as your decision-maker ends.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="34"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65C20FB1" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="004335FC">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>When we decide how long to appoint your nominee for, we must also consider:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="35"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60E0DCE1" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="004335FC">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>what you want</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="36"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D868CF0" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="004335FC">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>the opinions of any carers who help you to make decisions and manage your day-to-day activities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="37"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DD9ADEE" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="004335FC">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>the opinions of other people who support you.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="38"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73EDB88A" w14:textId="167A4541" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="0024414F">
+      <w:bookmarkStart w:id="23" w:name="_Who_can_be_1"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve">If your nominee is appointed for a set </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>period of time</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>, we’ll notify you and your nominee in writing. We’ll do this before the nominee role ends. We’ll also notify you, using your preferred communication method.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F58A5A2" w14:textId="274DEF9A" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>Who can be your nominee?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56D6F777" w14:textId="5AA67106" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve">There are laws and rules we must apply when deciding who can be your nominee. Some of the things we ask you to think about in the section </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_What_should_you_2" w:history="1">
+        <w:r w:rsidRPr="00BC373F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>What should you think about when deciding who you want to be your nominee</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve"> are about these rules. We work with you to make sure whoever is appointed as your nominee is the right person for you. We need to make sure they’ll always promote your personal and social wellbeing, understand your wishes and preferences</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="39"/>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>, and support you to make your own decisions, as much as possible</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="40"/>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58EF2231" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
+    <w:p w14:paraId="0FE0723D" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
+      <w:r w:rsidRPr="00BC373F">
+        <w:lastRenderedPageBreak/>
+        <w:t>We’ll ask you who you want us to appoint as your nominee,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="41"/>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve"> in whatever way you express your wishes.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="42"/>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve"> For example, you might tell us verbally, write to us, you might express in a non-verbal way, or through a support person.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="308B581E" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_What_questions_do_3"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>Can I decide who I want as my nominee?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CC03516" w14:textId="596FEC24" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>If you ask us to appoint a specific person, we’ll probably appoint that person.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="43"/>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve"> We’ll check:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24C1840E" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>that this is your decision, and you haven’t been pressured to appoint them</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="44"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EF3D8B1" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>if there is a conflict of interest, for example, they’re also one of your providers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="45"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BCCBC57" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>if the person is already helping you in your life and what they’re already doing to help you.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="46"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58623EBB" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>We’ll ask you if you have carers or other people who support you and make decisions in your day-to-day life. If so, we’ll also talk to them and ask their opinion about you having a nominee and if they think the person would do a good job.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="47"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C0D5FB4" w14:textId="5B22F6E3" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve">You might already have a government or court appointed decision-maker, who has similar responsibilities to a nominee. Learn more about </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_How_we_work_1" w:history="1">
+        <w:r w:rsidRPr="00BC373F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>how we work with legally appointed decision makers</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B3C3E46" w14:textId="2142560B" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="003F446D">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>We need to make sure the person who’ll be your nominee understands what it means to be a nominee and will do the best job they can for you.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="48"/>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve">. Learn more about the </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_What_are_" w:history="1">
+        <w:r w:rsidRPr="00BC373F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>duties of a nominee</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58EF2231" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_What_questions_do_3"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r w:rsidRPr="00BC373F">
         <w:t>What questions do we ask about your proposed nominee?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68FF880B" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="0024414F">
+    <w:p w14:paraId="68FF880B" w14:textId="01C699F5" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>When you have asked for someone to be made your nominee, we’ll appoint them if we can.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="49"/>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
         <w:t xml:space="preserve"> But there is information we’ll need to collect, and things we’ll need to think about, before we decide to appoint someone to be your nominee.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E12EA76" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0024414F">
+    <w:p w14:paraId="2E12EA76" w14:textId="3A745A3F" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>We’ll ask you and your proposed nominee some questions. We’ll think about the answers before deciding to appoint your proposed nominee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26B969E4" w14:textId="59AD23E1" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>We’ll ask:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32200C12" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
+    <w:p w14:paraId="32200C12" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>Has your proposed nominee given written consent to be made your nominee?</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
-[...6 lines deleted...]
-    <w:p w14:paraId="127BE9E1" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="50"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="127BE9E1" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>Have you and your nominee thought about your wishes, and how you might communicate them to your nominee?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="51"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36C82053" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>Will the nominee appointment have a positive or negative effect on your relationships with your family, friends and informal networks?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="52"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="368CE3D9" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>Do you already have any arrangement with your proposed nominee?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="53"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="560DD18D" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
         <w:lastRenderedPageBreak/>
-        <w:t>Have you and your nominee thought about your wishes, and how you might communicate them to your nominee?</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="36C82053" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
+        <w:t>Have you and your proposed nominee talked about how they will help you to build your capacity to make decisions for yourself?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B2CE044" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
-[...9 lines deleted...]
-    <w:p w14:paraId="368CE3D9" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>Has your proposed nominee put any pressure on you to make them your nominee?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="54"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33A48CEF" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
-[...9 lines deleted...]
-    <w:p w14:paraId="560DD18D" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>What do some of the other people who support you think about your proposed nominee being your representative decision maker?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="55"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ABF8CF5" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
-[...35 lines deleted...]
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>Is your proposed nominee willing and able to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="318F6E91" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
+    <w:p w14:paraId="318F6E91" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00B633B9">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="26"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>work with others who look after your wellbeing</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
-[...6 lines deleted...]
-    <w:p w14:paraId="6691892A" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="56"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6691892A" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00B633B9">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="26"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>involve you in decision-making</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
-[...6 lines deleted...]
-    <w:p w14:paraId="7847FDF3" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="57"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7847FDF3" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00B633B9">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="26"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>help you to make decisions for yourself</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
-[...6 lines deleted...]
-    <w:p w14:paraId="7CE6507B" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="58"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CE6507B" w14:textId="1BACACEB" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00B633B9">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="26"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
-[...9 lines deleted...]
-    <w:p w14:paraId="2AAA6C9B" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>understand your wishes and preferences, and support decisions that reflect them</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="59"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AAA6C9B" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00B633B9">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="26"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
-        <w:t xml:space="preserve">do all the activities needed of a nominee, for example, they might have to </w:t>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>do all the activities needed of a nominee, for example, they might have to enter into contracts on your behalf.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="60"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BEDC42B" w14:textId="39F8D32D" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>Does your proposed nominee understand the duties of a nominee, and will they be able to carry out these duties?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="61"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34A2B6A7" w14:textId="089A8BB1" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>Do you trust your proposed nominee?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="62"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61460673" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>Is your proposed nominee sensitive to your cultural and language background?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="63"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56724530" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>Can your proposed nominee understand and work with any communication system or other supports you have (including relevant technology)?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="64"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78D5335A" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>Do you make life decisions without help from a court or participant appointed decision maker?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="261FF9A2" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>Does your proposed nominee have any conflict of interest with you?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="65"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33B89218" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>Does your proposed nominee have any convictions that would make them not suitable to be your nominee?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="66"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AC97F2E" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>Has your proposed nominee given any information or answered any questions in relation to their appointment, or refused to, particularly about any criminal history or conflicts of interest?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="67"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F20E719" w14:textId="5079B635" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>We need to think about their answers to these questions and think about them being your nominee if they refuse to answer the questions.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="68"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C4E6654" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>We’re responsible for making the final decision on who is appointed as your nominee for the NDIS.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="69"/>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve"> However, we can’t appoint a nominee unless they have agreed to their appointment in writing.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="70"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06B8597E" w14:textId="4EEEB776" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
+      <w:r w:rsidRPr="00BC373F">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">If the person you want to be your nominee can’t be appointed for some reason, we’ll discuss this with you. We’ll discuss if there is someone </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0024414F">
-        <w:t>enter into</w:t>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>else</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0024414F">
-[...169 lines deleted...]
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve"> we can appoint or help you come up with another option to support you in making decisions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="694DFA5B" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>We’ll also talk with you about what type of nominee you want them to be.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F8A6F1D" w14:textId="14E9F48F" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
-      <w:r w:rsidRPr="0024414F">
+    <w:p w14:paraId="6F8A6F1D" w14:textId="14E9F48F" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
+      <w:r w:rsidRPr="00BC373F">
         <w:t xml:space="preserve">Learn more about the </w:t>
       </w:r>
       <w:hyperlink w:anchor="_What_we_consider" w:history="1">
-        <w:r w:rsidRPr="0024414F">
+        <w:r w:rsidRPr="00BC373F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>different types of nominees</w:t>
         </w:r>
-        <w:r w:rsidRPr="00940560">
+        <w:r w:rsidRPr="00BC373F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2CD5A79E" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
+    <w:p w14:paraId="2CD5A79E" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_What_should_you_2"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0024414F">
+      <w:bookmarkStart w:id="25" w:name="_What_should_you_2"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:r w:rsidRPr="00BC373F">
         <w:t>What should you think about when deciding who you want to be your nominee?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B8C2A73" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
-      <w:r w:rsidRPr="0024414F">
+    <w:p w14:paraId="1B8C2A73" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>When you think about who you want to be your nominee you should ask yourself if that person:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B452D48" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
+    <w:p w14:paraId="6B452D48" w14:textId="19CA3E97" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
-[...121 lines deleted...]
-        <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve">is able and willing to carry out the </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Who_can_be" w:history="1">
+        <w:r w:rsidRPr="00BC373F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>duties of a nominee</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0024414F">
+    </w:p>
+    <w:p w14:paraId="57E70323" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>is someone you trust</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="547049C7" w14:textId="1C0D53BA" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>will do things that support your personal and social wellbeing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72CB3EFE" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>will support you by making decisions that are good for your personal and social wellbeing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A3C7F18" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>has the skills to support you</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DE4C06A" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>will help you to make decisions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BB696B9" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>will work with you to build your decision-making skills</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36C1068F" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>is able to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve"> act on your behalf and make decisions for you</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26255D24" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>is able and willing to give written consent to be your nominee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0272E29B" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>If you have a family member or friend who has always supported you to make decisions in the past, you might want them to be your nominee. If we make this person your nominee, it’s a way we can help you to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C6C1473" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>strengthen your relationship with that person</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="295945D7" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>make the support networks you already have more official.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60D90D34" w14:textId="130CE776" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>You can also ask us to appoint a body corporate (an organisation or company) as your nominee. The body corporate or organisation would need to give us the name of the person who’ll be acting on your behalf.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="71"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01DC791F" w14:textId="18BC1623" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>Being a nominee can be rewarding and can also be challenging, even for the people who already play an important role in your life. We’re happy to explain what the role involves and support the person or people who become your nominee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="021F4161" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve">Learn more about the </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_What_are_" w:history="1">
+        <w:r w:rsidRPr="00BC373F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>duties of a nominee</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00BC373F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="041BD2AD" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
+    <w:p w14:paraId="041BD2AD" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
+        <w:lastRenderedPageBreak/>
         <w:t>Who can’t be a nominee?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A6DF64F" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
-      <w:r w:rsidRPr="0024414F">
+    <w:p w14:paraId="3A6DF64F" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>There are some people who can’t be appointed nominees.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="278F0124" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
-      <w:r w:rsidRPr="0024414F">
+    <w:p w14:paraId="278F0124" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>A person under the age of 18 can’t be a nominee.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="72"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="342B96E6" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>The NDIA can’t be a nominee, but in some cases, someone who works for the NDIA could be your nominee. They would need to have a personal relationship with you, for example, if they’re a family member or friend. If so, they would be a nominee because of their personal relationship to you, not as part of their work at the NDIA.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
-[...6 lines deleted...]
-    <w:p w14:paraId="02341741" w14:textId="0D92CA9F" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00D57D16">
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="73"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02341741" w14:textId="0D92CA9F" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00D57D16">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_What_do_we_1"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0024414F">
+      <w:bookmarkStart w:id="26" w:name="_What_do_we_1"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:r w:rsidRPr="00BC373F">
         <w:t>What do we consider when appointing a nominee?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="236CC1FA" w14:textId="410166A2" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="007716FC">
-      <w:r w:rsidRPr="0024414F">
+    <w:p w14:paraId="236CC1FA" w14:textId="410166A2" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="007716FC">
+      <w:r w:rsidRPr="00BC373F">
         <w:t xml:space="preserve">There are laws and rules we must follow when we decide whether to appoint a nominee for you. It’s important that you know what we think about, and how we decide if we should appoint a nominee for you. Some of the things we ask you to think about in the section </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Who_can_be_1" w:history="1">
-        <w:r w:rsidRPr="0024414F">
+        <w:r w:rsidRPr="00BC373F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Who can be your nominee</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t xml:space="preserve"> are about these rules and laws.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E5A517E" w14:textId="32697B31" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="007716FC">
-      <w:r w:rsidRPr="0024414F">
+    <w:p w14:paraId="1E5A517E" w14:textId="32697B31" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="007716FC">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>We first assume you can make your own decisions that affect your life.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="74"/>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
         <w:t xml:space="preserve"> You may need support to build your decision-making skills, and your skills could improve over time.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="75"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09F505B3" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="007716FC">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>We also realise that sometimes it may be necessary to appoint a nominee to make decisions and act on your behalf.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="76"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17E85CFA" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="007716FC">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>We’d only appoint a nominee for you if it’s not possible for you to be supported to make decisions for yourself.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="77"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48439818" w14:textId="40B0A2EE" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="007716FC">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>There are 2 ways a nominee can be appointed to act on your behalf:</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
-[...6 lines deleted...]
-    <w:p w14:paraId="642EB02D" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="007716FC">
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="78"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="642EB02D" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="007716FC">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>you can ask us to appoint a nominee for you</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E2997EB" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="007716FC">
+    <w:p w14:paraId="6E2997EB" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="007716FC">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>we can decide to appoint a nominee for you.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CB60FF3" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="007716FC">
-      <w:r w:rsidRPr="0024414F">
+    <w:p w14:paraId="4CB60FF3" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="007716FC">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>If you ask us to appoint a nominee, we'll usually appoint one.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="79"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F8EC799" w14:textId="50A812B4" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="007716FC">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve">It’s only in very rare circumstances that we’d appoint a nominee for you when you haven’t asked for one. For example, if we think you need a nominee but you’re unable to ask for one, even with support. In this situation a family member, friend, or another supporter might ask for a nominee for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>you</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve"> or they might offer to be your nominee.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="80"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="238C2F1F" w14:textId="02AA0B78" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="007716FC">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>The decision to appoint someone as a nominee would still need to be made by us once we have assessed all the information. We need to make sure they are the right person to be your nominee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53F87986" w14:textId="3767B5E1" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="007716FC">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>If you ask us to appoint a nominee, we need to check:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E5AEB88" w14:textId="2A02E985" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="007716FC">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
         <w:lastRenderedPageBreak/>
-        <w:t>If you ask us to appoint a nominee, we'll usually appoint one.</w:t>
-[...37 lines deleted...]
-    <w:p w14:paraId="7E5AEB88" w14:textId="2A02E985" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="007716FC">
+        <w:t>that no one has put pressure on you to appoint them – we’ll check with you to make sure it’s your decision, and not because you have been pressured or wrongly influenced by them</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="81"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="010AC928" w14:textId="03396CC0" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="008F4F66">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
-[...9 lines deleted...]
-    <w:p w14:paraId="010AC928" w14:textId="4A4A681D" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="007716FC">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>if there’s a conflict of interest, for example, if they’re also one of your providers.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="82"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15D3A3AE" w14:textId="5B49C759" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="007716FC">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>If we think you might need a nominee, but you haven’t asked for one, we’ll look at:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="733AFAC3" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="007716FC">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
-[...14 lines deleted...]
-    <w:p w14:paraId="733AFAC3" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="007716FC">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>whether we’ve discussed having a nominee with you</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="83"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38B30B28" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="007716FC">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
-[...9 lines deleted...]
-    <w:p w14:paraId="38B30B28" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="007716FC">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>whether you’re able to communicate with us and take part in the NDIS without having a nominee appointed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="84"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47BFC696" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="007716FC">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
-[...9 lines deleted...]
-    <w:p w14:paraId="47BFC696" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="007716FC">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>our expectation that a nominee should only be appointed as a last resort, and with safeguards in place to protect you</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="85"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23324628" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="007716FC">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
-[...9 lines deleted...]
-    <w:p w14:paraId="23324628" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="007716FC">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>whether you have a court-appointed decision-maker or a decision-maker you’ve appointed yourself</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="86"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ABA21F4" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="007716FC">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>whether you have any other relationships that:</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
-[...6 lines deleted...]
-    <w:p w14:paraId="31B57B0A" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="007716FC">
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="87"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31B57B0A" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="007716FC">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>you could rely on to help you make your own decisions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A3DE99B" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="007716FC">
+    <w:p w14:paraId="1A3DE99B" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="007716FC">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>could be strengthened to help you make your own decisions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="543790E9" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="007716FC">
+    <w:p w14:paraId="543790E9" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="007716FC">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>could be improved by the appointment of a nominee.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72BF1DEC" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="007716FC">
+    <w:p w14:paraId="72BF1DEC" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="007716FC">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>your opinion, and the opinion of:</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
-[...6 lines deleted...]
-    <w:p w14:paraId="28EBDA6D" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="007716FC">
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="88"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28EBDA6D" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="007716FC">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>any person who helps you manage your day-to-day activities and make decisions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B274C74" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="007716FC">
+    <w:p w14:paraId="7B274C74" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="007716FC">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>any court-appointed decision-maker or decision-maker you have appointed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0324BDCB" w14:textId="5C7BABB1" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="006825D2">
-      <w:r w:rsidRPr="0024414F">
+    <w:p w14:paraId="0324BDCB" w14:textId="38717532" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="006825D2">
+      <w:r w:rsidRPr="00BC373F">
         <w:t xml:space="preserve">Learn more about </w:t>
       </w:r>
-      <w:hyperlink w:anchor="_What_do_you_1" w:history="1">
-        <w:r w:rsidRPr="0024414F">
+      <w:hyperlink w:anchor="_How_do_you" w:history="1">
+        <w:r w:rsidRPr="00BC373F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>what you need to do to get a nominee</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A20C264" w14:textId="6B3FA188" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00031F89">
+    <w:p w14:paraId="1A20C264" w14:textId="6B3FA188" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00031F89">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_How_we_work_1"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0024414F">
+      <w:bookmarkStart w:id="27" w:name="_How_we_work_1"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>How we work with legally appointed decision makers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75CE3C15" w14:textId="0DC93F4B" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="007716FC">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>You might already have someone legally appointed by a government, tribunal, court or panel who helps with decisions or makes decisions for you in other parts of your life. For example, a Public Trustee, guardian, or a family member. Or you may have appointed someone yourself to make decisions for you.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03E3F5F5" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="007716FC">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>If you have this type of decision-maker, we’ll discuss with them the types of decisions they already help you with. If the decisions are similar to what you would need to decide in the NDIS, we usually appoint them as your nominee.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="89"/>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve"> If their role is different to what you would need in the NDIS, we’ll discuss with them, in writing, if you need a nominee and who we might appoint.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="90"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B5F6316" w14:textId="65294624" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="007716FC">
+      <w:r w:rsidRPr="00BC373F">
         <w:lastRenderedPageBreak/>
-        <w:t>How we work with legally appointed decision makers</w:t>
-[...36 lines deleted...]
-      <w:r w:rsidRPr="0024414F">
         <w:t>We’re responsible for making the final decision on who is appointed as a nominee under the NDIS.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="91"/>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
         <w:t xml:space="preserve"> However, we can’t appoint your legally appointed decision maker as your nominee unless they have agreed to the nominee appointment in writing.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="92"/>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
         <w:t xml:space="preserve"> We can’t appoint anyone as your nominee unless they agree in writing to do it.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7221F613" w14:textId="629EA3FF" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00AF703E">
+    <w:p w14:paraId="7221F613" w14:textId="629EA3FF" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00AF703E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Who_can_be"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkStart w:id="28" w:name="_Who_can_be"/>
+      <w:bookmarkStart w:id="29" w:name="_What_questions_do_2"/>
+      <w:bookmarkStart w:id="30" w:name="_What_should_you_1"/>
+      <w:bookmarkStart w:id="31" w:name="_What_types_of"/>
+      <w:bookmarkStart w:id="32" w:name="_What_are_"/>
+      <w:bookmarkStart w:id="33" w:name="_What_are_the"/>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
-      <w:r w:rsidRPr="0024414F">
+      <w:bookmarkEnd w:id="33"/>
+      <w:r w:rsidRPr="00BC373F">
         <w:t>What are the duties of a nominee?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AC2413E" w14:textId="3CCED1D5" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00183C65">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0024414F">
+    <w:p w14:paraId="5AC2413E" w14:textId="4D0DB380" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00183C65">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>A nominee has responsibilities both to you and to the NDIS. These responsibilities apply whether you asked for the nominee to be appointed, or we appointed them.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="633AA065" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00183C65">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>Nominees play an important role in helping you make decisions about your NDIS supports. They must understand your rights, preferences, and wellbeing and act in a way that respects these.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1302A95A" w14:textId="26E8298B" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00183C65">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>If someone is thinking about being your nominee, they can use the information in this guideline to help them understand whether they can be your nominee. It will help them understand what is expected of them. This information also helps you know what you can expect from your nominee.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="93"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AF90009" w14:textId="21AC26B9" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00183C65">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>If we appoint a plan nominee, a correspondence nominee, or both, there are certain duties they must carry out. We need to make sure the person is willing and able to carry out these duties.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="94"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01E5E426" w14:textId="7E07AF8F" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00B05F71">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>Your nominee must try to support you to make decisions</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="95"/>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
         <w:t>, and try to find out what you would like to happen.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="96"/>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
         <w:t xml:space="preserve"> They must also act in a way that supports your personal and social wellbeing</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="97"/>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A4F2AE8" w14:textId="2F095E3A" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00E4359D">
-      <w:r w:rsidRPr="0024414F">
+    <w:p w14:paraId="3A4F2AE8" w14:textId="2F095E3A" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00E4359D">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>Your nominee must also talk with other people in your life about anything they’re thinking of doing on your behalf about your business with the NDIS.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="98"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A2DCAFE" w14:textId="397F3BF0" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00E4359D">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>These other people could include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19D13B68" w14:textId="6554A720" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00E4359D">
+    <w:p w14:paraId="19D13B68" w14:textId="6554A720" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00E4359D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>for plan nominees, any other NDIS-appointed plan nominee you have</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
-[...6 lines deleted...]
-    <w:p w14:paraId="0AE0C30D" w14:textId="253B2C10" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00E4359D">
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="99"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AE0C30D" w14:textId="253B2C10" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00E4359D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>any court-appointed decision-maker you have</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="100"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BA77B06" w14:textId="2A4DE679" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00E4359D">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>any other decision-maker you have appointed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="101"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E29F546" w14:textId="2915C9BB" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00C60870">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>any person who helps you make decisions and manage your day-to-day activities – for example, a family member, supporter, or carer.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="102"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2466E01B" w14:textId="15709291" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00183C65">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>If you are unable to communicate what you want to happen, your nominee must try to work out what they think you would like to happen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="103"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DC82335" w14:textId="383D5807" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00183C65">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>They might do this by:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01FBA743" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00183C65">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>looking back on other decisions you’ve made</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E4C6452" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00183C65">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>thinking about the experiences they’ve had with you</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43B1735C" w14:textId="6F642AAA" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00183C65">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
         <w:lastRenderedPageBreak/>
-        <w:t>any court-appointed decision-maker you have</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="6BA77B06" w14:textId="2A4DE679" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00E4359D">
+        <w:t>talking with other people who know you well.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="002EF3FC" w14:textId="68AD2ED5" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00C60870">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>Your nominee has a duty to do their best and make a genuine effort to support you.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="104"/>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve"> They should:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22ACFA5C" w14:textId="5B6C595D" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00183C65">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
-[...9 lines deleted...]
-    <w:p w14:paraId="7E29F546" w14:textId="2915C9BB" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00C60870">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>help you build your skills so that you can make more of your own decisions, and if possible, to a point where you no longer need a nominee.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="105"/>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve"> We’ll help your nominee with this duty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="106"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AB8A7E0" w14:textId="0ED7828D" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="002E6878">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
-[...25 lines deleted...]
-    <w:p w14:paraId="01FBA743" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00183C65">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>tell us about any conflict of interest they have in relation to you</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="107"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48DF9F07" w14:textId="1EE37F1A" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00C6344C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
-[...3 lines deleted...]
-    <w:p w14:paraId="2E4C6452" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00183C65">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>avoid or manage any conflict of interest they have in relation to you.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="108"/>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve"> For example, if your nominee is helping you with decisions about providers </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>and also</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve"> provides you with services that they get paid for.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="109"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00D00273" w14:textId="40F985A4" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>If a plan nominee is appointed at your request, they can only do things on your behalf if they believe either:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46FAB53E" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00183C65">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
-[...3 lines deleted...]
-    <w:p w14:paraId="43B1735C" w14:textId="6F642AAA" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00183C65">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>it’s not possible for you to do something, or be supported to do it</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="110"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B07DF99" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00183C65">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
-[...108 lines deleted...]
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>it’s possible for you to do something yourself, but you don’t want to do it yourself.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="111"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="042A70BB" w14:textId="188FDDA4" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00183C65">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>If you can do something by yourself but don’t want to, we’ll see if we can help.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77BDE386" w14:textId="6236A435" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00183C65">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>Remember, other people can also help you make your own decisions. You can also give us permission to talk to another person like a family member, friend or an advocate about your business with the NDIS. We call this express consent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16B60555" w14:textId="654677F8" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00183C65">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>Express consent means you still make your own decisions, but you can consent for someone else to do things like represent you at a planning meeting, have access to information about your NDIS plan and advocate for you. They might talk to us about your NDIS plan and then explain things to you.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6922FD08" w14:textId="338E72E4" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00183C65">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>Express consent is different to a nominee because your support person can’t make decisions for you like a nominee can.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="112"/>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
         <w:t xml:space="preserve"> You can give express consent by using an </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidRPr="0024414F">
+      <w:hyperlink r:id="rId19" w:anchor="step-2-choose-how-you-give-consent" w:history="1">
+        <w:r w:rsidRPr="00BC373F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS consent form</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>, or you can tell us verbally, in writing, or in some other way that you communicate.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1819A7E2" w14:textId="5C1AA326" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00183C65">
-[...16 lines deleted...]
-        <w:r w:rsidRPr="0024414F">
+    <w:p w14:paraId="1819A7E2" w14:textId="7ADA73E9" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00183C65">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve">If you want to build your skills to make your own decisions, we may be able to fund NDIS supports in your plan to help you learn these skills, if they meet the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="00BC373F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57D8F1FC" w14:textId="632C03EB" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00183C65">
-      <w:r w:rsidRPr="0024414F">
+    <w:p w14:paraId="57D8F1FC" w14:textId="632C03EB" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00183C65">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>Anything your nominee does on your behalf must comply with the laws of the state or territory where you live. This includes if they are a court-appointed or participant-appointed decision-maker, for example a guardian or a person appointed under a power of attorney. They must comply with any obligations or restrictions placed on them under state or territory laws.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="113"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B4A3E87" w14:textId="6C6F0B76" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00183C65">
+      <w:r w:rsidRPr="00BC373F">
+        <w:lastRenderedPageBreak/>
         <w:t>If we appointed your plan nominee, they may only do something on your behalf if they believe you can’t either:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4D8813" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00183C65">
+    <w:p w14:paraId="5A4D8813" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00183C65">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>make the decision or complete the task</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C5EA26A" w14:textId="6BB2115A" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00B02CED">
+    <w:p w14:paraId="2D456415" w14:textId="04B5EB23" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="006D1789">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>be supported to make the decision or complete the task.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
-[...6 lines deleted...]
-    <w:p w14:paraId="365CDEFA" w14:textId="7D726F21" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="005207D5">
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="114"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29E9889E" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00353868">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>Letting us know about changes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62154020" w14:textId="5C76BCD6" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00612742">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>NDIS laws say your nominee must tell us as soon as practical if circumstances change that may affect their ability to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E453476" w14:textId="77A11148" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00B633B9">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>act as a nominee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FFA4C56" w14:textId="7920DC62" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00B633B9">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>receive notices from us</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27554ABC" w14:textId="0DF7A76B" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00B633B9">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>do what is set out in notices from us.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:endnoteReference w:id="115"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="057ADF0E" w14:textId="52E216EA" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00612742">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>If they don’t tell us about these changes, they may face a civil penalty under NDIS laws. When we say civil penalty, we mean a fine.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="116"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E415EA7" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00353868">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>Consequences of not meeting nominee duties</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CD901B7" w14:textId="06B53311" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00353868">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Your safety and rights are important to us. We want to make sure your nominee always acts in your best interests by following their nominee duties under laws for the NDIS. This is why we may </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>take action</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if your nominee does not meet their nominee duties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="355D338C" w14:textId="4C1DD905" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00466123">
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When we say </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>take action</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> we mean, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_What_if_you" w:history="1">
+        <w:r w:rsidRPr="00BC373F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+          </w:rPr>
+          <w:t>suspending or cancelling the appointment</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:endnoteReference w:id="117"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="653166E0" w14:textId="45C59896" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00466123">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve">Depending on the circumstances, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>taking action</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve"> could also mean a civil penalty or criminal action under the laws for the NDIS. We may do this if your nominee:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01DDF412" w14:textId="0DA8A688" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="000F6E7B">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve">provides false or misleading information to us or the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="00BC373F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>NDIS commission</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="118"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71CDC534" w14:textId="301B6BCF" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="000F6E7B">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>gets NDIS funding they know you’re not entitled to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="119"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76C17DE9" w14:textId="2703B99F" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="000F6E7B">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>acts dishonestly with the intention to gain NDIS funding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="120"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="063606CA" w14:textId="2B06D818" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="000F6E7B">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>intentionally destroys, changes or hides records about your NDIS matters</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="121"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65D850CE" w14:textId="409CD0C8" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="000F6E7B">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>misuses their nominee role for personal gain</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="122"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2189F5D0" w14:textId="436F3F37" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="000F6E7B">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>improperly accesses or seeks your information after they have stopped being your nominee.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="123"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29269804" w14:textId="780C9B06" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00191C03">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>A civil penalty is a court imposed fine. Criminal action could result in time in jail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25D33A5B" w14:textId="1C0DEF83" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00191C03">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>We understand these are serious consequences. They are serious because nominees play an important role in upholding your rights and safety.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A4D850F" w14:textId="5DAA3793" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00191C03">
+      <w:r w:rsidRPr="00BC373F">
+        <w:lastRenderedPageBreak/>
+        <w:t>It’s important you understand the consequences of nominees not meeting their duties. That way you, and the person you want to be your nominee, can make informed decisions before asking us to appoint them as your nominee and during a nominee appointment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A713BCC" w14:textId="6622EB13" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00191C03">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>NDIS laws also protect nominees. A nominee is not criminally liable, or liable to a civil proceeding:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F425AAC" w14:textId="64A12E96" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00B633B9">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>in relation to the actions of a participant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="124"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FD498FD" w14:textId="35AC2A38" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00B633B9">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>if they act in good faith in their role as nominee.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="125"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="365CDEFA" w14:textId="7D726F21" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="005207D5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_What_questions_do_1"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkStart w:id="34" w:name="_How_do_you"/>
       <w:bookmarkEnd w:id="34"/>
-      <w:bookmarkEnd w:id="35"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>How do you get a nominee?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23E2EBDF" w14:textId="325FCFF1" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00AA4E74">
-      <w:r w:rsidRPr="0024414F">
+    <w:p w14:paraId="23E2EBDF" w14:textId="325FCFF1" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00AA4E74">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>If you want to get a nominee, there are a few things to do and discuss.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="537F95B0" w14:textId="2A1E4E69" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00AA4E74">
-      <w:r w:rsidRPr="0024414F">
+    <w:p w14:paraId="537F95B0" w14:textId="2A1E4E69" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00AA4E74">
+      <w:r w:rsidRPr="00BC373F">
         <w:t xml:space="preserve">First, you need to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidRPr="0024414F">
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="00BC373F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>contact us</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>, your local area coordinator or planner and ask us to appoint a nominee. You can write to us or tell us about your request for a nominee. We’ll need to know your proposed nominee’s name and contact details.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="609E6C4F" w14:textId="711760EC" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00AA4E74">
-      <w:r w:rsidRPr="0024414F">
+    <w:p w14:paraId="609E6C4F" w14:textId="711760EC" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00AA4E74">
+      <w:r w:rsidRPr="00BC373F">
         <w:t xml:space="preserve">If a member of your family, carer or friend think you need a nominee, then they can also </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidRPr="0024414F">
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="00BC373F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>contact us</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>, your local area coordinator or planner to discuss it.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DA60B25" w14:textId="1136AFFF" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00AA4E74">
-      <w:r w:rsidRPr="0024414F">
+    <w:p w14:paraId="5DA60B25" w14:textId="4B1E2A80" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00AA4E74">
+      <w:r w:rsidRPr="00BC373F">
         <w:t xml:space="preserve">Learn more about </w:t>
       </w:r>
       <w:hyperlink w:anchor="_What_do_we_1" w:history="1">
-        <w:r w:rsidRPr="0024414F">
+        <w:r w:rsidR="00BD5411" w:rsidRPr="00BD5411">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>how we decide about appointing nominees</w:t>
+          <w:t>what we consider when appointing a nominee</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidR="00BD5411">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CD400AB" w14:textId="711858E1" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="009972B3">
-      <w:r w:rsidRPr="0024414F">
+    <w:p w14:paraId="0CD400AB" w14:textId="11ABD376" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="009972B3">
+      <w:r w:rsidRPr="00BC373F">
         <w:t xml:space="preserve">We’ll ask your proposed nominee to provide </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidRPr="0024414F">
+      <w:hyperlink r:id="rId24" w:anchor="more-ndis-information:~:text=(DOCX%201MB)-,Evidence%20of%20identity,-Factsheet%3A%20Evidence%20of" w:history="1">
+        <w:r w:rsidR="00527269">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>proof of identity</w:t>
+          <w:t>evidence of identity</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>, if we don’t already have this.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A0A45AF" w14:textId="6DD7DA26" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="009972B3">
-      <w:r w:rsidRPr="0024414F">
+    <w:p w14:paraId="3A0A45AF" w14:textId="14CB4F21" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="009972B3">
+      <w:r w:rsidRPr="00BC373F">
         <w:t xml:space="preserve">Learn more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
-        <w:r w:rsidRPr="0024414F">
+      <w:hyperlink r:id="rId25" w:anchor="your-privacy" w:history="1">
+        <w:r w:rsidRPr="00BC373F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>your privacy and information</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DF6A7EA" w14:textId="4704883D" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078">
-      <w:r w:rsidRPr="0024414F">
+    <w:p w14:paraId="4DF6A7EA" w14:textId="4704883D" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D">
+      <w:r w:rsidRPr="00BC373F">
         <w:t xml:space="preserve">We then ask you and your nominee some questions that help us work out if your proposed nominee is the right person to be your nominee. Learn more about the </w:t>
       </w:r>
       <w:hyperlink w:anchor="_What_questions_do_3" w:history="1">
-        <w:r w:rsidRPr="0024414F">
+        <w:r w:rsidRPr="00BC373F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>questions we ask your proposed nominee</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24141802" w14:textId="4E16A6B9" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="005D1391">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="0024414F">
+    <w:p w14:paraId="24141802" w14:textId="4E16A6B9" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="005D1391">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>We’ll send a letter to your proposed nominee. This will explain the duties of a nominee. Your proposed nominee will need to respond to our letter consenting to being your nominee.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="126"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A94F9E7" w14:textId="31E9B79B" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00D57D16">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>We’ll talk with you about how long you want your nominee appointed for.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59036BF6" w14:textId="0374F743" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="006C7D02">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="0024414F">
+    <w:p w14:paraId="59036BF6" w14:textId="0374F743" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="006C7D02">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>If we approve your proposed nominee, we’ll send an instrument of nominee appointment letter to you and the nominee.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="127"/>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
         <w:t xml:space="preserve"> This is a document that includes information about:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73519933" w14:textId="6C928D49" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="006C7D02">
+    <w:p w14:paraId="73519933" w14:textId="6C928D49" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="006C7D02">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>who has been appointed as your nominee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C6F3BC1" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="006C7D02">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>what type of nominee has been appointed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72542943" w14:textId="0056D6AC" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="006C7D02">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>what things your nominee can’t do</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="582DBDA8" w14:textId="2CA11F87" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="006C7D02">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>how long the nominee is appointed for.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="236B4C1F" w14:textId="735CF318" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="006C7D02">
+      <w:r w:rsidRPr="00BC373F">
         <w:lastRenderedPageBreak/>
-        <w:t>who has been appointed as your nominee</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1C6F3BC1" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="006C7D02">
+        <w:t>The notice of nominee appointment tells the nominee they need to let us know if there’s a change in situation that affects their ability to be your nominee.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="128"/>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve"> We’ll write to each person who is directly affected by our decision of whether or not to appoint a nominee.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="129"/>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve"> We’ll let them know that they can ask for an internal review if they don’t agree with our decision to appoint a nominee.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="130"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="665405F8" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="006C7D02">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>This could include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4075EA96" w14:textId="5F78FFEA" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="006C7D02">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
-[...3 lines deleted...]
-    <w:p w14:paraId="72542943" w14:textId="0056D6AC" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="006C7D02">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>you, for example if you don’t agree with our decision to appoint a nominee, or don’t agree with who we appointed as your nominee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06B56120" w14:textId="7B821776" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="006C7D02">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
-[...3 lines deleted...]
-    <w:p w14:paraId="582DBDA8" w14:textId="2CA11F87" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="006C7D02">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>the person who was appointed as your nominee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="775BB9ED" w14:textId="54AE109C" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="006C7D02">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
-[...57 lines deleted...]
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>someone else who wanted to be your nominee.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14F8A6DF" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="006C7D02">
-      <w:r w:rsidRPr="0024414F">
+    <w:p w14:paraId="14F8A6DF" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="006C7D02">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>We’ll also try to contact them by phone.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54B2ABE1" w14:textId="5A1C6D03" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00D57D16">
-      <w:r w:rsidRPr="0024414F">
+    <w:p w14:paraId="54B2ABE1" w14:textId="56A75BAF" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00D57D16">
+      <w:r w:rsidRPr="00BC373F">
         <w:t xml:space="preserve">Learn more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidRPr="0024414F">
+      <w:hyperlink r:id="rId26" w:anchor="reviewing-our-decisions" w:history="1">
+        <w:r w:rsidRPr="00BC373F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>how to ask for a decision to be reviewed</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="334A403A" w14:textId="034E4B90" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="007038FB">
+    <w:p w14:paraId="334A403A" w14:textId="034E4B90" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="007038FB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_What_is_a_3"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="39" w:name="_What_happens_after"/>
+      <w:bookmarkStart w:id="35" w:name="_What_is_a_3"/>
+      <w:bookmarkStart w:id="36" w:name="_What_questions_do"/>
+      <w:bookmarkStart w:id="37" w:name="_What_happens_after"/>
+      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
-      <w:bookmarkEnd w:id="38"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>What happens when you have a nominee?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39512E34" w14:textId="78F12B58" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00117CC7">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="0024414F">
+    <w:p w14:paraId="39512E34" w14:textId="78F12B58" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00117CC7">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>If we appoint your proposed nominee, we’ll issue an instrument of nominee appointment and send a copy to you and a copy to your nominee.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="131"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="428EC2BE" w14:textId="178930AE" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00117CC7">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>This is a document that includes information about:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79D1CC69" w14:textId="04FC4995" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00117CC7">
+    <w:p w14:paraId="79D1CC69" w14:textId="04FC4995" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00117CC7">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>who has been appointed as your nominee</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="009BCCBD" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00117CC7">
+    <w:p w14:paraId="009BCCBD" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00117CC7">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>what type of nominee has been appointed</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="740A140C" w14:textId="7D9521D4" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00117CC7">
+    <w:p w14:paraId="740A140C" w14:textId="7D9521D4" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00117CC7">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>what things your nominee can’t do</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18647974" w14:textId="1B8F446B" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00117CC7">
+    <w:p w14:paraId="18647974" w14:textId="1B8F446B" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00117CC7">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>how long the nominee appointment is for.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0673CC11" w14:textId="389FC14E" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00117CC7">
-      <w:r w:rsidRPr="0024414F">
+    <w:p w14:paraId="0673CC11" w14:textId="389FC14E" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00117CC7">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>If you have a plan nominee appointed, we’ll contact them:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23686039" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00117CC7">
+    <w:p w14:paraId="23686039" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00117CC7">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>when we check-in to see how you’re going</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76403F73" w14:textId="1CBF7FA4" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00117CC7">
+    <w:p w14:paraId="76403F73" w14:textId="1CBF7FA4" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00117CC7">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>the next time your plan is due to be reassessed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19CF0954" w14:textId="23BE29E5" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00117CC7">
-      <w:r w:rsidRPr="0024414F">
+    <w:p w14:paraId="19CF0954" w14:textId="23BE29E5" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00117CC7">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>Depending on what level of authority your nominee has been given, we’ll talk with them, and you, about:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36A59A62" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00117CC7">
+    <w:p w14:paraId="36A59A62" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00117CC7">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>how your last NDIS plan worked for you</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A20644B" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00117CC7">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>what goals you have</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17B437B0" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00117CC7">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>what supports you get from your family and friends</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77C91561" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00117CC7">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>what supports you get from community and mainstream services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78461E26" w14:textId="5606F221" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00117CC7">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>what NDIS supports you need to pursue your goals</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79ED728B" w14:textId="551BF497" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00117CC7">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
         <w:lastRenderedPageBreak/>
-        <w:t>how your last NDIS plan worked for you</w:t>
-[...44 lines deleted...]
-      <w:r w:rsidRPr="0024414F">
         <w:t>how you and your nominee are building your capacity to make decisions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34FF9802" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00117CC7">
-      <w:r w:rsidRPr="0024414F">
+    <w:p w14:paraId="34FF9802" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00117CC7">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>Your plan nominee can also contact us if your situation or support needs change.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="193D4051" w14:textId="0B391A1F" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00117CC7">
-      <w:r w:rsidRPr="0024414F">
+    <w:p w14:paraId="193D4051" w14:textId="0B391A1F" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00117CC7">
+      <w:r w:rsidRPr="00BC373F">
         <w:t xml:space="preserve">If your nominee has any questions about their role, they can talk to your planner, local area coordinator or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
-        <w:r w:rsidRPr="0024414F">
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="00BC373F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>contact us</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t xml:space="preserve"> for advice.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="357AC4E0" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="001466BB">
+    <w:p w14:paraId="357AC4E0" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="001466BB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>What if I don’t like something my nominee has done?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41DFA416" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="001466BB">
-      <w:r w:rsidRPr="0024414F">
+    <w:p w14:paraId="41DFA416" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="001466BB">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>Your nominee must always act in your best interests. They are required to try to support you to make decisions and they must try to find out what you want to happen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BA6AA3F" w14:textId="4D81FE60" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="001466BB">
-      <w:r w:rsidRPr="0024414F">
+    <w:p w14:paraId="3BA6AA3F" w14:textId="4D81FE60" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="001466BB">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>If you have concerns about something your nominee has done you should talk to your support coordinator, local area coordinator or planner for further advice.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Y</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t xml:space="preserve">ou can also </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
-        <w:r w:rsidRPr="0024414F">
+      <w:hyperlink r:id="rId28">
+        <w:r w:rsidRPr="00BC373F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>contact us</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0024414F">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00BC373F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03DE0CF4" w14:textId="276FF1CC" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="001466BB">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">If you still have concerns you can ask us to cancel your nominee. Learn more about </w:t>
+    <w:p w14:paraId="03DE0CF4" w14:textId="2D778440" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="001466BB">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve">If you still have concerns, you can ask us to cancel your nominee. Learn more about </w:t>
       </w:r>
       <w:hyperlink w:anchor="_What_if_you" w:history="1">
-        <w:r w:rsidRPr="0024414F">
+        <w:r w:rsidRPr="00BC373F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>when a nominee appointment might be cancelled or suspended.</w:t>
+          <w:t>when a nominee appointment might be cancelled or suspended</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00BC373F">
+          <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="25A36896" w14:textId="2C87C3B0" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00C60870">
+    <w:p w14:paraId="25A36896" w14:textId="2C87C3B0" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00C60870">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Notices_given_to"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0024414F">
+      <w:bookmarkStart w:id="38" w:name="_Notices_given_to"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:r w:rsidRPr="00BC373F">
         <w:t>What do we share with your nominee?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="683BE426" w14:textId="63C7980A" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="0018705E">
-      <w:r w:rsidRPr="0024414F">
+    <w:p w14:paraId="683BE426" w14:textId="63C7980A" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="0018705E">
+      <w:r w:rsidRPr="00BC373F">
         <w:t xml:space="preserve">Your nominee will receive information from us – we usually call them notices. </w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A notice is usually a letter giving you information, asking you to send us information or to do something.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07ED4EF5" w14:textId="5B3A5781" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="002B1AA2">
-      <w:r w:rsidRPr="0024414F">
+    <w:p w14:paraId="07ED4EF5" w14:textId="5B3A5781" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="002B1AA2">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>We share different things depending on what type of nominee you have:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55526C96" w14:textId="6F6B0ED3" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00513EE7">
+    <w:p w14:paraId="55526C96" w14:textId="6F6B0ED3" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00513EE7">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>Correspondence nominee</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06AD2675" w14:textId="6383BD8B" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00513EE7">
+    <w:p w14:paraId="06AD2675" w14:textId="6383BD8B" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00513EE7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>If you have a correspondence nominee, then they</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>If you have a correspondence nominee, then they’ll receive all notices we give under the laws of the NDIS.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>’ll</w:t>
-[...17 lines deleted...]
-    <w:p w14:paraId="7899AA1E" w14:textId="49B1114F" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00513EE7">
+        <w:endnoteReference w:id="132"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7899AA1E" w14:textId="49B1114F" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00513EE7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>When we give your correspondence nominee a notice, we look at this as if we have given the notice to you on the day your correspondence nominee received the notice.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:endnoteReference w:id="117"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0024414F">
+        <w:endnoteReference w:id="133"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A203556" w14:textId="31CC6B8A" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00513EE7">
+      <w:r w:rsidRPr="00BC373F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If we give a notice to your correspondence nominee asking them to do something on your behalf, then your correspondence nominee must respond to us. This includes if we ask them to tell us about something, or give us information or a document, on your behalf.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:endnoteReference w:id="118"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0024414F">
+        <w:endnoteReference w:id="134"/>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>If they don’t do this, you will be seen as having failed to comply with the requirement.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
-        <w:endnoteReference w:id="119"/>
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:endnoteReference w:id="135"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00C1B058" w14:textId="657E79C7" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00D82C1D">
+      <w:r w:rsidRPr="00BC373F">
         <w:t xml:space="preserve">However, there are times when we’ll contact you directly, or we may want you to do something instead of your correspondence nominee. </w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>When we give the notice to you, we’ll tell your correspondence nominee that we’ve given you the notice and give them details about it.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:endnoteReference w:id="120"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="2196C9DB" w14:textId="31AA73FD" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00513EE7">
+        <w:endnoteReference w:id="136"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2196C9DB" w14:textId="31AA73FD" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00513EE7">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>Plan nominee</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CC991A0" w14:textId="390CD589" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00576563">
-      <w:r w:rsidRPr="0024414F">
+    <w:p w14:paraId="0CC991A0" w14:textId="390CD589" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00576563">
+      <w:r w:rsidRPr="00BC373F">
         <w:t xml:space="preserve">If you have a plan nominee, we’ll send them any </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Notice_regarding_use" w:history="1">
-        <w:r w:rsidRPr="0024414F">
+        <w:r w:rsidRPr="00BC373F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>notices about the use of your NDIS funding</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>. Any notices about the preparation or a change to your plan that we’ve sent to your correspondence nominee, we’ll also send to your plan nominee.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51B93BA1" w14:textId="4C3C02C9" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00576563">
-      <w:r w:rsidRPr="0024414F">
+    <w:p w14:paraId="51B93BA1" w14:textId="4C3C02C9" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00576563">
+      <w:r w:rsidRPr="00BC373F">
+        <w:lastRenderedPageBreak/>
         <w:t>If we ask them for a statement of how your funds are being used, your plan nominee must respond to the notice and give us the statement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30CA9EA4" w14:textId="0F342A95" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00513EE7">
+    <w:p w14:paraId="30CA9EA4" w14:textId="0F342A95" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00513EE7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t xml:space="preserve">If we give you a notice or letter about the preparation, management or a change to your plan, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>we must tell your plan nominee that we’ve given you this notice and the details of it</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:endnoteReference w:id="121"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="21E90357" w14:textId="038995DE" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00C60870">
+        <w:endnoteReference w:id="137"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21E90357" w14:textId="038995DE" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00C60870">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>What if we need you to personally do something?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20D7D703" w14:textId="0C3AB3C9" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="009E17E2">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="0024414F">
+    <w:p w14:paraId="20D7D703" w14:textId="0C3AB3C9" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="009E17E2">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>If a notice or letter asks you to personally do something, you’ll need to do it yourself.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="138"/>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
         <w:t xml:space="preserve"> For example, we may need you to attend a medical or psychological examination.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="139"/>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
         <w:t xml:space="preserve"> So you’ll need to take part in the examination, not your nominee. However, your nominee can go with you if you want them to, and the examiner is okay with them being there.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="140"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BDF746F" w14:textId="1F152371" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="009E17E2">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>If you have a correspondence nominee appointed, we may need to explain to them what we need you to personally do.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="141"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="392DFAB2" w14:textId="749C1CEF" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="009E17E2">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>If the requirement is about the preparation, management or a change to your plan, then we must let your plan nominee know what we need you to do.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
-[...6 lines deleted...]
-    <w:p w14:paraId="7EC5396D" w14:textId="6F38FC1D" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00D57D16">
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="142"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EC5396D" w14:textId="6F38FC1D" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00D57D16">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="41" w:name="_Hlk90904057"/>
-      <w:r w:rsidRPr="0024414F">
+      <w:bookmarkStart w:id="39" w:name="_Hlk90904057"/>
+      <w:r w:rsidRPr="00BC373F">
         <w:t>What do we need your nominee to share with us?</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="39"/>
+    </w:p>
+    <w:p w14:paraId="196BC95B" w14:textId="7A2AAB51" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="008F3A6F">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="_Notice_about_a_1"/>
+      <w:bookmarkEnd w:id="40"/>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>Notice about a nominee’s ability to act on your behalf</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A22116C" w14:textId="434CF9DB" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00AE1EAF">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>We’ll give your nominee a written notice when they are appointed reminding them to tell us of anything that affects, or is likely to affect:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5803231E" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="009E17E2">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>their ability to act as your nominee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B6714CC" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="009E17E2">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>their ability to comply with notices we give them</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C959EA5" w14:textId="6383F0C5" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="009E17E2">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>our ability to give them notices.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="143"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="443E0F49" w14:textId="37226475" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="0048463B">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve">The notice we send will remind the nominee how soon they </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>have to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve"> tell us about any of the above situations. This should be at least 14 days from when the change happens or is likely to happen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="144"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75601C20" w14:textId="63BB5556" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00B91BC1">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>The notice will also tell the nominee how they should let us know.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="145"/>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve"> Your nominee must comply with the notice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62F3CCD2" w14:textId="114820C7" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="009E17E2">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>Some of the reasons your nominee might have to comply with the notice are:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E058CED" w14:textId="6F2546B9" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="009E17E2">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>they’re moving house or interstate which might mean they’re unable to continue to be your nominee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75FC2481" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="009E17E2">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>they change jobs and it affects them being your nominee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="651162D8" w14:textId="543759B3" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="009E17E2">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve">they need to be a full-time </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>carer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve"> to someone </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>else</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve"> and it will affect the amount of time they can help you</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6709ED94" w14:textId="6F9EFA7A" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="009E17E2">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>they’ll be travelling and it will be difficult to give them notices</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D388E93" w14:textId="5DF5EF42" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="009E17E2">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:lastRenderedPageBreak/>
+        <w:t>a court or tribunal have appointed someone else to be your decision-maker</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79091B82" w14:textId="3D8D4E85" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00B91BC1">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>any other event that affects them being able to be your nominee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D30A7AB" w14:textId="773E372D" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00D57D16">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="41" w:name="_Notice_regarding_use"/>
       <w:bookmarkEnd w:id="41"/>
-    </w:p>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="42" w:name="_Notice_about_a_1"/>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>Notice about use of your NDIS funding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71018A0F" w14:textId="5EF1F65D" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00416B2E">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>We may send your plan nominee a notice, usually a letter, asking them to tell us how your NDIS funds have been used.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="146"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08F017D7" w14:textId="44B864D8" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00416B2E">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>If we do this, we must include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DCF424F" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00416B2E">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>how the plan nominee should give us this information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="132FBB2D" w14:textId="2DF1453A" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00416B2E">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>the date they need to tell us by, which must be at least 14 days from the date we give the notice.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="147"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="292C652C" w14:textId="430FE5A2" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00416B2E">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>If your nominee doesn’t reply to the notice, or doesn’t give us the information we ask for, unless they have a reasonable excuse, they’ll be committing a criminal offence.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="148"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53B4A030" w14:textId="3D5C8E9A" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00664F60">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>Under the laws of the NDIS, if your nominee commits a criminal offence, the fact that they were acting as your nominee does not make you criminally responsible for what they do or don’t do.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="149"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B0DE6AE" w14:textId="22D77B05" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00416B2E">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>Please note our guidelines only consider criminal offences under the laws for the NDIS and do not cover criminal offences under other laws.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44E33BEB" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00AE3F4E">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="42" w:name="_What_if_you"/>
+      <w:bookmarkStart w:id="43" w:name="_When_would_a"/>
       <w:bookmarkEnd w:id="42"/>
-      <w:r w:rsidRPr="0024414F">
-[...148 lines deleted...]
-      <w:bookmarkStart w:id="43" w:name="_Notice_regarding_use"/>
       <w:bookmarkEnd w:id="43"/>
-      <w:r w:rsidRPr="0024414F">
-[...82 lines deleted...]
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>When would a nominee appointment be cancelled or suspended?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C7E80F5" w14:textId="65ADC38D" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00AE3F4E">
-      <w:r w:rsidRPr="0024414F">
+    <w:p w14:paraId="5C7E80F5" w14:textId="65ADC38D" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00AE3F4E">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>There are several reasons why we may suspend or cancel your nominee’s appointment.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
-[...8 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="150"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C2627FE" w14:textId="1A34C0E5" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00AE3F4E">
+      <w:r w:rsidRPr="00BC373F">
         <w:t xml:space="preserve">If your nominee doesn’t comply with certain </w:t>
       </w:r>
       <w:hyperlink w:anchor="_What_are_" w:history="1">
-        <w:r w:rsidRPr="0024414F">
+        <w:r w:rsidRPr="00BC373F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>duties</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>, we’ll contact them to find out why not. We’ll look at what they say when deciding whether to suspend or cancel their appointment as your nominee.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="151"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74D8DEAA" w14:textId="399A0B2B" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00AE3F4E">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>We want to make sure your nominee is acting in your best interests. If we become aware they can no longer fulfill the role, or there is change in a court order, such as removing a guardian, we may suspend or cancel that nominee appointment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ED9382D" w14:textId="53E959DB" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00AE3F4E">
-      <w:r w:rsidRPr="0024414F">
+    <w:p w14:paraId="5ED9382D" w14:textId="53E959DB" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00AE3F4E">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>If we cancel a nominee appointment, that person is no longer your nominee from the time we cancel. If we suspend a nominee appointment, the person can’t act on your behalf during the time we’re deciding whether they can continue to be your nominee or not.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
-[...26 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="152"/>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve"> If we cancel or suspend your nominee, we’ll stop sending correspondence to them and stop sharing information about you.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D3BFE57" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="001D196F" w:rsidRDefault="0009640D" w:rsidP="001D196F">
+      <w:r w:rsidRPr="001D196F">
         <w:t>We may suspend or cancel a nominee’s appointment if:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="019955F5" w14:textId="77036444" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00AE3F4E">
+    <w:p w14:paraId="019955F5" w14:textId="1B0A427B" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00AE3F4E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
+        <w:lastRenderedPageBreak/>
         <w:t>we’ve appointed a nominee on our initiative, and you ask us to cancel that appointment.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="153"/>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
         <w:t xml:space="preserve"> Once you ask us, we have 14 days to decide whether or not to cancel your nominee’s appointment.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
-[...21 lines deleted...]
-    <w:p w14:paraId="72833F57" w14:textId="3B10FCAB" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00AE3F4E">
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="154"/>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve"> If we decide to keep the person as your nominee, we must send you and your nominee a letter telling you our decision and the reasons for this</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="155"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72833F57" w14:textId="3B10FCAB" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00AE3F4E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t xml:space="preserve">we send a </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Notices_given_to" w:history="1">
-        <w:r w:rsidRPr="0024414F">
+        <w:r w:rsidRPr="00BC373F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>written notice</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t xml:space="preserve"> to your nominee, and they respond by telling us that they can’t, or might not be able to help you make decisions and/or do things on your behalf because of a change in their situation. Based on this, we’ll decide if it is appropriate to suspend or cancel your nominee’s appointment.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="156"/>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
         <w:t xml:space="preserve"> When someone becomes your nominee, they agree to give us certain information if we ask.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3021D44F" w14:textId="177A04FB" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00AE3F4E">
-      <w:r w:rsidRPr="0024414F">
+    <w:p w14:paraId="3021D44F" w14:textId="177A04FB" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00AE3F4E">
+      <w:r w:rsidRPr="00BC373F">
         <w:t xml:space="preserve">If they don’t comply with one of our </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Notices_given_to" w:history="1">
-        <w:r w:rsidRPr="0024414F">
+        <w:r w:rsidRPr="00BC373F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>written notices</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>, we may suspend or cancel their appointment as your nominee. This includes if:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CDAA8B4" w14:textId="3F1DBF91" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00AE3F4E">
+    <w:p w14:paraId="1CDAA8B4" w14:textId="06504554" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00AE3F4E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>your nominee fails to tell us that they can’t, or might not be able to help you make decisions and/or do things on your behalf because of an event or change in their circumstances</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
-[...6 lines deleted...]
-    <w:p w14:paraId="0B86B83E" w14:textId="5E5D0B7F" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00AE3F4E">
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="157"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B86B83E" w14:textId="5E5D0B7F" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00AE3F4E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>your nominee doesn’t reply to a request from us for information about their use of NDIS funding paid to them on your behalf.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
-[...6 lines deleted...]
-    <w:p w14:paraId="328EEE17" w14:textId="32D06752" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078">
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="158"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="328EEE17" w14:textId="32D06752" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>What if I want to change or cancel my nominee?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58AAD459" w14:textId="3A2916E0" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="007C5EE4">
+    <w:p w14:paraId="58AAD459" w14:textId="3A2916E0" w:rsidR="0009640D" w:rsidRPr="009F1EAD" w:rsidRDefault="0009640D" w:rsidP="009F1EAD">
+      <w:r w:rsidRPr="009F1EAD">
+        <w:t>If the nominee was appointed at your request, we’ll change or cancel the nominee if you ask us to.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4610AEB1" w14:textId="555F73EE" w:rsidR="0009640D" w:rsidRPr="009F1EAD" w:rsidRDefault="0009640D" w:rsidP="009F1EAD">
+      <w:r w:rsidRPr="009F1EAD">
+        <w:t xml:space="preserve">If the nominee was appointed on our initiative and you ask us to change or cancel the nominee, we must </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F1EAD">
+        <w:t>make a decision</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F1EAD">
+        <w:t xml:space="preserve"> within 14 days. We’ll send you and your nominee a letter if we decide to keep the person as your nominee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2919B1A6" w14:textId="663C1C30" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="007C5EE4">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
-[...78 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="009F1EAD">
         <w:t xml:space="preserve">Learn more about </w:t>
       </w:r>
       <w:hyperlink w:anchor="_When_would_a" w:history="1">
-        <w:r w:rsidRPr="0024414F">
+        <w:r w:rsidRPr="00BC373F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>when a nominee appointment might be suspended or cancelled</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D031854" w14:textId="0687A41A" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="007C5EE4">
-[...11 lines deleted...]
-        <w:r w:rsidRPr="0024414F">
+    <w:p w14:paraId="5D031854" w14:textId="0687A41A" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="007C5EE4">
+      <w:r w:rsidRPr="009F1EAD">
+        <w:t>If you want to change or cancel your nominee, you</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve"> can </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidRPr="00BC373F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>contact us</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0024414F">
-[...9 lines deleted...]
-    <w:p w14:paraId="4A56D480" w14:textId="60B62773" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="006E78E8">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>. You can also talk to your support coordinator, local area coordinator or planner for further advice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="708E548D" w14:textId="28DC7A91" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="000B5BBB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:rPr>
-[...118 lines deleted...]
-      <w:r w:rsidRPr="0024414F">
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>What do we think about before we cancel or suspend a nominee’s appointment?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F4E8A9A" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="000B5BBB">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>Before we cancel or suspend a nominee appointment, we must think about:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D0E0388" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00AE3F4E">
+    <w:p w14:paraId="232806A5" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="000B5BBB">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>whether the nominee has done something that’s inappropriate or not in line with their duties as a nominee</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
-[...6 lines deleted...]
-    <w:p w14:paraId="6DAA41C2" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00AE3F4E">
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="159"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5193B378" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="000B5BBB">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>how the nominee has behaved with you</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
-[...6 lines deleted...]
-    <w:p w14:paraId="37A9A903" w14:textId="6A3F530E" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00AE3F4E">
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="160"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A58E008" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="000B5BBB">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>the results of any changes to your plan</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
-[...6 lines deleted...]
-    <w:p w14:paraId="02C5A38C" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00AE3F4E">
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="161"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E9759CA" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="000B5BBB">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
+        <w:lastRenderedPageBreak/>
         <w:t>your opinion and the opinions of any person who cares for or supports you</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
-[...6 lines deleted...]
-    <w:p w14:paraId="731FE1F6" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00AE3F4E">
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="162"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F5C6DC6" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="000B5BBB">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>how it will affect you if we suspend or cancel the nominee appointment</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
-[...6 lines deleted...]
-    <w:p w14:paraId="292C8BBD" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00AE3F4E">
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="163"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17EC4B81" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="000B5BBB">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>whether your nominee has been found guilty of a crime that is reasonably likely to affect their ability to act as your nominee.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
-[...8 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="164"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17E613B2" w14:textId="18BD1973" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="007C5EE4">
+      <w:r w:rsidRPr="00BC373F">
         <w:t xml:space="preserve">We must also look at whether you still need a nominee and think about </w:t>
       </w:r>
-      <w:hyperlink w:anchor="_What_if_I" w:history="1">
-        <w:r w:rsidRPr="0024414F">
+      <w:hyperlink w:anchor="_You_might_need" w:history="1">
+        <w:r w:rsidRPr="00BC373F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>the reasons you had a nominee appointed</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
-[...6 lines deleted...]
-    <w:p w14:paraId="5F9442A3" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="000C3DAA">
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="165"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A56D480" w14:textId="60B62773" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="006E78E8">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
-          <w:b w:val="0"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="4048109C" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="000C3DAA">
+          <w:b/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="6B2976"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>When might we suspend a nominee’s appointment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="Heading4Char"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00231243" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00AE3F4E">
+      <w:r w:rsidRPr="00BB3948">
+        <w:t>We may suspend a nominee’s appointment if it’s reasonable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve"> to believe your nominee has, or is likely to cause you physical, mental or financial harm.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="166"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C804D0F" w14:textId="49EF4229" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00AE3F4E">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>We would send you and your nominee a copy of the instrument of suspension.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="167"/>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve"> We’ll also write to your nominee asking them to give us a statement within 28 days setting out the reasons why their appointment as your nominee should not be cancelled.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="168"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4119258C" w14:textId="2D56C672" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00AE3F4E">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve">If we get a statement from them, we’ll look at what they say and decide as soon as possible </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>whether or not</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve"> they can continue to be your nominee.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="169"/>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve"> We must make this decision within 14 days after the 28-day suspension period ends.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CC23FB3" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00AE3F4E">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>Once we’ve made our decision, we’ll send a letter to you and your nominee explaining our decision.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="170"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4312C00C" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00AE3F4E">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>If we decide they can continue to be your nominee, the suspension will end and they can continue to be your nominee.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="171"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F9442A3" w14:textId="482CC578" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="000C3DAA">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>When might we cancel a nominee’s appointment?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55CD4E77" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BB3948" w:rsidRDefault="0009640D" w:rsidP="00BB3948">
+      <w:r w:rsidRPr="00BB3948">
+        <w:t>We must cancel a nominee’s appointment if:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4048109C" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="000C3DAA">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>you ask us to, and the nominee was appointed at your request</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
-[...6 lines deleted...]
-    <w:p w14:paraId="27B2014C" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="000C3DAA">
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="172"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27B2014C" w14:textId="78A06A67" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="000C3DAA">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
-[...10 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>your nominee writes to us telling us they no longer want to be your nominee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="173"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02C2886A" w14:textId="55C71278" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="002453AC">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>your nominee is suspended and they do not respond to our written request for a statement setting out the reasons why their appointment as your nominee should not be cancelled within 28-days.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="174"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C56DB1F" w14:textId="51A26E62" w:rsidR="0009640D" w:rsidRPr="00387FA1" w:rsidRDefault="0009640D" w:rsidP="00387FA1">
+      <w:r w:rsidRPr="00387FA1">
+        <w:t>We may cancel a nominee’s appointment if:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="078BF2EC" w14:textId="5F7198C4" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="003B7848">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
-[...2 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>we have reasonable grounds to believe your nominee has, or may cause you physical, mental or financial harm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="175"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B7C9D83" w14:textId="23FE7803" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="003B7848">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>they</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>We must also cancel a nominee’s appointment if</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="5D49A42D" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00A02D90">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>can no longer carry out their nominee duties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="176"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="604128BF" w14:textId="744ED8A3" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="002B4728">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
-[...3 lines deleted...]
-    <w:p w14:paraId="6D2C3F5E" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00A02D90">
+      <w:r w:rsidRPr="00BC373F">
+        <w:lastRenderedPageBreak/>
+        <w:t>an event or change in circumstances has happened, or is likely to happen, that means they can’t fulfil their nominee duties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="177"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55A92BB8" w14:textId="7B24F766" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="002B4728">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>they don’t tell us about an event of change in circumstances that impacts their ability to carry out their nominee duties.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="178"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D49A42D" w14:textId="3B168F3F" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="009F6B95">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>After suspending a nominee, we may cancel their appointment, even if they provide a statement within 28 days.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="179"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5587DE00" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="000C3DAA">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>Once we’ve made our decision, we’ll send a letter to you and your nominee explaining our decision.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="180"/>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
         <w:t xml:space="preserve"> If we cancel your nominee’s appointment, we’ll send you both a copy of the instrument of cancellation.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="181"/>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
         <w:t xml:space="preserve"> When we say instrument, we mean a legal document.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="585C92B8" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="000C3DAA">
-      <w:r w:rsidRPr="0024414F">
+    <w:p w14:paraId="585C92B8" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="000C3DAA">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>When we look at suspending or cancelling a nominee appointment, we must always think about how your personal and social wellbeing will be supported.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72758C2F" w14:textId="386B62A2" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="000C3DAA">
-      <w:r w:rsidRPr="0024414F">
+    <w:p w14:paraId="72758C2F" w14:textId="30FBC30F" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="000C3DAA">
+      <w:r w:rsidRPr="00BC373F">
         <w:t xml:space="preserve">If we cancel or suspend an appointment, we may appoint another person as nominee for a set </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>period of time</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
-[...9 lines deleted...]
-        <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="182"/>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0052347C" w:rsidRPr="0052347C">
+        <w:t xml:space="preserve">The process to appoint another person as your nominee is the same as the process in </w:t>
+      </w:r>
+      <w:r w:rsidR="0052347C">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_How_do_you" w:history="1">
+        <w:r w:rsidR="0052347C" w:rsidRPr="00A14BC8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>nominee appointments</w:t>
+          <w:t>how do you get a nominee</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidR="0052347C">
+        <w:t xml:space="preserve"> section of this guideline</w:t>
+      </w:r>
+      <w:r w:rsidR="0052347C" w:rsidRPr="00BC373F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DE24573" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00AE3F4E">
+    <w:p w14:paraId="66126867" w14:textId="77777777" w:rsidR="00A161CB" w:rsidRDefault="00A161CB">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="6B2976"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DE24573" w14:textId="471E077F" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00AE3F4E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
+        <w:lastRenderedPageBreak/>
         <w:t>What happens when we cancel or suspend a nominee’s appointment?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C8F44BC" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00AE3F4E">
-      <w:r w:rsidRPr="0024414F">
+    <w:p w14:paraId="6C8F44BC" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00AE3F4E">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>If we suspend your nominee’s appointment:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F4CD928" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00AE3F4E">
+    <w:p w14:paraId="4F4CD928" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00AE3F4E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>they won’t be able to perform any functions on your behalf as your nominee</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5233ACEB" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00AE3F4E">
+    <w:p w14:paraId="5233ACEB" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00AE3F4E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t xml:space="preserve">we may appoint someone else to be your nominee for a set </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>period of time</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="183"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="237DA7F6" w14:textId="2158508E" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00AE3F4E">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>Before we decide to cancel or suspend your nominee’s appointment, we would find out the reason they did or didn’t do what they were supposed to do. In most cases, we wouldn’t suspend or cancel your nominee if they reasonably believed they were doing what you wanted.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="184"/>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
         <w:t xml:space="preserve"> Or if they reasonably believed what they did, or didn’t do, would promote your personal and social wellbeing.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
-[...28 lines deleted...]
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="185"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5193C81B" w14:textId="21FC98A1" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00F53705">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>If we cancel or suspend a nominee, we’ll stop sending correspondence and stop sharing information with them. We do not disclose information to anyone other than the appointed representatives listed on your record. We’ll make sure correspondence will be sent to you or another nominee instead.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10044809" w14:textId="42DC7000" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00F53705">
+      <w:r w:rsidRPr="00BC373F">
         <w:t xml:space="preserve">If you have concerns related to someone acting on your behalf, or receiving correspondence, you can </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
-        <w:r w:rsidRPr="0024414F">
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidRPr="00BC373F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>contact us</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26A1541F" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00AE3F4E">
+    <w:p w14:paraId="26A1541F" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00AE3F4E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>What if I want my nominee’s appointment to continue?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1624F53E" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00AE3F4E">
-      <w:r w:rsidRPr="0024414F">
+    <w:p w14:paraId="1624F53E" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00AE3F4E">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>If we decide to cancel or suspend your nominee’s appointment, and you’re not happy with our decision, you can ask for our decision to be reviewed.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="186"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22E1060B" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00AE3F4E">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>In either situation, we must give you and your nominee a copy of the instrument of suspension or cancellation.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="187"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DB1A884" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00AE3F4E">
+      <w:r w:rsidRPr="00BC373F">
         <w:t xml:space="preserve">Similarly, if we decide </w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t xml:space="preserve"> to cancel or suspend your nominee’s appointment, and you’re not happy with our decision, you can ask for our decision to be reviewed.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="188"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="139AA599" w14:textId="2B7FB2FA" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00AE3F4E">
+      <w:r w:rsidRPr="00BC373F">
         <w:t xml:space="preserve">Learn more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
-        <w:r w:rsidRPr="0024414F">
+      <w:hyperlink r:id="rId31" w:anchor="reviewing-our-decisions" w:history="1">
+        <w:r w:rsidRPr="00BC373F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>how to ask for a decision to be reviewed</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ECFA9A9" w14:textId="4111D9A8" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00AE3F4E">
-      <w:r w:rsidRPr="0024414F">
+    <w:p w14:paraId="2ECFA9A9" w14:textId="4111D9A8" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00AE3F4E">
+      <w:r w:rsidRPr="00BC373F">
         <w:t xml:space="preserve">You can also talk to your support coordinator, local area coordinator, planner or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
-        <w:r w:rsidRPr="0024414F">
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r w:rsidRPr="00BC373F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>contact us</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t xml:space="preserve"> for further advice.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12906DF0" w14:textId="3A5A9B82" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00C60870">
+    <w:p w14:paraId="12906DF0" w14:textId="3A5A9B82" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00C60870">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
-      <w:bookmarkStart w:id="46" w:name="_What_if_you_1"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0024414F">
+      <w:bookmarkStart w:id="44" w:name="_What_if_you_1"/>
+      <w:bookmarkEnd w:id="44"/>
+      <w:r w:rsidRPr="00BC373F">
         <w:t>What if you don’t agree with a decision we make?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FE755EA" w14:textId="46DD2565" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00BB67F9">
-      <w:r w:rsidRPr="0024414F">
+    <w:p w14:paraId="2FE755EA" w14:textId="46DD2565" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00BB67F9">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>The NDIS law tells us what decisions can be reviewed. If you think a decision we’ve made about your nominee is wrong, you can ask for a review of our decision if it was to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="750593F8" w14:textId="64D7DEA4" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00306B3F">
+    <w:p w14:paraId="750593F8" w14:textId="64D7DEA4" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00306B3F">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>appoint a plan nominee or a correspondence nominee</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
-[...6 lines deleted...]
-    <w:p w14:paraId="53BF3F6E" w14:textId="488526E6" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00306B3F">
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="189"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53BF3F6E" w14:textId="488526E6" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00306B3F">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>suspend a nominee appointment, or not to suspend a nominee appointment</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
-[...6 lines deleted...]
-    <w:p w14:paraId="351E3935" w14:textId="6DF669CE" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00306B3F">
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="190"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="351E3935" w14:textId="3706DC87" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00306B3F">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t>cancel a nominee appointment or not cancel a nominee appointment.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="191"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="468894E9" w14:textId="44E90177" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="008C779E">
+      <w:r w:rsidRPr="00BC373F">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Any person </w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>directly affected</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve"> by our decision can ask for a review.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="192"/>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
         <w:t xml:space="preserve"> This could be:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45CA4E95" w14:textId="6541D2F3" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00306B3F">
+    <w:p w14:paraId="45CA4E95" w14:textId="6541D2F3" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00306B3F">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>you</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23C54004" w14:textId="3D286EF9" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00306B3F">
+    <w:p w14:paraId="23C54004" w14:textId="3D286EF9" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00306B3F">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>a person appointed by a court or tribunal to make decisions for you</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01EAFC5A" w14:textId="4C94E3C3" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00306B3F">
+    <w:p w14:paraId="01EAFC5A" w14:textId="4C94E3C3" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="00306B3F">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>a nominee, someone who wants to be appointed as a nominee, or someone who used to be a nominee.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F7DB857" w14:textId="2EFAC78A" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="001020D9">
-      <w:r w:rsidRPr="0024414F">
+    <w:p w14:paraId="3F7DB857" w14:textId="2EFAC78A" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="001020D9">
+      <w:r w:rsidRPr="00BC373F">
         <w:t>If we decide to appoint, suspend or cancel the role of a nominee, we’ll write to each person directly affected by our decision.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0024414F">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="0024414F">
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="193"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45CD4998" w14:textId="7AC8BB97" w:rsidR="0009640D" w:rsidRPr="00BC373F" w:rsidRDefault="0009640D" w:rsidP="001020D9">
+      <w:r w:rsidRPr="00BC373F">
         <w:t xml:space="preserve">You can contact your local area coordinator or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
-        <w:r w:rsidRPr="0024414F">
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidRPr="00BC373F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>contact us</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0024414F">
-[...24 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve"> to talk about the reasons for our decision. If you still don’t agree with our decision to appoint, suspend or cancel the role of a nominee, you can ask for a review of our decision.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="194"/>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve"> You have 3 months to ask for a review after you receive our decision in writing.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="195"/>
+      </w:r>
+      <w:r w:rsidRPr="00BC373F">
         <w:t xml:space="preserve"> This means one of our staff, who wasn’t involved in the original decision, will review the information and our decision.</w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-        <w:r w:rsidR="006F250A">
+      <w:r w:rsidRPr="00BC373F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="196"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DAFBA81" w14:textId="61675D42" w:rsidR="005B4EFF" w:rsidRPr="00BC373F" w:rsidRDefault="005B4EFF" w:rsidP="005B4EFF">
+      <w:r w:rsidRPr="00BC373F">
+        <w:t xml:space="preserve">Learn more about </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId34" w:anchor="reviewing-our-decisions" w:history="1">
+        <w:r w:rsidRPr="00BC373F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>h</w:t>
-[...5 lines deleted...]
-          <w:t>ow to request a review of a decision</w:t>
+          <w:t>reviewing our decisions</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00BC373F">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00CC0570">
+    </w:p>
+    <w:p w14:paraId="6547A5B3" w14:textId="77777777" w:rsidR="005B4EFF" w:rsidRPr="00BC373F" w:rsidRDefault="005B4EFF">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC373F">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CA98BAA" w14:textId="2FB4A657" w:rsidR="00B0668F" w:rsidRPr="004171E1" w:rsidRDefault="000E332B" w:rsidP="00521E1D">
+    <w:p w14:paraId="363953B1" w14:textId="0C1EFF1F" w:rsidR="00D82183" w:rsidRPr="00D82183" w:rsidRDefault="0009640D" w:rsidP="0009640D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Reference list</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00B0668F" w:rsidRPr="004171E1" w:rsidSect="00C60870">
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId34"/>
+    <w:sectPr w:rsidR="00D82183" w:rsidRPr="00D82183" w:rsidSect="00C60870">
+      <w:headerReference w:type="default" r:id="rId35"/>
+      <w:footerReference w:type="default" r:id="rId36"/>
+      <w:headerReference w:type="first" r:id="rId37"/>
+      <w:footerReference w:type="first" r:id="rId38"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1588" w:right="1021" w:bottom="1134" w:left="1021" w:header="567" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="40D18B67" w14:textId="77777777" w:rsidR="00B01728" w:rsidRDefault="00B01728" w:rsidP="006A7B2E">
+    <w:p w14:paraId="787E5DB7" w14:textId="77777777" w:rsidR="008C2D08" w:rsidRDefault="008C2D08" w:rsidP="006A7B2E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="726FB3A2" w14:textId="77777777" w:rsidR="00B01728" w:rsidRDefault="00B01728" w:rsidP="006A7B2E">
+    <w:p w14:paraId="3ED8ADB0" w14:textId="77777777" w:rsidR="008C2D08" w:rsidRDefault="008C2D08" w:rsidP="006A7B2E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="59AE727E" w14:textId="77777777" w:rsidR="00B01728" w:rsidRDefault="00B01728">
+    <w:p w14:paraId="2D0F9599" w14:textId="77777777" w:rsidR="008C2D08" w:rsidRDefault="008C2D08">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:id="2">
-    <w:p w14:paraId="0648C184" w14:textId="1E73A19A" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="00CC62BB">
+    <w:p w14:paraId="0648C184" w14:textId="1E73A19A" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="00CC62BB">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r3.1</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="3">
-    <w:p w14:paraId="3034A3D2" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="00CC62BB">
+    <w:p w14:paraId="3034A3D2" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="00CC62BB">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:t xml:space="preserve"> NDIS Act 2013 s5(a)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="4">
-    <w:p w14:paraId="6E7D71F9" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="00CC62BB">
+    <w:p w14:paraId="6E7D71F9" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="00CC62BB">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:t xml:space="preserve"> NDIS Act 2013 s4(8)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="5">
-    <w:p w14:paraId="31C18073" w14:textId="527A8769" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="0044557C">
+    <w:p w14:paraId="31C18073" w14:textId="527A8769" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="0044557C">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r3.2</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="6">
-    <w:p w14:paraId="45045D91" w14:textId="1D584ED1" w:rsidR="00F83078" w:rsidRDefault="00F83078">
+    <w:p w14:paraId="45045D91" w14:textId="1D584ED1" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r3.4</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="7">
-    <w:p w14:paraId="30469FC9" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="004335FC">
+    <w:p w14:paraId="30469FC9" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="004335FC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r3.6</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="8">
-    <w:p w14:paraId="206CA30F" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="004335FC">
+    <w:p w14:paraId="206CA30F" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="004335FC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:t xml:space="preserve"> NDIS Act 2013 s88(1)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="9">
-    <w:p w14:paraId="02B84368" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="004335FC">
+    <w:p w14:paraId="02B84368" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="004335FC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:t xml:space="preserve"> NDIS Act 2013 s86(6)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="10">
-    <w:p w14:paraId="71FE8ECC" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="004335FC">
+    <w:p w14:paraId="71FE8ECC" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="004335FC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:t xml:space="preserve"> NDIS Act 2013 s78(1)(a)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="11">
-    <w:p w14:paraId="4DB913C8" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="004335FC">
+    <w:p w14:paraId="4DB913C8" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="004335FC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:t xml:space="preserve"> NDIS Act 2013 ss78(1)(b), 42(1)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="12">
-    <w:p w14:paraId="5038D12C" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="004335FC">
+    <w:p w14:paraId="5038D12C" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="004335FC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r3.7</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="13">
-    <w:p w14:paraId="2EBD65F1" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="004335FC">
+    <w:p w14:paraId="2EBD65F1" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="004335FC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:t xml:space="preserve"> NDIS Act 2013 s86(6)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="14">
-    <w:p w14:paraId="32FCAA0A" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="004335FC">
+    <w:p w14:paraId="28DE3C8E" w14:textId="53D31382" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r3.8</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act ss 44(2A)(aa)(i)-(ii)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="15">
-    <w:p w14:paraId="22141328" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="004335FC">
+    <w:p w14:paraId="32FCAA0A" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="004335FC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act 2013 s86(3)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r3.8</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="16">
-    <w:p w14:paraId="772FB0FB" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="004335FC">
+    <w:p w14:paraId="22141328" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="004335FC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act 2013 s78(1)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 s86(3)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="17">
-    <w:p w14:paraId="7BA58A03" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="004335FC">
+    <w:p w14:paraId="772FB0FB" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="004335FC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act 2013 s78(5)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 s78(1)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="18">
-    <w:p w14:paraId="18AC869C" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="004335FC">
+    <w:p w14:paraId="7BA58A03" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="004335FC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act 2013 s98(1)-(2)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 s78(5)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="19">
-    <w:p w14:paraId="2DB4C958" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="004335FC">
+    <w:p w14:paraId="5D51DCFC" w14:textId="0ACCD503" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act 2013 s98(1)-(2)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 s80(4)(a); NDIS (Nominees) Rules 2013 r5.10</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="20">
-    <w:p w14:paraId="0B9CF111" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="004335FC">
+    <w:p w14:paraId="3E6E313D" w14:textId="68E1F1E4" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act 2013 s79(1)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 s80(1); NDIS (Nominees) Rules 2013 r5.3(a)(b)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="21">
-    <w:p w14:paraId="1ED8C037" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="004335FC">
+    <w:p w14:paraId="18AC869C" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="004335FC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013, r3.9</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 s98(1)-(2)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="22">
-    <w:p w14:paraId="7C52C9CE" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="004335FC">
+    <w:p w14:paraId="2DB4C958" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="004335FC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r3.9</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 s98(1)-(2)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="23">
-    <w:p w14:paraId="0F14DD26" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="004335FC">
+    <w:p w14:paraId="0B9CF111" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="004335FC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act 2013, s79(3)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 s79(1)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="24">
-    <w:p w14:paraId="2E74B147" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="004335FC">
+    <w:p w14:paraId="1ED8C037" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="004335FC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act 2013, s82(1)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013, r3.9</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="25">
-    <w:p w14:paraId="4DC1CCA8" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="004335FC">
+    <w:p w14:paraId="7C52C9CE" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="004335FC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act 2013 s81(1)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r3.9</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="26">
-    <w:p w14:paraId="1ED51709" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="004335FC">
+    <w:p w14:paraId="0F14DD26" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="004335FC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act ss86(4), 87(3), NDIS (Nominees) Rules 2013 r4.9</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013, s79(3)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="27">
-    <w:p w14:paraId="6FE16B1D" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="004335FC">
+    <w:p w14:paraId="2E74B147" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="004335FC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r4.9</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013, s82(1)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="28">
-    <w:p w14:paraId="35D7363D" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="004335FC">
+    <w:p w14:paraId="4DC1CCA8" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="004335FC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r4.10(a)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 s81(1)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="29">
-    <w:p w14:paraId="1C48A1FF" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="004335FC">
+    <w:p w14:paraId="1ED51709" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="004335FC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r4.10(b)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act ss86(4), 87(3), NDIS (Nominees) Rules 2013 r4.9</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="30">
-    <w:p w14:paraId="297B7354" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="004335FC">
+    <w:p w14:paraId="6FE16B1D" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="004335FC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r4.10(c)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r4.9</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="31">
-    <w:p w14:paraId="00042022" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="004335FC">
+    <w:p w14:paraId="35D7363D" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="004335FC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r4.10(d)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r4.10(a)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="32">
-    <w:p w14:paraId="395157D2" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="004335FC">
+    <w:p w14:paraId="1C48A1FF" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="004335FC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r4.11(d)(e)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r4.10(b)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="33">
-    <w:p w14:paraId="00A2F839" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="004335FC">
+    <w:p w14:paraId="297B7354" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="004335FC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r4.11(a)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r4.10(c)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="34">
-    <w:p w14:paraId="07195763" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="004335FC">
+    <w:p w14:paraId="00042022" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="004335FC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r4.11(b)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r4.10(d)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="35">
-    <w:p w14:paraId="723A18AD" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="004335FC">
+    <w:p w14:paraId="395157D2" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="004335FC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r4.11(c)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r4.11(d)(e)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="36">
-    <w:p w14:paraId="0D15C0B7" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
+    <w:p w14:paraId="00A2F839" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="004335FC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r4.6(a)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r4.11(a)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="37">
-    <w:p w14:paraId="168EE19C" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
+    <w:p w14:paraId="07195763" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="004335FC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r4.6(b)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r4.11(b)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="38">
-    <w:p w14:paraId="0271C8D6" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
+    <w:p w14:paraId="723A18AD" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="004335FC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r3.13(a)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r4.11(c)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="39">
-    <w:p w14:paraId="62325ED4" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
+    <w:p w14:paraId="6D576ED2" w14:textId="489E38A5" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r3.13(b)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 s80(1); NDIS (Nominees) Rules 2013 r5.3(a)(b)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="40">
-    <w:p w14:paraId="416CE7D9" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
+    <w:p w14:paraId="379B167B" w14:textId="4F87CA60" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r3.13(c)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 s80(4)(a); NDIS (Nominees) Rules 2013 r5.10</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="41">
-    <w:p w14:paraId="0A0751D8" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
+    <w:p w14:paraId="0D15C0B7" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r4.8(d)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r4.6(a)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="42">
-    <w:p w14:paraId="55DB6F0F" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
+    <w:p w14:paraId="168EE19C" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r4.8(f)(i)(ii)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r4.6(b)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="43">
-    <w:p w14:paraId="3CE75B57" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
+    <w:p w14:paraId="0271C8D6" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r4.8(b)(iii)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r3.13(a)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="44">
-    <w:p w14:paraId="12A7F60B" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
+    <w:p w14:paraId="62325ED4" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r3.13(a)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r3.13(b)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="45">
-    <w:p w14:paraId="5096CAE1" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
+    <w:p w14:paraId="416CE7D9" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act 2013 s88(2)(a)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r3.13(c)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="46">
-    <w:p w14:paraId="43F1ED22" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
+    <w:p w14:paraId="0A0751D8" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r4.6(a)-(b)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r4.8(d)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="47">
-    <w:p w14:paraId="33231190" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
+    <w:p w14:paraId="76FD91AC" w14:textId="03FFB87D" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rule r4.8(c)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r4.8(f)(i)(ii)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="48">
-    <w:p w14:paraId="63657D7A" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
+    <w:p w14:paraId="3CE75B57" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules r4.8(d)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r4.8(b)(iii)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="49">
-    <w:p w14:paraId="478BAC0D" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
+    <w:p w14:paraId="12A7F60B" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules r3.13(b)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r3.13(a)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="50">
-    <w:p w14:paraId="54545CCB" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
+    <w:p w14:paraId="5096CAE1" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules r4.8(f)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 s88(2)(a)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="51">
-    <w:p w14:paraId="4378AB11" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
+    <w:p w14:paraId="43F1ED22" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules r4.8(b)(ii)(A)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r4.6(a)-(b)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="52">
-    <w:p w14:paraId="0747846B" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
+    <w:p w14:paraId="33231190" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules r4.8(b)(ii)(C)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rule r4.8(c)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="53">
-    <w:p w14:paraId="5DAFBD28" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
+    <w:p w14:paraId="63657D7A" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules r4.8(b)(ii)(D)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules r4.8(d)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="54">
-    <w:p w14:paraId="39F8A1E4" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
+    <w:p w14:paraId="478BAC0D" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules r4.8(b)(ii)(E)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules r3.13(b)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="55">
-    <w:p w14:paraId="1267730F" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
+    <w:p w14:paraId="54545CCB" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r4.8(b)(ii)(B)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules r4.8(f)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="56">
-    <w:p w14:paraId="25B5C803" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
+    <w:p w14:paraId="4378AB11" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act 2013 s88(3), NDIS (Nominees) Rules rr4.8(b)(ii)(B), 4.8(b)(iii)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules r4.8(b)(ii)(A)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="57">
-    <w:p w14:paraId="49C6F275" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
+    <w:p w14:paraId="0747846B" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules r4.8(b)(i)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules r4.8(b)(ii)(C)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="58">
-    <w:p w14:paraId="70504466" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
+    <w:p w14:paraId="5DAFBD28" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules r4.8(b)(iv)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules r4.8(b)(ii)(D)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="59">
-    <w:p w14:paraId="525CEB59" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
+    <w:p w14:paraId="39F8A1E4" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules r4.8(b)(v)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules r4.8(b)(ii)(E)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="60">
-    <w:p w14:paraId="51BD9D8E" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
+    <w:p w14:paraId="1267730F" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules r4.8(h)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r4.8(b)(ii)(B)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="61">
-    <w:p w14:paraId="725243D3" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
+    <w:p w14:paraId="25B5C803" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules r4.8(g)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 s88(3), NDIS (Nominees) Rules rr4.8(b)(ii)(B), 4.8(b)(iii)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="62">
-    <w:p w14:paraId="5900DD6D" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
+    <w:p w14:paraId="49C6F275" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules r4.8(e)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules r4.8(b)(i)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="63">
-    <w:p w14:paraId="113B8E78" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
+    <w:p w14:paraId="70504466" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r4.8(e)(i)(ii)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules r4.8(b)(iv)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="64">
-    <w:p w14:paraId="34D54C57" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
+    <w:p w14:paraId="525CEB59" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r4.2</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules r4.8(b)(v)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="65">
-    <w:p w14:paraId="75DE68AA" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
+    <w:p w14:paraId="51BD9D8E" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act 2013, s88(2)(a)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules r4.8(h)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="66">
-    <w:p w14:paraId="70623166" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
+    <w:p w14:paraId="725243D3" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r5.14</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules r4.8(g)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="67">
-    <w:p w14:paraId="020E08C6" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
+    <w:p w14:paraId="5900DD6D" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r4.4(a)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules r4.8(e)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="68">
-    <w:p w14:paraId="6F734B00" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
+    <w:p w14:paraId="113B8E78" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 rr4.4(b)(c)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r4.8(e)(i)(ii)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="69">
-    <w:p w14:paraId="6B370358" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="007716FC">
+    <w:p w14:paraId="34D54C57" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r3.1</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r4.2</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="70">
-    <w:p w14:paraId="38884839" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="007716FC">
+    <w:p w14:paraId="75DE68AA" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r3.1</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013, s88(2)(a)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="71">
-    <w:p w14:paraId="5F4772EB" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="007716FC">
+    <w:p w14:paraId="70623166" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r3.2</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r5.14</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="72">
-    <w:p w14:paraId="531094C3" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="007716FC">
+    <w:p w14:paraId="020E08C6" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r3.3</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r4.4(a)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="73">
-    <w:p w14:paraId="3E27CC30" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="007716FC">
+    <w:p w14:paraId="6F734B00" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="005D5F81">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 3.11</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 rr4.4(b)(c)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="74">
-    <w:p w14:paraId="17D134FE" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="007716FC">
+    <w:p w14:paraId="6B370358" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="007716FC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r3.12</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r3.1</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="75">
-    <w:p w14:paraId="4FEAA8CC" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="007716FC">
+    <w:p w14:paraId="38884839" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="007716FC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r3.15</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r3.1</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="76">
-    <w:p w14:paraId="785A809C" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="007716FC">
+    <w:p w14:paraId="5F4772EB" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="007716FC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r3.13(b)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r3.2</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="77">
-    <w:p w14:paraId="4304CD18" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="007716FC">
+    <w:p w14:paraId="531094C3" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="007716FC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r3.13(c)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r3.3</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="78">
-    <w:p w14:paraId="2A3CE544" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="007716FC">
+    <w:p w14:paraId="3E27CC30" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="007716FC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r3.14(a)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 3.11</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="79">
-    <w:p w14:paraId="7D34297B" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="007716FC">
+    <w:p w14:paraId="17D134FE" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="007716FC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r3.14(b)(i)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r3.12</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="80">
-    <w:p w14:paraId="55285456" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="007716FC">
+    <w:p w14:paraId="4FEAA8CC" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="007716FC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r3.14(b)(ii)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r3.15</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="81">
-    <w:p w14:paraId="07383C70" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="007716FC">
+    <w:p w14:paraId="785A809C" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="007716FC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r3.14(b)(iii)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r3.13(b)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="82">
-    <w:p w14:paraId="13735C52" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="007716FC">
+    <w:p w14:paraId="08FF448C" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="00AD4631">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r3.14(b)(iv)(A)(B)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r3.13(c)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="83">
-    <w:p w14:paraId="4BA98224" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="007716FC">
+    <w:p w14:paraId="2A3CE544" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="007716FC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r3.14(b)(v)(A)(B)(C)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r3.14(a)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="84">
-    <w:p w14:paraId="23D34B84" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="007716FC">
+    <w:p w14:paraId="7D34297B" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="007716FC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r4.8(a)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r3.14(b)(i)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="85">
-    <w:p w14:paraId="7C04BC39" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="007716FC">
+    <w:p w14:paraId="55285456" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="007716FC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r4.12</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r3.14(b)(ii)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="86">
-    <w:p w14:paraId="5CB5DC87" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="007716FC">
+    <w:p w14:paraId="07383C70" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="007716FC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r4.2</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r3.14(b)(iii)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="87">
-    <w:p w14:paraId="47DA10C4" w14:textId="69CD66FD" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="007716FC">
+    <w:p w14:paraId="13735C52" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="007716FC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act 2013 s88(2)(a)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r3.14(b)(iv)(A)(B)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="88">
-    <w:p w14:paraId="43F4790E" w14:textId="4035F9AB" w:rsidR="00F83078" w:rsidRDefault="00F83078">
+    <w:p w14:paraId="4BA98224" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="007716FC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 rr5.1, 5.2(a)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r3.14(b)(v)(A)(B)(C)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="89">
-    <w:p w14:paraId="08D8D23E" w14:textId="020536A9" w:rsidR="00F83078" w:rsidRDefault="00F83078">
+    <w:p w14:paraId="23D34B84" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="007716FC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r5.2(b)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r4.8(a)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="90">
-    <w:p w14:paraId="6B850BF6" w14:textId="5234ED12" w:rsidR="00F83078" w:rsidRDefault="00F83078">
+    <w:p w14:paraId="7C04BC39" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="007716FC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules r5.10</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r4.12</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="91">
-    <w:p w14:paraId="18BD4FBA" w14:textId="71B7EE49" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="00E4359D">
+    <w:p w14:paraId="5CB5DC87" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="007716FC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act 2013, s80(1); NDIS (Nominees) Rules 2013 r5.3(a)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r4.2</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="92">
-    <w:p w14:paraId="31A850C3" w14:textId="383D5D35" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="00E4359D">
+    <w:p w14:paraId="47DA10C4" w14:textId="69CD66FD" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="007716FC">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act 2013, s80(1); NDIS (Nominees) Rules 2013 r5.3(b)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 s88(2)(a)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="93">
-    <w:p w14:paraId="6DD78229" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="00E4359D">
+    <w:p w14:paraId="43F4790E" w14:textId="4035F9AB" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r5.8</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 rr5.1, 5.2(a)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="94">
-    <w:p w14:paraId="2BBE2094" w14:textId="44C4F1A5" w:rsidR="00F83078" w:rsidRDefault="00F83078">
+    <w:p w14:paraId="08D8D23E" w14:textId="020536A9" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r5.9</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r5.2(b)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="95">
-    <w:p w14:paraId="7FA94F95" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="00E4359D">
+    <w:p w14:paraId="6B850BF6" w14:textId="5234ED12" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r5.8(a)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules r5.10</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="96">
-    <w:p w14:paraId="1D5F0E87" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="00E4359D">
+    <w:p w14:paraId="18BD4FBA" w14:textId="71B7EE49" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="00E4359D">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r5.8(a)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013, s80(1); NDIS (Nominees) Rules 2013 r5.3(a)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="97">
-    <w:p w14:paraId="62BD0D35" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="00E4359D">
+    <w:p w14:paraId="31A850C3" w14:textId="383D5D35" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="00E4359D">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r5.8(b)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013, s80(1); NDIS (Nominees) Rules 2013 r5.3(b)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="98">
-    <w:p w14:paraId="00594A41" w14:textId="252D894E" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="00183C65">
+    <w:p w14:paraId="6DD78229" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="00E4359D">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act 2013 ss80(1), 5(c), NDIS (Nominees) Rules 2013 r5.3(a)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r5.8</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="99">
-    <w:p w14:paraId="39005355" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="004C4647">
+    <w:p w14:paraId="2BBE2094" w14:textId="44C4F1A5" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r5.10</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r5.9</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="100">
-    <w:p w14:paraId="2772CA10" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="00183C65">
+    <w:p w14:paraId="7FA94F95" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="00E4359D">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r5.10</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r5.8(a)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="101">
-    <w:p w14:paraId="79BE900A" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="00183C65">
+    <w:p w14:paraId="1D5F0E87" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="00E4359D">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r5.11</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r5.8(a)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="102">
-    <w:p w14:paraId="490D3383" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="002E6878">
+    <w:p w14:paraId="62BD0D35" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="00E4359D">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r5.12(b)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r5.8(b)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="103">
-    <w:p w14:paraId="122695C6" w14:textId="33DDEB14" w:rsidR="00F83078" w:rsidRDefault="00F83078">
+    <w:p w14:paraId="00594A41" w14:textId="252D894E" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="00183C65">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r5.12(a)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 ss80(1), 5(c), NDIS (Nominees) Rules 2013 r5.3(a)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="104">
-    <w:p w14:paraId="2D89B11B" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="000A4F40">
+    <w:p w14:paraId="39005355" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="004C4647">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r5.13</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r5.10</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="105">
-    <w:p w14:paraId="1DF87F16" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="00183C65">
+    <w:p w14:paraId="2772CA10" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="00183C65">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r5.6(a)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r5.10</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="106">
-    <w:p w14:paraId="6130241D" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="00183C65">
+    <w:p w14:paraId="79BE900A" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="00183C65">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r5.6(b)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r5.11</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="107">
-    <w:p w14:paraId="18788DCB" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="00931ECB">
+    <w:p w14:paraId="490D3383" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="002E6878">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act 2013 s66(1)(b)(ii)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r5.12(b)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="108">
-    <w:p w14:paraId="02640009" w14:textId="537330D1" w:rsidR="00F83078" w:rsidRDefault="00F83078">
+    <w:p w14:paraId="122695C6" w14:textId="33DDEB14" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r5.7</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r5.12(a)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="109">
-    <w:p w14:paraId="7AA445E0" w14:textId="5EF94103" w:rsidR="00F83078" w:rsidRDefault="00F83078">
+    <w:p w14:paraId="2D89B11B" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="000A4F40">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act 2013, s78(5)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r5.13</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="110">
-    <w:p w14:paraId="486DFFC9" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="005D1391">
+    <w:p w14:paraId="1DF87F16" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="00183C65">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act 2013 s88(2)(a)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r5.6(a)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="111">
-    <w:p w14:paraId="7AEB9459" w14:textId="3966E86A" w:rsidR="00F83078" w:rsidRDefault="00F83078">
+    <w:p w14:paraId="6130241D" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="00183C65">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act 2013 s88(5)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r5.6(b)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="112">
-    <w:p w14:paraId="29750DAF" w14:textId="5C5DD927" w:rsidR="00F83078" w:rsidRDefault="00F83078">
+    <w:p w14:paraId="18788DCB" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="00931ECB">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act 2013 s83(1)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 s66(1)(b)(ii)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="113">
-    <w:p w14:paraId="636699AC" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="006C7D02">
+    <w:p w14:paraId="02640009" w14:textId="537330D1" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act 2013 s100(1)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r5.7</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="114">
-    <w:p w14:paraId="78B2871D" w14:textId="1B3FFB77" w:rsidR="00F83078" w:rsidRDefault="00F83078">
+    <w:p w14:paraId="7AA445E0" w14:textId="5EF94103" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act 2013, ss99, Items 20-21; 100</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013, s78(5)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="115">
-    <w:p w14:paraId="255BBA86" w14:textId="55399FF8" w:rsidR="00F83078" w:rsidRDefault="00F83078">
+    <w:p w14:paraId="3F84A1C6" w14:textId="5BEDEB9E" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="00353868">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act 2013 s88(5)(a)(b)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 s83(3A)-(3C)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="116">
-    <w:p w14:paraId="2A8FAD3A" w14:textId="4EAEC4DC" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="006C0297">
+    <w:p w14:paraId="63F8B2A8" w14:textId="276A8CAB" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act 2013 s81(1)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 s80(3D)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="117">
-    <w:p w14:paraId="0E3C337F" w14:textId="497BDDE6" w:rsidR="00F83078" w:rsidRDefault="00F83078">
+    <w:p w14:paraId="21EE5BDA" w14:textId="03E9BBF6" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act 2013 ss81(3), 82(1)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 s80; s90, NDIS (Nominees) Rules 2013 Part 6</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="118">
-    <w:p w14:paraId="0A7CA33A" w14:textId="009EC2E0" w:rsidR="00F83078" w:rsidRDefault="00F83078">
+    <w:p w14:paraId="1C06CF91" w14:textId="69A2BEF6" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act 2013 s82</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2023 s59A; s59AB</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="119">
-    <w:p w14:paraId="32DD7495" w14:textId="65A6B927" w:rsidR="00F83078" w:rsidRDefault="00F83078">
+    <w:p w14:paraId="7576D82A" w14:textId="5866AD3D" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act 2013 s82(1)(d)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2023 s59AC</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="120">
-    <w:p w14:paraId="2FD91C71" w14:textId="431E6D4B" w:rsidR="00F83078" w:rsidRDefault="00F83078">
+    <w:p w14:paraId="3E7C37D1" w14:textId="79D10FD7" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act 2013 s96(1)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2023 s59AD</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="121">
-    <w:p w14:paraId="3507B2B5" w14:textId="481A0CB2" w:rsidR="00F83078" w:rsidRDefault="00F83078">
+    <w:p w14:paraId="54546BF0" w14:textId="332C3559" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act 2013 s96(2)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2023 s59AE</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="122">
-    <w:p w14:paraId="4C446024" w14:textId="2A65F3D0" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="00D106ED">
+    <w:p w14:paraId="6D6D9362" w14:textId="4DC9160F" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act 2013 ss78(4), 79(4)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 98A(1)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="123">
-    <w:p w14:paraId="3E2FE624" w14:textId="73D786A7" w:rsidR="00F83078" w:rsidRDefault="00F83078">
+    <w:p w14:paraId="3FA557DC" w14:textId="7CAC64D8" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act 2013 ss36(2)(b), 50(2)(b)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 98A(2)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="124">
-    <w:p w14:paraId="6D85B1CC" w14:textId="244742AA" w:rsidR="00F83078" w:rsidRDefault="00F83078">
+    <w:p w14:paraId="745BD16C" w14:textId="0CA2C021" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act 2013 s85(1)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 98(1)(a)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="125">
-    <w:p w14:paraId="49644237" w14:textId="5CD52DE7" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="00511458">
+    <w:p w14:paraId="3C8B13F5" w14:textId="343F3C75" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act 2013 s96(1)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 98(1)(b)F</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="126">
-    <w:p w14:paraId="264D272D" w14:textId="794ECEF5" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="00511458">
+    <w:p w14:paraId="486DFFC9" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="005D1391">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r w:rsidRPr="00576563">
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00576563">
-        <w:t xml:space="preserve"> NDIS Act 2013 s96(2)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 s88(2)(a)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="127">
-    <w:p w14:paraId="2B05AF77" w14:textId="5F667740" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="009E17E2">
+    <w:p w14:paraId="7AEB9459" w14:textId="3966E86A" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act 2013 s83(1)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 s88(5)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="128">
-    <w:p w14:paraId="7A7D15FD" w14:textId="07C77421" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="004A7670">
+    <w:p w14:paraId="29750DAF" w14:textId="5C5DD927" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act 2013 s83(2)(b)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 s83(1)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="129">
-    <w:p w14:paraId="3F198FEC" w14:textId="044603FB" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="0048463B">
+    <w:p w14:paraId="636699AC" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="006C7D02">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act 2013 s83(2)(a)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 s100(1)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="130">
-    <w:p w14:paraId="1D2CCCFB" w14:textId="0250515E" w:rsidR="00F83078" w:rsidRDefault="00F83078">
+    <w:p w14:paraId="78B2871D" w14:textId="1B3FFB77" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act 2013 s84(1)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013, ss99, Items 20-21; 100</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="131">
-    <w:p w14:paraId="71C09E68" w14:textId="6A823BD6" w:rsidR="00F83078" w:rsidRDefault="00F83078">
+    <w:p w14:paraId="255BBA86" w14:textId="55399FF8" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act 2013 s84(2)-(4)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 s88(5)(a)(b)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="132">
-    <w:p w14:paraId="34DF2275" w14:textId="213E5E2E" w:rsidR="00F83078" w:rsidRDefault="00F83078">
+    <w:p w14:paraId="2A8FAD3A" w14:textId="4EAEC4DC" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="006C0297">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act 2013 s84(6)-(9)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 s81(1)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="133">
-    <w:p w14:paraId="609C55D0" w14:textId="2E4215A6" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="00664F60">
+    <w:p w14:paraId="0E3C337F" w14:textId="497BDDE6" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act 2013 s97</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 ss81(3), 82(1)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="134">
-    <w:p w14:paraId="6E2AE7B2" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="00AE3F4E">
+    <w:p w14:paraId="0A7CA33A" w14:textId="009EC2E0" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r6.1</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 s82</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="135">
-    <w:p w14:paraId="7F0782BC" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="00AE3F4E">
+    <w:p w14:paraId="32DD7495" w14:textId="65A6B927" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r5.2(c)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 s82(1)(d)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="136">
-    <w:p w14:paraId="5E2F55DD" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="00AE3F4E">
+    <w:p w14:paraId="2FD91C71" w14:textId="431E6D4B" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act 2013 s92(2)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 s96(1)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="137">
-    <w:p w14:paraId="58FDEAF5" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="00AE3F4E">
+    <w:p w14:paraId="3507B2B5" w14:textId="481A0CB2" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act 2013 s90(1)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 s96(2)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="138">
-    <w:p w14:paraId="202B9385" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="00AE3F4E">
+    <w:p w14:paraId="4C446024" w14:textId="2A65F3D0" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="00D106ED">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act 2013 s90(3)(a)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 ss78(4), 79(4)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="139">
-    <w:p w14:paraId="42C718FA" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="00AE3F4E">
+    <w:p w14:paraId="3E2FE624" w14:textId="73D786A7" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act 2013 s90(3)(b)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 ss36(2)(b), 50(2)(b)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="140">
-    <w:p w14:paraId="6B16097B" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="00AE3F4E">
+    <w:p w14:paraId="6D85B1CC" w14:textId="244742AA" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act 2013 s90(4)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 s85(1)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="141">
-    <w:p w14:paraId="4776ABA5" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="00AE3F4E">
+    <w:p w14:paraId="49644237" w14:textId="5CD52DE7" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="00511458">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act 2013 s90(5)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 s96(1)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="142">
-    <w:p w14:paraId="2EA3AB70" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="00AE3F4E">
+    <w:p w14:paraId="264D272D" w14:textId="794ECEF5" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="00511458">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act 2013 s90(5)(b)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 s96(2)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="143">
-    <w:p w14:paraId="57F4C100" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="00AE3F4E">
+    <w:p w14:paraId="2B05AF77" w14:textId="5F667740" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="009E17E2">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act 2013 s91(1); NDIS (Nominees) Rules 2013, rr4.13 and 5.14</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 s83(1)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="144">
-    <w:p w14:paraId="639D0A9E" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="00AE3F4E">
+    <w:p w14:paraId="7A7D15FD" w14:textId="07C77421" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="004A7670">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act 2013 s91(2)(a)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 s83(2)(b)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="145">
-    <w:p w14:paraId="1AAD45A3" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="00AE3F4E">
+    <w:p w14:paraId="3F198FEC" w14:textId="044603FB" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="0048463B">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act 2013 s91(2)(b)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 s83(2)(a)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="146">
-    <w:p w14:paraId="045549D2" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="00AE3F4E">
+    <w:p w14:paraId="1D2CCCFB" w14:textId="0250515E" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act 2013 s91(4)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 s84(1)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="147">
-    <w:p w14:paraId="56FDBB54" w14:textId="04C63DD6" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="00AE3F4E">
+    <w:p w14:paraId="71C09E68" w14:textId="6A823BD6" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act 2013 ss91(5)(b), (7)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 s84(2)-(4)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="148">
-    <w:p w14:paraId="5F086EA3" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="00AE3F4E">
+    <w:p w14:paraId="34DF2275" w14:textId="213E5E2E" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act 2013 s91(5)(a)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 s84(6)-(9)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="149">
-    <w:p w14:paraId="4C10A0ED" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="00AE3F4E">
+    <w:p w14:paraId="609C55D0" w14:textId="2E4215A6" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="00664F60">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r6.5(a)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 s97</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="150">
-    <w:p w14:paraId="34FA7732" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="00AE3F4E">
+    <w:p w14:paraId="6E2AE7B2" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="00AE3F4E">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r6.5(b)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r6.1</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="151">
-    <w:p w14:paraId="07BB7D81" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="00AE3F4E">
+    <w:p w14:paraId="7F0782BC" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="00AE3F4E">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r6.5(c)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r5.2(c)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="152">
-    <w:p w14:paraId="3ECA6427" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="00AE3F4E">
+    <w:p w14:paraId="5E2F55DD" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="00AE3F4E">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r6.5(d)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 s92(2)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="153">
-    <w:p w14:paraId="7570FF09" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="00AE3F4E">
+    <w:p w14:paraId="58FDEAF5" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="00AE3F4E">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r6.5(e)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 s90(1)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="154">
-    <w:p w14:paraId="0AF4F86E" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="00AE3F4E">
+    <w:p w14:paraId="202B9385" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="00AE3F4E">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r6.5(f)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 s90(3)(a)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="155">
-    <w:p w14:paraId="72EB46AF" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="00AE3F4E">
+    <w:p w14:paraId="42C718FA" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="00AE3F4E">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r6.5(g)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 s90(3)(b)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="156">
-    <w:p w14:paraId="228FE422" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="000C3DAA">
+    <w:p w14:paraId="6B16097B" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="00AE3F4E">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act 2013, s89(1), NDIS (Nominees) Rules 2013 r6.2(a)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 s90(4)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="157">
-    <w:p w14:paraId="052FA5FA" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="000C3DAA">
+    <w:p w14:paraId="4776ABA5" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="00AE3F4E">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act 2013, s89(3), NDIS (Nominees) Rules 2013 r6.2(b)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 s90(5)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="158">
-    <w:p w14:paraId="0FFF0F16" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="000C3DAA">
+    <w:p w14:paraId="2EA3AB70" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="00AE3F4E">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act 2013 s91(6)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 s90(5)(b)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="159">
-    <w:p w14:paraId="46F2795C" w14:textId="7887CA66" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="000C3DAA">
+    <w:p w14:paraId="69201746" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="000B5BBB">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act 2013 s91(5)(b), (7)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r6.5(a)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="160">
-    <w:p w14:paraId="5F26AB5E" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="000C3DAA">
+    <w:p w14:paraId="0F29C681" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="000B5BBB">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act 2013 s89(4)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r6.5(b)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="161">
-    <w:p w14:paraId="69891308" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="000C3DAA">
+    <w:p w14:paraId="50B0EFD2" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="000B5BBB">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act 2013 s92(3).</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r6.5(c)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="162">
-    <w:p w14:paraId="4703A6A7" w14:textId="283E8A59" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="00AE3F4E">
+    <w:p w14:paraId="2EED2488" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="000B5BBB">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act 2013 s92(3).</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r6.5(d)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="163">
-    <w:p w14:paraId="721D30E7" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="00AE3F4E">
+    <w:p w14:paraId="5A9F35B2" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="000B5BBB">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r5.4(a)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r6.5(e)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="164">
-    <w:p w14:paraId="64E9FEC2" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="00AE3F4E">
+    <w:p w14:paraId="28DBC1A9" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="000B5BBB">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r5.4(b)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r6.5(f)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="165">
-    <w:p w14:paraId="7FDF4797" w14:textId="14F47C73" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="00AE3F4E">
+    <w:p w14:paraId="11A13BA0" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="000B5BBB">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act 2013, s99, Item 22.</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r6.5(g)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="166">
-    <w:p w14:paraId="33CA7A5F" w14:textId="0C6CA87D" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="00AE3F4E">
+    <w:p w14:paraId="57F4C100" w14:textId="3DB3A4FC" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="00AE3F4E">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act 2013 s91(2)(a), (7).</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 s91(1); NDIS (Nominees) Rules 2013 6.4(a)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="167">
-    <w:p w14:paraId="79C55491" w14:textId="34B052CD" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="00AE3F4E">
+    <w:p w14:paraId="639D0A9E" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="00AE3F4E">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act 2013 s99, Item 22.</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 s91(2)(a)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="168">
-    <w:p w14:paraId="02A96C19" w14:textId="70AFD197" w:rsidR="00F83078" w:rsidRDefault="00F83078">
+    <w:p w14:paraId="1AAD45A3" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="00AE3F4E">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act 2013 s99, Item 21</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 s91(2)(b)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="169">
-    <w:p w14:paraId="5BA20B24" w14:textId="2408879E" w:rsidR="00F83078" w:rsidRDefault="00F83078">
+    <w:p w14:paraId="045549D2" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="00AE3F4E">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act 2013 s99, Item 22</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 s91(4)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="170">
-    <w:p w14:paraId="7094D154" w14:textId="76477251" w:rsidR="00F83078" w:rsidRDefault="00F83078">
+    <w:p w14:paraId="56FDBB54" w14:textId="04C63DD6" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="00AE3F4E">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act 2013 s99, Item 22</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 ss91(5)(b), (7)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="171">
-    <w:p w14:paraId="78611B7C" w14:textId="2DF976ED" w:rsidR="00F83078" w:rsidRDefault="00F83078">
+    <w:p w14:paraId="5F086EA3" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="00AE3F4E">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act 2013 s100(2)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 s91(5)(a)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="172">
-    <w:p w14:paraId="72CD0B3D" w14:textId="56543258" w:rsidR="00F83078" w:rsidRDefault="00F83078">
+    <w:p w14:paraId="228FE422" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="000C3DAA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act 2013 s100(1)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013, s89(1), NDIS (Nominees) Rules 2013 r6.2(a)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="173">
-    <w:p w14:paraId="601CA489" w14:textId="3E027BDE" w:rsidR="00F83078" w:rsidRDefault="00F83078">
+    <w:p w14:paraId="052FA5FA" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="000C3DAA">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act 2013 s99 Items 20-22.</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013, s89(3), NDIS (Nominees) Rules 2013 r6.2(b)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="174">
-    <w:p w14:paraId="60277FE3" w14:textId="7AFDD663" w:rsidR="00F83078" w:rsidRDefault="00F83078">
+    <w:p w14:paraId="1B555C4D" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="006C1355">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> NDIS Act 2013 s100(2)</w:t>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 s91(6)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="175">
-    <w:p w14:paraId="5D7294C7" w14:textId="7D2F3705" w:rsidR="00F83078" w:rsidRDefault="00F83078">
+    <w:p w14:paraId="4E5E3FBD" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="00B31A4F">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r6.4(b)</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="176">
+    <w:p w14:paraId="46DA385B" w14:textId="27DC1925" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0009640D">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r6.4(a)</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="177">
+    <w:p w14:paraId="2B5A2BB2" w14:textId="52A070A6" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0009640D">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 s90(4A)</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="178">
+    <w:p w14:paraId="5433EF5A" w14:textId="503AA64E" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0009640D">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 s90(5A)</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="179">
+    <w:p w14:paraId="17B98C7E" w14:textId="38E492D1" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0009640D">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 s91(3)</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="180">
+    <w:p w14:paraId="46F2795C" w14:textId="7887CA66" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="000C3DAA">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0009640D">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 s91(5)(b), (7)</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="181">
+    <w:p w14:paraId="5F26AB5E" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="000C3DAA">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0009640D">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 s89(4)</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="182">
+    <w:p w14:paraId="69891308" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="000C3DAA">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0009640D">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 s92(3).</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="183">
+    <w:p w14:paraId="4703A6A7" w14:textId="283E8A59" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="00AE3F4E">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0009640D">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 s92(3).</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="184">
+    <w:p w14:paraId="721D30E7" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="00AE3F4E">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0009640D">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r5.4(a)</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="185">
+    <w:p w14:paraId="64E9FEC2" w14:textId="77777777" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="00AE3F4E">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0009640D">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r5.4(b)</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="186">
+    <w:p w14:paraId="7FDF4797" w14:textId="14F47C73" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="00AE3F4E">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0009640D">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013, s99, Item 22.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="187">
+    <w:p w14:paraId="33CA7A5F" w14:textId="0C6CA87D" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="00AE3F4E">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0009640D">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 s91(2)(a), (7).</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="188">
+    <w:p w14:paraId="79C55491" w14:textId="34B052CD" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D" w:rsidP="00AE3F4E">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0009640D">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 s99, Item 22.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="189">
+    <w:p w14:paraId="02A96C19" w14:textId="70AFD197" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0009640D">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 s99, Item 21</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="190">
+    <w:p w14:paraId="5BA20B24" w14:textId="2408879E" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0009640D">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 s99, Item 22</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="191">
+    <w:p w14:paraId="7094D154" w14:textId="76477251" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0009640D">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 s99, Item 22</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="192">
+    <w:p w14:paraId="78611B7C" w14:textId="2DF976ED" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0009640D">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 s100(2)</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="193">
+    <w:p w14:paraId="72CD0B3D" w14:textId="56543258" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0009640D">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 s100(1)</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="194">
+    <w:p w14:paraId="601CA489" w14:textId="3E027BDE" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0009640D">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 s99 Items 20-22.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="195">
+    <w:p w14:paraId="60277FE3" w14:textId="7AFDD663" w:rsidR="0009640D" w:rsidRPr="0009640D" w:rsidRDefault="0009640D">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0009640D">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="0009640D">
+        <w:t xml:space="preserve"> NDIS Act 2013 s100(2)</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="196">
+    <w:p w14:paraId="5D7294C7" w14:textId="7D2F3705" w:rsidR="0009640D" w:rsidRDefault="0009640D">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0009640D">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="0009640D">
         <w:t xml:space="preserve"> NDIS Act 2013 ss100(5)-(6)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
@@ -8352,590 +8887,553 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
     <w:altName w:val="Arial"/>
-    <w:panose1 w:val="020B0704020202020204"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="DE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="48E27334" w14:textId="052DA151" w:rsidR="00AE3395" w:rsidRPr="00F8132F" w:rsidRDefault="00BE6222" w:rsidP="00AE3395">
+  <w:p w14:paraId="69AD5257" w14:textId="7727F2DF" w:rsidR="003E7E93" w:rsidRDefault="00017CFF" w:rsidP="1F1071B6">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4820"/>
         <w:tab w:val="right" w:pos="9781"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
-        <w:noProof/>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       </w:rPr>
-      <w:t>18</w:t>
+      <w:t>0</w:t>
     </w:r>
-    <w:r w:rsidR="00AE3395" w:rsidRPr="00F8132F">
+    <w:r w:rsidR="00410A67">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">7 </w:t>
     </w:r>
-    <w:r w:rsidR="00AE3395">
+    <w:r w:rsidR="00D77802">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       </w:rPr>
-      <w:t>October</w:t>
+      <w:t xml:space="preserve">September </w:t>
     </w:r>
-    <w:r w:rsidR="00AE3395" w:rsidRPr="00F8132F">
+    <w:r w:rsidR="227B8A48" w:rsidRPr="227B8A48">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
+      <w:t>2026</w:t>
     </w:r>
-    <w:r w:rsidR="00AE3395">
-[...14 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidR="00A95071">
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00AE3395">
+    <w:r w:rsidR="227B8A48">
       <w:t>Appointing a nominee</w:t>
     </w:r>
-    <w:r w:rsidR="00AE3395" w:rsidRPr="00F8132F">
+    <w:r w:rsidR="00A95071">
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="227B8A48" w:rsidRPr="227B8A48">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       </w:rPr>
-      <w:tab/>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="46267229"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:r w:rsidR="00AE3395" w:rsidRPr="5C735632">
-[...2 lines deleted...]
-          </w:rPr>
+        <w:r w:rsidR="00A95071">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00AE3395">
+        <w:r w:rsidR="00A95071">
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
-        <w:r w:rsidR="00AE3395" w:rsidRPr="5C735632">
+        <w:r w:rsidR="00A95071">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00AE3395">
+        <w:r w:rsidR="227B8A48">
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00AE3395" w:rsidRPr="5C735632">
-[...2 lines deleted...]
-          </w:rPr>
+        <w:r w:rsidR="00A95071">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r w:rsidR="00AE3395" w:rsidRPr="00F8132F">
+    <w:r w:rsidR="227B8A48" w:rsidRPr="227B8A48">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r w:rsidR="00AE3395" w:rsidRPr="00F8132F">
+    <w:r w:rsidR="00A95071" w:rsidRPr="227B8A48">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-        <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00AE3395" w:rsidRPr="00F8132F">
+    <w:r w:rsidR="00A95071" w:rsidRPr="227B8A48">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-        <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
     </w:r>
-    <w:r w:rsidR="00AE3395" w:rsidRPr="00F8132F">
+    <w:r w:rsidR="00A95071" w:rsidRPr="227B8A48">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-        <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00AE3395">
+    <w:r w:rsidR="227B8A48" w:rsidRPr="227B8A48">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-        <w:bCs/>
       </w:rPr>
       <w:t>28</w:t>
     </w:r>
-    <w:r w:rsidR="00AE3395" w:rsidRPr="00F8132F">
+    <w:r w:rsidR="00A95071" w:rsidRPr="227B8A48">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-        <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="326A7014" w14:textId="77777777" w:rsidR="00AE3395" w:rsidRPr="00F8132F" w:rsidRDefault="00AE3395" w:rsidP="00AE3395">
+  <w:p w14:paraId="68369A9F" w14:textId="77777777" w:rsidR="0087207B" w:rsidRPr="00726FAE" w:rsidRDefault="0087207B" w:rsidP="0087207B">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4820"/>
         <w:tab w:val="right" w:pos="9781"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
-        <w:b/>
-[...1 lines deleted...]
-        <w:color w:val="000000"/>
+        <w:noProof/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00F8132F">
+    <w:r w:rsidRPr="00726FAE">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:b/>
-        <w:iCs/>
-        <w:color w:val="000000"/>
+        <w:bCs/>
+        <w:noProof/>
       </w:rPr>
       <w:t>This document is correct at the date of publication.</w:t>
     </w:r>
+    <w:r w:rsidRPr="00726FAE">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t> </w:t>
+    </w:r>
   </w:p>
-  <w:p w14:paraId="385A6F1B" w14:textId="77777777" w:rsidR="00AE3395" w:rsidRPr="00F8132F" w:rsidRDefault="00AE3395" w:rsidP="00AE3395">
+  <w:p w14:paraId="0E2623C3" w14:textId="47EA6043" w:rsidR="0087207B" w:rsidRDefault="0087207B" w:rsidP="0087207B">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4820"/>
         <w:tab w:val="right" w:pos="9781"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
-        <w:b/>
-[...1 lines deleted...]
-        <w:color w:val="000000"/>
+        <w:noProof/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00F8132F">
+    <w:r w:rsidRPr="00726FAE">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:b/>
-        <w:iCs/>
-[...2 lines deleted...]
-      <w:t xml:space="preserve">Always visit </w:t>
+        <w:bCs/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>Always visit </w:t>
     </w:r>
-    <w:hyperlink r:id="rId1" w:history="1">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:hyperlink r:id="rId1" w:tgtFrame="_blank" w:history="1">
+      <w:r w:rsidRPr="00726FAE">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="0000FF"/>
-          <w:u w:val="single"/>
+          <w:bCs/>
+          <w:noProof/>
         </w:rPr>
         <w:t>ourguidelines.ndis.gov.au</w:t>
       </w:r>
     </w:hyperlink>
-    <w:r w:rsidRPr="00F8132F">
+    <w:r w:rsidRPr="00726FAE">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:b/>
-        <w:iCs/>
-[...2 lines deleted...]
-      <w:t xml:space="preserve"> for the latest version.</w:t>
+        <w:bCs/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t> for the latest version.</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00726FAE">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="69AD5257" w14:textId="00652F5C" w:rsidR="003E7E93" w:rsidRDefault="003E7E93" w:rsidP="00AE3395"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5AAE2107" w14:textId="1753C507" w:rsidR="00CB051B" w:rsidRPr="00F8132F" w:rsidRDefault="006D3685" w:rsidP="00CB051B">
+  <w:p w14:paraId="796A3B1E" w14:textId="3EB2F2E4" w:rsidR="00673F3D" w:rsidRDefault="00763DD3" w:rsidP="1F1071B6">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4820"/>
         <w:tab w:val="right" w:pos="9781"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        <w:noProof/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
-        <w:noProof/>
-[...7 lines deleted...]
-      <w:t>18</w:t>
+      </w:rPr>
+      <w:t>07</w:t>
     </w:r>
-    <w:r w:rsidR="00AE3395" w:rsidRPr="00F8132F">
+    <w:r w:rsidR="227B8A48" w:rsidRPr="227B8A48">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00AE3395">
+    <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       </w:rPr>
-      <w:t>October</w:t>
+      <w:t>September</w:t>
     </w:r>
-    <w:r w:rsidR="00AE3395" w:rsidRPr="00F8132F">
+    <w:r w:rsidR="227B8A48" w:rsidRPr="227B8A48">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve"> 2026</w:t>
     </w:r>
-    <w:r w:rsidR="00AE3395">
-[...14 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidR="11351FE7">
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="5C735632">
+    <w:r w:rsidR="227B8A48">
       <w:t>Appointing a nominee</w:t>
     </w:r>
-    <w:r w:rsidR="00CB051B" w:rsidRPr="00F8132F">
+    <w:r w:rsidR="11351FE7">
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="227B8A48" w:rsidRPr="227B8A48">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       </w:rPr>
-      <w:tab/>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-2667299"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:r w:rsidR="00673F3D" w:rsidRPr="5C735632">
+        <w:r w:rsidR="11351FE7" w:rsidRPr="227B8A48">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00673F3D">
+        <w:r w:rsidR="11351FE7">
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
-        <w:r w:rsidR="00673F3D" w:rsidRPr="5C735632">
+        <w:r w:rsidR="11351FE7" w:rsidRPr="227B8A48">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="5C735632" w:rsidRPr="5C735632">
+        <w:r w:rsidR="227B8A48" w:rsidRPr="227B8A48">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00673F3D" w:rsidRPr="5C735632">
+        <w:r w:rsidR="11351FE7" w:rsidRPr="227B8A48">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r w:rsidR="00CB051B" w:rsidRPr="00F8132F">
+    <w:r w:rsidR="227B8A48" w:rsidRPr="227B8A48">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r w:rsidR="00CB051B" w:rsidRPr="00F8132F">
+    <w:r w:rsidR="11351FE7" w:rsidRPr="227B8A48">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-        <w:bCs/>
+        <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00CB051B" w:rsidRPr="00F8132F">
+    <w:r w:rsidR="11351FE7" w:rsidRPr="227B8A48">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-        <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
     </w:r>
-    <w:r w:rsidR="00CB051B" w:rsidRPr="00F8132F">
+    <w:r w:rsidR="11351FE7" w:rsidRPr="227B8A48">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-        <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00CB051B" w:rsidRPr="00F8132F">
+    <w:r w:rsidR="227B8A48" w:rsidRPr="227B8A48">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-        <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
-    <w:r w:rsidR="00CB051B" w:rsidRPr="00F8132F">
+    <w:r w:rsidR="11351FE7" w:rsidRPr="227B8A48">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-        <w:bCs/>
+        <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6535E8C6" w14:textId="77777777" w:rsidR="00CB051B" w:rsidRPr="00F8132F" w:rsidRDefault="00CB051B" w:rsidP="00CB051B">
+  <w:p w14:paraId="2D339DD7" w14:textId="77777777" w:rsidR="00726FAE" w:rsidRPr="00726FAE" w:rsidRDefault="00726FAE" w:rsidP="00726FAE">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4820"/>
         <w:tab w:val="right" w:pos="9781"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
-        <w:b/>
-[...1 lines deleted...]
-        <w:color w:val="000000"/>
+        <w:noProof/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00F8132F">
+    <w:r w:rsidRPr="00726FAE">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:b/>
-        <w:iCs/>
-        <w:color w:val="000000"/>
+        <w:bCs/>
+        <w:noProof/>
       </w:rPr>
       <w:t>This document is correct at the date of publication.</w:t>
     </w:r>
+    <w:r w:rsidRPr="00726FAE">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t> </w:t>
+    </w:r>
   </w:p>
-  <w:p w14:paraId="602FEEF6" w14:textId="77777777" w:rsidR="00CB051B" w:rsidRPr="00F8132F" w:rsidRDefault="00CB051B" w:rsidP="00CB051B">
+  <w:p w14:paraId="51F1A1A4" w14:textId="21597C16" w:rsidR="00726FAE" w:rsidRDefault="00726FAE" w:rsidP="00726FAE">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4820"/>
         <w:tab w:val="right" w:pos="9781"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
-        <w:b/>
-[...1 lines deleted...]
-        <w:color w:val="000000"/>
+        <w:noProof/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00F8132F">
+    <w:r w:rsidRPr="00726FAE">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:b/>
-        <w:iCs/>
-[...2 lines deleted...]
-      <w:t xml:space="preserve">Always visit </w:t>
+        <w:bCs/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>Always visit </w:t>
     </w:r>
-    <w:hyperlink r:id="rId1" w:history="1">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:hyperlink r:id="rId1" w:tgtFrame="_blank" w:history="1">
+      <w:r w:rsidRPr="00726FAE">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="0000FF"/>
-          <w:u w:val="single"/>
+          <w:bCs/>
+          <w:noProof/>
         </w:rPr>
         <w:t>ourguidelines.ndis.gov.au</w:t>
       </w:r>
     </w:hyperlink>
-    <w:r w:rsidRPr="00F8132F">
+    <w:r w:rsidRPr="00726FAE">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:b/>
-        <w:iCs/>
-[...2 lines deleted...]
-      <w:t xml:space="preserve"> for the latest version.</w:t>
+        <w:bCs/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t> for the latest version.</w:t>
     </w:r>
-  </w:p>
-[...12 lines deleted...]
-      <w:tab/>
+    <w:r w:rsidRPr="00726FAE">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="180762D8" w14:textId="77777777" w:rsidR="00B01728" w:rsidRDefault="00B01728" w:rsidP="006A7B2E">
+    <w:p w14:paraId="3DDB2187" w14:textId="77777777" w:rsidR="008C2D08" w:rsidRDefault="008C2D08" w:rsidP="006A7B2E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1DD12B55" w14:textId="77777777" w:rsidR="00B01728" w:rsidRDefault="00B01728" w:rsidP="006A7B2E">
+    <w:p w14:paraId="57D3EE6B" w14:textId="77777777" w:rsidR="008C2D08" w:rsidRDefault="008C2D08" w:rsidP="006A7B2E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="291977E2" w14:textId="77777777" w:rsidR="00B01728" w:rsidRDefault="00B01728">
+    <w:p w14:paraId="3CACEB86" w14:textId="77777777" w:rsidR="008C2D08" w:rsidRDefault="008C2D08">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1C7ABC3C" w14:textId="0F4862E8" w:rsidR="00FA2002" w:rsidRPr="00013A4C" w:rsidRDefault="005C7C2A" w:rsidP="005C7C2A">
+  <w:p w14:paraId="1C7ABC3C" w14:textId="6E5AFFF9" w:rsidR="00FA2002" w:rsidRPr="00013A4C" w:rsidRDefault="005C7C2A" w:rsidP="005C7C2A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:color w:val="C00000"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00736EB2">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="670719B3" wp14:editId="1671C371">
           <wp:extent cx="1079500" cy="563880"/>
           <wp:effectExtent l="0" t="0" r="6350" b="7620"/>
           <wp:docPr id="1713014123" name="Picture 1713014123" descr="NDIS logo" title="NDIS Logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -8958,51 +9456,51 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1079500" cy="563880"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="31BDAFF5" w14:textId="2238AB6D" w:rsidR="00FA2002" w:rsidRPr="005C7C2A" w:rsidRDefault="00FA2002" w:rsidP="005C7C2A">
+  <w:p w14:paraId="31BDAFF5" w14:textId="2AC05146" w:rsidR="00FA2002" w:rsidRPr="005C7C2A" w:rsidRDefault="00FA2002" w:rsidP="005C7C2A">
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00736EB2">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="00C3E016" wp14:editId="75785340">
           <wp:extent cx="1079500" cy="563880"/>
           <wp:effectExtent l="0" t="0" r="6350" b="7620"/>
           <wp:docPr id="17" name="Picture 17" descr="NDIS logo" title="NDIS Logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
@@ -9679,50 +10177,389 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0E465547"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9A7E82A8"/>
+    <w:lvl w:ilvl="0" w:tplc="08B44BB0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0B725532">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="D1F43528">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="CF626D94">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="5A68B150">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FBF81392">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="4DB69674">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="447E0A46">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="5AA87C8A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0F611DA6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="29AE5A7C"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0FC22CD1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2116AD3A"/>
+    <w:lvl w:ilvl="0" w:tplc="273C9BA8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="01FA56B8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="5A6A26C2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4A6EB24C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="8BC44A32">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="F4DA0748">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="A34E5DA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="708ACFC8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="DE3EA54A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="116C1924"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BA26CEDE"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9791,51 +10628,277 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1A014DEB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E8D4C0F2"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E0E3C3B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B0F88FF0"/>
+    <w:lvl w:ilvl="0" w:tplc="697AFF24">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="985A2634">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="E8FA6C96">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="3086F572">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="9A4A9E10">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="5D46B1D2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="34EA55AA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="DFA433CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="4DC8732C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E607678"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="777AF226"/>
     <w:lvl w:ilvl="0" w:tplc="1C7E7C1A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="719" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7F705374">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="879" w:hanging="360"/>
       </w:pPr>
@@ -9907,51 +10970,51 @@
     <w:lvl w:ilvl="7" w:tplc="22A8D75E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1835" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D6667DFE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1995" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1ECB7C90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F38CDCAC"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10020,51 +11083,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F5F3502"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2444C796"/>
     <w:lvl w:ilvl="0" w:tplc="73CA7A00">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet1"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="296EA5AA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
@@ -10133,51 +11196,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F621DEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="80F6BFAE"/>
     <w:lvl w:ilvl="0" w:tplc="335A4C7C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -10245,51 +11308,164 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20047D6D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0D780248"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24505A5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DCF2D776"/>
     <w:lvl w:ilvl="0" w:tplc="73421808">
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="719" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="634A8E74">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
@@ -10362,51 +11538,51 @@
     <w:lvl w:ilvl="7" w:tplc="E8C687BA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3221" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7FA0BBF6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3579" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="251B272A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="90A237BA"/>
     <w:lvl w:ilvl="0" w:tplc="C3424A52">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="428" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1148" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -10474,51 +11650,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5468" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6188" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2CBC6232"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A3404106"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -10563,51 +11739,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36966933"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="156659C6"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10676,51 +11852,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3AC72C99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="16620CF2"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -10765,51 +11941,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B5C0AB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F2D2FF72"/>
     <w:lvl w:ilvl="0" w:tplc="0C090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -10854,51 +12030,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D065EE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="70F872B8"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10967,51 +12143,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E1279EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CE32F0E4"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="791" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1511" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11080,51 +12256,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5831" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6551" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E92201D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3DB26A36"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="726" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1446" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11193,51 +12369,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5766" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6486" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FD57F07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F6FCC1E0"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11306,51 +12482,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42F317E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="476C7B06"/>
     <w:lvl w:ilvl="0" w:tplc="21A4FC4A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -11395,51 +12571,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="455625E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="13F4B6A8"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -11481,51 +12657,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47D62A5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="89AC296C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11594,51 +12770,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4AAB55C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E938A6FE"/>
     <w:lvl w:ilvl="0" w:tplc="296EA5AA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -11706,51 +12882,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4AC76A23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0BC28A06"/>
     <w:lvl w:ilvl="0" w:tplc="B43CDA94">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="827" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EEE4493E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1188" w:hanging="360"/>
       </w:pPr>
@@ -11822,51 +12998,51 @@
     <w:lvl w:ilvl="7" w:tplc="D178A34E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3399" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="52700C00">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3768" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E710990"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="35B24D5A"/>
     <w:lvl w:ilvl="0" w:tplc="DF4E3E4A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="860" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F6CCA490">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1708" w:hanging="360"/>
       </w:pPr>
@@ -11938,51 +13114,51 @@
     <w:lvl w:ilvl="7" w:tplc="9372241C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C96A9C9E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7649" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EE26C22"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BD003C28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1702"/>
         </w:tabs>
         <w:ind w:left="2099" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:caps w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -12086,51 +13262,164 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58C24324"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FE12888A"/>
+    <w:lvl w:ilvl="0" w:tplc="9E7EF952">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="815E5940">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="7B74AE48">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="91CCE0B6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="42701502">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="44D64E54">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="4CF83D86">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="924862C6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="C5BE9A78">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="596553C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D368D6B6"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12199,51 +13488,390 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5AEF4AE8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F512411C"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B076E64"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="654686A0"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C7117CC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4D6C9252"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D403AFD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1378283A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="476"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12316,51 +13944,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="476"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="476"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E3024EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F020AB60"/>
     <w:lvl w:ilvl="0" w:tplc="73CA7A00">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="296EA5AA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
@@ -12428,51 +14056,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60CB1F93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0A628ED6"/>
     <w:lvl w:ilvl="0" w:tplc="0D0E3F32">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="825" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D57457AA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1188" w:hanging="360"/>
       </w:pPr>
@@ -12545,51 +14173,51 @@
     <w:lvl w:ilvl="7" w:tplc="0882CC5E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3398" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B0F2D756">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3766" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="624E0FAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="211C8D52"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12658,51 +14286,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6468416F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C7AED646"/>
     <w:lvl w:ilvl="0" w:tplc="398058D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -12747,51 +14375,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64AD1B42"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8CD0B288"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="CAD2556C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65984C75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D6449E12"/>
     <w:lvl w:ilvl="0" w:tplc="8C7CD312">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="719" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FAB8EA36">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="879" w:hanging="360"/>
       </w:pPr>
@@ -12863,51 +14604,164 @@
     <w:lvl w:ilvl="7" w:tplc="2ECA41D2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1835" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AAECA50C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1995" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="666A3ACD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FCA00D8E"/>
+    <w:lvl w:ilvl="0" w:tplc="82CAF214">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="85580D4E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="ECA2B2EC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="98B0341C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="5CEEAB40">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="323805E0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="C3CE3CAA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="D622730C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="F3F6B1A8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CEA2550"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F7F651DC"/>
     <w:lvl w:ilvl="0" w:tplc="0C090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -12952,51 +14806,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E076387"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DB06210C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="788" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1508" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13065,51 +14919,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5828" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6548" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75DC3EE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="77CC418E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13178,51 +15032,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77BE0661"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F58A4068"/>
     <w:lvl w:ilvl="0" w:tplc="2BEA0902">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Arial" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -13290,51 +15144,164 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77E2757A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1CBA7D6C"/>
+    <w:lvl w:ilvl="0" w:tplc="0D328340">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A83CA624">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="301CE824">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="5B927EFA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="DE70104E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="C39A8DF0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="952C3C9A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="49887CB6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="F2D0A676">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C8D7F0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="18CA86AA"/>
     <w:lvl w:ilvl="0" w:tplc="90242EFE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -13380,3115 +15347,4741 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="426732711">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="348220709">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1131946802">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="354844301">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="36901620">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="893274722">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="400718105">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="400718105">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="8" w16cid:durableId="699742652">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="50"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="684214096">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="48"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1482311716">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="51"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1392659628">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1080327043">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1694111734">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1936548795">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="637614659">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1656838793">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1067806495">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1469736514">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="456803473">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="53"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1875650022">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1032148238">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="495996853">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1730878740">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="735054619">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1940719598">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1549099319">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="2023239032">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1681200369">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1979991212">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1156459961">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="619579807">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1931693299">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1167750835">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="958612973">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="1931693299">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="35" w16cid:durableId="250434209">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1870215667">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1470782929">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1397630640">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="546068542">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="450634421">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="558588714">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="866337617">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="42" w16cid:durableId="866337617">
+  <w:num w:numId="43" w16cid:durableId="1368529920">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="1460491861">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="1129126969">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="1909226225">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="1326976408">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="211233977">
     <w:abstractNumId w:val="7"/>
   </w:num>
+  <w:num w:numId="49" w16cid:durableId="2112622318">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="50" w16cid:durableId="1065026986">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="51" w16cid:durableId="2076007398">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="52" w16cid:durableId="1530140219">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="53" w16cid:durableId="217084499">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="54" w16cid:durableId="2002267527">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="55" w16cid:durableId="842282041">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="56" w16cid:durableId="1388527915">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="57" w16cid:durableId="1625430556">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="58" w16cid:durableId="555092700">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="59" w16cid:durableId="767967566">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="60" w16cid:durableId="781412529">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:numIdMacAtCleanup w:val="51"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="86"/>
+  <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:documentProtection w:edit="comments" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="dgnword-docGUID" w:val="{B0F44705-C868-475E-BF39-AA16D4BDE698}"/>
     <w:docVar w:name="dgnword-eventsink" w:val="1457217167184"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00CB4C30"/>
     <w:rsid w:val="0000086C"/>
     <w:rsid w:val="00000FB8"/>
+    <w:rsid w:val="00002159"/>
+    <w:rsid w:val="0000256C"/>
     <w:rsid w:val="00003521"/>
     <w:rsid w:val="00003BA4"/>
+    <w:rsid w:val="00005862"/>
     <w:rsid w:val="00005B2C"/>
     <w:rsid w:val="00006AE8"/>
     <w:rsid w:val="00010086"/>
     <w:rsid w:val="00010535"/>
     <w:rsid w:val="00010BFE"/>
     <w:rsid w:val="00011687"/>
+    <w:rsid w:val="0001173D"/>
+    <w:rsid w:val="00011E45"/>
+    <w:rsid w:val="00011F14"/>
     <w:rsid w:val="000125E6"/>
     <w:rsid w:val="00012841"/>
+    <w:rsid w:val="000128E7"/>
     <w:rsid w:val="00012ABB"/>
     <w:rsid w:val="00012F35"/>
     <w:rsid w:val="0001344B"/>
     <w:rsid w:val="00013A4C"/>
     <w:rsid w:val="00013F33"/>
     <w:rsid w:val="0001438E"/>
     <w:rsid w:val="00015351"/>
     <w:rsid w:val="00015D81"/>
     <w:rsid w:val="00015EF1"/>
+    <w:rsid w:val="00016592"/>
+    <w:rsid w:val="00016966"/>
     <w:rsid w:val="00016A2E"/>
+    <w:rsid w:val="00017692"/>
     <w:rsid w:val="00017A68"/>
+    <w:rsid w:val="00017CFF"/>
     <w:rsid w:val="00017E6D"/>
+    <w:rsid w:val="00021A93"/>
     <w:rsid w:val="000224A1"/>
+    <w:rsid w:val="00022A69"/>
     <w:rsid w:val="00022D69"/>
     <w:rsid w:val="000241E7"/>
     <w:rsid w:val="000242C3"/>
+    <w:rsid w:val="0002456D"/>
     <w:rsid w:val="00024C84"/>
+    <w:rsid w:val="000255D6"/>
+    <w:rsid w:val="000257A5"/>
     <w:rsid w:val="000258FF"/>
     <w:rsid w:val="00025F5F"/>
     <w:rsid w:val="00026AC9"/>
     <w:rsid w:val="00026B11"/>
     <w:rsid w:val="00026D32"/>
+    <w:rsid w:val="00027884"/>
     <w:rsid w:val="00027D97"/>
     <w:rsid w:val="0003032F"/>
     <w:rsid w:val="0003151C"/>
     <w:rsid w:val="00031DFF"/>
+    <w:rsid w:val="00031E19"/>
+    <w:rsid w:val="00031EA5"/>
     <w:rsid w:val="00031F1F"/>
     <w:rsid w:val="00031F89"/>
     <w:rsid w:val="00032E0A"/>
     <w:rsid w:val="00033418"/>
     <w:rsid w:val="00033675"/>
+    <w:rsid w:val="00033D7A"/>
+    <w:rsid w:val="00033E6D"/>
     <w:rsid w:val="00034081"/>
+    <w:rsid w:val="00035CB6"/>
     <w:rsid w:val="000363BB"/>
     <w:rsid w:val="00036640"/>
     <w:rsid w:val="00037840"/>
     <w:rsid w:val="00037DE4"/>
     <w:rsid w:val="00040309"/>
+    <w:rsid w:val="0004072E"/>
     <w:rsid w:val="00040C09"/>
     <w:rsid w:val="0004255E"/>
     <w:rsid w:val="0004519A"/>
     <w:rsid w:val="000455CA"/>
     <w:rsid w:val="00046012"/>
+    <w:rsid w:val="0004636C"/>
     <w:rsid w:val="00046D20"/>
+    <w:rsid w:val="00047A95"/>
+    <w:rsid w:val="00047AEF"/>
     <w:rsid w:val="00047BB6"/>
+    <w:rsid w:val="00047C07"/>
+    <w:rsid w:val="000500D0"/>
     <w:rsid w:val="000507D7"/>
+    <w:rsid w:val="000508B3"/>
     <w:rsid w:val="00051476"/>
     <w:rsid w:val="0005151A"/>
+    <w:rsid w:val="0005178D"/>
+    <w:rsid w:val="000523BD"/>
     <w:rsid w:val="00053036"/>
     <w:rsid w:val="00053321"/>
+    <w:rsid w:val="000533FF"/>
     <w:rsid w:val="0005342B"/>
+    <w:rsid w:val="0005389E"/>
     <w:rsid w:val="00054456"/>
+    <w:rsid w:val="00054A7C"/>
     <w:rsid w:val="00054B1A"/>
     <w:rsid w:val="000550E7"/>
+    <w:rsid w:val="00055BA8"/>
+    <w:rsid w:val="00055CF4"/>
     <w:rsid w:val="0005787D"/>
     <w:rsid w:val="00057C84"/>
+    <w:rsid w:val="00060156"/>
     <w:rsid w:val="00061005"/>
+    <w:rsid w:val="00061B8E"/>
     <w:rsid w:val="00063158"/>
+    <w:rsid w:val="000635D8"/>
     <w:rsid w:val="000636C9"/>
     <w:rsid w:val="000636E4"/>
     <w:rsid w:val="00063C2F"/>
+    <w:rsid w:val="0006412F"/>
     <w:rsid w:val="00064A83"/>
     <w:rsid w:val="000650DE"/>
     <w:rsid w:val="00065D97"/>
+    <w:rsid w:val="00066E1E"/>
     <w:rsid w:val="00067116"/>
     <w:rsid w:val="000679DF"/>
     <w:rsid w:val="00072067"/>
     <w:rsid w:val="00073172"/>
     <w:rsid w:val="00073247"/>
     <w:rsid w:val="000732FC"/>
     <w:rsid w:val="0007364B"/>
+    <w:rsid w:val="00073E90"/>
     <w:rsid w:val="0007416B"/>
     <w:rsid w:val="00074D1A"/>
     <w:rsid w:val="00074E19"/>
     <w:rsid w:val="00076F29"/>
+    <w:rsid w:val="00076F45"/>
+    <w:rsid w:val="000773FF"/>
     <w:rsid w:val="00077E3E"/>
+    <w:rsid w:val="00081035"/>
     <w:rsid w:val="00081212"/>
     <w:rsid w:val="0008272D"/>
+    <w:rsid w:val="000829D2"/>
+    <w:rsid w:val="00082C66"/>
     <w:rsid w:val="00083174"/>
     <w:rsid w:val="00083D60"/>
+    <w:rsid w:val="00084599"/>
     <w:rsid w:val="000845BF"/>
+    <w:rsid w:val="000849B1"/>
     <w:rsid w:val="00084A62"/>
+    <w:rsid w:val="00086206"/>
     <w:rsid w:val="00086FE8"/>
     <w:rsid w:val="00087082"/>
     <w:rsid w:val="00087527"/>
     <w:rsid w:val="0009075E"/>
     <w:rsid w:val="0009106E"/>
     <w:rsid w:val="000911CC"/>
     <w:rsid w:val="0009154C"/>
+    <w:rsid w:val="000922AD"/>
+    <w:rsid w:val="00092918"/>
     <w:rsid w:val="0009387B"/>
     <w:rsid w:val="00093F6C"/>
+    <w:rsid w:val="000950AC"/>
     <w:rsid w:val="00095BB6"/>
+    <w:rsid w:val="0009640D"/>
     <w:rsid w:val="00096C6A"/>
+    <w:rsid w:val="0009773F"/>
     <w:rsid w:val="00097863"/>
     <w:rsid w:val="00097D50"/>
     <w:rsid w:val="000A0984"/>
     <w:rsid w:val="000A0DB9"/>
     <w:rsid w:val="000A2747"/>
     <w:rsid w:val="000A27C9"/>
     <w:rsid w:val="000A3152"/>
     <w:rsid w:val="000A3B4E"/>
     <w:rsid w:val="000A3DCE"/>
     <w:rsid w:val="000A3FF5"/>
     <w:rsid w:val="000A46C6"/>
     <w:rsid w:val="000A4834"/>
     <w:rsid w:val="000A498B"/>
     <w:rsid w:val="000A4BE8"/>
     <w:rsid w:val="000A4F40"/>
+    <w:rsid w:val="000A508E"/>
     <w:rsid w:val="000A6550"/>
     <w:rsid w:val="000A6B20"/>
     <w:rsid w:val="000A7520"/>
     <w:rsid w:val="000A7D5F"/>
+    <w:rsid w:val="000A7D69"/>
     <w:rsid w:val="000B00BF"/>
     <w:rsid w:val="000B0650"/>
+    <w:rsid w:val="000B0679"/>
     <w:rsid w:val="000B09CF"/>
     <w:rsid w:val="000B0D3C"/>
     <w:rsid w:val="000B0D99"/>
     <w:rsid w:val="000B176F"/>
     <w:rsid w:val="000B25B6"/>
+    <w:rsid w:val="000B2A57"/>
     <w:rsid w:val="000B2B26"/>
+    <w:rsid w:val="000B3467"/>
     <w:rsid w:val="000B3D86"/>
+    <w:rsid w:val="000B403E"/>
+    <w:rsid w:val="000B4CF6"/>
     <w:rsid w:val="000B4F18"/>
+    <w:rsid w:val="000B4FA4"/>
+    <w:rsid w:val="000B5BBB"/>
     <w:rsid w:val="000B5F76"/>
     <w:rsid w:val="000B5F7B"/>
     <w:rsid w:val="000B6994"/>
     <w:rsid w:val="000B6A20"/>
+    <w:rsid w:val="000B6FB3"/>
     <w:rsid w:val="000B7477"/>
     <w:rsid w:val="000C0978"/>
     <w:rsid w:val="000C09F5"/>
+    <w:rsid w:val="000C12E5"/>
+    <w:rsid w:val="000C2233"/>
     <w:rsid w:val="000C2573"/>
     <w:rsid w:val="000C25FA"/>
     <w:rsid w:val="000C26E8"/>
+    <w:rsid w:val="000C2C14"/>
     <w:rsid w:val="000C3D8C"/>
     <w:rsid w:val="000C3DAA"/>
+    <w:rsid w:val="000C44FD"/>
+    <w:rsid w:val="000C4D07"/>
     <w:rsid w:val="000C5FFF"/>
     <w:rsid w:val="000C6202"/>
+    <w:rsid w:val="000C6A0A"/>
     <w:rsid w:val="000C7872"/>
     <w:rsid w:val="000D02B1"/>
     <w:rsid w:val="000D08E5"/>
     <w:rsid w:val="000D0B90"/>
     <w:rsid w:val="000D0E57"/>
     <w:rsid w:val="000D0E6F"/>
     <w:rsid w:val="000D1CDB"/>
     <w:rsid w:val="000D1DB7"/>
     <w:rsid w:val="000D238D"/>
     <w:rsid w:val="000D2834"/>
     <w:rsid w:val="000D2982"/>
     <w:rsid w:val="000D2AA3"/>
+    <w:rsid w:val="000D3058"/>
     <w:rsid w:val="000D3193"/>
+    <w:rsid w:val="000D3E98"/>
     <w:rsid w:val="000D423D"/>
     <w:rsid w:val="000D5142"/>
     <w:rsid w:val="000D53BE"/>
     <w:rsid w:val="000D5619"/>
+    <w:rsid w:val="000D71C1"/>
+    <w:rsid w:val="000D7BF5"/>
     <w:rsid w:val="000E0133"/>
     <w:rsid w:val="000E01DE"/>
     <w:rsid w:val="000E0552"/>
     <w:rsid w:val="000E06C5"/>
     <w:rsid w:val="000E14A9"/>
     <w:rsid w:val="000E1E10"/>
     <w:rsid w:val="000E243E"/>
+    <w:rsid w:val="000E271B"/>
     <w:rsid w:val="000E27E9"/>
+    <w:rsid w:val="000E2EE7"/>
     <w:rsid w:val="000E31D0"/>
     <w:rsid w:val="000E332B"/>
+    <w:rsid w:val="000E3D34"/>
     <w:rsid w:val="000E406F"/>
     <w:rsid w:val="000E4947"/>
     <w:rsid w:val="000E4AED"/>
+    <w:rsid w:val="000E4BA6"/>
+    <w:rsid w:val="000E52DF"/>
     <w:rsid w:val="000E5A04"/>
     <w:rsid w:val="000E5EA5"/>
+    <w:rsid w:val="000E6F61"/>
     <w:rsid w:val="000E74D2"/>
+    <w:rsid w:val="000E7513"/>
     <w:rsid w:val="000E790F"/>
     <w:rsid w:val="000F0FCA"/>
     <w:rsid w:val="000F1D2C"/>
     <w:rsid w:val="000F2EEE"/>
     <w:rsid w:val="000F38B6"/>
     <w:rsid w:val="000F3B34"/>
     <w:rsid w:val="000F3E86"/>
+    <w:rsid w:val="000F513B"/>
     <w:rsid w:val="000F5261"/>
     <w:rsid w:val="000F5635"/>
     <w:rsid w:val="000F5B7F"/>
     <w:rsid w:val="000F5EDC"/>
+    <w:rsid w:val="000F6111"/>
     <w:rsid w:val="000F63E1"/>
     <w:rsid w:val="000F649E"/>
+    <w:rsid w:val="000F6E7B"/>
     <w:rsid w:val="000F7128"/>
     <w:rsid w:val="0010031B"/>
     <w:rsid w:val="001003B9"/>
+    <w:rsid w:val="0010111B"/>
+    <w:rsid w:val="00101A4B"/>
     <w:rsid w:val="001020D9"/>
     <w:rsid w:val="001026CB"/>
+    <w:rsid w:val="00103694"/>
     <w:rsid w:val="00104A4D"/>
+    <w:rsid w:val="001050D8"/>
+    <w:rsid w:val="0010515B"/>
     <w:rsid w:val="00105A16"/>
     <w:rsid w:val="001061A1"/>
+    <w:rsid w:val="00106FB9"/>
     <w:rsid w:val="00107658"/>
+    <w:rsid w:val="00110237"/>
+    <w:rsid w:val="00110FEC"/>
     <w:rsid w:val="00111A68"/>
     <w:rsid w:val="001123FD"/>
     <w:rsid w:val="001128B0"/>
     <w:rsid w:val="00112B03"/>
+    <w:rsid w:val="00113680"/>
+    <w:rsid w:val="00113C92"/>
     <w:rsid w:val="0011497F"/>
     <w:rsid w:val="00114B85"/>
+    <w:rsid w:val="00115302"/>
     <w:rsid w:val="00115C61"/>
     <w:rsid w:val="001167BC"/>
     <w:rsid w:val="00116BAB"/>
     <w:rsid w:val="00116D03"/>
+    <w:rsid w:val="0011727C"/>
     <w:rsid w:val="00117668"/>
     <w:rsid w:val="001178FC"/>
+    <w:rsid w:val="00117BEF"/>
+    <w:rsid w:val="00117C0F"/>
     <w:rsid w:val="00117CC7"/>
     <w:rsid w:val="00117DB0"/>
+    <w:rsid w:val="001211FB"/>
+    <w:rsid w:val="0012197F"/>
     <w:rsid w:val="001224B5"/>
+    <w:rsid w:val="00122668"/>
     <w:rsid w:val="00122FD5"/>
     <w:rsid w:val="00122FEC"/>
     <w:rsid w:val="001235F0"/>
     <w:rsid w:val="00124BDE"/>
     <w:rsid w:val="00124D06"/>
     <w:rsid w:val="0012511C"/>
     <w:rsid w:val="00126417"/>
+    <w:rsid w:val="001264BA"/>
     <w:rsid w:val="00127CE5"/>
     <w:rsid w:val="00127D6E"/>
     <w:rsid w:val="00130AF5"/>
     <w:rsid w:val="00131B15"/>
     <w:rsid w:val="00131E5C"/>
     <w:rsid w:val="00132318"/>
     <w:rsid w:val="00132530"/>
     <w:rsid w:val="00132861"/>
+    <w:rsid w:val="00133B30"/>
     <w:rsid w:val="00133B92"/>
     <w:rsid w:val="00133DCF"/>
     <w:rsid w:val="00133E80"/>
     <w:rsid w:val="001349CF"/>
     <w:rsid w:val="00134F11"/>
+    <w:rsid w:val="00135183"/>
     <w:rsid w:val="0013565B"/>
     <w:rsid w:val="0013596E"/>
     <w:rsid w:val="00136121"/>
     <w:rsid w:val="0013714A"/>
     <w:rsid w:val="00137822"/>
     <w:rsid w:val="0013788B"/>
+    <w:rsid w:val="001400D0"/>
     <w:rsid w:val="001403F4"/>
     <w:rsid w:val="00141C73"/>
+    <w:rsid w:val="001435E3"/>
+    <w:rsid w:val="001439B0"/>
     <w:rsid w:val="00143E06"/>
     <w:rsid w:val="00143FE1"/>
     <w:rsid w:val="00144239"/>
+    <w:rsid w:val="0014445C"/>
     <w:rsid w:val="0014448B"/>
     <w:rsid w:val="00144636"/>
     <w:rsid w:val="00144DF7"/>
     <w:rsid w:val="00144F68"/>
+    <w:rsid w:val="00145743"/>
+    <w:rsid w:val="00145823"/>
     <w:rsid w:val="00146479"/>
     <w:rsid w:val="001466BB"/>
     <w:rsid w:val="001468FE"/>
+    <w:rsid w:val="001471A8"/>
     <w:rsid w:val="00147387"/>
     <w:rsid w:val="00150C54"/>
     <w:rsid w:val="00150F21"/>
+    <w:rsid w:val="00151734"/>
     <w:rsid w:val="00151845"/>
     <w:rsid w:val="00152866"/>
     <w:rsid w:val="00153A08"/>
+    <w:rsid w:val="00153B5A"/>
     <w:rsid w:val="00153CFA"/>
+    <w:rsid w:val="001541CC"/>
+    <w:rsid w:val="00155573"/>
     <w:rsid w:val="00155F63"/>
     <w:rsid w:val="0015631C"/>
     <w:rsid w:val="001569C2"/>
+    <w:rsid w:val="00156ABB"/>
     <w:rsid w:val="00156CC9"/>
     <w:rsid w:val="001600B8"/>
+    <w:rsid w:val="0016018F"/>
     <w:rsid w:val="001612FD"/>
+    <w:rsid w:val="00161DAA"/>
     <w:rsid w:val="001636A0"/>
+    <w:rsid w:val="00163A54"/>
+    <w:rsid w:val="00164044"/>
     <w:rsid w:val="0016527B"/>
     <w:rsid w:val="00165918"/>
+    <w:rsid w:val="00165989"/>
     <w:rsid w:val="00165BE6"/>
+    <w:rsid w:val="00165C37"/>
     <w:rsid w:val="00165F51"/>
+    <w:rsid w:val="00166576"/>
+    <w:rsid w:val="001667BC"/>
+    <w:rsid w:val="00167578"/>
     <w:rsid w:val="00171649"/>
+    <w:rsid w:val="00171709"/>
+    <w:rsid w:val="00171CC7"/>
     <w:rsid w:val="001728C7"/>
     <w:rsid w:val="00173133"/>
+    <w:rsid w:val="001737F2"/>
     <w:rsid w:val="00174B6D"/>
     <w:rsid w:val="00174F74"/>
     <w:rsid w:val="001757C8"/>
     <w:rsid w:val="00175B61"/>
     <w:rsid w:val="001761B6"/>
+    <w:rsid w:val="001763CF"/>
     <w:rsid w:val="0017670C"/>
     <w:rsid w:val="00176983"/>
     <w:rsid w:val="00176DC8"/>
     <w:rsid w:val="00176F70"/>
+    <w:rsid w:val="0017723E"/>
     <w:rsid w:val="00177330"/>
+    <w:rsid w:val="00177E16"/>
     <w:rsid w:val="00177F6F"/>
+    <w:rsid w:val="00177F85"/>
+    <w:rsid w:val="001804E8"/>
     <w:rsid w:val="00180A3E"/>
     <w:rsid w:val="00181BFC"/>
+    <w:rsid w:val="00181CC9"/>
     <w:rsid w:val="00182261"/>
+    <w:rsid w:val="0018374D"/>
     <w:rsid w:val="00183C65"/>
     <w:rsid w:val="00184423"/>
     <w:rsid w:val="00184ABA"/>
     <w:rsid w:val="0018511B"/>
     <w:rsid w:val="001862F7"/>
     <w:rsid w:val="0018705E"/>
     <w:rsid w:val="001870F5"/>
     <w:rsid w:val="0018744A"/>
     <w:rsid w:val="00187A71"/>
     <w:rsid w:val="00187A9D"/>
     <w:rsid w:val="00187E46"/>
+    <w:rsid w:val="0019017C"/>
     <w:rsid w:val="001905C1"/>
     <w:rsid w:val="00191172"/>
     <w:rsid w:val="00191A6D"/>
+    <w:rsid w:val="00191C03"/>
     <w:rsid w:val="00191F49"/>
     <w:rsid w:val="00193129"/>
+    <w:rsid w:val="00193DAE"/>
+    <w:rsid w:val="00194566"/>
     <w:rsid w:val="00194D29"/>
     <w:rsid w:val="001951CE"/>
     <w:rsid w:val="00195C5B"/>
     <w:rsid w:val="00195D9E"/>
     <w:rsid w:val="00196D09"/>
+    <w:rsid w:val="00197D27"/>
     <w:rsid w:val="00197E16"/>
     <w:rsid w:val="00197FE6"/>
     <w:rsid w:val="001A0139"/>
     <w:rsid w:val="001A0B76"/>
+    <w:rsid w:val="001A12D0"/>
     <w:rsid w:val="001A1B72"/>
     <w:rsid w:val="001A1FD9"/>
     <w:rsid w:val="001A20B9"/>
     <w:rsid w:val="001A3213"/>
+    <w:rsid w:val="001A3AE1"/>
     <w:rsid w:val="001A3E58"/>
     <w:rsid w:val="001A4240"/>
     <w:rsid w:val="001A4CC7"/>
     <w:rsid w:val="001A50F9"/>
     <w:rsid w:val="001A5EFF"/>
+    <w:rsid w:val="001A791C"/>
     <w:rsid w:val="001A7B8A"/>
     <w:rsid w:val="001B0391"/>
+    <w:rsid w:val="001B0EE8"/>
     <w:rsid w:val="001B1316"/>
+    <w:rsid w:val="001B1519"/>
+    <w:rsid w:val="001B18DB"/>
+    <w:rsid w:val="001B306E"/>
+    <w:rsid w:val="001B3116"/>
     <w:rsid w:val="001B3416"/>
     <w:rsid w:val="001B48A6"/>
     <w:rsid w:val="001B4ACD"/>
     <w:rsid w:val="001B4B75"/>
     <w:rsid w:val="001B53A1"/>
     <w:rsid w:val="001B5526"/>
+    <w:rsid w:val="001B5C64"/>
     <w:rsid w:val="001B5D4A"/>
     <w:rsid w:val="001B634E"/>
     <w:rsid w:val="001B72B5"/>
     <w:rsid w:val="001B76F0"/>
     <w:rsid w:val="001B7CF2"/>
     <w:rsid w:val="001C00D3"/>
     <w:rsid w:val="001C0C4E"/>
+    <w:rsid w:val="001C0E1C"/>
     <w:rsid w:val="001C14C7"/>
+    <w:rsid w:val="001C275D"/>
     <w:rsid w:val="001C3A31"/>
     <w:rsid w:val="001C43D3"/>
     <w:rsid w:val="001C44C6"/>
+    <w:rsid w:val="001C49A6"/>
     <w:rsid w:val="001C5114"/>
     <w:rsid w:val="001C5267"/>
+    <w:rsid w:val="001C526C"/>
     <w:rsid w:val="001C577B"/>
+    <w:rsid w:val="001C5AE2"/>
     <w:rsid w:val="001C5E28"/>
     <w:rsid w:val="001C636E"/>
     <w:rsid w:val="001C6C1F"/>
     <w:rsid w:val="001C7862"/>
     <w:rsid w:val="001C7DD9"/>
     <w:rsid w:val="001D02AE"/>
     <w:rsid w:val="001D0AC4"/>
     <w:rsid w:val="001D1498"/>
+    <w:rsid w:val="001D1601"/>
     <w:rsid w:val="001D17F4"/>
+    <w:rsid w:val="001D196F"/>
     <w:rsid w:val="001D23A0"/>
     <w:rsid w:val="001D3B28"/>
     <w:rsid w:val="001D4F94"/>
+    <w:rsid w:val="001D5599"/>
     <w:rsid w:val="001D5966"/>
     <w:rsid w:val="001D5DF6"/>
     <w:rsid w:val="001D6811"/>
+    <w:rsid w:val="001D6949"/>
+    <w:rsid w:val="001D751C"/>
     <w:rsid w:val="001D775B"/>
     <w:rsid w:val="001D7A17"/>
+    <w:rsid w:val="001E0142"/>
     <w:rsid w:val="001E10B1"/>
     <w:rsid w:val="001E1D95"/>
+    <w:rsid w:val="001E20B4"/>
     <w:rsid w:val="001E2172"/>
+    <w:rsid w:val="001E2C5C"/>
     <w:rsid w:val="001E38C5"/>
+    <w:rsid w:val="001E3E7C"/>
     <w:rsid w:val="001E45DF"/>
     <w:rsid w:val="001E4E8B"/>
+    <w:rsid w:val="001E5C28"/>
     <w:rsid w:val="001E7338"/>
     <w:rsid w:val="001E736A"/>
     <w:rsid w:val="001F055B"/>
+    <w:rsid w:val="001F0589"/>
     <w:rsid w:val="001F0918"/>
     <w:rsid w:val="001F0DDB"/>
     <w:rsid w:val="001F1768"/>
     <w:rsid w:val="001F2068"/>
+    <w:rsid w:val="001F21F9"/>
     <w:rsid w:val="001F24D9"/>
+    <w:rsid w:val="001F25D5"/>
+    <w:rsid w:val="001F2AB4"/>
     <w:rsid w:val="001F3501"/>
     <w:rsid w:val="001F41E1"/>
     <w:rsid w:val="001F4923"/>
+    <w:rsid w:val="001F63E3"/>
     <w:rsid w:val="001F647C"/>
+    <w:rsid w:val="001F6638"/>
     <w:rsid w:val="001F6837"/>
+    <w:rsid w:val="001F7884"/>
+    <w:rsid w:val="001F7FA7"/>
+    <w:rsid w:val="002014EF"/>
+    <w:rsid w:val="002019C0"/>
     <w:rsid w:val="00201B5E"/>
     <w:rsid w:val="00202C3F"/>
     <w:rsid w:val="002045E1"/>
     <w:rsid w:val="002048D5"/>
     <w:rsid w:val="00204E09"/>
     <w:rsid w:val="00205A05"/>
     <w:rsid w:val="00206A42"/>
     <w:rsid w:val="00206CBF"/>
     <w:rsid w:val="0020752E"/>
     <w:rsid w:val="00210156"/>
+    <w:rsid w:val="002101F6"/>
     <w:rsid w:val="002102D9"/>
+    <w:rsid w:val="00210642"/>
+    <w:rsid w:val="002106F0"/>
     <w:rsid w:val="00210EAF"/>
     <w:rsid w:val="002120B1"/>
     <w:rsid w:val="0021224D"/>
     <w:rsid w:val="00212706"/>
+    <w:rsid w:val="00212D82"/>
     <w:rsid w:val="00213E9D"/>
+    <w:rsid w:val="00214277"/>
+    <w:rsid w:val="002143B4"/>
     <w:rsid w:val="00214C1E"/>
     <w:rsid w:val="002151B2"/>
     <w:rsid w:val="00215722"/>
     <w:rsid w:val="00215C14"/>
+    <w:rsid w:val="002160AB"/>
     <w:rsid w:val="00216345"/>
     <w:rsid w:val="00216389"/>
     <w:rsid w:val="00216957"/>
+    <w:rsid w:val="0021791E"/>
     <w:rsid w:val="002179E0"/>
     <w:rsid w:val="0022123B"/>
     <w:rsid w:val="0022129C"/>
     <w:rsid w:val="00221B58"/>
     <w:rsid w:val="00221F11"/>
     <w:rsid w:val="00221F66"/>
     <w:rsid w:val="002220D3"/>
+    <w:rsid w:val="00222271"/>
     <w:rsid w:val="00222E89"/>
     <w:rsid w:val="00223D70"/>
     <w:rsid w:val="00224AF7"/>
     <w:rsid w:val="002266FC"/>
     <w:rsid w:val="002276D6"/>
     <w:rsid w:val="00227D3C"/>
     <w:rsid w:val="002304AA"/>
     <w:rsid w:val="00230E05"/>
     <w:rsid w:val="00231A24"/>
+    <w:rsid w:val="00232012"/>
     <w:rsid w:val="00232C4E"/>
     <w:rsid w:val="00232FF3"/>
+    <w:rsid w:val="0023309B"/>
     <w:rsid w:val="0023319F"/>
     <w:rsid w:val="002332F2"/>
     <w:rsid w:val="002332FE"/>
+    <w:rsid w:val="0023377D"/>
     <w:rsid w:val="002337F0"/>
     <w:rsid w:val="00234FE7"/>
     <w:rsid w:val="0023526E"/>
     <w:rsid w:val="0023569E"/>
     <w:rsid w:val="00235C8D"/>
     <w:rsid w:val="00236BEB"/>
+    <w:rsid w:val="0023788A"/>
     <w:rsid w:val="00237CD3"/>
+    <w:rsid w:val="00237E25"/>
     <w:rsid w:val="00240FF2"/>
     <w:rsid w:val="0024104B"/>
+    <w:rsid w:val="00241406"/>
     <w:rsid w:val="00241C7B"/>
     <w:rsid w:val="00241DDE"/>
     <w:rsid w:val="00241E0A"/>
+    <w:rsid w:val="00241F7C"/>
+    <w:rsid w:val="002424CD"/>
+    <w:rsid w:val="002425B0"/>
+    <w:rsid w:val="0024300C"/>
+    <w:rsid w:val="002433F3"/>
+    <w:rsid w:val="002434AC"/>
+    <w:rsid w:val="00243A0E"/>
+    <w:rsid w:val="00243DB6"/>
     <w:rsid w:val="0024414F"/>
     <w:rsid w:val="00244744"/>
     <w:rsid w:val="00244EFA"/>
+    <w:rsid w:val="002453AC"/>
     <w:rsid w:val="0024632E"/>
     <w:rsid w:val="00246FCF"/>
     <w:rsid w:val="00247678"/>
+    <w:rsid w:val="002477C6"/>
+    <w:rsid w:val="00247824"/>
     <w:rsid w:val="00247F0E"/>
     <w:rsid w:val="00247F5E"/>
+    <w:rsid w:val="00247FCE"/>
+    <w:rsid w:val="00251041"/>
     <w:rsid w:val="00251E20"/>
+    <w:rsid w:val="00252060"/>
+    <w:rsid w:val="002529AC"/>
     <w:rsid w:val="00252AA4"/>
     <w:rsid w:val="00252B1D"/>
     <w:rsid w:val="002532D3"/>
+    <w:rsid w:val="002533EE"/>
     <w:rsid w:val="00254C93"/>
     <w:rsid w:val="002557A4"/>
+    <w:rsid w:val="0025608E"/>
+    <w:rsid w:val="002565C4"/>
     <w:rsid w:val="00256CEF"/>
+    <w:rsid w:val="002570B4"/>
+    <w:rsid w:val="00257B2B"/>
     <w:rsid w:val="0026033C"/>
     <w:rsid w:val="002604ED"/>
     <w:rsid w:val="00260896"/>
     <w:rsid w:val="002617FA"/>
+    <w:rsid w:val="00261E86"/>
     <w:rsid w:val="00262087"/>
+    <w:rsid w:val="00262122"/>
     <w:rsid w:val="00262687"/>
     <w:rsid w:val="0026286F"/>
     <w:rsid w:val="00262BCE"/>
+    <w:rsid w:val="002633B6"/>
+    <w:rsid w:val="0026378F"/>
+    <w:rsid w:val="00264445"/>
     <w:rsid w:val="002653FC"/>
     <w:rsid w:val="0026596D"/>
     <w:rsid w:val="00265FB2"/>
+    <w:rsid w:val="002664EF"/>
     <w:rsid w:val="00267202"/>
+    <w:rsid w:val="002676E2"/>
     <w:rsid w:val="002705B0"/>
     <w:rsid w:val="0027089F"/>
     <w:rsid w:val="00270E61"/>
+    <w:rsid w:val="002710B2"/>
+    <w:rsid w:val="0027112A"/>
+    <w:rsid w:val="00271696"/>
     <w:rsid w:val="00271C42"/>
+    <w:rsid w:val="00272B93"/>
     <w:rsid w:val="0027315A"/>
     <w:rsid w:val="00276551"/>
     <w:rsid w:val="00276565"/>
+    <w:rsid w:val="0027677E"/>
     <w:rsid w:val="00277675"/>
+    <w:rsid w:val="00277C75"/>
     <w:rsid w:val="00281208"/>
+    <w:rsid w:val="002818A4"/>
     <w:rsid w:val="00282682"/>
     <w:rsid w:val="00282C4C"/>
     <w:rsid w:val="00282ED4"/>
     <w:rsid w:val="00284056"/>
     <w:rsid w:val="0028423D"/>
     <w:rsid w:val="00285B6E"/>
+    <w:rsid w:val="00285DC5"/>
     <w:rsid w:val="0028604B"/>
     <w:rsid w:val="00286821"/>
     <w:rsid w:val="00286C90"/>
     <w:rsid w:val="00286F68"/>
     <w:rsid w:val="002870E3"/>
     <w:rsid w:val="002877C7"/>
+    <w:rsid w:val="002879C8"/>
+    <w:rsid w:val="002903CC"/>
     <w:rsid w:val="00290561"/>
     <w:rsid w:val="00292A0E"/>
     <w:rsid w:val="00292BC9"/>
     <w:rsid w:val="00292C9F"/>
     <w:rsid w:val="00294560"/>
     <w:rsid w:val="00294E9C"/>
     <w:rsid w:val="00295498"/>
     <w:rsid w:val="00295FA8"/>
     <w:rsid w:val="00296451"/>
     <w:rsid w:val="0029666D"/>
     <w:rsid w:val="00296D37"/>
     <w:rsid w:val="00297029"/>
+    <w:rsid w:val="002975DC"/>
     <w:rsid w:val="002A0302"/>
     <w:rsid w:val="002A0704"/>
+    <w:rsid w:val="002A0B83"/>
     <w:rsid w:val="002A1A99"/>
     <w:rsid w:val="002A1A9D"/>
     <w:rsid w:val="002A1E09"/>
+    <w:rsid w:val="002A20F2"/>
     <w:rsid w:val="002A214D"/>
     <w:rsid w:val="002A2A46"/>
     <w:rsid w:val="002A3603"/>
     <w:rsid w:val="002A3748"/>
     <w:rsid w:val="002A394B"/>
+    <w:rsid w:val="002A3FF6"/>
+    <w:rsid w:val="002A430C"/>
     <w:rsid w:val="002A50D4"/>
     <w:rsid w:val="002A5103"/>
     <w:rsid w:val="002A56D6"/>
     <w:rsid w:val="002A6151"/>
     <w:rsid w:val="002A61C0"/>
     <w:rsid w:val="002A634F"/>
+    <w:rsid w:val="002A64D3"/>
     <w:rsid w:val="002A74B7"/>
     <w:rsid w:val="002A76BB"/>
+    <w:rsid w:val="002A7B1E"/>
     <w:rsid w:val="002A7CAF"/>
+    <w:rsid w:val="002A7D4C"/>
+    <w:rsid w:val="002B09E4"/>
     <w:rsid w:val="002B0CEE"/>
     <w:rsid w:val="002B1AA2"/>
+    <w:rsid w:val="002B1BB2"/>
     <w:rsid w:val="002B1BF7"/>
+    <w:rsid w:val="002B33E3"/>
     <w:rsid w:val="002B3EF0"/>
+    <w:rsid w:val="002B4728"/>
+    <w:rsid w:val="002B49F7"/>
     <w:rsid w:val="002B4A7D"/>
     <w:rsid w:val="002B5AEA"/>
+    <w:rsid w:val="002B5B34"/>
     <w:rsid w:val="002B5E98"/>
     <w:rsid w:val="002B5FBE"/>
+    <w:rsid w:val="002B656F"/>
     <w:rsid w:val="002B74D1"/>
     <w:rsid w:val="002B79F8"/>
     <w:rsid w:val="002B7A88"/>
     <w:rsid w:val="002B7BB2"/>
     <w:rsid w:val="002B7C7D"/>
+    <w:rsid w:val="002B7EC2"/>
     <w:rsid w:val="002C1D84"/>
     <w:rsid w:val="002C2403"/>
+    <w:rsid w:val="002C2972"/>
     <w:rsid w:val="002C3129"/>
     <w:rsid w:val="002C4AAD"/>
     <w:rsid w:val="002C57E2"/>
+    <w:rsid w:val="002C5A42"/>
+    <w:rsid w:val="002C6187"/>
     <w:rsid w:val="002C74FA"/>
+    <w:rsid w:val="002D0F76"/>
+    <w:rsid w:val="002D1A2F"/>
     <w:rsid w:val="002D1F98"/>
+    <w:rsid w:val="002D26DC"/>
     <w:rsid w:val="002D2910"/>
+    <w:rsid w:val="002D2A29"/>
     <w:rsid w:val="002D5176"/>
     <w:rsid w:val="002D5C1E"/>
     <w:rsid w:val="002D6EAD"/>
+    <w:rsid w:val="002D7051"/>
     <w:rsid w:val="002E0779"/>
+    <w:rsid w:val="002E1BF7"/>
+    <w:rsid w:val="002E1ECF"/>
     <w:rsid w:val="002E228F"/>
+    <w:rsid w:val="002E23AE"/>
     <w:rsid w:val="002E33B8"/>
     <w:rsid w:val="002E36D1"/>
+    <w:rsid w:val="002E370E"/>
     <w:rsid w:val="002E38A2"/>
     <w:rsid w:val="002E503E"/>
     <w:rsid w:val="002E513F"/>
+    <w:rsid w:val="002E5568"/>
     <w:rsid w:val="002E55DE"/>
     <w:rsid w:val="002E607C"/>
+    <w:rsid w:val="002E656D"/>
     <w:rsid w:val="002E6878"/>
+    <w:rsid w:val="002E78B9"/>
+    <w:rsid w:val="002F02F8"/>
     <w:rsid w:val="002F06B8"/>
+    <w:rsid w:val="002F0939"/>
     <w:rsid w:val="002F1146"/>
+    <w:rsid w:val="002F1289"/>
     <w:rsid w:val="002F1325"/>
+    <w:rsid w:val="002F134B"/>
+    <w:rsid w:val="002F144E"/>
     <w:rsid w:val="002F1F93"/>
+    <w:rsid w:val="002F2003"/>
     <w:rsid w:val="002F22A0"/>
     <w:rsid w:val="002F3823"/>
+    <w:rsid w:val="002F406F"/>
     <w:rsid w:val="002F4387"/>
     <w:rsid w:val="002F43A7"/>
     <w:rsid w:val="002F4D1D"/>
+    <w:rsid w:val="002F4DC6"/>
     <w:rsid w:val="002F4E2E"/>
+    <w:rsid w:val="002F53D6"/>
     <w:rsid w:val="002F657D"/>
     <w:rsid w:val="002F659D"/>
     <w:rsid w:val="002F72B0"/>
     <w:rsid w:val="002F762F"/>
+    <w:rsid w:val="00300828"/>
+    <w:rsid w:val="003012EE"/>
+    <w:rsid w:val="00301C7B"/>
+    <w:rsid w:val="00301CAB"/>
     <w:rsid w:val="00302697"/>
     <w:rsid w:val="00302830"/>
+    <w:rsid w:val="003028DE"/>
     <w:rsid w:val="00302944"/>
     <w:rsid w:val="00302F89"/>
     <w:rsid w:val="003035B4"/>
     <w:rsid w:val="00303A76"/>
     <w:rsid w:val="00304098"/>
     <w:rsid w:val="00304254"/>
     <w:rsid w:val="00304274"/>
     <w:rsid w:val="003051F6"/>
     <w:rsid w:val="003064F1"/>
     <w:rsid w:val="00306B3F"/>
     <w:rsid w:val="0030713D"/>
+    <w:rsid w:val="00307A70"/>
     <w:rsid w:val="003100D0"/>
     <w:rsid w:val="00310139"/>
     <w:rsid w:val="0031065D"/>
+    <w:rsid w:val="00310C98"/>
     <w:rsid w:val="003113D8"/>
     <w:rsid w:val="003114B8"/>
     <w:rsid w:val="00312065"/>
     <w:rsid w:val="0031247A"/>
+    <w:rsid w:val="003124E3"/>
+    <w:rsid w:val="003128BA"/>
     <w:rsid w:val="00312DCC"/>
     <w:rsid w:val="003130C0"/>
     <w:rsid w:val="00314137"/>
     <w:rsid w:val="003158FB"/>
     <w:rsid w:val="003171FF"/>
     <w:rsid w:val="00317F14"/>
     <w:rsid w:val="00317F7F"/>
     <w:rsid w:val="003206D0"/>
     <w:rsid w:val="0032168C"/>
+    <w:rsid w:val="003234B6"/>
     <w:rsid w:val="003238F8"/>
+    <w:rsid w:val="0032403E"/>
+    <w:rsid w:val="00324C7F"/>
+    <w:rsid w:val="00324C88"/>
     <w:rsid w:val="00324D54"/>
     <w:rsid w:val="00326B86"/>
     <w:rsid w:val="0032711D"/>
     <w:rsid w:val="0033075A"/>
     <w:rsid w:val="00330EAC"/>
+    <w:rsid w:val="00330EF4"/>
+    <w:rsid w:val="00331469"/>
+    <w:rsid w:val="0033187F"/>
     <w:rsid w:val="00331BBA"/>
     <w:rsid w:val="00331C8D"/>
+    <w:rsid w:val="003327A1"/>
+    <w:rsid w:val="00332AB3"/>
     <w:rsid w:val="00332F83"/>
     <w:rsid w:val="00334690"/>
     <w:rsid w:val="00334B0A"/>
     <w:rsid w:val="00335F85"/>
     <w:rsid w:val="003367CF"/>
+    <w:rsid w:val="003402F4"/>
     <w:rsid w:val="0034072D"/>
     <w:rsid w:val="00340B33"/>
     <w:rsid w:val="0034129A"/>
     <w:rsid w:val="003412D6"/>
     <w:rsid w:val="0034197A"/>
     <w:rsid w:val="00342CE8"/>
     <w:rsid w:val="00343330"/>
     <w:rsid w:val="00343D95"/>
+    <w:rsid w:val="0034415E"/>
     <w:rsid w:val="00344350"/>
     <w:rsid w:val="0034626C"/>
     <w:rsid w:val="00346C39"/>
     <w:rsid w:val="00346C8E"/>
+    <w:rsid w:val="00346D7B"/>
+    <w:rsid w:val="003470FD"/>
     <w:rsid w:val="00347982"/>
     <w:rsid w:val="0035028C"/>
+    <w:rsid w:val="00350FBF"/>
+    <w:rsid w:val="00351474"/>
     <w:rsid w:val="00352909"/>
     <w:rsid w:val="0035308A"/>
+    <w:rsid w:val="003531C9"/>
+    <w:rsid w:val="00353868"/>
+    <w:rsid w:val="00353AE2"/>
     <w:rsid w:val="00353CD7"/>
+    <w:rsid w:val="00353FF8"/>
+    <w:rsid w:val="0035413E"/>
     <w:rsid w:val="003557E7"/>
+    <w:rsid w:val="003558A3"/>
     <w:rsid w:val="00355E99"/>
+    <w:rsid w:val="00356A10"/>
     <w:rsid w:val="00357B33"/>
     <w:rsid w:val="00360550"/>
     <w:rsid w:val="00360A53"/>
     <w:rsid w:val="00360E1E"/>
     <w:rsid w:val="00361753"/>
     <w:rsid w:val="003618FE"/>
     <w:rsid w:val="0036232F"/>
+    <w:rsid w:val="00362980"/>
+    <w:rsid w:val="003629E9"/>
     <w:rsid w:val="0036308C"/>
+    <w:rsid w:val="003640B7"/>
     <w:rsid w:val="00364822"/>
+    <w:rsid w:val="00364CF1"/>
+    <w:rsid w:val="003651FC"/>
     <w:rsid w:val="0036579C"/>
     <w:rsid w:val="00366066"/>
+    <w:rsid w:val="00366470"/>
+    <w:rsid w:val="003668EE"/>
+    <w:rsid w:val="00366CEA"/>
     <w:rsid w:val="0036700D"/>
+    <w:rsid w:val="00370523"/>
     <w:rsid w:val="00370586"/>
+    <w:rsid w:val="003716B6"/>
     <w:rsid w:val="00371822"/>
+    <w:rsid w:val="0037264C"/>
     <w:rsid w:val="003728AE"/>
     <w:rsid w:val="00372F23"/>
     <w:rsid w:val="00374E3F"/>
     <w:rsid w:val="00375131"/>
+    <w:rsid w:val="00375D03"/>
     <w:rsid w:val="00376AFA"/>
     <w:rsid w:val="00377FEA"/>
     <w:rsid w:val="003801F7"/>
     <w:rsid w:val="00380820"/>
+    <w:rsid w:val="003814A7"/>
+    <w:rsid w:val="00381A8C"/>
+    <w:rsid w:val="00382135"/>
+    <w:rsid w:val="0038443C"/>
     <w:rsid w:val="00384CD4"/>
+    <w:rsid w:val="00386E3F"/>
     <w:rsid w:val="0038782B"/>
+    <w:rsid w:val="00387FA1"/>
+    <w:rsid w:val="00390712"/>
     <w:rsid w:val="0039197C"/>
+    <w:rsid w:val="00391C74"/>
+    <w:rsid w:val="003937C6"/>
     <w:rsid w:val="00393C13"/>
     <w:rsid w:val="00393D60"/>
     <w:rsid w:val="00395385"/>
     <w:rsid w:val="003957EE"/>
     <w:rsid w:val="00396633"/>
     <w:rsid w:val="00396AA9"/>
     <w:rsid w:val="00396DF6"/>
     <w:rsid w:val="003971F5"/>
     <w:rsid w:val="003978C3"/>
+    <w:rsid w:val="00397EF5"/>
     <w:rsid w:val="003A0173"/>
     <w:rsid w:val="003A0427"/>
     <w:rsid w:val="003A066B"/>
     <w:rsid w:val="003A0935"/>
     <w:rsid w:val="003A177A"/>
     <w:rsid w:val="003A29F0"/>
     <w:rsid w:val="003A2B4D"/>
+    <w:rsid w:val="003A2F15"/>
     <w:rsid w:val="003A2FA6"/>
+    <w:rsid w:val="003A409F"/>
+    <w:rsid w:val="003A4170"/>
     <w:rsid w:val="003A488A"/>
     <w:rsid w:val="003A4950"/>
     <w:rsid w:val="003A4CF2"/>
+    <w:rsid w:val="003A5669"/>
+    <w:rsid w:val="003A58FD"/>
     <w:rsid w:val="003A5BD4"/>
+    <w:rsid w:val="003A6A0D"/>
     <w:rsid w:val="003A77A3"/>
     <w:rsid w:val="003A7BE0"/>
+    <w:rsid w:val="003A7E6E"/>
+    <w:rsid w:val="003B0DE0"/>
     <w:rsid w:val="003B12E0"/>
+    <w:rsid w:val="003B20E7"/>
     <w:rsid w:val="003B26B7"/>
     <w:rsid w:val="003B27E3"/>
     <w:rsid w:val="003B2AEB"/>
     <w:rsid w:val="003B342C"/>
     <w:rsid w:val="003B384F"/>
+    <w:rsid w:val="003B3A09"/>
     <w:rsid w:val="003B3E89"/>
     <w:rsid w:val="003B3F50"/>
+    <w:rsid w:val="003B4558"/>
     <w:rsid w:val="003B54B9"/>
+    <w:rsid w:val="003B56BE"/>
     <w:rsid w:val="003B56EA"/>
     <w:rsid w:val="003B5982"/>
     <w:rsid w:val="003B6A59"/>
+    <w:rsid w:val="003B7848"/>
+    <w:rsid w:val="003C0554"/>
     <w:rsid w:val="003C1A65"/>
+    <w:rsid w:val="003C220F"/>
     <w:rsid w:val="003C2610"/>
     <w:rsid w:val="003C2687"/>
     <w:rsid w:val="003C27A0"/>
     <w:rsid w:val="003C27B4"/>
+    <w:rsid w:val="003C34F2"/>
+    <w:rsid w:val="003C3501"/>
     <w:rsid w:val="003C3967"/>
+    <w:rsid w:val="003C3B41"/>
     <w:rsid w:val="003C42AA"/>
+    <w:rsid w:val="003C4511"/>
     <w:rsid w:val="003C4D20"/>
+    <w:rsid w:val="003C593B"/>
     <w:rsid w:val="003C5D78"/>
+    <w:rsid w:val="003C656F"/>
     <w:rsid w:val="003C6843"/>
     <w:rsid w:val="003C6B15"/>
     <w:rsid w:val="003C6E52"/>
     <w:rsid w:val="003C6EC1"/>
     <w:rsid w:val="003C72B3"/>
     <w:rsid w:val="003C733C"/>
     <w:rsid w:val="003D0031"/>
     <w:rsid w:val="003D0D6C"/>
     <w:rsid w:val="003D17AF"/>
     <w:rsid w:val="003D1B16"/>
     <w:rsid w:val="003D2322"/>
+    <w:rsid w:val="003D232B"/>
     <w:rsid w:val="003D257D"/>
+    <w:rsid w:val="003D2B83"/>
+    <w:rsid w:val="003D3832"/>
     <w:rsid w:val="003D4E91"/>
     <w:rsid w:val="003D5A27"/>
+    <w:rsid w:val="003D6463"/>
     <w:rsid w:val="003D6C24"/>
+    <w:rsid w:val="003D6C32"/>
     <w:rsid w:val="003D6E5B"/>
     <w:rsid w:val="003D6F0A"/>
     <w:rsid w:val="003D76BA"/>
     <w:rsid w:val="003D7F1D"/>
     <w:rsid w:val="003E03EB"/>
+    <w:rsid w:val="003E0BC6"/>
+    <w:rsid w:val="003E0FE6"/>
     <w:rsid w:val="003E1123"/>
     <w:rsid w:val="003E1E73"/>
     <w:rsid w:val="003E2A91"/>
     <w:rsid w:val="003E2D1A"/>
     <w:rsid w:val="003E2F97"/>
     <w:rsid w:val="003E495D"/>
     <w:rsid w:val="003E5282"/>
+    <w:rsid w:val="003E5D9E"/>
     <w:rsid w:val="003E6436"/>
+    <w:rsid w:val="003E798E"/>
     <w:rsid w:val="003E7E93"/>
+    <w:rsid w:val="003F064B"/>
     <w:rsid w:val="003F0CE4"/>
+    <w:rsid w:val="003F1624"/>
     <w:rsid w:val="003F18D4"/>
     <w:rsid w:val="003F1DC3"/>
     <w:rsid w:val="003F217C"/>
     <w:rsid w:val="003F24C4"/>
     <w:rsid w:val="003F26B3"/>
     <w:rsid w:val="003F3063"/>
+    <w:rsid w:val="003F34E8"/>
+    <w:rsid w:val="003F4300"/>
+    <w:rsid w:val="003F446D"/>
+    <w:rsid w:val="003F4601"/>
+    <w:rsid w:val="003F52E4"/>
     <w:rsid w:val="003F60F4"/>
     <w:rsid w:val="003F68E8"/>
     <w:rsid w:val="003F72D9"/>
+    <w:rsid w:val="003F7762"/>
+    <w:rsid w:val="003F78BF"/>
+    <w:rsid w:val="003F7AAD"/>
     <w:rsid w:val="003F7B01"/>
     <w:rsid w:val="004008C9"/>
     <w:rsid w:val="00401188"/>
     <w:rsid w:val="0040131D"/>
+    <w:rsid w:val="00401745"/>
+    <w:rsid w:val="00401A34"/>
+    <w:rsid w:val="00402620"/>
     <w:rsid w:val="00402ECE"/>
+    <w:rsid w:val="0040358B"/>
     <w:rsid w:val="004038B4"/>
+    <w:rsid w:val="004046E6"/>
+    <w:rsid w:val="00404C57"/>
     <w:rsid w:val="0040595E"/>
     <w:rsid w:val="00406707"/>
     <w:rsid w:val="00406964"/>
     <w:rsid w:val="0040761A"/>
+    <w:rsid w:val="00410A67"/>
     <w:rsid w:val="004111A1"/>
     <w:rsid w:val="00411AE2"/>
     <w:rsid w:val="0041210E"/>
     <w:rsid w:val="0041226A"/>
     <w:rsid w:val="00412A51"/>
     <w:rsid w:val="00413EA5"/>
+    <w:rsid w:val="004143F9"/>
+    <w:rsid w:val="00414735"/>
     <w:rsid w:val="0041691D"/>
     <w:rsid w:val="00416B2E"/>
     <w:rsid w:val="004171E1"/>
+    <w:rsid w:val="00417DAC"/>
+    <w:rsid w:val="004207BB"/>
+    <w:rsid w:val="0042090A"/>
     <w:rsid w:val="00421280"/>
+    <w:rsid w:val="0042152A"/>
     <w:rsid w:val="00421B1B"/>
+    <w:rsid w:val="00422C50"/>
     <w:rsid w:val="00422E9D"/>
+    <w:rsid w:val="00423262"/>
     <w:rsid w:val="0042439C"/>
-    <w:rsid w:val="0042537B"/>
+    <w:rsid w:val="00424622"/>
+    <w:rsid w:val="0042584B"/>
+    <w:rsid w:val="004259F9"/>
+    <w:rsid w:val="00425D97"/>
     <w:rsid w:val="00426146"/>
     <w:rsid w:val="004263B6"/>
+    <w:rsid w:val="00426621"/>
+    <w:rsid w:val="00426814"/>
+    <w:rsid w:val="00426FB9"/>
     <w:rsid w:val="004301BB"/>
     <w:rsid w:val="00430276"/>
     <w:rsid w:val="00430DB1"/>
     <w:rsid w:val="00431FE5"/>
+    <w:rsid w:val="004321B9"/>
     <w:rsid w:val="00432B69"/>
     <w:rsid w:val="00432B6C"/>
+    <w:rsid w:val="00433065"/>
     <w:rsid w:val="004335FC"/>
+    <w:rsid w:val="0043454F"/>
     <w:rsid w:val="00435409"/>
+    <w:rsid w:val="004356C7"/>
     <w:rsid w:val="0043704A"/>
+    <w:rsid w:val="00437F90"/>
     <w:rsid w:val="00440392"/>
+    <w:rsid w:val="0044069E"/>
     <w:rsid w:val="00440960"/>
     <w:rsid w:val="00441DC3"/>
+    <w:rsid w:val="004421A7"/>
+    <w:rsid w:val="0044237D"/>
     <w:rsid w:val="00442AA4"/>
+    <w:rsid w:val="004433AE"/>
     <w:rsid w:val="00443A6C"/>
     <w:rsid w:val="00444EB3"/>
     <w:rsid w:val="0044557C"/>
     <w:rsid w:val="004472F7"/>
     <w:rsid w:val="004477EB"/>
     <w:rsid w:val="0045018D"/>
     <w:rsid w:val="0045023A"/>
     <w:rsid w:val="004503E5"/>
     <w:rsid w:val="0045100D"/>
+    <w:rsid w:val="00451A95"/>
     <w:rsid w:val="004524A8"/>
+    <w:rsid w:val="00453A8D"/>
     <w:rsid w:val="004540A4"/>
+    <w:rsid w:val="00454501"/>
+    <w:rsid w:val="00455B27"/>
+    <w:rsid w:val="00455F66"/>
+    <w:rsid w:val="00456C10"/>
+    <w:rsid w:val="00456FB5"/>
+    <w:rsid w:val="00460621"/>
+    <w:rsid w:val="00460D72"/>
     <w:rsid w:val="00460FBE"/>
     <w:rsid w:val="00461DCA"/>
     <w:rsid w:val="004624A5"/>
+    <w:rsid w:val="004626CD"/>
     <w:rsid w:val="004629FC"/>
     <w:rsid w:val="004634A4"/>
     <w:rsid w:val="0046386C"/>
     <w:rsid w:val="00463B38"/>
+    <w:rsid w:val="00463D0C"/>
+    <w:rsid w:val="00464447"/>
     <w:rsid w:val="00464C6F"/>
+    <w:rsid w:val="00464F9F"/>
+    <w:rsid w:val="0046542F"/>
     <w:rsid w:val="0046550D"/>
     <w:rsid w:val="00465C9A"/>
+    <w:rsid w:val="00466123"/>
     <w:rsid w:val="004661D8"/>
+    <w:rsid w:val="00466375"/>
     <w:rsid w:val="00466669"/>
     <w:rsid w:val="00466D30"/>
     <w:rsid w:val="004671CE"/>
+    <w:rsid w:val="00467E27"/>
     <w:rsid w:val="004700DD"/>
+    <w:rsid w:val="004706C9"/>
     <w:rsid w:val="00471274"/>
     <w:rsid w:val="004716EA"/>
     <w:rsid w:val="0047297A"/>
     <w:rsid w:val="0047306B"/>
     <w:rsid w:val="004736A2"/>
     <w:rsid w:val="00473BFD"/>
     <w:rsid w:val="00475063"/>
     <w:rsid w:val="004758A8"/>
+    <w:rsid w:val="00476109"/>
     <w:rsid w:val="00476497"/>
     <w:rsid w:val="004768AC"/>
+    <w:rsid w:val="00476A76"/>
     <w:rsid w:val="00476FDC"/>
     <w:rsid w:val="00477520"/>
+    <w:rsid w:val="00480FD6"/>
     <w:rsid w:val="0048200B"/>
     <w:rsid w:val="0048202E"/>
     <w:rsid w:val="0048209E"/>
     <w:rsid w:val="00483099"/>
+    <w:rsid w:val="00483DB3"/>
     <w:rsid w:val="00483DEE"/>
+    <w:rsid w:val="00483E43"/>
     <w:rsid w:val="0048463B"/>
     <w:rsid w:val="0048503F"/>
     <w:rsid w:val="004851EF"/>
+    <w:rsid w:val="00485982"/>
     <w:rsid w:val="00486276"/>
     <w:rsid w:val="0048634B"/>
+    <w:rsid w:val="00486CCD"/>
     <w:rsid w:val="0048767A"/>
+    <w:rsid w:val="00487E0E"/>
     <w:rsid w:val="004904E1"/>
     <w:rsid w:val="00490A7D"/>
+    <w:rsid w:val="00490D2E"/>
     <w:rsid w:val="004916EF"/>
     <w:rsid w:val="0049173E"/>
     <w:rsid w:val="004917BA"/>
     <w:rsid w:val="00491A34"/>
+    <w:rsid w:val="00492267"/>
     <w:rsid w:val="00492317"/>
+    <w:rsid w:val="00492493"/>
     <w:rsid w:val="00492829"/>
     <w:rsid w:val="00492A6E"/>
     <w:rsid w:val="00492F4A"/>
     <w:rsid w:val="00493824"/>
     <w:rsid w:val="0049403C"/>
     <w:rsid w:val="00494710"/>
     <w:rsid w:val="0049495A"/>
+    <w:rsid w:val="00495A48"/>
     <w:rsid w:val="00496718"/>
     <w:rsid w:val="00496B88"/>
+    <w:rsid w:val="00496CAF"/>
     <w:rsid w:val="00497052"/>
+    <w:rsid w:val="00497957"/>
     <w:rsid w:val="004A0710"/>
+    <w:rsid w:val="004A19E8"/>
+    <w:rsid w:val="004A22E1"/>
+    <w:rsid w:val="004A28B3"/>
     <w:rsid w:val="004A2E73"/>
+    <w:rsid w:val="004A2EFC"/>
     <w:rsid w:val="004A3135"/>
+    <w:rsid w:val="004A3760"/>
+    <w:rsid w:val="004A3C45"/>
     <w:rsid w:val="004A43C0"/>
     <w:rsid w:val="004A4960"/>
+    <w:rsid w:val="004A4DA1"/>
+    <w:rsid w:val="004A6383"/>
     <w:rsid w:val="004A6BFA"/>
     <w:rsid w:val="004A7670"/>
+    <w:rsid w:val="004A7B44"/>
     <w:rsid w:val="004B027F"/>
     <w:rsid w:val="004B03ED"/>
+    <w:rsid w:val="004B0906"/>
     <w:rsid w:val="004B11AE"/>
+    <w:rsid w:val="004B1273"/>
+    <w:rsid w:val="004B1E37"/>
+    <w:rsid w:val="004B2883"/>
     <w:rsid w:val="004B38F6"/>
     <w:rsid w:val="004B4132"/>
     <w:rsid w:val="004B454A"/>
+    <w:rsid w:val="004B4640"/>
     <w:rsid w:val="004B4B76"/>
+    <w:rsid w:val="004B5048"/>
     <w:rsid w:val="004B5261"/>
     <w:rsid w:val="004B5790"/>
     <w:rsid w:val="004B661D"/>
     <w:rsid w:val="004B6696"/>
     <w:rsid w:val="004B67DC"/>
     <w:rsid w:val="004B7735"/>
     <w:rsid w:val="004B7EC5"/>
+    <w:rsid w:val="004B7F31"/>
+    <w:rsid w:val="004C0247"/>
+    <w:rsid w:val="004C0A62"/>
     <w:rsid w:val="004C0EEA"/>
     <w:rsid w:val="004C1126"/>
     <w:rsid w:val="004C12AE"/>
     <w:rsid w:val="004C2B2E"/>
+    <w:rsid w:val="004C2CA0"/>
     <w:rsid w:val="004C37F7"/>
+    <w:rsid w:val="004C3A71"/>
     <w:rsid w:val="004C4647"/>
     <w:rsid w:val="004C49F8"/>
+    <w:rsid w:val="004C4D82"/>
     <w:rsid w:val="004C5081"/>
     <w:rsid w:val="004C52B6"/>
+    <w:rsid w:val="004C6096"/>
+    <w:rsid w:val="004C7229"/>
+    <w:rsid w:val="004C7598"/>
+    <w:rsid w:val="004C76C8"/>
+    <w:rsid w:val="004C7CAC"/>
     <w:rsid w:val="004D0030"/>
     <w:rsid w:val="004D007E"/>
+    <w:rsid w:val="004D1697"/>
     <w:rsid w:val="004D1D55"/>
     <w:rsid w:val="004D2A99"/>
     <w:rsid w:val="004D46C8"/>
     <w:rsid w:val="004D4B18"/>
     <w:rsid w:val="004D4CCF"/>
+    <w:rsid w:val="004D504F"/>
+    <w:rsid w:val="004D5317"/>
     <w:rsid w:val="004D54B5"/>
     <w:rsid w:val="004D5621"/>
     <w:rsid w:val="004D5C81"/>
+    <w:rsid w:val="004D648C"/>
     <w:rsid w:val="004D64DD"/>
+    <w:rsid w:val="004D65A3"/>
     <w:rsid w:val="004D7928"/>
+    <w:rsid w:val="004D7A6A"/>
     <w:rsid w:val="004E0059"/>
     <w:rsid w:val="004E01DA"/>
     <w:rsid w:val="004E167D"/>
+    <w:rsid w:val="004E1A70"/>
     <w:rsid w:val="004E2843"/>
     <w:rsid w:val="004E2881"/>
     <w:rsid w:val="004E2A3B"/>
+    <w:rsid w:val="004E2B5F"/>
     <w:rsid w:val="004E2BCA"/>
     <w:rsid w:val="004E2C4A"/>
     <w:rsid w:val="004E3244"/>
     <w:rsid w:val="004E3359"/>
     <w:rsid w:val="004E4308"/>
     <w:rsid w:val="004E43DE"/>
     <w:rsid w:val="004E444D"/>
     <w:rsid w:val="004E4485"/>
     <w:rsid w:val="004E4BC9"/>
+    <w:rsid w:val="004E53C2"/>
     <w:rsid w:val="004E5C26"/>
+    <w:rsid w:val="004E76DF"/>
     <w:rsid w:val="004E782A"/>
     <w:rsid w:val="004E7A6B"/>
+    <w:rsid w:val="004F16FB"/>
     <w:rsid w:val="004F1DF3"/>
+    <w:rsid w:val="004F26DF"/>
+    <w:rsid w:val="004F2AE3"/>
     <w:rsid w:val="004F3ED5"/>
     <w:rsid w:val="004F4CE2"/>
     <w:rsid w:val="004F5912"/>
+    <w:rsid w:val="004F5D79"/>
+    <w:rsid w:val="004F6B73"/>
+    <w:rsid w:val="004F6B9D"/>
     <w:rsid w:val="004F7333"/>
     <w:rsid w:val="004F7D5E"/>
+    <w:rsid w:val="00500195"/>
     <w:rsid w:val="00502278"/>
+    <w:rsid w:val="005024CD"/>
+    <w:rsid w:val="005027BF"/>
     <w:rsid w:val="00502B74"/>
     <w:rsid w:val="00502E14"/>
+    <w:rsid w:val="0050331E"/>
     <w:rsid w:val="00503FD2"/>
     <w:rsid w:val="00504AFF"/>
     <w:rsid w:val="00505486"/>
     <w:rsid w:val="005060C5"/>
     <w:rsid w:val="005063D7"/>
     <w:rsid w:val="0050647E"/>
     <w:rsid w:val="0050663F"/>
     <w:rsid w:val="00506746"/>
     <w:rsid w:val="00510260"/>
+    <w:rsid w:val="005108DA"/>
     <w:rsid w:val="00511294"/>
     <w:rsid w:val="00511458"/>
+    <w:rsid w:val="00511A9F"/>
     <w:rsid w:val="00511BA6"/>
     <w:rsid w:val="00511EB9"/>
+    <w:rsid w:val="00512D7B"/>
+    <w:rsid w:val="00512ED1"/>
     <w:rsid w:val="00513AFE"/>
     <w:rsid w:val="00513EE7"/>
     <w:rsid w:val="00513FDE"/>
     <w:rsid w:val="00514F53"/>
     <w:rsid w:val="0051592A"/>
     <w:rsid w:val="0051642F"/>
     <w:rsid w:val="00516479"/>
     <w:rsid w:val="00516500"/>
     <w:rsid w:val="0051662A"/>
     <w:rsid w:val="005167D6"/>
+    <w:rsid w:val="00517D5D"/>
     <w:rsid w:val="00520065"/>
     <w:rsid w:val="005207D5"/>
+    <w:rsid w:val="005207FF"/>
     <w:rsid w:val="00520863"/>
+    <w:rsid w:val="00520C5F"/>
     <w:rsid w:val="00521840"/>
     <w:rsid w:val="00521CF6"/>
     <w:rsid w:val="00521E1D"/>
     <w:rsid w:val="00521FE9"/>
+    <w:rsid w:val="0052206E"/>
     <w:rsid w:val="00522179"/>
     <w:rsid w:val="00523021"/>
     <w:rsid w:val="005230A3"/>
+    <w:rsid w:val="0052347C"/>
     <w:rsid w:val="00523500"/>
     <w:rsid w:val="00524031"/>
+    <w:rsid w:val="00527269"/>
     <w:rsid w:val="00527300"/>
     <w:rsid w:val="0052741F"/>
     <w:rsid w:val="00527D5C"/>
     <w:rsid w:val="00530080"/>
     <w:rsid w:val="00530AA2"/>
     <w:rsid w:val="00531903"/>
     <w:rsid w:val="00531B8E"/>
     <w:rsid w:val="00532077"/>
+    <w:rsid w:val="00532439"/>
+    <w:rsid w:val="005328E5"/>
+    <w:rsid w:val="00532A3C"/>
     <w:rsid w:val="005349AF"/>
     <w:rsid w:val="00535F29"/>
+    <w:rsid w:val="005368D2"/>
     <w:rsid w:val="00536A51"/>
+    <w:rsid w:val="00536D4E"/>
+    <w:rsid w:val="00537019"/>
     <w:rsid w:val="00537C68"/>
     <w:rsid w:val="00537E49"/>
     <w:rsid w:val="00540ECD"/>
     <w:rsid w:val="00540FE0"/>
     <w:rsid w:val="005411D3"/>
     <w:rsid w:val="005417D0"/>
     <w:rsid w:val="00541F66"/>
     <w:rsid w:val="00542375"/>
     <w:rsid w:val="005423A7"/>
     <w:rsid w:val="00542641"/>
     <w:rsid w:val="0054286D"/>
+    <w:rsid w:val="00542881"/>
     <w:rsid w:val="00543002"/>
     <w:rsid w:val="00544298"/>
     <w:rsid w:val="00544C53"/>
     <w:rsid w:val="00544DD2"/>
+    <w:rsid w:val="00545055"/>
     <w:rsid w:val="005452C6"/>
     <w:rsid w:val="0054576C"/>
     <w:rsid w:val="005463BB"/>
     <w:rsid w:val="00546748"/>
     <w:rsid w:val="00546971"/>
     <w:rsid w:val="0054749A"/>
     <w:rsid w:val="0054776C"/>
     <w:rsid w:val="005479CD"/>
     <w:rsid w:val="00551107"/>
     <w:rsid w:val="005513A7"/>
     <w:rsid w:val="005518B3"/>
     <w:rsid w:val="00552B30"/>
     <w:rsid w:val="00554287"/>
     <w:rsid w:val="005550FC"/>
+    <w:rsid w:val="0055592B"/>
     <w:rsid w:val="005559FE"/>
     <w:rsid w:val="00557AE1"/>
+    <w:rsid w:val="00557C15"/>
     <w:rsid w:val="00560337"/>
     <w:rsid w:val="0056059B"/>
     <w:rsid w:val="00560FFD"/>
     <w:rsid w:val="00561194"/>
     <w:rsid w:val="00561D01"/>
+    <w:rsid w:val="005622FC"/>
+    <w:rsid w:val="0056297B"/>
+    <w:rsid w:val="005631D6"/>
     <w:rsid w:val="0056402A"/>
     <w:rsid w:val="005646E2"/>
+    <w:rsid w:val="00564A72"/>
+    <w:rsid w:val="005650AE"/>
+    <w:rsid w:val="00565721"/>
     <w:rsid w:val="00565CF3"/>
     <w:rsid w:val="00565D96"/>
+    <w:rsid w:val="0056638B"/>
+    <w:rsid w:val="005707F0"/>
+    <w:rsid w:val="00570B04"/>
     <w:rsid w:val="00571A27"/>
+    <w:rsid w:val="0057311B"/>
     <w:rsid w:val="0057351E"/>
     <w:rsid w:val="00573842"/>
+    <w:rsid w:val="00573D9B"/>
     <w:rsid w:val="00574E2D"/>
     <w:rsid w:val="00576459"/>
     <w:rsid w:val="00576563"/>
     <w:rsid w:val="0057710F"/>
     <w:rsid w:val="0057775A"/>
     <w:rsid w:val="00577832"/>
     <w:rsid w:val="00577DF2"/>
     <w:rsid w:val="005814C9"/>
     <w:rsid w:val="00581C58"/>
     <w:rsid w:val="00582032"/>
     <w:rsid w:val="00582435"/>
+    <w:rsid w:val="00582497"/>
     <w:rsid w:val="00582818"/>
     <w:rsid w:val="00583B9D"/>
     <w:rsid w:val="0058489A"/>
     <w:rsid w:val="005849ED"/>
     <w:rsid w:val="00584CEC"/>
     <w:rsid w:val="00585CD8"/>
     <w:rsid w:val="00587C6C"/>
     <w:rsid w:val="00587D2B"/>
+    <w:rsid w:val="005903E7"/>
     <w:rsid w:val="00590785"/>
     <w:rsid w:val="00590A40"/>
     <w:rsid w:val="00590E60"/>
     <w:rsid w:val="00590F38"/>
     <w:rsid w:val="00591B6D"/>
+    <w:rsid w:val="00592C83"/>
     <w:rsid w:val="005937B9"/>
+    <w:rsid w:val="005939F9"/>
     <w:rsid w:val="00593B9A"/>
     <w:rsid w:val="0059456D"/>
     <w:rsid w:val="00594C67"/>
     <w:rsid w:val="0059500E"/>
     <w:rsid w:val="00595C8B"/>
     <w:rsid w:val="00595F8B"/>
     <w:rsid w:val="005961CE"/>
+    <w:rsid w:val="005964DD"/>
+    <w:rsid w:val="00596CB8"/>
+    <w:rsid w:val="005976AE"/>
+    <w:rsid w:val="005978ED"/>
     <w:rsid w:val="005A0462"/>
+    <w:rsid w:val="005A0DF0"/>
     <w:rsid w:val="005A227F"/>
     <w:rsid w:val="005A3B16"/>
     <w:rsid w:val="005A44B6"/>
     <w:rsid w:val="005A48FE"/>
     <w:rsid w:val="005A4B34"/>
     <w:rsid w:val="005A4D41"/>
     <w:rsid w:val="005A4DC0"/>
+    <w:rsid w:val="005A59A6"/>
     <w:rsid w:val="005A5ECF"/>
     <w:rsid w:val="005A6752"/>
     <w:rsid w:val="005A69F9"/>
+    <w:rsid w:val="005A6AC8"/>
     <w:rsid w:val="005A6B26"/>
     <w:rsid w:val="005A6FAB"/>
     <w:rsid w:val="005A7009"/>
     <w:rsid w:val="005B0948"/>
     <w:rsid w:val="005B09D5"/>
+    <w:rsid w:val="005B0F2A"/>
     <w:rsid w:val="005B1370"/>
     <w:rsid w:val="005B1932"/>
     <w:rsid w:val="005B1F47"/>
     <w:rsid w:val="005B2130"/>
+    <w:rsid w:val="005B2196"/>
     <w:rsid w:val="005B296D"/>
+    <w:rsid w:val="005B313F"/>
+    <w:rsid w:val="005B31BF"/>
+    <w:rsid w:val="005B3B51"/>
     <w:rsid w:val="005B3CB6"/>
+    <w:rsid w:val="005B3D40"/>
+    <w:rsid w:val="005B43B4"/>
     <w:rsid w:val="005B45A2"/>
+    <w:rsid w:val="005B4EFF"/>
+    <w:rsid w:val="005B562E"/>
     <w:rsid w:val="005B5C9B"/>
     <w:rsid w:val="005B6643"/>
     <w:rsid w:val="005B76EB"/>
     <w:rsid w:val="005B7725"/>
     <w:rsid w:val="005C0AA6"/>
     <w:rsid w:val="005C0D17"/>
     <w:rsid w:val="005C1265"/>
     <w:rsid w:val="005C13C9"/>
     <w:rsid w:val="005C1908"/>
     <w:rsid w:val="005C31F1"/>
+    <w:rsid w:val="005C330A"/>
     <w:rsid w:val="005C386B"/>
     <w:rsid w:val="005C3B02"/>
     <w:rsid w:val="005C3BD2"/>
+    <w:rsid w:val="005C51ED"/>
+    <w:rsid w:val="005C536A"/>
+    <w:rsid w:val="005C5816"/>
     <w:rsid w:val="005C6716"/>
     <w:rsid w:val="005C7116"/>
     <w:rsid w:val="005C74A6"/>
     <w:rsid w:val="005C7C2A"/>
     <w:rsid w:val="005D00D0"/>
     <w:rsid w:val="005D1227"/>
     <w:rsid w:val="005D1391"/>
+    <w:rsid w:val="005D1865"/>
+    <w:rsid w:val="005D1B20"/>
+    <w:rsid w:val="005D20B2"/>
     <w:rsid w:val="005D2B70"/>
     <w:rsid w:val="005D38C3"/>
     <w:rsid w:val="005D3BCF"/>
+    <w:rsid w:val="005D3FB8"/>
     <w:rsid w:val="005D4074"/>
+    <w:rsid w:val="005D4373"/>
     <w:rsid w:val="005D5186"/>
     <w:rsid w:val="005D5983"/>
+    <w:rsid w:val="005D5D53"/>
     <w:rsid w:val="005D5F81"/>
+    <w:rsid w:val="005D7605"/>
     <w:rsid w:val="005D7A94"/>
     <w:rsid w:val="005E09BA"/>
     <w:rsid w:val="005E1EC5"/>
+    <w:rsid w:val="005E2014"/>
     <w:rsid w:val="005E2F9D"/>
     <w:rsid w:val="005E30E4"/>
     <w:rsid w:val="005E3C25"/>
     <w:rsid w:val="005E3D31"/>
     <w:rsid w:val="005E46B4"/>
     <w:rsid w:val="005E6E00"/>
     <w:rsid w:val="005E7195"/>
     <w:rsid w:val="005F0246"/>
     <w:rsid w:val="005F0946"/>
     <w:rsid w:val="005F2239"/>
     <w:rsid w:val="005F2E2A"/>
     <w:rsid w:val="005F31DD"/>
     <w:rsid w:val="005F362E"/>
+    <w:rsid w:val="005F3882"/>
+    <w:rsid w:val="005F4591"/>
+    <w:rsid w:val="005F5808"/>
     <w:rsid w:val="005F58D1"/>
+    <w:rsid w:val="005F5A01"/>
     <w:rsid w:val="005F5F10"/>
+    <w:rsid w:val="005F6816"/>
     <w:rsid w:val="005F6CBD"/>
+    <w:rsid w:val="005F7082"/>
     <w:rsid w:val="005F76AE"/>
     <w:rsid w:val="005F7CAB"/>
     <w:rsid w:val="005F7EB4"/>
     <w:rsid w:val="00600073"/>
     <w:rsid w:val="006000D0"/>
     <w:rsid w:val="00600741"/>
+    <w:rsid w:val="00600AA6"/>
+    <w:rsid w:val="00600D47"/>
+    <w:rsid w:val="006013E0"/>
+    <w:rsid w:val="00601A02"/>
+    <w:rsid w:val="0060212F"/>
     <w:rsid w:val="00602E29"/>
     <w:rsid w:val="006043E0"/>
+    <w:rsid w:val="00605408"/>
     <w:rsid w:val="00605B1D"/>
     <w:rsid w:val="0060698F"/>
+    <w:rsid w:val="00606D1B"/>
     <w:rsid w:val="00607C74"/>
     <w:rsid w:val="006102B4"/>
     <w:rsid w:val="0061080B"/>
     <w:rsid w:val="00611CDE"/>
+    <w:rsid w:val="00612742"/>
     <w:rsid w:val="00612C44"/>
+    <w:rsid w:val="00612D48"/>
+    <w:rsid w:val="006136FE"/>
     <w:rsid w:val="00613934"/>
     <w:rsid w:val="0061395F"/>
     <w:rsid w:val="00613BF5"/>
+    <w:rsid w:val="00613EA8"/>
     <w:rsid w:val="00613F2D"/>
     <w:rsid w:val="00614D0C"/>
     <w:rsid w:val="0061778B"/>
+    <w:rsid w:val="0061783F"/>
     <w:rsid w:val="006213A3"/>
     <w:rsid w:val="00621C83"/>
     <w:rsid w:val="00621EB9"/>
     <w:rsid w:val="0062244C"/>
     <w:rsid w:val="00623763"/>
     <w:rsid w:val="006246F5"/>
     <w:rsid w:val="00624FEE"/>
     <w:rsid w:val="00624FFE"/>
     <w:rsid w:val="0062598C"/>
     <w:rsid w:val="00625FDA"/>
     <w:rsid w:val="00626048"/>
     <w:rsid w:val="00626189"/>
     <w:rsid w:val="00626AF3"/>
     <w:rsid w:val="00631493"/>
+    <w:rsid w:val="00631A33"/>
+    <w:rsid w:val="00631A6F"/>
     <w:rsid w:val="00632C77"/>
     <w:rsid w:val="00632D2F"/>
     <w:rsid w:val="00633286"/>
     <w:rsid w:val="006334BD"/>
     <w:rsid w:val="0063385C"/>
     <w:rsid w:val="0063401F"/>
     <w:rsid w:val="00634E6B"/>
     <w:rsid w:val="006359E9"/>
     <w:rsid w:val="0063722F"/>
     <w:rsid w:val="00637345"/>
     <w:rsid w:val="0064010D"/>
+    <w:rsid w:val="00640315"/>
     <w:rsid w:val="00640941"/>
+    <w:rsid w:val="00640A82"/>
     <w:rsid w:val="00640C52"/>
     <w:rsid w:val="00641816"/>
     <w:rsid w:val="006418DC"/>
     <w:rsid w:val="00641F5B"/>
     <w:rsid w:val="006427F4"/>
     <w:rsid w:val="006430C5"/>
+    <w:rsid w:val="00643595"/>
     <w:rsid w:val="006436A2"/>
+    <w:rsid w:val="00643BB0"/>
+    <w:rsid w:val="00644778"/>
     <w:rsid w:val="006457BC"/>
     <w:rsid w:val="006459C9"/>
     <w:rsid w:val="00645C43"/>
+    <w:rsid w:val="006466FB"/>
     <w:rsid w:val="00647B5F"/>
     <w:rsid w:val="00650523"/>
+    <w:rsid w:val="006516D6"/>
     <w:rsid w:val="00653073"/>
     <w:rsid w:val="00653729"/>
     <w:rsid w:val="00653F36"/>
     <w:rsid w:val="00653FD3"/>
     <w:rsid w:val="00654170"/>
     <w:rsid w:val="006548FE"/>
+    <w:rsid w:val="00655C79"/>
+    <w:rsid w:val="00656526"/>
     <w:rsid w:val="006566D8"/>
     <w:rsid w:val="006577BF"/>
     <w:rsid w:val="006604B2"/>
+    <w:rsid w:val="00660A77"/>
     <w:rsid w:val="00661880"/>
+    <w:rsid w:val="00661CEA"/>
+    <w:rsid w:val="006628C8"/>
     <w:rsid w:val="00662F1E"/>
+    <w:rsid w:val="0066368B"/>
     <w:rsid w:val="006639D4"/>
     <w:rsid w:val="00664D1A"/>
     <w:rsid w:val="00664EFC"/>
     <w:rsid w:val="00664F60"/>
     <w:rsid w:val="0066521C"/>
+    <w:rsid w:val="00665530"/>
     <w:rsid w:val="00666158"/>
+    <w:rsid w:val="00666471"/>
     <w:rsid w:val="006672B2"/>
     <w:rsid w:val="006677F2"/>
     <w:rsid w:val="00670381"/>
     <w:rsid w:val="00670949"/>
     <w:rsid w:val="00670C54"/>
+    <w:rsid w:val="00670D44"/>
     <w:rsid w:val="00671B81"/>
     <w:rsid w:val="00672A66"/>
     <w:rsid w:val="00672EFE"/>
     <w:rsid w:val="00673E69"/>
     <w:rsid w:val="00673F3D"/>
+    <w:rsid w:val="0067425D"/>
     <w:rsid w:val="00674AB5"/>
     <w:rsid w:val="00675358"/>
+    <w:rsid w:val="006762DE"/>
     <w:rsid w:val="006766DB"/>
+    <w:rsid w:val="00676C9B"/>
     <w:rsid w:val="00676CF2"/>
     <w:rsid w:val="00677674"/>
+    <w:rsid w:val="00677ED8"/>
     <w:rsid w:val="0068104B"/>
+    <w:rsid w:val="0068114A"/>
+    <w:rsid w:val="00681EF0"/>
     <w:rsid w:val="006825D2"/>
     <w:rsid w:val="00682902"/>
+    <w:rsid w:val="0068340A"/>
+    <w:rsid w:val="00683783"/>
     <w:rsid w:val="00683F24"/>
     <w:rsid w:val="006847AA"/>
     <w:rsid w:val="006847C6"/>
+    <w:rsid w:val="00684AA0"/>
+    <w:rsid w:val="00684D50"/>
     <w:rsid w:val="0068502A"/>
     <w:rsid w:val="006857B3"/>
     <w:rsid w:val="00685B38"/>
     <w:rsid w:val="00685DB6"/>
+    <w:rsid w:val="00685DBC"/>
     <w:rsid w:val="00685E7D"/>
+    <w:rsid w:val="00686749"/>
     <w:rsid w:val="006908DF"/>
+    <w:rsid w:val="00690C5D"/>
+    <w:rsid w:val="00690E21"/>
     <w:rsid w:val="00691366"/>
     <w:rsid w:val="00691BA5"/>
     <w:rsid w:val="00691C18"/>
     <w:rsid w:val="00691C53"/>
+    <w:rsid w:val="00691D60"/>
     <w:rsid w:val="00691D67"/>
     <w:rsid w:val="006922A7"/>
     <w:rsid w:val="00692CD9"/>
+    <w:rsid w:val="006941A4"/>
     <w:rsid w:val="00694235"/>
     <w:rsid w:val="006944A2"/>
     <w:rsid w:val="00694C61"/>
     <w:rsid w:val="00694C9B"/>
     <w:rsid w:val="00694FD9"/>
+    <w:rsid w:val="00695750"/>
     <w:rsid w:val="006958A2"/>
-    <w:rsid w:val="00695EBE"/>
     <w:rsid w:val="006962EB"/>
     <w:rsid w:val="0069672D"/>
+    <w:rsid w:val="0069682C"/>
     <w:rsid w:val="006968AB"/>
     <w:rsid w:val="00696C1B"/>
+    <w:rsid w:val="00696ED9"/>
+    <w:rsid w:val="0069767F"/>
+    <w:rsid w:val="00697D3D"/>
+    <w:rsid w:val="006A0D86"/>
+    <w:rsid w:val="006A1725"/>
+    <w:rsid w:val="006A1BF5"/>
     <w:rsid w:val="006A1DA6"/>
     <w:rsid w:val="006A1FB8"/>
     <w:rsid w:val="006A22F3"/>
+    <w:rsid w:val="006A23D7"/>
     <w:rsid w:val="006A24D2"/>
     <w:rsid w:val="006A27E9"/>
+    <w:rsid w:val="006A2A82"/>
+    <w:rsid w:val="006A2B16"/>
     <w:rsid w:val="006A3B3F"/>
+    <w:rsid w:val="006A3C5D"/>
     <w:rsid w:val="006A3C6A"/>
+    <w:rsid w:val="006A4285"/>
     <w:rsid w:val="006A486E"/>
     <w:rsid w:val="006A4952"/>
     <w:rsid w:val="006A4CB7"/>
+    <w:rsid w:val="006A5099"/>
     <w:rsid w:val="006A5127"/>
+    <w:rsid w:val="006A5823"/>
+    <w:rsid w:val="006A592D"/>
+    <w:rsid w:val="006A5EDB"/>
     <w:rsid w:val="006A60E6"/>
+    <w:rsid w:val="006A6469"/>
     <w:rsid w:val="006A6723"/>
+    <w:rsid w:val="006A6C10"/>
     <w:rsid w:val="006A7B2E"/>
+    <w:rsid w:val="006A7EC1"/>
     <w:rsid w:val="006B0593"/>
     <w:rsid w:val="006B07F1"/>
     <w:rsid w:val="006B129B"/>
+    <w:rsid w:val="006B1DFE"/>
     <w:rsid w:val="006B217D"/>
     <w:rsid w:val="006B2776"/>
     <w:rsid w:val="006B2992"/>
+    <w:rsid w:val="006B38D5"/>
+    <w:rsid w:val="006B41FE"/>
     <w:rsid w:val="006B4B0A"/>
+    <w:rsid w:val="006B5083"/>
     <w:rsid w:val="006B55E6"/>
     <w:rsid w:val="006B6301"/>
     <w:rsid w:val="006B69D7"/>
     <w:rsid w:val="006B6EF5"/>
+    <w:rsid w:val="006B78F2"/>
     <w:rsid w:val="006B7A99"/>
     <w:rsid w:val="006C0179"/>
     <w:rsid w:val="006C01D0"/>
     <w:rsid w:val="006C0297"/>
     <w:rsid w:val="006C086A"/>
+    <w:rsid w:val="006C0933"/>
+    <w:rsid w:val="006C1355"/>
     <w:rsid w:val="006C213C"/>
+    <w:rsid w:val="006C25F2"/>
+    <w:rsid w:val="006C312B"/>
+    <w:rsid w:val="006C3179"/>
+    <w:rsid w:val="006C4864"/>
     <w:rsid w:val="006C5E6D"/>
     <w:rsid w:val="006C6135"/>
+    <w:rsid w:val="006C6D29"/>
+    <w:rsid w:val="006C7873"/>
     <w:rsid w:val="006C7B84"/>
     <w:rsid w:val="006C7D02"/>
+    <w:rsid w:val="006C7D2E"/>
     <w:rsid w:val="006D002C"/>
     <w:rsid w:val="006D050B"/>
     <w:rsid w:val="006D07E7"/>
+    <w:rsid w:val="006D1789"/>
+    <w:rsid w:val="006D2FC1"/>
     <w:rsid w:val="006D353E"/>
-    <w:rsid w:val="006D3685"/>
     <w:rsid w:val="006D372A"/>
+    <w:rsid w:val="006D3CFF"/>
     <w:rsid w:val="006D4D6F"/>
+    <w:rsid w:val="006D5C98"/>
     <w:rsid w:val="006D6510"/>
+    <w:rsid w:val="006D681F"/>
+    <w:rsid w:val="006D7091"/>
+    <w:rsid w:val="006D7A41"/>
+    <w:rsid w:val="006D7F43"/>
+    <w:rsid w:val="006E0B13"/>
     <w:rsid w:val="006E0C14"/>
     <w:rsid w:val="006E0DB9"/>
     <w:rsid w:val="006E122C"/>
     <w:rsid w:val="006E1AF1"/>
     <w:rsid w:val="006E2087"/>
     <w:rsid w:val="006E2B69"/>
     <w:rsid w:val="006E2E90"/>
+    <w:rsid w:val="006E2F4E"/>
+    <w:rsid w:val="006E3A4C"/>
+    <w:rsid w:val="006E4117"/>
+    <w:rsid w:val="006E440C"/>
     <w:rsid w:val="006E55D4"/>
     <w:rsid w:val="006E6072"/>
+    <w:rsid w:val="006E622F"/>
+    <w:rsid w:val="006E631A"/>
     <w:rsid w:val="006E6E5E"/>
     <w:rsid w:val="006E7470"/>
     <w:rsid w:val="006E77B3"/>
     <w:rsid w:val="006E78E8"/>
+    <w:rsid w:val="006F0A7C"/>
+    <w:rsid w:val="006F0E57"/>
+    <w:rsid w:val="006F1D7C"/>
+    <w:rsid w:val="006F2092"/>
+    <w:rsid w:val="006F2385"/>
     <w:rsid w:val="006F250A"/>
     <w:rsid w:val="006F26A9"/>
     <w:rsid w:val="006F2901"/>
     <w:rsid w:val="006F2A29"/>
     <w:rsid w:val="006F4606"/>
     <w:rsid w:val="006F4BF2"/>
+    <w:rsid w:val="006F4EC6"/>
+    <w:rsid w:val="006F50EC"/>
+    <w:rsid w:val="006F5256"/>
     <w:rsid w:val="006F5A43"/>
+    <w:rsid w:val="006F640F"/>
     <w:rsid w:val="006F65D1"/>
     <w:rsid w:val="006F665F"/>
+    <w:rsid w:val="006F6C93"/>
+    <w:rsid w:val="00700061"/>
     <w:rsid w:val="007001B5"/>
     <w:rsid w:val="007004CA"/>
     <w:rsid w:val="0070151B"/>
     <w:rsid w:val="00701C78"/>
     <w:rsid w:val="00701E06"/>
+    <w:rsid w:val="00702905"/>
     <w:rsid w:val="00702BEF"/>
+    <w:rsid w:val="007036C4"/>
     <w:rsid w:val="007038FB"/>
+    <w:rsid w:val="0070413E"/>
     <w:rsid w:val="00704614"/>
     <w:rsid w:val="00705529"/>
+    <w:rsid w:val="0070567E"/>
+    <w:rsid w:val="00705E71"/>
+    <w:rsid w:val="0070617F"/>
     <w:rsid w:val="007061CD"/>
     <w:rsid w:val="0070623A"/>
+    <w:rsid w:val="007067A3"/>
     <w:rsid w:val="00706987"/>
     <w:rsid w:val="007069A8"/>
     <w:rsid w:val="00706C02"/>
+    <w:rsid w:val="00707AA0"/>
     <w:rsid w:val="00710155"/>
+    <w:rsid w:val="0071230A"/>
     <w:rsid w:val="00713048"/>
     <w:rsid w:val="007131B2"/>
     <w:rsid w:val="007139AE"/>
     <w:rsid w:val="007144FC"/>
     <w:rsid w:val="00714FB0"/>
     <w:rsid w:val="00715A13"/>
     <w:rsid w:val="00716300"/>
     <w:rsid w:val="0071697E"/>
+    <w:rsid w:val="00716B0F"/>
+    <w:rsid w:val="00716ED2"/>
     <w:rsid w:val="0071761D"/>
+    <w:rsid w:val="007176B6"/>
+    <w:rsid w:val="00717EFB"/>
     <w:rsid w:val="0072010F"/>
     <w:rsid w:val="007207DD"/>
     <w:rsid w:val="0072083B"/>
+    <w:rsid w:val="00720FA3"/>
+    <w:rsid w:val="007211D2"/>
     <w:rsid w:val="00721DD7"/>
     <w:rsid w:val="007227DF"/>
     <w:rsid w:val="00722C2B"/>
+    <w:rsid w:val="00722E95"/>
     <w:rsid w:val="00723CA0"/>
     <w:rsid w:val="00724267"/>
     <w:rsid w:val="007244D1"/>
     <w:rsid w:val="007246A4"/>
     <w:rsid w:val="0072502D"/>
+    <w:rsid w:val="00725193"/>
     <w:rsid w:val="00726310"/>
+    <w:rsid w:val="00726632"/>
+    <w:rsid w:val="00726FAE"/>
     <w:rsid w:val="0072755B"/>
     <w:rsid w:val="00727CB2"/>
+    <w:rsid w:val="0073078E"/>
+    <w:rsid w:val="007316FB"/>
     <w:rsid w:val="00731DCB"/>
     <w:rsid w:val="00731E96"/>
+    <w:rsid w:val="00732D12"/>
     <w:rsid w:val="00733C50"/>
+    <w:rsid w:val="00733E04"/>
     <w:rsid w:val="00733E95"/>
+    <w:rsid w:val="007340FD"/>
+    <w:rsid w:val="00735579"/>
     <w:rsid w:val="00735D13"/>
+    <w:rsid w:val="00735F8E"/>
     <w:rsid w:val="007375CA"/>
+    <w:rsid w:val="00737894"/>
+    <w:rsid w:val="00737C17"/>
     <w:rsid w:val="00737F0B"/>
     <w:rsid w:val="007409D7"/>
     <w:rsid w:val="007414DD"/>
     <w:rsid w:val="00741F3C"/>
+    <w:rsid w:val="007427FD"/>
     <w:rsid w:val="00742D88"/>
     <w:rsid w:val="0074457D"/>
     <w:rsid w:val="0074507C"/>
+    <w:rsid w:val="0074610C"/>
     <w:rsid w:val="007466D0"/>
     <w:rsid w:val="00746A70"/>
     <w:rsid w:val="0074702D"/>
+    <w:rsid w:val="007476E1"/>
     <w:rsid w:val="0075002D"/>
     <w:rsid w:val="00750BC0"/>
+    <w:rsid w:val="00750D83"/>
+    <w:rsid w:val="007512F7"/>
+    <w:rsid w:val="00752997"/>
     <w:rsid w:val="00753353"/>
     <w:rsid w:val="00753462"/>
     <w:rsid w:val="00754F98"/>
     <w:rsid w:val="007552F9"/>
     <w:rsid w:val="00755D81"/>
     <w:rsid w:val="0075797A"/>
     <w:rsid w:val="00757F5F"/>
     <w:rsid w:val="00760BEB"/>
     <w:rsid w:val="0076122E"/>
+    <w:rsid w:val="00761872"/>
     <w:rsid w:val="00761C11"/>
+    <w:rsid w:val="00762851"/>
     <w:rsid w:val="00762AFB"/>
+    <w:rsid w:val="00762E77"/>
+    <w:rsid w:val="00763DD3"/>
     <w:rsid w:val="00764386"/>
+    <w:rsid w:val="00764924"/>
     <w:rsid w:val="00764BE0"/>
+    <w:rsid w:val="00765783"/>
     <w:rsid w:val="00765FBB"/>
+    <w:rsid w:val="00767509"/>
+    <w:rsid w:val="0076799E"/>
     <w:rsid w:val="00770B70"/>
     <w:rsid w:val="00770E29"/>
     <w:rsid w:val="007716FC"/>
     <w:rsid w:val="00773443"/>
+    <w:rsid w:val="007739EC"/>
+    <w:rsid w:val="00773B72"/>
+    <w:rsid w:val="0077403D"/>
     <w:rsid w:val="007741D4"/>
     <w:rsid w:val="0077434C"/>
     <w:rsid w:val="00774C35"/>
     <w:rsid w:val="00774F02"/>
-    <w:rsid w:val="00775397"/>
+    <w:rsid w:val="007764FD"/>
     <w:rsid w:val="00776601"/>
+    <w:rsid w:val="00777780"/>
     <w:rsid w:val="00780E22"/>
     <w:rsid w:val="007821C2"/>
     <w:rsid w:val="007825E0"/>
+    <w:rsid w:val="007828C4"/>
     <w:rsid w:val="00782D1F"/>
     <w:rsid w:val="007843E0"/>
+    <w:rsid w:val="00784AAD"/>
     <w:rsid w:val="007852C0"/>
     <w:rsid w:val="00785C57"/>
+    <w:rsid w:val="0078656F"/>
+    <w:rsid w:val="0078769C"/>
     <w:rsid w:val="00787EDA"/>
     <w:rsid w:val="00790C40"/>
+    <w:rsid w:val="0079106F"/>
     <w:rsid w:val="00791B7C"/>
     <w:rsid w:val="00791BA3"/>
     <w:rsid w:val="00792058"/>
+    <w:rsid w:val="0079233F"/>
     <w:rsid w:val="007926F3"/>
     <w:rsid w:val="00792730"/>
     <w:rsid w:val="00792F3C"/>
+    <w:rsid w:val="00793535"/>
     <w:rsid w:val="00793C5F"/>
+    <w:rsid w:val="007941E5"/>
+    <w:rsid w:val="00795608"/>
     <w:rsid w:val="007962AD"/>
     <w:rsid w:val="007964AD"/>
     <w:rsid w:val="00796970"/>
     <w:rsid w:val="00796BF4"/>
+    <w:rsid w:val="00797DBC"/>
+    <w:rsid w:val="00797E7E"/>
     <w:rsid w:val="007A063A"/>
+    <w:rsid w:val="007A0A30"/>
     <w:rsid w:val="007A0ED0"/>
+    <w:rsid w:val="007A17DC"/>
+    <w:rsid w:val="007A1C6B"/>
     <w:rsid w:val="007A2155"/>
+    <w:rsid w:val="007A334F"/>
     <w:rsid w:val="007A393F"/>
+    <w:rsid w:val="007A468F"/>
     <w:rsid w:val="007A4E25"/>
+    <w:rsid w:val="007A5B0D"/>
     <w:rsid w:val="007B0E44"/>
+    <w:rsid w:val="007B2836"/>
+    <w:rsid w:val="007B29A9"/>
     <w:rsid w:val="007B29D8"/>
     <w:rsid w:val="007B2B7A"/>
+    <w:rsid w:val="007B36E0"/>
     <w:rsid w:val="007B3803"/>
+    <w:rsid w:val="007B39A1"/>
     <w:rsid w:val="007B4D0F"/>
     <w:rsid w:val="007B51CC"/>
+    <w:rsid w:val="007B69FC"/>
+    <w:rsid w:val="007B6C3E"/>
+    <w:rsid w:val="007B7FA4"/>
+    <w:rsid w:val="007C0713"/>
     <w:rsid w:val="007C0BB5"/>
+    <w:rsid w:val="007C2107"/>
+    <w:rsid w:val="007C27A2"/>
     <w:rsid w:val="007C2D2C"/>
+    <w:rsid w:val="007C309A"/>
     <w:rsid w:val="007C3C69"/>
     <w:rsid w:val="007C45C2"/>
+    <w:rsid w:val="007C47AE"/>
     <w:rsid w:val="007C49CC"/>
+    <w:rsid w:val="007C49D2"/>
     <w:rsid w:val="007C515F"/>
     <w:rsid w:val="007C5EE4"/>
+    <w:rsid w:val="007C5F6B"/>
+    <w:rsid w:val="007C60CE"/>
+    <w:rsid w:val="007C68C7"/>
     <w:rsid w:val="007C74B2"/>
+    <w:rsid w:val="007C79B3"/>
     <w:rsid w:val="007D047C"/>
+    <w:rsid w:val="007D0A5E"/>
+    <w:rsid w:val="007D0E2C"/>
     <w:rsid w:val="007D0E91"/>
+    <w:rsid w:val="007D193C"/>
     <w:rsid w:val="007D2B29"/>
+    <w:rsid w:val="007D4334"/>
     <w:rsid w:val="007D4D69"/>
     <w:rsid w:val="007D5E54"/>
     <w:rsid w:val="007D6550"/>
+    <w:rsid w:val="007D69CC"/>
     <w:rsid w:val="007D789D"/>
+    <w:rsid w:val="007D7C2E"/>
     <w:rsid w:val="007D7EC5"/>
     <w:rsid w:val="007D7ECF"/>
     <w:rsid w:val="007E0290"/>
     <w:rsid w:val="007E0852"/>
     <w:rsid w:val="007E0892"/>
+    <w:rsid w:val="007E0A92"/>
+    <w:rsid w:val="007E0C8E"/>
     <w:rsid w:val="007E1C7B"/>
+    <w:rsid w:val="007E20C5"/>
     <w:rsid w:val="007E2792"/>
     <w:rsid w:val="007E2AA4"/>
+    <w:rsid w:val="007E30AA"/>
     <w:rsid w:val="007E3EE3"/>
     <w:rsid w:val="007E49C0"/>
     <w:rsid w:val="007E4E64"/>
     <w:rsid w:val="007E4F03"/>
+    <w:rsid w:val="007E5D0B"/>
     <w:rsid w:val="007E63F3"/>
     <w:rsid w:val="007E68CD"/>
+    <w:rsid w:val="007F0738"/>
     <w:rsid w:val="007F1C42"/>
+    <w:rsid w:val="007F1C69"/>
     <w:rsid w:val="007F2A4F"/>
     <w:rsid w:val="007F2FE6"/>
     <w:rsid w:val="007F32F3"/>
     <w:rsid w:val="007F39CE"/>
     <w:rsid w:val="007F3FDF"/>
+    <w:rsid w:val="007F4501"/>
+    <w:rsid w:val="007F51B9"/>
     <w:rsid w:val="007F5440"/>
     <w:rsid w:val="007F5B29"/>
     <w:rsid w:val="007F5EA7"/>
     <w:rsid w:val="007F7966"/>
+    <w:rsid w:val="007F7C1C"/>
+    <w:rsid w:val="007F7E58"/>
     <w:rsid w:val="007F7F27"/>
     <w:rsid w:val="00800BE0"/>
+    <w:rsid w:val="008019D7"/>
     <w:rsid w:val="00803026"/>
     <w:rsid w:val="00803613"/>
+    <w:rsid w:val="00803AC1"/>
     <w:rsid w:val="00803EF0"/>
     <w:rsid w:val="008041ED"/>
+    <w:rsid w:val="008046B7"/>
     <w:rsid w:val="00804A8B"/>
+    <w:rsid w:val="00804D8A"/>
+    <w:rsid w:val="008053B7"/>
     <w:rsid w:val="008054E8"/>
     <w:rsid w:val="00805F3F"/>
     <w:rsid w:val="00806A9F"/>
     <w:rsid w:val="00807B1A"/>
     <w:rsid w:val="00810D44"/>
     <w:rsid w:val="0081105D"/>
+    <w:rsid w:val="00812D52"/>
     <w:rsid w:val="008132FA"/>
+    <w:rsid w:val="00813662"/>
+    <w:rsid w:val="008136C8"/>
     <w:rsid w:val="00813895"/>
     <w:rsid w:val="00813B55"/>
+    <w:rsid w:val="00813C4C"/>
     <w:rsid w:val="00813FE5"/>
     <w:rsid w:val="00814DA3"/>
     <w:rsid w:val="0081585E"/>
     <w:rsid w:val="00815977"/>
+    <w:rsid w:val="00817086"/>
     <w:rsid w:val="00817271"/>
     <w:rsid w:val="00817C06"/>
     <w:rsid w:val="00817EBB"/>
+    <w:rsid w:val="00817EC6"/>
     <w:rsid w:val="0082117A"/>
     <w:rsid w:val="008211BD"/>
     <w:rsid w:val="0082290D"/>
+    <w:rsid w:val="00823486"/>
+    <w:rsid w:val="00823667"/>
     <w:rsid w:val="00824EA4"/>
     <w:rsid w:val="00824EFA"/>
+    <w:rsid w:val="00825D4F"/>
     <w:rsid w:val="00825E98"/>
     <w:rsid w:val="00825FDB"/>
+    <w:rsid w:val="008260FE"/>
     <w:rsid w:val="008274BF"/>
+    <w:rsid w:val="008277AA"/>
     <w:rsid w:val="00827ADA"/>
+    <w:rsid w:val="00827C04"/>
     <w:rsid w:val="00827E49"/>
     <w:rsid w:val="00830A2B"/>
     <w:rsid w:val="00830DA9"/>
     <w:rsid w:val="00831336"/>
     <w:rsid w:val="008313F6"/>
     <w:rsid w:val="008323AA"/>
+    <w:rsid w:val="008329F9"/>
+    <w:rsid w:val="00833875"/>
     <w:rsid w:val="008338EB"/>
     <w:rsid w:val="00833ACE"/>
+    <w:rsid w:val="00833D9F"/>
     <w:rsid w:val="008346D6"/>
+    <w:rsid w:val="008348E1"/>
+    <w:rsid w:val="00835770"/>
     <w:rsid w:val="008358FA"/>
+    <w:rsid w:val="00836A4C"/>
     <w:rsid w:val="00836F2A"/>
+    <w:rsid w:val="008374CD"/>
     <w:rsid w:val="00837CA9"/>
     <w:rsid w:val="00837D59"/>
     <w:rsid w:val="008406F0"/>
+    <w:rsid w:val="00840D31"/>
+    <w:rsid w:val="008423A1"/>
+    <w:rsid w:val="00842CA0"/>
     <w:rsid w:val="00842D38"/>
     <w:rsid w:val="00842DB5"/>
     <w:rsid w:val="00843183"/>
     <w:rsid w:val="00843341"/>
+    <w:rsid w:val="00843C9D"/>
     <w:rsid w:val="008441EC"/>
+    <w:rsid w:val="00844A5B"/>
     <w:rsid w:val="00845C1B"/>
     <w:rsid w:val="00845D4C"/>
     <w:rsid w:val="00845DE6"/>
+    <w:rsid w:val="00845FAB"/>
     <w:rsid w:val="0084641D"/>
+    <w:rsid w:val="0084642F"/>
+    <w:rsid w:val="00846ECC"/>
     <w:rsid w:val="00847BBF"/>
     <w:rsid w:val="00847C21"/>
+    <w:rsid w:val="00851345"/>
     <w:rsid w:val="00851EE0"/>
     <w:rsid w:val="0085267B"/>
     <w:rsid w:val="00852729"/>
+    <w:rsid w:val="008527F9"/>
     <w:rsid w:val="00853D71"/>
     <w:rsid w:val="00855C48"/>
+    <w:rsid w:val="0085677F"/>
     <w:rsid w:val="0085702A"/>
+    <w:rsid w:val="00857072"/>
+    <w:rsid w:val="008570CD"/>
     <w:rsid w:val="008578FA"/>
+    <w:rsid w:val="00857D4E"/>
     <w:rsid w:val="00860365"/>
     <w:rsid w:val="00861CA6"/>
     <w:rsid w:val="00862342"/>
+    <w:rsid w:val="00862605"/>
+    <w:rsid w:val="00862AFE"/>
+    <w:rsid w:val="00862C54"/>
     <w:rsid w:val="00863091"/>
     <w:rsid w:val="0086338C"/>
     <w:rsid w:val="008633E2"/>
+    <w:rsid w:val="008642A9"/>
     <w:rsid w:val="00864FB0"/>
+    <w:rsid w:val="00865069"/>
+    <w:rsid w:val="00865B4A"/>
     <w:rsid w:val="00866E0A"/>
+    <w:rsid w:val="00866EBF"/>
     <w:rsid w:val="00867103"/>
     <w:rsid w:val="00867CD3"/>
     <w:rsid w:val="00867E5E"/>
+    <w:rsid w:val="0087024D"/>
+    <w:rsid w:val="0087027C"/>
     <w:rsid w:val="00870984"/>
     <w:rsid w:val="008711BF"/>
+    <w:rsid w:val="0087207B"/>
     <w:rsid w:val="00872CA5"/>
     <w:rsid w:val="00873D2D"/>
     <w:rsid w:val="00873D30"/>
+    <w:rsid w:val="0087407C"/>
     <w:rsid w:val="008747CE"/>
     <w:rsid w:val="00874A58"/>
+    <w:rsid w:val="0087556C"/>
     <w:rsid w:val="008757F1"/>
     <w:rsid w:val="0087618A"/>
     <w:rsid w:val="0087630A"/>
     <w:rsid w:val="00876A6F"/>
+    <w:rsid w:val="00877CDB"/>
+    <w:rsid w:val="00877F28"/>
     <w:rsid w:val="00880769"/>
+    <w:rsid w:val="00880D7B"/>
     <w:rsid w:val="00881363"/>
     <w:rsid w:val="00881A2B"/>
+    <w:rsid w:val="00881C8C"/>
     <w:rsid w:val="00881F10"/>
     <w:rsid w:val="008828DC"/>
     <w:rsid w:val="00882AAD"/>
+    <w:rsid w:val="00882D70"/>
+    <w:rsid w:val="00883B54"/>
+    <w:rsid w:val="00883EBC"/>
     <w:rsid w:val="00884327"/>
     <w:rsid w:val="00884B60"/>
+    <w:rsid w:val="00886E34"/>
     <w:rsid w:val="00886EF1"/>
+    <w:rsid w:val="00886FCC"/>
     <w:rsid w:val="0089027B"/>
     <w:rsid w:val="00890857"/>
+    <w:rsid w:val="008909B3"/>
     <w:rsid w:val="008915F6"/>
     <w:rsid w:val="00891B50"/>
     <w:rsid w:val="00891D63"/>
     <w:rsid w:val="00892137"/>
+    <w:rsid w:val="0089384D"/>
+    <w:rsid w:val="00893E42"/>
     <w:rsid w:val="008941A3"/>
     <w:rsid w:val="00894289"/>
     <w:rsid w:val="008945DC"/>
     <w:rsid w:val="008949C4"/>
+    <w:rsid w:val="008950EE"/>
+    <w:rsid w:val="008958D2"/>
     <w:rsid w:val="00895B11"/>
     <w:rsid w:val="0089616C"/>
+    <w:rsid w:val="00896AAC"/>
     <w:rsid w:val="00896BDB"/>
     <w:rsid w:val="0089725B"/>
+    <w:rsid w:val="008972AE"/>
     <w:rsid w:val="00897D83"/>
     <w:rsid w:val="008A0177"/>
     <w:rsid w:val="008A032B"/>
+    <w:rsid w:val="008A0D8B"/>
     <w:rsid w:val="008A1328"/>
     <w:rsid w:val="008A1B8B"/>
+    <w:rsid w:val="008A2051"/>
     <w:rsid w:val="008A2B2D"/>
+    <w:rsid w:val="008A2DD6"/>
     <w:rsid w:val="008A2ED5"/>
     <w:rsid w:val="008A30D0"/>
+    <w:rsid w:val="008A34F1"/>
     <w:rsid w:val="008A493A"/>
+    <w:rsid w:val="008A4A5A"/>
     <w:rsid w:val="008A4C1E"/>
     <w:rsid w:val="008A4FB7"/>
     <w:rsid w:val="008A532D"/>
     <w:rsid w:val="008A6629"/>
     <w:rsid w:val="008A6FC6"/>
+    <w:rsid w:val="008A76E3"/>
     <w:rsid w:val="008A7954"/>
     <w:rsid w:val="008B0F1C"/>
     <w:rsid w:val="008B1289"/>
+    <w:rsid w:val="008B1E28"/>
+    <w:rsid w:val="008B2577"/>
+    <w:rsid w:val="008B28F0"/>
     <w:rsid w:val="008B3780"/>
     <w:rsid w:val="008B3CB0"/>
+    <w:rsid w:val="008B3E3C"/>
     <w:rsid w:val="008B4247"/>
     <w:rsid w:val="008B51AA"/>
     <w:rsid w:val="008B5960"/>
+    <w:rsid w:val="008B5CDB"/>
+    <w:rsid w:val="008B6401"/>
+    <w:rsid w:val="008B64A0"/>
+    <w:rsid w:val="008B78FD"/>
     <w:rsid w:val="008C0B12"/>
     <w:rsid w:val="008C21DE"/>
+    <w:rsid w:val="008C2573"/>
     <w:rsid w:val="008C25BD"/>
+    <w:rsid w:val="008C28E2"/>
+    <w:rsid w:val="008C2D08"/>
     <w:rsid w:val="008C3111"/>
     <w:rsid w:val="008C40CA"/>
     <w:rsid w:val="008C478D"/>
     <w:rsid w:val="008C4C95"/>
     <w:rsid w:val="008C5705"/>
+    <w:rsid w:val="008C5C41"/>
     <w:rsid w:val="008C7574"/>
     <w:rsid w:val="008C779E"/>
     <w:rsid w:val="008D0AD5"/>
     <w:rsid w:val="008D0B0D"/>
+    <w:rsid w:val="008D0D17"/>
     <w:rsid w:val="008D0D80"/>
     <w:rsid w:val="008D2B1E"/>
+    <w:rsid w:val="008D3355"/>
+    <w:rsid w:val="008D3C52"/>
     <w:rsid w:val="008D45BE"/>
     <w:rsid w:val="008D6819"/>
     <w:rsid w:val="008D6988"/>
+    <w:rsid w:val="008D7514"/>
     <w:rsid w:val="008D77D8"/>
+    <w:rsid w:val="008E0001"/>
+    <w:rsid w:val="008E0186"/>
     <w:rsid w:val="008E05D1"/>
+    <w:rsid w:val="008E06BD"/>
     <w:rsid w:val="008E108F"/>
+    <w:rsid w:val="008E1360"/>
     <w:rsid w:val="008E1C0A"/>
+    <w:rsid w:val="008E1D7F"/>
+    <w:rsid w:val="008E1E68"/>
+    <w:rsid w:val="008E1EAB"/>
     <w:rsid w:val="008E1F4F"/>
+    <w:rsid w:val="008E2C43"/>
     <w:rsid w:val="008E366A"/>
     <w:rsid w:val="008E3ACF"/>
     <w:rsid w:val="008E4640"/>
+    <w:rsid w:val="008E4825"/>
     <w:rsid w:val="008E4836"/>
     <w:rsid w:val="008E4D7B"/>
     <w:rsid w:val="008E4EE9"/>
+    <w:rsid w:val="008E4FA9"/>
+    <w:rsid w:val="008E52BF"/>
+    <w:rsid w:val="008E5350"/>
+    <w:rsid w:val="008E59AB"/>
+    <w:rsid w:val="008E5E01"/>
+    <w:rsid w:val="008E641A"/>
     <w:rsid w:val="008F0A3B"/>
     <w:rsid w:val="008F12A8"/>
     <w:rsid w:val="008F144D"/>
+    <w:rsid w:val="008F28E1"/>
     <w:rsid w:val="008F2AAE"/>
     <w:rsid w:val="008F2EFE"/>
+    <w:rsid w:val="008F2F68"/>
+    <w:rsid w:val="008F3967"/>
+    <w:rsid w:val="008F3A6F"/>
+    <w:rsid w:val="008F3D11"/>
     <w:rsid w:val="008F3FED"/>
     <w:rsid w:val="008F3FF2"/>
+    <w:rsid w:val="008F45E1"/>
     <w:rsid w:val="008F4A6C"/>
     <w:rsid w:val="008F4A8E"/>
     <w:rsid w:val="008F4D1B"/>
+    <w:rsid w:val="008F4F66"/>
     <w:rsid w:val="008F4FA5"/>
     <w:rsid w:val="008F50A9"/>
     <w:rsid w:val="008F514E"/>
     <w:rsid w:val="008F56D5"/>
+    <w:rsid w:val="008F5CD3"/>
     <w:rsid w:val="008F607E"/>
     <w:rsid w:val="008F6738"/>
     <w:rsid w:val="008F69A6"/>
     <w:rsid w:val="008F70DC"/>
     <w:rsid w:val="008F7CEA"/>
     <w:rsid w:val="008F7D40"/>
     <w:rsid w:val="009002E4"/>
     <w:rsid w:val="009002E6"/>
     <w:rsid w:val="00900E56"/>
+    <w:rsid w:val="009012BC"/>
     <w:rsid w:val="00901996"/>
+    <w:rsid w:val="00902B0A"/>
     <w:rsid w:val="00902D31"/>
+    <w:rsid w:val="009039D7"/>
+    <w:rsid w:val="00903A57"/>
     <w:rsid w:val="00903BE1"/>
     <w:rsid w:val="00904EBA"/>
     <w:rsid w:val="00905273"/>
+    <w:rsid w:val="00905ABB"/>
     <w:rsid w:val="009066DC"/>
+    <w:rsid w:val="0090688B"/>
     <w:rsid w:val="00906EA1"/>
     <w:rsid w:val="00907760"/>
     <w:rsid w:val="00907A89"/>
     <w:rsid w:val="00907DA0"/>
     <w:rsid w:val="00907ED7"/>
     <w:rsid w:val="00910B6F"/>
     <w:rsid w:val="00910C15"/>
     <w:rsid w:val="00910D8E"/>
     <w:rsid w:val="00910F4C"/>
     <w:rsid w:val="00911005"/>
+    <w:rsid w:val="0091318A"/>
     <w:rsid w:val="009135DE"/>
     <w:rsid w:val="0091374B"/>
     <w:rsid w:val="00913842"/>
     <w:rsid w:val="00913B1D"/>
+    <w:rsid w:val="00914653"/>
+    <w:rsid w:val="0091504E"/>
     <w:rsid w:val="0091547C"/>
+    <w:rsid w:val="00917EB5"/>
     <w:rsid w:val="00920BC4"/>
+    <w:rsid w:val="00920E03"/>
     <w:rsid w:val="0092122C"/>
     <w:rsid w:val="009212FA"/>
     <w:rsid w:val="00921462"/>
     <w:rsid w:val="00922353"/>
     <w:rsid w:val="00922D4C"/>
+    <w:rsid w:val="0092369F"/>
     <w:rsid w:val="009243A4"/>
     <w:rsid w:val="0092544E"/>
+    <w:rsid w:val="009270C0"/>
     <w:rsid w:val="009271A4"/>
+    <w:rsid w:val="00927497"/>
+    <w:rsid w:val="00927660"/>
     <w:rsid w:val="009276EC"/>
     <w:rsid w:val="00930212"/>
     <w:rsid w:val="00930CDA"/>
     <w:rsid w:val="00930E1F"/>
     <w:rsid w:val="00931AD4"/>
     <w:rsid w:val="00931C2D"/>
     <w:rsid w:val="00931ECB"/>
     <w:rsid w:val="00931ED8"/>
     <w:rsid w:val="0093277F"/>
     <w:rsid w:val="00932E75"/>
+    <w:rsid w:val="00932F66"/>
     <w:rsid w:val="00933125"/>
     <w:rsid w:val="0093416F"/>
+    <w:rsid w:val="00934277"/>
     <w:rsid w:val="009352C5"/>
+    <w:rsid w:val="009357E5"/>
     <w:rsid w:val="00936B4D"/>
     <w:rsid w:val="009372C7"/>
     <w:rsid w:val="00937930"/>
     <w:rsid w:val="00940268"/>
     <w:rsid w:val="00940560"/>
     <w:rsid w:val="00940D9D"/>
     <w:rsid w:val="00940DD7"/>
     <w:rsid w:val="0094135A"/>
     <w:rsid w:val="009413A9"/>
     <w:rsid w:val="0094174B"/>
     <w:rsid w:val="00941972"/>
     <w:rsid w:val="00943344"/>
+    <w:rsid w:val="00943564"/>
+    <w:rsid w:val="0094359A"/>
+    <w:rsid w:val="00943FE7"/>
     <w:rsid w:val="00944707"/>
     <w:rsid w:val="00944936"/>
+    <w:rsid w:val="00945367"/>
     <w:rsid w:val="0094537A"/>
+    <w:rsid w:val="009456FC"/>
     <w:rsid w:val="009459E6"/>
     <w:rsid w:val="00945F13"/>
+    <w:rsid w:val="00946219"/>
     <w:rsid w:val="00946414"/>
     <w:rsid w:val="0094651A"/>
     <w:rsid w:val="0094685E"/>
     <w:rsid w:val="0094690D"/>
+    <w:rsid w:val="00946ED8"/>
+    <w:rsid w:val="00946EF2"/>
     <w:rsid w:val="00947535"/>
+    <w:rsid w:val="00947740"/>
     <w:rsid w:val="00947BB5"/>
     <w:rsid w:val="00950641"/>
+    <w:rsid w:val="00950C54"/>
+    <w:rsid w:val="00951520"/>
     <w:rsid w:val="00951BB0"/>
     <w:rsid w:val="0095235D"/>
     <w:rsid w:val="00953F54"/>
     <w:rsid w:val="0095436B"/>
+    <w:rsid w:val="009543A6"/>
+    <w:rsid w:val="009545DA"/>
     <w:rsid w:val="009546ED"/>
     <w:rsid w:val="0095482E"/>
     <w:rsid w:val="009549FE"/>
     <w:rsid w:val="00955912"/>
     <w:rsid w:val="00955C21"/>
     <w:rsid w:val="00955DE7"/>
     <w:rsid w:val="00956813"/>
+    <w:rsid w:val="00956CC7"/>
     <w:rsid w:val="00956D58"/>
     <w:rsid w:val="00956DB5"/>
     <w:rsid w:val="009573CA"/>
     <w:rsid w:val="009573E8"/>
     <w:rsid w:val="00960690"/>
     <w:rsid w:val="00960B71"/>
     <w:rsid w:val="009626A4"/>
     <w:rsid w:val="00962782"/>
     <w:rsid w:val="00962C21"/>
+    <w:rsid w:val="009630C2"/>
     <w:rsid w:val="0096380E"/>
     <w:rsid w:val="00963DCD"/>
     <w:rsid w:val="0096453D"/>
     <w:rsid w:val="00964719"/>
     <w:rsid w:val="009650CD"/>
+    <w:rsid w:val="0096531E"/>
+    <w:rsid w:val="00965AAA"/>
+    <w:rsid w:val="0096695F"/>
     <w:rsid w:val="00966FCD"/>
+    <w:rsid w:val="00967969"/>
+    <w:rsid w:val="00967EDE"/>
+    <w:rsid w:val="00970B6A"/>
     <w:rsid w:val="00971B60"/>
     <w:rsid w:val="009738C6"/>
     <w:rsid w:val="00973DDF"/>
     <w:rsid w:val="00974119"/>
     <w:rsid w:val="00974D02"/>
     <w:rsid w:val="00974D36"/>
+    <w:rsid w:val="00975845"/>
     <w:rsid w:val="00976B43"/>
+    <w:rsid w:val="00977824"/>
     <w:rsid w:val="00980671"/>
     <w:rsid w:val="00980B26"/>
     <w:rsid w:val="00980DB2"/>
     <w:rsid w:val="00981497"/>
     <w:rsid w:val="00981C9F"/>
     <w:rsid w:val="00982ECB"/>
     <w:rsid w:val="00983A31"/>
     <w:rsid w:val="00983F2F"/>
     <w:rsid w:val="00984448"/>
     <w:rsid w:val="0098449D"/>
     <w:rsid w:val="00984522"/>
     <w:rsid w:val="00984FDB"/>
     <w:rsid w:val="00985B68"/>
+    <w:rsid w:val="00987076"/>
+    <w:rsid w:val="009873D1"/>
     <w:rsid w:val="00987A8F"/>
     <w:rsid w:val="00987AD4"/>
+    <w:rsid w:val="0099005B"/>
     <w:rsid w:val="00990921"/>
     <w:rsid w:val="00991018"/>
     <w:rsid w:val="009914D4"/>
     <w:rsid w:val="00991F95"/>
     <w:rsid w:val="009928A2"/>
+    <w:rsid w:val="009936C2"/>
+    <w:rsid w:val="00993870"/>
     <w:rsid w:val="00993FE1"/>
     <w:rsid w:val="009947BF"/>
     <w:rsid w:val="0099484E"/>
     <w:rsid w:val="00995076"/>
     <w:rsid w:val="00995942"/>
     <w:rsid w:val="00996EDE"/>
     <w:rsid w:val="00996FA0"/>
     <w:rsid w:val="00997010"/>
     <w:rsid w:val="009972B3"/>
     <w:rsid w:val="009973E9"/>
     <w:rsid w:val="009974AB"/>
+    <w:rsid w:val="00997AF3"/>
     <w:rsid w:val="00997CBD"/>
     <w:rsid w:val="00997F5A"/>
+    <w:rsid w:val="00997FA7"/>
     <w:rsid w:val="009A0307"/>
     <w:rsid w:val="009A0A82"/>
     <w:rsid w:val="009A133B"/>
+    <w:rsid w:val="009A1823"/>
+    <w:rsid w:val="009A1B8F"/>
+    <w:rsid w:val="009A21CF"/>
     <w:rsid w:val="009A2AFF"/>
     <w:rsid w:val="009A2DC8"/>
+    <w:rsid w:val="009A3A35"/>
     <w:rsid w:val="009A42D0"/>
+    <w:rsid w:val="009A42D1"/>
     <w:rsid w:val="009A47D0"/>
     <w:rsid w:val="009A5D12"/>
     <w:rsid w:val="009A6778"/>
+    <w:rsid w:val="009A6875"/>
     <w:rsid w:val="009A6A49"/>
+    <w:rsid w:val="009A6C5C"/>
     <w:rsid w:val="009A6D6C"/>
     <w:rsid w:val="009A7307"/>
+    <w:rsid w:val="009A745E"/>
     <w:rsid w:val="009A7984"/>
+    <w:rsid w:val="009B0028"/>
+    <w:rsid w:val="009B0633"/>
     <w:rsid w:val="009B08E6"/>
     <w:rsid w:val="009B17A6"/>
     <w:rsid w:val="009B2DBE"/>
     <w:rsid w:val="009B2F17"/>
     <w:rsid w:val="009B32CB"/>
+    <w:rsid w:val="009B3A99"/>
     <w:rsid w:val="009B3F2B"/>
     <w:rsid w:val="009B45D7"/>
     <w:rsid w:val="009B470D"/>
+    <w:rsid w:val="009B4E60"/>
+    <w:rsid w:val="009B51B8"/>
     <w:rsid w:val="009B55C4"/>
     <w:rsid w:val="009B59BE"/>
     <w:rsid w:val="009B5AC9"/>
+    <w:rsid w:val="009B5EC1"/>
     <w:rsid w:val="009B6339"/>
+    <w:rsid w:val="009B6410"/>
     <w:rsid w:val="009B64BC"/>
     <w:rsid w:val="009B6992"/>
     <w:rsid w:val="009B6D22"/>
     <w:rsid w:val="009B7A01"/>
+    <w:rsid w:val="009B7E3A"/>
     <w:rsid w:val="009C039D"/>
+    <w:rsid w:val="009C07ED"/>
     <w:rsid w:val="009C0C97"/>
+    <w:rsid w:val="009C0D98"/>
     <w:rsid w:val="009C10BD"/>
+    <w:rsid w:val="009C114D"/>
     <w:rsid w:val="009C126F"/>
     <w:rsid w:val="009C140C"/>
     <w:rsid w:val="009C1A9F"/>
     <w:rsid w:val="009C1B11"/>
+    <w:rsid w:val="009C1BDC"/>
     <w:rsid w:val="009C1C5B"/>
     <w:rsid w:val="009C1D5F"/>
+    <w:rsid w:val="009C2064"/>
     <w:rsid w:val="009C2DA6"/>
+    <w:rsid w:val="009C2EBF"/>
     <w:rsid w:val="009C4186"/>
+    <w:rsid w:val="009C4679"/>
     <w:rsid w:val="009C505F"/>
+    <w:rsid w:val="009C5101"/>
     <w:rsid w:val="009C5E78"/>
     <w:rsid w:val="009C5EAA"/>
     <w:rsid w:val="009C5ECF"/>
+    <w:rsid w:val="009C6248"/>
     <w:rsid w:val="009C69D0"/>
+    <w:rsid w:val="009C6B45"/>
     <w:rsid w:val="009C7A30"/>
     <w:rsid w:val="009C7C64"/>
+    <w:rsid w:val="009C7C96"/>
+    <w:rsid w:val="009D086F"/>
+    <w:rsid w:val="009D2DC6"/>
+    <w:rsid w:val="009D3CD1"/>
     <w:rsid w:val="009D3EF7"/>
     <w:rsid w:val="009D42E0"/>
     <w:rsid w:val="009D4905"/>
     <w:rsid w:val="009D4B26"/>
     <w:rsid w:val="009D52FA"/>
     <w:rsid w:val="009D5D29"/>
     <w:rsid w:val="009D62BF"/>
     <w:rsid w:val="009D7360"/>
     <w:rsid w:val="009D7406"/>
     <w:rsid w:val="009D785C"/>
+    <w:rsid w:val="009D7D82"/>
+    <w:rsid w:val="009E0BA9"/>
     <w:rsid w:val="009E0E62"/>
     <w:rsid w:val="009E17E2"/>
     <w:rsid w:val="009E21F2"/>
     <w:rsid w:val="009E2687"/>
     <w:rsid w:val="009E3298"/>
     <w:rsid w:val="009E37FF"/>
     <w:rsid w:val="009E3958"/>
     <w:rsid w:val="009E3C27"/>
     <w:rsid w:val="009E4919"/>
     <w:rsid w:val="009E5D5E"/>
     <w:rsid w:val="009E614D"/>
+    <w:rsid w:val="009E6635"/>
     <w:rsid w:val="009E6A91"/>
+    <w:rsid w:val="009E6FBA"/>
     <w:rsid w:val="009E7A76"/>
     <w:rsid w:val="009E7E62"/>
     <w:rsid w:val="009F0231"/>
+    <w:rsid w:val="009F0867"/>
     <w:rsid w:val="009F0E69"/>
     <w:rsid w:val="009F0FB8"/>
+    <w:rsid w:val="009F14D4"/>
     <w:rsid w:val="009F17D8"/>
     <w:rsid w:val="009F1BCA"/>
+    <w:rsid w:val="009F1EAD"/>
+    <w:rsid w:val="009F2417"/>
     <w:rsid w:val="009F28D6"/>
+    <w:rsid w:val="009F301F"/>
     <w:rsid w:val="009F37E0"/>
     <w:rsid w:val="009F4617"/>
     <w:rsid w:val="009F465F"/>
     <w:rsid w:val="009F500C"/>
+    <w:rsid w:val="009F60DC"/>
     <w:rsid w:val="009F64F6"/>
     <w:rsid w:val="009F64FA"/>
+    <w:rsid w:val="009F6B95"/>
     <w:rsid w:val="009F71B8"/>
+    <w:rsid w:val="009F7BDF"/>
+    <w:rsid w:val="00A00AE9"/>
+    <w:rsid w:val="00A00C70"/>
+    <w:rsid w:val="00A00E4F"/>
     <w:rsid w:val="00A02AFF"/>
     <w:rsid w:val="00A02D90"/>
     <w:rsid w:val="00A03DCA"/>
     <w:rsid w:val="00A03FCA"/>
     <w:rsid w:val="00A05DFC"/>
     <w:rsid w:val="00A06197"/>
+    <w:rsid w:val="00A06566"/>
     <w:rsid w:val="00A06D8F"/>
     <w:rsid w:val="00A06E1D"/>
     <w:rsid w:val="00A07A8A"/>
+    <w:rsid w:val="00A07BB2"/>
+    <w:rsid w:val="00A10578"/>
     <w:rsid w:val="00A1086B"/>
     <w:rsid w:val="00A10B3D"/>
     <w:rsid w:val="00A10EEE"/>
     <w:rsid w:val="00A10F32"/>
+    <w:rsid w:val="00A11504"/>
+    <w:rsid w:val="00A12B06"/>
+    <w:rsid w:val="00A12F93"/>
     <w:rsid w:val="00A13215"/>
+    <w:rsid w:val="00A134FA"/>
     <w:rsid w:val="00A13D45"/>
     <w:rsid w:val="00A13E14"/>
     <w:rsid w:val="00A13E4E"/>
     <w:rsid w:val="00A142A2"/>
     <w:rsid w:val="00A1468D"/>
     <w:rsid w:val="00A14856"/>
+    <w:rsid w:val="00A14BC8"/>
+    <w:rsid w:val="00A14C73"/>
     <w:rsid w:val="00A1565C"/>
+    <w:rsid w:val="00A161CB"/>
+    <w:rsid w:val="00A1673C"/>
     <w:rsid w:val="00A16E02"/>
     <w:rsid w:val="00A17192"/>
+    <w:rsid w:val="00A20511"/>
     <w:rsid w:val="00A20633"/>
     <w:rsid w:val="00A2066D"/>
+    <w:rsid w:val="00A20A1D"/>
     <w:rsid w:val="00A20B41"/>
     <w:rsid w:val="00A21892"/>
     <w:rsid w:val="00A21C99"/>
     <w:rsid w:val="00A237A3"/>
     <w:rsid w:val="00A24328"/>
     <w:rsid w:val="00A24A35"/>
+    <w:rsid w:val="00A2578C"/>
     <w:rsid w:val="00A26140"/>
     <w:rsid w:val="00A304D3"/>
     <w:rsid w:val="00A31024"/>
+    <w:rsid w:val="00A31EBD"/>
+    <w:rsid w:val="00A3232C"/>
+    <w:rsid w:val="00A326BA"/>
+    <w:rsid w:val="00A33411"/>
+    <w:rsid w:val="00A33B4E"/>
     <w:rsid w:val="00A3405A"/>
     <w:rsid w:val="00A34E1E"/>
+    <w:rsid w:val="00A3513C"/>
     <w:rsid w:val="00A353F3"/>
     <w:rsid w:val="00A3704D"/>
     <w:rsid w:val="00A37F16"/>
+    <w:rsid w:val="00A40181"/>
+    <w:rsid w:val="00A4087D"/>
     <w:rsid w:val="00A40E25"/>
     <w:rsid w:val="00A40EDC"/>
     <w:rsid w:val="00A41D1E"/>
+    <w:rsid w:val="00A42042"/>
+    <w:rsid w:val="00A42592"/>
     <w:rsid w:val="00A42B5D"/>
     <w:rsid w:val="00A45871"/>
     <w:rsid w:val="00A46584"/>
     <w:rsid w:val="00A46792"/>
+    <w:rsid w:val="00A46854"/>
+    <w:rsid w:val="00A47660"/>
+    <w:rsid w:val="00A47D7D"/>
+    <w:rsid w:val="00A50ABE"/>
+    <w:rsid w:val="00A50F85"/>
     <w:rsid w:val="00A51677"/>
+    <w:rsid w:val="00A51A62"/>
     <w:rsid w:val="00A52F4C"/>
     <w:rsid w:val="00A53B2D"/>
     <w:rsid w:val="00A54371"/>
     <w:rsid w:val="00A553F4"/>
+    <w:rsid w:val="00A55B48"/>
+    <w:rsid w:val="00A5614E"/>
+    <w:rsid w:val="00A56169"/>
     <w:rsid w:val="00A607BD"/>
     <w:rsid w:val="00A6224A"/>
     <w:rsid w:val="00A62497"/>
+    <w:rsid w:val="00A625D1"/>
+    <w:rsid w:val="00A62706"/>
     <w:rsid w:val="00A62878"/>
+    <w:rsid w:val="00A628E7"/>
     <w:rsid w:val="00A6297D"/>
     <w:rsid w:val="00A63153"/>
     <w:rsid w:val="00A6337B"/>
     <w:rsid w:val="00A634C4"/>
     <w:rsid w:val="00A63F05"/>
     <w:rsid w:val="00A64089"/>
     <w:rsid w:val="00A65454"/>
     <w:rsid w:val="00A65E70"/>
+    <w:rsid w:val="00A65F07"/>
+    <w:rsid w:val="00A669BC"/>
     <w:rsid w:val="00A669DE"/>
     <w:rsid w:val="00A66CEE"/>
     <w:rsid w:val="00A66E2B"/>
+    <w:rsid w:val="00A66E2E"/>
     <w:rsid w:val="00A70339"/>
     <w:rsid w:val="00A71B50"/>
+    <w:rsid w:val="00A71EDA"/>
     <w:rsid w:val="00A72DB3"/>
     <w:rsid w:val="00A7303A"/>
     <w:rsid w:val="00A733F5"/>
+    <w:rsid w:val="00A734F7"/>
     <w:rsid w:val="00A737ED"/>
     <w:rsid w:val="00A73911"/>
     <w:rsid w:val="00A744D9"/>
+    <w:rsid w:val="00A74644"/>
     <w:rsid w:val="00A74CCF"/>
     <w:rsid w:val="00A75DD6"/>
+    <w:rsid w:val="00A763F2"/>
     <w:rsid w:val="00A76708"/>
     <w:rsid w:val="00A76C2D"/>
+    <w:rsid w:val="00A77A4C"/>
+    <w:rsid w:val="00A77BB6"/>
     <w:rsid w:val="00A80CFF"/>
     <w:rsid w:val="00A818C3"/>
+    <w:rsid w:val="00A824F6"/>
+    <w:rsid w:val="00A829A3"/>
     <w:rsid w:val="00A83207"/>
     <w:rsid w:val="00A839DB"/>
+    <w:rsid w:val="00A83DB5"/>
     <w:rsid w:val="00A850C5"/>
     <w:rsid w:val="00A8511A"/>
     <w:rsid w:val="00A85B78"/>
     <w:rsid w:val="00A85EED"/>
     <w:rsid w:val="00A85F07"/>
+    <w:rsid w:val="00A85F4D"/>
+    <w:rsid w:val="00A86615"/>
     <w:rsid w:val="00A86F09"/>
     <w:rsid w:val="00A87090"/>
     <w:rsid w:val="00A8759F"/>
     <w:rsid w:val="00A87717"/>
     <w:rsid w:val="00A87D43"/>
     <w:rsid w:val="00A87F21"/>
+    <w:rsid w:val="00A90AA8"/>
     <w:rsid w:val="00A90EE3"/>
     <w:rsid w:val="00A914E2"/>
+    <w:rsid w:val="00A91740"/>
     <w:rsid w:val="00A93E7C"/>
+    <w:rsid w:val="00A93FE1"/>
+    <w:rsid w:val="00A95071"/>
     <w:rsid w:val="00A953EE"/>
     <w:rsid w:val="00A957B4"/>
+    <w:rsid w:val="00A965B9"/>
     <w:rsid w:val="00A965CB"/>
     <w:rsid w:val="00A96735"/>
     <w:rsid w:val="00A967B0"/>
     <w:rsid w:val="00A97B59"/>
     <w:rsid w:val="00A97FE1"/>
     <w:rsid w:val="00AA0656"/>
     <w:rsid w:val="00AA1394"/>
     <w:rsid w:val="00AA22EA"/>
     <w:rsid w:val="00AA282B"/>
     <w:rsid w:val="00AA322C"/>
     <w:rsid w:val="00AA34A7"/>
     <w:rsid w:val="00AA34D7"/>
     <w:rsid w:val="00AA4E74"/>
+    <w:rsid w:val="00AA63EF"/>
+    <w:rsid w:val="00AA6DA7"/>
     <w:rsid w:val="00AA6E93"/>
+    <w:rsid w:val="00AA733A"/>
     <w:rsid w:val="00AA7598"/>
     <w:rsid w:val="00AA7680"/>
+    <w:rsid w:val="00AA7CDD"/>
     <w:rsid w:val="00AA7F69"/>
     <w:rsid w:val="00AA7FED"/>
+    <w:rsid w:val="00AB0231"/>
     <w:rsid w:val="00AB0398"/>
     <w:rsid w:val="00AB0E55"/>
+    <w:rsid w:val="00AB11D0"/>
+    <w:rsid w:val="00AB1D0F"/>
     <w:rsid w:val="00AB2B61"/>
+    <w:rsid w:val="00AB3EBD"/>
     <w:rsid w:val="00AB4202"/>
     <w:rsid w:val="00AB4323"/>
     <w:rsid w:val="00AB4832"/>
     <w:rsid w:val="00AB4994"/>
     <w:rsid w:val="00AB5140"/>
     <w:rsid w:val="00AB5BC9"/>
     <w:rsid w:val="00AB6606"/>
+    <w:rsid w:val="00AB7006"/>
+    <w:rsid w:val="00AB7A98"/>
     <w:rsid w:val="00AB7F01"/>
     <w:rsid w:val="00AC01EA"/>
+    <w:rsid w:val="00AC0290"/>
     <w:rsid w:val="00AC08CE"/>
+    <w:rsid w:val="00AC18C2"/>
+    <w:rsid w:val="00AC195A"/>
+    <w:rsid w:val="00AC24E5"/>
     <w:rsid w:val="00AC2947"/>
     <w:rsid w:val="00AC2F1C"/>
+    <w:rsid w:val="00AC2F24"/>
     <w:rsid w:val="00AC3F99"/>
     <w:rsid w:val="00AC462E"/>
     <w:rsid w:val="00AC48C6"/>
     <w:rsid w:val="00AC49A2"/>
+    <w:rsid w:val="00AC5079"/>
     <w:rsid w:val="00AC6BA9"/>
+    <w:rsid w:val="00AC74A4"/>
     <w:rsid w:val="00AC7C0C"/>
     <w:rsid w:val="00AD0128"/>
     <w:rsid w:val="00AD0AC6"/>
+    <w:rsid w:val="00AD25D9"/>
     <w:rsid w:val="00AD290F"/>
     <w:rsid w:val="00AD2D96"/>
     <w:rsid w:val="00AD3504"/>
     <w:rsid w:val="00AD38A7"/>
     <w:rsid w:val="00AD393B"/>
     <w:rsid w:val="00AD3ACE"/>
     <w:rsid w:val="00AD3BE4"/>
     <w:rsid w:val="00AD3E61"/>
+    <w:rsid w:val="00AD4631"/>
     <w:rsid w:val="00AD49DC"/>
     <w:rsid w:val="00AD55F3"/>
+    <w:rsid w:val="00AD579A"/>
     <w:rsid w:val="00AD614D"/>
     <w:rsid w:val="00AD72FD"/>
     <w:rsid w:val="00AD79BC"/>
+    <w:rsid w:val="00AD7D33"/>
+    <w:rsid w:val="00AD7EE4"/>
     <w:rsid w:val="00AE0870"/>
     <w:rsid w:val="00AE0B24"/>
+    <w:rsid w:val="00AE1123"/>
+    <w:rsid w:val="00AE1EAF"/>
     <w:rsid w:val="00AE1F29"/>
     <w:rsid w:val="00AE24CB"/>
     <w:rsid w:val="00AE24E0"/>
     <w:rsid w:val="00AE2FE5"/>
     <w:rsid w:val="00AE3395"/>
     <w:rsid w:val="00AE35A6"/>
     <w:rsid w:val="00AE3F4E"/>
     <w:rsid w:val="00AE4325"/>
     <w:rsid w:val="00AE470E"/>
     <w:rsid w:val="00AE480E"/>
     <w:rsid w:val="00AE5D20"/>
+    <w:rsid w:val="00AE7401"/>
     <w:rsid w:val="00AF097F"/>
+    <w:rsid w:val="00AF17D2"/>
     <w:rsid w:val="00AF2C9C"/>
     <w:rsid w:val="00AF315F"/>
     <w:rsid w:val="00AF33E5"/>
+    <w:rsid w:val="00AF38E0"/>
     <w:rsid w:val="00AF394D"/>
     <w:rsid w:val="00AF543E"/>
     <w:rsid w:val="00AF55AC"/>
     <w:rsid w:val="00AF57FF"/>
+    <w:rsid w:val="00AF6303"/>
     <w:rsid w:val="00AF67FA"/>
     <w:rsid w:val="00AF6922"/>
     <w:rsid w:val="00AF69B8"/>
+    <w:rsid w:val="00AF6A28"/>
     <w:rsid w:val="00AF703E"/>
     <w:rsid w:val="00AF77A3"/>
+    <w:rsid w:val="00AF7DB3"/>
     <w:rsid w:val="00AF7F5A"/>
     <w:rsid w:val="00B00241"/>
-    <w:rsid w:val="00B01728"/>
+    <w:rsid w:val="00B00A64"/>
+    <w:rsid w:val="00B00E55"/>
     <w:rsid w:val="00B02CED"/>
     <w:rsid w:val="00B0369C"/>
     <w:rsid w:val="00B03A36"/>
     <w:rsid w:val="00B03E0E"/>
     <w:rsid w:val="00B043CB"/>
     <w:rsid w:val="00B047C5"/>
     <w:rsid w:val="00B05C57"/>
     <w:rsid w:val="00B05F71"/>
+    <w:rsid w:val="00B06676"/>
     <w:rsid w:val="00B0668F"/>
+    <w:rsid w:val="00B1076B"/>
     <w:rsid w:val="00B10ED3"/>
     <w:rsid w:val="00B12556"/>
     <w:rsid w:val="00B1404E"/>
     <w:rsid w:val="00B14A42"/>
     <w:rsid w:val="00B14C5F"/>
+    <w:rsid w:val="00B14EC4"/>
     <w:rsid w:val="00B16F45"/>
     <w:rsid w:val="00B20D36"/>
+    <w:rsid w:val="00B2130C"/>
     <w:rsid w:val="00B2160B"/>
     <w:rsid w:val="00B219D9"/>
+    <w:rsid w:val="00B21AB5"/>
     <w:rsid w:val="00B227C4"/>
     <w:rsid w:val="00B22C35"/>
+    <w:rsid w:val="00B231C2"/>
+    <w:rsid w:val="00B23591"/>
+    <w:rsid w:val="00B23FFC"/>
     <w:rsid w:val="00B2412E"/>
     <w:rsid w:val="00B2445A"/>
+    <w:rsid w:val="00B245F0"/>
+    <w:rsid w:val="00B2700B"/>
     <w:rsid w:val="00B2767D"/>
     <w:rsid w:val="00B277EC"/>
     <w:rsid w:val="00B27E47"/>
+    <w:rsid w:val="00B30521"/>
     <w:rsid w:val="00B30E0A"/>
+    <w:rsid w:val="00B31A4F"/>
     <w:rsid w:val="00B31B6E"/>
     <w:rsid w:val="00B31BEE"/>
     <w:rsid w:val="00B3261C"/>
+    <w:rsid w:val="00B32954"/>
+    <w:rsid w:val="00B32C0E"/>
     <w:rsid w:val="00B32F90"/>
     <w:rsid w:val="00B33811"/>
     <w:rsid w:val="00B33901"/>
     <w:rsid w:val="00B34D54"/>
+    <w:rsid w:val="00B3574C"/>
+    <w:rsid w:val="00B35ACD"/>
+    <w:rsid w:val="00B36406"/>
+    <w:rsid w:val="00B3722F"/>
+    <w:rsid w:val="00B37B25"/>
     <w:rsid w:val="00B40550"/>
     <w:rsid w:val="00B40CA9"/>
     <w:rsid w:val="00B41818"/>
     <w:rsid w:val="00B419FF"/>
+    <w:rsid w:val="00B41CC7"/>
+    <w:rsid w:val="00B423C5"/>
+    <w:rsid w:val="00B43786"/>
     <w:rsid w:val="00B43EE7"/>
     <w:rsid w:val="00B44C24"/>
+    <w:rsid w:val="00B44D56"/>
     <w:rsid w:val="00B44FA7"/>
+    <w:rsid w:val="00B4507B"/>
     <w:rsid w:val="00B4562B"/>
     <w:rsid w:val="00B46490"/>
     <w:rsid w:val="00B46553"/>
+    <w:rsid w:val="00B46EC3"/>
     <w:rsid w:val="00B47EBB"/>
     <w:rsid w:val="00B50168"/>
     <w:rsid w:val="00B50D2D"/>
+    <w:rsid w:val="00B520CD"/>
+    <w:rsid w:val="00B52407"/>
+    <w:rsid w:val="00B52437"/>
     <w:rsid w:val="00B526C9"/>
     <w:rsid w:val="00B52704"/>
     <w:rsid w:val="00B532FC"/>
+    <w:rsid w:val="00B533EA"/>
+    <w:rsid w:val="00B54106"/>
     <w:rsid w:val="00B55C72"/>
+    <w:rsid w:val="00B562BD"/>
+    <w:rsid w:val="00B56585"/>
     <w:rsid w:val="00B57555"/>
     <w:rsid w:val="00B6008B"/>
     <w:rsid w:val="00B600E8"/>
     <w:rsid w:val="00B60B6B"/>
     <w:rsid w:val="00B60B6E"/>
     <w:rsid w:val="00B60FC8"/>
     <w:rsid w:val="00B610F0"/>
     <w:rsid w:val="00B61B17"/>
     <w:rsid w:val="00B61F67"/>
+    <w:rsid w:val="00B633B9"/>
+    <w:rsid w:val="00B635DF"/>
     <w:rsid w:val="00B63815"/>
     <w:rsid w:val="00B63B1F"/>
     <w:rsid w:val="00B653C2"/>
     <w:rsid w:val="00B65498"/>
+    <w:rsid w:val="00B657EB"/>
     <w:rsid w:val="00B65B02"/>
     <w:rsid w:val="00B661B2"/>
     <w:rsid w:val="00B6666A"/>
     <w:rsid w:val="00B666C3"/>
     <w:rsid w:val="00B67895"/>
     <w:rsid w:val="00B70138"/>
     <w:rsid w:val="00B70417"/>
     <w:rsid w:val="00B709D9"/>
+    <w:rsid w:val="00B70E74"/>
+    <w:rsid w:val="00B71B12"/>
     <w:rsid w:val="00B72466"/>
     <w:rsid w:val="00B72556"/>
     <w:rsid w:val="00B7256F"/>
+    <w:rsid w:val="00B729B4"/>
     <w:rsid w:val="00B72A24"/>
+    <w:rsid w:val="00B73007"/>
     <w:rsid w:val="00B7339F"/>
+    <w:rsid w:val="00B73ED9"/>
+    <w:rsid w:val="00B74806"/>
     <w:rsid w:val="00B74FF6"/>
     <w:rsid w:val="00B752EF"/>
+    <w:rsid w:val="00B75340"/>
+    <w:rsid w:val="00B75815"/>
     <w:rsid w:val="00B75D66"/>
+    <w:rsid w:val="00B75E31"/>
+    <w:rsid w:val="00B76D65"/>
     <w:rsid w:val="00B773E1"/>
     <w:rsid w:val="00B77B6D"/>
     <w:rsid w:val="00B8011F"/>
     <w:rsid w:val="00B815CE"/>
     <w:rsid w:val="00B81812"/>
+    <w:rsid w:val="00B8273B"/>
+    <w:rsid w:val="00B8308A"/>
+    <w:rsid w:val="00B83865"/>
     <w:rsid w:val="00B83ACD"/>
+    <w:rsid w:val="00B84377"/>
     <w:rsid w:val="00B84C06"/>
     <w:rsid w:val="00B8576C"/>
     <w:rsid w:val="00B86891"/>
+    <w:rsid w:val="00B86F39"/>
     <w:rsid w:val="00B879FC"/>
     <w:rsid w:val="00B87E4F"/>
     <w:rsid w:val="00B900AF"/>
     <w:rsid w:val="00B906B1"/>
     <w:rsid w:val="00B90F44"/>
     <w:rsid w:val="00B91AFF"/>
     <w:rsid w:val="00B91BC1"/>
+    <w:rsid w:val="00B926C9"/>
+    <w:rsid w:val="00B92BDA"/>
+    <w:rsid w:val="00B93BBB"/>
     <w:rsid w:val="00B94203"/>
     <w:rsid w:val="00B9495D"/>
-    <w:rsid w:val="00B9552B"/>
+    <w:rsid w:val="00B95560"/>
+    <w:rsid w:val="00B95F2A"/>
     <w:rsid w:val="00B9611F"/>
     <w:rsid w:val="00B9708E"/>
+    <w:rsid w:val="00B97951"/>
     <w:rsid w:val="00BA00B6"/>
     <w:rsid w:val="00BA06A9"/>
+    <w:rsid w:val="00BA07A0"/>
     <w:rsid w:val="00BA0D8F"/>
     <w:rsid w:val="00BA0F00"/>
     <w:rsid w:val="00BA1075"/>
+    <w:rsid w:val="00BA14A7"/>
     <w:rsid w:val="00BA1643"/>
+    <w:rsid w:val="00BA1C77"/>
+    <w:rsid w:val="00BA238C"/>
     <w:rsid w:val="00BA2D33"/>
     <w:rsid w:val="00BA2F42"/>
+    <w:rsid w:val="00BA34EC"/>
     <w:rsid w:val="00BA3DAF"/>
     <w:rsid w:val="00BA424F"/>
     <w:rsid w:val="00BA48D4"/>
     <w:rsid w:val="00BA4948"/>
     <w:rsid w:val="00BA4F4D"/>
+    <w:rsid w:val="00BA57FF"/>
     <w:rsid w:val="00BA6128"/>
+    <w:rsid w:val="00BA6476"/>
+    <w:rsid w:val="00BA693E"/>
     <w:rsid w:val="00BA6982"/>
     <w:rsid w:val="00BA6B66"/>
     <w:rsid w:val="00BA6EAE"/>
     <w:rsid w:val="00BA7878"/>
     <w:rsid w:val="00BA7A1F"/>
     <w:rsid w:val="00BA7BEE"/>
     <w:rsid w:val="00BA7F9D"/>
     <w:rsid w:val="00BB0929"/>
+    <w:rsid w:val="00BB09E6"/>
     <w:rsid w:val="00BB0A2F"/>
     <w:rsid w:val="00BB0D14"/>
     <w:rsid w:val="00BB10C5"/>
+    <w:rsid w:val="00BB1148"/>
     <w:rsid w:val="00BB3891"/>
+    <w:rsid w:val="00BB3948"/>
+    <w:rsid w:val="00BB3BC6"/>
     <w:rsid w:val="00BB4E50"/>
     <w:rsid w:val="00BB5A9B"/>
     <w:rsid w:val="00BB6110"/>
+    <w:rsid w:val="00BB67BE"/>
     <w:rsid w:val="00BB67F9"/>
     <w:rsid w:val="00BB6BF2"/>
     <w:rsid w:val="00BB73DA"/>
+    <w:rsid w:val="00BB741F"/>
+    <w:rsid w:val="00BB7B77"/>
     <w:rsid w:val="00BC00FD"/>
+    <w:rsid w:val="00BC071D"/>
+    <w:rsid w:val="00BC0CBA"/>
     <w:rsid w:val="00BC1417"/>
     <w:rsid w:val="00BC1CCA"/>
     <w:rsid w:val="00BC1D97"/>
+    <w:rsid w:val="00BC373F"/>
+    <w:rsid w:val="00BC4C39"/>
+    <w:rsid w:val="00BC5617"/>
     <w:rsid w:val="00BC626C"/>
     <w:rsid w:val="00BC638B"/>
     <w:rsid w:val="00BC65E4"/>
     <w:rsid w:val="00BC7187"/>
+    <w:rsid w:val="00BC77EA"/>
     <w:rsid w:val="00BD053E"/>
     <w:rsid w:val="00BD06BB"/>
     <w:rsid w:val="00BD137F"/>
+    <w:rsid w:val="00BD378D"/>
     <w:rsid w:val="00BD40F8"/>
+    <w:rsid w:val="00BD437F"/>
+    <w:rsid w:val="00BD5411"/>
     <w:rsid w:val="00BD5707"/>
     <w:rsid w:val="00BD5A2A"/>
     <w:rsid w:val="00BD5C20"/>
     <w:rsid w:val="00BD62A8"/>
     <w:rsid w:val="00BD6742"/>
     <w:rsid w:val="00BD685F"/>
+    <w:rsid w:val="00BD7B4F"/>
     <w:rsid w:val="00BE2DBA"/>
     <w:rsid w:val="00BE3074"/>
     <w:rsid w:val="00BE3431"/>
     <w:rsid w:val="00BE3E9B"/>
+    <w:rsid w:val="00BE549C"/>
     <w:rsid w:val="00BE61FD"/>
-    <w:rsid w:val="00BE6222"/>
     <w:rsid w:val="00BE63F4"/>
     <w:rsid w:val="00BE647D"/>
+    <w:rsid w:val="00BE7299"/>
+    <w:rsid w:val="00BF0BA3"/>
     <w:rsid w:val="00BF13AE"/>
+    <w:rsid w:val="00BF2091"/>
     <w:rsid w:val="00BF40C8"/>
     <w:rsid w:val="00BF425E"/>
     <w:rsid w:val="00BF49B9"/>
     <w:rsid w:val="00BF4A8C"/>
+    <w:rsid w:val="00BF4DE3"/>
     <w:rsid w:val="00BF4E4B"/>
+    <w:rsid w:val="00BF634C"/>
+    <w:rsid w:val="00BF646E"/>
+    <w:rsid w:val="00BF786E"/>
     <w:rsid w:val="00C0017A"/>
+    <w:rsid w:val="00C002BA"/>
     <w:rsid w:val="00C002FA"/>
     <w:rsid w:val="00C00434"/>
     <w:rsid w:val="00C008A5"/>
+    <w:rsid w:val="00C00AB4"/>
     <w:rsid w:val="00C00E3A"/>
     <w:rsid w:val="00C011B6"/>
+    <w:rsid w:val="00C0123E"/>
     <w:rsid w:val="00C0268C"/>
     <w:rsid w:val="00C0295E"/>
     <w:rsid w:val="00C02C11"/>
     <w:rsid w:val="00C02CE5"/>
     <w:rsid w:val="00C03309"/>
     <w:rsid w:val="00C03397"/>
     <w:rsid w:val="00C03B9F"/>
     <w:rsid w:val="00C03DF3"/>
     <w:rsid w:val="00C045A7"/>
     <w:rsid w:val="00C04F8C"/>
     <w:rsid w:val="00C0511E"/>
     <w:rsid w:val="00C06573"/>
     <w:rsid w:val="00C072B2"/>
     <w:rsid w:val="00C0736A"/>
     <w:rsid w:val="00C07E9C"/>
     <w:rsid w:val="00C10704"/>
     <w:rsid w:val="00C12136"/>
     <w:rsid w:val="00C123CA"/>
+    <w:rsid w:val="00C12587"/>
+    <w:rsid w:val="00C12B5D"/>
+    <w:rsid w:val="00C13F04"/>
+    <w:rsid w:val="00C15D97"/>
     <w:rsid w:val="00C15F0E"/>
     <w:rsid w:val="00C15F7D"/>
     <w:rsid w:val="00C15F83"/>
     <w:rsid w:val="00C164CA"/>
     <w:rsid w:val="00C16559"/>
     <w:rsid w:val="00C16575"/>
+    <w:rsid w:val="00C16B77"/>
     <w:rsid w:val="00C16BFF"/>
     <w:rsid w:val="00C1743C"/>
     <w:rsid w:val="00C1766C"/>
+    <w:rsid w:val="00C17B84"/>
+    <w:rsid w:val="00C17D48"/>
     <w:rsid w:val="00C20692"/>
     <w:rsid w:val="00C20CD4"/>
     <w:rsid w:val="00C21DFF"/>
+    <w:rsid w:val="00C22D55"/>
+    <w:rsid w:val="00C23088"/>
+    <w:rsid w:val="00C2331A"/>
     <w:rsid w:val="00C23503"/>
     <w:rsid w:val="00C23661"/>
+    <w:rsid w:val="00C23A5B"/>
     <w:rsid w:val="00C23CA6"/>
+    <w:rsid w:val="00C24407"/>
+    <w:rsid w:val="00C244BF"/>
     <w:rsid w:val="00C25314"/>
     <w:rsid w:val="00C25A9A"/>
     <w:rsid w:val="00C25F45"/>
+    <w:rsid w:val="00C26000"/>
     <w:rsid w:val="00C26EF4"/>
     <w:rsid w:val="00C270F2"/>
     <w:rsid w:val="00C30CEC"/>
     <w:rsid w:val="00C314DA"/>
     <w:rsid w:val="00C31769"/>
     <w:rsid w:val="00C31AE5"/>
     <w:rsid w:val="00C33644"/>
     <w:rsid w:val="00C33A55"/>
     <w:rsid w:val="00C33F60"/>
     <w:rsid w:val="00C34686"/>
     <w:rsid w:val="00C34B53"/>
     <w:rsid w:val="00C34F93"/>
     <w:rsid w:val="00C362B7"/>
+    <w:rsid w:val="00C3739C"/>
+    <w:rsid w:val="00C401DA"/>
     <w:rsid w:val="00C404AB"/>
+    <w:rsid w:val="00C408CE"/>
+    <w:rsid w:val="00C40F8B"/>
     <w:rsid w:val="00C41101"/>
+    <w:rsid w:val="00C41409"/>
     <w:rsid w:val="00C418D5"/>
+    <w:rsid w:val="00C41A8C"/>
     <w:rsid w:val="00C41FAC"/>
     <w:rsid w:val="00C42220"/>
     <w:rsid w:val="00C43A6F"/>
+    <w:rsid w:val="00C44C10"/>
     <w:rsid w:val="00C45441"/>
+    <w:rsid w:val="00C4597C"/>
     <w:rsid w:val="00C46894"/>
     <w:rsid w:val="00C46E96"/>
+    <w:rsid w:val="00C46F5E"/>
+    <w:rsid w:val="00C47A0F"/>
     <w:rsid w:val="00C503F5"/>
     <w:rsid w:val="00C52A28"/>
+    <w:rsid w:val="00C52BDA"/>
     <w:rsid w:val="00C52EE6"/>
     <w:rsid w:val="00C54C75"/>
     <w:rsid w:val="00C558EE"/>
     <w:rsid w:val="00C55D64"/>
     <w:rsid w:val="00C569AB"/>
     <w:rsid w:val="00C56D2B"/>
     <w:rsid w:val="00C57163"/>
     <w:rsid w:val="00C57302"/>
     <w:rsid w:val="00C57CF6"/>
     <w:rsid w:val="00C57D2E"/>
     <w:rsid w:val="00C60577"/>
     <w:rsid w:val="00C60870"/>
+    <w:rsid w:val="00C60A69"/>
+    <w:rsid w:val="00C60B2A"/>
+    <w:rsid w:val="00C60F22"/>
     <w:rsid w:val="00C61B8F"/>
     <w:rsid w:val="00C6236E"/>
+    <w:rsid w:val="00C6266A"/>
     <w:rsid w:val="00C62A20"/>
+    <w:rsid w:val="00C6344C"/>
     <w:rsid w:val="00C64784"/>
     <w:rsid w:val="00C65601"/>
     <w:rsid w:val="00C65766"/>
     <w:rsid w:val="00C65B9E"/>
     <w:rsid w:val="00C66045"/>
     <w:rsid w:val="00C66D7C"/>
     <w:rsid w:val="00C66E78"/>
     <w:rsid w:val="00C670FD"/>
     <w:rsid w:val="00C67AA4"/>
     <w:rsid w:val="00C67EDE"/>
     <w:rsid w:val="00C707FD"/>
+    <w:rsid w:val="00C71181"/>
+    <w:rsid w:val="00C72E5B"/>
     <w:rsid w:val="00C73683"/>
     <w:rsid w:val="00C74C42"/>
     <w:rsid w:val="00C750EA"/>
     <w:rsid w:val="00C75999"/>
+    <w:rsid w:val="00C75A49"/>
     <w:rsid w:val="00C76AEB"/>
+    <w:rsid w:val="00C76BBB"/>
     <w:rsid w:val="00C77D20"/>
     <w:rsid w:val="00C805EA"/>
     <w:rsid w:val="00C80758"/>
     <w:rsid w:val="00C8136D"/>
+    <w:rsid w:val="00C82127"/>
+    <w:rsid w:val="00C82C22"/>
     <w:rsid w:val="00C82FEA"/>
     <w:rsid w:val="00C83532"/>
     <w:rsid w:val="00C836A7"/>
     <w:rsid w:val="00C83885"/>
     <w:rsid w:val="00C84053"/>
     <w:rsid w:val="00C84DCC"/>
+    <w:rsid w:val="00C8556C"/>
     <w:rsid w:val="00C85FF1"/>
+    <w:rsid w:val="00C864DF"/>
     <w:rsid w:val="00C8697A"/>
     <w:rsid w:val="00C8779E"/>
     <w:rsid w:val="00C90634"/>
     <w:rsid w:val="00C90C01"/>
+    <w:rsid w:val="00C91CDF"/>
+    <w:rsid w:val="00C92607"/>
     <w:rsid w:val="00C92EE1"/>
     <w:rsid w:val="00C9323D"/>
     <w:rsid w:val="00C93286"/>
+    <w:rsid w:val="00C93C0F"/>
     <w:rsid w:val="00C94507"/>
     <w:rsid w:val="00C94BD8"/>
+    <w:rsid w:val="00C94FF4"/>
     <w:rsid w:val="00C95B44"/>
     <w:rsid w:val="00C96E0D"/>
+    <w:rsid w:val="00CA113B"/>
     <w:rsid w:val="00CA18E2"/>
+    <w:rsid w:val="00CA21A2"/>
     <w:rsid w:val="00CA2929"/>
+    <w:rsid w:val="00CA2DC7"/>
+    <w:rsid w:val="00CA3503"/>
+    <w:rsid w:val="00CA390D"/>
     <w:rsid w:val="00CA409E"/>
+    <w:rsid w:val="00CA490A"/>
     <w:rsid w:val="00CA5237"/>
     <w:rsid w:val="00CA572E"/>
     <w:rsid w:val="00CA580E"/>
+    <w:rsid w:val="00CA5829"/>
+    <w:rsid w:val="00CA6293"/>
+    <w:rsid w:val="00CA6426"/>
+    <w:rsid w:val="00CA6F10"/>
     <w:rsid w:val="00CA7C9D"/>
     <w:rsid w:val="00CA7CC4"/>
     <w:rsid w:val="00CB051B"/>
     <w:rsid w:val="00CB06BC"/>
+    <w:rsid w:val="00CB0A29"/>
     <w:rsid w:val="00CB3A2F"/>
+    <w:rsid w:val="00CB3C07"/>
     <w:rsid w:val="00CB4C30"/>
     <w:rsid w:val="00CB4FE2"/>
+    <w:rsid w:val="00CB51CC"/>
     <w:rsid w:val="00CB5DF6"/>
     <w:rsid w:val="00CB623A"/>
     <w:rsid w:val="00CB623E"/>
     <w:rsid w:val="00CB627D"/>
     <w:rsid w:val="00CB634F"/>
     <w:rsid w:val="00CB65A2"/>
+    <w:rsid w:val="00CB675C"/>
     <w:rsid w:val="00CB6BDE"/>
     <w:rsid w:val="00CB783F"/>
+    <w:rsid w:val="00CB7C14"/>
+    <w:rsid w:val="00CB7E96"/>
     <w:rsid w:val="00CC0570"/>
     <w:rsid w:val="00CC06C5"/>
     <w:rsid w:val="00CC0AB2"/>
     <w:rsid w:val="00CC0B80"/>
     <w:rsid w:val="00CC0F7F"/>
     <w:rsid w:val="00CC285D"/>
     <w:rsid w:val="00CC2BC5"/>
+    <w:rsid w:val="00CC2BF9"/>
+    <w:rsid w:val="00CC2FE7"/>
+    <w:rsid w:val="00CC3022"/>
     <w:rsid w:val="00CC3AF4"/>
     <w:rsid w:val="00CC40D2"/>
     <w:rsid w:val="00CC465E"/>
+    <w:rsid w:val="00CC503C"/>
+    <w:rsid w:val="00CC5185"/>
     <w:rsid w:val="00CC53AD"/>
+    <w:rsid w:val="00CC5CEF"/>
     <w:rsid w:val="00CC62BB"/>
     <w:rsid w:val="00CC7682"/>
+    <w:rsid w:val="00CD07AE"/>
+    <w:rsid w:val="00CD163F"/>
     <w:rsid w:val="00CD19B9"/>
     <w:rsid w:val="00CD1FC4"/>
     <w:rsid w:val="00CD238E"/>
+    <w:rsid w:val="00CD3971"/>
     <w:rsid w:val="00CD4218"/>
     <w:rsid w:val="00CD475B"/>
+    <w:rsid w:val="00CD4B4F"/>
     <w:rsid w:val="00CD55B0"/>
+    <w:rsid w:val="00CD5ED6"/>
     <w:rsid w:val="00CD67ED"/>
+    <w:rsid w:val="00CD6EDC"/>
     <w:rsid w:val="00CD70F0"/>
+    <w:rsid w:val="00CD734D"/>
     <w:rsid w:val="00CD779A"/>
+    <w:rsid w:val="00CD7FEC"/>
     <w:rsid w:val="00CE087E"/>
     <w:rsid w:val="00CE0ED3"/>
     <w:rsid w:val="00CE234A"/>
     <w:rsid w:val="00CE3190"/>
+    <w:rsid w:val="00CE3680"/>
     <w:rsid w:val="00CE3BED"/>
     <w:rsid w:val="00CE4BDD"/>
     <w:rsid w:val="00CE5A0F"/>
     <w:rsid w:val="00CE5CD0"/>
+    <w:rsid w:val="00CE678E"/>
     <w:rsid w:val="00CE733A"/>
     <w:rsid w:val="00CE73AD"/>
     <w:rsid w:val="00CE7FB9"/>
     <w:rsid w:val="00CF03CC"/>
     <w:rsid w:val="00CF067C"/>
     <w:rsid w:val="00CF090E"/>
     <w:rsid w:val="00CF1268"/>
     <w:rsid w:val="00CF154D"/>
     <w:rsid w:val="00CF1EA6"/>
     <w:rsid w:val="00CF2720"/>
     <w:rsid w:val="00CF2C23"/>
+    <w:rsid w:val="00CF3C03"/>
     <w:rsid w:val="00CF4BB8"/>
     <w:rsid w:val="00CF4CE2"/>
+    <w:rsid w:val="00CF5A07"/>
     <w:rsid w:val="00CF6978"/>
     <w:rsid w:val="00CF7B78"/>
+    <w:rsid w:val="00CF7E19"/>
     <w:rsid w:val="00D002C4"/>
+    <w:rsid w:val="00D00658"/>
+    <w:rsid w:val="00D00688"/>
+    <w:rsid w:val="00D009CA"/>
     <w:rsid w:val="00D00A66"/>
+    <w:rsid w:val="00D00E6A"/>
     <w:rsid w:val="00D0111E"/>
     <w:rsid w:val="00D01262"/>
     <w:rsid w:val="00D01CF5"/>
     <w:rsid w:val="00D01EA6"/>
     <w:rsid w:val="00D029F0"/>
+    <w:rsid w:val="00D02F18"/>
     <w:rsid w:val="00D02F7E"/>
+    <w:rsid w:val="00D04A99"/>
     <w:rsid w:val="00D051AC"/>
     <w:rsid w:val="00D05801"/>
+    <w:rsid w:val="00D05BE6"/>
+    <w:rsid w:val="00D05BF3"/>
+    <w:rsid w:val="00D0640B"/>
+    <w:rsid w:val="00D06E94"/>
+    <w:rsid w:val="00D07249"/>
+    <w:rsid w:val="00D07B6D"/>
     <w:rsid w:val="00D106ED"/>
     <w:rsid w:val="00D1070B"/>
     <w:rsid w:val="00D107F4"/>
+    <w:rsid w:val="00D1109C"/>
     <w:rsid w:val="00D115B9"/>
     <w:rsid w:val="00D11913"/>
     <w:rsid w:val="00D11919"/>
+    <w:rsid w:val="00D11D5E"/>
+    <w:rsid w:val="00D11D92"/>
+    <w:rsid w:val="00D11FA1"/>
     <w:rsid w:val="00D12014"/>
     <w:rsid w:val="00D1234F"/>
     <w:rsid w:val="00D125CE"/>
     <w:rsid w:val="00D12A13"/>
     <w:rsid w:val="00D12A23"/>
     <w:rsid w:val="00D12F72"/>
+    <w:rsid w:val="00D12F8D"/>
+    <w:rsid w:val="00D13F36"/>
     <w:rsid w:val="00D1406D"/>
     <w:rsid w:val="00D14377"/>
     <w:rsid w:val="00D1451A"/>
     <w:rsid w:val="00D14AFE"/>
     <w:rsid w:val="00D14B0B"/>
+    <w:rsid w:val="00D15C49"/>
     <w:rsid w:val="00D15D3B"/>
     <w:rsid w:val="00D162B6"/>
     <w:rsid w:val="00D162E5"/>
     <w:rsid w:val="00D168AF"/>
     <w:rsid w:val="00D16D4C"/>
     <w:rsid w:val="00D17A4E"/>
+    <w:rsid w:val="00D203DF"/>
     <w:rsid w:val="00D22173"/>
     <w:rsid w:val="00D22A36"/>
+    <w:rsid w:val="00D22EFA"/>
+    <w:rsid w:val="00D22F0F"/>
     <w:rsid w:val="00D2327D"/>
+    <w:rsid w:val="00D242A0"/>
+    <w:rsid w:val="00D253F8"/>
     <w:rsid w:val="00D26359"/>
+    <w:rsid w:val="00D26697"/>
     <w:rsid w:val="00D26F87"/>
+    <w:rsid w:val="00D275A7"/>
+    <w:rsid w:val="00D279BA"/>
+    <w:rsid w:val="00D27AFB"/>
     <w:rsid w:val="00D302C4"/>
     <w:rsid w:val="00D30F19"/>
+    <w:rsid w:val="00D31076"/>
     <w:rsid w:val="00D31179"/>
+    <w:rsid w:val="00D31F47"/>
+    <w:rsid w:val="00D3250F"/>
     <w:rsid w:val="00D3277A"/>
     <w:rsid w:val="00D32B8D"/>
     <w:rsid w:val="00D32E1C"/>
+    <w:rsid w:val="00D33271"/>
+    <w:rsid w:val="00D33E2E"/>
+    <w:rsid w:val="00D340D1"/>
+    <w:rsid w:val="00D35A0E"/>
+    <w:rsid w:val="00D35A82"/>
     <w:rsid w:val="00D35BD3"/>
     <w:rsid w:val="00D369C2"/>
     <w:rsid w:val="00D36F91"/>
+    <w:rsid w:val="00D37423"/>
+    <w:rsid w:val="00D37FBB"/>
+    <w:rsid w:val="00D403FD"/>
     <w:rsid w:val="00D40F4D"/>
     <w:rsid w:val="00D41BBF"/>
     <w:rsid w:val="00D422C5"/>
+    <w:rsid w:val="00D42ABF"/>
     <w:rsid w:val="00D42CCC"/>
+    <w:rsid w:val="00D42E93"/>
     <w:rsid w:val="00D42FC4"/>
+    <w:rsid w:val="00D43312"/>
     <w:rsid w:val="00D4372A"/>
+    <w:rsid w:val="00D437F2"/>
     <w:rsid w:val="00D440B7"/>
+    <w:rsid w:val="00D44B51"/>
     <w:rsid w:val="00D450F2"/>
     <w:rsid w:val="00D46BDD"/>
     <w:rsid w:val="00D46EF2"/>
     <w:rsid w:val="00D47C19"/>
     <w:rsid w:val="00D50621"/>
+    <w:rsid w:val="00D50BAC"/>
     <w:rsid w:val="00D5107E"/>
+    <w:rsid w:val="00D5141B"/>
     <w:rsid w:val="00D51DFF"/>
     <w:rsid w:val="00D52763"/>
+    <w:rsid w:val="00D52EB4"/>
     <w:rsid w:val="00D5395C"/>
     <w:rsid w:val="00D53A56"/>
     <w:rsid w:val="00D53FE3"/>
     <w:rsid w:val="00D54608"/>
     <w:rsid w:val="00D54D14"/>
     <w:rsid w:val="00D55151"/>
     <w:rsid w:val="00D55781"/>
     <w:rsid w:val="00D55910"/>
     <w:rsid w:val="00D5608E"/>
     <w:rsid w:val="00D56706"/>
     <w:rsid w:val="00D56946"/>
     <w:rsid w:val="00D57084"/>
     <w:rsid w:val="00D57172"/>
     <w:rsid w:val="00D57D16"/>
+    <w:rsid w:val="00D57D24"/>
+    <w:rsid w:val="00D603DB"/>
     <w:rsid w:val="00D607B8"/>
     <w:rsid w:val="00D61FA2"/>
     <w:rsid w:val="00D62D57"/>
+    <w:rsid w:val="00D62DDB"/>
     <w:rsid w:val="00D6306F"/>
+    <w:rsid w:val="00D6314B"/>
+    <w:rsid w:val="00D6372A"/>
+    <w:rsid w:val="00D637BE"/>
     <w:rsid w:val="00D64204"/>
     <w:rsid w:val="00D646D0"/>
+    <w:rsid w:val="00D64926"/>
     <w:rsid w:val="00D649A0"/>
     <w:rsid w:val="00D64C12"/>
+    <w:rsid w:val="00D65ADF"/>
     <w:rsid w:val="00D66C1A"/>
+    <w:rsid w:val="00D673D8"/>
+    <w:rsid w:val="00D67929"/>
     <w:rsid w:val="00D67C1D"/>
     <w:rsid w:val="00D67ECC"/>
     <w:rsid w:val="00D718C3"/>
+    <w:rsid w:val="00D71F77"/>
     <w:rsid w:val="00D727CD"/>
     <w:rsid w:val="00D727CF"/>
+    <w:rsid w:val="00D727E5"/>
     <w:rsid w:val="00D737E4"/>
     <w:rsid w:val="00D7571C"/>
+    <w:rsid w:val="00D75EE1"/>
     <w:rsid w:val="00D765C2"/>
+    <w:rsid w:val="00D767B9"/>
     <w:rsid w:val="00D77483"/>
     <w:rsid w:val="00D777C3"/>
+    <w:rsid w:val="00D77802"/>
+    <w:rsid w:val="00D77A1B"/>
+    <w:rsid w:val="00D81004"/>
+    <w:rsid w:val="00D81774"/>
     <w:rsid w:val="00D8184D"/>
     <w:rsid w:val="00D81E2C"/>
+    <w:rsid w:val="00D82183"/>
+    <w:rsid w:val="00D82997"/>
     <w:rsid w:val="00D82C1D"/>
     <w:rsid w:val="00D83554"/>
     <w:rsid w:val="00D835DD"/>
     <w:rsid w:val="00D840E0"/>
+    <w:rsid w:val="00D8429C"/>
     <w:rsid w:val="00D84944"/>
     <w:rsid w:val="00D85E6F"/>
+    <w:rsid w:val="00D860BD"/>
+    <w:rsid w:val="00D864EC"/>
     <w:rsid w:val="00D8674B"/>
     <w:rsid w:val="00D871A4"/>
+    <w:rsid w:val="00D87736"/>
     <w:rsid w:val="00D90273"/>
+    <w:rsid w:val="00D9041D"/>
     <w:rsid w:val="00D907CC"/>
+    <w:rsid w:val="00D9134D"/>
     <w:rsid w:val="00D91834"/>
     <w:rsid w:val="00D91A7D"/>
     <w:rsid w:val="00D91ABB"/>
     <w:rsid w:val="00D92BF3"/>
     <w:rsid w:val="00D9374D"/>
+    <w:rsid w:val="00D93C10"/>
     <w:rsid w:val="00D93D03"/>
+    <w:rsid w:val="00D943E6"/>
+    <w:rsid w:val="00D944A2"/>
+    <w:rsid w:val="00D94CB7"/>
+    <w:rsid w:val="00D951AE"/>
     <w:rsid w:val="00D95AF9"/>
+    <w:rsid w:val="00D9622B"/>
+    <w:rsid w:val="00D96426"/>
     <w:rsid w:val="00D969C3"/>
     <w:rsid w:val="00D978E9"/>
     <w:rsid w:val="00DA031C"/>
+    <w:rsid w:val="00DA171B"/>
     <w:rsid w:val="00DA19EB"/>
     <w:rsid w:val="00DA1B7C"/>
     <w:rsid w:val="00DA3743"/>
     <w:rsid w:val="00DA3980"/>
+    <w:rsid w:val="00DA3ED0"/>
+    <w:rsid w:val="00DA3F4C"/>
     <w:rsid w:val="00DA520B"/>
     <w:rsid w:val="00DA52F3"/>
+    <w:rsid w:val="00DA648A"/>
+    <w:rsid w:val="00DA661E"/>
     <w:rsid w:val="00DA6ABA"/>
     <w:rsid w:val="00DA739D"/>
+    <w:rsid w:val="00DA799C"/>
+    <w:rsid w:val="00DB03F7"/>
+    <w:rsid w:val="00DB07DA"/>
     <w:rsid w:val="00DB0A96"/>
     <w:rsid w:val="00DB1AF5"/>
+    <w:rsid w:val="00DB285D"/>
     <w:rsid w:val="00DB312C"/>
     <w:rsid w:val="00DB31CC"/>
     <w:rsid w:val="00DB3655"/>
+    <w:rsid w:val="00DB3E09"/>
     <w:rsid w:val="00DB3F4D"/>
     <w:rsid w:val="00DB4335"/>
+    <w:rsid w:val="00DB53BC"/>
     <w:rsid w:val="00DB5A84"/>
     <w:rsid w:val="00DB5E86"/>
+    <w:rsid w:val="00DB6493"/>
     <w:rsid w:val="00DB6A51"/>
+    <w:rsid w:val="00DB6B6E"/>
     <w:rsid w:val="00DB6B71"/>
+    <w:rsid w:val="00DB735C"/>
     <w:rsid w:val="00DB73D2"/>
+    <w:rsid w:val="00DB7573"/>
     <w:rsid w:val="00DB7592"/>
     <w:rsid w:val="00DB77E1"/>
     <w:rsid w:val="00DB77F7"/>
     <w:rsid w:val="00DB7B7A"/>
     <w:rsid w:val="00DC023B"/>
     <w:rsid w:val="00DC1063"/>
     <w:rsid w:val="00DC12D1"/>
     <w:rsid w:val="00DC13F8"/>
+    <w:rsid w:val="00DC1618"/>
+    <w:rsid w:val="00DC19F2"/>
     <w:rsid w:val="00DC1C8E"/>
     <w:rsid w:val="00DC2AD7"/>
+    <w:rsid w:val="00DC34D2"/>
     <w:rsid w:val="00DC3B66"/>
+    <w:rsid w:val="00DC3BAD"/>
     <w:rsid w:val="00DC3C54"/>
+    <w:rsid w:val="00DC43AB"/>
+    <w:rsid w:val="00DC5583"/>
     <w:rsid w:val="00DC6675"/>
     <w:rsid w:val="00DC69DB"/>
     <w:rsid w:val="00DC6A09"/>
+    <w:rsid w:val="00DC6CBD"/>
     <w:rsid w:val="00DC744D"/>
     <w:rsid w:val="00DD0409"/>
     <w:rsid w:val="00DD054F"/>
+    <w:rsid w:val="00DD2E77"/>
     <w:rsid w:val="00DD3E2A"/>
     <w:rsid w:val="00DD4BCF"/>
     <w:rsid w:val="00DD60BD"/>
     <w:rsid w:val="00DD737C"/>
     <w:rsid w:val="00DD7535"/>
+    <w:rsid w:val="00DD7EE2"/>
+    <w:rsid w:val="00DD7F9B"/>
+    <w:rsid w:val="00DE0520"/>
     <w:rsid w:val="00DE0740"/>
     <w:rsid w:val="00DE0935"/>
+    <w:rsid w:val="00DE0F97"/>
     <w:rsid w:val="00DE1153"/>
+    <w:rsid w:val="00DE1824"/>
+    <w:rsid w:val="00DE19C6"/>
     <w:rsid w:val="00DE1AB0"/>
+    <w:rsid w:val="00DE1AC1"/>
     <w:rsid w:val="00DE1C56"/>
     <w:rsid w:val="00DE3435"/>
+    <w:rsid w:val="00DE3BA0"/>
     <w:rsid w:val="00DE3E7E"/>
+    <w:rsid w:val="00DE3FAD"/>
     <w:rsid w:val="00DE4553"/>
     <w:rsid w:val="00DE51D3"/>
     <w:rsid w:val="00DE56FF"/>
+    <w:rsid w:val="00DE5879"/>
+    <w:rsid w:val="00DE5B09"/>
+    <w:rsid w:val="00DE64D3"/>
     <w:rsid w:val="00DE6910"/>
     <w:rsid w:val="00DE6E49"/>
     <w:rsid w:val="00DE716E"/>
     <w:rsid w:val="00DE797D"/>
     <w:rsid w:val="00DE7A5F"/>
     <w:rsid w:val="00DE7ED4"/>
     <w:rsid w:val="00DF0106"/>
+    <w:rsid w:val="00DF017F"/>
     <w:rsid w:val="00DF0CD5"/>
     <w:rsid w:val="00DF13B7"/>
+    <w:rsid w:val="00DF1534"/>
     <w:rsid w:val="00DF18E1"/>
     <w:rsid w:val="00DF23AD"/>
     <w:rsid w:val="00DF35AB"/>
     <w:rsid w:val="00DF3EB6"/>
     <w:rsid w:val="00DF4101"/>
     <w:rsid w:val="00DF4DAE"/>
+    <w:rsid w:val="00DF5080"/>
     <w:rsid w:val="00DF568D"/>
     <w:rsid w:val="00DF5813"/>
+    <w:rsid w:val="00DF6B03"/>
     <w:rsid w:val="00DF7253"/>
     <w:rsid w:val="00DF73E2"/>
+    <w:rsid w:val="00DF7555"/>
     <w:rsid w:val="00E0045F"/>
+    <w:rsid w:val="00E00643"/>
+    <w:rsid w:val="00E006EF"/>
     <w:rsid w:val="00E011B5"/>
     <w:rsid w:val="00E01B28"/>
+    <w:rsid w:val="00E01DAE"/>
+    <w:rsid w:val="00E01E22"/>
     <w:rsid w:val="00E02B50"/>
     <w:rsid w:val="00E0315E"/>
     <w:rsid w:val="00E03AC7"/>
     <w:rsid w:val="00E03D2D"/>
     <w:rsid w:val="00E03DCA"/>
+    <w:rsid w:val="00E04862"/>
     <w:rsid w:val="00E04A07"/>
     <w:rsid w:val="00E04B53"/>
     <w:rsid w:val="00E04FED"/>
     <w:rsid w:val="00E05F10"/>
     <w:rsid w:val="00E0665C"/>
+    <w:rsid w:val="00E06DE9"/>
+    <w:rsid w:val="00E0741F"/>
     <w:rsid w:val="00E10631"/>
+    <w:rsid w:val="00E11801"/>
     <w:rsid w:val="00E11EEB"/>
     <w:rsid w:val="00E125B2"/>
+    <w:rsid w:val="00E13748"/>
     <w:rsid w:val="00E138D4"/>
     <w:rsid w:val="00E141C6"/>
+    <w:rsid w:val="00E14899"/>
+    <w:rsid w:val="00E15ED6"/>
+    <w:rsid w:val="00E1601A"/>
     <w:rsid w:val="00E1689F"/>
     <w:rsid w:val="00E16A98"/>
     <w:rsid w:val="00E16F6B"/>
     <w:rsid w:val="00E17BDF"/>
     <w:rsid w:val="00E20411"/>
     <w:rsid w:val="00E21863"/>
+    <w:rsid w:val="00E2187E"/>
     <w:rsid w:val="00E21987"/>
+    <w:rsid w:val="00E22121"/>
     <w:rsid w:val="00E22671"/>
     <w:rsid w:val="00E2271E"/>
     <w:rsid w:val="00E22C19"/>
     <w:rsid w:val="00E22C82"/>
     <w:rsid w:val="00E237F9"/>
     <w:rsid w:val="00E23EA5"/>
     <w:rsid w:val="00E2436C"/>
     <w:rsid w:val="00E2479D"/>
     <w:rsid w:val="00E24EA1"/>
+    <w:rsid w:val="00E25313"/>
     <w:rsid w:val="00E255EE"/>
     <w:rsid w:val="00E265FE"/>
+    <w:rsid w:val="00E268A6"/>
     <w:rsid w:val="00E2731E"/>
     <w:rsid w:val="00E27B28"/>
     <w:rsid w:val="00E300EC"/>
     <w:rsid w:val="00E30C95"/>
     <w:rsid w:val="00E31E2F"/>
+    <w:rsid w:val="00E324F7"/>
     <w:rsid w:val="00E3281B"/>
     <w:rsid w:val="00E32A16"/>
+    <w:rsid w:val="00E33304"/>
     <w:rsid w:val="00E3394B"/>
     <w:rsid w:val="00E34104"/>
     <w:rsid w:val="00E3415E"/>
     <w:rsid w:val="00E34760"/>
     <w:rsid w:val="00E349DE"/>
+    <w:rsid w:val="00E34BD8"/>
     <w:rsid w:val="00E35C09"/>
     <w:rsid w:val="00E35E18"/>
     <w:rsid w:val="00E35EF0"/>
+    <w:rsid w:val="00E3640D"/>
+    <w:rsid w:val="00E36EB4"/>
+    <w:rsid w:val="00E37336"/>
     <w:rsid w:val="00E3798B"/>
     <w:rsid w:val="00E41138"/>
+    <w:rsid w:val="00E41E3F"/>
     <w:rsid w:val="00E42D9B"/>
     <w:rsid w:val="00E4359D"/>
+    <w:rsid w:val="00E447EF"/>
     <w:rsid w:val="00E44DC8"/>
     <w:rsid w:val="00E4515E"/>
+    <w:rsid w:val="00E4579D"/>
+    <w:rsid w:val="00E45B16"/>
+    <w:rsid w:val="00E46A99"/>
+    <w:rsid w:val="00E46D26"/>
+    <w:rsid w:val="00E47292"/>
+    <w:rsid w:val="00E47693"/>
     <w:rsid w:val="00E4771B"/>
     <w:rsid w:val="00E47CD4"/>
     <w:rsid w:val="00E5026A"/>
     <w:rsid w:val="00E5049C"/>
     <w:rsid w:val="00E50C40"/>
+    <w:rsid w:val="00E51547"/>
     <w:rsid w:val="00E52F54"/>
     <w:rsid w:val="00E53F95"/>
     <w:rsid w:val="00E54491"/>
+    <w:rsid w:val="00E557F6"/>
     <w:rsid w:val="00E55E47"/>
     <w:rsid w:val="00E56590"/>
+    <w:rsid w:val="00E56695"/>
+    <w:rsid w:val="00E566C0"/>
     <w:rsid w:val="00E56B7F"/>
     <w:rsid w:val="00E56F17"/>
     <w:rsid w:val="00E605A0"/>
     <w:rsid w:val="00E61C6B"/>
+    <w:rsid w:val="00E63872"/>
     <w:rsid w:val="00E64346"/>
     <w:rsid w:val="00E64996"/>
     <w:rsid w:val="00E663EF"/>
     <w:rsid w:val="00E66481"/>
     <w:rsid w:val="00E669BC"/>
     <w:rsid w:val="00E66FDB"/>
     <w:rsid w:val="00E702A3"/>
     <w:rsid w:val="00E70512"/>
     <w:rsid w:val="00E70A72"/>
     <w:rsid w:val="00E70ED0"/>
+    <w:rsid w:val="00E7119C"/>
     <w:rsid w:val="00E716A8"/>
     <w:rsid w:val="00E71762"/>
+    <w:rsid w:val="00E71904"/>
     <w:rsid w:val="00E72269"/>
     <w:rsid w:val="00E724A2"/>
     <w:rsid w:val="00E737FC"/>
     <w:rsid w:val="00E73B8E"/>
+    <w:rsid w:val="00E73F74"/>
+    <w:rsid w:val="00E74334"/>
     <w:rsid w:val="00E7558C"/>
     <w:rsid w:val="00E758F0"/>
     <w:rsid w:val="00E76135"/>
     <w:rsid w:val="00E7683F"/>
+    <w:rsid w:val="00E7710E"/>
+    <w:rsid w:val="00E806AE"/>
     <w:rsid w:val="00E80921"/>
+    <w:rsid w:val="00E80D06"/>
     <w:rsid w:val="00E80D82"/>
+    <w:rsid w:val="00E80DB6"/>
     <w:rsid w:val="00E80EED"/>
     <w:rsid w:val="00E819B9"/>
     <w:rsid w:val="00E8224B"/>
+    <w:rsid w:val="00E8268A"/>
     <w:rsid w:val="00E837C6"/>
     <w:rsid w:val="00E83CEF"/>
+    <w:rsid w:val="00E83DB7"/>
     <w:rsid w:val="00E83F6D"/>
     <w:rsid w:val="00E8406C"/>
+    <w:rsid w:val="00E845FC"/>
     <w:rsid w:val="00E84ED1"/>
     <w:rsid w:val="00E85071"/>
     <w:rsid w:val="00E853B9"/>
     <w:rsid w:val="00E86113"/>
     <w:rsid w:val="00E86A40"/>
+    <w:rsid w:val="00E86C37"/>
     <w:rsid w:val="00E86DC9"/>
+    <w:rsid w:val="00E87AF8"/>
     <w:rsid w:val="00E87B80"/>
     <w:rsid w:val="00E9032B"/>
     <w:rsid w:val="00E9063C"/>
+    <w:rsid w:val="00E906C2"/>
     <w:rsid w:val="00E908B4"/>
     <w:rsid w:val="00E90EEA"/>
     <w:rsid w:val="00E9337A"/>
     <w:rsid w:val="00E934AD"/>
     <w:rsid w:val="00E935A2"/>
+    <w:rsid w:val="00E935DF"/>
+    <w:rsid w:val="00E96092"/>
     <w:rsid w:val="00E966EE"/>
     <w:rsid w:val="00E96855"/>
+    <w:rsid w:val="00E96891"/>
     <w:rsid w:val="00E9715A"/>
+    <w:rsid w:val="00E97992"/>
     <w:rsid w:val="00E97BE6"/>
     <w:rsid w:val="00EA017C"/>
     <w:rsid w:val="00EA21AE"/>
+    <w:rsid w:val="00EA234A"/>
     <w:rsid w:val="00EA3169"/>
     <w:rsid w:val="00EA3960"/>
     <w:rsid w:val="00EA3F04"/>
+    <w:rsid w:val="00EA4233"/>
+    <w:rsid w:val="00EA4573"/>
+    <w:rsid w:val="00EA4BBD"/>
     <w:rsid w:val="00EA517B"/>
     <w:rsid w:val="00EA5639"/>
     <w:rsid w:val="00EA6058"/>
+    <w:rsid w:val="00EA64C6"/>
     <w:rsid w:val="00EA6825"/>
     <w:rsid w:val="00EA761B"/>
     <w:rsid w:val="00EA7AFF"/>
     <w:rsid w:val="00EB2B99"/>
+    <w:rsid w:val="00EB3592"/>
     <w:rsid w:val="00EB3D97"/>
     <w:rsid w:val="00EB44D2"/>
     <w:rsid w:val="00EB6417"/>
     <w:rsid w:val="00EB69A8"/>
     <w:rsid w:val="00EB703E"/>
     <w:rsid w:val="00EB72E7"/>
     <w:rsid w:val="00EB7BA8"/>
     <w:rsid w:val="00EB7C44"/>
     <w:rsid w:val="00EB7FBC"/>
     <w:rsid w:val="00EC088C"/>
     <w:rsid w:val="00EC0FC4"/>
     <w:rsid w:val="00EC2710"/>
     <w:rsid w:val="00EC4019"/>
+    <w:rsid w:val="00EC4C7B"/>
     <w:rsid w:val="00EC5554"/>
     <w:rsid w:val="00EC583A"/>
     <w:rsid w:val="00EC5EC8"/>
     <w:rsid w:val="00EC6889"/>
+    <w:rsid w:val="00EC7917"/>
     <w:rsid w:val="00ED0767"/>
     <w:rsid w:val="00ED1647"/>
+    <w:rsid w:val="00ED1A2D"/>
+    <w:rsid w:val="00ED1DBD"/>
     <w:rsid w:val="00ED3954"/>
     <w:rsid w:val="00ED3B25"/>
+    <w:rsid w:val="00ED44BF"/>
     <w:rsid w:val="00ED4656"/>
     <w:rsid w:val="00ED5641"/>
     <w:rsid w:val="00ED5C6A"/>
     <w:rsid w:val="00ED5FE9"/>
+    <w:rsid w:val="00ED7623"/>
+    <w:rsid w:val="00ED782D"/>
     <w:rsid w:val="00ED7A16"/>
     <w:rsid w:val="00EE02D4"/>
     <w:rsid w:val="00EE08C8"/>
     <w:rsid w:val="00EE0FCF"/>
     <w:rsid w:val="00EE1875"/>
     <w:rsid w:val="00EE2A94"/>
+    <w:rsid w:val="00EE2EF8"/>
     <w:rsid w:val="00EE31AA"/>
+    <w:rsid w:val="00EE4506"/>
+    <w:rsid w:val="00EE4642"/>
+    <w:rsid w:val="00EE47F9"/>
     <w:rsid w:val="00EE546D"/>
+    <w:rsid w:val="00EE5EA4"/>
     <w:rsid w:val="00EE63D2"/>
+    <w:rsid w:val="00EE7397"/>
     <w:rsid w:val="00EF0812"/>
     <w:rsid w:val="00EF0CA1"/>
     <w:rsid w:val="00EF123B"/>
+    <w:rsid w:val="00EF1FAC"/>
     <w:rsid w:val="00EF2796"/>
     <w:rsid w:val="00EF2955"/>
+    <w:rsid w:val="00EF2959"/>
     <w:rsid w:val="00EF2DCB"/>
     <w:rsid w:val="00EF2F50"/>
+    <w:rsid w:val="00EF3402"/>
     <w:rsid w:val="00EF34A5"/>
     <w:rsid w:val="00EF373F"/>
+    <w:rsid w:val="00EF4AB1"/>
     <w:rsid w:val="00EF5899"/>
     <w:rsid w:val="00EF58E4"/>
+    <w:rsid w:val="00EF5A09"/>
+    <w:rsid w:val="00EF5ED0"/>
+    <w:rsid w:val="00EF69FA"/>
+    <w:rsid w:val="00EF70D0"/>
+    <w:rsid w:val="00EF735B"/>
+    <w:rsid w:val="00EF7536"/>
+    <w:rsid w:val="00F00789"/>
+    <w:rsid w:val="00F00EA1"/>
     <w:rsid w:val="00F01AC2"/>
     <w:rsid w:val="00F01DFC"/>
     <w:rsid w:val="00F027E4"/>
+    <w:rsid w:val="00F02C64"/>
+    <w:rsid w:val="00F03D18"/>
+    <w:rsid w:val="00F05991"/>
+    <w:rsid w:val="00F05D8C"/>
     <w:rsid w:val="00F069D0"/>
+    <w:rsid w:val="00F06ABD"/>
     <w:rsid w:val="00F06B47"/>
     <w:rsid w:val="00F07158"/>
     <w:rsid w:val="00F07CA8"/>
     <w:rsid w:val="00F10209"/>
     <w:rsid w:val="00F10E46"/>
     <w:rsid w:val="00F11470"/>
+    <w:rsid w:val="00F11D8F"/>
+    <w:rsid w:val="00F12670"/>
+    <w:rsid w:val="00F12C8C"/>
+    <w:rsid w:val="00F147C2"/>
     <w:rsid w:val="00F152D9"/>
+    <w:rsid w:val="00F157C8"/>
     <w:rsid w:val="00F1581D"/>
     <w:rsid w:val="00F15947"/>
     <w:rsid w:val="00F160CB"/>
     <w:rsid w:val="00F16125"/>
+    <w:rsid w:val="00F16A71"/>
     <w:rsid w:val="00F171A6"/>
     <w:rsid w:val="00F17931"/>
     <w:rsid w:val="00F2092B"/>
+    <w:rsid w:val="00F20954"/>
     <w:rsid w:val="00F20EA7"/>
     <w:rsid w:val="00F21056"/>
     <w:rsid w:val="00F213DB"/>
+    <w:rsid w:val="00F21966"/>
     <w:rsid w:val="00F22F4B"/>
     <w:rsid w:val="00F235A9"/>
     <w:rsid w:val="00F24092"/>
+    <w:rsid w:val="00F25324"/>
     <w:rsid w:val="00F2537B"/>
+    <w:rsid w:val="00F254FA"/>
     <w:rsid w:val="00F25EB9"/>
     <w:rsid w:val="00F26434"/>
     <w:rsid w:val="00F264C7"/>
     <w:rsid w:val="00F27481"/>
     <w:rsid w:val="00F27990"/>
+    <w:rsid w:val="00F27B5D"/>
+    <w:rsid w:val="00F306A2"/>
     <w:rsid w:val="00F31402"/>
     <w:rsid w:val="00F31603"/>
     <w:rsid w:val="00F31719"/>
     <w:rsid w:val="00F31B90"/>
     <w:rsid w:val="00F31D87"/>
     <w:rsid w:val="00F31F5B"/>
+    <w:rsid w:val="00F32A11"/>
     <w:rsid w:val="00F34812"/>
     <w:rsid w:val="00F3534C"/>
     <w:rsid w:val="00F357AC"/>
+    <w:rsid w:val="00F361E6"/>
+    <w:rsid w:val="00F36318"/>
     <w:rsid w:val="00F36623"/>
     <w:rsid w:val="00F36B43"/>
     <w:rsid w:val="00F37275"/>
     <w:rsid w:val="00F37D13"/>
     <w:rsid w:val="00F40885"/>
     <w:rsid w:val="00F41014"/>
     <w:rsid w:val="00F42608"/>
     <w:rsid w:val="00F42A0E"/>
     <w:rsid w:val="00F43DE9"/>
     <w:rsid w:val="00F43E50"/>
+    <w:rsid w:val="00F45162"/>
     <w:rsid w:val="00F45479"/>
     <w:rsid w:val="00F4645A"/>
+    <w:rsid w:val="00F46E72"/>
     <w:rsid w:val="00F47404"/>
     <w:rsid w:val="00F5009F"/>
     <w:rsid w:val="00F506DC"/>
     <w:rsid w:val="00F50DE1"/>
     <w:rsid w:val="00F510FD"/>
+    <w:rsid w:val="00F514CD"/>
+    <w:rsid w:val="00F52560"/>
     <w:rsid w:val="00F52670"/>
+    <w:rsid w:val="00F534C8"/>
     <w:rsid w:val="00F53705"/>
+    <w:rsid w:val="00F540E8"/>
+    <w:rsid w:val="00F5418C"/>
     <w:rsid w:val="00F55E85"/>
     <w:rsid w:val="00F55EE8"/>
+    <w:rsid w:val="00F55FE2"/>
     <w:rsid w:val="00F565ED"/>
+    <w:rsid w:val="00F567BB"/>
     <w:rsid w:val="00F56ACC"/>
+    <w:rsid w:val="00F56D7E"/>
     <w:rsid w:val="00F57E44"/>
+    <w:rsid w:val="00F6014B"/>
+    <w:rsid w:val="00F603EF"/>
     <w:rsid w:val="00F6066B"/>
     <w:rsid w:val="00F607AD"/>
     <w:rsid w:val="00F60E66"/>
+    <w:rsid w:val="00F60E67"/>
     <w:rsid w:val="00F61253"/>
     <w:rsid w:val="00F61594"/>
+    <w:rsid w:val="00F617F5"/>
+    <w:rsid w:val="00F61F10"/>
     <w:rsid w:val="00F62B5E"/>
     <w:rsid w:val="00F62E42"/>
+    <w:rsid w:val="00F63084"/>
+    <w:rsid w:val="00F63CD3"/>
+    <w:rsid w:val="00F64FFC"/>
+    <w:rsid w:val="00F65509"/>
     <w:rsid w:val="00F655F8"/>
+    <w:rsid w:val="00F6565A"/>
     <w:rsid w:val="00F65844"/>
     <w:rsid w:val="00F65C2E"/>
     <w:rsid w:val="00F66026"/>
     <w:rsid w:val="00F70069"/>
     <w:rsid w:val="00F704EC"/>
+    <w:rsid w:val="00F70CD6"/>
     <w:rsid w:val="00F71014"/>
     <w:rsid w:val="00F71250"/>
+    <w:rsid w:val="00F71A6F"/>
     <w:rsid w:val="00F72381"/>
     <w:rsid w:val="00F73A04"/>
+    <w:rsid w:val="00F74305"/>
+    <w:rsid w:val="00F7458A"/>
+    <w:rsid w:val="00F74AA7"/>
+    <w:rsid w:val="00F75500"/>
     <w:rsid w:val="00F76001"/>
     <w:rsid w:val="00F7613A"/>
+    <w:rsid w:val="00F77329"/>
     <w:rsid w:val="00F774F3"/>
     <w:rsid w:val="00F7765D"/>
     <w:rsid w:val="00F77960"/>
+    <w:rsid w:val="00F800D8"/>
     <w:rsid w:val="00F80EE8"/>
     <w:rsid w:val="00F81088"/>
     <w:rsid w:val="00F81A2E"/>
+    <w:rsid w:val="00F81E1D"/>
     <w:rsid w:val="00F8221C"/>
+    <w:rsid w:val="00F825AF"/>
+    <w:rsid w:val="00F8279D"/>
+    <w:rsid w:val="00F82DAC"/>
     <w:rsid w:val="00F83078"/>
+    <w:rsid w:val="00F83A02"/>
     <w:rsid w:val="00F83FD6"/>
+    <w:rsid w:val="00F84159"/>
     <w:rsid w:val="00F84779"/>
+    <w:rsid w:val="00F847F5"/>
     <w:rsid w:val="00F8495A"/>
+    <w:rsid w:val="00F84AB9"/>
+    <w:rsid w:val="00F84F94"/>
+    <w:rsid w:val="00F8538D"/>
     <w:rsid w:val="00F85764"/>
     <w:rsid w:val="00F85A67"/>
     <w:rsid w:val="00F85FA9"/>
     <w:rsid w:val="00F874AD"/>
     <w:rsid w:val="00F87579"/>
     <w:rsid w:val="00F87663"/>
+    <w:rsid w:val="00F876AC"/>
     <w:rsid w:val="00F87B50"/>
     <w:rsid w:val="00F87C2F"/>
+    <w:rsid w:val="00F87F8C"/>
     <w:rsid w:val="00F90207"/>
     <w:rsid w:val="00F90A54"/>
+    <w:rsid w:val="00F91239"/>
+    <w:rsid w:val="00F91404"/>
+    <w:rsid w:val="00F91609"/>
     <w:rsid w:val="00F91C85"/>
     <w:rsid w:val="00F9259C"/>
     <w:rsid w:val="00F92BB1"/>
     <w:rsid w:val="00F92C02"/>
     <w:rsid w:val="00F93556"/>
+    <w:rsid w:val="00F93E6B"/>
     <w:rsid w:val="00F94AC9"/>
     <w:rsid w:val="00F94CCD"/>
+    <w:rsid w:val="00F94ED6"/>
+    <w:rsid w:val="00F952A8"/>
+    <w:rsid w:val="00F95DC5"/>
     <w:rsid w:val="00F9637D"/>
+    <w:rsid w:val="00F9710C"/>
     <w:rsid w:val="00FA0C00"/>
     <w:rsid w:val="00FA0ED1"/>
     <w:rsid w:val="00FA1385"/>
     <w:rsid w:val="00FA19AE"/>
     <w:rsid w:val="00FA1E57"/>
     <w:rsid w:val="00FA2002"/>
     <w:rsid w:val="00FA22DD"/>
+    <w:rsid w:val="00FA3658"/>
+    <w:rsid w:val="00FA3CD8"/>
     <w:rsid w:val="00FA412E"/>
+    <w:rsid w:val="00FA51C3"/>
     <w:rsid w:val="00FA5C3A"/>
     <w:rsid w:val="00FA65A6"/>
+    <w:rsid w:val="00FA6FEF"/>
+    <w:rsid w:val="00FA7F0A"/>
+    <w:rsid w:val="00FB0361"/>
+    <w:rsid w:val="00FB1687"/>
+    <w:rsid w:val="00FB1753"/>
+    <w:rsid w:val="00FB196B"/>
     <w:rsid w:val="00FB19F8"/>
     <w:rsid w:val="00FB1C39"/>
     <w:rsid w:val="00FB1D05"/>
     <w:rsid w:val="00FB2317"/>
     <w:rsid w:val="00FB2692"/>
+    <w:rsid w:val="00FB384C"/>
+    <w:rsid w:val="00FB3F56"/>
+    <w:rsid w:val="00FB4039"/>
+    <w:rsid w:val="00FB4563"/>
     <w:rsid w:val="00FB4C81"/>
     <w:rsid w:val="00FB52E3"/>
     <w:rsid w:val="00FB5C57"/>
     <w:rsid w:val="00FB5CA7"/>
+    <w:rsid w:val="00FB5DF0"/>
     <w:rsid w:val="00FB6C13"/>
     <w:rsid w:val="00FB7405"/>
     <w:rsid w:val="00FC01C2"/>
     <w:rsid w:val="00FC02C0"/>
+    <w:rsid w:val="00FC04C1"/>
+    <w:rsid w:val="00FC2D52"/>
     <w:rsid w:val="00FC3061"/>
     <w:rsid w:val="00FC3708"/>
     <w:rsid w:val="00FC385F"/>
     <w:rsid w:val="00FC3880"/>
+    <w:rsid w:val="00FC3A2D"/>
+    <w:rsid w:val="00FC3B41"/>
     <w:rsid w:val="00FC43CA"/>
     <w:rsid w:val="00FC45B9"/>
     <w:rsid w:val="00FC46DE"/>
     <w:rsid w:val="00FC49B4"/>
+    <w:rsid w:val="00FC5001"/>
+    <w:rsid w:val="00FC5827"/>
     <w:rsid w:val="00FC7FFE"/>
+    <w:rsid w:val="00FD01B8"/>
     <w:rsid w:val="00FD0B54"/>
+    <w:rsid w:val="00FD0F61"/>
+    <w:rsid w:val="00FD1E0C"/>
     <w:rsid w:val="00FD1FD2"/>
     <w:rsid w:val="00FD3200"/>
+    <w:rsid w:val="00FD4823"/>
+    <w:rsid w:val="00FD489F"/>
+    <w:rsid w:val="00FD633F"/>
     <w:rsid w:val="00FD673B"/>
     <w:rsid w:val="00FD7A8D"/>
     <w:rsid w:val="00FD7C77"/>
     <w:rsid w:val="00FE0E26"/>
     <w:rsid w:val="00FE1068"/>
     <w:rsid w:val="00FE18FD"/>
     <w:rsid w:val="00FE1E40"/>
     <w:rsid w:val="00FE2089"/>
     <w:rsid w:val="00FE2B30"/>
+    <w:rsid w:val="00FE35DD"/>
     <w:rsid w:val="00FE49E3"/>
     <w:rsid w:val="00FE5301"/>
+    <w:rsid w:val="00FE6BE6"/>
+    <w:rsid w:val="00FE756C"/>
+    <w:rsid w:val="00FE7958"/>
     <w:rsid w:val="00FF0EE0"/>
+    <w:rsid w:val="00FF138B"/>
     <w:rsid w:val="00FF2BBB"/>
+    <w:rsid w:val="00FF35F1"/>
     <w:rsid w:val="00FF3EF3"/>
+    <w:rsid w:val="00FF5EA5"/>
+    <w:rsid w:val="00FF7558"/>
+    <w:rsid w:val="042FF6BE"/>
+    <w:rsid w:val="05F0BD61"/>
+    <w:rsid w:val="0676A698"/>
+    <w:rsid w:val="080D9992"/>
+    <w:rsid w:val="09604103"/>
+    <w:rsid w:val="0AA585CE"/>
+    <w:rsid w:val="0B07477D"/>
+    <w:rsid w:val="0B3603F5"/>
+    <w:rsid w:val="0EFC9719"/>
+    <w:rsid w:val="10EE1A11"/>
+    <w:rsid w:val="11351FE7"/>
+    <w:rsid w:val="116D7FD4"/>
+    <w:rsid w:val="12B87CEF"/>
+    <w:rsid w:val="134BE812"/>
     <w:rsid w:val="17657718"/>
+    <w:rsid w:val="19690C30"/>
     <w:rsid w:val="1A668449"/>
+    <w:rsid w:val="1A6D5387"/>
+    <w:rsid w:val="1DE78342"/>
+    <w:rsid w:val="1F1071B6"/>
+    <w:rsid w:val="227B8A48"/>
+    <w:rsid w:val="2312CEA3"/>
+    <w:rsid w:val="2338A50D"/>
+    <w:rsid w:val="246612EB"/>
     <w:rsid w:val="265A1EC5"/>
+    <w:rsid w:val="27ABD624"/>
+    <w:rsid w:val="2DC2939E"/>
+    <w:rsid w:val="31103680"/>
+    <w:rsid w:val="318B2F2C"/>
+    <w:rsid w:val="3215AF06"/>
     <w:rsid w:val="33C4677B"/>
+    <w:rsid w:val="34ADA8A2"/>
+    <w:rsid w:val="34C841F8"/>
+    <w:rsid w:val="37B5DF06"/>
     <w:rsid w:val="37D9A9F1"/>
+    <w:rsid w:val="3DBC817F"/>
     <w:rsid w:val="3DC22F24"/>
+    <w:rsid w:val="4114C969"/>
+    <w:rsid w:val="41C584BB"/>
+    <w:rsid w:val="420147EB"/>
+    <w:rsid w:val="441F86C3"/>
+    <w:rsid w:val="449F0DA8"/>
+    <w:rsid w:val="44A7B1BD"/>
+    <w:rsid w:val="46379EC6"/>
+    <w:rsid w:val="463981D3"/>
+    <w:rsid w:val="48CF4BD4"/>
+    <w:rsid w:val="4C396F78"/>
+    <w:rsid w:val="4CB0E2F5"/>
+    <w:rsid w:val="4D72A75C"/>
+    <w:rsid w:val="4F72782C"/>
+    <w:rsid w:val="5663C862"/>
+    <w:rsid w:val="577E0F40"/>
+    <w:rsid w:val="5856B7C3"/>
+    <w:rsid w:val="5C644C1D"/>
     <w:rsid w:val="5C735632"/>
+    <w:rsid w:val="5DC25D29"/>
+    <w:rsid w:val="61AB08D2"/>
+    <w:rsid w:val="61C25974"/>
+    <w:rsid w:val="6304A758"/>
+    <w:rsid w:val="63BEF17B"/>
+    <w:rsid w:val="6432CCA1"/>
+    <w:rsid w:val="6539EE96"/>
+    <w:rsid w:val="65439F73"/>
+    <w:rsid w:val="6725F7F7"/>
+    <w:rsid w:val="68D1DB9E"/>
+    <w:rsid w:val="696686F6"/>
+    <w:rsid w:val="6A794AE0"/>
     <w:rsid w:val="6B13F4C0"/>
+    <w:rsid w:val="6D181B8B"/>
+    <w:rsid w:val="6FFC93AA"/>
+    <w:rsid w:val="70E296ED"/>
     <w:rsid w:val="71E58375"/>
+    <w:rsid w:val="73929638"/>
+    <w:rsid w:val="7632C6C9"/>
+    <w:rsid w:val="77BC515A"/>
     <w:rsid w:val="7B733D5E"/>
+    <w:rsid w:val="7B86CD6E"/>
+    <w:rsid w:val="7D866A34"/>
+    <w:rsid w:val="7E5E0FBE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="zh-CN" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="058713BD"/>
@@ -16988,51 +20581,50 @@
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="004472F7"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="6"/>
       </w:numPr>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
@@ -17553,67 +21145,65 @@
     <w:rsid w:val="00A76708"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00685DB6"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="EndnoteText">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EndnoteTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F55EE8"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00F55EE8"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F55EE8"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009F28D6"/>
@@ -17673,50 +21263,63 @@
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00AA7FED"/>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003C3967"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BA2D33"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+    <w:name w:val="paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00C40F8B"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="52504292">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="161357140">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
@@ -17881,59 +21484,59 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2048530757">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/your-privacy-and-information" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/your-privacy-and-information" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/having-someone-represent-you/child-representatives" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/policies/access-information/consent-forms" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/publications/booklets-and-factsheets" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/having-someone-represent-you/child-representatives" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/operational-guidelines/overview-ndis-operational-guideline/overview-ndis-operational-guideline-communicating-people-disability" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/policies/access-information/consent-forms" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/reviewing-decision/reviewing-our-decisions" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/reviewing-decision/reviewing-our-decisions" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/reviewing-decision/reviewing-our-decisions" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndiscommission.gov.au/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/publications/booklets-and-factsheets" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/operational-guidelines/overview-ndis-operational-guideline/overview-ndis-operational-guideline-communicating-people-disability" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/sharing-information/how-give-consent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/sharing-information/how-give-consent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ourguidelines.ndis.gov.au/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ourguidelines.ndis.gov.au/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -18200,71 +21803,59 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...12 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DD3D09C9489BCF4CBDCB69CB74A9833E" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3483653a0bd93fad84b35cc2ef86efe5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xmlns:ns3="a2598ba4-4db0-4ba6-86e6-e93586821996" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1990f1ccc16a35de81225fa69c527083" ns2:_="" ns3:_="">
     <xsd:import namespace="62e6d7e0-8f69-4736-9de7-41af03e42ea2"/>
     <xsd:import namespace="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
@@ -18501,164 +22092,1254 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_Flow_SignoffStatus xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
+    <j1bcdfc39e334219b6c4cd8d4ccae017 xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </j1bcdfc39e334219b6c4cd8d4ccae017>
+    <NUmber xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="a2598ba4-4db0-4ba6-86e6-e93586821996" xsi:nil="true"/>
+    <FolderSortOrder xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0B0F199A-7642-420B-B09B-558B87D12DD7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB9BC990-E682-455F-80A1-01F7CAC76A88}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D87EA0BC-B91B-4D9D-93E4-8FED924E8FC6}">
-[...7 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{752A4C9A-0CB9-4BFD-B5C7-97E501B5701A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90386022-2D67-4558-8469-005C72DACBF7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="62e6d7e0-8f69-4736-9de7-41af03e42ea2"/>
     <ds:schemaRef ds:uri="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D87EA0BC-B91B-4D9D-93E4-8FED924E8FC6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A8116C5-E779-412E-B7C0-ADADE7388721}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3A2C42BF-5DC7-4EF8-92B3-63E3003A6EFA}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="62e6d7e0-8f69-4736-9de7-41af03e42ea2"/>
+    <ds:schemaRef ds:uri="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>27</Pages>
-[...1 lines deleted...]
-  <Characters>38795</Characters>
+  <Pages>28</Pages>
+  <Words>8678</Words>
+  <Characters>40266</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>323</Lines>
-  <Paragraphs>91</Paragraphs>
+  <Lines>774</Lines>
+  <Paragraphs>509</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>45509</CharactersWithSpaces>
+  <CharactersWithSpaces>48435</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="348" baseType="variant">
+      <vt:variant>
+        <vt:i4>5046291</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>171</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.aph.gov.au/Parliamentary_Business/Bills_Legislation/Bills_Search_Results/Result?bId=r7487</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>655438</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>168</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>reviewing-our-decisions</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7864369</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>165</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/contact</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7864369</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>162</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/contact</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>655438</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>159</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>reviewing-our-decisions</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7864369</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>156</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/contact</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4915321</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>153</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_How_do_you</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4587637</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>150</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_if_I</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7864369</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>147</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/contact</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114175</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>144</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_When_would_a</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>65584</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>141</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Notices_given_to</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>65584</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>138</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Notices_given_to</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6553671</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>135</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_are_</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>262176</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>132</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Notice_regarding_use</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2293786</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>129</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_if_you</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7864369</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>126</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/contact</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7864369</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>123</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/contact</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>655438</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>120</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>reviewing-our-decisions</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4915204</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>117</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_questions_do_3</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8192097</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>114</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>your-privacy</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5570639</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>111</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/publications/booklets-and-factsheets</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>more-ndis-information</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>917533</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>108</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_do_we_1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7864369</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>105</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/contact</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7864369</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>102</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/contact</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7733286</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>99</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndiscommission.gov.au/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2293786</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>96</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_if_you</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3211298</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>93</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/participants/creating-plan/understanding-plan-meeting/what-reasonable-and-necessary</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7012467</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>90</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/about-us/sharing-information/how-give-consent</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>step-2-choose-how-you-give-consent</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4915321</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>87</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_How_do_you</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2621491</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>84</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Who_can_be_1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6553671</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>81</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_are_</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7798870</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>78</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Who_can_be</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2949139</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>75</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_we_consider</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6553671</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>72</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_are_</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>131152</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>69</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_How_we_work_1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>917596</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>66</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_should_you_2</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6553671</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>63</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_are_</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6225946</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>60</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>creating-your-plan</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2162737</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>57</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/contact</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6881322</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>54</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_is_a_2</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6946858</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>51</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_is_a_1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>917533</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>48</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_do_we_1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7798870</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>45</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Who_can_be</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2621491</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>42</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Who_can_be_1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7143530</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>39</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>your-plan</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>524373</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>36</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/about-us/operational-guidelines/overview-ndis-operational-guideline/overview-ndis-operational-guideline-communicating-people-disability</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>6.1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7012467</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>33</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/about-us/sharing-information/how-give-consent</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>step-2-choose-how-you-give-consent</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8192097</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>30</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>your-privacy</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3080253</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>27</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>child-representatives</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179717</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>24</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_if_you_1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2293786</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>21</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_if_you</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4915321</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>18</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_How_do_you</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6553671</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>15</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_are_</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>917533</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>12</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_do_we_1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2621491</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Who_can_be_1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2949139</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_we_consider</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3866728</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Do_you_need_1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3080253</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>child-representatives</vt:lpwstr>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SetDate">
-    <vt:lpwstr>2024-10-22T06:54:57Z</vt:lpwstr>
+    <vt:lpwstr>2026-09-07T23:26:13Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SiteId">
     <vt:lpwstr>cd778b65-752d-454a-87cf-b9990fe58993</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ActionId">
-    <vt:lpwstr>cef228cd-9875-4fe8-95f8-240c6af681ee</vt:lpwstr>
+    <vt:lpwstr>d1c302d1-7e24-482d-aa47-1e0c86eba3aa</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MediaServiceImageTags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Metadata">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_SetDate">
+    <vt:lpwstr>2026-07-07T05:40:34Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="ContentTypeId">
     <vt:lpwstr>0x010100DD3D09C9489BCF4CBDCB69CB74A9833E</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Metadata">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_Name">
+    <vt:lpwstr>OFFICIAL Sensitive (OS)</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_SiteId">
+    <vt:lpwstr>cd778b65-752d-454a-87cf-b9990fe58993</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="MSIP_Label_e81b17f3-0250-4dd2-8f0c-60d546118ead_ActionId">
+    <vt:lpwstr>5351d6de-57e2-4b73-8690-52be0f2832a5</vt:lpwstr>
   </property>
 </Properties>
 </file>