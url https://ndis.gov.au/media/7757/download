--- v0 (2026-06-23)
+++ v1 (2026-07-13)
@@ -1,59 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="24E4FDDC" w14:textId="1443C54A" w:rsidR="00A818C3" w:rsidRPr="0024414F" w:rsidRDefault="00664D1A" w:rsidP="00A818C3">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
         <w:t>Appointing a n</w:t>
       </w:r>
       <w:r w:rsidR="0022129C" w:rsidRPr="0024414F">
         <w:t>ominee</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="349347FF" w14:textId="2B98E4C5" w:rsidR="003D257D" w:rsidRPr="0024414F" w:rsidRDefault="00A818C3" w:rsidP="00D969C3">
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Quick summary:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C9F9DBB" w14:textId="74ABB961" w:rsidR="005F0946" w:rsidRPr="0024414F" w:rsidRDefault="005F0946" w:rsidP="00A818C3">
       <w:r w:rsidRPr="0024414F">
         <w:t xml:space="preserve">If you’re 18 </w:t>
       </w:r>
       <w:r w:rsidR="005C7116" w:rsidRPr="0024414F">
@@ -88,51 +89,51 @@
       </w:r>
       <w:r w:rsidR="00DB31CC" w:rsidRPr="0024414F">
         <w:t>’re</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:t xml:space="preserve"> ok making decisions independently. If not, we</w:t>
       </w:r>
       <w:r w:rsidR="00DB31CC" w:rsidRPr="0024414F">
         <w:t>’ll</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:t xml:space="preserve"> see if you can make decisions with support.</w:t>
       </w:r>
       <w:r w:rsidR="00176983" w:rsidRPr="0024414F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00430DB1" w:rsidRPr="0024414F">
         <w:t xml:space="preserve">If you’re younger than 18 you </w:t>
       </w:r>
       <w:r w:rsidR="004B7EC5" w:rsidRPr="0024414F">
         <w:t>can</w:t>
       </w:r>
       <w:r w:rsidR="00430DB1" w:rsidRPr="0024414F">
         <w:t xml:space="preserve"> be supported by a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00A2066D" w:rsidRPr="0024414F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>child representative</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E5026A" w:rsidRPr="0024414F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27A5BB3B" w14:textId="17D3696A" w:rsidR="00464C6F" w:rsidRPr="0024414F" w:rsidRDefault="00E02B50" w:rsidP="00A818C3">
       <w:r w:rsidRPr="0024414F">
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00C008A5" w:rsidRPr="0024414F">
         <w:t>f you</w:t>
       </w:r>
       <w:r w:rsidR="00DB31CC" w:rsidRPr="0024414F">
         <w:t>’re</w:t>
       </w:r>
       <w:r w:rsidR="00C008A5" w:rsidRPr="0024414F">
         <w:t xml:space="preserve"> not able to make decisions</w:t>
       </w:r>
       <w:r w:rsidR="006C086A" w:rsidRPr="0024414F">
@@ -408,117 +409,133 @@
       </w:r>
       <w:r w:rsidR="00DB31CC" w:rsidRPr="0024414F">
         <w:t xml:space="preserve"> A</w:t>
       </w:r>
       <w:r w:rsidR="00127CE5" w:rsidRPr="0024414F">
         <w:t xml:space="preserve">nd </w:t>
       </w:r>
       <w:r w:rsidR="00DB31CC" w:rsidRPr="0024414F">
         <w:t xml:space="preserve">we </w:t>
       </w:r>
       <w:r w:rsidR="005A3B16" w:rsidRPr="0024414F">
         <w:t xml:space="preserve">decide </w:t>
       </w:r>
       <w:r w:rsidR="00127CE5" w:rsidRPr="0024414F">
         <w:t>whether to</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:t xml:space="preserve"> appoint or </w:t>
       </w:r>
       <w:r w:rsidR="0046550D" w:rsidRPr="0024414F">
         <w:t>suspend a nominee.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FFA4767" w14:textId="420D4B4B" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="0046550D" w:rsidP="00A818C3">
       <w:r w:rsidRPr="0024414F">
-        <w:t>When we say ‘</w:t>
+        <w:t xml:space="preserve">When we </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0024414F">
+        <w:t>say</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0024414F">
+        <w:t xml:space="preserve"> ‘</w:t>
       </w:r>
       <w:r w:rsidR="005F0946" w:rsidRPr="0024414F">
         <w:t>we decide</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:t>’ or ‘</w:t>
       </w:r>
       <w:r w:rsidR="005F0946" w:rsidRPr="0024414F">
         <w:t>our decision</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="005F0946" w:rsidRPr="0024414F">
         <w:t>, we mean the decisions that the NDI</w:t>
       </w:r>
       <w:r w:rsidR="00FD7A8D" w:rsidRPr="0024414F">
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="005F0946" w:rsidRPr="0024414F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DB31CC" w:rsidRPr="0024414F">
         <w:t xml:space="preserve">needs </w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
-        <w:t>to make. When we say ‘</w:t>
+        <w:t xml:space="preserve">to make. When we </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0024414F">
+        <w:t>say</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0024414F">
+        <w:t xml:space="preserve"> ‘</w:t>
       </w:r>
       <w:r w:rsidR="005F0946" w:rsidRPr="0024414F">
         <w:t>you decide</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:t>’ or ‘</w:t>
       </w:r>
       <w:r w:rsidR="005F0946" w:rsidRPr="0024414F">
         <w:t>your decision</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:t>’,</w:t>
       </w:r>
       <w:r w:rsidR="005F0946" w:rsidRPr="0024414F">
         <w:t xml:space="preserve"> we mean the </w:t>
       </w:r>
       <w:r w:rsidR="00F83078" w:rsidRPr="0024414F">
         <w:t>decisions that you need to make about your business with the NDIS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CBFB22F" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00A818C3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
         <w:t>What’s on this page?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31237E6E" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00A818C3">
       <w:r w:rsidRPr="0024414F">
         <w:t>This page covers:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20987E87" w14:textId="3E0D607C" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="001061A1" w:rsidP="00EB703E">
+    <w:p w14:paraId="20987E87" w14:textId="3E0D607C" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00EB703E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Do_you_need_1" w:history="1">
-        <w:r w:rsidR="00F83078" w:rsidRPr="0024414F">
+        <w:r w:rsidRPr="0024414F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Do you need help to make your NDIS decisions?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="75DAA40A" w14:textId="37E27790" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="003130C0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:instrText xml:space="preserve"> HYPERLINK  \l "_What_we_consider" </w:instrText>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="0024414F">
@@ -576,137 +593,137 @@
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>What do we consider when appointing a nominee?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6691A5BF" w14:textId="05618DB5" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00F76001">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:hyperlink w:anchor="_What_are_" w:history="1">
         <w:r w:rsidRPr="0024414F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>What are the duties of a nominee?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0335D1FF" w14:textId="3D6EE5C1" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="001061A1" w:rsidP="00294E9C">
+    <w:p w14:paraId="0335D1FF" w14:textId="3D6EE5C1" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00294E9C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_What_do_you" w:history="1">
-        <w:r w:rsidR="00F83078" w:rsidRPr="0024414F">
+        <w:r w:rsidRPr="0024414F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>How do you get a nominee?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="10259A4F" w14:textId="6270F78D" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidDel="00107658" w:rsidRDefault="001061A1" w:rsidP="00126417">
+    <w:p w14:paraId="10259A4F" w14:textId="6270F78D" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidDel="00107658" w:rsidRDefault="00F83078" w:rsidP="00126417">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_What_if_you" w:history="1">
-        <w:r w:rsidR="00F83078" w:rsidRPr="0024414F">
+        <w:r w:rsidRPr="0024414F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>When would a nominee appointment be cancelled or suspended?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7157732D" w14:textId="6BF6E029" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00294E9C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:instrText xml:space="preserve"> HYPERLINK  \l "_What_if_you_1" </w:instrText>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>What if you don’t agree with a decision we make?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A35BDB4" w14:textId="2950C96B" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00A818C3">
       <w:r w:rsidRPr="0024414F">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:t>You might also be interested in:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ABB8839" w14:textId="1A59C3F7" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="001061A1" w:rsidP="00C008A5">
+    <w:p w14:paraId="0ABB8839" w14:textId="1A59C3F7" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00C008A5">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="00F83078" w:rsidRPr="0024414F">
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="0024414F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Child representatives</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5859181A" w14:textId="5F70D2DA" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="001061A1" w:rsidP="00431FE5">
+    <w:p w14:paraId="5859181A" w14:textId="5F70D2DA" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00431FE5">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="00F83078" w:rsidRPr="0024414F">
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="0024414F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Your privacy and information</w:t>
         </w:r>
       </w:hyperlink>
       <w:bookmarkStart w:id="0" w:name="_Who_makes_decisions"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="1ACF86A3" w14:textId="3BD76DDE" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="004D0030">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_What_kind_of_1"/>
       <w:bookmarkStart w:id="2" w:name="_Making_decisions_about"/>
       <w:bookmarkStart w:id="3" w:name="_What_decisions_do"/>
       <w:bookmarkStart w:id="4" w:name="_Who_makes_decisions_1"/>
       <w:bookmarkStart w:id="5" w:name="_What_kind_of"/>
       <w:bookmarkStart w:id="6" w:name="_What_help_can"/>
       <w:bookmarkStart w:id="7" w:name="_Supported_decisions_making"/>
       <w:bookmarkStart w:id="8" w:name="_Supported_decision_making"/>
       <w:bookmarkStart w:id="9" w:name="_What_is_"/>
       <w:bookmarkStart w:id="10" w:name="_What_is_supported"/>
       <w:bookmarkStart w:id="11" w:name="_What_do_we"/>
       <w:bookmarkStart w:id="12" w:name="_Do_you_need_1"/>
@@ -784,85 +801,86 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1342D742" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00CC62BB">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
         <w:t>believe you have the right to have choice and control and be at least an equal partner in decisions that will affect your life.</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="4"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="01C2976F" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="00E83CEF">
       <w:r w:rsidRPr="0024414F">
         <w:t xml:space="preserve">There are different ways you can get help to make decisions about your business with the NDIS. You might want a support person like a family member, friend or an advocate to attend NDIS meetings with you. Or you may like to give express consent so that we can discuss and share information about your business with the NDIS with other people. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55B1F5CB" w14:textId="77689254" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00E83CEF">
       <w:r w:rsidRPr="0024414F">
         <w:t xml:space="preserve">Express consent is different to a nominee because your support person can’t make decisions for you like a nominee can. You can give express consent by using an </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="0024414F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS consent form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0024414F">
         <w:t xml:space="preserve">, or you can tell us verbally, in writing, or in some other way that you communicate. You can talk to us about how to get </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:anchor="6.1" w:history="1">
+      <w:hyperlink r:id="rId15" w:anchor="6.1" w:history="1">
         <w:r w:rsidRPr="0024414F">
           <w:t>support for decision making</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0024414F">
         <w:t xml:space="preserve"> at any time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EE62FD6" w14:textId="3ED034E6" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00E83CEF">
       <w:r w:rsidRPr="0024414F">
         <w:t>If you’re applying to the NDIS, you can have a guardian or support person help you make decisions, instead of a nominee. We can only appoint a nominee when you become a participant in the NDIS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F3E7643" w14:textId="14ED66D8" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00D57D16">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
         <w:t>What decisions do you need to make about the NDIS?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A4BE0AD" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="004D0030">
       <w:r w:rsidRPr="0024414F" w:rsidDel="00E83CEF">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">There are </w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:t>lots</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F" w:rsidDel="00E83CEF">
         <w:t xml:space="preserve"> of decisions you’ll need to make about your business with the NDIS</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:t>. These include:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BF71BE5" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00D57D16">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
         <w:t>what goals you want to pursue</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31F6123C" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00D57D16">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
@@ -1014,50 +1032,51 @@
       <w:r w:rsidRPr="0024414F">
         <w:t>you need other people to work out what’s best for you</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41D0E6EB" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00CC62BB">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
         <w:t>you need a lot of help from someone else to develop, understand or manage your plan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0637983F" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00CC62BB">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
         <w:t>you find it hard to work out or think about the information you need when making decisions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DD85852" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00CC62BB">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
+        <w:lastRenderedPageBreak/>
         <w:t>you can’t tell us what you think is best for you.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43842861" w14:textId="0B2B7A53" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="005A48FE">
       <w:r w:rsidRPr="0024414F">
         <w:t>In rare situations, we may decide to appoint someone to make decisions on your behalf even if you don’t ask us to. We would only do this if there was no other way for decisions to be made about you and the NDIS.</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="6"/>
       </w:r>
       <w:bookmarkStart w:id="14" w:name="_How_the_NDIS"/>
       <w:bookmarkStart w:id="15" w:name="_How_we_work"/>
       <w:bookmarkStart w:id="16" w:name="_Do_you_need"/>
       <w:bookmarkStart w:id="17" w:name="_What_is_a"/>
       <w:bookmarkStart w:id="18" w:name="_What_does_a"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidRPr="0024414F">
         <w:t xml:space="preserve"> Learn more about </w:t>
@@ -1203,101 +1222,123 @@
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
         <w:t>planning – preparing or changing your plan</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="10"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E0FE285" w14:textId="329260BD" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="004335FC">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
         <w:t>managing and using your</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:t>funding</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> on NDIS supports </w:t>
+        <w:t xml:space="preserve"> on NDIS </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t xml:space="preserve">supports </w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:t>.</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="11"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5271E3BA" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="004335FC">
       <w:r w:rsidRPr="0024414F">
-        <w:t>A plan nominee can be appointed to do either or both of these things.</w:t>
+        <w:t xml:space="preserve">A plan nominee can be appointed to do either or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0024414F">
+        <w:t>both of these</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0024414F">
+        <w:t xml:space="preserve"> things.</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="12"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="763A477C" w14:textId="34960FF2" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="004335FC">
       <w:r w:rsidRPr="0024414F">
         <w:t>You can have more than one plan nominee.</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="13"/>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:t xml:space="preserve"> If you have 2 or more plan nominees</w:t>
       </w:r>
       <w:r w:rsidR="00C6236E">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:t xml:space="preserve"> they may each have different responsibilities. But only one can manage the funding in your plan. If you want to change or update who can manage the funding in your plan, you or your nominee can contact us. We</w:t>
       </w:r>
       <w:r>
         <w:t>’ll</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
-        <w:t xml:space="preserve"> then make a decision about who manages the funding in your plan.</w:t>
+        <w:t xml:space="preserve"> then </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0024414F">
+        <w:t>make a decision</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0024414F">
+        <w:t xml:space="preserve"> about who manages the funding in your plan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34D555FC" w14:textId="77F86D64" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="004335FC">
       <w:r w:rsidRPr="0024414F">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">You can ask us to limit the things your plan nominee can do. For example, you might want to decide by yourself what goals you want to pursue with your NDIS plan, but you want your plan nominee to help you manage your </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:t>funding.</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="14"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="77507AC9" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="004335FC">
       <w:r w:rsidRPr="0024414F">
         <w:t>We can also limit what plan nominees can and can’t do for you, depending on what decisions we need them to make for you.</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="15"/>
       </w:r>
@@ -1478,114 +1519,139 @@
     </w:p>
     <w:p w14:paraId="7043677D" w14:textId="7C15E380" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="004335FC">
       <w:r w:rsidRPr="0024414F">
         <w:t>Any notice we would normally give to you as a participant, we’ll give to your correspondence nominee.</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="25"/>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:t xml:space="preserve"> In most cases, we expect your nominee to respond to us if we ask for something to be done, or information given to us.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64E62AA8" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="004335FC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
         <w:t>How long can your nominee be appointed for?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CFF5FCC" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="004335FC">
       <w:r w:rsidRPr="0024414F">
-        <w:t>Your nominee can be appointed for a set period of time or indefinitely.</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Your nominee can be appointed for a set </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0024414F">
+        <w:t>period of time</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0024414F">
+        <w:t xml:space="preserve"> or indefinitely.</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="26"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C0AFD1D" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="004335FC">
       <w:r w:rsidRPr="0024414F">
         <w:t>If the appointment is for a set period, we can arrange for your nominee’s role to end:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C9CF981" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="004335FC">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
-        <w:t>after a period of time, for example, after 6 months</w:t>
+        <w:t xml:space="preserve">after </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0024414F">
+        <w:t>a period of time</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0024414F">
+        <w:t>, for example, after 6 months</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D1CBE00" w14:textId="0A829B59" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="004335FC">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
         <w:t>when a certain event takes place, for example, when you turn a certain age, or at your next plan reassessment.</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="27"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="32B1F4D2" w14:textId="181C5164" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="004335FC">
       <w:r w:rsidRPr="0024414F">
         <w:t>Having a nominee appointed for a set period can be good when you’re building your decision-making skills. You may have</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:t xml:space="preserve"> supports</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:t>included in your plan to build these skills. We’ll talk to you about the different help available for decision-making. We’ll also help you to change from having a nominee and representative decision-making, to supported decision-making when you’re ready.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7009E890" w14:textId="4544ACAB" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="004335FC">
       <w:r w:rsidRPr="0024414F">
         <w:t>A set period might also be best when:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="472BD911" w14:textId="4BFA1CF8" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="004335FC">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
-        <w:t>we think we should review your need for a nominee after a period of time, for example, whenever we change your plan or at a check-in</w:t>
+        <w:t xml:space="preserve">we think we should review your need for a nominee after </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0024414F">
+        <w:t>a period of time</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0024414F">
+        <w:t>, for example, whenever we change your plan or at a check-in</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="28"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="78334BA5" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="004335FC">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
         <w:t>we expect an appointed decision-maker, for example a guardian, will probably be appointed for you, and you’ll only need a nominee until then</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="29"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="62E9FD6A" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="004335FC">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
@@ -1649,98 +1715,113 @@
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="34"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DD9ADEE" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="004335FC">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
         <w:t>the opinions of other people who support you.</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="35"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="73EDB88A" w14:textId="116B38D5" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="0024414F">
       <w:bookmarkStart w:id="22" w:name="_Who_can_be_1"/>
       <w:bookmarkEnd w:id="22"/>
       <w:r w:rsidRPr="0024414F">
-        <w:t>If your nominee is appointed for a set period of time, we</w:t>
+        <w:t xml:space="preserve">If your nominee is appointed for a set </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0024414F">
+        <w:t>period of time</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0024414F">
+        <w:t>, we</w:t>
       </w:r>
       <w:r>
         <w:t>’ll</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">notify you and your nominee in </w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:t>writ</w:t>
       </w:r>
       <w:r>
         <w:t>ing.</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">We’ll do this </w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:t>before the nominee role ends.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> We’ll also notify you, using your preferred communication method.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F58A5A2" w14:textId="274DEF9A" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
         <w:t>Who can be your nominee?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56D6F777" w14:textId="04D32F5B" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
       <w:r w:rsidRPr="0024414F">
         <w:t xml:space="preserve">There are laws and rules we must apply when deciding who can be your nominee. Some of the things we ask you to think about in the section </w:t>
       </w:r>
       <w:hyperlink w:anchor="_What_should_you_2" w:history="1">
         <w:r w:rsidRPr="0024414F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>What should you think about when deciding who you want to be your nominee</w:t>
+          <w:t xml:space="preserve">What should you think about when </w:t>
+        </w:r>
+        <w:r w:rsidRPr="0024414F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:lastRenderedPageBreak/>
+          <w:t>deciding who you want to be your nominee</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0024414F">
         <w:t xml:space="preserve"> are about these rules. We work with you to make sure whoever is appointed as your nominee is the right person for you. We want to make sure that as a nominee, they’ll always be doing everything to support your personal and social wellbeing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FE0723D" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
       <w:r w:rsidRPr="0024414F">
         <w:t>We’ll ask you who you want us to appoint as your nominee,</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="36"/>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:t xml:space="preserve"> in whatever way you express your wishes.</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="37"/>
       </w:r>
@@ -1904,50 +1985,51 @@
     </w:p>
     <w:p w14:paraId="26B969E4" w14:textId="59AD23E1" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
       <w:r w:rsidRPr="0024414F">
         <w:t>We’ll ask:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32200C12" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
         <w:t>Has your proposed nominee given written consent to be made your nominee?</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="45"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="127BE9E1" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
+        <w:lastRenderedPageBreak/>
         <w:t>Have you and your nominee thought about your wishes, and how you might communicate them to your nominee?</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="46"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="36C82053" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
         <w:t>Will the nominee appointment have a positive or negative effect on your relationships with your family, friends and informal networks?</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="47"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="368CE3D9" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
       <w:pPr>
@@ -2066,51 +2148,59 @@
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="28"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
         <w:t>work out what judgements and decisions you’d want to make for yourself</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="54"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AAA6C9B" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="28"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
-        <w:t>do all the activities needed of a nominee, for example, they might have to enter into contracts on your behalf.</w:t>
+        <w:t xml:space="preserve">do all the activities needed of a nominee, for example, they might have to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0024414F">
+        <w:t>enter into</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0024414F">
+        <w:t xml:space="preserve"> contracts on your behalf.</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="55"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="67153BC4" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
         <w:t>Does your proposed nominee understand what they need to do in this role, and will they be able to carry out these responsibilities?</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="56"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="34A2B6A7" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
@@ -2172,93 +2262,110 @@
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="60"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="33B89218" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
         <w:t>Does your proposed nominee have any convictions that would make them not suitable to be your nominee?</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="61"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AC97F2E" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
+        <w:lastRenderedPageBreak/>
         <w:t>Has your proposed nominee given any information or answered any questions in relation to their appointment, or refused to, particularly about any criminal history or conflicts of interest?</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="62"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F20E719" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
       <w:r w:rsidRPr="0024414F">
-        <w:t>We need to think about their answers to these questions, and also think about them being your nominee if they refuse to answer the questions.</w:t>
+        <w:t xml:space="preserve">We need to think about their answers to these </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0024414F">
+        <w:t>questions, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0024414F">
+        <w:t xml:space="preserve"> also think about them being your nominee if they refuse to answer the questions.</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="63"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C4E6654" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
       <w:r w:rsidRPr="0024414F">
         <w:t>We’re responsible for making the final decision on who is appointed as your nominee for the NDIS.</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="64"/>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:t xml:space="preserve"> However, we can’t appoint a nominee unless they have agreed to their appointment in writing.</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="65"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="06B8597E" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
       <w:r w:rsidRPr="0024414F">
-        <w:t>If the person you want to be your nominee can’t be appointed for some reason, we’ll discuss this with you. We’ll discuss if there is someone else we can appoint, or help you come up with another option to support you in making decisions.</w:t>
+        <w:t xml:space="preserve">If the person you want to be your nominee can’t be appointed for some reason, we’ll discuss this with you. We’ll discuss if there is someone else we can </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0024414F">
+        <w:t>appoint, or</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0024414F">
+        <w:t xml:space="preserve"> help you come up with another option to support you in making decisions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="694DFA5B" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
       <w:r w:rsidRPr="0024414F">
         <w:t>We’ll also talk with you about what type of nominee you want them to be.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F8A6F1D" w14:textId="14E9F48F" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
       <w:r w:rsidRPr="0024414F">
         <w:t xml:space="preserve">Learn more about the </w:t>
       </w:r>
       <w:hyperlink w:anchor="_What_we_consider" w:history="1">
         <w:r w:rsidRPr="0024414F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>different types of nominees</w:t>
         </w:r>
         <w:r w:rsidRPr="00940560">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>.</w:t>
@@ -2318,72 +2425,78 @@
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
         <w:t>has the skills to support you</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DE4C06A" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
         <w:t>will help you to make decisions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BB696B9" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
         <w:t>will work with you to build your decision-making skills</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36C1068F" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0024414F">
-        <w:t>is able to act on your behalf and make decisions for you</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0024414F">
+        <w:t>is able to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0024414F">
+        <w:t xml:space="preserve"> act on your behalf and make decisions for you</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26255D24" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
         <w:t>is able and willing to give written consent to be your nominee.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0272E29B" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
       <w:r w:rsidRPr="0024414F">
         <w:t>If you have a family member or friend who has always supported you to make decisions in the past, you might want them to be your nominee. If we make this person your nominee, it’s a way we can help you to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C6C1473" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
+        <w:lastRenderedPageBreak/>
         <w:t>strengthen your relationship with that person</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="295945D7" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
         <w:t>make the support networks you already have more official.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60D90D34" w14:textId="130CE776" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="005D5F81">
       <w:r w:rsidRPr="0024414F">
         <w:t>You can also ask us to appoint a body corporate (an organisation or company) as your nominee. The body corporate or organisation would need to give us the name of the person who</w:t>
       </w:r>
       <w:r>
         <w:t>’ll</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:t xml:space="preserve"> be acting on your behalf.</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
@@ -2521,62 +2634,71 @@
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="73"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="642EB02D" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="007716FC">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
         <w:t>you can ask us to appoint a nominee for you</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E2997EB" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="007716FC">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
         <w:t>we can decide to appoint a nominee for you.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CB60FF3" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="007716FC">
       <w:r w:rsidRPr="0024414F">
+        <w:lastRenderedPageBreak/>
         <w:t>If you ask us to appoint a nominee, we'll usually appoint one.</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="74"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F8EC799" w14:textId="50A812B4" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="007716FC">
       <w:r w:rsidRPr="0024414F">
-        <w:t>It’s only in very rare circumstances that we’d appoint a nominee for you when you haven’t asked for one. For example, if we think you need a nominee but you’re unable to ask for one, even with support. In this situation a family member, friend, or another supporter might ask for a nominee for you or they might offer to be your nominee.</w:t>
+        <w:t xml:space="preserve">It’s only in very rare circumstances that we’d appoint a nominee for you when you haven’t asked for one. For example, if we think you need a nominee but you’re unable to ask for one, even with support. In this situation a family member, friend, or another supporter might ask for a nominee for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0024414F">
+        <w:t>you</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0024414F">
+        <w:t xml:space="preserve"> or they might offer to be your nominee.</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="75"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="238C2F1F" w14:textId="4F8DE3E9" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="007716FC">
       <w:r w:rsidRPr="0024414F">
         <w:t>The decision to appoint someone as a nominee would still need to be made by us once we have assessed all the information. We need to make sure your proposed nominee is the right person to be your nominee.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53F87986" w14:textId="3767B5E1" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="007716FC">
       <w:r w:rsidRPr="0024414F">
         <w:t>If you ask us to appoint a nominee, we need to check:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E5AEB88" w14:textId="2A02E985" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="007716FC">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
         <w:t>that no one has put pressure on you to appoint them – we’ll check with you to make sure it’s your decision, and not because you have been pressured or wrongly influenced by them</w:t>
       </w:r>
@@ -2751,61 +2873,70 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="0324BDCB" w14:textId="5C7BABB1" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="006825D2">
       <w:r w:rsidRPr="0024414F">
         <w:t xml:space="preserve">Learn more about </w:t>
       </w:r>
       <w:hyperlink w:anchor="_What_do_you_1" w:history="1">
         <w:r w:rsidRPr="0024414F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>what you need to do to get a nominee</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0024414F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A20C264" w14:textId="6B3FA188" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00031F89">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_How_we_work_1"/>
       <w:bookmarkEnd w:id="26"/>
       <w:r w:rsidRPr="0024414F">
+        <w:lastRenderedPageBreak/>
         <w:t>How we work with legally appointed decision makers</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75CE3C15" w14:textId="0DC93F4B" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="007716FC">
       <w:r w:rsidRPr="0024414F">
         <w:t>You might already have someone legally appointed by a government, tribunal, court or panel who helps with decisions or makes decisions for you in other parts of your life. For example, a Public Trustee, guardian, or a family member. Or you may have appointed someone yourself to make decisions for you.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03E3F5F5" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="007716FC">
       <w:r w:rsidRPr="0024414F">
-        <w:t>If you have this type of decision-maker, we’ll discuss with them the types of decisions they already help you with. If the decisions are similar to what you would need to decide in the NDIS, we usually appoint them as your nominee.</w:t>
+        <w:t xml:space="preserve">If you have this type of decision-maker, we’ll discuss with them the types of decisions they already help you with. If the decisions are </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0024414F">
+        <w:t>similar to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0024414F">
+        <w:t xml:space="preserve"> what you would need to decide in the NDIS, we usually appoint them as your nominee.</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="84"/>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:t xml:space="preserve"> If their role is different to what you would need in the NDIS, we’ll discuss with them, in writing, if you need a nominee and who we might appoint.</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="85"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B5F6316" w14:textId="65294624" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="007716FC">
       <w:r w:rsidRPr="0024414F">
         <w:t>We’re responsible for making the final decision on who is appointed as a nominee under the NDIS.</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
@@ -2916,50 +3047,51 @@
     </w:p>
     <w:p w14:paraId="0A2DCAFE" w14:textId="397F3BF0" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00E4359D">
       <w:r w:rsidRPr="0024414F">
         <w:t>These other people could include:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19D13B68" w14:textId="6554A720" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00E4359D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
         <w:t>for plan nominees, any other NDIS-appointed plan nominee you have</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="94"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AE0C30D" w14:textId="253B2C10" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00E4359D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
+        <w:lastRenderedPageBreak/>
         <w:t>any court-appointed decision-maker you have</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="95"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BA77B06" w14:textId="2A4DE679" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00E4359D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
         <w:t>any other decision-maker you have appointed</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="96"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E29F546" w14:textId="2915C9BB" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00C60870">
       <w:pPr>
@@ -3058,134 +3190,146 @@
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
         <w:t>tell us about any conflict of interest they have in relation to you</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="102"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="76D77CD8" w14:textId="3A7244B7" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00D369C2">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
         <w:t>avoid or manage any conflict of interest they have in relation to you</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="103"/>
       </w:r>
       <w:r w:rsidRPr="0024414F">
-        <w:t xml:space="preserve"> – for example, if your nominee is helping you with decisions about providers and also provides you with services that they get paid for.</w:t>
+        <w:t xml:space="preserve"> – for example, if your nominee is helping you with decisions about providers </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0024414F">
+        <w:t>and also</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0024414F">
+        <w:t xml:space="preserve"> provides you with services that they get paid for.</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="104"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="00D00273" w14:textId="40F985A4" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078">
       <w:r w:rsidRPr="0024414F">
         <w:t>If a plan nominee is appointed at your request, they can only do things on your behalf if they believe either:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46FAB53E" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00183C65">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
         <w:t>it’s not possible for you to do something, or be supported to do it</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="105"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B07DF99" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00183C65">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
         <w:t>it’s possible for you to do something yourself, but you don’t want to do it yourself.</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="106"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6922FD08" w14:textId="374BF451" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00183C65">
       <w:r w:rsidRPr="0024414F">
-        <w:t>If you can do something by yourself but don’t want to, we’ll see if we can help. Remember, other people can also help you make your own decisions. You can also give us permission to talk to another person like a family member, friend or an advocate about your business with the NDIS. We call this express consent. Express consent means you still make your own decisions, but you can consent for someone else to do things like represent you at a planning meeting, have access to information about your NDIS plan and advocate for you. They might talk to us about your NDIS plan and then explain things to you. Express consent is different to a nominee because your support person can’t make decisions for you like a nominee can.</w:t>
+        <w:t xml:space="preserve">If you can do something by yourself but don’t want to, we’ll see if we can help. Remember, other people can also help you make your own decisions. You can also give us permission to talk to another person like a family member, friend or an advocate about your business with the NDIS. We call this express consent. Express consent means you still make your own decisions, but you can consent for someone else to do things like represent you at a planning meeting, have access to information about your NDIS plan and advocate for you. They might talk to us about your NDIS plan and then explain things to you. Express consent is different to a nominee because your support person can’t make decisions for you like a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0024414F">
+        <w:lastRenderedPageBreak/>
+        <w:t>nominee can.</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="107"/>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:t xml:space="preserve"> You can give express consent by using an </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="0024414F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS consent form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0024414F">
         <w:t>, or you can tell us verbally, in writing, or in some other way that you communicate.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1819A7E2" w14:textId="5C1AA326" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00183C65">
       <w:r w:rsidRPr="0024414F">
         <w:t xml:space="preserve">If you want to build your skills to make your own decisions, we may be able to fund </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:t>supports in your plan to help you learn these skills</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:t xml:space="preserve"> if they meet the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="0024414F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS funding criteria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0024414F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57D8F1FC" w14:textId="632C03EB" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00183C65">
       <w:r w:rsidRPr="0024414F">
         <w:t>Anything your nominee does on your behalf must comply with the laws of the state or territory where you live. This includes if they are a court-appointed or participant-appointed decision-maker, for example a guardian or a person appointed under a power of attorney. They must comply with any obligations or restrictions placed on them under state or territory laws.</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="108"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B4A3E87" w14:textId="6C6F0B76" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00183C65">
       <w:r w:rsidRPr="0024414F">
         <w:t>If we appointed your plan nominee, they may only do something on your behalf if they believe you can’t either:</w:t>
@@ -3216,115 +3360,115 @@
     <w:p w14:paraId="365CDEFA" w14:textId="7D726F21" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="005207D5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="33" w:name="_What_questions_do_1"/>
       <w:bookmarkStart w:id="34" w:name="_What_should_you"/>
       <w:bookmarkStart w:id="35" w:name="_What_do_you"/>
       <w:bookmarkStart w:id="36" w:name="_What_do_you_1"/>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
       <w:r w:rsidRPr="0024414F">
         <w:t>How do you get a nominee?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23E2EBDF" w14:textId="325FCFF1" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00AA4E74">
       <w:r w:rsidRPr="0024414F">
         <w:t>If you want to get a nominee, there are a few things to do and discuss.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="537F95B0" w14:textId="2A1E4E69" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00AA4E74">
       <w:r w:rsidRPr="0024414F">
         <w:t xml:space="preserve">First, you need to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-[...14 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="0024414F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>contact us</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0024414F">
+        <w:t>, your local area coordinator or planner and ask us to appoint a nominee. You can write to us or tell us about your request for a nominee. We’ll need to know your proposed nominee’s name and contact details.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="609E6C4F" w14:textId="711760EC" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00AA4E74">
+      <w:r w:rsidRPr="0024414F">
+        <w:t xml:space="preserve">If a member of your family, carer or friend think you need a nominee, then they can also </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="0024414F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>contact us</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0024414F">
         <w:t>, your local area coordinator or planner to discuss it.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DA60B25" w14:textId="1136AFFF" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00AA4E74">
       <w:r w:rsidRPr="0024414F">
         <w:t xml:space="preserve">Learn more about </w:t>
       </w:r>
       <w:hyperlink w:anchor="_What_do_we_1" w:history="1">
         <w:r w:rsidRPr="0024414F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>how we decide about appointing nominees</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0024414F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CD400AB" w14:textId="711858E1" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="009972B3">
       <w:r w:rsidRPr="0024414F">
         <w:t xml:space="preserve">We’ll ask your proposed nominee to provide </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="0024414F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>proof of identity</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0024414F">
         <w:t>, if we don’t already have this.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A0A45AF" w14:textId="6DD7DA26" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="009972B3">
       <w:r w:rsidRPr="0024414F">
         <w:t xml:space="preserve">Learn more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="0024414F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>your privacy and information</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0024414F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DF6A7EA" w14:textId="4704883D" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078">
       <w:r w:rsidRPr="0024414F">
         <w:t xml:space="preserve">We then ask you and your nominee some questions that help us work out if your proposed nominee is the right person to be your nominee. Learn more about the </w:t>
       </w:r>
       <w:hyperlink w:anchor="_What_questions_do_3" w:history="1">
         <w:r w:rsidRPr="0024414F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>questions we ask your proposed nominee</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0024414F">
         <w:t>.</w:t>
@@ -3355,50 +3499,51 @@
     <w:p w14:paraId="59036BF6" w14:textId="0374F743" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="006C7D02">
       <w:r w:rsidRPr="0024414F">
         <w:t>If we approve your proposed nominee</w:t>
       </w:r>
       <w:r w:rsidR="009F0E69">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:t xml:space="preserve"> we’ll send an instrument of nominee appointment letter to you and the nominee.</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="111"/>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:t xml:space="preserve"> This is a document that includes information about:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73519933" w14:textId="6C928D49" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="006C7D02">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
+        <w:lastRenderedPageBreak/>
         <w:t>who has been appointed as your nominee</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C6F3BC1" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="006C7D02">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
         <w:t>what type of nominee has been appointed</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72542943" w14:textId="0056D6AC" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="006C7D02">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
         <w:t>what things your nominee can’t do</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="582DBDA8" w14:textId="2CA11F87" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="006C7D02">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
         <w:t>how long the nominee is appointed for.</w:t>
@@ -3449,51 +3594,51 @@
     <w:p w14:paraId="06B56120" w14:textId="7B821776" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="006C7D02">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
         <w:t>the person who was appointed as your nominee</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="775BB9ED" w14:textId="54AE109C" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="006C7D02">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
         <w:t>someone else who wanted to be your nominee.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14F8A6DF" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="006C7D02">
       <w:r w:rsidRPr="0024414F">
         <w:t>We’ll also try to contact them by phone.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54B2ABE1" w14:textId="5A1C6D03" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00D57D16">
       <w:r w:rsidRPr="0024414F">
         <w:t xml:space="preserve">Learn more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="0024414F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>how to ask for a decision to be reviewed</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0024414F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="334A403A" w14:textId="034E4B90" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="007038FB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="37" w:name="_What_is_a_3"/>
       <w:bookmarkStart w:id="38" w:name="_What_questions_do"/>
       <w:bookmarkStart w:id="39" w:name="_What_happens_after"/>
       <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
       <w:r w:rsidRPr="0024414F">
         <w:t>What happens when you have a nominee?</w:t>
       </w:r>
     </w:p>
@@ -3560,50 +3705,51 @@
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
         <w:t>when we check-in to see how you’re going</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76403F73" w14:textId="1CBF7FA4" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00117CC7">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
         <w:t>the next time your plan is due to be reassessed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19CF0954" w14:textId="23BE29E5" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00117CC7">
       <w:r w:rsidRPr="0024414F">
         <w:t>Depending on what level of authority your nominee has been given, we’ll talk with them, and you, about:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36A59A62" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00117CC7">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
+        <w:lastRenderedPageBreak/>
         <w:t>how your last NDIS plan worked for you</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A20644B" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00117CC7">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
         <w:t>what goals you have</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17B437B0" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00117CC7">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
         <w:t>what supports you get from your family and friends</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77C91561" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00117CC7">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
         <w:t>what supports you get from community and mainstream services</w:t>
@@ -3617,99 +3763,99 @@
         <w:t xml:space="preserve">what </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:t>supports you need to pursue your goals</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79ED728B" w14:textId="551BF497" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00117CC7">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
         <w:t>how you and your nominee are building your capacity to make decisions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34FF9802" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00117CC7">
       <w:r w:rsidRPr="0024414F">
         <w:t>Your plan nominee can also contact us if your situation or support needs change.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="193D4051" w14:textId="0B391A1F" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00117CC7">
       <w:r w:rsidRPr="0024414F">
         <w:t xml:space="preserve">If your nominee has any questions about their role, they can talk to your planner, local area coordinator or </w:t>
-      </w:r>
-[...37 lines deleted...]
-        <w:t xml:space="preserve">ou can also </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="0024414F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>contact us</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0024414F">
+        <w:t xml:space="preserve"> for advice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="357AC4E0" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="001466BB">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0024414F">
+        <w:t>What if I don’t like something my nominee has done?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41DFA416" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="001466BB">
+      <w:r w:rsidRPr="0024414F">
+        <w:t>Your nominee must always act in your best interests. They are required to try to support you to make decisions and they must try to find out what you want to happen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BA6AA3F" w14:textId="4D81FE60" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="001466BB">
+      <w:r w:rsidRPr="0024414F">
+        <w:t>If you have concerns about something your nominee has done you should talk to your support coordinator, local area coordinator or planner for further advice.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0024414F">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0024414F">
+        <w:t xml:space="preserve">ou can also </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="0024414F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>contact us</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03DE0CF4" w14:textId="276FF1CC" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="001466BB">
       <w:r w:rsidRPr="0024414F">
         <w:t xml:space="preserve">If you still have concerns you can ask us to cancel your nominee. Learn more about </w:t>
       </w:r>
       <w:hyperlink w:anchor="_What_if_you" w:history="1">
         <w:r w:rsidRPr="0024414F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>when a nominee appointment might be cancelled or suspended.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="25A36896" w14:textId="2C87C3B0" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00C60870">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="40" w:name="_Notices_given_to"/>
       <w:bookmarkEnd w:id="40"/>
@@ -3825,50 +3971,51 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>If they don’t do this, you will be seen as having failed to comply with the requirement.</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:endnoteReference w:id="119"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="00C1B058" w14:textId="657E79C7" w:rsidR="00F83078" w:rsidRPr="00940560" w:rsidRDefault="00F83078" w:rsidP="00D82C1D">
       <w:r w:rsidRPr="0024414F">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">However, there are times when we’ll contact you directly, or we may want you to do something instead of your correspondence nominee. </w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>When we give the notice to you, we’ll tell your correspondence nominee that we’ve given you the notice and give them details about it.</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:endnoteReference w:id="120"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2196C9DB" w14:textId="31AA73FD" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00513EE7">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
@@ -4029,100 +4176,125 @@
     </w:p>
     <w:p w14:paraId="0B6714CC" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="009E17E2">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
         <w:t>their ability to comply with notices we give them</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C959EA5" w14:textId="6383F0C5" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="009E17E2">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
         <w:t>our ability to give them notices.</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="127"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="443E0F49" w14:textId="37226475" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="0048463B">
       <w:r w:rsidRPr="0024414F">
-        <w:t>The notice we send will remind the nominee how soon they have to tell us about any of the above situations. This should be at least 14 days from when the change happens or is likely to happen.</w:t>
+        <w:t xml:space="preserve">The notice we send will remind the nominee how soon they </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0024414F">
+        <w:t>have to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0024414F">
+        <w:t xml:space="preserve"> tell us about any of the above situations. This should be at least 14 days from when the change happens or is likely to happen.</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="128"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="75601C20" w14:textId="63BB5556" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00B91BC1">
       <w:r w:rsidRPr="0024414F">
+        <w:lastRenderedPageBreak/>
         <w:t>The notice will also tell the nominee how they should let us know.</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="129"/>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:t xml:space="preserve"> Your nominee must comply with the notice.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62F3CCD2" w14:textId="114820C7" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="009E17E2">
       <w:r w:rsidRPr="0024414F">
         <w:t>Some of the reasons your nominee might have to comply with the notice are:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E058CED" w14:textId="6F2546B9" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="009E17E2">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
         <w:t>they’re moving house or interstate which might mean they’re unable to continue to be your nominee</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75FC2481" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="009E17E2">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
         <w:t>they change jobs and it affects them being your nominee</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="651162D8" w14:textId="543759B3" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="009E17E2">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
-        <w:t>they need to be a full-time carer to someone else and it will affect the amount of time they can help you</w:t>
+        <w:t xml:space="preserve">they need to be a full-time </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0024414F">
+        <w:t>carer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0024414F">
+        <w:t xml:space="preserve"> to someone </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0024414F">
+        <w:t>else</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0024414F">
+        <w:t xml:space="preserve"> and it will affect the amount of time they can help you</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6709ED94" w14:textId="6F9EFA7A" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="009E17E2">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
         <w:t>they’ll be travelling and it will be difficult to give them notices</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D388E93" w14:textId="5DF5EF42" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="009E17E2">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
         <w:t>a court or tribunal have appointed someone else to be your decision-maker</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79091B82" w14:textId="3D8D4E85" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00B91BC1">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
         <w:t>any other event that affects them being able to be your nominee.</w:t>
       </w:r>
@@ -4211,50 +4383,51 @@
     <w:p w14:paraId="44E33BEB" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00AE3F4E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="44" w:name="_What_if_you"/>
       <w:bookmarkStart w:id="45" w:name="_When_would_a"/>
       <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="45"/>
       <w:r w:rsidRPr="0024414F">
         <w:t>When would a nominee appointment be cancelled or suspended?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C7E80F5" w14:textId="65ADC38D" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00AE3F4E">
       <w:r w:rsidRPr="0024414F">
         <w:t>There are several reasons why we may suspend or cancel your nominee’s appointment.</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="134"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C2627FE" w14:textId="1A34C0E5" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00AE3F4E">
       <w:r w:rsidRPr="0024414F">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">If your nominee doesn’t comply with certain </w:t>
       </w:r>
       <w:hyperlink w:anchor="_What_are_" w:history="1">
         <w:r w:rsidRPr="0024414F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>duties</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0024414F">
         <w:t>, we’ll contact them to find out why not. We’ll look at what they say when deciding whether to suspend or cancel their appointment as your nominee.</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="135"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74D8DEAA" w14:textId="399A0B2B" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00AE3F4E">
       <w:r w:rsidRPr="0024414F">
         <w:t>We want to make sure your nominee is acting in your best interests. If we become aware they can no longer fulfill the role, or there is change in a court order, such as removing a guardian, we may suspend or cancel that nominee appointment.</w:t>
       </w:r>
     </w:p>
@@ -4430,51 +4603,68 @@
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>’ll</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> change or cancel the nominee if you ask us to.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4610AEB1" w14:textId="555F73EE" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="007C5EE4">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t>If the nominee was appointed on our initiative and you ask us to change or cancel the nominee, we must make a decision within 14 days. We</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">If the nominee was appointed on our initiative and you ask us to change or cancel the nominee, we must </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0024414F">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>make a decision</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0024414F">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> within 14 days. We</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>’ll</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> send you and your nominee a letter if we decide to keep the person as your nominee.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2919B1A6" w14:textId="663C1C30" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="007C5EE4">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
@@ -4488,51 +4678,51 @@
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>when a nominee appointment might be suspended or cancelled</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D031854" w14:textId="0687A41A" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="007C5EE4">
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>If you want to change or cancel your nominee, y</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:t xml:space="preserve">ou can </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="0024414F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>contact us</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:t xml:space="preserve"> You can also talk to your support coordinator, local area coordinator or planner for further advice.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A56D480" w14:textId="60B62773" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="006E78E8">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b/>
           <w:iCs w:val="0"/>
           <w:color w:val="6B2976"/>
@@ -4569,51 +4759,67 @@
         <w:endnoteReference w:id="143"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C804D0F" w14:textId="49EF4229" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00AE3F4E">
       <w:r w:rsidRPr="0024414F">
         <w:t>We would send you and your nominee a copy of the instrument of suspension.</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="144"/>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:t xml:space="preserve"> We’ll also write to your nominee asking them to give us a statement within 28 days setting out the reasons why their appointment as your nominee should not be cancelled.</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="145"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4119258C" w14:textId="15B9EF7C" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00AE3F4E">
       <w:r w:rsidRPr="0024414F">
-        <w:t>If we get a statement from them, we’ll look at what they say, and decide as soon as possible whether or not they can continue to be your nominee.</w:t>
+        <w:t xml:space="preserve">If we get a statement from them, we’ll look at what they </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0024414F">
+        <w:t>say, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0024414F">
+        <w:t xml:space="preserve"> decide as soon as possible </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0024414F">
+        <w:t>whether or not</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0024414F">
+        <w:t xml:space="preserve"> they can continue to be your nominee.</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="146"/>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:t xml:space="preserve"> We must make this decision within 14 days after the 28-day suspension period ends.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CC23FB3" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00AE3F4E">
       <w:r w:rsidRPr="0024414F">
         <w:t>Once we’ve made our decision, we’ll send a letter to you and your nominee explaining our decision.</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="147"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4312C00C" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00AE3F4E">
       <w:r w:rsidRPr="0024414F">
         <w:t>If we decide they can continue to be your nominee, the suspension will end and they can continue to be your nominee.</w:t>
@@ -4702,50 +4908,51 @@
         <w:t>how it will affect you if we suspend or cancel the nominee appointment</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="153"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="292C8BBD" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00AE3F4E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
         <w:t>whether your nominee has been found guilty of a crime that is reasonably likely to affect their ability to act as your nominee.</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="154"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CF99552" w14:textId="7A05BAC5" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00AE3F4E">
       <w:r w:rsidRPr="0024414F">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">We must also look at whether you still need a nominee and think about </w:t>
       </w:r>
       <w:hyperlink w:anchor="_What_if_I" w:history="1">
         <w:r w:rsidRPr="0024414F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>the reasons you had a nominee appointed</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0024414F">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="155"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F9442A3" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="000C3DAA">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
@@ -4843,150 +5050,170 @@
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="159"/>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:t xml:space="preserve"> If we cancel your nominee’s appointment, we’ll send you both a copy of the instrument of cancellation.</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="160"/>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:t xml:space="preserve"> When we say instrument, we mean a legal document.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="585C92B8" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="000C3DAA">
       <w:r w:rsidRPr="0024414F">
         <w:t>When we look at suspending or cancelling a nominee appointment, we must always think about how your personal and social wellbeing will be supported.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72758C2F" w14:textId="386B62A2" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="000C3DAA">
       <w:r w:rsidRPr="0024414F">
-        <w:t>If we cancel or suspend an appointment, we may appoint another person as nominee for a set period of time.</w:t>
+        <w:t xml:space="preserve">If we cancel or suspend an appointment, we may appoint another person as nominee for a set </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0024414F">
+        <w:t>period of time</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0024414F">
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="161"/>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:t xml:space="preserve"> The appointment process is the same as other </w:t>
       </w:r>
       <w:hyperlink w:anchor="_What_do_you_1" w:history="1">
         <w:r w:rsidRPr="0024414F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>nominee appointments</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0024414F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DE24573" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00AE3F4E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
         <w:t>What happens when we cancel or suspend a nominee’s appointment?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8F44BC" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00AE3F4E">
       <w:r w:rsidRPr="0024414F">
         <w:t>If we suspend your nominee’s appointment:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F4CD928" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00AE3F4E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
         <w:t>they won’t be able to perform any functions on your behalf as your nominee</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5233ACEB" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00AE3F4E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
-        <w:t>we may appoint someone else to be your nominee for a set period of time.</w:t>
+        <w:t xml:space="preserve">we may appoint someone else to be your nominee for a set </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0024414F">
+        <w:t>period of time</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0024414F">
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="162"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="237DA7F6" w14:textId="2158508E" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00AE3F4E">
       <w:r w:rsidRPr="0024414F">
         <w:t>Before we decide to cancel or suspend your nominee’s appointment, we would find out the reason they did or didn’t do what they were supposed to do. In most cases, we wouldn’t suspend or cancel your nominee if they reasonably believed they were doing what you wanted.</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="163"/>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:t xml:space="preserve"> Or if they reasonably believed what they did, or didn’t do, would promote your personal and social wellbeing.</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="164"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5193C81B" w14:textId="21FC98A1" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00F53705">
       <w:r w:rsidRPr="0024414F">
         <w:t>If we cancel or suspend a nominee, we</w:t>
       </w:r>
       <w:r>
         <w:t>’ll</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
-        <w:t xml:space="preserve"> stop sending correspondence and stop sharing information with them. We do not disclose information to anyone other than the appointed representatives listed on your record. We</w:t>
+        <w:t xml:space="preserve"> stop sending correspondence and stop sharing information with them. We do not disclose information to anyone other than the appointed </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0024414F">
+        <w:lastRenderedPageBreak/>
+        <w:t>representatives listed on your record. We</w:t>
       </w:r>
       <w:r>
         <w:t>’ll</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:t xml:space="preserve"> make sure correspondence will be sent to you or another nominee instead.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10044809" w14:textId="42DC7000" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00F53705">
       <w:r w:rsidRPr="0024414F">
         <w:t xml:space="preserve">If you have concerns related to someone acting on your behalf, or receiving correspondence, you can </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidRPr="0024414F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>contact us</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0024414F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26A1541F" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00AE3F4E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="0024414F">
         <w:t>What if I want my nominee’s appointment to continue?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1624F53E" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00AE3F4E">
       <w:r w:rsidRPr="0024414F">
         <w:t>If we decide to cancel or suspend your nominee’s appointment, and you’re not happy with our decision, you can ask for our decision to be reviewed.</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
@@ -5008,316 +5235,329 @@
     </w:p>
     <w:p w14:paraId="2DB1A884" w14:textId="77777777" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00AE3F4E">
       <w:r w:rsidRPr="0024414F">
         <w:t xml:space="preserve">Similarly, if we decide </w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:t xml:space="preserve"> to cancel or suspend your nominee’s appointment, and you’re not happy with our decision, you can ask for our decision to be reviewed.</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="167"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="139AA599" w14:textId="66FE07C8" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00AE3F4E">
       <w:r w:rsidRPr="0024414F">
         <w:t xml:space="preserve">Learn more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidRPr="0024414F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>how to ask for a decision to be reviewed</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0024414F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2ECFA9A9" w14:textId="4111D9A8" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00AE3F4E">
       <w:r w:rsidRPr="0024414F">
         <w:t xml:space="preserve">You can also talk to your support coordinator, local area coordinator, planner or </w:t>
-      </w:r>
-[...131 lines deleted...]
-        <w:t xml:space="preserve">You can contact your local area coordinator or </w:t>
       </w:r>
       <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidRPr="0024414F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>contact us</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0024414F">
-        <w:t xml:space="preserve"> to talk about the reasons for our decision. If you still don’t agree with our decision to appoint, suspend or cancel the role of a nominee, you can ask for a review of our decision.</w:t>
+        <w:t xml:space="preserve"> for further advice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12906DF0" w14:textId="3A5A9B82" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00C60870">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext/>
+        <w:keepLines/>
+      </w:pPr>
+      <w:bookmarkStart w:id="46" w:name="_What_if_you_1"/>
+      <w:bookmarkEnd w:id="46"/>
+      <w:r w:rsidRPr="0024414F">
+        <w:t>What if you don’t agree with a decision we make?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FE755EA" w14:textId="46DD2565" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00BB67F9">
+      <w:r w:rsidRPr="0024414F">
+        <w:t>The NDIS law tells us what decisions can be reviewed. If you think a decision we’ve made about your nominee is wrong, you can ask for a review of our decision if it was to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="750593F8" w14:textId="64D7DEA4" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00306B3F">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0024414F">
+        <w:t>appoint a plan nominee or a correspondence nominee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0024414F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="168"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53BF3F6E" w14:textId="488526E6" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00306B3F">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0024414F">
+        <w:t>suspend a nominee appointment, or not to suspend a nominee appointment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0024414F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="169"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="351E3935" w14:textId="6DF669CE" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00306B3F">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0024414F">
+        <w:t xml:space="preserve">cancel a nominee </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0024414F">
+        <w:t>appointment, or</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0024414F">
+        <w:t xml:space="preserve"> not cancel a nominee appointment.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0024414F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="170"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="468894E9" w14:textId="5646199B" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="008C779E">
+      <w:r w:rsidRPr="0024414F">
+        <w:t xml:space="preserve">Any person </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0024414F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>directly affected</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0024414F">
+        <w:t xml:space="preserve"> by a decision of the NDIA can ask for a review.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0024414F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="171"/>
+      </w:r>
+      <w:r w:rsidRPr="0024414F">
+        <w:t xml:space="preserve"> This could be:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45CA4E95" w14:textId="6541D2F3" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00306B3F">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0024414F">
+        <w:t>you</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23C54004" w14:textId="3D286EF9" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00306B3F">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0024414F">
+        <w:t>a person appointed by a court or tribunal to make decisions for you</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01EAFC5A" w14:textId="4C94E3C3" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="00306B3F">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0024414F">
+        <w:t>a nominee, someone who wants to be appointed as a nominee, or someone who used to be a nominee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F7DB857" w14:textId="2EFAC78A" w:rsidR="00F83078" w:rsidRPr="0024414F" w:rsidRDefault="00F83078" w:rsidP="001020D9">
+      <w:r w:rsidRPr="0024414F">
+        <w:t>If we decide to appoint, suspend or cancel the role of a nominee, we’ll write to each person directly affected by our decision.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0024414F">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="172"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45CD4998" w14:textId="7AC8BB97" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="001020D9">
+      <w:r w:rsidRPr="0024414F">
+        <w:t xml:space="preserve">You can contact your local area coordinator or </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidRPr="0024414F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>contact us</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0024414F">
+        <w:t xml:space="preserve"> to talk about the reasons for our decision. If you still don’t agree with our decision to appoint, suspend or cancel the role of a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0024414F">
+        <w:lastRenderedPageBreak/>
+        <w:t>nominee, you can ask for a review of our decision.</w:t>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="173"/>
       </w:r>
       <w:r w:rsidRPr="0024414F">
         <w:t xml:space="preserve"> You have 3 months to ask for a review</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> after you receive our decision in writing.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="174"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> This means one of our staff, who wasn’t involved in the original decision, will review the information and our decision.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="175"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="709E4EB4" w14:textId="33B757E3" w:rsidR="00CC0570" w:rsidRDefault="0011497F" w:rsidP="00C60870">
       <w:r>
         <w:t>Learn more about</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC2947">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidR="006F250A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>h</w:t>
         </w:r>
         <w:r w:rsidRPr="00AC2947">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ow to request a review of a decision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00CC0570">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CA98BAA" w14:textId="2FB4A657" w:rsidR="00B0668F" w:rsidRPr="004171E1" w:rsidRDefault="000E332B" w:rsidP="00521E1D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Reference list</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B0668F" w:rsidRPr="004171E1" w:rsidSect="00C60870">
-      <w:headerReference w:type="default" r:id="rId30"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId33"/>
+      <w:headerReference w:type="default" r:id="rId31"/>
+      <w:footerReference w:type="default" r:id="rId32"/>
+      <w:headerReference w:type="first" r:id="rId33"/>
+      <w:footerReference w:type="first" r:id="rId34"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1588" w:right="1021" w:bottom="1134" w:left="1021" w:header="567" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="602992F5" w14:textId="77777777" w:rsidR="003E2D1A" w:rsidRDefault="003E2D1A" w:rsidP="006A7B2E">
+    <w:p w14:paraId="40D18B67" w14:textId="77777777" w:rsidR="00B01728" w:rsidRDefault="00B01728" w:rsidP="006A7B2E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="77E7D788" w14:textId="77777777" w:rsidR="003E2D1A" w:rsidRDefault="003E2D1A" w:rsidP="006A7B2E">
+    <w:p w14:paraId="726FB3A2" w14:textId="77777777" w:rsidR="00B01728" w:rsidRDefault="00B01728" w:rsidP="006A7B2E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2375B286" w14:textId="77777777" w:rsidR="003E2D1A" w:rsidRDefault="003E2D1A">
+    <w:p w14:paraId="59AE727E" w14:textId="77777777" w:rsidR="00B01728" w:rsidRDefault="00B01728">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:id="2">
     <w:p w14:paraId="0648C184" w14:textId="1E73A19A" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="00CC62BB">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS (Nominees) Rules 2013 r3.1</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="3">
     <w:p w14:paraId="3034A3D2" w14:textId="77777777" w:rsidR="00F83078" w:rsidRDefault="00F83078" w:rsidP="00CC62BB">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
@@ -8067,274 +8307,280 @@
       <w:r>
         <w:t xml:space="preserve"> NDIS Act 2013 s100(2)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="175">
     <w:p w14:paraId="5D7294C7" w14:textId="7D2F3705" w:rsidR="00F83078" w:rsidRDefault="00F83078">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NDIS Act 2013 ss100(5)-(6)</w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
     <w:altName w:val="Arial"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="01000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010000" w:csb1="00000000"/>
+    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="DE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="01000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010000" w:csb1="00000000"/>
+    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="48E27334" w14:textId="5F142690" w:rsidR="00AE3395" w:rsidRPr="00F8132F" w:rsidRDefault="00AE3395" w:rsidP="00AE3395">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="48E27334" w14:textId="052DA151" w:rsidR="00AE3395" w:rsidRPr="00F8132F" w:rsidRDefault="00BE6222" w:rsidP="00AE3395">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4820"/>
         <w:tab w:val="right" w:pos="9781"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       </w:rPr>
-      <w:t>28</w:t>
+      <w:t>18</w:t>
     </w:r>
-    <w:r w:rsidRPr="00F8132F">
+    <w:r w:rsidR="00AE3395" w:rsidRPr="00F8132F">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00AE3395">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t>October</w:t>
     </w:r>
-    <w:r w:rsidRPr="00F8132F">
+    <w:r w:rsidR="00AE3395" w:rsidRPr="00F8132F">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
+    <w:r w:rsidR="00AE3395">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t>202</w:t>
+    </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       </w:rPr>
-      <w:t>2023</w:t>
+      <w:t>4</w:t>
     </w:r>
-    <w:r w:rsidRPr="00F8132F">
+    <w:r w:rsidR="00AE3395" w:rsidRPr="00F8132F">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00AE3395">
       <w:t>Appointing a nominee</w:t>
     </w:r>
-    <w:r w:rsidRPr="00F8132F">
+    <w:r w:rsidR="00AE3395" w:rsidRPr="00F8132F">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="46267229"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:r w:rsidRPr="5C735632">
+        <w:r w:rsidR="00AE3395" w:rsidRPr="5C735632">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00AE3395">
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="5C735632">
+        <w:r w:rsidR="00AE3395" w:rsidRPr="5C735632">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00AE3395">
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidRPr="5C735632">
+        <w:r w:rsidR="00AE3395" w:rsidRPr="5C735632">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r w:rsidRPr="00F8132F">
+    <w:r w:rsidR="00AE3395" w:rsidRPr="00F8132F">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r w:rsidRPr="00F8132F">
+    <w:r w:rsidR="00AE3395" w:rsidRPr="00F8132F">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00F8132F">
+    <w:r w:rsidR="00AE3395" w:rsidRPr="00F8132F">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00F8132F">
+    <w:r w:rsidR="00AE3395" w:rsidRPr="00F8132F">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00AE3395">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         <w:bCs/>
       </w:rPr>
       <w:t>28</w:t>
     </w:r>
-    <w:r w:rsidRPr="00F8132F">
+    <w:r w:rsidR="00AE3395" w:rsidRPr="00F8132F">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="326A7014" w14:textId="77777777" w:rsidR="00AE3395" w:rsidRPr="00F8132F" w:rsidRDefault="00AE3395" w:rsidP="00AE3395">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4820"/>
         <w:tab w:val="right" w:pos="9781"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:b/>
         <w:iCs/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F8132F">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
@@ -8373,94 +8619,100 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ourguidelines.ndis.gov.au</w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidRPr="00F8132F">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:b/>
         <w:iCs/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve"> for the latest version.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="69AD5257" w14:textId="00652F5C" w:rsidR="003E7E93" w:rsidRDefault="003E7E93" w:rsidP="00AE3395"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="5AAE2107" w14:textId="586B2E0D" w:rsidR="00CB051B" w:rsidRPr="00F8132F" w:rsidRDefault="00AE3395" w:rsidP="00CB051B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5AAE2107" w14:textId="1753C507" w:rsidR="00CB051B" w:rsidRPr="00F8132F" w:rsidRDefault="006D3685" w:rsidP="00CB051B">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4820"/>
         <w:tab w:val="right" w:pos="9781"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:id="47" w:name="_Hlk118984843"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       </w:rPr>
-      <w:t>28</w:t>
+      <w:t>18</w:t>
     </w:r>
-    <w:r w:rsidRPr="00F8132F">
+    <w:r w:rsidR="00AE3395" w:rsidRPr="00F8132F">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00AE3395">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t>October</w:t>
     </w:r>
-    <w:r w:rsidRPr="00F8132F">
+    <w:r w:rsidR="00AE3395" w:rsidRPr="00F8132F">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
+    <w:r w:rsidR="00AE3395">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t>202</w:t>
+    </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       </w:rPr>
-      <w:t>2023</w:t>
+      <w:t>4</w:t>
     </w:r>
     <w:r w:rsidR="00CB051B" w:rsidRPr="00F8132F">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="5C735632">
       <w:t>Appointing a nominee</w:t>
     </w:r>
     <w:r w:rsidR="00CB051B" w:rsidRPr="00F8132F">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-2667299"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
@@ -8606,83 +8858,83 @@
         <w:iCs/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve"> for the latest version.</w:t>
     </w:r>
   </w:p>
   <w:bookmarkEnd w:id="47"/>
   <w:p w14:paraId="796A3B1E" w14:textId="29EF36F3" w:rsidR="00673F3D" w:rsidRDefault="00673F3D" w:rsidP="00673F3D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="9781"/>
       </w:tabs>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="01A20D19" w14:textId="77777777" w:rsidR="003E2D1A" w:rsidRDefault="003E2D1A" w:rsidP="006A7B2E">
+    <w:p w14:paraId="180762D8" w14:textId="77777777" w:rsidR="00B01728" w:rsidRDefault="00B01728" w:rsidP="006A7B2E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7EB7ABCF" w14:textId="77777777" w:rsidR="003E2D1A" w:rsidRDefault="003E2D1A" w:rsidP="006A7B2E">
+    <w:p w14:paraId="1DD12B55" w14:textId="77777777" w:rsidR="00B01728" w:rsidRDefault="00B01728" w:rsidP="006A7B2E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="30B3A4ED" w14:textId="77777777" w:rsidR="003E2D1A" w:rsidRDefault="003E2D1A">
+    <w:p w14:paraId="291977E2" w14:textId="77777777" w:rsidR="00B01728" w:rsidRDefault="00B01728">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1C7ABC3C" w14:textId="0F4862E8" w:rsidR="00FA2002" w:rsidRPr="00013A4C" w:rsidRDefault="005C7C2A" w:rsidP="005C7C2A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:color w:val="C00000"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00736EB2">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="670719B3" wp14:editId="1671C371">
           <wp:extent cx="1079500" cy="563880"/>
           <wp:effectExtent l="0" t="0" r="6350" b="7620"/>
           <wp:docPr id="1713014123" name="Picture 1713014123" descr="NDIS logo" title="NDIS Logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -8705,51 +8957,51 @@
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1079500" cy="563880"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="31BDAFF5" w14:textId="2238AB6D" w:rsidR="00FA2002" w:rsidRPr="005C7C2A" w:rsidRDefault="00FA2002" w:rsidP="005C7C2A">
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00736EB2">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="00C3E016" wp14:editId="75785340">
           <wp:extent cx="1079500" cy="563880"/>
           <wp:effectExtent l="0" t="0" r="6350" b="7620"/>
           <wp:docPr id="17" name="Picture 17" descr="NDIS logo" title="NDIS Logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -8775,51 +9027,51 @@
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1079500" cy="563880"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="72A0C47C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B900CE2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -13257,54 +13509,55 @@
   <w:num w:numId="36" w16cid:durableId="1870215667">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1470782929">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1397630640">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="546068542">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="450634421">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="558588714">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="866337617">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="86"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -14052,50 +14305,51 @@
     <w:rsid w:val="003F68E8"/>
     <w:rsid w:val="003F72D9"/>
     <w:rsid w:val="003F7B01"/>
     <w:rsid w:val="004008C9"/>
     <w:rsid w:val="00401188"/>
     <w:rsid w:val="0040131D"/>
     <w:rsid w:val="00402ECE"/>
     <w:rsid w:val="004038B4"/>
     <w:rsid w:val="0040595E"/>
     <w:rsid w:val="00406707"/>
     <w:rsid w:val="00406964"/>
     <w:rsid w:val="0040761A"/>
     <w:rsid w:val="004111A1"/>
     <w:rsid w:val="00411AE2"/>
     <w:rsid w:val="0041210E"/>
     <w:rsid w:val="0041226A"/>
     <w:rsid w:val="00412A51"/>
     <w:rsid w:val="00413EA5"/>
     <w:rsid w:val="0041691D"/>
     <w:rsid w:val="00416B2E"/>
     <w:rsid w:val="004171E1"/>
     <w:rsid w:val="00421280"/>
     <w:rsid w:val="00421B1B"/>
     <w:rsid w:val="00422E9D"/>
     <w:rsid w:val="0042439C"/>
+    <w:rsid w:val="0042537B"/>
     <w:rsid w:val="00426146"/>
     <w:rsid w:val="004263B6"/>
     <w:rsid w:val="004301BB"/>
     <w:rsid w:val="00430276"/>
     <w:rsid w:val="00430DB1"/>
     <w:rsid w:val="00431FE5"/>
     <w:rsid w:val="00432B69"/>
     <w:rsid w:val="00432B6C"/>
     <w:rsid w:val="004335FC"/>
     <w:rsid w:val="00435409"/>
     <w:rsid w:val="0043704A"/>
     <w:rsid w:val="00440392"/>
     <w:rsid w:val="00440960"/>
     <w:rsid w:val="00441DC3"/>
     <w:rsid w:val="00442AA4"/>
     <w:rsid w:val="00443A6C"/>
     <w:rsid w:val="00444EB3"/>
     <w:rsid w:val="0044557C"/>
     <w:rsid w:val="004472F7"/>
     <w:rsid w:val="004477EB"/>
     <w:rsid w:val="0045018D"/>
     <w:rsid w:val="0045023A"/>
     <w:rsid w:val="004503E5"/>
     <w:rsid w:val="0045100D"/>
     <w:rsid w:val="004524A8"/>
@@ -14508,93 +14762,95 @@
     <w:rsid w:val="0068104B"/>
     <w:rsid w:val="006825D2"/>
     <w:rsid w:val="00682902"/>
     <w:rsid w:val="00683F24"/>
     <w:rsid w:val="006847AA"/>
     <w:rsid w:val="006847C6"/>
     <w:rsid w:val="0068502A"/>
     <w:rsid w:val="006857B3"/>
     <w:rsid w:val="00685B38"/>
     <w:rsid w:val="00685DB6"/>
     <w:rsid w:val="00685E7D"/>
     <w:rsid w:val="006908DF"/>
     <w:rsid w:val="00691366"/>
     <w:rsid w:val="00691BA5"/>
     <w:rsid w:val="00691C18"/>
     <w:rsid w:val="00691C53"/>
     <w:rsid w:val="00691D67"/>
     <w:rsid w:val="006922A7"/>
     <w:rsid w:val="00692CD9"/>
     <w:rsid w:val="00694235"/>
     <w:rsid w:val="006944A2"/>
     <w:rsid w:val="00694C61"/>
     <w:rsid w:val="00694C9B"/>
     <w:rsid w:val="00694FD9"/>
     <w:rsid w:val="006958A2"/>
+    <w:rsid w:val="00695EBE"/>
     <w:rsid w:val="006962EB"/>
     <w:rsid w:val="0069672D"/>
     <w:rsid w:val="006968AB"/>
     <w:rsid w:val="00696C1B"/>
     <w:rsid w:val="006A1DA6"/>
     <w:rsid w:val="006A1FB8"/>
     <w:rsid w:val="006A22F3"/>
     <w:rsid w:val="006A24D2"/>
     <w:rsid w:val="006A27E9"/>
     <w:rsid w:val="006A3B3F"/>
     <w:rsid w:val="006A3C6A"/>
     <w:rsid w:val="006A486E"/>
     <w:rsid w:val="006A4952"/>
     <w:rsid w:val="006A4CB7"/>
     <w:rsid w:val="006A5127"/>
     <w:rsid w:val="006A60E6"/>
     <w:rsid w:val="006A6723"/>
     <w:rsid w:val="006A7B2E"/>
     <w:rsid w:val="006B0593"/>
     <w:rsid w:val="006B07F1"/>
     <w:rsid w:val="006B129B"/>
     <w:rsid w:val="006B217D"/>
     <w:rsid w:val="006B2776"/>
     <w:rsid w:val="006B2992"/>
     <w:rsid w:val="006B4B0A"/>
     <w:rsid w:val="006B55E6"/>
     <w:rsid w:val="006B6301"/>
     <w:rsid w:val="006B69D7"/>
     <w:rsid w:val="006B6EF5"/>
     <w:rsid w:val="006B7A99"/>
     <w:rsid w:val="006C0179"/>
     <w:rsid w:val="006C01D0"/>
     <w:rsid w:val="006C0297"/>
     <w:rsid w:val="006C086A"/>
     <w:rsid w:val="006C213C"/>
     <w:rsid w:val="006C5E6D"/>
     <w:rsid w:val="006C6135"/>
     <w:rsid w:val="006C7B84"/>
     <w:rsid w:val="006C7D02"/>
     <w:rsid w:val="006D002C"/>
     <w:rsid w:val="006D050B"/>
     <w:rsid w:val="006D07E7"/>
     <w:rsid w:val="006D353E"/>
+    <w:rsid w:val="006D3685"/>
     <w:rsid w:val="006D372A"/>
     <w:rsid w:val="006D4D6F"/>
     <w:rsid w:val="006D6510"/>
     <w:rsid w:val="006E0C14"/>
     <w:rsid w:val="006E0DB9"/>
     <w:rsid w:val="006E122C"/>
     <w:rsid w:val="006E1AF1"/>
     <w:rsid w:val="006E2087"/>
     <w:rsid w:val="006E2B69"/>
     <w:rsid w:val="006E2E90"/>
     <w:rsid w:val="006E55D4"/>
     <w:rsid w:val="006E6072"/>
     <w:rsid w:val="006E6E5E"/>
     <w:rsid w:val="006E7470"/>
     <w:rsid w:val="006E77B3"/>
     <w:rsid w:val="006E78E8"/>
     <w:rsid w:val="006F250A"/>
     <w:rsid w:val="006F26A9"/>
     <w:rsid w:val="006F2901"/>
     <w:rsid w:val="006F2A29"/>
     <w:rsid w:val="006F4606"/>
     <w:rsid w:val="006F4BF2"/>
     <w:rsid w:val="006F5A43"/>
     <w:rsid w:val="006F65D1"/>
     <w:rsid w:val="006F665F"/>
@@ -14654,50 +14910,51 @@
     <w:rsid w:val="0074702D"/>
     <w:rsid w:val="0075002D"/>
     <w:rsid w:val="00750BC0"/>
     <w:rsid w:val="00753353"/>
     <w:rsid w:val="00753462"/>
     <w:rsid w:val="00754F98"/>
     <w:rsid w:val="007552F9"/>
     <w:rsid w:val="00755D81"/>
     <w:rsid w:val="0075797A"/>
     <w:rsid w:val="00757F5F"/>
     <w:rsid w:val="00760BEB"/>
     <w:rsid w:val="0076122E"/>
     <w:rsid w:val="00761C11"/>
     <w:rsid w:val="00762AFB"/>
     <w:rsid w:val="00764386"/>
     <w:rsid w:val="00764BE0"/>
     <w:rsid w:val="00765FBB"/>
     <w:rsid w:val="00770B70"/>
     <w:rsid w:val="00770E29"/>
     <w:rsid w:val="007716FC"/>
     <w:rsid w:val="00773443"/>
     <w:rsid w:val="007741D4"/>
     <w:rsid w:val="0077434C"/>
     <w:rsid w:val="00774C35"/>
     <w:rsid w:val="00774F02"/>
+    <w:rsid w:val="00775397"/>
     <w:rsid w:val="00776601"/>
     <w:rsid w:val="00780E22"/>
     <w:rsid w:val="007821C2"/>
     <w:rsid w:val="007825E0"/>
     <w:rsid w:val="00782D1F"/>
     <w:rsid w:val="007843E0"/>
     <w:rsid w:val="007852C0"/>
     <w:rsid w:val="00785C57"/>
     <w:rsid w:val="00787EDA"/>
     <w:rsid w:val="00790C40"/>
     <w:rsid w:val="00791B7C"/>
     <w:rsid w:val="00791BA3"/>
     <w:rsid w:val="00792058"/>
     <w:rsid w:val="007926F3"/>
     <w:rsid w:val="00792730"/>
     <w:rsid w:val="00792F3C"/>
     <w:rsid w:val="00793C5F"/>
     <w:rsid w:val="007962AD"/>
     <w:rsid w:val="007964AD"/>
     <w:rsid w:val="00796970"/>
     <w:rsid w:val="00796BF4"/>
     <w:rsid w:val="007A063A"/>
     <w:rsid w:val="007A0ED0"/>
     <w:rsid w:val="007A2155"/>
     <w:rsid w:val="007A393F"/>
@@ -15304,50 +15561,51 @@
     <w:rsid w:val="00AE24CB"/>
     <w:rsid w:val="00AE24E0"/>
     <w:rsid w:val="00AE2FE5"/>
     <w:rsid w:val="00AE3395"/>
     <w:rsid w:val="00AE35A6"/>
     <w:rsid w:val="00AE3F4E"/>
     <w:rsid w:val="00AE4325"/>
     <w:rsid w:val="00AE470E"/>
     <w:rsid w:val="00AE480E"/>
     <w:rsid w:val="00AE5D20"/>
     <w:rsid w:val="00AF097F"/>
     <w:rsid w:val="00AF2C9C"/>
     <w:rsid w:val="00AF315F"/>
     <w:rsid w:val="00AF33E5"/>
     <w:rsid w:val="00AF394D"/>
     <w:rsid w:val="00AF543E"/>
     <w:rsid w:val="00AF55AC"/>
     <w:rsid w:val="00AF57FF"/>
     <w:rsid w:val="00AF67FA"/>
     <w:rsid w:val="00AF6922"/>
     <w:rsid w:val="00AF69B8"/>
     <w:rsid w:val="00AF703E"/>
     <w:rsid w:val="00AF77A3"/>
     <w:rsid w:val="00AF7F5A"/>
     <w:rsid w:val="00B00241"/>
+    <w:rsid w:val="00B01728"/>
     <w:rsid w:val="00B02CED"/>
     <w:rsid w:val="00B0369C"/>
     <w:rsid w:val="00B03A36"/>
     <w:rsid w:val="00B03E0E"/>
     <w:rsid w:val="00B043CB"/>
     <w:rsid w:val="00B047C5"/>
     <w:rsid w:val="00B05C57"/>
     <w:rsid w:val="00B05F71"/>
     <w:rsid w:val="00B0668F"/>
     <w:rsid w:val="00B10ED3"/>
     <w:rsid w:val="00B12556"/>
     <w:rsid w:val="00B1404E"/>
     <w:rsid w:val="00B14A42"/>
     <w:rsid w:val="00B14C5F"/>
     <w:rsid w:val="00B16F45"/>
     <w:rsid w:val="00B20D36"/>
     <w:rsid w:val="00B2160B"/>
     <w:rsid w:val="00B219D9"/>
     <w:rsid w:val="00B227C4"/>
     <w:rsid w:val="00B22C35"/>
     <w:rsid w:val="00B2412E"/>
     <w:rsid w:val="00B2445A"/>
     <w:rsid w:val="00B2767D"/>
     <w:rsid w:val="00B277EC"/>
     <w:rsid w:val="00B27E47"/>
@@ -15401,50 +15659,51 @@
     <w:rsid w:val="00B72556"/>
     <w:rsid w:val="00B7256F"/>
     <w:rsid w:val="00B72A24"/>
     <w:rsid w:val="00B7339F"/>
     <w:rsid w:val="00B74FF6"/>
     <w:rsid w:val="00B752EF"/>
     <w:rsid w:val="00B75D66"/>
     <w:rsid w:val="00B773E1"/>
     <w:rsid w:val="00B77B6D"/>
     <w:rsid w:val="00B8011F"/>
     <w:rsid w:val="00B815CE"/>
     <w:rsid w:val="00B81812"/>
     <w:rsid w:val="00B83ACD"/>
     <w:rsid w:val="00B84C06"/>
     <w:rsid w:val="00B8576C"/>
     <w:rsid w:val="00B86891"/>
     <w:rsid w:val="00B879FC"/>
     <w:rsid w:val="00B87E4F"/>
     <w:rsid w:val="00B900AF"/>
     <w:rsid w:val="00B906B1"/>
     <w:rsid w:val="00B90F44"/>
     <w:rsid w:val="00B91AFF"/>
     <w:rsid w:val="00B91BC1"/>
     <w:rsid w:val="00B94203"/>
     <w:rsid w:val="00B9495D"/>
+    <w:rsid w:val="00B9552B"/>
     <w:rsid w:val="00B9611F"/>
     <w:rsid w:val="00B9708E"/>
     <w:rsid w:val="00BA00B6"/>
     <w:rsid w:val="00BA06A9"/>
     <w:rsid w:val="00BA0D8F"/>
     <w:rsid w:val="00BA0F00"/>
     <w:rsid w:val="00BA1075"/>
     <w:rsid w:val="00BA1643"/>
     <w:rsid w:val="00BA2D33"/>
     <w:rsid w:val="00BA2F42"/>
     <w:rsid w:val="00BA3DAF"/>
     <w:rsid w:val="00BA424F"/>
     <w:rsid w:val="00BA48D4"/>
     <w:rsid w:val="00BA4948"/>
     <w:rsid w:val="00BA4F4D"/>
     <w:rsid w:val="00BA6128"/>
     <w:rsid w:val="00BA6982"/>
     <w:rsid w:val="00BA6B66"/>
     <w:rsid w:val="00BA6EAE"/>
     <w:rsid w:val="00BA7878"/>
     <w:rsid w:val="00BA7A1F"/>
     <w:rsid w:val="00BA7BEE"/>
     <w:rsid w:val="00BA7F9D"/>
     <w:rsid w:val="00BB0929"/>
     <w:rsid w:val="00BB0A2F"/>
@@ -15458,50 +15717,51 @@
     <w:rsid w:val="00BB6BF2"/>
     <w:rsid w:val="00BB73DA"/>
     <w:rsid w:val="00BC00FD"/>
     <w:rsid w:val="00BC1417"/>
     <w:rsid w:val="00BC1CCA"/>
     <w:rsid w:val="00BC1D97"/>
     <w:rsid w:val="00BC626C"/>
     <w:rsid w:val="00BC638B"/>
     <w:rsid w:val="00BC65E4"/>
     <w:rsid w:val="00BC7187"/>
     <w:rsid w:val="00BD053E"/>
     <w:rsid w:val="00BD06BB"/>
     <w:rsid w:val="00BD137F"/>
     <w:rsid w:val="00BD40F8"/>
     <w:rsid w:val="00BD5707"/>
     <w:rsid w:val="00BD5A2A"/>
     <w:rsid w:val="00BD5C20"/>
     <w:rsid w:val="00BD62A8"/>
     <w:rsid w:val="00BD6742"/>
     <w:rsid w:val="00BD685F"/>
     <w:rsid w:val="00BE2DBA"/>
     <w:rsid w:val="00BE3074"/>
     <w:rsid w:val="00BE3431"/>
     <w:rsid w:val="00BE3E9B"/>
     <w:rsid w:val="00BE61FD"/>
+    <w:rsid w:val="00BE6222"/>
     <w:rsid w:val="00BE63F4"/>
     <w:rsid w:val="00BE647D"/>
     <w:rsid w:val="00BF13AE"/>
     <w:rsid w:val="00BF40C8"/>
     <w:rsid w:val="00BF425E"/>
     <w:rsid w:val="00BF49B9"/>
     <w:rsid w:val="00BF4A8C"/>
     <w:rsid w:val="00BF4E4B"/>
     <w:rsid w:val="00C0017A"/>
     <w:rsid w:val="00C002FA"/>
     <w:rsid w:val="00C00434"/>
     <w:rsid w:val="00C008A5"/>
     <w:rsid w:val="00C00E3A"/>
     <w:rsid w:val="00C011B6"/>
     <w:rsid w:val="00C0268C"/>
     <w:rsid w:val="00C0295E"/>
     <w:rsid w:val="00C02C11"/>
     <w:rsid w:val="00C02CE5"/>
     <w:rsid w:val="00C03309"/>
     <w:rsid w:val="00C03397"/>
     <w:rsid w:val="00C03B9F"/>
     <w:rsid w:val="00C03DF3"/>
     <w:rsid w:val="00C045A7"/>
     <w:rsid w:val="00C04F8C"/>
     <w:rsid w:val="00C0511E"/>
@@ -16214,51 +16474,51 @@
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="zh-CN" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="058713BD"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
@@ -17419,51 +17679,51 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003C3967"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BA2D33"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="52504292">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="161357140">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -17621,51 +17881,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2048530757">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/policies/access-information/consent-forms" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/reviewing-decision/reviewing-our-decisions" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/reviewing-decision/reviewing-our-decisions" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/your-privacy-and-information" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/your-privacy-and-information" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/reviewing-decision/reviewing-our-decisions" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/having-someone-represent-you/child-representatives" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/policies/access-information/consent-forms" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/having-someone-represent-you/child-representatives" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/publications/booklets-and-factsheets" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/operational-guidelines/overview-ndis-operational-guideline/overview-ndis-operational-guideline-communicating-people-disability" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/your-privacy-and-information" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/your-privacy-and-information" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/having-someone-represent-you/child-representatives" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/policies/access-information/consent-forms" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/publications/booklets-and-factsheets" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/having-someone-represent-you/child-representatives" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/operational-guidelines/overview-ndis-operational-guideline/overview-ndis-operational-guideline-communicating-people-disability" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/policies/access-information/consent-forms" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/reviewing-decision/reviewing-our-decisions" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/reviewing-decision/reviewing-our-decisions" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/reviewing-decision/reviewing-our-decisions" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ourguidelines.ndis.gov.au/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ourguidelines.ndis.gov.au/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -17935,94 +18195,107 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="a2598ba4-4db0-4ba6-86e6-e93586821996" xsi:nil="true"/>
     <_Flow_SignoffStatus xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
+    <NUmber xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
+    <j1bcdfc39e334219b6c4cd8d4ccae017 xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </j1bcdfc39e334219b6c4cd8d4ccae017>
+    <FolderSortOrder xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DD3D09C9489BCF4CBDCB69CB74A9833E" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="65089b0de18f47fc1a50d776c2043826">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xmlns:ns3="a2598ba4-4db0-4ba6-86e6-e93586821996" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="14f41839db1c5baf295a62b9763fd554" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DD3D09C9489BCF4CBDCB69CB74A9833E" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3483653a0bd93fad84b35cc2ef86efe5">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xmlns:ns3="a2598ba4-4db0-4ba6-86e6-e93586821996" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1990f1ccc16a35de81225fa69c527083" ns2:_="" ns3:_="">
     <xsd:import namespace="62e6d7e0-8f69-4736-9de7-41af03e42ea2"/>
     <xsd:import namespace="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:NUmber" minOccurs="0"/>
+                <xsd:element ref="ns2:j1bcdfc39e334219b6c4cd8d4ccae017" minOccurs="0"/>
+                <xsd:element ref="ns2:FolderSortOrder" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="62e6d7e0-8f69-4736-9de7-41af03e42ea2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -18063,50 +18336,72 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_Flow_SignoffStatus" ma:index="23" nillable="true" ma:displayName="Sign-off status" ma:internalName="Sign_x002d_off_x0020_status">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="25" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="NUmber" ma:index="27" nillable="true" ma:displayName="NUmber" ma:format="Dropdown" ma:internalName="NUmber" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="j1bcdfc39e334219b6c4cd8d4ccae017" ma:index="29" nillable="true" ma:taxonomy="true" ma:internalName="j1bcdfc39e334219b6c4cd8d4ccae017" ma:taxonomyFieldName="Metadata" ma:displayName="Metadata" ma:default="" ma:fieldId="{31bcdfc3-9e33-4219-b6c4-cd8d4ccae017}" ma:sspId="0f491396-a7e2-4bc1-b170-149c68583a4a" ma:termSetId="c1a6297d-0dfe-40b3-a5c9-2e689fa1ec72" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="FolderSortOrder" ma:index="30" nillable="true" ma:displayName="Folder Sort Order" ma:decimals="0" ma:description="Folders are numbered and sorted according to date legislation updates take effect" ma:format="Dropdown" ma:internalName="FolderSortOrder" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a2598ba4-4db0-4ba6-86e6-e93586821996" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3900c6e9-9932-4be3-af02-49cda01dfba7}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="a2598ba4-4db0-4ba6-86e6-e93586821996">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="20" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
@@ -18206,97 +18501,114 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0B0F199A-7642-420B-B09B-558B87D12DD7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="62e6d7e0-8f69-4736-9de7-41af03e42ea2"/>
     <ds:schemaRef ds:uri="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D87EA0BC-B91B-4D9D-93E4-8FED924E8FC6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{36E8E1BF-DE82-4067-A9A3-0F4C30C6847E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{752A4C9A-0CB9-4BFD-B5C7-97E501B5701A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="62e6d7e0-8f69-4736-9de7-41af03e42ea2"/>
     <ds:schemaRef ds:uri="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A8116C5-E779-412E-B7C0-ADADE7388721}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
+  <Pages>27</Pages>
   <Words>6805</Words>
   <Characters>38795</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>323</Lines>
   <Paragraphs>91</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>45509</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
@@ -18320,27 +18632,33 @@
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SetDate">
     <vt:lpwstr>2024-10-22T06:54:57Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SiteId">
     <vt:lpwstr>cd778b65-752d-454a-87cf-b9990fe58993</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ActionId">
     <vt:lpwstr>cef228cd-9875-4fe8-95f8-240c6af681ee</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
+    <vt:lpwstr>0x010100DD3D09C9489BCF4CBDCB69CB74A9833E</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Metadata">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>