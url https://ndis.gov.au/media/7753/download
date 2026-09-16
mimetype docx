--- v0 (2026-06-23)
+++ v1 (2026-09-16)
@@ -1,15838 +1,15167 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4FDE2DFA" w14:textId="78F45BEC" w:rsidR="00A818C3" w:rsidRPr="006D5D13" w:rsidRDefault="003A04AE" w:rsidP="00A818C3">
+    <w:p w14:paraId="4FDE2DFA" w14:textId="2DD8613D" w:rsidR="00A818C3" w:rsidRPr="005B6007" w:rsidRDefault="003A04AE" w:rsidP="00A818C3">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:t>Applying to the NDIS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60D43ABA" w14:textId="42AD4064" w:rsidR="00C4221D" w:rsidRPr="006D5D13" w:rsidRDefault="00A818C3" w:rsidP="00116077">
+    <w:p w14:paraId="48DDD320" w14:textId="7F84BDB3" w:rsidR="00A24A06" w:rsidRPr="005B6007" w:rsidRDefault="00A818C3" w:rsidP="00116077">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Quick summary</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B24B0F">
+      <w:r w:rsidRPr="005B6007">
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00116077" w:rsidRPr="00B24B0F">
+      <w:r w:rsidR="00116077" w:rsidRPr="005B6007">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00116077" w:rsidRPr="006D5D13">
+      <w:r w:rsidR="00116077" w:rsidRPr="005B6007">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">If you want to become </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="002252CD" w:rsidRPr="006D5D13">
+      <w:r w:rsidR="002252CD" w:rsidRPr="005B6007">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00F15F9E" w:rsidRPr="006D5D13">
+      <w:r w:rsidR="00F15F9E" w:rsidRPr="005B6007">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00116077" w:rsidRPr="006D5D13">
+      <w:r w:rsidR="00116077" w:rsidRPr="005B6007">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> NDIS participant you</w:t>
       </w:r>
-      <w:r w:rsidR="00612999" w:rsidRPr="006D5D13">
+      <w:r w:rsidR="00612999" w:rsidRPr="005B6007">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>’ll</w:t>
       </w:r>
-      <w:r w:rsidR="00116077" w:rsidRPr="006D5D13">
+      <w:r w:rsidR="00116077" w:rsidRPr="005B6007">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> need to apply to the NDIS. There are some requirements you need to me</w:t>
       </w:r>
-      <w:r w:rsidR="00C4221D" w:rsidRPr="006D5D13">
+      <w:r w:rsidR="00C4221D" w:rsidRPr="005B6007">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>et to be eligible for the NDIS.</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidR="00907770" w:rsidRPr="005B6007">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="006D5D13">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C4221D" w:rsidRPr="005B6007">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>First, y</w:t>
       </w:r>
-      <w:r w:rsidR="00116077" w:rsidRPr="006D5D13">
+      <w:r w:rsidR="00116077" w:rsidRPr="005B6007">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">ou need to be younger than 65 when you apply, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+        <w:t xml:space="preserve">ou need to be younger than 65 when you </w:t>
+      </w:r>
+      <w:r w:rsidR="007E21E7" w:rsidRPr="005B6007">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">be </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00116077" w:rsidRPr="006D5D13">
+        <w:t>apply</w:t>
+      </w:r>
+      <w:r w:rsidR="00116077" w:rsidRPr="005B6007">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">an Australian citizen or </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00116077" w:rsidRPr="0019366B">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B468A9">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>permanent resident,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00C4221D" w:rsidRPr="005B6007">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00116077" w:rsidRPr="006D5D13">
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidR="00116077" w:rsidRPr="005B6007">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> live in Australia.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007E3530" w:rsidRPr="006D5D13">
+        <w:t>an Australian citizen</w:t>
+      </w:r>
+      <w:r w:rsidR="002237B4" w:rsidRPr="005B6007">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Then, y</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AA334D" w:rsidRPr="006D5D13">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00116077" w:rsidRPr="005B6007">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">ou’ll need to </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B068B7" w:rsidRPr="006D5D13">
+        <w:t xml:space="preserve"> permanent resident,</w:t>
+      </w:r>
+      <w:r w:rsidR="000A1F7D" w:rsidRPr="005B6007">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>meet</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00116077" w:rsidRPr="006D5D13">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC3B26" w:rsidRPr="005B6007">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003E5980">
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidR="00994A9B" w:rsidRPr="005B6007">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>requirements for</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003E5980" w:rsidRPr="006D5D13">
+        <w:t xml:space="preserve">hold a </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1638">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00116077" w:rsidRPr="006D5D13">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00994A9B" w:rsidRPr="005B6007">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>disability</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00156CE1">
+        <w:t xml:space="preserve">pecial </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1638">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="00156CE1">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00994A9B" w:rsidRPr="005B6007">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>, or both.</w:t>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+        <w:t xml:space="preserve">ategory visa that </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67084" w:rsidRPr="005B6007">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">You may be eligible under the disability </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B67222">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00994A9B" w:rsidRPr="005B6007">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">requirements </w:t>
-[...31 lines deleted...]
-      <w:r w:rsidR="00833D26" w:rsidRPr="00B67222">
+        <w:t>s a protected special category visa.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B67084" w:rsidRPr="005B6007">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">nd </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001A5A20" w:rsidRPr="00B67222">
+        <w:t xml:space="preserve"> You also need to </w:t>
+      </w:r>
+      <w:r w:rsidR="00116077" w:rsidRPr="005B6007">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">this </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B67222">
+        <w:t>live in Australia.</w:t>
+      </w:r>
+      <w:r w:rsidR="007E3530" w:rsidRPr="005B6007">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">substantially impacts </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D36D75" w:rsidRPr="00B67222">
+        <w:t xml:space="preserve"> Then, y</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA334D" w:rsidRPr="005B6007">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>your ability to do daily life activities</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B068B7" w:rsidRPr="00B67222">
+        <w:t xml:space="preserve">ou’ll need to </w:t>
+      </w:r>
+      <w:r w:rsidR="00B068B7" w:rsidRPr="005B6007">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007E3530" w:rsidRPr="00B67222">
+        <w:t>meet</w:t>
+      </w:r>
+      <w:r w:rsidR="00116077" w:rsidRPr="005B6007">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Y</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B068B7" w:rsidRPr="00B67222">
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="003E5980" w:rsidRPr="005B6007">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">our </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FB7BBA" w:rsidRPr="00B67222">
+        <w:t xml:space="preserve">requirements for </w:t>
+      </w:r>
+      <w:r w:rsidR="00116077" w:rsidRPr="005B6007">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">impairment </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007E3530" w:rsidRPr="00B67222">
+        <w:t>disability</w:t>
+      </w:r>
+      <w:r w:rsidR="00023316" w:rsidRPr="005B6007">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">must </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002233C3" w:rsidRPr="00B67222">
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+      <w:r w:rsidR="00833D26" w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> early intervention</w:t>
+      </w:r>
+      <w:r w:rsidR="00156CE1" w:rsidRPr="005B6007">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">also </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B67222">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6440E203" w14:textId="5D8E61CC" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00AA334D" w:rsidP="00151A34">
+      <w:pPr>
+        <w:rPr>
+          <w:strike/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">affect your social </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00144B74" w:rsidRPr="00B67222">
+        <w:t xml:space="preserve">You may be eligible under the disability requirements </w:t>
+      </w:r>
+      <w:r w:rsidR="00833D26" w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">if you have one or more impairments that </w:t>
+      </w:r>
+      <w:r w:rsidR="00135B77" w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>are or</w:t>
+      </w:r>
+      <w:r w:rsidR="00D05AA9" w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are</w:t>
+      </w:r>
+      <w:r w:rsidR="00833D26" w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> likely to be permanent</w:t>
+      </w:r>
+      <w:r w:rsidR="008A4145" w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00816A00" w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A13F53" w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00833D26" w:rsidRPr="005B6007">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>life</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007E3530" w:rsidRPr="00B67222">
+        <w:t xml:space="preserve">nd </w:t>
+      </w:r>
+      <w:r w:rsidR="001A5A20" w:rsidRPr="005B6007">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00144B74" w:rsidRPr="00B67222">
+        <w:t xml:space="preserve">this </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008E16B3" w:rsidRPr="00B67222">
+        <w:t xml:space="preserve">substantially impacts </w:t>
+      </w:r>
+      <w:r w:rsidR="00D36D75" w:rsidRPr="005B6007">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">or </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00144B74" w:rsidRPr="00B67222">
+        <w:t>your ability to do daily life activities</w:t>
+      </w:r>
+      <w:r w:rsidR="00B068B7" w:rsidRPr="005B6007">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>your ability to work and stud</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007A7254" w:rsidRPr="00B67222">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="007E3530" w:rsidRPr="005B6007">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>y</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0079209B" w:rsidRPr="00B67222">
+        <w:t>Y</w:t>
+      </w:r>
+      <w:r w:rsidR="00B068B7" w:rsidRPr="005B6007">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007A7254" w:rsidRPr="00B67222">
+        <w:t xml:space="preserve">our </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB7BBA" w:rsidRPr="005B6007">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0079209B" w:rsidRPr="00B67222">
+        <w:t xml:space="preserve">impairment </w:t>
+      </w:r>
+      <w:r w:rsidR="007E3530" w:rsidRPr="005B6007">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>A</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007A7254" w:rsidRPr="00B67222">
+        <w:t xml:space="preserve">must </w:t>
+      </w:r>
+      <w:r w:rsidR="002233C3" w:rsidRPr="005B6007">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>nd</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0079209B" w:rsidRPr="00B67222">
+        <w:t xml:space="preserve">also </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007A7254" w:rsidRPr="00B67222">
+        <w:t xml:space="preserve">affect your social </w:t>
+      </w:r>
+      <w:r w:rsidR="00144B74" w:rsidRPr="005B6007">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DE3D59" w:rsidRPr="00B67222">
+        <w:t>life</w:t>
+      </w:r>
+      <w:r w:rsidR="007E3530" w:rsidRPr="005B6007">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00144B74" w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008E16B3" w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidR="00144B74" w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>your ability to work and stud</w:t>
+      </w:r>
+      <w:r w:rsidR="007A7254" w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidR="008A12D4" w:rsidRPr="00B67222">
+      <w:r w:rsidR="0079209B" w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="007A7254" w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0079209B" w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="007A7254" w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r w:rsidR="0079209B" w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007A7254" w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3D59" w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidR="008A12D4" w:rsidRPr="005B6007">
         <w:t>ou must be likely to need</w:t>
       </w:r>
-      <w:r w:rsidR="003E5980" w:rsidRPr="00B67222">
+      <w:r w:rsidR="003E5980" w:rsidRPr="005B6007">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EC4D21" w:rsidRPr="00B67222">
+      <w:r w:rsidR="00EC4D21" w:rsidRPr="005B6007">
         <w:t>NDIS</w:t>
       </w:r>
-      <w:r w:rsidR="00196DFC" w:rsidRPr="00B67222">
+      <w:r w:rsidR="00196DFC" w:rsidRPr="005B6007">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008A12D4" w:rsidRPr="00B67222">
+      <w:r w:rsidR="008A12D4" w:rsidRPr="005B6007">
         <w:t>support</w:t>
       </w:r>
-      <w:r w:rsidR="00EC4D21" w:rsidRPr="00B67222">
+      <w:r w:rsidR="00EC4D21" w:rsidRPr="005B6007">
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="008A12D4" w:rsidRPr="00B67222">
+      <w:r w:rsidR="008A12D4" w:rsidRPr="005B6007">
         <w:t xml:space="preserve"> for </w:t>
       </w:r>
-      <w:r w:rsidR="00D73405" w:rsidRPr="00B67222">
+      <w:r w:rsidR="00D73405" w:rsidRPr="005B6007">
         <w:t>your lifetime</w:t>
       </w:r>
-      <w:r w:rsidR="00540E8F" w:rsidRPr="00B67222">
+      <w:r w:rsidR="00540E8F" w:rsidRPr="005B6007">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00FF4582" w:rsidRPr="00B67222">
+      <w:r w:rsidR="00733635" w:rsidRPr="005B6007">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidR="00FF4582" w:rsidRPr="00B67222">
+      <w:r w:rsidR="00733635" w:rsidRPr="005B6007">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="00FF4582" w:rsidRPr="00B67222">
+      <w:hyperlink r:id="rId8" w:anchor="ndis-support-lists-and-replacement-supports" w:history="1">
+        <w:r w:rsidR="00733635" w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:bCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t xml:space="preserve">NDIS </w:t>
-[...17 lines deleted...]
-          <w:t>upports</w:t>
+          <w:t>NDIS supports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00FF4582" w:rsidRPr="00B67222">
+      <w:r w:rsidR="00733635" w:rsidRPr="005B6007">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> are the services, items and equipment that can be funded by the NDIS.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="544D455E" w14:textId="77D65ED6" w:rsidR="00FF4582" w:rsidRPr="00B67222" w:rsidRDefault="00FF4582" w:rsidP="0027395D">
-      <w:r w:rsidRPr="00B67222">
+    <w:p w14:paraId="544D455E" w14:textId="792C1491" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="0027395D">
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Or you may be eligible under the early intervention requirements </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B67222">
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>if you have one or more impairments that are likely to be permanent</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E45693">
+        <w:t>if you have one or more impairments that are or are likely to be permanent, or you</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC5730">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B67222">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or you have developmental </w:t>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00B67222">
+        <w:t>re a child with developmental delay, and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> supports are likely to benefit you by reducing your need for supports in the future. We will also consider if these supports are NDIS supports.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62BD9EF1" w14:textId="32A8550F" w:rsidR="00FF4582" w:rsidRPr="00B67222" w:rsidRDefault="00FF4582" w:rsidP="0027395D">
-      <w:r w:rsidRPr="00B67222">
+    <w:p w14:paraId="62BD9EF1" w14:textId="32A8550F" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="0027395D">
+      <w:r w:rsidRPr="005B6007">
         <w:t>Or you may be eligible under both the disability and early intervention requirements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29A92DA1" w14:textId="4B768865" w:rsidR="00FF4582" w:rsidRDefault="00FF4582" w:rsidP="65E971FF">
+    <w:p w14:paraId="29A92DA1" w14:textId="206B8443" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="65E971FF">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B67222">
-[...9 lines deleted...]
-        <w:r w:rsidRPr="00B67222">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">If you think you might be eligible, we can help you apply to the NDIS. We’ll talk to you about your needs, current situation and what’s important to you. We’ll look at the information you give us to decide if you’re eligible. If you’re eligible for the NDIS, you’ll become a participant, and we’ll work with you to start </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:anchor="creating-your-plan" w:history="1">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>creating your plan</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B67222">
-[...6 lines deleted...]
-        <w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">. If you’re not eligible, an </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidRPr="005B6007">
           <w:t>early childhood partner</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="005B6007">
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14">
-        <w:r>
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidRPr="005B6007">
           <w:t>local area coordinator</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="270B6780">
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="270B6780">
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">can help you explore and access </w:t>
-[...50 lines deleted...]
-        <w:r w:rsidRPr="270B6780">
+        <w:t xml:space="preserve">can help you explore and access government and community services. When we work with children younger than 9 and their families, we call this </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:anchor="early-connections">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>early connections</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="270B6780">
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">. When we work with people aged 9–64, we call this </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="270B6780">
+        <w:t>. When we work with people aged 9</w:t>
+      </w:r>
+      <w:r w:rsidR="006B3684">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to</w:t>
+      </w:r>
+      <w:r w:rsidR="00B109A5">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">64, we call this </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:anchor="community-connections">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>community connections</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="270B6780">
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4152D89B" w14:textId="6B294782" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00EB2C0E">
+    <w:p w14:paraId="0DAF6018" w14:textId="30C87F3A" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="65E971FF">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>When we say ‘you’, we mean a person applying to the NDIS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AE3CCD9" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="65E971FF">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>When we say ‘we’, we mean the NDIA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69F9EBDD" w14:textId="2F3B788B" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="65E971FF">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>When we say ‘participant’, we mean an NDIS participant who has met the NDIS eligibility requirements. Participants get funding in their NDIS plan to buy NDIS supports.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4152D89B" w14:textId="35EE3D52" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00EB2C0E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="224C8269" w14:textId="596940D1" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00F8678B">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>What’s in this guidance?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C566930" w14:textId="70D7798E" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="008F790A">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>This guidance covers:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="224C8269" w14:textId="596940D1" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00F8678B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_What_do_we" w:history="1">
-        <w:r w:rsidRPr="006D5D13">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>What do we mean by applying to the NDIS?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6C33B049" w14:textId="35E881B8" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00F8678B">
+    <w:p w14:paraId="6C33B049" w14:textId="35E881B8" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00F8678B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Do_you_meet" w:history="1">
-        <w:r w:rsidRPr="006D5D13">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Do you meet the age requirements?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="15FEDEED" w14:textId="45E46DAC" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00AF631D">
+    <w:p w14:paraId="15FEDEED" w14:textId="45E46DAC" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00AF631D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Are_you_an" w:history="1">
-        <w:r w:rsidRPr="006D5D13">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Do you meet the residence requirements?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6DBAEE0E" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00F8678B">
+    <w:p w14:paraId="6DBAEE0E" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00F8678B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Do_you_meet_1" w:history="1">
-        <w:r w:rsidRPr="006D5D13">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Do you meet the disability requirements?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="374B85A0" w14:textId="1DF27E72" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00F8678B">
+    <w:p w14:paraId="374B85A0" w14:textId="1DF27E72" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00F8678B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Do_you_need_2" w:history="1">
-        <w:r w:rsidRPr="006D5D13">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Do you need early intervention?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="67520C63" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00F8678B">
+    <w:p w14:paraId="67520C63" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00F8678B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_What_about_children" w:history="1">
-        <w:r w:rsidRPr="006D5D13">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>What about children younger than 6 with developmental delay?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="51B213D2" w14:textId="6D24C7C1" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00F8678B">
+    <w:p w14:paraId="51B213D2" w14:textId="6D24C7C1" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00F8678B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_How_do_you" w:history="1">
-        <w:r w:rsidRPr="006D5D13">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>How do you apply to the NDIS?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="37AF41AC" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00F8678B">
+    <w:p w14:paraId="37AF41AC" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00F8678B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_How_do_we" w:history="1">
-        <w:r w:rsidRPr="006D5D13">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>How do we decide if you’re eligible?</w:t>
+          <w:t>How do we decide if yo</w:t>
+        </w:r>
+        <w:bookmarkStart w:id="0" w:name="_Hlt238552812"/>
+        <w:bookmarkStart w:id="1" w:name="_Hlt238552813"/>
+        <w:r w:rsidRPr="005B6007">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>u</w:t>
+        </w:r>
+        <w:bookmarkEnd w:id="0"/>
+        <w:bookmarkEnd w:id="1"/>
+        <w:r w:rsidRPr="005B6007">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>’re eligible?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="597729EA" w14:textId="3AB81E18" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00F8678B">
-[...6 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="597729EA" w14:textId="3AB81E18" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00F8678B">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_What_happens_after_1" w:history="1">
-        <w:r w:rsidRPr="006D5D13">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>What happens after we decide?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6B69D85C" w14:textId="03A07FD5" w:rsidR="00FF4582" w:rsidRPr="00551778" w:rsidRDefault="00FF4582" w:rsidP="003A04AE">
+    <w:p w14:paraId="1F01B0D7" w14:textId="3E96C330" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00F8678B">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:hyperlink w:anchor="_List_A:_Conditions" w:history="1">
+        <w:r w:rsidRPr="005B6007">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>List A: Conditions that are likely to meet the disability requirements</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7317AAFF" w14:textId="29C8DD44" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00F8678B">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:hyperlink w:anchor="_List_B:_Conditions" w:history="1">
+        <w:r w:rsidRPr="005B6007">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>List B: Conditions that are likely to result in a permanent impairment</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="118A1A6F" w14:textId="2C2D0D1C" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00F8678B">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:hyperlink w:anchor="_List_C:_What_1" w:history="1">
+        <w:r w:rsidRPr="005B6007">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>List C: What if you’re receiving disability support in Western Australia?</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="261FA4A3" w14:textId="2A998904" w:rsidR="00733635" w:rsidRDefault="00733635" w:rsidP="00F8678B">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:hyperlink w:anchor="_List_D:_Permanent" w:history="1">
+        <w:r w:rsidRPr="005B6007">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>List D: Permanent impairment/Early intervention, under 7 years. No further assessment required</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="649A7139" w14:textId="370F2B5A" w:rsidR="00E715E9" w:rsidRPr="005B6007" w:rsidRDefault="00E715E9" w:rsidP="00F8678B">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:hyperlink w:anchor="_When_do_we" w:history="1">
+        <w:r w:rsidRPr="00E715E9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>When do we make priority eligibility decisions?</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="108BABC0" w14:textId="633F8A85" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00F8678B">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:hyperlink w:anchor="_How_do_we_5" w:history="1">
+        <w:r w:rsidRPr="005B6007">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>How do we weigh evidence of disability?</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6B69D85C" w14:textId="03A07FD5" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="003A04AE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_What_do_we"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+      <w:bookmarkStart w:id="2" w:name="_What_do_we"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="005B6007">
         <w:t>What do we mean by applying to the NDIS?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E978171" w14:textId="14EE35FB" w:rsidR="0073009D" w:rsidRDefault="00FF4582" w:rsidP="00EB7CF5">
-[...3 lines deleted...]
-      <w:r w:rsidR="00294EC1">
+    <w:p w14:paraId="0E978171" w14:textId="7BB6A070" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00EB7CF5">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Applying to the NDIS means doing things to find out if you</w:t>
+      </w:r>
+      <w:r w:rsidR="00575128">
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D5D13">
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> need to confirm your identity. Learn more about </w:t>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">re eligible to become a participant and start getting funded NDIS supports. There’s a process to follow when you apply to the NDIS. As part of this process, we’ll need to confirm your identity. Learn more about </w:t>
       </w:r>
       <w:hyperlink w:anchor="_How_do_you" w:history="1">
-        <w:r w:rsidR="00FA37E6">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>how to apply to the NDIS</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="008500F2">
+      <w:r w:rsidRPr="005B6007">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="569E21B4" w14:textId="2BDE6A0F" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00EB7CF5">
-[...34 lines deleted...]
-    <w:p w14:paraId="32B2773D" w14:textId="3F146BD8" w:rsidR="00FF4582" w:rsidRPr="00B67222" w:rsidRDefault="00FF4582" w:rsidP="003A04AE">
+    <w:p w14:paraId="5250DD83" w14:textId="02B7FD87" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00790E85">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D5D13">
-[...3 lines deleted...]
-        <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">For children younger than 9, we encourage parents and carers to talk to an </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:anchor="step-3-contact-an-early-childhood-partner" w:history="1">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>early childhood partner</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006D5D13">
-[...6 lines deleted...]
-        <w:r w:rsidRPr="00B67222">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> about their child’s development. They can help families connect to the right supports and let parents and carers know if applying to the NDIS is right for their child. Learn more about our </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:anchor="childhood" w:history="1">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>early childhood approach</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B67222">
+      <w:r w:rsidRPr="005B6007">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidRPr="00B67222">
+      <w:hyperlink r:id="rId16" w:anchor="early-connections" w:history="1">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>early connections</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B67222">
+      <w:r w:rsidRPr="005B6007">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03952F56" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="00B67222" w:rsidRDefault="00FF4582" w:rsidP="003A04AE">
+    <w:p w14:paraId="569E21B4" w14:textId="45B77450" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00EB7CF5">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>After you apply, we’ll look at the information you give us and decide if you’re eligible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7708E9B8" w14:textId="29F5E972" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="003A04AE">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>If we decide you’re eligible, you’ll become an NDIS participant. We’ll then work with you to create your first plan, which will include funding for NDIS supports.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C85BEBF" w14:textId="6119E8FE" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="003A04AE">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">If you’ve been assessed as not eligible, there may be other supports available to you. For example, other government and community services. We can help you connect to these. If you’re aged 9 to 64, check out </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:anchor="community-connections" w:history="1">
+        <w:r w:rsidRPr="005B6007">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>community connections</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">. For </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">children younger than 9 and their families, check out </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:anchor="early-connections">
+        <w:r w:rsidRPr="005B6007">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>early connections</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03952F56" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="003A04AE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00B67222">
+      <w:r w:rsidRPr="005B6007">
+        <w:lastRenderedPageBreak/>
         <w:t>Are you eligible for the NDIS?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D45B75C" w14:textId="720ED259" w:rsidR="00FF4582" w:rsidRPr="00B67222" w:rsidRDefault="00FF4582" w:rsidP="00EB7CF5">
-      <w:r w:rsidRPr="00B67222">
+    <w:p w14:paraId="0D45B75C" w14:textId="1474608D" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00EB7CF5">
+      <w:r w:rsidRPr="005B6007">
         <w:t xml:space="preserve">To be eligible for the NDIS, you first need to meet the </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Do_you_meet" w:history="1">
-        <w:r w:rsidRPr="00B67222">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>age requirements</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B67222">
+      <w:r w:rsidRPr="005B6007">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Are_you_an" w:history="1">
-        <w:r w:rsidRPr="00B67222">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>residence requirements</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B67222">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B67222">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">. This means you need to be younger than 65 when you apply, live in Australia, and be an Australian citizen, permanent resident </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>or hold a Special Category visa that is a protected special category visa. You also need to live in Australia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="3"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CB73068" w14:textId="275E58E5" w:rsidR="00FF4582" w:rsidRPr="004A672E" w:rsidRDefault="00FF4582" w:rsidP="005D1E66">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="004A672E">
+    <w:p w14:paraId="0CB73068" w14:textId="372C38F8" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="005D1E66">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>You’ll need to meet the requirements for disability</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:endnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="004A672E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004A672E">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> or early intervention</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:endnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="004A672E">
-[...18 lines deleted...]
-    <w:p w14:paraId="06D60314" w14:textId="492B5664" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00EB7CF5">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>. We may decide that you meet both the disability and early intervention requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4697F1FA" w14:textId="23C54FC7" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="008156B3">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Under the law for the NDIS, we check if you’re eligible based on your impairments, not your type of disability or diagnosis. When we say impairment, we mean a loss of, or damage to your body’s function and/or structure. There are different types of impairments, including intellectual, cognitive, neurological, sensory and physical impairments, as well as impairments caused by a psychosocial disability.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D60314" w14:textId="307D9F61" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00EB7CF5">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D5D13">
+      <w:bookmarkStart w:id="3" w:name="_Disability_requirements"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">To meet the disability requirements, we must have evidence of </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+        <w:t xml:space="preserve">To meet the </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Is_your_impairment" w:history="1">
+        <w:r w:rsidRPr="005B6007">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+          </w:rPr>
+          <w:t>disability requirements</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:b w:val="0"/>
         </w:rPr>
+        <w:t xml:space="preserve">, we must have evidence of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>all</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:b w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve"> of the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B40C552" w14:textId="507B27F3" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="0071271B">
-[...31 lines deleted...]
-      <w:r w:rsidRPr="00B67222">
+    <w:p w14:paraId="5B40C552" w14:textId="190D03BB" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="0071271B">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>You have a disability caused by one or more impairments. This means your disability and impairments are linked.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EDEB753" w14:textId="09F404FD" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="0071271B">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Your impairment is or is likely to be, permanent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29112059" w14:textId="36907660" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="0071271B">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Your impairment substantially reduces your functional capacity in relation to one or more daily life activities. These activities are communicating, socialising, learning, moving around, undertaking self-care, or self-management tasks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1112D20C" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="0071271B">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
         <w:t>Your impairment affects your ability to work, study or take part in social life.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A10D66D" w14:textId="2BC709AA" w:rsidR="00FF4582" w:rsidRPr="00B67222" w:rsidRDefault="00FF4582" w:rsidP="005055A0">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="1A10D66D" w14:textId="2BC709AA" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="005055A0">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
         <w:t>You’ll likely need NDIS supports for your lifetime.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54E58187" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="00B67222" w:rsidRDefault="00FF4582" w:rsidP="00310889">
-[...13 lines deleted...]
-      <w:r w:rsidR="00225690" w:rsidRPr="00B67222">
+    <w:p w14:paraId="03A6FED9" w14:textId="09AA02C9" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="007302DD">
+      <w:bookmarkStart w:id="4" w:name="_Early_intervention_requirements"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">To meet the </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Do_you_need_3" w:history="1">
+        <w:r w:rsidRPr="005B6007">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>early intervention requirements</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">, we must have evidence of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>all</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B67222">
-[...8 lines deleted...]
-        <w:t xml:space="preserve">You have an impairment that’s likely to be permanent, or that you are a </w:t>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> of the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="388B8667" w14:textId="38DDFBE0" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="0071271B">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">You have an impairment that is or is likely to be, permanent, or you’re a </w:t>
       </w:r>
       <w:hyperlink w:anchor="_What_about_children" w:history="1">
-        <w:r w:rsidRPr="00B67222">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>child younger than 6 with developmental delay</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B67222">
+      <w:r w:rsidRPr="005B6007">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C925F6D" w14:textId="535C2BFF" w:rsidR="00FF4582" w:rsidRPr="00B67222" w:rsidRDefault="00FF4582" w:rsidP="0071271B">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B67222">
+    <w:p w14:paraId="3C925F6D" w14:textId="535C2BFF" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="0071271B">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
         <w:t>Early intervention will benefit you by reducing your need for supports in the future.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BAFE067" w14:textId="7EB6A613" w:rsidR="00FF4582" w:rsidRPr="00B67222" w:rsidRDefault="00FF4582" w:rsidP="0071271B">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00B67222">
+    <w:p w14:paraId="5BAFE067" w14:textId="492803E7" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="0071271B">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Early intervention will benefit you by either reducing the impact your impairment has on your functional capacity or support your informal supports to build their skills to help you. Or help prevent the deterioration of your functional capacity or improve it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0540B819" w14:textId="1C565436" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="0071271B">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
         <w:t>The early intervention supports you need are NDIS supports.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B18220A" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="00B67222" w:rsidRDefault="00FF4582" w:rsidP="00EB7CF5">
-      <w:r w:rsidRPr="00B67222">
+    <w:p w14:paraId="1B18220A" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00EB7CF5">
+      <w:r w:rsidRPr="005B6007">
         <w:t xml:space="preserve">We’ll use information in your application to </w:t>
       </w:r>
       <w:hyperlink w:anchor="_How_do_we" w:history="1">
-        <w:r w:rsidRPr="00B67222">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>decide if you’re eligible for the NDIS</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B67222">
+      <w:r w:rsidRPr="005B6007">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07DE9EA5" w14:textId="4CE83E0A" w:rsidR="00FF4582" w:rsidRPr="00B67222" w:rsidRDefault="00FF4582" w:rsidP="00EB7CF5">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B67222">
+    <w:p w14:paraId="07DE9EA5" w14:textId="74DB3DDE" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00EB7CF5">
+      <w:r w:rsidRPr="005B6007">
+        <w:lastRenderedPageBreak/>
+        <w:t>If you’re eligible, you become an NDIS participant.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidRPr="00B67222">
-[...9 lines deleted...]
-        <w:r w:rsidRPr="00B67222">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> The length of time you’ll be a participant depends on the eligibility requirements you met, your individual circumstances and NDIS support needs. Learn more about </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:anchor="leaving" w:history="1">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>leaving the NDIS</w:t>
         </w:r>
-        <w:r w:rsidRPr="00B67222">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0278DE96" w14:textId="06CDD1D8" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00EB7CF5">
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00B67222">
+    <w:p w14:paraId="0278DE96" w14:textId="64FA9250" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00EB7CF5">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>For general information about who’s eligible, go to the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:anchor="applying-to-the-ndis" w:history="1">
-        <w:r w:rsidRPr="00B67222">
+      <w:hyperlink r:id="rId20" w:anchor="applying-to-the-ndis" w:history="1">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Applying to the NDIS factsheet</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B67222">
-[...6 lines deleted...]
-        <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">. Check out our website for information about </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="005B6007">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>how to check eligibility</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>children younger than 9</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71FFCE45" w14:textId="2C9D7509" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00EB7CF5">
+    <w:p w14:paraId="71FFCE45" w14:textId="65ED2711" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00EB7CF5">
       <w:pPr>
         <w:pStyle w:val="Indentedbodytext"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="006D5D13">
-[...3 lines deleted...]
-        <w:r w:rsidR="00B7485F">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">If you have a psychosocial disability, find out more about </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:anchor="what-best-practice-evidence-for-primary-disabilities-is-like" w:history="1">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>p</w:t>
+          <w:t>what information we need if you apply</w:t>
         </w:r>
-        <w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> under </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Psychosocial disability</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D992C98" w14:textId="7F96D586" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00EB7CF5">
+      <w:pPr>
+        <w:pStyle w:val="Indentedbodytext"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>A psychosocial disability isn’t a mental health condition or diagnosis. A psychosocial disability means you have reduced capacity to undertake tasks and activities of daily living due to your mental health.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7850B9FA" w14:textId="63D0DE7E" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="0097447F">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Do_you_meet"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Do you meet the age requirements?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10737A65" w14:textId="09FCBBDD" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00EF48A1">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">To be eligible for the NDIS, you must first meet the age requirements. This means </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_How_old_are_1">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>sychosocial disability</w:t>
+          <w:t>you’re younger than 65 on the day you apply</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006D5D13">
-[...30 lines deleted...]
-        <w:r w:rsidR="00EF48A1">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C6A649B" w14:textId="32B95BB5" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="0097447F">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_How_old_are"/>
+      <w:bookmarkStart w:id="7" w:name="_How_old_are_1"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>How old are you?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78A27003" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="0097447F">
+      <w:pPr>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>You must be younger than 65 on the day you make your NDIS application.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:endnoteReference w:id="7"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AB01DE7" w14:textId="1FFD9110" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="0097447F">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">This means your completed application needs to be submitted to us before you turn 65. Learn more about the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>y</w:t>
-[...5 lines deleted...]
-          <w:t>ou are younger than 65 on the day you apply</w:t>
+          <w:t>application process</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C000EE4" w14:textId="77777777" w:rsidR="006434F1" w:rsidRPr="001D45DE" w:rsidRDefault="006434F1" w:rsidP="001D45DE">
-[...50 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+    <w:p w14:paraId="2177CF4E" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="0097447F">
+      <w:r w:rsidRPr="005B6007">
         <w:t xml:space="preserve">If you’re turning 65 soon and want to apply, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
-        <w:r w:rsidRPr="006D5D13">
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>contact us</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:t xml:space="preserve"> so we can help you apply on time.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C58B982" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00F872C4">
+    <w:p w14:paraId="0C58B982" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00F872C4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Are_you_an"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+      <w:bookmarkStart w:id="8" w:name="_Are_you_an"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidRPr="005B6007">
         <w:t>Do you meet the residence requirements?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42D15F5B" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00F872C4">
-[...4 lines deleted...]
-    <w:p w14:paraId="7544098F" w14:textId="6A774EAE" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00F872C4">
+    <w:p w14:paraId="42D15F5B" w14:textId="5DB2DF76" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00F872C4">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">To be eligible for the NDIS you must then meet the residence requirements. This means we must have evidence of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>all</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7544098F" w14:textId="6A774EAE" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00F872C4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Are_you_an_1">
-        <w:r w:rsidRPr="006D5D13">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>You are an Australian citizen or permanent resident</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E2FBB8B" w14:textId="7E124A51" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00F872C4">
+    <w:p w14:paraId="4E2FBB8B" w14:textId="7E124A51" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00F872C4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Do_you_live">
-        <w:r w:rsidRPr="006D5D13">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>You live in Australia</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="183AA26F" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="0097447F">
+    <w:p w14:paraId="183AA26F" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="0097447F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Are_you_an_1"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+      <w:bookmarkStart w:id="9" w:name="_Are_you_an_1"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidRPr="005B6007">
         <w:t>Are you an Australian citizen or permanent resident?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C76351F" w14:textId="1F2951F7" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="0097447F">
-      <w:r w:rsidRPr="006D5D13">
+    <w:p w14:paraId="1C76351F" w14:textId="4EE5C0F2" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="0097447F">
+      <w:r w:rsidRPr="005B6007">
         <w:t>You must be an Australian citizen,</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="8"/>
       </w:r>
-      <w:r w:rsidRPr="006D5D13">
-[...14 lines deleted...]
-        <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> or have one of two visa types that mean you can live here. A:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DE0B3F5" w14:textId="3233AB1A" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00CD0E61">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>permanent visa</w:t>
+          <w:t>permanent residency visa</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="9"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3064CC12" w14:textId="2267EFA3" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00CD0E61">
-[...7 lines deleted...]
-        <w:r w:rsidRPr="006D5D13">
+    <w:p w14:paraId="3064CC12" w14:textId="10BC2F2E" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00CD0E61">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>protected special category visa</w:t>
+          <w:t>Special Category visa</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="10"/>
       </w:r>
-      <w:r w:rsidRPr="006D5D13">
-[...6 lines deleted...]
-    <w:p w14:paraId="25F59101" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="0097447F">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> that is a protected special category visa – this is only for some citizens of New Zealand.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25F59101" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="0097447F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Do_you_live"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+      <w:bookmarkStart w:id="10" w:name="_Do_you_live"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:lastRenderedPageBreak/>
         <w:t>Do you live in Australia?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58C88B42" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="0097447F">
-      <w:r w:rsidRPr="006D5D13">
+    <w:p w14:paraId="58C88B42" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="0097447F">
+      <w:r w:rsidRPr="005B6007">
         <w:t>You must live in Australia.</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="11"/>
       </w:r>
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:t xml:space="preserve"> This means Australia is your home and you spend most of your time here.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20935026" w14:textId="0E02A89D" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="0097447F">
-      <w:r w:rsidRPr="006D5D13">
+    <w:p w14:paraId="20935026" w14:textId="0E02A89D" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="0097447F">
+      <w:r w:rsidRPr="005B6007">
         <w:t>To help us decide, you need to give us evidence to show us you live here. If you give us consent to use your Centrelink record, that usually gives us enough evidence to decide if you live in Australia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E768E3B" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="0097447F">
-      <w:r w:rsidRPr="006D5D13">
+    <w:p w14:paraId="4E768E3B" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="0097447F">
+      <w:r w:rsidRPr="005B6007">
         <w:t>If you don’t give us consent, you need to give us enough information to help us decide that you live in Australia. You’ll need to answer these questions:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="353B51C3" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00BB5E2D">
+    <w:p w14:paraId="353B51C3" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00BB5E2D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Where_do_you">
-        <w:r w:rsidRPr="006D5D13">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Where do you live?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3FBC87FF" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00BB5E2D">
+    <w:p w14:paraId="3FBC87FF" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00BB5E2D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Where_is_your">
-        <w:r w:rsidRPr="006D5D13">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Where is your family?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3EBA1987" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00BB5E2D">
+    <w:p w14:paraId="3EBA1987" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00BB5E2D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Do_you_work">
-        <w:r w:rsidRPr="006D5D13">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Do you work in Australia?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="04722C5C" w14:textId="2E835F6B" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00BB5E2D">
+    <w:p w14:paraId="04722C5C" w14:textId="2E835F6B" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00BB5E2D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Do_you_own">
-        <w:r w:rsidRPr="006D5D13">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Do you own property in Australia?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2B1C7082" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00BB5E2D">
+    <w:p w14:paraId="2B1C7082" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00BB5E2D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="_How_much_time">
-        <w:r w:rsidRPr="006D5D13">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>How much time do you spend outside Australia?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7D14EFB5" w14:textId="23812EC9" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="0097447F">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+    <w:p w14:paraId="7D14EFB5" w14:textId="1E6AA319" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="0097447F">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Some of these questions might not apply to you, but we must think about them when we consider whether you live in Australia.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="12"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="273CF3B5" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="0097447F">
-      <w:r w:rsidRPr="006D5D13">
+    <w:p w14:paraId="273CF3B5" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="0097447F">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>We may also ask you other questions to determine whether you live in Australia.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:endnoteReference w:id="13"/>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> For example, your family might be deployed overseas in the Defence Force, meaning you need to leave Australia for a while. In these situations, we’ll ask you for more information about why you’re leaving and can’t return.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="685E3175" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="0097447F">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>If you apply, we look at your whole situation when we decide if there’s enough evidence to show that you live here. This will be a simple decision for us in most situations. But sometimes we may need to look at the questions below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="009C3305" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="0097447F">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Where_do_you"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Where do you live?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="035DEE4F" w14:textId="71B36F78" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="0097447F">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>We think about where you live, and your living situation.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:endnoteReference w:id="14"/>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> We’ll look at whether you have more permanent accommodation in Australia than any other country.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="458BF59C" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="0097447F">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>For example, you might own a home or have a formal rental agreement in Australia. This is a good sign to us that you live in Australia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="255A4DC1" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="0097447F">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Where_is_your"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Where is your family?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1465A4CE" w14:textId="73318C1B" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="0097447F">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>We also think about where your immediate family lives.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:endnoteReference w:id="15"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E5EE92C" w14:textId="456E3079" w:rsidR="0033320E" w:rsidRPr="0033320E" w:rsidRDefault="00733635" w:rsidP="0033320E">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>We look at where you spend most of your time with them, face-to-face. We don’t look at how you connect with your family on the phone or internet.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="13" w:name="_Do_you_work"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidR="0033320E">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DBF429C" w14:textId="0B9F03BC" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="0097447F">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
         <w:lastRenderedPageBreak/>
-        <w:t>We may also ask you other questions to determine whether you live in Australia.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+        <w:t>Do you work in Australia?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D6B3F9B" w14:textId="03C395F1" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="0097447F">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>If you work, we look at where you normally work or make money.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:endnoteReference w:id="13"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="009C3305" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="0097447F">
+        <w:endnoteReference w:id="16"/>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> If you work or make money in Australia, that’s a good sign you live here. If you don’t work or are unemployed, we’ll consider the other questions to determine whether you live in Australia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6673C41F" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="0097447F">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Where_do_you"/>
-[...18 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+      <w:bookmarkStart w:id="14" w:name="_Do_you_own"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Do you own property in Australia?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0237B68D" w14:textId="085EC347" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="0097447F">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>We look at what assets or property you own in Australia.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:endnoteReference w:id="14"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="255A4DC1" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="0097447F">
+        <w:endnoteReference w:id="17"/>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> We also see if you have an Australian bank account.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E62F82B" w14:textId="5E0CEA8C" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>If you own assets or property here, it doesn’t always mean you live in Australia. Your assets or property will need to show you have an ongoing connection to Australia. You don’t live in Australia just because you own assets or property here.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25D76543" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00702BCA">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Where_is_your"/>
-[...18 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+      <w:bookmarkStart w:id="15" w:name="_How_much_time"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>How much time do you spend outside Australia?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53548B70" w14:textId="19D0541A" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>We look at how often you go overseas, and how long you’re outside Australia when you travel.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:endnoteReference w:id="15"/>
-[...104 lines deleted...]
-        </w:rPr>
         <w:endnoteReference w:id="18"/>
       </w:r>
-      <w:r w:rsidRPr="006D5D13">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> We also look at why you travel overseas, such as for work, holiday or to live with family.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D762831" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="0097447F">
+      <w:r w:rsidRPr="005B6007">
         <w:t>This is usually the most important point to help us decide if you live in Australia. You need to show us that you have a long-term and meaningful connection to living in Australia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68F0DE34" w14:textId="455C2539" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="0097447F">
-[...23 lines deleted...]
-        <w:r w:rsidRPr="00B67222">
+    <w:p w14:paraId="68F0DE34" w14:textId="7BFFC714" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="0097447F">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>You don’t need to stay in Australia all the time. You can still go on holiday or sometimes work overseas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B895B36" w14:textId="5AA871B0" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="0071271B">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>You’ll need to show a stronger connection to Australia than other countries if you spend a lot of time overseas.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="16" w:name="_Do_you_have"/>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="5F7D1D27" w14:textId="1E8531AB" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="0071271B">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">If we decide you’re eligible and create your plan, there may be times you can’t use your NDIS funding overseas. This is usually after you’re overseas for more than 6 weeks unless we give you more time. Learn more about when you can’t use your plan in </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:anchor="your-plan" w:history="1">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>when you can’t use your plan</w:t>
+          <w:t>Our Guideline - Your plan</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B67222">
+      <w:r w:rsidRPr="005B6007">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DD448CB" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="00B67222" w:rsidRDefault="00FF4582" w:rsidP="003A04AE">
+    <w:p w14:paraId="5DD448CB" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="003A04AE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Is_your_impairment"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkStart w:id="17" w:name="_Is_your_impairment"/>
+      <w:bookmarkStart w:id="18" w:name="_Are_your_impairments"/>
+      <w:bookmarkStart w:id="19" w:name="_Do_you_meet_1"/>
       <w:bookmarkEnd w:id="17"/>
-      <w:r w:rsidRPr="00B67222">
+      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r w:rsidRPr="005B6007">
         <w:t>Do you meet the disability requirements?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33F9759A" w14:textId="5F32725B" w:rsidR="00FF4582" w:rsidRPr="00B67222" w:rsidRDefault="00FF4582" w:rsidP="00D42A12">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00B67222">
+    <w:p w14:paraId="33F9759A" w14:textId="5F32725B" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00D42A12">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>You meet the disability requirements if we have evidence of all the following:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="19"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04217755" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="00B67222" w:rsidRDefault="00FF4582" w:rsidP="00115919">
+    <w:p w14:paraId="04217755" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00115919">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Is_your_disability">
-        <w:r w:rsidRPr="00B67222">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Your disability is caused by an impairment</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B67222">
+      <w:r w:rsidRPr="005B6007">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12EB97F4" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="00B67222" w:rsidRDefault="00FF4582" w:rsidP="00A5112D">
+    <w:p w14:paraId="12EB97F4" w14:textId="590F0EB0" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00A5112D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Is_your_impairment_2">
-        <w:r w:rsidRPr="00B67222">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Your impairment is likely to be permanent</w:t>
+          <w:t>Your impairment is or is likely to be permanent</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B67222">
+      <w:r w:rsidRPr="005B6007">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73311539" w14:textId="265EB63D" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00115919">
+    <w:p w14:paraId="73311539" w14:textId="2674FB3F" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00115919">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Does_your_impairment_1">
-        <w:r w:rsidRPr="00B67222">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Your permanent impairment substantially reduces your functional capacity</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006D5D13">
-[...3 lines deleted...]
-    <w:p w14:paraId="3D0824A4" w14:textId="41080DC6" w:rsidR="00FF4582" w:rsidRPr="00B67222" w:rsidRDefault="00FF4582" w:rsidP="004602C2">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> in relation to one or more of the following activities as a whole: communicating, socialising, learning, moving around, undertaking self-care, or self-management tasks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D0824A4" w14:textId="41080DC6" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="004602C2">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_How_does_your_1">
-        <w:r w:rsidRPr="00B67222">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Your permanent impairment affects your ability to work, study or take part in social life</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B67222">
+      <w:r w:rsidRPr="005B6007">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C728802" w14:textId="72B6068B" w:rsidR="00FF4582" w:rsidRPr="00B67222" w:rsidRDefault="00FF4582" w:rsidP="004602C2">
+    <w:p w14:paraId="7C728802" w14:textId="72B6068B" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="004602C2">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Do_you_need_1" w:history="1">
-        <w:r w:rsidRPr="00E15895">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>You’ll likely need NDIS support for your lifetime</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B67222">
+      <w:r w:rsidRPr="005B6007">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50D8AC29" w14:textId="50C79F25" w:rsidR="00FF4582" w:rsidRPr="00B67222" w:rsidRDefault="00FF4582" w:rsidP="0071271B">
-      <w:r w:rsidRPr="00B67222">
+    <w:p w14:paraId="50D8AC29" w14:textId="50C79F25" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="0071271B">
+      <w:r w:rsidRPr="005B6007">
         <w:t xml:space="preserve">If you give us evidence you have been diagnosed with one or more conditions on </w:t>
       </w:r>
       <w:hyperlink w:anchor="_List_A:_Conditions" w:history="1">
-        <w:r w:rsidRPr="00B67222">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>List A</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B67222">
+      <w:r w:rsidRPr="005B6007">
         <w:t>, we’ll likely decide you meet the disability requirements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56527466" w14:textId="3FC004B9" w:rsidR="00FF4582" w:rsidRPr="00B67222" w:rsidRDefault="00FF4582" w:rsidP="00953842">
-      <w:r w:rsidRPr="00B67222">
+    <w:p w14:paraId="56527466" w14:textId="3FC004B9" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00953842">
+      <w:r w:rsidRPr="005B6007">
         <w:t xml:space="preserve">If you meet the disability requirements, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B67222">
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>it’s likely you’ll need NDIS supports for your lifetime.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B67222">
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> This means you won’t have to prove your disability every time we reassess your plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1152C533" w14:textId="2CCDEB88" w:rsidR="00FF4582" w:rsidRPr="00B67222" w:rsidRDefault="00FF4582" w:rsidP="0071271B">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B67222">
+    <w:p w14:paraId="1152C533" w14:textId="438C3F32" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="0071271B">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>If at any time your NDIS support needs or situation changes, we may need to check your NDIS eligibility. We</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA02AD">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>ll talk with you if this happens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23518F6A" w14:textId="20207AB4" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="0071271B">
+      <w:r w:rsidRPr="005B6007">
         <w:t xml:space="preserve">Learn more about how we check </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
-        <w:r w:rsidRPr="00B67222">
+      <w:hyperlink r:id="rId29" w:anchor="leaving" w:history="1">
+        <w:r w:rsidR="008C6252">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>if you are still eligible for the NDIS</w:t>
+          <w:t>if you're still eligible for the NDIS</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B67222">
+      <w:r w:rsidRPr="005B6007">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AF7AC47" w14:textId="2C6FAD6E" w:rsidR="00FF4582" w:rsidRPr="00B67222" w:rsidRDefault="00FF4582" w:rsidP="003A35A5">
+    <w:p w14:paraId="0AF7AC47" w14:textId="2C6FAD6E" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="003A35A5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Do_you_have_2"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkStart w:id="20" w:name="_Do_you_have_2"/>
+      <w:bookmarkStart w:id="21" w:name="_Do_you_have_1"/>
+      <w:bookmarkStart w:id="22" w:name="_Is_your_disability"/>
       <w:bookmarkEnd w:id="20"/>
-      <w:r w:rsidRPr="00B67222">
+      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r w:rsidRPr="005B6007">
         <w:t>Is your disability related to an impairment?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00A0205C" w14:textId="26472B23" w:rsidR="00FF4582" w:rsidRPr="00B67222" w:rsidRDefault="00FF4582" w:rsidP="00247302">
-[...3 lines deleted...]
-          <w:sz w:val="24"/>
+    <w:p w14:paraId="08F2DB18" w14:textId="5D41A19C" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00B06DB3">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>When we think about your disability, we look at whether any reduction or loss in your ability to do things is because of an impairment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E36FE2" w14:textId="4F47DF57" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00B06DB3">
+      <w:pPr>
+        <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B67222">
-[...1 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>An impairment is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">When we </w:t>
-[...46 lines deleted...]
-      <w:r w:rsidR="00052E49">
+        <w:t xml:space="preserve"> a loss of or damage to the body’s structure and/or how the body functions. We’ll look at:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="276CF568" w14:textId="4B70DECF" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00B06DB3">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>your body’s functions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A0F68E8" w14:textId="49EDE907" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00F60ABB">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>your body’s structure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C3842C1" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00F60ABB">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>how you think and learn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09515DEC" w14:textId="5FEC2CC6" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="0071271B">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>It helps us understand how your disability impacts your everyday life.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B65B19B" w14:textId="34FCD984" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="0071271B">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>To meet the disability requirements, we must have evidence your impairment relates to at least one of the following impairment categories:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="20"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25D355B0" w14:textId="7F77DFE7" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="003A35A5">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>intellectual</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="378B0BA4" w14:textId="1D346F1D" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="003A35A5">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>cognitive</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="387679BD" w14:textId="6875B143" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00FF3AE2">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>neurological</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EBAF034" w14:textId="58D0B6F5" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="003A35A5">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>sensory</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27675DBE" w14:textId="66873DA5" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00F63032">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>physical</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75BCBF74" w14:textId="450ECABA" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="006260E9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="+mn-ea" w:cs="+mn-cs"/>
+          <w:kern w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">You may also be eligible for the NDIS if you have a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>psychosocial disability</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:endnoteReference w:id="21"/>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> This means you have reduced capacity to do daily activities and tasks due to your mental health. Your psychosocial disability might vary at different times in how much it impacts your daily life. Even if it fluctuates and you have some periods where there</w:t>
+      </w:r>
+      <w:r w:rsidR="00372928">
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B67222">
-[...28 lines deleted...]
-      <w:r w:rsidRPr="00EF5AAA">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>s a smaller impact on your daily life, you might have this impairment for your lifetime.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F83482B" w14:textId="7B7E428A" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="008C0C6D">
+      <w:r w:rsidRPr="005B6007">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">To meet the disability requirements, we must have evidence your disability </w:t>
-[...139 lines deleted...]
-        <w:t xml:space="preserve">For more detail about the impairments listed above go to </w:t>
+        <w:t xml:space="preserve">Find out more about </w:t>
       </w:r>
       <w:hyperlink w:anchor="_What_are_the" w:history="1">
-        <w:r w:rsidRPr="00EF5AAA">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Notice of impairments</w:t>
+          <w:t>impairment categories</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00960587" w:rsidRPr="00EF5AAA">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>, and what they mean.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78A861E4" w14:textId="098ABF11" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="003A35A5">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>It doesn’t matter what caused your impairment. For example, if you’ve had it from birth or acquired it from an injury, accident or health condition.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FC35537" w14:textId="7D663F7C" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00A5112D">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>It also doesn’t matter if you have one impairment, or more than one impairment.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="23" w:name="_Is_your_impairment_1"/>
+      <w:bookmarkEnd w:id="23"/>
+    </w:p>
+    <w:p w14:paraId="67AB7DE8" w14:textId="034BED0E" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00A5112D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Is_your_impairment_2"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Is your impairment permanent or likely to be permanent?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E6138AD" w14:textId="71106B90" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="000466EC">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>To meet the disability requirements, we need to know that your impairment is or is likely to be permanent</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF564F">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00960587">
-[...8 lines deleted...]
-      <w:r w:rsidR="00A20C44">
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="22"/>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> Permanent under the law for the NDIS means enduring. This means we need to know whether your impairments are expected to be lifelong and not likely to go away or significantly improve over time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02C81819" w14:textId="23535157" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="000466EC">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>We</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD1FF9">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>ll focus on your impairments and not on the cause of your impairments, or your disability or diagnosis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="515122FD" w14:textId="6A14E625" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="000466EC">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">You might have </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>some times</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> in your life where there</w:t>
+      </w:r>
+      <w:r w:rsidR="000C237A">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>s a smaller impact on your daily life, because your impairment may be episodic or fluctuate in intensity</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9654C">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00FF4582" w:rsidRPr="00D420C2">
-[...76 lines deleted...]
-      <w:r w:rsidRPr="00D16E80">
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:endnoteReference w:id="22"/>
-[...17 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:endnoteReference w:id="23"/>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> Your impairment can still be permanent due to the overall impact on your life, and the likelihood that you’ll be impacted across your lifetime.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30B82EB0" w14:textId="4060FBF9" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="000466EC">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Even when your condition or diagnosis is permanent, we’ll check if your resulting impairment is permanent too. For example, you may not be eligible if your impairment is temporary, or if there are known, available and appropriate evidence-based clinical, medical or other remaining treatments options that are likely to remedy the impairment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24E3DA33" w14:textId="630A35F7" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="000466EC">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Generally, we’ll consider whether your impairment is or is likely to be permanent after all known, available and appropriate treatment options have been pursued.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FE8A0EC" w14:textId="6AECC490" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="000466EC">
+      <w:r w:rsidRPr="005B6007">
         <w:t xml:space="preserve">If you give us evidence you have been diagnosed with a condition on </w:t>
       </w:r>
       <w:hyperlink w:anchor="_List_B:_Conditions" w:history="1">
-        <w:r w:rsidRPr="00D16E80">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>List B</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00D16E80">
+      <w:r w:rsidRPr="005B6007">
         <w:t>, we’ll likely decide your disability is from an impairment that’s likely to be permanent.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B905CE9" w14:textId="6A6DEA4A" w:rsidR="00FF4582" w:rsidRPr="009816B3" w:rsidRDefault="00FF4582" w:rsidP="003A35A5">
+    <w:p w14:paraId="5B905CE9" w14:textId="6A6DEA4A" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="003A35A5">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:r w:rsidRPr="009816B3">
+      <w:r w:rsidRPr="005B6007">
         <w:t>Is there any medical treatment for your impairment?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F94913D" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="009816B3" w:rsidRDefault="00FF4582" w:rsidP="0012663F">
+    <w:p w14:paraId="0F94913D" w14:textId="3B26EDB8" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="0012663F">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_How_does_your"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="009816B3">
+      <w:bookmarkStart w:id="25" w:name="_How_does_your"/>
+      <w:bookmarkStart w:id="26" w:name="_Does_your_impairment"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>We don’t fund supports to treat your impairment. Supports including the diagnosis, early intervention and treatment of health conditions, including ongoing or chronic health conditions, are funded by t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
-        <w:t>The Australian health system provides health services to treat illnesses or health conditions.</w:t>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00B6191B">
+        <w:t>he Australian health system instead of the NDIS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="519494D2" w14:textId="6CB058CF" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="0012663F">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Your impairment will likely be permanent if your treating professional tells us there are no further treatments that could remedy it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3963603D" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="0012663F">
+      <w:r w:rsidRPr="005B6007">
         <w:t>Your treating professional will tell us or be asked to certify if there are medical, clinical or other treatments that are likely to remedy your impairment. We need to understand whether there are treatments that are:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B6191B">
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:endnoteReference w:id="23"/>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00B6191B">
+        <w:endnoteReference w:id="24"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="346FD695" w14:textId="566AF144" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00186F5F">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>known</w:t>
       </w:r>
-      <w:r w:rsidR="00824B33" w:rsidRPr="00075798">
-[...9 lines deleted...]
-    <w:p w14:paraId="4187E47A" w14:textId="1ADAF22A" w:rsidR="00FF4582" w:rsidRPr="00550826" w:rsidRDefault="00FF4582" w:rsidP="0012663F">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> – the treatment can be identified by an Australian medical practitioner as a suitable treatment for your impairment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4187E47A" w14:textId="635CB2A9" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00186F5F">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>available to you</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> – we need to take account of whether there are genuine barriers that prevent you from accessing treatment including, but not limited to, the nature of your impairment and your ability to access treatment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1554E7B3" w14:textId="75666431" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="0012663F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="00550826">
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>available to you</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1554E7B3" w14:textId="44A57734" w:rsidR="00FF4582" w:rsidRPr="00075798" w:rsidRDefault="00FF4582" w:rsidP="0012663F">
+        <w:t>appropriate for you and your impairment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> – we need to consider whether the treatment could remedy your impairment and is suitable and safe for you to undergo. Your ability to undergo treatment will be assessed according to your capabilities, your health and other personal circumstances, including your living arrangements</w:t>
+      </w:r>
+      <w:r w:rsidR="00083BC3">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75498D86" w14:textId="617A8218" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="0012663F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="00075798">
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>appropriate for you and your impairment</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="75498D86" w14:textId="617A8218" w:rsidR="00FF4582" w:rsidRPr="00075798" w:rsidRDefault="00FF4582" w:rsidP="0012663F">
+        <w:t>evidence-based</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> – there’s proof the treatment is likely to be effective.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21C7432B" w14:textId="057F1BE7" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="0012663F">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">When we look at what treatments are available to you, we think about whether the treatment is suitable for your personal situation. The word treatment should be understood in </w:t>
+      </w:r>
+      <w:r w:rsidR="001B1BAD">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> broadest sense and may include changes to your diet and lifestyle.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74689B44" w14:textId="4035DB5E" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="0012663F">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>If you’re still undergoing or have recently had treatment, we may not be sure you have a permanent impairment if that treatment could remedy the impairment.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:endnoteReference w:id="25"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C1966F4" w14:textId="0237A3C7" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="0012663F">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>In some situations, it may be clear your impairment is likely to be permanent while you’re still undergoing treatment or rehabilitation. For example, you may still need treatment and rehabilitation for a spinal cord injury, but it’s clear you</w:t>
+      </w:r>
+      <w:r w:rsidR="003B02D9">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>re likely to have a permanent impairment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="258F842C" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="0012663F">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>You might still have a permanent impairment, even if its effects may change over time.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:endnoteReference w:id="26"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DCE4442" w14:textId="2DBF7142" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="0012663F">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>For degenerative impairments, or those that get worse over time, we consider them permanent if treatment isn’t likely to remedy the impairment. That is, the treatment won’t cure the impairment or come close to removing its effects.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59E1BD2F" w14:textId="20D00C88" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00D62149">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_Does_your_impairment_1"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Does your impairment substantially reduce your functional capacity?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="068AD3E7" w14:textId="69AFAA4B" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00D106B1">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">The laws for the NDIS describe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>functional capacity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> in relation to an activity, as a person’s ability to do the activity without </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>help from others</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>assistive technology</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>modifications</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>, or only with assistance from commonly used assistive technology or modifications. Commonly used assistive technology or modifications are the things you would usually use to do an activity. For example, glasses, walking sticks and hearing aids.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="27"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F56D728" w14:textId="45127288" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00D106B1">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>When we think about help or assistance a child needs to do an activity, we look at whether the help the child needs from others is similar to other children of the same age.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="28"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="448E7CC6" w14:textId="53DFD500" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00D106B1">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>When we consider a person’s functional capacity we exclude, as much as possible, the impact of a person’s environmental and personal circumstances.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="29"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4423A1EB" w14:textId="36147F46" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00D42A12">
+      <w:r w:rsidRPr="005B6007">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Your permanent impairment needs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to substantially reduce your functional capacity </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>in relation to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> one or more of the following activities, considering each activity as a whole:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26079927" w14:textId="4B637A1E" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00115919">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>Communicating</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> – how you speak, write, or use sign language and gestures, to express yourself compared with other people your age. We also look at how well you understand people, and how others understand you.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C8B2C69" w14:textId="30EE4B62" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00115919">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>Socialising</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> – how you make and keep friends, or interact with the community, or how a young child plays with other children. We also look at your behaviour, and how you cope with feelings and emotions in social situations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5233774F" w14:textId="25613EAA" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00115919">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>Learning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> – how you learn, understand and remember new things, and practise and use new skills.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B74F043" w14:textId="5A75CEE8" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00115919">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>Mobility</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">, or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>moving around</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> – how easily you move around your home and community, and how you get in and out of bed or a chair. We consider how you get out and about and use your arms or legs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7031F6A8" w14:textId="08BF14B2" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00115919">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>Self-care</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> – personal care, hygiene, grooming, eating and drinking, and health. We consider how you get dressed, shower or bathe, eat or go to the toilet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47D06D56" w14:textId="2E22AA45" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00115919">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>Self-management</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> – how you organise your life. We consider how you plan, make decisions, and look after yourself. This might include day-to-day tasks at home, how you solve problems, or manage your money. We consider your mental or cognitive ability to manage your life, not your physical ability to do these tasks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21FF6212" w14:textId="6BE07932" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00D42A12">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Your impairment substantially reduces your functional capacity if you usually need disability</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE220F">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>related supports to participate in or complete the above tasks.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="30"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D62209B" w14:textId="2FF72D58" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00D42A12">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>These disability</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE220F">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>related supports include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1889D2DF" w14:textId="246CF108" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00115919">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>a high level of support from other people, such as physical assistance, guidance, supervision or prompting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A6B7273" w14:textId="5DB96C61" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00115919">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>assistive technology, equipment or home modifications that are prescribed by your doctor, allied health professional or other medical professional.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0712A3E3" w14:textId="3D9737F9" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00D42A12">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>To help us decide if you’re eligible, we need to know your capacity and where you need more help. We get this information from you when you apply to the NDIS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71A18422" w14:textId="1FA77945" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00E51389">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>If you have more than one permanent impairment, we</w:t>
+      </w:r>
+      <w:r w:rsidR="00D52919">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>ll consider them together, to see if they substantially reduce your functional capacity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="329FC189" w14:textId="7A09003D" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="0064009E">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Your needs might go up and down each day or each month. We consider your ability over time, taking into account your ups and downs. For example, someone with relapsing remitting Multiple Sclerosis (MS) may have varying levels of support needs across a day, week or month.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75F04F3A" w14:textId="71ED2B37" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00115919">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:lastRenderedPageBreak/>
+        <w:t>How does a child’s impairment affect their daily life?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F1C4C26" w14:textId="07F8CCDF" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00D42A12">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">To help us decide if a child’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007" w:rsidDel="009054D5">
+        <w:t>ability</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> is substantially reduced</w:t>
+      </w:r>
+      <w:r w:rsidR="005D3D36">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> we compare their abilities with other children of the same age.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BA20CD2" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00D42A12">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>If a child’s ability is much less than most other children the same age, they may meet the disability requirements. For example, if they:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32D2A4EA" w14:textId="4F633E2B" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00115919">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>need assistive technology, equipment or home modifications to participate in daily activities – except for common items like glasses</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="560D6991" w14:textId="6E017B66" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00115919">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>usually need more help to join activities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44EDE203" w14:textId="3BE958E2" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00D42A12">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>We</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6281">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>ll look at the early intervention requirements if:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21905FFC" w14:textId="66FCFF40" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="008D28E5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="106"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...246 lines deleted...]
-        <w:t xml:space="preserve">Your needs might go up and down each day or each month. Progressive Multiple Sclerosis (MS) can be a good example of this. We consider your ability over time, </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>a child's impairment doesn’t substantially reduce their ability right now, but might in the future</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B97C13B" w14:textId="0CA9F888" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="008F790A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="106"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">a child’s impairment currently substantially reduces their </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="006D5D13">
-        <w:t>taking into account</w:t>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>ability, but</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="006D5D13">
-[...43 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> may not after receiving supports.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67DCE14D" w14:textId="5CF079D1" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00D42A12">
+      <w:r w:rsidRPr="005B6007">
         <w:t xml:space="preserve">Learn more about the </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Do_you_need_2" w:history="1">
-        <w:r w:rsidRPr="006D5D13">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>early intervention requirements</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FBC4441" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00A5112D">
+    <w:p w14:paraId="1FBC4441" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00A5112D">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_What_if_you"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+      <w:bookmarkStart w:id="28" w:name="_What_if_you"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:r w:rsidRPr="005B6007">
         <w:t>What if you have a hearing impairment?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14934011" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00F97EC0">
-      <w:r w:rsidRPr="006D5D13">
+    <w:p w14:paraId="14934011" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00F97EC0">
+      <w:r w:rsidRPr="005B6007">
         <w:t>Some hearing impairments may lead to a substantially reduced functional capacity.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="700D8678" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00F97EC0">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+    <w:p w14:paraId="700D8678" w14:textId="0744F0D1" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00F97EC0">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>We look at the information and evidence you’ve given us to decide if your hearing impairment leads to a substantially reduced functional capacity. However, we’ll generally decide you have a substantially reduced functional capacity if your hearing loss is at least 65 decibels in your better ear. This is based on a pure tone average of 500Hz, 1000Hz, 2000Hz and 4000Hz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51EC8F92" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00F97EC0">
+      <w:r w:rsidRPr="005B6007">
         <w:t>We may also decide you have a substantially reduced functional capacity if your hearing loss is less than 65 decibels in your better ear. We may decide this if either:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B4CB61E" w14:textId="570DCB73" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00A5112D">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+    <w:p w14:paraId="7B4CB61E" w14:textId="570DCB73" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00A5112D">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
         <w:t>you also have another permanent impairment, such as a vision or cognitive impairment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48F3942F" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00A5112D">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+    <w:p w14:paraId="48F3942F" w14:textId="0DB78D35" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00A5112D">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
         <w:t>you give us evidence your speech detection and speech discrimination outcomes are significantly poorer than expected.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BC0346E" w14:textId="77777777" w:rsidR="001D45DE" w:rsidRPr="001D45DE" w:rsidRDefault="001D45DE" w:rsidP="001D45DE">
-[...6 lines deleted...]
-    <w:p w14:paraId="4388AF82" w14:textId="344B6721" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00115919">
+    <w:p w14:paraId="4388AF82" w14:textId="344B6721" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00115919">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="006D5D13">
+      <w:bookmarkStart w:id="29" w:name="_How_does_your_1"/>
+      <w:bookmarkEnd w:id="29"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Does your impairment affect your social, work or study life?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DC1DF4C" w14:textId="0E4DF925" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00D42A12">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>We look at how your impairment affect</w:t>
+      </w:r>
+      <w:r w:rsidR="007808C6">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> your ability to work, study or take part in social life.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:endnoteReference w:id="31"/>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> This means your permanent impairment affect</w:t>
+      </w:r>
+      <w:r w:rsidR="007428A8">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> how you can find and keep a job, contribute to your community, or join social activities. We get this information from you when you apply to the NDIS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41A054FB" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00D42A12">
+      <w:r w:rsidRPr="005B6007">
         <w:lastRenderedPageBreak/>
-        <w:t>Does your impairment affect your social, work or study life?</w:t>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+        <w:t>We look at your ability to do things like:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EE8EA17" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00115919">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>find and keep a job, or start your own business</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08694415" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00115919">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>study</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="596A04E4" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00115919">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>play sport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="534A8734" w14:textId="2501BD8D" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00115919">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>go to the movies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D31B0B4" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00115919">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>volunteer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="773D00A1" w14:textId="3B1164F5" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00115919">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>participate in cultural activities or ceremonies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2654C8ED" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00115919">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>travel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DACF65B" w14:textId="4EA3483D" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00D42A12">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>You can meet this criteria when your ability to work, study or socialise is affected by your impairment in some way.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F73B4C3" w14:textId="04E2483C" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="004602C2">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="_Will_you_likely"/>
+      <w:bookmarkStart w:id="31" w:name="_Do_you_need_1"/>
+      <w:bookmarkStart w:id="32" w:name="_Do_you_need"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Will you likely need NDIS supports for your lifetime?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54B358C2" w14:textId="7D5FFC59" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00611323">
+      <w:pPr>
+        <w:rPr>
+          <w:strike/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>You must be likely to need NDIS supports for your lifetime.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:endnoteReference w:id="27"/>
-[...109 lines deleted...]
-      <w:r w:rsidRPr="00B67222">
+        <w:endnoteReference w:id="32"/>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
-        <w:r w:rsidRPr="00B67222">
+      <w:hyperlink r:id="rId30" w:anchor="ndis-support-lists-and-replacement-supports" w:history="1">
+        <w:r w:rsidR="0047247B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:bCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>NDIS Supports</w:t>
+          <w:t>NDIS supports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B67222">
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> are the services, items and equipment that can be funded by the NDIS.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E00AF1E" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="004602C2">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+    <w:p w14:paraId="0E00AF1E" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="004602C2">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>NDIS supports are investments that help you build or maintain your functional capacity and independence, and help you work, study or take part in social life.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B4ABAE2" w14:textId="57AF289A" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00B7179C">
+      <w:r w:rsidRPr="005B6007">
         <w:t>Even if your needs go up and down over time, or happen episodically</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="29"/>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+        <w:endnoteReference w:id="33"/>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>, we may still consider it’s likely you’ll need NDIS supports for your lifetime.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="30"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+        <w:endnoteReference w:id="34"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CF057A8" w14:textId="2E55C18E" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="004602C2">
+      <w:r w:rsidRPr="005B6007">
         <w:t>We consider your overall situation to answer this question.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B5F7C8D" w14:textId="606EDCEB" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="004602C2">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+    <w:p w14:paraId="7B5F7C8D" w14:textId="606EDCEB" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="004602C2">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>When we decide if you’ll likely need NDIS supports for your lifetime, we consider:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="193A3A17" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="004602C2">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
         <w:t>your life circumstances</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69D34A69" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="004602C2">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+    <w:p w14:paraId="69D34A69" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="004602C2">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
         <w:t>the nature of your long-term support needs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69DA97FA" w14:textId="7ED0D4DD" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="002D417B">
-[...46 lines deleted...]
-      <w:r w:rsidRPr="005B593A">
+    <w:p w14:paraId="69DA97FA" w14:textId="7ED0D4DD" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="002D417B">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>whether your needs could be best met by the NDIS, or by other government and community services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C1EEA96" w14:textId="6DFE953E" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00C81FB5">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>For example, you may have an impairment that is caused by a chronic health condition. Many chronic health conditions are most effectively managed or remedied through medical management through the health system. If this is the case, we may decide that you don’t need NDIS supports for your lifetime.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="33" w:name="_Do_you_need_2"/>
+      <w:bookmarkEnd w:id="33"/>
+    </w:p>
+    <w:p w14:paraId="54D81838" w14:textId="02966205" w:rsidR="00007CD7" w:rsidRPr="00007CD7" w:rsidRDefault="00733635" w:rsidP="00007CD7">
+      <w:r w:rsidRPr="005B6007">
         <w:t xml:space="preserve">Learn more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
-        <w:r w:rsidRPr="008D708E">
+      <w:hyperlink r:id="rId31" w:anchor="reasonable-and-necessary" w:history="1">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>reasonable and necessary supports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="005B593A">
+      <w:r w:rsidRPr="005B6007">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
-        <w:r w:rsidRPr="008D708E">
+      <w:hyperlink r:id="rId32" w:anchor="ndis-support-lists-and-replacement-supports" w:history="1">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS supports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="005B593A">
+      <w:r w:rsidRPr="005B6007">
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="02053900" w14:textId="2E02CA7D" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="003A04AE">
+      <w:bookmarkStart w:id="34" w:name="_Do_you_need_3"/>
+      <w:bookmarkEnd w:id="34"/>
+      <w:r w:rsidR="00007CD7">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02053900" w14:textId="0E97139D" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="003A04AE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:r w:rsidRPr="005B593A">
+      <w:r w:rsidRPr="005B6007">
+        <w:lastRenderedPageBreak/>
         <w:t>Do you need early intervention?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D686D0C" w14:textId="609A2025" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00467667">
-[...30 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+    <w:p w14:paraId="1D686D0C" w14:textId="089318C3" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00467667">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Early intervention is usually early access to support, to reduce your future needs for disability</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE220F">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>related supports.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A2C3A1B" w14:textId="2ED547DA" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00467667">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Early intervention can be for both children or adults and may only be needed for a short time. You won’t need these supports for your lifetime, so your treating professional or your early childhood partner will tell us how early intervention support could benefit you or your child.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DBDF900" w14:textId="040FB178" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00467667">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>You</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE160A">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>ll meet the early intervention requirements if you meet all the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C062AA7" w14:textId="3BDE8F25" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00B23B00">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
         <w:t xml:space="preserve">You have an </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Do_you_have_3">
-        <w:r w:rsidRPr="00B67222">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>impairment that’s likely to be permanent</w:t>
+          <w:t>impairment that is or is likely to be permanent</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B67222">
+      <w:r w:rsidRPr="005B6007">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="339EFE3E" w14:textId="39FD7FCF" w:rsidR="00FF4582" w:rsidRPr="00B67222" w:rsidRDefault="00FF4582" w:rsidP="00B23B00">
-[...4 lines deleted...]
-        <w:r w:rsidRPr="00B67222">
+    <w:p w14:paraId="339EFE3E" w14:textId="47D59108" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00B23B00">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:hyperlink w:anchor="_How_wWill_early">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Early intervention supports will likely benefit you</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B67222">
-[...3 lines deleted...]
-    <w:p w14:paraId="758C657D" w14:textId="31EE722D" w:rsidR="00FF4582" w:rsidRPr="00B67222" w:rsidRDefault="00FF4582" w:rsidP="00B23B00">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>, and it means you’ll need less disability support in the future.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B6C2646" w14:textId="630127B9" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="0081266E">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:hyperlink w:anchor="_How_will_early_1" w:history="1">
+        <w:r w:rsidRPr="005B6007">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Early intervention supports benefit you by</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> reducing the impact of your impairment on your functional capacity in relation to one or more activities. This means your ability to communicate, socialise, learn, move around or look after yourself and organise your life. Or the supports prevent your functional capacity from getting worse, improve your functional capacity or support your informal supports.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="758C657D" w14:textId="31EE722D" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00B23B00">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Is_your_early" w:history="1">
-        <w:r w:rsidRPr="00C83C30">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>The early intervention supports you need are NDIS supports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B67222">
+      <w:r w:rsidRPr="005B6007">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="261E6BDD" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="00B67222" w:rsidRDefault="00FF4582" w:rsidP="002B0E8E">
-      <w:r w:rsidRPr="00B67222">
+    <w:p w14:paraId="261E6BDD" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="002B0E8E">
+      <w:r w:rsidRPr="005B6007">
         <w:t xml:space="preserve">There are different requirements for </w:t>
       </w:r>
       <w:hyperlink w:anchor="_What_about_children" w:history="1">
-        <w:r w:rsidRPr="00B67222">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>children younger than 6 with developmental delay</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B67222">
+      <w:r w:rsidRPr="005B6007">
         <w:t xml:space="preserve"> to meet the early intervention requirements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="781CD612" w14:textId="71CF0091" w:rsidR="00FF4582" w:rsidRPr="00B67222" w:rsidRDefault="00FF4582" w:rsidP="002B0E8E">
-      <w:r w:rsidRPr="00B67222">
+    <w:p w14:paraId="781CD612" w14:textId="370BB45F" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="002B0E8E">
+      <w:r w:rsidRPr="005B6007">
         <w:t xml:space="preserve">If we have evidence a child younger than 7 has been diagnosed with a condition on </w:t>
       </w:r>
       <w:hyperlink w:anchor="_List_D:_Conditions">
-        <w:r w:rsidRPr="00B67222">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>List D</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B67222">
+      <w:r w:rsidRPr="005B6007">
         <w:t>, we’ll decide they meet the early intervention requirements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="054D7A1C" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="00B67222" w:rsidRDefault="00FF4582" w:rsidP="002B0E8E">
-      <w:r w:rsidRPr="00B67222">
+    <w:p w14:paraId="054D7A1C" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="002B0E8E">
+      <w:r w:rsidRPr="005B6007">
         <w:t xml:space="preserve">You may also meet the early intervention requirements if you’re </w:t>
       </w:r>
       <w:hyperlink w:anchor="_What_about_people" w:history="1">
-        <w:r w:rsidRPr="00B67222">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>aged between 0 and 25 with a hearing impairment</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B67222">
+      <w:r w:rsidRPr="005B6007">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66F1AADF" w14:textId="48DB67AC" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00036278">
+    <w:p w14:paraId="66F1AADF" w14:textId="53C128A0" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00036278">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B67222">
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>We also need to understand how NDIS supports benefit you, like building your skills and increasing your capacity, so that you may no</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+        <w:t>We also need to understand how NDIS supports benefit you, like building your skills and increasing your capacity, so that you may no longer need NDIS supports.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> If you meet the early intervention requirements, your support needs are more likely to change, and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> longer need NDIS supports.</w:t>
-[...25 lines deleted...]
-      <w:r w:rsidRPr="00275D31">
+        <w:t xml:space="preserve">you may only need NDIS supports for a short time. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>We’ll regularly check your eligibility when</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>you may only need NDIS supports for a short time</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> we reassess your plan, and at other times too.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08524A89" w14:textId="47799728" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="002B0E8E">
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">If you no longer meet the early intervention requirements, we’ll check if you meet the disability requirements. </w:t>
       </w:r>
-      <w:r w:rsidRPr="006D5D13">
-[...6 lines deleted...]
-        <w:r w:rsidRPr="00B67222">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Learn more about how we check if you</w:t>
+      </w:r>
+      <w:r w:rsidR="00C27746">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">re </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:anchor="leaving" w:history="1">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>leaving the NDIS</w:t>
+          <w:t>still eligible for the NDIS</w:t>
         </w:r>
-        <w:r w:rsidRPr="00B67222">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="58020C63" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="00B67222" w:rsidRDefault="00FF4582" w:rsidP="0071271B">
+    <w:p w14:paraId="58020C63" w14:textId="6C703CBF" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="0071271B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Do_you_have_3"/>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+      <w:bookmarkStart w:id="35" w:name="_Do_you_have_3"/>
+      <w:bookmarkEnd w:id="35"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Is your impairment permanent or likely to be permanent?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61A208A8" w14:textId="6B1CC2B6" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="003A35A5">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>To meet the early intervention requirements, there must be enough evidence that you have at least one of the impairments below and your impairment is or is likely to be permanent.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="31"/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="003F7EE4">
+        <w:endnoteReference w:id="35"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CEEB3EC" w14:textId="1E4E9179" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="005A1F9C">
+      <w:r w:rsidRPr="005B6007">
         <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">An impairment is a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>loss of or damage to the body’s structure and/or how the body functions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C793474" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="005A1F9C">
+      <w:r w:rsidRPr="005B6007">
         <w:t>We will look at:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50DE5088" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="003F7EE4" w:rsidRDefault="00FF4582" w:rsidP="005A1F9C">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="003F7EE4">
+    <w:p w14:paraId="50DE5088" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="005A1F9C">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
         <w:t>your body’s functions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BC45E20" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="003F7EE4" w:rsidRDefault="00FF4582" w:rsidP="005A1F9C">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="003F7EE4">
+    <w:p w14:paraId="7BC45E20" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="005A1F9C">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
         <w:t>your body structure</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="375BE0F8" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="003F7EE4" w:rsidRDefault="00FF4582" w:rsidP="005A1F9C">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="003F7EE4">
+    <w:p w14:paraId="375BE0F8" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="005A1F9C">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
         <w:t>how you think and learn.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="344930A5" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="00EF5AAA" w:rsidRDefault="00FF4582" w:rsidP="003A35A5">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00EF5AAA">
+    <w:p w14:paraId="344930A5" w14:textId="26AF1CED" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="003A35A5">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">An </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Do_you_have_2" w:history="1">
+        <w:r w:rsidRPr="005B6007">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>impairment</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> could be:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:endnoteReference w:id="32"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00EF5AAA">
+        <w:endnoteReference w:id="36"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76DC08DF" w14:textId="472F8D39" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="003A35A5">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>intellectual</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF5AAA">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00EF5AAA">
+    </w:p>
+    <w:p w14:paraId="724D5888" w14:textId="06499B61" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="003A35A5">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>cognitive</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF5AAA">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00EF5AAA">
+    </w:p>
+    <w:p w14:paraId="1C4A4D9F" w14:textId="50DA7948" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="003A35A5">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>neurological</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF5AAA">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00EF5AAA">
+    </w:p>
+    <w:p w14:paraId="69909C1C" w14:textId="686B9CF7" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="003A35A5">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>sensory</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF5AAA">
-[...17 lines deleted...]
-    <w:p w14:paraId="1125C16E" w14:textId="43429FBD" w:rsidR="00A70F90" w:rsidRPr="00EF5AAA" w:rsidRDefault="00A70F90" w:rsidP="00A70F90">
+    </w:p>
+    <w:p w14:paraId="1125C16E" w14:textId="22A51090" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="005108A6">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF5AAA">
-[...14 lines deleted...]
-    <w:p w14:paraId="235AF04C" w14:textId="41E1E63E" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00696DBD">
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>physica</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00834F44">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="00A27A7A">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AB6E4D5" w14:textId="51793D1A" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00985391">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>You may also be eligible for the NDIS if you have a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> psychosocial disability</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:endnoteReference w:id="37"/>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> This means you have reduced capacity to do daily activities and tasks due to your mental health. Your psychosocial disability might vary at different times in how much it impacts your daily life. Even if it fluctuates and you have some periods where there</w:t>
+      </w:r>
+      <w:r w:rsidR="0040218B">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>s a smaller impact on your daily life, you might have this impairment for your lifetime.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CA2A02D" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="0006229C">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">Find out more about </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_What_are_the" w:history="1">
+        <w:r w:rsidRPr="005B6007">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>impairment categories</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>, and what they mean.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43C73374" w14:textId="38E4818D" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="005D149D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D5D13">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:t xml:space="preserve">When we decide if your impairment is likely to be permanent, we consider the same things as in the </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Is_your_impairment_1" w:history="1">
-        <w:r w:rsidRPr="006D5D13">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>disability requirements</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="068814FB" w14:textId="30C228D9" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00985391">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+    <w:p w14:paraId="65003E90" w14:textId="4CE92A95" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="0098491B">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>We’ll need evidence that at least one of your impairments will be permanent, or likely to be permanent.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:endnoteReference w:id="34"/>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+        <w:endnoteReference w:id="38"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FA51C8F" w14:textId="3C888CE9" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="003A35A5">
+      <w:r w:rsidRPr="005B6007">
         <w:t xml:space="preserve">If you give us evidence you have been diagnosed with a condition on </w:t>
       </w:r>
       <w:hyperlink w:anchor="_List_B:_Conditions" w:history="1">
-        <w:r w:rsidRPr="006D5D13">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>List B</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:t>, we’ll decide you have an impairment that’s likely to be permanent.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C45A7EF" w14:textId="57E5190C" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00467667">
+    <w:p w14:paraId="13036BD1" w14:textId="6C5E20E9" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="003A35A5">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>For some very young children, problems in body function can’t be easily measured. However, the child may be at risk of a future diagnosis and permanent impairment. A health or allied health professional will need to provide evidence about the child and if they are likely to have a permanent impairment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C45A7EF" w14:textId="282482D9" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00467667">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_How_will_early"/>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+      <w:bookmarkStart w:id="36" w:name="_How_will_early"/>
+      <w:bookmarkStart w:id="37" w:name="_Will_early_intervention"/>
+      <w:bookmarkStart w:id="38" w:name="_How_wWill_early"/>
+      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Will early intervention benefit you?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71439CE2" w14:textId="309D5BE1" w:rsidR="00C55039" w:rsidRPr="00C55039" w:rsidRDefault="00733635" w:rsidP="00C55039">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>We need to decide that getting early intervention supports means you’ll likely need less disability</w:t>
+      </w:r>
+      <w:r w:rsidR="00623D29">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>related supports in the future.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:endnoteReference w:id="35"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+        <w:endnoteReference w:id="39"/>
+      </w:r>
+      <w:bookmarkStart w:id="39" w:name="_How_will_early_1"/>
+      <w:bookmarkEnd w:id="39"/>
+      <w:r w:rsidR="00C55039">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37830904" w14:textId="528FC9F5" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="008F790A">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:lastRenderedPageBreak/>
+        <w:t>How will early intervention benefit you?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54015C52" w14:textId="1BDE3AD0" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00467667">
+      <w:r w:rsidRPr="005B6007">
         <w:t>We need to know that early intervention supports will help you with at least one of the following:</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:endnoteReference w:id="36"/>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+        <w:endnoteReference w:id="40"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="533FA56E" w14:textId="37E41FD2" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00467667">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>addressing the impact of your impairment on your ability to communicate, socialise, learn, move around, look after yourself and organise your life</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BBA5F87" w14:textId="5EFC6BA6" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00467667">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
         <w:t>preventing your functional capacity from getting worse</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47EF8D78" w14:textId="14BAB0F9" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00467667">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+    <w:p w14:paraId="47EF8D78" w14:textId="14BAB0F9" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00467667">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
         <w:t>improving your functional capacity</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C12FCC0" w14:textId="1308587A" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00467667">
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="4C12FCC0" w14:textId="1308587A" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00467667">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
         <w:t>supporting your informal supports, which includes building their skills to help you.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F772885" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00467667">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+    <w:p w14:paraId="0F772885" w14:textId="2E022971" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00467667">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>To help us decide if the early intervention will help you in these ways, we look at all of the following:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:endnoteReference w:id="37"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+        <w:endnoteReference w:id="41"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="695A36D4" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00467667">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
         <w:t>how your impairment might change over time</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44F64BEA" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="00B67222" w:rsidRDefault="00FF4582" w:rsidP="00467667">
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00B67222">
+    <w:p w14:paraId="44F64BEA" w14:textId="26CBBC70" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00467667">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">how long you’ve had your impairment </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37CB353D" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00467667">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
         <w:t>if there’s been a significant change to your impairment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09C627DA" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="00B67222" w:rsidRDefault="00FF4582" w:rsidP="00467667">
-[...7 lines deleted...]
-    <w:p w14:paraId="11F37CA3" w14:textId="26295342" w:rsidR="00FF4582" w:rsidRPr="00B67222" w:rsidRDefault="00FF4582" w:rsidP="00467667">
+    <w:p w14:paraId="1E4C33DD" w14:textId="0DC639BC" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="cf01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">what supports you have received </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CCCDCB1" w14:textId="274F5F58" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00467667">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>any supporting evidence you give us.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11F37CA3" w14:textId="26295342" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00467667">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Is_your_early"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="450133A9" w14:textId="11B62A13" w:rsidR="00FF4582" w:rsidRPr="00B67222" w:rsidRDefault="00FF4582" w:rsidP="00D05D9A">
+      <w:bookmarkStart w:id="40" w:name="_Is_your_early"/>
+      <w:bookmarkEnd w:id="40"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Will the early intervention supports you need be NDIS supports?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="450133A9" w14:textId="0CC2A55E" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00D05D9A">
       <w:pPr>
         <w:rPr>
           <w:strike/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B67222">
+      <w:r w:rsidRPr="005B6007">
         <w:t>The early intervention support that you would likely benefit from must be NDIS supports.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B67222">
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:endnoteReference w:id="38"/>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00B67222">
+        <w:endnoteReference w:id="42"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="553512A6" w14:textId="22853D0B" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00C92C88">
+      <w:r w:rsidRPr="005B6007">
         <w:t xml:space="preserve">Learn more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
-        <w:r w:rsidRPr="00B67222">
+      <w:hyperlink r:id="rId34" w:anchor="reasonable-and-necessary" w:history="1">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>reasonable and necessary supports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B67222">
+      <w:r w:rsidRPr="005B6007">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:history="1">
-        <w:r w:rsidRPr="00B67222">
+      <w:hyperlink r:id="rId35" w:anchor="ndis-support-lists-and-replacement-supports" w:history="1">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS supports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B67222">
+      <w:r w:rsidRPr="005B6007">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01C28401" w14:textId="536C3FC7" w:rsidR="00FF4582" w:rsidRPr="00B67222" w:rsidRDefault="00FF4582" w:rsidP="00A5112D">
+    <w:p w14:paraId="01C28401" w14:textId="536C3FC7" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00A5112D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_What_about_people"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B67222">
+      <w:bookmarkStart w:id="41" w:name="_What_about_people"/>
+      <w:bookmarkEnd w:id="41"/>
+      <w:r w:rsidRPr="005B6007">
         <w:t>What about people aged between 0 and 25 with a hearing impairment?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E4EBB2F" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00F97EC0">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+    <w:p w14:paraId="1E4EBB2F" w14:textId="596A16EB" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00F97EC0">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>If you’re aged between 0 and 25 with a hearing impairment, you may meet the early intervention requirements. We’ll decide this if you give us evidence of all of the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D6FC2FB" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00A5112D">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
         <w:t>You’re aged between 0 and 25.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5397FDE9" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00A5112D">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+    <w:p w14:paraId="5397FDE9" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00A5112D">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
         <w:t>You have auditory neuropathy or hearing loss of at least 25 decibels in either ear at 2 or more adjacent frequencies – see below.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DDB5DC8" w14:textId="634E0B27" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00F97EC0">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+    <w:p w14:paraId="2DDB5DC8" w14:textId="33829A69" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00F97EC0">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>We need evidence of your auditory neuropathy or hearing loss from a specialist audiological assessment. The assessment might include electrophysiological testing when required. The evidence must show your hearing loss is or is likely to be permanent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53A98398" w14:textId="576A115A" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00A5112D">
+      <w:r w:rsidRPr="005B6007">
         <w:t xml:space="preserve">If you’re aged 26 or older with hearing loss, we’ll check if you’re eligible in the same way we consider all other impairments. You may be eligible under the </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Is_your_impairment" w:history="1">
-        <w:r w:rsidRPr="006D5D13">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>disability requirements</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="292A3211" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="002E59A0">
+    <w:p w14:paraId="292A3211" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="002E59A0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_What_about_children"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+      <w:bookmarkStart w:id="42" w:name="_What_about_children"/>
+      <w:bookmarkEnd w:id="42"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:lastRenderedPageBreak/>
         <w:t>What about children younger than 6 with developmental delay?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52CF7377" w14:textId="2FA3C860" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="002E59A0">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+    <w:p w14:paraId="52CF7377" w14:textId="1083064F" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="002E59A0">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Children younger than 6 with developmental delay may be eligible for the NDIS under the early intervention requirements.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:endnoteReference w:id="39"/>
-[...20 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+        <w:endnoteReference w:id="43"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B8D8C65" w14:textId="056C7884" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="002E59A0">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Developmental delay is a term used to describe a delay in a child’s development. It means that a child finds it much harder to do everyday things that other children their age can do, for example, dress themselves, talk or walk. A child with developmental delay needs lots of extra help to do everyday things compared with other children their age.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="184210A1" w14:textId="4A3440B2" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="002346B4">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>We’ll need to know the child:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1776CE6D" w14:textId="1E3DF6DD" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00B21DC0" w:rsidP="000D2BFA">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidR="00733635" w:rsidRPr="005B6007">
+        <w:t>younger than 6 on the day we decide whether they’re eligible</w:t>
+      </w:r>
+      <w:r w:rsidR="00733635" w:rsidRPr="005B6007">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="40"/>
-[...48 lines deleted...]
-        <w:t xml:space="preserve">Then, we need to know the child has a </w:t>
+        <w:endnoteReference w:id="44"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D748D02" w14:textId="3FC45F1B" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="000D2BFA">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">has </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Does_the_child_1" w:history="1">
-        <w:r w:rsidRPr="006D5D13">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>developmental delay</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006D5D13">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="43"/>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:endnoteReference w:id="45"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B526689" w14:textId="2DE2D1BE" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="000D2BFA">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:strike/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D5D13">
-[...50 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>will benefit from early intervention supports that are NDIS supports.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63346352" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="002E59A0">
+      <w:r w:rsidRPr="005B6007">
         <w:t>An early childhood partner can also provide supports to children who aren’t eligible for the NDIS.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BD31A8D" w14:textId="5568C347" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="002E59A0">
-      <w:r w:rsidRPr="006D5D13">
+    <w:p w14:paraId="6BD31A8D" w14:textId="59CFE515" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="002E59A0">
+      <w:r w:rsidRPr="005B6007">
         <w:t xml:space="preserve">Learn more about the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
-        <w:r w:rsidRPr="006D5D13">
+      <w:hyperlink r:id="rId36" w:anchor="childhood" w:history="1">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>early childhood approach</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00A210A9">
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
-        <w:r w:rsidRPr="00D5210E">
+      <w:hyperlink r:id="rId37" w:anchor="early-connections" w:history="1">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>early connections</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CAE844B" w14:textId="091A59C8" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00582E25">
+    <w:p w14:paraId="1CAE844B" w14:textId="7195409C" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00582E25">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Does_the_child_1"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+      <w:bookmarkStart w:id="43" w:name="_Does_the_child_1"/>
+      <w:bookmarkEnd w:id="43"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Does the child have developmental delay?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E15E877" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="002E59A0">
+      <w:r w:rsidRPr="005B6007">
         <w:t>When we decide if a child has developmental delay, we use the definition in the law for the NDIS.</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="44"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+        <w:endnoteReference w:id="46"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59841869" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="002E59A0">
+      <w:r w:rsidRPr="005B6007">
         <w:t>We need to know the delay:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BA965A9" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00D24E67">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+    <w:p w14:paraId="3BA965A9" w14:textId="15132D77" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00D24E67">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
         <w:t xml:space="preserve">is </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Is_the_delay">
-        <w:r w:rsidRPr="006D5D13">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>due to mental or physical impairments</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="6CADE559" w14:textId="0A92B25A" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00D24E67">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> or a combination of both</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CADE559" w14:textId="24D5BB60" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00D24E67">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Does_the_delay">
-        <w:r w:rsidRPr="006D5D13">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>substantially reduces the child’s functional capacity</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006D5D13">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> in relation to one or more major life activities compared with other children their age</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F708C5C" w14:textId="7C772A26" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00E44744">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
         <w:t xml:space="preserve">means </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Does_the_child">
-        <w:r w:rsidRPr="006D5D13">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>the child needs specialist services</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006D5D13">
-[...5 lines deleted...]
-    <w:p w14:paraId="6E4FA1AB" w14:textId="05FE7F91" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00DA549D">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> from more than one professional working as a team to support the child for an extended time. Usually for longer than 12 months.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="44" w:name="_Is_the_delay"/>
+      <w:bookmarkEnd w:id="44"/>
+    </w:p>
+    <w:p w14:paraId="6E4FA1AB" w14:textId="05FE7F91" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00DA549D">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:t>Is the delay due to mental or physical impairments?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FFA15E7" w14:textId="1B920F70" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00E72B61" w:rsidP="002E59A0">
-[...21 lines deleted...]
-      <w:r w:rsidR="00FF4582" w:rsidRPr="006D5D13">
+    <w:p w14:paraId="7FFA15E7" w14:textId="1B920F70" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="002E59A0">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>First, we need to know the developmental delay is due to a mental or physical impairment, or a combination of mental or physical impairments.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="45"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+        <w:endnoteReference w:id="47"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="382737A1" w14:textId="7DC0F59E" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00254B84">
+      <w:r w:rsidRPr="005B6007">
         <w:t>An impairment is a loss or significant change in at least one of:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="538DE6F1" w14:textId="3C80553A" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00A5112D">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+    <w:p w14:paraId="538DE6F1" w14:textId="3C80553A" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00A5112D">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
         <w:t>the child’s body functions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05E18206" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00A5112D">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+    <w:p w14:paraId="05E18206" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00A5112D">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
         <w:t>the child’s body structure</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3745C4D2" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00A5112D">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+    <w:p w14:paraId="3745C4D2" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00A5112D">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:lastRenderedPageBreak/>
         <w:t>how the child thinks and learns.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A9C7F50" w14:textId="3071069D" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00C031C1">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+    <w:p w14:paraId="0A9C7F50" w14:textId="0298FF40" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00C031C1">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Parents, carers, early childhood partners and other professionals can understand the child’s body function by:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30CCDD6E" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00C91EDD">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
         <w:t>observing their activities during play and daily tasks</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E5795BC" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00C91EDD">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+    <w:p w14:paraId="3E5795BC" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00C91EDD">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
         <w:t>comparing their activities to other children of the same age.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41181FCB" w14:textId="7B177CBD" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00C031C1">
-[...5 lines deleted...]
-    <w:p w14:paraId="5588880F" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="008738D2">
+    <w:p w14:paraId="5588880F" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="008738D2">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Does_the_delay"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+      <w:bookmarkStart w:id="45" w:name="_Does_the_delay"/>
+      <w:bookmarkEnd w:id="45"/>
+      <w:r w:rsidRPr="005B6007">
         <w:t>Does the delay substantially reduce the child’s functional capacity?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71D89511" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00535AB3">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+    <w:p w14:paraId="71D89511" w14:textId="2480663E" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00535AB3">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>We need to know the delay substantially reduces the child’s functional capacity compared with other children their age.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="46"/>
-[...21 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+        <w:endnoteReference w:id="48"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CDBA36A" w14:textId="44914586" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00535AB3">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>This means the child has a significantly lower ability to do everyday activities, when compared with other children the same age. Or the child does things in a significantly different way to other children their age because of their reduced capacity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3118E543" w14:textId="6BB3143E" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00090AA0">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>The child would also need much more support to do the activity, compared with other children their age.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23200752" w14:textId="4B7BDAB3" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00535AB3">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>The substantial reduction in functional capacity must be in relation to at least one of the following areas of major life activity:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EC58F4F" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="008738D2">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Self-care</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:t xml:space="preserve"> – how children take care of themselves, shower, bathe, dress, eat, drink, toilet, groom, and sleep.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C0C2E4B" w14:textId="77777777" w:rsidR="00B433AF" w:rsidRDefault="00FF4582" w:rsidP="008738D2">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+    <w:p w14:paraId="3C0C2E4B" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="008738D2">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Receptive and expressive language</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:t xml:space="preserve"> – this involves skills such as gesture, sign language, listening, giving and receiving information, communicating wants and needs through facial expressions, vocalisations or speech, and interaction with others.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C179E39" w14:textId="7BE93110" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00B433AF">
+    <w:p w14:paraId="1C179E39" w14:textId="7BE93110" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00B433AF">
       <w:pPr>
         <w:pStyle w:val="Indentedbodytext"/>
       </w:pPr>
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:t>A substantial reduction in functional capacity for either receptive language or expressive language will meet the criteria – it doesn’t need to be both.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="511D9FFC" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="008738D2">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+    <w:p w14:paraId="511D9FFC" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="008738D2">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Cognitive development</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:t xml:space="preserve"> – learning and applying knowledge. This includes areas such as:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="788F77FC" w14:textId="5773D537" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="006D5D13">
+    <w:p w14:paraId="788F77FC" w14:textId="5773D537" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="006D5D13">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="28"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:t>understanding and remembering information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32FAFEE6" w14:textId="11C7712E" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="006D5D13">
+    <w:p w14:paraId="32FAFEE6" w14:textId="11C7712E" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="006D5D13">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="28"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:t>attention</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62119D3D" w14:textId="2B4DAF27" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="006D5D13">
+    <w:p w14:paraId="62119D3D" w14:textId="2B4DAF27" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="006D5D13">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="28"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:t>learning new things</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58CA0546" w14:textId="5E4542E8" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="006D5D13">
+    <w:p w14:paraId="58CA0546" w14:textId="5E4542E8" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="006D5D13">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="28"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:t>practising and using new skills</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59393FA5" w14:textId="2224B306" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="006D5D13">
+    <w:p w14:paraId="59393FA5" w14:textId="2224B306" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="006D5D13">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="28"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:t>planning and making decisions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="044B8864" w14:textId="74F4A081" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="006D5D13">
+    <w:p w14:paraId="044B8864" w14:textId="74F4A081" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="006D5D13">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="28"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:t>problem solving</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60BC29EF" w14:textId="67BE5EF6" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="006D5D13">
+    <w:p w14:paraId="60BC29EF" w14:textId="67BE5EF6" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="006D5D13">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="28"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:t>developing pretend play skills</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DA1AC36" w14:textId="0D4DE501" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="006D5D13">
+    <w:p w14:paraId="2DA1AC36" w14:textId="0D4DE501" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="006D5D13">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="28"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:t>developing play interests</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E586D28" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="006D5D13">
+    <w:p w14:paraId="2E586D28" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="006D5D13">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="28"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:lastRenderedPageBreak/>
         <w:t>emotional and sensory regulation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="116073B2" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="006D5D13">
+    <w:p w14:paraId="116073B2" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="006D5D13">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="28"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:t>developing emotional intelligence</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C43372D" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="006D5D13">
+    <w:p w14:paraId="3C43372D" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="006D5D13">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="28"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:t>social awareness</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79A88612" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="006D5D13">
+    <w:p w14:paraId="79A88612" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="006D5D13">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="28"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:t>safety awareness.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="512C60BE" w14:textId="085850D5" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="008738D2">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+    <w:p w14:paraId="512C60BE" w14:textId="085850D5" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="008738D2">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>Motor development</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:t xml:space="preserve"> – this includes participation in everyday activities like moving around the home and community and manipulating objects.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E882AC6" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00EF5A0A">
-      <w:r w:rsidRPr="006D5D13">
+    <w:p w14:paraId="2E882AC6" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00EF5A0A">
+      <w:r w:rsidRPr="005B6007">
         <w:t>We need evidence from a health, allied health or early childhood professional, who uses multiple sources of information about the child’s ability to do everyday activities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38DDA7ED" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00EF5A0A">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+    <w:p w14:paraId="38DDA7ED" w14:textId="330274B3" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00EF5A0A">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>This will include information that parents or carers report about their child. It will also include a mix of standardised assessments of developmental and functional capacity, both in everyday activities and settings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A7FF934" w14:textId="4F195858" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00535AB3">
+      <w:r w:rsidRPr="005B6007">
         <w:t>It should also include observations in everyday play, learning, activities or routines to better understand how the child participates in these everyday activities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A880C05" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00535AB3">
-[...4 lines deleted...]
-    <w:p w14:paraId="2041E446" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00670D21">
+    <w:p w14:paraId="0A880C05" w14:textId="332FCA20" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00535AB3">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>For very young children where functional capacity can’t be measured, the child may be eligible if there</w:t>
+      </w:r>
+      <w:r w:rsidR="00485077">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>s significant risk of a future diagnosis or developmental delay. We need evidence of this from a health or allied health professional’s informed clinical opinion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2041E446" w14:textId="0414FD62" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00670D21">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Does_the_child"/>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+      <w:bookmarkStart w:id="46" w:name="_Does_the_child"/>
+      <w:bookmarkEnd w:id="46"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Does the child need specialist services from more than one type of professional for an extended time?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ADF1DB6" w14:textId="4AEB38CC" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00EF5A0A">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>We need to know that the child needs a mix of specialist care, treatment or other services, due to their developmental delay. The child must also need these services for an extended duration. For example, longer than 12 months.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
-        <w:endnoteReference w:id="47"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="5BB198D7" w14:textId="0B94B004" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00740736">
+        <w:endnoteReference w:id="49"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C837F25" w14:textId="58528617" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00EF5A0A">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>We need evidence from an early childhood professional, such as an early childhood teacher, educator or allied health professional who knows the child. The evidence must show the child needs all of the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BB198D7" w14:textId="70EF1491" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00740736">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:spacing w:after="240"/>
       </w:pPr>
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>A service response that involves more than one professional working as a team to support the child</w:t>
       </w:r>
-      <w:r w:rsidRPr="00413482">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>. This means the child needs support for multiple activities, and across multiple everyday settings such as the home, community and early childhood centres. The child must need more support than what’s expected for a child the same age.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4741473F" w14:textId="790B4583" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00740736">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>A team that works collaboratively, by communicating and sharing information, knowledge and skills</w:t>
       </w:r>
-      <w:r w:rsidRPr="00413482">
-[...9 lines deleted...]
-    <w:p w14:paraId="5F5661D1" w14:textId="3B751497" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00740736">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">. The support must be individually planned and coordinated. The team will build the capacity of the child's family and other important people in the child's life, such as carers, educators and professionals, about the child's individual </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:lastRenderedPageBreak/>
+        <w:t>needs. This support should be embedded in everyday play, learning, activities and routines.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F5661D1" w14:textId="3B751497" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00740736">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>More support than an individual discipline providing a unilateral response to a single problem</w:t>
       </w:r>
-      <w:r w:rsidRPr="00413482">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>. This means the child needs support from more than one professional supporting one area of delay. This is known as interdisciplinary care. For example, a child is unlikely to be eligible if a speech pathologist alone can help their language delay, without needing support or consultation from other professionals.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FF37608" w14:textId="1A484DA9" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00740736">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Supports for an extended duration</w:t>
       </w:r>
-      <w:r w:rsidRPr="00413482">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t xml:space="preserve">This means a health, allied health or early childhood professional who knows the child determines they need support for more than 12 months. A child will likely meet this criteria if there is clear evidence that they’ll need </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+        <w:t>This means a health, allied health or early childhood professional who knows the child determines they need support for an exten</w:t>
+      </w:r>
+      <w:r w:rsidR="00336A21">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>ed time. Usually longer than 12 months. A child will likely meet this criteria if there</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3FB1">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">s clear evidence that they’ll need </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
         <w:t>early intervention support for more than 12 months.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A03C1FD" w14:textId="36CBEFAB" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00EF5A0A">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+    <w:p w14:paraId="4D35B969" w14:textId="03D8DB70" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00EF5A0A">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Some children in remote areas might not have access to a team of professionals. If so, they may still be eligible if the one professional needs to provide the supports to the child across multiple activities and across multiple everyday settings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2116DB52" w14:textId="39FA3267" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00EF5A0A">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>The professional should consider multiple sources of information, including:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04E89B08" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="008738D2">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
         <w:t>parent or carer reports</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A9024E5" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="008738D2">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+    <w:p w14:paraId="6A9024E5" w14:textId="4E6C7428" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="008738D2">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>a mix of standardised and culturally appropriate developmental or functional assessments in everyday activities and everyday settings</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36E45EBA" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="008738D2">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
         <w:t>observations in everyday play, learning, activities, and routines.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7212D0DF" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00E629BB">
+    <w:p w14:paraId="7212D0DF" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00E629BB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:t>How do we work out if the child meets the criteria for developmental delay?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56E3E9E8" w14:textId="5CBE0347" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00DD2922">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+    <w:p w14:paraId="56E3E9E8" w14:textId="1705EB24" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00DD2922">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>We’ll need a range of information about the child, observed in everyday activities and settings they usually participate in. This should include parent or carer reports and standardised assessments of developmental and</w:t>
+      </w:r>
+      <w:r w:rsidR="00002F79">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>or functional capacity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00913C88" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="002E59A0">
+      <w:r w:rsidRPr="005B6007">
         <w:t>Early childhood partners are early childhood professionals who give us evidence of developmental delay to help us decide if the child is eligible. An early childhood partner will meet with children and families to better understand the child’s day to day life, and any concerns about their development.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ECBD950" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="002E59A0">
-      <w:r w:rsidRPr="006D5D13">
+    <w:p w14:paraId="5ECBD950" w14:textId="73DDB579" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="002E59A0">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Early childhood partners will observe a child in everyday settings like home and childcare and may complete assessments using screening tools. This information helps us decide if a child meets the early intervention requirements for developmental delay.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D5CBCD6" w14:textId="31B0FB19" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="002E59A0">
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Parents and carers can </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>also provide copies of existing reports, assessments or letters about the developmental delay, if they have them.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79C53CD3" w14:textId="1A0E43FC" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="002E59A0">
+      <w:r w:rsidRPr="005B6007">
         <w:lastRenderedPageBreak/>
-        <w:t>Early childhood partners will observe a child in familiar places like home and childcare and may complete assessments using screening tools. This information helps us decide if a child meets the early intervention requirements for developmental delay.</w:t>
-[...37 lines deleted...]
-    <w:p w14:paraId="14222636" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00513B40">
+        <w:t>We may also ask for evidence from a variety of sources, including mainstream services. For example, we may also ask for evidence from your doctor, child health nurse, or other most appropriate treating professional.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14222636" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00513B40">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:t>What if there are no early childhood partners in your area?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D20A7B3" w14:textId="281A6042" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00CB4C7A">
-[...22 lines deleted...]
-    <w:p w14:paraId="1156F07B" w14:textId="5FF61156" w:rsidR="00FF4582" w:rsidRPr="00B67222" w:rsidRDefault="00FF4582" w:rsidP="0049077B">
+    <w:p w14:paraId="7D20A7B3" w14:textId="38F31902" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00CB4C7A">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>If there are no early childhood partners in the child’s area, a mainstream, community, or health service, for example an Aboriginal medical service or community controlled organisation, can give us a report for evidence of developmental delay.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1156F07B" w14:textId="5FF61156" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="0049077B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Is_the_child’s_1"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B67222">
+      <w:bookmarkStart w:id="47" w:name="_Is_the_child’s"/>
+      <w:bookmarkStart w:id="48" w:name="_Is_the_child’s_1"/>
+      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="48"/>
+      <w:r w:rsidRPr="005B6007">
         <w:t>Will the child’s early intervention supports be NDIS supports?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0705E5B6" w14:textId="49A8B42C" w:rsidR="00FF4582" w:rsidRDefault="00FF4582" w:rsidP="00081EF0">
-[...23 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+    <w:p w14:paraId="265B425C" w14:textId="0E269589" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00A86B54">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>To meet the early intervention requirements, the supports must be NDIS supports.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:endnoteReference w:id="48"/>
-[...45 lines deleted...]
-        <w:r w:rsidRPr="00A86B54">
+        <w:endnoteReference w:id="50"/>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">. Find out more about </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId38" w:anchor="reasonable-and-necessary" w:history="1">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>reasonable and necessary supports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="005B593A">
+      <w:r w:rsidRPr="005B6007">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:history="1">
-        <w:r w:rsidRPr="00A86B54">
+      <w:hyperlink r:id="rId39" w:anchor="ndis-support-lists-and-replacement-supports" w:history="1">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS supports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="005B593A">
+      <w:r w:rsidRPr="005B6007">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="160D8FB4" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="002B4401">
+    <w:p w14:paraId="160D8FB4" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="002B4401">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:t>What happens if a child with developmental delay is eligible?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="214E9C6C" w14:textId="0F991881" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="002B4401">
-      <w:r w:rsidRPr="006D5D13">
+    <w:p w14:paraId="214E9C6C" w14:textId="0F991881" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="002B4401">
+      <w:r w:rsidRPr="005B6007">
         <w:t>If we decide a child with developmental delay is eligible for the NDIS, they’ll become a participant. But they’re usually no longer eligible after they turn 6.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FD39F45" w14:textId="037EAE06" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="002B4401">
-[...16 lines deleted...]
-        <w:r w:rsidRPr="006D5D13">
+    <w:p w14:paraId="5FD39F45" w14:textId="66BAFA10" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="002B4401">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>This is because they</w:t>
+      </w:r>
+      <w:r w:rsidR="003A2381">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">ll no longer meet the early intervention requirements under developmental delay. To remain an NDIS participant after they turn 6, the child will need to have an impairment that is or is likely to be permanent and meet the requirements for </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Is_your_impairment" w:history="1">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>disability</w:t>
         </w:r>
-        <w:r w:rsidRPr="00A86B54">
-[...1 lines deleted...]
-        </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006D5D13">
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Do_you_need_2" w:history="1">
-        <w:r w:rsidRPr="003D030C">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>early intervention</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5491F135" w14:textId="4ADC3644" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="002B4401">
-[...4 lines deleted...]
-        <w:r w:rsidRPr="006D5D13">
+    <w:p w14:paraId="5491F135" w14:textId="7FC31CC7" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="002B4401">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">We’ll talk to parents or carers before a child turns 6 and explain what information we need to decide if the child is still eligible. Learn more about </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId40" w:anchor="leaving" w:history="1">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>leaving the NDIS</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DDF619B" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="005B4C6A" w:rsidRDefault="00FF4582" w:rsidP="005B4C6A">
+    <w:p w14:paraId="7DDF619B" w14:textId="78556CD0" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="005B4C6A">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:r w:rsidRPr="005B4C6A">
+      <w:r w:rsidRPr="005B6007">
         <w:t>Example</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DB071F6" w14:textId="49709536" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00403D73">
+    <w:p w14:paraId="7DB071F6" w14:textId="14248668" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00403D73">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
-        <w:t>Hunter is 5 years old and became a participant under the early intervention requirements for developmental delay.</w:t>
-[...53 lines deleted...]
-    <w:p w14:paraId="2CC4C287" w14:textId="32EB2DBA" w:rsidR="00FF4582" w:rsidRPr="003C2467" w:rsidRDefault="00FF4582" w:rsidP="0045316E">
+        <w:t>Hunter is 5 years old. When he was 3, Hunter became an NDIS participant under the early intervention requirements for developmental delay.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="194FE8E7" w14:textId="6B80519C" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00721B0A">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
-        <w:t>At the end of the 12 months, we’ll talk to Hunter’s family about his progress</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">While Hunter is a participant we talk to his parents about his progress and outcomes from the early intervention supports received. We listen to understand how he has built his capacity to work towards his goals. Hunter’s family have also built their capacity to support his development. They’re happy with the outcomes achieved. He is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">building his communication and social skills and as a result is needing less early intervention support. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> and what outcomes have been achieved</w:t>
-[...91 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+        <w:t>We also help Hunter and his family connect to other government and community services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27CBF24C" w14:textId="000E4827" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="006F2E59">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Hunter’s parents understand that he may no longer be eligible for the NDIS after he turns 6. We explain the disability and early intervention requirements, including that if Hunter is to continue to be eligible for the NDIS after he turns 6, we need evidence that he has an impairment that’s likely to be permanent. Before Hunter turns 6, we let Hunter’s parents know what information is needed to decide if he would continue to be eligible under</w:t>
+      </w:r>
+      <w:r w:rsidR="00497B38">
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Is_your_impairment" w:history="1">
+        <w:r w:rsidRPr="005B6007">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>disability</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Do_you_need_2" w:history="1">
+        <w:r w:rsidRPr="005B6007">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>early intervention</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> requirements after he turns 6.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="473103FD" w14:textId="451005FC" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="0045316E">
+      <w:r w:rsidRPr="005B6007">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Learn more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44" w:history="1">
-        <w:r w:rsidRPr="006D5D13">
+      <w:hyperlink r:id="rId41" w:anchor="leaving" w:history="1">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>leaving the NDIS</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45" w:history="1">
-        <w:r w:rsidRPr="006D5D13">
+      <w:hyperlink r:id="rId42" w:anchor="mainstream-and-community" w:history="1">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>mainstream and community supports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A2D07AB" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00A5112D">
+    <w:p w14:paraId="5A2D07AB" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00A5112D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:t>What if a child doesn’t meet our criteria for developmental delay?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C8C0317" w14:textId="1F8BA546" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00EA30EE">
-[...33 lines deleted...]
-      <w:r w:rsidRPr="00F7306E">
+    <w:p w14:paraId="0C8C0317" w14:textId="1003794F" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00EA30EE">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">Early childhood partners offer supports to children younger than 6 who don’t meet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>the early intervention requirements for developmental delay</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="725F4645" w14:textId="705177D4" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00EA30EE">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">A child may have </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>developmental concerns</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>. This means a child younger than 6 is developing slower compared with other children their age, but the delay doesn’t meet our definition for developmental delay.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C17B8C1" w14:textId="3D5416EC" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00EA30EE">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>For example, a child’s functional capacity may be substantially reduced in one or more areas. But it’s unclear if the child needs support from a team of professionals for an extended duration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4517AF56" w14:textId="5E002B9C" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00EA30EE">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">An early childhood partner can offer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t>early supports</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D5D13">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> to children younger than 6 with developmental concerns. They can also help the child and family connect to other government and community supports.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38AE4D4F" w14:textId="4D6BFBB5" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00EA30EE">
+      <w:r w:rsidRPr="005B6007">
         <w:t xml:space="preserve">Learn more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46" w:history="1">
-        <w:r w:rsidRPr="006D5D13">
+      <w:hyperlink r:id="rId43" w:anchor="early-connections" w:history="1">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>early connections</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11D8AC17" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="003A04AE">
+    <w:p w14:paraId="11D8AC17" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="003A04AE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_How_do_you"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+      <w:bookmarkStart w:id="49" w:name="_How_do_you"/>
+      <w:bookmarkEnd w:id="49"/>
+      <w:r w:rsidRPr="005B6007">
         <w:t>How do you apply to the NDIS?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="404EA068" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00467667">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+    <w:p w14:paraId="404EA068" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00467667">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Applying to the NDIS is how you let us know you want to become an NDIS participant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="236C9C83" w14:textId="33BDFA3C" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00467667">
+      <w:r w:rsidRPr="005B6007">
         <w:t>If you’re aged 9 and older, there are a few ways you can apply:</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:endnoteReference w:id="49"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+        <w:endnoteReference w:id="51"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18BD0231" w14:textId="620296B2" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00467667">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
         <w:t xml:space="preserve">Your local area coordinator can help you apply. They can help you through the application process and be your point of contact. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47">
-        <w:r w:rsidRPr="006D5D13">
+      <w:hyperlink r:id="rId44">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Find your nearest location</w:t>
         </w:r>
-        <w:r w:rsidRPr="006D5D13">
+        <w:r w:rsidRPr="005B6007">
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2609D8E9" w14:textId="63AB2FE5" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00467667">
-[...12 lines deleted...]
-        <w:r w:rsidRPr="006D5D13">
+    <w:p w14:paraId="2FD6BBD0" w14:textId="13CB45EC" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00EB5A59">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Sometimes you may not have a local area coordinator in your area. You can contact us on 1800 800 110 to discuss other options available to you</w:t>
+      </w:r>
+      <w:r w:rsidR="009309BF">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2609D8E9" w14:textId="16ECFD58" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00EB5A59">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>First Nations people can call our First Nations Connect service on 1800 411 640, for a culturally respectful and tailored experience.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="592F3BF9" w14:textId="7BF1210F" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00467667">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">For children younger than 9, we encourage parents and carers to talk to an </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId45" w:history="1">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>early childhood partner</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006D5D13">
-[...14 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> first about their child’s development. They can offer supports to children before they apply and let parents and carers know if the NDIS is right for their child.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="041CA31E" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00467667">
+      <w:r w:rsidRPr="005B6007">
         <w:t>When you apply, you or your authorised representative will need to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7163C6D8" w14:textId="2D089018" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00467667">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+    <w:p w14:paraId="7163C6D8" w14:textId="599E737F" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00467667">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
         <w:t xml:space="preserve">give us the information and any documents we need to confirm your identity. Learn more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49" w:anchor="more-ndis-information" w:history="1">
-        <w:r w:rsidRPr="006D5D13">
+      <w:hyperlink r:id="rId46" w:anchor="more-ndis-information" w:history="1">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>evidence of identity</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50">
-        <w:r w:rsidRPr="006D5D13">
+      <w:hyperlink r:id="rId47" w:anchor="your-privacy">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>privacy</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006D5D13">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+    </w:p>
+    <w:p w14:paraId="59AA5957" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00467667">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
         <w:t>give us the information and any documents we need to decide if you’re eligible</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:endnoteReference w:id="50"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+        <w:endnoteReference w:id="52"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77323538" w14:textId="5E9D0905" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00467667">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
         <w:t>sign or certify the NDIS application</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:endnoteReference w:id="51"/>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+        <w:endnoteReference w:id="53"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66434911" w14:textId="77EF8E73" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00467667">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:lastRenderedPageBreak/>
+        <w:t>talk about your needs and current situation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AF909D4" w14:textId="6C1028BD" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00467667">
+      <w:r w:rsidRPr="005B6007">
         <w:t>When we talk to you, we’ll listen to understand what is important to you. We’ll also ask questions to make sure we know all the ways we can help.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0145037C" w14:textId="7FC60955" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00467667">
-[...4 lines deleted...]
-        <w:r w:rsidRPr="65E971FF">
+    <w:p w14:paraId="0145037C" w14:textId="512F10FE" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00467667">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">We can use this information to help you connect to other supports if you want us to. Learn more about </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId48" w:anchor="community-connections">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>community connections</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00347A98">
+      <w:r w:rsidRPr="005B6007">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52" w:history="1">
-        <w:r w:rsidRPr="008C0E0B">
+      <w:hyperlink r:id="rId49" w:anchor="early-connections" w:history="1">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>early connections</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="005B6007">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C30A4A5" w14:textId="60ADA94E" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00467667">
-      <w:r w:rsidRPr="006D5D13">
+    <w:p w14:paraId="375CF156" w14:textId="59B11B5C" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="003E19F5">
+      <w:r w:rsidRPr="005B6007">
         <w:t xml:space="preserve">Other people can help you apply if you want them to. Sometimes they can apply on your behalf. Learn more about </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Who_can_help" w:history="1">
-        <w:r w:rsidRPr="006D5D13">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>who can help you apply</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006D5D13">
-[...8 lines deleted...]
-        <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> and about </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId50" w:history="1">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>how to apply to the NDIS</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...6 lines deleted...]
-        <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> in the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId51" w:anchor="applying-to-the-ndis" w:history="1">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Applying to the NDIS factsheet</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3668CCFB" w14:textId="716BBD8D" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00F64D59">
+    <w:p w14:paraId="3668CCFB" w14:textId="716BBD8D" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00F64D59">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:t>What information do we need in your application?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F0346CC" w14:textId="349578D9" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidDel="00165071" w:rsidRDefault="00FF4582" w:rsidP="00AD34C2">
+    <w:p w14:paraId="489C2B4B" w14:textId="13540F35" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00ED26F8">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">Evidence of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007" w:rsidDel="00165071">
+        <w:t>your identity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F0346CC" w14:textId="320017C2" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidDel="00165071" w:rsidRDefault="00733635" w:rsidP="00AD34C2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D5D13" w:rsidDel="00165071">
+      <w:r w:rsidRPr="005B6007" w:rsidDel="00165071">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55" w:anchor="more-ndis-information" w:history="1">
-        <w:r w:rsidRPr="006F02D0">
+      <w:hyperlink r:id="rId52" w:anchor="more-ndis-information" w:history="1">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Evidence</w:t>
         </w:r>
-        <w:r w:rsidRPr="006F02D0" w:rsidDel="00165071">
+        <w:r w:rsidRPr="005B6007" w:rsidDel="00165071">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve"> of Identity </w:t>
+          <w:t xml:space="preserve"> of </w:t>
         </w:r>
-        <w:r w:rsidRPr="006F02D0">
+        <w:r w:rsidRPr="005B6007">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>i</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005B6007" w:rsidDel="00165071">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">dentity </w:t>
+        </w:r>
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>f</w:t>
         </w:r>
-        <w:r w:rsidRPr="006F02D0" w:rsidDel="00165071">
+        <w:r w:rsidRPr="005B6007" w:rsidDel="00165071">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>actsheet</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006D5D13" w:rsidDel="00165071">
+      <w:r w:rsidRPr="005B6007" w:rsidDel="00165071">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> shows what information we need to </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>confirm</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D5D13" w:rsidDel="00165071">
+      <w:r w:rsidRPr="005B6007" w:rsidDel="00165071">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> your identity. When you apply for the NDIS, you’ll need to give us copies of these documents. If you can’t do this,</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D5D13" w:rsidDel="00165071">
+      <w:r w:rsidRPr="005B6007" w:rsidDel="00165071">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> let us know so we can work out what to do depending on your situ</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D5D13" w:rsidDel="00165071">
+      <w:r w:rsidRPr="005B6007" w:rsidDel="00165071">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>ation. We</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D5D13" w:rsidDel="00165071">
+      <w:r w:rsidRPr="005B6007" w:rsidDel="00165071">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>ll still need to check your identity before progressing your application.</w:t>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+        <w:t>ll still need to c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>onfirm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007" w:rsidDel="00165071">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> your identity before progressing your application.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41E901C5" w14:textId="515E4B9E" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00F64D59">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">To show us you’re younger than 65 when you apply, live in Australia, and that you’re an Australian citizen, permanent resident or hold a </w:t>
+      </w:r>
+      <w:r w:rsidR="00881D5D">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pecial </w:t>
+      </w:r>
+      <w:r w:rsidR="00881D5D">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ategory visa that is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>a protected special category visa, you can give us either of the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22F5BC1C" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00AE4BCA">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
         <w:t>consent to access and use your Centrelink record</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="483E33F8" w14:textId="06BE3DA6" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00AE4BCA">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+    <w:p w14:paraId="483E33F8" w14:textId="06BE3DA6" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00AE4BCA">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
         <w:t>copies of documents or other evidence that we ask for if you apply in person or over the phone.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C713EED" w14:textId="29574189" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00F64D59">
+    <w:p w14:paraId="5C713EED" w14:textId="29574189" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00F64D59">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>In most cases, we can just use your identity documents.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6021BEE8" w14:textId="260565E1" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidDel="00AD34C2" w:rsidRDefault="00FF4582" w:rsidP="000D7589">
+    <w:p w14:paraId="3F871616" w14:textId="5702E36B" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00F64D59">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>If you don’t have the identity documents we need, let us know. We’ll talk with you about your situation and work out the best way to support you.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6021BEE8" w14:textId="06047CA5" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidDel="00AD34C2" w:rsidRDefault="00733635" w:rsidP="000D7589">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:r w:rsidRPr="006D5D13">
-[...3 lines deleted...]
-    <w:p w14:paraId="1CB1E8D3" w14:textId="57EBA7D8" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00F64D59">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Evidence of your impairments?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CB1E8D3" w14:textId="2C534D44" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00F64D59">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D5D13">
-[...12 lines deleted...]
-        <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">We need evidence of your impairments, to help us work out if you’re eligible. To get information about this, ask your </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId53" w:anchor="step-2-know-who-you-can-gather-evidence-from" w:history="1">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>treating professional</w:t>
+          <w:t>appropriate treating professional</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">. For children younger than 6 with developmental delay, an </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57" w:history="1">
-        <w:r w:rsidRPr="006D5D13">
+      <w:hyperlink r:id="rId54" w:history="1">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:iCs/>
           </w:rPr>
           <w:t>early childhood partner</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> can </w:t>
-[...21 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+        <w:t xml:space="preserve"> can give evidence of developmental delay. Your treating professional or early childhood partner can contact us if they need to discuss what evidence to provide.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A855D44" w14:textId="62F4E927" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00F64D59">
+      <w:r w:rsidRPr="005B6007">
         <w:t>Your treating professional might be your doctor, specialist, or allied health service provider. You should use a professional who:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EB0DF27" w14:textId="74DCA6EA" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00DC146D">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+    <w:p w14:paraId="0EB0DF27" w14:textId="74DCA6EA" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00DC146D">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>has worked with you for a long time, usually for at least 6 months</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42C83F6E" w14:textId="68A17966" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="000D7589">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
         <w:lastRenderedPageBreak/>
-        <w:t>has worked with you for a long time, usually for at least 6 months</w:t>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
         <w:t xml:space="preserve">is the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58">
-        <w:r w:rsidRPr="006D5D13">
+      <w:hyperlink r:id="rId55" w:anchor="step-2-know-who-you-can-gather-evidence-from">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>most appropriate type of professional</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:t xml:space="preserve"> to give evidence about your impairment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="703D9A20" w14:textId="5124B270" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00DC146D">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+    <w:p w14:paraId="703D9A20" w14:textId="5124B270" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00DC146D">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
         <w:t xml:space="preserve">is qualified and registered in their area of practice with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59">
-        <w:r w:rsidRPr="006D5D13">
+      <w:hyperlink r:id="rId56">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Australian Health Practitioner Regulation Agency</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:t xml:space="preserve"> or relevant professional authority.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2784147D" w14:textId="78373028" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00665B16">
+    <w:p w14:paraId="2784147D" w14:textId="69B04BB3" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00665B16">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D5D13">
-[...39 lines deleted...]
-        <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>If your treating professional doesn’t meet these requirements, we may not be able to confirm the information in your application. If we need more evidence we may need you to give us further information.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="54"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="064EB5AA" w14:textId="40CE9DB1" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00F64D59">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>When we check if you’re eligible for the NDIS, we mainly think about the information you give us when you apply.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="149BEDF0" w14:textId="2B54EFEA" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00F64D59">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Learn more about who can give us evidence on the following pages:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C68C505" w14:textId="3429E750" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="007B5D8E">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId57" w:history="1">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Providing evidence of your disability</w:t>
+          <w:t>How to gather evidence</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="54CF3E6B" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00F64D59">
-[...4 lines deleted...]
-        <w:r w:rsidRPr="006D5D13">
+    <w:p w14:paraId="2D9A81F6" w14:textId="7482E38B" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00472415" w:rsidP="004602C2">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId58">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Providing evidence of disability for children</w:t>
+          <w:t>Guide to the NDIS for GPs and health professionals</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidR="00733635" w:rsidRPr="005B6007">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B789435" w14:textId="714DADA0" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582">
-      <w:r w:rsidRPr="006D5D13">
+    <w:p w14:paraId="1B789435" w14:textId="0CFB1C32" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635">
+      <w:r w:rsidRPr="005B6007">
         <w:t xml:space="preserve">You can also learn more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63" w:history="1">
-        <w:r w:rsidRPr="006D5D13">
+      <w:hyperlink r:id="rId59" w:anchor="your-privacy" w:history="1">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>how we use, collect and store your personal information</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BDA86EC" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="000D7589">
+    <w:p w14:paraId="7BDA86EC" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="000D7589">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:r w:rsidRPr="006D5D13">
+      <w:bookmarkStart w:id="50" w:name="_What_if_you’re"/>
+      <w:bookmarkEnd w:id="50"/>
+      <w:r w:rsidRPr="005B6007">
         <w:t>What if you’re in a remote or very remote area?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09770B7E" w14:textId="7A94FEC4" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00F64D59">
-[...24 lines deleted...]
-        <w:r w:rsidRPr="006D5D13">
+    <w:p w14:paraId="72618A30" w14:textId="545C1541" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="004B67E1">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">If you live in a remote or very remote area we understand it can be hard to get the required evidence from an </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId60" w:anchor="step-2-know-who-you-can-gather-evidence-from" w:history="1">
+        <w:r w:rsidRPr="005B6007">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>appropriate treating professional</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>. If it’s hard to get your treating professional to do this, let us know.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51B1813E" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00584541">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">We use a technical definition for remote and very remote. You’ll need to live in an area that’s classified as MM6 or MM7 on the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId61" w:history="1">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Modified Monash Model</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006D5D13">
-[...4 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> to be considered remote or very remote. The Modified Monash Model is a mapping tool we use to figure out how remote an area is. MM6 is the category for remote communities, and MM7 is the category for very remote communities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4074BB56" w14:textId="1834FAA6" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00F33CBF">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>If you live in a remote or very remote area where you can’t access an appropriately qualified treating professional, an Aboriginal medical service or Community controlled organisation can help you gather the information we need. Sometimes, we’ll reach out to you to help you get the required evidence and support you to apply.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D207D30" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00467667">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="51" w:name="_Who_can_help"/>
+      <w:bookmarkEnd w:id="51"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Who can help you apply?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="526F7566" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00467667">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>You can ask someone to help you apply if you want to. They can help you:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18F7B787" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00116A34">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>make your decision to apply to the NDIS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="724877FA" w14:textId="0D71FDAA" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00116A34">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>gather the information we need.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CE76C45" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00467667">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>You can choose who helps you. For example, you could ask for help from:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55318A34" w14:textId="5C95F1C0" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00116A34">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>a family member</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="688FBF89" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00116A34">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>a friend</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DB3D205" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00116A34">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:lastRenderedPageBreak/>
+        <w:t>a carer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="268CEF32" w14:textId="401B14D3" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00116A34">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>a partner</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07C121DE" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00116A34">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>a support worker or service provider</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="173CE6D1" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00116A34">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>staff in a residential aged care facility</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41236D70" w14:textId="3C56C8C0" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00116A34">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>an Aboriginal medical service</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68F793EE" w14:textId="250E7A6E" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00116A34">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>a community controlled organisation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="166F9700" w14:textId="438073DE" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00116A34">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>your treating professional</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5200A1E2" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00116A34">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>hospital staff.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D4F2E7E" w14:textId="66CA3A9B" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00467667">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">With your permission, we can share information with these people during your application. For example, they could call us to check how your application is progressing. You can let us know if you would like us to share information. Learn more about </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId62" w:history="1">
+        <w:r w:rsidRPr="005B6007">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>consent</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId63" w:history="1">
+        <w:r w:rsidRPr="005B6007">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>how to give consent</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005B6007">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A8980D7" w14:textId="4597B011" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00467667">
+    <w:p w14:paraId="61B79E58" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00467667">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="52" w:name="_Can_someone_else"/>
+      <w:bookmarkEnd w:id="52"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Can someone else apply for you?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C427880" w14:textId="27165EA1" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00467667">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Sometimes, another person may have legal authority to apply to the NDIS on your behalf.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D159ADE" w14:textId="47023192" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00467667">
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>If you’re younger than 18</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>, the person or people with parental responsibility for you will apply for you.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:endnoteReference w:id="55"/>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> This is often your parents or legal guardian. In some situations, we can decide someone else is your representative for NDIS matters.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:endnoteReference w:id="56"/>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> Learn more about </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId64" w:anchor="child-representatives" w:history="1">
+        <w:r w:rsidRPr="005B6007">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>child representatives</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40E324B8" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00467667">
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>If</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>you’re an adult</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>, these people may be able to apply to the NDIS on your behalf:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65047A3D" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="007836B9">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>a person you give consent to act as your authorised representative – this means you give them permission to apply for you</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77D2565D" w14:textId="10CD5C0F" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="007836B9">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>your guardian</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B4836AE" w14:textId="2EF230FE" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="007836B9">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>a person with power of attorney who can make personal and health decisions for you</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C6685A7" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="007836B9">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>a person with advance care health directive.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04224CB6" w14:textId="30BE7C52" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00467667">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>If you’re an adult and want someone else to apply for you, you can tell us in person, or over the phone. We</w:t>
+      </w:r>
+      <w:r w:rsidR="00392BA7">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>ll need to make sure you agree to someone else applying for you.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43267BD2" w14:textId="6CAE3FCC" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>If you have a guardian or a power of attorney, we</w:t>
+      </w:r>
+      <w:r w:rsidR="005F0A55">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>ll ask for information that shows the person is your guardian or power or attorney.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="747C4461" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="004E1102">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:t>How do we check your application?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78207FF5" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00467667">
-      <w:r w:rsidRPr="006D5D13">
+    <w:p w14:paraId="5E582670" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="004E1102">
+      <w:r w:rsidRPr="005B6007">
         <w:t xml:space="preserve">Before we can accept your application, we make sure it’s been made by the right person. That is, the application is from you, or </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Can_someone_else" w:history="1">
-        <w:r w:rsidRPr="006D5D13">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>someone who can apply for you</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11D9E1A1" w14:textId="6D0D93BB" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00467667">
-[...21 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+    <w:p w14:paraId="76C7716C" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="004E1102">
+      <w:r w:rsidRPr="005B6007">
         <w:lastRenderedPageBreak/>
+        <w:t>We then check all the information we need has been provided.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="311DC471" w14:textId="7B386A6F" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="008F790A">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>What if you haven’t given us enough information with your application?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C573B29" w14:textId="24CDBBD5" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="004E1102">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>If you don’t have all the right information, we’ll help you work out what to do. You can also let us know if there</w:t>
+      </w:r>
+      <w:r w:rsidR="00F94CF5">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>s a mistake. We can work with you to help complete the application properly. We can’t decide if you’re eligible until we have a complete application.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32DA686A" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="004E1102">
+      <w:r w:rsidRPr="005B6007">
         <w:t>Once you have completed your application with all the right information, we’ll check whether you’re eligible. That is, we’ll check that:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49EC70A5" w14:textId="674C4A8B" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="007836B9">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+    <w:p w14:paraId="7FE46A1E" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="004E1102">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
         <w:t>you meet the age and residence requirements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EAA4655" w14:textId="7BDDBF21" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="007836B9">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+    <w:p w14:paraId="78C80944" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="004E1102">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>you meet the requirements for disability, early intervention, or both.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D522390" w14:textId="1119EA45" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="008F790A">
+      <w:hyperlink w:anchor="_What_if_we" w:history="1">
+        <w:r w:rsidRPr="005B6007">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>If we still need more information</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> to check you’re eligible, we’ll let you know what you need to give us.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D186606" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="004E1102">
+      <w:r w:rsidRPr="005B6007">
         <w:t xml:space="preserve">Learn more in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId65" w:anchor="applying-to-the-ndis" w:history="1">
-        <w:r w:rsidRPr="006D5D13">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Applying to the NDIS factsheet</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D207D30" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00467667">
-[...104 lines deleted...]
-    <w:p w14:paraId="61B79E58" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00467667">
+    <w:p w14:paraId="078ECC78" w14:textId="10993810" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidDel="00972BF7" w:rsidRDefault="00733635" w:rsidP="00AE59FC">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:bookmarkStart w:id="46" w:name="_Can_someone_else"/>
-[...46 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007" w:rsidDel="00972BF7">
+        <w:t>What if we need to verify the evidence in your application?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D3687BF" w14:textId="2336D636" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidDel="00972BF7" w:rsidRDefault="00733635" w:rsidP="00E70804">
+      <w:r w:rsidRPr="005B6007" w:rsidDel="00972BF7">
+        <w:t>When we check your application, we may at times ask you for more information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36D9FA69" w14:textId="2BE9EFB1" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidDel="00972BF7" w:rsidRDefault="00733635" w:rsidP="00E70804">
+      <w:r w:rsidRPr="005B6007" w:rsidDel="00972BF7">
+        <w:t>If we believe you or someone else has relevant information we need, we’ll make a request in writing for more information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63684FEE" w14:textId="0ABE374A" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidDel="00972BF7" w:rsidRDefault="00733635" w:rsidP="00E70804">
+      <w:r w:rsidRPr="005B6007" w:rsidDel="00972BF7">
+        <w:t>The request will explain:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33CF49BC" w14:textId="05AC85EC" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidDel="00972BF7" w:rsidRDefault="00733635" w:rsidP="00A414D9">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007" w:rsidDel="00972BF7">
+        <w:t>what information we need</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="324C76D5" w14:textId="585A8738" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidDel="00972BF7" w:rsidRDefault="00733635" w:rsidP="00A414D9">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007" w:rsidDel="00972BF7">
+        <w:t>how and when to provide it</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A77926F" w14:textId="369B93E9" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidDel="00972BF7" w:rsidRDefault="00733635" w:rsidP="00A414D9">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007" w:rsidDel="00972BF7">
+        <w:t>your legal rights and responsibilities. This includes your right to not provide information if doing so may result in a penalty.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="066D14B8" w14:textId="0D20DF12" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="008F790A">
+      <w:r w:rsidRPr="005B6007" w:rsidDel="00972BF7">
+        <w:t>We understand people can make mistakes, so we want to work with you to get the right information to help us make a decision</w:t>
+      </w:r>
+      <w:r w:rsidR="00C71A74">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40E324B8" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00467667">
-[...110 lines deleted...]
-    <w:p w14:paraId="775CC9A3" w14:textId="642E75EA" w:rsidR="00FF4582" w:rsidRPr="00B67222" w:rsidRDefault="00FF4582" w:rsidP="003A04AE">
+    <w:p w14:paraId="775CC9A3" w14:textId="642E75EA" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="003A04AE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="47" w:name="_How_do_we"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B67222">
+      <w:bookmarkStart w:id="53" w:name="_How_do_we"/>
+      <w:bookmarkEnd w:id="53"/>
+      <w:r w:rsidRPr="005B6007">
         <w:t>How do we decide if you’re eligible?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DB06D53" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="00B67222" w:rsidRDefault="00FF4582" w:rsidP="00E629BB">
-[...4 lines deleted...]
-    <w:p w14:paraId="345ECD6A" w14:textId="48F6749B" w:rsidR="00FF4582" w:rsidRPr="00B67222" w:rsidRDefault="00FF4582" w:rsidP="00E629BB">
+    <w:p w14:paraId="3DB06D53" w14:textId="13D2EF2A" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00E629BB">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Once we have your completed application, we review all the information we have in your application.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="345ECD6A" w14:textId="4DAC3F77" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00E629BB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B67222">
+      <w:r w:rsidRPr="005B6007">
         <w:t xml:space="preserve">This will help us decide if you’re eligible for the NDIS. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B67222">
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>As part of the process, we will also need to check your identity.</w:t>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00B67222">
+        <w:t>As part of the process, we</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE755F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ll also need to check your identity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33FB2131" w14:textId="49C65618" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00E629BB">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>You</w:t>
+      </w:r>
+      <w:r w:rsidR="003144CE">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>re eligible for the NDIS if you meet the requirements for:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77DE991C" w14:textId="55D95CA6" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00182187">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
         <w:t>age</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44352BCB" w14:textId="2E7D7ABB" w:rsidR="00FF4582" w:rsidRPr="00B67222" w:rsidRDefault="00FF4582" w:rsidP="00182187">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B67222">
+    <w:p w14:paraId="44352BCB" w14:textId="2E7D7ABB" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00182187">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:lastRenderedPageBreak/>
         <w:t>residence</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46DDE02A" w14:textId="22B614CF" w:rsidR="00FF4582" w:rsidRPr="00B67222" w:rsidRDefault="00FF4582" w:rsidP="00182187">
+    <w:p w14:paraId="46DDE02A" w14:textId="4E648B4E" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00182187">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Do_you_meet_1">
-        <w:r w:rsidRPr="00B67222">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>disability</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B67222">
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B67222">
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Do_you_need_2">
-        <w:r w:rsidRPr="00B67222">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>early intervention</w:t>
         </w:r>
-        <w:r w:rsidRPr="00B67222">
-[...6 lines deleted...]
-        </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B67222">
-[...24 lines deleted...]
-        <w:r w:rsidRPr="5311A60E">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> or both.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40236691" w14:textId="26B3334E" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00E629BB">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">If you don’t meet either the disability requirements or the early intervention requirements, you won’t be eligible for the NDIS. An </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId66">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>early childhood partner</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="005B6007">
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69">
-        <w:r w:rsidRPr="5311A60E">
+      <w:hyperlink r:id="rId67">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>local area coordinator</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="005B6007">
         <w:t xml:space="preserve"> can help you connect with other government and community supports.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2922A464" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00E629BB">
+    <w:p w14:paraId="2922A464" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00E629BB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:t>When will we decide if you’re eligible?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31095065" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00E629BB">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00093CA4">
+    <w:p w14:paraId="31095065" w14:textId="6AC1F7A6" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00E629BB">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">Once we have your complete application, we‘ll decide one of the following within </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
-        <w:t>21 days</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="4D5DF1C8" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="007836B9">
+        <w:t>90 days</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D5DF1C8" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="007836B9">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_What_happens_if_1">
-        <w:r w:rsidRPr="006D5D13">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>you’re eligible for the NDIS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="28115D40" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="007836B9">
+    <w:p w14:paraId="28115D40" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="007836B9">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_What_happens_if">
-        <w:r w:rsidRPr="006D5D13">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>you’re not eligible for the NDIS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3D3320B0" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="0071271B">
+    <w:p w14:paraId="3D3320B0" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="0071271B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_What_if_we">
-        <w:r w:rsidRPr="006D5D13">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>we need more information</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D79E1DE" w14:textId="57CE0C87" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00E629BB">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> quicker in urgent circumstances. Let us know if your situation is urgent, for example, if you’re about to leave a hospital or custodial setting. Learn more about our </w:t>
+    <w:p w14:paraId="503B383F" w14:textId="410ED938" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00DB781A">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>The amount of time we have to make one of these decisions depends on the date we determine your application is complete. We’ll send you a letter telling you the date we need to make a decision by. This won’t be longer than 90 days.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:endnoteReference w:id="57"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EFF1F74" w14:textId="51059EE2" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00DB781A">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">If we’ve sent you a letter asking you for more information, we have </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>14 days</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> once you give us the information we need, to make a decision about your application or request more information again.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="385ACA26" w14:textId="5FB006BB" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00DB781A">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">Learn more about what you can expect from us and what we consider when we receive your application in our </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId68" w:history="1">
+        <w:r w:rsidRPr="005B6007">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Participant Service Charter</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D79E1DE" w14:textId="1733C6B5" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00E629BB">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">We can make a decision quicker in urgent circumstances. Let us know if your situation is urgent, for example, if you’re about to leave a hospital or custodial setting. Learn more about our </w:t>
       </w:r>
       <w:hyperlink w:anchor="_When_do_we" w:history="1">
-        <w:r w:rsidRPr="006D5D13">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>timeframes for urgent decisions</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77DAEAFF" w14:textId="7CFD7489" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="004534BF">
+    <w:p w14:paraId="77DAEAFF" w14:textId="7CFD7489" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="004534BF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="48" w:name="_How_do_we_2"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00D50D61">
+      <w:bookmarkStart w:id="54" w:name="_How_do_we_2"/>
+      <w:bookmarkEnd w:id="54"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>How do we consider your evidence of disability or developmental delay?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24762177" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>When we’re deciding if you’re eligible, we may look at things like:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62EE8A33" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="004534BF">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>how old your evidence is</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7438BAAA" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="004534BF">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>who provided your evidence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F5DFA6D" w14:textId="4EAFB2AF" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">If we get more than one type of evidence from you, we might consider some evidence over others. We call this </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_How_do_we_5" w:history="1">
+        <w:r w:rsidRPr="005B6007">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>weighing evidence</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="135D0C61" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00E629BB">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="55" w:name="_What_if_we"/>
+      <w:bookmarkEnd w:id="55"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>What if we need more information to decide if you’re eligible?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73B0A47A" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00E629BB">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>When we decide if you’re eligible, we look at:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AA2C1D9" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="007836B9">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>the information in your NDIS application</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30F38078" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="007836B9">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:lastRenderedPageBreak/>
+        <w:t>any other information we have.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="416E5A6E" w14:textId="1A081998" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="005A4969">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>We need enough information in your application to show us you’re eligible for the NDIS by meeting the requirements for disability or early intervention.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A3D1BEC" w14:textId="53D2EC6E" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00E629BB">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Sometimes we might need to ask you for more information. For example, we may not have enough information about your functional capacity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="556512F0" w14:textId="4E1DA5F5" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00E629BB">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>We’ll ask you for more information if we need it to make sure we have the full picture.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:endnoteReference w:id="58"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="219451BD" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00E629BB">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>We might ask you for more information if:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52107D40" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00AE4B2F">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>your application doesn’t have all the information we need</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DA1E5ED" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00AE4B2F">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>we need to answer a particular question.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26FEA198" w14:textId="5C6F3A7A" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>We</w:t>
+      </w:r>
+      <w:r w:rsidR="00E158E0">
+        <w:t>’ll</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> only ask for more information if we need it to decide if you’re eligible.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:endnoteReference w:id="59"/>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> If we need more information, we’ll let you know:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="118A1EA9" w14:textId="461D7798" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="008E1D63">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>what you need to do</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AC6F615" w14:textId="5A2B82DE" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="008E1D63">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E1D63">
+        <w:t>what</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> information we need</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DDB88C7" w14:textId="52485F88" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00B70ABC">
+      <w:pPr>
+        <w:pStyle w:val="Bullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>when you need to give us the information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A1B0B98" w14:textId="4CB55246" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00E629BB">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">If we ask for more information, you’ll have at least </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>90 days</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> to give it to us. We can’t decide if you’re eligible until we have this.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A987CC4" w14:textId="2F149451" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00E629BB">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">If we can’t contact you within </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>90 days</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>, or you don’t give us the information within the timeframe, we take this to mean you’ve withdrawn your application and we’ll stop processing your application.</w:t>
+      </w:r>
+      <w:r w:rsidR="00187B71" w:rsidRPr="00187B71">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D50D61" w:rsidRPr="00EF5AAA">
-[...32 lines deleted...]
-    <w:p w14:paraId="135D0C61" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00E629BB">
+      <w:r w:rsidR="00187B71" w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:endnoteReference w:id="60"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13C9A1A8" w14:textId="3DD8DC01" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00C34871">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>You can ask for more time if you need it. We can give you more time if we think it’s reasonable for your situation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76F74E08" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00E629BB">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>If you don’t get the information to us in time, you can apply again.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08797927" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="0071271B">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>What happens after we get your information?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3729848A" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">Once you give us the information we need, we then have </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>14 days</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> to decide if:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="61"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ECE84E3" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="0071271B">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>you’re eligible for the NDIS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63CCE1BD" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="0071271B">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>you’re not eligible for the NDIS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45FCF15E" w14:textId="6F2F3BF6" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="0071271B">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>we need more information – for example, if the information you gave us isn’t what we need.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14FE9079" w14:textId="0575C526" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00554205">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">Learn more about what you can expect from us and what we consider when we ask for more information in our </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId69" w:history="1">
+        <w:r w:rsidRPr="005B6007">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Participant Service Charter</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13C47798" w14:textId="681BFE7B" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00E629BB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="49" w:name="_What_if_we"/>
-[...58 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
+        <w:lastRenderedPageBreak/>
+        <w:t>What happens if we don’t decide on time?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="732CD0E4" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00182187">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>If we don’t meet our decision-making timeframes, we have to treat this as if we decided you’re not eligible.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:endnoteReference w:id="56"/>
-[...27 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+        <w:endnoteReference w:id="62"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1956B065" w14:textId="72E5669F" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00182187">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>If this happens, we’ll automatically review th</w:t>
+      </w:r>
+      <w:r w:rsidR="00D90108">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> decision that you’re not eligible.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:endnoteReference w:id="57"/>
-[...160 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+        <w:endnoteReference w:id="63"/>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> You don’t need to do anything.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DB9C605" w14:textId="4F7A9BEF" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00182187">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>We’ll then review your application again. We’ll contact you to let you know the outcome.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AEE718D" w14:textId="1305DE4B" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00E629BB">
+      <w:r w:rsidRPr="005B6007">
         <w:t xml:space="preserve">Learn more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70" w:history="1">
-        <w:r w:rsidRPr="006D5D13">
+      <w:hyperlink r:id="rId70" w:anchor="reviewing-our-decisions" w:history="1">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>reviewing our decisions</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38870FDB" w14:textId="014F59AE" w:rsidR="00FF4582" w:rsidRPr="00B67222" w:rsidRDefault="00FF4582" w:rsidP="003A04AE">
+    <w:p w14:paraId="38870FDB" w14:textId="014F59AE" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="003A04AE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="50" w:name="_What_happens_after"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="30781209" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="00B67222" w:rsidRDefault="00FF4582" w:rsidP="00E629BB">
+      <w:bookmarkStart w:id="56" w:name="_What_happens_after"/>
+      <w:bookmarkStart w:id="57" w:name="_What_happens_after_1"/>
+      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="57"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>What happens after we decide?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30781209" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00E629BB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="52" w:name="_What_happens_if_1"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B67222">
+      <w:bookmarkStart w:id="58" w:name="_What_happens_if_1"/>
+      <w:bookmarkEnd w:id="58"/>
+      <w:r w:rsidRPr="005B6007">
         <w:t>What happens if you’re eligible?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0958B612" w14:textId="238C1DC8" w:rsidR="00FF4582" w:rsidRPr="00B67222" w:rsidRDefault="00FF4582" w:rsidP="00E629BB">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B67222">
+    <w:p w14:paraId="0958B612" w14:textId="07609961" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00E629BB">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>On the day we decide you’re eligible for the NDIS, you become an NDIS participant.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:endnoteReference w:id="62"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">You’ll need to continue to be eligible for the NDIS. This means you’ll need to continue to live in Australia and be an Australian citizen or permanent resident. You’ll also need to continue to meet requirements for </w:t>
+        <w:endnoteReference w:id="64"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B4D7900" w14:textId="2DBCEDD3" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00E629BB">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>The time that you remain eligible for the NDIS depends on the eligibility requirements you met, your individual circumstances and support needs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5627D223" w14:textId="1C2F5F8A" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00E629BB">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">You’ll remain an NDIS participant as long as you continue to meet the eligibility requirements for the NDIS. This means you’ll need to continue to live in Australia and be an Australian citizen, permanent resident or hold a </w:t>
+      </w:r>
+      <w:r w:rsidR="007475B1">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pecial </w:t>
+      </w:r>
+      <w:r w:rsidR="007475B1">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ategory visa that is a protected special category visa.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> You’ll also need to continue to meet requirements for </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Do_you_meet_1">
-        <w:r w:rsidRPr="5311A60E">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>disability</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-        <w:t xml:space="preserve">, </w:t>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Do_you_need_2">
-        <w:r w:rsidRPr="5311A60E">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>early intervention</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-        <w:t xml:space="preserve">, or both. Learn more about </w:t>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">. Learn more about </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Will_you_always">
-        <w:r w:rsidRPr="5311A60E">
+        <w:r w:rsidR="004B426D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>whether you will always be eligible</w:t>
+          <w:t>whether you'll always be eligible</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="005B6007">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71">
-        <w:r w:rsidRPr="5311A60E">
+      <w:hyperlink r:id="rId71" w:anchor="leaving">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>leaving the NDIS</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="005B6007">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50B55A16" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00E629BB">
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="50B55A16" w14:textId="2B719E57" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00E629BB">
+      <w:r w:rsidRPr="005B6007">
         <w:t>We’ll send you a letter to let you know:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="584DE1DF" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00A24E85">
-[...42 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+    <w:p w14:paraId="584DE1DF" w14:textId="0E0232C3" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00A24E85">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>you</w:t>
+      </w:r>
+      <w:r w:rsidR="006A3922">
+        <w:t>’r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>e eligible</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EDF06B9" w14:textId="40D42B06" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00A24E85">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>if you met the requirements for disability, early intervention, or both</w:t>
+      </w:r>
+      <w:r w:rsidR="00843771">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="65"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D11B177" w14:textId="66DFE089" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00A24E85">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>the next steps.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EADF207" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00AA106D">
+      <w:r w:rsidRPr="005B6007">
         <w:t>Your letter will also confirm the date you became eligible for the NDIS.</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:endnoteReference w:id="63"/>
-[...80 lines deleted...]
-        <w:r w:rsidR="000357EF" w:rsidRPr="00EF5AAA">
+        <w:endnoteReference w:id="66"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D2023C8" w14:textId="482AF47D" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00134E12">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">Your </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_What_we_mean" w:history="1">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Notice of impairments</w:t>
+          <w:t>impairment categories information</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00B02C72" w:rsidRPr="00EF5AAA">
-[...6 lines deleted...]
-    <w:p w14:paraId="26F9BADF" w14:textId="4F052ED6" w:rsidR="005A0389" w:rsidRPr="00EF5AAA" w:rsidRDefault="005E5BF7" w:rsidP="007302DD">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> will be listed in the letter you receive which tells you your application to the NDIS has been successful.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="67"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26F9BADF" w14:textId="1BA5CD9E" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00591C51">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="59" w:name="_What_is_a"/>
+      <w:bookmarkStart w:id="60" w:name="_What_we_mean"/>
+      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="60"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>What do we mean by impairment categories information?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="795384CE" w14:textId="020B009E" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635">
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>This information tells you the impairment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> categories</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that cover the impairments for which you meet the requirements for disability, early intervention or both.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">Under the NDIS law, this is called a notice of impairment. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>We use the word impairment because the laws for the NDIS are focused on impairments, and not on a disability or diagnosis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="158900F9" w14:textId="7B2359D4" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00637F2D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Participants who have the same diagnosis may have different impairments and have different support needs. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>This means that participants with the same diagnosis may need different NDIS supports.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17AAD0FF" w14:textId="5808F6A0" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635">
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Impairment categories</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> are the way we group together different types of impairments you have. This helps us understand how your disability impacts your everyday life.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32FA49D4" w14:textId="00B88B95" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="002A7818">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Your </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>impairment categories information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tells you about the impairment category or categories that cover the impairment(s) that meet the requirements for disability, early intervention or both. It doesn’t list your specific impairments or conditions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6711DE66" w14:textId="5BE0305D" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>We look at your evidence of disability to decide the impairment categories that cover your impairments that meet the disability and/or early intervention requirements. We include your impairment categories information in the letter which tells you your application to the NDIS has been successful.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F533FD8" w14:textId="227C4CEA" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635">
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>The impairment categories don’t apply to children younger than 6 who are eligible under the early intervention requirement for developmental delay only. Instead, they</w:t>
+      </w:r>
+      <w:r w:rsidR="0039733F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ll have </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>developmental delay</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> listed in their letter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03B8E43D" w14:textId="6B92E6D9" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00954C05">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:r w:rsidRPr="00EF5AAA">
-[...50 lines deleted...]
-        <w:r w:rsidR="00327D13" w:rsidRPr="00EF5AAA">
+      <w:bookmarkStart w:id="61" w:name="_What_are_the"/>
+      <w:bookmarkEnd w:id="61"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>What are the impairment categories?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F46B39F" w14:textId="2D77074E" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00E323F1">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">Below is a detailed explanation of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> impairment categories. It includes some examples of related conditions, but it’s not a full list of conditions. Depending on your circumstances, one or more categories may apply.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F10A41" w14:textId="71EFC3DC" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00FE43B0">
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>These category descriptions were developed through a review of Australian and international research, as well as through consultation with Australian disability peak bodies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F3D523D" w14:textId="465DC8E6" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00FE43B0">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>The categories are:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3049F965" w14:textId="01C9E80D" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00785329">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>intellectual</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> – differences in intellectual function that impact how you think, plan and learn, or how you make judgements, problem solve and reason. These differences may impact your everyday life skills. Intellectual impairment is usually identified in childhood and continues throughout life. While intellectual impairment can be genetic, sometimes the cause is unknown. Conditions such as Down syndrome and severe intellectual disability are examples of conditions known to affect intellectual function.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12B5F425" w14:textId="16E147A9" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="005138FB">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:b w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>cognitive</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> – differences in body functions related to how you think, understand or remember. These differences may impact your alertness, attention, orientation, information processing, communication, learning, memory or problem solving. Cognitive impairments can be present at any age. Conditions such as brain tumour and traumatic brain injury are examples of conditions known to affect cognitive function.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F154E83" w14:textId="32A1C3CB" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="008E231F">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>neurological</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> – differences in body functions related to the nervous system. Your nervous system includes your brain, spinal cord and nerves. Changes to these parts of the body can impact movement, sensation and speech, as well as processing of sensory information. Conditions like Parkinson’s disease, multiple sclerosis and Autism are examples of conditions known to affect neurological capacity. Autism is included in this category as it</w:t>
+      </w:r>
+      <w:r w:rsidR="00666CC6">
+        <w:t xml:space="preserve">’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>a condition that affects the way your brain processes information. Autism usually becomes noticeable during childhood development.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29482D9F" w14:textId="4547D006" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="001C7784">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>sensory</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> – differences in the structure and or functions of the eyes and ears. These differences may impact your sight and hearing. Differences to the structure of your eyes and ears might be present at birth (congenital) or acquired later in life. Conditions like vision loss or vision impairment, hearing loss or deafness; or deafblindness are examples of conditions known to affect sensory functions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25D9262D" w14:textId="0940A6F1" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00D71D5F">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>physical</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> – differences in your body’s functions that impact on your ability to move parts of your body. These differences may impact body movements, balance or coordination. They may impact on doing daily activities like walking, going from sitting to standing, getting dressed, showering, speaking or eating and drinking. Your physical differences may affect how quickly your body gets tired. Conditions such as amputation of a limb or limb differences, and rheumatoid arthritis are examples of conditions know to affect physical functions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CAAEDF5" w14:textId="15E61669" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="002F49E4">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>impairments relating to a psychosocial disability</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> – differences in the way you complete daily activities because of your mental health. These differences may impact your ability to think clearly, manage everyday tasks, get an education, find and keep a job, live independently or maintain relationships. Conditions like Bipolar affective disorder or Schizophrenia are examples of conditions known to affect psychosocial function.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="509D6581" w14:textId="29C39CCF" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="0039771A">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Example</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E94DC5F" w14:textId="50638D49" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="0055009C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Oscar is 25 years old and is eligible for the NDIS under the age, residence and disability requirements. Oscar has a permanent impairment relating to his spinal cord injury.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="414BD477" w14:textId="43D02F05" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="008F790A">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Oscar gets a letter telling him his NDIS application was successful, and he’s now a participant. This letter includes his impairment categories information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C99099A" w14:textId="57CB89F8" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="008F790A">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">The letter tells him the impairment categories that relate to his permanent impairments are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>physical</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> and neurological.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78D1FC83" w14:textId="14D8EEEC" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="008F790A">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>At Oscar’s first planning conversation, they discuss the supports that relate to Oscar’s physical and neurological impairments. Oscar understands that he can ask to change his impairment categories information if needed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47241BD1" w14:textId="13828FAE" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="0024005F">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>How do we decide your impairment categories</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F4C0328" w14:textId="4D8EC036" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="0024005F">
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>To work out your impairment categories, we</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> look at the information and evidence you gave us when you applied for the NDIS. We make sure the impairment categories cover your impairments that meet the requirements for disability, early intervention or both.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AF9457E" w14:textId="142B276F" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="0035255F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">You may have multiple impairments for which you meet the disability, and/or early intervention requirements. We consider all permanent impairments that result in you having substantially reduced functional capacity, and/or the need for </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId72" w:history="1">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>early intervention</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00327D13" w:rsidRPr="00EF5AAA">
-[...3 lines deleted...]
-        <w:r w:rsidR="00327D13" w:rsidRPr="00EF5AAA">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Your impairment categories information may include one or multiple impairment categories.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BA97884" w14:textId="18A512ED" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="0035255F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">More impairment categories doesn’t always mean you need more NDIS support. If you have </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>multiple impairments which relate to a single impairment category, then we</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF1B20">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ll record one impairment category.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19998A91" w14:textId="524B9CFE" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00D143E2">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>The same impairment can affect people in different ways. When we decide your impairment categories, we think about how your impairments affect your life and the way your body functions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74520AEF" w14:textId="7136801F" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="008F790A">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">Example </w:t>
+      </w:r>
+      <w:r w:rsidR="00F81FDE">
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>multiple impairments covered by the same impairment category</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A7A664B" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00115317">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Mei was diagnosed with fusion of the cervical spine after birth. Later in life, Mei had a below-knee amputation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14B2FB47" w14:textId="1A33DD65" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00115317">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Mei gives us evidence showing permanent damage to their body functions. This is due to limited range of motion in the neck and upper spine, and the partial loss of a lower limb.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="315E96D4" w14:textId="48520C90" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00115317">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Although Mei has two separate impairments, Mei’s impairment categories information will include only the physical impairment category. This is because both the cervical spine and below-knee amputation are types of physical impairments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E21502C" w14:textId="6ACC8B59" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00CA02C8">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Can I ask to change my impairment categories information?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5521FE72" w14:textId="02A8AC13" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>You can ask to change your impairment categories information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="68"/>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> if you think the impairment categories in your letter are not correct.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FEDB6C7" w14:textId="6F20DCE0" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635">
+      <w:hyperlink r:id="rId73">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>disability</w:t>
+          <w:t>Let us know</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00327D13" w:rsidRPr="00EF5AAA">
-[...2 lines deleted...]
-      <w:r w:rsidR="005543B4" w:rsidRPr="00EF5AAA">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> if you want to change your impairment categories. You’ll need to give us information about what impairment categories may need to change and why. Please give us evidence of any new impairments you have.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B56D2AA" w14:textId="1BCFB300" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>We’ll look at the evidence against the disability or early intervention requirements to work out if we need to change your impairment categories. We’ll also consider the functional impact of your impairment alongside the information and evidence we have.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="746BCCEA" w14:textId="0A12C066" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>We’ll let you know if we decide to change your impairment categories or not. If we do change them, you’ll get a letter with new impairment categories information.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="69"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="084F2CF9" w14:textId="1FCD7CA7" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="0090503B">
+      <w:r w:rsidRPr="005B6007">
+        <w:lastRenderedPageBreak/>
+        <w:t>If we decide to change, or not to change</w:t>
+      </w:r>
+      <w:r w:rsidR="00D04623">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> your impairment categories information and you don’t agree with our decision, you can ask for a review of the decision. Learn more about </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId74" w:anchor="reviewing-our-decisions" w:history="1">
+        <w:r w:rsidRPr="005B6007">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>reviewing our decisions</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005B6007">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6CC4825D" w14:textId="6A6FEC72" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="000C71F2">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">Example </w:t>
+      </w:r>
+      <w:r w:rsidR="00F81FDE">
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>decision to add an impairment category</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DF9EB3A" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="008F790A">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Omar meets the disability requirements for an intellectual disability.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32924467" w14:textId="47EEC7A3" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="008F790A">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Omar’s impairment categories information states intellectual and cognitive to cover the impairments they meet the disability requirements for, associated with their intellectual disability.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="110648C3" w14:textId="66587DA7" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="008F790A">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Omar’s nominee, Shae contacts the NDIA to advise that Omar has recently been diagnosed with Parkinson’s disease. Shae asks to change Omar’s impairment categories information to reflect this.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3922213E" w14:textId="221CD1A4" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="008F790A">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>As part of the request, Shae provides diagnostic information from Omar’s neurologist. This evidence demonstrates Omar’s Parkinson’s disease results in a permanent impairment that impacts his neurological function and has a substantial impact on his functional capacity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D6212C9" w14:textId="4FEB8E5B" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="008F790A">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>We consider the application and evidence and decide to change the impairment categories information. This is because Omar’s Parkinson’s disease results in a permanent impairment which causes substantial reduction in functional capacity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F92DEE0" w14:textId="54F423BD" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00FF7D30">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Omar is sent a letter to explain we have changed his impairment categories information. It now also includes the neurological impairment category, along with the intellectual and cognitive impairment categories.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E0D1F3B" w14:textId="2E89A2E8" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="0012453C">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">Example </w:t>
+      </w:r>
+      <w:r w:rsidR="00F81FDE">
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>decision to not change impairment categories information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E263C3A" w14:textId="00F9F70A" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00D9141E">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Farrah has a vision impairment. Her impairment categories information includes one category – sensory. The sensory category covers her vision impairment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B11957D" w14:textId="0F8ADF20" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00D9141E">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Farrah contacted us to let us know she broke her arm. She has been receiving treatment for her broken arm from the health system, but it’s taking a long time to heal. Farrah applies to change her impairment categories. She would like to add the physical category. This is because while her arm is still healing, she has reduced range of movement in her arm and difficulties carrying out some everyday tasks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15FBE4E8" w14:textId="1E0CCCC4" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00D9141E">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>We look at Farrah’s application and decide not to add a new category. Her current category of sensory is still correct. We make this decision because there</w:t>
+      </w:r>
+      <w:r w:rsidR="008A0CBC">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>s no evidence that the impairment caused by Farrah’s broken arm is permanent or likely to be permanent. This means it doesn’t meet the requirements for disability or early intervention.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E4E3804" w14:textId="77D87832" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00554205">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Farrah gets a letter to tell her about the decision. Farrah knows that she can request an internal review of this decision if she wishes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F08F209" w14:textId="2ACD7477" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00554205">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="62" w:name="_How_will_we"/>
+      <w:bookmarkEnd w:id="62"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:lastRenderedPageBreak/>
+        <w:t>How will we create your first plan?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DA84C31" w14:textId="71EE6286" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="008C2DA5">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">After you receive the letter confirming you’re eligible, we’ll start making your plan within </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>21 days</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">. Find out more about </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId75" w:anchor="creating-your-plan" w:history="1">
+        <w:r w:rsidRPr="005B6007">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>creating your plan</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005B6007">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78C6FE55" w14:textId="01E5EA4B" w:rsidR="00B32783" w:rsidRPr="00EF5AAA" w:rsidRDefault="00C523EB" w:rsidP="00D50D61">
-[...4 lines deleted...]
-        <w:r w:rsidRPr="00EF5AAA">
+    <w:p w14:paraId="5552A09D" w14:textId="7848D692" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="008C2DA5">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">If you received help from a partner to apply to the NDIS, we </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>can</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> build on the information and goals we talked about and include these supports in your plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22157E3D" w14:textId="7DC4C836" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00E629BB">
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">ou’ll receive a plan that sets out your NDIS supports. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId76" w:anchor="ndis-support-lists-and-replacement-supports" w:history="1">
+        <w:r w:rsidRPr="005B6007">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>NDIS supports</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> are the services, items and equipment that can be funded by the NDIS. The supports must relate to your disability.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteReference w:id="70"/>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> This means there must be a direct link between your disability support needs and the NDIS supports we fund.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="305157E4" w14:textId="5BF25649" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="002C750F">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">Our </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId77" w:history="1">
+        <w:r w:rsidRPr="005B6007">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Participant Service Guarantee</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> says we must approve your first plan within </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>56 days</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> after you become a participant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="336B54CE" w14:textId="7AE5092E" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00E629BB">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">For more information, check out </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId78" w:anchor="creating-your-plan" w:history="1">
+        <w:r w:rsidRPr="005B6007">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>creating your plan</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId79" w:anchor="reasonable-and-necessary" w:history="1">
+        <w:r w:rsidRPr="005B6007">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>reasonable and necessary supports</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37A13868" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00554205">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="63" w:name="_Will_you_always"/>
+      <w:bookmarkStart w:id="64" w:name="_Hlk100311536"/>
+      <w:bookmarkEnd w:id="63"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Will you always be eligible for the NDIS?</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p w14:paraId="3EFDB1E4" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00E629BB">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>There are many reasons for leaving the NDIS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="259E55F1" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00EC5579">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Some people decide they don’t want to be a participant anymore.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38C45D7B" w14:textId="601C344C" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="007606CB">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>You’ll also leave the NDIS if you’re no longer eligible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02E9D966" w14:textId="646AE974" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="007606CB">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">When we </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId80" w:anchor="your-plan" w:history="1">
+        <w:r w:rsidRPr="005B6007">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>reassess your plan</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>, we check that all your details are correct and up to date. We also look at any new information we have received.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D071E7B" w14:textId="690F6985" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00FE7EB3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you’re eligible under the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>early intervention requirements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, your support needs are more likely to change. We’ll check at each plan reassessment and at other times, whether you still meet the early intervention requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F40C559" w14:textId="7C747D7F" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00FE7EB3">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>For example, during a plan reassessment, evidence may show you no longer meet the early intervention requirements because you have built your skills and capacity and will no longer benefit from NDIS supports.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C129248" w14:textId="24FF6628" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="000F727C">
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you’re eligible under the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>disability requirements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, we don’t expect your disability to change and you’ll likely need NDIS supports for your lifetime. We</w:t>
+      </w:r>
+      <w:r w:rsidR="00963787">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ll only ask you for more information about your eligibility if there</w:t>
+      </w:r>
+      <w:r w:rsidR="00740404">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>s evidence that you may no longer meet the disability or residence requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4653B76C" w14:textId="15C9654E" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00F47D58">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">You can find out more about the eligibility requirements, and how we check these, at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId81" w:history="1">
+        <w:r w:rsidR="00C62B7A" w:rsidRPr="00C62B7A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>How to check your eligibility</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00C62B7A" w:rsidRPr="00C62B7A">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C62B7A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_What_about_children" w:history="1">
+        <w:r w:rsidRPr="005B6007">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Children with developmental delay</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> will usually leave the NDIS after they turn 6.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14B07EE8" w14:textId="551D7978" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00E629BB">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Over time, you might develop your skills and independence and not need NDIS supports anymore.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5201477F" w14:textId="65EAD80A" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00E629BB">
+      <w:r w:rsidRPr="005B6007">
+        <w:lastRenderedPageBreak/>
+        <w:t>If you met the requirements for early intervention and not disability, you usually won’t be eligible after the early intervention supports have benefitted you. For example, if you needed NDIS supports to achieve your goal to improve your functional capacity, and your functional capacity improves, you may no longer meet the early intervention requirements anymore.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1620BC57" w14:textId="3B681FAE" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00E629BB">
+      <w:bookmarkStart w:id="65" w:name="_Hlk99373148"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>If you’re no longer eligible, we’ll help you leave the NDIS making sure you</w:t>
+      </w:r>
+      <w:r w:rsidR="00F82072">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>re connected with other services in your community, if you need them. We’ll also keep your information, so you can apply again if your situation changes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00E609FC" w14:textId="725E9B01" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00E629BB">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">Learn more about </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId82" w:anchor="leaving" w:history="1">
+        <w:r w:rsidRPr="005B6007">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>leaving the NDIS</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1419BAC0" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00E629BB">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="66" w:name="_What_happens_if"/>
+      <w:bookmarkEnd w:id="65"/>
+      <w:bookmarkEnd w:id="66"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>What happens if you’re not eligible?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A1E260D" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00E629BB">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>If you’re not eligible, you can’t become an NDIS participant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31A69EF2" w14:textId="30D4233C" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00E629BB">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>We’ll try and contact you by phone, or your preferred contact method,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:endnoteReference w:id="71"/>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> to explain why you’re not eligible. We’ll give you reasons for our decision and answer any questions you might have.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="602C8061" w14:textId="1355B55E" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00E629BB">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>We’ll also send you a letter with our decision, including the reasons you’re not eligible and what to do next. Your letter will confirm the date we made the decision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C4A7976" w14:textId="771E7D7F" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00E629BB">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">Even if you’re not eligible for the NDIS, your </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId83">
+        <w:r w:rsidRPr="005B6007">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>early childhood partner</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId84" w:history="1">
+        <w:r w:rsidRPr="005B6007">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>local area coordinator</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">can help you connect to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId85" w:anchor="mainstream-and-community" w:history="1">
+        <w:r w:rsidRPr="005B6007">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>mainstream and community supports</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65ABDF54" w14:textId="79242395" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00E629BB">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Your early childhood partner or local area coordinator will use the information you shared to suggest supports in your community. They</w:t>
+      </w:r>
+      <w:r w:rsidR="004C22CD">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">ll work with you to see how these supports may help you with what is important to you. We also have a list of </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId86">
+        <w:r w:rsidRPr="005B6007">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>other government and community supports</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> you can get, even if you’re not eligible for the NDIS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DA37D40" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00E629BB">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>What if you don’t agree with our decision?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5408AAA9" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00E629BB">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">If you don’t agree with our decision that you’re not eligible, you should </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId87" w:history="1">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>contact us</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00EF5AAA">
-[...14 lines deleted...]
-      <w:r w:rsidR="0074334C" w:rsidRPr="00EF5AAA">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>. We can help explain our decision and what your options or next steps might be.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B87E7E3" w14:textId="45B56ED3" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00E629BB">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>You can also ask for an internal review.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:endnoteReference w:id="72"/>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> Another staff member, who wasn’t involved in the original decision, will then check if we made the right decision. You need to ask for an internal review within </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>3 months</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> after</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>receiving the decision.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:endnoteReference w:id="73"/>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> Learn more about </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId88" w:anchor="reviewing-our-decisions" w:history="1">
+        <w:r w:rsidRPr="005B6007">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>reviewing our decisions</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005B6007">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00861B0B" w:rsidRPr="00EF5AAA">
-[...103 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    </w:p>
+    <w:p w14:paraId="11FE25B4" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00E629BB">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>But you can’t ask for an internal review if:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DF913E6" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00AE4B2F">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>you withdraw your application because you don’t want to apply anymore</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="377D5085" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00AE4B2F">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>a decision has not been made and we ask you for more information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D86E2B8" w14:textId="67C16BA5" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00AE4B2F">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>you didn’t give us information on time and we took this to mean you withdrew your application</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB495F9" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00AE4B2F">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:lastRenderedPageBreak/>
+        <w:t>it’s been more than 3 months since you received our decision that you’re not eligible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CEA1EDE" w14:textId="6F7B76FC" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="004534BF">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="51"/>
+          <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF5AAA">
-[...274 lines deleted...]
-      <w:r w:rsidRPr="00EF5AAA">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>If you don’t agree with the internal review decision, you can ask the Administrative Review Tribunal to review it. We call this an external review. You can’t ask for an external review until after we make the internal review decision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CAEE0F8" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00E629BB">
+      <w:r w:rsidRPr="005B6007">
         <w:t xml:space="preserve">You can </w:t>
       </w:r>
-      <w:r w:rsidR="0035050E" w:rsidRPr="00EF5AAA">
-[...74 lines deleted...]
-        <w:r w:rsidRPr="00EF5AAA">
+      <w:hyperlink r:id="rId89" w:history="1">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>contact us</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00EF5AAA">
-[...39 lines deleted...]
-        <w:r w:rsidR="00122DC5" w:rsidRPr="00EF5AAA">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> to discuss any concerns you may have about the process. You can also </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId90" w:history="1">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>evidence we need</w:t>
+          <w:t>make a complaint</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00122DC5" w:rsidRPr="00EF5AAA">
-[...107 lines deleted...]
-    <w:p w14:paraId="01BBA3E0" w14:textId="494E3C37" w:rsidR="009D75DD" w:rsidRPr="00EF5AAA" w:rsidRDefault="00CA0A48" w:rsidP="009D75DD">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> if you’re not happy with any part of the process.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BF97E62" w14:textId="5DFC10BB" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00E629BB">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:r w:rsidRPr="00EF5AAA">
-[...586 lines deleted...]
-        <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Can you apply again?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51644D22" w14:textId="737D86AE" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00A13D0B">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">Yes. If we decide you're not eligible, or you’re no longer eligible, you can apply again, unless you have requested a review of that decision and are waiting for a decision to be made on the outcome of your review. This includes when you apply for the NDIS or leave the NDIS after your status as a participant has been revoked. Learn more about </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId91" w:anchor="leaving" w:history="1">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>leaving the NDIS</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:endnoteReference w:id="74"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D724BD7" w14:textId="12C8A83D" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00E629BB">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>You’ll follow the same process to apply as you did the first time. Remember, you need to be younger than 65 on the day you make your new application. And children with developmental delay will need to be younger than 6 on the day they apply.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54D479EE" w14:textId="1B595D77" w:rsidR="00733635" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00E629BB">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>If you’ve asked for an internal review of the decision, you can’t apply to the NDIS again until we’ve completed that review.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:endnoteReference w:id="75"/>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> You can ask us to stop our internal review at any time.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:endnoteReference w:id="76"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F52C6D0" w14:textId="7C81377C" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00733635" w:rsidP="00A04DF3">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Also, if your review is with the Administrative Review Tribunal after an internal review, you can’t apply again until it has made a decision.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:endnoteReference w:id="77"/>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E629BB" w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">You can also ask the Tribunal at any time to withdraw your application. Learn more on the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId92" w:history="1">
+        <w:r w:rsidR="00E629BB" w:rsidRPr="005B6007">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Administrative </w:t>
+        </w:r>
+        <w:r w:rsidR="00CD6338" w:rsidRPr="005B6007">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Review</w:t>
+        </w:r>
+        <w:r w:rsidR="00E629BB" w:rsidRPr="005B6007">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Tribunal website</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00E629BB" w:rsidRPr="005B6007">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B83430" w:rsidRPr="005B6007">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E7544C7" w14:textId="39B0584B" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:lastRenderedPageBreak/>
+        <w:t>Applying to the NDIS – Appendices</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63DC411C" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>What’s on this page?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13BABF91" w14:textId="4B7347EA" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:hyperlink w:anchor="_List_A:_Conditions">
+        <w:r w:rsidRPr="005B6007">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>List A: Conditions that are likely to meet the disability requirements</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7E53E2D5" w14:textId="7B578D29" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:hyperlink w:anchor="_List_B:_Conditions" w:history="1">
+        <w:r w:rsidRPr="005B6007">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">List B: Conditions that are likely to </w:t>
+        </w:r>
+        <w:r w:rsidR="009D1563" w:rsidRPr="005B6007">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>result in a</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005B6007">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> permanent</w:t>
+        </w:r>
+        <w:r w:rsidR="009D1563" w:rsidRPr="005B6007">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> impairment</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7331F851" w14:textId="58526DBD" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:hyperlink w:anchor="_List_C:_What_1">
+        <w:r w:rsidRPr="005B6007">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>List C: What if you’re receiving disability support in Western Australia?</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5F102DD7" w14:textId="722D363B" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-        </w:rPr>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_List_D:_Conditions">
+        <w:r w:rsidRPr="005B6007">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">List D: </w:t>
+        </w:r>
+        <w:r w:rsidR="005E6D3B" w:rsidRPr="005B6007">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Permanent impairment/Early intervention, under 7 years. No further assessment required</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0ABB7909" w14:textId="578FBE93" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_When_do_we">
+        <w:r w:rsidRPr="005B6007">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>When do we make priority eligibility decisions?</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="551EFF46" w14:textId="3A5AF3AF" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:hyperlink w:anchor="_How_do_we_4">
+        <w:r w:rsidRPr="005B6007">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>How do we weigh evidence of disability?</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2133F254" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="67" w:name="_List_A:_Conditions"/>
+      <w:bookmarkEnd w:id="67"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>List A: Conditions that are likely to meet the disability requirements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60E44872" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00D8040C">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>Intellectual disability</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> diagnosed and assessed as moderate, severe or profound in accordance with current DSM criteria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30BC25A4" w14:textId="657DE56E" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00D8040C">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>Autism</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> diagnosed by a specialist multi-disciplinary team, paediatrician, psychiatrist or clinical psychologist experienced in the assessment of Pervasive Developmental </w:t>
+      </w:r>
+      <w:r w:rsidR="007758C5" w:rsidRPr="005B6007">
+        <w:t>Disorders and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> assessed using the current Diagnostic and Statistical Manual of Mental Disorders (DSM-V) diagnostic criteria as having severity of Level 2 (Requiring substantial support) or Level 3 (Requiring very substantial support).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CFCD174" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00D8040C">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>Cerebral palsy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> diagnosed and assessed as severe (e.g. assessed as Level 3, 4 or 5 on the Gross Motor Function Classification System - GMFCS).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49FC36EB" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00D8040C">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>Genetic conditions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> that consistently result in permanent and severe intellectual and physical impairments:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BD39ECC" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00D8040C">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Angelman syndrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="307FF89D" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00D8040C">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Coffin-Lowry syndrome in males</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3871664B" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00D8040C">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Cornelia de Lange syndrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="716E1B1E" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00D8040C">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Cri du Chat syndrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28133FDE" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00D8040C">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Edwards syndrome (Trisomy 18 – full form)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0585E5C5" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00D8040C">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Epidermolysis Bullosa (severe forms):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CCC59EE" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00D8040C">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:lastRenderedPageBreak/>
+        <w:t>YR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46A2F579" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00D8040C">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Autosomal recessive dystrophic epidermolysis bullosa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74B00017" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00D8040C">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Hallopeau</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>-Siemens type</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F006A18" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00D8040C">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">Herlitz Junctional Epidermolysis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Dystrophica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="6DF2D862" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00D8040C">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Lesch-Nyhan syndrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18641440" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00D8040C">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Leigh syndrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52699D69" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00D8040C">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Leukodystrophies:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38C8ADE5" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00D8040C">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Alexander disease (infantile and neonatal forms)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05C4017D" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00D8040C">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Canavan disease</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B79BCFA" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00D8040C">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Krabbe disease (globoid cell leukodystrophy) – Infantile form</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18538EE0" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00D8040C">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Pelizaeus-Merzbacher Disease (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Connatal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> form)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="589CE8DC" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00D8040C">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Lysosomal storage disorders resulting in severe intellectual and physical impairments:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="169E36B0" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00D8040C">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Gaucher disease Types 2 and 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EA4AD97" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00D8040C">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Niemann-Pick disease (Types A and C)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EA467C7" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00D8040C">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Pompe disease</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="242E02AE" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00D8040C">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Sandhoff disease (infantile form)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14298855" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00D8040C">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Schindler disease (Type 1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="185FE46C" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00D8040C">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Tay-Sachs disease (infantile form)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31CAB7E9" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00D8040C">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Mucopolysaccharidoses – the following forms:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48FE33B8" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00D8040C">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>MPS 1-H (Hurler syndrome)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B12FE06" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00D8040C">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>MPS III (San Fillipo syndrome)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02A80067" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00D8040C">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Osteogenesis Imperfecta (severe forms):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57B93A23" w14:textId="77777777" w:rsidR="0009012C" w:rsidRPr="005B6007" w:rsidRDefault="0009012C" w:rsidP="008F790A">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Type II - with two or more fractures per year and significant deformities severely limiting ability to perform activities of daily living</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="404CF201" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00D8040C">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Patau syndrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62ECD97D" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00D8040C">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Rett syndrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33606D66" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00D8040C">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Spinal Muscular Atrophies of the following types:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1551A57E" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00D8040C">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Werdnig-Hoffmann disease (SMA Type 1- Infantile form)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78469887" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00D8040C">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Dubowitz disease (SMA Type II – Intermediate form)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4756775E" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00D8040C">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:lastRenderedPageBreak/>
+        <w:t>X-linked spinal muscular atrophy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B2E2298" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00D8040C">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>Spinal cord injury</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>brain injury</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> resulting in paraplegia, quadriplegia or tetraplegia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F20C12" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00D8040C">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>Hemiplegia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> where there is severe or total loss of strength and movement in the affected limbs of the body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47C5C2C4" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00D8040C">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>Permanent blindness</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>in both eyes, diagnosed and assessed by an ophthalmologist as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08CDA3D6" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00D8040C">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Corrected visual acuity (extent to which an object can be brought into focus) on the Snellen Scale must be less than or equal to 6/60 in both eyes; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5412F8EC" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00D8040C">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Constriction to within 10 degrees or less of arc of central fixation in the better eye, irrespective of corrected visual acuity (i.e. visual fields are reduced to a measured arc of 10 degrees or less); or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76E447B4" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00D8040C">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>A combination of visual defects resulting in the same degree of visual impairment as that occurring in the above points. (An optometrist report is not sufficient for NDIS purposes.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E9FB9A8" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00D8040C">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003927A1">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>Permanent bilateral hearing loss</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> &gt; 90 decibels in the better ear (pure tone average of 500Hz, 1000Hz, 2000Hz and 4000Hz).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40A21FD9" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00D8040C">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C721B3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>Deafblindness</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>confirmed by ophthalmologist and audiologist and assessed as resulting in permanent and severe to total impairment of visual function and hearing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26AC9C0E" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00D8040C">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C721B3">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>Amputation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>or congenital absence of 2 limbs – for example, 2 legs, 2 arms, or a leg and an arm (not a leg and a hand, or an arm and a foot).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46EB7EDB" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="68" w:name="_List_B:_Conditions"/>
+      <w:bookmarkEnd w:id="68"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>List B: Conditions that are likely to result in a permanent impairment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="536E731F" w14:textId="409CE698" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">Conditions primarily resulting in </w:t>
+      </w:r>
+      <w:r w:rsidR="00800032">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">ntellectual or </w:t>
+      </w:r>
+      <w:r w:rsidR="00800032">
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>earning impairment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F4344C0" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0FB5">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Intellectual disability</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62B16771" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0FB5">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Pervasive developmental disorders not meeting severity criteria in List A or List C, such as autism</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ADA5741" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0FB5">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Asperger syndrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35524676" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0FB5">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Atypical autism</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04EFB24C" w14:textId="6C19E3CB" w:rsidR="00E44744" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00E44744">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Childhood autism</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E9A3EC2" w14:textId="648CB459" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Chromosomal abnormalities resulting in permanent impairment and not specified on List A</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E667E02" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0FB5">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:lastRenderedPageBreak/>
+        <w:t>Aicardi-Goutières syndrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CFCCAED" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0FB5">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>CHARGE syndrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5901A26A" w14:textId="21423248" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0FB5">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Cockayne syndrome Types I and Type II/Cerebro-oculo-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>faciao</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">-skeletal (COFS) syndrome/Pena </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Shokeir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> syndrome Type II/Weber-Cockayne syndrome/Neill-Dingwall syndrome)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EC09ED1" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0FB5">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Cohen syndrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E997764" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0FB5">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Dandy-Walker syndrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50860B66" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0FB5">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>DiGeorge syndrome /22q11.2 deletion syndrome/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Velocardiofacial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> syndrome/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Shprintzen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> syndrome/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Conotruncal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> anomaly face syndrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41701A40" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0FB5">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Down syndrome/Trisomy 21</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04ABED0F" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0FB5">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Fragile X syndrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52B209D3" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0FB5">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Kabuki syndrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="132FD865" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0FB5">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Menkes disease</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D8D4E05" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0FB5">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Prader-Willi syndrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20F6D98E" w14:textId="038FB666" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0FB5">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Seckel syndrome/microcephalic primordial dwarfism/Harper’s syndrome/Virchow-Seckel dwarfism</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3904D7DB" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0FB5">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Smith-Lemli-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Optiz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> syndrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09D9BA0A" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0FB5">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Smith-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Magenis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> syndrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00C2BE12" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0FB5">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Spinal muscular atrophy Types III and IV</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A026100" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0FB5">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Sturge-Weber syndrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58501A23" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0FB5">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Trisomy 9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14078D8E" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0FB5">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Tuberous sclerosis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00CE3617" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0FB5">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Turner syndrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01FDB7FF" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0FB5">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Williams syndrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D88687B" w14:textId="10046923" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0FB5">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Wolf-Hirschhorn syndrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="751D40E2" w14:textId="57B72393" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">Conditions primarily resulting in </w:t>
+      </w:r>
+      <w:r w:rsidR="00C0476C">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>eurological impairment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E4F1BE7" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0FB5">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Alzheimer’s dementia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BEE6C39" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0FB5">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Creutzfeldt-Jakob disease</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44BA918F" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0FB5">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>HIV dementia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="446F0665" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0FB5">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:lastRenderedPageBreak/>
+        <w:t>Huntington’s disease</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72553CA9" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0FB5">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Multi-infarct dementia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B0515C8" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0FB5">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Parkinson’s disease</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D217333" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0FB5">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Post-polio syndrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="274D2154" w14:textId="41823819" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0FB5">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Vascular dementia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55045706" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Systemic atrophies primarily affecting the central nervous system</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="228B7446" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0FB5">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Abetalipoproteinaemia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="5AF854E7" w14:textId="39AA61B4" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0FB5">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">Adult-onset spinal muscular atrophy/late-onset </w:t>
+      </w:r>
+      <w:r w:rsidR="005800AE">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>SMA type III)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03DE19F5" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0FB5">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Fazio-Londe disease/Progressive bulbar palsy of childhood</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A967F07" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0FB5">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Friedrich’s ataxia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A942421" w14:textId="568AD10B" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0FB5">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Hereditary spastic paraplegia/Infantile-onset ascending hereditary spastic paralysis/</w:t>
+      </w:r>
+      <w:r w:rsidR="00052DAA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>L1 syndrome/spastic paraplegias types 2 and 11Huntington’s disease/Huntington’s chorea</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="203AF81B" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0FB5">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Louis-Bar syndrome/Ataxia-telangiectasia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="114CEFDD" w14:textId="68098385" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0FB5">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Motor neuron disease/Motor neurone disease/Lou Gehrig’s disease /Amyotrophic lateral sclerosis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F9AB2C6" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0FB5">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Primary lateral sclerosis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CC92653" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0FB5">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Progressive bulbar palsy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BD03A88" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0FB5">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Spinal muscular atrophy – all types</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E626154" w14:textId="5959D5A0" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0FB5">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Spinocerebellar Ataxia – all types, including Machado-Joseph disease</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F3C98E6" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Extrapyramidal and movement disorders</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02C2910A" w14:textId="6D2084AD" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0FB5">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Hallervorden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>-Spatz syndrome/Pantothenate kinase-associated neurodegeneration (PKAN)/neurodegeneration with brain iron accumulation 1 (NBIA 1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D42EC3E" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0FB5">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Parkinson’s disease</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B6E0EE6" w14:textId="6B178492" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0FB5">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Shy-Drager syndrome/Multiple System Atrophy/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Striatonigral</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> degeneration (MSA-P)/ Sporadic olivopontocerebellar atrophy (MSA-C)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="183E483A" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0FB5">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Steele-Richardson-Olszewski syndrome/Progressive supranuclear ophthalmoplegia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2865952A" w14:textId="4BFDD2E7" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0FB5">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Stiff-man syndrome/Stiff-person syndrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C1839A8" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Other degenerative diseases of the nervous system</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2868D439" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="0093791C">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:lastRenderedPageBreak/>
+        <w:t>Alzheimer’s disease</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58A261A7" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="0093791C">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Alpers disease/Grey-matter degeneration/Alpers syndrome/progressive sclerosing poliodystrophy/progressive infantile poliodystrophy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6889206D" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="0093791C">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Lewy body dementia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FADF0DA" w14:textId="39106807" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="0093791C">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Pick’s disease</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EFDD3AD" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Demyelinating diseases of the central nervous system</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AAE970B" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Adrenoleukodystrophy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46E5834C" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Multiple sclerosis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DEACF93" w14:textId="50AB054C" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">Schilder’s disease/Diffuse </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>myelinoclastic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> sclerosis – non-remitting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="642A39DA" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Episodic and paroxysmal disorders</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42FA5F59" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Brain stem stroke syndrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A28BC8A" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Cerebellar stroke syndrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27D5C07E" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Motor and sensory lacunar syndromes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E466AC1" w14:textId="1C2664F6" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Lennox syndrome/Lennox-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Gastaut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> syndrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E7A44CD" w14:textId="6B67F2A2" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>West’s syndrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33AE72BF" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Polyneuropathies and other disorders of the peripheral nervous system</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4674D00B" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">Adult </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Refsum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> disease</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A5E1ADA" w14:textId="07FBF21C" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Charcot-Marie-Tooth disease/Hereditary motor and sensory neuropathy/peroneal muscular atrophy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5738E367" w14:textId="6783CD3F" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Dejerine-Sottas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> disease/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Dejerine-Sottas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> syndrome/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Dejerine-Sottas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> neuropathy/progressive hypertrophic interstitial polyneuropathy of childhood/onion bulb neuropathy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C78C7D3" w14:textId="4665E91D" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">Infantile </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Refsum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> disease</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0096C897" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Other disorders of the nervous system</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="339A01A7" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Hydrocephalus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="363E315F" w14:textId="668C5257" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Multiple system atrophy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AF8D65B" w14:textId="35F566E6" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">Conditions resulting in </w:t>
+      </w:r>
+      <w:r w:rsidR="001E1B69">
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>hysical impairment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07440BC6" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Amputation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58844C92" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Congenital absence of limb or part thereof</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="667A6C3B" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:lastRenderedPageBreak/>
+        <w:t>Epidermolysis bullosa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0197028E" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">Harlequin type </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>icthyosis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="1949C360" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Juvenile arthritis / Stills Disease (excluding monocyclic/self-limited Adult Onset Stills disease)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DD8FFC9" w14:textId="6F771A93" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Rheumatoid arthritis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48D9930E" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Diseases of myoneural junction and muscle</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DEB57C0" w14:textId="771CB18A" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Andersen-Tawil syndrome/Periodic paralysis/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>myoplegia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>paroxysmalis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>familiaris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="28924E86" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Becker muscular dystrophy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FDB2221" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Congenital muscular dystrophy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64B90F59" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Distal muscular dystrophy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A8EAE7D" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Duchenne muscular dystrophy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EC8AD21" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Facioscapulohumeral muscular dystrophy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33A69BE9" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Limb-girdle muscular dystrophy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19B81A14" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Mitochondrial myopathy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46CD4257" w14:textId="22D3F7C7" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">Myotonic dystrophy/dystrophia </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>myotonica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="4B76CB9C" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Myotonic muscular dystrophy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="276E0EDE" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Myotubular myopathy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="443D2367" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Oculopharyngeal muscular dystrophy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78840E91" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Paramyotonia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> Congenita</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D2FBCF2" w14:textId="728F8D4B" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="000D27C5" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Thomsen’s</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE0AC6" w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> disease/Congenital myotonia/Becker myotonia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B707BE3" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Cerebral palsy and other paralytic syndromes not meeting severity criteria on List A</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="154D8391" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Cerebral palsy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59BD0BD2" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Diplegia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="447B4F54" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Hemiplegia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="499F33C4" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Monoplegia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B91AF68" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Paraplegia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F031461" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Quadriplegia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5431A0C8" w14:textId="0FA50A0F" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Tetraplegia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EF206CE" w14:textId="3D9F706B" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Conditions resulting in </w:t>
+      </w:r>
+      <w:r w:rsidR="00415FE5">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">ensory and/or </w:t>
+      </w:r>
+      <w:r w:rsidR="00415FE5">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>peech impairment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75FBC0C2" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Disorders of the choroid and retina where permanent blindness diagnostic and severity criteria on List A are not met</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="561ECDF5" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Behr’s syndrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76D01707" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Kearns-Sayre syndrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28105E62" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Optic atrophy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17018C61" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Retinitis pigmentosa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31731040" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Retinoschisis (degenerative and hereditary types/juvenile retinoschisis)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="264324C5" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Stargardt disease</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78E651E9" w14:textId="53E85043" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Usher syndrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36E14843" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Disorders resulting in hearing loss</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B9E0C7A" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Cortical deafness</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="795191DD" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Pendred syndrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4955BAB4" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Sensorineural hearing loss</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78E8691F" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Stickler syndrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0715D362" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Usher syndrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B5B19A9" w14:textId="7D57E1E0" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Waardenburg syndrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20F4580A" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Conditions resulting in multiple types of impairment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E243FC" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Aceruloplasminemia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B56F7E7" w14:textId="21570D04" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Addison-Schilder disease/Adrenoleukodystrophy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5271658F" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Albinism</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6351F68A" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Arginosuccinic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> aciduria</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A6BF2EF" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Aspartylglucosaminuria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="7A539CC1" w14:textId="239B20E8" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Cerebrotendinous</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>xanthomatosis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>/cerebral cholesterosis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74B18176" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Congenital cytomegalovirus infection</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58C074B1" w14:textId="114A1E94" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Congenital iodine-deficiency syndrome/cretinism</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A4988A2" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Congenital rubella syndrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="220BA2FE" w14:textId="6383D361" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Glycine encephalopathy/non-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>ketotic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> hyperglycinaemia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3378B295" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:lastRenderedPageBreak/>
+        <w:t>GM1 gangliosidosis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3867BC78" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Hartnup</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> disease</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EB6263A" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Homocystinuria</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CE568B9" w14:textId="5351123E" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Lowe syndrome/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Oculocerebrorenal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> syndrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77EF392D" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Mannosidosis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F71677D" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Menkes disease</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C9BEEDE" w14:textId="6835C4D7" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Mucolipidosis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> II/I-cell disease</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="752786EC" w14:textId="71CD50A8" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Mucolipidosis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> III/pseudo-Hurler </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>polydystrophy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0870087E" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Mucolipidosis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> IV</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D028DE2" w14:textId="3F874852" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Neuronal ceroid lipofuscinosis (NCL)/ Adult type (Kuf’s or Parry’s disease)/Juvenile (Batten disease)/Late infantile (Jansky-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Bielschowsky</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7609F535" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Niemann-Pick disease</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7710F7D9" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Pyruvate carboxylase deficiency</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61013AF0" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Pyruvate dehydrogenase deficiency</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="073EF3D0" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Sialidosis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="151C3840" w14:textId="43EE5645" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Sulfite</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> oxidase deficiency</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76A69FE0" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>The following mucopolysaccharidoses</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71505027" w14:textId="636E4617" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Scheie syndrome/MPS 1-H</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="311FEB12" w14:textId="1883D878" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Hurler-Scheie syndrome/MPS 1 H-S</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3089D19B" w14:textId="15142D97" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Hunter syndrome/MPS II</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="323AE666" w14:textId="4225C3F6" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Morquio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> syndrome/MPS IVA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18A5AEA6" w14:textId="3DDB807F" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Maroteaux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>-Lamy syndrome/MPS VI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2729D6BF" w14:textId="3782EA9A" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Sly syndrome/MPS VII</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B2018F5" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Congenital conditions – cases where malformations cannot be corrected by surgery or other treatment and result in permanent impairment but with variable severity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="696A31FD" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Arnold-Chiari Types 2 and 3/Chiari malformation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A0C9F96" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Microcephaly</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41530DD1" w14:textId="5B9292A9" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Fetal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> alcohol spectrum </w:t>
+      </w:r>
+      <w:r w:rsidR="00F93C25" w:rsidRPr="005B6007">
+        <w:t>disorder</w:t>
+      </w:r>
+      <w:r w:rsidR="00E312BE" w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> (FASD)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A45D9FA" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Fetal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> hydantoin syndrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54C8177F" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:lastRenderedPageBreak/>
+        <w:t>Spina bifida</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B3A4E83" w14:textId="36D76ED6" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>VATER syndrome /VACTERL association</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26E2B63B" w14:textId="3EFB503E" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="69" w:name="_List_C:_What_1"/>
+      <w:bookmarkEnd w:id="69"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>List C: What if you’re receiving disability support in Western Australia?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61406351" w14:textId="66BE6846" w:rsidR="00AD5C1C" w:rsidRPr="005B6007" w:rsidRDefault="00C45C38" w:rsidP="00C56D74">
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>Please note</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C56D74" w:rsidRPr="005B6007">
+        <w:t>the transition of people formerly in Western Australian government disability programs is now complete and List C is no longer in operation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6275C994" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>We have an agreement with the Western Australian government to bring Western Australians onto the NDIS. If you’re receiving disability supports in Western Australia, you might already meet most of the eligibility criteria. We’ll send you a letter with all the details on how to apply.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BC30BEE" w14:textId="311554CF" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">The Western Australian government will let us know if you’re on a program for faster access to the NDIS. This is called a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001316C4">
+        <w:t>defined program</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1419BAC0" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00E629BB">
+    <w:p w14:paraId="64AD8924" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>If you’re on one of these programs, you need to show us that you:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7073288E" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>are younger than 65 on the day you apply</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CE7C0CE" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>live in Australia permanently</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31DC63FF" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>are an Australian citizen or permanent resident.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EF4FA36" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>We’ll let you know what evidence you need to give us when you apply.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="472FDBE2" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">If you show us you meet the above requirements, we’ll decide you’re eligible under the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>disability requirements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12134718" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="58" w:name="_What_happens_if"/>
-[...32 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Which Western Australian defined programs are eligible for the NDIS?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="089B1CF8" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>WA state-administered National Disability Insurance Scheme</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41B300E1" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Supported Community Living</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B3586B7" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Community Residential</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F7DDF31" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Day Options</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AE823EE" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Disability Professional Services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76B74616" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Emergency Accommodation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7008B805" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Respite</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="198885BD" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>LAC Coordination</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17870007" w14:textId="40317FDC" w:rsidR="00DC4DAF" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00DC4DAF">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="70" w:name="_List_D:_Conditions"/>
+      <w:bookmarkEnd w:id="70"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Recreation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23F08C5A" w14:textId="70CD857D" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="71" w:name="_List_D:_Permanent"/>
+      <w:bookmarkEnd w:id="71"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">List D: </w:t>
+      </w:r>
+      <w:r w:rsidR="006E4C70" w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">Permanent </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE0D8B" w:rsidRPr="005B6007">
+        <w:t>impairment/Early intervention, under 7 years. No further assessment required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E45141D" w14:textId="4F3C4703" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Synonyms for conditions are also shown (e.g. condition / synonym / synonym)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A34156" w:rsidRPr="005B6007">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B2177F3" w14:textId="08CC3EA9" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">Conditions primarily resulting in </w:t>
+      </w:r>
+      <w:r w:rsidR="00802D62">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>ntellectual/</w:t>
+      </w:r>
+      <w:r w:rsidR="00802D62">
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>earning impairment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E036FD4" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Chromosomal abnormalities resulting in permanent impairment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14E60DF5" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Global Developmental Delay</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58B21FE2" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Aicardi syndrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="447DFD90" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Aicardi-Goutières syndrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30755CB3" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Angelman syndrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2171FB46" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>CHARGE syndrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CC16168" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Cockayne syndrome/ Types I and Type II / Cerebro-oculo-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>faciao</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">-skeletal (COFS) syndrome/ Pena </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Shokeir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> syndrome Type II / Weber-Cockayne syndrome/ Neill-Dingwall syndrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11C2965F" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Coffin-Lowry syndrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="710F67D7" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Cohen syndrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="770F9F2F" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Cornelia de Lange syndrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D5AC67C" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Cri du Chat syndrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E7D58FE" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Dandy-Walker syndrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79CBC8DC" w14:textId="42C8C702" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>DiGeorge syndrome/22q11.2 deletion syndrome/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Velocardiofacial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> syndrome/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Shprintzen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> syndrome/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Conotruncal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> anomaly face syndrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19E58FCB" w14:textId="2B876A39" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Down syndrome/Trisomy 21</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16CA1991" w14:textId="0502E607" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Edwards syndrome/Trisomy 18</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="624399B4" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Fragile X syndrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="566C79E9" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Kabuki syndrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A8DD296" w14:textId="31A6EAEB" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Lesch-Nyhan syndrome/Nyhan’s syndrome/Kelley-Seegmiller syndrome/Juvenile gout</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DD49065" w14:textId="66B66044" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Leigh syndrome/Leigh’s disease/subacute necrotizing encephalomyelopathy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EB44C9A" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Menkes disease</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15EBAEF4" w14:textId="7D980AE8" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Patau syndrome/Trisomy 13</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DA375A0" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:lastRenderedPageBreak/>
+        <w:t>Prader-Willi syndrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52E42A54" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Rett syndrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1638C2FE" w14:textId="5EBF7FA6" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Seckel syndrome/microcephalic primordial dwarfism/Harper’s syndrome/Virchow-Seckel dwarfism</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A9D4206" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Smith-Lemli-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Optiz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> syndrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DFA990D" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Smith-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Magenis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> syndrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31CE5C65" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Sturge-Weber syndrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54BB4BE8" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Trisomy 9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="305BEC7B" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Tuberous sclerosis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="518C056C" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Williams syndrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03B8D8CE" w14:textId="7390FA5D" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Wolf-Hirschhorn syndrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6561FEC5" w14:textId="6B293538" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">Conditions primarily resulting in </w:t>
+      </w:r>
+      <w:r w:rsidR="00D94DD0" w:rsidRPr="005B6007">
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>eurological impairment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B77C4A6" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Systemic atrophies primarily affecting the central nervous system</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CC00286" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Friedrich’s ataxia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D2DB003" w14:textId="424457DB" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Hereditary spastic paraplegia/Infantile-onset ascending hereditary spastic paralysis/ L1 syndrome/spastic paraplegias types 2 and 11</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CC63B0E" w14:textId="52EB51C9" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Louis-Bar syndrome/Ataxia-telangiectasia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BD46B5D" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Niemann-Pick disease (Types A and C)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F27C279" w14:textId="21710058" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00596078">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Progressive bulbar palsy of childhood/Fazio-Londe disease</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="435C872E" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>The following spinal muscular atrophies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FBAC6C7" w14:textId="03089DD1" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Spinal muscular atrophy Type I/Werdnig Hoffmann disease/infantile SMA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B689CAE" w14:textId="7C9B0A47" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Spinal muscular atrophy Type II/Dubowitz disease</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="074F97A1" w14:textId="62E63E34" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Spinal muscular atrophy Type III Kugelberg-Welander disease/juvenile SMA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1378BBDB" w14:textId="35ED3DC3" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Spinal muscular atrophy lower extremity dominant/SMA-LED</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19CB7529" w14:textId="696738C1" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>X-linked spinal muscular atrophy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D5A6D01" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Extrapyramidal and movement disorders</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0114814E" w14:textId="053A62A0" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Hallervorden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>-Spatz syndrome/Pantothenate kinase-associated neurodegeneration (PKAN)/neurodegeneration with brain iron accumulation 1 (NBIA 1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AB13AD2" w14:textId="11B405D5" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:lastRenderedPageBreak/>
+        <w:t>Alpers disease/Alpers syndrome/Grey-matter degeneration/Progressive sclerosing poliodystrophy/Progressive infantile poliodystrophy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C2A4795" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Demyelinating diseases of the central nervous system</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D08F470" w14:textId="73A7AE81" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Adrenoleukodystrophy/X-linked childhood cerebral form</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B962BA1" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Alexander disease</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B148925" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Canavan disease</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DDE1920" w14:textId="02DE7B43" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Krabbe disease/Globoid cell leukodystrophy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C769B71" w14:textId="2C2B5823" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Pelizaeus-Merzbacher disease</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D362E72" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Episodic and paroxysmal disorders</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42A09093" w14:textId="6EB2D625" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Lennox-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Gastaut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> syndrome/Lennox syndrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24D723FB" w14:textId="0FB004BF" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>West’s syndrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C8C2015" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Polyneuropathies and other disorders of the peripheral nervous system</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56B7C5E8" w14:textId="37A7384B" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Dejerine-Sottas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> disease/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Dejerine-Sottas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> syndrome/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Dejerine-Sottas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> neuropathy/ progressive hypertrophic interstitial polyneuropathy of childhood/onion bulb neuropathy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63302DEB" w14:textId="252777C7" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">Infantile </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Refsum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> disease</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A5E8C01" w14:textId="7A33D996" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">Conditions primarily resulting in </w:t>
+      </w:r>
+      <w:r w:rsidR="006114E3">
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>hysical impairment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="282DD0F7" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Amputation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00B65BF7" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Diamond-Blackfan anaemia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EF2CA1A" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Epidermolysis bullosa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73402A33" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">Harlequin type </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>icthyosis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="7F9FDB56" w14:textId="109B7135" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Hay Wells syndrome/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>ankyloblepharon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>/ectodermal dysplasia/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>clefting</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> [AEC] syndrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32AE7957" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Joint or limb deformities resulting in impaired mobility</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A71C543" w14:textId="3652A9CA" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Juvenile arthritis/Stills Disease</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29A98032" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Osteogenesis imperfecta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66A7C45F" w14:textId="1C487251" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Sjogren Larsson syndrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D2551EB" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Diseases of myoneural junction and muscle</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BC4834F" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Congenital muscular dystrophy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CEE267F" w14:textId="4778AC9D" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:lastRenderedPageBreak/>
+        <w:t>Congenital myotonia/Thomsen</w:t>
+      </w:r>
+      <w:r w:rsidR="001F2529">
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D5D13">
-[...19 lines deleted...]
-        <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>s disease/Becker myotonia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4747A3D6" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Distal muscular dystrophy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22653072" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Duchenne muscular dystrophy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F0047E1" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Emery-Dreifuss muscular dystrophy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68D23AA2" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Facioscapulohumeral muscular dystrophy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64204605" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Myotubular myopathy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="452B209B" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Oculopharyngeal muscular dystrophy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="228EBEA4" w14:textId="660BC26F" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Paramyotonia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> Congenita</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5934555F" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Cerebral palsy and other paralytic syndromes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47BBF567" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Cerebral palsy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10C24CBC" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Diplegia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09067362" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Hemiplegia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57853B16" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Monoplegia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D389595" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Paraplegia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ECF3FC1" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Quadriplegia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FCDCC05" w14:textId="0C450EC6" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Tetraplegia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3518ADDD" w14:textId="070CDE93" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">Conditions resulting in </w:t>
+      </w:r>
+      <w:r w:rsidR="00C624A2" w:rsidRPr="005B6007">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">ensory and/or </w:t>
+      </w:r>
+      <w:r w:rsidR="00C624A2" w:rsidRPr="005B6007">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>peech impairment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ED2CD28" w14:textId="5B802F06" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Permanent blindness in both eyes, diagnosed and assessed by an ophthalmologist as follows</w:t>
+      </w:r>
+      <w:r w:rsidR="000842C4" w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> either</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48153127" w14:textId="5F32DC9D" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00371EA7">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Corrected visual acuity (extent to which an object can be brought into focus) on the Snellen Scale must be less than or equal to 6/60 in both eyes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="700B72CB" w14:textId="5E41C41F" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00371EA7">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Constriction to within 10 degrees or less of arc of central fixation in the better eye, irrespective of corrected visual acuity (i.e. visual fields are reduced to a measured arc of 10 degrees or less)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="023FB67C" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00371EA7">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>A combination of visual defects resulting in the same degree of visual impairment as that occurring in the above points.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61485357" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00371EA7">
+      <w:pPr>
+        <w:pStyle w:val="Indentedbodytext"/>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>(An optometrist report is not sufficient for NDIS purposes.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EB21576" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Deafblindness confirmed by ophthalmologist and audiologist and assessed as resulting in permanent and severe to total impairment of visual function and hearing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00EE2D15" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:lastRenderedPageBreak/>
+        <w:t>Conditions resulting in multiple types of impairment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C44309B" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Aceruloplasminemia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F098A11" w14:textId="77CBEBB3" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Addison-Schilder disease/Adrenoleukodystrophy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C0298B9" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Albinism</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AA9D66F" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Arginosuccinic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> aciduria</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10944960" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Aspartylglucosaminuria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="23CFB4AE" w14:textId="012F88E8" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Cerebrotendinous</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>xanthomatosis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>/cerebral cholesterosis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="725331A7" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Congenital cytomegalovirus infection</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CA4C794" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Congenital hypothyroidism</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="588978F7" w14:textId="17A3DA4A" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Congenital iodine-deficiency syndrome/cretinism</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CF293D8" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Congenital rubella syndrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="711E7F76" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Galactosaemia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> with long term learning disabilities and neurological impairment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A0CC256" w14:textId="03FA1098" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Glycine encephalopathy/non-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>ketotic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> hyperglycinaemia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16882972" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>GM1 gangliosidosis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00AAC9D8" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Hartnup</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> disease</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="330E0543" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Homocystinuria</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BECB21C" w14:textId="2B5B4FAE" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Lowe syndrome/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Oculocerebrorenal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> syndrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0279A831" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Mannosidosis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10360AAA" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Menkes disease</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0443CB58" w14:textId="20C01E5D" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Mucolipidosis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> II/I-cell disease</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37DCA033" w14:textId="58F06A1F" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Mucolipidosis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> III/pseudo-Hurler </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>polydystrophy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="25FA84F8" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Mucolipidosis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> IV</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16CBD9AA" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Neuronal ceroid lipofuscinosis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="256A11BF" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Niemann-Pick disease</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71378EB2" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Phenylketonuria</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B6A3959" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Pyruvate carboxylase deficiency</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="352700BF" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Pyruvate dehydrogenase deficiency</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34546B24" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Sialidosis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="259F100F" w14:textId="6446B898" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:lastRenderedPageBreak/>
+        <w:t>Sulfite</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> oxidase deficiency</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6237C9F7" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>The following mucopolysaccharidoses</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="114C039E" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Hurler syndrome/MPS1-H</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C3373AE" w14:textId="08249742" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Scheie syndrome/MPS 1-S</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CE9A54A" w14:textId="7ECB7200" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Hurler-Scheie syndrome/MPS 1 H-S</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A76E1DF" w14:textId="5DE15E96" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Hunter syndrome/MPS II</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DC4079E" w14:textId="29F6929C" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>San Fillipo syndrome/MPS III</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64652FE8" w14:textId="736336A5" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Morquio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> syndrome/MPS IVA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18EBCCB2" w14:textId="40345F30" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Maroteaux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>-Lamy syndrome/MPS VI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29189458" w14:textId="5E79D484" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Sly syndrome/MPS VII</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EFFB8FB" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>The following lysosomal storage disorders</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="236833D3" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Gaucher disease Types 2 and 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F98F9CB" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Niemann-Pick disease (Types A and C)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AB3E046" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Pompe disease</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41AFBD43" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Sandhoff disease (infantile form)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DFC9965" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Schindler disease (Type 1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E957A4E" w14:textId="2F52EFC0" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Tay-Sachs disease (infantile form)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3781C82C" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Congenital conditions – cases where malformations cannot be corrected by surgery or other treatment and result in permanent impairment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08E8FE8E" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Chiari malformation/Arnold-Chiari malformation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D7A3465" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Congenital absence of limb(s)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04390A58" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Congenital hydrocephalus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B4E8AFE" w14:textId="70CCF300" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Fetal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> alcohol spectrum </w:t>
+      </w:r>
+      <w:r w:rsidR="002D73C2" w:rsidRPr="005B6007">
+        <w:t>disorder</w:t>
+      </w:r>
+      <w:r w:rsidR="00E312BE" w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> (FASD)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F36EE84" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Fetal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> hydantoin syndrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6969194A" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Microcephaly</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FFC15D4" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Spina bifida</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57DAF09A" w14:textId="1E183042" w:rsidR="002971BB" w:rsidRPr="002971BB" w:rsidRDefault="00CE0AC6" w:rsidP="00FE2941">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>VATER syndrome (VACTERL association)</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="72" w:name="_When_do_we"/>
+      <w:bookmarkEnd w:id="72"/>
+      <w:r w:rsidR="002971BB">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62188EB2" w14:textId="55451F9F" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="000D7589">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:lastRenderedPageBreak/>
+        <w:t>When do we make priority eligibility decisions?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63271BAD" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">If you’re in one of the following situations, we’ll decide if you’re eligible within </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>2 to 5 business days</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E5DB3F5" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CC4D08">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Child younger than 7 years with a hearing impairment, either:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BCD9E5D" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CC4D08">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Identified as Hearing Australia or Early Childhood Partner Priority</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A41200A" w14:textId="70E422E7" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CC4D08">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Identified as ‘newly diagnosed’</w:t>
+      </w:r>
+      <w:r w:rsidR="003B0427" w:rsidRPr="005B6007">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F76F9B2" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>A child is identified as having a developmental delay and is turning 6 years old within 30 days of a valid NDIS application.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4256083E" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>Immediate risk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> to self, others, community or agency where appropriate disability or informal supports are not in place.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7986FF9F" w14:textId="3CB80D55" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>Unexpected, significant deterioration</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> of disability</w:t>
+      </w:r>
+      <w:r w:rsidR="00175ACF" w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>related functional capacity where appropriate disability or informal supports are not in place.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B097371" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>Rapid deterioration</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> in functional capacity of a person with one of the following permanent disabilities:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="449E997B" w14:textId="41808A9B" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Amyotrophic Lateral Sclerosis (ALS</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE1ED1" w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> or Lou Gehrig’s Disease</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1372DEF3" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Brain Cancer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38DFCCE5" w14:textId="52294E01" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Motor Neurone Disease (MND)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CC44501" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Progressive Bulbar Palsy (PBP)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10983313" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Primary Lateral Sclerosis (PLS)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39EC0F2F" w14:textId="0B5C26B4" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Progressive Muscular Atrophy (PMA)</w:t>
+      </w:r>
+      <w:r w:rsidR="003B0427" w:rsidRPr="005B6007">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11013CB2" w14:textId="4E507784" w:rsidR="009D3167" w:rsidRPr="005B6007" w:rsidRDefault="009D3167" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:b w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:b w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>terminal illness</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:b w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and disability</w:t>
+      </w:r>
+      <w:r w:rsidR="009A4760">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:b w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="300F4927" w14:textId="4F7FC344" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>Imminent risk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> (within 1</w:t>
+      </w:r>
+      <w:r w:rsidR="006F40E9">
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>14 days) of breakdown of either:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55763728" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Accommodation – risk of homelessness</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="332ED924" w14:textId="7BE4515D" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Caring arrangements, including informal supports, due to death, serious illness or injury of informal supports, or significant and unexpected deterioration of disability</w:t>
+      </w:r>
+      <w:r w:rsidR="00175ACF" w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>related functional capacity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="274D0B3A" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Appropriate disability supports are not in place and are re-entering the community after a long-term residence or hospital stay (specific release date not required):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51B47F0B" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="006D5D13">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">A person with a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>newly acquired</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206191">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> significant disability</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>, such as spinal cord injury, being discharged from hospital</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="147AB412" w14:textId="61D0CBA0" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="006D5D13">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>younger person living in residential aged care</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="425ADFAB" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="006D5D13">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">A person being </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>discharged from an inpatient mental health facility</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D5549BF" w14:textId="77777777" w:rsidR="005431BE" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">A person due to be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>released from correctional facility</w:t>
+      </w:r>
+      <w:r w:rsidR="003B0427" w:rsidRPr="005B6007">
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="73" w:name="_How_do_we_3"/>
+      <w:bookmarkStart w:id="74" w:name="_How_do_we_4"/>
+      <w:bookmarkEnd w:id="73"/>
+      <w:bookmarkEnd w:id="74"/>
+    </w:p>
+    <w:p w14:paraId="40BBA86B" w14:textId="23102482" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="005431BE">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="75" w:name="_How_do_we_5"/>
+      <w:bookmarkEnd w:id="75"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>How do we weigh evidence of disability?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A38D846" w14:textId="7E6A7CE4" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">We understand that you may have evidence of your disability from different health professionals at different times. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>When we’re deciding if you’re eligible for the NDIS, we look at</w:t>
+      </w:r>
+      <w:r w:rsidR="00324C2E" w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> things like</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71CDF99A" w14:textId="116CEFA0" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:hyperlink w:anchor="_How_old_should" w:history="1">
+        <w:r w:rsidRPr="005B6007">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>how old your evidence is</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="05ED72AC" w14:textId="2663A815" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00984791">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Providing_evidence_of" w:history="1">
+        <w:r w:rsidRPr="005B6007">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>who provided your evidence</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0154EF5A" w14:textId="18BEF0CC" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>We weigh evidence based on what we consider best practice, or highest quality. We consider this evidence most strongly when we make a decision.</w:t>
+      </w:r>
+      <w:r w:rsidR="009F14DC" w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> Sometimes, we need evidence from a </w:t>
+      </w:r>
+      <w:r w:rsidR="007164B1" w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">specific type of health professional. For example, </w:t>
+      </w:r>
+      <w:r w:rsidR="009941B5" w:rsidRPr="005B6007">
+        <w:t>if you have permanent blindness, we need evidence from an ophthalmologist.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="326F1262" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>What type of evidence should you provide?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A210667" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>We need evidence to help us consider if you meet the disability or early intervention requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FFF89BB" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>For the disability requirements, we need evidence to confirm your permanent impairment and evidence about how this impacts your functional capacity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="595380BB" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>For the early intervention requirements, we need evidence to confirm your permanent impairment and evidence that confirms you need early intervention.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="252ACC17" w14:textId="2DDA4563" w:rsidR="00E44744" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00E44744">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>It’s important to understand the type of evidence that you</w:t>
+      </w:r>
+      <w:r w:rsidR="00C97B1C">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">re providing us. You may have evidence from a doctor or specialist confirming your </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>permanent impairment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> or you may have evidence from an allied health professional or other medical professional that tells us about </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve">impacts to your </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Does_your_impairment_1" w:history="1">
+        <w:r w:rsidRPr="005B6007">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>functional capacity</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>. These are different types of evidence which will often be provided by different health professionals based on their qualifications.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="549424ED" w14:textId="7975542A" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="76" w:name="_How_old_should"/>
+      <w:bookmarkEnd w:id="76"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>How old should your evidence be?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="525971F0" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00834288">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>How old should your evidence be to confirm your permanent impairment?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C74D5DC" w14:textId="0B9B6AC9" w:rsidR="005431BE" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">We need evidence from your doctor or specialist to confirm your permanent impairment. You can give us evidence confirming this </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>from any age</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="393D3250" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00834288">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>How old should your evidence be to confirm your functional capacity?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BBFF549" w14:textId="676264DD" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:r w:rsidRPr="005B6007">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Generally, we need evidence about how your impairment impacts your functional capacity from </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>the last 12 months</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>. This is because your functional capacity may change over time</w:t>
+      </w:r>
+      <w:r w:rsidR="00042161" w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>even if your impairment does</w:t>
+      </w:r>
+      <w:r w:rsidR="00042161" w:rsidRPr="005B6007">
+        <w:t>n’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>t.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E31E3A4" w14:textId="2CF3D7C3" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">If you give us more than one type of evidence, we might weigh the newer evidence over the older evidence. If you give us older evidence, we </w:t>
+      </w:r>
+      <w:r w:rsidR="0066785C" w:rsidRPr="005B6007">
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>ay give this less weighting when we make our decision. In these cases, we</w:t>
+      </w:r>
+      <w:r w:rsidR="00B6545D">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>ll generally ask for more information. If this isn</w:t>
+      </w:r>
+      <w:r w:rsidR="006A6B60">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>t provided, we may decide you aren</w:t>
+      </w:r>
+      <w:r w:rsidR="003B6522" w:rsidRPr="005B6007">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>t eligible for the NDIS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AF6B045" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00834288">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>How old should your evidence be to confirm you need early intervention?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54D5088E" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>We need evidence from your doctor or specialist to confirm your permanent impairment and that you need early intervention.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BB5FFFD" w14:textId="5EA51DFA" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:b w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">Generally, we need evidence about that confirms you need early intervention from </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>the last 12 months</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>. This is because your functional capacity may change over time – even if your impairment does not.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="602A3C90" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="77" w:name="_Providing_evidence_of"/>
+      <w:bookmarkStart w:id="78" w:name="_Providing_evidence_of_1"/>
+      <w:bookmarkStart w:id="79" w:name="_Providing_evidence_of_2"/>
+      <w:bookmarkStart w:id="80" w:name="_Providing_evidence_of_3"/>
+      <w:bookmarkStart w:id="81" w:name="_Who_should_provide"/>
+      <w:bookmarkEnd w:id="77"/>
+      <w:bookmarkEnd w:id="78"/>
+      <w:bookmarkEnd w:id="79"/>
+      <w:bookmarkEnd w:id="80"/>
+      <w:bookmarkEnd w:id="81"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Who should provide evidence?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F624E3B" w14:textId="57D601C2" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>We generally prefer evidence that comes from a</w:t>
+      </w:r>
+      <w:r w:rsidR="00F379A3" w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">n </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId93" w:anchor="step-2-know-who-you-can-gather-evidence-from" w:history="1">
+        <w:r w:rsidR="00F379A3" w:rsidRPr="005B6007">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>appropriate</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005B6007">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> treating professional</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> who:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0960192F" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">is the most </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>appropriately qualified</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> person to provide evidence of your primary disability</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46B2DB31" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>has treated you for a significant period of time (at least six months)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="568FCCB4" w14:textId="0ACE1A77" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Health_professionals_registered">
+        <w:r w:rsidRPr="005B6007">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>is registered to practise in Australia or New Zealand</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="65ACF06D" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>provides disability evidence (such as a medical report) that is original, genuine and specific to you.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36907A0A" w14:textId="232FC2D4" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">Depending on your situation, you might get your evidence of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve">permanent impairment </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>from a different treating professional than your evidence of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> functional capacity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FA68F72" w14:textId="30042313" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">If you need help to get your evidence together, your </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId94" w:history="1">
+        <w:r w:rsidR="00DB6A82" w:rsidRPr="005B6007">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>l</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005B6007">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">ocal </w:t>
+        </w:r>
+        <w:r w:rsidR="00DB6A82" w:rsidRPr="005B6007">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>a</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005B6007">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">rea </w:t>
+        </w:r>
+        <w:r w:rsidR="00DB6A82" w:rsidRPr="005B6007">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>c</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005B6007">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>oordinator</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId95" w:history="1">
+        <w:r w:rsidR="0070751F" w:rsidRPr="005B6007">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>e</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005B6007">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">arly </w:t>
+        </w:r>
+        <w:r w:rsidR="0070751F" w:rsidRPr="005B6007">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>c</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005B6007">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">hildhood </w:t>
+        </w:r>
+        <w:r w:rsidR="0070751F" w:rsidRPr="005B6007">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>p</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005B6007">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>artner</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> can help you.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13DA0300" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00834288">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Who should provide evidence of your permanent impairment?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DB1D0C5" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>We generally prefer evidence from your doctor or specialist to confirm your permanent impairment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19A2F122" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Examples of common doctors or specialists include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B09577B" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00AD0126">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>General Practitioner (GP)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="506DD104" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00AD0126">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Paediatrician</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FF85D4C" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00AD0126">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Orthopaedic surgeon</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="161FF418" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00AD0126">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:lastRenderedPageBreak/>
+        <w:t>Neurologist</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62E3FB22" w14:textId="5C4723DB" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00114819" w:rsidP="005108A6">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Psychiatrist</w:t>
+      </w:r>
+      <w:r w:rsidR="0047737D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F262CF4" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00AD0126">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Who should provide evidence of your functional capacity?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5697722B" w14:textId="4223CAD6" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">We generally prefer evidence from a doctor, specialist, allied health or other medical professional </w:t>
+      </w:r>
+      <w:r w:rsidR="00A365E1" w:rsidRPr="005B6007">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>o confirm how your permanent impairment impacts your functional capacity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B03BA2F" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>In addition to doctors and specialists, examples of common allied health or other medical professionals include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="290A5965" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00AD0126">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Occupational Therapist</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D1433A3" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00AD0126">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Speech Pathologist (Therapist)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B0DB3AE" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00AD0126">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Psychologist</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46657F0A" w14:textId="24E0A6C0" w:rsidR="00973AA9" w:rsidRPr="005B6007" w:rsidRDefault="00B20E8F" w:rsidP="00AD0126">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Physiotherapist</w:t>
+      </w:r>
+      <w:r w:rsidR="00A70107">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="666C125A" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00AD0126">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Who should provide evidence that you need for early intervention?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B08EA80" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>We generally prefer evidence from your doctor or specialist to confirm your permanent impairment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0019083F" w14:textId="301E46F1" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Whereas a doctor, specialist, allied health or other medical professional can give us evidence to confirm you need early intervention.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B5E00E6" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>In addition to doctors and specialists, examples of common allied health or other medical professionals include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4055513F" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00AD0126">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Occupational Therapist</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="241AAF43" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00AD0126">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Speech Pathologist (Therapist)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EC25ADB" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00AD0126">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Psychologist</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71246244" w14:textId="5BE6CCF3" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00D3617D" w:rsidP="00AD0126">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>Physiotherapist</w:t>
+      </w:r>
+      <w:r w:rsidR="008F6487">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="089CECFC" w14:textId="3450007D" w:rsidR="00594661" w:rsidRPr="005B6007" w:rsidRDefault="00594661" w:rsidP="008F790A">
+      <w:bookmarkStart w:id="82" w:name="_Registration_to_practise"/>
+      <w:bookmarkEnd w:id="82"/>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">For children younger than 6 with developmental delay, an </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId96" w:history="1">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>early childhood partner</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006D5D13">
-[...107 lines deleted...]
-    <w:p w14:paraId="0DA37D40" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="006D5D13" w:rsidRDefault="00FF4582" w:rsidP="00E629BB">
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> can give evidence of developmental delay.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BDABB53" w14:textId="4513186D" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:r w:rsidRPr="006D5D13">
-[...5335 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+      <w:bookmarkStart w:id="83" w:name="_Health_professionals_registered"/>
+      <w:bookmarkEnd w:id="83"/>
+      <w:r w:rsidRPr="005B6007">
         <w:t>Health professionals registered to practise in Australia and New Zealand</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="315112EE" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="006D5D13" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
-      <w:r w:rsidRPr="006D5D13">
+    <w:p w14:paraId="315112EE" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:r w:rsidRPr="005B6007">
         <w:t xml:space="preserve">We strongly prefer evidence of your disability to come from a registered Australian or New Zealand health professional. Most Australian health professionals are registered with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95" w:history="1">
-        <w:r w:rsidRPr="006D5D13">
+      <w:hyperlink r:id="rId97" w:history="1">
+        <w:r w:rsidRPr="005B6007">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Australian Health Practitioner Regulation Agency (AHPRA)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006D5D13">
+      <w:r w:rsidRPr="005B6007">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E4FFBA5" w14:textId="77777777" w:rsidR="00CE0AC6" w:rsidRPr="006D5D13" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
-[...8 lines deleted...]
-      <w:bookmarkStart w:id="72" w:name="_Hlk89424362"/>
+    <w:p w14:paraId="0E4FFBA5" w14:textId="6939C090" w:rsidR="00CE0AC6" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="00CE0AC6">
+      <w:r w:rsidRPr="005B6007">
+        <w:t>We</w:t>
+      </w:r>
+      <w:r w:rsidR="00065C5D">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>ll still consider evidence from non-Australian or New Zealand health professionals, or unregistered health professionals. However, this evidence will</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA511A" w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> usually</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> be given less weight.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="447FE399" w14:textId="1DEB3B0B" w:rsidR="00340020" w:rsidRPr="005B6007" w:rsidRDefault="00CE0AC6" w:rsidP="009F748F">
+      <w:r w:rsidRPr="005B6007">
+        <w:lastRenderedPageBreak/>
+        <w:t>If we can</w:t>
+      </w:r>
+      <w:r w:rsidR="003F68AA">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>t confirm the registration of your health professional, we</w:t>
+      </w:r>
+      <w:r w:rsidR="003F68AA">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">ll ask you (and your health professional) for more information in the first instance. If we still </w:t>
+      </w:r>
+      <w:r w:rsidR="00C951C7">
+        <w:t>can’t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t xml:space="preserve"> confirm their registration, </w:t>
+      </w:r>
+      <w:r w:rsidR="002728CE" w:rsidRPr="005B6007">
+        <w:t>we</w:t>
+      </w:r>
+      <w:r w:rsidR="0086013A">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="009F668C" w:rsidRPr="005B6007">
+        <w:t xml:space="preserve">ll give the evidence less weight and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>will likely decide that you</w:t>
+      </w:r>
+      <w:r w:rsidR="0086013A">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6007">
+        <w:t>re not eligible for the NDIS.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="84" w:name="_Hlk89424362"/>
     </w:p>
     <w:p w14:paraId="433A6898" w14:textId="5E7FCDF0" w:rsidR="00B0668F" w:rsidRPr="008738D2" w:rsidRDefault="00E774D5" w:rsidP="00E774D5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="73" w:name="_Appendix_A:_When"/>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="006D5D13">
+      <w:bookmarkStart w:id="85" w:name="_Appendix_A:_When"/>
+      <w:bookmarkStart w:id="86" w:name="_List_A:_Impairments"/>
+      <w:bookmarkStart w:id="87" w:name="_List_B:_Impairments"/>
+      <w:bookmarkStart w:id="88" w:name="_List_C:_What"/>
+      <w:bookmarkStart w:id="89" w:name="_List_D:_Impairments"/>
+      <w:bookmarkStart w:id="90" w:name="_Appendix_A:_When_1"/>
+      <w:bookmarkStart w:id="91" w:name="_Appendix_B:_What"/>
+      <w:bookmarkEnd w:id="84"/>
+      <w:bookmarkEnd w:id="85"/>
+      <w:bookmarkEnd w:id="86"/>
+      <w:bookmarkEnd w:id="87"/>
+      <w:bookmarkEnd w:id="88"/>
+      <w:bookmarkEnd w:id="89"/>
+      <w:bookmarkEnd w:id="90"/>
+      <w:bookmarkEnd w:id="91"/>
+      <w:r w:rsidRPr="005B6007">
         <w:t>Reference list</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B0668F" w:rsidRPr="008738D2" w:rsidSect="004B6822">
-      <w:headerReference w:type="even" r:id="rId96"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId100"/>
+      <w:headerReference w:type="even" r:id="rId98"/>
+      <w:headerReference w:type="default" r:id="rId99"/>
+      <w:footerReference w:type="default" r:id="rId100"/>
+      <w:headerReference w:type="first" r:id="rId101"/>
+      <w:footerReference w:type="first" r:id="rId102"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1588" w:right="1021" w:bottom="1134" w:left="1021" w:header="567" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D01225D" w14:textId="77777777" w:rsidR="007418EE" w:rsidRDefault="007418EE" w:rsidP="006A7B2E">
+    <w:p w14:paraId="7715CBBD" w14:textId="77777777" w:rsidR="007A49FD" w:rsidRDefault="007A49FD" w:rsidP="006A7B2E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5443EA5F" w14:textId="77777777" w:rsidR="007418EE" w:rsidRDefault="007418EE" w:rsidP="006A7B2E">
+    <w:p w14:paraId="25DF8DE7" w14:textId="77777777" w:rsidR="007A49FD" w:rsidRDefault="007A49FD" w:rsidP="006A7B2E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5B7B0FAD" w14:textId="77777777" w:rsidR="007418EE" w:rsidRDefault="007418EE">
+    <w:p w14:paraId="7C4A325A" w14:textId="77777777" w:rsidR="007A49FD" w:rsidRDefault="007A49FD">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:id="2">
-    <w:p w14:paraId="45960013" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="000E231E" w:rsidRDefault="00FF4582" w:rsidP="008A12D4">
+    <w:p w14:paraId="45960013" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="00733635" w:rsidRDefault="00733635" w:rsidP="008A12D4">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00733635">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>NDIS Act s 24(1)(e).</w:t>
+      <w:r w:rsidRPr="00733635">
+        <w:t xml:space="preserve"> NDIS Act s 24(1)(e).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="3">
-    <w:p w14:paraId="268DB657" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRDefault="00FF4582" w:rsidP="00144B74">
+    <w:p w14:paraId="268DB657" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="00733635" w:rsidRDefault="00733635" w:rsidP="00144B74">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00733635">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00733635">
         <w:t xml:space="preserve"> NDIS Act ss 22-23.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="4">
-    <w:p w14:paraId="6AC8B090" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRDefault="00FF4582" w:rsidP="005D1E66">
+    <w:p w14:paraId="6AC8B090" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="00733635" w:rsidRDefault="00733635" w:rsidP="005D1E66">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00733635">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00733635">
         <w:t xml:space="preserve"> NDIS Act s 24.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="5">
-    <w:p w14:paraId="25AA69BB" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRDefault="00FF4582" w:rsidP="009C4A27">
+    <w:p w14:paraId="25AA69BB" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="00733635" w:rsidRDefault="00733635" w:rsidP="009C4A27">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00733635">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00733635">
         <w:t xml:space="preserve"> NDIS Act s 25.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="6">
-    <w:p w14:paraId="6C1E8269" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRDefault="00FF4582" w:rsidP="00EB7CF5">
+    <w:p w14:paraId="6C1E8269" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="00733635" w:rsidRDefault="00733635" w:rsidP="00EB7CF5">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00733635">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00733635">
         <w:t xml:space="preserve"> NDIS Act s 28(1).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="7">
-    <w:p w14:paraId="697DE436" w14:textId="0355A4B4" w:rsidR="00FF4582" w:rsidRPr="00E0113C" w:rsidRDefault="00FF4582" w:rsidP="0097447F">
+    <w:p w14:paraId="697DE436" w14:textId="0355A4B4" w:rsidR="00733635" w:rsidRPr="00733635" w:rsidRDefault="00733635" w:rsidP="0097447F">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00733635">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00733635">
         <w:t xml:space="preserve"> NDIS Act s 22.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="8">
-    <w:p w14:paraId="1DA8E561" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="00E0113C" w:rsidRDefault="00FF4582" w:rsidP="0097447F">
+    <w:p w14:paraId="1DA8E561" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="00733635" w:rsidRDefault="00733635" w:rsidP="0097447F">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00733635">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00733635">
         <w:t xml:space="preserve"> NDIS Act s 23(1)(b)(i).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="9">
-    <w:p w14:paraId="73747415" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="005237D3" w:rsidRDefault="00FF4582" w:rsidP="0097447F">
+    <w:p w14:paraId="73747415" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="00733635" w:rsidRDefault="00733635" w:rsidP="0097447F">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00733635">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00733635">
         <w:t xml:space="preserve"> NDIS Act s 23(1)(b)(ii).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="10">
-    <w:p w14:paraId="55962C29" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="005237D3" w:rsidRDefault="00FF4582" w:rsidP="0097447F">
+    <w:p w14:paraId="55962C29" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="00733635" w:rsidRDefault="00733635" w:rsidP="0097447F">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00733635">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00733635">
         <w:t xml:space="preserve"> NDIS Act s 23(1)(b)(iii).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="11">
-    <w:p w14:paraId="7D28F556" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="005237D3" w:rsidRDefault="00FF4582" w:rsidP="0097447F">
+    <w:p w14:paraId="7D28F556" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="00733635" w:rsidRDefault="00733635" w:rsidP="0097447F">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00733635">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00733635">
         <w:t xml:space="preserve"> NDIS Act s 23(1)(a).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="12">
-    <w:p w14:paraId="2758D948" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRDefault="00FF4582" w:rsidP="0097447F">
+    <w:p w14:paraId="2758D948" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="00733635" w:rsidRDefault="00733635" w:rsidP="0097447F">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00733635">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00733635">
         <w:t xml:space="preserve"> NDIS Act s 23(2).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="13">
-    <w:p w14:paraId="16946E82" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="005237D3" w:rsidRDefault="00FF4582" w:rsidP="0097447F">
+    <w:p w14:paraId="16946E82" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="00733635" w:rsidRDefault="00733635" w:rsidP="0097447F">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00733635">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00733635">
         <w:t xml:space="preserve"> NDIS Act s 23(2)(f).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="14">
-    <w:p w14:paraId="5760326A" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="005237D3" w:rsidRDefault="00FF4582" w:rsidP="0097447F">
+    <w:p w14:paraId="5760326A" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="00733635" w:rsidRDefault="00733635" w:rsidP="0097447F">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00733635">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00733635">
         <w:t xml:space="preserve"> NDIS Act s 23(2)(a).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="15">
-    <w:p w14:paraId="207AE766" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="005237D3" w:rsidRDefault="00FF4582" w:rsidP="0097447F">
+    <w:p w14:paraId="207AE766" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="00733635" w:rsidRDefault="00733635" w:rsidP="0097447F">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00733635">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>NDIS Act s 23(2)(b).</w:t>
+      <w:r w:rsidRPr="00733635">
+        <w:t xml:space="preserve"> NDIS Act s 23(2)(b).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="16">
-    <w:p w14:paraId="260BF432" w14:textId="6AE85346" w:rsidR="00FF4582" w:rsidRPr="005237D3" w:rsidRDefault="00FF4582" w:rsidP="00F32CE1">
+    <w:p w14:paraId="260BF432" w14:textId="6AE85346" w:rsidR="00733635" w:rsidRPr="00733635" w:rsidRDefault="00733635" w:rsidP="00F32CE1">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6371"/>
         </w:tabs>
       </w:pPr>
+      <w:r w:rsidRPr="00733635">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00733635">
+        <w:t xml:space="preserve"> NDIS Act s 23(2)(c).</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="17">
+    <w:p w14:paraId="33A3E839" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="00733635" w:rsidRDefault="00733635" w:rsidP="0097447F">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00733635">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00733635">
+        <w:t xml:space="preserve"> NDIS Act s 23(2)(d).</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="18">
+    <w:p w14:paraId="3210A62E" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="00733635" w:rsidRDefault="00733635" w:rsidP="0097447F">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00733635">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00733635">
+        <w:t xml:space="preserve"> NDIS Act s 23(2)(e).</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="19">
+    <w:p w14:paraId="43C3F386" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="00733635" w:rsidRDefault="00733635" w:rsidP="00D42A12">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00733635">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00733635">
+        <w:t xml:space="preserve"> NDIS Act s 24.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="20">
+    <w:p w14:paraId="4F623A17" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="00733635" w:rsidRDefault="00733635" w:rsidP="003A35A5">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00733635">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00733635">
+        <w:t xml:space="preserve"> NDIS Act ss 24(1)(a); 25(1)(a).</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="21">
+    <w:p w14:paraId="7975FEA0" w14:textId="4CDD8AE2" w:rsidR="00733635" w:rsidRPr="00733635" w:rsidRDefault="00733635" w:rsidP="003A35A5">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00733635">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00733635">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00733635">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NDIS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00733635">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Act ss 24(1)(a); 25(1)(a)(ii).</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="22">
+    <w:p w14:paraId="579777C5" w14:textId="6A7BA7EE" w:rsidR="00733635" w:rsidRPr="00733635" w:rsidRDefault="00733635">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00733635">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00733635">
+        <w:t xml:space="preserve"> NDIS Act s 24(1)(b)</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="23">
+    <w:p w14:paraId="4E139A9C" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="00733635" w:rsidRDefault="00733635" w:rsidP="000466EC">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00733635">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00733635">
+        <w:t xml:space="preserve"> NDIS Act ss 24(3)</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="24">
+    <w:p w14:paraId="3D1D5B43" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="00733635" w:rsidRDefault="00733635" w:rsidP="0012663F">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00733635">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00733635">
+        <w:t xml:space="preserve"> NDIS (Becoming a Participant) Rules rr 5.4, 6.4.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="25">
+    <w:p w14:paraId="2A42F787" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="00733635" w:rsidRDefault="00733635" w:rsidP="0012663F">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00733635">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00733635">
+        <w:t xml:space="preserve"> NDIS (Becoming a Participant) Rules rr 5.6, 6.6.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="26">
+    <w:p w14:paraId="661EB5E1" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="00733635" w:rsidRDefault="00733635" w:rsidP="0012663F">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00733635">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00733635">
+        <w:t xml:space="preserve"> NDIS (Becoming a Participant) Rules rr 5.5, 6.5.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="27">
+    <w:p w14:paraId="4DC13A4D" w14:textId="237B983D" w:rsidR="00733635" w:rsidRPr="00733635" w:rsidRDefault="00733635">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00733635">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00733635">
+        <w:t xml:space="preserve"> NDIS Act s 9B(1)(a)(i)</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="28">
+    <w:p w14:paraId="55DA826A" w14:textId="7D64BF4E" w:rsidR="00733635" w:rsidRPr="00733635" w:rsidRDefault="00733635">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00733635">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00733635">
+        <w:t xml:space="preserve"> NDIS Act s 9B(1)(a)(ii)</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="29">
+    <w:p w14:paraId="766E698E" w14:textId="55AA1137" w:rsidR="00733635" w:rsidRPr="00733635" w:rsidRDefault="00733635">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00733635">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00733635">
+        <w:t xml:space="preserve"> NDIS Act s 9B(1)(b)</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="30">
+    <w:p w14:paraId="535318E0" w14:textId="28622C41" w:rsidR="00733635" w:rsidRPr="00733635" w:rsidRDefault="00733635" w:rsidP="00AC1799">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00733635">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00733635">
+        <w:t xml:space="preserve"> NDIS (Becoming a Participant) Rules r 5.8.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="31">
+    <w:p w14:paraId="3FA26BDA" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="00733635" w:rsidRDefault="00733635" w:rsidP="00D42A12">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00733635">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00733635">
+        <w:t xml:space="preserve"> NDIS Act s 24(1)(d).</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="32">
+    <w:p w14:paraId="551052CD" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="00733635" w:rsidRDefault="00733635" w:rsidP="004602C2">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00733635">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00733635">
+        <w:t xml:space="preserve"> NDIS Act s 24(1)(e).</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="33">
+    <w:p w14:paraId="70C78B82" w14:textId="0FBF202A" w:rsidR="00733635" w:rsidRPr="00733635" w:rsidRDefault="00733635">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00733635">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00733635">
+        <w:t xml:space="preserve"> NDIS Act s24(3)</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="34">
+    <w:p w14:paraId="6E455CAF" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="00733635" w:rsidRDefault="00733635" w:rsidP="00B7179C">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00733635">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00733635">
+        <w:t xml:space="preserve"> NDIS Act s 24(2).</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="35">
+    <w:p w14:paraId="76019A16" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="00733635" w:rsidRDefault="00733635" w:rsidP="003A35A5">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00733635">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00733635">
+        <w:t xml:space="preserve"> NDIS Act ss 25(1)(a)(i)-(ii).</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="36">
+    <w:p w14:paraId="36812937" w14:textId="2B68F5DA" w:rsidR="00733635" w:rsidRPr="00733635" w:rsidRDefault="00733635" w:rsidP="003A35A5">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00733635">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00733635">
+        <w:t xml:space="preserve"> NDIS Act s 25(1)(a)(i).</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="37">
+    <w:p w14:paraId="2BFE7B3B" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="00733635" w:rsidRDefault="00733635" w:rsidP="00985391">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00733635">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00733635">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00733635">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NDIS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00733635">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Act s 25(1)(a)(ii).</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="38">
+    <w:p w14:paraId="060780A7" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="00733635" w:rsidRDefault="00733635" w:rsidP="005D149D">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00733635">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00733635">
+        <w:t xml:space="preserve"> NDIS Act ss 25(1)(a)(i)-(ii).</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="39">
+    <w:p w14:paraId="4D4F33B1" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="00733635" w:rsidRDefault="00733635" w:rsidP="00467667">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00733635">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00733635">
+        <w:t xml:space="preserve"> NDIS Act s 25(1)(b).</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="40">
+    <w:p w14:paraId="727EF466" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="00733635" w:rsidRDefault="00733635" w:rsidP="00467667">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00733635">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00733635">
+        <w:t xml:space="preserve"> NDIS Act s 25(1)(c).</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="41">
+    <w:p w14:paraId="0B72EADD" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="00733635" w:rsidRDefault="00733635" w:rsidP="00467667">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00733635">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00733635">
+        <w:t xml:space="preserve"> NDIS (Becoming a Participant) Rules r 6.9.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="42">
+    <w:p w14:paraId="52A8D2DC" w14:textId="3DAF7958" w:rsidR="00733635" w:rsidRPr="00733635" w:rsidRDefault="00733635" w:rsidP="00467667">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00733635">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00733635">
+        <w:t xml:space="preserve"> NDIS Act s 25(1)(d)</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="43">
+    <w:p w14:paraId="68D8E2BC" w14:textId="59C6D02D" w:rsidR="00733635" w:rsidRPr="00733635" w:rsidRDefault="00733635" w:rsidP="002E59A0">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00733635">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00733635">
+        <w:t xml:space="preserve"> NDIS Act s 25(1)(a)(iii).</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="44">
+    <w:p w14:paraId="637F3377" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="00733635" w:rsidRDefault="00733635">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00733635">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00733635">
+        <w:t xml:space="preserve"> NDIS Act ss 9 (definition of ‘developmental delay’), 21(1)(c), 25(1)(a)(iii).</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="45">
+    <w:p w14:paraId="0C86089A" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="00733635" w:rsidRDefault="00733635" w:rsidP="00247644">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00733635">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00733635">
+        <w:t xml:space="preserve"> NDIS Act ss 9 (definition of ‘developmental delay’), 25(1)(a)(iii).</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="46">
+    <w:p w14:paraId="077FD746" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="00733635" w:rsidRDefault="00733635" w:rsidP="00247644">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00733635">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00733635">
+        <w:t xml:space="preserve"> NDIS Act ss 9 (definition of ‘developmental delay’), 25(1)(a)(iii).</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="47">
+    <w:p w14:paraId="4E724383" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="00733635" w:rsidRDefault="00733635">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00733635">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00733635">
+        <w:t xml:space="preserve"> NDIS Act s 9 (definition of ‘developmental delay’ para (a)).</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="48">
+    <w:p w14:paraId="1094E371" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="00733635" w:rsidRDefault="00733635" w:rsidP="00535AB3">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00733635">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00733635">
+        <w:t xml:space="preserve"> NDIS Act s 9 (definition of ‘developmental delay’ para (b)).</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="49">
+    <w:p w14:paraId="3AE61A47" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="00733635" w:rsidRDefault="00733635">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00733635">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00733635">
+        <w:t xml:space="preserve"> NDIS Act s 9 (definition of ‘developmental delay’ para (c)).</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="50">
+    <w:p w14:paraId="288AE06C" w14:textId="3AB5A579" w:rsidR="00733635" w:rsidRPr="00733635" w:rsidRDefault="00733635" w:rsidP="003E0E98">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00733635">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00733635">
+        <w:t xml:space="preserve"> NDIS Act s 25(1)(d); NDIS (Becoming a Participant) Rules r 6.1.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="51">
+    <w:p w14:paraId="0866501F" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="00733635" w:rsidRDefault="00733635" w:rsidP="003C1370">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00733635">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00733635">
+        <w:t xml:space="preserve"> NDIS Act s 19(1)(a).</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="52">
+    <w:p w14:paraId="581C630B" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="00733635" w:rsidRDefault="00733635" w:rsidP="00467667">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00733635">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00733635">
+        <w:t xml:space="preserve"> NDIS Act s 19(1)(b).</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="53">
+    <w:p w14:paraId="54107629" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="00733635" w:rsidRDefault="00733635" w:rsidP="00467667">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00733635">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00733635">
+        <w:t xml:space="preserve"> NDIS Act s 19(1)(c).</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="54">
+    <w:p w14:paraId="3FFF571E" w14:textId="76094679" w:rsidR="00733635" w:rsidRPr="00733635" w:rsidRDefault="00733635">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00733635">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00733635">
+        <w:t xml:space="preserve"> NDIS Act s26(1)(a)</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="55">
+    <w:p w14:paraId="75AE1FE1" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="00733635" w:rsidRDefault="00733635" w:rsidP="00467667">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00733635">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00733635">
+        <w:t xml:space="preserve"> NDIS Act s 74(1)(a).</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="56">
+    <w:p w14:paraId="3409EBF5" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="00733635" w:rsidRDefault="00733635" w:rsidP="00467667">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00733635">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00733635">
+        <w:t xml:space="preserve"> NDIS Act s 74(1)(b).</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="57">
+    <w:p w14:paraId="069AD36E" w14:textId="38865560" w:rsidR="00733635" w:rsidRPr="00733635" w:rsidRDefault="00733635" w:rsidP="00E70ECD">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00733635">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00733635">
+        <w:t xml:space="preserve"> NDIS Act s 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00C9577D">
+        <w:t>(2)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00733635">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="58">
+    <w:p w14:paraId="57BDA6D5" w14:textId="1A6E9D9E" w:rsidR="00733635" w:rsidRPr="00733635" w:rsidRDefault="008B50E3" w:rsidP="00E629BB">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00733635">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00733635">
+        <w:t xml:space="preserve"> NDIS Act s 26</w:t>
+      </w:r>
+      <w:r w:rsidR="00476D6F">
+        <w:t>(1)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00733635">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="59">
+    <w:p w14:paraId="21B62BCC" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="00733635" w:rsidRDefault="00733635" w:rsidP="00E629BB">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00733635">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00733635">
+        <w:t xml:space="preserve"> NDIS Act s 26.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="60">
+    <w:p w14:paraId="27597CC7" w14:textId="77777777" w:rsidR="00187B71" w:rsidRPr="00733635" w:rsidRDefault="00187B71" w:rsidP="00187B71">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00733635">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00733635">
+        <w:t xml:space="preserve"> NDIS Act s 26(3)</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="61">
+    <w:p w14:paraId="72F9A7FA" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="00733635" w:rsidRDefault="00733635">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00733635">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00733635">
+        <w:t xml:space="preserve"> NDIS Act s 26(2).</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="62">
+    <w:p w14:paraId="6EAE1E33" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="00733635" w:rsidRDefault="00733635" w:rsidP="00E629BB">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00733635">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00733635">
+        <w:t xml:space="preserve"> NDIS Act s 21(3).</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="63">
+    <w:p w14:paraId="28C97873" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="00733635" w:rsidRDefault="00733635" w:rsidP="006B095B">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00733635">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00733635">
+        <w:t xml:space="preserve"> NDIS Act s 100(5)(b).</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="64">
+    <w:p w14:paraId="541E993C" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="00733635" w:rsidRDefault="00733635" w:rsidP="00E629BB">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00733635">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00733635">
+        <w:t xml:space="preserve"> NDIS Act s 28(1).</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="65">
+    <w:p w14:paraId="26836098" w14:textId="77777777" w:rsidR="00843771" w:rsidRDefault="00843771" w:rsidP="00843771">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> NDIS Act s 28(2).</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="66">
+    <w:p w14:paraId="34E97B3F" w14:textId="7B666B87" w:rsidR="00733635" w:rsidRPr="00733635" w:rsidRDefault="00733635" w:rsidP="00E629BB">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00733635">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00733635">
+        <w:t xml:space="preserve"> NDIS Act s 28(2)</w:t>
+      </w:r>
+      <w:r w:rsidR="00202CBB">
+        <w:t>(a)</w:t>
+      </w:r>
+      <w:r w:rsidR="008D5BEF">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="67">
+    <w:p w14:paraId="1C101E93" w14:textId="23381261" w:rsidR="00733635" w:rsidRPr="00733635" w:rsidRDefault="00733635">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00733635">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00733635">
+        <w:t xml:space="preserve"> NDIS Act s 32BA(1)</w:t>
+      </w:r>
+      <w:r w:rsidR="008D5BEF">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="68">
+    <w:p w14:paraId="3125AADD" w14:textId="73842943" w:rsidR="00733635" w:rsidRPr="00733635" w:rsidRDefault="00733635">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00733635">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00733635">
+        <w:t xml:space="preserve"> NDIS Act s 32BA(5).</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="69">
+    <w:p w14:paraId="7F3FC5A4" w14:textId="302FECB2" w:rsidR="00733635" w:rsidRPr="00733635" w:rsidRDefault="00733635">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00733635">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00733635">
+        <w:t xml:space="preserve"> NDIS Act s 32BA(4).</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="70">
+    <w:p w14:paraId="13BE11FD" w14:textId="77777777" w:rsidR="00733635" w:rsidRPr="00733635" w:rsidRDefault="00733635" w:rsidP="00F33FEF">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00733635">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00733635">
+        <w:t xml:space="preserve"> NDIS Act s 34(1)(aa).</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="71">
+    <w:p w14:paraId="7C2A01AA" w14:textId="77777777" w:rsidR="00733635" w:rsidRDefault="00733635" w:rsidP="00E629BB">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00733635">
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00733635">
+        <w:t xml:space="preserve"> NDIS Act s 7(2).</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="72">
+    <w:p w14:paraId="728ED888" w14:textId="77777777" w:rsidR="00733635" w:rsidRDefault="00733635" w:rsidP="00E629BB">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005237D3">
-        <w:t>NDIS Act s 23(2)(c).</w:t>
+      <w:r w:rsidRPr="009F44CD">
+        <w:t xml:space="preserve">NDIS Act s </w:t>
+      </w:r>
+      <w:r>
+        <w:t>100(2)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F44CD">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:id="17">
-    <w:p w14:paraId="33A3E839" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="005237D3" w:rsidRDefault="00FF4582" w:rsidP="0097447F">
+  <w:endnote w:id="73">
+    <w:p w14:paraId="6D15CA52" w14:textId="39983E28" w:rsidR="00733635" w:rsidRDefault="00733635" w:rsidP="00E629BB">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> NDIS Act s 100(2).</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="74">
+    <w:p w14:paraId="77FFA1CC" w14:textId="77777777" w:rsidR="00733635" w:rsidRDefault="00733635" w:rsidP="00E629BB">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005237D3">
-        <w:t>NDIS Act s 23(2)(d).</w:t>
+      <w:r w:rsidRPr="009F44CD">
+        <w:t>NDIS Act s 19(2).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:id="18">
-    <w:p w14:paraId="3210A62E" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRPr="005237D3" w:rsidRDefault="00FF4582" w:rsidP="0097447F">
+  <w:endnote w:id="75">
+    <w:p w14:paraId="24EF129C" w14:textId="77777777" w:rsidR="00733635" w:rsidRDefault="00733635" w:rsidP="00E629BB">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005237D3">
-        <w:t>NDIS Act s 23(2)(e).</w:t>
+      <w:r w:rsidRPr="009F44CD">
+        <w:t>NDIS Act s 19(2)(c).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:id="19">
-    <w:p w14:paraId="43C3F386" w14:textId="77777777" w:rsidR="00FF4582" w:rsidRDefault="00FF4582" w:rsidP="00D42A12">
+  <w:endnote w:id="76">
+    <w:p w14:paraId="02A9BC1F" w14:textId="77777777" w:rsidR="00733635" w:rsidRDefault="00733635" w:rsidP="00E629BB">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> NDIS Act s 24.</w:t>
+        <w:t xml:space="preserve"> NDIS Act s 102.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:id="20">
-[...16 lines deleted...]
-    <w:p w14:paraId="7975FEA0" w14:textId="4CDD8AE2" w:rsidR="00FF4582" w:rsidRDefault="00FF4582" w:rsidP="003A35A5">
+  <w:endnote w:id="77">
+    <w:p w14:paraId="72D58FA1" w14:textId="1518D272" w:rsidR="00733635" w:rsidRPr="00742873" w:rsidRDefault="00733635" w:rsidP="008F790A">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA53D8">
-[...1077 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="009F44CD">
         <w:t>NDIS Act s 19(2)(d).</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="2CA5E1D6" w14:textId="77777777" w:rsidR="00733635" w:rsidRDefault="00733635" w:rsidP="00E629BB">
+      <w:pPr>
+        <w:pStyle w:val="EndnoteText"/>
+      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
-    <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="+mn-ea">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="+mn-cs">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="DE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="1051BC51" w14:textId="0172BDF0" w:rsidR="001F5A0E" w:rsidRDefault="00D951D7" w:rsidP="005D4515">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="62EFC40F" w14:textId="254993E1" w:rsidR="00C21B8E" w:rsidRDefault="00C21B8E" w:rsidP="00C21B8E">
+    <w:pPr>
+      <w:pStyle w:val="Indentedbodytext"/>
+      <w:ind w:left="0"/>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+      </w:rPr>
+    </w:pPr>
     <w:r>
-      <w:t>10 December 2024</w:t>
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:noProof w:val="0"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t>26 August 2026</w:t>
     </w:r>
-    <w:r w:rsidR="00214A23">
+    <w:r w:rsidRPr="002D2021">
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:noProof w:val="0"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidR="005D4515">
-[...1 lines deleted...]
-        <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:noProof w:val="0"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:eastAsia="en-US"/>
       </w:rPr>
       <w:t>Applying to the NDIS</w:t>
     </w:r>
-    <w:r w:rsidR="005D4515">
-[...2 lines deleted...]
-    <w:r w:rsidR="005D4515">
+    <w:r w:rsidRPr="002D2021">
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:noProof w:val="0"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidR="005D4515" w:rsidRPr="001B333C">
+    <w:r w:rsidRPr="751902C3">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidR="005D4515" w:rsidRPr="001B333C">
+    <w:r w:rsidRPr="751902C3">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="005D4515" w:rsidRPr="001B333C">
+    <w:r w:rsidRPr="751902C3">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+      </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="005D4515" w:rsidRPr="001B333C">
+    <w:r w:rsidRPr="751902C3">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="005D4515">
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+      </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="005D4515" w:rsidRPr="001B333C">
+    <w:r w:rsidRPr="751902C3">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="005D4515" w:rsidRPr="001B333C">
+    <w:r w:rsidRPr="751902C3">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+      </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="-321744812"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:id w:val="-2017998448"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="005D4515" w:rsidRPr="001B333C">
+        <w:r w:rsidRPr="751902C3">
           <w:rPr>
-            <w:bCs/>
+            <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="005D4515" w:rsidRPr="001B333C">
+        <w:r w:rsidRPr="751902C3">
           <w:rPr>
-            <w:bCs/>
+            <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
         </w:r>
-        <w:r w:rsidR="005D4515" w:rsidRPr="001B333C">
+        <w:r w:rsidRPr="751902C3">
           <w:rPr>
-            <w:bCs/>
+            <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005D4515">
+        <w:r>
           <w:rPr>
-            <w:bCs/>
+            <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>57</w:t>
         </w:r>
-        <w:r w:rsidR="005D4515" w:rsidRPr="001B333C">
+        <w:r w:rsidRPr="751902C3">
+          <w:rPr>
+            <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w14:paraId="0447A9D7" w14:textId="77777777" w:rsidR="00D8540A" w:rsidRPr="00D8540A" w:rsidRDefault="00D8540A" w:rsidP="00D8540A">
+  <w:p w14:paraId="23415575" w14:textId="77777777" w:rsidR="00C21B8E" w:rsidRDefault="00C21B8E" w:rsidP="00C21B8E">
     <w:pPr>
+      <w:pStyle w:val="Indentedbodytext"/>
       <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
+        <w:b/>
+        <w:iCs/>
+        <w:color w:val="000000"/>
+      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00D8540A">
-      <w:rPr>
+    <w:r w:rsidRPr="00F8132F">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
         <w:b/>
-        <w:bCs/>
+        <w:iCs/>
+        <w:color w:val="000000"/>
       </w:rPr>
       <w:t>This document is correct at the date of publication.</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="10E49385" w14:textId="3C0C4ED0" w:rsidR="009732D5" w:rsidRPr="00E80378" w:rsidRDefault="00D8540A" w:rsidP="00D8540A">
+  <w:p w14:paraId="10E49385" w14:textId="2E06CB84" w:rsidR="009732D5" w:rsidRPr="00C21B8E" w:rsidRDefault="00C21B8E" w:rsidP="00C21B8E">
     <w:pPr>
+      <w:pStyle w:val="Indentedbodytext"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:r w:rsidRPr="00D8540A">
-      <w:rPr>
+    <w:r w:rsidRPr="00F8132F">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
         <w:b/>
-        <w:bCs/>
-[...1 lines deleted...]
-      <w:t>Always visit</w:t>
+        <w:iCs/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Always visit </w:t>
     </w:r>
-    <w:r w:rsidR="009774CD">
-      <w:rPr>
+    <w:hyperlink r:id="rId1" w:history="1">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ourguidelines.ndis.gov.au</w:t>
+      </w:r>
+    </w:hyperlink>
+    <w:r w:rsidRPr="00F8132F">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri"/>
         <w:b/>
-        <w:bCs/>
-[...16 lines deleted...]
-        <w:bCs/>
+        <w:iCs/>
+        <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve"> for the latest version.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="076D8E6C" w14:textId="77777777" w:rsidR="001F5A0E" w:rsidRDefault="001F5A0E" w:rsidP="008738D2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="9781"/>
       </w:tabs>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r w:rsidRPr="00246D86">
       <w:t xml:space="preserve">OG – </w:t>
     </w:r>
     <w:r>
       <w:t>Applying to the NDIS (pre-IA)</w:t>
     </w:r>
     <w:r w:rsidRPr="00246D86">
       <w:t xml:space="preserve"> v</w:t>
     </w:r>
     <w:r>
       <w:t>0.14 DRAFT</w:t>
     </w:r>
     <w:r w:rsidRPr="00246D86">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
@@ -15862,83 +15191,83 @@
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2559F079" w14:textId="77777777" w:rsidR="007418EE" w:rsidRDefault="007418EE" w:rsidP="006A7B2E">
+    <w:p w14:paraId="427ED06A" w14:textId="77777777" w:rsidR="007A49FD" w:rsidRDefault="007A49FD" w:rsidP="006A7B2E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="584E04D9" w14:textId="77777777" w:rsidR="007418EE" w:rsidRDefault="007418EE" w:rsidP="006A7B2E">
+    <w:p w14:paraId="3AE7A2C9" w14:textId="77777777" w:rsidR="007A49FD" w:rsidRDefault="007A49FD" w:rsidP="006A7B2E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="24DB7358" w14:textId="77777777" w:rsidR="007418EE" w:rsidRDefault="007418EE">
+    <w:p w14:paraId="7882B114" w14:textId="77777777" w:rsidR="007A49FD" w:rsidRDefault="007A49FD">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="16A7D170" w14:textId="77777777" w:rsidR="001F5A0E" w:rsidRDefault="001F5A0E" w:rsidP="00BD06A0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="9781"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="005E3B9C">
       <w:rPr>
         <w:b/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
       <w:t>OFFICIAL</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
@@ -15952,113 +15281,113 @@
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
       <w:t>S</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
       <w:t>ensitive</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="3F1A6890" w14:textId="77777777" w:rsidR="001F5A0E" w:rsidRDefault="001F5A0E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="732A42F6" w14:textId="77777777" w:rsidR="001F5A0E" w:rsidRDefault="001F5A0E"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="3F1597E0" w14:textId="5A22E896" w:rsidR="001F5A0E" w:rsidRDefault="001F5A0E" w:rsidP="00266BEF">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3F1597E0" w14:textId="349CF4F5" w:rsidR="001F5A0E" w:rsidRDefault="00B06DB3" w:rsidP="00B06DB3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
-    <w:r w:rsidRPr="00736EB2">
+    <w:r w:rsidRPr="00393F5D">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1FC855D3" wp14:editId="6391499B">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="31750252" wp14:editId="70E6C905">
           <wp:extent cx="1079500" cy="563880"/>
           <wp:effectExtent l="0" t="0" r="6350" b="7620"/>
-          <wp:docPr id="1" name="Picture 1" descr="NDIS logo" title="NDIS Logo"/>
+          <wp:docPr id="1344455346" name="Picture 1344455346" descr="NDIS logo" title="NDIS Logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="21" name="Picture 2" descr="C:\Users\jebennett\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.Outlook\0IBFFTFJ\NDIS_logo.jpg"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1079500" cy="563880"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="11812C1B" w14:textId="77777777" w:rsidR="001F5A0E" w:rsidRPr="00393F5D" w:rsidRDefault="001F5A0E" w:rsidP="002863A1">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
       <w:tab/>
@@ -16127,52 +15456,165 @@
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="2385CE51" w14:textId="77777777" w:rsidR="001F5A0E" w:rsidRDefault="001F5A0E" w:rsidP="00615D2F">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="01F23E6E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9E04664C"/>
+    <w:lvl w:ilvl="0" w:tplc="FB7E9314">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="D20CC326">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3BE08B4C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="86B0AE1C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="E2987FD8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="EBEC5056">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="588419C0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="4A667D98">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="8FDEB51C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="030D3C22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="54D859CE"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16241,51 +15683,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="048935E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E586F402"/>
     <w:lvl w:ilvl="0" w:tplc="B640451E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="719" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0136B1FA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
@@ -16357,51 +15799,164 @@
     <w:lvl w:ilvl="7" w:tplc="8666949E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3221" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F014BB9A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3579" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="051B09A3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CBA618C8"/>
+    <w:lvl w:ilvl="0" w:tplc="FB0EE1BA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="44CE16BA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="50DC8AD0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="D188E87A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="25D49C7C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="DA8828A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="AE9AE5E8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="7E7A71CE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="8DCC44B2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07C07266"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EDE4E8B8"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16470,51 +16025,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="083E54FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2A6025B4"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16583,51 +16138,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A0B6835"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2C3C8534"/>
     <w:lvl w:ilvl="0" w:tplc="B1DCF2F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="053C4E64">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -16696,51 +16251,277 @@
     <w:lvl w:ilvl="7" w:tplc="EF3A4E6C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E2E296A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0CEC62CB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B40C9F88"/>
+    <w:lvl w:ilvl="0" w:tplc="93DCD288">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="63BC8360">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="6D8C09A2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="CA7EFB0C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="A03E0B32">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="E174DD26">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="AB5C53C2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="B5C4BE02">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="C73266AC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0E1F613C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FDE040CA"/>
+    <w:lvl w:ilvl="0" w:tplc="1B2000C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A09E56FA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="10CEF2E2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="80722438">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FEF8342A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="758042AA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="EC10A034">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="6636AC02">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="4AA2AA08">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10106072"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8A882260"/>
     <w:lvl w:ilvl="0" w:tplc="73CA7A00">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4204DE46">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
@@ -16808,51 +16589,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10221A04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="99F24644"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16921,51 +16702,164 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="112B4DB5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AC8E4AC4"/>
+    <w:lvl w:ilvl="0" w:tplc="A7A63614">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="22522298">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="6FC427A2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="D20E027E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="004EF9CE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="DD52223C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="B73C0B04">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0BE21E84">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0DE097F0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="117E2F9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="53F694E0"/>
     <w:lvl w:ilvl="0" w:tplc="73CA7A00">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4204DE46">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
@@ -17033,51 +16927,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="131947CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D2C8B50"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17146,51 +17040,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14CF107E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="888E5AF8"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17259,51 +17153,250 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="14D562A1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E6C4B18A"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="14E413A9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F1A043CE"/>
+    <w:lvl w:ilvl="0" w:tplc="C5FCD4D0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1740" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="E2206D62">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1740" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="DA56B0DE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1740" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="C16E1A32">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1740" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="4CFA9356">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1740" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="C402F8D2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1740" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="28CEC67A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%7)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1740" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="BE2C19A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1740" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="33B0765A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%9)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1740" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="154C2999"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4C640350"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17372,51 +17465,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16237B44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C2E2F160"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17485,80 +17578,193 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C0A66A5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0B3449CA"/>
+    <w:lvl w:ilvl="0" w:tplc="6116E0B0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="59C43DE4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="B26C7160">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="01EE7954">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="F5AA038C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="622CC53E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="4F38A780">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="6CCE74DA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="431C1180">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F5F3502"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9F3EAE90"/>
-    <w:lvl w:ilvl="0" w:tplc="73CA7A00">
+    <w:tmpl w:val="6D5869C2"/>
+    <w:lvl w:ilvl="0" w:tplc="B22E3814">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet1"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
@@ -17599,51 +17805,278 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="213055FF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="82AC945A"/>
+    <w:lvl w:ilvl="0" w:tplc="489E4EDC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21C82453"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5EFA23FC"/>
+    <w:lvl w:ilvl="0" w:tplc="CCA2E05C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="D1ECD2B2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="B4B86C46">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="52B41D14">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="F07094A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="17346CC2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="AE021E16">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="7234C210">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="9990D6F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23854B59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CEDE92F8"/>
     <w:lvl w:ilvl="0" w:tplc="A746A79A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="42BC8CCE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -17712,51 +18145,51 @@
     <w:lvl w:ilvl="7" w:tplc="ADCE6B46">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FE86F3C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24505A5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DCF2D776"/>
     <w:lvl w:ilvl="0" w:tplc="73421808">
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="719" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="634A8E74">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
@@ -17829,51 +18262,51 @@
     <w:lvl w:ilvl="7" w:tplc="E8C687BA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3221" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7FA0BBF6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3579" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2579460D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="51EC2A88"/>
     <w:lvl w:ilvl="0" w:tplc="FECA2BE6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7E167F40">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="16B0AEC6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -17915,51 +18348,349 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="F90861E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7188DAFC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2783056E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0420C27A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28B43194"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="92FAFE10"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A9D7887"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="29F880F6"/>
     <w:lvl w:ilvl="0" w:tplc="CE44A2AC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -18027,51 +18758,164 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2AAE1CD8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9962B94A"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E6645F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6E60DFD8"/>
     <w:lvl w:ilvl="0" w:tplc="73CA7A00">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4204DE46">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
@@ -18139,51 +18983,164 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2ED96795"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F63AA6B2"/>
+    <w:lvl w:ilvl="0" w:tplc="94AE64D0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="20547B42">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="F0EC1668">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="D7A2DBCE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="30B01D46">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="676639D2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="82CC5CE4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="1590865C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FE50F2F2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="303B731F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="92147098"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18252,51 +19209,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30B836AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BE8C75A6"/>
     <w:lvl w:ilvl="0" w:tplc="DD185D88">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B066A970">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -18365,51 +19322,51 @@
     <w:lvl w:ilvl="7" w:tplc="A16C361E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9BA6DAC2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32162045"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3BD6E022"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18478,51 +19435,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="331B559F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B0C610A4"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -18567,51 +19524,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33BD0DE1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="25826C18"/>
+    <w:lvl w:ilvl="0" w:tplc="74963EE8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="990E5476">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="A3F4715E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="9C2810BC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="7DB87BFE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="555C3E1E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="52505680">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="BE1260D2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="F3A00A0E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3420635C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2D3E2748"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18680,51 +19750,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="344C0977"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B3DE025A"/>
     <w:lvl w:ilvl="0" w:tplc="72FE190E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="977CFDC8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -18793,51 +19863,51 @@
     <w:lvl w:ilvl="7" w:tplc="718ED3FE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="422876DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37073877"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C52EEB96"/>
     <w:lvl w:ilvl="0" w:tplc="80BAD096">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C8C0090E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -18906,51 +19976,51 @@
     <w:lvl w:ilvl="7" w:tplc="AF40CD72">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3D4AD3C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38CC2287"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8514F972"/>
     <w:lvl w:ilvl="0" w:tplc="20585652">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00FC2DCA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -19019,51 +20089,164 @@
     <w:lvl w:ilvl="7" w:tplc="67CC560C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="645C775C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E1033FD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="62363D8A"/>
+    <w:lvl w:ilvl="0" w:tplc="68BC8064">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="DE40BDE2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="231E8E8E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="71C88BD6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FA88D2D6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0966D1F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="B844A030">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="F36CFB4C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1A9636B0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F585860"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="450094FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -19168,51 +20351,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FAF69AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="43A22526"/>
     <w:lvl w:ilvl="0" w:tplc="73CA7A00">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4204DE46">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
@@ -19280,51 +20463,277 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FB011A1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="244247AA"/>
+    <w:lvl w:ilvl="0" w:tplc="D9FC5BAA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="262A8E8E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="421CA4D0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="55B2FF40">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="C3FC3A5E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="A784E61E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="B48AB5E0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="05A2820C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="9274EE4E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40646B45"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F468F5D4"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41A228BA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5D6093B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -19401,51 +20810,390 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41D9643B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CD7CB432"/>
+    <w:lvl w:ilvl="0" w:tplc="9A845FE6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="77D6EF36">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="6DF266FA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="253E3A76">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="1F8E0D0E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="3FC0F2B2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1A745DA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="AACA8F9A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="87622A88">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44CE6005"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F89AAE60"/>
+    <w:lvl w:ilvl="0" w:tplc="25266848">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="F1921B06">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="1B40BDF4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="A8F2CA84">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="D2ACC6EA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="B396132A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="74FECF10">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="14FC669C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="CA50F50C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44F355E6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="488CAEC2"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1500" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2220" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3660" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4380" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5100" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5820" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6540" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="454474BE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2B92C3D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19525,51 +21273,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46F02C1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A52CFB8A"/>
     <w:lvl w:ilvl="0" w:tplc="A64C5ED6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8E46B570">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -19638,51 +21386,164 @@
     <w:lvl w:ilvl="7" w:tplc="5DC4C698">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3A44AAB2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47942BC7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="721CFFFC"/>
+    <w:lvl w:ilvl="0" w:tplc="20607A42">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A698B526">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="27A8C238">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4F5E51D6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FBAC8D3E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0002AFF6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FB4ADC3E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C2942614">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1D50018C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47C64AE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DE8A1968"/>
     <w:lvl w:ilvl="0" w:tplc="0C042F98">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4DD441F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -19751,51 +21612,51 @@
     <w:lvl w:ilvl="7" w:tplc="6A30172E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="869CABFA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47E3155A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8A8ED244"/>
     <w:lvl w:ilvl="0" w:tplc="2280EB98">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A47E13FE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -19864,51 +21725,503 @@
     <w:lvl w:ilvl="7" w:tplc="306048FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1BA60F14">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="482E4374"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E6E81844"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C5E6977"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6CE87528"/>
+    <w:lvl w:ilvl="0" w:tplc="E94A7E40">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="BDA63D5A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="EE48C6EC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="C28641E6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="9BBE526A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="24B0BC48">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="D1483D86">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C32C0AD0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="179E467A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C7F6453"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="11401DC6"/>
+    <w:lvl w:ilvl="0" w:tplc="A38A75AC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="AA061728">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="C8F027FA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="E76CA32A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="F1E0DFDA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="66B6B446">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="6E02A984">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="B778FE16">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="5074D846">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D027B0C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8438FDEC"/>
+    <w:lvl w:ilvl="0" w:tplc="FB16147C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="425E8756">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="9934FCF0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="34BA34CC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FD4CF26A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="7EDA0A0C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="AF0E589C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="D1D67F0A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2F08D3C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D991EB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8D520136"/>
     <w:lvl w:ilvl="0" w:tplc="CD4C7FBE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2AB83510">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="16B8EB20">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -19950,51 +22263,548 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="BB320998">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4674443E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E597852"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5A8AEF92"/>
+    <w:lvl w:ilvl="0" w:tplc="50D8F4D0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1740" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="524A725E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1740" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="E5DCB174">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1740" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="6534FF50">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1740" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="4CC6D5CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1740" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="2F30AC2C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1740" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="82821900">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%7)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1740" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="7700A750">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1740" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2342EDFE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%9)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1740" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FC33DF4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F0A20D3C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="501B651E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1C8ECDE6"/>
+    <w:lvl w:ilvl="0" w:tplc="B0321016">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A1DCF65C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="BDDE741E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="3F1A4B6E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="158AD3A8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="8128563E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="F0EE605E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="79A2B1A4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="4C1C6206">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50284A77"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="13A64528"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="506E57FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AA2CC546"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -20063,51 +22873,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="528747B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D39CC05E"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -20176,51 +22986,164 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53257874"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="73F28AC6"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54D07B38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D8885DB6"/>
     <w:lvl w:ilvl="0" w:tplc="A06A79B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="52EA6D36">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -20289,51 +23212,164 @@
     <w:lvl w:ilvl="7" w:tplc="EAB0E6F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4AA85C56">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55166E03"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8C0E92AC"/>
+    <w:lvl w:ilvl="0" w:tplc="73B08CF4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="D37AAAB0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="B67C32CE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="67189BAE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="CBBEEBD2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="6826EBEE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="C5CE0770">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C4AC7312">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="F5DEF3A4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55817995"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B1E2BA2A"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -20378,51 +23414,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55C76F4B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C81EDC9C"/>
+    <w:lvl w:ilvl="0" w:tplc="0D360DB6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="574A1486">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="C234B8E0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="19CE3D46">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="3626ACE8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="D3D62F6E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C544BA0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C90EC020">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="26A61D46">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="564B4780"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7F1E3B06"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -20491,51 +23640,289 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="72" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59A26521"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C1C06162"/>
+    <w:lvl w:ilvl="0" w:tplc="421C8CE6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7920" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8640" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="9360" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="73" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A106B98"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D1FA08D8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="74" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C597A2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DE8AFDCE"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -20604,51 +23991,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="75" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D403AFD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F5CAE5AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="476"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -20721,51 +24108,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="476"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="476"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="76" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DF131AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="22905236"/>
     <w:lvl w:ilvl="0" w:tplc="440018B4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="ArialMT" w:eastAsia="Times New Roman" w:hAnsi="ArialMT" w:cs="ArialMT" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -20833,51 +24220,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="77" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E220262"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="708E5B24"/>
     <w:lvl w:ilvl="0" w:tplc="9B50DE52">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -20945,51 +24332,200 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="78" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5EE67009"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B302C12C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="79" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F1563C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="72BC387E"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -21058,51 +24594,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="80" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F371B58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65D8AA16"/>
     <w:lvl w:ilvl="0" w:tplc="B7AA6CA0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9AFEA268">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0934530C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -21144,51 +24680,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="32E84A74">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C28634E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="81" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F4942AB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2B92C3D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21268,51 +24804,250 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="82" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F965776"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="32BA5E1A"/>
+    <w:lvl w:ilvl="0" w:tplc="952C609C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="CD781BD2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="A958280A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="73306D24">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="9968CEFA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="F90CE8F4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="9F6434BC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="8A58EF32">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="CF1E6360">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="83" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="608927C8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A9DA9C40"/>
+    <w:lvl w:ilvl="0" w:tplc="D6C62530">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="1EC4A506">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="6986B0D0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="CA5841E6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="6B122E42">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="151C2E98">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="D05E2954">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="F4FE4E4A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="C042196E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="84" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60CB1F93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0A628ED6"/>
     <w:lvl w:ilvl="0" w:tplc="0D0E3F32">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="825" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D57457AA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1188" w:hanging="360"/>
       </w:pPr>
@@ -21385,51 +25120,51 @@
     <w:lvl w:ilvl="7" w:tplc="0882CC5E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3398" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B0F2D756">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3766" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="en-AU"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="85" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6386655B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="39F27D12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -21534,51 +25269,164 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="86" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67D0549C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6C00AA02"/>
+    <w:lvl w:ilvl="0" w:tplc="937A3B6C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="31088458">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="96C4486C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="C994B2EE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="E474EB34">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="D92CEED0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="5DA034D6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="49083022">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="F2C06184">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="87" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69E25945"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F2D0BE94"/>
     <w:lvl w:ilvl="0" w:tplc="3D7C1D4A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="780" w:hanging="780"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -21646,51 +25494,390 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="88" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69F6440A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="03DC5978"/>
+    <w:lvl w:ilvl="0" w:tplc="C5A005B0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B5503D6E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="1BB42DA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0922B47E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="F878DF58">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="E1BEE59A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="D3C851B6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="33A0F464">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="21CE2CC8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="89" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B90308B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1C4630B2"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="90" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C1F3647"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="48A2D7AE"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="91" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C2B72DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2F589F2A"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -21759,51 +25946,164 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="92" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E737446"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FC26FEDA"/>
+    <w:lvl w:ilvl="0" w:tplc="8CE0DD1C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="31D045F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="CA62918A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="C05C062E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="57BE8D46">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="2DC2CC34">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="5BD220AA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="5D4EF94C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="82CEA0C0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="93" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70037132"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A0DCBDA4"/>
     <w:lvl w:ilvl="0" w:tplc="D42A0200">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="3A16C76E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -21872,51 +26172,164 @@
     <w:lvl w:ilvl="7" w:tplc="CE2C09F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="872662D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="94" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="716744E6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FC2020DA"/>
+    <w:lvl w:ilvl="0" w:tplc="9BF8E47A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="BB3A29F4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="E55EEFC2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="8C62F47E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="47D08E08">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="739CA398">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="8F622CA4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0A967694">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="73B4346C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="95" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="727C5F4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F56006E6"/>
     <w:lvl w:ilvl="0" w:tplc="73CA7A00">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4204DE46">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
@@ -21984,51 +26397,200 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="96" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="751507DE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="05FCE472"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="97" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75562CF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="266C47D6"/>
     <w:lvl w:ilvl="0" w:tplc="1E82AC86">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -22096,51 +26658,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="98" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="782C0104"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="298677AE"/>
     <w:lvl w:ilvl="0" w:tplc="D232805C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="BD04DE9E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FD28A298">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -22182,51 +26744,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="98324F32">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8EFE414A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="99" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79EE7728"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F96EA6FC"/>
+    <w:lvl w:ilvl="0" w:tplc="9CC48E18">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="D17ACA34">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="C99E4108">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="3B7691D4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="18388EAC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="EEBA0F68">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="52E0E274">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="22F434C2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="51489676">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="100" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A79342F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="64045528"/>
     <w:lvl w:ilvl="0" w:tplc="68DAF7A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="81B45A5A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -22295,5848 +26970,13161 @@
     <w:lvl w:ilvl="7" w:tplc="AA1C8FB2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3642E3E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="101" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E585AAC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="82B8722C"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="283735210">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="336424966">
+    <w:abstractNumId w:val="84"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1404260162">
+    <w:abstractNumId w:val="75"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1611741207">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="2000574211">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="411316385">
+    <w:abstractNumId w:val="76"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="378867522">
+    <w:abstractNumId w:val="77"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1116482043">
+    <w:abstractNumId w:val="87"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1670985638">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="722826866">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="2067214456">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1109161784">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="903107486">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="265967525">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="2035301880">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1362901313">
+    <w:abstractNumId w:val="71"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="2036803463">
+    <w:abstractNumId w:val="79"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1919440224">
+    <w:abstractNumId w:val="65"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="300816726">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="687365445">
+    <w:abstractNumId w:val="69"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="865630991">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="877932378">
+    <w:abstractNumId w:val="97"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="468788368">
+    <w:abstractNumId w:val="95"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1432046673">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="315190006">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1361972179">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="2062122847">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="487132741">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1404791311">
+    <w:abstractNumId w:val="81"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="746463712">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1688022153">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="336424966">
-    <w:abstractNumId w:val="46"/>
+  <w:num w:numId="32" w16cid:durableId="1795634869">
+    <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1404260162">
+  <w:num w:numId="33" w16cid:durableId="243104175">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="977229061">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="561479611">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1479373522">
+    <w:abstractNumId w:val="100"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="1043209575">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1611741207">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="38" w16cid:durableId="1691445613">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="2000574211">
+  <w:num w:numId="39" w16cid:durableId="1566646694">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="237176454">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="143131275">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="1721246149">
+    <w:abstractNumId w:val="67"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="1208251838">
+    <w:abstractNumId w:val="74"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="793063250">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="411316385">
+  <w:num w:numId="45" w16cid:durableId="765492548">
+    <w:abstractNumId w:val="91"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="2142109816">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="860513015">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="1555894416">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="49" w16cid:durableId="1609044471">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="50" w16cid:durableId="1132677146">
+    <w:abstractNumId w:val="85"/>
+  </w:num>
+  <w:num w:numId="51" w16cid:durableId="1833644509">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="52" w16cid:durableId="783114184">
+    <w:abstractNumId w:val="93"/>
+  </w:num>
+  <w:num w:numId="53" w16cid:durableId="16394925">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="54" w16cid:durableId="398133159">
+    <w:abstractNumId w:val="80"/>
+  </w:num>
+  <w:num w:numId="55" w16cid:durableId="1472138084">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="56" w16cid:durableId="870384525">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="57" w16cid:durableId="237862818">
+    <w:abstractNumId w:val="98"/>
+  </w:num>
+  <w:num w:numId="58" w16cid:durableId="1091465236">
+    <w:abstractNumId w:val="73"/>
+  </w:num>
+  <w:num w:numId="59" w16cid:durableId="951402306">
+    <w:abstractNumId w:val="96"/>
+  </w:num>
+  <w:num w:numId="60" w16cid:durableId="1403412302">
+    <w:abstractNumId w:val="72"/>
+  </w:num>
+  <w:num w:numId="61" w16cid:durableId="1991639433">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="62" w16cid:durableId="1718818418">
+    <w:abstractNumId w:val="66"/>
+  </w:num>
+  <w:num w:numId="63" w16cid:durableId="1518082352">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="64" w16cid:durableId="1109661664">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="65" w16cid:durableId="68121356">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="66" w16cid:durableId="1306349287">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="67" w16cid:durableId="77676593">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="68" w16cid:durableId="1258371468">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="69" w16cid:durableId="988705499">
+    <w:abstractNumId w:val="68"/>
+  </w:num>
+  <w:num w:numId="70" w16cid:durableId="482506025">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="71" w16cid:durableId="752437480">
+    <w:abstractNumId w:val="78"/>
+  </w:num>
+  <w:num w:numId="72" w16cid:durableId="1916469784">
+    <w:abstractNumId w:val="83"/>
+  </w:num>
+  <w:num w:numId="73" w16cid:durableId="902182608">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="74" w16cid:durableId="1767772105">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="75" w16cid:durableId="668295644">
+    <w:abstractNumId w:val="88"/>
+  </w:num>
+  <w:num w:numId="76" w16cid:durableId="1669091962">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="77" w16cid:durableId="2055888362">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="78" w16cid:durableId="1433355731">
+    <w:abstractNumId w:val="90"/>
+  </w:num>
+  <w:num w:numId="79" w16cid:durableId="2001537259">
+    <w:abstractNumId w:val="82"/>
+  </w:num>
+  <w:num w:numId="80" w16cid:durableId="1648128271">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="81" w16cid:durableId="2012946771">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="82" w16cid:durableId="1026639502">
+    <w:abstractNumId w:val="92"/>
+  </w:num>
+  <w:num w:numId="83" w16cid:durableId="906452052">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="378867522">
-    <w:abstractNumId w:val="42"/>
+  <w:num w:numId="84" w16cid:durableId="1193113029">
+    <w:abstractNumId w:val="63"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1116482043">
+  <w:num w:numId="85" w16cid:durableId="605039956">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="86" w16cid:durableId="1961451214">
+    <w:abstractNumId w:val="62"/>
+  </w:num>
+  <w:num w:numId="87" w16cid:durableId="1239750289">
+    <w:abstractNumId w:val="94"/>
+  </w:num>
+  <w:num w:numId="88" w16cid:durableId="1689285090">
+    <w:abstractNumId w:val="99"/>
+  </w:num>
+  <w:num w:numId="89" w16cid:durableId="1952738734">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="90" w16cid:durableId="189531140">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="91" w16cid:durableId="701519049">
+    <w:abstractNumId w:val="70"/>
+  </w:num>
+  <w:num w:numId="92" w16cid:durableId="703680259">
     <w:abstractNumId w:val="48"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1670985638">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="93" w16cid:durableId="218638158">
+    <w:abstractNumId w:val="47"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="722826866">
+  <w:num w:numId="94" w16cid:durableId="919602595">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="95" w16cid:durableId="756946966">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="96" w16cid:durableId="1095591906">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="97" w16cid:durableId="1095980935">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="98" w16cid:durableId="501505866">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="99" w16cid:durableId="1020858778">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="2067214456">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="100" w16cid:durableId="16855309">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1109161784">
-[...47 lines deleted...]
-  <w:num w:numId="28" w16cid:durableId="487132741">
+  <w:num w:numId="101" w16cid:durableId="315916019">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="1404791311">
+  <w:num w:numId="102" w16cid:durableId="23361372">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="103" w16cid:durableId="1583760689">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="104" w16cid:durableId="909383190">
+    <w:abstractNumId w:val="86"/>
+  </w:num>
+  <w:num w:numId="105" w16cid:durableId="1171142106">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="106" w16cid:durableId="770129863">
+    <w:abstractNumId w:val="89"/>
+  </w:num>
+  <w:num w:numId="107" w16cid:durableId="1303467687">
+    <w:abstractNumId w:val="101"/>
+  </w:num>
+  <w:num w:numId="108" w16cid:durableId="1956986169">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="109" w16cid:durableId="684214518">
     <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="746463712">
-[...83 lines deleted...]
-  <w:numIdMacAtCleanup w:val="51"/>
+  <w:numIdMacAtCleanup w:val="100"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="comments" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003A04AE"/>
+    <w:rsid w:val="00000040"/>
+    <w:rsid w:val="0000023C"/>
+    <w:rsid w:val="0000039B"/>
+    <w:rsid w:val="000005D7"/>
     <w:rsid w:val="0000082E"/>
+    <w:rsid w:val="00000910"/>
+    <w:rsid w:val="00000F1C"/>
+    <w:rsid w:val="000010C7"/>
     <w:rsid w:val="000013A2"/>
+    <w:rsid w:val="00001726"/>
     <w:rsid w:val="000017B1"/>
+    <w:rsid w:val="000017EE"/>
+    <w:rsid w:val="00001A47"/>
+    <w:rsid w:val="00001CA3"/>
+    <w:rsid w:val="00001DEF"/>
+    <w:rsid w:val="00001E39"/>
+    <w:rsid w:val="00001FD0"/>
     <w:rsid w:val="0000225C"/>
+    <w:rsid w:val="000022AA"/>
     <w:rsid w:val="000022FF"/>
+    <w:rsid w:val="00002526"/>
+    <w:rsid w:val="0000266E"/>
+    <w:rsid w:val="0000268D"/>
     <w:rsid w:val="0000277D"/>
+    <w:rsid w:val="00002C04"/>
     <w:rsid w:val="00002F62"/>
+    <w:rsid w:val="00002F79"/>
     <w:rsid w:val="000031D7"/>
+    <w:rsid w:val="00003524"/>
     <w:rsid w:val="0000365E"/>
+    <w:rsid w:val="0000379E"/>
+    <w:rsid w:val="0000408C"/>
     <w:rsid w:val="0000418A"/>
+    <w:rsid w:val="000048AB"/>
+    <w:rsid w:val="00004A18"/>
+    <w:rsid w:val="00004B63"/>
+    <w:rsid w:val="00004BAE"/>
     <w:rsid w:val="00004FC0"/>
+    <w:rsid w:val="000051D8"/>
     <w:rsid w:val="000052B5"/>
+    <w:rsid w:val="000053DE"/>
     <w:rsid w:val="000053EC"/>
     <w:rsid w:val="00005699"/>
+    <w:rsid w:val="0000591A"/>
+    <w:rsid w:val="00005A95"/>
+    <w:rsid w:val="00005CE8"/>
+    <w:rsid w:val="00005DB6"/>
+    <w:rsid w:val="0000632A"/>
+    <w:rsid w:val="000064CA"/>
+    <w:rsid w:val="000065AC"/>
+    <w:rsid w:val="000066D6"/>
+    <w:rsid w:val="00006A1C"/>
+    <w:rsid w:val="00006A1E"/>
+    <w:rsid w:val="00006ADF"/>
     <w:rsid w:val="00006CD2"/>
     <w:rsid w:val="00006D73"/>
+    <w:rsid w:val="00006D75"/>
     <w:rsid w:val="00006DE0"/>
+    <w:rsid w:val="00006E72"/>
+    <w:rsid w:val="00007048"/>
     <w:rsid w:val="000076D6"/>
+    <w:rsid w:val="00007CD7"/>
+    <w:rsid w:val="00007D65"/>
+    <w:rsid w:val="00007FF6"/>
     <w:rsid w:val="000102B7"/>
+    <w:rsid w:val="00010345"/>
+    <w:rsid w:val="00010625"/>
     <w:rsid w:val="00010A6F"/>
     <w:rsid w:val="00010C21"/>
+    <w:rsid w:val="00010C70"/>
     <w:rsid w:val="00010CAB"/>
     <w:rsid w:val="0001101A"/>
     <w:rsid w:val="0001110A"/>
+    <w:rsid w:val="000111B6"/>
     <w:rsid w:val="0001127A"/>
+    <w:rsid w:val="000115C2"/>
+    <w:rsid w:val="00011951"/>
+    <w:rsid w:val="00011972"/>
+    <w:rsid w:val="000122AA"/>
+    <w:rsid w:val="00012C37"/>
     <w:rsid w:val="00012FE9"/>
     <w:rsid w:val="000131D0"/>
+    <w:rsid w:val="00013454"/>
+    <w:rsid w:val="000135F0"/>
+    <w:rsid w:val="00013612"/>
+    <w:rsid w:val="00013937"/>
     <w:rsid w:val="000139B0"/>
+    <w:rsid w:val="00013EE7"/>
+    <w:rsid w:val="00013FB5"/>
     <w:rsid w:val="0001475F"/>
+    <w:rsid w:val="00014854"/>
+    <w:rsid w:val="00014897"/>
     <w:rsid w:val="00014C15"/>
     <w:rsid w:val="00014C85"/>
     <w:rsid w:val="00014D09"/>
+    <w:rsid w:val="000150DE"/>
     <w:rsid w:val="00015245"/>
     <w:rsid w:val="0001536C"/>
+    <w:rsid w:val="000154C7"/>
+    <w:rsid w:val="000157BD"/>
+    <w:rsid w:val="00015A5E"/>
     <w:rsid w:val="00015C5B"/>
+    <w:rsid w:val="00016BC2"/>
     <w:rsid w:val="00016FD1"/>
     <w:rsid w:val="0001730D"/>
+    <w:rsid w:val="000177F1"/>
+    <w:rsid w:val="00017E3A"/>
     <w:rsid w:val="00017FD3"/>
+    <w:rsid w:val="000202DE"/>
+    <w:rsid w:val="00020325"/>
+    <w:rsid w:val="00020572"/>
     <w:rsid w:val="00020762"/>
+    <w:rsid w:val="000207E3"/>
+    <w:rsid w:val="00020A77"/>
     <w:rsid w:val="00020B7D"/>
+    <w:rsid w:val="00020F22"/>
+    <w:rsid w:val="00020FDD"/>
+    <w:rsid w:val="000211B4"/>
+    <w:rsid w:val="000213C4"/>
     <w:rsid w:val="00021421"/>
+    <w:rsid w:val="00021975"/>
     <w:rsid w:val="000219F2"/>
     <w:rsid w:val="000219FC"/>
     <w:rsid w:val="00021A81"/>
     <w:rsid w:val="00021C2C"/>
     <w:rsid w:val="00021F34"/>
+    <w:rsid w:val="0002225C"/>
+    <w:rsid w:val="00022264"/>
     <w:rsid w:val="000224E2"/>
+    <w:rsid w:val="000225DF"/>
     <w:rsid w:val="000226DE"/>
+    <w:rsid w:val="00022C85"/>
     <w:rsid w:val="00022CBD"/>
+    <w:rsid w:val="00022F3E"/>
+    <w:rsid w:val="000230FD"/>
     <w:rsid w:val="00023306"/>
+    <w:rsid w:val="00023316"/>
+    <w:rsid w:val="000237A0"/>
     <w:rsid w:val="000238A4"/>
+    <w:rsid w:val="0002396E"/>
+    <w:rsid w:val="00023999"/>
+    <w:rsid w:val="00023A81"/>
     <w:rsid w:val="00023B7C"/>
     <w:rsid w:val="00023D6F"/>
+    <w:rsid w:val="00023E85"/>
     <w:rsid w:val="00023F5D"/>
+    <w:rsid w:val="00024074"/>
+    <w:rsid w:val="0002425C"/>
+    <w:rsid w:val="000242FB"/>
     <w:rsid w:val="00024378"/>
     <w:rsid w:val="00024601"/>
+    <w:rsid w:val="00024726"/>
+    <w:rsid w:val="00024758"/>
+    <w:rsid w:val="00024BE0"/>
+    <w:rsid w:val="00024E62"/>
+    <w:rsid w:val="00024EE8"/>
     <w:rsid w:val="00024F2B"/>
     <w:rsid w:val="00024F87"/>
+    <w:rsid w:val="000250F5"/>
     <w:rsid w:val="00025559"/>
+    <w:rsid w:val="00025571"/>
     <w:rsid w:val="000255EC"/>
     <w:rsid w:val="00025942"/>
+    <w:rsid w:val="00025B6E"/>
+    <w:rsid w:val="00025EEF"/>
+    <w:rsid w:val="00025F85"/>
+    <w:rsid w:val="00026292"/>
     <w:rsid w:val="000267B7"/>
     <w:rsid w:val="0002681E"/>
+    <w:rsid w:val="00026A95"/>
+    <w:rsid w:val="00026D1D"/>
+    <w:rsid w:val="00026D96"/>
+    <w:rsid w:val="00026EE3"/>
     <w:rsid w:val="00026FAB"/>
+    <w:rsid w:val="0002705F"/>
     <w:rsid w:val="000270AA"/>
+    <w:rsid w:val="0002777F"/>
     <w:rsid w:val="00027CA6"/>
     <w:rsid w:val="00027ECB"/>
+    <w:rsid w:val="00027F00"/>
     <w:rsid w:val="00030325"/>
+    <w:rsid w:val="0003040D"/>
+    <w:rsid w:val="000305DE"/>
+    <w:rsid w:val="00030CBE"/>
     <w:rsid w:val="0003119E"/>
+    <w:rsid w:val="0003167F"/>
+    <w:rsid w:val="00031CED"/>
     <w:rsid w:val="00031D86"/>
+    <w:rsid w:val="00031D99"/>
+    <w:rsid w:val="000325D2"/>
+    <w:rsid w:val="00032D4E"/>
+    <w:rsid w:val="00032DA7"/>
+    <w:rsid w:val="000331B9"/>
     <w:rsid w:val="000331C0"/>
+    <w:rsid w:val="0003323B"/>
     <w:rsid w:val="00033746"/>
+    <w:rsid w:val="000337F3"/>
+    <w:rsid w:val="0003398D"/>
+    <w:rsid w:val="00033A2D"/>
+    <w:rsid w:val="00033E71"/>
     <w:rsid w:val="00033E98"/>
     <w:rsid w:val="000342B5"/>
     <w:rsid w:val="00034369"/>
+    <w:rsid w:val="000345E0"/>
     <w:rsid w:val="000346FA"/>
     <w:rsid w:val="0003486D"/>
     <w:rsid w:val="000349CB"/>
     <w:rsid w:val="00034A49"/>
     <w:rsid w:val="00034BC8"/>
     <w:rsid w:val="00034F5B"/>
+    <w:rsid w:val="0003521E"/>
     <w:rsid w:val="00035334"/>
     <w:rsid w:val="000357EF"/>
+    <w:rsid w:val="00035B1B"/>
+    <w:rsid w:val="00035C1C"/>
     <w:rsid w:val="000361F6"/>
     <w:rsid w:val="00036278"/>
+    <w:rsid w:val="0003656B"/>
+    <w:rsid w:val="00036586"/>
+    <w:rsid w:val="0003691E"/>
     <w:rsid w:val="00036A3F"/>
+    <w:rsid w:val="00036BB2"/>
+    <w:rsid w:val="00036BB7"/>
+    <w:rsid w:val="00036ECA"/>
     <w:rsid w:val="00036FA9"/>
     <w:rsid w:val="00037397"/>
+    <w:rsid w:val="000374E1"/>
+    <w:rsid w:val="00037A4C"/>
+    <w:rsid w:val="00037A86"/>
+    <w:rsid w:val="00037FCC"/>
     <w:rsid w:val="00040394"/>
     <w:rsid w:val="0004073E"/>
     <w:rsid w:val="00040CE6"/>
+    <w:rsid w:val="00040EAF"/>
+    <w:rsid w:val="00040EE6"/>
+    <w:rsid w:val="00041004"/>
+    <w:rsid w:val="000411D0"/>
+    <w:rsid w:val="00041234"/>
     <w:rsid w:val="000418B6"/>
     <w:rsid w:val="00041C17"/>
     <w:rsid w:val="00041C38"/>
     <w:rsid w:val="00042015"/>
     <w:rsid w:val="00042087"/>
     <w:rsid w:val="000420E2"/>
     <w:rsid w:val="00042161"/>
+    <w:rsid w:val="00042BAB"/>
+    <w:rsid w:val="00042FF2"/>
     <w:rsid w:val="00043168"/>
     <w:rsid w:val="0004354E"/>
+    <w:rsid w:val="00043581"/>
+    <w:rsid w:val="000435AA"/>
+    <w:rsid w:val="00043615"/>
     <w:rsid w:val="00043721"/>
+    <w:rsid w:val="00043855"/>
+    <w:rsid w:val="0004402D"/>
+    <w:rsid w:val="0004423E"/>
     <w:rsid w:val="00044452"/>
+    <w:rsid w:val="00044585"/>
     <w:rsid w:val="000446B9"/>
     <w:rsid w:val="00044957"/>
+    <w:rsid w:val="00044D36"/>
     <w:rsid w:val="00044D4B"/>
     <w:rsid w:val="00045192"/>
+    <w:rsid w:val="00045338"/>
     <w:rsid w:val="0004548D"/>
+    <w:rsid w:val="000456C5"/>
     <w:rsid w:val="000459E5"/>
     <w:rsid w:val="00045DC0"/>
     <w:rsid w:val="000460C5"/>
+    <w:rsid w:val="00046178"/>
+    <w:rsid w:val="0004637E"/>
     <w:rsid w:val="000466EC"/>
+    <w:rsid w:val="00046851"/>
     <w:rsid w:val="0004696D"/>
+    <w:rsid w:val="000469AB"/>
+    <w:rsid w:val="00046A7C"/>
     <w:rsid w:val="00046A97"/>
+    <w:rsid w:val="00046B22"/>
+    <w:rsid w:val="0004700A"/>
     <w:rsid w:val="0004707C"/>
     <w:rsid w:val="00047424"/>
     <w:rsid w:val="00047441"/>
+    <w:rsid w:val="00047F5B"/>
+    <w:rsid w:val="00050090"/>
+    <w:rsid w:val="0005010E"/>
     <w:rsid w:val="000501A9"/>
+    <w:rsid w:val="000502E5"/>
+    <w:rsid w:val="00050E0D"/>
     <w:rsid w:val="00050ED0"/>
+    <w:rsid w:val="00050F35"/>
     <w:rsid w:val="0005134C"/>
+    <w:rsid w:val="00051441"/>
     <w:rsid w:val="0005191C"/>
+    <w:rsid w:val="00051A29"/>
     <w:rsid w:val="00051A58"/>
+    <w:rsid w:val="00051ABB"/>
     <w:rsid w:val="00051B56"/>
     <w:rsid w:val="0005200D"/>
+    <w:rsid w:val="000524BC"/>
+    <w:rsid w:val="00052659"/>
+    <w:rsid w:val="000527E3"/>
+    <w:rsid w:val="00052A62"/>
     <w:rsid w:val="00052B6A"/>
+    <w:rsid w:val="00052DAA"/>
     <w:rsid w:val="00052E49"/>
+    <w:rsid w:val="00052FA7"/>
+    <w:rsid w:val="0005382A"/>
     <w:rsid w:val="00053A66"/>
+    <w:rsid w:val="00053A85"/>
     <w:rsid w:val="00053B6C"/>
+    <w:rsid w:val="00054351"/>
+    <w:rsid w:val="00054374"/>
     <w:rsid w:val="00054A2B"/>
+    <w:rsid w:val="00055353"/>
+    <w:rsid w:val="00055513"/>
+    <w:rsid w:val="000556E5"/>
+    <w:rsid w:val="00055F5D"/>
     <w:rsid w:val="000563A2"/>
+    <w:rsid w:val="00056AC5"/>
+    <w:rsid w:val="00056B37"/>
     <w:rsid w:val="00056BA9"/>
+    <w:rsid w:val="00056BAF"/>
+    <w:rsid w:val="00056CCA"/>
+    <w:rsid w:val="00056D57"/>
+    <w:rsid w:val="00056D9A"/>
     <w:rsid w:val="00056DA9"/>
     <w:rsid w:val="00056E05"/>
+    <w:rsid w:val="0005739E"/>
+    <w:rsid w:val="0005753D"/>
+    <w:rsid w:val="00057706"/>
+    <w:rsid w:val="00057933"/>
+    <w:rsid w:val="00057AFF"/>
+    <w:rsid w:val="0006062E"/>
+    <w:rsid w:val="00060BD3"/>
     <w:rsid w:val="00060D96"/>
+    <w:rsid w:val="00060E0F"/>
+    <w:rsid w:val="00060F63"/>
     <w:rsid w:val="00060F71"/>
+    <w:rsid w:val="000611F0"/>
     <w:rsid w:val="0006183A"/>
+    <w:rsid w:val="00061B6A"/>
     <w:rsid w:val="00062051"/>
     <w:rsid w:val="000620B0"/>
+    <w:rsid w:val="00062241"/>
+    <w:rsid w:val="0006229C"/>
+    <w:rsid w:val="00062883"/>
+    <w:rsid w:val="00062FB5"/>
+    <w:rsid w:val="00063055"/>
+    <w:rsid w:val="000630EF"/>
+    <w:rsid w:val="00063200"/>
+    <w:rsid w:val="000634A5"/>
     <w:rsid w:val="00063CCE"/>
     <w:rsid w:val="00063E5B"/>
     <w:rsid w:val="00063F56"/>
+    <w:rsid w:val="00064340"/>
     <w:rsid w:val="00064373"/>
+    <w:rsid w:val="00064632"/>
+    <w:rsid w:val="00064701"/>
+    <w:rsid w:val="00064838"/>
+    <w:rsid w:val="00064CCE"/>
+    <w:rsid w:val="00064D23"/>
+    <w:rsid w:val="00064EC9"/>
+    <w:rsid w:val="0006515D"/>
+    <w:rsid w:val="000651FF"/>
     <w:rsid w:val="000652DD"/>
+    <w:rsid w:val="00065C5D"/>
     <w:rsid w:val="00065F77"/>
     <w:rsid w:val="0006640A"/>
+    <w:rsid w:val="000665CB"/>
+    <w:rsid w:val="00066E79"/>
     <w:rsid w:val="000671C5"/>
     <w:rsid w:val="0006762C"/>
     <w:rsid w:val="00067894"/>
     <w:rsid w:val="00067B16"/>
     <w:rsid w:val="00067EE2"/>
+    <w:rsid w:val="0007032A"/>
     <w:rsid w:val="00070ECF"/>
     <w:rsid w:val="000714A3"/>
+    <w:rsid w:val="000716D2"/>
     <w:rsid w:val="000718AC"/>
+    <w:rsid w:val="00071B98"/>
+    <w:rsid w:val="0007203C"/>
     <w:rsid w:val="0007235F"/>
+    <w:rsid w:val="000724C6"/>
+    <w:rsid w:val="00072613"/>
+    <w:rsid w:val="00072926"/>
+    <w:rsid w:val="00072FFD"/>
+    <w:rsid w:val="000731CD"/>
     <w:rsid w:val="00073472"/>
     <w:rsid w:val="000735D3"/>
     <w:rsid w:val="000737F2"/>
     <w:rsid w:val="0007396D"/>
+    <w:rsid w:val="000739BC"/>
+    <w:rsid w:val="000739E5"/>
     <w:rsid w:val="00073D25"/>
+    <w:rsid w:val="00074418"/>
+    <w:rsid w:val="000749FE"/>
+    <w:rsid w:val="00074B1D"/>
     <w:rsid w:val="00074D1A"/>
+    <w:rsid w:val="00075062"/>
+    <w:rsid w:val="0007527C"/>
     <w:rsid w:val="00075798"/>
     <w:rsid w:val="000757EC"/>
     <w:rsid w:val="00075BAF"/>
+    <w:rsid w:val="00075E6B"/>
+    <w:rsid w:val="00075EA7"/>
     <w:rsid w:val="0007627A"/>
+    <w:rsid w:val="00076509"/>
     <w:rsid w:val="0007656C"/>
     <w:rsid w:val="00076588"/>
     <w:rsid w:val="00076624"/>
     <w:rsid w:val="00076697"/>
+    <w:rsid w:val="0007670E"/>
     <w:rsid w:val="00077926"/>
+    <w:rsid w:val="00077C9C"/>
+    <w:rsid w:val="00077DDF"/>
     <w:rsid w:val="00077E6B"/>
     <w:rsid w:val="0008030E"/>
+    <w:rsid w:val="000803AD"/>
+    <w:rsid w:val="000806CC"/>
     <w:rsid w:val="00080AC6"/>
+    <w:rsid w:val="00080B74"/>
     <w:rsid w:val="00081113"/>
     <w:rsid w:val="0008171D"/>
+    <w:rsid w:val="000817EB"/>
+    <w:rsid w:val="00081981"/>
+    <w:rsid w:val="00081B48"/>
     <w:rsid w:val="00081CEF"/>
     <w:rsid w:val="00081EF0"/>
     <w:rsid w:val="0008235E"/>
     <w:rsid w:val="00082553"/>
     <w:rsid w:val="000825A0"/>
     <w:rsid w:val="00082B04"/>
     <w:rsid w:val="00082B3D"/>
+    <w:rsid w:val="00082CCC"/>
+    <w:rsid w:val="00082F9E"/>
+    <w:rsid w:val="000833A8"/>
+    <w:rsid w:val="0008363A"/>
     <w:rsid w:val="0008370C"/>
     <w:rsid w:val="00083830"/>
+    <w:rsid w:val="00083BC3"/>
     <w:rsid w:val="00083D45"/>
     <w:rsid w:val="00083D5C"/>
+    <w:rsid w:val="00084024"/>
     <w:rsid w:val="000842C4"/>
+    <w:rsid w:val="00084384"/>
+    <w:rsid w:val="00084972"/>
     <w:rsid w:val="0008497B"/>
     <w:rsid w:val="00084A84"/>
+    <w:rsid w:val="00084A91"/>
+    <w:rsid w:val="00084C3D"/>
     <w:rsid w:val="000851BC"/>
+    <w:rsid w:val="0008523F"/>
+    <w:rsid w:val="000853DE"/>
     <w:rsid w:val="00085793"/>
+    <w:rsid w:val="000858AB"/>
     <w:rsid w:val="00085B24"/>
+    <w:rsid w:val="00085C78"/>
+    <w:rsid w:val="000863DB"/>
+    <w:rsid w:val="00086AEC"/>
+    <w:rsid w:val="00086B85"/>
     <w:rsid w:val="00086D4A"/>
+    <w:rsid w:val="00086D57"/>
+    <w:rsid w:val="0008727C"/>
     <w:rsid w:val="00087679"/>
     <w:rsid w:val="000876F8"/>
     <w:rsid w:val="0008789A"/>
+    <w:rsid w:val="000879B7"/>
+    <w:rsid w:val="000879EA"/>
     <w:rsid w:val="00087E01"/>
+    <w:rsid w:val="00087E7D"/>
     <w:rsid w:val="00087EA4"/>
+    <w:rsid w:val="000900AE"/>
+    <w:rsid w:val="0009012C"/>
+    <w:rsid w:val="0009013E"/>
+    <w:rsid w:val="000907F4"/>
+    <w:rsid w:val="000908C8"/>
     <w:rsid w:val="00090AA0"/>
+    <w:rsid w:val="00090AA1"/>
+    <w:rsid w:val="00090B48"/>
+    <w:rsid w:val="00091071"/>
     <w:rsid w:val="000911CC"/>
     <w:rsid w:val="00091970"/>
     <w:rsid w:val="00091E4A"/>
+    <w:rsid w:val="00091E85"/>
     <w:rsid w:val="000921EE"/>
+    <w:rsid w:val="0009267A"/>
+    <w:rsid w:val="00092930"/>
+    <w:rsid w:val="00092EC9"/>
     <w:rsid w:val="00092FDF"/>
+    <w:rsid w:val="000930AE"/>
     <w:rsid w:val="000932B7"/>
+    <w:rsid w:val="000938AF"/>
+    <w:rsid w:val="00093BD8"/>
     <w:rsid w:val="00093CA4"/>
+    <w:rsid w:val="00093E57"/>
     <w:rsid w:val="00093F22"/>
     <w:rsid w:val="000942F6"/>
+    <w:rsid w:val="00094315"/>
+    <w:rsid w:val="00094946"/>
     <w:rsid w:val="00094ACD"/>
     <w:rsid w:val="00095179"/>
     <w:rsid w:val="00095B80"/>
     <w:rsid w:val="00095BBC"/>
+    <w:rsid w:val="00095C84"/>
     <w:rsid w:val="00095E25"/>
     <w:rsid w:val="00096048"/>
+    <w:rsid w:val="0009605F"/>
+    <w:rsid w:val="00096495"/>
     <w:rsid w:val="00096566"/>
+    <w:rsid w:val="000965B9"/>
     <w:rsid w:val="0009675E"/>
+    <w:rsid w:val="000967E0"/>
+    <w:rsid w:val="00096AB1"/>
+    <w:rsid w:val="00097021"/>
+    <w:rsid w:val="00097441"/>
+    <w:rsid w:val="00097AE3"/>
+    <w:rsid w:val="000A03DE"/>
+    <w:rsid w:val="000A0419"/>
+    <w:rsid w:val="000A0C88"/>
     <w:rsid w:val="000A0D37"/>
     <w:rsid w:val="000A0DB9"/>
     <w:rsid w:val="000A0ED2"/>
     <w:rsid w:val="000A0F09"/>
     <w:rsid w:val="000A0F3B"/>
+    <w:rsid w:val="000A0FF1"/>
+    <w:rsid w:val="000A1062"/>
     <w:rsid w:val="000A1578"/>
+    <w:rsid w:val="000A1C0B"/>
+    <w:rsid w:val="000A1F7D"/>
+    <w:rsid w:val="000A2350"/>
+    <w:rsid w:val="000A2A49"/>
     <w:rsid w:val="000A2A4A"/>
     <w:rsid w:val="000A2AB2"/>
+    <w:rsid w:val="000A2D02"/>
     <w:rsid w:val="000A2E5B"/>
     <w:rsid w:val="000A2E99"/>
+    <w:rsid w:val="000A3192"/>
+    <w:rsid w:val="000A366F"/>
+    <w:rsid w:val="000A36BC"/>
     <w:rsid w:val="000A370B"/>
+    <w:rsid w:val="000A396A"/>
     <w:rsid w:val="000A3A9E"/>
+    <w:rsid w:val="000A3BEF"/>
     <w:rsid w:val="000A3C9E"/>
     <w:rsid w:val="000A45B8"/>
+    <w:rsid w:val="000A4B2C"/>
     <w:rsid w:val="000A4D07"/>
+    <w:rsid w:val="000A50F8"/>
+    <w:rsid w:val="000A510F"/>
+    <w:rsid w:val="000A55E1"/>
     <w:rsid w:val="000A563A"/>
     <w:rsid w:val="000A58A7"/>
+    <w:rsid w:val="000A58D7"/>
+    <w:rsid w:val="000A595D"/>
+    <w:rsid w:val="000A5A00"/>
+    <w:rsid w:val="000A63A5"/>
+    <w:rsid w:val="000A6527"/>
     <w:rsid w:val="000A65E4"/>
+    <w:rsid w:val="000A6AE8"/>
+    <w:rsid w:val="000A6BB1"/>
     <w:rsid w:val="000A6D5C"/>
+    <w:rsid w:val="000A70DB"/>
+    <w:rsid w:val="000A7226"/>
+    <w:rsid w:val="000A79D3"/>
     <w:rsid w:val="000A7A55"/>
     <w:rsid w:val="000A7AD5"/>
+    <w:rsid w:val="000A7AE0"/>
+    <w:rsid w:val="000A7B9D"/>
     <w:rsid w:val="000B02E3"/>
+    <w:rsid w:val="000B0FF4"/>
     <w:rsid w:val="000B10E5"/>
+    <w:rsid w:val="000B11C3"/>
     <w:rsid w:val="000B1212"/>
+    <w:rsid w:val="000B147E"/>
+    <w:rsid w:val="000B1958"/>
     <w:rsid w:val="000B258C"/>
+    <w:rsid w:val="000B2A64"/>
+    <w:rsid w:val="000B352E"/>
+    <w:rsid w:val="000B3530"/>
+    <w:rsid w:val="000B3543"/>
     <w:rsid w:val="000B39A5"/>
+    <w:rsid w:val="000B3C27"/>
     <w:rsid w:val="000B3D86"/>
     <w:rsid w:val="000B4305"/>
+    <w:rsid w:val="000B4B5F"/>
+    <w:rsid w:val="000B4C84"/>
     <w:rsid w:val="000B55AE"/>
+    <w:rsid w:val="000B5725"/>
+    <w:rsid w:val="000B5E67"/>
     <w:rsid w:val="000B5FEF"/>
     <w:rsid w:val="000B60B1"/>
+    <w:rsid w:val="000B611B"/>
+    <w:rsid w:val="000B6386"/>
+    <w:rsid w:val="000B64AB"/>
+    <w:rsid w:val="000B68F7"/>
     <w:rsid w:val="000B6A20"/>
+    <w:rsid w:val="000B71A8"/>
     <w:rsid w:val="000B73A2"/>
+    <w:rsid w:val="000B7812"/>
+    <w:rsid w:val="000B7A11"/>
+    <w:rsid w:val="000B7A43"/>
     <w:rsid w:val="000B7A9A"/>
+    <w:rsid w:val="000B7D27"/>
+    <w:rsid w:val="000C008E"/>
+    <w:rsid w:val="000C0149"/>
+    <w:rsid w:val="000C01B4"/>
+    <w:rsid w:val="000C05E5"/>
     <w:rsid w:val="000C092A"/>
     <w:rsid w:val="000C1003"/>
+    <w:rsid w:val="000C11A5"/>
+    <w:rsid w:val="000C1392"/>
     <w:rsid w:val="000C13A0"/>
     <w:rsid w:val="000C1660"/>
+    <w:rsid w:val="000C237A"/>
+    <w:rsid w:val="000C23C7"/>
+    <w:rsid w:val="000C257D"/>
     <w:rsid w:val="000C25FA"/>
     <w:rsid w:val="000C26E8"/>
+    <w:rsid w:val="000C2B9A"/>
+    <w:rsid w:val="000C2C38"/>
+    <w:rsid w:val="000C2CCB"/>
+    <w:rsid w:val="000C2EF0"/>
+    <w:rsid w:val="000C2FE1"/>
+    <w:rsid w:val="000C31C2"/>
+    <w:rsid w:val="000C3663"/>
     <w:rsid w:val="000C3818"/>
+    <w:rsid w:val="000C3843"/>
     <w:rsid w:val="000C3977"/>
+    <w:rsid w:val="000C3B4E"/>
     <w:rsid w:val="000C3C6C"/>
     <w:rsid w:val="000C3C72"/>
     <w:rsid w:val="000C3F12"/>
+    <w:rsid w:val="000C475A"/>
     <w:rsid w:val="000C489F"/>
+    <w:rsid w:val="000C499F"/>
+    <w:rsid w:val="000C4E87"/>
+    <w:rsid w:val="000C52C6"/>
+    <w:rsid w:val="000C54EB"/>
+    <w:rsid w:val="000C598B"/>
     <w:rsid w:val="000C5B27"/>
+    <w:rsid w:val="000C5C59"/>
+    <w:rsid w:val="000C6190"/>
     <w:rsid w:val="000C63FE"/>
+    <w:rsid w:val="000C64CC"/>
+    <w:rsid w:val="000C66ED"/>
+    <w:rsid w:val="000C6FAC"/>
+    <w:rsid w:val="000C7031"/>
+    <w:rsid w:val="000C71F2"/>
+    <w:rsid w:val="000C7215"/>
+    <w:rsid w:val="000C77A3"/>
     <w:rsid w:val="000C77F5"/>
     <w:rsid w:val="000C7B4D"/>
+    <w:rsid w:val="000C7C77"/>
     <w:rsid w:val="000D0502"/>
+    <w:rsid w:val="000D0911"/>
+    <w:rsid w:val="000D0BC1"/>
     <w:rsid w:val="000D0DFE"/>
+    <w:rsid w:val="000D10DE"/>
+    <w:rsid w:val="000D1413"/>
     <w:rsid w:val="000D153F"/>
+    <w:rsid w:val="000D1626"/>
+    <w:rsid w:val="000D1676"/>
     <w:rsid w:val="000D221A"/>
     <w:rsid w:val="000D244A"/>
+    <w:rsid w:val="000D27C5"/>
     <w:rsid w:val="000D2982"/>
+    <w:rsid w:val="000D2BFA"/>
+    <w:rsid w:val="000D30D4"/>
     <w:rsid w:val="000D313C"/>
+    <w:rsid w:val="000D3345"/>
+    <w:rsid w:val="000D3397"/>
+    <w:rsid w:val="000D3584"/>
+    <w:rsid w:val="000D3DF7"/>
     <w:rsid w:val="000D3F8B"/>
     <w:rsid w:val="000D40D2"/>
+    <w:rsid w:val="000D4344"/>
+    <w:rsid w:val="000D4822"/>
     <w:rsid w:val="000D4BBE"/>
+    <w:rsid w:val="000D5122"/>
+    <w:rsid w:val="000D54E1"/>
     <w:rsid w:val="000D5970"/>
+    <w:rsid w:val="000D5D08"/>
+    <w:rsid w:val="000D6265"/>
+    <w:rsid w:val="000D651E"/>
     <w:rsid w:val="000D6CAC"/>
+    <w:rsid w:val="000D7289"/>
+    <w:rsid w:val="000D735B"/>
     <w:rsid w:val="000D7589"/>
     <w:rsid w:val="000D75A1"/>
+    <w:rsid w:val="000D7A3E"/>
     <w:rsid w:val="000D7C21"/>
+    <w:rsid w:val="000E010C"/>
+    <w:rsid w:val="000E0123"/>
     <w:rsid w:val="000E0552"/>
+    <w:rsid w:val="000E0572"/>
     <w:rsid w:val="000E06AE"/>
     <w:rsid w:val="000E0A51"/>
+    <w:rsid w:val="000E1101"/>
     <w:rsid w:val="000E148E"/>
     <w:rsid w:val="000E159C"/>
+    <w:rsid w:val="000E181D"/>
+    <w:rsid w:val="000E18B1"/>
+    <w:rsid w:val="000E2047"/>
+    <w:rsid w:val="000E2101"/>
+    <w:rsid w:val="000E238E"/>
+    <w:rsid w:val="000E244D"/>
+    <w:rsid w:val="000E262B"/>
     <w:rsid w:val="000E2990"/>
+    <w:rsid w:val="000E2BFA"/>
+    <w:rsid w:val="000E2F39"/>
     <w:rsid w:val="000E2FBD"/>
     <w:rsid w:val="000E31D0"/>
+    <w:rsid w:val="000E328D"/>
     <w:rsid w:val="000E32D8"/>
+    <w:rsid w:val="000E3485"/>
     <w:rsid w:val="000E3B79"/>
     <w:rsid w:val="000E3CC3"/>
+    <w:rsid w:val="000E3D16"/>
     <w:rsid w:val="000E47B7"/>
     <w:rsid w:val="000E490A"/>
+    <w:rsid w:val="000E4A77"/>
     <w:rsid w:val="000E4B9B"/>
+    <w:rsid w:val="000E50D3"/>
     <w:rsid w:val="000E52FD"/>
+    <w:rsid w:val="000E55A8"/>
     <w:rsid w:val="000E5A7A"/>
+    <w:rsid w:val="000E6346"/>
+    <w:rsid w:val="000E65F3"/>
+    <w:rsid w:val="000E71DC"/>
+    <w:rsid w:val="000E769A"/>
     <w:rsid w:val="000E7779"/>
     <w:rsid w:val="000E7D33"/>
     <w:rsid w:val="000E7DEE"/>
+    <w:rsid w:val="000E7E64"/>
+    <w:rsid w:val="000F01C1"/>
     <w:rsid w:val="000F02B1"/>
+    <w:rsid w:val="000F0EE8"/>
     <w:rsid w:val="000F132D"/>
+    <w:rsid w:val="000F13C9"/>
+    <w:rsid w:val="000F17EC"/>
     <w:rsid w:val="000F1900"/>
+    <w:rsid w:val="000F1AB0"/>
+    <w:rsid w:val="000F1DF1"/>
+    <w:rsid w:val="000F1F80"/>
+    <w:rsid w:val="000F282E"/>
+    <w:rsid w:val="000F2DAD"/>
+    <w:rsid w:val="000F2E26"/>
+    <w:rsid w:val="000F3764"/>
     <w:rsid w:val="000F3A07"/>
     <w:rsid w:val="000F3B34"/>
+    <w:rsid w:val="000F3C88"/>
+    <w:rsid w:val="000F3DC5"/>
+    <w:rsid w:val="000F3DE5"/>
     <w:rsid w:val="000F3F40"/>
     <w:rsid w:val="000F46DE"/>
     <w:rsid w:val="000F4EA0"/>
     <w:rsid w:val="000F4F01"/>
     <w:rsid w:val="000F50CF"/>
     <w:rsid w:val="000F511D"/>
+    <w:rsid w:val="000F531D"/>
     <w:rsid w:val="000F5533"/>
     <w:rsid w:val="000F57E0"/>
+    <w:rsid w:val="000F5822"/>
     <w:rsid w:val="000F59DC"/>
+    <w:rsid w:val="000F5C8A"/>
+    <w:rsid w:val="000F67BA"/>
     <w:rsid w:val="000F6883"/>
+    <w:rsid w:val="000F6AFF"/>
+    <w:rsid w:val="000F6ED7"/>
     <w:rsid w:val="000F6F7C"/>
     <w:rsid w:val="000F7128"/>
     <w:rsid w:val="000F725F"/>
+    <w:rsid w:val="000F727C"/>
+    <w:rsid w:val="000F733B"/>
+    <w:rsid w:val="000F7588"/>
     <w:rsid w:val="000F77B7"/>
+    <w:rsid w:val="000F7897"/>
     <w:rsid w:val="000F7976"/>
+    <w:rsid w:val="001002FE"/>
     <w:rsid w:val="0010031B"/>
     <w:rsid w:val="001006D5"/>
+    <w:rsid w:val="0010080E"/>
     <w:rsid w:val="00100835"/>
+    <w:rsid w:val="00100D0B"/>
     <w:rsid w:val="00100E44"/>
+    <w:rsid w:val="00100F4A"/>
     <w:rsid w:val="00101014"/>
     <w:rsid w:val="0010114C"/>
+    <w:rsid w:val="00101367"/>
+    <w:rsid w:val="00101374"/>
     <w:rsid w:val="001014BF"/>
+    <w:rsid w:val="0010165A"/>
+    <w:rsid w:val="0010177E"/>
+    <w:rsid w:val="00101BC4"/>
     <w:rsid w:val="00101C62"/>
     <w:rsid w:val="00101CC0"/>
+    <w:rsid w:val="00102789"/>
+    <w:rsid w:val="00102A3F"/>
+    <w:rsid w:val="00102DB6"/>
+    <w:rsid w:val="00102E79"/>
+    <w:rsid w:val="00103922"/>
     <w:rsid w:val="00103D9D"/>
+    <w:rsid w:val="001040E3"/>
     <w:rsid w:val="001042D7"/>
+    <w:rsid w:val="0010455C"/>
+    <w:rsid w:val="001045FB"/>
+    <w:rsid w:val="00104DAB"/>
+    <w:rsid w:val="0010500D"/>
     <w:rsid w:val="00105576"/>
+    <w:rsid w:val="0010560F"/>
+    <w:rsid w:val="00105752"/>
+    <w:rsid w:val="00105911"/>
+    <w:rsid w:val="00105A3F"/>
+    <w:rsid w:val="00105A4F"/>
+    <w:rsid w:val="00105FF3"/>
     <w:rsid w:val="001062F5"/>
     <w:rsid w:val="0010680F"/>
     <w:rsid w:val="00106A55"/>
+    <w:rsid w:val="00106FC0"/>
+    <w:rsid w:val="001070D8"/>
     <w:rsid w:val="00107370"/>
+    <w:rsid w:val="0010737B"/>
     <w:rsid w:val="00107783"/>
+    <w:rsid w:val="0010778A"/>
+    <w:rsid w:val="00107920"/>
+    <w:rsid w:val="00107974"/>
     <w:rsid w:val="00107AA6"/>
+    <w:rsid w:val="00107B6B"/>
     <w:rsid w:val="001104E1"/>
     <w:rsid w:val="001107C7"/>
     <w:rsid w:val="00110B9C"/>
     <w:rsid w:val="00111130"/>
+    <w:rsid w:val="00111258"/>
     <w:rsid w:val="001113A9"/>
+    <w:rsid w:val="00111455"/>
     <w:rsid w:val="0011176B"/>
+    <w:rsid w:val="001118B0"/>
     <w:rsid w:val="001119E0"/>
     <w:rsid w:val="00111AF2"/>
     <w:rsid w:val="00111E5F"/>
+    <w:rsid w:val="00111E67"/>
+    <w:rsid w:val="00111F64"/>
+    <w:rsid w:val="00112086"/>
+    <w:rsid w:val="0011222C"/>
     <w:rsid w:val="00112936"/>
     <w:rsid w:val="001129AA"/>
+    <w:rsid w:val="00112BEE"/>
     <w:rsid w:val="00112DED"/>
     <w:rsid w:val="00113709"/>
     <w:rsid w:val="00113790"/>
     <w:rsid w:val="00113AB7"/>
+    <w:rsid w:val="001142B9"/>
+    <w:rsid w:val="001143DD"/>
+    <w:rsid w:val="001144A4"/>
+    <w:rsid w:val="00114819"/>
+    <w:rsid w:val="00114953"/>
     <w:rsid w:val="00114AC3"/>
+    <w:rsid w:val="00114B4F"/>
+    <w:rsid w:val="00114E35"/>
+    <w:rsid w:val="001151E7"/>
     <w:rsid w:val="001151F0"/>
+    <w:rsid w:val="00115317"/>
     <w:rsid w:val="00115666"/>
+    <w:rsid w:val="00115680"/>
     <w:rsid w:val="001156CA"/>
+    <w:rsid w:val="001157E5"/>
     <w:rsid w:val="00115919"/>
+    <w:rsid w:val="00115D22"/>
+    <w:rsid w:val="00115D56"/>
     <w:rsid w:val="00116077"/>
     <w:rsid w:val="00116452"/>
+    <w:rsid w:val="00116550"/>
+    <w:rsid w:val="001166F1"/>
     <w:rsid w:val="0011670C"/>
     <w:rsid w:val="00116A34"/>
     <w:rsid w:val="00116B3A"/>
     <w:rsid w:val="00116B50"/>
     <w:rsid w:val="00116BEE"/>
     <w:rsid w:val="0011702A"/>
     <w:rsid w:val="001170F0"/>
+    <w:rsid w:val="00117406"/>
+    <w:rsid w:val="00117528"/>
     <w:rsid w:val="00117C35"/>
     <w:rsid w:val="00117DD8"/>
+    <w:rsid w:val="00117EC8"/>
+    <w:rsid w:val="00120658"/>
     <w:rsid w:val="00120D86"/>
+    <w:rsid w:val="00121340"/>
     <w:rsid w:val="00121538"/>
     <w:rsid w:val="00121D98"/>
+    <w:rsid w:val="00121E24"/>
+    <w:rsid w:val="00122008"/>
+    <w:rsid w:val="00122896"/>
+    <w:rsid w:val="001229C3"/>
+    <w:rsid w:val="00122C42"/>
     <w:rsid w:val="00122DC5"/>
+    <w:rsid w:val="00122ED8"/>
     <w:rsid w:val="00122FD5"/>
+    <w:rsid w:val="00123415"/>
     <w:rsid w:val="0012354B"/>
     <w:rsid w:val="00123712"/>
     <w:rsid w:val="00123715"/>
     <w:rsid w:val="00123789"/>
+    <w:rsid w:val="001238F2"/>
+    <w:rsid w:val="001239BA"/>
+    <w:rsid w:val="00123D4B"/>
+    <w:rsid w:val="00124092"/>
     <w:rsid w:val="001244FC"/>
+    <w:rsid w:val="0012453C"/>
+    <w:rsid w:val="00124650"/>
+    <w:rsid w:val="0012475F"/>
     <w:rsid w:val="00124BBE"/>
+    <w:rsid w:val="00124BD7"/>
     <w:rsid w:val="00124C50"/>
     <w:rsid w:val="00124D4F"/>
+    <w:rsid w:val="00124F34"/>
     <w:rsid w:val="001252A3"/>
+    <w:rsid w:val="00125799"/>
     <w:rsid w:val="001259F8"/>
+    <w:rsid w:val="00125F99"/>
+    <w:rsid w:val="00126087"/>
+    <w:rsid w:val="0012616B"/>
     <w:rsid w:val="001264AD"/>
     <w:rsid w:val="00126516"/>
+    <w:rsid w:val="0012654E"/>
     <w:rsid w:val="0012663F"/>
     <w:rsid w:val="00126FEC"/>
+    <w:rsid w:val="00127371"/>
     <w:rsid w:val="001273D9"/>
+    <w:rsid w:val="001277AE"/>
     <w:rsid w:val="0013043E"/>
     <w:rsid w:val="001306A9"/>
     <w:rsid w:val="001309FF"/>
+    <w:rsid w:val="00130AA1"/>
+    <w:rsid w:val="00131129"/>
+    <w:rsid w:val="00131335"/>
     <w:rsid w:val="001314C1"/>
+    <w:rsid w:val="001316BF"/>
+    <w:rsid w:val="001316C4"/>
     <w:rsid w:val="0013196C"/>
+    <w:rsid w:val="00131D4A"/>
+    <w:rsid w:val="0013221F"/>
+    <w:rsid w:val="00132395"/>
     <w:rsid w:val="00132530"/>
+    <w:rsid w:val="00132C35"/>
+    <w:rsid w:val="001330A8"/>
     <w:rsid w:val="00133161"/>
     <w:rsid w:val="001336F5"/>
+    <w:rsid w:val="00133840"/>
     <w:rsid w:val="0013391E"/>
+    <w:rsid w:val="00133BA7"/>
+    <w:rsid w:val="00133E5A"/>
+    <w:rsid w:val="001342E2"/>
+    <w:rsid w:val="001343D5"/>
+    <w:rsid w:val="001344C0"/>
     <w:rsid w:val="00134DA5"/>
+    <w:rsid w:val="00134E12"/>
     <w:rsid w:val="0013565B"/>
     <w:rsid w:val="001357AD"/>
     <w:rsid w:val="00135B77"/>
+    <w:rsid w:val="00135DB2"/>
     <w:rsid w:val="00135FE4"/>
+    <w:rsid w:val="00135FEF"/>
+    <w:rsid w:val="00136494"/>
+    <w:rsid w:val="00136506"/>
+    <w:rsid w:val="001368E3"/>
+    <w:rsid w:val="00136BB5"/>
+    <w:rsid w:val="0013711A"/>
     <w:rsid w:val="001373EE"/>
     <w:rsid w:val="001400FC"/>
+    <w:rsid w:val="001405EA"/>
     <w:rsid w:val="00140819"/>
+    <w:rsid w:val="00140DA4"/>
+    <w:rsid w:val="001412BF"/>
     <w:rsid w:val="0014130E"/>
     <w:rsid w:val="0014176B"/>
+    <w:rsid w:val="00141E28"/>
+    <w:rsid w:val="00141E41"/>
+    <w:rsid w:val="00141F79"/>
     <w:rsid w:val="0014256C"/>
     <w:rsid w:val="001425DC"/>
+    <w:rsid w:val="00142642"/>
+    <w:rsid w:val="00142D10"/>
     <w:rsid w:val="00142F78"/>
     <w:rsid w:val="001434CB"/>
+    <w:rsid w:val="001437D8"/>
+    <w:rsid w:val="00143A1B"/>
     <w:rsid w:val="00143AC4"/>
+    <w:rsid w:val="00144805"/>
+    <w:rsid w:val="001448E1"/>
+    <w:rsid w:val="00144965"/>
     <w:rsid w:val="00144B74"/>
+    <w:rsid w:val="00144DE7"/>
+    <w:rsid w:val="00144EE2"/>
+    <w:rsid w:val="00144F36"/>
+    <w:rsid w:val="00144FCA"/>
     <w:rsid w:val="00145041"/>
+    <w:rsid w:val="00145125"/>
+    <w:rsid w:val="0014561E"/>
+    <w:rsid w:val="00145625"/>
     <w:rsid w:val="00145663"/>
+    <w:rsid w:val="0014568F"/>
+    <w:rsid w:val="00145888"/>
     <w:rsid w:val="001460AC"/>
     <w:rsid w:val="00146C6A"/>
     <w:rsid w:val="00146CE0"/>
+    <w:rsid w:val="00146CEA"/>
     <w:rsid w:val="00146ED8"/>
+    <w:rsid w:val="001472A1"/>
+    <w:rsid w:val="0014739A"/>
+    <w:rsid w:val="00147451"/>
     <w:rsid w:val="0014762A"/>
     <w:rsid w:val="0014769B"/>
+    <w:rsid w:val="00147DD2"/>
+    <w:rsid w:val="00147FC2"/>
     <w:rsid w:val="00150178"/>
+    <w:rsid w:val="00150261"/>
+    <w:rsid w:val="001502B5"/>
     <w:rsid w:val="001504CE"/>
+    <w:rsid w:val="001505F4"/>
     <w:rsid w:val="001507B2"/>
+    <w:rsid w:val="00150A37"/>
+    <w:rsid w:val="00150E18"/>
     <w:rsid w:val="00150E93"/>
+    <w:rsid w:val="00151036"/>
     <w:rsid w:val="0015184E"/>
     <w:rsid w:val="00151A34"/>
     <w:rsid w:val="00151A3C"/>
+    <w:rsid w:val="00151E9F"/>
+    <w:rsid w:val="00151F1E"/>
+    <w:rsid w:val="0015217B"/>
+    <w:rsid w:val="00152203"/>
+    <w:rsid w:val="00152502"/>
     <w:rsid w:val="001527E3"/>
     <w:rsid w:val="00152862"/>
+    <w:rsid w:val="00152A40"/>
     <w:rsid w:val="0015301F"/>
     <w:rsid w:val="001539D2"/>
     <w:rsid w:val="00153D5F"/>
+    <w:rsid w:val="00154007"/>
     <w:rsid w:val="0015438A"/>
     <w:rsid w:val="001543A4"/>
+    <w:rsid w:val="00154456"/>
+    <w:rsid w:val="00154656"/>
+    <w:rsid w:val="00154783"/>
     <w:rsid w:val="00154ACB"/>
     <w:rsid w:val="00154C6B"/>
     <w:rsid w:val="00155146"/>
+    <w:rsid w:val="0015547F"/>
+    <w:rsid w:val="00155E4F"/>
     <w:rsid w:val="00155E52"/>
+    <w:rsid w:val="00155F9A"/>
+    <w:rsid w:val="001563EF"/>
+    <w:rsid w:val="00156467"/>
+    <w:rsid w:val="00156667"/>
+    <w:rsid w:val="001567DC"/>
+    <w:rsid w:val="001567F1"/>
+    <w:rsid w:val="00156831"/>
     <w:rsid w:val="00156CE1"/>
+    <w:rsid w:val="00157310"/>
     <w:rsid w:val="001575AC"/>
+    <w:rsid w:val="00157D87"/>
+    <w:rsid w:val="00157E63"/>
     <w:rsid w:val="00160021"/>
     <w:rsid w:val="001601A4"/>
     <w:rsid w:val="001605C3"/>
+    <w:rsid w:val="0016071E"/>
     <w:rsid w:val="00160788"/>
     <w:rsid w:val="00160EDC"/>
     <w:rsid w:val="00160FEC"/>
+    <w:rsid w:val="00161CD6"/>
+    <w:rsid w:val="00161D2B"/>
+    <w:rsid w:val="00162B69"/>
+    <w:rsid w:val="00162E7A"/>
+    <w:rsid w:val="00162F06"/>
+    <w:rsid w:val="0016308E"/>
     <w:rsid w:val="00163115"/>
     <w:rsid w:val="00163503"/>
+    <w:rsid w:val="00163589"/>
+    <w:rsid w:val="0016360F"/>
+    <w:rsid w:val="00163860"/>
     <w:rsid w:val="00163931"/>
+    <w:rsid w:val="00163ACD"/>
     <w:rsid w:val="00163B48"/>
     <w:rsid w:val="0016443A"/>
     <w:rsid w:val="00164577"/>
+    <w:rsid w:val="0016473E"/>
     <w:rsid w:val="001648DD"/>
     <w:rsid w:val="00165071"/>
     <w:rsid w:val="0016519E"/>
+    <w:rsid w:val="00165494"/>
     <w:rsid w:val="00165A67"/>
     <w:rsid w:val="00165D2F"/>
+    <w:rsid w:val="00165D78"/>
+    <w:rsid w:val="00165E9D"/>
     <w:rsid w:val="00165F3A"/>
+    <w:rsid w:val="0016600B"/>
     <w:rsid w:val="0016633F"/>
+    <w:rsid w:val="001669B9"/>
     <w:rsid w:val="00166A39"/>
+    <w:rsid w:val="00166C17"/>
     <w:rsid w:val="00166DC5"/>
     <w:rsid w:val="00167113"/>
+    <w:rsid w:val="001675A5"/>
+    <w:rsid w:val="001675C7"/>
     <w:rsid w:val="001679DC"/>
+    <w:rsid w:val="00167A4D"/>
+    <w:rsid w:val="00167B47"/>
+    <w:rsid w:val="00167B48"/>
+    <w:rsid w:val="00167B8B"/>
     <w:rsid w:val="00170095"/>
+    <w:rsid w:val="001707EE"/>
     <w:rsid w:val="00170BAF"/>
     <w:rsid w:val="00170C8A"/>
     <w:rsid w:val="00170E6D"/>
+    <w:rsid w:val="00171132"/>
+    <w:rsid w:val="001711F2"/>
+    <w:rsid w:val="00171302"/>
     <w:rsid w:val="00171393"/>
+    <w:rsid w:val="00171CE7"/>
     <w:rsid w:val="0017210E"/>
     <w:rsid w:val="001724B7"/>
     <w:rsid w:val="0017252D"/>
+    <w:rsid w:val="0017257C"/>
+    <w:rsid w:val="001728BD"/>
     <w:rsid w:val="001729D4"/>
     <w:rsid w:val="001729E1"/>
+    <w:rsid w:val="00172C74"/>
+    <w:rsid w:val="00172D4F"/>
+    <w:rsid w:val="00172F35"/>
+    <w:rsid w:val="001735DD"/>
     <w:rsid w:val="00173672"/>
     <w:rsid w:val="00173825"/>
+    <w:rsid w:val="00173921"/>
     <w:rsid w:val="00173A09"/>
+    <w:rsid w:val="00173D57"/>
     <w:rsid w:val="00173FF6"/>
     <w:rsid w:val="00174061"/>
     <w:rsid w:val="0017425D"/>
     <w:rsid w:val="001743DC"/>
     <w:rsid w:val="001744D0"/>
+    <w:rsid w:val="00174567"/>
+    <w:rsid w:val="00174573"/>
     <w:rsid w:val="001745CA"/>
+    <w:rsid w:val="001749FF"/>
+    <w:rsid w:val="00174E72"/>
+    <w:rsid w:val="00175ACF"/>
     <w:rsid w:val="00175B12"/>
     <w:rsid w:val="00175E1C"/>
     <w:rsid w:val="00175F8A"/>
     <w:rsid w:val="00176035"/>
     <w:rsid w:val="0017605A"/>
+    <w:rsid w:val="0017605F"/>
+    <w:rsid w:val="00176222"/>
     <w:rsid w:val="001764AD"/>
     <w:rsid w:val="00176821"/>
     <w:rsid w:val="00176953"/>
+    <w:rsid w:val="00176C90"/>
     <w:rsid w:val="00176E37"/>
     <w:rsid w:val="00176FA9"/>
     <w:rsid w:val="001771A1"/>
+    <w:rsid w:val="001771ED"/>
     <w:rsid w:val="0017732C"/>
     <w:rsid w:val="00177330"/>
+    <w:rsid w:val="0017743F"/>
+    <w:rsid w:val="0017781E"/>
     <w:rsid w:val="001779CA"/>
     <w:rsid w:val="00177BDD"/>
+    <w:rsid w:val="00180312"/>
+    <w:rsid w:val="0018038C"/>
     <w:rsid w:val="001808C1"/>
+    <w:rsid w:val="00180973"/>
+    <w:rsid w:val="00181914"/>
+    <w:rsid w:val="00181C2E"/>
+    <w:rsid w:val="00181E6D"/>
     <w:rsid w:val="00181FBC"/>
     <w:rsid w:val="00182187"/>
+    <w:rsid w:val="001821B0"/>
     <w:rsid w:val="00182657"/>
+    <w:rsid w:val="0018294B"/>
+    <w:rsid w:val="001832D2"/>
     <w:rsid w:val="00183344"/>
+    <w:rsid w:val="001833F3"/>
     <w:rsid w:val="0018348E"/>
+    <w:rsid w:val="00183921"/>
+    <w:rsid w:val="00183AB2"/>
+    <w:rsid w:val="00183D7C"/>
+    <w:rsid w:val="00184124"/>
     <w:rsid w:val="0018414C"/>
+    <w:rsid w:val="001843BE"/>
     <w:rsid w:val="001843F8"/>
+    <w:rsid w:val="001844E0"/>
+    <w:rsid w:val="00184552"/>
     <w:rsid w:val="00184736"/>
+    <w:rsid w:val="001847B0"/>
     <w:rsid w:val="00184C3A"/>
     <w:rsid w:val="00184CC4"/>
+    <w:rsid w:val="00184DCA"/>
     <w:rsid w:val="00185183"/>
+    <w:rsid w:val="001855C1"/>
+    <w:rsid w:val="001859A8"/>
+    <w:rsid w:val="001859FA"/>
+    <w:rsid w:val="00186237"/>
     <w:rsid w:val="00186250"/>
+    <w:rsid w:val="00186381"/>
     <w:rsid w:val="00186542"/>
+    <w:rsid w:val="001865ED"/>
     <w:rsid w:val="00186891"/>
+    <w:rsid w:val="0018699B"/>
     <w:rsid w:val="00186AD5"/>
+    <w:rsid w:val="00186BE3"/>
     <w:rsid w:val="00186E66"/>
     <w:rsid w:val="00186F42"/>
+    <w:rsid w:val="00186F5F"/>
+    <w:rsid w:val="001872E2"/>
+    <w:rsid w:val="001874DC"/>
+    <w:rsid w:val="001875C0"/>
+    <w:rsid w:val="001878AB"/>
+    <w:rsid w:val="00187B71"/>
+    <w:rsid w:val="00187FE3"/>
     <w:rsid w:val="00190089"/>
+    <w:rsid w:val="00190A68"/>
+    <w:rsid w:val="00190BB3"/>
+    <w:rsid w:val="00191060"/>
+    <w:rsid w:val="00191086"/>
+    <w:rsid w:val="001915D1"/>
     <w:rsid w:val="001915E2"/>
+    <w:rsid w:val="00191A19"/>
     <w:rsid w:val="00193240"/>
     <w:rsid w:val="0019346A"/>
     <w:rsid w:val="001934BA"/>
     <w:rsid w:val="0019366B"/>
+    <w:rsid w:val="001936FA"/>
+    <w:rsid w:val="00194005"/>
+    <w:rsid w:val="001941E2"/>
     <w:rsid w:val="0019427A"/>
+    <w:rsid w:val="0019431F"/>
+    <w:rsid w:val="001945F0"/>
     <w:rsid w:val="00194629"/>
     <w:rsid w:val="00194910"/>
     <w:rsid w:val="00194E75"/>
     <w:rsid w:val="00194EBA"/>
+    <w:rsid w:val="00195246"/>
     <w:rsid w:val="001952B0"/>
+    <w:rsid w:val="001952E3"/>
     <w:rsid w:val="001955BE"/>
+    <w:rsid w:val="00195748"/>
+    <w:rsid w:val="00196412"/>
+    <w:rsid w:val="00196487"/>
     <w:rsid w:val="0019668B"/>
     <w:rsid w:val="0019692A"/>
     <w:rsid w:val="00196DFC"/>
     <w:rsid w:val="00197464"/>
+    <w:rsid w:val="0019775D"/>
+    <w:rsid w:val="0019789A"/>
+    <w:rsid w:val="00197B5B"/>
+    <w:rsid w:val="00197BA4"/>
+    <w:rsid w:val="00197D0E"/>
+    <w:rsid w:val="001A019E"/>
     <w:rsid w:val="001A06D5"/>
+    <w:rsid w:val="001A0CC4"/>
     <w:rsid w:val="001A142E"/>
+    <w:rsid w:val="001A1727"/>
     <w:rsid w:val="001A17C2"/>
+    <w:rsid w:val="001A2046"/>
+    <w:rsid w:val="001A20A4"/>
+    <w:rsid w:val="001A25B1"/>
     <w:rsid w:val="001A27BF"/>
     <w:rsid w:val="001A2815"/>
+    <w:rsid w:val="001A286D"/>
     <w:rsid w:val="001A2D6F"/>
     <w:rsid w:val="001A2EB6"/>
+    <w:rsid w:val="001A3074"/>
+    <w:rsid w:val="001A3236"/>
+    <w:rsid w:val="001A335B"/>
+    <w:rsid w:val="001A343D"/>
     <w:rsid w:val="001A3C12"/>
+    <w:rsid w:val="001A407B"/>
+    <w:rsid w:val="001A4686"/>
+    <w:rsid w:val="001A46FC"/>
     <w:rsid w:val="001A4942"/>
+    <w:rsid w:val="001A4C46"/>
+    <w:rsid w:val="001A50A0"/>
     <w:rsid w:val="001A54B8"/>
+    <w:rsid w:val="001A5885"/>
     <w:rsid w:val="001A5A20"/>
     <w:rsid w:val="001A5B2A"/>
+    <w:rsid w:val="001A5B76"/>
+    <w:rsid w:val="001A5C9C"/>
+    <w:rsid w:val="001A5CBB"/>
+    <w:rsid w:val="001A5FA6"/>
     <w:rsid w:val="001A668B"/>
     <w:rsid w:val="001A6A48"/>
     <w:rsid w:val="001A6D86"/>
     <w:rsid w:val="001A6E72"/>
     <w:rsid w:val="001A7564"/>
     <w:rsid w:val="001A757A"/>
+    <w:rsid w:val="001A761D"/>
+    <w:rsid w:val="001A77DE"/>
+    <w:rsid w:val="001A7B97"/>
     <w:rsid w:val="001A7C13"/>
     <w:rsid w:val="001B001C"/>
+    <w:rsid w:val="001B01BB"/>
     <w:rsid w:val="001B066C"/>
+    <w:rsid w:val="001B07C2"/>
+    <w:rsid w:val="001B0B21"/>
     <w:rsid w:val="001B0B65"/>
     <w:rsid w:val="001B0FEA"/>
+    <w:rsid w:val="001B0FEB"/>
     <w:rsid w:val="001B0FEC"/>
     <w:rsid w:val="001B1069"/>
+    <w:rsid w:val="001B10D0"/>
     <w:rsid w:val="001B1406"/>
+    <w:rsid w:val="001B167F"/>
+    <w:rsid w:val="001B1BAD"/>
+    <w:rsid w:val="001B1E44"/>
     <w:rsid w:val="001B1F39"/>
+    <w:rsid w:val="001B1F95"/>
     <w:rsid w:val="001B205A"/>
+    <w:rsid w:val="001B22FC"/>
+    <w:rsid w:val="001B3127"/>
     <w:rsid w:val="001B313C"/>
+    <w:rsid w:val="001B3247"/>
+    <w:rsid w:val="001B3428"/>
+    <w:rsid w:val="001B38B3"/>
+    <w:rsid w:val="001B38DF"/>
     <w:rsid w:val="001B3A8B"/>
+    <w:rsid w:val="001B3C2E"/>
     <w:rsid w:val="001B3CF5"/>
     <w:rsid w:val="001B3F32"/>
+    <w:rsid w:val="001B4386"/>
+    <w:rsid w:val="001B47C2"/>
     <w:rsid w:val="001B4832"/>
     <w:rsid w:val="001B48A6"/>
+    <w:rsid w:val="001B4C01"/>
+    <w:rsid w:val="001B4D9E"/>
     <w:rsid w:val="001B50AD"/>
     <w:rsid w:val="001B535E"/>
     <w:rsid w:val="001B53A8"/>
     <w:rsid w:val="001B5550"/>
+    <w:rsid w:val="001B55BB"/>
+    <w:rsid w:val="001B560F"/>
     <w:rsid w:val="001B5D4A"/>
+    <w:rsid w:val="001B5DD0"/>
+    <w:rsid w:val="001B615D"/>
+    <w:rsid w:val="001B6206"/>
     <w:rsid w:val="001B630E"/>
     <w:rsid w:val="001B7660"/>
     <w:rsid w:val="001B77E3"/>
+    <w:rsid w:val="001B7885"/>
     <w:rsid w:val="001B7CF2"/>
+    <w:rsid w:val="001B7D8C"/>
+    <w:rsid w:val="001C0214"/>
+    <w:rsid w:val="001C02A3"/>
+    <w:rsid w:val="001C07AA"/>
     <w:rsid w:val="001C0811"/>
     <w:rsid w:val="001C0C9D"/>
     <w:rsid w:val="001C1649"/>
+    <w:rsid w:val="001C1872"/>
+    <w:rsid w:val="001C1A79"/>
+    <w:rsid w:val="001C1B8F"/>
     <w:rsid w:val="001C1E5D"/>
     <w:rsid w:val="001C1F1B"/>
     <w:rsid w:val="001C21CF"/>
+    <w:rsid w:val="001C22DF"/>
     <w:rsid w:val="001C2484"/>
+    <w:rsid w:val="001C27F8"/>
+    <w:rsid w:val="001C2998"/>
+    <w:rsid w:val="001C2A05"/>
     <w:rsid w:val="001C2E1C"/>
+    <w:rsid w:val="001C2F37"/>
+    <w:rsid w:val="001C3068"/>
     <w:rsid w:val="001C3555"/>
+    <w:rsid w:val="001C36B1"/>
     <w:rsid w:val="001C3741"/>
+    <w:rsid w:val="001C37AA"/>
     <w:rsid w:val="001C38F3"/>
+    <w:rsid w:val="001C3A87"/>
+    <w:rsid w:val="001C3AC5"/>
+    <w:rsid w:val="001C3C64"/>
     <w:rsid w:val="001C41EB"/>
+    <w:rsid w:val="001C435D"/>
+    <w:rsid w:val="001C4887"/>
+    <w:rsid w:val="001C497B"/>
     <w:rsid w:val="001C4AE6"/>
+    <w:rsid w:val="001C4F0E"/>
     <w:rsid w:val="001C5874"/>
+    <w:rsid w:val="001C5A0A"/>
     <w:rsid w:val="001C5A15"/>
+    <w:rsid w:val="001C6327"/>
     <w:rsid w:val="001C636E"/>
     <w:rsid w:val="001C6417"/>
     <w:rsid w:val="001C67B2"/>
+    <w:rsid w:val="001C69F5"/>
     <w:rsid w:val="001C6C40"/>
     <w:rsid w:val="001C7130"/>
+    <w:rsid w:val="001C7198"/>
+    <w:rsid w:val="001C724E"/>
     <w:rsid w:val="001C73CF"/>
+    <w:rsid w:val="001C769D"/>
+    <w:rsid w:val="001C76E7"/>
     <w:rsid w:val="001C7782"/>
+    <w:rsid w:val="001C7784"/>
     <w:rsid w:val="001C785E"/>
     <w:rsid w:val="001C7AF3"/>
+    <w:rsid w:val="001D0099"/>
+    <w:rsid w:val="001D0554"/>
+    <w:rsid w:val="001D117C"/>
+    <w:rsid w:val="001D1228"/>
     <w:rsid w:val="001D1E9C"/>
+    <w:rsid w:val="001D2473"/>
     <w:rsid w:val="001D26BE"/>
+    <w:rsid w:val="001D28F8"/>
+    <w:rsid w:val="001D2AAD"/>
     <w:rsid w:val="001D2DCF"/>
     <w:rsid w:val="001D3778"/>
+    <w:rsid w:val="001D3A6F"/>
     <w:rsid w:val="001D3A70"/>
+    <w:rsid w:val="001D4026"/>
+    <w:rsid w:val="001D40E0"/>
+    <w:rsid w:val="001D41FC"/>
     <w:rsid w:val="001D45DE"/>
+    <w:rsid w:val="001D4753"/>
+    <w:rsid w:val="001D4833"/>
+    <w:rsid w:val="001D5015"/>
+    <w:rsid w:val="001D5867"/>
     <w:rsid w:val="001D5D12"/>
     <w:rsid w:val="001D5E16"/>
     <w:rsid w:val="001D5F59"/>
     <w:rsid w:val="001D64A8"/>
+    <w:rsid w:val="001D688D"/>
     <w:rsid w:val="001D6992"/>
+    <w:rsid w:val="001D6DC9"/>
+    <w:rsid w:val="001D7297"/>
+    <w:rsid w:val="001D736F"/>
+    <w:rsid w:val="001D737C"/>
     <w:rsid w:val="001D73D0"/>
     <w:rsid w:val="001D75E3"/>
+    <w:rsid w:val="001D789B"/>
     <w:rsid w:val="001D7A17"/>
     <w:rsid w:val="001D7C10"/>
     <w:rsid w:val="001D7E2E"/>
+    <w:rsid w:val="001E0245"/>
     <w:rsid w:val="001E02E0"/>
+    <w:rsid w:val="001E030F"/>
+    <w:rsid w:val="001E0688"/>
     <w:rsid w:val="001E0C61"/>
+    <w:rsid w:val="001E0CC5"/>
+    <w:rsid w:val="001E16E3"/>
     <w:rsid w:val="001E182A"/>
     <w:rsid w:val="001E1AB3"/>
+    <w:rsid w:val="001E1B69"/>
+    <w:rsid w:val="001E1C1D"/>
+    <w:rsid w:val="001E2066"/>
+    <w:rsid w:val="001E20E3"/>
+    <w:rsid w:val="001E25F5"/>
     <w:rsid w:val="001E26D3"/>
     <w:rsid w:val="001E273C"/>
+    <w:rsid w:val="001E35D7"/>
     <w:rsid w:val="001E3655"/>
+    <w:rsid w:val="001E3A8C"/>
+    <w:rsid w:val="001E3AE0"/>
     <w:rsid w:val="001E3BB2"/>
+    <w:rsid w:val="001E4091"/>
+    <w:rsid w:val="001E41D7"/>
     <w:rsid w:val="001E430E"/>
     <w:rsid w:val="001E45DF"/>
     <w:rsid w:val="001E463A"/>
     <w:rsid w:val="001E47C9"/>
     <w:rsid w:val="001E4886"/>
     <w:rsid w:val="001E4A05"/>
     <w:rsid w:val="001E51CE"/>
     <w:rsid w:val="001E52BE"/>
+    <w:rsid w:val="001E5583"/>
     <w:rsid w:val="001E57A7"/>
+    <w:rsid w:val="001E5947"/>
+    <w:rsid w:val="001E59B8"/>
+    <w:rsid w:val="001E5A4B"/>
+    <w:rsid w:val="001E5A91"/>
     <w:rsid w:val="001E6267"/>
     <w:rsid w:val="001E62F5"/>
     <w:rsid w:val="001E6528"/>
     <w:rsid w:val="001E6772"/>
+    <w:rsid w:val="001E6E1B"/>
     <w:rsid w:val="001E72DA"/>
     <w:rsid w:val="001E749A"/>
     <w:rsid w:val="001E7841"/>
     <w:rsid w:val="001E7FC2"/>
+    <w:rsid w:val="001F070A"/>
+    <w:rsid w:val="001F0994"/>
     <w:rsid w:val="001F0EDD"/>
+    <w:rsid w:val="001F0FC9"/>
+    <w:rsid w:val="001F10C8"/>
+    <w:rsid w:val="001F1276"/>
+    <w:rsid w:val="001F1298"/>
+    <w:rsid w:val="001F1DFD"/>
+    <w:rsid w:val="001F1F5A"/>
+    <w:rsid w:val="001F2529"/>
+    <w:rsid w:val="001F283F"/>
     <w:rsid w:val="001F28B1"/>
+    <w:rsid w:val="001F2A29"/>
     <w:rsid w:val="001F2B7B"/>
+    <w:rsid w:val="001F3214"/>
+    <w:rsid w:val="001F3246"/>
+    <w:rsid w:val="001F33AA"/>
+    <w:rsid w:val="001F33BC"/>
+    <w:rsid w:val="001F3414"/>
+    <w:rsid w:val="001F3489"/>
     <w:rsid w:val="001F3501"/>
     <w:rsid w:val="001F3A18"/>
+    <w:rsid w:val="001F3BEF"/>
+    <w:rsid w:val="001F3DFE"/>
     <w:rsid w:val="001F43CC"/>
+    <w:rsid w:val="001F449B"/>
+    <w:rsid w:val="001F49B4"/>
     <w:rsid w:val="001F49D3"/>
+    <w:rsid w:val="001F574C"/>
+    <w:rsid w:val="001F59E8"/>
     <w:rsid w:val="001F5A0E"/>
     <w:rsid w:val="001F5E97"/>
+    <w:rsid w:val="001F627B"/>
+    <w:rsid w:val="001F62C3"/>
+    <w:rsid w:val="001F63D3"/>
     <w:rsid w:val="001F65C7"/>
+    <w:rsid w:val="001F6B62"/>
     <w:rsid w:val="001F6F73"/>
     <w:rsid w:val="001F74DE"/>
+    <w:rsid w:val="001F7648"/>
+    <w:rsid w:val="001F7834"/>
+    <w:rsid w:val="001F7935"/>
+    <w:rsid w:val="001F7C9E"/>
+    <w:rsid w:val="001F7CAD"/>
     <w:rsid w:val="00200161"/>
+    <w:rsid w:val="00200761"/>
+    <w:rsid w:val="002010A0"/>
+    <w:rsid w:val="00201352"/>
+    <w:rsid w:val="00201C75"/>
     <w:rsid w:val="00201EFD"/>
+    <w:rsid w:val="002023D3"/>
     <w:rsid w:val="00202657"/>
     <w:rsid w:val="00202767"/>
     <w:rsid w:val="00202772"/>
+    <w:rsid w:val="002027F6"/>
+    <w:rsid w:val="00202CBB"/>
+    <w:rsid w:val="00202E62"/>
     <w:rsid w:val="00202EAF"/>
+    <w:rsid w:val="00203555"/>
+    <w:rsid w:val="00203931"/>
+    <w:rsid w:val="00203A4D"/>
+    <w:rsid w:val="00203B5A"/>
     <w:rsid w:val="00203FE9"/>
+    <w:rsid w:val="00204007"/>
     <w:rsid w:val="0020408F"/>
     <w:rsid w:val="002042A6"/>
     <w:rsid w:val="002048D5"/>
     <w:rsid w:val="00204989"/>
+    <w:rsid w:val="00204B82"/>
+    <w:rsid w:val="00205239"/>
+    <w:rsid w:val="00205456"/>
+    <w:rsid w:val="00205545"/>
+    <w:rsid w:val="00205668"/>
+    <w:rsid w:val="002056F3"/>
+    <w:rsid w:val="00205C61"/>
     <w:rsid w:val="0020600F"/>
+    <w:rsid w:val="00206191"/>
     <w:rsid w:val="00206345"/>
+    <w:rsid w:val="002063DB"/>
     <w:rsid w:val="00206AF3"/>
+    <w:rsid w:val="00206B31"/>
+    <w:rsid w:val="00206CDB"/>
+    <w:rsid w:val="00206E44"/>
     <w:rsid w:val="00207095"/>
     <w:rsid w:val="0020722E"/>
     <w:rsid w:val="00207308"/>
     <w:rsid w:val="002074B9"/>
+    <w:rsid w:val="002077C5"/>
     <w:rsid w:val="00207CDC"/>
+    <w:rsid w:val="0021009F"/>
     <w:rsid w:val="002100D6"/>
     <w:rsid w:val="002101F5"/>
+    <w:rsid w:val="002102A8"/>
     <w:rsid w:val="002106FA"/>
+    <w:rsid w:val="00211132"/>
+    <w:rsid w:val="002113FC"/>
     <w:rsid w:val="00211AE1"/>
+    <w:rsid w:val="00211AE3"/>
+    <w:rsid w:val="00211E76"/>
+    <w:rsid w:val="0021201E"/>
+    <w:rsid w:val="002124B0"/>
     <w:rsid w:val="002127B7"/>
+    <w:rsid w:val="00212942"/>
+    <w:rsid w:val="00212C60"/>
+    <w:rsid w:val="00212F61"/>
+    <w:rsid w:val="00213444"/>
+    <w:rsid w:val="00213943"/>
     <w:rsid w:val="00213B39"/>
+    <w:rsid w:val="00213D15"/>
+    <w:rsid w:val="00213D2E"/>
+    <w:rsid w:val="00213DF4"/>
     <w:rsid w:val="002142A1"/>
+    <w:rsid w:val="00214511"/>
+    <w:rsid w:val="00214552"/>
     <w:rsid w:val="00214691"/>
     <w:rsid w:val="00214A23"/>
+    <w:rsid w:val="00214F5F"/>
+    <w:rsid w:val="002150C3"/>
+    <w:rsid w:val="002155CD"/>
+    <w:rsid w:val="00215776"/>
+    <w:rsid w:val="00215B56"/>
+    <w:rsid w:val="00215F1A"/>
+    <w:rsid w:val="00216121"/>
+    <w:rsid w:val="0021626D"/>
+    <w:rsid w:val="002162A5"/>
+    <w:rsid w:val="002162D1"/>
     <w:rsid w:val="00216345"/>
     <w:rsid w:val="00216389"/>
+    <w:rsid w:val="00216406"/>
+    <w:rsid w:val="0021646E"/>
     <w:rsid w:val="00216481"/>
+    <w:rsid w:val="00216943"/>
     <w:rsid w:val="00216CD0"/>
     <w:rsid w:val="00216DEB"/>
     <w:rsid w:val="00217198"/>
+    <w:rsid w:val="0021733A"/>
+    <w:rsid w:val="00217CED"/>
     <w:rsid w:val="00217D21"/>
+    <w:rsid w:val="00217D8C"/>
     <w:rsid w:val="00217DF1"/>
+    <w:rsid w:val="00217E04"/>
     <w:rsid w:val="00217F06"/>
     <w:rsid w:val="002201F0"/>
     <w:rsid w:val="002204B2"/>
     <w:rsid w:val="0022058B"/>
+    <w:rsid w:val="002205D4"/>
     <w:rsid w:val="00220732"/>
+    <w:rsid w:val="00220978"/>
+    <w:rsid w:val="00220BE5"/>
     <w:rsid w:val="00220CF9"/>
+    <w:rsid w:val="00220DBF"/>
+    <w:rsid w:val="00220EDB"/>
     <w:rsid w:val="00221994"/>
     <w:rsid w:val="00221D68"/>
+    <w:rsid w:val="00221E72"/>
     <w:rsid w:val="00221FFB"/>
+    <w:rsid w:val="002221F3"/>
+    <w:rsid w:val="00222216"/>
+    <w:rsid w:val="00222840"/>
+    <w:rsid w:val="0022293D"/>
+    <w:rsid w:val="00222A80"/>
+    <w:rsid w:val="00222BA1"/>
     <w:rsid w:val="00222DEA"/>
     <w:rsid w:val="002230DE"/>
     <w:rsid w:val="002233C3"/>
+    <w:rsid w:val="002234F3"/>
     <w:rsid w:val="002236E8"/>
+    <w:rsid w:val="002237B4"/>
     <w:rsid w:val="002239B1"/>
     <w:rsid w:val="002239D4"/>
+    <w:rsid w:val="00223B72"/>
+    <w:rsid w:val="00223F3D"/>
+    <w:rsid w:val="00223F8D"/>
+    <w:rsid w:val="002241AE"/>
     <w:rsid w:val="0022439F"/>
     <w:rsid w:val="00224409"/>
     <w:rsid w:val="002244DB"/>
+    <w:rsid w:val="00224C28"/>
+    <w:rsid w:val="00224DE1"/>
+    <w:rsid w:val="00224E18"/>
+    <w:rsid w:val="00225029"/>
+    <w:rsid w:val="0022516C"/>
     <w:rsid w:val="002252CD"/>
     <w:rsid w:val="00225690"/>
     <w:rsid w:val="002262C5"/>
+    <w:rsid w:val="00226570"/>
+    <w:rsid w:val="002266B9"/>
+    <w:rsid w:val="002272A6"/>
+    <w:rsid w:val="00227371"/>
+    <w:rsid w:val="002273CD"/>
+    <w:rsid w:val="0022768A"/>
+    <w:rsid w:val="002277C3"/>
     <w:rsid w:val="002278D8"/>
+    <w:rsid w:val="00227B2A"/>
     <w:rsid w:val="00227BD7"/>
+    <w:rsid w:val="00227C32"/>
     <w:rsid w:val="00227ED6"/>
+    <w:rsid w:val="002300A9"/>
     <w:rsid w:val="002304AA"/>
     <w:rsid w:val="002304F3"/>
     <w:rsid w:val="00230A4A"/>
+    <w:rsid w:val="00230AB5"/>
     <w:rsid w:val="00230F90"/>
     <w:rsid w:val="0023103F"/>
+    <w:rsid w:val="00231CC0"/>
+    <w:rsid w:val="0023201D"/>
     <w:rsid w:val="002324AA"/>
     <w:rsid w:val="002325A4"/>
     <w:rsid w:val="00232C10"/>
+    <w:rsid w:val="00232F5A"/>
+    <w:rsid w:val="0023302E"/>
+    <w:rsid w:val="0023309A"/>
+    <w:rsid w:val="0023340F"/>
+    <w:rsid w:val="00233827"/>
     <w:rsid w:val="00233899"/>
     <w:rsid w:val="00233ADC"/>
+    <w:rsid w:val="00233BF3"/>
+    <w:rsid w:val="00233C0E"/>
+    <w:rsid w:val="00233F9B"/>
+    <w:rsid w:val="00234142"/>
     <w:rsid w:val="002345B9"/>
+    <w:rsid w:val="002345D0"/>
+    <w:rsid w:val="00234662"/>
+    <w:rsid w:val="002346B4"/>
+    <w:rsid w:val="002346BE"/>
     <w:rsid w:val="00234951"/>
     <w:rsid w:val="00234969"/>
+    <w:rsid w:val="00234DC8"/>
+    <w:rsid w:val="00234DD3"/>
     <w:rsid w:val="00234DDB"/>
     <w:rsid w:val="00234E6B"/>
     <w:rsid w:val="00234EDE"/>
     <w:rsid w:val="0023518D"/>
     <w:rsid w:val="0023546E"/>
+    <w:rsid w:val="0023564F"/>
+    <w:rsid w:val="00235988"/>
+    <w:rsid w:val="00235A74"/>
+    <w:rsid w:val="00235BA7"/>
+    <w:rsid w:val="00235FA3"/>
+    <w:rsid w:val="00236664"/>
+    <w:rsid w:val="00236862"/>
+    <w:rsid w:val="002368A2"/>
+    <w:rsid w:val="00236BE9"/>
     <w:rsid w:val="002371C6"/>
+    <w:rsid w:val="002372D3"/>
+    <w:rsid w:val="00237348"/>
+    <w:rsid w:val="00237747"/>
+    <w:rsid w:val="00237B4A"/>
+    <w:rsid w:val="00237E6A"/>
     <w:rsid w:val="00237E72"/>
+    <w:rsid w:val="0024005F"/>
     <w:rsid w:val="0024012C"/>
+    <w:rsid w:val="0024085A"/>
+    <w:rsid w:val="00240E60"/>
+    <w:rsid w:val="00241879"/>
+    <w:rsid w:val="00241AC2"/>
+    <w:rsid w:val="00241BBB"/>
     <w:rsid w:val="00241BC0"/>
+    <w:rsid w:val="00241BF5"/>
+    <w:rsid w:val="00241D44"/>
     <w:rsid w:val="00242446"/>
+    <w:rsid w:val="002425B3"/>
     <w:rsid w:val="00242D4D"/>
     <w:rsid w:val="002432B2"/>
+    <w:rsid w:val="002433A7"/>
+    <w:rsid w:val="00243CFE"/>
     <w:rsid w:val="00243F47"/>
+    <w:rsid w:val="00244015"/>
+    <w:rsid w:val="00244027"/>
+    <w:rsid w:val="00244248"/>
+    <w:rsid w:val="002443D2"/>
+    <w:rsid w:val="00244682"/>
     <w:rsid w:val="00244773"/>
+    <w:rsid w:val="00244B83"/>
+    <w:rsid w:val="00244BC1"/>
+    <w:rsid w:val="00244D45"/>
+    <w:rsid w:val="002459D7"/>
+    <w:rsid w:val="00245C24"/>
     <w:rsid w:val="00245CAC"/>
+    <w:rsid w:val="00245D5B"/>
+    <w:rsid w:val="00245D7A"/>
     <w:rsid w:val="00245D86"/>
+    <w:rsid w:val="00245E90"/>
+    <w:rsid w:val="0024622C"/>
+    <w:rsid w:val="002469FE"/>
     <w:rsid w:val="00246A66"/>
     <w:rsid w:val="00246A84"/>
     <w:rsid w:val="00247302"/>
     <w:rsid w:val="00247644"/>
     <w:rsid w:val="00247773"/>
     <w:rsid w:val="00247A02"/>
+    <w:rsid w:val="00247C0A"/>
+    <w:rsid w:val="00247F84"/>
+    <w:rsid w:val="002500FE"/>
     <w:rsid w:val="002509C2"/>
     <w:rsid w:val="00250E01"/>
+    <w:rsid w:val="00250E56"/>
+    <w:rsid w:val="00251306"/>
     <w:rsid w:val="0025169E"/>
+    <w:rsid w:val="0025171F"/>
     <w:rsid w:val="0025178D"/>
+    <w:rsid w:val="0025183A"/>
     <w:rsid w:val="00251B39"/>
+    <w:rsid w:val="00251CEA"/>
     <w:rsid w:val="002526A8"/>
+    <w:rsid w:val="00252EEC"/>
+    <w:rsid w:val="00252F61"/>
+    <w:rsid w:val="00252F8C"/>
     <w:rsid w:val="00253382"/>
+    <w:rsid w:val="00253B6A"/>
+    <w:rsid w:val="00253DB2"/>
     <w:rsid w:val="002543E8"/>
+    <w:rsid w:val="002547FA"/>
+    <w:rsid w:val="00254960"/>
     <w:rsid w:val="002549F5"/>
     <w:rsid w:val="00254B84"/>
+    <w:rsid w:val="0025533A"/>
+    <w:rsid w:val="00255462"/>
+    <w:rsid w:val="002554AD"/>
+    <w:rsid w:val="002555D5"/>
     <w:rsid w:val="00255777"/>
+    <w:rsid w:val="00255ACB"/>
+    <w:rsid w:val="00255CE3"/>
+    <w:rsid w:val="00255E77"/>
+    <w:rsid w:val="002564F8"/>
+    <w:rsid w:val="002565C8"/>
+    <w:rsid w:val="00256E72"/>
+    <w:rsid w:val="00256EA5"/>
+    <w:rsid w:val="0025756D"/>
     <w:rsid w:val="0025762E"/>
+    <w:rsid w:val="00257A26"/>
     <w:rsid w:val="00257C71"/>
     <w:rsid w:val="00257D1E"/>
     <w:rsid w:val="00257DA8"/>
+    <w:rsid w:val="00257DBF"/>
+    <w:rsid w:val="00257F61"/>
+    <w:rsid w:val="002601C8"/>
     <w:rsid w:val="002604FE"/>
     <w:rsid w:val="0026054F"/>
+    <w:rsid w:val="002606A8"/>
     <w:rsid w:val="002607C1"/>
+    <w:rsid w:val="00260D61"/>
+    <w:rsid w:val="00260EF0"/>
+    <w:rsid w:val="00261386"/>
+    <w:rsid w:val="00261423"/>
+    <w:rsid w:val="002614BC"/>
+    <w:rsid w:val="002615FE"/>
+    <w:rsid w:val="00261653"/>
+    <w:rsid w:val="00261916"/>
     <w:rsid w:val="00261935"/>
     <w:rsid w:val="00261C3D"/>
+    <w:rsid w:val="00261C73"/>
+    <w:rsid w:val="00261DAA"/>
+    <w:rsid w:val="0026212A"/>
+    <w:rsid w:val="00262213"/>
+    <w:rsid w:val="00262433"/>
+    <w:rsid w:val="00262525"/>
+    <w:rsid w:val="00262558"/>
+    <w:rsid w:val="00262B08"/>
     <w:rsid w:val="002630DD"/>
+    <w:rsid w:val="002631E1"/>
     <w:rsid w:val="002631E3"/>
+    <w:rsid w:val="002634ED"/>
     <w:rsid w:val="0026397F"/>
     <w:rsid w:val="00263C95"/>
+    <w:rsid w:val="00264360"/>
+    <w:rsid w:val="00264B0E"/>
+    <w:rsid w:val="00264D6D"/>
     <w:rsid w:val="002653FC"/>
+    <w:rsid w:val="00265663"/>
     <w:rsid w:val="0026585F"/>
+    <w:rsid w:val="002658ED"/>
     <w:rsid w:val="00265AB7"/>
+    <w:rsid w:val="00265B85"/>
+    <w:rsid w:val="002660BD"/>
+    <w:rsid w:val="002661C0"/>
     <w:rsid w:val="002662A7"/>
     <w:rsid w:val="00266BEF"/>
+    <w:rsid w:val="00266C18"/>
+    <w:rsid w:val="0026723C"/>
+    <w:rsid w:val="00267703"/>
     <w:rsid w:val="002677EC"/>
+    <w:rsid w:val="00267E1E"/>
     <w:rsid w:val="00267FE8"/>
+    <w:rsid w:val="002700F7"/>
     <w:rsid w:val="0027083E"/>
+    <w:rsid w:val="002709B9"/>
     <w:rsid w:val="00270EBE"/>
+    <w:rsid w:val="00271019"/>
     <w:rsid w:val="002711BE"/>
     <w:rsid w:val="00271364"/>
+    <w:rsid w:val="0027146B"/>
     <w:rsid w:val="0027157E"/>
+    <w:rsid w:val="002715A9"/>
+    <w:rsid w:val="00271DFD"/>
+    <w:rsid w:val="002723E6"/>
     <w:rsid w:val="0027279D"/>
+    <w:rsid w:val="002728CE"/>
     <w:rsid w:val="002729E9"/>
+    <w:rsid w:val="00272AE9"/>
+    <w:rsid w:val="00272B2C"/>
+    <w:rsid w:val="002731C8"/>
+    <w:rsid w:val="00273216"/>
+    <w:rsid w:val="0027358B"/>
     <w:rsid w:val="0027371F"/>
+    <w:rsid w:val="002738AB"/>
     <w:rsid w:val="0027395D"/>
+    <w:rsid w:val="00273D9B"/>
+    <w:rsid w:val="00273DB9"/>
+    <w:rsid w:val="00273DDA"/>
     <w:rsid w:val="00273E68"/>
     <w:rsid w:val="0027416E"/>
+    <w:rsid w:val="0027419B"/>
     <w:rsid w:val="0027454A"/>
+    <w:rsid w:val="0027472E"/>
+    <w:rsid w:val="00274790"/>
+    <w:rsid w:val="00274C47"/>
+    <w:rsid w:val="00274C6C"/>
     <w:rsid w:val="002751BD"/>
     <w:rsid w:val="00275516"/>
     <w:rsid w:val="00275D31"/>
     <w:rsid w:val="00275D5B"/>
     <w:rsid w:val="0027607C"/>
+    <w:rsid w:val="002761FE"/>
+    <w:rsid w:val="0027645B"/>
     <w:rsid w:val="0027656A"/>
     <w:rsid w:val="002765E3"/>
+    <w:rsid w:val="00276895"/>
+    <w:rsid w:val="002769EB"/>
     <w:rsid w:val="00276B2E"/>
     <w:rsid w:val="00276B61"/>
+    <w:rsid w:val="00277499"/>
+    <w:rsid w:val="0027793A"/>
     <w:rsid w:val="00277A06"/>
+    <w:rsid w:val="00277B93"/>
+    <w:rsid w:val="00280514"/>
     <w:rsid w:val="00280A8B"/>
+    <w:rsid w:val="00280D20"/>
     <w:rsid w:val="00280E16"/>
+    <w:rsid w:val="002815C7"/>
     <w:rsid w:val="00281666"/>
+    <w:rsid w:val="00281A2F"/>
     <w:rsid w:val="00281F3C"/>
+    <w:rsid w:val="0028207B"/>
     <w:rsid w:val="00282101"/>
+    <w:rsid w:val="0028219D"/>
+    <w:rsid w:val="002821DB"/>
     <w:rsid w:val="0028233C"/>
+    <w:rsid w:val="002825B9"/>
+    <w:rsid w:val="00282A08"/>
     <w:rsid w:val="00282C23"/>
+    <w:rsid w:val="00282D7C"/>
+    <w:rsid w:val="00282E2B"/>
+    <w:rsid w:val="002830DB"/>
+    <w:rsid w:val="002830E1"/>
     <w:rsid w:val="002832A1"/>
+    <w:rsid w:val="002832A2"/>
     <w:rsid w:val="00283401"/>
+    <w:rsid w:val="00283515"/>
+    <w:rsid w:val="0028370B"/>
+    <w:rsid w:val="00283892"/>
+    <w:rsid w:val="00283B47"/>
+    <w:rsid w:val="00283F2C"/>
+    <w:rsid w:val="002843A8"/>
     <w:rsid w:val="0028488C"/>
+    <w:rsid w:val="002852B9"/>
+    <w:rsid w:val="002853F7"/>
+    <w:rsid w:val="0028557A"/>
+    <w:rsid w:val="002856B1"/>
+    <w:rsid w:val="00285C24"/>
     <w:rsid w:val="00285CAE"/>
     <w:rsid w:val="002863A1"/>
+    <w:rsid w:val="002868FB"/>
+    <w:rsid w:val="00286979"/>
+    <w:rsid w:val="002869DA"/>
+    <w:rsid w:val="00286D77"/>
+    <w:rsid w:val="00286E81"/>
+    <w:rsid w:val="00286EFE"/>
     <w:rsid w:val="002873A2"/>
+    <w:rsid w:val="002874FC"/>
     <w:rsid w:val="002876A7"/>
+    <w:rsid w:val="002877F9"/>
     <w:rsid w:val="00287E6E"/>
+    <w:rsid w:val="00290055"/>
+    <w:rsid w:val="002901B8"/>
+    <w:rsid w:val="00290482"/>
+    <w:rsid w:val="0029057F"/>
     <w:rsid w:val="00290CF1"/>
+    <w:rsid w:val="00290FD1"/>
+    <w:rsid w:val="00291141"/>
+    <w:rsid w:val="002913DD"/>
+    <w:rsid w:val="00292108"/>
+    <w:rsid w:val="00292228"/>
     <w:rsid w:val="0029234E"/>
+    <w:rsid w:val="00292822"/>
     <w:rsid w:val="00292BC9"/>
     <w:rsid w:val="00292C8A"/>
+    <w:rsid w:val="00293868"/>
+    <w:rsid w:val="0029393E"/>
     <w:rsid w:val="00293B1C"/>
+    <w:rsid w:val="00293D60"/>
+    <w:rsid w:val="00293EDA"/>
     <w:rsid w:val="00293F65"/>
+    <w:rsid w:val="0029460C"/>
     <w:rsid w:val="002947E9"/>
     <w:rsid w:val="00294957"/>
+    <w:rsid w:val="00294D28"/>
     <w:rsid w:val="00294EC1"/>
     <w:rsid w:val="00295003"/>
     <w:rsid w:val="002953E7"/>
     <w:rsid w:val="00295498"/>
+    <w:rsid w:val="00295D55"/>
+    <w:rsid w:val="002966DB"/>
+    <w:rsid w:val="00296807"/>
     <w:rsid w:val="002968BC"/>
+    <w:rsid w:val="0029716A"/>
+    <w:rsid w:val="002971BB"/>
+    <w:rsid w:val="0029722F"/>
     <w:rsid w:val="002976F6"/>
     <w:rsid w:val="0029795D"/>
+    <w:rsid w:val="00297995"/>
     <w:rsid w:val="00297C08"/>
+    <w:rsid w:val="00297C34"/>
     <w:rsid w:val="00297E9F"/>
+    <w:rsid w:val="002A05CD"/>
+    <w:rsid w:val="002A0774"/>
     <w:rsid w:val="002A0A0A"/>
+    <w:rsid w:val="002A0B01"/>
+    <w:rsid w:val="002A11A2"/>
     <w:rsid w:val="002A11E8"/>
+    <w:rsid w:val="002A12B7"/>
+    <w:rsid w:val="002A13FB"/>
     <w:rsid w:val="002A145A"/>
     <w:rsid w:val="002A149B"/>
     <w:rsid w:val="002A19C1"/>
     <w:rsid w:val="002A1D94"/>
     <w:rsid w:val="002A1E09"/>
+    <w:rsid w:val="002A2A7B"/>
+    <w:rsid w:val="002A2B62"/>
     <w:rsid w:val="002A2C61"/>
+    <w:rsid w:val="002A3508"/>
+    <w:rsid w:val="002A39CB"/>
     <w:rsid w:val="002A3AA9"/>
     <w:rsid w:val="002A3D4D"/>
+    <w:rsid w:val="002A41BC"/>
     <w:rsid w:val="002A44D3"/>
+    <w:rsid w:val="002A46C0"/>
     <w:rsid w:val="002A48B5"/>
     <w:rsid w:val="002A496A"/>
     <w:rsid w:val="002A4FDD"/>
+    <w:rsid w:val="002A56AA"/>
     <w:rsid w:val="002A5962"/>
+    <w:rsid w:val="002A5CE8"/>
     <w:rsid w:val="002A5D0D"/>
+    <w:rsid w:val="002A60CE"/>
+    <w:rsid w:val="002A633E"/>
     <w:rsid w:val="002A64CE"/>
     <w:rsid w:val="002A69B9"/>
+    <w:rsid w:val="002A6ABC"/>
     <w:rsid w:val="002A6FB2"/>
     <w:rsid w:val="002A720A"/>
+    <w:rsid w:val="002A7564"/>
+    <w:rsid w:val="002A76A3"/>
+    <w:rsid w:val="002A7818"/>
+    <w:rsid w:val="002A78F6"/>
     <w:rsid w:val="002A7A04"/>
+    <w:rsid w:val="002A7E67"/>
     <w:rsid w:val="002A7FF6"/>
+    <w:rsid w:val="002B0444"/>
     <w:rsid w:val="002B057A"/>
     <w:rsid w:val="002B0AB3"/>
+    <w:rsid w:val="002B0CE5"/>
+    <w:rsid w:val="002B0E1E"/>
     <w:rsid w:val="002B0E8E"/>
     <w:rsid w:val="002B16A4"/>
+    <w:rsid w:val="002B1DBE"/>
+    <w:rsid w:val="002B1F07"/>
     <w:rsid w:val="002B1F8C"/>
+    <w:rsid w:val="002B2009"/>
     <w:rsid w:val="002B225F"/>
     <w:rsid w:val="002B2295"/>
     <w:rsid w:val="002B2C29"/>
+    <w:rsid w:val="002B2C85"/>
+    <w:rsid w:val="002B35B1"/>
     <w:rsid w:val="002B3A20"/>
+    <w:rsid w:val="002B3A2D"/>
     <w:rsid w:val="002B3C99"/>
     <w:rsid w:val="002B3EF0"/>
     <w:rsid w:val="002B4401"/>
     <w:rsid w:val="002B483B"/>
+    <w:rsid w:val="002B4CA1"/>
+    <w:rsid w:val="002B4CC3"/>
     <w:rsid w:val="002B4F69"/>
+    <w:rsid w:val="002B4FA8"/>
     <w:rsid w:val="002B50F3"/>
+    <w:rsid w:val="002B5279"/>
     <w:rsid w:val="002B5467"/>
+    <w:rsid w:val="002B5843"/>
+    <w:rsid w:val="002B5F6B"/>
     <w:rsid w:val="002B6546"/>
     <w:rsid w:val="002B66E8"/>
     <w:rsid w:val="002B6780"/>
+    <w:rsid w:val="002B683E"/>
+    <w:rsid w:val="002B6979"/>
+    <w:rsid w:val="002B6E23"/>
+    <w:rsid w:val="002B71E9"/>
     <w:rsid w:val="002B7912"/>
+    <w:rsid w:val="002B7AF6"/>
+    <w:rsid w:val="002B7DF1"/>
     <w:rsid w:val="002B7F25"/>
     <w:rsid w:val="002C01E0"/>
     <w:rsid w:val="002C04F8"/>
+    <w:rsid w:val="002C05B8"/>
     <w:rsid w:val="002C09DD"/>
     <w:rsid w:val="002C0A69"/>
+    <w:rsid w:val="002C0A80"/>
+    <w:rsid w:val="002C0FC5"/>
+    <w:rsid w:val="002C0FE3"/>
+    <w:rsid w:val="002C16F8"/>
+    <w:rsid w:val="002C1B5E"/>
+    <w:rsid w:val="002C1DCB"/>
     <w:rsid w:val="002C1E07"/>
     <w:rsid w:val="002C2432"/>
+    <w:rsid w:val="002C25C9"/>
     <w:rsid w:val="002C26A7"/>
+    <w:rsid w:val="002C27D1"/>
+    <w:rsid w:val="002C28C5"/>
     <w:rsid w:val="002C2A83"/>
     <w:rsid w:val="002C2B9A"/>
+    <w:rsid w:val="002C2BCC"/>
+    <w:rsid w:val="002C30BE"/>
+    <w:rsid w:val="002C31DF"/>
+    <w:rsid w:val="002C3475"/>
     <w:rsid w:val="002C38B5"/>
+    <w:rsid w:val="002C3A96"/>
+    <w:rsid w:val="002C43E6"/>
+    <w:rsid w:val="002C4537"/>
+    <w:rsid w:val="002C45EB"/>
+    <w:rsid w:val="002C47EF"/>
     <w:rsid w:val="002C4846"/>
+    <w:rsid w:val="002C485F"/>
+    <w:rsid w:val="002C4BA9"/>
+    <w:rsid w:val="002C4E2A"/>
+    <w:rsid w:val="002C5110"/>
+    <w:rsid w:val="002C556D"/>
     <w:rsid w:val="002C5A0B"/>
     <w:rsid w:val="002C5DAF"/>
+    <w:rsid w:val="002C5E73"/>
     <w:rsid w:val="002C6072"/>
     <w:rsid w:val="002C6AA5"/>
     <w:rsid w:val="002C6D9F"/>
+    <w:rsid w:val="002C6F8E"/>
     <w:rsid w:val="002C744C"/>
+    <w:rsid w:val="002C750F"/>
+    <w:rsid w:val="002C7755"/>
     <w:rsid w:val="002C7CC5"/>
     <w:rsid w:val="002C7D3C"/>
     <w:rsid w:val="002D02C4"/>
     <w:rsid w:val="002D094F"/>
+    <w:rsid w:val="002D0B53"/>
     <w:rsid w:val="002D0B62"/>
+    <w:rsid w:val="002D0C5E"/>
+    <w:rsid w:val="002D0C7D"/>
+    <w:rsid w:val="002D0F79"/>
     <w:rsid w:val="002D132F"/>
     <w:rsid w:val="002D1754"/>
     <w:rsid w:val="002D197B"/>
+    <w:rsid w:val="002D1CC7"/>
+    <w:rsid w:val="002D1D31"/>
+    <w:rsid w:val="002D1D5C"/>
     <w:rsid w:val="002D1F2C"/>
     <w:rsid w:val="002D2604"/>
+    <w:rsid w:val="002D27F8"/>
     <w:rsid w:val="002D2CE4"/>
     <w:rsid w:val="002D2D22"/>
     <w:rsid w:val="002D302A"/>
+    <w:rsid w:val="002D369E"/>
     <w:rsid w:val="002D3B43"/>
     <w:rsid w:val="002D3D4E"/>
     <w:rsid w:val="002D417B"/>
+    <w:rsid w:val="002D44B8"/>
     <w:rsid w:val="002D4669"/>
     <w:rsid w:val="002D47AD"/>
+    <w:rsid w:val="002D4881"/>
+    <w:rsid w:val="002D48A8"/>
     <w:rsid w:val="002D491D"/>
     <w:rsid w:val="002D4A7A"/>
+    <w:rsid w:val="002D4E48"/>
     <w:rsid w:val="002D4EE3"/>
+    <w:rsid w:val="002D4FD8"/>
+    <w:rsid w:val="002D5279"/>
     <w:rsid w:val="002D534D"/>
     <w:rsid w:val="002D54C1"/>
+    <w:rsid w:val="002D5540"/>
     <w:rsid w:val="002D5646"/>
     <w:rsid w:val="002D5900"/>
+    <w:rsid w:val="002D5922"/>
+    <w:rsid w:val="002D5BBD"/>
     <w:rsid w:val="002D5FC4"/>
+    <w:rsid w:val="002D6131"/>
     <w:rsid w:val="002D63D0"/>
     <w:rsid w:val="002D65FC"/>
+    <w:rsid w:val="002D6852"/>
+    <w:rsid w:val="002D6B02"/>
     <w:rsid w:val="002D7122"/>
     <w:rsid w:val="002D7124"/>
     <w:rsid w:val="002D7309"/>
+    <w:rsid w:val="002D73C2"/>
+    <w:rsid w:val="002D7952"/>
+    <w:rsid w:val="002D7AC1"/>
     <w:rsid w:val="002D7ED2"/>
     <w:rsid w:val="002D7FB4"/>
+    <w:rsid w:val="002E022A"/>
+    <w:rsid w:val="002E03A8"/>
+    <w:rsid w:val="002E0631"/>
     <w:rsid w:val="002E10E2"/>
     <w:rsid w:val="002E10EA"/>
     <w:rsid w:val="002E13D3"/>
+    <w:rsid w:val="002E162E"/>
     <w:rsid w:val="002E16D0"/>
+    <w:rsid w:val="002E1755"/>
+    <w:rsid w:val="002E1BA3"/>
+    <w:rsid w:val="002E2133"/>
+    <w:rsid w:val="002E2400"/>
     <w:rsid w:val="002E25DC"/>
+    <w:rsid w:val="002E2815"/>
+    <w:rsid w:val="002E2F3A"/>
+    <w:rsid w:val="002E3233"/>
     <w:rsid w:val="002E3BFD"/>
+    <w:rsid w:val="002E3EF8"/>
     <w:rsid w:val="002E4172"/>
     <w:rsid w:val="002E4336"/>
+    <w:rsid w:val="002E4374"/>
+    <w:rsid w:val="002E438C"/>
+    <w:rsid w:val="002E4499"/>
+    <w:rsid w:val="002E47B9"/>
     <w:rsid w:val="002E4A17"/>
     <w:rsid w:val="002E4A2B"/>
+    <w:rsid w:val="002E4BD1"/>
+    <w:rsid w:val="002E55B5"/>
     <w:rsid w:val="002E560A"/>
+    <w:rsid w:val="002E597F"/>
     <w:rsid w:val="002E59A0"/>
     <w:rsid w:val="002E59CD"/>
+    <w:rsid w:val="002E5ACE"/>
+    <w:rsid w:val="002E5B47"/>
     <w:rsid w:val="002E5CC8"/>
+    <w:rsid w:val="002E5ECC"/>
+    <w:rsid w:val="002E5FFE"/>
     <w:rsid w:val="002E607C"/>
     <w:rsid w:val="002E6275"/>
+    <w:rsid w:val="002E6598"/>
+    <w:rsid w:val="002E72B7"/>
+    <w:rsid w:val="002E739D"/>
+    <w:rsid w:val="002E753E"/>
     <w:rsid w:val="002E7784"/>
+    <w:rsid w:val="002E77FC"/>
     <w:rsid w:val="002E7C66"/>
     <w:rsid w:val="002F0147"/>
+    <w:rsid w:val="002F058C"/>
     <w:rsid w:val="002F0B68"/>
     <w:rsid w:val="002F10F1"/>
     <w:rsid w:val="002F13BF"/>
+    <w:rsid w:val="002F1721"/>
     <w:rsid w:val="002F17ED"/>
+    <w:rsid w:val="002F1801"/>
     <w:rsid w:val="002F1BA9"/>
+    <w:rsid w:val="002F20DD"/>
     <w:rsid w:val="002F22F0"/>
+    <w:rsid w:val="002F2C07"/>
     <w:rsid w:val="002F3213"/>
     <w:rsid w:val="002F32B7"/>
+    <w:rsid w:val="002F34DD"/>
     <w:rsid w:val="002F3501"/>
+    <w:rsid w:val="002F3E7A"/>
+    <w:rsid w:val="002F4121"/>
+    <w:rsid w:val="002F4295"/>
+    <w:rsid w:val="002F432E"/>
+    <w:rsid w:val="002F49E4"/>
+    <w:rsid w:val="002F4C70"/>
     <w:rsid w:val="002F4D0D"/>
+    <w:rsid w:val="002F4FA1"/>
     <w:rsid w:val="002F50FF"/>
     <w:rsid w:val="002F5188"/>
     <w:rsid w:val="002F5271"/>
+    <w:rsid w:val="002F54E7"/>
     <w:rsid w:val="002F55EF"/>
+    <w:rsid w:val="002F56A2"/>
     <w:rsid w:val="002F56EE"/>
     <w:rsid w:val="002F572B"/>
     <w:rsid w:val="002F611A"/>
     <w:rsid w:val="002F6A8C"/>
     <w:rsid w:val="002F6E34"/>
     <w:rsid w:val="002F7267"/>
+    <w:rsid w:val="002F7309"/>
     <w:rsid w:val="002F779D"/>
     <w:rsid w:val="002F7A6B"/>
+    <w:rsid w:val="002F7BC6"/>
+    <w:rsid w:val="00300230"/>
     <w:rsid w:val="00300838"/>
+    <w:rsid w:val="00300BA7"/>
+    <w:rsid w:val="00300DE2"/>
+    <w:rsid w:val="00300F90"/>
+    <w:rsid w:val="003011E2"/>
     <w:rsid w:val="0030143A"/>
     <w:rsid w:val="003014F9"/>
     <w:rsid w:val="0030161B"/>
+    <w:rsid w:val="00301B24"/>
     <w:rsid w:val="00301C45"/>
     <w:rsid w:val="00301DB0"/>
+    <w:rsid w:val="00301F60"/>
+    <w:rsid w:val="00301FFE"/>
+    <w:rsid w:val="00302BC5"/>
+    <w:rsid w:val="00302D09"/>
     <w:rsid w:val="00303015"/>
+    <w:rsid w:val="00303134"/>
     <w:rsid w:val="00303378"/>
     <w:rsid w:val="00303998"/>
+    <w:rsid w:val="003039E8"/>
     <w:rsid w:val="00303B6C"/>
     <w:rsid w:val="00303E92"/>
     <w:rsid w:val="0030429F"/>
     <w:rsid w:val="0030457C"/>
+    <w:rsid w:val="00304937"/>
+    <w:rsid w:val="00304A4B"/>
+    <w:rsid w:val="00304ED9"/>
+    <w:rsid w:val="003051B0"/>
     <w:rsid w:val="003051F6"/>
     <w:rsid w:val="0030521E"/>
     <w:rsid w:val="00305359"/>
+    <w:rsid w:val="003054FB"/>
+    <w:rsid w:val="00305524"/>
+    <w:rsid w:val="00305DA7"/>
+    <w:rsid w:val="00306174"/>
+    <w:rsid w:val="00306618"/>
     <w:rsid w:val="003069BE"/>
     <w:rsid w:val="00306C73"/>
+    <w:rsid w:val="003073B3"/>
+    <w:rsid w:val="0030771F"/>
+    <w:rsid w:val="0030781A"/>
+    <w:rsid w:val="00307AFA"/>
     <w:rsid w:val="00307B28"/>
+    <w:rsid w:val="00307D07"/>
+    <w:rsid w:val="003101C4"/>
     <w:rsid w:val="0031021B"/>
     <w:rsid w:val="00310889"/>
+    <w:rsid w:val="00310B5A"/>
     <w:rsid w:val="00310DD1"/>
+    <w:rsid w:val="00310EA0"/>
     <w:rsid w:val="003112B4"/>
+    <w:rsid w:val="00311345"/>
+    <w:rsid w:val="003119F1"/>
+    <w:rsid w:val="00311FF3"/>
+    <w:rsid w:val="003123B2"/>
     <w:rsid w:val="00312415"/>
+    <w:rsid w:val="00312DC8"/>
     <w:rsid w:val="00312DCC"/>
+    <w:rsid w:val="003130E4"/>
+    <w:rsid w:val="003133F8"/>
+    <w:rsid w:val="00313539"/>
     <w:rsid w:val="0031356F"/>
     <w:rsid w:val="00313789"/>
     <w:rsid w:val="0031388E"/>
+    <w:rsid w:val="00313BC2"/>
+    <w:rsid w:val="00313BDA"/>
+    <w:rsid w:val="00313CB5"/>
     <w:rsid w:val="00314016"/>
+    <w:rsid w:val="003144CE"/>
+    <w:rsid w:val="00314562"/>
+    <w:rsid w:val="00314736"/>
+    <w:rsid w:val="00314935"/>
     <w:rsid w:val="00314B8B"/>
     <w:rsid w:val="0031546F"/>
     <w:rsid w:val="0031554C"/>
     <w:rsid w:val="00315564"/>
+    <w:rsid w:val="0031599E"/>
+    <w:rsid w:val="00315B43"/>
+    <w:rsid w:val="00315C47"/>
+    <w:rsid w:val="00315F98"/>
     <w:rsid w:val="00315F9E"/>
     <w:rsid w:val="003161D5"/>
     <w:rsid w:val="003166E2"/>
     <w:rsid w:val="0031684E"/>
+    <w:rsid w:val="00316AFD"/>
+    <w:rsid w:val="0031716D"/>
     <w:rsid w:val="003177DA"/>
     <w:rsid w:val="00317AEF"/>
+    <w:rsid w:val="00317CD2"/>
+    <w:rsid w:val="00317E10"/>
     <w:rsid w:val="00317E17"/>
+    <w:rsid w:val="00320527"/>
+    <w:rsid w:val="003206EC"/>
+    <w:rsid w:val="0032097A"/>
+    <w:rsid w:val="003209A8"/>
     <w:rsid w:val="00320ADA"/>
     <w:rsid w:val="00320E7C"/>
+    <w:rsid w:val="0032114E"/>
+    <w:rsid w:val="0032129B"/>
     <w:rsid w:val="0032160F"/>
+    <w:rsid w:val="0032162E"/>
     <w:rsid w:val="003216C3"/>
+    <w:rsid w:val="00321B63"/>
+    <w:rsid w:val="003223B3"/>
+    <w:rsid w:val="0032272B"/>
     <w:rsid w:val="003229B4"/>
+    <w:rsid w:val="00322CF3"/>
     <w:rsid w:val="00322D80"/>
+    <w:rsid w:val="003232C0"/>
     <w:rsid w:val="00323A46"/>
     <w:rsid w:val="00323BA7"/>
+    <w:rsid w:val="00323D1B"/>
     <w:rsid w:val="00324030"/>
+    <w:rsid w:val="00324152"/>
     <w:rsid w:val="003241F1"/>
+    <w:rsid w:val="0032441C"/>
     <w:rsid w:val="00324430"/>
+    <w:rsid w:val="0032499D"/>
+    <w:rsid w:val="00324C2E"/>
     <w:rsid w:val="00324C7A"/>
     <w:rsid w:val="00324D54"/>
+    <w:rsid w:val="00324FDF"/>
+    <w:rsid w:val="00325707"/>
+    <w:rsid w:val="0032581F"/>
+    <w:rsid w:val="00325B4A"/>
     <w:rsid w:val="00325CA8"/>
+    <w:rsid w:val="00325D56"/>
     <w:rsid w:val="0032673E"/>
+    <w:rsid w:val="0032684B"/>
+    <w:rsid w:val="00326A84"/>
     <w:rsid w:val="00326B86"/>
     <w:rsid w:val="00326E73"/>
+    <w:rsid w:val="00326E94"/>
     <w:rsid w:val="00326EC3"/>
+    <w:rsid w:val="003270A4"/>
+    <w:rsid w:val="0032712F"/>
+    <w:rsid w:val="0032735C"/>
     <w:rsid w:val="00327810"/>
     <w:rsid w:val="00327C0A"/>
     <w:rsid w:val="00327D13"/>
+    <w:rsid w:val="00327E70"/>
+    <w:rsid w:val="00330099"/>
     <w:rsid w:val="00330321"/>
     <w:rsid w:val="00330894"/>
+    <w:rsid w:val="003308C4"/>
     <w:rsid w:val="00330E63"/>
+    <w:rsid w:val="00331285"/>
     <w:rsid w:val="003313F7"/>
+    <w:rsid w:val="0033145E"/>
+    <w:rsid w:val="00331AD8"/>
+    <w:rsid w:val="00331BBF"/>
+    <w:rsid w:val="00331CE1"/>
     <w:rsid w:val="00331D6C"/>
+    <w:rsid w:val="00332169"/>
+    <w:rsid w:val="0033219A"/>
     <w:rsid w:val="003321C2"/>
     <w:rsid w:val="003322D5"/>
+    <w:rsid w:val="003322EB"/>
     <w:rsid w:val="003324C0"/>
+    <w:rsid w:val="00332522"/>
+    <w:rsid w:val="00332894"/>
+    <w:rsid w:val="0033291B"/>
+    <w:rsid w:val="00332A1A"/>
+    <w:rsid w:val="00332B15"/>
+    <w:rsid w:val="00332BA4"/>
     <w:rsid w:val="00332D0F"/>
+    <w:rsid w:val="00332DB3"/>
+    <w:rsid w:val="0033320E"/>
     <w:rsid w:val="0033346F"/>
+    <w:rsid w:val="003338D6"/>
     <w:rsid w:val="003338E7"/>
     <w:rsid w:val="00333EA5"/>
+    <w:rsid w:val="00334129"/>
+    <w:rsid w:val="00334205"/>
+    <w:rsid w:val="00334268"/>
+    <w:rsid w:val="0033452A"/>
     <w:rsid w:val="00334690"/>
     <w:rsid w:val="003346A9"/>
     <w:rsid w:val="003347DA"/>
+    <w:rsid w:val="00334B3B"/>
     <w:rsid w:val="00334DF0"/>
+    <w:rsid w:val="00334E2F"/>
+    <w:rsid w:val="00334E9D"/>
     <w:rsid w:val="00335CF8"/>
+    <w:rsid w:val="00335E9F"/>
     <w:rsid w:val="00336144"/>
+    <w:rsid w:val="00336A21"/>
     <w:rsid w:val="00336C8D"/>
+    <w:rsid w:val="00337BD6"/>
+    <w:rsid w:val="00337D3D"/>
+    <w:rsid w:val="00337DA2"/>
+    <w:rsid w:val="00337E12"/>
     <w:rsid w:val="00340020"/>
+    <w:rsid w:val="003401BF"/>
     <w:rsid w:val="00340390"/>
+    <w:rsid w:val="0034053C"/>
+    <w:rsid w:val="00340C5F"/>
     <w:rsid w:val="00340D01"/>
+    <w:rsid w:val="00340DE1"/>
+    <w:rsid w:val="00340E0C"/>
     <w:rsid w:val="00340EA6"/>
+    <w:rsid w:val="003414FB"/>
+    <w:rsid w:val="00341C2F"/>
     <w:rsid w:val="00341D13"/>
+    <w:rsid w:val="00341E76"/>
+    <w:rsid w:val="00342265"/>
+    <w:rsid w:val="003425C9"/>
+    <w:rsid w:val="003428E0"/>
     <w:rsid w:val="003428EC"/>
+    <w:rsid w:val="00342CF9"/>
+    <w:rsid w:val="00342CFA"/>
+    <w:rsid w:val="00343307"/>
+    <w:rsid w:val="00343649"/>
+    <w:rsid w:val="00343738"/>
     <w:rsid w:val="00344289"/>
+    <w:rsid w:val="00344390"/>
+    <w:rsid w:val="003446CE"/>
+    <w:rsid w:val="003447DB"/>
+    <w:rsid w:val="00344900"/>
+    <w:rsid w:val="003449A0"/>
     <w:rsid w:val="00344F2A"/>
     <w:rsid w:val="0034505E"/>
+    <w:rsid w:val="003450FA"/>
     <w:rsid w:val="0034510B"/>
     <w:rsid w:val="003454EB"/>
+    <w:rsid w:val="00345812"/>
+    <w:rsid w:val="00345A63"/>
+    <w:rsid w:val="00345F2D"/>
     <w:rsid w:val="00346056"/>
+    <w:rsid w:val="0034621F"/>
+    <w:rsid w:val="0034622A"/>
     <w:rsid w:val="0034673D"/>
     <w:rsid w:val="00346828"/>
+    <w:rsid w:val="00346960"/>
+    <w:rsid w:val="00346AF1"/>
+    <w:rsid w:val="00346DA2"/>
+    <w:rsid w:val="00346FF4"/>
+    <w:rsid w:val="003470E9"/>
     <w:rsid w:val="00347A98"/>
+    <w:rsid w:val="00347E8E"/>
     <w:rsid w:val="00347ECD"/>
+    <w:rsid w:val="00350343"/>
     <w:rsid w:val="0035050E"/>
     <w:rsid w:val="00350813"/>
+    <w:rsid w:val="00350849"/>
+    <w:rsid w:val="0035088B"/>
     <w:rsid w:val="00350928"/>
     <w:rsid w:val="00350A10"/>
+    <w:rsid w:val="003511AF"/>
+    <w:rsid w:val="003513EE"/>
+    <w:rsid w:val="00351942"/>
     <w:rsid w:val="00352039"/>
+    <w:rsid w:val="0035255F"/>
     <w:rsid w:val="003525DF"/>
     <w:rsid w:val="00352933"/>
     <w:rsid w:val="003529D9"/>
     <w:rsid w:val="00352D3A"/>
+    <w:rsid w:val="00352F38"/>
     <w:rsid w:val="003532DE"/>
+    <w:rsid w:val="0035382B"/>
+    <w:rsid w:val="00353AC5"/>
+    <w:rsid w:val="00354310"/>
+    <w:rsid w:val="003546A9"/>
+    <w:rsid w:val="003546F6"/>
+    <w:rsid w:val="0035493C"/>
     <w:rsid w:val="00354BCB"/>
     <w:rsid w:val="00354DF9"/>
+    <w:rsid w:val="0035509D"/>
     <w:rsid w:val="003555AB"/>
     <w:rsid w:val="00355AC4"/>
     <w:rsid w:val="00355E8D"/>
+    <w:rsid w:val="00355EB0"/>
     <w:rsid w:val="003561BF"/>
     <w:rsid w:val="003564ED"/>
+    <w:rsid w:val="003566A3"/>
     <w:rsid w:val="003572F4"/>
+    <w:rsid w:val="0035745C"/>
     <w:rsid w:val="003574EC"/>
     <w:rsid w:val="003576A8"/>
+    <w:rsid w:val="00357799"/>
+    <w:rsid w:val="00357DBF"/>
     <w:rsid w:val="00357FCE"/>
     <w:rsid w:val="00360550"/>
+    <w:rsid w:val="003605A7"/>
     <w:rsid w:val="00360614"/>
     <w:rsid w:val="0036070E"/>
     <w:rsid w:val="0036079A"/>
+    <w:rsid w:val="00360884"/>
     <w:rsid w:val="00360AFF"/>
+    <w:rsid w:val="00360B30"/>
     <w:rsid w:val="00360D72"/>
     <w:rsid w:val="00361019"/>
+    <w:rsid w:val="00361039"/>
+    <w:rsid w:val="003610FB"/>
+    <w:rsid w:val="00361765"/>
     <w:rsid w:val="00361878"/>
+    <w:rsid w:val="0036187D"/>
+    <w:rsid w:val="003618E9"/>
     <w:rsid w:val="00361C11"/>
+    <w:rsid w:val="00361D61"/>
+    <w:rsid w:val="00361D7C"/>
+    <w:rsid w:val="003623E6"/>
     <w:rsid w:val="003626D4"/>
+    <w:rsid w:val="00362EE3"/>
     <w:rsid w:val="00363024"/>
     <w:rsid w:val="00363164"/>
+    <w:rsid w:val="00363470"/>
     <w:rsid w:val="003634D0"/>
+    <w:rsid w:val="0036373E"/>
+    <w:rsid w:val="003637D8"/>
+    <w:rsid w:val="003637FD"/>
+    <w:rsid w:val="00363F91"/>
+    <w:rsid w:val="003641B1"/>
+    <w:rsid w:val="003642E4"/>
+    <w:rsid w:val="0036440A"/>
+    <w:rsid w:val="00364935"/>
     <w:rsid w:val="00364D24"/>
     <w:rsid w:val="00365451"/>
+    <w:rsid w:val="003654FA"/>
+    <w:rsid w:val="003656AF"/>
     <w:rsid w:val="00365A3A"/>
+    <w:rsid w:val="00365B48"/>
     <w:rsid w:val="00366040"/>
     <w:rsid w:val="0036608D"/>
     <w:rsid w:val="00366745"/>
     <w:rsid w:val="00366AD6"/>
+    <w:rsid w:val="00366F8B"/>
     <w:rsid w:val="00367547"/>
+    <w:rsid w:val="00367BB8"/>
+    <w:rsid w:val="00367FFD"/>
+    <w:rsid w:val="00370124"/>
+    <w:rsid w:val="0037027D"/>
     <w:rsid w:val="00370586"/>
     <w:rsid w:val="003707DF"/>
     <w:rsid w:val="00370D7C"/>
+    <w:rsid w:val="00370EB6"/>
+    <w:rsid w:val="00370FF9"/>
     <w:rsid w:val="00371356"/>
     <w:rsid w:val="00371446"/>
     <w:rsid w:val="0037151C"/>
+    <w:rsid w:val="0037176D"/>
     <w:rsid w:val="00371A27"/>
+    <w:rsid w:val="00371AFF"/>
     <w:rsid w:val="00371EA7"/>
     <w:rsid w:val="00371F37"/>
+    <w:rsid w:val="003726DF"/>
+    <w:rsid w:val="00372928"/>
+    <w:rsid w:val="00372990"/>
     <w:rsid w:val="003729F0"/>
     <w:rsid w:val="00372BD2"/>
     <w:rsid w:val="00373088"/>
+    <w:rsid w:val="00373142"/>
+    <w:rsid w:val="0037363C"/>
+    <w:rsid w:val="003741DA"/>
     <w:rsid w:val="00374220"/>
+    <w:rsid w:val="0037422C"/>
+    <w:rsid w:val="00374609"/>
+    <w:rsid w:val="00374D2F"/>
     <w:rsid w:val="00374DD4"/>
+    <w:rsid w:val="003750AD"/>
     <w:rsid w:val="003752A2"/>
+    <w:rsid w:val="00375847"/>
+    <w:rsid w:val="00375B3D"/>
+    <w:rsid w:val="00375FC8"/>
     <w:rsid w:val="00376112"/>
     <w:rsid w:val="00376520"/>
     <w:rsid w:val="00376650"/>
+    <w:rsid w:val="00376709"/>
     <w:rsid w:val="003768FE"/>
+    <w:rsid w:val="00376AF4"/>
+    <w:rsid w:val="0037703F"/>
+    <w:rsid w:val="0037710E"/>
     <w:rsid w:val="003771C6"/>
     <w:rsid w:val="003778F8"/>
     <w:rsid w:val="00377B46"/>
+    <w:rsid w:val="0038014B"/>
+    <w:rsid w:val="003802CB"/>
     <w:rsid w:val="003803AA"/>
     <w:rsid w:val="003804E3"/>
+    <w:rsid w:val="0038065C"/>
+    <w:rsid w:val="00380922"/>
     <w:rsid w:val="00380B0E"/>
     <w:rsid w:val="00380BD5"/>
+    <w:rsid w:val="00380D01"/>
+    <w:rsid w:val="00381076"/>
+    <w:rsid w:val="00381709"/>
+    <w:rsid w:val="0038198A"/>
     <w:rsid w:val="0038224B"/>
+    <w:rsid w:val="0038263B"/>
     <w:rsid w:val="00382772"/>
     <w:rsid w:val="003828D4"/>
+    <w:rsid w:val="003828E4"/>
     <w:rsid w:val="003828F4"/>
+    <w:rsid w:val="00382C1E"/>
     <w:rsid w:val="00382FFB"/>
     <w:rsid w:val="00383245"/>
     <w:rsid w:val="0038343B"/>
     <w:rsid w:val="003839CC"/>
     <w:rsid w:val="00383C08"/>
     <w:rsid w:val="00383D5C"/>
     <w:rsid w:val="00384028"/>
     <w:rsid w:val="00384203"/>
     <w:rsid w:val="003846CE"/>
+    <w:rsid w:val="0038483F"/>
+    <w:rsid w:val="003848BE"/>
     <w:rsid w:val="00384C85"/>
     <w:rsid w:val="00384E2A"/>
     <w:rsid w:val="00384F91"/>
     <w:rsid w:val="00385222"/>
+    <w:rsid w:val="00385972"/>
+    <w:rsid w:val="00385BA4"/>
+    <w:rsid w:val="00385DF8"/>
+    <w:rsid w:val="00385E30"/>
+    <w:rsid w:val="0038620F"/>
     <w:rsid w:val="00386316"/>
+    <w:rsid w:val="003863F1"/>
     <w:rsid w:val="00386469"/>
+    <w:rsid w:val="003866CF"/>
+    <w:rsid w:val="003868EA"/>
+    <w:rsid w:val="00386925"/>
+    <w:rsid w:val="00386C53"/>
+    <w:rsid w:val="00386ECD"/>
     <w:rsid w:val="00387496"/>
+    <w:rsid w:val="003875E7"/>
     <w:rsid w:val="00387689"/>
+    <w:rsid w:val="003876FC"/>
     <w:rsid w:val="00387B78"/>
+    <w:rsid w:val="00390123"/>
+    <w:rsid w:val="00390226"/>
+    <w:rsid w:val="00390417"/>
     <w:rsid w:val="003905A4"/>
     <w:rsid w:val="00390692"/>
     <w:rsid w:val="00390830"/>
+    <w:rsid w:val="00391B3F"/>
+    <w:rsid w:val="00391BEA"/>
+    <w:rsid w:val="00391CCB"/>
+    <w:rsid w:val="00391DA1"/>
+    <w:rsid w:val="00391EE4"/>
     <w:rsid w:val="00391FFF"/>
     <w:rsid w:val="00392414"/>
     <w:rsid w:val="00392426"/>
+    <w:rsid w:val="003927A1"/>
+    <w:rsid w:val="0039281F"/>
     <w:rsid w:val="00392A0D"/>
+    <w:rsid w:val="00392B53"/>
+    <w:rsid w:val="00392BA7"/>
     <w:rsid w:val="00392CE7"/>
+    <w:rsid w:val="00392F48"/>
+    <w:rsid w:val="00392F54"/>
+    <w:rsid w:val="00393151"/>
+    <w:rsid w:val="003933B9"/>
+    <w:rsid w:val="003938BD"/>
+    <w:rsid w:val="003938E8"/>
     <w:rsid w:val="00393A42"/>
     <w:rsid w:val="00393D5E"/>
     <w:rsid w:val="00393D76"/>
+    <w:rsid w:val="00393FA3"/>
+    <w:rsid w:val="00394263"/>
+    <w:rsid w:val="0039486B"/>
+    <w:rsid w:val="00394BCB"/>
     <w:rsid w:val="00394CBF"/>
+    <w:rsid w:val="00395209"/>
+    <w:rsid w:val="00395212"/>
+    <w:rsid w:val="00395422"/>
     <w:rsid w:val="003956F4"/>
     <w:rsid w:val="003957BA"/>
+    <w:rsid w:val="00395863"/>
+    <w:rsid w:val="00395D7F"/>
     <w:rsid w:val="00395F58"/>
+    <w:rsid w:val="003961F9"/>
+    <w:rsid w:val="0039645B"/>
+    <w:rsid w:val="003964AC"/>
     <w:rsid w:val="0039661B"/>
+    <w:rsid w:val="003967B5"/>
+    <w:rsid w:val="00396829"/>
     <w:rsid w:val="00396A3B"/>
+    <w:rsid w:val="0039733F"/>
+    <w:rsid w:val="0039771A"/>
+    <w:rsid w:val="0039775B"/>
+    <w:rsid w:val="00397905"/>
     <w:rsid w:val="00397A14"/>
+    <w:rsid w:val="00397E5D"/>
+    <w:rsid w:val="003A020A"/>
     <w:rsid w:val="003A04AE"/>
+    <w:rsid w:val="003A06EE"/>
+    <w:rsid w:val="003A0AB0"/>
     <w:rsid w:val="003A0EF5"/>
     <w:rsid w:val="003A0F2B"/>
+    <w:rsid w:val="003A1058"/>
+    <w:rsid w:val="003A136A"/>
+    <w:rsid w:val="003A1621"/>
+    <w:rsid w:val="003A1638"/>
+    <w:rsid w:val="003A16A6"/>
     <w:rsid w:val="003A199D"/>
     <w:rsid w:val="003A1DFF"/>
     <w:rsid w:val="003A1E41"/>
+    <w:rsid w:val="003A2381"/>
     <w:rsid w:val="003A2394"/>
     <w:rsid w:val="003A274C"/>
     <w:rsid w:val="003A2754"/>
     <w:rsid w:val="003A2AE9"/>
+    <w:rsid w:val="003A2C88"/>
+    <w:rsid w:val="003A2D0A"/>
     <w:rsid w:val="003A343A"/>
+    <w:rsid w:val="003A3598"/>
     <w:rsid w:val="003A35A5"/>
     <w:rsid w:val="003A35D8"/>
     <w:rsid w:val="003A366C"/>
     <w:rsid w:val="003A384D"/>
+    <w:rsid w:val="003A3C00"/>
+    <w:rsid w:val="003A3CCC"/>
     <w:rsid w:val="003A3DFF"/>
+    <w:rsid w:val="003A4039"/>
+    <w:rsid w:val="003A4953"/>
     <w:rsid w:val="003A4D1C"/>
+    <w:rsid w:val="003A4DCB"/>
+    <w:rsid w:val="003A4E27"/>
+    <w:rsid w:val="003A500C"/>
+    <w:rsid w:val="003A5702"/>
+    <w:rsid w:val="003A5A7E"/>
     <w:rsid w:val="003A626C"/>
+    <w:rsid w:val="003A62F1"/>
+    <w:rsid w:val="003A642E"/>
     <w:rsid w:val="003A6695"/>
+    <w:rsid w:val="003A6787"/>
     <w:rsid w:val="003A68A8"/>
     <w:rsid w:val="003A6D17"/>
     <w:rsid w:val="003A6D77"/>
     <w:rsid w:val="003A6E80"/>
     <w:rsid w:val="003A7950"/>
     <w:rsid w:val="003A7AC6"/>
+    <w:rsid w:val="003A7EB6"/>
+    <w:rsid w:val="003B027F"/>
+    <w:rsid w:val="003B02D9"/>
     <w:rsid w:val="003B0427"/>
     <w:rsid w:val="003B096B"/>
+    <w:rsid w:val="003B0C6E"/>
     <w:rsid w:val="003B0DFE"/>
     <w:rsid w:val="003B0F78"/>
     <w:rsid w:val="003B0FC4"/>
     <w:rsid w:val="003B118E"/>
     <w:rsid w:val="003B13FF"/>
     <w:rsid w:val="003B147C"/>
     <w:rsid w:val="003B14D2"/>
     <w:rsid w:val="003B176A"/>
+    <w:rsid w:val="003B1B72"/>
+    <w:rsid w:val="003B1C0E"/>
+    <w:rsid w:val="003B1D1C"/>
+    <w:rsid w:val="003B1D6E"/>
+    <w:rsid w:val="003B1D8C"/>
     <w:rsid w:val="003B202C"/>
     <w:rsid w:val="003B2030"/>
     <w:rsid w:val="003B203E"/>
     <w:rsid w:val="003B2400"/>
+    <w:rsid w:val="003B24E2"/>
     <w:rsid w:val="003B27E3"/>
+    <w:rsid w:val="003B2ACA"/>
     <w:rsid w:val="003B3023"/>
+    <w:rsid w:val="003B3293"/>
     <w:rsid w:val="003B39F2"/>
     <w:rsid w:val="003B3B17"/>
     <w:rsid w:val="003B3CD0"/>
+    <w:rsid w:val="003B4066"/>
     <w:rsid w:val="003B43E3"/>
     <w:rsid w:val="003B4583"/>
     <w:rsid w:val="003B463C"/>
     <w:rsid w:val="003B4A1D"/>
+    <w:rsid w:val="003B4E85"/>
+    <w:rsid w:val="003B50CB"/>
+    <w:rsid w:val="003B57CB"/>
     <w:rsid w:val="003B617E"/>
+    <w:rsid w:val="003B63D7"/>
     <w:rsid w:val="003B6522"/>
     <w:rsid w:val="003B67E5"/>
     <w:rsid w:val="003B6BDC"/>
+    <w:rsid w:val="003B6C56"/>
+    <w:rsid w:val="003B6EFF"/>
+    <w:rsid w:val="003B707F"/>
     <w:rsid w:val="003B74BB"/>
+    <w:rsid w:val="003B74E9"/>
     <w:rsid w:val="003B7723"/>
+    <w:rsid w:val="003B7804"/>
+    <w:rsid w:val="003B7805"/>
     <w:rsid w:val="003B7855"/>
+    <w:rsid w:val="003B787B"/>
     <w:rsid w:val="003B7DC2"/>
     <w:rsid w:val="003B7E5F"/>
     <w:rsid w:val="003B7EBA"/>
+    <w:rsid w:val="003C0107"/>
+    <w:rsid w:val="003C010F"/>
     <w:rsid w:val="003C013B"/>
+    <w:rsid w:val="003C014C"/>
+    <w:rsid w:val="003C091E"/>
+    <w:rsid w:val="003C09F7"/>
+    <w:rsid w:val="003C0AB1"/>
     <w:rsid w:val="003C1020"/>
+    <w:rsid w:val="003C10F6"/>
+    <w:rsid w:val="003C118D"/>
     <w:rsid w:val="003C1370"/>
+    <w:rsid w:val="003C1691"/>
+    <w:rsid w:val="003C17C1"/>
     <w:rsid w:val="003C19E7"/>
     <w:rsid w:val="003C1D17"/>
+    <w:rsid w:val="003C2321"/>
     <w:rsid w:val="003C2467"/>
     <w:rsid w:val="003C27BB"/>
+    <w:rsid w:val="003C2D44"/>
+    <w:rsid w:val="003C3051"/>
+    <w:rsid w:val="003C314C"/>
+    <w:rsid w:val="003C3191"/>
     <w:rsid w:val="003C3517"/>
     <w:rsid w:val="003C3802"/>
     <w:rsid w:val="003C3B17"/>
+    <w:rsid w:val="003C4524"/>
     <w:rsid w:val="003C48AD"/>
+    <w:rsid w:val="003C4963"/>
+    <w:rsid w:val="003C4984"/>
+    <w:rsid w:val="003C4A5D"/>
+    <w:rsid w:val="003C4BC6"/>
+    <w:rsid w:val="003C4C1B"/>
+    <w:rsid w:val="003C4EC1"/>
+    <w:rsid w:val="003C4FC2"/>
     <w:rsid w:val="003C5049"/>
     <w:rsid w:val="003C508F"/>
+    <w:rsid w:val="003C513E"/>
+    <w:rsid w:val="003C52E6"/>
     <w:rsid w:val="003C5781"/>
+    <w:rsid w:val="003C5A25"/>
+    <w:rsid w:val="003C5D1C"/>
+    <w:rsid w:val="003C5E48"/>
+    <w:rsid w:val="003C6115"/>
     <w:rsid w:val="003C62EE"/>
+    <w:rsid w:val="003C6370"/>
+    <w:rsid w:val="003C65A0"/>
     <w:rsid w:val="003C6673"/>
+    <w:rsid w:val="003C6B6C"/>
+    <w:rsid w:val="003C7229"/>
+    <w:rsid w:val="003C74DB"/>
+    <w:rsid w:val="003C7616"/>
+    <w:rsid w:val="003C7A0F"/>
+    <w:rsid w:val="003C7FC0"/>
     <w:rsid w:val="003D030C"/>
+    <w:rsid w:val="003D0EEC"/>
     <w:rsid w:val="003D0F72"/>
+    <w:rsid w:val="003D0FCA"/>
+    <w:rsid w:val="003D126B"/>
+    <w:rsid w:val="003D14BF"/>
     <w:rsid w:val="003D189E"/>
+    <w:rsid w:val="003D1A0D"/>
     <w:rsid w:val="003D1B14"/>
+    <w:rsid w:val="003D1B49"/>
+    <w:rsid w:val="003D1D0C"/>
+    <w:rsid w:val="003D1DB3"/>
     <w:rsid w:val="003D2008"/>
     <w:rsid w:val="003D207A"/>
+    <w:rsid w:val="003D208A"/>
     <w:rsid w:val="003D2647"/>
     <w:rsid w:val="003D28A4"/>
     <w:rsid w:val="003D2B22"/>
     <w:rsid w:val="003D2C3D"/>
+    <w:rsid w:val="003D2E8E"/>
+    <w:rsid w:val="003D38AE"/>
     <w:rsid w:val="003D3953"/>
+    <w:rsid w:val="003D3A33"/>
     <w:rsid w:val="003D3BFD"/>
     <w:rsid w:val="003D3E7B"/>
     <w:rsid w:val="003D3EA0"/>
+    <w:rsid w:val="003D42D9"/>
+    <w:rsid w:val="003D439C"/>
+    <w:rsid w:val="003D45DF"/>
+    <w:rsid w:val="003D47EC"/>
     <w:rsid w:val="003D4DF1"/>
     <w:rsid w:val="003D4EA7"/>
     <w:rsid w:val="003D5B52"/>
+    <w:rsid w:val="003D5DA5"/>
     <w:rsid w:val="003D5DC0"/>
+    <w:rsid w:val="003D5EDC"/>
+    <w:rsid w:val="003D69C1"/>
+    <w:rsid w:val="003D6A3C"/>
+    <w:rsid w:val="003D6C82"/>
+    <w:rsid w:val="003D7021"/>
+    <w:rsid w:val="003D7216"/>
     <w:rsid w:val="003D72AB"/>
+    <w:rsid w:val="003D7852"/>
+    <w:rsid w:val="003D7DCD"/>
+    <w:rsid w:val="003E001F"/>
+    <w:rsid w:val="003E00D6"/>
+    <w:rsid w:val="003E0351"/>
     <w:rsid w:val="003E038D"/>
+    <w:rsid w:val="003E040F"/>
     <w:rsid w:val="003E0548"/>
     <w:rsid w:val="003E086C"/>
     <w:rsid w:val="003E0E98"/>
     <w:rsid w:val="003E1327"/>
     <w:rsid w:val="003E1888"/>
     <w:rsid w:val="003E19F5"/>
     <w:rsid w:val="003E1F98"/>
     <w:rsid w:val="003E1FB9"/>
+    <w:rsid w:val="003E22A1"/>
     <w:rsid w:val="003E23F6"/>
+    <w:rsid w:val="003E2652"/>
     <w:rsid w:val="003E2801"/>
+    <w:rsid w:val="003E2D43"/>
+    <w:rsid w:val="003E3010"/>
+    <w:rsid w:val="003E315F"/>
     <w:rsid w:val="003E33F3"/>
+    <w:rsid w:val="003E374F"/>
     <w:rsid w:val="003E38EA"/>
     <w:rsid w:val="003E3EC1"/>
+    <w:rsid w:val="003E4345"/>
+    <w:rsid w:val="003E488B"/>
     <w:rsid w:val="003E4AF6"/>
+    <w:rsid w:val="003E4C46"/>
+    <w:rsid w:val="003E4CDF"/>
     <w:rsid w:val="003E5050"/>
     <w:rsid w:val="003E52EB"/>
+    <w:rsid w:val="003E5646"/>
     <w:rsid w:val="003E5980"/>
+    <w:rsid w:val="003E59A6"/>
+    <w:rsid w:val="003E5C8B"/>
+    <w:rsid w:val="003E5DF4"/>
+    <w:rsid w:val="003E5DF5"/>
+    <w:rsid w:val="003E5E25"/>
+    <w:rsid w:val="003E6188"/>
+    <w:rsid w:val="003E6521"/>
+    <w:rsid w:val="003E66B6"/>
     <w:rsid w:val="003E689B"/>
     <w:rsid w:val="003E6D0C"/>
     <w:rsid w:val="003E6DE3"/>
     <w:rsid w:val="003E70E7"/>
     <w:rsid w:val="003E7374"/>
+    <w:rsid w:val="003F0102"/>
+    <w:rsid w:val="003F03FC"/>
     <w:rsid w:val="003F0635"/>
+    <w:rsid w:val="003F0944"/>
     <w:rsid w:val="003F0B9C"/>
+    <w:rsid w:val="003F0C43"/>
+    <w:rsid w:val="003F11D8"/>
     <w:rsid w:val="003F143D"/>
     <w:rsid w:val="003F164C"/>
+    <w:rsid w:val="003F180B"/>
+    <w:rsid w:val="003F19FD"/>
+    <w:rsid w:val="003F1C3A"/>
     <w:rsid w:val="003F1CCE"/>
+    <w:rsid w:val="003F1FC5"/>
+    <w:rsid w:val="003F21A4"/>
+    <w:rsid w:val="003F2827"/>
+    <w:rsid w:val="003F303A"/>
+    <w:rsid w:val="003F34A9"/>
+    <w:rsid w:val="003F3D80"/>
+    <w:rsid w:val="003F3D87"/>
+    <w:rsid w:val="003F3FB1"/>
     <w:rsid w:val="003F422D"/>
+    <w:rsid w:val="003F42AA"/>
     <w:rsid w:val="003F448D"/>
+    <w:rsid w:val="003F4A29"/>
     <w:rsid w:val="003F4F58"/>
     <w:rsid w:val="003F5056"/>
     <w:rsid w:val="003F5554"/>
+    <w:rsid w:val="003F55DC"/>
     <w:rsid w:val="003F5EF6"/>
+    <w:rsid w:val="003F6324"/>
     <w:rsid w:val="003F6645"/>
     <w:rsid w:val="003F687C"/>
+    <w:rsid w:val="003F68AA"/>
+    <w:rsid w:val="003F68C1"/>
+    <w:rsid w:val="003F6DCC"/>
     <w:rsid w:val="003F72F9"/>
+    <w:rsid w:val="003F7460"/>
     <w:rsid w:val="003F7663"/>
+    <w:rsid w:val="003F7680"/>
     <w:rsid w:val="003F777B"/>
+    <w:rsid w:val="003F7907"/>
+    <w:rsid w:val="003F7AA8"/>
+    <w:rsid w:val="003F7C40"/>
     <w:rsid w:val="003F7EE4"/>
     <w:rsid w:val="0040024B"/>
+    <w:rsid w:val="00400255"/>
     <w:rsid w:val="004003E6"/>
     <w:rsid w:val="00400450"/>
     <w:rsid w:val="0040046E"/>
+    <w:rsid w:val="004005A0"/>
     <w:rsid w:val="00400714"/>
+    <w:rsid w:val="004007AA"/>
     <w:rsid w:val="0040091A"/>
     <w:rsid w:val="00400A2D"/>
     <w:rsid w:val="00400BBE"/>
     <w:rsid w:val="00400E52"/>
     <w:rsid w:val="00400ECF"/>
     <w:rsid w:val="00400F9A"/>
+    <w:rsid w:val="00401125"/>
+    <w:rsid w:val="0040114F"/>
+    <w:rsid w:val="00401495"/>
+    <w:rsid w:val="004017D7"/>
     <w:rsid w:val="00401A7B"/>
+    <w:rsid w:val="00401AF9"/>
+    <w:rsid w:val="0040218B"/>
     <w:rsid w:val="00402357"/>
+    <w:rsid w:val="0040276E"/>
+    <w:rsid w:val="004027ED"/>
+    <w:rsid w:val="00402E1A"/>
+    <w:rsid w:val="00402E39"/>
     <w:rsid w:val="00402ECE"/>
     <w:rsid w:val="00402F42"/>
     <w:rsid w:val="00402FCC"/>
     <w:rsid w:val="00403A5A"/>
+    <w:rsid w:val="00403C95"/>
     <w:rsid w:val="00403D73"/>
     <w:rsid w:val="0040419E"/>
     <w:rsid w:val="004042E9"/>
+    <w:rsid w:val="00404A9D"/>
+    <w:rsid w:val="00404AFC"/>
     <w:rsid w:val="00405290"/>
     <w:rsid w:val="00405456"/>
+    <w:rsid w:val="0040560E"/>
     <w:rsid w:val="00405701"/>
     <w:rsid w:val="00405757"/>
+    <w:rsid w:val="00405A9F"/>
+    <w:rsid w:val="00405B4D"/>
     <w:rsid w:val="00405EE7"/>
     <w:rsid w:val="004061F8"/>
+    <w:rsid w:val="00406209"/>
     <w:rsid w:val="00406544"/>
     <w:rsid w:val="00406700"/>
     <w:rsid w:val="00406747"/>
     <w:rsid w:val="004067CF"/>
     <w:rsid w:val="00406883"/>
+    <w:rsid w:val="004068FC"/>
     <w:rsid w:val="00406CD0"/>
+    <w:rsid w:val="00406ED9"/>
+    <w:rsid w:val="00406EE3"/>
+    <w:rsid w:val="0040710B"/>
     <w:rsid w:val="00407163"/>
+    <w:rsid w:val="0040798A"/>
+    <w:rsid w:val="00407B12"/>
     <w:rsid w:val="00407CE5"/>
+    <w:rsid w:val="0041068B"/>
     <w:rsid w:val="00410A78"/>
     <w:rsid w:val="00410CCF"/>
+    <w:rsid w:val="00410D0D"/>
+    <w:rsid w:val="0041115E"/>
+    <w:rsid w:val="004111EE"/>
     <w:rsid w:val="004112CE"/>
     <w:rsid w:val="00411A74"/>
     <w:rsid w:val="00412327"/>
+    <w:rsid w:val="00412619"/>
     <w:rsid w:val="004126C0"/>
     <w:rsid w:val="00412845"/>
     <w:rsid w:val="004129BF"/>
     <w:rsid w:val="00413482"/>
+    <w:rsid w:val="004135DA"/>
     <w:rsid w:val="004137EF"/>
+    <w:rsid w:val="004139E1"/>
     <w:rsid w:val="00413C4A"/>
+    <w:rsid w:val="00413D0E"/>
     <w:rsid w:val="00413FC3"/>
     <w:rsid w:val="00414702"/>
+    <w:rsid w:val="00414954"/>
+    <w:rsid w:val="00414FC4"/>
     <w:rsid w:val="004154B0"/>
     <w:rsid w:val="00415511"/>
     <w:rsid w:val="00415856"/>
+    <w:rsid w:val="00415DBE"/>
+    <w:rsid w:val="00415DD9"/>
+    <w:rsid w:val="00415DF1"/>
+    <w:rsid w:val="00415EAF"/>
+    <w:rsid w:val="00415FE5"/>
+    <w:rsid w:val="0041616C"/>
     <w:rsid w:val="004163DD"/>
+    <w:rsid w:val="0041644A"/>
+    <w:rsid w:val="00416630"/>
     <w:rsid w:val="004166FF"/>
+    <w:rsid w:val="004167AD"/>
     <w:rsid w:val="00416950"/>
     <w:rsid w:val="00416A14"/>
     <w:rsid w:val="00416AB1"/>
     <w:rsid w:val="00416C4C"/>
+    <w:rsid w:val="00416DCE"/>
+    <w:rsid w:val="0041773B"/>
     <w:rsid w:val="004179F0"/>
+    <w:rsid w:val="00420216"/>
+    <w:rsid w:val="004202A6"/>
+    <w:rsid w:val="004202C1"/>
     <w:rsid w:val="00420737"/>
+    <w:rsid w:val="00420C22"/>
     <w:rsid w:val="00420D71"/>
+    <w:rsid w:val="00420DD1"/>
     <w:rsid w:val="00420F3A"/>
+    <w:rsid w:val="00421589"/>
     <w:rsid w:val="004215DA"/>
+    <w:rsid w:val="00421750"/>
+    <w:rsid w:val="00421812"/>
+    <w:rsid w:val="00421B31"/>
+    <w:rsid w:val="00421C9F"/>
+    <w:rsid w:val="00422C1B"/>
+    <w:rsid w:val="00422C65"/>
     <w:rsid w:val="00422DF2"/>
     <w:rsid w:val="00422FFF"/>
+    <w:rsid w:val="004230AF"/>
+    <w:rsid w:val="00423421"/>
     <w:rsid w:val="00423593"/>
+    <w:rsid w:val="004244D5"/>
     <w:rsid w:val="00424518"/>
     <w:rsid w:val="0042469A"/>
     <w:rsid w:val="0042488C"/>
+    <w:rsid w:val="00424B13"/>
     <w:rsid w:val="00424EE3"/>
     <w:rsid w:val="0042518A"/>
+    <w:rsid w:val="004251ED"/>
+    <w:rsid w:val="004252C0"/>
+    <w:rsid w:val="00425322"/>
     <w:rsid w:val="004254E2"/>
     <w:rsid w:val="00426146"/>
+    <w:rsid w:val="0042628B"/>
     <w:rsid w:val="00426CCF"/>
+    <w:rsid w:val="00426E8F"/>
     <w:rsid w:val="0042784A"/>
+    <w:rsid w:val="004279DF"/>
+    <w:rsid w:val="004279F3"/>
+    <w:rsid w:val="00427AD9"/>
+    <w:rsid w:val="00427D60"/>
     <w:rsid w:val="00427DB3"/>
+    <w:rsid w:val="00427ECE"/>
+    <w:rsid w:val="00427F9A"/>
+    <w:rsid w:val="00427FB3"/>
     <w:rsid w:val="004303F5"/>
     <w:rsid w:val="00430534"/>
     <w:rsid w:val="004309F0"/>
+    <w:rsid w:val="00430C0B"/>
     <w:rsid w:val="00430D9F"/>
     <w:rsid w:val="00430ED4"/>
+    <w:rsid w:val="00430FB4"/>
     <w:rsid w:val="004310AD"/>
     <w:rsid w:val="00431105"/>
+    <w:rsid w:val="00431189"/>
     <w:rsid w:val="0043132E"/>
+    <w:rsid w:val="00431368"/>
     <w:rsid w:val="0043144B"/>
+    <w:rsid w:val="00431544"/>
+    <w:rsid w:val="004317F4"/>
+    <w:rsid w:val="004320E7"/>
+    <w:rsid w:val="004322D2"/>
+    <w:rsid w:val="0043280A"/>
+    <w:rsid w:val="00433084"/>
     <w:rsid w:val="004330F5"/>
+    <w:rsid w:val="00433294"/>
+    <w:rsid w:val="00433309"/>
+    <w:rsid w:val="0043335A"/>
+    <w:rsid w:val="0043343C"/>
+    <w:rsid w:val="004335E3"/>
+    <w:rsid w:val="004337F2"/>
     <w:rsid w:val="00433D27"/>
+    <w:rsid w:val="0043454F"/>
     <w:rsid w:val="004345A0"/>
+    <w:rsid w:val="004348F7"/>
     <w:rsid w:val="00434BC0"/>
     <w:rsid w:val="00434C11"/>
+    <w:rsid w:val="004351F9"/>
     <w:rsid w:val="00435410"/>
+    <w:rsid w:val="00435413"/>
+    <w:rsid w:val="00435713"/>
     <w:rsid w:val="0043574B"/>
     <w:rsid w:val="004359F8"/>
+    <w:rsid w:val="00435F43"/>
     <w:rsid w:val="00436307"/>
+    <w:rsid w:val="00436421"/>
+    <w:rsid w:val="00436423"/>
+    <w:rsid w:val="0043646D"/>
+    <w:rsid w:val="004364CD"/>
+    <w:rsid w:val="004365B0"/>
     <w:rsid w:val="004366BD"/>
     <w:rsid w:val="00436795"/>
+    <w:rsid w:val="00436D5A"/>
+    <w:rsid w:val="00436F79"/>
+    <w:rsid w:val="00437088"/>
+    <w:rsid w:val="004370A0"/>
+    <w:rsid w:val="00437221"/>
     <w:rsid w:val="004373A4"/>
+    <w:rsid w:val="004373B1"/>
     <w:rsid w:val="004374A6"/>
     <w:rsid w:val="0043776B"/>
+    <w:rsid w:val="00437776"/>
+    <w:rsid w:val="00437D0D"/>
+    <w:rsid w:val="00437E4C"/>
+    <w:rsid w:val="00437E7C"/>
+    <w:rsid w:val="00437F4E"/>
+    <w:rsid w:val="00440525"/>
+    <w:rsid w:val="00440CD6"/>
+    <w:rsid w:val="00440EB0"/>
     <w:rsid w:val="004411A1"/>
+    <w:rsid w:val="00441B5E"/>
     <w:rsid w:val="00441C03"/>
+    <w:rsid w:val="00441EA1"/>
     <w:rsid w:val="004420A0"/>
+    <w:rsid w:val="004424A4"/>
+    <w:rsid w:val="00442588"/>
     <w:rsid w:val="00442626"/>
+    <w:rsid w:val="00442645"/>
+    <w:rsid w:val="00442687"/>
     <w:rsid w:val="00442743"/>
     <w:rsid w:val="0044280E"/>
+    <w:rsid w:val="00442E7B"/>
+    <w:rsid w:val="00443178"/>
+    <w:rsid w:val="004433CA"/>
+    <w:rsid w:val="00443516"/>
     <w:rsid w:val="0044379C"/>
     <w:rsid w:val="00443905"/>
     <w:rsid w:val="004442D9"/>
+    <w:rsid w:val="00444637"/>
     <w:rsid w:val="00444AB3"/>
     <w:rsid w:val="00444DCA"/>
+    <w:rsid w:val="00444EC2"/>
+    <w:rsid w:val="00445681"/>
+    <w:rsid w:val="004456BE"/>
+    <w:rsid w:val="00446309"/>
     <w:rsid w:val="004466FC"/>
+    <w:rsid w:val="004466FF"/>
     <w:rsid w:val="00446736"/>
     <w:rsid w:val="00446931"/>
     <w:rsid w:val="004469CF"/>
     <w:rsid w:val="00446B20"/>
+    <w:rsid w:val="00446C4A"/>
+    <w:rsid w:val="00446F59"/>
     <w:rsid w:val="004472F7"/>
+    <w:rsid w:val="00447708"/>
+    <w:rsid w:val="00447AD4"/>
     <w:rsid w:val="00447B72"/>
     <w:rsid w:val="00447EB6"/>
+    <w:rsid w:val="004501B3"/>
     <w:rsid w:val="00450246"/>
+    <w:rsid w:val="0045035C"/>
+    <w:rsid w:val="004506B7"/>
     <w:rsid w:val="00450CC6"/>
+    <w:rsid w:val="00450D13"/>
     <w:rsid w:val="00450EC1"/>
     <w:rsid w:val="004510F3"/>
     <w:rsid w:val="00451188"/>
     <w:rsid w:val="004512DA"/>
     <w:rsid w:val="0045130C"/>
     <w:rsid w:val="00451B40"/>
     <w:rsid w:val="00451FC6"/>
     <w:rsid w:val="0045264A"/>
     <w:rsid w:val="00452857"/>
     <w:rsid w:val="00452A9E"/>
+    <w:rsid w:val="00452C35"/>
+    <w:rsid w:val="00452C90"/>
     <w:rsid w:val="0045316E"/>
     <w:rsid w:val="00453219"/>
     <w:rsid w:val="004534BF"/>
     <w:rsid w:val="0045372F"/>
+    <w:rsid w:val="00453837"/>
+    <w:rsid w:val="004539DD"/>
     <w:rsid w:val="00454040"/>
     <w:rsid w:val="004544FE"/>
     <w:rsid w:val="004545FC"/>
     <w:rsid w:val="0045493C"/>
     <w:rsid w:val="00454B6B"/>
+    <w:rsid w:val="00455072"/>
+    <w:rsid w:val="0045534C"/>
     <w:rsid w:val="00455C3B"/>
+    <w:rsid w:val="00455ECC"/>
+    <w:rsid w:val="00455FC6"/>
+    <w:rsid w:val="004566AE"/>
+    <w:rsid w:val="0045684E"/>
     <w:rsid w:val="00456F97"/>
+    <w:rsid w:val="004571A0"/>
+    <w:rsid w:val="004572C8"/>
+    <w:rsid w:val="00457341"/>
     <w:rsid w:val="00457377"/>
+    <w:rsid w:val="0046012C"/>
     <w:rsid w:val="004602C2"/>
     <w:rsid w:val="00461021"/>
+    <w:rsid w:val="0046108E"/>
+    <w:rsid w:val="00461198"/>
+    <w:rsid w:val="0046188F"/>
+    <w:rsid w:val="00461AD4"/>
     <w:rsid w:val="00461C58"/>
+    <w:rsid w:val="00462452"/>
+    <w:rsid w:val="00462474"/>
     <w:rsid w:val="004628B0"/>
+    <w:rsid w:val="004629E3"/>
+    <w:rsid w:val="00462F4D"/>
+    <w:rsid w:val="00462F5C"/>
+    <w:rsid w:val="00463090"/>
+    <w:rsid w:val="004630FF"/>
     <w:rsid w:val="0046337B"/>
     <w:rsid w:val="004639B3"/>
+    <w:rsid w:val="00463ABD"/>
     <w:rsid w:val="00463B38"/>
     <w:rsid w:val="00464191"/>
+    <w:rsid w:val="00464209"/>
+    <w:rsid w:val="00464327"/>
+    <w:rsid w:val="00464396"/>
     <w:rsid w:val="004648BB"/>
+    <w:rsid w:val="004649A4"/>
     <w:rsid w:val="00464C8B"/>
     <w:rsid w:val="00464D80"/>
+    <w:rsid w:val="00464E7C"/>
     <w:rsid w:val="00465AAE"/>
     <w:rsid w:val="00465B02"/>
+    <w:rsid w:val="00465BFE"/>
+    <w:rsid w:val="00465FFB"/>
+    <w:rsid w:val="0046610E"/>
     <w:rsid w:val="004665DB"/>
     <w:rsid w:val="00466AA0"/>
+    <w:rsid w:val="004675D4"/>
     <w:rsid w:val="00467667"/>
+    <w:rsid w:val="0046774B"/>
+    <w:rsid w:val="00467777"/>
+    <w:rsid w:val="00467B72"/>
+    <w:rsid w:val="00467BE0"/>
     <w:rsid w:val="00467FA9"/>
     <w:rsid w:val="004702CE"/>
+    <w:rsid w:val="004705ED"/>
     <w:rsid w:val="00470A9A"/>
+    <w:rsid w:val="00470E54"/>
     <w:rsid w:val="004713A3"/>
     <w:rsid w:val="004717A7"/>
+    <w:rsid w:val="0047210C"/>
+    <w:rsid w:val="00472415"/>
+    <w:rsid w:val="0047247B"/>
+    <w:rsid w:val="004724A9"/>
     <w:rsid w:val="004728A8"/>
+    <w:rsid w:val="004728FE"/>
+    <w:rsid w:val="0047294F"/>
+    <w:rsid w:val="00472A9C"/>
     <w:rsid w:val="00473006"/>
     <w:rsid w:val="00473185"/>
     <w:rsid w:val="004731E9"/>
+    <w:rsid w:val="00473290"/>
+    <w:rsid w:val="004732CB"/>
+    <w:rsid w:val="004732FE"/>
+    <w:rsid w:val="0047334A"/>
+    <w:rsid w:val="00473495"/>
+    <w:rsid w:val="004738A7"/>
+    <w:rsid w:val="00473A5B"/>
     <w:rsid w:val="00474CCC"/>
     <w:rsid w:val="00474E6F"/>
     <w:rsid w:val="0047506D"/>
+    <w:rsid w:val="00475208"/>
     <w:rsid w:val="0047581B"/>
     <w:rsid w:val="00475ABD"/>
     <w:rsid w:val="00475EB0"/>
     <w:rsid w:val="0047604C"/>
+    <w:rsid w:val="00476117"/>
+    <w:rsid w:val="00476269"/>
     <w:rsid w:val="004763E3"/>
+    <w:rsid w:val="00476497"/>
+    <w:rsid w:val="004764FC"/>
+    <w:rsid w:val="00476787"/>
+    <w:rsid w:val="004769C9"/>
     <w:rsid w:val="00476ABC"/>
     <w:rsid w:val="00476B04"/>
+    <w:rsid w:val="00476D6F"/>
     <w:rsid w:val="00476DA7"/>
+    <w:rsid w:val="0047737D"/>
+    <w:rsid w:val="0047739E"/>
+    <w:rsid w:val="00477569"/>
     <w:rsid w:val="00477E7D"/>
+    <w:rsid w:val="00477FA8"/>
+    <w:rsid w:val="00480C74"/>
+    <w:rsid w:val="00480E8F"/>
+    <w:rsid w:val="00480F84"/>
+    <w:rsid w:val="00481518"/>
+    <w:rsid w:val="00481A87"/>
     <w:rsid w:val="00481B27"/>
+    <w:rsid w:val="00482777"/>
     <w:rsid w:val="004827E3"/>
+    <w:rsid w:val="00482C6D"/>
+    <w:rsid w:val="00482CDC"/>
     <w:rsid w:val="00482CEB"/>
+    <w:rsid w:val="00482E00"/>
     <w:rsid w:val="00482FC1"/>
     <w:rsid w:val="00483075"/>
+    <w:rsid w:val="0048368B"/>
+    <w:rsid w:val="004837BD"/>
     <w:rsid w:val="00483B9F"/>
+    <w:rsid w:val="0048456A"/>
     <w:rsid w:val="0048459C"/>
     <w:rsid w:val="00484815"/>
+    <w:rsid w:val="00485077"/>
     <w:rsid w:val="00485B91"/>
     <w:rsid w:val="00486003"/>
+    <w:rsid w:val="00486631"/>
+    <w:rsid w:val="0048699A"/>
+    <w:rsid w:val="00486DF5"/>
+    <w:rsid w:val="00486EA3"/>
     <w:rsid w:val="0048754B"/>
     <w:rsid w:val="004876F3"/>
+    <w:rsid w:val="0048770A"/>
     <w:rsid w:val="0048792E"/>
     <w:rsid w:val="00487B4F"/>
+    <w:rsid w:val="00490407"/>
+    <w:rsid w:val="0049047B"/>
+    <w:rsid w:val="004906E8"/>
     <w:rsid w:val="0049077B"/>
+    <w:rsid w:val="0049080B"/>
     <w:rsid w:val="00490A7D"/>
+    <w:rsid w:val="00490AEA"/>
     <w:rsid w:val="00490B45"/>
+    <w:rsid w:val="00490CF8"/>
+    <w:rsid w:val="00491196"/>
+    <w:rsid w:val="004912AD"/>
+    <w:rsid w:val="004915C3"/>
     <w:rsid w:val="0049173E"/>
+    <w:rsid w:val="00491A54"/>
+    <w:rsid w:val="00491AA2"/>
+    <w:rsid w:val="0049237D"/>
     <w:rsid w:val="0049239C"/>
     <w:rsid w:val="004925B3"/>
     <w:rsid w:val="00492779"/>
+    <w:rsid w:val="0049296E"/>
+    <w:rsid w:val="00492E98"/>
+    <w:rsid w:val="0049333D"/>
+    <w:rsid w:val="0049361E"/>
     <w:rsid w:val="00493C47"/>
     <w:rsid w:val="00493DCF"/>
     <w:rsid w:val="00493E59"/>
+    <w:rsid w:val="00493E99"/>
+    <w:rsid w:val="00493F57"/>
+    <w:rsid w:val="00494009"/>
+    <w:rsid w:val="004943ED"/>
+    <w:rsid w:val="00494660"/>
+    <w:rsid w:val="00494718"/>
+    <w:rsid w:val="004947B0"/>
     <w:rsid w:val="00494A1B"/>
     <w:rsid w:val="00494ADE"/>
+    <w:rsid w:val="00494DF1"/>
     <w:rsid w:val="00494EA7"/>
     <w:rsid w:val="004950C6"/>
     <w:rsid w:val="00495217"/>
+    <w:rsid w:val="0049543C"/>
     <w:rsid w:val="004955F2"/>
     <w:rsid w:val="00495989"/>
+    <w:rsid w:val="00495DD2"/>
     <w:rsid w:val="00495F2A"/>
+    <w:rsid w:val="004961C8"/>
+    <w:rsid w:val="0049634C"/>
+    <w:rsid w:val="00496429"/>
+    <w:rsid w:val="004966B1"/>
+    <w:rsid w:val="0049670D"/>
     <w:rsid w:val="00496AE3"/>
+    <w:rsid w:val="00496BD9"/>
+    <w:rsid w:val="004971F0"/>
+    <w:rsid w:val="00497232"/>
+    <w:rsid w:val="0049732D"/>
+    <w:rsid w:val="00497AE0"/>
     <w:rsid w:val="00497B0C"/>
+    <w:rsid w:val="00497B38"/>
     <w:rsid w:val="00497BB0"/>
     <w:rsid w:val="00497D87"/>
+    <w:rsid w:val="00497E4A"/>
+    <w:rsid w:val="004A0A9D"/>
     <w:rsid w:val="004A0AAC"/>
     <w:rsid w:val="004A1006"/>
+    <w:rsid w:val="004A12CD"/>
+    <w:rsid w:val="004A1380"/>
+    <w:rsid w:val="004A13FE"/>
     <w:rsid w:val="004A1AC0"/>
     <w:rsid w:val="004A1D24"/>
     <w:rsid w:val="004A20B1"/>
     <w:rsid w:val="004A22BE"/>
+    <w:rsid w:val="004A2631"/>
+    <w:rsid w:val="004A26E9"/>
+    <w:rsid w:val="004A297E"/>
     <w:rsid w:val="004A30DD"/>
     <w:rsid w:val="004A32EB"/>
     <w:rsid w:val="004A3302"/>
     <w:rsid w:val="004A330C"/>
+    <w:rsid w:val="004A34D2"/>
+    <w:rsid w:val="004A36D4"/>
     <w:rsid w:val="004A3BAF"/>
     <w:rsid w:val="004A3D2D"/>
+    <w:rsid w:val="004A3E26"/>
     <w:rsid w:val="004A431C"/>
     <w:rsid w:val="004A487F"/>
+    <w:rsid w:val="004A48B4"/>
     <w:rsid w:val="004A4B66"/>
     <w:rsid w:val="004A4FC9"/>
+    <w:rsid w:val="004A5385"/>
+    <w:rsid w:val="004A541E"/>
+    <w:rsid w:val="004A54ED"/>
     <w:rsid w:val="004A55B7"/>
     <w:rsid w:val="004A5825"/>
     <w:rsid w:val="004A5A7B"/>
+    <w:rsid w:val="004A5A85"/>
     <w:rsid w:val="004A66B5"/>
     <w:rsid w:val="004A672E"/>
+    <w:rsid w:val="004A674C"/>
+    <w:rsid w:val="004A6942"/>
+    <w:rsid w:val="004A697E"/>
+    <w:rsid w:val="004A7087"/>
     <w:rsid w:val="004A71DD"/>
+    <w:rsid w:val="004A732A"/>
     <w:rsid w:val="004A7460"/>
     <w:rsid w:val="004A753F"/>
     <w:rsid w:val="004A75E7"/>
+    <w:rsid w:val="004A7671"/>
+    <w:rsid w:val="004A77C2"/>
     <w:rsid w:val="004A7852"/>
+    <w:rsid w:val="004B0053"/>
+    <w:rsid w:val="004B0231"/>
+    <w:rsid w:val="004B0426"/>
+    <w:rsid w:val="004B0855"/>
+    <w:rsid w:val="004B0898"/>
+    <w:rsid w:val="004B08C8"/>
     <w:rsid w:val="004B09D0"/>
+    <w:rsid w:val="004B0AC0"/>
+    <w:rsid w:val="004B0C75"/>
+    <w:rsid w:val="004B0D8D"/>
+    <w:rsid w:val="004B0FDA"/>
+    <w:rsid w:val="004B145E"/>
     <w:rsid w:val="004B1671"/>
     <w:rsid w:val="004B1B0D"/>
+    <w:rsid w:val="004B1C0C"/>
+    <w:rsid w:val="004B211E"/>
     <w:rsid w:val="004B25EE"/>
     <w:rsid w:val="004B26EE"/>
+    <w:rsid w:val="004B27DC"/>
     <w:rsid w:val="004B2B32"/>
     <w:rsid w:val="004B3590"/>
     <w:rsid w:val="004B37DD"/>
+    <w:rsid w:val="004B39D0"/>
     <w:rsid w:val="004B3AE9"/>
+    <w:rsid w:val="004B3DEB"/>
     <w:rsid w:val="004B3E6F"/>
     <w:rsid w:val="004B415E"/>
+    <w:rsid w:val="004B426D"/>
+    <w:rsid w:val="004B4314"/>
+    <w:rsid w:val="004B434B"/>
     <w:rsid w:val="004B4727"/>
+    <w:rsid w:val="004B4A21"/>
+    <w:rsid w:val="004B4C0F"/>
+    <w:rsid w:val="004B4E06"/>
+    <w:rsid w:val="004B4E6A"/>
+    <w:rsid w:val="004B4EF3"/>
+    <w:rsid w:val="004B5109"/>
+    <w:rsid w:val="004B511A"/>
     <w:rsid w:val="004B52FF"/>
+    <w:rsid w:val="004B5907"/>
+    <w:rsid w:val="004B5B93"/>
+    <w:rsid w:val="004B6043"/>
+    <w:rsid w:val="004B621B"/>
     <w:rsid w:val="004B643F"/>
+    <w:rsid w:val="004B6530"/>
+    <w:rsid w:val="004B67E1"/>
     <w:rsid w:val="004B6822"/>
+    <w:rsid w:val="004B6EBD"/>
+    <w:rsid w:val="004B6F0B"/>
+    <w:rsid w:val="004B7070"/>
     <w:rsid w:val="004B71F8"/>
     <w:rsid w:val="004B72C8"/>
     <w:rsid w:val="004B7735"/>
     <w:rsid w:val="004B7FC9"/>
+    <w:rsid w:val="004B7FEE"/>
     <w:rsid w:val="004C08E8"/>
     <w:rsid w:val="004C0B9B"/>
     <w:rsid w:val="004C0C75"/>
+    <w:rsid w:val="004C0CA0"/>
+    <w:rsid w:val="004C0D9A"/>
     <w:rsid w:val="004C1169"/>
+    <w:rsid w:val="004C12C2"/>
+    <w:rsid w:val="004C12F5"/>
+    <w:rsid w:val="004C1488"/>
+    <w:rsid w:val="004C183F"/>
+    <w:rsid w:val="004C1847"/>
     <w:rsid w:val="004C189E"/>
     <w:rsid w:val="004C19E6"/>
     <w:rsid w:val="004C1CEB"/>
+    <w:rsid w:val="004C1E9F"/>
+    <w:rsid w:val="004C2295"/>
+    <w:rsid w:val="004C22CD"/>
     <w:rsid w:val="004C26FE"/>
     <w:rsid w:val="004C2A4D"/>
+    <w:rsid w:val="004C33EF"/>
+    <w:rsid w:val="004C35A2"/>
+    <w:rsid w:val="004C3601"/>
     <w:rsid w:val="004C3759"/>
+    <w:rsid w:val="004C3828"/>
+    <w:rsid w:val="004C41B8"/>
+    <w:rsid w:val="004C4272"/>
     <w:rsid w:val="004C47B0"/>
     <w:rsid w:val="004C52B6"/>
     <w:rsid w:val="004C5433"/>
     <w:rsid w:val="004C574C"/>
     <w:rsid w:val="004C5DCF"/>
     <w:rsid w:val="004C5DD0"/>
     <w:rsid w:val="004C5E26"/>
+    <w:rsid w:val="004C5F01"/>
     <w:rsid w:val="004C6490"/>
+    <w:rsid w:val="004C6941"/>
+    <w:rsid w:val="004C75BB"/>
     <w:rsid w:val="004C7770"/>
     <w:rsid w:val="004C792F"/>
+    <w:rsid w:val="004C7990"/>
+    <w:rsid w:val="004C7C34"/>
+    <w:rsid w:val="004C7D03"/>
+    <w:rsid w:val="004C7FE9"/>
     <w:rsid w:val="004D007E"/>
+    <w:rsid w:val="004D0160"/>
     <w:rsid w:val="004D02E2"/>
+    <w:rsid w:val="004D05D3"/>
     <w:rsid w:val="004D0613"/>
+    <w:rsid w:val="004D08A6"/>
     <w:rsid w:val="004D0C8C"/>
+    <w:rsid w:val="004D10A6"/>
     <w:rsid w:val="004D16D2"/>
+    <w:rsid w:val="004D171B"/>
     <w:rsid w:val="004D17AD"/>
+    <w:rsid w:val="004D1AA8"/>
+    <w:rsid w:val="004D1C37"/>
     <w:rsid w:val="004D1C5E"/>
     <w:rsid w:val="004D1EA1"/>
+    <w:rsid w:val="004D23BB"/>
     <w:rsid w:val="004D2565"/>
     <w:rsid w:val="004D284F"/>
+    <w:rsid w:val="004D2A4E"/>
+    <w:rsid w:val="004D2AD3"/>
     <w:rsid w:val="004D2BAD"/>
     <w:rsid w:val="004D2E5C"/>
     <w:rsid w:val="004D329E"/>
+    <w:rsid w:val="004D34D3"/>
+    <w:rsid w:val="004D34E0"/>
+    <w:rsid w:val="004D3C72"/>
+    <w:rsid w:val="004D3D51"/>
+    <w:rsid w:val="004D403A"/>
     <w:rsid w:val="004D425A"/>
+    <w:rsid w:val="004D4272"/>
     <w:rsid w:val="004D4357"/>
+    <w:rsid w:val="004D43B8"/>
+    <w:rsid w:val="004D452B"/>
+    <w:rsid w:val="004D4CD5"/>
+    <w:rsid w:val="004D508F"/>
+    <w:rsid w:val="004D511A"/>
     <w:rsid w:val="004D512A"/>
+    <w:rsid w:val="004D5789"/>
     <w:rsid w:val="004D5C9A"/>
+    <w:rsid w:val="004D5CFA"/>
+    <w:rsid w:val="004D5D56"/>
     <w:rsid w:val="004D5EDF"/>
     <w:rsid w:val="004D6627"/>
+    <w:rsid w:val="004D6B3C"/>
     <w:rsid w:val="004D7551"/>
     <w:rsid w:val="004D7560"/>
+    <w:rsid w:val="004D7625"/>
     <w:rsid w:val="004D7E61"/>
+    <w:rsid w:val="004E0154"/>
+    <w:rsid w:val="004E0DE1"/>
+    <w:rsid w:val="004E0E49"/>
     <w:rsid w:val="004E1059"/>
+    <w:rsid w:val="004E10D8"/>
+    <w:rsid w:val="004E1102"/>
     <w:rsid w:val="004E113A"/>
+    <w:rsid w:val="004E17B5"/>
     <w:rsid w:val="004E1B97"/>
+    <w:rsid w:val="004E1DCE"/>
     <w:rsid w:val="004E25E9"/>
     <w:rsid w:val="004E26C1"/>
     <w:rsid w:val="004E2B10"/>
     <w:rsid w:val="004E2C0E"/>
     <w:rsid w:val="004E2E1E"/>
+    <w:rsid w:val="004E3755"/>
     <w:rsid w:val="004E3B98"/>
+    <w:rsid w:val="004E3E6E"/>
     <w:rsid w:val="004E4115"/>
+    <w:rsid w:val="004E474A"/>
     <w:rsid w:val="004E4C46"/>
+    <w:rsid w:val="004E4D88"/>
+    <w:rsid w:val="004E4EC3"/>
     <w:rsid w:val="004E4F14"/>
+    <w:rsid w:val="004E51A7"/>
+    <w:rsid w:val="004E540A"/>
     <w:rsid w:val="004E5510"/>
+    <w:rsid w:val="004E561B"/>
+    <w:rsid w:val="004E56D2"/>
+    <w:rsid w:val="004E5C6F"/>
+    <w:rsid w:val="004E6075"/>
+    <w:rsid w:val="004E60AA"/>
+    <w:rsid w:val="004E62AA"/>
+    <w:rsid w:val="004E670A"/>
     <w:rsid w:val="004E6A0B"/>
+    <w:rsid w:val="004E6C23"/>
     <w:rsid w:val="004E774A"/>
+    <w:rsid w:val="004E777A"/>
     <w:rsid w:val="004E790B"/>
     <w:rsid w:val="004E7BCF"/>
+    <w:rsid w:val="004E7BF3"/>
     <w:rsid w:val="004E7C6F"/>
+    <w:rsid w:val="004E7D95"/>
+    <w:rsid w:val="004F0328"/>
+    <w:rsid w:val="004F05CD"/>
     <w:rsid w:val="004F0C04"/>
     <w:rsid w:val="004F0EC9"/>
     <w:rsid w:val="004F0F35"/>
     <w:rsid w:val="004F1270"/>
+    <w:rsid w:val="004F13EB"/>
+    <w:rsid w:val="004F13F9"/>
     <w:rsid w:val="004F1ED5"/>
     <w:rsid w:val="004F204D"/>
     <w:rsid w:val="004F21CA"/>
     <w:rsid w:val="004F23B0"/>
     <w:rsid w:val="004F253B"/>
     <w:rsid w:val="004F276E"/>
+    <w:rsid w:val="004F27CC"/>
+    <w:rsid w:val="004F2FA1"/>
+    <w:rsid w:val="004F30A3"/>
+    <w:rsid w:val="004F310A"/>
     <w:rsid w:val="004F31B2"/>
     <w:rsid w:val="004F3236"/>
+    <w:rsid w:val="004F32B6"/>
+    <w:rsid w:val="004F363F"/>
     <w:rsid w:val="004F39EB"/>
+    <w:rsid w:val="004F3BA0"/>
     <w:rsid w:val="004F3EE0"/>
     <w:rsid w:val="004F40FA"/>
     <w:rsid w:val="004F41B6"/>
     <w:rsid w:val="004F43C7"/>
+    <w:rsid w:val="004F4645"/>
+    <w:rsid w:val="004F474F"/>
+    <w:rsid w:val="004F4D12"/>
+    <w:rsid w:val="004F500A"/>
     <w:rsid w:val="004F513E"/>
+    <w:rsid w:val="004F52CD"/>
     <w:rsid w:val="004F5383"/>
+    <w:rsid w:val="004F53F9"/>
+    <w:rsid w:val="004F5567"/>
+    <w:rsid w:val="004F581B"/>
     <w:rsid w:val="004F5A14"/>
     <w:rsid w:val="004F5DA8"/>
     <w:rsid w:val="004F5DB4"/>
     <w:rsid w:val="004F627B"/>
     <w:rsid w:val="004F62DE"/>
+    <w:rsid w:val="004F6416"/>
+    <w:rsid w:val="004F6826"/>
     <w:rsid w:val="004F6BB0"/>
+    <w:rsid w:val="004F6C9D"/>
+    <w:rsid w:val="004F6E8A"/>
+    <w:rsid w:val="004F6EB2"/>
     <w:rsid w:val="004F735B"/>
     <w:rsid w:val="004F7571"/>
+    <w:rsid w:val="004F7650"/>
+    <w:rsid w:val="004F7AB2"/>
     <w:rsid w:val="004F7C1E"/>
+    <w:rsid w:val="004F7EEE"/>
     <w:rsid w:val="004F7F70"/>
+    <w:rsid w:val="00500238"/>
     <w:rsid w:val="00500546"/>
+    <w:rsid w:val="005008AE"/>
+    <w:rsid w:val="005013A2"/>
     <w:rsid w:val="005015C8"/>
+    <w:rsid w:val="00501657"/>
+    <w:rsid w:val="00501708"/>
     <w:rsid w:val="00501774"/>
+    <w:rsid w:val="005017DF"/>
     <w:rsid w:val="00501881"/>
+    <w:rsid w:val="00501BB4"/>
+    <w:rsid w:val="005020A1"/>
+    <w:rsid w:val="0050211D"/>
     <w:rsid w:val="00502279"/>
+    <w:rsid w:val="0050295C"/>
     <w:rsid w:val="00502B4E"/>
+    <w:rsid w:val="00503059"/>
+    <w:rsid w:val="0050305E"/>
+    <w:rsid w:val="005035C0"/>
+    <w:rsid w:val="00503636"/>
+    <w:rsid w:val="005037E4"/>
     <w:rsid w:val="00503A09"/>
     <w:rsid w:val="00503A50"/>
     <w:rsid w:val="00503B68"/>
+    <w:rsid w:val="00503C3F"/>
+    <w:rsid w:val="00503C94"/>
+    <w:rsid w:val="00503EF3"/>
+    <w:rsid w:val="00503EFB"/>
+    <w:rsid w:val="00504064"/>
+    <w:rsid w:val="0050441F"/>
     <w:rsid w:val="00504704"/>
+    <w:rsid w:val="005049A3"/>
+    <w:rsid w:val="00504A04"/>
     <w:rsid w:val="00504CC9"/>
+    <w:rsid w:val="00504D22"/>
+    <w:rsid w:val="00504FF1"/>
+    <w:rsid w:val="005052C2"/>
     <w:rsid w:val="005055A0"/>
     <w:rsid w:val="00505606"/>
+    <w:rsid w:val="005056DF"/>
+    <w:rsid w:val="00505802"/>
+    <w:rsid w:val="00505981"/>
+    <w:rsid w:val="00505E4D"/>
+    <w:rsid w:val="00505E86"/>
+    <w:rsid w:val="00506043"/>
+    <w:rsid w:val="00506059"/>
     <w:rsid w:val="0050647E"/>
     <w:rsid w:val="005065E6"/>
     <w:rsid w:val="0050663F"/>
+    <w:rsid w:val="00506B1D"/>
+    <w:rsid w:val="00506C9B"/>
     <w:rsid w:val="00506DD9"/>
+    <w:rsid w:val="00507403"/>
     <w:rsid w:val="00507716"/>
     <w:rsid w:val="0050792B"/>
+    <w:rsid w:val="00507E8F"/>
+    <w:rsid w:val="00507F46"/>
+    <w:rsid w:val="005100C1"/>
     <w:rsid w:val="00510260"/>
+    <w:rsid w:val="005102FD"/>
+    <w:rsid w:val="005104E0"/>
+    <w:rsid w:val="00510861"/>
+    <w:rsid w:val="005108A6"/>
+    <w:rsid w:val="00510D05"/>
+    <w:rsid w:val="00510E6E"/>
     <w:rsid w:val="00510EE6"/>
     <w:rsid w:val="00510F3F"/>
+    <w:rsid w:val="00511387"/>
     <w:rsid w:val="005113B5"/>
     <w:rsid w:val="0051176A"/>
+    <w:rsid w:val="00511BB3"/>
+    <w:rsid w:val="00511D43"/>
     <w:rsid w:val="00511EB9"/>
+    <w:rsid w:val="00511EBD"/>
     <w:rsid w:val="00511FE9"/>
+    <w:rsid w:val="005120FE"/>
+    <w:rsid w:val="00512215"/>
+    <w:rsid w:val="005124B0"/>
+    <w:rsid w:val="005127B9"/>
+    <w:rsid w:val="00512865"/>
     <w:rsid w:val="00512F84"/>
     <w:rsid w:val="0051317F"/>
+    <w:rsid w:val="005131F3"/>
+    <w:rsid w:val="00513454"/>
     <w:rsid w:val="00513892"/>
+    <w:rsid w:val="005138FB"/>
+    <w:rsid w:val="005139A1"/>
+    <w:rsid w:val="00513A04"/>
     <w:rsid w:val="00513B40"/>
+    <w:rsid w:val="00513CCE"/>
     <w:rsid w:val="00513DAE"/>
+    <w:rsid w:val="00513F8D"/>
+    <w:rsid w:val="0051422B"/>
     <w:rsid w:val="00514472"/>
     <w:rsid w:val="00514B9E"/>
+    <w:rsid w:val="0051510A"/>
+    <w:rsid w:val="00515122"/>
     <w:rsid w:val="005159E1"/>
     <w:rsid w:val="005161E2"/>
+    <w:rsid w:val="0051629D"/>
+    <w:rsid w:val="005162D3"/>
     <w:rsid w:val="0051642F"/>
+    <w:rsid w:val="005167DD"/>
+    <w:rsid w:val="00516CA7"/>
+    <w:rsid w:val="00516DC3"/>
+    <w:rsid w:val="005172CC"/>
+    <w:rsid w:val="00517977"/>
+    <w:rsid w:val="00517C5C"/>
+    <w:rsid w:val="00520354"/>
+    <w:rsid w:val="005207E6"/>
     <w:rsid w:val="005210C1"/>
+    <w:rsid w:val="00521369"/>
+    <w:rsid w:val="005218FF"/>
     <w:rsid w:val="00521D21"/>
     <w:rsid w:val="00521E5E"/>
+    <w:rsid w:val="0052218F"/>
+    <w:rsid w:val="005221F8"/>
+    <w:rsid w:val="00522224"/>
     <w:rsid w:val="0052238B"/>
     <w:rsid w:val="005224C8"/>
+    <w:rsid w:val="00522757"/>
+    <w:rsid w:val="0052276B"/>
     <w:rsid w:val="005227FC"/>
+    <w:rsid w:val="00522D6C"/>
+    <w:rsid w:val="00522DB5"/>
     <w:rsid w:val="00522E00"/>
     <w:rsid w:val="00523436"/>
+    <w:rsid w:val="00523709"/>
+    <w:rsid w:val="00523905"/>
+    <w:rsid w:val="00523A6A"/>
     <w:rsid w:val="00523ABA"/>
+    <w:rsid w:val="00523DB4"/>
     <w:rsid w:val="00523F37"/>
     <w:rsid w:val="005240FD"/>
+    <w:rsid w:val="005245E9"/>
+    <w:rsid w:val="00524CAF"/>
+    <w:rsid w:val="00525140"/>
     <w:rsid w:val="0052535B"/>
+    <w:rsid w:val="005256A4"/>
     <w:rsid w:val="0052588F"/>
+    <w:rsid w:val="00525B79"/>
     <w:rsid w:val="00525B7F"/>
     <w:rsid w:val="00525D87"/>
+    <w:rsid w:val="00525EE1"/>
     <w:rsid w:val="00525F2B"/>
     <w:rsid w:val="00525FE2"/>
     <w:rsid w:val="00526521"/>
+    <w:rsid w:val="005265E1"/>
     <w:rsid w:val="00526AE1"/>
+    <w:rsid w:val="00527113"/>
     <w:rsid w:val="0052720D"/>
+    <w:rsid w:val="005272EF"/>
+    <w:rsid w:val="00527417"/>
     <w:rsid w:val="00527A0C"/>
     <w:rsid w:val="00527D79"/>
     <w:rsid w:val="00530253"/>
     <w:rsid w:val="005303F6"/>
+    <w:rsid w:val="00530626"/>
+    <w:rsid w:val="0053073D"/>
+    <w:rsid w:val="00530F9E"/>
     <w:rsid w:val="005319A2"/>
+    <w:rsid w:val="00531BDC"/>
+    <w:rsid w:val="0053258D"/>
+    <w:rsid w:val="005328C0"/>
     <w:rsid w:val="00532A6D"/>
+    <w:rsid w:val="00532A84"/>
     <w:rsid w:val="00532B14"/>
     <w:rsid w:val="00532B48"/>
     <w:rsid w:val="0053329B"/>
+    <w:rsid w:val="005334E2"/>
+    <w:rsid w:val="00533649"/>
     <w:rsid w:val="00533C10"/>
     <w:rsid w:val="0053454B"/>
     <w:rsid w:val="00534E16"/>
     <w:rsid w:val="00535228"/>
+    <w:rsid w:val="00535450"/>
+    <w:rsid w:val="00535498"/>
     <w:rsid w:val="00535AB3"/>
+    <w:rsid w:val="00535C79"/>
+    <w:rsid w:val="00535D3C"/>
     <w:rsid w:val="00535F25"/>
+    <w:rsid w:val="005362AC"/>
     <w:rsid w:val="005362FE"/>
+    <w:rsid w:val="005363BF"/>
+    <w:rsid w:val="005367CE"/>
     <w:rsid w:val="005368C3"/>
+    <w:rsid w:val="00536935"/>
     <w:rsid w:val="00536C79"/>
     <w:rsid w:val="00536CB2"/>
     <w:rsid w:val="00536EF0"/>
+    <w:rsid w:val="00536F1D"/>
     <w:rsid w:val="00537001"/>
+    <w:rsid w:val="00537174"/>
+    <w:rsid w:val="005375BB"/>
+    <w:rsid w:val="005379B8"/>
+    <w:rsid w:val="00537C80"/>
+    <w:rsid w:val="00537DC5"/>
+    <w:rsid w:val="005400CD"/>
+    <w:rsid w:val="005400FD"/>
     <w:rsid w:val="00540489"/>
+    <w:rsid w:val="0054078F"/>
     <w:rsid w:val="005407A4"/>
+    <w:rsid w:val="00540D79"/>
     <w:rsid w:val="00540E48"/>
     <w:rsid w:val="00540E8F"/>
+    <w:rsid w:val="00540FBF"/>
+    <w:rsid w:val="00541693"/>
     <w:rsid w:val="0054176D"/>
+    <w:rsid w:val="005418EA"/>
     <w:rsid w:val="00541982"/>
+    <w:rsid w:val="00541CBB"/>
+    <w:rsid w:val="00541F63"/>
     <w:rsid w:val="00542010"/>
+    <w:rsid w:val="00542141"/>
+    <w:rsid w:val="0054227F"/>
+    <w:rsid w:val="005423C3"/>
     <w:rsid w:val="0054241C"/>
     <w:rsid w:val="00542433"/>
     <w:rsid w:val="00542461"/>
+    <w:rsid w:val="00542661"/>
+    <w:rsid w:val="00542754"/>
+    <w:rsid w:val="005427DC"/>
+    <w:rsid w:val="00542C04"/>
     <w:rsid w:val="00542E57"/>
     <w:rsid w:val="00543101"/>
     <w:rsid w:val="005431BE"/>
+    <w:rsid w:val="0054340C"/>
+    <w:rsid w:val="005434B8"/>
     <w:rsid w:val="005435A3"/>
+    <w:rsid w:val="005437DB"/>
     <w:rsid w:val="005437F7"/>
+    <w:rsid w:val="00543CCD"/>
+    <w:rsid w:val="00543FCE"/>
+    <w:rsid w:val="0054444C"/>
+    <w:rsid w:val="00545110"/>
     <w:rsid w:val="005453C8"/>
+    <w:rsid w:val="005455FB"/>
+    <w:rsid w:val="005457AB"/>
+    <w:rsid w:val="005457DB"/>
+    <w:rsid w:val="00545A86"/>
+    <w:rsid w:val="0054696A"/>
+    <w:rsid w:val="00546A75"/>
+    <w:rsid w:val="00546CCE"/>
+    <w:rsid w:val="00546D5E"/>
     <w:rsid w:val="005475F6"/>
+    <w:rsid w:val="00547649"/>
     <w:rsid w:val="005476AF"/>
+    <w:rsid w:val="005476DD"/>
+    <w:rsid w:val="0054770F"/>
+    <w:rsid w:val="00547C9B"/>
+    <w:rsid w:val="00547D6A"/>
+    <w:rsid w:val="00547E3C"/>
+    <w:rsid w:val="0055009C"/>
     <w:rsid w:val="005503BF"/>
     <w:rsid w:val="00550654"/>
     <w:rsid w:val="00550826"/>
+    <w:rsid w:val="00550856"/>
     <w:rsid w:val="00550A97"/>
+    <w:rsid w:val="00550C10"/>
     <w:rsid w:val="00550C71"/>
     <w:rsid w:val="00550CED"/>
+    <w:rsid w:val="005514D7"/>
     <w:rsid w:val="005514DC"/>
     <w:rsid w:val="00551778"/>
+    <w:rsid w:val="005519C3"/>
+    <w:rsid w:val="00551F23"/>
+    <w:rsid w:val="00552096"/>
     <w:rsid w:val="005520DD"/>
     <w:rsid w:val="005526C1"/>
+    <w:rsid w:val="00552948"/>
     <w:rsid w:val="005540A0"/>
+    <w:rsid w:val="00554205"/>
     <w:rsid w:val="005543B4"/>
     <w:rsid w:val="00554A64"/>
+    <w:rsid w:val="00554A74"/>
     <w:rsid w:val="00554F19"/>
+    <w:rsid w:val="00554FB7"/>
+    <w:rsid w:val="005551D6"/>
     <w:rsid w:val="00555424"/>
+    <w:rsid w:val="00555509"/>
+    <w:rsid w:val="005557BF"/>
+    <w:rsid w:val="00555955"/>
+    <w:rsid w:val="00555E54"/>
     <w:rsid w:val="00556015"/>
+    <w:rsid w:val="00556074"/>
+    <w:rsid w:val="005560F7"/>
+    <w:rsid w:val="005560FE"/>
+    <w:rsid w:val="00556306"/>
+    <w:rsid w:val="005563FC"/>
     <w:rsid w:val="00556424"/>
     <w:rsid w:val="00556706"/>
+    <w:rsid w:val="00556E33"/>
+    <w:rsid w:val="0055735E"/>
+    <w:rsid w:val="00557A05"/>
     <w:rsid w:val="00557EF8"/>
     <w:rsid w:val="005600A5"/>
+    <w:rsid w:val="005601E3"/>
     <w:rsid w:val="00560333"/>
+    <w:rsid w:val="0056053D"/>
     <w:rsid w:val="00560DFA"/>
+    <w:rsid w:val="00560E22"/>
+    <w:rsid w:val="005615BD"/>
     <w:rsid w:val="005617B7"/>
+    <w:rsid w:val="00561B63"/>
     <w:rsid w:val="00561B94"/>
+    <w:rsid w:val="00561C0D"/>
+    <w:rsid w:val="00562356"/>
+    <w:rsid w:val="0056260E"/>
     <w:rsid w:val="00562894"/>
+    <w:rsid w:val="00562987"/>
+    <w:rsid w:val="00562DBA"/>
+    <w:rsid w:val="00563348"/>
     <w:rsid w:val="005635EB"/>
     <w:rsid w:val="00563B32"/>
     <w:rsid w:val="00563ED7"/>
+    <w:rsid w:val="005640DF"/>
+    <w:rsid w:val="00564134"/>
     <w:rsid w:val="005646E2"/>
+    <w:rsid w:val="0056471F"/>
+    <w:rsid w:val="00564824"/>
     <w:rsid w:val="00564948"/>
+    <w:rsid w:val="00564D40"/>
+    <w:rsid w:val="00564D4C"/>
+    <w:rsid w:val="00564D73"/>
+    <w:rsid w:val="0056501D"/>
     <w:rsid w:val="00565564"/>
+    <w:rsid w:val="0056567E"/>
     <w:rsid w:val="00565915"/>
+    <w:rsid w:val="00565A58"/>
     <w:rsid w:val="00565A5F"/>
     <w:rsid w:val="00565A9E"/>
+    <w:rsid w:val="00565B3C"/>
+    <w:rsid w:val="00566088"/>
     <w:rsid w:val="00566178"/>
     <w:rsid w:val="005663B7"/>
+    <w:rsid w:val="00566484"/>
     <w:rsid w:val="00566DB4"/>
     <w:rsid w:val="00567270"/>
+    <w:rsid w:val="00567347"/>
+    <w:rsid w:val="005673D4"/>
     <w:rsid w:val="005675A4"/>
+    <w:rsid w:val="00567A80"/>
     <w:rsid w:val="00567A81"/>
+    <w:rsid w:val="00567BD7"/>
     <w:rsid w:val="00567C5A"/>
+    <w:rsid w:val="00567CF9"/>
+    <w:rsid w:val="00567EFC"/>
     <w:rsid w:val="0057054D"/>
     <w:rsid w:val="005706E4"/>
     <w:rsid w:val="005707A1"/>
+    <w:rsid w:val="00570947"/>
     <w:rsid w:val="00570A71"/>
+    <w:rsid w:val="00570C3D"/>
     <w:rsid w:val="0057161F"/>
     <w:rsid w:val="0057196E"/>
+    <w:rsid w:val="00571B1A"/>
     <w:rsid w:val="00572A86"/>
     <w:rsid w:val="00573390"/>
+    <w:rsid w:val="0057393E"/>
     <w:rsid w:val="00573ABC"/>
+    <w:rsid w:val="00573CCF"/>
+    <w:rsid w:val="00574036"/>
+    <w:rsid w:val="005745CA"/>
+    <w:rsid w:val="00574B4C"/>
+    <w:rsid w:val="00574FFD"/>
+    <w:rsid w:val="00575128"/>
+    <w:rsid w:val="00575143"/>
+    <w:rsid w:val="00575501"/>
     <w:rsid w:val="00575529"/>
     <w:rsid w:val="0057559D"/>
     <w:rsid w:val="00575791"/>
+    <w:rsid w:val="00575794"/>
     <w:rsid w:val="005757CB"/>
+    <w:rsid w:val="00575AA1"/>
+    <w:rsid w:val="00575F0D"/>
     <w:rsid w:val="00575F2B"/>
+    <w:rsid w:val="0057608E"/>
+    <w:rsid w:val="00576BF4"/>
     <w:rsid w:val="00576D44"/>
+    <w:rsid w:val="00576DC1"/>
+    <w:rsid w:val="00576F77"/>
+    <w:rsid w:val="00577389"/>
     <w:rsid w:val="005773ED"/>
+    <w:rsid w:val="0057780F"/>
+    <w:rsid w:val="005800AE"/>
+    <w:rsid w:val="0058037B"/>
+    <w:rsid w:val="005805C6"/>
+    <w:rsid w:val="00580F38"/>
+    <w:rsid w:val="00580FB0"/>
+    <w:rsid w:val="005813C7"/>
+    <w:rsid w:val="0058155D"/>
     <w:rsid w:val="005815E2"/>
     <w:rsid w:val="00581747"/>
+    <w:rsid w:val="00581AC8"/>
     <w:rsid w:val="00581DEE"/>
     <w:rsid w:val="00582233"/>
     <w:rsid w:val="00582270"/>
     <w:rsid w:val="00582529"/>
     <w:rsid w:val="0058258B"/>
     <w:rsid w:val="005825BF"/>
     <w:rsid w:val="005825ED"/>
     <w:rsid w:val="005827B0"/>
+    <w:rsid w:val="0058296E"/>
     <w:rsid w:val="00582E25"/>
+    <w:rsid w:val="00583296"/>
+    <w:rsid w:val="005832EA"/>
+    <w:rsid w:val="005833F5"/>
+    <w:rsid w:val="005834C1"/>
+    <w:rsid w:val="0058358C"/>
     <w:rsid w:val="00583A77"/>
+    <w:rsid w:val="00583BA6"/>
+    <w:rsid w:val="0058405C"/>
     <w:rsid w:val="00584291"/>
     <w:rsid w:val="00584496"/>
+    <w:rsid w:val="00584541"/>
+    <w:rsid w:val="005847CB"/>
     <w:rsid w:val="00584902"/>
+    <w:rsid w:val="00584C80"/>
+    <w:rsid w:val="00584D48"/>
+    <w:rsid w:val="00584E9A"/>
     <w:rsid w:val="00585190"/>
+    <w:rsid w:val="005851D0"/>
     <w:rsid w:val="00585374"/>
     <w:rsid w:val="005856C4"/>
     <w:rsid w:val="00585D54"/>
+    <w:rsid w:val="00586249"/>
     <w:rsid w:val="00586290"/>
     <w:rsid w:val="00586359"/>
     <w:rsid w:val="00586517"/>
+    <w:rsid w:val="00586604"/>
+    <w:rsid w:val="00586735"/>
     <w:rsid w:val="00586A26"/>
     <w:rsid w:val="00586BEB"/>
+    <w:rsid w:val="00586D59"/>
+    <w:rsid w:val="00586D7A"/>
+    <w:rsid w:val="00586DBB"/>
     <w:rsid w:val="00586F5C"/>
+    <w:rsid w:val="005871D4"/>
+    <w:rsid w:val="00587951"/>
+    <w:rsid w:val="00587956"/>
+    <w:rsid w:val="00587B10"/>
+    <w:rsid w:val="00587C98"/>
     <w:rsid w:val="00587D32"/>
+    <w:rsid w:val="0059005D"/>
+    <w:rsid w:val="005905F6"/>
+    <w:rsid w:val="005906ED"/>
     <w:rsid w:val="0059097A"/>
+    <w:rsid w:val="00590BA4"/>
     <w:rsid w:val="00590C79"/>
+    <w:rsid w:val="00590F21"/>
     <w:rsid w:val="00591063"/>
+    <w:rsid w:val="00591164"/>
     <w:rsid w:val="0059162F"/>
+    <w:rsid w:val="00591C51"/>
     <w:rsid w:val="00591D13"/>
+    <w:rsid w:val="00591D14"/>
+    <w:rsid w:val="00591D15"/>
     <w:rsid w:val="00591F90"/>
     <w:rsid w:val="0059210F"/>
     <w:rsid w:val="005922E9"/>
     <w:rsid w:val="0059247F"/>
     <w:rsid w:val="005926EF"/>
     <w:rsid w:val="0059275C"/>
+    <w:rsid w:val="0059288A"/>
+    <w:rsid w:val="005934C0"/>
     <w:rsid w:val="00593966"/>
     <w:rsid w:val="00593974"/>
+    <w:rsid w:val="00593ED4"/>
+    <w:rsid w:val="00593EF8"/>
     <w:rsid w:val="00594249"/>
     <w:rsid w:val="00594649"/>
+    <w:rsid w:val="00594661"/>
+    <w:rsid w:val="00594741"/>
     <w:rsid w:val="00594B25"/>
     <w:rsid w:val="005950AA"/>
     <w:rsid w:val="00595401"/>
+    <w:rsid w:val="005956BC"/>
+    <w:rsid w:val="00595AF4"/>
+    <w:rsid w:val="00595C29"/>
+    <w:rsid w:val="00595EA7"/>
     <w:rsid w:val="00596078"/>
+    <w:rsid w:val="00596613"/>
     <w:rsid w:val="005968F9"/>
+    <w:rsid w:val="00596906"/>
     <w:rsid w:val="005970E4"/>
     <w:rsid w:val="005972F2"/>
     <w:rsid w:val="00597346"/>
     <w:rsid w:val="005973C9"/>
+    <w:rsid w:val="005979B7"/>
+    <w:rsid w:val="005A00B8"/>
+    <w:rsid w:val="005A00D1"/>
     <w:rsid w:val="005A0389"/>
     <w:rsid w:val="005A03DA"/>
     <w:rsid w:val="005A0F97"/>
+    <w:rsid w:val="005A0FBA"/>
+    <w:rsid w:val="005A113A"/>
     <w:rsid w:val="005A12EB"/>
     <w:rsid w:val="005A15CF"/>
+    <w:rsid w:val="005A1624"/>
     <w:rsid w:val="005A17D9"/>
     <w:rsid w:val="005A1957"/>
     <w:rsid w:val="005A19D7"/>
     <w:rsid w:val="005A1F9C"/>
+    <w:rsid w:val="005A234F"/>
+    <w:rsid w:val="005A24D8"/>
+    <w:rsid w:val="005A29F7"/>
     <w:rsid w:val="005A2E5D"/>
+    <w:rsid w:val="005A3481"/>
     <w:rsid w:val="005A35C2"/>
     <w:rsid w:val="005A37A6"/>
+    <w:rsid w:val="005A399F"/>
     <w:rsid w:val="005A3DA5"/>
     <w:rsid w:val="005A44B6"/>
+    <w:rsid w:val="005A4518"/>
+    <w:rsid w:val="005A4969"/>
     <w:rsid w:val="005A4F0F"/>
+    <w:rsid w:val="005A506B"/>
+    <w:rsid w:val="005A509D"/>
+    <w:rsid w:val="005A5141"/>
     <w:rsid w:val="005A5429"/>
     <w:rsid w:val="005A5A2E"/>
+    <w:rsid w:val="005A5B54"/>
     <w:rsid w:val="005A603E"/>
+    <w:rsid w:val="005A61BD"/>
+    <w:rsid w:val="005A6672"/>
+    <w:rsid w:val="005A6723"/>
     <w:rsid w:val="005A6CB8"/>
+    <w:rsid w:val="005A6DC0"/>
     <w:rsid w:val="005A720F"/>
+    <w:rsid w:val="005A7238"/>
+    <w:rsid w:val="005A739D"/>
     <w:rsid w:val="005A781C"/>
+    <w:rsid w:val="005A7C82"/>
+    <w:rsid w:val="005A7D79"/>
     <w:rsid w:val="005B00EE"/>
     <w:rsid w:val="005B026A"/>
+    <w:rsid w:val="005B04D4"/>
+    <w:rsid w:val="005B055A"/>
+    <w:rsid w:val="005B0897"/>
     <w:rsid w:val="005B0907"/>
     <w:rsid w:val="005B0BAB"/>
+    <w:rsid w:val="005B0DD2"/>
+    <w:rsid w:val="005B112E"/>
     <w:rsid w:val="005B1457"/>
+    <w:rsid w:val="005B14AC"/>
+    <w:rsid w:val="005B1803"/>
     <w:rsid w:val="005B1A0D"/>
     <w:rsid w:val="005B21C7"/>
+    <w:rsid w:val="005B21CF"/>
+    <w:rsid w:val="005B2280"/>
     <w:rsid w:val="005B2AE1"/>
+    <w:rsid w:val="005B30DE"/>
+    <w:rsid w:val="005B3122"/>
+    <w:rsid w:val="005B362B"/>
     <w:rsid w:val="005B37F1"/>
+    <w:rsid w:val="005B39B8"/>
+    <w:rsid w:val="005B3B8D"/>
+    <w:rsid w:val="005B3B99"/>
     <w:rsid w:val="005B3CD4"/>
+    <w:rsid w:val="005B4264"/>
+    <w:rsid w:val="005B43B2"/>
     <w:rsid w:val="005B4448"/>
+    <w:rsid w:val="005B4506"/>
     <w:rsid w:val="005B4689"/>
     <w:rsid w:val="005B4A2D"/>
     <w:rsid w:val="005B4C6A"/>
+    <w:rsid w:val="005B5090"/>
     <w:rsid w:val="005B55DE"/>
     <w:rsid w:val="005B593A"/>
     <w:rsid w:val="005B5D59"/>
     <w:rsid w:val="005B5FE4"/>
+    <w:rsid w:val="005B6007"/>
+    <w:rsid w:val="005B6141"/>
     <w:rsid w:val="005B62B8"/>
+    <w:rsid w:val="005B6689"/>
     <w:rsid w:val="005B682B"/>
     <w:rsid w:val="005B6D40"/>
     <w:rsid w:val="005B73AC"/>
+    <w:rsid w:val="005B797F"/>
+    <w:rsid w:val="005B7D25"/>
+    <w:rsid w:val="005B7DA9"/>
     <w:rsid w:val="005B7F8F"/>
+    <w:rsid w:val="005C0522"/>
     <w:rsid w:val="005C05C9"/>
     <w:rsid w:val="005C09A6"/>
+    <w:rsid w:val="005C0CB4"/>
+    <w:rsid w:val="005C1C20"/>
     <w:rsid w:val="005C1CEC"/>
     <w:rsid w:val="005C1D79"/>
     <w:rsid w:val="005C1E1A"/>
     <w:rsid w:val="005C2320"/>
+    <w:rsid w:val="005C244C"/>
+    <w:rsid w:val="005C259C"/>
+    <w:rsid w:val="005C2CB5"/>
+    <w:rsid w:val="005C2D32"/>
     <w:rsid w:val="005C32E6"/>
     <w:rsid w:val="005C3659"/>
     <w:rsid w:val="005C386B"/>
     <w:rsid w:val="005C38E7"/>
+    <w:rsid w:val="005C39EA"/>
+    <w:rsid w:val="005C3FF5"/>
     <w:rsid w:val="005C40FF"/>
+    <w:rsid w:val="005C41DD"/>
     <w:rsid w:val="005C453B"/>
+    <w:rsid w:val="005C45F6"/>
+    <w:rsid w:val="005C464F"/>
     <w:rsid w:val="005C48DC"/>
     <w:rsid w:val="005C494C"/>
+    <w:rsid w:val="005C4BE5"/>
+    <w:rsid w:val="005C4BE9"/>
     <w:rsid w:val="005C4EAE"/>
+    <w:rsid w:val="005C4F50"/>
+    <w:rsid w:val="005C5492"/>
     <w:rsid w:val="005C596B"/>
+    <w:rsid w:val="005C59ED"/>
+    <w:rsid w:val="005C5A98"/>
     <w:rsid w:val="005C5B95"/>
     <w:rsid w:val="005C5C48"/>
+    <w:rsid w:val="005C5E4A"/>
+    <w:rsid w:val="005C5FDC"/>
+    <w:rsid w:val="005C60EF"/>
+    <w:rsid w:val="005C6208"/>
+    <w:rsid w:val="005C6556"/>
+    <w:rsid w:val="005C6ABF"/>
+    <w:rsid w:val="005C6FCC"/>
     <w:rsid w:val="005C701B"/>
+    <w:rsid w:val="005C70B1"/>
+    <w:rsid w:val="005C7154"/>
+    <w:rsid w:val="005C72CC"/>
     <w:rsid w:val="005C73E6"/>
+    <w:rsid w:val="005C77CE"/>
     <w:rsid w:val="005C78E8"/>
     <w:rsid w:val="005C7B74"/>
+    <w:rsid w:val="005C7C47"/>
     <w:rsid w:val="005C7FB0"/>
+    <w:rsid w:val="005D0253"/>
     <w:rsid w:val="005D05FA"/>
     <w:rsid w:val="005D0D50"/>
+    <w:rsid w:val="005D0E87"/>
     <w:rsid w:val="005D1071"/>
+    <w:rsid w:val="005D10C0"/>
+    <w:rsid w:val="005D145C"/>
+    <w:rsid w:val="005D1472"/>
+    <w:rsid w:val="005D149D"/>
+    <w:rsid w:val="005D1573"/>
+    <w:rsid w:val="005D184B"/>
     <w:rsid w:val="005D1BBF"/>
     <w:rsid w:val="005D1E66"/>
+    <w:rsid w:val="005D2054"/>
+    <w:rsid w:val="005D242A"/>
+    <w:rsid w:val="005D26B6"/>
+    <w:rsid w:val="005D2D51"/>
     <w:rsid w:val="005D2DBA"/>
     <w:rsid w:val="005D2FBE"/>
+    <w:rsid w:val="005D3AC0"/>
     <w:rsid w:val="005D3AC3"/>
+    <w:rsid w:val="005D3B1D"/>
     <w:rsid w:val="005D3B6F"/>
+    <w:rsid w:val="005D3D36"/>
     <w:rsid w:val="005D3DBC"/>
     <w:rsid w:val="005D3E78"/>
+    <w:rsid w:val="005D3F56"/>
     <w:rsid w:val="005D4029"/>
     <w:rsid w:val="005D403F"/>
     <w:rsid w:val="005D4515"/>
+    <w:rsid w:val="005D474E"/>
+    <w:rsid w:val="005D49C1"/>
     <w:rsid w:val="005D4BD6"/>
     <w:rsid w:val="005D50A2"/>
+    <w:rsid w:val="005D554D"/>
+    <w:rsid w:val="005D5C57"/>
+    <w:rsid w:val="005D6512"/>
     <w:rsid w:val="005D68C4"/>
     <w:rsid w:val="005D6A1A"/>
+    <w:rsid w:val="005D6EAF"/>
     <w:rsid w:val="005D72B5"/>
+    <w:rsid w:val="005D7760"/>
     <w:rsid w:val="005D7A3D"/>
+    <w:rsid w:val="005D7CFD"/>
     <w:rsid w:val="005D7D3C"/>
+    <w:rsid w:val="005D7DCD"/>
+    <w:rsid w:val="005E0112"/>
+    <w:rsid w:val="005E03DF"/>
     <w:rsid w:val="005E0D1A"/>
+    <w:rsid w:val="005E1120"/>
     <w:rsid w:val="005E15E3"/>
     <w:rsid w:val="005E18B5"/>
     <w:rsid w:val="005E1912"/>
     <w:rsid w:val="005E1C20"/>
     <w:rsid w:val="005E1E60"/>
+    <w:rsid w:val="005E2D56"/>
     <w:rsid w:val="005E2D9B"/>
+    <w:rsid w:val="005E2DD2"/>
+    <w:rsid w:val="005E3020"/>
     <w:rsid w:val="005E33DE"/>
     <w:rsid w:val="005E3B9C"/>
+    <w:rsid w:val="005E4416"/>
+    <w:rsid w:val="005E47CA"/>
     <w:rsid w:val="005E4814"/>
+    <w:rsid w:val="005E4994"/>
+    <w:rsid w:val="005E4BB0"/>
     <w:rsid w:val="005E5105"/>
     <w:rsid w:val="005E53F4"/>
     <w:rsid w:val="005E5409"/>
     <w:rsid w:val="005E553B"/>
+    <w:rsid w:val="005E59BA"/>
     <w:rsid w:val="005E5BF7"/>
+    <w:rsid w:val="005E5EBC"/>
     <w:rsid w:val="005E6034"/>
     <w:rsid w:val="005E6627"/>
     <w:rsid w:val="005E665C"/>
+    <w:rsid w:val="005E6866"/>
+    <w:rsid w:val="005E68FC"/>
     <w:rsid w:val="005E6D3B"/>
+    <w:rsid w:val="005E6DE7"/>
+    <w:rsid w:val="005E6E9D"/>
     <w:rsid w:val="005E6EED"/>
+    <w:rsid w:val="005E7129"/>
+    <w:rsid w:val="005E7167"/>
+    <w:rsid w:val="005E742D"/>
+    <w:rsid w:val="005E7475"/>
     <w:rsid w:val="005E74B1"/>
     <w:rsid w:val="005E7545"/>
+    <w:rsid w:val="005E7925"/>
+    <w:rsid w:val="005E7CA7"/>
     <w:rsid w:val="005F0193"/>
     <w:rsid w:val="005F02E2"/>
+    <w:rsid w:val="005F036E"/>
+    <w:rsid w:val="005F040E"/>
     <w:rsid w:val="005F043B"/>
     <w:rsid w:val="005F04C8"/>
+    <w:rsid w:val="005F06C3"/>
+    <w:rsid w:val="005F0762"/>
+    <w:rsid w:val="005F0A55"/>
     <w:rsid w:val="005F0CB9"/>
     <w:rsid w:val="005F0D73"/>
+    <w:rsid w:val="005F0F80"/>
     <w:rsid w:val="005F0FC5"/>
+    <w:rsid w:val="005F0FCE"/>
     <w:rsid w:val="005F1063"/>
     <w:rsid w:val="005F110A"/>
     <w:rsid w:val="005F17AE"/>
+    <w:rsid w:val="005F2198"/>
     <w:rsid w:val="005F2545"/>
     <w:rsid w:val="005F2821"/>
     <w:rsid w:val="005F2BDB"/>
     <w:rsid w:val="005F2D99"/>
     <w:rsid w:val="005F322A"/>
+    <w:rsid w:val="005F3635"/>
+    <w:rsid w:val="005F3782"/>
+    <w:rsid w:val="005F38C5"/>
+    <w:rsid w:val="005F4318"/>
+    <w:rsid w:val="005F4456"/>
+    <w:rsid w:val="005F44BF"/>
     <w:rsid w:val="005F479B"/>
+    <w:rsid w:val="005F4871"/>
+    <w:rsid w:val="005F4C61"/>
     <w:rsid w:val="005F4D68"/>
     <w:rsid w:val="005F523F"/>
+    <w:rsid w:val="005F5789"/>
     <w:rsid w:val="005F5804"/>
     <w:rsid w:val="005F5AA3"/>
+    <w:rsid w:val="005F5B3C"/>
+    <w:rsid w:val="005F5B45"/>
     <w:rsid w:val="005F5BD1"/>
+    <w:rsid w:val="005F604F"/>
     <w:rsid w:val="005F6099"/>
     <w:rsid w:val="005F609E"/>
+    <w:rsid w:val="005F635B"/>
+    <w:rsid w:val="005F65C5"/>
     <w:rsid w:val="005F6F96"/>
+    <w:rsid w:val="005F70E5"/>
+    <w:rsid w:val="005F7318"/>
     <w:rsid w:val="005F753B"/>
+    <w:rsid w:val="005F76D4"/>
+    <w:rsid w:val="005F792D"/>
+    <w:rsid w:val="005F7E48"/>
+    <w:rsid w:val="0060024F"/>
     <w:rsid w:val="006003FB"/>
+    <w:rsid w:val="0060045A"/>
     <w:rsid w:val="0060058A"/>
     <w:rsid w:val="00600852"/>
     <w:rsid w:val="0060092A"/>
     <w:rsid w:val="00600984"/>
+    <w:rsid w:val="00600D18"/>
+    <w:rsid w:val="006013C7"/>
+    <w:rsid w:val="0060197D"/>
     <w:rsid w:val="00601BA2"/>
+    <w:rsid w:val="00601E02"/>
     <w:rsid w:val="00601EF6"/>
+    <w:rsid w:val="006022C9"/>
     <w:rsid w:val="00602E02"/>
     <w:rsid w:val="00602FF8"/>
     <w:rsid w:val="0060308A"/>
+    <w:rsid w:val="006030A8"/>
+    <w:rsid w:val="00603112"/>
     <w:rsid w:val="006036A0"/>
+    <w:rsid w:val="00603866"/>
+    <w:rsid w:val="0060388F"/>
+    <w:rsid w:val="00603F30"/>
+    <w:rsid w:val="00603FBA"/>
+    <w:rsid w:val="0060432C"/>
+    <w:rsid w:val="00604510"/>
+    <w:rsid w:val="00604880"/>
+    <w:rsid w:val="006048AD"/>
+    <w:rsid w:val="006049E0"/>
     <w:rsid w:val="00604D9A"/>
+    <w:rsid w:val="00604DC4"/>
+    <w:rsid w:val="00604EC6"/>
+    <w:rsid w:val="00604F1E"/>
     <w:rsid w:val="006050E3"/>
+    <w:rsid w:val="00605103"/>
     <w:rsid w:val="00605234"/>
+    <w:rsid w:val="006058CB"/>
     <w:rsid w:val="006058F2"/>
+    <w:rsid w:val="00605ED0"/>
     <w:rsid w:val="00606208"/>
     <w:rsid w:val="0060647B"/>
+    <w:rsid w:val="006066BC"/>
+    <w:rsid w:val="006067BE"/>
+    <w:rsid w:val="00606811"/>
     <w:rsid w:val="00606C25"/>
+    <w:rsid w:val="00606E1D"/>
     <w:rsid w:val="00606F0F"/>
     <w:rsid w:val="006072F7"/>
+    <w:rsid w:val="006074A4"/>
+    <w:rsid w:val="006077D9"/>
+    <w:rsid w:val="0060785E"/>
+    <w:rsid w:val="0060787F"/>
     <w:rsid w:val="00607963"/>
     <w:rsid w:val="006079B2"/>
     <w:rsid w:val="00607DB3"/>
+    <w:rsid w:val="00607E2F"/>
+    <w:rsid w:val="00610499"/>
     <w:rsid w:val="006108BB"/>
     <w:rsid w:val="00610A4C"/>
+    <w:rsid w:val="00610B28"/>
+    <w:rsid w:val="00610C99"/>
     <w:rsid w:val="00610D25"/>
     <w:rsid w:val="00611323"/>
+    <w:rsid w:val="00611387"/>
+    <w:rsid w:val="0061148F"/>
+    <w:rsid w:val="006114E3"/>
+    <w:rsid w:val="0061161C"/>
     <w:rsid w:val="00611634"/>
     <w:rsid w:val="006117C4"/>
+    <w:rsid w:val="006118A9"/>
     <w:rsid w:val="00611A57"/>
     <w:rsid w:val="00612071"/>
     <w:rsid w:val="0061250E"/>
+    <w:rsid w:val="00612527"/>
+    <w:rsid w:val="006126D2"/>
+    <w:rsid w:val="006126DB"/>
+    <w:rsid w:val="0061285C"/>
     <w:rsid w:val="00612999"/>
+    <w:rsid w:val="00612AF9"/>
     <w:rsid w:val="0061313C"/>
+    <w:rsid w:val="0061328F"/>
+    <w:rsid w:val="006133D6"/>
+    <w:rsid w:val="006135C9"/>
     <w:rsid w:val="00613681"/>
     <w:rsid w:val="006136A6"/>
+    <w:rsid w:val="00613ED9"/>
     <w:rsid w:val="0061441B"/>
+    <w:rsid w:val="006147A3"/>
+    <w:rsid w:val="00614C98"/>
     <w:rsid w:val="00614ED0"/>
     <w:rsid w:val="00615336"/>
+    <w:rsid w:val="006156CF"/>
+    <w:rsid w:val="006159CD"/>
     <w:rsid w:val="00615D2F"/>
+    <w:rsid w:val="00615E6D"/>
+    <w:rsid w:val="0061610B"/>
+    <w:rsid w:val="0061628C"/>
+    <w:rsid w:val="0061670F"/>
+    <w:rsid w:val="0061675A"/>
     <w:rsid w:val="00616762"/>
+    <w:rsid w:val="00616773"/>
+    <w:rsid w:val="0061690D"/>
+    <w:rsid w:val="00616D26"/>
+    <w:rsid w:val="00616F55"/>
+    <w:rsid w:val="00616FA0"/>
     <w:rsid w:val="0061719E"/>
+    <w:rsid w:val="0061724A"/>
+    <w:rsid w:val="00617754"/>
+    <w:rsid w:val="00617F28"/>
     <w:rsid w:val="0062067E"/>
+    <w:rsid w:val="006216EC"/>
+    <w:rsid w:val="00621B32"/>
     <w:rsid w:val="00621C83"/>
     <w:rsid w:val="006220DC"/>
+    <w:rsid w:val="00622228"/>
+    <w:rsid w:val="00622758"/>
     <w:rsid w:val="00622ECB"/>
+    <w:rsid w:val="006230EE"/>
     <w:rsid w:val="00623152"/>
+    <w:rsid w:val="006232D0"/>
     <w:rsid w:val="00623412"/>
+    <w:rsid w:val="00623896"/>
+    <w:rsid w:val="00623951"/>
+    <w:rsid w:val="00623D29"/>
     <w:rsid w:val="00623DB4"/>
     <w:rsid w:val="00623E54"/>
     <w:rsid w:val="00623E99"/>
     <w:rsid w:val="006240EA"/>
+    <w:rsid w:val="00624142"/>
+    <w:rsid w:val="00624229"/>
+    <w:rsid w:val="0062441D"/>
+    <w:rsid w:val="00624ACB"/>
+    <w:rsid w:val="00624F2D"/>
     <w:rsid w:val="00625051"/>
     <w:rsid w:val="00625134"/>
+    <w:rsid w:val="006253D4"/>
+    <w:rsid w:val="00625895"/>
+    <w:rsid w:val="006258A2"/>
+    <w:rsid w:val="006258FF"/>
+    <w:rsid w:val="006260E9"/>
     <w:rsid w:val="006265A2"/>
+    <w:rsid w:val="006265AE"/>
     <w:rsid w:val="00626CB3"/>
     <w:rsid w:val="00626D7F"/>
     <w:rsid w:val="00627344"/>
+    <w:rsid w:val="00627375"/>
+    <w:rsid w:val="006273F6"/>
+    <w:rsid w:val="006274FD"/>
     <w:rsid w:val="0062758C"/>
+    <w:rsid w:val="00627713"/>
+    <w:rsid w:val="00627715"/>
+    <w:rsid w:val="0062782C"/>
+    <w:rsid w:val="00627C71"/>
     <w:rsid w:val="00627C80"/>
+    <w:rsid w:val="00627C86"/>
+    <w:rsid w:val="0063054D"/>
+    <w:rsid w:val="00630DAB"/>
+    <w:rsid w:val="00630E0E"/>
     <w:rsid w:val="00630E62"/>
+    <w:rsid w:val="006311D5"/>
     <w:rsid w:val="0063155F"/>
     <w:rsid w:val="00631840"/>
+    <w:rsid w:val="0063269B"/>
+    <w:rsid w:val="006326F1"/>
+    <w:rsid w:val="00632812"/>
+    <w:rsid w:val="00632895"/>
     <w:rsid w:val="00632CE6"/>
+    <w:rsid w:val="00632FB3"/>
     <w:rsid w:val="006334F3"/>
+    <w:rsid w:val="006337D4"/>
     <w:rsid w:val="00633920"/>
     <w:rsid w:val="00633EEC"/>
+    <w:rsid w:val="00634107"/>
+    <w:rsid w:val="006341FC"/>
+    <w:rsid w:val="006349A4"/>
+    <w:rsid w:val="006349F4"/>
     <w:rsid w:val="00634CAB"/>
+    <w:rsid w:val="00634FED"/>
     <w:rsid w:val="006352EB"/>
     <w:rsid w:val="006354D2"/>
+    <w:rsid w:val="00635976"/>
     <w:rsid w:val="00635A48"/>
+    <w:rsid w:val="00635A59"/>
     <w:rsid w:val="00635D0D"/>
     <w:rsid w:val="00635D85"/>
     <w:rsid w:val="00635F66"/>
+    <w:rsid w:val="00636475"/>
+    <w:rsid w:val="0063675B"/>
     <w:rsid w:val="00636B17"/>
+    <w:rsid w:val="00636C7E"/>
+    <w:rsid w:val="00636CBA"/>
+    <w:rsid w:val="0063723E"/>
+    <w:rsid w:val="00637308"/>
+    <w:rsid w:val="0063748F"/>
+    <w:rsid w:val="00637926"/>
+    <w:rsid w:val="00637F2D"/>
     <w:rsid w:val="0064009E"/>
     <w:rsid w:val="006403DF"/>
+    <w:rsid w:val="0064057D"/>
     <w:rsid w:val="006408D4"/>
+    <w:rsid w:val="00640EE9"/>
+    <w:rsid w:val="00640F82"/>
     <w:rsid w:val="006412BF"/>
     <w:rsid w:val="006412CC"/>
     <w:rsid w:val="0064139C"/>
     <w:rsid w:val="00641ADD"/>
+    <w:rsid w:val="00641C46"/>
+    <w:rsid w:val="00641C50"/>
     <w:rsid w:val="00641D4B"/>
     <w:rsid w:val="00642048"/>
     <w:rsid w:val="006421B2"/>
     <w:rsid w:val="006421FE"/>
     <w:rsid w:val="00642727"/>
+    <w:rsid w:val="00642DCC"/>
     <w:rsid w:val="00642E9D"/>
     <w:rsid w:val="0064341B"/>
     <w:rsid w:val="006434F1"/>
     <w:rsid w:val="006438D4"/>
     <w:rsid w:val="00643948"/>
     <w:rsid w:val="00643B2C"/>
+    <w:rsid w:val="00643D98"/>
+    <w:rsid w:val="00643EC6"/>
     <w:rsid w:val="00643F25"/>
+    <w:rsid w:val="00644560"/>
+    <w:rsid w:val="00644D6D"/>
+    <w:rsid w:val="00644DD3"/>
     <w:rsid w:val="00644E48"/>
+    <w:rsid w:val="00644F51"/>
     <w:rsid w:val="00645250"/>
+    <w:rsid w:val="006454A9"/>
     <w:rsid w:val="00645A6C"/>
+    <w:rsid w:val="00645DB7"/>
     <w:rsid w:val="00645DC3"/>
     <w:rsid w:val="00646157"/>
     <w:rsid w:val="006461C0"/>
+    <w:rsid w:val="006461DC"/>
+    <w:rsid w:val="00646352"/>
     <w:rsid w:val="0064648F"/>
+    <w:rsid w:val="0064657F"/>
     <w:rsid w:val="00646781"/>
     <w:rsid w:val="00646994"/>
     <w:rsid w:val="00646B9E"/>
     <w:rsid w:val="00646BC3"/>
+    <w:rsid w:val="00646D40"/>
+    <w:rsid w:val="006471DC"/>
     <w:rsid w:val="0064729B"/>
+    <w:rsid w:val="00647A90"/>
+    <w:rsid w:val="00647D27"/>
+    <w:rsid w:val="00650113"/>
+    <w:rsid w:val="006504C9"/>
+    <w:rsid w:val="00650811"/>
     <w:rsid w:val="0065086E"/>
     <w:rsid w:val="0065123A"/>
+    <w:rsid w:val="00651661"/>
+    <w:rsid w:val="00651CF0"/>
+    <w:rsid w:val="00651FAC"/>
     <w:rsid w:val="00652041"/>
+    <w:rsid w:val="00652046"/>
+    <w:rsid w:val="00652136"/>
     <w:rsid w:val="0065222D"/>
     <w:rsid w:val="0065225E"/>
+    <w:rsid w:val="0065231F"/>
     <w:rsid w:val="0065232D"/>
     <w:rsid w:val="006534CA"/>
+    <w:rsid w:val="006535C9"/>
+    <w:rsid w:val="006537ED"/>
     <w:rsid w:val="00653BFB"/>
+    <w:rsid w:val="00653D25"/>
+    <w:rsid w:val="006542FF"/>
+    <w:rsid w:val="0065485F"/>
     <w:rsid w:val="00655292"/>
+    <w:rsid w:val="0065543C"/>
+    <w:rsid w:val="0065573E"/>
+    <w:rsid w:val="0065592B"/>
     <w:rsid w:val="00655A90"/>
     <w:rsid w:val="00655BA6"/>
+    <w:rsid w:val="0065650A"/>
     <w:rsid w:val="006570FE"/>
+    <w:rsid w:val="00657644"/>
+    <w:rsid w:val="006576BF"/>
+    <w:rsid w:val="00657D3B"/>
     <w:rsid w:val="00657F5A"/>
     <w:rsid w:val="00660826"/>
+    <w:rsid w:val="00660BBB"/>
     <w:rsid w:val="00661197"/>
+    <w:rsid w:val="006611CF"/>
+    <w:rsid w:val="0066167A"/>
     <w:rsid w:val="00661880"/>
+    <w:rsid w:val="00661AB9"/>
     <w:rsid w:val="00661C0E"/>
+    <w:rsid w:val="00662165"/>
     <w:rsid w:val="0066257E"/>
     <w:rsid w:val="00662B66"/>
+    <w:rsid w:val="00662C11"/>
     <w:rsid w:val="00662F16"/>
+    <w:rsid w:val="00663208"/>
+    <w:rsid w:val="006638CF"/>
+    <w:rsid w:val="00663934"/>
+    <w:rsid w:val="00663A34"/>
+    <w:rsid w:val="00663F2E"/>
     <w:rsid w:val="00663F36"/>
     <w:rsid w:val="00663F74"/>
+    <w:rsid w:val="00663FFF"/>
     <w:rsid w:val="00664016"/>
+    <w:rsid w:val="00664225"/>
+    <w:rsid w:val="00664232"/>
     <w:rsid w:val="0066432A"/>
     <w:rsid w:val="00664530"/>
+    <w:rsid w:val="00664656"/>
+    <w:rsid w:val="00664768"/>
     <w:rsid w:val="00664899"/>
     <w:rsid w:val="006648F4"/>
+    <w:rsid w:val="00664EBA"/>
     <w:rsid w:val="00664F17"/>
     <w:rsid w:val="00665098"/>
+    <w:rsid w:val="006654E3"/>
+    <w:rsid w:val="006657ED"/>
+    <w:rsid w:val="00665910"/>
     <w:rsid w:val="0066596E"/>
     <w:rsid w:val="00665B16"/>
+    <w:rsid w:val="00665C4E"/>
     <w:rsid w:val="00665CFC"/>
     <w:rsid w:val="00665E8A"/>
+    <w:rsid w:val="00665F6C"/>
     <w:rsid w:val="006664B1"/>
+    <w:rsid w:val="00666CC6"/>
     <w:rsid w:val="00666D99"/>
+    <w:rsid w:val="00666F32"/>
+    <w:rsid w:val="00667256"/>
+    <w:rsid w:val="0066785C"/>
     <w:rsid w:val="006679A5"/>
     <w:rsid w:val="00667CE0"/>
+    <w:rsid w:val="006703DF"/>
+    <w:rsid w:val="006708E2"/>
     <w:rsid w:val="00670D21"/>
+    <w:rsid w:val="00670E63"/>
+    <w:rsid w:val="006710A7"/>
     <w:rsid w:val="0067125A"/>
+    <w:rsid w:val="00671395"/>
+    <w:rsid w:val="00671605"/>
+    <w:rsid w:val="00671ACF"/>
+    <w:rsid w:val="006723C5"/>
     <w:rsid w:val="0067281B"/>
     <w:rsid w:val="00672BD4"/>
+    <w:rsid w:val="00672E33"/>
+    <w:rsid w:val="00672EFD"/>
+    <w:rsid w:val="00673105"/>
+    <w:rsid w:val="00673282"/>
     <w:rsid w:val="0067338A"/>
+    <w:rsid w:val="00673915"/>
+    <w:rsid w:val="00673A91"/>
+    <w:rsid w:val="00673AD8"/>
     <w:rsid w:val="00673FAF"/>
     <w:rsid w:val="00674969"/>
     <w:rsid w:val="00674A14"/>
     <w:rsid w:val="00674ABC"/>
+    <w:rsid w:val="00675030"/>
     <w:rsid w:val="006753E0"/>
     <w:rsid w:val="00675C92"/>
+    <w:rsid w:val="00675CA2"/>
+    <w:rsid w:val="00675F72"/>
+    <w:rsid w:val="006760C7"/>
+    <w:rsid w:val="00676841"/>
     <w:rsid w:val="00676CE3"/>
+    <w:rsid w:val="00676E49"/>
+    <w:rsid w:val="006775B9"/>
     <w:rsid w:val="00677904"/>
     <w:rsid w:val="00677918"/>
+    <w:rsid w:val="0068029A"/>
     <w:rsid w:val="00680C48"/>
     <w:rsid w:val="00680ECE"/>
+    <w:rsid w:val="00680F4A"/>
+    <w:rsid w:val="006810E6"/>
+    <w:rsid w:val="0068114A"/>
+    <w:rsid w:val="006816E9"/>
+    <w:rsid w:val="00681715"/>
+    <w:rsid w:val="00681B0A"/>
+    <w:rsid w:val="00681C10"/>
+    <w:rsid w:val="00682163"/>
+    <w:rsid w:val="0068257D"/>
+    <w:rsid w:val="00682842"/>
+    <w:rsid w:val="00682B2A"/>
+    <w:rsid w:val="00682C62"/>
+    <w:rsid w:val="00682E33"/>
+    <w:rsid w:val="006835A5"/>
+    <w:rsid w:val="00683632"/>
+    <w:rsid w:val="006836FE"/>
+    <w:rsid w:val="0068390E"/>
     <w:rsid w:val="00683928"/>
+    <w:rsid w:val="006840BF"/>
+    <w:rsid w:val="006842B4"/>
     <w:rsid w:val="00684496"/>
+    <w:rsid w:val="00684817"/>
+    <w:rsid w:val="0068499D"/>
+    <w:rsid w:val="006850D2"/>
     <w:rsid w:val="0068516E"/>
     <w:rsid w:val="00685311"/>
     <w:rsid w:val="006858D2"/>
     <w:rsid w:val="006859D6"/>
+    <w:rsid w:val="0068645F"/>
     <w:rsid w:val="00686A9B"/>
+    <w:rsid w:val="00686CA8"/>
+    <w:rsid w:val="0068779E"/>
+    <w:rsid w:val="0068787F"/>
     <w:rsid w:val="00687CDF"/>
+    <w:rsid w:val="0069097A"/>
     <w:rsid w:val="00690ECE"/>
     <w:rsid w:val="006910DC"/>
+    <w:rsid w:val="00691108"/>
+    <w:rsid w:val="006911CA"/>
     <w:rsid w:val="006912FE"/>
+    <w:rsid w:val="0069150E"/>
     <w:rsid w:val="006916C4"/>
     <w:rsid w:val="00691B35"/>
     <w:rsid w:val="00691C03"/>
+    <w:rsid w:val="00691DE5"/>
+    <w:rsid w:val="00692272"/>
+    <w:rsid w:val="006923B2"/>
     <w:rsid w:val="00692478"/>
     <w:rsid w:val="00693681"/>
+    <w:rsid w:val="006936BC"/>
+    <w:rsid w:val="0069376B"/>
+    <w:rsid w:val="006939D0"/>
     <w:rsid w:val="00693A99"/>
     <w:rsid w:val="00693B79"/>
+    <w:rsid w:val="00693C00"/>
+    <w:rsid w:val="00693D2F"/>
     <w:rsid w:val="006944A2"/>
+    <w:rsid w:val="006944BA"/>
+    <w:rsid w:val="00694540"/>
+    <w:rsid w:val="00694A1F"/>
+    <w:rsid w:val="00694F3B"/>
     <w:rsid w:val="006952D1"/>
     <w:rsid w:val="00695490"/>
+    <w:rsid w:val="006958FB"/>
     <w:rsid w:val="006959F5"/>
     <w:rsid w:val="00695C17"/>
+    <w:rsid w:val="00695EF4"/>
+    <w:rsid w:val="00696487"/>
     <w:rsid w:val="006966DA"/>
+    <w:rsid w:val="006967E7"/>
     <w:rsid w:val="00696AFB"/>
     <w:rsid w:val="00696B91"/>
+    <w:rsid w:val="00696BC9"/>
     <w:rsid w:val="00696DBD"/>
     <w:rsid w:val="00696E97"/>
+    <w:rsid w:val="00697144"/>
+    <w:rsid w:val="00697500"/>
     <w:rsid w:val="006979FD"/>
+    <w:rsid w:val="00697C07"/>
     <w:rsid w:val="006A0188"/>
+    <w:rsid w:val="006A0547"/>
+    <w:rsid w:val="006A06DA"/>
     <w:rsid w:val="006A0C3C"/>
+    <w:rsid w:val="006A1307"/>
     <w:rsid w:val="006A23E6"/>
     <w:rsid w:val="006A24BD"/>
+    <w:rsid w:val="006A26F9"/>
+    <w:rsid w:val="006A2E14"/>
+    <w:rsid w:val="006A30CE"/>
     <w:rsid w:val="006A343A"/>
+    <w:rsid w:val="006A3922"/>
     <w:rsid w:val="006A3940"/>
+    <w:rsid w:val="006A3B01"/>
     <w:rsid w:val="006A3DD8"/>
     <w:rsid w:val="006A3FA5"/>
     <w:rsid w:val="006A4247"/>
     <w:rsid w:val="006A44BC"/>
     <w:rsid w:val="006A4604"/>
+    <w:rsid w:val="006A4C2B"/>
+    <w:rsid w:val="006A53B0"/>
+    <w:rsid w:val="006A53F2"/>
+    <w:rsid w:val="006A55F3"/>
     <w:rsid w:val="006A5689"/>
     <w:rsid w:val="006A56D2"/>
+    <w:rsid w:val="006A5C89"/>
     <w:rsid w:val="006A5EA2"/>
+    <w:rsid w:val="006A61FE"/>
+    <w:rsid w:val="006A62A0"/>
     <w:rsid w:val="006A6442"/>
+    <w:rsid w:val="006A6628"/>
+    <w:rsid w:val="006A6815"/>
+    <w:rsid w:val="006A6B60"/>
+    <w:rsid w:val="006A6B63"/>
     <w:rsid w:val="006A6BF1"/>
+    <w:rsid w:val="006A6EF0"/>
     <w:rsid w:val="006A6F88"/>
     <w:rsid w:val="006A72F1"/>
     <w:rsid w:val="006A74DF"/>
     <w:rsid w:val="006A752C"/>
+    <w:rsid w:val="006A76DB"/>
+    <w:rsid w:val="006A78BA"/>
     <w:rsid w:val="006A7B2E"/>
+    <w:rsid w:val="006B0055"/>
     <w:rsid w:val="006B0137"/>
     <w:rsid w:val="006B0349"/>
     <w:rsid w:val="006B0489"/>
     <w:rsid w:val="006B095B"/>
+    <w:rsid w:val="006B115C"/>
+    <w:rsid w:val="006B1549"/>
+    <w:rsid w:val="006B15E5"/>
+    <w:rsid w:val="006B1695"/>
+    <w:rsid w:val="006B1882"/>
+    <w:rsid w:val="006B1A01"/>
+    <w:rsid w:val="006B1D8F"/>
     <w:rsid w:val="006B2079"/>
     <w:rsid w:val="006B2481"/>
     <w:rsid w:val="006B260B"/>
     <w:rsid w:val="006B26DE"/>
     <w:rsid w:val="006B2748"/>
+    <w:rsid w:val="006B2D66"/>
+    <w:rsid w:val="006B2E18"/>
+    <w:rsid w:val="006B2FC0"/>
     <w:rsid w:val="006B3311"/>
     <w:rsid w:val="006B3372"/>
+    <w:rsid w:val="006B35A2"/>
+    <w:rsid w:val="006B3684"/>
     <w:rsid w:val="006B3A30"/>
     <w:rsid w:val="006B3B15"/>
+    <w:rsid w:val="006B3BD9"/>
+    <w:rsid w:val="006B3E65"/>
+    <w:rsid w:val="006B4207"/>
     <w:rsid w:val="006B4212"/>
+    <w:rsid w:val="006B43C3"/>
+    <w:rsid w:val="006B4E85"/>
     <w:rsid w:val="006B52D7"/>
     <w:rsid w:val="006B5664"/>
+    <w:rsid w:val="006B5858"/>
     <w:rsid w:val="006B5B02"/>
+    <w:rsid w:val="006B5FAC"/>
+    <w:rsid w:val="006B60DE"/>
+    <w:rsid w:val="006B62B4"/>
     <w:rsid w:val="006B6635"/>
     <w:rsid w:val="006B68AE"/>
+    <w:rsid w:val="006B6B93"/>
+    <w:rsid w:val="006B6C01"/>
     <w:rsid w:val="006B6D72"/>
     <w:rsid w:val="006B6FE9"/>
+    <w:rsid w:val="006B7617"/>
+    <w:rsid w:val="006B7F54"/>
     <w:rsid w:val="006C00D2"/>
+    <w:rsid w:val="006C0252"/>
+    <w:rsid w:val="006C083C"/>
+    <w:rsid w:val="006C0849"/>
+    <w:rsid w:val="006C0C6D"/>
     <w:rsid w:val="006C0D7E"/>
+    <w:rsid w:val="006C0DF1"/>
     <w:rsid w:val="006C101A"/>
     <w:rsid w:val="006C16A8"/>
     <w:rsid w:val="006C16F8"/>
+    <w:rsid w:val="006C1813"/>
     <w:rsid w:val="006C18FF"/>
+    <w:rsid w:val="006C1BD6"/>
+    <w:rsid w:val="006C1C93"/>
+    <w:rsid w:val="006C1CB5"/>
     <w:rsid w:val="006C1F0A"/>
     <w:rsid w:val="006C1FA5"/>
     <w:rsid w:val="006C2072"/>
+    <w:rsid w:val="006C20B3"/>
+    <w:rsid w:val="006C2357"/>
     <w:rsid w:val="006C253D"/>
+    <w:rsid w:val="006C256C"/>
     <w:rsid w:val="006C26D1"/>
     <w:rsid w:val="006C2914"/>
     <w:rsid w:val="006C30DA"/>
     <w:rsid w:val="006C337C"/>
+    <w:rsid w:val="006C33C2"/>
     <w:rsid w:val="006C35D0"/>
+    <w:rsid w:val="006C39B7"/>
     <w:rsid w:val="006C3C0D"/>
+    <w:rsid w:val="006C3FCD"/>
+    <w:rsid w:val="006C4454"/>
+    <w:rsid w:val="006C46B0"/>
+    <w:rsid w:val="006C4784"/>
     <w:rsid w:val="006C4803"/>
+    <w:rsid w:val="006C4B05"/>
     <w:rsid w:val="006C4BCD"/>
+    <w:rsid w:val="006C51EC"/>
+    <w:rsid w:val="006C5705"/>
+    <w:rsid w:val="006C5710"/>
+    <w:rsid w:val="006C5890"/>
+    <w:rsid w:val="006C5A5D"/>
     <w:rsid w:val="006C5B05"/>
+    <w:rsid w:val="006C5D21"/>
+    <w:rsid w:val="006C61C2"/>
+    <w:rsid w:val="006C6268"/>
     <w:rsid w:val="006C6871"/>
     <w:rsid w:val="006C6900"/>
+    <w:rsid w:val="006C6B91"/>
     <w:rsid w:val="006C6D75"/>
+    <w:rsid w:val="006C7122"/>
     <w:rsid w:val="006C751D"/>
     <w:rsid w:val="006C7B1C"/>
     <w:rsid w:val="006C7B84"/>
     <w:rsid w:val="006C7D54"/>
     <w:rsid w:val="006C7DD1"/>
+    <w:rsid w:val="006C7DD9"/>
+    <w:rsid w:val="006C7EED"/>
     <w:rsid w:val="006D00C8"/>
     <w:rsid w:val="006D0107"/>
     <w:rsid w:val="006D0216"/>
+    <w:rsid w:val="006D03AF"/>
+    <w:rsid w:val="006D0B7A"/>
     <w:rsid w:val="006D11E4"/>
+    <w:rsid w:val="006D12ED"/>
+    <w:rsid w:val="006D1340"/>
     <w:rsid w:val="006D137F"/>
+    <w:rsid w:val="006D1386"/>
+    <w:rsid w:val="006D1944"/>
     <w:rsid w:val="006D1B55"/>
+    <w:rsid w:val="006D1BD3"/>
+    <w:rsid w:val="006D1D5F"/>
+    <w:rsid w:val="006D204C"/>
+    <w:rsid w:val="006D25DA"/>
     <w:rsid w:val="006D2DC3"/>
     <w:rsid w:val="006D2FA1"/>
+    <w:rsid w:val="006D2FD4"/>
+    <w:rsid w:val="006D30D5"/>
+    <w:rsid w:val="006D347D"/>
+    <w:rsid w:val="006D3997"/>
     <w:rsid w:val="006D3C2A"/>
+    <w:rsid w:val="006D3CE6"/>
+    <w:rsid w:val="006D3D74"/>
     <w:rsid w:val="006D3F9C"/>
     <w:rsid w:val="006D45F6"/>
+    <w:rsid w:val="006D477F"/>
+    <w:rsid w:val="006D48A4"/>
+    <w:rsid w:val="006D4A29"/>
     <w:rsid w:val="006D4A44"/>
+    <w:rsid w:val="006D4A89"/>
     <w:rsid w:val="006D4ACF"/>
+    <w:rsid w:val="006D4E96"/>
+    <w:rsid w:val="006D4ECE"/>
     <w:rsid w:val="006D4F7D"/>
+    <w:rsid w:val="006D5218"/>
     <w:rsid w:val="006D5329"/>
     <w:rsid w:val="006D5D13"/>
+    <w:rsid w:val="006D5E73"/>
+    <w:rsid w:val="006D6041"/>
     <w:rsid w:val="006D615A"/>
+    <w:rsid w:val="006D6170"/>
     <w:rsid w:val="006D636E"/>
+    <w:rsid w:val="006D64BF"/>
     <w:rsid w:val="006D6984"/>
     <w:rsid w:val="006D6D7B"/>
     <w:rsid w:val="006D6FDA"/>
+    <w:rsid w:val="006D7069"/>
+    <w:rsid w:val="006D741E"/>
     <w:rsid w:val="006D7426"/>
     <w:rsid w:val="006D787D"/>
     <w:rsid w:val="006D7A45"/>
+    <w:rsid w:val="006D7CAE"/>
+    <w:rsid w:val="006D7DCC"/>
+    <w:rsid w:val="006E06EA"/>
+    <w:rsid w:val="006E073F"/>
     <w:rsid w:val="006E0980"/>
     <w:rsid w:val="006E0DD4"/>
+    <w:rsid w:val="006E0ECB"/>
+    <w:rsid w:val="006E1487"/>
     <w:rsid w:val="006E162A"/>
     <w:rsid w:val="006E1905"/>
+    <w:rsid w:val="006E1AD5"/>
     <w:rsid w:val="006E2087"/>
+    <w:rsid w:val="006E2E0C"/>
+    <w:rsid w:val="006E36D5"/>
     <w:rsid w:val="006E3735"/>
     <w:rsid w:val="006E3844"/>
     <w:rsid w:val="006E39FE"/>
+    <w:rsid w:val="006E3D17"/>
+    <w:rsid w:val="006E4719"/>
     <w:rsid w:val="006E47B3"/>
     <w:rsid w:val="006E4C70"/>
+    <w:rsid w:val="006E4D43"/>
     <w:rsid w:val="006E513F"/>
+    <w:rsid w:val="006E5480"/>
+    <w:rsid w:val="006E5929"/>
+    <w:rsid w:val="006E5D1B"/>
+    <w:rsid w:val="006E6275"/>
     <w:rsid w:val="006E6278"/>
+    <w:rsid w:val="006E672D"/>
+    <w:rsid w:val="006E689F"/>
     <w:rsid w:val="006E6AAF"/>
     <w:rsid w:val="006E6C45"/>
     <w:rsid w:val="006E6C4D"/>
     <w:rsid w:val="006E6C7A"/>
+    <w:rsid w:val="006E6F9C"/>
+    <w:rsid w:val="006E79F2"/>
     <w:rsid w:val="006E7B9C"/>
     <w:rsid w:val="006E7E95"/>
     <w:rsid w:val="006F02D0"/>
+    <w:rsid w:val="006F03D7"/>
     <w:rsid w:val="006F0475"/>
+    <w:rsid w:val="006F0497"/>
     <w:rsid w:val="006F04E3"/>
     <w:rsid w:val="006F0695"/>
+    <w:rsid w:val="006F0870"/>
     <w:rsid w:val="006F095B"/>
     <w:rsid w:val="006F0AD1"/>
     <w:rsid w:val="006F0FA4"/>
+    <w:rsid w:val="006F10F7"/>
     <w:rsid w:val="006F1214"/>
     <w:rsid w:val="006F1276"/>
     <w:rsid w:val="006F127C"/>
     <w:rsid w:val="006F165B"/>
     <w:rsid w:val="006F16DA"/>
+    <w:rsid w:val="006F1839"/>
+    <w:rsid w:val="006F205E"/>
+    <w:rsid w:val="006F215E"/>
     <w:rsid w:val="006F2256"/>
     <w:rsid w:val="006F2522"/>
     <w:rsid w:val="006F2573"/>
+    <w:rsid w:val="006F2764"/>
+    <w:rsid w:val="006F2AC7"/>
     <w:rsid w:val="006F2AD4"/>
+    <w:rsid w:val="006F2DA4"/>
+    <w:rsid w:val="006F2E59"/>
     <w:rsid w:val="006F3092"/>
+    <w:rsid w:val="006F3163"/>
+    <w:rsid w:val="006F327F"/>
+    <w:rsid w:val="006F34E6"/>
+    <w:rsid w:val="006F3526"/>
+    <w:rsid w:val="006F3587"/>
+    <w:rsid w:val="006F393C"/>
+    <w:rsid w:val="006F40E9"/>
     <w:rsid w:val="006F42DA"/>
+    <w:rsid w:val="006F461F"/>
+    <w:rsid w:val="006F4653"/>
     <w:rsid w:val="006F497F"/>
     <w:rsid w:val="006F4D84"/>
+    <w:rsid w:val="006F4F46"/>
+    <w:rsid w:val="006F4F71"/>
     <w:rsid w:val="006F55AE"/>
+    <w:rsid w:val="006F588A"/>
+    <w:rsid w:val="006F5DD0"/>
+    <w:rsid w:val="006F5E56"/>
+    <w:rsid w:val="006F640A"/>
     <w:rsid w:val="006F65D3"/>
+    <w:rsid w:val="006F6663"/>
     <w:rsid w:val="006F6757"/>
+    <w:rsid w:val="006F6908"/>
+    <w:rsid w:val="006F695F"/>
     <w:rsid w:val="006F6FB3"/>
+    <w:rsid w:val="006F735A"/>
+    <w:rsid w:val="006F75AC"/>
+    <w:rsid w:val="006F7C51"/>
     <w:rsid w:val="006F7D71"/>
+    <w:rsid w:val="006F7D90"/>
     <w:rsid w:val="006F7DEB"/>
+    <w:rsid w:val="0070015E"/>
+    <w:rsid w:val="0070030E"/>
+    <w:rsid w:val="00700855"/>
+    <w:rsid w:val="00700B35"/>
+    <w:rsid w:val="00700F43"/>
+    <w:rsid w:val="00701416"/>
     <w:rsid w:val="007017E2"/>
+    <w:rsid w:val="0070184C"/>
     <w:rsid w:val="00701C54"/>
     <w:rsid w:val="00701C91"/>
     <w:rsid w:val="00701F3A"/>
+    <w:rsid w:val="007025BC"/>
+    <w:rsid w:val="0070266F"/>
     <w:rsid w:val="007027DA"/>
+    <w:rsid w:val="00702895"/>
     <w:rsid w:val="007029C9"/>
     <w:rsid w:val="00702BCA"/>
+    <w:rsid w:val="00702E48"/>
+    <w:rsid w:val="00702EC0"/>
+    <w:rsid w:val="00702ECA"/>
     <w:rsid w:val="00702F48"/>
+    <w:rsid w:val="00703127"/>
     <w:rsid w:val="00703285"/>
+    <w:rsid w:val="00703403"/>
+    <w:rsid w:val="00703A41"/>
     <w:rsid w:val="00703A4B"/>
+    <w:rsid w:val="00703AD3"/>
+    <w:rsid w:val="00703B84"/>
     <w:rsid w:val="00703F2A"/>
+    <w:rsid w:val="0070425E"/>
     <w:rsid w:val="00704368"/>
     <w:rsid w:val="0070495A"/>
     <w:rsid w:val="007053C2"/>
     <w:rsid w:val="007054FE"/>
+    <w:rsid w:val="007061BC"/>
     <w:rsid w:val="00706593"/>
+    <w:rsid w:val="00706668"/>
+    <w:rsid w:val="00706716"/>
     <w:rsid w:val="00706B6D"/>
     <w:rsid w:val="007073B7"/>
     <w:rsid w:val="0070751F"/>
+    <w:rsid w:val="007078E6"/>
+    <w:rsid w:val="00710073"/>
     <w:rsid w:val="00710155"/>
+    <w:rsid w:val="0071023E"/>
+    <w:rsid w:val="00710F21"/>
+    <w:rsid w:val="00710F5E"/>
     <w:rsid w:val="00710FD0"/>
     <w:rsid w:val="00711016"/>
     <w:rsid w:val="0071155A"/>
     <w:rsid w:val="00711595"/>
     <w:rsid w:val="0071191D"/>
     <w:rsid w:val="00711946"/>
     <w:rsid w:val="00711A6A"/>
+    <w:rsid w:val="00711AE8"/>
+    <w:rsid w:val="00711E94"/>
+    <w:rsid w:val="00711EA9"/>
+    <w:rsid w:val="007120E3"/>
+    <w:rsid w:val="007124D9"/>
     <w:rsid w:val="0071271B"/>
+    <w:rsid w:val="0071275D"/>
+    <w:rsid w:val="007128BC"/>
     <w:rsid w:val="00712948"/>
+    <w:rsid w:val="00712A40"/>
     <w:rsid w:val="00712A68"/>
+    <w:rsid w:val="00712AC2"/>
     <w:rsid w:val="00712C75"/>
     <w:rsid w:val="00712D9C"/>
+    <w:rsid w:val="00712EBE"/>
+    <w:rsid w:val="00712F5D"/>
+    <w:rsid w:val="00712F98"/>
     <w:rsid w:val="00713048"/>
+    <w:rsid w:val="0071317E"/>
     <w:rsid w:val="0071372F"/>
+    <w:rsid w:val="00713CC6"/>
+    <w:rsid w:val="00713E44"/>
+    <w:rsid w:val="00713EEE"/>
     <w:rsid w:val="0071417E"/>
+    <w:rsid w:val="007141D0"/>
     <w:rsid w:val="007144B5"/>
     <w:rsid w:val="00714524"/>
     <w:rsid w:val="00714705"/>
+    <w:rsid w:val="0071475D"/>
+    <w:rsid w:val="0071482B"/>
+    <w:rsid w:val="0071484C"/>
+    <w:rsid w:val="0071525E"/>
+    <w:rsid w:val="007154F4"/>
     <w:rsid w:val="0071597F"/>
     <w:rsid w:val="00715991"/>
     <w:rsid w:val="00715A9F"/>
     <w:rsid w:val="00715C9E"/>
+    <w:rsid w:val="00716083"/>
     <w:rsid w:val="00716264"/>
+    <w:rsid w:val="007164B1"/>
+    <w:rsid w:val="00716690"/>
     <w:rsid w:val="00716795"/>
     <w:rsid w:val="00716831"/>
     <w:rsid w:val="007168C9"/>
+    <w:rsid w:val="00716946"/>
+    <w:rsid w:val="00716CDD"/>
+    <w:rsid w:val="007170F9"/>
     <w:rsid w:val="007172C4"/>
+    <w:rsid w:val="0071743D"/>
     <w:rsid w:val="00717507"/>
+    <w:rsid w:val="0071789C"/>
     <w:rsid w:val="00717AD6"/>
+    <w:rsid w:val="00717BD0"/>
+    <w:rsid w:val="00717EF8"/>
     <w:rsid w:val="0072006E"/>
+    <w:rsid w:val="00720364"/>
     <w:rsid w:val="00720541"/>
+    <w:rsid w:val="00720604"/>
     <w:rsid w:val="007207B2"/>
+    <w:rsid w:val="007207D2"/>
+    <w:rsid w:val="0072158F"/>
     <w:rsid w:val="007216F2"/>
     <w:rsid w:val="0072171F"/>
     <w:rsid w:val="007218A3"/>
+    <w:rsid w:val="00721B0A"/>
+    <w:rsid w:val="00721D91"/>
+    <w:rsid w:val="00722148"/>
     <w:rsid w:val="007226DB"/>
+    <w:rsid w:val="007227B2"/>
     <w:rsid w:val="00722892"/>
     <w:rsid w:val="0072296C"/>
     <w:rsid w:val="00722A51"/>
+    <w:rsid w:val="00722A5D"/>
+    <w:rsid w:val="00722B29"/>
+    <w:rsid w:val="00722BD2"/>
+    <w:rsid w:val="00722FE0"/>
     <w:rsid w:val="007230C3"/>
     <w:rsid w:val="00723133"/>
+    <w:rsid w:val="00723157"/>
+    <w:rsid w:val="0072344A"/>
+    <w:rsid w:val="007236E6"/>
+    <w:rsid w:val="0072381D"/>
+    <w:rsid w:val="00723ADC"/>
+    <w:rsid w:val="00723AE6"/>
     <w:rsid w:val="00723BCF"/>
+    <w:rsid w:val="00723FD9"/>
     <w:rsid w:val="007240A5"/>
     <w:rsid w:val="00724155"/>
+    <w:rsid w:val="007241B1"/>
+    <w:rsid w:val="00724261"/>
     <w:rsid w:val="007246EA"/>
     <w:rsid w:val="0072480E"/>
+    <w:rsid w:val="00724906"/>
     <w:rsid w:val="0072500A"/>
+    <w:rsid w:val="00725050"/>
+    <w:rsid w:val="007253A3"/>
+    <w:rsid w:val="007261AF"/>
     <w:rsid w:val="00726644"/>
+    <w:rsid w:val="00726909"/>
     <w:rsid w:val="00726A08"/>
+    <w:rsid w:val="00726A42"/>
+    <w:rsid w:val="00726C2A"/>
+    <w:rsid w:val="00726CAF"/>
+    <w:rsid w:val="00726CE6"/>
+    <w:rsid w:val="007270C9"/>
+    <w:rsid w:val="007272CC"/>
     <w:rsid w:val="007275D8"/>
+    <w:rsid w:val="00727889"/>
     <w:rsid w:val="00727BEF"/>
     <w:rsid w:val="0073009D"/>
     <w:rsid w:val="007302DD"/>
+    <w:rsid w:val="0073037C"/>
     <w:rsid w:val="007305E0"/>
+    <w:rsid w:val="007307F8"/>
+    <w:rsid w:val="00730CF4"/>
     <w:rsid w:val="00730E8D"/>
+    <w:rsid w:val="0073128F"/>
+    <w:rsid w:val="007312B3"/>
+    <w:rsid w:val="007312B5"/>
     <w:rsid w:val="007312BF"/>
+    <w:rsid w:val="007313C3"/>
     <w:rsid w:val="00731791"/>
     <w:rsid w:val="00731ABF"/>
     <w:rsid w:val="00731DC6"/>
     <w:rsid w:val="00731DCB"/>
     <w:rsid w:val="00731E2D"/>
     <w:rsid w:val="00731E3C"/>
+    <w:rsid w:val="007323F8"/>
     <w:rsid w:val="007324E2"/>
     <w:rsid w:val="0073265C"/>
     <w:rsid w:val="0073288D"/>
+    <w:rsid w:val="00732B4A"/>
     <w:rsid w:val="00732DFE"/>
+    <w:rsid w:val="00732FA3"/>
+    <w:rsid w:val="00733635"/>
     <w:rsid w:val="007338C1"/>
     <w:rsid w:val="00734753"/>
+    <w:rsid w:val="0073491A"/>
     <w:rsid w:val="007349E7"/>
     <w:rsid w:val="007349ED"/>
     <w:rsid w:val="00734B08"/>
     <w:rsid w:val="00734B70"/>
+    <w:rsid w:val="00735207"/>
     <w:rsid w:val="00735554"/>
+    <w:rsid w:val="00735D0B"/>
+    <w:rsid w:val="00735D56"/>
     <w:rsid w:val="00735D60"/>
     <w:rsid w:val="00735E73"/>
+    <w:rsid w:val="0073602F"/>
     <w:rsid w:val="007361E6"/>
+    <w:rsid w:val="00736384"/>
+    <w:rsid w:val="00736388"/>
     <w:rsid w:val="00736714"/>
     <w:rsid w:val="00736C18"/>
+    <w:rsid w:val="00736EA4"/>
     <w:rsid w:val="00736F4E"/>
+    <w:rsid w:val="007371C2"/>
+    <w:rsid w:val="007371DD"/>
     <w:rsid w:val="007372E6"/>
     <w:rsid w:val="00737781"/>
     <w:rsid w:val="007377D5"/>
     <w:rsid w:val="00737FBA"/>
+    <w:rsid w:val="00740318"/>
+    <w:rsid w:val="00740385"/>
     <w:rsid w:val="007403C8"/>
+    <w:rsid w:val="007403E9"/>
+    <w:rsid w:val="00740404"/>
+    <w:rsid w:val="007406BA"/>
     <w:rsid w:val="00740736"/>
+    <w:rsid w:val="00740837"/>
+    <w:rsid w:val="00740C18"/>
     <w:rsid w:val="00740D29"/>
     <w:rsid w:val="00740D9B"/>
+    <w:rsid w:val="007410A5"/>
     <w:rsid w:val="007412EE"/>
+    <w:rsid w:val="007414AC"/>
+    <w:rsid w:val="00741532"/>
+    <w:rsid w:val="007416D7"/>
+    <w:rsid w:val="007418ED"/>
     <w:rsid w:val="007418EE"/>
     <w:rsid w:val="0074196E"/>
     <w:rsid w:val="00741C0A"/>
     <w:rsid w:val="00741CD6"/>
+    <w:rsid w:val="00741F1A"/>
     <w:rsid w:val="00742099"/>
+    <w:rsid w:val="007427C7"/>
+    <w:rsid w:val="00742873"/>
+    <w:rsid w:val="007428A8"/>
+    <w:rsid w:val="0074292C"/>
+    <w:rsid w:val="007429E3"/>
+    <w:rsid w:val="00742F40"/>
+    <w:rsid w:val="00743150"/>
+    <w:rsid w:val="00743274"/>
+    <w:rsid w:val="007432F6"/>
     <w:rsid w:val="0074334C"/>
     <w:rsid w:val="007433A8"/>
     <w:rsid w:val="00743C95"/>
     <w:rsid w:val="00743CD1"/>
     <w:rsid w:val="00743F2A"/>
+    <w:rsid w:val="007440E0"/>
+    <w:rsid w:val="007442ED"/>
     <w:rsid w:val="00744437"/>
+    <w:rsid w:val="00744CF6"/>
+    <w:rsid w:val="007453CD"/>
     <w:rsid w:val="007459D7"/>
     <w:rsid w:val="007466E1"/>
     <w:rsid w:val="0074692B"/>
+    <w:rsid w:val="00746B83"/>
+    <w:rsid w:val="00746DEF"/>
+    <w:rsid w:val="00746FB5"/>
+    <w:rsid w:val="0074710E"/>
     <w:rsid w:val="0074721F"/>
+    <w:rsid w:val="00747278"/>
     <w:rsid w:val="00747352"/>
     <w:rsid w:val="007473F0"/>
+    <w:rsid w:val="007475B1"/>
+    <w:rsid w:val="00747860"/>
     <w:rsid w:val="00747976"/>
     <w:rsid w:val="007479FE"/>
     <w:rsid w:val="0075038A"/>
+    <w:rsid w:val="007503CD"/>
+    <w:rsid w:val="0075072B"/>
     <w:rsid w:val="007507EC"/>
     <w:rsid w:val="00751078"/>
+    <w:rsid w:val="007512B0"/>
+    <w:rsid w:val="0075167C"/>
+    <w:rsid w:val="00751B0E"/>
     <w:rsid w:val="00751E5F"/>
     <w:rsid w:val="00751F25"/>
+    <w:rsid w:val="007521E2"/>
+    <w:rsid w:val="00752AA7"/>
     <w:rsid w:val="00752BD4"/>
     <w:rsid w:val="00752C41"/>
+    <w:rsid w:val="00752E97"/>
+    <w:rsid w:val="00752EF8"/>
+    <w:rsid w:val="00753038"/>
     <w:rsid w:val="00753294"/>
+    <w:rsid w:val="007538E9"/>
     <w:rsid w:val="00753959"/>
+    <w:rsid w:val="00753BBD"/>
+    <w:rsid w:val="00753C5D"/>
     <w:rsid w:val="00753EB0"/>
     <w:rsid w:val="00754353"/>
+    <w:rsid w:val="0075437E"/>
+    <w:rsid w:val="007545BD"/>
+    <w:rsid w:val="00754670"/>
     <w:rsid w:val="00754DBB"/>
+    <w:rsid w:val="00754FCC"/>
     <w:rsid w:val="007550FD"/>
+    <w:rsid w:val="00755100"/>
     <w:rsid w:val="00755179"/>
+    <w:rsid w:val="00755186"/>
     <w:rsid w:val="00755349"/>
+    <w:rsid w:val="0075542A"/>
     <w:rsid w:val="0075549F"/>
+    <w:rsid w:val="007554F4"/>
+    <w:rsid w:val="00755514"/>
+    <w:rsid w:val="00755556"/>
     <w:rsid w:val="00755879"/>
     <w:rsid w:val="0075591C"/>
+    <w:rsid w:val="0075592E"/>
     <w:rsid w:val="007559E3"/>
+    <w:rsid w:val="00755DAB"/>
+    <w:rsid w:val="0075608A"/>
+    <w:rsid w:val="007561B2"/>
+    <w:rsid w:val="00756746"/>
     <w:rsid w:val="00756B2A"/>
     <w:rsid w:val="00756C6C"/>
+    <w:rsid w:val="00757181"/>
     <w:rsid w:val="0075745D"/>
     <w:rsid w:val="007574D9"/>
     <w:rsid w:val="00757779"/>
+    <w:rsid w:val="0075786F"/>
     <w:rsid w:val="00757DB9"/>
     <w:rsid w:val="0076005F"/>
+    <w:rsid w:val="007600D1"/>
     <w:rsid w:val="0076041E"/>
     <w:rsid w:val="0076053D"/>
     <w:rsid w:val="007606CB"/>
+    <w:rsid w:val="007606FC"/>
+    <w:rsid w:val="00760D4D"/>
     <w:rsid w:val="00761089"/>
     <w:rsid w:val="007610B5"/>
+    <w:rsid w:val="00761191"/>
     <w:rsid w:val="007612AC"/>
+    <w:rsid w:val="007612EF"/>
+    <w:rsid w:val="007616D7"/>
     <w:rsid w:val="00761924"/>
+    <w:rsid w:val="0076192C"/>
     <w:rsid w:val="00761953"/>
+    <w:rsid w:val="00761A0E"/>
+    <w:rsid w:val="00761E47"/>
+    <w:rsid w:val="00761FAC"/>
+    <w:rsid w:val="00761FCA"/>
+    <w:rsid w:val="00762090"/>
+    <w:rsid w:val="00762098"/>
+    <w:rsid w:val="007622DC"/>
+    <w:rsid w:val="00762612"/>
+    <w:rsid w:val="007627BC"/>
     <w:rsid w:val="00762844"/>
+    <w:rsid w:val="00762A19"/>
     <w:rsid w:val="00762EC9"/>
+    <w:rsid w:val="007632B2"/>
     <w:rsid w:val="007633F9"/>
+    <w:rsid w:val="00763AFD"/>
     <w:rsid w:val="00763EF1"/>
+    <w:rsid w:val="00763F8F"/>
+    <w:rsid w:val="00764893"/>
+    <w:rsid w:val="00764A5C"/>
     <w:rsid w:val="00764A74"/>
     <w:rsid w:val="00764A88"/>
+    <w:rsid w:val="00764C87"/>
+    <w:rsid w:val="00764D25"/>
     <w:rsid w:val="00764E74"/>
     <w:rsid w:val="00765689"/>
+    <w:rsid w:val="007656D0"/>
     <w:rsid w:val="00765935"/>
+    <w:rsid w:val="00765A44"/>
     <w:rsid w:val="00765AAD"/>
+    <w:rsid w:val="00765EE1"/>
     <w:rsid w:val="00766093"/>
+    <w:rsid w:val="007660EE"/>
+    <w:rsid w:val="007660F9"/>
     <w:rsid w:val="0076657B"/>
+    <w:rsid w:val="00766EA5"/>
+    <w:rsid w:val="0076707B"/>
+    <w:rsid w:val="00767395"/>
     <w:rsid w:val="0076741A"/>
     <w:rsid w:val="00767455"/>
+    <w:rsid w:val="00767767"/>
     <w:rsid w:val="007677D3"/>
+    <w:rsid w:val="00767C6C"/>
+    <w:rsid w:val="0077013F"/>
+    <w:rsid w:val="007704A4"/>
+    <w:rsid w:val="0077098E"/>
+    <w:rsid w:val="00770C09"/>
+    <w:rsid w:val="00770D79"/>
     <w:rsid w:val="00771110"/>
     <w:rsid w:val="007711B9"/>
+    <w:rsid w:val="007712AD"/>
+    <w:rsid w:val="00771730"/>
+    <w:rsid w:val="00772011"/>
+    <w:rsid w:val="007720AF"/>
     <w:rsid w:val="0077223D"/>
     <w:rsid w:val="0077223E"/>
+    <w:rsid w:val="007723B1"/>
     <w:rsid w:val="00772722"/>
+    <w:rsid w:val="00772764"/>
     <w:rsid w:val="00772812"/>
+    <w:rsid w:val="00772920"/>
     <w:rsid w:val="0077294E"/>
     <w:rsid w:val="00772D0D"/>
     <w:rsid w:val="0077378D"/>
     <w:rsid w:val="00773B10"/>
     <w:rsid w:val="00773B13"/>
     <w:rsid w:val="00773B33"/>
     <w:rsid w:val="00773BD5"/>
     <w:rsid w:val="00773C20"/>
+    <w:rsid w:val="00773DAE"/>
     <w:rsid w:val="00773EAA"/>
     <w:rsid w:val="00773FFB"/>
+    <w:rsid w:val="007741C0"/>
     <w:rsid w:val="007744D8"/>
+    <w:rsid w:val="007745FC"/>
     <w:rsid w:val="00774BBE"/>
     <w:rsid w:val="00774BC7"/>
     <w:rsid w:val="00774C73"/>
+    <w:rsid w:val="00774E6E"/>
+    <w:rsid w:val="00774FA9"/>
+    <w:rsid w:val="00775509"/>
     <w:rsid w:val="00775671"/>
     <w:rsid w:val="007758C5"/>
+    <w:rsid w:val="007759B7"/>
+    <w:rsid w:val="00775C25"/>
+    <w:rsid w:val="0077622B"/>
     <w:rsid w:val="00776394"/>
     <w:rsid w:val="00776400"/>
+    <w:rsid w:val="007765D1"/>
+    <w:rsid w:val="00776B6B"/>
+    <w:rsid w:val="007772FD"/>
     <w:rsid w:val="0077753B"/>
+    <w:rsid w:val="007777BE"/>
     <w:rsid w:val="00777896"/>
     <w:rsid w:val="00777B2B"/>
+    <w:rsid w:val="00777D4D"/>
+    <w:rsid w:val="00777FF6"/>
+    <w:rsid w:val="0078011E"/>
+    <w:rsid w:val="007806F6"/>
+    <w:rsid w:val="007808C6"/>
     <w:rsid w:val="00780AB3"/>
+    <w:rsid w:val="00780B0D"/>
+    <w:rsid w:val="00780D32"/>
     <w:rsid w:val="00780FDD"/>
+    <w:rsid w:val="0078123C"/>
     <w:rsid w:val="007814C8"/>
+    <w:rsid w:val="00781ECB"/>
+    <w:rsid w:val="00782009"/>
+    <w:rsid w:val="00782214"/>
+    <w:rsid w:val="00782B94"/>
+    <w:rsid w:val="007830C8"/>
     <w:rsid w:val="00783179"/>
+    <w:rsid w:val="007833E6"/>
     <w:rsid w:val="007835C8"/>
+    <w:rsid w:val="007835E6"/>
     <w:rsid w:val="007836B9"/>
+    <w:rsid w:val="0078376B"/>
+    <w:rsid w:val="00783994"/>
+    <w:rsid w:val="00783F28"/>
     <w:rsid w:val="00783F80"/>
     <w:rsid w:val="0078419F"/>
+    <w:rsid w:val="00784799"/>
     <w:rsid w:val="00784AA2"/>
     <w:rsid w:val="007850F7"/>
+    <w:rsid w:val="00785329"/>
+    <w:rsid w:val="00785988"/>
+    <w:rsid w:val="007859DC"/>
     <w:rsid w:val="00786723"/>
+    <w:rsid w:val="0078682F"/>
     <w:rsid w:val="00786BFC"/>
+    <w:rsid w:val="00786D01"/>
+    <w:rsid w:val="007870BC"/>
+    <w:rsid w:val="00787469"/>
     <w:rsid w:val="00787642"/>
+    <w:rsid w:val="007877B8"/>
     <w:rsid w:val="00787EDA"/>
     <w:rsid w:val="0079033D"/>
+    <w:rsid w:val="00790690"/>
+    <w:rsid w:val="0079087D"/>
     <w:rsid w:val="00790B72"/>
+    <w:rsid w:val="00790DC6"/>
+    <w:rsid w:val="00790E3E"/>
+    <w:rsid w:val="00790E58"/>
+    <w:rsid w:val="00790E85"/>
+    <w:rsid w:val="00790EB2"/>
+    <w:rsid w:val="007911F5"/>
     <w:rsid w:val="00791247"/>
+    <w:rsid w:val="00791422"/>
+    <w:rsid w:val="00791546"/>
     <w:rsid w:val="007916E9"/>
     <w:rsid w:val="00791875"/>
+    <w:rsid w:val="007919E2"/>
     <w:rsid w:val="00791A0B"/>
     <w:rsid w:val="00791FC6"/>
     <w:rsid w:val="0079209B"/>
     <w:rsid w:val="007922E8"/>
     <w:rsid w:val="0079234F"/>
+    <w:rsid w:val="00792A92"/>
     <w:rsid w:val="00792EF0"/>
     <w:rsid w:val="007930B1"/>
     <w:rsid w:val="007934CC"/>
+    <w:rsid w:val="007934F9"/>
     <w:rsid w:val="007937B2"/>
     <w:rsid w:val="00793810"/>
+    <w:rsid w:val="00793B7F"/>
     <w:rsid w:val="00793EA4"/>
+    <w:rsid w:val="00794027"/>
     <w:rsid w:val="007943C6"/>
     <w:rsid w:val="007944B1"/>
     <w:rsid w:val="00794569"/>
+    <w:rsid w:val="00794721"/>
     <w:rsid w:val="007948B0"/>
     <w:rsid w:val="00794D33"/>
+    <w:rsid w:val="00794EF6"/>
+    <w:rsid w:val="007950A7"/>
+    <w:rsid w:val="007950C8"/>
+    <w:rsid w:val="00795214"/>
+    <w:rsid w:val="00795AE2"/>
+    <w:rsid w:val="0079614E"/>
+    <w:rsid w:val="007961E3"/>
+    <w:rsid w:val="00796668"/>
+    <w:rsid w:val="007968E3"/>
+    <w:rsid w:val="00796F4F"/>
     <w:rsid w:val="00796F92"/>
+    <w:rsid w:val="00796FF9"/>
+    <w:rsid w:val="0079724F"/>
     <w:rsid w:val="007973AC"/>
     <w:rsid w:val="007975CC"/>
+    <w:rsid w:val="00797B9D"/>
     <w:rsid w:val="007A0021"/>
+    <w:rsid w:val="007A0207"/>
     <w:rsid w:val="007A0415"/>
     <w:rsid w:val="007A07BA"/>
+    <w:rsid w:val="007A0846"/>
     <w:rsid w:val="007A0B52"/>
+    <w:rsid w:val="007A0C1B"/>
     <w:rsid w:val="007A0CD1"/>
     <w:rsid w:val="007A1900"/>
+    <w:rsid w:val="007A19A4"/>
+    <w:rsid w:val="007A2003"/>
+    <w:rsid w:val="007A2198"/>
     <w:rsid w:val="007A27CB"/>
+    <w:rsid w:val="007A2B5B"/>
+    <w:rsid w:val="007A2F59"/>
+    <w:rsid w:val="007A311A"/>
+    <w:rsid w:val="007A33BF"/>
     <w:rsid w:val="007A3410"/>
     <w:rsid w:val="007A3456"/>
     <w:rsid w:val="007A381F"/>
+    <w:rsid w:val="007A3905"/>
     <w:rsid w:val="007A3985"/>
+    <w:rsid w:val="007A3F79"/>
+    <w:rsid w:val="007A435E"/>
+    <w:rsid w:val="007A46D3"/>
+    <w:rsid w:val="007A49FD"/>
+    <w:rsid w:val="007A5044"/>
+    <w:rsid w:val="007A526A"/>
+    <w:rsid w:val="007A5271"/>
+    <w:rsid w:val="007A5673"/>
     <w:rsid w:val="007A623B"/>
+    <w:rsid w:val="007A65DC"/>
+    <w:rsid w:val="007A6769"/>
     <w:rsid w:val="007A7097"/>
+    <w:rsid w:val="007A70F2"/>
     <w:rsid w:val="007A7254"/>
     <w:rsid w:val="007A764B"/>
+    <w:rsid w:val="007A77C7"/>
+    <w:rsid w:val="007A782E"/>
+    <w:rsid w:val="007A7916"/>
+    <w:rsid w:val="007A7CAB"/>
     <w:rsid w:val="007B00BD"/>
     <w:rsid w:val="007B0503"/>
     <w:rsid w:val="007B05B9"/>
     <w:rsid w:val="007B0E5A"/>
     <w:rsid w:val="007B0ECA"/>
     <w:rsid w:val="007B11B5"/>
+    <w:rsid w:val="007B1203"/>
+    <w:rsid w:val="007B13C7"/>
+    <w:rsid w:val="007B194E"/>
     <w:rsid w:val="007B1FC5"/>
     <w:rsid w:val="007B2330"/>
     <w:rsid w:val="007B269D"/>
     <w:rsid w:val="007B2980"/>
+    <w:rsid w:val="007B2B1B"/>
     <w:rsid w:val="007B2F7E"/>
+    <w:rsid w:val="007B319D"/>
     <w:rsid w:val="007B3236"/>
+    <w:rsid w:val="007B32AB"/>
+    <w:rsid w:val="007B3CFA"/>
+    <w:rsid w:val="007B3E76"/>
     <w:rsid w:val="007B43AF"/>
+    <w:rsid w:val="007B4757"/>
     <w:rsid w:val="007B480D"/>
     <w:rsid w:val="007B481C"/>
     <w:rsid w:val="007B4BAF"/>
+    <w:rsid w:val="007B4D2F"/>
     <w:rsid w:val="007B51EC"/>
+    <w:rsid w:val="007B5773"/>
+    <w:rsid w:val="007B5D8E"/>
+    <w:rsid w:val="007B5E7F"/>
+    <w:rsid w:val="007B5F01"/>
+    <w:rsid w:val="007B5FCF"/>
+    <w:rsid w:val="007B6270"/>
     <w:rsid w:val="007B6600"/>
     <w:rsid w:val="007B68B1"/>
     <w:rsid w:val="007B6AFF"/>
+    <w:rsid w:val="007B6B0A"/>
+    <w:rsid w:val="007B6C36"/>
     <w:rsid w:val="007B6EAF"/>
     <w:rsid w:val="007B6F6F"/>
     <w:rsid w:val="007B7392"/>
+    <w:rsid w:val="007B7783"/>
     <w:rsid w:val="007B77A9"/>
+    <w:rsid w:val="007B7CC1"/>
     <w:rsid w:val="007B7E52"/>
+    <w:rsid w:val="007C098A"/>
     <w:rsid w:val="007C09D0"/>
+    <w:rsid w:val="007C09DD"/>
     <w:rsid w:val="007C0D24"/>
+    <w:rsid w:val="007C1010"/>
+    <w:rsid w:val="007C1759"/>
     <w:rsid w:val="007C17DE"/>
+    <w:rsid w:val="007C1EFF"/>
+    <w:rsid w:val="007C283E"/>
+    <w:rsid w:val="007C286B"/>
     <w:rsid w:val="007C2C09"/>
+    <w:rsid w:val="007C2E27"/>
     <w:rsid w:val="007C2E74"/>
     <w:rsid w:val="007C2F46"/>
     <w:rsid w:val="007C319A"/>
+    <w:rsid w:val="007C3780"/>
     <w:rsid w:val="007C3E38"/>
     <w:rsid w:val="007C49A0"/>
+    <w:rsid w:val="007C4AE1"/>
     <w:rsid w:val="007C519E"/>
     <w:rsid w:val="007C534B"/>
+    <w:rsid w:val="007C5517"/>
+    <w:rsid w:val="007C55F4"/>
+    <w:rsid w:val="007C5D04"/>
     <w:rsid w:val="007C6110"/>
+    <w:rsid w:val="007C6352"/>
     <w:rsid w:val="007C6617"/>
     <w:rsid w:val="007C6D9F"/>
+    <w:rsid w:val="007C76CE"/>
     <w:rsid w:val="007C7962"/>
     <w:rsid w:val="007C7D2E"/>
+    <w:rsid w:val="007D015B"/>
     <w:rsid w:val="007D02B2"/>
+    <w:rsid w:val="007D0623"/>
     <w:rsid w:val="007D065C"/>
     <w:rsid w:val="007D0AE6"/>
     <w:rsid w:val="007D0D5B"/>
+    <w:rsid w:val="007D1036"/>
     <w:rsid w:val="007D1723"/>
     <w:rsid w:val="007D19C6"/>
     <w:rsid w:val="007D1B70"/>
+    <w:rsid w:val="007D1FBF"/>
+    <w:rsid w:val="007D1FCF"/>
     <w:rsid w:val="007D209B"/>
+    <w:rsid w:val="007D2A50"/>
     <w:rsid w:val="007D2C8B"/>
     <w:rsid w:val="007D2F17"/>
     <w:rsid w:val="007D3021"/>
     <w:rsid w:val="007D3158"/>
+    <w:rsid w:val="007D32B4"/>
+    <w:rsid w:val="007D3326"/>
     <w:rsid w:val="007D351A"/>
+    <w:rsid w:val="007D3850"/>
     <w:rsid w:val="007D400C"/>
+    <w:rsid w:val="007D41FF"/>
     <w:rsid w:val="007D448E"/>
+    <w:rsid w:val="007D4549"/>
+    <w:rsid w:val="007D49B7"/>
     <w:rsid w:val="007D4AF4"/>
     <w:rsid w:val="007D5073"/>
+    <w:rsid w:val="007D518B"/>
+    <w:rsid w:val="007D51A9"/>
     <w:rsid w:val="007D5348"/>
+    <w:rsid w:val="007D5573"/>
     <w:rsid w:val="007D57E7"/>
+    <w:rsid w:val="007D5A3C"/>
     <w:rsid w:val="007D5D53"/>
     <w:rsid w:val="007D62F6"/>
+    <w:rsid w:val="007D631B"/>
     <w:rsid w:val="007D6489"/>
     <w:rsid w:val="007D6550"/>
     <w:rsid w:val="007D6786"/>
+    <w:rsid w:val="007D6A9A"/>
     <w:rsid w:val="007D703B"/>
     <w:rsid w:val="007D7331"/>
     <w:rsid w:val="007D7336"/>
+    <w:rsid w:val="007D76D3"/>
+    <w:rsid w:val="007D76F6"/>
+    <w:rsid w:val="007D772C"/>
     <w:rsid w:val="007D789D"/>
+    <w:rsid w:val="007D7A0B"/>
     <w:rsid w:val="007D7F42"/>
+    <w:rsid w:val="007E0172"/>
     <w:rsid w:val="007E037E"/>
     <w:rsid w:val="007E040B"/>
+    <w:rsid w:val="007E04DE"/>
+    <w:rsid w:val="007E0BDA"/>
     <w:rsid w:val="007E0D7E"/>
+    <w:rsid w:val="007E147A"/>
     <w:rsid w:val="007E164D"/>
     <w:rsid w:val="007E165F"/>
     <w:rsid w:val="007E182F"/>
+    <w:rsid w:val="007E18B9"/>
+    <w:rsid w:val="007E18C4"/>
     <w:rsid w:val="007E1A56"/>
     <w:rsid w:val="007E1BE7"/>
+    <w:rsid w:val="007E1D04"/>
+    <w:rsid w:val="007E1E48"/>
     <w:rsid w:val="007E2122"/>
+    <w:rsid w:val="007E21E7"/>
+    <w:rsid w:val="007E2549"/>
+    <w:rsid w:val="007E27BC"/>
+    <w:rsid w:val="007E2802"/>
     <w:rsid w:val="007E2AAE"/>
     <w:rsid w:val="007E2E64"/>
     <w:rsid w:val="007E3530"/>
     <w:rsid w:val="007E35D6"/>
     <w:rsid w:val="007E364C"/>
     <w:rsid w:val="007E37A3"/>
+    <w:rsid w:val="007E3BFA"/>
+    <w:rsid w:val="007E3D98"/>
     <w:rsid w:val="007E41C9"/>
+    <w:rsid w:val="007E448C"/>
     <w:rsid w:val="007E4726"/>
+    <w:rsid w:val="007E4826"/>
+    <w:rsid w:val="007E4ADB"/>
+    <w:rsid w:val="007E4D3B"/>
+    <w:rsid w:val="007E4E24"/>
     <w:rsid w:val="007E4F2B"/>
+    <w:rsid w:val="007E4FE7"/>
+    <w:rsid w:val="007E546B"/>
+    <w:rsid w:val="007E5992"/>
     <w:rsid w:val="007E5CF2"/>
+    <w:rsid w:val="007E69B9"/>
+    <w:rsid w:val="007E70D4"/>
+    <w:rsid w:val="007E71F9"/>
     <w:rsid w:val="007E7270"/>
+    <w:rsid w:val="007E73E0"/>
+    <w:rsid w:val="007E74BF"/>
     <w:rsid w:val="007E7CC0"/>
     <w:rsid w:val="007E7D18"/>
+    <w:rsid w:val="007F02DC"/>
+    <w:rsid w:val="007F05BE"/>
     <w:rsid w:val="007F05DD"/>
     <w:rsid w:val="007F074D"/>
     <w:rsid w:val="007F0907"/>
+    <w:rsid w:val="007F0D00"/>
+    <w:rsid w:val="007F17C1"/>
+    <w:rsid w:val="007F1C8F"/>
+    <w:rsid w:val="007F1E58"/>
+    <w:rsid w:val="007F24A2"/>
+    <w:rsid w:val="007F27BD"/>
     <w:rsid w:val="007F2B85"/>
+    <w:rsid w:val="007F2B8B"/>
+    <w:rsid w:val="007F2BCE"/>
+    <w:rsid w:val="007F2BE4"/>
     <w:rsid w:val="007F30AC"/>
+    <w:rsid w:val="007F3132"/>
+    <w:rsid w:val="007F3528"/>
+    <w:rsid w:val="007F35B1"/>
     <w:rsid w:val="007F3BBD"/>
+    <w:rsid w:val="007F3C55"/>
+    <w:rsid w:val="007F4050"/>
+    <w:rsid w:val="007F405F"/>
+    <w:rsid w:val="007F40AB"/>
     <w:rsid w:val="007F4832"/>
+    <w:rsid w:val="007F499F"/>
+    <w:rsid w:val="007F4BD9"/>
     <w:rsid w:val="007F4C07"/>
+    <w:rsid w:val="007F4D90"/>
     <w:rsid w:val="007F4E03"/>
     <w:rsid w:val="007F513C"/>
+    <w:rsid w:val="007F5395"/>
     <w:rsid w:val="007F54B0"/>
     <w:rsid w:val="007F55F0"/>
     <w:rsid w:val="007F573D"/>
+    <w:rsid w:val="007F60E3"/>
     <w:rsid w:val="007F647F"/>
     <w:rsid w:val="007F648A"/>
+    <w:rsid w:val="007F65D0"/>
+    <w:rsid w:val="007F67A7"/>
     <w:rsid w:val="007F6841"/>
+    <w:rsid w:val="007F6B01"/>
+    <w:rsid w:val="007F6D07"/>
+    <w:rsid w:val="007F6D55"/>
     <w:rsid w:val="007F7041"/>
+    <w:rsid w:val="007F734A"/>
     <w:rsid w:val="007F73B4"/>
+    <w:rsid w:val="007F7B26"/>
+    <w:rsid w:val="00800032"/>
     <w:rsid w:val="00800339"/>
+    <w:rsid w:val="008006B8"/>
+    <w:rsid w:val="00800777"/>
     <w:rsid w:val="00800881"/>
+    <w:rsid w:val="008008B0"/>
+    <w:rsid w:val="00800B70"/>
     <w:rsid w:val="00800BE0"/>
     <w:rsid w:val="00800C34"/>
     <w:rsid w:val="00800E13"/>
+    <w:rsid w:val="00801207"/>
     <w:rsid w:val="008012EB"/>
+    <w:rsid w:val="00801398"/>
+    <w:rsid w:val="008014D3"/>
+    <w:rsid w:val="008015B7"/>
+    <w:rsid w:val="008018B7"/>
+    <w:rsid w:val="00801BC6"/>
     <w:rsid w:val="00801CD2"/>
+    <w:rsid w:val="00801D1A"/>
     <w:rsid w:val="008023A2"/>
+    <w:rsid w:val="00802673"/>
+    <w:rsid w:val="008027A8"/>
     <w:rsid w:val="00802C21"/>
+    <w:rsid w:val="00802C54"/>
+    <w:rsid w:val="00802CFD"/>
+    <w:rsid w:val="00802D62"/>
     <w:rsid w:val="00803B23"/>
+    <w:rsid w:val="00803C5B"/>
+    <w:rsid w:val="00803D67"/>
+    <w:rsid w:val="00804397"/>
+    <w:rsid w:val="008043CC"/>
+    <w:rsid w:val="00804534"/>
     <w:rsid w:val="008045E9"/>
     <w:rsid w:val="0080499C"/>
     <w:rsid w:val="00804FF9"/>
     <w:rsid w:val="0080522E"/>
+    <w:rsid w:val="00805871"/>
     <w:rsid w:val="008058CF"/>
     <w:rsid w:val="00805FF5"/>
+    <w:rsid w:val="00806575"/>
+    <w:rsid w:val="00806619"/>
+    <w:rsid w:val="00806C46"/>
+    <w:rsid w:val="00807032"/>
     <w:rsid w:val="008070E3"/>
+    <w:rsid w:val="0080711F"/>
+    <w:rsid w:val="00807171"/>
+    <w:rsid w:val="00807622"/>
     <w:rsid w:val="00807B03"/>
     <w:rsid w:val="00807BB4"/>
+    <w:rsid w:val="00807E80"/>
+    <w:rsid w:val="00810044"/>
+    <w:rsid w:val="0081034C"/>
+    <w:rsid w:val="008103F7"/>
     <w:rsid w:val="0081040B"/>
+    <w:rsid w:val="0081078D"/>
+    <w:rsid w:val="008108E0"/>
+    <w:rsid w:val="00811323"/>
     <w:rsid w:val="008116F8"/>
     <w:rsid w:val="008118C8"/>
     <w:rsid w:val="00812472"/>
+    <w:rsid w:val="008124EA"/>
+    <w:rsid w:val="0081266E"/>
     <w:rsid w:val="00812805"/>
+    <w:rsid w:val="00812BF6"/>
     <w:rsid w:val="0081355F"/>
     <w:rsid w:val="008136A0"/>
+    <w:rsid w:val="00813834"/>
     <w:rsid w:val="0081391D"/>
     <w:rsid w:val="008139E3"/>
+    <w:rsid w:val="00813F6A"/>
     <w:rsid w:val="008142D8"/>
     <w:rsid w:val="00814A0E"/>
+    <w:rsid w:val="00814B58"/>
+    <w:rsid w:val="00814D7A"/>
     <w:rsid w:val="00814E0E"/>
+    <w:rsid w:val="0081516B"/>
+    <w:rsid w:val="008152C5"/>
+    <w:rsid w:val="008156B3"/>
+    <w:rsid w:val="00815856"/>
+    <w:rsid w:val="008158D6"/>
+    <w:rsid w:val="00815ACC"/>
     <w:rsid w:val="00815AF9"/>
+    <w:rsid w:val="00815D28"/>
+    <w:rsid w:val="00815EA9"/>
+    <w:rsid w:val="0081601A"/>
+    <w:rsid w:val="00816053"/>
     <w:rsid w:val="00816A00"/>
+    <w:rsid w:val="00816FB6"/>
+    <w:rsid w:val="008170F0"/>
     <w:rsid w:val="0081710F"/>
     <w:rsid w:val="00817169"/>
     <w:rsid w:val="0081744F"/>
+    <w:rsid w:val="0081794F"/>
     <w:rsid w:val="00817A4F"/>
     <w:rsid w:val="00817A5E"/>
+    <w:rsid w:val="00817AE2"/>
     <w:rsid w:val="00817E22"/>
     <w:rsid w:val="0082009A"/>
+    <w:rsid w:val="008201AF"/>
+    <w:rsid w:val="00820344"/>
     <w:rsid w:val="0082036F"/>
+    <w:rsid w:val="00820F86"/>
+    <w:rsid w:val="00821112"/>
     <w:rsid w:val="00821366"/>
     <w:rsid w:val="0082146B"/>
     <w:rsid w:val="0082173A"/>
     <w:rsid w:val="008217B5"/>
     <w:rsid w:val="008219E1"/>
     <w:rsid w:val="00821B0F"/>
     <w:rsid w:val="00821B45"/>
+    <w:rsid w:val="00822720"/>
+    <w:rsid w:val="0082272D"/>
     <w:rsid w:val="008229AF"/>
     <w:rsid w:val="008229CC"/>
     <w:rsid w:val="00822A78"/>
     <w:rsid w:val="00822CF5"/>
     <w:rsid w:val="00822E74"/>
+    <w:rsid w:val="00822E9A"/>
+    <w:rsid w:val="00823406"/>
+    <w:rsid w:val="00823823"/>
     <w:rsid w:val="00823AF3"/>
+    <w:rsid w:val="00823C33"/>
+    <w:rsid w:val="00823E45"/>
     <w:rsid w:val="00824267"/>
     <w:rsid w:val="008243EE"/>
+    <w:rsid w:val="0082448E"/>
+    <w:rsid w:val="008248D9"/>
     <w:rsid w:val="00824B33"/>
+    <w:rsid w:val="00824B67"/>
+    <w:rsid w:val="00824B8E"/>
+    <w:rsid w:val="00824DB0"/>
     <w:rsid w:val="00824E3F"/>
+    <w:rsid w:val="0082500E"/>
+    <w:rsid w:val="008251A5"/>
     <w:rsid w:val="008251B7"/>
     <w:rsid w:val="00825314"/>
+    <w:rsid w:val="0082612B"/>
     <w:rsid w:val="008261E5"/>
     <w:rsid w:val="00826446"/>
+    <w:rsid w:val="008269B0"/>
+    <w:rsid w:val="008269BF"/>
     <w:rsid w:val="00826A68"/>
+    <w:rsid w:val="00826DF5"/>
     <w:rsid w:val="00826E9C"/>
+    <w:rsid w:val="00826F66"/>
     <w:rsid w:val="00826F6D"/>
+    <w:rsid w:val="008274A0"/>
     <w:rsid w:val="00827514"/>
     <w:rsid w:val="008276AB"/>
+    <w:rsid w:val="00827BA7"/>
+    <w:rsid w:val="00827E21"/>
     <w:rsid w:val="00830610"/>
+    <w:rsid w:val="00830BE7"/>
     <w:rsid w:val="00830CD1"/>
+    <w:rsid w:val="00830F7E"/>
+    <w:rsid w:val="0083110F"/>
+    <w:rsid w:val="00831508"/>
+    <w:rsid w:val="0083155D"/>
+    <w:rsid w:val="008319E6"/>
     <w:rsid w:val="00831AC1"/>
+    <w:rsid w:val="00831C6F"/>
+    <w:rsid w:val="00831DE2"/>
+    <w:rsid w:val="0083221F"/>
+    <w:rsid w:val="00832606"/>
     <w:rsid w:val="0083262C"/>
     <w:rsid w:val="00832856"/>
     <w:rsid w:val="00832A32"/>
     <w:rsid w:val="00832A83"/>
     <w:rsid w:val="00832D18"/>
+    <w:rsid w:val="0083327D"/>
+    <w:rsid w:val="00833286"/>
     <w:rsid w:val="00833371"/>
     <w:rsid w:val="00833559"/>
     <w:rsid w:val="008336C5"/>
+    <w:rsid w:val="008338FE"/>
     <w:rsid w:val="00833978"/>
     <w:rsid w:val="00833ACE"/>
+    <w:rsid w:val="00833B02"/>
     <w:rsid w:val="00833D26"/>
+    <w:rsid w:val="00833E32"/>
+    <w:rsid w:val="00833EB1"/>
     <w:rsid w:val="00834245"/>
     <w:rsid w:val="00834288"/>
+    <w:rsid w:val="00834403"/>
+    <w:rsid w:val="00834557"/>
+    <w:rsid w:val="0083499E"/>
+    <w:rsid w:val="00834A48"/>
     <w:rsid w:val="00834B3A"/>
+    <w:rsid w:val="00834C5B"/>
+    <w:rsid w:val="00834F44"/>
+    <w:rsid w:val="0083506D"/>
+    <w:rsid w:val="0083581D"/>
     <w:rsid w:val="008358B8"/>
     <w:rsid w:val="00835A3B"/>
+    <w:rsid w:val="00836184"/>
     <w:rsid w:val="00836343"/>
     <w:rsid w:val="008364FB"/>
+    <w:rsid w:val="0083682E"/>
+    <w:rsid w:val="00836877"/>
     <w:rsid w:val="00836BDC"/>
+    <w:rsid w:val="008370B1"/>
     <w:rsid w:val="00837765"/>
     <w:rsid w:val="008377E4"/>
     <w:rsid w:val="008378F4"/>
+    <w:rsid w:val="00837A6E"/>
+    <w:rsid w:val="00837E69"/>
     <w:rsid w:val="0084052C"/>
+    <w:rsid w:val="00840668"/>
+    <w:rsid w:val="008406CB"/>
     <w:rsid w:val="00840C31"/>
     <w:rsid w:val="00840CFE"/>
     <w:rsid w:val="00841238"/>
+    <w:rsid w:val="008412E3"/>
     <w:rsid w:val="0084131D"/>
     <w:rsid w:val="00841503"/>
+    <w:rsid w:val="008419F2"/>
     <w:rsid w:val="00842225"/>
     <w:rsid w:val="00842254"/>
     <w:rsid w:val="00842340"/>
+    <w:rsid w:val="00842A01"/>
+    <w:rsid w:val="00842CA1"/>
+    <w:rsid w:val="00842E36"/>
+    <w:rsid w:val="0084300C"/>
+    <w:rsid w:val="00843771"/>
+    <w:rsid w:val="008437FB"/>
+    <w:rsid w:val="008439E3"/>
+    <w:rsid w:val="00843A9D"/>
+    <w:rsid w:val="00843E9E"/>
+    <w:rsid w:val="008440BB"/>
+    <w:rsid w:val="008441EC"/>
     <w:rsid w:val="008445C7"/>
+    <w:rsid w:val="008448C1"/>
     <w:rsid w:val="00845005"/>
+    <w:rsid w:val="00845031"/>
+    <w:rsid w:val="0084556A"/>
     <w:rsid w:val="00845C5A"/>
     <w:rsid w:val="00845DB5"/>
     <w:rsid w:val="00846041"/>
+    <w:rsid w:val="00846567"/>
+    <w:rsid w:val="00846708"/>
     <w:rsid w:val="008467FD"/>
+    <w:rsid w:val="008468B3"/>
     <w:rsid w:val="00846A9E"/>
     <w:rsid w:val="00847689"/>
     <w:rsid w:val="008478AC"/>
     <w:rsid w:val="00847D3E"/>
     <w:rsid w:val="008500F2"/>
+    <w:rsid w:val="00850956"/>
+    <w:rsid w:val="00850A0F"/>
+    <w:rsid w:val="00850CFE"/>
     <w:rsid w:val="00850EE9"/>
     <w:rsid w:val="00851038"/>
     <w:rsid w:val="0085183C"/>
     <w:rsid w:val="00851C08"/>
     <w:rsid w:val="00851E78"/>
+    <w:rsid w:val="00851E91"/>
     <w:rsid w:val="00852175"/>
     <w:rsid w:val="008523B3"/>
     <w:rsid w:val="008529E9"/>
+    <w:rsid w:val="00852A3A"/>
     <w:rsid w:val="00852B11"/>
+    <w:rsid w:val="00852D55"/>
     <w:rsid w:val="00852D82"/>
+    <w:rsid w:val="00852F62"/>
+    <w:rsid w:val="0085329B"/>
+    <w:rsid w:val="00853321"/>
+    <w:rsid w:val="008536DA"/>
+    <w:rsid w:val="008538CA"/>
     <w:rsid w:val="00853967"/>
+    <w:rsid w:val="00853B99"/>
+    <w:rsid w:val="0085489A"/>
     <w:rsid w:val="00854F1D"/>
+    <w:rsid w:val="0085512D"/>
+    <w:rsid w:val="008554F1"/>
+    <w:rsid w:val="0085591B"/>
+    <w:rsid w:val="00855C90"/>
     <w:rsid w:val="00855EE2"/>
+    <w:rsid w:val="008562D3"/>
+    <w:rsid w:val="00856336"/>
     <w:rsid w:val="008563E6"/>
+    <w:rsid w:val="008564E1"/>
+    <w:rsid w:val="008566BA"/>
+    <w:rsid w:val="00856A8F"/>
     <w:rsid w:val="00857059"/>
+    <w:rsid w:val="008571C8"/>
     <w:rsid w:val="00857328"/>
     <w:rsid w:val="00857908"/>
+    <w:rsid w:val="00857959"/>
+    <w:rsid w:val="0086013A"/>
+    <w:rsid w:val="00860A45"/>
     <w:rsid w:val="00861530"/>
     <w:rsid w:val="00861B0B"/>
     <w:rsid w:val="00861D01"/>
+    <w:rsid w:val="00861FC1"/>
+    <w:rsid w:val="008620EC"/>
     <w:rsid w:val="00862213"/>
     <w:rsid w:val="0086228B"/>
     <w:rsid w:val="00862351"/>
     <w:rsid w:val="008623F2"/>
     <w:rsid w:val="0086279B"/>
+    <w:rsid w:val="00862DBA"/>
+    <w:rsid w:val="00862ECE"/>
     <w:rsid w:val="0086323F"/>
     <w:rsid w:val="008632FE"/>
     <w:rsid w:val="00863DC4"/>
+    <w:rsid w:val="00863FA0"/>
     <w:rsid w:val="00863FDC"/>
+    <w:rsid w:val="008646C0"/>
+    <w:rsid w:val="0086485E"/>
+    <w:rsid w:val="00864D1E"/>
+    <w:rsid w:val="00864D78"/>
+    <w:rsid w:val="00864F77"/>
     <w:rsid w:val="00864FED"/>
     <w:rsid w:val="008652AF"/>
+    <w:rsid w:val="0086572A"/>
+    <w:rsid w:val="00865DC8"/>
+    <w:rsid w:val="008660F9"/>
+    <w:rsid w:val="0086624A"/>
+    <w:rsid w:val="008665C4"/>
     <w:rsid w:val="00866B89"/>
+    <w:rsid w:val="00866CC5"/>
     <w:rsid w:val="00866D70"/>
+    <w:rsid w:val="00866FF5"/>
+    <w:rsid w:val="00867441"/>
+    <w:rsid w:val="0086791C"/>
     <w:rsid w:val="00867929"/>
     <w:rsid w:val="00867E5E"/>
+    <w:rsid w:val="00867E8E"/>
     <w:rsid w:val="008700F4"/>
     <w:rsid w:val="00870290"/>
+    <w:rsid w:val="00870FBA"/>
+    <w:rsid w:val="008713A1"/>
     <w:rsid w:val="008715B6"/>
+    <w:rsid w:val="008716B0"/>
     <w:rsid w:val="0087186F"/>
+    <w:rsid w:val="00871AF2"/>
+    <w:rsid w:val="00871FE2"/>
+    <w:rsid w:val="00872026"/>
+    <w:rsid w:val="00872092"/>
+    <w:rsid w:val="008720A2"/>
+    <w:rsid w:val="0087212B"/>
+    <w:rsid w:val="00872196"/>
+    <w:rsid w:val="008721D6"/>
     <w:rsid w:val="0087276A"/>
+    <w:rsid w:val="00872957"/>
+    <w:rsid w:val="00872C02"/>
+    <w:rsid w:val="008734E9"/>
     <w:rsid w:val="008738D2"/>
+    <w:rsid w:val="00873A1C"/>
+    <w:rsid w:val="00873BFC"/>
     <w:rsid w:val="008740C3"/>
     <w:rsid w:val="00874287"/>
     <w:rsid w:val="0087482C"/>
+    <w:rsid w:val="008749A0"/>
     <w:rsid w:val="00874A5B"/>
     <w:rsid w:val="00875097"/>
     <w:rsid w:val="008753BC"/>
+    <w:rsid w:val="00875499"/>
+    <w:rsid w:val="00875557"/>
     <w:rsid w:val="0087586E"/>
     <w:rsid w:val="00875A45"/>
+    <w:rsid w:val="00875A5A"/>
     <w:rsid w:val="00875ECF"/>
     <w:rsid w:val="00876069"/>
+    <w:rsid w:val="0087609C"/>
+    <w:rsid w:val="008761F8"/>
+    <w:rsid w:val="00876470"/>
     <w:rsid w:val="008765BC"/>
     <w:rsid w:val="0087668D"/>
     <w:rsid w:val="00876A6F"/>
+    <w:rsid w:val="00876B9F"/>
+    <w:rsid w:val="00876CFA"/>
+    <w:rsid w:val="00877013"/>
+    <w:rsid w:val="0087702F"/>
+    <w:rsid w:val="00877452"/>
     <w:rsid w:val="008776C1"/>
+    <w:rsid w:val="00877730"/>
+    <w:rsid w:val="0087779F"/>
+    <w:rsid w:val="00877A92"/>
     <w:rsid w:val="00877EC1"/>
     <w:rsid w:val="0088025E"/>
+    <w:rsid w:val="00880375"/>
+    <w:rsid w:val="0088061B"/>
+    <w:rsid w:val="00880656"/>
     <w:rsid w:val="0088099D"/>
+    <w:rsid w:val="00880B9E"/>
     <w:rsid w:val="00880D3E"/>
+    <w:rsid w:val="00880F6A"/>
     <w:rsid w:val="00880F97"/>
+    <w:rsid w:val="008812CB"/>
     <w:rsid w:val="00881685"/>
     <w:rsid w:val="0088191D"/>
+    <w:rsid w:val="00881D5D"/>
+    <w:rsid w:val="00881DF2"/>
+    <w:rsid w:val="00881E1D"/>
     <w:rsid w:val="00881EF1"/>
+    <w:rsid w:val="00881FEC"/>
+    <w:rsid w:val="0088213B"/>
     <w:rsid w:val="0088225F"/>
     <w:rsid w:val="008822E3"/>
     <w:rsid w:val="00882372"/>
+    <w:rsid w:val="00882E8D"/>
+    <w:rsid w:val="0088301E"/>
+    <w:rsid w:val="008830C4"/>
+    <w:rsid w:val="0088334B"/>
+    <w:rsid w:val="0088364A"/>
+    <w:rsid w:val="0088373D"/>
     <w:rsid w:val="008837D9"/>
     <w:rsid w:val="0088389A"/>
+    <w:rsid w:val="008839C9"/>
+    <w:rsid w:val="00883B8D"/>
+    <w:rsid w:val="00883D67"/>
     <w:rsid w:val="00883E1B"/>
     <w:rsid w:val="00884007"/>
+    <w:rsid w:val="0088429C"/>
     <w:rsid w:val="008842F6"/>
+    <w:rsid w:val="00884670"/>
     <w:rsid w:val="0088472F"/>
     <w:rsid w:val="00884896"/>
+    <w:rsid w:val="0088499A"/>
     <w:rsid w:val="00885C91"/>
+    <w:rsid w:val="00885E5E"/>
+    <w:rsid w:val="008861A1"/>
     <w:rsid w:val="0088636C"/>
+    <w:rsid w:val="008863AE"/>
     <w:rsid w:val="0088652A"/>
     <w:rsid w:val="00886A52"/>
+    <w:rsid w:val="00886AAD"/>
     <w:rsid w:val="00886C55"/>
     <w:rsid w:val="00887174"/>
+    <w:rsid w:val="00887792"/>
+    <w:rsid w:val="00887F64"/>
     <w:rsid w:val="008901C7"/>
+    <w:rsid w:val="00890B37"/>
+    <w:rsid w:val="008910FA"/>
+    <w:rsid w:val="00891465"/>
     <w:rsid w:val="00891506"/>
     <w:rsid w:val="008915FD"/>
     <w:rsid w:val="008917DF"/>
     <w:rsid w:val="008918FE"/>
+    <w:rsid w:val="00891E0F"/>
+    <w:rsid w:val="00892163"/>
     <w:rsid w:val="00892189"/>
     <w:rsid w:val="00892540"/>
     <w:rsid w:val="008925F1"/>
+    <w:rsid w:val="00892B86"/>
     <w:rsid w:val="00892E7B"/>
+    <w:rsid w:val="00892EDF"/>
     <w:rsid w:val="00892F90"/>
+    <w:rsid w:val="00893B91"/>
+    <w:rsid w:val="00893C55"/>
+    <w:rsid w:val="00893D4C"/>
+    <w:rsid w:val="00893F8A"/>
+    <w:rsid w:val="00893FBB"/>
+    <w:rsid w:val="00893FF3"/>
+    <w:rsid w:val="00894090"/>
     <w:rsid w:val="00894299"/>
+    <w:rsid w:val="00894DC0"/>
+    <w:rsid w:val="00894FB4"/>
+    <w:rsid w:val="00894FBA"/>
     <w:rsid w:val="00895385"/>
+    <w:rsid w:val="00895414"/>
+    <w:rsid w:val="00895817"/>
     <w:rsid w:val="00895965"/>
     <w:rsid w:val="00895D65"/>
     <w:rsid w:val="008962DD"/>
     <w:rsid w:val="00896513"/>
+    <w:rsid w:val="008966A0"/>
+    <w:rsid w:val="00896811"/>
+    <w:rsid w:val="00896B15"/>
+    <w:rsid w:val="00896C13"/>
+    <w:rsid w:val="00896EC1"/>
     <w:rsid w:val="00896FA9"/>
+    <w:rsid w:val="008971E0"/>
+    <w:rsid w:val="00897228"/>
+    <w:rsid w:val="0089737B"/>
+    <w:rsid w:val="00897442"/>
     <w:rsid w:val="008976EF"/>
+    <w:rsid w:val="00897833"/>
     <w:rsid w:val="00897F5E"/>
+    <w:rsid w:val="008A00DF"/>
     <w:rsid w:val="008A0114"/>
+    <w:rsid w:val="008A08D8"/>
     <w:rsid w:val="008A09EF"/>
+    <w:rsid w:val="008A0B4D"/>
     <w:rsid w:val="008A0B61"/>
+    <w:rsid w:val="008A0CBC"/>
+    <w:rsid w:val="008A1222"/>
     <w:rsid w:val="008A12D4"/>
+    <w:rsid w:val="008A160D"/>
+    <w:rsid w:val="008A1FAB"/>
     <w:rsid w:val="008A2489"/>
     <w:rsid w:val="008A27AC"/>
     <w:rsid w:val="008A28E4"/>
+    <w:rsid w:val="008A2A5B"/>
+    <w:rsid w:val="008A2C7B"/>
     <w:rsid w:val="008A308D"/>
+    <w:rsid w:val="008A3355"/>
     <w:rsid w:val="008A361C"/>
+    <w:rsid w:val="008A3E78"/>
+    <w:rsid w:val="008A3EF0"/>
+    <w:rsid w:val="008A3FD7"/>
+    <w:rsid w:val="008A4145"/>
     <w:rsid w:val="008A4371"/>
+    <w:rsid w:val="008A43AA"/>
+    <w:rsid w:val="008A45C3"/>
     <w:rsid w:val="008A46F4"/>
     <w:rsid w:val="008A493A"/>
     <w:rsid w:val="008A5732"/>
     <w:rsid w:val="008A591A"/>
+    <w:rsid w:val="008A5958"/>
+    <w:rsid w:val="008A5A44"/>
     <w:rsid w:val="008A5D04"/>
     <w:rsid w:val="008A5E22"/>
+    <w:rsid w:val="008A6049"/>
     <w:rsid w:val="008A6165"/>
     <w:rsid w:val="008A6217"/>
+    <w:rsid w:val="008A6345"/>
     <w:rsid w:val="008A63DC"/>
+    <w:rsid w:val="008A64C2"/>
     <w:rsid w:val="008A657D"/>
+    <w:rsid w:val="008A65F2"/>
     <w:rsid w:val="008A6B85"/>
+    <w:rsid w:val="008A6BDB"/>
+    <w:rsid w:val="008A6C25"/>
     <w:rsid w:val="008A6DC2"/>
+    <w:rsid w:val="008A728B"/>
+    <w:rsid w:val="008A7776"/>
+    <w:rsid w:val="008A77F7"/>
     <w:rsid w:val="008A782C"/>
+    <w:rsid w:val="008A7BA7"/>
     <w:rsid w:val="008A7BF3"/>
     <w:rsid w:val="008A7CFC"/>
+    <w:rsid w:val="008B014C"/>
     <w:rsid w:val="008B0337"/>
     <w:rsid w:val="008B04E0"/>
     <w:rsid w:val="008B08DB"/>
+    <w:rsid w:val="008B0D12"/>
     <w:rsid w:val="008B0F1C"/>
+    <w:rsid w:val="008B13F0"/>
+    <w:rsid w:val="008B149B"/>
+    <w:rsid w:val="008B17FB"/>
+    <w:rsid w:val="008B1DC1"/>
     <w:rsid w:val="008B20DF"/>
     <w:rsid w:val="008B2193"/>
     <w:rsid w:val="008B2313"/>
+    <w:rsid w:val="008B24BA"/>
+    <w:rsid w:val="008B2503"/>
     <w:rsid w:val="008B268E"/>
     <w:rsid w:val="008B28CB"/>
+    <w:rsid w:val="008B2C42"/>
+    <w:rsid w:val="008B2E62"/>
+    <w:rsid w:val="008B3062"/>
+    <w:rsid w:val="008B389E"/>
+    <w:rsid w:val="008B3F80"/>
     <w:rsid w:val="008B3F90"/>
+    <w:rsid w:val="008B4262"/>
+    <w:rsid w:val="008B428B"/>
     <w:rsid w:val="008B4419"/>
+    <w:rsid w:val="008B45F0"/>
     <w:rsid w:val="008B491A"/>
     <w:rsid w:val="008B4A72"/>
+    <w:rsid w:val="008B4AF8"/>
     <w:rsid w:val="008B4E95"/>
+    <w:rsid w:val="008B4FE8"/>
+    <w:rsid w:val="008B50A7"/>
+    <w:rsid w:val="008B50E3"/>
     <w:rsid w:val="008B5203"/>
+    <w:rsid w:val="008B52F3"/>
     <w:rsid w:val="008B53F2"/>
+    <w:rsid w:val="008B5444"/>
     <w:rsid w:val="008B57D4"/>
+    <w:rsid w:val="008B5EA7"/>
+    <w:rsid w:val="008B6218"/>
+    <w:rsid w:val="008B63DA"/>
+    <w:rsid w:val="008B65E4"/>
+    <w:rsid w:val="008B6780"/>
+    <w:rsid w:val="008B6A77"/>
+    <w:rsid w:val="008B6CB3"/>
     <w:rsid w:val="008B6D1A"/>
+    <w:rsid w:val="008B6E0E"/>
     <w:rsid w:val="008B6E3E"/>
     <w:rsid w:val="008B6F89"/>
+    <w:rsid w:val="008B7734"/>
+    <w:rsid w:val="008B77A7"/>
     <w:rsid w:val="008B79C5"/>
     <w:rsid w:val="008B7B23"/>
+    <w:rsid w:val="008C0179"/>
+    <w:rsid w:val="008C049D"/>
+    <w:rsid w:val="008C067A"/>
     <w:rsid w:val="008C08F9"/>
+    <w:rsid w:val="008C091A"/>
+    <w:rsid w:val="008C0A7D"/>
+    <w:rsid w:val="008C0BE2"/>
+    <w:rsid w:val="008C0C6D"/>
     <w:rsid w:val="008C0E0B"/>
+    <w:rsid w:val="008C11DA"/>
+    <w:rsid w:val="008C18A9"/>
+    <w:rsid w:val="008C1CA0"/>
+    <w:rsid w:val="008C1E2D"/>
     <w:rsid w:val="008C236F"/>
+    <w:rsid w:val="008C27C4"/>
+    <w:rsid w:val="008C2992"/>
+    <w:rsid w:val="008C2DA5"/>
     <w:rsid w:val="008C2DCA"/>
+    <w:rsid w:val="008C2F5E"/>
+    <w:rsid w:val="008C3546"/>
+    <w:rsid w:val="008C3668"/>
     <w:rsid w:val="008C38F5"/>
     <w:rsid w:val="008C3CD8"/>
+    <w:rsid w:val="008C3F4D"/>
     <w:rsid w:val="008C4082"/>
+    <w:rsid w:val="008C4303"/>
+    <w:rsid w:val="008C4358"/>
     <w:rsid w:val="008C4769"/>
+    <w:rsid w:val="008C4776"/>
+    <w:rsid w:val="008C493A"/>
+    <w:rsid w:val="008C514B"/>
+    <w:rsid w:val="008C56C2"/>
     <w:rsid w:val="008C5705"/>
+    <w:rsid w:val="008C58E7"/>
     <w:rsid w:val="008C597A"/>
     <w:rsid w:val="008C59A8"/>
+    <w:rsid w:val="008C5BA7"/>
     <w:rsid w:val="008C5E05"/>
+    <w:rsid w:val="008C5EB4"/>
+    <w:rsid w:val="008C6188"/>
+    <w:rsid w:val="008C61A0"/>
+    <w:rsid w:val="008C6252"/>
     <w:rsid w:val="008C6374"/>
+    <w:rsid w:val="008C6603"/>
     <w:rsid w:val="008C68FA"/>
     <w:rsid w:val="008C69BC"/>
+    <w:rsid w:val="008C6C2B"/>
+    <w:rsid w:val="008C6CAC"/>
+    <w:rsid w:val="008C6E85"/>
     <w:rsid w:val="008C6F6C"/>
     <w:rsid w:val="008C733F"/>
     <w:rsid w:val="008C74E3"/>
     <w:rsid w:val="008C75D7"/>
     <w:rsid w:val="008C79AE"/>
     <w:rsid w:val="008C7B01"/>
+    <w:rsid w:val="008C7E08"/>
+    <w:rsid w:val="008D03BC"/>
+    <w:rsid w:val="008D0A39"/>
     <w:rsid w:val="008D0B0D"/>
     <w:rsid w:val="008D0C12"/>
     <w:rsid w:val="008D0CFA"/>
     <w:rsid w:val="008D0D12"/>
     <w:rsid w:val="008D0F53"/>
+    <w:rsid w:val="008D10B5"/>
+    <w:rsid w:val="008D1302"/>
     <w:rsid w:val="008D13FC"/>
     <w:rsid w:val="008D156F"/>
+    <w:rsid w:val="008D16A9"/>
+    <w:rsid w:val="008D1796"/>
+    <w:rsid w:val="008D1B48"/>
+    <w:rsid w:val="008D1C63"/>
     <w:rsid w:val="008D1E1B"/>
+    <w:rsid w:val="008D1F84"/>
+    <w:rsid w:val="008D211C"/>
     <w:rsid w:val="008D22CE"/>
     <w:rsid w:val="008D23C6"/>
+    <w:rsid w:val="008D2421"/>
+    <w:rsid w:val="008D26A6"/>
+    <w:rsid w:val="008D276B"/>
+    <w:rsid w:val="008D28E5"/>
+    <w:rsid w:val="008D366D"/>
+    <w:rsid w:val="008D381B"/>
+    <w:rsid w:val="008D3A62"/>
+    <w:rsid w:val="008D3E59"/>
+    <w:rsid w:val="008D3EA6"/>
+    <w:rsid w:val="008D41C9"/>
+    <w:rsid w:val="008D4338"/>
     <w:rsid w:val="008D44A9"/>
+    <w:rsid w:val="008D46A0"/>
+    <w:rsid w:val="008D4856"/>
+    <w:rsid w:val="008D4912"/>
     <w:rsid w:val="008D4A34"/>
+    <w:rsid w:val="008D4ABD"/>
+    <w:rsid w:val="008D4B13"/>
     <w:rsid w:val="008D4CBF"/>
     <w:rsid w:val="008D523A"/>
+    <w:rsid w:val="008D52BF"/>
     <w:rsid w:val="008D566F"/>
+    <w:rsid w:val="008D5B88"/>
+    <w:rsid w:val="008D5BEF"/>
     <w:rsid w:val="008D5C7A"/>
     <w:rsid w:val="008D5E81"/>
     <w:rsid w:val="008D6172"/>
     <w:rsid w:val="008D62C3"/>
+    <w:rsid w:val="008D64FE"/>
     <w:rsid w:val="008D69BC"/>
+    <w:rsid w:val="008D6A11"/>
+    <w:rsid w:val="008D6A73"/>
     <w:rsid w:val="008D6AD1"/>
     <w:rsid w:val="008D6AD2"/>
     <w:rsid w:val="008D6C0A"/>
+    <w:rsid w:val="008D6DB9"/>
     <w:rsid w:val="008D6DD8"/>
+    <w:rsid w:val="008D6E02"/>
     <w:rsid w:val="008D7005"/>
     <w:rsid w:val="008D708E"/>
+    <w:rsid w:val="008D76F5"/>
+    <w:rsid w:val="008D7860"/>
+    <w:rsid w:val="008D79E1"/>
+    <w:rsid w:val="008D7E1A"/>
+    <w:rsid w:val="008D7ECE"/>
     <w:rsid w:val="008D7EEE"/>
     <w:rsid w:val="008D7EFD"/>
+    <w:rsid w:val="008E0045"/>
     <w:rsid w:val="008E00BC"/>
+    <w:rsid w:val="008E03F0"/>
+    <w:rsid w:val="008E064A"/>
+    <w:rsid w:val="008E07B1"/>
     <w:rsid w:val="008E10A7"/>
+    <w:rsid w:val="008E15E7"/>
     <w:rsid w:val="008E16B3"/>
+    <w:rsid w:val="008E16F9"/>
+    <w:rsid w:val="008E19CC"/>
+    <w:rsid w:val="008E1AC1"/>
+    <w:rsid w:val="008E1BF3"/>
+    <w:rsid w:val="008E1D63"/>
     <w:rsid w:val="008E1FC4"/>
+    <w:rsid w:val="008E231F"/>
+    <w:rsid w:val="008E25BB"/>
+    <w:rsid w:val="008E347A"/>
+    <w:rsid w:val="008E347F"/>
     <w:rsid w:val="008E354A"/>
+    <w:rsid w:val="008E36FE"/>
+    <w:rsid w:val="008E383D"/>
     <w:rsid w:val="008E39D7"/>
+    <w:rsid w:val="008E4198"/>
+    <w:rsid w:val="008E46C3"/>
     <w:rsid w:val="008E4A29"/>
+    <w:rsid w:val="008E4C52"/>
+    <w:rsid w:val="008E5645"/>
     <w:rsid w:val="008E569B"/>
     <w:rsid w:val="008E585A"/>
+    <w:rsid w:val="008E59EB"/>
+    <w:rsid w:val="008E5B77"/>
     <w:rsid w:val="008E5C66"/>
     <w:rsid w:val="008E5EA1"/>
+    <w:rsid w:val="008E5F74"/>
     <w:rsid w:val="008E6120"/>
     <w:rsid w:val="008E6637"/>
+    <w:rsid w:val="008E686D"/>
     <w:rsid w:val="008E6999"/>
+    <w:rsid w:val="008E69AE"/>
+    <w:rsid w:val="008E6FBA"/>
+    <w:rsid w:val="008E7077"/>
+    <w:rsid w:val="008E798C"/>
+    <w:rsid w:val="008E7ADE"/>
+    <w:rsid w:val="008E7B7D"/>
     <w:rsid w:val="008E7F36"/>
     <w:rsid w:val="008F0562"/>
+    <w:rsid w:val="008F0DA0"/>
+    <w:rsid w:val="008F107D"/>
     <w:rsid w:val="008F11C7"/>
+    <w:rsid w:val="008F12BB"/>
+    <w:rsid w:val="008F1317"/>
+    <w:rsid w:val="008F13A8"/>
     <w:rsid w:val="008F144D"/>
     <w:rsid w:val="008F17DD"/>
+    <w:rsid w:val="008F20FE"/>
+    <w:rsid w:val="008F2345"/>
+    <w:rsid w:val="008F2574"/>
+    <w:rsid w:val="008F2681"/>
+    <w:rsid w:val="008F286F"/>
     <w:rsid w:val="008F28DA"/>
     <w:rsid w:val="008F3217"/>
     <w:rsid w:val="008F36E9"/>
     <w:rsid w:val="008F394E"/>
+    <w:rsid w:val="008F3AA2"/>
+    <w:rsid w:val="008F3FD0"/>
+    <w:rsid w:val="008F4453"/>
+    <w:rsid w:val="008F4575"/>
     <w:rsid w:val="008F4586"/>
+    <w:rsid w:val="008F4745"/>
     <w:rsid w:val="008F477F"/>
     <w:rsid w:val="008F4B6D"/>
+    <w:rsid w:val="008F53DC"/>
+    <w:rsid w:val="008F53FD"/>
+    <w:rsid w:val="008F5615"/>
+    <w:rsid w:val="008F567D"/>
     <w:rsid w:val="008F56D5"/>
+    <w:rsid w:val="008F57AF"/>
+    <w:rsid w:val="008F5AC4"/>
+    <w:rsid w:val="008F5D7B"/>
+    <w:rsid w:val="008F607F"/>
+    <w:rsid w:val="008F6096"/>
+    <w:rsid w:val="008F6421"/>
+    <w:rsid w:val="008F6487"/>
     <w:rsid w:val="008F6738"/>
+    <w:rsid w:val="008F6E68"/>
+    <w:rsid w:val="008F6FBF"/>
+    <w:rsid w:val="008F7094"/>
     <w:rsid w:val="008F71AE"/>
     <w:rsid w:val="008F72FA"/>
+    <w:rsid w:val="008F73EF"/>
+    <w:rsid w:val="008F75F9"/>
     <w:rsid w:val="008F7606"/>
+    <w:rsid w:val="008F790A"/>
+    <w:rsid w:val="008F7F41"/>
     <w:rsid w:val="00900225"/>
     <w:rsid w:val="00900272"/>
+    <w:rsid w:val="009003F8"/>
     <w:rsid w:val="009004E4"/>
+    <w:rsid w:val="00900855"/>
     <w:rsid w:val="00900A40"/>
+    <w:rsid w:val="00900C0F"/>
+    <w:rsid w:val="00901171"/>
+    <w:rsid w:val="00901579"/>
+    <w:rsid w:val="009015BB"/>
     <w:rsid w:val="009018FF"/>
     <w:rsid w:val="00901EAD"/>
     <w:rsid w:val="00902246"/>
+    <w:rsid w:val="009025E2"/>
     <w:rsid w:val="00902780"/>
     <w:rsid w:val="00902C7A"/>
     <w:rsid w:val="00902CDA"/>
+    <w:rsid w:val="00902FA9"/>
+    <w:rsid w:val="009034C5"/>
     <w:rsid w:val="009037F1"/>
+    <w:rsid w:val="00903989"/>
+    <w:rsid w:val="00903C4E"/>
     <w:rsid w:val="00904075"/>
+    <w:rsid w:val="009041BD"/>
+    <w:rsid w:val="009044E7"/>
+    <w:rsid w:val="00904B01"/>
+    <w:rsid w:val="0090503B"/>
+    <w:rsid w:val="009050BF"/>
     <w:rsid w:val="009050E2"/>
+    <w:rsid w:val="00905397"/>
+    <w:rsid w:val="009054D5"/>
     <w:rsid w:val="009054F3"/>
     <w:rsid w:val="009057A9"/>
     <w:rsid w:val="00905801"/>
+    <w:rsid w:val="0090580C"/>
     <w:rsid w:val="0090598C"/>
     <w:rsid w:val="00905BDE"/>
+    <w:rsid w:val="00905FCE"/>
     <w:rsid w:val="0090643C"/>
     <w:rsid w:val="00906DEE"/>
+    <w:rsid w:val="00906F58"/>
+    <w:rsid w:val="009072A9"/>
+    <w:rsid w:val="00907770"/>
     <w:rsid w:val="009078FC"/>
     <w:rsid w:val="00907A89"/>
     <w:rsid w:val="00907DA0"/>
+    <w:rsid w:val="009102D0"/>
     <w:rsid w:val="009102DB"/>
     <w:rsid w:val="009102DC"/>
     <w:rsid w:val="009104B3"/>
+    <w:rsid w:val="0091055F"/>
+    <w:rsid w:val="009105BF"/>
     <w:rsid w:val="00910B6F"/>
     <w:rsid w:val="00910BC3"/>
+    <w:rsid w:val="00910F0F"/>
     <w:rsid w:val="0091138B"/>
+    <w:rsid w:val="00911458"/>
+    <w:rsid w:val="00911673"/>
     <w:rsid w:val="009116C9"/>
     <w:rsid w:val="009117A3"/>
+    <w:rsid w:val="00911A09"/>
     <w:rsid w:val="00911AC4"/>
     <w:rsid w:val="00911EBA"/>
     <w:rsid w:val="00911F88"/>
+    <w:rsid w:val="0091226D"/>
+    <w:rsid w:val="00912621"/>
+    <w:rsid w:val="00912664"/>
+    <w:rsid w:val="00912923"/>
+    <w:rsid w:val="00912949"/>
+    <w:rsid w:val="00912D62"/>
     <w:rsid w:val="00912DC8"/>
+    <w:rsid w:val="00912F24"/>
     <w:rsid w:val="00913275"/>
     <w:rsid w:val="00913765"/>
+    <w:rsid w:val="00913938"/>
     <w:rsid w:val="00913BDC"/>
+    <w:rsid w:val="0091404C"/>
     <w:rsid w:val="00914839"/>
+    <w:rsid w:val="009149B8"/>
+    <w:rsid w:val="009149EC"/>
+    <w:rsid w:val="00914B45"/>
+    <w:rsid w:val="00914BF3"/>
     <w:rsid w:val="00914CBF"/>
+    <w:rsid w:val="00914DD6"/>
+    <w:rsid w:val="00914E50"/>
+    <w:rsid w:val="00915654"/>
+    <w:rsid w:val="0091591F"/>
     <w:rsid w:val="00915E5E"/>
     <w:rsid w:val="00915ECC"/>
+    <w:rsid w:val="00916267"/>
+    <w:rsid w:val="009165EA"/>
     <w:rsid w:val="00916679"/>
+    <w:rsid w:val="00916844"/>
+    <w:rsid w:val="00916A04"/>
+    <w:rsid w:val="00917152"/>
+    <w:rsid w:val="00917D4A"/>
+    <w:rsid w:val="00917E77"/>
     <w:rsid w:val="00917EAA"/>
     <w:rsid w:val="00917EC4"/>
     <w:rsid w:val="00920079"/>
     <w:rsid w:val="00920124"/>
     <w:rsid w:val="00920358"/>
+    <w:rsid w:val="009203A6"/>
+    <w:rsid w:val="009207BE"/>
     <w:rsid w:val="00920EE8"/>
     <w:rsid w:val="0092122C"/>
+    <w:rsid w:val="00921D3C"/>
+    <w:rsid w:val="009223D6"/>
     <w:rsid w:val="0092280C"/>
+    <w:rsid w:val="00922856"/>
     <w:rsid w:val="00922A6E"/>
+    <w:rsid w:val="00922AC3"/>
+    <w:rsid w:val="009233F2"/>
+    <w:rsid w:val="00923492"/>
+    <w:rsid w:val="00923813"/>
+    <w:rsid w:val="00923850"/>
+    <w:rsid w:val="00923915"/>
     <w:rsid w:val="00923DF4"/>
+    <w:rsid w:val="00924169"/>
+    <w:rsid w:val="0092451D"/>
+    <w:rsid w:val="00924788"/>
     <w:rsid w:val="00924AC9"/>
     <w:rsid w:val="0092519A"/>
     <w:rsid w:val="009252F6"/>
     <w:rsid w:val="009253C6"/>
+    <w:rsid w:val="00925674"/>
+    <w:rsid w:val="00925ACE"/>
     <w:rsid w:val="00925C47"/>
+    <w:rsid w:val="00925EF1"/>
+    <w:rsid w:val="00925F23"/>
     <w:rsid w:val="00926129"/>
+    <w:rsid w:val="00926147"/>
     <w:rsid w:val="009262C0"/>
+    <w:rsid w:val="00926364"/>
+    <w:rsid w:val="00926601"/>
+    <w:rsid w:val="0092679A"/>
     <w:rsid w:val="009267BD"/>
+    <w:rsid w:val="00926927"/>
+    <w:rsid w:val="00927100"/>
+    <w:rsid w:val="00927386"/>
     <w:rsid w:val="0092739C"/>
+    <w:rsid w:val="00927954"/>
+    <w:rsid w:val="00927965"/>
+    <w:rsid w:val="00927B18"/>
+    <w:rsid w:val="00927B19"/>
     <w:rsid w:val="00930044"/>
     <w:rsid w:val="009304E9"/>
     <w:rsid w:val="0093057E"/>
+    <w:rsid w:val="0093075D"/>
+    <w:rsid w:val="00930799"/>
     <w:rsid w:val="009307B7"/>
+    <w:rsid w:val="0093095E"/>
+    <w:rsid w:val="00930996"/>
+    <w:rsid w:val="009309BF"/>
     <w:rsid w:val="00930B11"/>
     <w:rsid w:val="00930CF8"/>
+    <w:rsid w:val="00930EBF"/>
+    <w:rsid w:val="00930ED8"/>
+    <w:rsid w:val="009310E4"/>
+    <w:rsid w:val="009317AD"/>
+    <w:rsid w:val="009317B5"/>
+    <w:rsid w:val="009317EE"/>
     <w:rsid w:val="00931D54"/>
     <w:rsid w:val="00931FDD"/>
     <w:rsid w:val="009320B5"/>
+    <w:rsid w:val="009320C9"/>
+    <w:rsid w:val="0093241D"/>
     <w:rsid w:val="009327D7"/>
     <w:rsid w:val="0093284F"/>
     <w:rsid w:val="00933484"/>
+    <w:rsid w:val="00933C45"/>
+    <w:rsid w:val="00933CA1"/>
     <w:rsid w:val="00934190"/>
+    <w:rsid w:val="0093419F"/>
+    <w:rsid w:val="00934249"/>
+    <w:rsid w:val="0093443C"/>
     <w:rsid w:val="00934994"/>
+    <w:rsid w:val="00934A28"/>
     <w:rsid w:val="00934B6A"/>
     <w:rsid w:val="00934CF4"/>
     <w:rsid w:val="00934F9A"/>
+    <w:rsid w:val="0093569D"/>
+    <w:rsid w:val="00935C68"/>
+    <w:rsid w:val="00935C71"/>
+    <w:rsid w:val="00935D07"/>
+    <w:rsid w:val="0093600A"/>
+    <w:rsid w:val="009362C8"/>
+    <w:rsid w:val="0093659E"/>
+    <w:rsid w:val="00936685"/>
     <w:rsid w:val="0093674A"/>
+    <w:rsid w:val="00936BBE"/>
     <w:rsid w:val="009371BA"/>
     <w:rsid w:val="0093791C"/>
+    <w:rsid w:val="00940354"/>
+    <w:rsid w:val="009403D0"/>
+    <w:rsid w:val="00940565"/>
+    <w:rsid w:val="009408D0"/>
+    <w:rsid w:val="00940927"/>
     <w:rsid w:val="00940957"/>
+    <w:rsid w:val="00940B89"/>
+    <w:rsid w:val="00940CD0"/>
     <w:rsid w:val="009410C1"/>
+    <w:rsid w:val="0094114E"/>
     <w:rsid w:val="009411DB"/>
+    <w:rsid w:val="00941278"/>
+    <w:rsid w:val="00941693"/>
+    <w:rsid w:val="009417AD"/>
+    <w:rsid w:val="00941DCA"/>
+    <w:rsid w:val="00941F22"/>
+    <w:rsid w:val="0094239D"/>
+    <w:rsid w:val="00942576"/>
     <w:rsid w:val="0094267A"/>
+    <w:rsid w:val="00942A29"/>
+    <w:rsid w:val="00942A30"/>
     <w:rsid w:val="00942C3E"/>
+    <w:rsid w:val="00942DEE"/>
     <w:rsid w:val="00943525"/>
+    <w:rsid w:val="009437C0"/>
     <w:rsid w:val="00943C39"/>
     <w:rsid w:val="00943D5A"/>
+    <w:rsid w:val="0094414D"/>
+    <w:rsid w:val="0094426A"/>
+    <w:rsid w:val="00944455"/>
+    <w:rsid w:val="0094490E"/>
+    <w:rsid w:val="00944A73"/>
+    <w:rsid w:val="0094505B"/>
+    <w:rsid w:val="00945331"/>
+    <w:rsid w:val="0094563D"/>
+    <w:rsid w:val="009456E4"/>
     <w:rsid w:val="00945AB1"/>
+    <w:rsid w:val="00945AC2"/>
+    <w:rsid w:val="00945EFE"/>
     <w:rsid w:val="00945F13"/>
+    <w:rsid w:val="009462F3"/>
+    <w:rsid w:val="009467A5"/>
+    <w:rsid w:val="009467B1"/>
+    <w:rsid w:val="009468A7"/>
     <w:rsid w:val="00946961"/>
     <w:rsid w:val="00946D8A"/>
     <w:rsid w:val="009471DA"/>
+    <w:rsid w:val="009475CC"/>
+    <w:rsid w:val="00947B6B"/>
     <w:rsid w:val="00947DCA"/>
+    <w:rsid w:val="00947FAD"/>
+    <w:rsid w:val="00950111"/>
+    <w:rsid w:val="009503B6"/>
+    <w:rsid w:val="00950522"/>
     <w:rsid w:val="009506BF"/>
     <w:rsid w:val="00950890"/>
+    <w:rsid w:val="00950929"/>
     <w:rsid w:val="00950A6A"/>
+    <w:rsid w:val="00950AA0"/>
     <w:rsid w:val="00950B59"/>
+    <w:rsid w:val="00950B5D"/>
+    <w:rsid w:val="00950CBB"/>
+    <w:rsid w:val="009511DE"/>
     <w:rsid w:val="00951490"/>
+    <w:rsid w:val="009514F8"/>
     <w:rsid w:val="0095183E"/>
+    <w:rsid w:val="00951B46"/>
+    <w:rsid w:val="00951B79"/>
+    <w:rsid w:val="00951B88"/>
+    <w:rsid w:val="00951CD5"/>
+    <w:rsid w:val="009524F6"/>
+    <w:rsid w:val="00952E75"/>
     <w:rsid w:val="0095343C"/>
     <w:rsid w:val="009534B3"/>
+    <w:rsid w:val="009536FA"/>
     <w:rsid w:val="00953842"/>
     <w:rsid w:val="009538C3"/>
     <w:rsid w:val="00953A56"/>
+    <w:rsid w:val="00953BD7"/>
     <w:rsid w:val="00953F71"/>
+    <w:rsid w:val="0095426D"/>
+    <w:rsid w:val="009544F9"/>
     <w:rsid w:val="0095476D"/>
+    <w:rsid w:val="00954977"/>
     <w:rsid w:val="00954C05"/>
+    <w:rsid w:val="00954CC8"/>
+    <w:rsid w:val="00954ECC"/>
+    <w:rsid w:val="00954F89"/>
+    <w:rsid w:val="00954FA7"/>
     <w:rsid w:val="00955021"/>
+    <w:rsid w:val="009550F6"/>
+    <w:rsid w:val="00955605"/>
     <w:rsid w:val="00955C86"/>
     <w:rsid w:val="00955DB1"/>
+    <w:rsid w:val="00955DD2"/>
+    <w:rsid w:val="00956811"/>
+    <w:rsid w:val="0095695A"/>
+    <w:rsid w:val="00956AD2"/>
+    <w:rsid w:val="00956B7B"/>
     <w:rsid w:val="00956D58"/>
     <w:rsid w:val="009575B9"/>
     <w:rsid w:val="00957E89"/>
+    <w:rsid w:val="0096038C"/>
+    <w:rsid w:val="0096041C"/>
+    <w:rsid w:val="00960573"/>
     <w:rsid w:val="00960587"/>
+    <w:rsid w:val="00960A9A"/>
+    <w:rsid w:val="00960D75"/>
+    <w:rsid w:val="00961176"/>
     <w:rsid w:val="009614A8"/>
+    <w:rsid w:val="009616E5"/>
     <w:rsid w:val="00961E66"/>
     <w:rsid w:val="009621DD"/>
     <w:rsid w:val="00962782"/>
+    <w:rsid w:val="00962871"/>
     <w:rsid w:val="00962E3F"/>
     <w:rsid w:val="00963046"/>
+    <w:rsid w:val="009631AD"/>
+    <w:rsid w:val="00963204"/>
+    <w:rsid w:val="00963787"/>
+    <w:rsid w:val="00963E8B"/>
     <w:rsid w:val="00964086"/>
+    <w:rsid w:val="009640B9"/>
     <w:rsid w:val="009643BD"/>
+    <w:rsid w:val="009645AA"/>
+    <w:rsid w:val="00964638"/>
     <w:rsid w:val="009646C2"/>
+    <w:rsid w:val="009646E5"/>
+    <w:rsid w:val="00964713"/>
     <w:rsid w:val="009648B1"/>
     <w:rsid w:val="00964B1C"/>
     <w:rsid w:val="00964D10"/>
+    <w:rsid w:val="0096541B"/>
+    <w:rsid w:val="009656DF"/>
     <w:rsid w:val="00965AAF"/>
+    <w:rsid w:val="00965C5B"/>
+    <w:rsid w:val="00965D01"/>
     <w:rsid w:val="009661C2"/>
+    <w:rsid w:val="00966409"/>
     <w:rsid w:val="0096649C"/>
+    <w:rsid w:val="00966979"/>
     <w:rsid w:val="00966B7F"/>
+    <w:rsid w:val="00967125"/>
     <w:rsid w:val="00967183"/>
+    <w:rsid w:val="00967E67"/>
+    <w:rsid w:val="00970018"/>
     <w:rsid w:val="00970716"/>
     <w:rsid w:val="00970A90"/>
+    <w:rsid w:val="00970EA8"/>
+    <w:rsid w:val="00971078"/>
     <w:rsid w:val="00971375"/>
     <w:rsid w:val="00971893"/>
+    <w:rsid w:val="00971911"/>
     <w:rsid w:val="00971BC9"/>
+    <w:rsid w:val="00971F3A"/>
+    <w:rsid w:val="009722D2"/>
     <w:rsid w:val="00972361"/>
     <w:rsid w:val="009723C1"/>
+    <w:rsid w:val="0097272B"/>
     <w:rsid w:val="009728AC"/>
+    <w:rsid w:val="009729B9"/>
     <w:rsid w:val="009729D4"/>
     <w:rsid w:val="00972BAB"/>
+    <w:rsid w:val="00972BF7"/>
+    <w:rsid w:val="00972CCB"/>
+    <w:rsid w:val="00973189"/>
+    <w:rsid w:val="00973194"/>
+    <w:rsid w:val="009731F2"/>
     <w:rsid w:val="009732D5"/>
+    <w:rsid w:val="00973670"/>
+    <w:rsid w:val="009737DB"/>
     <w:rsid w:val="00973A70"/>
+    <w:rsid w:val="00973AA9"/>
+    <w:rsid w:val="00974028"/>
+    <w:rsid w:val="00974252"/>
     <w:rsid w:val="009743A3"/>
     <w:rsid w:val="0097447F"/>
     <w:rsid w:val="0097460D"/>
     <w:rsid w:val="00974615"/>
     <w:rsid w:val="0097461D"/>
+    <w:rsid w:val="00974CFC"/>
+    <w:rsid w:val="00974D94"/>
     <w:rsid w:val="00974F68"/>
     <w:rsid w:val="009751E8"/>
     <w:rsid w:val="00975A19"/>
+    <w:rsid w:val="00975BDB"/>
     <w:rsid w:val="00976607"/>
     <w:rsid w:val="00976628"/>
+    <w:rsid w:val="00976751"/>
     <w:rsid w:val="009768EB"/>
     <w:rsid w:val="00976B58"/>
+    <w:rsid w:val="00976F29"/>
+    <w:rsid w:val="00976FC8"/>
+    <w:rsid w:val="009771FE"/>
+    <w:rsid w:val="00977312"/>
     <w:rsid w:val="009774CD"/>
     <w:rsid w:val="00977A7C"/>
+    <w:rsid w:val="00977AB6"/>
+    <w:rsid w:val="009802CA"/>
+    <w:rsid w:val="00980B17"/>
     <w:rsid w:val="00980D2D"/>
     <w:rsid w:val="009816B3"/>
+    <w:rsid w:val="009819A8"/>
     <w:rsid w:val="00981A95"/>
     <w:rsid w:val="00981D17"/>
+    <w:rsid w:val="00981D2B"/>
     <w:rsid w:val="00981FCF"/>
     <w:rsid w:val="00982046"/>
     <w:rsid w:val="00982082"/>
     <w:rsid w:val="009823E6"/>
     <w:rsid w:val="00982660"/>
+    <w:rsid w:val="00982863"/>
+    <w:rsid w:val="00982939"/>
+    <w:rsid w:val="00982A18"/>
+    <w:rsid w:val="00982B14"/>
     <w:rsid w:val="00982B29"/>
+    <w:rsid w:val="00982D89"/>
+    <w:rsid w:val="00982DE7"/>
     <w:rsid w:val="00982EE1"/>
+    <w:rsid w:val="00983390"/>
+    <w:rsid w:val="009839FE"/>
     <w:rsid w:val="00983E03"/>
     <w:rsid w:val="0098449D"/>
     <w:rsid w:val="00984724"/>
     <w:rsid w:val="00984791"/>
+    <w:rsid w:val="0098491B"/>
     <w:rsid w:val="00984C38"/>
     <w:rsid w:val="0098511B"/>
     <w:rsid w:val="009852D8"/>
     <w:rsid w:val="00985391"/>
+    <w:rsid w:val="009855D6"/>
     <w:rsid w:val="00985615"/>
     <w:rsid w:val="0098585E"/>
     <w:rsid w:val="00985D1B"/>
+    <w:rsid w:val="009860E4"/>
+    <w:rsid w:val="009861AF"/>
+    <w:rsid w:val="009863F5"/>
+    <w:rsid w:val="009864DF"/>
     <w:rsid w:val="00986B8A"/>
     <w:rsid w:val="00986EAD"/>
+    <w:rsid w:val="00986F27"/>
+    <w:rsid w:val="0098741F"/>
     <w:rsid w:val="00987558"/>
     <w:rsid w:val="0099021C"/>
     <w:rsid w:val="0099040B"/>
     <w:rsid w:val="00990552"/>
+    <w:rsid w:val="00990939"/>
+    <w:rsid w:val="00990D1B"/>
+    <w:rsid w:val="00991489"/>
+    <w:rsid w:val="0099153A"/>
+    <w:rsid w:val="009915C7"/>
     <w:rsid w:val="00991720"/>
+    <w:rsid w:val="00991C09"/>
     <w:rsid w:val="00991C30"/>
     <w:rsid w:val="00991C43"/>
     <w:rsid w:val="00991D0B"/>
     <w:rsid w:val="0099203F"/>
     <w:rsid w:val="009920C5"/>
     <w:rsid w:val="00992278"/>
     <w:rsid w:val="009926F4"/>
+    <w:rsid w:val="00992873"/>
+    <w:rsid w:val="00992A31"/>
     <w:rsid w:val="00992ABA"/>
     <w:rsid w:val="0099327E"/>
     <w:rsid w:val="00993389"/>
     <w:rsid w:val="009936A0"/>
+    <w:rsid w:val="00993C1B"/>
+    <w:rsid w:val="00993D0A"/>
+    <w:rsid w:val="00994124"/>
+    <w:rsid w:val="009941B5"/>
     <w:rsid w:val="009941D4"/>
     <w:rsid w:val="009947AC"/>
+    <w:rsid w:val="00994A9B"/>
     <w:rsid w:val="00994B23"/>
+    <w:rsid w:val="00994D63"/>
     <w:rsid w:val="00994FA7"/>
+    <w:rsid w:val="00994FD2"/>
+    <w:rsid w:val="0099513E"/>
+    <w:rsid w:val="00995269"/>
     <w:rsid w:val="0099539C"/>
+    <w:rsid w:val="00995503"/>
+    <w:rsid w:val="00995606"/>
     <w:rsid w:val="009957EC"/>
     <w:rsid w:val="00995847"/>
+    <w:rsid w:val="00995E25"/>
     <w:rsid w:val="00995EB2"/>
+    <w:rsid w:val="00995F29"/>
+    <w:rsid w:val="0099651F"/>
     <w:rsid w:val="0099659D"/>
     <w:rsid w:val="009965CF"/>
     <w:rsid w:val="00996784"/>
+    <w:rsid w:val="00996817"/>
+    <w:rsid w:val="00996A3E"/>
+    <w:rsid w:val="00996D17"/>
+    <w:rsid w:val="00996DED"/>
     <w:rsid w:val="00996EF5"/>
     <w:rsid w:val="00996F14"/>
     <w:rsid w:val="009970B3"/>
     <w:rsid w:val="009976BC"/>
     <w:rsid w:val="009A0900"/>
     <w:rsid w:val="009A0987"/>
     <w:rsid w:val="009A0C00"/>
+    <w:rsid w:val="009A149B"/>
+    <w:rsid w:val="009A1512"/>
+    <w:rsid w:val="009A1629"/>
     <w:rsid w:val="009A16CB"/>
+    <w:rsid w:val="009A1CF2"/>
     <w:rsid w:val="009A1E0B"/>
     <w:rsid w:val="009A1E38"/>
     <w:rsid w:val="009A1EC1"/>
     <w:rsid w:val="009A23AC"/>
     <w:rsid w:val="009A27CC"/>
     <w:rsid w:val="009A280E"/>
+    <w:rsid w:val="009A29D1"/>
+    <w:rsid w:val="009A29ED"/>
     <w:rsid w:val="009A2B10"/>
+    <w:rsid w:val="009A2D9C"/>
+    <w:rsid w:val="009A3346"/>
+    <w:rsid w:val="009A3446"/>
     <w:rsid w:val="009A3466"/>
     <w:rsid w:val="009A34E7"/>
+    <w:rsid w:val="009A3681"/>
     <w:rsid w:val="009A36D3"/>
+    <w:rsid w:val="009A3AA3"/>
+    <w:rsid w:val="009A3AD9"/>
     <w:rsid w:val="009A4287"/>
+    <w:rsid w:val="009A43A6"/>
     <w:rsid w:val="009A454A"/>
+    <w:rsid w:val="009A4760"/>
+    <w:rsid w:val="009A4944"/>
+    <w:rsid w:val="009A4F11"/>
     <w:rsid w:val="009A4F81"/>
+    <w:rsid w:val="009A575A"/>
+    <w:rsid w:val="009A58CC"/>
+    <w:rsid w:val="009A58EC"/>
+    <w:rsid w:val="009A5989"/>
+    <w:rsid w:val="009A5B50"/>
     <w:rsid w:val="009A5D9A"/>
     <w:rsid w:val="009A63B2"/>
     <w:rsid w:val="009A656E"/>
+    <w:rsid w:val="009A6EDB"/>
+    <w:rsid w:val="009A6F66"/>
+    <w:rsid w:val="009A70BA"/>
+    <w:rsid w:val="009A711C"/>
+    <w:rsid w:val="009A71BD"/>
+    <w:rsid w:val="009A721F"/>
+    <w:rsid w:val="009A7316"/>
+    <w:rsid w:val="009A73BE"/>
     <w:rsid w:val="009A74D3"/>
     <w:rsid w:val="009A7600"/>
+    <w:rsid w:val="009A774F"/>
+    <w:rsid w:val="009A7814"/>
     <w:rsid w:val="009A7C12"/>
     <w:rsid w:val="009B02A6"/>
     <w:rsid w:val="009B03EF"/>
     <w:rsid w:val="009B0BAC"/>
+    <w:rsid w:val="009B0D1F"/>
     <w:rsid w:val="009B0D96"/>
+    <w:rsid w:val="009B10A1"/>
+    <w:rsid w:val="009B11C4"/>
     <w:rsid w:val="009B12CD"/>
+    <w:rsid w:val="009B139A"/>
+    <w:rsid w:val="009B140B"/>
     <w:rsid w:val="009B16B4"/>
+    <w:rsid w:val="009B184A"/>
+    <w:rsid w:val="009B1CDC"/>
+    <w:rsid w:val="009B22D8"/>
+    <w:rsid w:val="009B253B"/>
     <w:rsid w:val="009B257F"/>
     <w:rsid w:val="009B272B"/>
     <w:rsid w:val="009B29BD"/>
     <w:rsid w:val="009B2A64"/>
     <w:rsid w:val="009B2BAA"/>
+    <w:rsid w:val="009B2D92"/>
     <w:rsid w:val="009B2F60"/>
+    <w:rsid w:val="009B318B"/>
     <w:rsid w:val="009B32DD"/>
+    <w:rsid w:val="009B33E8"/>
     <w:rsid w:val="009B3AB0"/>
+    <w:rsid w:val="009B3BFD"/>
+    <w:rsid w:val="009B3C1A"/>
+    <w:rsid w:val="009B3DFC"/>
     <w:rsid w:val="009B3E62"/>
+    <w:rsid w:val="009B41E0"/>
+    <w:rsid w:val="009B4200"/>
     <w:rsid w:val="009B44FF"/>
     <w:rsid w:val="009B4D60"/>
+    <w:rsid w:val="009B4F96"/>
     <w:rsid w:val="009B4FE4"/>
+    <w:rsid w:val="009B5227"/>
     <w:rsid w:val="009B527A"/>
     <w:rsid w:val="009B5561"/>
     <w:rsid w:val="009B56F1"/>
     <w:rsid w:val="009B579B"/>
     <w:rsid w:val="009B5957"/>
+    <w:rsid w:val="009B5A36"/>
+    <w:rsid w:val="009B5E17"/>
+    <w:rsid w:val="009B5E6E"/>
     <w:rsid w:val="009B66C7"/>
+    <w:rsid w:val="009B6C87"/>
     <w:rsid w:val="009B6EAB"/>
+    <w:rsid w:val="009B71EF"/>
     <w:rsid w:val="009B740E"/>
     <w:rsid w:val="009B75FA"/>
     <w:rsid w:val="009B7945"/>
     <w:rsid w:val="009B7A25"/>
+    <w:rsid w:val="009B7A3F"/>
     <w:rsid w:val="009B7C58"/>
+    <w:rsid w:val="009B7FC0"/>
     <w:rsid w:val="009C0386"/>
     <w:rsid w:val="009C04CA"/>
     <w:rsid w:val="009C06B4"/>
+    <w:rsid w:val="009C07FE"/>
+    <w:rsid w:val="009C0C39"/>
     <w:rsid w:val="009C0D1A"/>
+    <w:rsid w:val="009C0E6B"/>
+    <w:rsid w:val="009C14FC"/>
+    <w:rsid w:val="009C1582"/>
+    <w:rsid w:val="009C178F"/>
     <w:rsid w:val="009C1C76"/>
+    <w:rsid w:val="009C1E35"/>
     <w:rsid w:val="009C20F2"/>
+    <w:rsid w:val="009C22E1"/>
+    <w:rsid w:val="009C2552"/>
+    <w:rsid w:val="009C2790"/>
     <w:rsid w:val="009C284A"/>
+    <w:rsid w:val="009C297C"/>
     <w:rsid w:val="009C2C4E"/>
+    <w:rsid w:val="009C2DCA"/>
+    <w:rsid w:val="009C2DF1"/>
     <w:rsid w:val="009C2E94"/>
+    <w:rsid w:val="009C3AF2"/>
     <w:rsid w:val="009C3EFD"/>
     <w:rsid w:val="009C3FE8"/>
     <w:rsid w:val="009C4171"/>
     <w:rsid w:val="009C451C"/>
     <w:rsid w:val="009C48F7"/>
     <w:rsid w:val="009C4A27"/>
+    <w:rsid w:val="009C4DB5"/>
+    <w:rsid w:val="009C572A"/>
+    <w:rsid w:val="009C588C"/>
     <w:rsid w:val="009C5971"/>
     <w:rsid w:val="009C5BBD"/>
     <w:rsid w:val="009C66A0"/>
     <w:rsid w:val="009C67A9"/>
     <w:rsid w:val="009C688B"/>
     <w:rsid w:val="009C69DE"/>
+    <w:rsid w:val="009C707A"/>
+    <w:rsid w:val="009C70B1"/>
+    <w:rsid w:val="009C73F8"/>
+    <w:rsid w:val="009C79AC"/>
     <w:rsid w:val="009C7A30"/>
     <w:rsid w:val="009C7A64"/>
     <w:rsid w:val="009C7A95"/>
+    <w:rsid w:val="009C7B47"/>
     <w:rsid w:val="009C7EB4"/>
+    <w:rsid w:val="009D0376"/>
+    <w:rsid w:val="009D06CA"/>
+    <w:rsid w:val="009D06CD"/>
+    <w:rsid w:val="009D0C8A"/>
+    <w:rsid w:val="009D0DDE"/>
+    <w:rsid w:val="009D0F5E"/>
     <w:rsid w:val="009D1563"/>
     <w:rsid w:val="009D2732"/>
+    <w:rsid w:val="009D2C97"/>
+    <w:rsid w:val="009D2D94"/>
+    <w:rsid w:val="009D3104"/>
     <w:rsid w:val="009D3167"/>
+    <w:rsid w:val="009D34B2"/>
+    <w:rsid w:val="009D353C"/>
     <w:rsid w:val="009D369B"/>
     <w:rsid w:val="009D36EB"/>
     <w:rsid w:val="009D37B5"/>
+    <w:rsid w:val="009D3C60"/>
+    <w:rsid w:val="009D402B"/>
     <w:rsid w:val="009D4036"/>
     <w:rsid w:val="009D41D2"/>
+    <w:rsid w:val="009D433C"/>
+    <w:rsid w:val="009D4692"/>
+    <w:rsid w:val="009D4B98"/>
     <w:rsid w:val="009D5037"/>
+    <w:rsid w:val="009D5106"/>
+    <w:rsid w:val="009D51A5"/>
+    <w:rsid w:val="009D53C7"/>
     <w:rsid w:val="009D5D6F"/>
     <w:rsid w:val="009D6054"/>
     <w:rsid w:val="009D65BC"/>
+    <w:rsid w:val="009D6BF4"/>
+    <w:rsid w:val="009D6E96"/>
     <w:rsid w:val="009D6EA7"/>
+    <w:rsid w:val="009D6F67"/>
     <w:rsid w:val="009D6FF9"/>
+    <w:rsid w:val="009D73D5"/>
     <w:rsid w:val="009D75DD"/>
     <w:rsid w:val="009D7866"/>
     <w:rsid w:val="009D7890"/>
     <w:rsid w:val="009D7A38"/>
     <w:rsid w:val="009E01F0"/>
+    <w:rsid w:val="009E058D"/>
+    <w:rsid w:val="009E06A3"/>
+    <w:rsid w:val="009E0838"/>
+    <w:rsid w:val="009E0EEF"/>
+    <w:rsid w:val="009E0FA8"/>
+    <w:rsid w:val="009E13F9"/>
     <w:rsid w:val="009E16F3"/>
     <w:rsid w:val="009E1827"/>
+    <w:rsid w:val="009E1908"/>
+    <w:rsid w:val="009E1EEF"/>
+    <w:rsid w:val="009E2002"/>
+    <w:rsid w:val="009E2BD3"/>
+    <w:rsid w:val="009E2E3D"/>
     <w:rsid w:val="009E3538"/>
+    <w:rsid w:val="009E372D"/>
     <w:rsid w:val="009E4404"/>
+    <w:rsid w:val="009E4436"/>
     <w:rsid w:val="009E455D"/>
     <w:rsid w:val="009E4E8D"/>
     <w:rsid w:val="009E514B"/>
     <w:rsid w:val="009E5501"/>
     <w:rsid w:val="009E5510"/>
+    <w:rsid w:val="009E5C46"/>
+    <w:rsid w:val="009E5D25"/>
     <w:rsid w:val="009E5F96"/>
     <w:rsid w:val="009E6269"/>
     <w:rsid w:val="009E6904"/>
+    <w:rsid w:val="009E69C5"/>
     <w:rsid w:val="009E6A91"/>
     <w:rsid w:val="009E6C2D"/>
+    <w:rsid w:val="009E6C47"/>
     <w:rsid w:val="009E6CB6"/>
     <w:rsid w:val="009E6ED5"/>
     <w:rsid w:val="009E6FC5"/>
     <w:rsid w:val="009E72B9"/>
     <w:rsid w:val="009E746A"/>
+    <w:rsid w:val="009E7D6D"/>
     <w:rsid w:val="009F0231"/>
+    <w:rsid w:val="009F05D2"/>
     <w:rsid w:val="009F0615"/>
+    <w:rsid w:val="009F0AEF"/>
     <w:rsid w:val="009F0C83"/>
+    <w:rsid w:val="009F0CC4"/>
+    <w:rsid w:val="009F1394"/>
+    <w:rsid w:val="009F1426"/>
+    <w:rsid w:val="009F14DC"/>
     <w:rsid w:val="009F14DD"/>
+    <w:rsid w:val="009F158E"/>
+    <w:rsid w:val="009F1866"/>
     <w:rsid w:val="009F18B7"/>
+    <w:rsid w:val="009F1CF5"/>
     <w:rsid w:val="009F203B"/>
+    <w:rsid w:val="009F22A2"/>
     <w:rsid w:val="009F23CE"/>
+    <w:rsid w:val="009F2527"/>
     <w:rsid w:val="009F3112"/>
+    <w:rsid w:val="009F326C"/>
+    <w:rsid w:val="009F35A5"/>
     <w:rsid w:val="009F37F3"/>
+    <w:rsid w:val="009F3954"/>
     <w:rsid w:val="009F42F6"/>
+    <w:rsid w:val="009F4886"/>
     <w:rsid w:val="009F4A0D"/>
     <w:rsid w:val="009F4BAB"/>
+    <w:rsid w:val="009F4CA4"/>
+    <w:rsid w:val="009F5164"/>
     <w:rsid w:val="009F5391"/>
     <w:rsid w:val="009F5531"/>
+    <w:rsid w:val="009F5798"/>
+    <w:rsid w:val="009F5A6C"/>
     <w:rsid w:val="009F5D50"/>
+    <w:rsid w:val="009F5F25"/>
     <w:rsid w:val="009F603B"/>
     <w:rsid w:val="009F62F1"/>
+    <w:rsid w:val="009F6334"/>
+    <w:rsid w:val="009F65EE"/>
+    <w:rsid w:val="009F668C"/>
+    <w:rsid w:val="009F67C0"/>
     <w:rsid w:val="009F6C4E"/>
+    <w:rsid w:val="009F71FA"/>
     <w:rsid w:val="009F7398"/>
     <w:rsid w:val="009F748F"/>
+    <w:rsid w:val="009F74FD"/>
+    <w:rsid w:val="009F7610"/>
+    <w:rsid w:val="009F77A7"/>
+    <w:rsid w:val="009F787A"/>
+    <w:rsid w:val="009F7B8C"/>
+    <w:rsid w:val="009F7BB3"/>
     <w:rsid w:val="009F7E3F"/>
     <w:rsid w:val="009F7EE5"/>
+    <w:rsid w:val="00A00054"/>
     <w:rsid w:val="00A000BA"/>
     <w:rsid w:val="00A0028F"/>
+    <w:rsid w:val="00A0041A"/>
     <w:rsid w:val="00A005C6"/>
     <w:rsid w:val="00A00A0D"/>
     <w:rsid w:val="00A00AB6"/>
+    <w:rsid w:val="00A00D36"/>
     <w:rsid w:val="00A00F07"/>
+    <w:rsid w:val="00A00F1E"/>
+    <w:rsid w:val="00A00FFD"/>
     <w:rsid w:val="00A0100F"/>
+    <w:rsid w:val="00A01903"/>
     <w:rsid w:val="00A019BF"/>
     <w:rsid w:val="00A01C7E"/>
+    <w:rsid w:val="00A020C4"/>
+    <w:rsid w:val="00A021F4"/>
+    <w:rsid w:val="00A02302"/>
+    <w:rsid w:val="00A0247B"/>
+    <w:rsid w:val="00A02560"/>
     <w:rsid w:val="00A0268F"/>
+    <w:rsid w:val="00A02871"/>
     <w:rsid w:val="00A02960"/>
+    <w:rsid w:val="00A02979"/>
     <w:rsid w:val="00A02AF7"/>
     <w:rsid w:val="00A02C20"/>
     <w:rsid w:val="00A02E50"/>
     <w:rsid w:val="00A02E59"/>
     <w:rsid w:val="00A02F0E"/>
+    <w:rsid w:val="00A02FAE"/>
     <w:rsid w:val="00A03207"/>
+    <w:rsid w:val="00A0347F"/>
+    <w:rsid w:val="00A03D61"/>
+    <w:rsid w:val="00A03F04"/>
     <w:rsid w:val="00A040DB"/>
+    <w:rsid w:val="00A04443"/>
     <w:rsid w:val="00A04560"/>
     <w:rsid w:val="00A04DE4"/>
     <w:rsid w:val="00A04DF3"/>
+    <w:rsid w:val="00A04F8D"/>
     <w:rsid w:val="00A05705"/>
     <w:rsid w:val="00A05A65"/>
     <w:rsid w:val="00A06010"/>
+    <w:rsid w:val="00A06074"/>
+    <w:rsid w:val="00A060D4"/>
     <w:rsid w:val="00A06197"/>
     <w:rsid w:val="00A06CFE"/>
+    <w:rsid w:val="00A06E7D"/>
     <w:rsid w:val="00A06EF1"/>
     <w:rsid w:val="00A0748B"/>
     <w:rsid w:val="00A07823"/>
+    <w:rsid w:val="00A07F5B"/>
     <w:rsid w:val="00A07F9A"/>
+    <w:rsid w:val="00A100B7"/>
     <w:rsid w:val="00A10260"/>
     <w:rsid w:val="00A1041C"/>
+    <w:rsid w:val="00A10431"/>
     <w:rsid w:val="00A108C0"/>
     <w:rsid w:val="00A10BA8"/>
     <w:rsid w:val="00A10C8D"/>
+    <w:rsid w:val="00A110AB"/>
+    <w:rsid w:val="00A112C2"/>
     <w:rsid w:val="00A11850"/>
+    <w:rsid w:val="00A11A37"/>
+    <w:rsid w:val="00A11A6F"/>
+    <w:rsid w:val="00A11D8F"/>
+    <w:rsid w:val="00A1206B"/>
     <w:rsid w:val="00A12152"/>
+    <w:rsid w:val="00A122B0"/>
     <w:rsid w:val="00A123C5"/>
+    <w:rsid w:val="00A123FC"/>
+    <w:rsid w:val="00A12576"/>
+    <w:rsid w:val="00A126D6"/>
+    <w:rsid w:val="00A127B9"/>
+    <w:rsid w:val="00A12934"/>
+    <w:rsid w:val="00A12A6B"/>
+    <w:rsid w:val="00A12C28"/>
     <w:rsid w:val="00A13308"/>
     <w:rsid w:val="00A13D0B"/>
     <w:rsid w:val="00A13E4E"/>
+    <w:rsid w:val="00A13F53"/>
+    <w:rsid w:val="00A13FC1"/>
+    <w:rsid w:val="00A14093"/>
+    <w:rsid w:val="00A141B1"/>
+    <w:rsid w:val="00A142CF"/>
     <w:rsid w:val="00A14398"/>
     <w:rsid w:val="00A15133"/>
+    <w:rsid w:val="00A15398"/>
     <w:rsid w:val="00A1556D"/>
     <w:rsid w:val="00A155D5"/>
+    <w:rsid w:val="00A1577B"/>
+    <w:rsid w:val="00A15AAE"/>
+    <w:rsid w:val="00A15C15"/>
+    <w:rsid w:val="00A15F48"/>
     <w:rsid w:val="00A15F9A"/>
     <w:rsid w:val="00A163CA"/>
     <w:rsid w:val="00A16699"/>
+    <w:rsid w:val="00A1675E"/>
+    <w:rsid w:val="00A16783"/>
+    <w:rsid w:val="00A16992"/>
+    <w:rsid w:val="00A16E4D"/>
+    <w:rsid w:val="00A16EDC"/>
+    <w:rsid w:val="00A16FF3"/>
     <w:rsid w:val="00A170EF"/>
     <w:rsid w:val="00A1728A"/>
     <w:rsid w:val="00A17747"/>
     <w:rsid w:val="00A17DFE"/>
+    <w:rsid w:val="00A17F2B"/>
+    <w:rsid w:val="00A2034C"/>
+    <w:rsid w:val="00A2076F"/>
     <w:rsid w:val="00A20C44"/>
+    <w:rsid w:val="00A20CBD"/>
     <w:rsid w:val="00A210A9"/>
+    <w:rsid w:val="00A210D7"/>
+    <w:rsid w:val="00A2138E"/>
+    <w:rsid w:val="00A21589"/>
     <w:rsid w:val="00A215B0"/>
+    <w:rsid w:val="00A21617"/>
+    <w:rsid w:val="00A219A3"/>
     <w:rsid w:val="00A21D03"/>
+    <w:rsid w:val="00A21EC6"/>
+    <w:rsid w:val="00A22011"/>
+    <w:rsid w:val="00A22317"/>
     <w:rsid w:val="00A22471"/>
+    <w:rsid w:val="00A22521"/>
+    <w:rsid w:val="00A2280B"/>
     <w:rsid w:val="00A229C0"/>
     <w:rsid w:val="00A22F29"/>
     <w:rsid w:val="00A22F52"/>
+    <w:rsid w:val="00A2301A"/>
     <w:rsid w:val="00A23055"/>
+    <w:rsid w:val="00A230B3"/>
+    <w:rsid w:val="00A2319A"/>
+    <w:rsid w:val="00A23256"/>
     <w:rsid w:val="00A23261"/>
     <w:rsid w:val="00A232CD"/>
+    <w:rsid w:val="00A235C1"/>
+    <w:rsid w:val="00A246FB"/>
     <w:rsid w:val="00A248BE"/>
     <w:rsid w:val="00A24A06"/>
+    <w:rsid w:val="00A24AD9"/>
     <w:rsid w:val="00A24DE7"/>
     <w:rsid w:val="00A24E85"/>
     <w:rsid w:val="00A24FEE"/>
+    <w:rsid w:val="00A25648"/>
     <w:rsid w:val="00A2566A"/>
     <w:rsid w:val="00A25775"/>
+    <w:rsid w:val="00A25AF3"/>
+    <w:rsid w:val="00A25C17"/>
     <w:rsid w:val="00A25D31"/>
     <w:rsid w:val="00A2613D"/>
+    <w:rsid w:val="00A263A2"/>
     <w:rsid w:val="00A264D3"/>
     <w:rsid w:val="00A267A5"/>
+    <w:rsid w:val="00A268EA"/>
+    <w:rsid w:val="00A26DC4"/>
     <w:rsid w:val="00A270AC"/>
+    <w:rsid w:val="00A276F7"/>
     <w:rsid w:val="00A27786"/>
     <w:rsid w:val="00A2778C"/>
+    <w:rsid w:val="00A27A7A"/>
     <w:rsid w:val="00A27B9A"/>
+    <w:rsid w:val="00A27E96"/>
+    <w:rsid w:val="00A300FA"/>
     <w:rsid w:val="00A301C3"/>
+    <w:rsid w:val="00A301C7"/>
     <w:rsid w:val="00A303D3"/>
+    <w:rsid w:val="00A306C3"/>
     <w:rsid w:val="00A30831"/>
     <w:rsid w:val="00A312F4"/>
+    <w:rsid w:val="00A318F6"/>
     <w:rsid w:val="00A31CBB"/>
+    <w:rsid w:val="00A31E7F"/>
     <w:rsid w:val="00A31ED8"/>
+    <w:rsid w:val="00A31F55"/>
+    <w:rsid w:val="00A321A8"/>
     <w:rsid w:val="00A3221E"/>
     <w:rsid w:val="00A3238D"/>
+    <w:rsid w:val="00A3247F"/>
     <w:rsid w:val="00A324B1"/>
+    <w:rsid w:val="00A32555"/>
+    <w:rsid w:val="00A32A1D"/>
     <w:rsid w:val="00A32BE3"/>
     <w:rsid w:val="00A32C14"/>
+    <w:rsid w:val="00A32FC4"/>
+    <w:rsid w:val="00A3325A"/>
+    <w:rsid w:val="00A33373"/>
+    <w:rsid w:val="00A3383F"/>
     <w:rsid w:val="00A3394F"/>
     <w:rsid w:val="00A33D4F"/>
     <w:rsid w:val="00A33EFE"/>
     <w:rsid w:val="00A33FAA"/>
     <w:rsid w:val="00A33FC2"/>
     <w:rsid w:val="00A34156"/>
     <w:rsid w:val="00A34273"/>
     <w:rsid w:val="00A3482F"/>
+    <w:rsid w:val="00A3487E"/>
+    <w:rsid w:val="00A34906"/>
+    <w:rsid w:val="00A34E31"/>
+    <w:rsid w:val="00A34EDC"/>
+    <w:rsid w:val="00A3503A"/>
+    <w:rsid w:val="00A35073"/>
     <w:rsid w:val="00A3541C"/>
     <w:rsid w:val="00A354FF"/>
+    <w:rsid w:val="00A3585B"/>
+    <w:rsid w:val="00A35A51"/>
     <w:rsid w:val="00A35AE5"/>
     <w:rsid w:val="00A3644B"/>
+    <w:rsid w:val="00A36497"/>
+    <w:rsid w:val="00A365E1"/>
     <w:rsid w:val="00A36E6A"/>
+    <w:rsid w:val="00A371F0"/>
+    <w:rsid w:val="00A37B7D"/>
     <w:rsid w:val="00A37D00"/>
+    <w:rsid w:val="00A401EE"/>
+    <w:rsid w:val="00A40325"/>
+    <w:rsid w:val="00A4046F"/>
     <w:rsid w:val="00A404B2"/>
     <w:rsid w:val="00A40745"/>
+    <w:rsid w:val="00A4095A"/>
     <w:rsid w:val="00A4096B"/>
     <w:rsid w:val="00A409A2"/>
     <w:rsid w:val="00A409FC"/>
+    <w:rsid w:val="00A40E68"/>
     <w:rsid w:val="00A41016"/>
+    <w:rsid w:val="00A414D9"/>
+    <w:rsid w:val="00A41D7F"/>
     <w:rsid w:val="00A41DD9"/>
+    <w:rsid w:val="00A41F26"/>
+    <w:rsid w:val="00A4214C"/>
+    <w:rsid w:val="00A4228D"/>
     <w:rsid w:val="00A423C1"/>
     <w:rsid w:val="00A42406"/>
+    <w:rsid w:val="00A4244D"/>
+    <w:rsid w:val="00A42462"/>
+    <w:rsid w:val="00A42597"/>
     <w:rsid w:val="00A426C0"/>
     <w:rsid w:val="00A427A8"/>
+    <w:rsid w:val="00A42930"/>
     <w:rsid w:val="00A42B5D"/>
+    <w:rsid w:val="00A42CC2"/>
     <w:rsid w:val="00A43309"/>
+    <w:rsid w:val="00A43661"/>
     <w:rsid w:val="00A439F3"/>
+    <w:rsid w:val="00A43D87"/>
     <w:rsid w:val="00A43FD0"/>
+    <w:rsid w:val="00A440DC"/>
+    <w:rsid w:val="00A443C1"/>
+    <w:rsid w:val="00A4445A"/>
     <w:rsid w:val="00A447DA"/>
     <w:rsid w:val="00A44A6F"/>
+    <w:rsid w:val="00A44B69"/>
+    <w:rsid w:val="00A44B8A"/>
     <w:rsid w:val="00A44C37"/>
+    <w:rsid w:val="00A44EDE"/>
     <w:rsid w:val="00A450AA"/>
+    <w:rsid w:val="00A450B6"/>
+    <w:rsid w:val="00A45235"/>
     <w:rsid w:val="00A4527D"/>
+    <w:rsid w:val="00A45287"/>
     <w:rsid w:val="00A45619"/>
     <w:rsid w:val="00A457CE"/>
     <w:rsid w:val="00A45871"/>
+    <w:rsid w:val="00A45981"/>
+    <w:rsid w:val="00A45D5D"/>
+    <w:rsid w:val="00A46081"/>
     <w:rsid w:val="00A47338"/>
     <w:rsid w:val="00A4746F"/>
+    <w:rsid w:val="00A500CA"/>
+    <w:rsid w:val="00A50A3A"/>
+    <w:rsid w:val="00A50E3B"/>
+    <w:rsid w:val="00A50F40"/>
     <w:rsid w:val="00A5112D"/>
     <w:rsid w:val="00A511F3"/>
+    <w:rsid w:val="00A51568"/>
+    <w:rsid w:val="00A51906"/>
+    <w:rsid w:val="00A521ED"/>
     <w:rsid w:val="00A52B2A"/>
     <w:rsid w:val="00A52CB8"/>
     <w:rsid w:val="00A52DDA"/>
+    <w:rsid w:val="00A53157"/>
     <w:rsid w:val="00A531A5"/>
+    <w:rsid w:val="00A532D5"/>
     <w:rsid w:val="00A538C9"/>
+    <w:rsid w:val="00A53B5F"/>
+    <w:rsid w:val="00A53CB6"/>
     <w:rsid w:val="00A53D6C"/>
+    <w:rsid w:val="00A53F78"/>
+    <w:rsid w:val="00A5438C"/>
     <w:rsid w:val="00A544C6"/>
+    <w:rsid w:val="00A54A05"/>
+    <w:rsid w:val="00A54D57"/>
     <w:rsid w:val="00A54DD7"/>
+    <w:rsid w:val="00A551A1"/>
     <w:rsid w:val="00A55472"/>
+    <w:rsid w:val="00A55C28"/>
+    <w:rsid w:val="00A560BF"/>
+    <w:rsid w:val="00A560C7"/>
+    <w:rsid w:val="00A562A0"/>
+    <w:rsid w:val="00A562BE"/>
+    <w:rsid w:val="00A56373"/>
     <w:rsid w:val="00A5642B"/>
     <w:rsid w:val="00A568D1"/>
+    <w:rsid w:val="00A57153"/>
+    <w:rsid w:val="00A57165"/>
     <w:rsid w:val="00A6011F"/>
+    <w:rsid w:val="00A604F3"/>
     <w:rsid w:val="00A607BD"/>
     <w:rsid w:val="00A60816"/>
+    <w:rsid w:val="00A60A8B"/>
+    <w:rsid w:val="00A60C51"/>
+    <w:rsid w:val="00A60E43"/>
     <w:rsid w:val="00A60E71"/>
     <w:rsid w:val="00A60E78"/>
+    <w:rsid w:val="00A60FC9"/>
+    <w:rsid w:val="00A61011"/>
     <w:rsid w:val="00A615FF"/>
     <w:rsid w:val="00A61B42"/>
+    <w:rsid w:val="00A61D66"/>
+    <w:rsid w:val="00A61E94"/>
+    <w:rsid w:val="00A61EFD"/>
     <w:rsid w:val="00A6272D"/>
+    <w:rsid w:val="00A628FF"/>
+    <w:rsid w:val="00A62F77"/>
+    <w:rsid w:val="00A6304A"/>
+    <w:rsid w:val="00A63400"/>
+    <w:rsid w:val="00A63616"/>
+    <w:rsid w:val="00A63AB4"/>
+    <w:rsid w:val="00A640A6"/>
+    <w:rsid w:val="00A64456"/>
+    <w:rsid w:val="00A64D3E"/>
+    <w:rsid w:val="00A653EB"/>
+    <w:rsid w:val="00A6544C"/>
     <w:rsid w:val="00A656E4"/>
     <w:rsid w:val="00A6589E"/>
+    <w:rsid w:val="00A658B2"/>
+    <w:rsid w:val="00A65BE7"/>
     <w:rsid w:val="00A65C44"/>
+    <w:rsid w:val="00A664FB"/>
     <w:rsid w:val="00A66641"/>
+    <w:rsid w:val="00A667AC"/>
     <w:rsid w:val="00A67257"/>
     <w:rsid w:val="00A6770C"/>
     <w:rsid w:val="00A67B73"/>
+    <w:rsid w:val="00A67F98"/>
+    <w:rsid w:val="00A70107"/>
     <w:rsid w:val="00A70290"/>
+    <w:rsid w:val="00A7031C"/>
     <w:rsid w:val="00A70339"/>
+    <w:rsid w:val="00A70581"/>
     <w:rsid w:val="00A707DE"/>
     <w:rsid w:val="00A708AA"/>
+    <w:rsid w:val="00A70904"/>
+    <w:rsid w:val="00A709B3"/>
+    <w:rsid w:val="00A70CEF"/>
     <w:rsid w:val="00A70F90"/>
     <w:rsid w:val="00A713E1"/>
     <w:rsid w:val="00A715CD"/>
+    <w:rsid w:val="00A71A18"/>
     <w:rsid w:val="00A71A85"/>
     <w:rsid w:val="00A71B50"/>
     <w:rsid w:val="00A71CA9"/>
+    <w:rsid w:val="00A71CB5"/>
     <w:rsid w:val="00A724E5"/>
+    <w:rsid w:val="00A7288D"/>
     <w:rsid w:val="00A729A5"/>
+    <w:rsid w:val="00A72D63"/>
+    <w:rsid w:val="00A72E8E"/>
+    <w:rsid w:val="00A72EE3"/>
+    <w:rsid w:val="00A73312"/>
     <w:rsid w:val="00A73601"/>
     <w:rsid w:val="00A73A86"/>
     <w:rsid w:val="00A73AE0"/>
+    <w:rsid w:val="00A73BC2"/>
+    <w:rsid w:val="00A7416B"/>
+    <w:rsid w:val="00A744BD"/>
+    <w:rsid w:val="00A74EC3"/>
     <w:rsid w:val="00A754BA"/>
     <w:rsid w:val="00A756D1"/>
+    <w:rsid w:val="00A75A25"/>
+    <w:rsid w:val="00A75AB0"/>
+    <w:rsid w:val="00A75BBE"/>
     <w:rsid w:val="00A75CCB"/>
+    <w:rsid w:val="00A75E32"/>
+    <w:rsid w:val="00A75E6C"/>
     <w:rsid w:val="00A75F6A"/>
+    <w:rsid w:val="00A7636A"/>
     <w:rsid w:val="00A76423"/>
     <w:rsid w:val="00A7658C"/>
+    <w:rsid w:val="00A765C9"/>
     <w:rsid w:val="00A76756"/>
+    <w:rsid w:val="00A7708D"/>
+    <w:rsid w:val="00A771CC"/>
+    <w:rsid w:val="00A771F2"/>
     <w:rsid w:val="00A77692"/>
     <w:rsid w:val="00A776AB"/>
     <w:rsid w:val="00A7793F"/>
+    <w:rsid w:val="00A77A30"/>
     <w:rsid w:val="00A77B1B"/>
     <w:rsid w:val="00A77DC8"/>
+    <w:rsid w:val="00A77F35"/>
+    <w:rsid w:val="00A77F63"/>
     <w:rsid w:val="00A80137"/>
     <w:rsid w:val="00A81143"/>
+    <w:rsid w:val="00A81566"/>
+    <w:rsid w:val="00A815B0"/>
     <w:rsid w:val="00A81725"/>
     <w:rsid w:val="00A81808"/>
     <w:rsid w:val="00A818C3"/>
+    <w:rsid w:val="00A81925"/>
+    <w:rsid w:val="00A81B50"/>
+    <w:rsid w:val="00A81E33"/>
+    <w:rsid w:val="00A81FC7"/>
     <w:rsid w:val="00A82A49"/>
+    <w:rsid w:val="00A82B32"/>
+    <w:rsid w:val="00A82C4D"/>
+    <w:rsid w:val="00A82C67"/>
+    <w:rsid w:val="00A82D6F"/>
+    <w:rsid w:val="00A830FD"/>
+    <w:rsid w:val="00A83216"/>
     <w:rsid w:val="00A832B8"/>
     <w:rsid w:val="00A839CF"/>
+    <w:rsid w:val="00A83B4C"/>
+    <w:rsid w:val="00A83C02"/>
     <w:rsid w:val="00A843DF"/>
+    <w:rsid w:val="00A846BC"/>
+    <w:rsid w:val="00A84840"/>
     <w:rsid w:val="00A849AA"/>
+    <w:rsid w:val="00A84AC5"/>
+    <w:rsid w:val="00A84BFC"/>
+    <w:rsid w:val="00A84C48"/>
+    <w:rsid w:val="00A84D80"/>
+    <w:rsid w:val="00A84EB5"/>
     <w:rsid w:val="00A84F34"/>
     <w:rsid w:val="00A84F6F"/>
+    <w:rsid w:val="00A853FB"/>
+    <w:rsid w:val="00A856FA"/>
     <w:rsid w:val="00A8589F"/>
     <w:rsid w:val="00A85C4F"/>
     <w:rsid w:val="00A85DB1"/>
+    <w:rsid w:val="00A85ED2"/>
+    <w:rsid w:val="00A85FA3"/>
+    <w:rsid w:val="00A862D5"/>
+    <w:rsid w:val="00A8667A"/>
+    <w:rsid w:val="00A8691F"/>
     <w:rsid w:val="00A86950"/>
     <w:rsid w:val="00A86B54"/>
+    <w:rsid w:val="00A86E87"/>
     <w:rsid w:val="00A86F66"/>
+    <w:rsid w:val="00A87017"/>
     <w:rsid w:val="00A8713B"/>
+    <w:rsid w:val="00A87241"/>
+    <w:rsid w:val="00A873D2"/>
     <w:rsid w:val="00A873F3"/>
     <w:rsid w:val="00A8777F"/>
     <w:rsid w:val="00A87980"/>
     <w:rsid w:val="00A87A37"/>
     <w:rsid w:val="00A87B99"/>
+    <w:rsid w:val="00A90252"/>
+    <w:rsid w:val="00A909BE"/>
     <w:rsid w:val="00A90AFB"/>
+    <w:rsid w:val="00A90CD1"/>
     <w:rsid w:val="00A90D18"/>
+    <w:rsid w:val="00A90F26"/>
+    <w:rsid w:val="00A91204"/>
+    <w:rsid w:val="00A91465"/>
     <w:rsid w:val="00A919BF"/>
+    <w:rsid w:val="00A91FA3"/>
+    <w:rsid w:val="00A9217C"/>
     <w:rsid w:val="00A92503"/>
     <w:rsid w:val="00A92572"/>
+    <w:rsid w:val="00A9277D"/>
     <w:rsid w:val="00A927DC"/>
     <w:rsid w:val="00A92927"/>
+    <w:rsid w:val="00A92A9F"/>
     <w:rsid w:val="00A92AB4"/>
+    <w:rsid w:val="00A92CD5"/>
+    <w:rsid w:val="00A9373A"/>
+    <w:rsid w:val="00A93AEC"/>
+    <w:rsid w:val="00A940C1"/>
     <w:rsid w:val="00A9433D"/>
     <w:rsid w:val="00A943C5"/>
+    <w:rsid w:val="00A9453F"/>
+    <w:rsid w:val="00A94C73"/>
+    <w:rsid w:val="00A9541F"/>
+    <w:rsid w:val="00A96180"/>
+    <w:rsid w:val="00A965C6"/>
+    <w:rsid w:val="00A967BE"/>
     <w:rsid w:val="00A96871"/>
+    <w:rsid w:val="00A96A4A"/>
+    <w:rsid w:val="00A96C5E"/>
+    <w:rsid w:val="00A96F52"/>
+    <w:rsid w:val="00A971D1"/>
+    <w:rsid w:val="00A973EB"/>
     <w:rsid w:val="00A974C3"/>
+    <w:rsid w:val="00A97726"/>
+    <w:rsid w:val="00A979C6"/>
+    <w:rsid w:val="00A97D56"/>
+    <w:rsid w:val="00AA004A"/>
     <w:rsid w:val="00AA0086"/>
+    <w:rsid w:val="00AA01AA"/>
+    <w:rsid w:val="00AA0279"/>
     <w:rsid w:val="00AA04DA"/>
     <w:rsid w:val="00AA0AF9"/>
     <w:rsid w:val="00AA0EB2"/>
+    <w:rsid w:val="00AA0EBB"/>
     <w:rsid w:val="00AA106D"/>
     <w:rsid w:val="00AA1226"/>
+    <w:rsid w:val="00AA13ED"/>
+    <w:rsid w:val="00AA14C1"/>
+    <w:rsid w:val="00AA150B"/>
     <w:rsid w:val="00AA1CD9"/>
+    <w:rsid w:val="00AA1E34"/>
     <w:rsid w:val="00AA2279"/>
     <w:rsid w:val="00AA2633"/>
+    <w:rsid w:val="00AA2DF6"/>
     <w:rsid w:val="00AA2F5E"/>
+    <w:rsid w:val="00AA31AC"/>
     <w:rsid w:val="00AA3265"/>
     <w:rsid w:val="00AA334D"/>
     <w:rsid w:val="00AA338B"/>
     <w:rsid w:val="00AA35CC"/>
     <w:rsid w:val="00AA36FF"/>
+    <w:rsid w:val="00AA378A"/>
+    <w:rsid w:val="00AA3A10"/>
     <w:rsid w:val="00AA3CF7"/>
+    <w:rsid w:val="00AA4729"/>
     <w:rsid w:val="00AA4790"/>
+    <w:rsid w:val="00AA47FF"/>
     <w:rsid w:val="00AA4CC9"/>
     <w:rsid w:val="00AA4CF8"/>
+    <w:rsid w:val="00AA5415"/>
+    <w:rsid w:val="00AA54C1"/>
+    <w:rsid w:val="00AA56BA"/>
     <w:rsid w:val="00AA576F"/>
+    <w:rsid w:val="00AA5D1E"/>
+    <w:rsid w:val="00AA5DAB"/>
+    <w:rsid w:val="00AA5F92"/>
+    <w:rsid w:val="00AA60A3"/>
     <w:rsid w:val="00AA6268"/>
+    <w:rsid w:val="00AA64FE"/>
+    <w:rsid w:val="00AA6961"/>
     <w:rsid w:val="00AA6A05"/>
     <w:rsid w:val="00AA6A84"/>
+    <w:rsid w:val="00AA6FF0"/>
     <w:rsid w:val="00AA7140"/>
     <w:rsid w:val="00AA71DD"/>
     <w:rsid w:val="00AA745A"/>
     <w:rsid w:val="00AA74A8"/>
+    <w:rsid w:val="00AA7605"/>
+    <w:rsid w:val="00AA79CD"/>
     <w:rsid w:val="00AA7F62"/>
     <w:rsid w:val="00AB0368"/>
+    <w:rsid w:val="00AB03F4"/>
     <w:rsid w:val="00AB03FB"/>
+    <w:rsid w:val="00AB0C3C"/>
+    <w:rsid w:val="00AB0C65"/>
     <w:rsid w:val="00AB1074"/>
     <w:rsid w:val="00AB139B"/>
     <w:rsid w:val="00AB159D"/>
     <w:rsid w:val="00AB1A06"/>
     <w:rsid w:val="00AB1CF6"/>
+    <w:rsid w:val="00AB1D61"/>
     <w:rsid w:val="00AB21E2"/>
+    <w:rsid w:val="00AB2343"/>
+    <w:rsid w:val="00AB24C0"/>
     <w:rsid w:val="00AB2A4B"/>
     <w:rsid w:val="00AB2A94"/>
+    <w:rsid w:val="00AB2AD9"/>
+    <w:rsid w:val="00AB31F9"/>
     <w:rsid w:val="00AB3226"/>
     <w:rsid w:val="00AB36CE"/>
     <w:rsid w:val="00AB3945"/>
+    <w:rsid w:val="00AB39FD"/>
     <w:rsid w:val="00AB3AD3"/>
+    <w:rsid w:val="00AB3C69"/>
+    <w:rsid w:val="00AB3F5A"/>
+    <w:rsid w:val="00AB3FEF"/>
     <w:rsid w:val="00AB4202"/>
+    <w:rsid w:val="00AB423C"/>
+    <w:rsid w:val="00AB4AB0"/>
+    <w:rsid w:val="00AB4BCA"/>
     <w:rsid w:val="00AB5395"/>
+    <w:rsid w:val="00AB5572"/>
+    <w:rsid w:val="00AB564C"/>
     <w:rsid w:val="00AB56A3"/>
+    <w:rsid w:val="00AB57B6"/>
+    <w:rsid w:val="00AB5901"/>
+    <w:rsid w:val="00AB5C40"/>
+    <w:rsid w:val="00AB5CB9"/>
+    <w:rsid w:val="00AB6337"/>
     <w:rsid w:val="00AB646E"/>
     <w:rsid w:val="00AB6A3C"/>
+    <w:rsid w:val="00AB6D18"/>
+    <w:rsid w:val="00AB6D42"/>
     <w:rsid w:val="00AB6E51"/>
+    <w:rsid w:val="00AB70E2"/>
+    <w:rsid w:val="00AB71DA"/>
+    <w:rsid w:val="00AB72C8"/>
     <w:rsid w:val="00AB76B5"/>
+    <w:rsid w:val="00AB76D2"/>
+    <w:rsid w:val="00AB793A"/>
     <w:rsid w:val="00AB7D8C"/>
     <w:rsid w:val="00AC005F"/>
+    <w:rsid w:val="00AC00B7"/>
     <w:rsid w:val="00AC056D"/>
+    <w:rsid w:val="00AC07A3"/>
+    <w:rsid w:val="00AC0803"/>
+    <w:rsid w:val="00AC09CD"/>
     <w:rsid w:val="00AC0C5F"/>
     <w:rsid w:val="00AC0FCA"/>
     <w:rsid w:val="00AC1429"/>
     <w:rsid w:val="00AC16CF"/>
     <w:rsid w:val="00AC1799"/>
+    <w:rsid w:val="00AC19D5"/>
     <w:rsid w:val="00AC2645"/>
+    <w:rsid w:val="00AC266C"/>
+    <w:rsid w:val="00AC298B"/>
+    <w:rsid w:val="00AC2AFF"/>
+    <w:rsid w:val="00AC2FEF"/>
     <w:rsid w:val="00AC33C1"/>
+    <w:rsid w:val="00AC38A1"/>
+    <w:rsid w:val="00AC3A4A"/>
+    <w:rsid w:val="00AC3B26"/>
     <w:rsid w:val="00AC3D5C"/>
+    <w:rsid w:val="00AC4A0C"/>
     <w:rsid w:val="00AC4B40"/>
     <w:rsid w:val="00AC4CCB"/>
     <w:rsid w:val="00AC5049"/>
+    <w:rsid w:val="00AC5183"/>
     <w:rsid w:val="00AC54EE"/>
     <w:rsid w:val="00AC5518"/>
+    <w:rsid w:val="00AC5BC1"/>
     <w:rsid w:val="00AC5DCD"/>
     <w:rsid w:val="00AC6176"/>
+    <w:rsid w:val="00AC6619"/>
     <w:rsid w:val="00AC69B3"/>
     <w:rsid w:val="00AC6B48"/>
+    <w:rsid w:val="00AC714F"/>
+    <w:rsid w:val="00AC716C"/>
+    <w:rsid w:val="00AC75A4"/>
     <w:rsid w:val="00AC7798"/>
     <w:rsid w:val="00AC7B9D"/>
+    <w:rsid w:val="00AC7D09"/>
     <w:rsid w:val="00AD0126"/>
     <w:rsid w:val="00AD0289"/>
     <w:rsid w:val="00AD03B1"/>
+    <w:rsid w:val="00AD03CD"/>
+    <w:rsid w:val="00AD0796"/>
+    <w:rsid w:val="00AD082A"/>
     <w:rsid w:val="00AD08DB"/>
+    <w:rsid w:val="00AD0BC2"/>
     <w:rsid w:val="00AD1118"/>
+    <w:rsid w:val="00AD1258"/>
+    <w:rsid w:val="00AD13D5"/>
     <w:rsid w:val="00AD15DF"/>
+    <w:rsid w:val="00AD22E4"/>
+    <w:rsid w:val="00AD2864"/>
     <w:rsid w:val="00AD287B"/>
     <w:rsid w:val="00AD3032"/>
     <w:rsid w:val="00AD3086"/>
+    <w:rsid w:val="00AD31A3"/>
     <w:rsid w:val="00AD34C2"/>
     <w:rsid w:val="00AD360F"/>
     <w:rsid w:val="00AD3689"/>
     <w:rsid w:val="00AD3697"/>
+    <w:rsid w:val="00AD371A"/>
     <w:rsid w:val="00AD3868"/>
     <w:rsid w:val="00AD387C"/>
     <w:rsid w:val="00AD3EFB"/>
+    <w:rsid w:val="00AD3FD0"/>
+    <w:rsid w:val="00AD40F5"/>
+    <w:rsid w:val="00AD41B7"/>
     <w:rsid w:val="00AD4315"/>
+    <w:rsid w:val="00AD4740"/>
     <w:rsid w:val="00AD4957"/>
     <w:rsid w:val="00AD4999"/>
     <w:rsid w:val="00AD49B8"/>
+    <w:rsid w:val="00AD4C5B"/>
+    <w:rsid w:val="00AD56CF"/>
+    <w:rsid w:val="00AD5773"/>
     <w:rsid w:val="00AD599B"/>
     <w:rsid w:val="00AD5A45"/>
     <w:rsid w:val="00AD5C1C"/>
+    <w:rsid w:val="00AD5FD4"/>
+    <w:rsid w:val="00AD6066"/>
     <w:rsid w:val="00AD648D"/>
+    <w:rsid w:val="00AD699A"/>
     <w:rsid w:val="00AD69E0"/>
     <w:rsid w:val="00AD6BDB"/>
+    <w:rsid w:val="00AD6FAA"/>
     <w:rsid w:val="00AD75B9"/>
+    <w:rsid w:val="00AD76EC"/>
+    <w:rsid w:val="00AD78A8"/>
     <w:rsid w:val="00AD7A04"/>
     <w:rsid w:val="00AD7A05"/>
     <w:rsid w:val="00AD7DC8"/>
     <w:rsid w:val="00AE0789"/>
     <w:rsid w:val="00AE078D"/>
     <w:rsid w:val="00AE0D4F"/>
+    <w:rsid w:val="00AE0F7F"/>
     <w:rsid w:val="00AE1292"/>
+    <w:rsid w:val="00AE1381"/>
+    <w:rsid w:val="00AE13D2"/>
     <w:rsid w:val="00AE14E3"/>
+    <w:rsid w:val="00AE1505"/>
+    <w:rsid w:val="00AE16E5"/>
+    <w:rsid w:val="00AE1AFA"/>
+    <w:rsid w:val="00AE1C37"/>
     <w:rsid w:val="00AE1D2E"/>
+    <w:rsid w:val="00AE23A6"/>
+    <w:rsid w:val="00AE2472"/>
+    <w:rsid w:val="00AE2631"/>
+    <w:rsid w:val="00AE2686"/>
+    <w:rsid w:val="00AE2AA9"/>
+    <w:rsid w:val="00AE2DB3"/>
+    <w:rsid w:val="00AE359C"/>
     <w:rsid w:val="00AE36DD"/>
+    <w:rsid w:val="00AE3C16"/>
     <w:rsid w:val="00AE3CD8"/>
+    <w:rsid w:val="00AE40F0"/>
+    <w:rsid w:val="00AE41BB"/>
+    <w:rsid w:val="00AE46E7"/>
+    <w:rsid w:val="00AE496E"/>
     <w:rsid w:val="00AE4B2F"/>
     <w:rsid w:val="00AE4BCA"/>
     <w:rsid w:val="00AE4CE3"/>
+    <w:rsid w:val="00AE4EA0"/>
     <w:rsid w:val="00AE5407"/>
+    <w:rsid w:val="00AE5799"/>
+    <w:rsid w:val="00AE59FC"/>
+    <w:rsid w:val="00AE5E5E"/>
     <w:rsid w:val="00AE6301"/>
+    <w:rsid w:val="00AE6590"/>
     <w:rsid w:val="00AE66D6"/>
+    <w:rsid w:val="00AE6757"/>
     <w:rsid w:val="00AE67AA"/>
+    <w:rsid w:val="00AE6DBB"/>
+    <w:rsid w:val="00AE6F12"/>
+    <w:rsid w:val="00AE7901"/>
+    <w:rsid w:val="00AE7A7B"/>
     <w:rsid w:val="00AE7B5B"/>
+    <w:rsid w:val="00AE7ECE"/>
+    <w:rsid w:val="00AF0032"/>
+    <w:rsid w:val="00AF02D6"/>
     <w:rsid w:val="00AF04AE"/>
+    <w:rsid w:val="00AF0612"/>
+    <w:rsid w:val="00AF0717"/>
+    <w:rsid w:val="00AF077E"/>
+    <w:rsid w:val="00AF0A06"/>
+    <w:rsid w:val="00AF0C74"/>
+    <w:rsid w:val="00AF0F6A"/>
+    <w:rsid w:val="00AF13DB"/>
+    <w:rsid w:val="00AF168D"/>
+    <w:rsid w:val="00AF20EE"/>
     <w:rsid w:val="00AF22E0"/>
+    <w:rsid w:val="00AF24C2"/>
+    <w:rsid w:val="00AF2CE7"/>
+    <w:rsid w:val="00AF2CED"/>
     <w:rsid w:val="00AF2F13"/>
+    <w:rsid w:val="00AF349D"/>
+    <w:rsid w:val="00AF34A0"/>
+    <w:rsid w:val="00AF3591"/>
     <w:rsid w:val="00AF3E75"/>
+    <w:rsid w:val="00AF411D"/>
+    <w:rsid w:val="00AF4147"/>
+    <w:rsid w:val="00AF4219"/>
     <w:rsid w:val="00AF43EF"/>
     <w:rsid w:val="00AF4AAD"/>
     <w:rsid w:val="00AF4B19"/>
     <w:rsid w:val="00AF4D30"/>
+    <w:rsid w:val="00AF4E6D"/>
+    <w:rsid w:val="00AF522B"/>
     <w:rsid w:val="00AF54CB"/>
     <w:rsid w:val="00AF5615"/>
     <w:rsid w:val="00AF561D"/>
     <w:rsid w:val="00AF57FF"/>
     <w:rsid w:val="00AF599B"/>
+    <w:rsid w:val="00AF5B63"/>
+    <w:rsid w:val="00AF5E63"/>
+    <w:rsid w:val="00AF6137"/>
     <w:rsid w:val="00AF631D"/>
     <w:rsid w:val="00AF650B"/>
     <w:rsid w:val="00AF6522"/>
     <w:rsid w:val="00AF684B"/>
     <w:rsid w:val="00AF7129"/>
     <w:rsid w:val="00AF7458"/>
+    <w:rsid w:val="00AF79C6"/>
     <w:rsid w:val="00AF7A00"/>
+    <w:rsid w:val="00AF7CB6"/>
+    <w:rsid w:val="00B0008A"/>
+    <w:rsid w:val="00B004CF"/>
     <w:rsid w:val="00B004D3"/>
     <w:rsid w:val="00B00511"/>
     <w:rsid w:val="00B006ED"/>
     <w:rsid w:val="00B008AC"/>
+    <w:rsid w:val="00B00964"/>
+    <w:rsid w:val="00B010B0"/>
+    <w:rsid w:val="00B01124"/>
     <w:rsid w:val="00B014C4"/>
     <w:rsid w:val="00B015C6"/>
     <w:rsid w:val="00B01670"/>
     <w:rsid w:val="00B01791"/>
     <w:rsid w:val="00B01798"/>
+    <w:rsid w:val="00B017AC"/>
+    <w:rsid w:val="00B01B5D"/>
     <w:rsid w:val="00B01FAF"/>
     <w:rsid w:val="00B02232"/>
     <w:rsid w:val="00B02271"/>
     <w:rsid w:val="00B025B3"/>
+    <w:rsid w:val="00B02680"/>
     <w:rsid w:val="00B0275D"/>
+    <w:rsid w:val="00B02836"/>
     <w:rsid w:val="00B02C72"/>
     <w:rsid w:val="00B02CFB"/>
     <w:rsid w:val="00B02DB8"/>
     <w:rsid w:val="00B02DDA"/>
+    <w:rsid w:val="00B02FA0"/>
+    <w:rsid w:val="00B036CC"/>
+    <w:rsid w:val="00B036D1"/>
+    <w:rsid w:val="00B039D4"/>
+    <w:rsid w:val="00B03C21"/>
+    <w:rsid w:val="00B03C8B"/>
     <w:rsid w:val="00B03F23"/>
     <w:rsid w:val="00B040AB"/>
+    <w:rsid w:val="00B0439E"/>
     <w:rsid w:val="00B043CB"/>
+    <w:rsid w:val="00B0440B"/>
+    <w:rsid w:val="00B04535"/>
     <w:rsid w:val="00B04574"/>
     <w:rsid w:val="00B047C5"/>
+    <w:rsid w:val="00B04B81"/>
     <w:rsid w:val="00B04D0A"/>
+    <w:rsid w:val="00B04E8F"/>
     <w:rsid w:val="00B04EAD"/>
     <w:rsid w:val="00B04F5B"/>
+    <w:rsid w:val="00B052AC"/>
+    <w:rsid w:val="00B054B4"/>
+    <w:rsid w:val="00B0551A"/>
+    <w:rsid w:val="00B058E1"/>
+    <w:rsid w:val="00B05A8A"/>
+    <w:rsid w:val="00B05D87"/>
+    <w:rsid w:val="00B05DAC"/>
+    <w:rsid w:val="00B05DF1"/>
+    <w:rsid w:val="00B06146"/>
+    <w:rsid w:val="00B06351"/>
     <w:rsid w:val="00B0668F"/>
     <w:rsid w:val="00B068B7"/>
     <w:rsid w:val="00B0694F"/>
+    <w:rsid w:val="00B06CAA"/>
+    <w:rsid w:val="00B06DB3"/>
+    <w:rsid w:val="00B070D2"/>
+    <w:rsid w:val="00B0746F"/>
     <w:rsid w:val="00B0748D"/>
+    <w:rsid w:val="00B075E3"/>
+    <w:rsid w:val="00B07791"/>
     <w:rsid w:val="00B07BAA"/>
+    <w:rsid w:val="00B07D46"/>
+    <w:rsid w:val="00B07EF9"/>
     <w:rsid w:val="00B100FA"/>
     <w:rsid w:val="00B104E1"/>
     <w:rsid w:val="00B10619"/>
+    <w:rsid w:val="00B106AD"/>
+    <w:rsid w:val="00B1085D"/>
+    <w:rsid w:val="00B109A5"/>
+    <w:rsid w:val="00B10D8C"/>
     <w:rsid w:val="00B10DB5"/>
+    <w:rsid w:val="00B10F31"/>
+    <w:rsid w:val="00B111A3"/>
+    <w:rsid w:val="00B111DC"/>
+    <w:rsid w:val="00B11217"/>
+    <w:rsid w:val="00B11240"/>
     <w:rsid w:val="00B112B1"/>
+    <w:rsid w:val="00B113CA"/>
+    <w:rsid w:val="00B118CA"/>
+    <w:rsid w:val="00B11E5A"/>
+    <w:rsid w:val="00B11FBC"/>
+    <w:rsid w:val="00B12009"/>
     <w:rsid w:val="00B12331"/>
+    <w:rsid w:val="00B1244E"/>
+    <w:rsid w:val="00B12996"/>
+    <w:rsid w:val="00B12C9E"/>
     <w:rsid w:val="00B12E4E"/>
+    <w:rsid w:val="00B1330D"/>
+    <w:rsid w:val="00B1337F"/>
     <w:rsid w:val="00B134AD"/>
+    <w:rsid w:val="00B13C8C"/>
+    <w:rsid w:val="00B13E74"/>
+    <w:rsid w:val="00B140FE"/>
+    <w:rsid w:val="00B1411A"/>
     <w:rsid w:val="00B1441F"/>
     <w:rsid w:val="00B1499E"/>
     <w:rsid w:val="00B14A42"/>
+    <w:rsid w:val="00B15973"/>
+    <w:rsid w:val="00B15A54"/>
     <w:rsid w:val="00B15A85"/>
+    <w:rsid w:val="00B15B6D"/>
+    <w:rsid w:val="00B15E71"/>
     <w:rsid w:val="00B15EB4"/>
     <w:rsid w:val="00B15FC2"/>
     <w:rsid w:val="00B16344"/>
+    <w:rsid w:val="00B164A1"/>
+    <w:rsid w:val="00B164DF"/>
     <w:rsid w:val="00B16565"/>
     <w:rsid w:val="00B1658E"/>
     <w:rsid w:val="00B1668D"/>
+    <w:rsid w:val="00B16E26"/>
+    <w:rsid w:val="00B16E4B"/>
+    <w:rsid w:val="00B16EFF"/>
+    <w:rsid w:val="00B170A8"/>
     <w:rsid w:val="00B1721A"/>
+    <w:rsid w:val="00B176C0"/>
+    <w:rsid w:val="00B1774C"/>
     <w:rsid w:val="00B17B04"/>
+    <w:rsid w:val="00B17E09"/>
     <w:rsid w:val="00B17F57"/>
+    <w:rsid w:val="00B17FD3"/>
+    <w:rsid w:val="00B203E4"/>
+    <w:rsid w:val="00B2076B"/>
     <w:rsid w:val="00B207BA"/>
+    <w:rsid w:val="00B20905"/>
     <w:rsid w:val="00B20A79"/>
+    <w:rsid w:val="00B20D90"/>
+    <w:rsid w:val="00B20E8F"/>
     <w:rsid w:val="00B2144F"/>
+    <w:rsid w:val="00B2153D"/>
     <w:rsid w:val="00B21BA5"/>
+    <w:rsid w:val="00B21BFB"/>
+    <w:rsid w:val="00B21DC0"/>
+    <w:rsid w:val="00B21F65"/>
     <w:rsid w:val="00B22098"/>
+    <w:rsid w:val="00B22466"/>
     <w:rsid w:val="00B229B6"/>
+    <w:rsid w:val="00B22C34"/>
+    <w:rsid w:val="00B22D80"/>
     <w:rsid w:val="00B231B2"/>
+    <w:rsid w:val="00B2345C"/>
+    <w:rsid w:val="00B23862"/>
+    <w:rsid w:val="00B238D9"/>
     <w:rsid w:val="00B23B00"/>
+    <w:rsid w:val="00B24001"/>
+    <w:rsid w:val="00B240EB"/>
+    <w:rsid w:val="00B24553"/>
+    <w:rsid w:val="00B24636"/>
+    <w:rsid w:val="00B2473C"/>
+    <w:rsid w:val="00B247A2"/>
     <w:rsid w:val="00B24A2D"/>
     <w:rsid w:val="00B24B0F"/>
+    <w:rsid w:val="00B24F2D"/>
+    <w:rsid w:val="00B250F5"/>
     <w:rsid w:val="00B2540B"/>
+    <w:rsid w:val="00B2564F"/>
+    <w:rsid w:val="00B257BA"/>
+    <w:rsid w:val="00B25B12"/>
     <w:rsid w:val="00B25DF7"/>
+    <w:rsid w:val="00B262B8"/>
     <w:rsid w:val="00B263B6"/>
     <w:rsid w:val="00B26440"/>
+    <w:rsid w:val="00B26966"/>
+    <w:rsid w:val="00B26A85"/>
+    <w:rsid w:val="00B26ABB"/>
+    <w:rsid w:val="00B2711A"/>
     <w:rsid w:val="00B2711F"/>
+    <w:rsid w:val="00B2736E"/>
     <w:rsid w:val="00B274CC"/>
+    <w:rsid w:val="00B27AA3"/>
+    <w:rsid w:val="00B3004A"/>
+    <w:rsid w:val="00B30338"/>
     <w:rsid w:val="00B30480"/>
+    <w:rsid w:val="00B30C2E"/>
     <w:rsid w:val="00B30E0A"/>
     <w:rsid w:val="00B30F09"/>
+    <w:rsid w:val="00B30F85"/>
+    <w:rsid w:val="00B31143"/>
     <w:rsid w:val="00B312F8"/>
     <w:rsid w:val="00B31325"/>
+    <w:rsid w:val="00B31588"/>
     <w:rsid w:val="00B31989"/>
+    <w:rsid w:val="00B31D72"/>
+    <w:rsid w:val="00B31EFD"/>
+    <w:rsid w:val="00B322A9"/>
     <w:rsid w:val="00B3236F"/>
     <w:rsid w:val="00B32783"/>
+    <w:rsid w:val="00B32C75"/>
     <w:rsid w:val="00B32D7C"/>
+    <w:rsid w:val="00B3307B"/>
     <w:rsid w:val="00B336EE"/>
     <w:rsid w:val="00B33CA4"/>
+    <w:rsid w:val="00B33D03"/>
+    <w:rsid w:val="00B3476D"/>
     <w:rsid w:val="00B34BA0"/>
     <w:rsid w:val="00B34C7F"/>
     <w:rsid w:val="00B34D54"/>
+    <w:rsid w:val="00B34F64"/>
     <w:rsid w:val="00B35070"/>
     <w:rsid w:val="00B3526E"/>
+    <w:rsid w:val="00B35358"/>
+    <w:rsid w:val="00B3580C"/>
+    <w:rsid w:val="00B35D26"/>
     <w:rsid w:val="00B36252"/>
     <w:rsid w:val="00B36A26"/>
+    <w:rsid w:val="00B36BEC"/>
+    <w:rsid w:val="00B37022"/>
+    <w:rsid w:val="00B3702B"/>
+    <w:rsid w:val="00B37118"/>
     <w:rsid w:val="00B3732B"/>
     <w:rsid w:val="00B37636"/>
+    <w:rsid w:val="00B37708"/>
+    <w:rsid w:val="00B37CA3"/>
+    <w:rsid w:val="00B37F33"/>
+    <w:rsid w:val="00B402EB"/>
+    <w:rsid w:val="00B4041E"/>
+    <w:rsid w:val="00B40BC0"/>
     <w:rsid w:val="00B40CB0"/>
+    <w:rsid w:val="00B40CD8"/>
     <w:rsid w:val="00B40D27"/>
+    <w:rsid w:val="00B40E80"/>
     <w:rsid w:val="00B4130A"/>
+    <w:rsid w:val="00B41639"/>
+    <w:rsid w:val="00B417DC"/>
     <w:rsid w:val="00B41B3F"/>
+    <w:rsid w:val="00B41E55"/>
+    <w:rsid w:val="00B42405"/>
+    <w:rsid w:val="00B42617"/>
     <w:rsid w:val="00B427F9"/>
     <w:rsid w:val="00B42986"/>
     <w:rsid w:val="00B42C9A"/>
     <w:rsid w:val="00B42CDA"/>
     <w:rsid w:val="00B42EBA"/>
     <w:rsid w:val="00B42F27"/>
+    <w:rsid w:val="00B43372"/>
     <w:rsid w:val="00B433AF"/>
     <w:rsid w:val="00B4346A"/>
     <w:rsid w:val="00B43692"/>
+    <w:rsid w:val="00B43A08"/>
+    <w:rsid w:val="00B43B8F"/>
     <w:rsid w:val="00B44F75"/>
+    <w:rsid w:val="00B45387"/>
+    <w:rsid w:val="00B453EF"/>
     <w:rsid w:val="00B4562B"/>
     <w:rsid w:val="00B4594A"/>
+    <w:rsid w:val="00B45956"/>
+    <w:rsid w:val="00B45E2D"/>
     <w:rsid w:val="00B45F29"/>
     <w:rsid w:val="00B46045"/>
+    <w:rsid w:val="00B4611E"/>
     <w:rsid w:val="00B461F9"/>
     <w:rsid w:val="00B4637B"/>
+    <w:rsid w:val="00B468A9"/>
+    <w:rsid w:val="00B46A59"/>
+    <w:rsid w:val="00B46AF5"/>
     <w:rsid w:val="00B46D5A"/>
+    <w:rsid w:val="00B4716C"/>
     <w:rsid w:val="00B471B3"/>
+    <w:rsid w:val="00B4750E"/>
+    <w:rsid w:val="00B47657"/>
+    <w:rsid w:val="00B47970"/>
+    <w:rsid w:val="00B479E2"/>
+    <w:rsid w:val="00B47BB7"/>
+    <w:rsid w:val="00B47BD5"/>
     <w:rsid w:val="00B47CD3"/>
+    <w:rsid w:val="00B504B1"/>
     <w:rsid w:val="00B50594"/>
     <w:rsid w:val="00B50627"/>
+    <w:rsid w:val="00B507A3"/>
+    <w:rsid w:val="00B50E7D"/>
+    <w:rsid w:val="00B5115D"/>
+    <w:rsid w:val="00B51443"/>
     <w:rsid w:val="00B51646"/>
     <w:rsid w:val="00B51BA1"/>
     <w:rsid w:val="00B52150"/>
+    <w:rsid w:val="00B52657"/>
+    <w:rsid w:val="00B528AD"/>
+    <w:rsid w:val="00B52A5C"/>
+    <w:rsid w:val="00B52ED6"/>
+    <w:rsid w:val="00B52F4A"/>
     <w:rsid w:val="00B532FD"/>
+    <w:rsid w:val="00B534BC"/>
+    <w:rsid w:val="00B5352A"/>
+    <w:rsid w:val="00B53581"/>
     <w:rsid w:val="00B5376B"/>
+    <w:rsid w:val="00B53837"/>
+    <w:rsid w:val="00B541D4"/>
+    <w:rsid w:val="00B543B9"/>
+    <w:rsid w:val="00B5484E"/>
     <w:rsid w:val="00B54F75"/>
+    <w:rsid w:val="00B550D3"/>
+    <w:rsid w:val="00B55458"/>
+    <w:rsid w:val="00B55474"/>
     <w:rsid w:val="00B559ED"/>
+    <w:rsid w:val="00B55BEF"/>
+    <w:rsid w:val="00B55C97"/>
     <w:rsid w:val="00B55D2D"/>
+    <w:rsid w:val="00B55D99"/>
     <w:rsid w:val="00B56024"/>
+    <w:rsid w:val="00B5657D"/>
+    <w:rsid w:val="00B56629"/>
+    <w:rsid w:val="00B56668"/>
+    <w:rsid w:val="00B56D45"/>
+    <w:rsid w:val="00B56DAB"/>
     <w:rsid w:val="00B56E55"/>
+    <w:rsid w:val="00B56E86"/>
+    <w:rsid w:val="00B56E8B"/>
+    <w:rsid w:val="00B56EB6"/>
+    <w:rsid w:val="00B56EEE"/>
+    <w:rsid w:val="00B56EFD"/>
     <w:rsid w:val="00B57153"/>
+    <w:rsid w:val="00B57355"/>
+    <w:rsid w:val="00B57D54"/>
     <w:rsid w:val="00B6013F"/>
+    <w:rsid w:val="00B60338"/>
     <w:rsid w:val="00B607F6"/>
+    <w:rsid w:val="00B60999"/>
     <w:rsid w:val="00B60A8E"/>
+    <w:rsid w:val="00B60ABB"/>
     <w:rsid w:val="00B60AF0"/>
+    <w:rsid w:val="00B60B1C"/>
     <w:rsid w:val="00B60CE8"/>
     <w:rsid w:val="00B60D0D"/>
+    <w:rsid w:val="00B61198"/>
+    <w:rsid w:val="00B61233"/>
     <w:rsid w:val="00B61448"/>
     <w:rsid w:val="00B617DF"/>
     <w:rsid w:val="00B6191B"/>
     <w:rsid w:val="00B61E19"/>
+    <w:rsid w:val="00B62286"/>
     <w:rsid w:val="00B6228B"/>
+    <w:rsid w:val="00B6260F"/>
+    <w:rsid w:val="00B62770"/>
     <w:rsid w:val="00B63047"/>
     <w:rsid w:val="00B6315A"/>
+    <w:rsid w:val="00B631D9"/>
+    <w:rsid w:val="00B63622"/>
     <w:rsid w:val="00B636D3"/>
+    <w:rsid w:val="00B64043"/>
+    <w:rsid w:val="00B640EE"/>
     <w:rsid w:val="00B6416E"/>
     <w:rsid w:val="00B64258"/>
     <w:rsid w:val="00B64294"/>
+    <w:rsid w:val="00B64406"/>
     <w:rsid w:val="00B646C0"/>
+    <w:rsid w:val="00B64796"/>
+    <w:rsid w:val="00B64B30"/>
+    <w:rsid w:val="00B651B3"/>
+    <w:rsid w:val="00B651CC"/>
+    <w:rsid w:val="00B65376"/>
+    <w:rsid w:val="00B6545D"/>
+    <w:rsid w:val="00B65507"/>
+    <w:rsid w:val="00B656AC"/>
     <w:rsid w:val="00B65813"/>
+    <w:rsid w:val="00B65A45"/>
+    <w:rsid w:val="00B65E19"/>
     <w:rsid w:val="00B65F64"/>
+    <w:rsid w:val="00B6633F"/>
+    <w:rsid w:val="00B66B25"/>
+    <w:rsid w:val="00B67084"/>
     <w:rsid w:val="00B67222"/>
+    <w:rsid w:val="00B672DC"/>
+    <w:rsid w:val="00B67524"/>
     <w:rsid w:val="00B6768D"/>
     <w:rsid w:val="00B67733"/>
     <w:rsid w:val="00B67768"/>
+    <w:rsid w:val="00B7009F"/>
     <w:rsid w:val="00B707B4"/>
     <w:rsid w:val="00B707EE"/>
     <w:rsid w:val="00B70858"/>
     <w:rsid w:val="00B709C9"/>
+    <w:rsid w:val="00B70ABC"/>
+    <w:rsid w:val="00B70BD7"/>
+    <w:rsid w:val="00B70CE9"/>
+    <w:rsid w:val="00B71038"/>
+    <w:rsid w:val="00B711E1"/>
     <w:rsid w:val="00B7120E"/>
+    <w:rsid w:val="00B7136A"/>
     <w:rsid w:val="00B71425"/>
     <w:rsid w:val="00B714B9"/>
     <w:rsid w:val="00B7179C"/>
+    <w:rsid w:val="00B7185E"/>
+    <w:rsid w:val="00B71885"/>
+    <w:rsid w:val="00B71C54"/>
+    <w:rsid w:val="00B723B0"/>
     <w:rsid w:val="00B72CBF"/>
     <w:rsid w:val="00B72EAC"/>
+    <w:rsid w:val="00B730F2"/>
     <w:rsid w:val="00B73262"/>
+    <w:rsid w:val="00B735B6"/>
     <w:rsid w:val="00B7363C"/>
+    <w:rsid w:val="00B7388E"/>
+    <w:rsid w:val="00B73A00"/>
     <w:rsid w:val="00B73A4B"/>
+    <w:rsid w:val="00B73C4B"/>
+    <w:rsid w:val="00B73D48"/>
+    <w:rsid w:val="00B7424A"/>
     <w:rsid w:val="00B742EC"/>
     <w:rsid w:val="00B746A1"/>
+    <w:rsid w:val="00B74714"/>
     <w:rsid w:val="00B7485F"/>
+    <w:rsid w:val="00B74C61"/>
+    <w:rsid w:val="00B74FD8"/>
+    <w:rsid w:val="00B75A84"/>
+    <w:rsid w:val="00B761F2"/>
     <w:rsid w:val="00B76412"/>
+    <w:rsid w:val="00B76668"/>
+    <w:rsid w:val="00B7690A"/>
     <w:rsid w:val="00B76E71"/>
+    <w:rsid w:val="00B7711E"/>
+    <w:rsid w:val="00B772D4"/>
+    <w:rsid w:val="00B77319"/>
+    <w:rsid w:val="00B775B7"/>
+    <w:rsid w:val="00B7765B"/>
+    <w:rsid w:val="00B777AF"/>
+    <w:rsid w:val="00B77A7A"/>
     <w:rsid w:val="00B77CA0"/>
+    <w:rsid w:val="00B77FF5"/>
     <w:rsid w:val="00B80539"/>
     <w:rsid w:val="00B80594"/>
     <w:rsid w:val="00B80772"/>
+    <w:rsid w:val="00B80840"/>
+    <w:rsid w:val="00B80F7C"/>
+    <w:rsid w:val="00B80FD4"/>
+    <w:rsid w:val="00B81047"/>
+    <w:rsid w:val="00B816C1"/>
+    <w:rsid w:val="00B81703"/>
+    <w:rsid w:val="00B8172F"/>
+    <w:rsid w:val="00B81A93"/>
     <w:rsid w:val="00B81E7F"/>
+    <w:rsid w:val="00B8220F"/>
     <w:rsid w:val="00B82252"/>
     <w:rsid w:val="00B8231A"/>
+    <w:rsid w:val="00B82406"/>
+    <w:rsid w:val="00B824C7"/>
+    <w:rsid w:val="00B82A34"/>
+    <w:rsid w:val="00B82D94"/>
     <w:rsid w:val="00B82DEB"/>
+    <w:rsid w:val="00B83131"/>
     <w:rsid w:val="00B83430"/>
+    <w:rsid w:val="00B83478"/>
     <w:rsid w:val="00B8383F"/>
     <w:rsid w:val="00B83B9A"/>
+    <w:rsid w:val="00B83D0C"/>
+    <w:rsid w:val="00B848B0"/>
     <w:rsid w:val="00B851F7"/>
     <w:rsid w:val="00B85325"/>
     <w:rsid w:val="00B8576C"/>
     <w:rsid w:val="00B85A10"/>
     <w:rsid w:val="00B85CCA"/>
+    <w:rsid w:val="00B85F8B"/>
     <w:rsid w:val="00B86170"/>
     <w:rsid w:val="00B8634C"/>
+    <w:rsid w:val="00B86840"/>
     <w:rsid w:val="00B868D0"/>
     <w:rsid w:val="00B86B18"/>
     <w:rsid w:val="00B86ED8"/>
     <w:rsid w:val="00B87176"/>
+    <w:rsid w:val="00B874AF"/>
     <w:rsid w:val="00B87545"/>
+    <w:rsid w:val="00B87756"/>
+    <w:rsid w:val="00B87D16"/>
     <w:rsid w:val="00B87F7B"/>
+    <w:rsid w:val="00B901C5"/>
+    <w:rsid w:val="00B90803"/>
     <w:rsid w:val="00B90FB9"/>
+    <w:rsid w:val="00B91237"/>
+    <w:rsid w:val="00B9155A"/>
+    <w:rsid w:val="00B91779"/>
     <w:rsid w:val="00B917CE"/>
     <w:rsid w:val="00B91C14"/>
     <w:rsid w:val="00B91C51"/>
     <w:rsid w:val="00B92795"/>
+    <w:rsid w:val="00B92BD5"/>
+    <w:rsid w:val="00B92F6D"/>
     <w:rsid w:val="00B931E1"/>
     <w:rsid w:val="00B9325A"/>
     <w:rsid w:val="00B93971"/>
+    <w:rsid w:val="00B93A43"/>
+    <w:rsid w:val="00B93A57"/>
     <w:rsid w:val="00B93B5D"/>
+    <w:rsid w:val="00B93CD4"/>
     <w:rsid w:val="00B943FD"/>
+    <w:rsid w:val="00B945E8"/>
     <w:rsid w:val="00B94630"/>
+    <w:rsid w:val="00B94910"/>
     <w:rsid w:val="00B94EA8"/>
     <w:rsid w:val="00B95040"/>
+    <w:rsid w:val="00B951D5"/>
+    <w:rsid w:val="00B953C1"/>
+    <w:rsid w:val="00B954BA"/>
+    <w:rsid w:val="00B95530"/>
+    <w:rsid w:val="00B95766"/>
+    <w:rsid w:val="00B957ED"/>
     <w:rsid w:val="00B9584D"/>
+    <w:rsid w:val="00B95CFA"/>
+    <w:rsid w:val="00B95E67"/>
     <w:rsid w:val="00B96599"/>
     <w:rsid w:val="00B967F5"/>
+    <w:rsid w:val="00B9687B"/>
+    <w:rsid w:val="00B96A0C"/>
     <w:rsid w:val="00B96B86"/>
+    <w:rsid w:val="00B96CE1"/>
+    <w:rsid w:val="00B972FD"/>
     <w:rsid w:val="00B973C6"/>
     <w:rsid w:val="00B977F5"/>
+    <w:rsid w:val="00B97883"/>
     <w:rsid w:val="00BA003B"/>
     <w:rsid w:val="00BA01AD"/>
+    <w:rsid w:val="00BA0432"/>
     <w:rsid w:val="00BA04EF"/>
+    <w:rsid w:val="00BA084C"/>
     <w:rsid w:val="00BA08A4"/>
+    <w:rsid w:val="00BA09CD"/>
     <w:rsid w:val="00BA09D7"/>
+    <w:rsid w:val="00BA0CF1"/>
     <w:rsid w:val="00BA12C1"/>
+    <w:rsid w:val="00BA158A"/>
+    <w:rsid w:val="00BA16A0"/>
+    <w:rsid w:val="00BA16C6"/>
+    <w:rsid w:val="00BA17B3"/>
+    <w:rsid w:val="00BA1913"/>
+    <w:rsid w:val="00BA1DBF"/>
+    <w:rsid w:val="00BA1FA3"/>
+    <w:rsid w:val="00BA20F6"/>
     <w:rsid w:val="00BA2214"/>
+    <w:rsid w:val="00BA2461"/>
+    <w:rsid w:val="00BA252F"/>
+    <w:rsid w:val="00BA2832"/>
     <w:rsid w:val="00BA2882"/>
+    <w:rsid w:val="00BA2A96"/>
+    <w:rsid w:val="00BA2B1C"/>
+    <w:rsid w:val="00BA2BFA"/>
+    <w:rsid w:val="00BA3114"/>
+    <w:rsid w:val="00BA3299"/>
     <w:rsid w:val="00BA3373"/>
     <w:rsid w:val="00BA39DF"/>
     <w:rsid w:val="00BA3B55"/>
     <w:rsid w:val="00BA3D90"/>
+    <w:rsid w:val="00BA41DB"/>
+    <w:rsid w:val="00BA423C"/>
     <w:rsid w:val="00BA4466"/>
     <w:rsid w:val="00BA49E0"/>
+    <w:rsid w:val="00BA5573"/>
+    <w:rsid w:val="00BA5D32"/>
     <w:rsid w:val="00BA5F53"/>
     <w:rsid w:val="00BA66B0"/>
+    <w:rsid w:val="00BA67D6"/>
+    <w:rsid w:val="00BA699B"/>
     <w:rsid w:val="00BA69E3"/>
+    <w:rsid w:val="00BA6AEA"/>
+    <w:rsid w:val="00BA6BC1"/>
+    <w:rsid w:val="00BA6F25"/>
+    <w:rsid w:val="00BA6FC3"/>
+    <w:rsid w:val="00BA74AA"/>
+    <w:rsid w:val="00BA74B0"/>
     <w:rsid w:val="00BA7641"/>
+    <w:rsid w:val="00BA7C37"/>
+    <w:rsid w:val="00BA7F27"/>
     <w:rsid w:val="00BB0045"/>
+    <w:rsid w:val="00BB05FF"/>
     <w:rsid w:val="00BB0958"/>
     <w:rsid w:val="00BB0AB8"/>
+    <w:rsid w:val="00BB0ADB"/>
+    <w:rsid w:val="00BB0E2A"/>
     <w:rsid w:val="00BB0F9D"/>
     <w:rsid w:val="00BB11EF"/>
     <w:rsid w:val="00BB142A"/>
     <w:rsid w:val="00BB1C21"/>
+    <w:rsid w:val="00BB1C43"/>
     <w:rsid w:val="00BB1CBE"/>
     <w:rsid w:val="00BB1F8E"/>
     <w:rsid w:val="00BB21FF"/>
     <w:rsid w:val="00BB2308"/>
     <w:rsid w:val="00BB2333"/>
     <w:rsid w:val="00BB2827"/>
+    <w:rsid w:val="00BB28E4"/>
     <w:rsid w:val="00BB2A02"/>
+    <w:rsid w:val="00BB2B44"/>
+    <w:rsid w:val="00BB3731"/>
     <w:rsid w:val="00BB395E"/>
     <w:rsid w:val="00BB3AB2"/>
+    <w:rsid w:val="00BB3D65"/>
     <w:rsid w:val="00BB3FF7"/>
     <w:rsid w:val="00BB41B9"/>
+    <w:rsid w:val="00BB42CF"/>
     <w:rsid w:val="00BB4488"/>
     <w:rsid w:val="00BB461D"/>
     <w:rsid w:val="00BB46DB"/>
+    <w:rsid w:val="00BB4EB8"/>
+    <w:rsid w:val="00BB4FA0"/>
     <w:rsid w:val="00BB51D4"/>
+    <w:rsid w:val="00BB5293"/>
+    <w:rsid w:val="00BB564E"/>
     <w:rsid w:val="00BB576E"/>
     <w:rsid w:val="00BB57A9"/>
     <w:rsid w:val="00BB5924"/>
     <w:rsid w:val="00BB5B2F"/>
     <w:rsid w:val="00BB5E2D"/>
+    <w:rsid w:val="00BB5F78"/>
     <w:rsid w:val="00BB62D8"/>
+    <w:rsid w:val="00BB62DE"/>
     <w:rsid w:val="00BB6580"/>
+    <w:rsid w:val="00BB66B8"/>
+    <w:rsid w:val="00BB6B93"/>
     <w:rsid w:val="00BB71D4"/>
     <w:rsid w:val="00BB7639"/>
+    <w:rsid w:val="00BB7675"/>
+    <w:rsid w:val="00BB76A4"/>
     <w:rsid w:val="00BB7A61"/>
+    <w:rsid w:val="00BB7C2A"/>
+    <w:rsid w:val="00BB7C39"/>
     <w:rsid w:val="00BB7E4F"/>
+    <w:rsid w:val="00BC003F"/>
     <w:rsid w:val="00BC007B"/>
     <w:rsid w:val="00BC043B"/>
+    <w:rsid w:val="00BC0446"/>
+    <w:rsid w:val="00BC0F1A"/>
+    <w:rsid w:val="00BC0F25"/>
     <w:rsid w:val="00BC0F4D"/>
     <w:rsid w:val="00BC0FD2"/>
     <w:rsid w:val="00BC1417"/>
+    <w:rsid w:val="00BC1562"/>
+    <w:rsid w:val="00BC163D"/>
     <w:rsid w:val="00BC1BD1"/>
     <w:rsid w:val="00BC1C63"/>
     <w:rsid w:val="00BC1F62"/>
     <w:rsid w:val="00BC1FD8"/>
+    <w:rsid w:val="00BC24C2"/>
     <w:rsid w:val="00BC2611"/>
+    <w:rsid w:val="00BC28FB"/>
+    <w:rsid w:val="00BC2914"/>
+    <w:rsid w:val="00BC2CA5"/>
     <w:rsid w:val="00BC2CF3"/>
+    <w:rsid w:val="00BC30CD"/>
+    <w:rsid w:val="00BC338E"/>
     <w:rsid w:val="00BC36F1"/>
+    <w:rsid w:val="00BC36F5"/>
     <w:rsid w:val="00BC39ED"/>
+    <w:rsid w:val="00BC3AE4"/>
+    <w:rsid w:val="00BC4348"/>
+    <w:rsid w:val="00BC4976"/>
+    <w:rsid w:val="00BC5730"/>
+    <w:rsid w:val="00BC584B"/>
+    <w:rsid w:val="00BC5A82"/>
     <w:rsid w:val="00BC5EA3"/>
+    <w:rsid w:val="00BC6213"/>
     <w:rsid w:val="00BC6264"/>
+    <w:rsid w:val="00BC62FC"/>
     <w:rsid w:val="00BC65E4"/>
+    <w:rsid w:val="00BC66E0"/>
     <w:rsid w:val="00BC66F3"/>
     <w:rsid w:val="00BC6991"/>
+    <w:rsid w:val="00BC71A9"/>
+    <w:rsid w:val="00BC7299"/>
     <w:rsid w:val="00BC73AD"/>
+    <w:rsid w:val="00BC756F"/>
     <w:rsid w:val="00BC7BE8"/>
     <w:rsid w:val="00BC7EED"/>
+    <w:rsid w:val="00BD01E8"/>
+    <w:rsid w:val="00BD0319"/>
     <w:rsid w:val="00BD0390"/>
     <w:rsid w:val="00BD06A0"/>
+    <w:rsid w:val="00BD09BB"/>
+    <w:rsid w:val="00BD0A5E"/>
+    <w:rsid w:val="00BD0B0B"/>
+    <w:rsid w:val="00BD0BD0"/>
     <w:rsid w:val="00BD0F32"/>
+    <w:rsid w:val="00BD1217"/>
+    <w:rsid w:val="00BD126C"/>
+    <w:rsid w:val="00BD1632"/>
+    <w:rsid w:val="00BD16C3"/>
+    <w:rsid w:val="00BD1D24"/>
+    <w:rsid w:val="00BD23D0"/>
+    <w:rsid w:val="00BD2C5E"/>
+    <w:rsid w:val="00BD2D6E"/>
+    <w:rsid w:val="00BD31CB"/>
     <w:rsid w:val="00BD343E"/>
     <w:rsid w:val="00BD34A8"/>
     <w:rsid w:val="00BD358D"/>
+    <w:rsid w:val="00BD368D"/>
+    <w:rsid w:val="00BD3D47"/>
     <w:rsid w:val="00BD3FEC"/>
     <w:rsid w:val="00BD4197"/>
+    <w:rsid w:val="00BD4472"/>
     <w:rsid w:val="00BD47BC"/>
+    <w:rsid w:val="00BD480F"/>
     <w:rsid w:val="00BD4AF2"/>
+    <w:rsid w:val="00BD4E0B"/>
+    <w:rsid w:val="00BD5505"/>
+    <w:rsid w:val="00BD57F1"/>
     <w:rsid w:val="00BD5C22"/>
     <w:rsid w:val="00BD5F9C"/>
+    <w:rsid w:val="00BD6735"/>
     <w:rsid w:val="00BD7085"/>
+    <w:rsid w:val="00BD7528"/>
     <w:rsid w:val="00BD754B"/>
+    <w:rsid w:val="00BD755F"/>
     <w:rsid w:val="00BD7629"/>
     <w:rsid w:val="00BD76C2"/>
     <w:rsid w:val="00BD7745"/>
     <w:rsid w:val="00BD77C7"/>
+    <w:rsid w:val="00BD77F8"/>
+    <w:rsid w:val="00BD7A4D"/>
     <w:rsid w:val="00BD7C09"/>
     <w:rsid w:val="00BD7DC3"/>
+    <w:rsid w:val="00BD7F99"/>
     <w:rsid w:val="00BE00DB"/>
     <w:rsid w:val="00BE0519"/>
+    <w:rsid w:val="00BE0593"/>
+    <w:rsid w:val="00BE06BB"/>
     <w:rsid w:val="00BE0D8B"/>
     <w:rsid w:val="00BE1195"/>
+    <w:rsid w:val="00BE1A26"/>
     <w:rsid w:val="00BE1A5D"/>
+    <w:rsid w:val="00BE1DCB"/>
     <w:rsid w:val="00BE237F"/>
+    <w:rsid w:val="00BE2755"/>
+    <w:rsid w:val="00BE2966"/>
     <w:rsid w:val="00BE2DE8"/>
     <w:rsid w:val="00BE3074"/>
+    <w:rsid w:val="00BE3230"/>
+    <w:rsid w:val="00BE342C"/>
     <w:rsid w:val="00BE3431"/>
+    <w:rsid w:val="00BE3665"/>
+    <w:rsid w:val="00BE36BD"/>
+    <w:rsid w:val="00BE3840"/>
     <w:rsid w:val="00BE3AEB"/>
+    <w:rsid w:val="00BE3BD1"/>
+    <w:rsid w:val="00BE3D43"/>
     <w:rsid w:val="00BE3D55"/>
+    <w:rsid w:val="00BE4FFE"/>
+    <w:rsid w:val="00BE58C3"/>
+    <w:rsid w:val="00BE5F8D"/>
+    <w:rsid w:val="00BE6275"/>
+    <w:rsid w:val="00BE64B7"/>
+    <w:rsid w:val="00BE663A"/>
+    <w:rsid w:val="00BE6708"/>
+    <w:rsid w:val="00BE6799"/>
     <w:rsid w:val="00BE6AC3"/>
     <w:rsid w:val="00BE6B5B"/>
+    <w:rsid w:val="00BE6BBF"/>
+    <w:rsid w:val="00BE755F"/>
     <w:rsid w:val="00BE77CC"/>
+    <w:rsid w:val="00BE78CE"/>
     <w:rsid w:val="00BE79A5"/>
     <w:rsid w:val="00BE7C63"/>
     <w:rsid w:val="00BE7E3D"/>
+    <w:rsid w:val="00BF0004"/>
+    <w:rsid w:val="00BF0237"/>
     <w:rsid w:val="00BF0A05"/>
     <w:rsid w:val="00BF0DB3"/>
+    <w:rsid w:val="00BF0DD6"/>
+    <w:rsid w:val="00BF14E8"/>
+    <w:rsid w:val="00BF180F"/>
+    <w:rsid w:val="00BF1978"/>
     <w:rsid w:val="00BF1C6A"/>
+    <w:rsid w:val="00BF2113"/>
     <w:rsid w:val="00BF2449"/>
+    <w:rsid w:val="00BF29B9"/>
     <w:rsid w:val="00BF307A"/>
+    <w:rsid w:val="00BF3692"/>
     <w:rsid w:val="00BF3D89"/>
     <w:rsid w:val="00BF4494"/>
+    <w:rsid w:val="00BF49B2"/>
+    <w:rsid w:val="00BF4C7D"/>
+    <w:rsid w:val="00BF4DCE"/>
+    <w:rsid w:val="00BF500B"/>
+    <w:rsid w:val="00BF5193"/>
     <w:rsid w:val="00BF5272"/>
     <w:rsid w:val="00BF52C6"/>
     <w:rsid w:val="00BF5D7D"/>
+    <w:rsid w:val="00BF5DD1"/>
     <w:rsid w:val="00BF610F"/>
+    <w:rsid w:val="00BF61DD"/>
+    <w:rsid w:val="00BF62CE"/>
     <w:rsid w:val="00BF667F"/>
     <w:rsid w:val="00BF69BC"/>
+    <w:rsid w:val="00BF6CA8"/>
+    <w:rsid w:val="00BF6D7F"/>
+    <w:rsid w:val="00BF7891"/>
+    <w:rsid w:val="00BF7EF1"/>
     <w:rsid w:val="00C0017A"/>
+    <w:rsid w:val="00C001F0"/>
     <w:rsid w:val="00C00434"/>
+    <w:rsid w:val="00C00AEF"/>
     <w:rsid w:val="00C00C78"/>
+    <w:rsid w:val="00C00FE6"/>
+    <w:rsid w:val="00C012EE"/>
+    <w:rsid w:val="00C0131B"/>
+    <w:rsid w:val="00C01372"/>
     <w:rsid w:val="00C0167D"/>
     <w:rsid w:val="00C01792"/>
     <w:rsid w:val="00C017E3"/>
     <w:rsid w:val="00C01C7D"/>
+    <w:rsid w:val="00C01D41"/>
     <w:rsid w:val="00C01E7B"/>
+    <w:rsid w:val="00C02365"/>
+    <w:rsid w:val="00C02731"/>
+    <w:rsid w:val="00C02AC7"/>
     <w:rsid w:val="00C02C5B"/>
     <w:rsid w:val="00C031C1"/>
     <w:rsid w:val="00C03309"/>
+    <w:rsid w:val="00C03444"/>
+    <w:rsid w:val="00C03F0E"/>
+    <w:rsid w:val="00C0460B"/>
+    <w:rsid w:val="00C0476C"/>
+    <w:rsid w:val="00C048DB"/>
+    <w:rsid w:val="00C04A12"/>
+    <w:rsid w:val="00C04BDA"/>
     <w:rsid w:val="00C051B3"/>
+    <w:rsid w:val="00C05AC3"/>
+    <w:rsid w:val="00C06456"/>
+    <w:rsid w:val="00C06588"/>
+    <w:rsid w:val="00C06590"/>
     <w:rsid w:val="00C06847"/>
     <w:rsid w:val="00C068FB"/>
+    <w:rsid w:val="00C06ECC"/>
     <w:rsid w:val="00C07067"/>
+    <w:rsid w:val="00C07146"/>
+    <w:rsid w:val="00C07252"/>
+    <w:rsid w:val="00C072B1"/>
     <w:rsid w:val="00C072B2"/>
+    <w:rsid w:val="00C074B5"/>
     <w:rsid w:val="00C078CE"/>
+    <w:rsid w:val="00C07D9F"/>
+    <w:rsid w:val="00C1061C"/>
+    <w:rsid w:val="00C10680"/>
     <w:rsid w:val="00C10911"/>
+    <w:rsid w:val="00C10AD8"/>
     <w:rsid w:val="00C10CC4"/>
+    <w:rsid w:val="00C10D6C"/>
+    <w:rsid w:val="00C117E1"/>
     <w:rsid w:val="00C11984"/>
     <w:rsid w:val="00C119FC"/>
     <w:rsid w:val="00C11E83"/>
+    <w:rsid w:val="00C12072"/>
+    <w:rsid w:val="00C124F6"/>
+    <w:rsid w:val="00C1285E"/>
     <w:rsid w:val="00C12906"/>
+    <w:rsid w:val="00C12963"/>
     <w:rsid w:val="00C12AE4"/>
     <w:rsid w:val="00C12DFB"/>
+    <w:rsid w:val="00C12F7B"/>
+    <w:rsid w:val="00C13219"/>
     <w:rsid w:val="00C134DF"/>
+    <w:rsid w:val="00C134F2"/>
     <w:rsid w:val="00C13C5E"/>
+    <w:rsid w:val="00C13DED"/>
     <w:rsid w:val="00C14065"/>
     <w:rsid w:val="00C145A9"/>
+    <w:rsid w:val="00C146D5"/>
     <w:rsid w:val="00C147D6"/>
+    <w:rsid w:val="00C152A1"/>
     <w:rsid w:val="00C15441"/>
     <w:rsid w:val="00C1568B"/>
     <w:rsid w:val="00C159FD"/>
+    <w:rsid w:val="00C15B21"/>
+    <w:rsid w:val="00C15DB1"/>
+    <w:rsid w:val="00C15E81"/>
     <w:rsid w:val="00C15F0E"/>
     <w:rsid w:val="00C15F7D"/>
+    <w:rsid w:val="00C16481"/>
     <w:rsid w:val="00C1675D"/>
+    <w:rsid w:val="00C16946"/>
     <w:rsid w:val="00C169E5"/>
     <w:rsid w:val="00C16B4E"/>
+    <w:rsid w:val="00C17009"/>
+    <w:rsid w:val="00C1703F"/>
     <w:rsid w:val="00C170A3"/>
+    <w:rsid w:val="00C170CB"/>
     <w:rsid w:val="00C171B9"/>
+    <w:rsid w:val="00C171C5"/>
+    <w:rsid w:val="00C179E1"/>
+    <w:rsid w:val="00C17B7C"/>
+    <w:rsid w:val="00C17E0B"/>
     <w:rsid w:val="00C17F4F"/>
+    <w:rsid w:val="00C203A9"/>
+    <w:rsid w:val="00C20547"/>
+    <w:rsid w:val="00C20855"/>
     <w:rsid w:val="00C20C77"/>
+    <w:rsid w:val="00C2188D"/>
+    <w:rsid w:val="00C21B8E"/>
     <w:rsid w:val="00C21D87"/>
     <w:rsid w:val="00C227A8"/>
     <w:rsid w:val="00C22A2B"/>
+    <w:rsid w:val="00C22B85"/>
+    <w:rsid w:val="00C22E10"/>
+    <w:rsid w:val="00C23373"/>
     <w:rsid w:val="00C23713"/>
     <w:rsid w:val="00C237BB"/>
+    <w:rsid w:val="00C239CD"/>
+    <w:rsid w:val="00C23CF4"/>
+    <w:rsid w:val="00C23DD7"/>
+    <w:rsid w:val="00C23F91"/>
+    <w:rsid w:val="00C241C2"/>
+    <w:rsid w:val="00C24649"/>
+    <w:rsid w:val="00C247D9"/>
     <w:rsid w:val="00C24C03"/>
     <w:rsid w:val="00C254F6"/>
     <w:rsid w:val="00C25871"/>
     <w:rsid w:val="00C25EDA"/>
+    <w:rsid w:val="00C26168"/>
+    <w:rsid w:val="00C26B8A"/>
     <w:rsid w:val="00C26D16"/>
+    <w:rsid w:val="00C26DC5"/>
     <w:rsid w:val="00C26F76"/>
+    <w:rsid w:val="00C27246"/>
+    <w:rsid w:val="00C2738C"/>
+    <w:rsid w:val="00C2743E"/>
+    <w:rsid w:val="00C27601"/>
     <w:rsid w:val="00C27607"/>
+    <w:rsid w:val="00C27746"/>
+    <w:rsid w:val="00C27874"/>
+    <w:rsid w:val="00C27DB1"/>
     <w:rsid w:val="00C27DBF"/>
     <w:rsid w:val="00C27E4E"/>
+    <w:rsid w:val="00C3031A"/>
     <w:rsid w:val="00C30832"/>
+    <w:rsid w:val="00C30A08"/>
     <w:rsid w:val="00C30A0D"/>
     <w:rsid w:val="00C30A0E"/>
     <w:rsid w:val="00C30A20"/>
+    <w:rsid w:val="00C30C3A"/>
     <w:rsid w:val="00C31808"/>
+    <w:rsid w:val="00C318E7"/>
+    <w:rsid w:val="00C319ED"/>
     <w:rsid w:val="00C31DA3"/>
+    <w:rsid w:val="00C31FE2"/>
     <w:rsid w:val="00C321AB"/>
     <w:rsid w:val="00C321C2"/>
     <w:rsid w:val="00C322DA"/>
+    <w:rsid w:val="00C323C9"/>
+    <w:rsid w:val="00C32882"/>
     <w:rsid w:val="00C32989"/>
+    <w:rsid w:val="00C32A0D"/>
     <w:rsid w:val="00C32AEC"/>
     <w:rsid w:val="00C32D3C"/>
+    <w:rsid w:val="00C32F29"/>
     <w:rsid w:val="00C332E6"/>
     <w:rsid w:val="00C33663"/>
+    <w:rsid w:val="00C33A1D"/>
+    <w:rsid w:val="00C33BC6"/>
     <w:rsid w:val="00C341F5"/>
     <w:rsid w:val="00C34259"/>
     <w:rsid w:val="00C34620"/>
+    <w:rsid w:val="00C3473A"/>
+    <w:rsid w:val="00C34871"/>
+    <w:rsid w:val="00C348F4"/>
+    <w:rsid w:val="00C349DB"/>
     <w:rsid w:val="00C350E8"/>
     <w:rsid w:val="00C35295"/>
+    <w:rsid w:val="00C3538D"/>
     <w:rsid w:val="00C353BA"/>
+    <w:rsid w:val="00C35E22"/>
+    <w:rsid w:val="00C363C4"/>
     <w:rsid w:val="00C3676C"/>
+    <w:rsid w:val="00C36F7B"/>
+    <w:rsid w:val="00C370C9"/>
     <w:rsid w:val="00C375D7"/>
+    <w:rsid w:val="00C37CA3"/>
+    <w:rsid w:val="00C37DCC"/>
     <w:rsid w:val="00C40076"/>
+    <w:rsid w:val="00C405B5"/>
+    <w:rsid w:val="00C40AB2"/>
     <w:rsid w:val="00C40CBD"/>
     <w:rsid w:val="00C40DA5"/>
     <w:rsid w:val="00C40E70"/>
     <w:rsid w:val="00C410C5"/>
+    <w:rsid w:val="00C4157A"/>
+    <w:rsid w:val="00C41755"/>
+    <w:rsid w:val="00C41954"/>
+    <w:rsid w:val="00C41D40"/>
+    <w:rsid w:val="00C41D96"/>
     <w:rsid w:val="00C4203D"/>
     <w:rsid w:val="00C4221D"/>
     <w:rsid w:val="00C424D2"/>
     <w:rsid w:val="00C42945"/>
+    <w:rsid w:val="00C42D53"/>
+    <w:rsid w:val="00C42D98"/>
+    <w:rsid w:val="00C4315D"/>
     <w:rsid w:val="00C435D2"/>
+    <w:rsid w:val="00C43654"/>
+    <w:rsid w:val="00C43A1D"/>
     <w:rsid w:val="00C43C82"/>
+    <w:rsid w:val="00C442F6"/>
+    <w:rsid w:val="00C4512B"/>
+    <w:rsid w:val="00C453E6"/>
     <w:rsid w:val="00C45424"/>
+    <w:rsid w:val="00C4580E"/>
+    <w:rsid w:val="00C45C01"/>
     <w:rsid w:val="00C45C38"/>
+    <w:rsid w:val="00C45CA1"/>
+    <w:rsid w:val="00C46635"/>
     <w:rsid w:val="00C467CC"/>
     <w:rsid w:val="00C46BAA"/>
     <w:rsid w:val="00C46C2E"/>
     <w:rsid w:val="00C471E6"/>
+    <w:rsid w:val="00C47491"/>
+    <w:rsid w:val="00C474B4"/>
     <w:rsid w:val="00C47776"/>
+    <w:rsid w:val="00C478A7"/>
     <w:rsid w:val="00C47B6A"/>
+    <w:rsid w:val="00C501B7"/>
+    <w:rsid w:val="00C50E76"/>
+    <w:rsid w:val="00C5104C"/>
+    <w:rsid w:val="00C511EF"/>
     <w:rsid w:val="00C51775"/>
+    <w:rsid w:val="00C519B8"/>
     <w:rsid w:val="00C51A14"/>
     <w:rsid w:val="00C51CCE"/>
     <w:rsid w:val="00C51D19"/>
     <w:rsid w:val="00C520B9"/>
     <w:rsid w:val="00C523EB"/>
     <w:rsid w:val="00C52A28"/>
+    <w:rsid w:val="00C52A79"/>
+    <w:rsid w:val="00C52AE2"/>
+    <w:rsid w:val="00C52BC0"/>
+    <w:rsid w:val="00C52BDC"/>
     <w:rsid w:val="00C536C3"/>
+    <w:rsid w:val="00C5374F"/>
     <w:rsid w:val="00C53A79"/>
     <w:rsid w:val="00C53BF8"/>
+    <w:rsid w:val="00C53C5F"/>
     <w:rsid w:val="00C53CF4"/>
+    <w:rsid w:val="00C53D54"/>
+    <w:rsid w:val="00C53F40"/>
+    <w:rsid w:val="00C5427E"/>
+    <w:rsid w:val="00C54384"/>
     <w:rsid w:val="00C5468D"/>
     <w:rsid w:val="00C547D9"/>
     <w:rsid w:val="00C54871"/>
+    <w:rsid w:val="00C548AE"/>
+    <w:rsid w:val="00C54946"/>
+    <w:rsid w:val="00C549CF"/>
+    <w:rsid w:val="00C54BE0"/>
     <w:rsid w:val="00C54D04"/>
+    <w:rsid w:val="00C55039"/>
     <w:rsid w:val="00C550B6"/>
     <w:rsid w:val="00C55198"/>
     <w:rsid w:val="00C5521D"/>
     <w:rsid w:val="00C55237"/>
     <w:rsid w:val="00C558EF"/>
     <w:rsid w:val="00C55B5C"/>
+    <w:rsid w:val="00C55F46"/>
+    <w:rsid w:val="00C561A9"/>
+    <w:rsid w:val="00C56584"/>
     <w:rsid w:val="00C56617"/>
     <w:rsid w:val="00C567E8"/>
     <w:rsid w:val="00C56A74"/>
+    <w:rsid w:val="00C56AE4"/>
     <w:rsid w:val="00C56B0E"/>
     <w:rsid w:val="00C56C67"/>
+    <w:rsid w:val="00C56D66"/>
     <w:rsid w:val="00C56D74"/>
+    <w:rsid w:val="00C56E0D"/>
+    <w:rsid w:val="00C5702B"/>
+    <w:rsid w:val="00C5742B"/>
+    <w:rsid w:val="00C57A83"/>
     <w:rsid w:val="00C57AFE"/>
+    <w:rsid w:val="00C60A9D"/>
     <w:rsid w:val="00C60BC2"/>
+    <w:rsid w:val="00C60C24"/>
+    <w:rsid w:val="00C60D8D"/>
+    <w:rsid w:val="00C611C6"/>
     <w:rsid w:val="00C61222"/>
     <w:rsid w:val="00C61270"/>
+    <w:rsid w:val="00C615AC"/>
     <w:rsid w:val="00C616CE"/>
+    <w:rsid w:val="00C618F8"/>
+    <w:rsid w:val="00C61BC0"/>
+    <w:rsid w:val="00C61E6E"/>
+    <w:rsid w:val="00C61FE5"/>
+    <w:rsid w:val="00C62190"/>
     <w:rsid w:val="00C6224D"/>
     <w:rsid w:val="00C624A2"/>
     <w:rsid w:val="00C624AD"/>
     <w:rsid w:val="00C62860"/>
+    <w:rsid w:val="00C62B7A"/>
+    <w:rsid w:val="00C630CC"/>
     <w:rsid w:val="00C631D2"/>
+    <w:rsid w:val="00C63486"/>
     <w:rsid w:val="00C63532"/>
+    <w:rsid w:val="00C6364F"/>
+    <w:rsid w:val="00C63835"/>
     <w:rsid w:val="00C638DA"/>
     <w:rsid w:val="00C63C1C"/>
     <w:rsid w:val="00C6466C"/>
+    <w:rsid w:val="00C6479E"/>
     <w:rsid w:val="00C647C3"/>
     <w:rsid w:val="00C64CCE"/>
+    <w:rsid w:val="00C64DB2"/>
     <w:rsid w:val="00C64E1A"/>
+    <w:rsid w:val="00C64F06"/>
+    <w:rsid w:val="00C651B4"/>
+    <w:rsid w:val="00C65568"/>
+    <w:rsid w:val="00C6584D"/>
+    <w:rsid w:val="00C65864"/>
+    <w:rsid w:val="00C65B0E"/>
     <w:rsid w:val="00C65B53"/>
     <w:rsid w:val="00C65E19"/>
     <w:rsid w:val="00C65FD4"/>
+    <w:rsid w:val="00C6628E"/>
+    <w:rsid w:val="00C66323"/>
+    <w:rsid w:val="00C66370"/>
     <w:rsid w:val="00C666DC"/>
     <w:rsid w:val="00C66D15"/>
+    <w:rsid w:val="00C6786C"/>
     <w:rsid w:val="00C68AFE"/>
+    <w:rsid w:val="00C70289"/>
+    <w:rsid w:val="00C70338"/>
     <w:rsid w:val="00C70407"/>
     <w:rsid w:val="00C7048B"/>
+    <w:rsid w:val="00C70B17"/>
+    <w:rsid w:val="00C70DB2"/>
     <w:rsid w:val="00C70F86"/>
+    <w:rsid w:val="00C70FCB"/>
+    <w:rsid w:val="00C7131B"/>
+    <w:rsid w:val="00C7160A"/>
+    <w:rsid w:val="00C717AE"/>
+    <w:rsid w:val="00C71870"/>
     <w:rsid w:val="00C71879"/>
     <w:rsid w:val="00C718CD"/>
+    <w:rsid w:val="00C71A74"/>
     <w:rsid w:val="00C71C19"/>
+    <w:rsid w:val="00C71E75"/>
     <w:rsid w:val="00C71F35"/>
+    <w:rsid w:val="00C721B3"/>
+    <w:rsid w:val="00C7229F"/>
+    <w:rsid w:val="00C72633"/>
     <w:rsid w:val="00C72A3B"/>
     <w:rsid w:val="00C72DF4"/>
+    <w:rsid w:val="00C72F56"/>
+    <w:rsid w:val="00C730E2"/>
+    <w:rsid w:val="00C73346"/>
+    <w:rsid w:val="00C735B5"/>
+    <w:rsid w:val="00C73804"/>
+    <w:rsid w:val="00C739E8"/>
     <w:rsid w:val="00C73D72"/>
+    <w:rsid w:val="00C73F90"/>
+    <w:rsid w:val="00C742E8"/>
+    <w:rsid w:val="00C7437B"/>
+    <w:rsid w:val="00C74588"/>
+    <w:rsid w:val="00C74A74"/>
     <w:rsid w:val="00C74BAA"/>
+    <w:rsid w:val="00C75672"/>
     <w:rsid w:val="00C75AE1"/>
+    <w:rsid w:val="00C75B9F"/>
+    <w:rsid w:val="00C75DAD"/>
     <w:rsid w:val="00C76032"/>
+    <w:rsid w:val="00C76765"/>
     <w:rsid w:val="00C76FE5"/>
+    <w:rsid w:val="00C770B7"/>
+    <w:rsid w:val="00C775AD"/>
+    <w:rsid w:val="00C7765F"/>
     <w:rsid w:val="00C777DF"/>
     <w:rsid w:val="00C77991"/>
     <w:rsid w:val="00C77F89"/>
+    <w:rsid w:val="00C77FF3"/>
+    <w:rsid w:val="00C801A7"/>
+    <w:rsid w:val="00C80241"/>
+    <w:rsid w:val="00C80702"/>
     <w:rsid w:val="00C80B3F"/>
     <w:rsid w:val="00C80B64"/>
+    <w:rsid w:val="00C80FD0"/>
+    <w:rsid w:val="00C80FD8"/>
+    <w:rsid w:val="00C8101A"/>
+    <w:rsid w:val="00C812FA"/>
+    <w:rsid w:val="00C81819"/>
     <w:rsid w:val="00C819C4"/>
+    <w:rsid w:val="00C81C20"/>
     <w:rsid w:val="00C81D9C"/>
     <w:rsid w:val="00C81FB5"/>
     <w:rsid w:val="00C827B0"/>
     <w:rsid w:val="00C82800"/>
+    <w:rsid w:val="00C8281A"/>
     <w:rsid w:val="00C829C3"/>
     <w:rsid w:val="00C82A1B"/>
     <w:rsid w:val="00C831E2"/>
     <w:rsid w:val="00C83C30"/>
+    <w:rsid w:val="00C83F1C"/>
+    <w:rsid w:val="00C83FD9"/>
     <w:rsid w:val="00C8404E"/>
+    <w:rsid w:val="00C8496D"/>
     <w:rsid w:val="00C84A0B"/>
+    <w:rsid w:val="00C84A30"/>
+    <w:rsid w:val="00C84CD3"/>
+    <w:rsid w:val="00C84E8C"/>
     <w:rsid w:val="00C84F16"/>
+    <w:rsid w:val="00C851D9"/>
+    <w:rsid w:val="00C85531"/>
     <w:rsid w:val="00C85829"/>
+    <w:rsid w:val="00C85AEF"/>
+    <w:rsid w:val="00C85BAA"/>
+    <w:rsid w:val="00C85BFE"/>
     <w:rsid w:val="00C85FF1"/>
     <w:rsid w:val="00C86369"/>
+    <w:rsid w:val="00C863C6"/>
     <w:rsid w:val="00C86454"/>
     <w:rsid w:val="00C86598"/>
     <w:rsid w:val="00C86664"/>
     <w:rsid w:val="00C8670E"/>
     <w:rsid w:val="00C86941"/>
     <w:rsid w:val="00C86A9A"/>
+    <w:rsid w:val="00C86D78"/>
+    <w:rsid w:val="00C8713A"/>
+    <w:rsid w:val="00C872C5"/>
     <w:rsid w:val="00C876B5"/>
+    <w:rsid w:val="00C87955"/>
+    <w:rsid w:val="00C87E92"/>
     <w:rsid w:val="00C87EE4"/>
     <w:rsid w:val="00C87FCD"/>
     <w:rsid w:val="00C9095E"/>
+    <w:rsid w:val="00C90AA1"/>
     <w:rsid w:val="00C90D3E"/>
+    <w:rsid w:val="00C90F2B"/>
+    <w:rsid w:val="00C9117B"/>
     <w:rsid w:val="00C9153A"/>
     <w:rsid w:val="00C91B5F"/>
+    <w:rsid w:val="00C91B9E"/>
     <w:rsid w:val="00C91EDD"/>
+    <w:rsid w:val="00C91F4C"/>
     <w:rsid w:val="00C92012"/>
+    <w:rsid w:val="00C92563"/>
     <w:rsid w:val="00C9290C"/>
     <w:rsid w:val="00C929BA"/>
     <w:rsid w:val="00C92C88"/>
     <w:rsid w:val="00C92E39"/>
+    <w:rsid w:val="00C92EB3"/>
     <w:rsid w:val="00C92F6D"/>
+    <w:rsid w:val="00C930BE"/>
+    <w:rsid w:val="00C932DC"/>
+    <w:rsid w:val="00C93611"/>
+    <w:rsid w:val="00C951C7"/>
     <w:rsid w:val="00C951E2"/>
+    <w:rsid w:val="00C95331"/>
     <w:rsid w:val="00C9565D"/>
+    <w:rsid w:val="00C9577D"/>
     <w:rsid w:val="00C95991"/>
+    <w:rsid w:val="00C95C82"/>
+    <w:rsid w:val="00C95CF1"/>
+    <w:rsid w:val="00C95CF5"/>
     <w:rsid w:val="00C96366"/>
+    <w:rsid w:val="00C9655E"/>
     <w:rsid w:val="00C96F0D"/>
+    <w:rsid w:val="00C97834"/>
+    <w:rsid w:val="00C97ACC"/>
+    <w:rsid w:val="00C97B1C"/>
     <w:rsid w:val="00C97C0A"/>
+    <w:rsid w:val="00C97EFA"/>
     <w:rsid w:val="00CA0029"/>
     <w:rsid w:val="00CA02C8"/>
+    <w:rsid w:val="00CA036A"/>
+    <w:rsid w:val="00CA03BE"/>
     <w:rsid w:val="00CA0618"/>
     <w:rsid w:val="00CA0A48"/>
+    <w:rsid w:val="00CA0E75"/>
+    <w:rsid w:val="00CA0EDB"/>
     <w:rsid w:val="00CA108C"/>
+    <w:rsid w:val="00CA14B0"/>
     <w:rsid w:val="00CA153C"/>
+    <w:rsid w:val="00CA1974"/>
+    <w:rsid w:val="00CA26A1"/>
+    <w:rsid w:val="00CA2A96"/>
     <w:rsid w:val="00CA363D"/>
+    <w:rsid w:val="00CA3DE1"/>
     <w:rsid w:val="00CA4267"/>
+    <w:rsid w:val="00CA42C3"/>
+    <w:rsid w:val="00CA494F"/>
     <w:rsid w:val="00CA499B"/>
     <w:rsid w:val="00CA4BAA"/>
+    <w:rsid w:val="00CA4D2E"/>
     <w:rsid w:val="00CA5204"/>
+    <w:rsid w:val="00CA53D8"/>
     <w:rsid w:val="00CA56F5"/>
+    <w:rsid w:val="00CA5BB9"/>
     <w:rsid w:val="00CA5F22"/>
     <w:rsid w:val="00CA64DC"/>
+    <w:rsid w:val="00CA65B0"/>
     <w:rsid w:val="00CA67AE"/>
+    <w:rsid w:val="00CA6D9B"/>
+    <w:rsid w:val="00CA6EE5"/>
+    <w:rsid w:val="00CA717E"/>
     <w:rsid w:val="00CA77E9"/>
     <w:rsid w:val="00CA794B"/>
     <w:rsid w:val="00CA7C2B"/>
     <w:rsid w:val="00CA7C88"/>
+    <w:rsid w:val="00CA7F87"/>
+    <w:rsid w:val="00CB01AD"/>
+    <w:rsid w:val="00CB0247"/>
+    <w:rsid w:val="00CB06BC"/>
+    <w:rsid w:val="00CB0BA0"/>
     <w:rsid w:val="00CB0E30"/>
     <w:rsid w:val="00CB1040"/>
     <w:rsid w:val="00CB11BD"/>
+    <w:rsid w:val="00CB123A"/>
     <w:rsid w:val="00CB126D"/>
     <w:rsid w:val="00CB186F"/>
+    <w:rsid w:val="00CB19A2"/>
+    <w:rsid w:val="00CB19EF"/>
+    <w:rsid w:val="00CB1C0E"/>
     <w:rsid w:val="00CB1DC8"/>
     <w:rsid w:val="00CB207E"/>
     <w:rsid w:val="00CB2167"/>
+    <w:rsid w:val="00CB21A6"/>
+    <w:rsid w:val="00CB2CCB"/>
+    <w:rsid w:val="00CB2D19"/>
+    <w:rsid w:val="00CB2D45"/>
     <w:rsid w:val="00CB3463"/>
+    <w:rsid w:val="00CB347D"/>
     <w:rsid w:val="00CB34AC"/>
     <w:rsid w:val="00CB35BD"/>
     <w:rsid w:val="00CB364A"/>
     <w:rsid w:val="00CB3785"/>
+    <w:rsid w:val="00CB3843"/>
     <w:rsid w:val="00CB3D20"/>
     <w:rsid w:val="00CB428A"/>
+    <w:rsid w:val="00CB4398"/>
+    <w:rsid w:val="00CB45B4"/>
+    <w:rsid w:val="00CB45DD"/>
     <w:rsid w:val="00CB45E7"/>
+    <w:rsid w:val="00CB4873"/>
+    <w:rsid w:val="00CB4B48"/>
+    <w:rsid w:val="00CB4B9E"/>
     <w:rsid w:val="00CB4C7A"/>
     <w:rsid w:val="00CB4FE2"/>
+    <w:rsid w:val="00CB53FF"/>
+    <w:rsid w:val="00CB577E"/>
     <w:rsid w:val="00CB5B97"/>
     <w:rsid w:val="00CB5C9D"/>
+    <w:rsid w:val="00CB6342"/>
+    <w:rsid w:val="00CB680A"/>
     <w:rsid w:val="00CB687C"/>
+    <w:rsid w:val="00CB6B84"/>
+    <w:rsid w:val="00CB6D37"/>
+    <w:rsid w:val="00CB6D9D"/>
+    <w:rsid w:val="00CB7030"/>
+    <w:rsid w:val="00CB75E3"/>
+    <w:rsid w:val="00CB76F9"/>
+    <w:rsid w:val="00CB78D7"/>
+    <w:rsid w:val="00CB7941"/>
     <w:rsid w:val="00CB7A2E"/>
+    <w:rsid w:val="00CB7A53"/>
+    <w:rsid w:val="00CB7B68"/>
+    <w:rsid w:val="00CB7E6A"/>
+    <w:rsid w:val="00CC01F8"/>
+    <w:rsid w:val="00CC07B3"/>
+    <w:rsid w:val="00CC0889"/>
     <w:rsid w:val="00CC0A67"/>
+    <w:rsid w:val="00CC0CF9"/>
     <w:rsid w:val="00CC0F7F"/>
+    <w:rsid w:val="00CC0F8E"/>
     <w:rsid w:val="00CC12DB"/>
+    <w:rsid w:val="00CC15D0"/>
+    <w:rsid w:val="00CC176D"/>
+    <w:rsid w:val="00CC1959"/>
+    <w:rsid w:val="00CC1D3F"/>
+    <w:rsid w:val="00CC1E29"/>
+    <w:rsid w:val="00CC20F5"/>
+    <w:rsid w:val="00CC2708"/>
     <w:rsid w:val="00CC299B"/>
     <w:rsid w:val="00CC29F8"/>
     <w:rsid w:val="00CC2C6D"/>
+    <w:rsid w:val="00CC2CE4"/>
+    <w:rsid w:val="00CC2FD1"/>
     <w:rsid w:val="00CC30D5"/>
+    <w:rsid w:val="00CC3257"/>
     <w:rsid w:val="00CC35F0"/>
+    <w:rsid w:val="00CC3641"/>
+    <w:rsid w:val="00CC3A52"/>
+    <w:rsid w:val="00CC3D25"/>
+    <w:rsid w:val="00CC3F3C"/>
     <w:rsid w:val="00CC3FDD"/>
+    <w:rsid w:val="00CC4322"/>
+    <w:rsid w:val="00CC4336"/>
     <w:rsid w:val="00CC4388"/>
     <w:rsid w:val="00CC4433"/>
+    <w:rsid w:val="00CC48B7"/>
     <w:rsid w:val="00CC48F3"/>
+    <w:rsid w:val="00CC49D9"/>
+    <w:rsid w:val="00CC4AF2"/>
+    <w:rsid w:val="00CC4B57"/>
     <w:rsid w:val="00CC4BB0"/>
     <w:rsid w:val="00CC4D08"/>
+    <w:rsid w:val="00CC527C"/>
+    <w:rsid w:val="00CC52FC"/>
     <w:rsid w:val="00CC54B4"/>
+    <w:rsid w:val="00CC58D2"/>
+    <w:rsid w:val="00CC5A64"/>
+    <w:rsid w:val="00CC5D02"/>
+    <w:rsid w:val="00CC6050"/>
+    <w:rsid w:val="00CC62E5"/>
     <w:rsid w:val="00CC645B"/>
+    <w:rsid w:val="00CC6687"/>
     <w:rsid w:val="00CC6CCE"/>
+    <w:rsid w:val="00CC6D03"/>
+    <w:rsid w:val="00CC6F35"/>
+    <w:rsid w:val="00CC76A5"/>
     <w:rsid w:val="00CC79F7"/>
     <w:rsid w:val="00CC7DC3"/>
+    <w:rsid w:val="00CC7DC7"/>
     <w:rsid w:val="00CD0109"/>
     <w:rsid w:val="00CD0796"/>
+    <w:rsid w:val="00CD0993"/>
+    <w:rsid w:val="00CD09D6"/>
+    <w:rsid w:val="00CD0B0B"/>
     <w:rsid w:val="00CD0E61"/>
     <w:rsid w:val="00CD1154"/>
+    <w:rsid w:val="00CD1755"/>
     <w:rsid w:val="00CD196C"/>
     <w:rsid w:val="00CD1DB7"/>
     <w:rsid w:val="00CD2134"/>
+    <w:rsid w:val="00CD25E6"/>
+    <w:rsid w:val="00CD2A75"/>
+    <w:rsid w:val="00CD2DB6"/>
+    <w:rsid w:val="00CD2DC1"/>
+    <w:rsid w:val="00CD3231"/>
     <w:rsid w:val="00CD33DF"/>
+    <w:rsid w:val="00CD36DF"/>
     <w:rsid w:val="00CD371F"/>
+    <w:rsid w:val="00CD3F98"/>
+    <w:rsid w:val="00CD41CE"/>
     <w:rsid w:val="00CD4276"/>
+    <w:rsid w:val="00CD4366"/>
     <w:rsid w:val="00CD4489"/>
     <w:rsid w:val="00CD4593"/>
+    <w:rsid w:val="00CD45F3"/>
+    <w:rsid w:val="00CD4707"/>
+    <w:rsid w:val="00CD49D2"/>
+    <w:rsid w:val="00CD4A24"/>
     <w:rsid w:val="00CD4AB0"/>
+    <w:rsid w:val="00CD56DA"/>
     <w:rsid w:val="00CD5A56"/>
+    <w:rsid w:val="00CD5E78"/>
     <w:rsid w:val="00CD5EFA"/>
     <w:rsid w:val="00CD5F60"/>
     <w:rsid w:val="00CD6338"/>
+    <w:rsid w:val="00CD68BD"/>
     <w:rsid w:val="00CD68FA"/>
     <w:rsid w:val="00CD6ACC"/>
+    <w:rsid w:val="00CD6E54"/>
+    <w:rsid w:val="00CD71C9"/>
+    <w:rsid w:val="00CD7207"/>
+    <w:rsid w:val="00CD727A"/>
     <w:rsid w:val="00CD7794"/>
+    <w:rsid w:val="00CE02CA"/>
+    <w:rsid w:val="00CE0528"/>
+    <w:rsid w:val="00CE0844"/>
+    <w:rsid w:val="00CE09C9"/>
+    <w:rsid w:val="00CE09CF"/>
     <w:rsid w:val="00CE0AC6"/>
+    <w:rsid w:val="00CE0B41"/>
     <w:rsid w:val="00CE0FB5"/>
+    <w:rsid w:val="00CE1012"/>
+    <w:rsid w:val="00CE1155"/>
+    <w:rsid w:val="00CE11E4"/>
     <w:rsid w:val="00CE14A7"/>
     <w:rsid w:val="00CE1655"/>
+    <w:rsid w:val="00CE1690"/>
+    <w:rsid w:val="00CE1717"/>
     <w:rsid w:val="00CE1ED1"/>
+    <w:rsid w:val="00CE220F"/>
+    <w:rsid w:val="00CE22D3"/>
     <w:rsid w:val="00CE2EEB"/>
+    <w:rsid w:val="00CE3E4B"/>
+    <w:rsid w:val="00CE42D7"/>
     <w:rsid w:val="00CE4450"/>
     <w:rsid w:val="00CE45A8"/>
+    <w:rsid w:val="00CE464A"/>
+    <w:rsid w:val="00CE47C2"/>
     <w:rsid w:val="00CE49A1"/>
     <w:rsid w:val="00CE4B5B"/>
+    <w:rsid w:val="00CE4D0C"/>
+    <w:rsid w:val="00CE4DE5"/>
+    <w:rsid w:val="00CE5034"/>
+    <w:rsid w:val="00CE542A"/>
+    <w:rsid w:val="00CE577A"/>
     <w:rsid w:val="00CE58BE"/>
+    <w:rsid w:val="00CE58E8"/>
+    <w:rsid w:val="00CE59C9"/>
+    <w:rsid w:val="00CE64DB"/>
+    <w:rsid w:val="00CE6508"/>
     <w:rsid w:val="00CE673B"/>
     <w:rsid w:val="00CE6B8C"/>
+    <w:rsid w:val="00CE7186"/>
+    <w:rsid w:val="00CE745B"/>
+    <w:rsid w:val="00CE75BB"/>
     <w:rsid w:val="00CE7670"/>
     <w:rsid w:val="00CE7E6C"/>
     <w:rsid w:val="00CE7EC8"/>
+    <w:rsid w:val="00CE7F57"/>
+    <w:rsid w:val="00CF0246"/>
     <w:rsid w:val="00CF036C"/>
+    <w:rsid w:val="00CF0572"/>
+    <w:rsid w:val="00CF0A66"/>
     <w:rsid w:val="00CF0DF0"/>
+    <w:rsid w:val="00CF1A59"/>
     <w:rsid w:val="00CF1E03"/>
     <w:rsid w:val="00CF23FD"/>
+    <w:rsid w:val="00CF2651"/>
+    <w:rsid w:val="00CF26F2"/>
     <w:rsid w:val="00CF289D"/>
+    <w:rsid w:val="00CF28C1"/>
     <w:rsid w:val="00CF2B3D"/>
     <w:rsid w:val="00CF3114"/>
     <w:rsid w:val="00CF38FF"/>
+    <w:rsid w:val="00CF3998"/>
+    <w:rsid w:val="00CF3D66"/>
     <w:rsid w:val="00CF3D84"/>
+    <w:rsid w:val="00CF3D85"/>
+    <w:rsid w:val="00CF40A3"/>
+    <w:rsid w:val="00CF43FB"/>
+    <w:rsid w:val="00CF4818"/>
+    <w:rsid w:val="00CF497E"/>
+    <w:rsid w:val="00CF49A0"/>
+    <w:rsid w:val="00CF4B89"/>
+    <w:rsid w:val="00CF5449"/>
     <w:rsid w:val="00CF55B3"/>
+    <w:rsid w:val="00CF570A"/>
+    <w:rsid w:val="00CF58C4"/>
+    <w:rsid w:val="00CF58C7"/>
     <w:rsid w:val="00CF5F36"/>
+    <w:rsid w:val="00CF60ED"/>
+    <w:rsid w:val="00CF64AF"/>
     <w:rsid w:val="00CF65C5"/>
+    <w:rsid w:val="00CF67C4"/>
     <w:rsid w:val="00CF693C"/>
     <w:rsid w:val="00CF69CA"/>
+    <w:rsid w:val="00CF6AA6"/>
     <w:rsid w:val="00CF6DB5"/>
+    <w:rsid w:val="00CF6ED9"/>
+    <w:rsid w:val="00CF6FE9"/>
+    <w:rsid w:val="00CF7066"/>
+    <w:rsid w:val="00CF731E"/>
     <w:rsid w:val="00CF75E6"/>
     <w:rsid w:val="00CF7925"/>
     <w:rsid w:val="00CF7A3F"/>
+    <w:rsid w:val="00CF7DE2"/>
+    <w:rsid w:val="00CF7EFD"/>
+    <w:rsid w:val="00D00337"/>
+    <w:rsid w:val="00D003B0"/>
     <w:rsid w:val="00D00446"/>
     <w:rsid w:val="00D0045E"/>
     <w:rsid w:val="00D00675"/>
+    <w:rsid w:val="00D00693"/>
     <w:rsid w:val="00D01317"/>
+    <w:rsid w:val="00D019CF"/>
     <w:rsid w:val="00D01A7F"/>
+    <w:rsid w:val="00D01AB2"/>
+    <w:rsid w:val="00D01C05"/>
     <w:rsid w:val="00D02523"/>
     <w:rsid w:val="00D0269F"/>
+    <w:rsid w:val="00D02753"/>
     <w:rsid w:val="00D027C8"/>
     <w:rsid w:val="00D029F0"/>
     <w:rsid w:val="00D02B24"/>
+    <w:rsid w:val="00D02D85"/>
+    <w:rsid w:val="00D0343F"/>
     <w:rsid w:val="00D034AA"/>
+    <w:rsid w:val="00D038AF"/>
+    <w:rsid w:val="00D03FC7"/>
+    <w:rsid w:val="00D0417E"/>
+    <w:rsid w:val="00D04313"/>
+    <w:rsid w:val="00D043CF"/>
     <w:rsid w:val="00D04551"/>
+    <w:rsid w:val="00D04623"/>
     <w:rsid w:val="00D046DE"/>
+    <w:rsid w:val="00D04771"/>
+    <w:rsid w:val="00D0499D"/>
+    <w:rsid w:val="00D04AA7"/>
+    <w:rsid w:val="00D04D08"/>
+    <w:rsid w:val="00D04F42"/>
+    <w:rsid w:val="00D0512E"/>
     <w:rsid w:val="00D051AB"/>
     <w:rsid w:val="00D05AA9"/>
     <w:rsid w:val="00D05D9A"/>
+    <w:rsid w:val="00D05DF7"/>
     <w:rsid w:val="00D05EE2"/>
+    <w:rsid w:val="00D060AC"/>
     <w:rsid w:val="00D06240"/>
+    <w:rsid w:val="00D0641C"/>
+    <w:rsid w:val="00D069EC"/>
     <w:rsid w:val="00D06B3A"/>
+    <w:rsid w:val="00D06BC0"/>
     <w:rsid w:val="00D06EC4"/>
     <w:rsid w:val="00D07016"/>
     <w:rsid w:val="00D07C58"/>
     <w:rsid w:val="00D07F3B"/>
+    <w:rsid w:val="00D07FC3"/>
     <w:rsid w:val="00D100A6"/>
     <w:rsid w:val="00D104DF"/>
+    <w:rsid w:val="00D106B1"/>
+    <w:rsid w:val="00D109B5"/>
+    <w:rsid w:val="00D11054"/>
+    <w:rsid w:val="00D112B8"/>
     <w:rsid w:val="00D114FD"/>
     <w:rsid w:val="00D115EE"/>
+    <w:rsid w:val="00D11728"/>
     <w:rsid w:val="00D120D0"/>
+    <w:rsid w:val="00D1216E"/>
+    <w:rsid w:val="00D1253D"/>
+    <w:rsid w:val="00D12551"/>
+    <w:rsid w:val="00D1272E"/>
     <w:rsid w:val="00D127CA"/>
     <w:rsid w:val="00D12A22"/>
+    <w:rsid w:val="00D1310F"/>
+    <w:rsid w:val="00D138E0"/>
     <w:rsid w:val="00D13DDE"/>
     <w:rsid w:val="00D1400B"/>
+    <w:rsid w:val="00D143E2"/>
+    <w:rsid w:val="00D14466"/>
+    <w:rsid w:val="00D14515"/>
     <w:rsid w:val="00D147F1"/>
+    <w:rsid w:val="00D14928"/>
     <w:rsid w:val="00D14A0E"/>
+    <w:rsid w:val="00D14B75"/>
+    <w:rsid w:val="00D14C48"/>
     <w:rsid w:val="00D14EFF"/>
     <w:rsid w:val="00D152CB"/>
     <w:rsid w:val="00D1558B"/>
     <w:rsid w:val="00D158B7"/>
+    <w:rsid w:val="00D159A1"/>
+    <w:rsid w:val="00D15FBD"/>
+    <w:rsid w:val="00D1640C"/>
     <w:rsid w:val="00D16910"/>
     <w:rsid w:val="00D17251"/>
+    <w:rsid w:val="00D174FB"/>
+    <w:rsid w:val="00D1772D"/>
+    <w:rsid w:val="00D1773F"/>
+    <w:rsid w:val="00D17C4D"/>
+    <w:rsid w:val="00D201F2"/>
     <w:rsid w:val="00D20221"/>
+    <w:rsid w:val="00D2040F"/>
+    <w:rsid w:val="00D20511"/>
+    <w:rsid w:val="00D20626"/>
+    <w:rsid w:val="00D2094C"/>
     <w:rsid w:val="00D20BE7"/>
+    <w:rsid w:val="00D20DC7"/>
+    <w:rsid w:val="00D21105"/>
+    <w:rsid w:val="00D21760"/>
+    <w:rsid w:val="00D21BBA"/>
     <w:rsid w:val="00D2205C"/>
+    <w:rsid w:val="00D223F1"/>
+    <w:rsid w:val="00D227B4"/>
+    <w:rsid w:val="00D22A37"/>
     <w:rsid w:val="00D22A67"/>
     <w:rsid w:val="00D23014"/>
     <w:rsid w:val="00D23332"/>
     <w:rsid w:val="00D2356B"/>
     <w:rsid w:val="00D235B2"/>
     <w:rsid w:val="00D2366D"/>
     <w:rsid w:val="00D237FE"/>
     <w:rsid w:val="00D24133"/>
+    <w:rsid w:val="00D2442F"/>
     <w:rsid w:val="00D24E67"/>
+    <w:rsid w:val="00D24F83"/>
+    <w:rsid w:val="00D256F4"/>
+    <w:rsid w:val="00D258A2"/>
+    <w:rsid w:val="00D25994"/>
+    <w:rsid w:val="00D26006"/>
+    <w:rsid w:val="00D2620B"/>
+    <w:rsid w:val="00D262E2"/>
     <w:rsid w:val="00D26359"/>
     <w:rsid w:val="00D26438"/>
+    <w:rsid w:val="00D264BC"/>
     <w:rsid w:val="00D26CFC"/>
     <w:rsid w:val="00D26E06"/>
     <w:rsid w:val="00D26FB2"/>
+    <w:rsid w:val="00D27146"/>
     <w:rsid w:val="00D27D27"/>
+    <w:rsid w:val="00D27F0E"/>
+    <w:rsid w:val="00D301DB"/>
+    <w:rsid w:val="00D30340"/>
+    <w:rsid w:val="00D30633"/>
+    <w:rsid w:val="00D30835"/>
+    <w:rsid w:val="00D30A2F"/>
+    <w:rsid w:val="00D30AC3"/>
     <w:rsid w:val="00D30C6E"/>
+    <w:rsid w:val="00D30F34"/>
+    <w:rsid w:val="00D311D4"/>
+    <w:rsid w:val="00D313C7"/>
+    <w:rsid w:val="00D3154E"/>
+    <w:rsid w:val="00D3164B"/>
+    <w:rsid w:val="00D319E8"/>
+    <w:rsid w:val="00D31A71"/>
+    <w:rsid w:val="00D3216F"/>
+    <w:rsid w:val="00D32470"/>
+    <w:rsid w:val="00D32911"/>
     <w:rsid w:val="00D329BE"/>
+    <w:rsid w:val="00D32A7A"/>
     <w:rsid w:val="00D33123"/>
+    <w:rsid w:val="00D33256"/>
     <w:rsid w:val="00D33286"/>
     <w:rsid w:val="00D33B43"/>
     <w:rsid w:val="00D33C6E"/>
+    <w:rsid w:val="00D33F03"/>
     <w:rsid w:val="00D34027"/>
     <w:rsid w:val="00D346DF"/>
     <w:rsid w:val="00D34779"/>
     <w:rsid w:val="00D352BD"/>
     <w:rsid w:val="00D35324"/>
     <w:rsid w:val="00D35AEB"/>
+    <w:rsid w:val="00D35D3A"/>
     <w:rsid w:val="00D35E9C"/>
     <w:rsid w:val="00D35F5F"/>
+    <w:rsid w:val="00D3608C"/>
+    <w:rsid w:val="00D3617D"/>
     <w:rsid w:val="00D362A8"/>
     <w:rsid w:val="00D363EE"/>
+    <w:rsid w:val="00D364CB"/>
     <w:rsid w:val="00D3650D"/>
     <w:rsid w:val="00D36D2C"/>
     <w:rsid w:val="00D36D75"/>
+    <w:rsid w:val="00D374B0"/>
+    <w:rsid w:val="00D4005A"/>
+    <w:rsid w:val="00D406B3"/>
+    <w:rsid w:val="00D40876"/>
+    <w:rsid w:val="00D4097C"/>
+    <w:rsid w:val="00D40E8B"/>
     <w:rsid w:val="00D411A7"/>
+    <w:rsid w:val="00D41295"/>
+    <w:rsid w:val="00D412F8"/>
+    <w:rsid w:val="00D41897"/>
+    <w:rsid w:val="00D41A32"/>
+    <w:rsid w:val="00D41E57"/>
     <w:rsid w:val="00D420C2"/>
     <w:rsid w:val="00D4213F"/>
+    <w:rsid w:val="00D42415"/>
+    <w:rsid w:val="00D4251C"/>
+    <w:rsid w:val="00D426D7"/>
     <w:rsid w:val="00D4282D"/>
     <w:rsid w:val="00D428CC"/>
     <w:rsid w:val="00D42A12"/>
+    <w:rsid w:val="00D42E6F"/>
     <w:rsid w:val="00D43107"/>
+    <w:rsid w:val="00D43479"/>
     <w:rsid w:val="00D43942"/>
+    <w:rsid w:val="00D43A2A"/>
+    <w:rsid w:val="00D43B16"/>
+    <w:rsid w:val="00D440D6"/>
+    <w:rsid w:val="00D4476F"/>
+    <w:rsid w:val="00D449F7"/>
     <w:rsid w:val="00D44B85"/>
+    <w:rsid w:val="00D44B99"/>
+    <w:rsid w:val="00D44C7B"/>
     <w:rsid w:val="00D45068"/>
     <w:rsid w:val="00D4583D"/>
+    <w:rsid w:val="00D45937"/>
+    <w:rsid w:val="00D45B34"/>
+    <w:rsid w:val="00D45BC9"/>
+    <w:rsid w:val="00D45C14"/>
     <w:rsid w:val="00D45F00"/>
     <w:rsid w:val="00D460E9"/>
+    <w:rsid w:val="00D465B9"/>
+    <w:rsid w:val="00D4682F"/>
+    <w:rsid w:val="00D46BEE"/>
+    <w:rsid w:val="00D46E1B"/>
     <w:rsid w:val="00D46EEB"/>
     <w:rsid w:val="00D46EF2"/>
     <w:rsid w:val="00D4754B"/>
+    <w:rsid w:val="00D47A21"/>
+    <w:rsid w:val="00D47AEE"/>
+    <w:rsid w:val="00D47B73"/>
+    <w:rsid w:val="00D47C48"/>
+    <w:rsid w:val="00D47CC3"/>
+    <w:rsid w:val="00D50218"/>
     <w:rsid w:val="00D50621"/>
     <w:rsid w:val="00D5099B"/>
     <w:rsid w:val="00D50D61"/>
     <w:rsid w:val="00D5107E"/>
+    <w:rsid w:val="00D51659"/>
+    <w:rsid w:val="00D516C2"/>
+    <w:rsid w:val="00D51754"/>
+    <w:rsid w:val="00D517D7"/>
     <w:rsid w:val="00D51837"/>
+    <w:rsid w:val="00D51ABA"/>
     <w:rsid w:val="00D51AFA"/>
+    <w:rsid w:val="00D51E61"/>
+    <w:rsid w:val="00D51E97"/>
+    <w:rsid w:val="00D51F7D"/>
     <w:rsid w:val="00D52011"/>
     <w:rsid w:val="00D5210E"/>
     <w:rsid w:val="00D52294"/>
+    <w:rsid w:val="00D52919"/>
+    <w:rsid w:val="00D52B84"/>
     <w:rsid w:val="00D52BF2"/>
     <w:rsid w:val="00D52C1D"/>
     <w:rsid w:val="00D52C51"/>
     <w:rsid w:val="00D533EB"/>
     <w:rsid w:val="00D53710"/>
+    <w:rsid w:val="00D53C1E"/>
+    <w:rsid w:val="00D53CAA"/>
+    <w:rsid w:val="00D53CFA"/>
+    <w:rsid w:val="00D541E8"/>
+    <w:rsid w:val="00D543C5"/>
     <w:rsid w:val="00D544FD"/>
     <w:rsid w:val="00D545B8"/>
+    <w:rsid w:val="00D547AB"/>
     <w:rsid w:val="00D549B1"/>
+    <w:rsid w:val="00D54AB8"/>
     <w:rsid w:val="00D55151"/>
+    <w:rsid w:val="00D55266"/>
     <w:rsid w:val="00D55547"/>
     <w:rsid w:val="00D55879"/>
     <w:rsid w:val="00D55910"/>
     <w:rsid w:val="00D55AF4"/>
     <w:rsid w:val="00D5631F"/>
+    <w:rsid w:val="00D56552"/>
+    <w:rsid w:val="00D567C4"/>
+    <w:rsid w:val="00D569E0"/>
+    <w:rsid w:val="00D56BBC"/>
+    <w:rsid w:val="00D56C76"/>
     <w:rsid w:val="00D5733F"/>
+    <w:rsid w:val="00D574A2"/>
     <w:rsid w:val="00D576C4"/>
+    <w:rsid w:val="00D60101"/>
     <w:rsid w:val="00D603E1"/>
+    <w:rsid w:val="00D60643"/>
+    <w:rsid w:val="00D607EB"/>
+    <w:rsid w:val="00D60802"/>
     <w:rsid w:val="00D60A27"/>
     <w:rsid w:val="00D60A9E"/>
     <w:rsid w:val="00D60BE3"/>
     <w:rsid w:val="00D60E12"/>
+    <w:rsid w:val="00D60EAD"/>
     <w:rsid w:val="00D610FC"/>
+    <w:rsid w:val="00D6110B"/>
+    <w:rsid w:val="00D61507"/>
+    <w:rsid w:val="00D616AD"/>
+    <w:rsid w:val="00D6182D"/>
     <w:rsid w:val="00D61B83"/>
+    <w:rsid w:val="00D61FB5"/>
     <w:rsid w:val="00D62149"/>
+    <w:rsid w:val="00D627B0"/>
+    <w:rsid w:val="00D62D46"/>
+    <w:rsid w:val="00D62F91"/>
+    <w:rsid w:val="00D633D8"/>
+    <w:rsid w:val="00D634C9"/>
+    <w:rsid w:val="00D636A7"/>
     <w:rsid w:val="00D63904"/>
     <w:rsid w:val="00D63C88"/>
+    <w:rsid w:val="00D63CCB"/>
+    <w:rsid w:val="00D63DBA"/>
     <w:rsid w:val="00D63E14"/>
     <w:rsid w:val="00D63ED9"/>
+    <w:rsid w:val="00D641C5"/>
+    <w:rsid w:val="00D6432A"/>
     <w:rsid w:val="00D64A65"/>
+    <w:rsid w:val="00D64DA0"/>
+    <w:rsid w:val="00D65100"/>
     <w:rsid w:val="00D65142"/>
+    <w:rsid w:val="00D65673"/>
     <w:rsid w:val="00D6576F"/>
     <w:rsid w:val="00D660B4"/>
     <w:rsid w:val="00D660B6"/>
     <w:rsid w:val="00D6615B"/>
     <w:rsid w:val="00D66254"/>
+    <w:rsid w:val="00D66439"/>
     <w:rsid w:val="00D66D5F"/>
     <w:rsid w:val="00D66E69"/>
     <w:rsid w:val="00D67574"/>
+    <w:rsid w:val="00D67682"/>
     <w:rsid w:val="00D67F58"/>
     <w:rsid w:val="00D7032F"/>
+    <w:rsid w:val="00D703F6"/>
+    <w:rsid w:val="00D704E3"/>
     <w:rsid w:val="00D7051E"/>
+    <w:rsid w:val="00D70882"/>
+    <w:rsid w:val="00D70D1C"/>
     <w:rsid w:val="00D70EED"/>
+    <w:rsid w:val="00D710E1"/>
     <w:rsid w:val="00D711F7"/>
+    <w:rsid w:val="00D71D5F"/>
     <w:rsid w:val="00D7211C"/>
+    <w:rsid w:val="00D72121"/>
+    <w:rsid w:val="00D722B7"/>
+    <w:rsid w:val="00D72923"/>
+    <w:rsid w:val="00D729C5"/>
+    <w:rsid w:val="00D72CDC"/>
     <w:rsid w:val="00D72D9E"/>
+    <w:rsid w:val="00D72F6F"/>
+    <w:rsid w:val="00D730C1"/>
     <w:rsid w:val="00D73405"/>
     <w:rsid w:val="00D73423"/>
     <w:rsid w:val="00D73754"/>
     <w:rsid w:val="00D73D19"/>
     <w:rsid w:val="00D74204"/>
+    <w:rsid w:val="00D7482B"/>
+    <w:rsid w:val="00D750C0"/>
+    <w:rsid w:val="00D752B0"/>
     <w:rsid w:val="00D752B4"/>
+    <w:rsid w:val="00D75720"/>
+    <w:rsid w:val="00D75845"/>
+    <w:rsid w:val="00D7622A"/>
+    <w:rsid w:val="00D762B7"/>
     <w:rsid w:val="00D76542"/>
     <w:rsid w:val="00D76763"/>
+    <w:rsid w:val="00D770DC"/>
     <w:rsid w:val="00D77166"/>
+    <w:rsid w:val="00D77182"/>
+    <w:rsid w:val="00D772D1"/>
     <w:rsid w:val="00D7756A"/>
+    <w:rsid w:val="00D7759F"/>
     <w:rsid w:val="00D775BB"/>
+    <w:rsid w:val="00D77C97"/>
+    <w:rsid w:val="00D77D34"/>
     <w:rsid w:val="00D77E8A"/>
+    <w:rsid w:val="00D77FA5"/>
+    <w:rsid w:val="00D77FDA"/>
+    <w:rsid w:val="00D8016C"/>
     <w:rsid w:val="00D8040C"/>
     <w:rsid w:val="00D8055C"/>
+    <w:rsid w:val="00D8079E"/>
+    <w:rsid w:val="00D80D26"/>
+    <w:rsid w:val="00D81683"/>
     <w:rsid w:val="00D818D8"/>
     <w:rsid w:val="00D81E9D"/>
+    <w:rsid w:val="00D821FB"/>
+    <w:rsid w:val="00D824B9"/>
+    <w:rsid w:val="00D82A4A"/>
     <w:rsid w:val="00D83235"/>
     <w:rsid w:val="00D834AB"/>
     <w:rsid w:val="00D83787"/>
+    <w:rsid w:val="00D83C7D"/>
+    <w:rsid w:val="00D8412C"/>
     <w:rsid w:val="00D842AD"/>
+    <w:rsid w:val="00D84386"/>
+    <w:rsid w:val="00D84415"/>
+    <w:rsid w:val="00D84528"/>
+    <w:rsid w:val="00D84578"/>
+    <w:rsid w:val="00D8489D"/>
     <w:rsid w:val="00D848D8"/>
     <w:rsid w:val="00D8490C"/>
+    <w:rsid w:val="00D84B30"/>
+    <w:rsid w:val="00D84E98"/>
     <w:rsid w:val="00D84F1E"/>
     <w:rsid w:val="00D85165"/>
+    <w:rsid w:val="00D851E9"/>
+    <w:rsid w:val="00D8538C"/>
     <w:rsid w:val="00D8540A"/>
+    <w:rsid w:val="00D85799"/>
+    <w:rsid w:val="00D857D2"/>
+    <w:rsid w:val="00D859FB"/>
+    <w:rsid w:val="00D85FC4"/>
+    <w:rsid w:val="00D86105"/>
+    <w:rsid w:val="00D86206"/>
+    <w:rsid w:val="00D86380"/>
+    <w:rsid w:val="00D86938"/>
     <w:rsid w:val="00D869CB"/>
+    <w:rsid w:val="00D86E29"/>
+    <w:rsid w:val="00D872F3"/>
     <w:rsid w:val="00D87383"/>
+    <w:rsid w:val="00D87390"/>
     <w:rsid w:val="00D87605"/>
+    <w:rsid w:val="00D90108"/>
+    <w:rsid w:val="00D90151"/>
     <w:rsid w:val="00D90C86"/>
+    <w:rsid w:val="00D9141E"/>
+    <w:rsid w:val="00D9142F"/>
+    <w:rsid w:val="00D9171B"/>
+    <w:rsid w:val="00D9192F"/>
     <w:rsid w:val="00D919F8"/>
+    <w:rsid w:val="00D91B24"/>
     <w:rsid w:val="00D91BDC"/>
+    <w:rsid w:val="00D91F83"/>
     <w:rsid w:val="00D92BF3"/>
+    <w:rsid w:val="00D933F7"/>
     <w:rsid w:val="00D934C7"/>
     <w:rsid w:val="00D9355A"/>
+    <w:rsid w:val="00D93632"/>
     <w:rsid w:val="00D936C9"/>
+    <w:rsid w:val="00D937A4"/>
     <w:rsid w:val="00D93E6D"/>
     <w:rsid w:val="00D94195"/>
+    <w:rsid w:val="00D941B3"/>
+    <w:rsid w:val="00D94460"/>
+    <w:rsid w:val="00D9459C"/>
     <w:rsid w:val="00D945B6"/>
+    <w:rsid w:val="00D948D8"/>
     <w:rsid w:val="00D94DD0"/>
+    <w:rsid w:val="00D94FCE"/>
     <w:rsid w:val="00D951D7"/>
     <w:rsid w:val="00D95426"/>
+    <w:rsid w:val="00D9556D"/>
     <w:rsid w:val="00D95A66"/>
+    <w:rsid w:val="00D95D5E"/>
+    <w:rsid w:val="00D95DD7"/>
+    <w:rsid w:val="00D95FBE"/>
+    <w:rsid w:val="00D9651E"/>
     <w:rsid w:val="00D96816"/>
     <w:rsid w:val="00D96B3E"/>
     <w:rsid w:val="00D96C47"/>
+    <w:rsid w:val="00D97608"/>
+    <w:rsid w:val="00D97653"/>
+    <w:rsid w:val="00D9768E"/>
+    <w:rsid w:val="00D978D4"/>
+    <w:rsid w:val="00D97BBF"/>
+    <w:rsid w:val="00DA0234"/>
     <w:rsid w:val="00DA03CC"/>
+    <w:rsid w:val="00DA06FD"/>
+    <w:rsid w:val="00DA071D"/>
     <w:rsid w:val="00DA0912"/>
+    <w:rsid w:val="00DA0A05"/>
     <w:rsid w:val="00DA0EA3"/>
     <w:rsid w:val="00DA1619"/>
     <w:rsid w:val="00DA1B26"/>
+    <w:rsid w:val="00DA1D00"/>
     <w:rsid w:val="00DA1D22"/>
     <w:rsid w:val="00DA21B0"/>
+    <w:rsid w:val="00DA24C4"/>
     <w:rsid w:val="00DA2571"/>
+    <w:rsid w:val="00DA27A8"/>
+    <w:rsid w:val="00DA2DF5"/>
+    <w:rsid w:val="00DA2E67"/>
     <w:rsid w:val="00DA32FD"/>
+    <w:rsid w:val="00DA36DD"/>
     <w:rsid w:val="00DA39F3"/>
+    <w:rsid w:val="00DA3CC2"/>
     <w:rsid w:val="00DA4246"/>
+    <w:rsid w:val="00DA4282"/>
+    <w:rsid w:val="00DA4B95"/>
+    <w:rsid w:val="00DA4CE4"/>
     <w:rsid w:val="00DA4F25"/>
+    <w:rsid w:val="00DA4FED"/>
     <w:rsid w:val="00DA518C"/>
+    <w:rsid w:val="00DA51D5"/>
     <w:rsid w:val="00DA520B"/>
+    <w:rsid w:val="00DA53E7"/>
     <w:rsid w:val="00DA549D"/>
     <w:rsid w:val="00DA5961"/>
+    <w:rsid w:val="00DA5FC3"/>
     <w:rsid w:val="00DA606B"/>
     <w:rsid w:val="00DA6158"/>
     <w:rsid w:val="00DA66E6"/>
     <w:rsid w:val="00DA67D1"/>
+    <w:rsid w:val="00DA6A76"/>
     <w:rsid w:val="00DA6B4A"/>
+    <w:rsid w:val="00DA6C72"/>
+    <w:rsid w:val="00DA7320"/>
+    <w:rsid w:val="00DA7756"/>
+    <w:rsid w:val="00DA794B"/>
+    <w:rsid w:val="00DA7C73"/>
     <w:rsid w:val="00DA7CF9"/>
+    <w:rsid w:val="00DB0B68"/>
+    <w:rsid w:val="00DB0C7E"/>
+    <w:rsid w:val="00DB0D95"/>
+    <w:rsid w:val="00DB0F37"/>
+    <w:rsid w:val="00DB102A"/>
+    <w:rsid w:val="00DB10B1"/>
+    <w:rsid w:val="00DB122F"/>
     <w:rsid w:val="00DB14E7"/>
     <w:rsid w:val="00DB1555"/>
+    <w:rsid w:val="00DB193C"/>
+    <w:rsid w:val="00DB1AF3"/>
+    <w:rsid w:val="00DB1C77"/>
+    <w:rsid w:val="00DB1CBB"/>
+    <w:rsid w:val="00DB1E2E"/>
+    <w:rsid w:val="00DB2451"/>
     <w:rsid w:val="00DB2474"/>
+    <w:rsid w:val="00DB286D"/>
     <w:rsid w:val="00DB2FA8"/>
+    <w:rsid w:val="00DB30D9"/>
+    <w:rsid w:val="00DB340E"/>
+    <w:rsid w:val="00DB3589"/>
     <w:rsid w:val="00DB37CB"/>
+    <w:rsid w:val="00DB388A"/>
+    <w:rsid w:val="00DB39D3"/>
     <w:rsid w:val="00DB3DF1"/>
+    <w:rsid w:val="00DB4056"/>
+    <w:rsid w:val="00DB42B0"/>
     <w:rsid w:val="00DB4859"/>
     <w:rsid w:val="00DB4A53"/>
     <w:rsid w:val="00DB4B0E"/>
     <w:rsid w:val="00DB5116"/>
     <w:rsid w:val="00DB58EC"/>
+    <w:rsid w:val="00DB59B3"/>
     <w:rsid w:val="00DB5DE5"/>
     <w:rsid w:val="00DB5E0D"/>
+    <w:rsid w:val="00DB618A"/>
+    <w:rsid w:val="00DB64C9"/>
     <w:rsid w:val="00DB6579"/>
     <w:rsid w:val="00DB659A"/>
     <w:rsid w:val="00DB668A"/>
     <w:rsid w:val="00DB6A4F"/>
     <w:rsid w:val="00DB6A82"/>
+    <w:rsid w:val="00DB6AF9"/>
     <w:rsid w:val="00DB6ECC"/>
     <w:rsid w:val="00DB6F44"/>
+    <w:rsid w:val="00DB7204"/>
+    <w:rsid w:val="00DB73CA"/>
+    <w:rsid w:val="00DB781A"/>
+    <w:rsid w:val="00DB7A2E"/>
+    <w:rsid w:val="00DB7F41"/>
+    <w:rsid w:val="00DC0272"/>
     <w:rsid w:val="00DC0601"/>
     <w:rsid w:val="00DC0673"/>
     <w:rsid w:val="00DC0831"/>
+    <w:rsid w:val="00DC0909"/>
+    <w:rsid w:val="00DC098C"/>
+    <w:rsid w:val="00DC0B99"/>
+    <w:rsid w:val="00DC0E6A"/>
     <w:rsid w:val="00DC1063"/>
+    <w:rsid w:val="00DC1237"/>
     <w:rsid w:val="00DC146D"/>
     <w:rsid w:val="00DC17EC"/>
+    <w:rsid w:val="00DC1A35"/>
     <w:rsid w:val="00DC1B40"/>
+    <w:rsid w:val="00DC1C29"/>
     <w:rsid w:val="00DC1C77"/>
     <w:rsid w:val="00DC2241"/>
     <w:rsid w:val="00DC2454"/>
     <w:rsid w:val="00DC25C0"/>
+    <w:rsid w:val="00DC2979"/>
+    <w:rsid w:val="00DC3044"/>
+    <w:rsid w:val="00DC38C3"/>
     <w:rsid w:val="00DC39B7"/>
     <w:rsid w:val="00DC3B66"/>
     <w:rsid w:val="00DC3C54"/>
+    <w:rsid w:val="00DC3E59"/>
+    <w:rsid w:val="00DC4389"/>
+    <w:rsid w:val="00DC46A1"/>
+    <w:rsid w:val="00DC4842"/>
     <w:rsid w:val="00DC4AEF"/>
+    <w:rsid w:val="00DC4B65"/>
     <w:rsid w:val="00DC4DAF"/>
     <w:rsid w:val="00DC524A"/>
+    <w:rsid w:val="00DC53E1"/>
+    <w:rsid w:val="00DC5426"/>
     <w:rsid w:val="00DC5A0E"/>
     <w:rsid w:val="00DC5A52"/>
+    <w:rsid w:val="00DC5D10"/>
     <w:rsid w:val="00DC5E49"/>
+    <w:rsid w:val="00DC5F7E"/>
+    <w:rsid w:val="00DC606C"/>
+    <w:rsid w:val="00DC639E"/>
     <w:rsid w:val="00DC64F6"/>
+    <w:rsid w:val="00DC6633"/>
+    <w:rsid w:val="00DC67C6"/>
+    <w:rsid w:val="00DC69A8"/>
+    <w:rsid w:val="00DC6A39"/>
     <w:rsid w:val="00DC6A7D"/>
+    <w:rsid w:val="00DC6B0B"/>
     <w:rsid w:val="00DC6BDA"/>
+    <w:rsid w:val="00DC6E8A"/>
     <w:rsid w:val="00DC6EC4"/>
+    <w:rsid w:val="00DC7024"/>
+    <w:rsid w:val="00DC7A37"/>
     <w:rsid w:val="00DC7A60"/>
+    <w:rsid w:val="00DC7DDF"/>
+    <w:rsid w:val="00DC7F4C"/>
+    <w:rsid w:val="00DD0409"/>
     <w:rsid w:val="00DD04C0"/>
     <w:rsid w:val="00DD0501"/>
+    <w:rsid w:val="00DD0731"/>
+    <w:rsid w:val="00DD076F"/>
     <w:rsid w:val="00DD091F"/>
+    <w:rsid w:val="00DD09B2"/>
     <w:rsid w:val="00DD0C01"/>
     <w:rsid w:val="00DD103E"/>
+    <w:rsid w:val="00DD10E2"/>
+    <w:rsid w:val="00DD142B"/>
     <w:rsid w:val="00DD1B88"/>
     <w:rsid w:val="00DD1B97"/>
     <w:rsid w:val="00DD1CAA"/>
     <w:rsid w:val="00DD2922"/>
     <w:rsid w:val="00DD2AAD"/>
+    <w:rsid w:val="00DD2C7C"/>
+    <w:rsid w:val="00DD2D52"/>
+    <w:rsid w:val="00DD2D75"/>
+    <w:rsid w:val="00DD2DFC"/>
     <w:rsid w:val="00DD2EAB"/>
     <w:rsid w:val="00DD34BC"/>
     <w:rsid w:val="00DD3581"/>
     <w:rsid w:val="00DD3658"/>
     <w:rsid w:val="00DD386F"/>
+    <w:rsid w:val="00DD39BB"/>
+    <w:rsid w:val="00DD3AFB"/>
+    <w:rsid w:val="00DD3D72"/>
     <w:rsid w:val="00DD4877"/>
     <w:rsid w:val="00DD4AE1"/>
+    <w:rsid w:val="00DD4BD8"/>
+    <w:rsid w:val="00DD4BE8"/>
+    <w:rsid w:val="00DD5056"/>
     <w:rsid w:val="00DD5177"/>
+    <w:rsid w:val="00DD5376"/>
     <w:rsid w:val="00DD54D2"/>
     <w:rsid w:val="00DD5703"/>
+    <w:rsid w:val="00DD57BB"/>
+    <w:rsid w:val="00DD58E7"/>
+    <w:rsid w:val="00DD59EE"/>
+    <w:rsid w:val="00DD5EA0"/>
+    <w:rsid w:val="00DD5EE9"/>
     <w:rsid w:val="00DD60BD"/>
     <w:rsid w:val="00DD6188"/>
     <w:rsid w:val="00DD61E0"/>
     <w:rsid w:val="00DD669A"/>
+    <w:rsid w:val="00DD68E1"/>
     <w:rsid w:val="00DD69FE"/>
+    <w:rsid w:val="00DD6B4D"/>
     <w:rsid w:val="00DD6E40"/>
+    <w:rsid w:val="00DD71CD"/>
+    <w:rsid w:val="00DD7433"/>
+    <w:rsid w:val="00DD7522"/>
     <w:rsid w:val="00DD75B3"/>
+    <w:rsid w:val="00DD7E35"/>
     <w:rsid w:val="00DE011A"/>
     <w:rsid w:val="00DE01C4"/>
+    <w:rsid w:val="00DE0660"/>
+    <w:rsid w:val="00DE06B5"/>
+    <w:rsid w:val="00DE0884"/>
+    <w:rsid w:val="00DE0AF3"/>
     <w:rsid w:val="00DE0AF6"/>
     <w:rsid w:val="00DE0B1D"/>
     <w:rsid w:val="00DE0B5C"/>
     <w:rsid w:val="00DE10C5"/>
     <w:rsid w:val="00DE1106"/>
     <w:rsid w:val="00DE119B"/>
     <w:rsid w:val="00DE1644"/>
     <w:rsid w:val="00DE172E"/>
     <w:rsid w:val="00DE1772"/>
+    <w:rsid w:val="00DE19EB"/>
     <w:rsid w:val="00DE1E30"/>
     <w:rsid w:val="00DE1EE2"/>
+    <w:rsid w:val="00DE2418"/>
     <w:rsid w:val="00DE24D9"/>
     <w:rsid w:val="00DE2925"/>
+    <w:rsid w:val="00DE2CA0"/>
     <w:rsid w:val="00DE2E99"/>
+    <w:rsid w:val="00DE3100"/>
     <w:rsid w:val="00DE35ED"/>
+    <w:rsid w:val="00DE3C3F"/>
     <w:rsid w:val="00DE3D59"/>
+    <w:rsid w:val="00DE3F71"/>
     <w:rsid w:val="00DE40BF"/>
     <w:rsid w:val="00DE4767"/>
+    <w:rsid w:val="00DE4D1E"/>
+    <w:rsid w:val="00DE4DE3"/>
+    <w:rsid w:val="00DE4ED0"/>
     <w:rsid w:val="00DE52BB"/>
+    <w:rsid w:val="00DE52C0"/>
+    <w:rsid w:val="00DE555D"/>
     <w:rsid w:val="00DE56B4"/>
+    <w:rsid w:val="00DE56B9"/>
     <w:rsid w:val="00DE5EAE"/>
     <w:rsid w:val="00DE606B"/>
+    <w:rsid w:val="00DE6375"/>
     <w:rsid w:val="00DE639F"/>
     <w:rsid w:val="00DE646A"/>
+    <w:rsid w:val="00DE6700"/>
+    <w:rsid w:val="00DE6A07"/>
     <w:rsid w:val="00DE716E"/>
     <w:rsid w:val="00DE7342"/>
     <w:rsid w:val="00DE7504"/>
+    <w:rsid w:val="00DE762A"/>
     <w:rsid w:val="00DE769D"/>
+    <w:rsid w:val="00DF01C9"/>
     <w:rsid w:val="00DF0926"/>
     <w:rsid w:val="00DF0D1A"/>
+    <w:rsid w:val="00DF15B6"/>
     <w:rsid w:val="00DF15D8"/>
     <w:rsid w:val="00DF1AFB"/>
     <w:rsid w:val="00DF1F01"/>
     <w:rsid w:val="00DF2AA3"/>
+    <w:rsid w:val="00DF2D58"/>
+    <w:rsid w:val="00DF3630"/>
     <w:rsid w:val="00DF3780"/>
+    <w:rsid w:val="00DF3A17"/>
+    <w:rsid w:val="00DF4068"/>
     <w:rsid w:val="00DF4120"/>
+    <w:rsid w:val="00DF4DEE"/>
+    <w:rsid w:val="00DF4F16"/>
     <w:rsid w:val="00DF50E5"/>
     <w:rsid w:val="00DF554F"/>
+    <w:rsid w:val="00DF564F"/>
+    <w:rsid w:val="00DF577E"/>
+    <w:rsid w:val="00DF584F"/>
+    <w:rsid w:val="00DF5ACC"/>
     <w:rsid w:val="00DF5C59"/>
+    <w:rsid w:val="00DF6081"/>
     <w:rsid w:val="00DF66DA"/>
     <w:rsid w:val="00DF676D"/>
     <w:rsid w:val="00DF696A"/>
     <w:rsid w:val="00DF6DCB"/>
+    <w:rsid w:val="00DF7250"/>
     <w:rsid w:val="00DF7253"/>
     <w:rsid w:val="00DF73E2"/>
     <w:rsid w:val="00DF7606"/>
+    <w:rsid w:val="00DF77EA"/>
     <w:rsid w:val="00DF7A30"/>
+    <w:rsid w:val="00DF7E69"/>
     <w:rsid w:val="00DFCAD2"/>
     <w:rsid w:val="00E00128"/>
     <w:rsid w:val="00E00148"/>
     <w:rsid w:val="00E0014A"/>
     <w:rsid w:val="00E00446"/>
     <w:rsid w:val="00E00A1A"/>
+    <w:rsid w:val="00E00A3F"/>
+    <w:rsid w:val="00E00D1C"/>
     <w:rsid w:val="00E011B5"/>
+    <w:rsid w:val="00E01966"/>
+    <w:rsid w:val="00E01A75"/>
     <w:rsid w:val="00E01C1C"/>
+    <w:rsid w:val="00E01C66"/>
+    <w:rsid w:val="00E01E3E"/>
     <w:rsid w:val="00E01E49"/>
+    <w:rsid w:val="00E01F67"/>
     <w:rsid w:val="00E02441"/>
     <w:rsid w:val="00E02931"/>
+    <w:rsid w:val="00E02935"/>
     <w:rsid w:val="00E029FA"/>
     <w:rsid w:val="00E02C16"/>
+    <w:rsid w:val="00E02EB3"/>
+    <w:rsid w:val="00E02F94"/>
     <w:rsid w:val="00E03079"/>
     <w:rsid w:val="00E0315E"/>
     <w:rsid w:val="00E031F7"/>
+    <w:rsid w:val="00E031FE"/>
+    <w:rsid w:val="00E0329A"/>
+    <w:rsid w:val="00E033D1"/>
+    <w:rsid w:val="00E039C7"/>
     <w:rsid w:val="00E03B8E"/>
+    <w:rsid w:val="00E03EB7"/>
+    <w:rsid w:val="00E041C1"/>
+    <w:rsid w:val="00E047EB"/>
     <w:rsid w:val="00E04B25"/>
+    <w:rsid w:val="00E0529E"/>
     <w:rsid w:val="00E05E52"/>
     <w:rsid w:val="00E0621E"/>
+    <w:rsid w:val="00E06680"/>
+    <w:rsid w:val="00E06CEE"/>
     <w:rsid w:val="00E06EA7"/>
+    <w:rsid w:val="00E0714E"/>
     <w:rsid w:val="00E074AC"/>
     <w:rsid w:val="00E074D7"/>
     <w:rsid w:val="00E07FD7"/>
+    <w:rsid w:val="00E07FF9"/>
+    <w:rsid w:val="00E10129"/>
+    <w:rsid w:val="00E1035C"/>
+    <w:rsid w:val="00E10385"/>
     <w:rsid w:val="00E10458"/>
+    <w:rsid w:val="00E10500"/>
+    <w:rsid w:val="00E10CB8"/>
     <w:rsid w:val="00E10DD9"/>
     <w:rsid w:val="00E11317"/>
+    <w:rsid w:val="00E1144E"/>
+    <w:rsid w:val="00E1171A"/>
+    <w:rsid w:val="00E11738"/>
+    <w:rsid w:val="00E11B31"/>
+    <w:rsid w:val="00E11F5E"/>
+    <w:rsid w:val="00E12210"/>
     <w:rsid w:val="00E12714"/>
+    <w:rsid w:val="00E12B8B"/>
     <w:rsid w:val="00E12C4C"/>
     <w:rsid w:val="00E12EC3"/>
+    <w:rsid w:val="00E12F8B"/>
     <w:rsid w:val="00E13FD6"/>
+    <w:rsid w:val="00E140C3"/>
     <w:rsid w:val="00E14841"/>
+    <w:rsid w:val="00E149BA"/>
+    <w:rsid w:val="00E14A05"/>
+    <w:rsid w:val="00E14C22"/>
     <w:rsid w:val="00E14C73"/>
+    <w:rsid w:val="00E14ECE"/>
+    <w:rsid w:val="00E15087"/>
+    <w:rsid w:val="00E15228"/>
+    <w:rsid w:val="00E154FA"/>
+    <w:rsid w:val="00E155A7"/>
     <w:rsid w:val="00E15895"/>
     <w:rsid w:val="00E158DB"/>
+    <w:rsid w:val="00E158E0"/>
     <w:rsid w:val="00E15A3C"/>
+    <w:rsid w:val="00E15A5C"/>
+    <w:rsid w:val="00E15EC8"/>
     <w:rsid w:val="00E162F1"/>
+    <w:rsid w:val="00E16D1E"/>
     <w:rsid w:val="00E1732D"/>
+    <w:rsid w:val="00E175B3"/>
+    <w:rsid w:val="00E17948"/>
     <w:rsid w:val="00E17CC8"/>
+    <w:rsid w:val="00E17F5D"/>
     <w:rsid w:val="00E20208"/>
+    <w:rsid w:val="00E2057E"/>
     <w:rsid w:val="00E20595"/>
     <w:rsid w:val="00E20660"/>
     <w:rsid w:val="00E207BC"/>
     <w:rsid w:val="00E20B03"/>
+    <w:rsid w:val="00E20BB6"/>
+    <w:rsid w:val="00E20DB4"/>
+    <w:rsid w:val="00E21331"/>
     <w:rsid w:val="00E213B6"/>
     <w:rsid w:val="00E21987"/>
     <w:rsid w:val="00E21A27"/>
     <w:rsid w:val="00E220AD"/>
     <w:rsid w:val="00E226E4"/>
     <w:rsid w:val="00E22769"/>
+    <w:rsid w:val="00E22AEE"/>
+    <w:rsid w:val="00E22B1C"/>
     <w:rsid w:val="00E22C82"/>
     <w:rsid w:val="00E22CAC"/>
     <w:rsid w:val="00E22F23"/>
+    <w:rsid w:val="00E230B5"/>
     <w:rsid w:val="00E23669"/>
     <w:rsid w:val="00E237F9"/>
     <w:rsid w:val="00E23A49"/>
+    <w:rsid w:val="00E23A68"/>
     <w:rsid w:val="00E23C55"/>
+    <w:rsid w:val="00E23C5E"/>
     <w:rsid w:val="00E23CE8"/>
     <w:rsid w:val="00E246B2"/>
+    <w:rsid w:val="00E25408"/>
+    <w:rsid w:val="00E25444"/>
     <w:rsid w:val="00E255EE"/>
     <w:rsid w:val="00E25706"/>
+    <w:rsid w:val="00E25D26"/>
+    <w:rsid w:val="00E261CD"/>
+    <w:rsid w:val="00E26295"/>
+    <w:rsid w:val="00E264D7"/>
+    <w:rsid w:val="00E265D1"/>
     <w:rsid w:val="00E26A4E"/>
     <w:rsid w:val="00E26AAC"/>
+    <w:rsid w:val="00E26B7C"/>
+    <w:rsid w:val="00E26C8C"/>
+    <w:rsid w:val="00E26FC2"/>
     <w:rsid w:val="00E27527"/>
+    <w:rsid w:val="00E27C1E"/>
+    <w:rsid w:val="00E27C62"/>
+    <w:rsid w:val="00E27E52"/>
+    <w:rsid w:val="00E27EF0"/>
+    <w:rsid w:val="00E27F0E"/>
+    <w:rsid w:val="00E30BAF"/>
     <w:rsid w:val="00E30CE4"/>
+    <w:rsid w:val="00E30D08"/>
+    <w:rsid w:val="00E30F0D"/>
+    <w:rsid w:val="00E31062"/>
     <w:rsid w:val="00E31099"/>
+    <w:rsid w:val="00E31119"/>
+    <w:rsid w:val="00E312BE"/>
+    <w:rsid w:val="00E31340"/>
+    <w:rsid w:val="00E314A8"/>
     <w:rsid w:val="00E314FE"/>
     <w:rsid w:val="00E31946"/>
+    <w:rsid w:val="00E31D98"/>
     <w:rsid w:val="00E31EF2"/>
+    <w:rsid w:val="00E31F71"/>
     <w:rsid w:val="00E321F2"/>
     <w:rsid w:val="00E3223B"/>
     <w:rsid w:val="00E3224B"/>
+    <w:rsid w:val="00E323F1"/>
     <w:rsid w:val="00E325E2"/>
     <w:rsid w:val="00E32617"/>
     <w:rsid w:val="00E32648"/>
+    <w:rsid w:val="00E3270E"/>
+    <w:rsid w:val="00E3271D"/>
     <w:rsid w:val="00E32950"/>
+    <w:rsid w:val="00E32BC4"/>
     <w:rsid w:val="00E32C19"/>
     <w:rsid w:val="00E32CE7"/>
+    <w:rsid w:val="00E33455"/>
+    <w:rsid w:val="00E337C0"/>
     <w:rsid w:val="00E338CC"/>
+    <w:rsid w:val="00E33A81"/>
     <w:rsid w:val="00E33E08"/>
+    <w:rsid w:val="00E33F4D"/>
+    <w:rsid w:val="00E34E6E"/>
     <w:rsid w:val="00E35236"/>
     <w:rsid w:val="00E35931"/>
+    <w:rsid w:val="00E35A5C"/>
+    <w:rsid w:val="00E35ADE"/>
+    <w:rsid w:val="00E361AB"/>
     <w:rsid w:val="00E361DA"/>
+    <w:rsid w:val="00E36548"/>
+    <w:rsid w:val="00E36A7C"/>
+    <w:rsid w:val="00E372FB"/>
     <w:rsid w:val="00E37474"/>
+    <w:rsid w:val="00E3799B"/>
     <w:rsid w:val="00E37A43"/>
+    <w:rsid w:val="00E40427"/>
+    <w:rsid w:val="00E404A0"/>
     <w:rsid w:val="00E404E9"/>
+    <w:rsid w:val="00E405D8"/>
     <w:rsid w:val="00E4066A"/>
     <w:rsid w:val="00E40A42"/>
+    <w:rsid w:val="00E40DE5"/>
+    <w:rsid w:val="00E40F12"/>
+    <w:rsid w:val="00E40FBB"/>
     <w:rsid w:val="00E410AA"/>
     <w:rsid w:val="00E411BF"/>
+    <w:rsid w:val="00E41207"/>
     <w:rsid w:val="00E414F0"/>
+    <w:rsid w:val="00E41AD2"/>
     <w:rsid w:val="00E41FEF"/>
     <w:rsid w:val="00E42398"/>
     <w:rsid w:val="00E42612"/>
+    <w:rsid w:val="00E42D57"/>
+    <w:rsid w:val="00E42F94"/>
+    <w:rsid w:val="00E43A32"/>
     <w:rsid w:val="00E43C14"/>
+    <w:rsid w:val="00E43F6E"/>
+    <w:rsid w:val="00E44012"/>
     <w:rsid w:val="00E4428F"/>
     <w:rsid w:val="00E44385"/>
+    <w:rsid w:val="00E445E0"/>
     <w:rsid w:val="00E44744"/>
+    <w:rsid w:val="00E448E0"/>
+    <w:rsid w:val="00E449EB"/>
+    <w:rsid w:val="00E44AFD"/>
+    <w:rsid w:val="00E44BE9"/>
     <w:rsid w:val="00E44D80"/>
     <w:rsid w:val="00E44E8F"/>
     <w:rsid w:val="00E4537C"/>
     <w:rsid w:val="00E4540D"/>
+    <w:rsid w:val="00E454CE"/>
     <w:rsid w:val="00E45693"/>
     <w:rsid w:val="00E4577B"/>
     <w:rsid w:val="00E458DB"/>
+    <w:rsid w:val="00E45BE3"/>
     <w:rsid w:val="00E45BED"/>
     <w:rsid w:val="00E46208"/>
+    <w:rsid w:val="00E469DE"/>
+    <w:rsid w:val="00E470D3"/>
+    <w:rsid w:val="00E470E9"/>
+    <w:rsid w:val="00E471F2"/>
     <w:rsid w:val="00E4746D"/>
+    <w:rsid w:val="00E475B5"/>
+    <w:rsid w:val="00E47672"/>
     <w:rsid w:val="00E479B8"/>
     <w:rsid w:val="00E479D8"/>
     <w:rsid w:val="00E47B8E"/>
+    <w:rsid w:val="00E47FA3"/>
+    <w:rsid w:val="00E5000D"/>
+    <w:rsid w:val="00E501E1"/>
+    <w:rsid w:val="00E503D5"/>
+    <w:rsid w:val="00E506F2"/>
     <w:rsid w:val="00E50AF5"/>
     <w:rsid w:val="00E51157"/>
     <w:rsid w:val="00E51389"/>
     <w:rsid w:val="00E51949"/>
     <w:rsid w:val="00E51C15"/>
+    <w:rsid w:val="00E51D18"/>
     <w:rsid w:val="00E51EE6"/>
     <w:rsid w:val="00E520BF"/>
     <w:rsid w:val="00E5211E"/>
     <w:rsid w:val="00E5227C"/>
+    <w:rsid w:val="00E523A5"/>
+    <w:rsid w:val="00E52541"/>
+    <w:rsid w:val="00E52647"/>
     <w:rsid w:val="00E52875"/>
     <w:rsid w:val="00E5293F"/>
+    <w:rsid w:val="00E52A01"/>
+    <w:rsid w:val="00E531B2"/>
+    <w:rsid w:val="00E53208"/>
+    <w:rsid w:val="00E53488"/>
     <w:rsid w:val="00E5352F"/>
+    <w:rsid w:val="00E53D8A"/>
+    <w:rsid w:val="00E53FB6"/>
     <w:rsid w:val="00E5401A"/>
     <w:rsid w:val="00E543FF"/>
     <w:rsid w:val="00E5484F"/>
     <w:rsid w:val="00E54916"/>
+    <w:rsid w:val="00E55944"/>
     <w:rsid w:val="00E559BB"/>
+    <w:rsid w:val="00E55B87"/>
+    <w:rsid w:val="00E55CA9"/>
     <w:rsid w:val="00E55D83"/>
+    <w:rsid w:val="00E55ED1"/>
     <w:rsid w:val="00E561C3"/>
     <w:rsid w:val="00E566FC"/>
     <w:rsid w:val="00E5676E"/>
+    <w:rsid w:val="00E56863"/>
     <w:rsid w:val="00E56B1A"/>
     <w:rsid w:val="00E56C64"/>
+    <w:rsid w:val="00E56CCD"/>
+    <w:rsid w:val="00E5735D"/>
     <w:rsid w:val="00E5748A"/>
     <w:rsid w:val="00E578DD"/>
+    <w:rsid w:val="00E57A98"/>
+    <w:rsid w:val="00E60A5C"/>
     <w:rsid w:val="00E60E84"/>
+    <w:rsid w:val="00E612A2"/>
     <w:rsid w:val="00E612E8"/>
+    <w:rsid w:val="00E61461"/>
+    <w:rsid w:val="00E61731"/>
+    <w:rsid w:val="00E6174A"/>
     <w:rsid w:val="00E61808"/>
     <w:rsid w:val="00E61919"/>
+    <w:rsid w:val="00E61A96"/>
     <w:rsid w:val="00E61B10"/>
+    <w:rsid w:val="00E61EE5"/>
     <w:rsid w:val="00E62147"/>
+    <w:rsid w:val="00E621DE"/>
+    <w:rsid w:val="00E622F7"/>
     <w:rsid w:val="00E623EC"/>
     <w:rsid w:val="00E624A3"/>
     <w:rsid w:val="00E62675"/>
+    <w:rsid w:val="00E62703"/>
     <w:rsid w:val="00E629BB"/>
+    <w:rsid w:val="00E629BF"/>
     <w:rsid w:val="00E629DB"/>
     <w:rsid w:val="00E62A08"/>
     <w:rsid w:val="00E62ECE"/>
+    <w:rsid w:val="00E63072"/>
+    <w:rsid w:val="00E6326F"/>
+    <w:rsid w:val="00E6344E"/>
+    <w:rsid w:val="00E63802"/>
+    <w:rsid w:val="00E6394A"/>
+    <w:rsid w:val="00E63AAA"/>
     <w:rsid w:val="00E63CDF"/>
+    <w:rsid w:val="00E63F2C"/>
     <w:rsid w:val="00E64795"/>
+    <w:rsid w:val="00E648B4"/>
+    <w:rsid w:val="00E64A01"/>
+    <w:rsid w:val="00E64E36"/>
     <w:rsid w:val="00E64EAC"/>
     <w:rsid w:val="00E64ED5"/>
     <w:rsid w:val="00E65833"/>
+    <w:rsid w:val="00E65F7E"/>
     <w:rsid w:val="00E66118"/>
+    <w:rsid w:val="00E6627B"/>
+    <w:rsid w:val="00E66378"/>
+    <w:rsid w:val="00E6661C"/>
+    <w:rsid w:val="00E666E0"/>
+    <w:rsid w:val="00E66EC6"/>
+    <w:rsid w:val="00E672E5"/>
     <w:rsid w:val="00E67409"/>
     <w:rsid w:val="00E677B3"/>
+    <w:rsid w:val="00E67982"/>
+    <w:rsid w:val="00E67B8D"/>
     <w:rsid w:val="00E67C35"/>
     <w:rsid w:val="00E7043F"/>
+    <w:rsid w:val="00E70804"/>
     <w:rsid w:val="00E709E0"/>
+    <w:rsid w:val="00E70A46"/>
     <w:rsid w:val="00E70C32"/>
+    <w:rsid w:val="00E70ECD"/>
+    <w:rsid w:val="00E70FA5"/>
+    <w:rsid w:val="00E70FC6"/>
+    <w:rsid w:val="00E71175"/>
+    <w:rsid w:val="00E71450"/>
+    <w:rsid w:val="00E71472"/>
+    <w:rsid w:val="00E715E9"/>
+    <w:rsid w:val="00E716BD"/>
+    <w:rsid w:val="00E718E5"/>
     <w:rsid w:val="00E71C95"/>
+    <w:rsid w:val="00E71D3A"/>
     <w:rsid w:val="00E71D9B"/>
+    <w:rsid w:val="00E72313"/>
     <w:rsid w:val="00E72670"/>
     <w:rsid w:val="00E72752"/>
+    <w:rsid w:val="00E7275C"/>
     <w:rsid w:val="00E727F1"/>
+    <w:rsid w:val="00E72A08"/>
     <w:rsid w:val="00E72B61"/>
     <w:rsid w:val="00E72F78"/>
+    <w:rsid w:val="00E73160"/>
+    <w:rsid w:val="00E73802"/>
     <w:rsid w:val="00E73871"/>
+    <w:rsid w:val="00E73A3A"/>
     <w:rsid w:val="00E73D30"/>
+    <w:rsid w:val="00E749D6"/>
+    <w:rsid w:val="00E74C7D"/>
     <w:rsid w:val="00E74CEF"/>
+    <w:rsid w:val="00E75482"/>
     <w:rsid w:val="00E7558C"/>
+    <w:rsid w:val="00E75819"/>
     <w:rsid w:val="00E75EA9"/>
     <w:rsid w:val="00E76228"/>
+    <w:rsid w:val="00E76274"/>
+    <w:rsid w:val="00E76342"/>
     <w:rsid w:val="00E765EA"/>
+    <w:rsid w:val="00E768AE"/>
     <w:rsid w:val="00E76AD3"/>
+    <w:rsid w:val="00E76D86"/>
     <w:rsid w:val="00E76FAA"/>
+    <w:rsid w:val="00E773FB"/>
     <w:rsid w:val="00E774D5"/>
     <w:rsid w:val="00E77612"/>
     <w:rsid w:val="00E77D23"/>
+    <w:rsid w:val="00E77FDF"/>
+    <w:rsid w:val="00E801DA"/>
     <w:rsid w:val="00E80378"/>
+    <w:rsid w:val="00E803A7"/>
     <w:rsid w:val="00E80437"/>
     <w:rsid w:val="00E805F9"/>
+    <w:rsid w:val="00E8097F"/>
+    <w:rsid w:val="00E809D0"/>
+    <w:rsid w:val="00E80A7B"/>
+    <w:rsid w:val="00E80F3E"/>
+    <w:rsid w:val="00E81089"/>
     <w:rsid w:val="00E81150"/>
+    <w:rsid w:val="00E8174F"/>
+    <w:rsid w:val="00E817D9"/>
     <w:rsid w:val="00E81AE7"/>
+    <w:rsid w:val="00E81D00"/>
     <w:rsid w:val="00E82457"/>
+    <w:rsid w:val="00E82C2D"/>
+    <w:rsid w:val="00E82F29"/>
     <w:rsid w:val="00E83085"/>
+    <w:rsid w:val="00E830A4"/>
     <w:rsid w:val="00E831F0"/>
+    <w:rsid w:val="00E83A8E"/>
+    <w:rsid w:val="00E83C3B"/>
     <w:rsid w:val="00E84506"/>
+    <w:rsid w:val="00E84689"/>
+    <w:rsid w:val="00E8482C"/>
     <w:rsid w:val="00E849B4"/>
     <w:rsid w:val="00E84AA9"/>
     <w:rsid w:val="00E84E35"/>
     <w:rsid w:val="00E84EA5"/>
     <w:rsid w:val="00E84ED1"/>
+    <w:rsid w:val="00E84F2E"/>
+    <w:rsid w:val="00E84FA3"/>
+    <w:rsid w:val="00E85448"/>
     <w:rsid w:val="00E85490"/>
     <w:rsid w:val="00E85508"/>
     <w:rsid w:val="00E8554E"/>
+    <w:rsid w:val="00E85645"/>
     <w:rsid w:val="00E8579D"/>
     <w:rsid w:val="00E85C52"/>
+    <w:rsid w:val="00E85D29"/>
     <w:rsid w:val="00E860D2"/>
+    <w:rsid w:val="00E86242"/>
+    <w:rsid w:val="00E86333"/>
+    <w:rsid w:val="00E8634F"/>
+    <w:rsid w:val="00E864C3"/>
     <w:rsid w:val="00E8678C"/>
     <w:rsid w:val="00E867A0"/>
+    <w:rsid w:val="00E86840"/>
     <w:rsid w:val="00E86AD7"/>
     <w:rsid w:val="00E86B37"/>
+    <w:rsid w:val="00E86CD1"/>
+    <w:rsid w:val="00E86D8D"/>
+    <w:rsid w:val="00E870B3"/>
     <w:rsid w:val="00E8732E"/>
     <w:rsid w:val="00E87B80"/>
     <w:rsid w:val="00E87C4E"/>
+    <w:rsid w:val="00E87F28"/>
     <w:rsid w:val="00E9068B"/>
+    <w:rsid w:val="00E907AC"/>
     <w:rsid w:val="00E90CD9"/>
+    <w:rsid w:val="00E9108B"/>
     <w:rsid w:val="00E9142B"/>
     <w:rsid w:val="00E917E6"/>
+    <w:rsid w:val="00E91836"/>
+    <w:rsid w:val="00E91E6B"/>
+    <w:rsid w:val="00E91F85"/>
     <w:rsid w:val="00E92122"/>
     <w:rsid w:val="00E922D4"/>
+    <w:rsid w:val="00E92471"/>
     <w:rsid w:val="00E92490"/>
+    <w:rsid w:val="00E92854"/>
+    <w:rsid w:val="00E92B5F"/>
+    <w:rsid w:val="00E92D30"/>
+    <w:rsid w:val="00E92DFC"/>
+    <w:rsid w:val="00E92E01"/>
     <w:rsid w:val="00E92EA8"/>
     <w:rsid w:val="00E93015"/>
     <w:rsid w:val="00E934D6"/>
+    <w:rsid w:val="00E93B58"/>
     <w:rsid w:val="00E93C8A"/>
+    <w:rsid w:val="00E93D6B"/>
     <w:rsid w:val="00E944EC"/>
+    <w:rsid w:val="00E945BC"/>
     <w:rsid w:val="00E9485D"/>
+    <w:rsid w:val="00E949E3"/>
+    <w:rsid w:val="00E94EC3"/>
+    <w:rsid w:val="00E95139"/>
+    <w:rsid w:val="00E95775"/>
+    <w:rsid w:val="00E95910"/>
+    <w:rsid w:val="00E96273"/>
+    <w:rsid w:val="00E962B0"/>
+    <w:rsid w:val="00E96735"/>
+    <w:rsid w:val="00E973E4"/>
     <w:rsid w:val="00E97612"/>
+    <w:rsid w:val="00E9787D"/>
+    <w:rsid w:val="00EA02AD"/>
+    <w:rsid w:val="00EA03DF"/>
+    <w:rsid w:val="00EA04D1"/>
+    <w:rsid w:val="00EA0A32"/>
+    <w:rsid w:val="00EA0A5D"/>
     <w:rsid w:val="00EA0B1C"/>
+    <w:rsid w:val="00EA1413"/>
     <w:rsid w:val="00EA14FD"/>
     <w:rsid w:val="00EA1541"/>
+    <w:rsid w:val="00EA157A"/>
+    <w:rsid w:val="00EA1774"/>
+    <w:rsid w:val="00EA2785"/>
+    <w:rsid w:val="00EA2786"/>
+    <w:rsid w:val="00EA27E6"/>
     <w:rsid w:val="00EA294B"/>
+    <w:rsid w:val="00EA2977"/>
+    <w:rsid w:val="00EA2A5E"/>
     <w:rsid w:val="00EA30EE"/>
     <w:rsid w:val="00EA33B6"/>
+    <w:rsid w:val="00EA358D"/>
     <w:rsid w:val="00EA35F8"/>
     <w:rsid w:val="00EA38A8"/>
     <w:rsid w:val="00EA3D68"/>
     <w:rsid w:val="00EA40C0"/>
     <w:rsid w:val="00EA4F28"/>
+    <w:rsid w:val="00EA4F7D"/>
+    <w:rsid w:val="00EA550A"/>
+    <w:rsid w:val="00EA5544"/>
     <w:rsid w:val="00EA5898"/>
     <w:rsid w:val="00EA5980"/>
+    <w:rsid w:val="00EA59C6"/>
+    <w:rsid w:val="00EA5FCF"/>
     <w:rsid w:val="00EA6293"/>
     <w:rsid w:val="00EA64EF"/>
+    <w:rsid w:val="00EA6894"/>
+    <w:rsid w:val="00EA69E5"/>
+    <w:rsid w:val="00EA6A60"/>
+    <w:rsid w:val="00EA6B26"/>
     <w:rsid w:val="00EA6FC1"/>
+    <w:rsid w:val="00EA73A6"/>
     <w:rsid w:val="00EA79F9"/>
     <w:rsid w:val="00EA7CA9"/>
+    <w:rsid w:val="00EA7E08"/>
+    <w:rsid w:val="00EA7F1C"/>
+    <w:rsid w:val="00EB0572"/>
+    <w:rsid w:val="00EB0C10"/>
     <w:rsid w:val="00EB0E06"/>
+    <w:rsid w:val="00EB0EC0"/>
+    <w:rsid w:val="00EB0F2C"/>
     <w:rsid w:val="00EB1596"/>
+    <w:rsid w:val="00EB15AA"/>
     <w:rsid w:val="00EB18C8"/>
+    <w:rsid w:val="00EB1C24"/>
     <w:rsid w:val="00EB1CB0"/>
     <w:rsid w:val="00EB227B"/>
     <w:rsid w:val="00EB29E3"/>
     <w:rsid w:val="00EB2B99"/>
     <w:rsid w:val="00EB2C0E"/>
+    <w:rsid w:val="00EB2EA5"/>
     <w:rsid w:val="00EB309B"/>
     <w:rsid w:val="00EB31CC"/>
+    <w:rsid w:val="00EB35C4"/>
     <w:rsid w:val="00EB3744"/>
     <w:rsid w:val="00EB3BF4"/>
     <w:rsid w:val="00EB3FFB"/>
     <w:rsid w:val="00EB41D1"/>
+    <w:rsid w:val="00EB443E"/>
     <w:rsid w:val="00EB4D51"/>
+    <w:rsid w:val="00EB5A59"/>
+    <w:rsid w:val="00EB5C98"/>
+    <w:rsid w:val="00EB61C4"/>
     <w:rsid w:val="00EB68FF"/>
     <w:rsid w:val="00EB69FD"/>
+    <w:rsid w:val="00EB6A80"/>
+    <w:rsid w:val="00EB6D85"/>
     <w:rsid w:val="00EB6E8B"/>
     <w:rsid w:val="00EB6FAA"/>
     <w:rsid w:val="00EB7021"/>
     <w:rsid w:val="00EB772E"/>
+    <w:rsid w:val="00EB7CB1"/>
     <w:rsid w:val="00EB7CF5"/>
     <w:rsid w:val="00EB7EFD"/>
     <w:rsid w:val="00EC0106"/>
+    <w:rsid w:val="00EC0177"/>
+    <w:rsid w:val="00EC01D0"/>
     <w:rsid w:val="00EC0273"/>
     <w:rsid w:val="00EC03D9"/>
+    <w:rsid w:val="00EC0449"/>
+    <w:rsid w:val="00EC0653"/>
     <w:rsid w:val="00EC0767"/>
     <w:rsid w:val="00EC0786"/>
+    <w:rsid w:val="00EC081A"/>
+    <w:rsid w:val="00EC0862"/>
     <w:rsid w:val="00EC0875"/>
     <w:rsid w:val="00EC0AC2"/>
+    <w:rsid w:val="00EC0D1D"/>
+    <w:rsid w:val="00EC0DEE"/>
+    <w:rsid w:val="00EC0E0F"/>
+    <w:rsid w:val="00EC10BC"/>
     <w:rsid w:val="00EC1109"/>
+    <w:rsid w:val="00EC11BA"/>
+    <w:rsid w:val="00EC1283"/>
     <w:rsid w:val="00EC1398"/>
+    <w:rsid w:val="00EC1777"/>
+    <w:rsid w:val="00EC1DE9"/>
+    <w:rsid w:val="00EC1F4B"/>
+    <w:rsid w:val="00EC2182"/>
     <w:rsid w:val="00EC2555"/>
+    <w:rsid w:val="00EC2BF7"/>
     <w:rsid w:val="00EC3008"/>
+    <w:rsid w:val="00EC3331"/>
+    <w:rsid w:val="00EC351D"/>
     <w:rsid w:val="00EC352D"/>
     <w:rsid w:val="00EC3A6B"/>
     <w:rsid w:val="00EC3BEA"/>
+    <w:rsid w:val="00EC42D1"/>
     <w:rsid w:val="00EC44A2"/>
+    <w:rsid w:val="00EC44AE"/>
     <w:rsid w:val="00EC4662"/>
+    <w:rsid w:val="00EC470B"/>
+    <w:rsid w:val="00EC4BB7"/>
     <w:rsid w:val="00EC4D21"/>
+    <w:rsid w:val="00EC4E25"/>
     <w:rsid w:val="00EC4EEC"/>
     <w:rsid w:val="00EC5414"/>
+    <w:rsid w:val="00EC54D7"/>
     <w:rsid w:val="00EC5579"/>
+    <w:rsid w:val="00EC5689"/>
+    <w:rsid w:val="00EC5F32"/>
+    <w:rsid w:val="00EC6322"/>
     <w:rsid w:val="00EC63CE"/>
+    <w:rsid w:val="00EC66E8"/>
+    <w:rsid w:val="00EC66FE"/>
+    <w:rsid w:val="00EC6F7C"/>
+    <w:rsid w:val="00EC77C8"/>
+    <w:rsid w:val="00EC791D"/>
     <w:rsid w:val="00EC7AC7"/>
     <w:rsid w:val="00EC7AE3"/>
+    <w:rsid w:val="00ED0300"/>
+    <w:rsid w:val="00ED05B6"/>
     <w:rsid w:val="00ED0AD7"/>
+    <w:rsid w:val="00ED0CFB"/>
+    <w:rsid w:val="00ED0E17"/>
+    <w:rsid w:val="00ED0E1E"/>
+    <w:rsid w:val="00ED1012"/>
+    <w:rsid w:val="00ED1018"/>
     <w:rsid w:val="00ED11C1"/>
     <w:rsid w:val="00ED149A"/>
+    <w:rsid w:val="00ED1701"/>
+    <w:rsid w:val="00ED1B46"/>
+    <w:rsid w:val="00ED1D8A"/>
     <w:rsid w:val="00ED1E3D"/>
+    <w:rsid w:val="00ED1F44"/>
+    <w:rsid w:val="00ED26F8"/>
+    <w:rsid w:val="00ED28F1"/>
     <w:rsid w:val="00ED297E"/>
+    <w:rsid w:val="00ED2BA2"/>
+    <w:rsid w:val="00ED2BAE"/>
     <w:rsid w:val="00ED2CAB"/>
+    <w:rsid w:val="00ED2E57"/>
+    <w:rsid w:val="00ED3817"/>
     <w:rsid w:val="00ED3DF8"/>
     <w:rsid w:val="00ED436A"/>
     <w:rsid w:val="00ED4514"/>
     <w:rsid w:val="00ED46BC"/>
+    <w:rsid w:val="00ED4722"/>
+    <w:rsid w:val="00ED474E"/>
     <w:rsid w:val="00ED488F"/>
+    <w:rsid w:val="00ED48E3"/>
+    <w:rsid w:val="00ED4C58"/>
+    <w:rsid w:val="00ED4D74"/>
+    <w:rsid w:val="00ED4EEE"/>
     <w:rsid w:val="00ED51AF"/>
     <w:rsid w:val="00ED5332"/>
     <w:rsid w:val="00ED5C6A"/>
     <w:rsid w:val="00ED614A"/>
+    <w:rsid w:val="00ED615B"/>
+    <w:rsid w:val="00ED6C85"/>
+    <w:rsid w:val="00ED6E23"/>
+    <w:rsid w:val="00ED7043"/>
     <w:rsid w:val="00ED708A"/>
     <w:rsid w:val="00ED75A2"/>
     <w:rsid w:val="00ED75A8"/>
     <w:rsid w:val="00ED766D"/>
+    <w:rsid w:val="00ED7ABA"/>
+    <w:rsid w:val="00ED7D13"/>
+    <w:rsid w:val="00ED7D6F"/>
+    <w:rsid w:val="00ED7D8D"/>
+    <w:rsid w:val="00ED7FE1"/>
     <w:rsid w:val="00EE0002"/>
     <w:rsid w:val="00EE0570"/>
     <w:rsid w:val="00EE0706"/>
     <w:rsid w:val="00EE0722"/>
     <w:rsid w:val="00EE0752"/>
     <w:rsid w:val="00EE0836"/>
+    <w:rsid w:val="00EE0ADF"/>
     <w:rsid w:val="00EE0C5F"/>
+    <w:rsid w:val="00EE0D0F"/>
+    <w:rsid w:val="00EE1606"/>
+    <w:rsid w:val="00EE160A"/>
+    <w:rsid w:val="00EE1B9B"/>
+    <w:rsid w:val="00EE1BDB"/>
     <w:rsid w:val="00EE219F"/>
+    <w:rsid w:val="00EE22A1"/>
+    <w:rsid w:val="00EE2458"/>
     <w:rsid w:val="00EE2682"/>
     <w:rsid w:val="00EE2BAA"/>
+    <w:rsid w:val="00EE3769"/>
+    <w:rsid w:val="00EE38EC"/>
     <w:rsid w:val="00EE390A"/>
+    <w:rsid w:val="00EE3954"/>
     <w:rsid w:val="00EE39A3"/>
     <w:rsid w:val="00EE3BC6"/>
     <w:rsid w:val="00EE4125"/>
     <w:rsid w:val="00EE4C1E"/>
+    <w:rsid w:val="00EE53D2"/>
+    <w:rsid w:val="00EE54F2"/>
     <w:rsid w:val="00EE5612"/>
     <w:rsid w:val="00EE5A85"/>
     <w:rsid w:val="00EE5AD6"/>
+    <w:rsid w:val="00EE60D5"/>
+    <w:rsid w:val="00EE62DF"/>
     <w:rsid w:val="00EE63B1"/>
     <w:rsid w:val="00EE6772"/>
     <w:rsid w:val="00EE6D66"/>
+    <w:rsid w:val="00EE6E8A"/>
+    <w:rsid w:val="00EE71A9"/>
     <w:rsid w:val="00EE7403"/>
+    <w:rsid w:val="00EE7565"/>
+    <w:rsid w:val="00EE77AB"/>
+    <w:rsid w:val="00EE78EB"/>
+    <w:rsid w:val="00EE792E"/>
     <w:rsid w:val="00EE7A80"/>
     <w:rsid w:val="00EE7C04"/>
+    <w:rsid w:val="00EF0091"/>
     <w:rsid w:val="00EF0A6F"/>
+    <w:rsid w:val="00EF0FD2"/>
     <w:rsid w:val="00EF1177"/>
     <w:rsid w:val="00EF123B"/>
     <w:rsid w:val="00EF1845"/>
+    <w:rsid w:val="00EF1F97"/>
+    <w:rsid w:val="00EF20ED"/>
+    <w:rsid w:val="00EF2231"/>
     <w:rsid w:val="00EF23B1"/>
+    <w:rsid w:val="00EF2E46"/>
+    <w:rsid w:val="00EF2F5F"/>
     <w:rsid w:val="00EF3442"/>
+    <w:rsid w:val="00EF351C"/>
+    <w:rsid w:val="00EF37CC"/>
+    <w:rsid w:val="00EF3ABC"/>
+    <w:rsid w:val="00EF3C10"/>
     <w:rsid w:val="00EF48A1"/>
+    <w:rsid w:val="00EF4B41"/>
+    <w:rsid w:val="00EF4EE5"/>
+    <w:rsid w:val="00EF4F3D"/>
+    <w:rsid w:val="00EF5090"/>
     <w:rsid w:val="00EF50DA"/>
+    <w:rsid w:val="00EF5432"/>
+    <w:rsid w:val="00EF5583"/>
     <w:rsid w:val="00EF5A0A"/>
     <w:rsid w:val="00EF5AAA"/>
     <w:rsid w:val="00EF5B02"/>
+    <w:rsid w:val="00EF5E16"/>
+    <w:rsid w:val="00EF6863"/>
     <w:rsid w:val="00EF6B6C"/>
     <w:rsid w:val="00EF6DDB"/>
     <w:rsid w:val="00EF6EBD"/>
+    <w:rsid w:val="00EF6FBF"/>
+    <w:rsid w:val="00EF701F"/>
+    <w:rsid w:val="00EF7034"/>
     <w:rsid w:val="00EF7153"/>
+    <w:rsid w:val="00EF7378"/>
     <w:rsid w:val="00EF74DA"/>
     <w:rsid w:val="00EF79AF"/>
+    <w:rsid w:val="00EF79B7"/>
+    <w:rsid w:val="00EF7D40"/>
+    <w:rsid w:val="00EF7D87"/>
+    <w:rsid w:val="00EF7ED2"/>
+    <w:rsid w:val="00F00222"/>
+    <w:rsid w:val="00F00AF4"/>
+    <w:rsid w:val="00F01033"/>
+    <w:rsid w:val="00F011CF"/>
     <w:rsid w:val="00F013FE"/>
     <w:rsid w:val="00F0147D"/>
+    <w:rsid w:val="00F01650"/>
     <w:rsid w:val="00F01658"/>
+    <w:rsid w:val="00F0187D"/>
     <w:rsid w:val="00F01917"/>
     <w:rsid w:val="00F01930"/>
     <w:rsid w:val="00F0194D"/>
+    <w:rsid w:val="00F01EF5"/>
+    <w:rsid w:val="00F02243"/>
+    <w:rsid w:val="00F02F98"/>
+    <w:rsid w:val="00F03424"/>
+    <w:rsid w:val="00F0362E"/>
     <w:rsid w:val="00F03BEE"/>
     <w:rsid w:val="00F04156"/>
+    <w:rsid w:val="00F041CE"/>
+    <w:rsid w:val="00F04497"/>
+    <w:rsid w:val="00F045A7"/>
+    <w:rsid w:val="00F04DA1"/>
     <w:rsid w:val="00F04E9B"/>
     <w:rsid w:val="00F04F68"/>
     <w:rsid w:val="00F05199"/>
+    <w:rsid w:val="00F052E0"/>
+    <w:rsid w:val="00F0565B"/>
     <w:rsid w:val="00F056DB"/>
+    <w:rsid w:val="00F05D00"/>
     <w:rsid w:val="00F060E1"/>
     <w:rsid w:val="00F0666E"/>
     <w:rsid w:val="00F0668B"/>
     <w:rsid w:val="00F06B3E"/>
     <w:rsid w:val="00F06EC7"/>
+    <w:rsid w:val="00F07023"/>
+    <w:rsid w:val="00F07296"/>
     <w:rsid w:val="00F072E9"/>
     <w:rsid w:val="00F0770C"/>
+    <w:rsid w:val="00F07CA4"/>
+    <w:rsid w:val="00F07CCA"/>
+    <w:rsid w:val="00F07E3E"/>
+    <w:rsid w:val="00F105C2"/>
+    <w:rsid w:val="00F105D6"/>
     <w:rsid w:val="00F1063E"/>
+    <w:rsid w:val="00F10EED"/>
+    <w:rsid w:val="00F113B6"/>
+    <w:rsid w:val="00F1148A"/>
     <w:rsid w:val="00F119E6"/>
+    <w:rsid w:val="00F11B43"/>
+    <w:rsid w:val="00F11BAE"/>
+    <w:rsid w:val="00F11D29"/>
+    <w:rsid w:val="00F11E83"/>
+    <w:rsid w:val="00F12260"/>
     <w:rsid w:val="00F122CB"/>
     <w:rsid w:val="00F12507"/>
+    <w:rsid w:val="00F12526"/>
+    <w:rsid w:val="00F12644"/>
+    <w:rsid w:val="00F129F1"/>
     <w:rsid w:val="00F12A40"/>
+    <w:rsid w:val="00F13A36"/>
     <w:rsid w:val="00F14390"/>
+    <w:rsid w:val="00F143CF"/>
     <w:rsid w:val="00F146B0"/>
     <w:rsid w:val="00F14A41"/>
     <w:rsid w:val="00F14C16"/>
+    <w:rsid w:val="00F14C8D"/>
     <w:rsid w:val="00F14DFD"/>
+    <w:rsid w:val="00F1517B"/>
     <w:rsid w:val="00F15220"/>
     <w:rsid w:val="00F15289"/>
     <w:rsid w:val="00F15595"/>
+    <w:rsid w:val="00F1582A"/>
     <w:rsid w:val="00F15F9E"/>
+    <w:rsid w:val="00F16016"/>
+    <w:rsid w:val="00F1637A"/>
+    <w:rsid w:val="00F163E0"/>
+    <w:rsid w:val="00F166EA"/>
     <w:rsid w:val="00F16B90"/>
     <w:rsid w:val="00F175E6"/>
+    <w:rsid w:val="00F17638"/>
+    <w:rsid w:val="00F17678"/>
     <w:rsid w:val="00F17686"/>
+    <w:rsid w:val="00F17798"/>
     <w:rsid w:val="00F17914"/>
     <w:rsid w:val="00F17A08"/>
     <w:rsid w:val="00F17A70"/>
+    <w:rsid w:val="00F17A9B"/>
+    <w:rsid w:val="00F17C52"/>
     <w:rsid w:val="00F17C97"/>
+    <w:rsid w:val="00F2011B"/>
+    <w:rsid w:val="00F2054B"/>
+    <w:rsid w:val="00F2086F"/>
+    <w:rsid w:val="00F20CD3"/>
     <w:rsid w:val="00F20D3B"/>
     <w:rsid w:val="00F20E4D"/>
     <w:rsid w:val="00F20FC6"/>
+    <w:rsid w:val="00F2117C"/>
     <w:rsid w:val="00F21322"/>
+    <w:rsid w:val="00F21719"/>
+    <w:rsid w:val="00F21904"/>
+    <w:rsid w:val="00F21B29"/>
     <w:rsid w:val="00F22696"/>
     <w:rsid w:val="00F2285A"/>
+    <w:rsid w:val="00F22A69"/>
     <w:rsid w:val="00F2315C"/>
+    <w:rsid w:val="00F231C2"/>
+    <w:rsid w:val="00F234E2"/>
     <w:rsid w:val="00F23BBE"/>
+    <w:rsid w:val="00F2475A"/>
+    <w:rsid w:val="00F25097"/>
     <w:rsid w:val="00F25375"/>
+    <w:rsid w:val="00F25628"/>
+    <w:rsid w:val="00F25814"/>
+    <w:rsid w:val="00F25B69"/>
+    <w:rsid w:val="00F25B86"/>
     <w:rsid w:val="00F26117"/>
+    <w:rsid w:val="00F265E6"/>
     <w:rsid w:val="00F26657"/>
+    <w:rsid w:val="00F269ED"/>
+    <w:rsid w:val="00F26C15"/>
     <w:rsid w:val="00F26E84"/>
+    <w:rsid w:val="00F27054"/>
     <w:rsid w:val="00F271AB"/>
     <w:rsid w:val="00F27314"/>
     <w:rsid w:val="00F273C0"/>
+    <w:rsid w:val="00F27810"/>
+    <w:rsid w:val="00F2783B"/>
     <w:rsid w:val="00F27CA4"/>
+    <w:rsid w:val="00F27F52"/>
     <w:rsid w:val="00F3002C"/>
+    <w:rsid w:val="00F300D0"/>
+    <w:rsid w:val="00F306DE"/>
     <w:rsid w:val="00F309CE"/>
     <w:rsid w:val="00F30B4C"/>
     <w:rsid w:val="00F30DDB"/>
+    <w:rsid w:val="00F30E65"/>
     <w:rsid w:val="00F31558"/>
     <w:rsid w:val="00F31634"/>
+    <w:rsid w:val="00F318BA"/>
+    <w:rsid w:val="00F31BB4"/>
     <w:rsid w:val="00F31D0D"/>
     <w:rsid w:val="00F3297D"/>
+    <w:rsid w:val="00F32B1F"/>
     <w:rsid w:val="00F32C74"/>
     <w:rsid w:val="00F32CE1"/>
     <w:rsid w:val="00F32D99"/>
+    <w:rsid w:val="00F33141"/>
+    <w:rsid w:val="00F3331D"/>
     <w:rsid w:val="00F33409"/>
     <w:rsid w:val="00F334CC"/>
+    <w:rsid w:val="00F33560"/>
+    <w:rsid w:val="00F33C47"/>
     <w:rsid w:val="00F33C81"/>
     <w:rsid w:val="00F33CBF"/>
     <w:rsid w:val="00F33FC8"/>
+    <w:rsid w:val="00F33FEF"/>
+    <w:rsid w:val="00F342D1"/>
     <w:rsid w:val="00F343B0"/>
+    <w:rsid w:val="00F34907"/>
     <w:rsid w:val="00F34BB7"/>
+    <w:rsid w:val="00F34D41"/>
+    <w:rsid w:val="00F34F93"/>
+    <w:rsid w:val="00F35839"/>
     <w:rsid w:val="00F35A67"/>
+    <w:rsid w:val="00F35E86"/>
+    <w:rsid w:val="00F36161"/>
+    <w:rsid w:val="00F36200"/>
     <w:rsid w:val="00F3651B"/>
+    <w:rsid w:val="00F36688"/>
+    <w:rsid w:val="00F3691F"/>
     <w:rsid w:val="00F36CF9"/>
     <w:rsid w:val="00F36FB1"/>
     <w:rsid w:val="00F374ED"/>
     <w:rsid w:val="00F376ED"/>
+    <w:rsid w:val="00F379A3"/>
     <w:rsid w:val="00F37B33"/>
+    <w:rsid w:val="00F37BF1"/>
+    <w:rsid w:val="00F37C1A"/>
+    <w:rsid w:val="00F37D2E"/>
+    <w:rsid w:val="00F408D6"/>
+    <w:rsid w:val="00F40B70"/>
     <w:rsid w:val="00F41547"/>
     <w:rsid w:val="00F416BB"/>
     <w:rsid w:val="00F41F71"/>
     <w:rsid w:val="00F4207C"/>
     <w:rsid w:val="00F420BD"/>
+    <w:rsid w:val="00F422A6"/>
     <w:rsid w:val="00F42469"/>
     <w:rsid w:val="00F42546"/>
     <w:rsid w:val="00F425F4"/>
+    <w:rsid w:val="00F42782"/>
     <w:rsid w:val="00F42BA4"/>
+    <w:rsid w:val="00F42CB4"/>
+    <w:rsid w:val="00F42D4D"/>
+    <w:rsid w:val="00F42EF4"/>
+    <w:rsid w:val="00F43058"/>
+    <w:rsid w:val="00F430E2"/>
     <w:rsid w:val="00F4327A"/>
+    <w:rsid w:val="00F43793"/>
+    <w:rsid w:val="00F43977"/>
     <w:rsid w:val="00F44257"/>
+    <w:rsid w:val="00F443E4"/>
+    <w:rsid w:val="00F4479A"/>
+    <w:rsid w:val="00F4485A"/>
+    <w:rsid w:val="00F44A46"/>
     <w:rsid w:val="00F4546A"/>
+    <w:rsid w:val="00F457F3"/>
     <w:rsid w:val="00F45A0B"/>
+    <w:rsid w:val="00F45E5D"/>
     <w:rsid w:val="00F46079"/>
+    <w:rsid w:val="00F46328"/>
+    <w:rsid w:val="00F46D10"/>
     <w:rsid w:val="00F46DF9"/>
     <w:rsid w:val="00F46E88"/>
+    <w:rsid w:val="00F46F35"/>
     <w:rsid w:val="00F472CB"/>
     <w:rsid w:val="00F47413"/>
+    <w:rsid w:val="00F4772F"/>
+    <w:rsid w:val="00F47800"/>
+    <w:rsid w:val="00F47890"/>
+    <w:rsid w:val="00F47B5D"/>
     <w:rsid w:val="00F47D58"/>
     <w:rsid w:val="00F505AC"/>
+    <w:rsid w:val="00F50614"/>
     <w:rsid w:val="00F506DC"/>
+    <w:rsid w:val="00F507FE"/>
+    <w:rsid w:val="00F50889"/>
     <w:rsid w:val="00F50994"/>
     <w:rsid w:val="00F50AFE"/>
+    <w:rsid w:val="00F51256"/>
     <w:rsid w:val="00F51435"/>
+    <w:rsid w:val="00F51501"/>
+    <w:rsid w:val="00F52172"/>
     <w:rsid w:val="00F526E1"/>
     <w:rsid w:val="00F52BDB"/>
+    <w:rsid w:val="00F52D13"/>
+    <w:rsid w:val="00F52F0F"/>
     <w:rsid w:val="00F52F73"/>
     <w:rsid w:val="00F53106"/>
     <w:rsid w:val="00F53551"/>
     <w:rsid w:val="00F53553"/>
+    <w:rsid w:val="00F54784"/>
+    <w:rsid w:val="00F54B28"/>
     <w:rsid w:val="00F54F7C"/>
+    <w:rsid w:val="00F55211"/>
+    <w:rsid w:val="00F55326"/>
     <w:rsid w:val="00F55D1D"/>
+    <w:rsid w:val="00F55DE8"/>
     <w:rsid w:val="00F55DEC"/>
     <w:rsid w:val="00F56178"/>
+    <w:rsid w:val="00F56379"/>
+    <w:rsid w:val="00F56B00"/>
     <w:rsid w:val="00F56EDB"/>
+    <w:rsid w:val="00F5759C"/>
+    <w:rsid w:val="00F57B10"/>
+    <w:rsid w:val="00F57F0B"/>
     <w:rsid w:val="00F60195"/>
+    <w:rsid w:val="00F604F7"/>
+    <w:rsid w:val="00F60788"/>
+    <w:rsid w:val="00F6082E"/>
     <w:rsid w:val="00F6091F"/>
     <w:rsid w:val="00F60ABB"/>
+    <w:rsid w:val="00F60AD5"/>
     <w:rsid w:val="00F60B6C"/>
     <w:rsid w:val="00F60C0B"/>
+    <w:rsid w:val="00F60DFA"/>
     <w:rsid w:val="00F60F4C"/>
+    <w:rsid w:val="00F60F95"/>
     <w:rsid w:val="00F61594"/>
     <w:rsid w:val="00F61728"/>
     <w:rsid w:val="00F617D4"/>
+    <w:rsid w:val="00F61AFA"/>
+    <w:rsid w:val="00F625A5"/>
+    <w:rsid w:val="00F6280D"/>
     <w:rsid w:val="00F62B38"/>
+    <w:rsid w:val="00F63032"/>
+    <w:rsid w:val="00F63913"/>
     <w:rsid w:val="00F63E3D"/>
     <w:rsid w:val="00F641DA"/>
+    <w:rsid w:val="00F643EB"/>
+    <w:rsid w:val="00F64428"/>
+    <w:rsid w:val="00F64637"/>
+    <w:rsid w:val="00F64736"/>
+    <w:rsid w:val="00F64849"/>
     <w:rsid w:val="00F64D59"/>
+    <w:rsid w:val="00F6514B"/>
     <w:rsid w:val="00F651D6"/>
     <w:rsid w:val="00F652C6"/>
     <w:rsid w:val="00F655F8"/>
     <w:rsid w:val="00F65D16"/>
+    <w:rsid w:val="00F661C6"/>
     <w:rsid w:val="00F6625D"/>
+    <w:rsid w:val="00F66426"/>
     <w:rsid w:val="00F66F0D"/>
+    <w:rsid w:val="00F671EE"/>
     <w:rsid w:val="00F673D5"/>
     <w:rsid w:val="00F6742C"/>
+    <w:rsid w:val="00F67486"/>
+    <w:rsid w:val="00F6752E"/>
+    <w:rsid w:val="00F6759A"/>
+    <w:rsid w:val="00F67D05"/>
+    <w:rsid w:val="00F70150"/>
+    <w:rsid w:val="00F70415"/>
+    <w:rsid w:val="00F7067C"/>
+    <w:rsid w:val="00F70946"/>
+    <w:rsid w:val="00F70EA9"/>
     <w:rsid w:val="00F70F01"/>
+    <w:rsid w:val="00F70F51"/>
+    <w:rsid w:val="00F71020"/>
+    <w:rsid w:val="00F711E4"/>
+    <w:rsid w:val="00F71859"/>
+    <w:rsid w:val="00F71E6D"/>
+    <w:rsid w:val="00F71EEF"/>
+    <w:rsid w:val="00F7226C"/>
     <w:rsid w:val="00F72465"/>
+    <w:rsid w:val="00F72E2E"/>
     <w:rsid w:val="00F7306E"/>
     <w:rsid w:val="00F7327B"/>
+    <w:rsid w:val="00F73695"/>
+    <w:rsid w:val="00F7386E"/>
     <w:rsid w:val="00F7387D"/>
     <w:rsid w:val="00F73C6F"/>
     <w:rsid w:val="00F73E68"/>
+    <w:rsid w:val="00F74076"/>
+    <w:rsid w:val="00F74111"/>
+    <w:rsid w:val="00F74D12"/>
+    <w:rsid w:val="00F74F4D"/>
+    <w:rsid w:val="00F751BB"/>
+    <w:rsid w:val="00F75234"/>
     <w:rsid w:val="00F7584F"/>
+    <w:rsid w:val="00F758B9"/>
+    <w:rsid w:val="00F75E58"/>
     <w:rsid w:val="00F76562"/>
+    <w:rsid w:val="00F765F3"/>
+    <w:rsid w:val="00F7683A"/>
+    <w:rsid w:val="00F7696D"/>
     <w:rsid w:val="00F77060"/>
+    <w:rsid w:val="00F7713B"/>
+    <w:rsid w:val="00F77540"/>
+    <w:rsid w:val="00F7786E"/>
+    <w:rsid w:val="00F77AC1"/>
+    <w:rsid w:val="00F77DDE"/>
+    <w:rsid w:val="00F77ECE"/>
+    <w:rsid w:val="00F8002B"/>
+    <w:rsid w:val="00F800AB"/>
     <w:rsid w:val="00F80187"/>
+    <w:rsid w:val="00F80488"/>
+    <w:rsid w:val="00F80AF7"/>
+    <w:rsid w:val="00F80B23"/>
     <w:rsid w:val="00F80D84"/>
+    <w:rsid w:val="00F80E92"/>
     <w:rsid w:val="00F812C9"/>
     <w:rsid w:val="00F814AA"/>
     <w:rsid w:val="00F815C4"/>
+    <w:rsid w:val="00F81B68"/>
+    <w:rsid w:val="00F81E9D"/>
+    <w:rsid w:val="00F81FDE"/>
+    <w:rsid w:val="00F82072"/>
     <w:rsid w:val="00F82729"/>
     <w:rsid w:val="00F82AE2"/>
     <w:rsid w:val="00F8316D"/>
+    <w:rsid w:val="00F83642"/>
     <w:rsid w:val="00F83D0E"/>
+    <w:rsid w:val="00F83FF4"/>
+    <w:rsid w:val="00F847C7"/>
+    <w:rsid w:val="00F848D8"/>
+    <w:rsid w:val="00F84B8F"/>
+    <w:rsid w:val="00F84DE5"/>
     <w:rsid w:val="00F84E2A"/>
     <w:rsid w:val="00F84F54"/>
     <w:rsid w:val="00F85280"/>
+    <w:rsid w:val="00F853F8"/>
+    <w:rsid w:val="00F85588"/>
     <w:rsid w:val="00F85596"/>
     <w:rsid w:val="00F857B3"/>
     <w:rsid w:val="00F85FAB"/>
+    <w:rsid w:val="00F86134"/>
     <w:rsid w:val="00F861CE"/>
     <w:rsid w:val="00F8636B"/>
     <w:rsid w:val="00F8678B"/>
     <w:rsid w:val="00F86D4B"/>
     <w:rsid w:val="00F86D9E"/>
+    <w:rsid w:val="00F86DF4"/>
     <w:rsid w:val="00F86E62"/>
+    <w:rsid w:val="00F86EEC"/>
     <w:rsid w:val="00F871E9"/>
+    <w:rsid w:val="00F872AE"/>
     <w:rsid w:val="00F872C4"/>
     <w:rsid w:val="00F873DF"/>
     <w:rsid w:val="00F874AD"/>
+    <w:rsid w:val="00F8757B"/>
+    <w:rsid w:val="00F875D8"/>
+    <w:rsid w:val="00F8786A"/>
     <w:rsid w:val="00F90207"/>
+    <w:rsid w:val="00F907C9"/>
+    <w:rsid w:val="00F90DA8"/>
+    <w:rsid w:val="00F90DF9"/>
+    <w:rsid w:val="00F911C9"/>
+    <w:rsid w:val="00F918D6"/>
     <w:rsid w:val="00F919F5"/>
+    <w:rsid w:val="00F91A0B"/>
+    <w:rsid w:val="00F91A55"/>
+    <w:rsid w:val="00F91AA7"/>
+    <w:rsid w:val="00F91D07"/>
     <w:rsid w:val="00F91D29"/>
     <w:rsid w:val="00F91DE0"/>
     <w:rsid w:val="00F91E6E"/>
     <w:rsid w:val="00F9259C"/>
+    <w:rsid w:val="00F92F54"/>
+    <w:rsid w:val="00F932A3"/>
     <w:rsid w:val="00F93540"/>
+    <w:rsid w:val="00F93C25"/>
+    <w:rsid w:val="00F9411A"/>
+    <w:rsid w:val="00F949EC"/>
+    <w:rsid w:val="00F94CF5"/>
+    <w:rsid w:val="00F94DA0"/>
+    <w:rsid w:val="00F94E63"/>
+    <w:rsid w:val="00F94F4E"/>
+    <w:rsid w:val="00F95206"/>
+    <w:rsid w:val="00F95979"/>
+    <w:rsid w:val="00F9652F"/>
+    <w:rsid w:val="00F9654C"/>
+    <w:rsid w:val="00F965E3"/>
+    <w:rsid w:val="00F96BCE"/>
     <w:rsid w:val="00F96D5A"/>
+    <w:rsid w:val="00F96E37"/>
     <w:rsid w:val="00F97187"/>
     <w:rsid w:val="00F972A1"/>
+    <w:rsid w:val="00F9755D"/>
     <w:rsid w:val="00F9758C"/>
     <w:rsid w:val="00F9773F"/>
+    <w:rsid w:val="00F97A01"/>
+    <w:rsid w:val="00F97BE2"/>
     <w:rsid w:val="00F97EC0"/>
     <w:rsid w:val="00FA0568"/>
+    <w:rsid w:val="00FA05F9"/>
     <w:rsid w:val="00FA0766"/>
+    <w:rsid w:val="00FA0C2D"/>
+    <w:rsid w:val="00FA0DD5"/>
+    <w:rsid w:val="00FA0FF8"/>
+    <w:rsid w:val="00FA1012"/>
     <w:rsid w:val="00FA139D"/>
     <w:rsid w:val="00FA163C"/>
+    <w:rsid w:val="00FA1678"/>
     <w:rsid w:val="00FA1C2D"/>
+    <w:rsid w:val="00FA219D"/>
     <w:rsid w:val="00FA2758"/>
+    <w:rsid w:val="00FA294C"/>
     <w:rsid w:val="00FA2CE7"/>
+    <w:rsid w:val="00FA2DAF"/>
     <w:rsid w:val="00FA361C"/>
+    <w:rsid w:val="00FA37AF"/>
     <w:rsid w:val="00FA37E6"/>
+    <w:rsid w:val="00FA3D6E"/>
+    <w:rsid w:val="00FA3D9E"/>
     <w:rsid w:val="00FA3EA5"/>
+    <w:rsid w:val="00FA41BB"/>
+    <w:rsid w:val="00FA41D4"/>
+    <w:rsid w:val="00FA4A9D"/>
+    <w:rsid w:val="00FA4EE5"/>
     <w:rsid w:val="00FA4EFD"/>
     <w:rsid w:val="00FA4F0B"/>
     <w:rsid w:val="00FA5036"/>
+    <w:rsid w:val="00FA5040"/>
+    <w:rsid w:val="00FA511A"/>
+    <w:rsid w:val="00FA5470"/>
+    <w:rsid w:val="00FA5543"/>
+    <w:rsid w:val="00FA635D"/>
     <w:rsid w:val="00FA6439"/>
+    <w:rsid w:val="00FA64F5"/>
     <w:rsid w:val="00FA6712"/>
+    <w:rsid w:val="00FA6894"/>
     <w:rsid w:val="00FA6E8D"/>
     <w:rsid w:val="00FA704E"/>
     <w:rsid w:val="00FA74B2"/>
     <w:rsid w:val="00FA75B7"/>
     <w:rsid w:val="00FA7FDE"/>
     <w:rsid w:val="00FB02B9"/>
+    <w:rsid w:val="00FB0544"/>
     <w:rsid w:val="00FB0897"/>
     <w:rsid w:val="00FB08EC"/>
     <w:rsid w:val="00FB127D"/>
+    <w:rsid w:val="00FB143D"/>
+    <w:rsid w:val="00FB1512"/>
+    <w:rsid w:val="00FB198D"/>
+    <w:rsid w:val="00FB19AD"/>
+    <w:rsid w:val="00FB1EB2"/>
+    <w:rsid w:val="00FB1FCD"/>
     <w:rsid w:val="00FB20F9"/>
     <w:rsid w:val="00FB2167"/>
     <w:rsid w:val="00FB290F"/>
     <w:rsid w:val="00FB2C98"/>
+    <w:rsid w:val="00FB2ED0"/>
+    <w:rsid w:val="00FB3BB2"/>
+    <w:rsid w:val="00FB3F3C"/>
+    <w:rsid w:val="00FB4030"/>
+    <w:rsid w:val="00FB447F"/>
+    <w:rsid w:val="00FB489F"/>
     <w:rsid w:val="00FB4AD3"/>
+    <w:rsid w:val="00FB4D1F"/>
     <w:rsid w:val="00FB4D23"/>
     <w:rsid w:val="00FB50B3"/>
     <w:rsid w:val="00FB5178"/>
+    <w:rsid w:val="00FB5579"/>
+    <w:rsid w:val="00FB570B"/>
+    <w:rsid w:val="00FB57D8"/>
+    <w:rsid w:val="00FB5B8D"/>
     <w:rsid w:val="00FB5D22"/>
+    <w:rsid w:val="00FB5E33"/>
+    <w:rsid w:val="00FB60B5"/>
+    <w:rsid w:val="00FB6281"/>
+    <w:rsid w:val="00FB62F0"/>
+    <w:rsid w:val="00FB6484"/>
+    <w:rsid w:val="00FB6560"/>
+    <w:rsid w:val="00FB676F"/>
     <w:rsid w:val="00FB6B63"/>
+    <w:rsid w:val="00FB6E26"/>
+    <w:rsid w:val="00FB6EF9"/>
     <w:rsid w:val="00FB711A"/>
+    <w:rsid w:val="00FB7677"/>
+    <w:rsid w:val="00FB79AC"/>
     <w:rsid w:val="00FB7A05"/>
+    <w:rsid w:val="00FB7A20"/>
     <w:rsid w:val="00FB7BBA"/>
     <w:rsid w:val="00FB7D28"/>
+    <w:rsid w:val="00FC00A9"/>
     <w:rsid w:val="00FC0147"/>
     <w:rsid w:val="00FC088F"/>
+    <w:rsid w:val="00FC08D7"/>
     <w:rsid w:val="00FC0A63"/>
+    <w:rsid w:val="00FC0C19"/>
+    <w:rsid w:val="00FC0F61"/>
     <w:rsid w:val="00FC10FC"/>
+    <w:rsid w:val="00FC1864"/>
+    <w:rsid w:val="00FC18A7"/>
+    <w:rsid w:val="00FC1905"/>
+    <w:rsid w:val="00FC190B"/>
+    <w:rsid w:val="00FC192A"/>
+    <w:rsid w:val="00FC19DA"/>
+    <w:rsid w:val="00FC1A09"/>
     <w:rsid w:val="00FC1B30"/>
+    <w:rsid w:val="00FC1D1D"/>
     <w:rsid w:val="00FC1DE1"/>
+    <w:rsid w:val="00FC1E3B"/>
+    <w:rsid w:val="00FC2303"/>
+    <w:rsid w:val="00FC233C"/>
+    <w:rsid w:val="00FC23DD"/>
+    <w:rsid w:val="00FC28D2"/>
+    <w:rsid w:val="00FC30AC"/>
     <w:rsid w:val="00FC32A4"/>
+    <w:rsid w:val="00FC3353"/>
+    <w:rsid w:val="00FC3A21"/>
+    <w:rsid w:val="00FC3B4B"/>
+    <w:rsid w:val="00FC3C71"/>
     <w:rsid w:val="00FC3EA5"/>
     <w:rsid w:val="00FC40FC"/>
+    <w:rsid w:val="00FC411A"/>
+    <w:rsid w:val="00FC4428"/>
+    <w:rsid w:val="00FC4447"/>
     <w:rsid w:val="00FC44FB"/>
     <w:rsid w:val="00FC4604"/>
+    <w:rsid w:val="00FC4AD1"/>
     <w:rsid w:val="00FC4B7E"/>
     <w:rsid w:val="00FC4F1E"/>
     <w:rsid w:val="00FC50F5"/>
     <w:rsid w:val="00FC53DF"/>
+    <w:rsid w:val="00FC563A"/>
+    <w:rsid w:val="00FC5C6C"/>
+    <w:rsid w:val="00FC5FE4"/>
     <w:rsid w:val="00FC6197"/>
     <w:rsid w:val="00FC622F"/>
+    <w:rsid w:val="00FC6301"/>
     <w:rsid w:val="00FC6504"/>
     <w:rsid w:val="00FC6807"/>
+    <w:rsid w:val="00FC6825"/>
+    <w:rsid w:val="00FC6972"/>
+    <w:rsid w:val="00FC69CE"/>
+    <w:rsid w:val="00FC69F3"/>
     <w:rsid w:val="00FC76B1"/>
+    <w:rsid w:val="00FC7775"/>
+    <w:rsid w:val="00FC7E33"/>
     <w:rsid w:val="00FD0314"/>
     <w:rsid w:val="00FD04DA"/>
     <w:rsid w:val="00FD05F8"/>
+    <w:rsid w:val="00FD09D7"/>
+    <w:rsid w:val="00FD0DC1"/>
     <w:rsid w:val="00FD1066"/>
     <w:rsid w:val="00FD14B0"/>
+    <w:rsid w:val="00FD1791"/>
     <w:rsid w:val="00FD1ACF"/>
+    <w:rsid w:val="00FD1FF9"/>
     <w:rsid w:val="00FD21AC"/>
     <w:rsid w:val="00FD2451"/>
     <w:rsid w:val="00FD247A"/>
     <w:rsid w:val="00FD2795"/>
     <w:rsid w:val="00FD2EE4"/>
     <w:rsid w:val="00FD3002"/>
+    <w:rsid w:val="00FD3235"/>
+    <w:rsid w:val="00FD3633"/>
+    <w:rsid w:val="00FD3880"/>
+    <w:rsid w:val="00FD38F6"/>
     <w:rsid w:val="00FD4058"/>
+    <w:rsid w:val="00FD4135"/>
+    <w:rsid w:val="00FD4376"/>
     <w:rsid w:val="00FD4493"/>
+    <w:rsid w:val="00FD471F"/>
+    <w:rsid w:val="00FD490D"/>
     <w:rsid w:val="00FD49D5"/>
     <w:rsid w:val="00FD4C89"/>
+    <w:rsid w:val="00FD4D80"/>
+    <w:rsid w:val="00FD4EA7"/>
+    <w:rsid w:val="00FD4F00"/>
+    <w:rsid w:val="00FD4F46"/>
     <w:rsid w:val="00FD5153"/>
+    <w:rsid w:val="00FD534E"/>
+    <w:rsid w:val="00FD582D"/>
     <w:rsid w:val="00FD595C"/>
+    <w:rsid w:val="00FD5A16"/>
+    <w:rsid w:val="00FD5A63"/>
+    <w:rsid w:val="00FD5F18"/>
+    <w:rsid w:val="00FD5F77"/>
     <w:rsid w:val="00FD62DC"/>
+    <w:rsid w:val="00FD65DD"/>
     <w:rsid w:val="00FD67B4"/>
+    <w:rsid w:val="00FD692E"/>
+    <w:rsid w:val="00FD6D4E"/>
     <w:rsid w:val="00FD70EF"/>
+    <w:rsid w:val="00FD7399"/>
     <w:rsid w:val="00FD74F0"/>
     <w:rsid w:val="00FD7566"/>
+    <w:rsid w:val="00FD78F1"/>
     <w:rsid w:val="00FD7996"/>
+    <w:rsid w:val="00FD7A58"/>
+    <w:rsid w:val="00FD7D31"/>
     <w:rsid w:val="00FD7D7C"/>
+    <w:rsid w:val="00FE0124"/>
     <w:rsid w:val="00FE01F7"/>
+    <w:rsid w:val="00FE052F"/>
     <w:rsid w:val="00FE073C"/>
     <w:rsid w:val="00FE075D"/>
+    <w:rsid w:val="00FE0B86"/>
+    <w:rsid w:val="00FE0CB2"/>
     <w:rsid w:val="00FE1003"/>
     <w:rsid w:val="00FE1068"/>
     <w:rsid w:val="00FE12A9"/>
+    <w:rsid w:val="00FE1776"/>
     <w:rsid w:val="00FE1953"/>
     <w:rsid w:val="00FE1D30"/>
+    <w:rsid w:val="00FE1EC7"/>
     <w:rsid w:val="00FE20A8"/>
+    <w:rsid w:val="00FE2375"/>
+    <w:rsid w:val="00FE2D4E"/>
     <w:rsid w:val="00FE2E3D"/>
+    <w:rsid w:val="00FE2EA7"/>
+    <w:rsid w:val="00FE2F83"/>
+    <w:rsid w:val="00FE31E6"/>
+    <w:rsid w:val="00FE3281"/>
     <w:rsid w:val="00FE34D3"/>
+    <w:rsid w:val="00FE35E9"/>
+    <w:rsid w:val="00FE398F"/>
+    <w:rsid w:val="00FE40E0"/>
+    <w:rsid w:val="00FE43B0"/>
     <w:rsid w:val="00FE48D0"/>
     <w:rsid w:val="00FE494C"/>
     <w:rsid w:val="00FE4C41"/>
+    <w:rsid w:val="00FE4F66"/>
     <w:rsid w:val="00FE5029"/>
+    <w:rsid w:val="00FE56DB"/>
+    <w:rsid w:val="00FE578E"/>
+    <w:rsid w:val="00FE5881"/>
     <w:rsid w:val="00FE60C9"/>
+    <w:rsid w:val="00FE60D1"/>
     <w:rsid w:val="00FE6339"/>
     <w:rsid w:val="00FE64E6"/>
     <w:rsid w:val="00FE6A51"/>
+    <w:rsid w:val="00FE6D60"/>
+    <w:rsid w:val="00FE7E9E"/>
     <w:rsid w:val="00FE7EB3"/>
     <w:rsid w:val="00FF0199"/>
     <w:rsid w:val="00FF03D7"/>
     <w:rsid w:val="00FF079F"/>
     <w:rsid w:val="00FF0822"/>
+    <w:rsid w:val="00FF0985"/>
+    <w:rsid w:val="00FF0990"/>
+    <w:rsid w:val="00FF0A1D"/>
+    <w:rsid w:val="00FF0A9F"/>
     <w:rsid w:val="00FF0E61"/>
     <w:rsid w:val="00FF0FD8"/>
+    <w:rsid w:val="00FF10D1"/>
+    <w:rsid w:val="00FF117F"/>
+    <w:rsid w:val="00FF12E8"/>
+    <w:rsid w:val="00FF14DA"/>
     <w:rsid w:val="00FF1727"/>
+    <w:rsid w:val="00FF1B20"/>
+    <w:rsid w:val="00FF2040"/>
+    <w:rsid w:val="00FF25EF"/>
+    <w:rsid w:val="00FF2AFA"/>
+    <w:rsid w:val="00FF2B9C"/>
+    <w:rsid w:val="00FF2E0B"/>
     <w:rsid w:val="00FF2EF6"/>
     <w:rsid w:val="00FF304A"/>
+    <w:rsid w:val="00FF3AE2"/>
     <w:rsid w:val="00FF3C4D"/>
+    <w:rsid w:val="00FF3F06"/>
     <w:rsid w:val="00FF40BA"/>
+    <w:rsid w:val="00FF4306"/>
+    <w:rsid w:val="00FF43AA"/>
     <w:rsid w:val="00FF4582"/>
     <w:rsid w:val="00FF4A0A"/>
     <w:rsid w:val="00FF4BD7"/>
+    <w:rsid w:val="00FF4C75"/>
     <w:rsid w:val="00FF4C87"/>
+    <w:rsid w:val="00FF5033"/>
     <w:rsid w:val="00FF5172"/>
     <w:rsid w:val="00FF5177"/>
+    <w:rsid w:val="00FF5366"/>
     <w:rsid w:val="00FF5381"/>
     <w:rsid w:val="00FF556E"/>
     <w:rsid w:val="00FF57BF"/>
     <w:rsid w:val="00FF59BC"/>
     <w:rsid w:val="00FF5A11"/>
+    <w:rsid w:val="00FF5F2D"/>
     <w:rsid w:val="00FF6550"/>
     <w:rsid w:val="00FF6A61"/>
     <w:rsid w:val="00FF6C3E"/>
+    <w:rsid w:val="00FF6DAE"/>
+    <w:rsid w:val="00FF70DC"/>
+    <w:rsid w:val="00FF74B0"/>
     <w:rsid w:val="00FF753C"/>
     <w:rsid w:val="00FF76D8"/>
+    <w:rsid w:val="00FF776D"/>
+    <w:rsid w:val="00FF78B4"/>
+    <w:rsid w:val="00FF7D30"/>
     <w:rsid w:val="00FF7DDC"/>
     <w:rsid w:val="0149B704"/>
     <w:rsid w:val="015CB6DA"/>
     <w:rsid w:val="019001FF"/>
+    <w:rsid w:val="01FD47D1"/>
     <w:rsid w:val="02A52137"/>
     <w:rsid w:val="02AD9B38"/>
     <w:rsid w:val="02CCDDFB"/>
     <w:rsid w:val="037DC914"/>
     <w:rsid w:val="03BB5B28"/>
     <w:rsid w:val="0490DA14"/>
     <w:rsid w:val="04BBFBA0"/>
     <w:rsid w:val="04C4C7E6"/>
     <w:rsid w:val="04DBEE9F"/>
     <w:rsid w:val="05E8BE75"/>
     <w:rsid w:val="061143F1"/>
     <w:rsid w:val="0696F46F"/>
     <w:rsid w:val="06E472F7"/>
     <w:rsid w:val="071F15B9"/>
     <w:rsid w:val="074D6E09"/>
+    <w:rsid w:val="0760C5D8"/>
     <w:rsid w:val="07F56768"/>
     <w:rsid w:val="0801044F"/>
     <w:rsid w:val="08573BE6"/>
+    <w:rsid w:val="08C7FDD9"/>
+    <w:rsid w:val="09356D99"/>
     <w:rsid w:val="094DF910"/>
+    <w:rsid w:val="098F783C"/>
     <w:rsid w:val="0A85B0F9"/>
     <w:rsid w:val="0A97E24C"/>
     <w:rsid w:val="0B79906C"/>
     <w:rsid w:val="0C1123A7"/>
+    <w:rsid w:val="0C31D4C9"/>
     <w:rsid w:val="0C5B7173"/>
+    <w:rsid w:val="0CF3C5EC"/>
+    <w:rsid w:val="0D23782E"/>
     <w:rsid w:val="0D38E13A"/>
+    <w:rsid w:val="0DD059FF"/>
+    <w:rsid w:val="0E489F5A"/>
+    <w:rsid w:val="0E8C4BD8"/>
     <w:rsid w:val="100D7E4A"/>
     <w:rsid w:val="1097B22C"/>
     <w:rsid w:val="11EE0A62"/>
     <w:rsid w:val="125F535B"/>
+    <w:rsid w:val="127A6A45"/>
     <w:rsid w:val="12AF9FF5"/>
+    <w:rsid w:val="12BCADB6"/>
+    <w:rsid w:val="1348A53D"/>
     <w:rsid w:val="1380A087"/>
     <w:rsid w:val="13F72B06"/>
     <w:rsid w:val="1590EA61"/>
     <w:rsid w:val="15A65F55"/>
     <w:rsid w:val="15EACF67"/>
     <w:rsid w:val="163F96FE"/>
     <w:rsid w:val="16AE9A7B"/>
     <w:rsid w:val="16C1D680"/>
     <w:rsid w:val="1708C6DE"/>
+    <w:rsid w:val="17CED17A"/>
     <w:rsid w:val="19008066"/>
     <w:rsid w:val="19095D7A"/>
     <w:rsid w:val="19958293"/>
     <w:rsid w:val="19F84165"/>
     <w:rsid w:val="1AA557BB"/>
     <w:rsid w:val="1BB91ACC"/>
     <w:rsid w:val="1CBB648E"/>
     <w:rsid w:val="1DEA511D"/>
     <w:rsid w:val="1E64EDC3"/>
     <w:rsid w:val="1F5107D3"/>
     <w:rsid w:val="1F64F916"/>
     <w:rsid w:val="200D3B34"/>
     <w:rsid w:val="20562AF5"/>
     <w:rsid w:val="20805F1B"/>
+    <w:rsid w:val="20A4C384"/>
     <w:rsid w:val="20A91BDC"/>
     <w:rsid w:val="20B07CF7"/>
     <w:rsid w:val="20CAB4E5"/>
+    <w:rsid w:val="20E16FBB"/>
     <w:rsid w:val="216A712C"/>
     <w:rsid w:val="229DFE1E"/>
+    <w:rsid w:val="22DAEBAF"/>
+    <w:rsid w:val="23652779"/>
+    <w:rsid w:val="23AA5864"/>
     <w:rsid w:val="23AF69BE"/>
     <w:rsid w:val="23BA991F"/>
+    <w:rsid w:val="23C1B90B"/>
     <w:rsid w:val="23C27EB7"/>
     <w:rsid w:val="241AAD00"/>
     <w:rsid w:val="256736A6"/>
     <w:rsid w:val="25FFA775"/>
     <w:rsid w:val="26718E0A"/>
     <w:rsid w:val="26AC252E"/>
+    <w:rsid w:val="26F979F5"/>
     <w:rsid w:val="270B6780"/>
+    <w:rsid w:val="2783AF3F"/>
     <w:rsid w:val="28956EC6"/>
     <w:rsid w:val="28A5E675"/>
     <w:rsid w:val="293E30BD"/>
+    <w:rsid w:val="2943EF3E"/>
     <w:rsid w:val="2954E819"/>
     <w:rsid w:val="29F6D54A"/>
     <w:rsid w:val="2B33B9F2"/>
+    <w:rsid w:val="2B38BE88"/>
+    <w:rsid w:val="2BD93F2E"/>
     <w:rsid w:val="2C8636A8"/>
+    <w:rsid w:val="2CBE3B6E"/>
     <w:rsid w:val="2D4DFE51"/>
+    <w:rsid w:val="2E0BA3F8"/>
     <w:rsid w:val="2E589820"/>
     <w:rsid w:val="2E687540"/>
     <w:rsid w:val="2EFAFF12"/>
+    <w:rsid w:val="2F76BC9A"/>
     <w:rsid w:val="2FA0C91F"/>
     <w:rsid w:val="3011C08A"/>
+    <w:rsid w:val="3068628D"/>
+    <w:rsid w:val="30ED03AD"/>
     <w:rsid w:val="312B28B1"/>
     <w:rsid w:val="32232A97"/>
+    <w:rsid w:val="32F9604C"/>
     <w:rsid w:val="3301B77F"/>
+    <w:rsid w:val="331CFE38"/>
     <w:rsid w:val="33969E70"/>
     <w:rsid w:val="3406D3E9"/>
     <w:rsid w:val="3478E1EA"/>
+    <w:rsid w:val="3538766F"/>
+    <w:rsid w:val="35A3B47B"/>
     <w:rsid w:val="35EE14B2"/>
+    <w:rsid w:val="3642234C"/>
     <w:rsid w:val="367ADB8C"/>
     <w:rsid w:val="36B1DF12"/>
+    <w:rsid w:val="36ED7DEA"/>
+    <w:rsid w:val="372C2D4B"/>
     <w:rsid w:val="37323F56"/>
+    <w:rsid w:val="37C91829"/>
     <w:rsid w:val="38457CFD"/>
+    <w:rsid w:val="38460AE3"/>
     <w:rsid w:val="38D50907"/>
     <w:rsid w:val="38F711C9"/>
     <w:rsid w:val="39959EE4"/>
     <w:rsid w:val="39AFD2D5"/>
+    <w:rsid w:val="3A4D4A94"/>
     <w:rsid w:val="3A54440D"/>
+    <w:rsid w:val="3BA6484D"/>
     <w:rsid w:val="3BE37A13"/>
     <w:rsid w:val="3C4D7E54"/>
+    <w:rsid w:val="3C699F55"/>
     <w:rsid w:val="3D662C04"/>
+    <w:rsid w:val="3DF9BB43"/>
+    <w:rsid w:val="3E15DBC7"/>
     <w:rsid w:val="3EC4A32F"/>
     <w:rsid w:val="3ECBA6BA"/>
     <w:rsid w:val="3F46CA2A"/>
     <w:rsid w:val="3FF9B44A"/>
     <w:rsid w:val="40C30DCC"/>
     <w:rsid w:val="40F92E58"/>
     <w:rsid w:val="4113F73D"/>
+    <w:rsid w:val="428FA5BC"/>
+    <w:rsid w:val="42DAE18A"/>
     <w:rsid w:val="4341318C"/>
+    <w:rsid w:val="439AC08C"/>
     <w:rsid w:val="43B7CFD0"/>
     <w:rsid w:val="43C33EED"/>
+    <w:rsid w:val="44005C9C"/>
     <w:rsid w:val="4424A8EB"/>
+    <w:rsid w:val="447B234B"/>
     <w:rsid w:val="44F5421F"/>
     <w:rsid w:val="45093087"/>
     <w:rsid w:val="454DE254"/>
     <w:rsid w:val="45523223"/>
+    <w:rsid w:val="45A13E13"/>
+    <w:rsid w:val="45B5728B"/>
     <w:rsid w:val="4616E461"/>
     <w:rsid w:val="470F891A"/>
+    <w:rsid w:val="473C2A10"/>
     <w:rsid w:val="483C6409"/>
+    <w:rsid w:val="48BE8ACD"/>
     <w:rsid w:val="48D71804"/>
     <w:rsid w:val="4916659E"/>
+    <w:rsid w:val="492CCB72"/>
+    <w:rsid w:val="4A362619"/>
+    <w:rsid w:val="4ACFE0A1"/>
+    <w:rsid w:val="4B41C65A"/>
     <w:rsid w:val="4BB99ACF"/>
     <w:rsid w:val="4D5FED6F"/>
     <w:rsid w:val="4D9B61CA"/>
+    <w:rsid w:val="4EBF58F0"/>
+    <w:rsid w:val="4EDB1D06"/>
+    <w:rsid w:val="4F257350"/>
     <w:rsid w:val="4FE4821A"/>
     <w:rsid w:val="509B78BB"/>
     <w:rsid w:val="50C65C4A"/>
     <w:rsid w:val="50E499CB"/>
     <w:rsid w:val="51813CED"/>
     <w:rsid w:val="5204DADC"/>
     <w:rsid w:val="5311A60E"/>
+    <w:rsid w:val="535EA0D5"/>
     <w:rsid w:val="53942EF9"/>
     <w:rsid w:val="53F59B73"/>
+    <w:rsid w:val="54AF9CB2"/>
     <w:rsid w:val="54C3CAFA"/>
+    <w:rsid w:val="5667A7B3"/>
     <w:rsid w:val="573A4E9B"/>
     <w:rsid w:val="5743169F"/>
+    <w:rsid w:val="582EA203"/>
     <w:rsid w:val="588BFE53"/>
     <w:rsid w:val="58974B11"/>
     <w:rsid w:val="58E54BC1"/>
     <w:rsid w:val="59CCFAAF"/>
     <w:rsid w:val="59FECB71"/>
     <w:rsid w:val="5ADF8B41"/>
     <w:rsid w:val="5B20EADD"/>
+    <w:rsid w:val="5BEE496D"/>
+    <w:rsid w:val="5C151A5D"/>
     <w:rsid w:val="5C9C456A"/>
     <w:rsid w:val="5DC24B42"/>
     <w:rsid w:val="5DD57662"/>
+    <w:rsid w:val="5DFE4309"/>
+    <w:rsid w:val="5EC30741"/>
+    <w:rsid w:val="5F448384"/>
     <w:rsid w:val="5F6E3F52"/>
+    <w:rsid w:val="5F755572"/>
+    <w:rsid w:val="5F764AEB"/>
     <w:rsid w:val="605644CF"/>
     <w:rsid w:val="61492C85"/>
+    <w:rsid w:val="614DE0BB"/>
     <w:rsid w:val="61A9D853"/>
     <w:rsid w:val="62CBEF3C"/>
+    <w:rsid w:val="62EC5278"/>
     <w:rsid w:val="6378B7B3"/>
     <w:rsid w:val="6400E505"/>
     <w:rsid w:val="64EFF068"/>
     <w:rsid w:val="65267CFE"/>
+    <w:rsid w:val="65437AB0"/>
     <w:rsid w:val="657571D2"/>
     <w:rsid w:val="65E971FF"/>
+    <w:rsid w:val="66248D70"/>
     <w:rsid w:val="667EB30E"/>
     <w:rsid w:val="67126629"/>
     <w:rsid w:val="67D569CD"/>
     <w:rsid w:val="68AA0576"/>
     <w:rsid w:val="68E0D650"/>
+    <w:rsid w:val="691D989E"/>
     <w:rsid w:val="6C93734C"/>
+    <w:rsid w:val="6CD13365"/>
+    <w:rsid w:val="6DCAD6F4"/>
+    <w:rsid w:val="6DDD6FB2"/>
     <w:rsid w:val="6E505A90"/>
+    <w:rsid w:val="6E5B6807"/>
     <w:rsid w:val="6ECBFFD6"/>
     <w:rsid w:val="6F2EC60E"/>
     <w:rsid w:val="6F41316B"/>
+    <w:rsid w:val="6F623753"/>
+    <w:rsid w:val="6F7ABFAB"/>
+    <w:rsid w:val="6F9DE3A8"/>
     <w:rsid w:val="6FA83105"/>
     <w:rsid w:val="70C28C20"/>
+    <w:rsid w:val="716614E7"/>
     <w:rsid w:val="725FA54B"/>
+    <w:rsid w:val="7290B3D2"/>
     <w:rsid w:val="729AD187"/>
     <w:rsid w:val="72A6F4AF"/>
+    <w:rsid w:val="72D5915E"/>
     <w:rsid w:val="73C4FC48"/>
+    <w:rsid w:val="7549CB1F"/>
     <w:rsid w:val="75530CA8"/>
     <w:rsid w:val="759C6F25"/>
+    <w:rsid w:val="76B629EF"/>
     <w:rsid w:val="76ED0CD1"/>
+    <w:rsid w:val="772FC1D9"/>
     <w:rsid w:val="778545D9"/>
+    <w:rsid w:val="77D77FDF"/>
+    <w:rsid w:val="79E7E941"/>
     <w:rsid w:val="7A0F98C0"/>
     <w:rsid w:val="7A861D3A"/>
     <w:rsid w:val="7AC40A7F"/>
     <w:rsid w:val="7DC377F3"/>
     <w:rsid w:val="7E6C91A0"/>
+    <w:rsid w:val="7EBFCC22"/>
     <w:rsid w:val="7EDD6C21"/>
     <w:rsid w:val="7FDA6796"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="zh-CN" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="503BA7E1"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
@@ -28489,51 +40477,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="004472F7"/>
+    <w:rsid w:val="004D43B8"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="004472F7"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="240" w:after="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
@@ -28960,95 +40948,76 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="004472F7"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:i w:val="0"/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00CB4FE2"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:tblPr>
-[...8 lines deleted...]
-    </w:tblPr>
+    <w:tblPr/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
     <w:name w:val="Table Grid1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:next w:val="TableGrid"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00B0668F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-AU"/>
     </w:rPr>
-    <w:tblPr>
-[...8 lines deleted...]
-    </w:tblPr>
+    <w:tblPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet1">
     <w:name w:val="Bullet1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Bullet1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00BD0F32"/>
+    <w:rsid w:val="00CF731E"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:numId w:val="101"/>
       </w:numPr>
-      <w:ind w:left="1077" w:hanging="397"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numbering1">
     <w:name w:val="Numbering1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Numbering1Char"/>
     <w:rsid w:val="00D55151"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Bullet1Char">
     <w:name w:val="Bullet1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Bullet1"/>
     <w:rsid w:val="00BD0F32"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Numbering1Char">
     <w:name w:val="Numbering1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
@@ -29122,124 +41091,104 @@
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006A7B2E"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid11">
     <w:name w:val="Table Grid11"/>
     <w:basedOn w:val="TableNormal"/>
     <w:next w:val="TableGrid"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="003A04AE"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-AU"/>
     </w:rPr>
-    <w:tblPr>
-[...8 lines deleted...]
-    </w:tblPr>
+    <w:tblPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:aliases w:val="Footnote Text Char Char Char,Footnote Text Char Char Char Char,Footnote Text Char Char,Footnote Text Char1 Char Char,Footnote Text Char1 Char Char Char Char,Footnote Text Char Char Char Char Char Char,Footnote Text Char Char1 Char Char Cha"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00EB7CF5"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:aliases w:val="Footnote Text Char Char Char Char1,Footnote Text Char Char Char Char Char,Footnote Text Char Char Char1,Footnote Text Char1 Char Char Char,Footnote Text Char1 Char Char Char Char Char,Footnote Text Char Char Char Char Char Char Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00EB7CF5"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EB7CF5"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid2">
     <w:name w:val="Table Grid2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:next w:val="TableGrid"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="003C19E7"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:tblPr>
-[...8 lines deleted...]
-    </w:tblPr>
+    <w:tblPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008C6F6C"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00176E37"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
@@ -29364,83 +41313,163 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="pf0">
     <w:name w:val="pf0"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="005C701B"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
     <w:name w:val="cf01"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="005C701B"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet">
+    <w:name w:val="Bullet"/>
+    <w:basedOn w:val="ListParagraph"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A744BD"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="61"/>
+      </w:numPr>
+      <w:spacing w:before="0" w:after="200"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ja-JP"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+    <w:name w:val="normaltextrun"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00B65376"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+    <w:name w:val="eop"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00B65376"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="34542894">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="40174695">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="66996451">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="72091305">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="113140635">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="127169832">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="141775638">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="147290900">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -29618,50 +41647,63 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="467015298">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="490174303">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="509218635">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="545602529">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -29697,50 +41739,63 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="659576843">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="669716470">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="695812905">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="769201946">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -29865,129 +41920,244 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1005206062">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1011876213">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1028525220">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1166898823">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1173446813">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181511832">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1187211070">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="447704791">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="691152459">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1831754980">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2083524702">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="1195077838">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1203008848">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1205603571">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1253472391">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1260718603">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1282806489">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1288857324">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -30125,77 +42295,153 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1422414203">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1431703756">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="725026488">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1482774900">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1580361726">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1891769812">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="1433161559">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1446383857">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1491680058">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1497067882">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1549880518">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -30359,50 +42605,63 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1783256637">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1787501498">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1823541242">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1869179063">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -30424,50 +42683,63 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1928689234">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1930041343">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1930767047">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1964573139">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -30477,50 +42749,63 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2026394229">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2026470952">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2028943475">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2029141644">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -30598,55 +42883,55 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2128114284">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/becoming-participant/leaving-ndis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/would-we-fund-it/what-does-ndis-fund" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact/locations" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/your-privacy-and-information" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/families-and-carers/early-childhood-approach-children-younger-9/connecting-early-childhood-partner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/applying-access-ndis/how-apply/receiving-your-access-decision/support-people-who-are-not-eligible" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/becoming-participant/leaving-ndis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/community-connections" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/would-we-fund-it/what-does-ndis-fund" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/supports-funded-ndis/reasonable-and-necessary-supports" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/early-childhood/early-childhood-approach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/applying-access-ndis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/applying-access-ndis/how-apply/information-support-your-request/types-disability-evidence" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/becoming-participant/applying-ndis/how-do-we-weigh-evidence-disability" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/your-plan-menu/plan-reviews" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://art.gov.au/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ahpra.gov.au/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/applying-access-ndis/am-i-eligible" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://immi.homeaffairs.gov.au/visas/getting-a-visa/visa-listing" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/becoming-participant/leaving-ndis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/families-and-carers/early-childhood-approach-children-younger-9/connecting-early-childhood-partner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.gov.au/health-workforce/health-workforce-classifications/modified-monash-model" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/what-ndis/whos-delivering-ndis/lac-partners-community" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/applying-access-ndis/am-i-eligible" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/your-plan-menu/creating-your-plan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/supports-funded-ndis/reasonable-and-necessary-supports" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/how-ndis-works/mental-health-and-ndis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/would-we-fund-it/what-does-ndis-fund" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/early-childhood/early-connections" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/early-childhood/early-connections" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ahpra.gov.au/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/home-and-living-supports/younger-people-residential-aged-care" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/early-childhood/early-connections" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/supports-funded-ndis/reasonable-and-necessary-supports" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/publications/booklets-and-factsheets" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/applying-access-ndis/how-apply/information-gps-and-health-professionals" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/reviewing-decision/reviewing-our-decisions" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/reviewing-decision/reviewing-our-decisions" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/what-ndis/whos-rolling-out-ndis/lac-partners-community" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact/feedback-and-complaints" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@ndis.gov.au" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/early-childhood/early-connections" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/publications/booklets-and-factsheets" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://immi.homeaffairs.gov.au/visas/getting-a-visa/visa-listing" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/would-we-fund-it/what-does-ndis-fund" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/publications/booklets-and-factsheets" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/families-and-carers/early-childhood-approach-children-younger-9/connecting-early-childhood-partner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/would-we-fund-it/what-does-ndis-fund" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/becoming-participant/leaving-ndis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/early-childhood/early-connections" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/applying-access-ndis/how-apply/information-support-your-request/providing-evidence-your-disability" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/publications/booklets-and-factsheets" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact/locations" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/your-plan-menu/creating-your-plan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/becoming-participant/leaving-ndis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/reviewing-decision/reviewing-our-decisions" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/families-and-carers/early-childhood-approach-children-younger-9/connecting-early-childhood-partner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/families-and-carers/early-childhood-approach-children-younger-9/connecting-early-childhood-partner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/families-and-carers/early-childhood-approach-children-younger-9/connecting-early-childhood-partner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/families-and-carers/early-childhood-approach/developmental-delay-and-early-childhood-approach" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/becoming-participant/leaving-ndis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/your-privacy-and-information" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/publications/booklets-and-factsheets" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/community-connections" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/becoming-participant/leaving-ndis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/applying-access-ndis/people-receiving-supports-other-governments/transitioning-ndis" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/your-plan-menu/your-plan/when-cant-you-use-your-plan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/families-and-carers/early-childhood-approach-children-younger-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/families-and-carers/early-childhood-approach/developmental-delay-and-early-childhood-approach" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/mainstream-and-community-supports" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/having-someone-represent-you/child-representatives" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/applying-access-ndis/how-apply/information-support-your-request/providing-evidence-disability-children" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/families-and-carers/early-childhood-approach-children-younger-9/connecting-early-childhood-partner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/early-childhood/early-childhood-approach" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/what-ndis/whos-rolling-out-ndis/lac-partners-community" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/becoming-participant/leaving-ndis/are-you-still-eligible-ndis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/supports-funded-ndis/reasonable-and-necessary-supports" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/applying-access-ndis/how-apply/information-support-your-request/providing-evidence-your-disability" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/early-childhood/early-connections" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/community-connections" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact/locations" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/what-ndis/whos-rolling-out-ndis/lac-partners-community" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://immi.homeaffairs.gov.au/visas/permanent-resident/visa-options" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/applying/eligibility-requirements/how-check-your-eligibility" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/sharing-information/how-give-consent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/policies/service-charter" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/what-ndis/whos-rolling-out-ndis/lac-partners-community" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/applying/gathering-evidence/how-gather-evidence" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/applying-access-ndis/how-apply/information-gps-and-health-professionals" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact/feedback-and-complaints" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/families-and-carers/early-childhood-approach-children-younger-9/connecting-early-childhood-partner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/families-and-carers/early-childhood-approach-children-younger-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://immi.homeaffairs.gov.au/entering-and-leaving-australia/new-zealand-citizens/entitlements" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/policies/service-charter" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/publications/booklets-and-factsheets" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/families-and-carers/early-childhood-approach-children-younger-9/connecting-early-childhood-partner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/sharing-information/what-consent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/families-and-carers/early-childhood-approach-children-younger-9/connecting-early-childhood-partner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/families-and-carers/early-childhood-approach-children-younger-9/connecting-early-childhood-partner" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/applying/gathering-evidence/what-are-examples-disability-evidence" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/applying/gathering-evidence/how-gather-evidence" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/families-and-carers/early-childhood-approach-children-younger-9/connecting-early-childhood-partner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact/locations" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/publications/booklets-and-factsheets" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/applying/gathering-evidence/how-gather-evidence" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/publications/booklets-and-factsheets" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/applying/eligibility-requirements/how-check-your-eligibility" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/applying-access-ndis/how-apply/receiving-your-access-decision/support-people-who-are-not-eligible" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/applying-access-ndis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/applying/gathering-evidence/how-gather-evidence" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ahpra.gov.au/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://art.gov.au/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/applying/application-process" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/families-and-carers/early-childhood-approach-children-younger-9/connecting-early-childhood-partner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/families-and-carers/early-childhood-approach-children-younger-9/connecting-early-childhood-partner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.gov.au/health-workforce/health-workforce-classifications/modified-monash-model" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/applying/children/how-get-help-your-child" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ahpra.gov.au/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/service-charter/participant-service-guarantee" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/publications/booklets-and-factsheets" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/applying/eligibility-requirements/what-are-early-intervention-eligibility-requirements" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/applying/gathering-evidence/how-gather-evidence" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/about-us/publications/booklets-and-factsheets" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ourguidelines.ndis.gov.au/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -30913,228 +43198,207 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...7 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...15 lines deleted...]
-    <xsd:import namespace="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FD9141D4F2E51347AFCDCDFCE89D365F" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="83eb344dd5bfceb478b2cb0723ff8a26">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="8dae5159-973e-442c-9456-d0a4a0fdbcc5" xmlns:ns3="28748ad2-4444-4e1f-a25c-8a9d84158b8c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="307c449041b86a5873aef18f98a12266" ns2:_="" ns3:_="">
+    <xsd:import namespace="8dae5159-973e-442c-9456-d0a4a0fdbcc5"/>
+    <xsd:import namespace="28748ad2-4444-4e1f-a25c-8a9d84158b8c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="62e6d7e0-8f69-4736-9de7-41af03e42ea2" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8dae5159-973e-442c-9456-d0a4a0fdbcc5" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
-      </xsd:simpleType>
-[...8 lines deleted...]
-        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0f491396-a7e2-4bc1-b170-149c68583a4a" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_Flow_SignoffStatus" ma:index="23" nillable="true" ma:displayName="Sign-off status" ma:internalName="Sign_x002d_off_x0020_status">
+    <xsd:element name="MediaServiceLocation" ma:index="23" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="25" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="_Flow_SignoffStatus" ma:index="25" nillable="true" ma:displayName="Sign-off status" ma:internalName="Sign_x002d_off_x0020_status">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a2598ba4-4db0-4ba6-86e6-e93586821996" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="28748ad2-4444-4e1f-a25c-8a9d84158b8c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3900c6e9-9932-4be3-af02-49cda01dfba7}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="a2598ba4-4db0-4ba6-86e6-e93586821996">
-[...10 lines deleted...]
-    <xsd:element name="SharedWithUsers" ma:index="20" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="21" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{df9bfa47-f0dd-4b13-bc3e-6764afa4b66c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="28748ad2-4444-4e1f-a25c-8a9d84158b8c">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -31192,2991 +43456,3298 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="8dae5159-973e-442c-9456-d0a4a0fdbcc5">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="28748ad2-4444-4e1f-a25c-8a9d84158b8c" xsi:nil="true"/>
+    <_Flow_SignoffStatus xmlns="8dae5159-973e-442c-9456-d0a4a0fdbcc5" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D8A73E6-86DD-4AD2-882F-836192F66002}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E35BB37-9B87-4AE7-8938-0607939885F2}"/>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2470228A-98FC-4A36-B516-936C4FA850F9}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09183697-0E12-4286-959E-C96530B863A7}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B6F8B192-4220-4499-9FFF-267B0D5F9AD6}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{98B399C3-DAAA-4D38-B93C-4F101C69C83C}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>53</Pages>
-[...1 lines deleted...]
-  <Characters>84878</Characters>
+  <Pages>57</Pages>
+  <Words>16258</Words>
+  <Characters>92671</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>707</Lines>
-  <Paragraphs>199</Paragraphs>
+  <Lines>772</Lines>
+  <Paragraphs>217</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>99569</CharactersWithSpaces>
+  <CharactersWithSpaces>108712</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
-    <vt:vector size="942" baseType="variant">
+    <vt:vector size="1044" baseType="variant">
       <vt:variant>
         <vt:i4>4718656</vt:i4>
       </vt:variant>
       <vt:variant>
+        <vt:i4>519</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ahpra.gov.au/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5963795</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>516</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/understanding/families-and-carers/early-childhood-approach-children-younger-9/connecting-early-childhood-partner</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5963795</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>513</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/understanding/families-and-carers/early-childhood-approach-children-younger-9/connecting-early-childhood-partner</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7864369</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>510</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/contact</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031660</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>507</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Health_professionals_registered</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7012400</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>504</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/applying/gathering-evidence/how-gather-evidence</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>step-2-know-who-you-can-gather-evidence-from</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7274623</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>501</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Does_your_impairment_1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4915320</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>498</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Providing_evidence_of</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6553665</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>495</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_How_old_should</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7667752</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>492</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_How_do_we_4</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5570658</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>489</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_When_do_we</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1638505</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>486</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_List_D:_Conditions</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3342434</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>483</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_List_C:_What_1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1638511</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>480</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_List_B:_Conditions</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1638508</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>477</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_List_A:_Conditions</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6357089</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>474</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://art.gov.au/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835075</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>471</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>leaving</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2490425</vt:i4>
+      </vt:variant>
+      <vt:variant>
         <vt:i4>468</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/contact/feedback-and-complaints</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7864369</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>465</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/contact</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>655438</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>462</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>reviewing-our-decisions</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7864369</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>459</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/contact</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900626</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>456</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/applying-access-ndis/how-apply/receiving-your-access-decision/support-people-who-are-not-eligible</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8126517</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>453</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mainstream-and-community</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7864369</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>450</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/contact</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5963795</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>447</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/understanding/families-and-carers/early-childhood-approach-children-younger-9/connecting-early-childhood-partner</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835075</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>444</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>leaving</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1638450</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>441</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_about_children</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5898264</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>438</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/applying/eligibility-requirements/how-check-your-eligibility</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7143530</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>435</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>your-plan</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8192057</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>432</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>reasonable-and-necessary</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6225946</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>429</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>creating-your-plan</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2883684</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>426</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/about-us/service-charter/participant-service-guarantee</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>524311</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>423</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>ndis-support-lists-and-replacement-supports</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6225946</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>420</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>creating-your-plan</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>655438</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>417</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>reviewing-our-decisions</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7864369</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>414</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/contact</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6422632</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>411</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/applying/eligibility-requirements/what-are-early-intervention-eligibility-requirements</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2097166</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>408</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_we_mean</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835075</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>405</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>leaving</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>655417</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>402</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Will_you_always</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3670120</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>399</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Do_you_need_2</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2818155</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>396</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Do_you_meet_1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>655438</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>393</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>reviewing-our-decisions</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6160410</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>390</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/about-us/policies/service-charter</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7602216</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>387</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_How_do_we_5</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5570658</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>384</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_When_do_we</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6160410</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>381</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/about-us/policies/service-charter</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5767285</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>378</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_if_we</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>983076</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>375</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_happens_if</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4063355</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>372</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_happens_if_1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7864369</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>369</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/contact</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5963795</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>366</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/understanding/families-and-carers/early-childhood-approach-children-younger-9/connecting-early-childhood-partner</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3670120</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>363</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Do_you_need_2</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2818155</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>360</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Do_you_meet_1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179742</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>357</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/about-us/publications/booklets-and-factsheets</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>applying-to-the-ndis</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5767285</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>354</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_if_we</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>983094</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>351</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Can_someone_else</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3080253</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>348</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>child-representatives</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031706</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>345</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/about-us/sharing-information/how-give-consent</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>458760</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>342</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/about-us/sharing-information/what-consent</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835025</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>339</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.health.gov.au/health-workforce/health-workforce-classifications/modified-monash-model</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7012400</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>336</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/applying/gathering-evidence/how-gather-evidence</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>step-2-know-who-you-can-gather-evidence-from</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8192097</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>333</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>your-privacy</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7864440</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>330</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/applying-access-ndis/how-apply/information-gps-and-health-professionals</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8126573</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>327</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/applying/gathering-evidence/how-gather-evidence</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4718656</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>324</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
         <vt:lpwstr>https://www.ahpra.gov.au/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
+        <vt:i4>7012400</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>321</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/applying/gathering-evidence/how-gather-evidence</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>step-2-know-who-you-can-gather-evidence-from</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
         <vt:i4>5963795</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>465</vt:i4>
+        <vt:i4>318</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.ndis.gov.au/understanding/families-and-carers/early-childhood-approach-children-younger-9/connecting-early-childhood-partner</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
+        <vt:i4>7012400</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>315</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/applying/gathering-evidence/how-gather-evidence</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>step-2-know-who-you-can-gather-evidence-from</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6029404</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>312</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/about-us/publications/booklets-and-factsheets</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>more-ndis-information</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179742</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>309</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/about-us/publications/booklets-and-factsheets</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>applying-to-the-ndis</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5832708</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>306</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/applying-access-ndis</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114163</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>303</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Who_can_help</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2359354</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>300</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>early-connections</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3211327</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>297</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>community-connections</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8192097</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>294</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>your-privacy</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6029404</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>291</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/about-us/publications/booklets-and-factsheets</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>more-ndis-information</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5963795</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>288</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/understanding/families-and-carers/early-childhood-approach-children-younger-9/connecting-early-childhood-partner</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6160465</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>285</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/contact/locations</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2359354</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>282</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>early-connections</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8126517</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>279</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mainstream-and-community</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835075</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>276</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>leaving</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3670120</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>273</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Do_you_need_2</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5767268</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>270</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Is_your_impairment</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835075</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>267</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>leaving</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3670120</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>264</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Do_you_need_2</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5767268</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>261</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Is_your_impairment</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>524311</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>258</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>ndis-support-lists-and-replacement-supports</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8192057</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>255</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>reasonable-and-necessary</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7143512</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>252</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Does_the_child</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7143514</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>249</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Does_the_delay</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>327733</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>246</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Is_the_delay</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2359354</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>243</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>early-connections</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6422566</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>240</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>childhood</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3276860</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>237</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Does_the_child_1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5767268</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>234</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Is_your_impairment</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>524311</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>231</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>ndis-support-lists-and-replacement-supports</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8192057</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>228</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>reasonable-and-necessary</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1638511</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>225</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_List_B:_Conditions</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>458768</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>222</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Is_your_impairment_1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>786483</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>219</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_are_the</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3997821</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>216</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Do_you_have_2</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835075</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>213</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>leaving</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7405642</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>210</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_about_people</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1638505</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>207</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_List_D:_Conditions</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1638450</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>204</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_about_children</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4522098</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>201</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Is_your_early</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>589828</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>198</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_How_will_early_1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>196646</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>195</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_How_wWill_early</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3932285</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>192</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Do_you_have_3</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>524311</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>189</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>ndis-support-lists-and-replacement-supports</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8192057</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>186</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>reasonable-and-necessary</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>524311</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>183</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>ndis-support-lists-and-replacement-supports</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3670120</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>180</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Do_you_need_2</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1638511</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>177</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_List_B:_Conditions</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>786483</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>174</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_are_the</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835075</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>171</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>leaving</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1638508</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>168</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_List_A:_Conditions</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3866728</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>165</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Do_you_need_1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7143456</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>162</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_How_does_your_1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7274623</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>159</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Does_your_impairment_1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>458768</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>156</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Is_your_impairment_2</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4587639</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>153</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Is_your_disability</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7143530</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>150</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>your-plan</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4325483</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>147</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_How_much_time</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8126547</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>144</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Do_you_own</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>983097</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>141</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Do_you_work</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6029413</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>138</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Where_is_your</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2293772</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>135</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Where_do_you</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>786463</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>132</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://immi.homeaffairs.gov.au/entering-and-leaving-australia/new-zealand-citizens/entitlements</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179731</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>129</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://immi.homeaffairs.gov.au/visas/permanent-resident/visa-options</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>458790</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>126</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Do_you_live</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3538988</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>123</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Are_you_an_1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7864369</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>120</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/contact</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>327775</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>117</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/applying/application-process</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2162801</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>114</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_How_old_are_1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5374043</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>111</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/applying/gathering-evidence/what-are-examples-disability-evidence</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>what-best-practice-evidence-for-primary-disabilities-is-like</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>851979</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>108</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/understanding/families-and-carers/early-childhood-approach-children-younger-9</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5898264</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>105</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/applying/eligibility-requirements/how-check-your-eligibility</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179742</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>102</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/about-us/publications/booklets-and-factsheets</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>applying-to-the-ndis</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835075</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>99</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>leaving</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4259959</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>96</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_How_do_we</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1638450</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>93</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_about_children</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3735656</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>90</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Do_you_need_3</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5767268</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>87</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Is_your_impairment</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6881346</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>84</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Are_you_an</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703988</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>81</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Do_you_meet</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2359354</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>78</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>early-connections</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3211327</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>75</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>community-connections</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2359354</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>72</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>early-connections</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6422566</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>69</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>childhood</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114132</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>66</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/applying/children/how-get-help-your-child</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>step-3-contact-an-early-childhood-partner</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4915321</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>63</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_How_do_you</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7602216</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>60</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_How_do_we_5</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5570658</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>57</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_When_do_we</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>524401</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>54</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_List_D:_Permanent</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3342434</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>51</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_List_C:_What_1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1638511</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>48</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_List_B:_Conditions</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1638508</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>45</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_List_A:_Conditions</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3473450</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>42</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_happens_after_1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4259959</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>39</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_How_do_we</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4915321</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>36</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_How_do_you</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1638450</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>33</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_about_children</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3670120</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>30</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Do_you_need_2</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2818155</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>27</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Do_you_meet_1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6881346</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>24</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Are_you_an</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703988</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>21</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Do_you_meet</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5308536</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>18</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_What_do_we</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3211327</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>15</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>community-connections</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2359354</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>12</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>early-connections</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
         <vt:i4>1310744</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>462</vt:i4>
+        <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.ndis.gov.au/understanding/what-ndis/whos-rolling-out-ndis/lac-partners-community</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2686994</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>459</vt:i4>
+        <vt:i4>5963795</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/understanding/families-and-carers/early-childhood-approach-children-younger-9/connecting-early-childhood-partner</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Registration_to_practise</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>456</vt:i4>
+        <vt:i4>6225946</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.ndis.gov.au/applying-access-ndis/people-receiving-supports-other-governments/transitioning-ndis</vt:lpwstr>
-[...8 lines deleted...]
-        <vt:i4>453</vt:i4>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>creating-your-plan</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>524311</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>mailto:enquiries@ndis.gov.au</vt:lpwstr>
-[...2720 lines deleted...]
-        <vt:lpwstr/>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>ndis-support-lists-and-replacement-supports</vt:lpwstr>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>OG -Applying to the NDIS v10.0 APPROVED EXTERNAL 2024-12-10</dc:title>
+  <dc:title>OG - Applying to the NDIS V12.0</dc:title>
   <dc:subject/>
   <dc:creator/>
-  <cp:keywords/>
-  <dc:description/>
+  <cp:keywords>V12.0</cp:keywords>
+  <dc:description>V12.0</dc:description>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SetDate">
-    <vt:lpwstr>2024-12-11T01:53:06Z</vt:lpwstr>
+    <vt:lpwstr>2026-08-26T06:55:21Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SiteId">
     <vt:lpwstr>cd778b65-752d-454a-87cf-b9990fe58993</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ActionId">
-    <vt:lpwstr>b5208184-a1d4-40fe-a7d0-5d95b57b9365</vt:lpwstr>
+    <vt:lpwstr>f44a399d-c733-4156-805a-6ceb89447222</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="LastSaved">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Metadata">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="LastSaved">
     <vt:filetime>2020-08-06T00:00:00Z</vt:filetime>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MediaServiceImageTags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="ContentTypeId">
-    <vt:lpwstr>0x010100DD3D09C9489BCF4CBDCB69CB74A9833E</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="ContentTypeId">
+    <vt:lpwstr>0x010100FD9141D4F2E51347AFCDCDFCE89D365F</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Creator">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Creator">
     <vt:lpwstr>Microsoft® Word 2016</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Created">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Created">
     <vt:filetime>2020-08-03T00:00:00Z</vt:filetime>
   </property>
 </Properties>
 </file>