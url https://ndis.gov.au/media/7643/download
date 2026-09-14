--- v0 (2026-06-23)
+++ v1 (2026-09-14)
@@ -1,96 +1,107 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4CB65764" w14:textId="15B3CDF9" w:rsidR="002803B4" w:rsidRPr="00CE1712" w:rsidRDefault="00C90924" w:rsidP="004A0C63">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r>
         <w:t>Dog Guide Assessment Template</w:t>
       </w:r>
       <w:r w:rsidR="004A61F3">
-        <w:t xml:space="preserve"> – First Time Handler</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0160B2CB" w14:textId="33EB739D" w:rsidR="000F3EB6" w:rsidRPr="000D77DD" w:rsidRDefault="000F3EB6" w:rsidP="000D77DD">
+        <w:t xml:space="preserve"> – First Time Handle</w:t>
+      </w:r>
+      <w:r w:rsidR="001E76BB">
+        <w:t>r</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0160B2CB" w14:textId="1D8D8DDC" w:rsidR="000F3EB6" w:rsidRPr="000D77DD" w:rsidRDefault="00FA694F" w:rsidP="000D77DD">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:r w:rsidRPr="000D77DD">
-        <w:t>Notes for Assess</w:t>
+      <w:r>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="000F3EB6" w:rsidRPr="000D77DD">
+        <w:t>otes fo</w:t>
+      </w:r>
+      <w:r w:rsidR="00277B6C">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="000F3EB6" w:rsidRPr="000D77DD">
+        <w:t xml:space="preserve"> Assess</w:t>
       </w:r>
       <w:r w:rsidR="00755101">
         <w:t>ments</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D77DD">
+      <w:r w:rsidR="000F3EB6" w:rsidRPr="000D77DD">
         <w:t xml:space="preserve"> of Dog </w:t>
       </w:r>
       <w:r w:rsidR="009166B9">
         <w:t>g</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D77DD">
+      <w:r w:rsidR="000F3EB6" w:rsidRPr="000D77DD">
         <w:t xml:space="preserve">uide </w:t>
       </w:r>
       <w:r w:rsidR="009166B9">
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D77DD">
+      <w:r w:rsidR="000F3EB6" w:rsidRPr="000D77DD">
         <w:t>upports</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="346788A3" w14:textId="414FFE1F" w:rsidR="00720E47" w:rsidRDefault="0F1B2E47" w:rsidP="08B1F454">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Use this template </w:t>
       </w:r>
       <w:r w:rsidR="721E01A6">
         <w:t xml:space="preserve">to provide information about </w:t>
       </w:r>
       <w:r w:rsidR="004D613E">
         <w:t>your</w:t>
       </w:r>
       <w:r w:rsidR="009D6461">
         <w:t xml:space="preserve"> request</w:t>
       </w:r>
       <w:r w:rsidR="004D613E">
         <w:t xml:space="preserve"> for </w:t>
       </w:r>
       <w:r w:rsidR="003153A4">
@@ -120,81 +131,84 @@
       <w:r w:rsidR="3B96D841">
         <w:t xml:space="preserve"> and want a replacement </w:t>
       </w:r>
       <w:r w:rsidR="004A42DC">
         <w:t xml:space="preserve">dog </w:t>
       </w:r>
       <w:r w:rsidR="009166B9">
         <w:t xml:space="preserve">guide </w:t>
       </w:r>
       <w:r w:rsidR="009E0DC8">
         <w:t xml:space="preserve">please </w:t>
       </w:r>
       <w:r w:rsidR="004A42DC">
         <w:t xml:space="preserve">use </w:t>
       </w:r>
       <w:r w:rsidR="004A42DC" w:rsidRPr="00AA1CF4">
         <w:t xml:space="preserve">Dog Guide Assessment Template </w:t>
       </w:r>
       <w:r w:rsidR="00806639" w:rsidRPr="00AA1CF4">
         <w:t>– Experienced handlers</w:t>
       </w:r>
       <w:r w:rsidR="003153A4" w:rsidRPr="00AA1CF4">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02C351DE" w14:textId="22DA7EFA" w:rsidR="00D52F5E" w:rsidRDefault="009E6238" w:rsidP="00D52F5E">
-[...3 lines deleted...]
-      <w:r w:rsidR="00D52F5E">
+    <w:p w14:paraId="02C351DE" w14:textId="658AA8C4" w:rsidR="00D52F5E" w:rsidRDefault="009E6238" w:rsidP="00D52F5E">
+      <w:r w:rsidRPr="00791B2A">
+        <w:t>We</w:t>
+      </w:r>
+      <w:r w:rsidR="00677162" w:rsidRPr="00931949">
+        <w:t>’ll</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00791B2A">
+        <w:t xml:space="preserve"> use the</w:t>
+      </w:r>
+      <w:r w:rsidR="00D52F5E" w:rsidRPr="00791B2A">
         <w:t xml:space="preserve"> information in this form</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00791B2A">
         <w:t xml:space="preserve"> to u</w:t>
       </w:r>
-      <w:r w:rsidR="00D52F5E">
+      <w:r w:rsidR="00D52F5E" w:rsidRPr="00791B2A">
         <w:t xml:space="preserve">nderstand </w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        <w:r w:rsidRPr="08B1F454">
+      <w:r w:rsidRPr="00791B2A">
+        <w:t xml:space="preserve">whether a </w:t>
+      </w:r>
+      <w:r w:rsidR="00270567" w:rsidRPr="00791B2A">
+        <w:t xml:space="preserve">dog guide is a </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:anchor="reasonable-and-necessary" w:history="1">
+        <w:r w:rsidR="00A054C0" w:rsidRPr="00791B2A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>NDIS funding criteria</w:t>
+          <w:t>reasonable and necessary support</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00D52F5E">
+      <w:r w:rsidR="00943C39" w:rsidRPr="00791B2A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A286880" w14:textId="1AA64B26" w:rsidR="00D52F5E" w:rsidRDefault="00D52F5E" w:rsidP="00D52F5E">
       <w:r>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r w:rsidR="754A304B">
         <w:t>you</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AC52D7">
         <w:t>or your provide</w:t>
       </w:r>
       <w:r w:rsidR="009E0DC8">
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="00AC52D7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009E6238">
         <w:t>choose</w:t>
       </w:r>
@@ -239,162 +253,173 @@
       </w:r>
       <w:r w:rsidR="009E6238">
         <w:t xml:space="preserve">, and how </w:t>
       </w:r>
       <w:r w:rsidR="00090DFE">
         <w:t xml:space="preserve">the dog guide </w:t>
       </w:r>
       <w:r w:rsidR="00090DFE" w:rsidRPr="00E90EFA">
         <w:t>will</w:t>
       </w:r>
       <w:r w:rsidRPr="007E103B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004457BF" w:rsidRPr="007E103B">
         <w:t>work with</w:t>
       </w:r>
       <w:r w:rsidRPr="00E90EFA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003153A4" w:rsidRPr="00E90EFA">
         <w:t>your</w:t>
       </w:r>
       <w:r w:rsidR="00090DFE" w:rsidRPr="00E90EFA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00090DFE">
+      <w:r w:rsidR="00090DFE" w:rsidRPr="0001076E">
         <w:t>current</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0001076E">
         <w:t xml:space="preserve"> support</w:t>
       </w:r>
-      <w:r w:rsidR="00090DFE">
+      <w:r w:rsidR="00090DFE" w:rsidRPr="0001076E">
         <w:t>s</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0001076E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27754715" w14:textId="2C392FDA" w:rsidR="00D52F5E" w:rsidRDefault="00090DFE" w:rsidP="00D52F5E">
+    <w:p w14:paraId="18A22BEE" w14:textId="33008CCB" w:rsidR="00B71DDF" w:rsidRDefault="00F72176" w:rsidP="00D52F5E">
+      <w:r w:rsidRPr="00791B2A">
+        <w:t>We’ll only fund a support if it relates to your disability. This means there must be a direct link between your disability support needs and the NDIS supports we fund.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27754715" w14:textId="137949A9" w:rsidR="00D52F5E" w:rsidRDefault="00090DFE" w:rsidP="00D52F5E">
       <w:r>
         <w:t>More information abo</w:t>
       </w:r>
       <w:r w:rsidR="00054D57">
         <w:t>ut</w:t>
       </w:r>
       <w:r w:rsidR="00D52F5E">
         <w:t xml:space="preserve"> how </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">we consider </w:t>
       </w:r>
       <w:r w:rsidR="003153A4">
         <w:t xml:space="preserve">requests </w:t>
       </w:r>
       <w:r w:rsidR="00420E76">
         <w:t>for</w:t>
       </w:r>
       <w:r w:rsidR="00D52F5E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D20133">
         <w:t xml:space="preserve">dog </w:t>
       </w:r>
       <w:r w:rsidR="00AE0AD4">
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidR="00D20133">
         <w:t>uide</w:t>
       </w:r>
       <w:r w:rsidR="7199CF84">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="6F7B4FB5">
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidR="00D52F5E">
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12">
+      <w:hyperlink r:id="rId11" w:anchor="assistance-animals">
         <w:r w:rsidR="00686673" w:rsidRPr="08B1F454">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Our Guideline – Assistance animals including dog guides</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00686673">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58B595DC" w14:textId="3F09437C" w:rsidR="00D52F5E" w:rsidRDefault="001A1209" w:rsidP="00D52F5E">
+    <w:p w14:paraId="58B595DC" w14:textId="493BE6A1" w:rsidR="00D52F5E" w:rsidRDefault="001A1209" w:rsidP="00D52F5E">
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>Who can complete this assessment</w:t>
       </w:r>
       <w:r w:rsidR="00FB051E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
       <w:r w:rsidR="00D52F5E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004E6B88">
         <w:t xml:space="preserve">A dog guide mobility instructor or orientation and mobility instructor can assess </w:t>
       </w:r>
       <w:r w:rsidR="003153A4">
         <w:t>your</w:t>
       </w:r>
       <w:r w:rsidR="004E6B88">
         <w:t xml:space="preserve"> needs and situation and identify if a dog guide is appropriate</w:t>
       </w:r>
       <w:r w:rsidR="00FF6966">
         <w:t>.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> To complete this template </w:t>
+        <w:t xml:space="preserve"> To complete this template</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE0550">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002B2169">
         <w:t xml:space="preserve">assessors need to be </w:t>
       </w:r>
       <w:r w:rsidR="00B647CA">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00650BA0">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="002B2169">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="002B2169" w:rsidRPr="00AD3E32">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>International Guide Dog Federation (IGDF)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004E1CAC">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004E1CAC">
         <w:t>qualified instructor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="494304AB" w14:textId="299E2626" w:rsidR="00D52F5E" w:rsidRDefault="00FF6966" w:rsidP="00D52F5E">
       <w:r>
         <w:t xml:space="preserve">Dog </w:t>
       </w:r>
       <w:r w:rsidR="00E97E83">
         <w:t>guide</w:t>
       </w:r>
       <w:r>
@@ -434,51 +459,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">must be aware of and observe the law with regard to </w:t>
       </w:r>
       <w:r w:rsidR="00144E3F">
         <w:t>assistive technology</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="3F1E79E2">
         <w:t xml:space="preserve">(including a dog guide) </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">that is likely to </w:t>
       </w:r>
       <w:r w:rsidR="00E16286">
         <w:t>involve</w:t>
       </w:r>
       <w:r w:rsidR="00036102">
         <w:t xml:space="preserve"> restraint</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14">
+      <w:hyperlink r:id="rId13">
         <w:r w:rsidRPr="08B1F454">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>National Disability Insurance Scheme (Restrictive Practices and Behaviour Support) Rules 2018</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004E1CAC">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="544EB622" w14:textId="70C7AF60" w:rsidR="00B15B06" w:rsidRPr="00B15B06" w:rsidRDefault="00C43181" w:rsidP="007E103B">
       <w:r>
         <w:t xml:space="preserve">We want </w:t>
       </w:r>
       <w:r w:rsidR="31F1CD77">
         <w:t xml:space="preserve">your </w:t>
       </w:r>
       <w:r w:rsidR="00C37604">
         <w:t>assessor’s</w:t>
       </w:r>
       <w:r w:rsidR="003153A4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -552,90 +577,95 @@
       <w:r>
         <w:t>Please attach a quote to this template</w:t>
       </w:r>
       <w:r w:rsidR="002D8D07">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D52F5E">
         <w:t xml:space="preserve"> Quot</w:t>
       </w:r>
       <w:r w:rsidR="00090DFE">
         <w:t>es</w:t>
       </w:r>
       <w:r w:rsidR="00D52F5E">
         <w:t xml:space="preserve"> can include printouts of web orders and stock numbers from relevant </w:t>
       </w:r>
       <w:r w:rsidR="00B37CB6">
         <w:t xml:space="preserve">accredited </w:t>
       </w:r>
       <w:r w:rsidR="00822980">
         <w:t>dog guide providers</w:t>
       </w:r>
       <w:r w:rsidR="00D52F5E">
         <w:t xml:space="preserve"> where relevant.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75A05E2B" w14:textId="12D03894" w:rsidR="0003120E" w:rsidRDefault="410A408D" w:rsidP="00D52F5E">
+    <w:p w14:paraId="75A05E2B" w14:textId="2F0BA5CC" w:rsidR="0003120E" w:rsidRDefault="410A408D" w:rsidP="00D52F5E">
       <w:r>
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidR="00D52F5E">
         <w:t xml:space="preserve">eep up to date at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15">
+      <w:hyperlink r:id="rId14" w:anchor="assistance-animals">
         <w:r w:rsidR="00822980" w:rsidRPr="08B1F454">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Our Guideline – Assistance animals including dog guides</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00D52F5E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1871B9C5" w14:textId="1951B1CD" w:rsidR="00D52F5E" w:rsidRDefault="0003120E" w:rsidP="007E103B">
       <w:pPr>
         <w:spacing w:before="0" w:after="200" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65740089" w14:textId="460AB05F" w:rsidR="00227BC5" w:rsidRDefault="00227BC5" w:rsidP="000D77DD">
+    <w:p w14:paraId="65740089" w14:textId="460AB05F" w:rsidR="00227BC5" w:rsidRPr="00277B6C" w:rsidRDefault="00227BC5" w:rsidP="00277B6C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BA2E77">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00277B6C">
         <w:rPr>
           <w:rStyle w:val="BookTitle"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>Notes for navigating and editing this document</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4512304A" w14:textId="2D16F9A5" w:rsidR="00783022" w:rsidRPr="000D77DD" w:rsidRDefault="00783022" w:rsidP="000D77DD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="000D77DD">
         <w:t>General Notes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65D355C8" w14:textId="525225EC" w:rsidR="00783022" w:rsidRDefault="00783022" w:rsidP="00783022">
       <w:r>
         <w:t xml:space="preserve">This document is protected </w:t>
       </w:r>
       <w:r w:rsidR="00301C9C">
         <w:t>so only</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> editable fields can be changed but additional rows in tables can be inserted as required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="778ED4C3" w14:textId="094462B0" w:rsidR="00783022" w:rsidRDefault="00783022" w:rsidP="00783022">
       <w:r>
@@ -660,53 +690,57 @@
       <w:r w:rsidRPr="000D77DD">
         <w:t>JAWS Specific Comments</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18EF4E00" w14:textId="759ABDF2" w:rsidR="00783022" w:rsidRDefault="00783022" w:rsidP="00783022">
       <w:r>
         <w:t>Ins + F1 will read document information including the general layout, header and footer information</w:t>
       </w:r>
       <w:r w:rsidR="00DD6CEF">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F901072" w14:textId="4F8EEFC4" w:rsidR="00783022" w:rsidRDefault="00783022" w:rsidP="00783022">
       <w:r>
         <w:t>Ins + F6 will bring up a headings list allowing a JAWS user to jump to heading sections if desired</w:t>
       </w:r>
       <w:r w:rsidR="00DD6CEF">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44D3B2F7" w14:textId="77777777" w:rsidR="00783022" w:rsidRDefault="00783022" w:rsidP="00783022">
       <w:r>
         <w:t>Ins + F7 will bring a list of web links embedded in the document.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11609158" w14:textId="74C3A617" w:rsidR="008D5E89" w:rsidRDefault="00783022" w:rsidP="00F67914">
+    <w:p w14:paraId="11609158" w14:textId="74C3A617" w:rsidR="008D5E89" w:rsidRDefault="00783022" w:rsidP="00B950B9">
       <w:pPr>
         <w:pStyle w:val="tablelistbullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Ins + Z will turn on quick navigation fields so a JAWS user can use “H” to jump to the next heading for easy navigation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3110FBD3" w14:textId="18E0AD28" w:rsidR="008D5E89" w:rsidRPr="000D77DD" w:rsidRDefault="008D5E89" w:rsidP="008D5E89">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial Bold" w:cstheme="majorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B641B8">
         <w:t>P</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">art </w:t>
       </w:r>
       <w:r w:rsidR="00C46429">
         <w:t>1</w:t>
       </w:r>
@@ -727,300 +761,263 @@
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00B641B8">
         <w:t xml:space="preserve">hare </w:t>
       </w:r>
       <w:r>
         <w:t>your information</w:t>
       </w:r>
       <w:r w:rsidRPr="00B641B8">
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r>
         <w:t>Dog guide provider assessment and quotation(s)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73999BCD" w14:textId="77777777" w:rsidR="008D5E89" w:rsidRPr="000D77DD" w:rsidRDefault="008D5E89" w:rsidP="008D5E89">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>For the participant to complete</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66FAF29E" w14:textId="01AE641D" w:rsidR="008D5E89" w:rsidRDefault="008D5E89" w:rsidP="008D5E89">
+    <w:p w14:paraId="66FAF29E" w14:textId="2958B6DF" w:rsidR="008D5E89" w:rsidRDefault="008D5E89" w:rsidP="008D5E89">
       <w:r>
         <w:t>When you request a dog guide</w:t>
       </w:r>
       <w:r w:rsidRPr="00751A92">
         <w:t xml:space="preserve">, the </w:t>
       </w:r>
       <w:r w:rsidR="00301C9C">
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidRPr="00751A92">
         <w:t xml:space="preserve">ational Disability Insurance Agency (NDIA) may need to contact your </w:t>
       </w:r>
       <w:r>
         <w:t>dog guide</w:t>
       </w:r>
       <w:r w:rsidRPr="00751A92">
-        <w:t xml:space="preserve"> assessor and / or </w:t>
+        <w:t xml:space="preserve"> assessor and/or </w:t>
       </w:r>
       <w:r>
         <w:t>dog guide</w:t>
       </w:r>
       <w:r w:rsidRPr="00751A92">
         <w:t xml:space="preserve"> supplier to discuss information </w:t>
       </w:r>
       <w:r>
         <w:t>about</w:t>
       </w:r>
       <w:r w:rsidRPr="00751A92">
         <w:t xml:space="preserve"> your </w:t>
       </w:r>
       <w:r>
         <w:t>dog guide</w:t>
       </w:r>
       <w:r w:rsidRPr="00751A92">
         <w:t xml:space="preserve"> assessment and quotation(s). This will </w:t>
       </w:r>
       <w:r>
         <w:t>help</w:t>
       </w:r>
       <w:r w:rsidRPr="00751A92">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>us to</w:t>
       </w:r>
       <w:r w:rsidRPr="00751A92">
         <w:t xml:space="preserve"> determin</w:t>
       </w:r>
       <w:r>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00751A92">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>if</w:t>
       </w:r>
       <w:r w:rsidRPr="00751A92">
         <w:t xml:space="preserve"> your request for </w:t>
       </w:r>
       <w:r>
         <w:t>a dog guide</w:t>
       </w:r>
       <w:r w:rsidRPr="00751A92">
-        <w:t xml:space="preserve"> can be provided to you under the NDIS. Do you consent to </w:t>
+        <w:t xml:space="preserve"> can be provided </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009973BC">
+        <w:t>to you under the NDIS.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751A92">
+        <w:t xml:space="preserve"> Do you consent to </w:t>
       </w:r>
       <w:r>
         <w:t>us</w:t>
       </w:r>
       <w:r w:rsidRPr="00751A92">
         <w:t xml:space="preserve"> collecting and disclosing your information including from the third parties mentioned above, in relation to your </w:t>
       </w:r>
       <w:r>
         <w:t>dog guide</w:t>
       </w:r>
       <w:r w:rsidRPr="00751A92">
         <w:t xml:space="preserve"> assessment and quotation?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="443A8E03" w14:textId="3702083F" w:rsidR="008D5E89" w:rsidRDefault="00353AB1" w:rsidP="008D5E89">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2580"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Do you </w:t>
       </w:r>
       <w:r w:rsidR="0005332E">
         <w:t>consent?</w:t>
       </w:r>
       <w:r w:rsidR="008D5E89">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:permStart w:id="2029596581" w:edGrp="everyone"/>
       <w:r w:rsidR="00F46A0F">
         <w:t>[Free text field – yes/no]</w:t>
       </w:r>
-      <w:permEnd w:id="2029596581"/>
     </w:p>
     <w:p w14:paraId="247354C9" w14:textId="77777777" w:rsidR="008D5E89" w:rsidRDefault="008D5E89" w:rsidP="008D5E89">
       <w:r>
-        <w:t xml:space="preserve">Participant’s Signature: </w:t>
-[...5 lines deleted...]
-      <w:permEnd w:id="1298410730"/>
+        <w:t>Participant’s Signature: [Free text field]</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="778867A7" w14:textId="513D14DF" w:rsidR="008D5E89" w:rsidRDefault="008D5E89" w:rsidP="008D5E89">
       <w:r>
         <w:t xml:space="preserve">I understand that I am giving consent to the NDIA to do the things with my information set out in this section. I understand that I can withdraw my consent for the NDIA to do things with my information at any time by letting the NDIA know. </w:t>
       </w:r>
-      <w:permStart w:id="1083713706" w:edGrp="everyone"/>
       <w:r w:rsidR="002E5BF7">
         <w:t>[Free text field – yes/no]</w:t>
       </w:r>
-      <w:permEnd w:id="1083713706"/>
     </w:p>
     <w:p w14:paraId="46FD5A31" w14:textId="2F568FBF" w:rsidR="008D5E89" w:rsidRDefault="008D5E89" w:rsidP="008D5E89">
       <w:r>
         <w:t xml:space="preserve">I understand that I can access the NDIA’s Privacy Notice and Privacy Policy on the NDIA website or by contacting the NDIA. </w:t>
       </w:r>
-      <w:permStart w:id="625361778" w:edGrp="everyone"/>
       <w:r w:rsidR="002E5BF7">
         <w:t>[Free text field – yes/no]</w:t>
       </w:r>
-      <w:permEnd w:id="625361778"/>
     </w:p>
     <w:p w14:paraId="0079F2A1" w14:textId="77777777" w:rsidR="008D5E89" w:rsidRDefault="008D5E89" w:rsidP="008D5E89">
       <w:r>
-        <w:t xml:space="preserve">Signature: </w:t>
-[...5 lines deleted...]
-      <w:permEnd w:id="1554193758"/>
+        <w:t>Signature: [Free text field]</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="615DC262" w14:textId="77777777" w:rsidR="008D5E89" w:rsidRDefault="008D5E89" w:rsidP="008D5E89">
       <w:r>
-        <w:t xml:space="preserve">Date: </w:t>
-[...5 lines deleted...]
-      <w:permEnd w:id="1837242021"/>
+        <w:t>Date: [Free text field]</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="64F716C5" w14:textId="77777777" w:rsidR="008D5E89" w:rsidRDefault="008D5E89" w:rsidP="008D5E89">
       <w:r>
         <w:t>Full name:</w:t>
       </w:r>
       <w:r w:rsidRPr="002E6A55">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:permStart w:id="277113629" w:edGrp="everyone"/>
       <w:r>
         <w:t>[Free text field]</w:t>
       </w:r>
-      <w:permEnd w:id="277113629"/>
     </w:p>
     <w:p w14:paraId="763181D1" w14:textId="1B41EF50" w:rsidR="008D5E89" w:rsidRDefault="008D5E89" w:rsidP="008D5E89">
       <w:r w:rsidRPr="008004C1">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t xml:space="preserve">If you have signed this </w:t>
       </w:r>
       <w:r w:rsidR="00E41736">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="008004C1">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>orm on behalf of the NDIS participant</w:t>
       </w:r>
       <w:r>
         <w:t>, please complete the details below. It is an offence to provide false or misleading information.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="644E3199" w14:textId="77777777" w:rsidR="008D5E89" w:rsidRDefault="008D5E89" w:rsidP="008D5E89">
       <w:r>
         <w:t>We may require you to provide evidence of your authority to sign on behalf of the person.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26D1B265" w14:textId="77777777" w:rsidR="008D5E89" w:rsidRDefault="008D5E89" w:rsidP="008D5E89">
       <w:pPr>
         <w:spacing w:before="0" w:after="200" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Signature: </w:t>
-[...5 lines deleted...]
-      <w:permEnd w:id="496313913"/>
+        <w:t>Signature: [Free text field]</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="55B5912D" w14:textId="77777777" w:rsidR="008D5E89" w:rsidRDefault="008D5E89" w:rsidP="008D5E89">
       <w:pPr>
         <w:spacing w:before="0" w:after="200" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Date: </w:t>
-[...5 lines deleted...]
-      <w:permEnd w:id="809239796"/>
+        <w:t>Date: [Free text field]</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="318F45F0" w14:textId="77777777" w:rsidR="008D5E89" w:rsidRDefault="008D5E89" w:rsidP="008D5E89">
       <w:pPr>
         <w:spacing w:before="0" w:after="200" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Full Name of person completing this form (please print): </w:t>
-[...5 lines deleted...]
-      <w:permEnd w:id="1790386277"/>
+        <w:t>Full Name of person completing this form (please print): [Free text field]</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2D920CF5" w14:textId="607AD2D0" w:rsidR="008D5E89" w:rsidRDefault="008D5E89" w:rsidP="00813BE2">
       <w:pPr>
         <w:pStyle w:val="tablelistbullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Relationship to participant or person wishing to become an NDIS participant: </w:t>
-[...5 lines deleted...]
-      <w:permEnd w:id="1769224368"/>
+        <w:t>Relationship to participant or person wishing to become an NDIS participant: [Free text field]</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2C16C78D" w14:textId="26D558F9" w:rsidR="00994D78" w:rsidRDefault="00994D78" w:rsidP="000D77DD">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00994D78">
         <w:t xml:space="preserve">PART </w:t>
       </w:r>
       <w:r w:rsidR="000043F8">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00994D78">
         <w:t xml:space="preserve"> – Participant and Plan Management Details</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C67C184" w14:textId="15E382C1" w:rsidR="008D5E89" w:rsidRPr="0027488E" w:rsidRDefault="00BB7F83" w:rsidP="007E103B">
       <w:r w:rsidRPr="0027488E">
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="008D5E89" w:rsidRPr="0027488E">
         <w:t>he provider to complete</w:t>
       </w:r>
       <w:r w:rsidR="00C048E5" w:rsidRPr="0027488E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1057,429 +1054,399 @@
           <w:rStyle w:val="Strong"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>NDIS Participant Details</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68958144" w14:textId="54C61905" w:rsidR="004222E8" w:rsidRPr="004222E8" w:rsidRDefault="004222E8" w:rsidP="004222E8">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004222E8">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Name</w:t>
       </w:r>
       <w:r w:rsidR="008A221F">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...1 lines deleted...]
-      <w:permStart w:id="921985271" w:edGrp="everyone"/>
+        <w:t>: [Free text field]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A8CF76D" w14:textId="6A07ED01" w:rsidR="004222E8" w:rsidRPr="004222E8" w:rsidRDefault="004222E8" w:rsidP="004222E8">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004222E8">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Date of Birth</w:t>
+      </w:r>
       <w:r w:rsidR="008A221F">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="008A221F" w:rsidRPr="008A221F">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008A221F">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+        </w:rPr>
         <w:t>[Free text field]</w:t>
       </w:r>
-      <w:permEnd w:id="921985271"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="4A8CF76D" w14:textId="6A07ED01" w:rsidR="004222E8" w:rsidRPr="004222E8" w:rsidRDefault="004222E8" w:rsidP="004222E8">
+    </w:p>
+    <w:p w14:paraId="1CFCF5C1" w14:textId="51C6BC93" w:rsidR="004222E8" w:rsidRPr="004222E8" w:rsidRDefault="004222E8" w:rsidP="004222E8">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004222E8">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Date of Birth</w:t>
+        <w:t>Age</w:t>
       </w:r>
       <w:r w:rsidR="008A221F">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="008A221F" w:rsidRPr="008A221F">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:permStart w:id="1408269599" w:edGrp="everyone"/>
       <w:r w:rsidR="008A221F">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>[Free text field]</w:t>
       </w:r>
-      <w:permEnd w:id="1408269599"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="1CFCF5C1" w14:textId="51C6BC93" w:rsidR="004222E8" w:rsidRPr="004222E8" w:rsidRDefault="004222E8" w:rsidP="004222E8">
+    </w:p>
+    <w:p w14:paraId="2F6CA8D5" w14:textId="50B9D5DF" w:rsidR="004222E8" w:rsidRPr="004222E8" w:rsidRDefault="004222E8" w:rsidP="004222E8">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004222E8">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Age</w:t>
+        <w:t>NDIS Number</w:t>
       </w:r>
       <w:r w:rsidR="008A221F">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="008A221F" w:rsidRPr="008A221F">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:permStart w:id="1894145853" w:edGrp="everyone"/>
       <w:r w:rsidR="008A221F">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>[Free text field]</w:t>
       </w:r>
-      <w:permEnd w:id="1894145853"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="2F6CA8D5" w14:textId="50B9D5DF" w:rsidR="004222E8" w:rsidRPr="004222E8" w:rsidRDefault="004222E8" w:rsidP="004222E8">
+    </w:p>
+    <w:p w14:paraId="7695C44C" w14:textId="5CBFC60A" w:rsidR="004222E8" w:rsidRPr="004222E8" w:rsidRDefault="004222E8" w:rsidP="004222E8">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004222E8">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>NDIS Number</w:t>
+        <w:t>Address</w:t>
       </w:r>
       <w:r w:rsidR="008A221F">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="008A221F" w:rsidRPr="008A221F">
+      <w:r w:rsidR="00F9704B" w:rsidRPr="00F9704B">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:permStart w:id="452951369" w:edGrp="everyone"/>
+      <w:r w:rsidR="00F9704B">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>[Free text field]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A989E67" w14:textId="7AE89AEC" w:rsidR="004222E8" w:rsidRPr="004222E8" w:rsidRDefault="004222E8" w:rsidP="004222E8">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004222E8">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Contact Telephone Number</w:t>
+      </w:r>
       <w:r w:rsidR="008A221F">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9704B" w:rsidRPr="00F9704B">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F9704B">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+        </w:rPr>
         <w:t>[Free text field]</w:t>
       </w:r>
-      <w:permEnd w:id="452951369"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="7695C44C" w14:textId="5CBFC60A" w:rsidR="004222E8" w:rsidRPr="004222E8" w:rsidRDefault="004222E8" w:rsidP="004222E8">
+    </w:p>
+    <w:p w14:paraId="7C01CCED" w14:textId="1510862D" w:rsidR="004222E8" w:rsidRPr="004222E8" w:rsidRDefault="004222E8" w:rsidP="004222E8">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004222E8">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Address</w:t>
+        <w:t>Email</w:t>
       </w:r>
       <w:r w:rsidR="008A221F">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00F9704B" w:rsidRPr="00F9704B">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:permStart w:id="1264012444" w:edGrp="everyone"/>
       <w:r w:rsidR="00F9704B">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>[Free text field]</w:t>
       </w:r>
-      <w:permEnd w:id="1264012444"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="6A989E67" w14:textId="7AE89AEC" w:rsidR="004222E8" w:rsidRPr="004222E8" w:rsidRDefault="004222E8" w:rsidP="004222E8">
+    </w:p>
+    <w:p w14:paraId="6C1F956F" w14:textId="04ACEE4E" w:rsidR="004222E8" w:rsidRPr="004222E8" w:rsidRDefault="004222E8" w:rsidP="004222E8">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004222E8">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Contact Telephone Number</w:t>
+        <w:t>Preferred Contact Method</w:t>
       </w:r>
       <w:r w:rsidR="008A221F">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00F9704B" w:rsidRPr="00F9704B">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:permStart w:id="835983385" w:edGrp="everyone"/>
       <w:r w:rsidR="00F9704B">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>[Free text field]</w:t>
       </w:r>
-      <w:permEnd w:id="835983385"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="7C01CCED" w14:textId="1510862D" w:rsidR="004222E8" w:rsidRPr="004222E8" w:rsidRDefault="004222E8" w:rsidP="004222E8">
+    </w:p>
+    <w:p w14:paraId="12B4AE8D" w14:textId="178E7064" w:rsidR="004222E8" w:rsidRPr="004222E8" w:rsidRDefault="004222E8" w:rsidP="004222E8">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004222E8">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Email</w:t>
+        <w:t>Nominee or Guardian Nam</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="008A221F">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00F9704B" w:rsidRPr="00F9704B">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:permStart w:id="906053607" w:edGrp="everyone"/>
       <w:r w:rsidR="00F9704B">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>[Free text field]</w:t>
       </w:r>
-      <w:permEnd w:id="906053607"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="6C1F956F" w14:textId="04ACEE4E" w:rsidR="004222E8" w:rsidRPr="004222E8" w:rsidRDefault="004222E8" w:rsidP="004222E8">
+    </w:p>
+    <w:p w14:paraId="38990800" w14:textId="5C078EC8" w:rsidR="004222E8" w:rsidRPr="004222E8" w:rsidRDefault="004222E8" w:rsidP="004222E8">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004222E8">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Preferred Contact Method</w:t>
+        <w:t>Nominee or Guardian Phon</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="008A221F">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00F9704B" w:rsidRPr="00F9704B">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:permStart w:id="2086040449" w:edGrp="everyone"/>
       <w:r w:rsidR="00F9704B">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>[Free text field]</w:t>
       </w:r>
-      <w:permEnd w:id="2086040449"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="12B4AE8D" w14:textId="178E7064" w:rsidR="004222E8" w:rsidRPr="004222E8" w:rsidRDefault="004222E8" w:rsidP="004222E8">
+    </w:p>
+    <w:p w14:paraId="61D4CB5A" w14:textId="23E334AB" w:rsidR="004222E8" w:rsidRPr="004222E8" w:rsidRDefault="004222E8" w:rsidP="004222E8">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004222E8">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Nominee or Guardian Nam</w:t>
-[...5 lines deleted...]
-        <w:t>e</w:t>
+        <w:t>NDIS Support Coordinator</w:t>
       </w:r>
       <w:r w:rsidR="008A221F">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00F9704B" w:rsidRPr="00F9704B">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:permStart w:id="1446262822" w:edGrp="everyone"/>
       <w:r w:rsidR="00F9704B">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>[Free text field]</w:t>
       </w:r>
-      <w:permEnd w:id="1446262822"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="38990800" w14:textId="5C078EC8" w:rsidR="004222E8" w:rsidRPr="004222E8" w:rsidRDefault="004222E8" w:rsidP="004222E8">
+    </w:p>
+    <w:p w14:paraId="2CDBCD70" w14:textId="6A2BCDC0" w:rsidR="004222E8" w:rsidRPr="000D77DD" w:rsidRDefault="004222E8" w:rsidP="000D77DD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004222E8">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Nominee or Guardian Phon</w:t>
-[...5 lines deleted...]
-        <w:t>e</w:t>
+        <w:t>Contact Detail</w:t>
       </w:r>
       <w:r w:rsidR="008A221F">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...7 lines deleted...]
-      <w:permStart w:id="1163347907" w:edGrp="everyone"/>
+        <w:t xml:space="preserve">s: </w:t>
+      </w:r>
       <w:r w:rsidR="00F9704B">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>[Free text field]</w:t>
       </w:r>
-      <w:permEnd w:id="1163347907"/>
-[...59 lines deleted...]
-      <w:permEnd w:id="936390109"/>
     </w:p>
     <w:p w14:paraId="247F8C29" w14:textId="40F95060" w:rsidR="00C457D4" w:rsidRDefault="00C457D4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="000D77DD">
         <w:t>Plan Management Details</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14341369" w14:textId="7466D292" w:rsidR="00BF4950" w:rsidRPr="000233FD" w:rsidRDefault="00BF4950" w:rsidP="007E103B">
       <w:r>
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Please select the plan management</w:t>
       </w:r>
       <w:r w:rsidR="007F6712">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> type</w:t>
@@ -1499,372 +1466,339 @@
     </w:p>
     <w:p w14:paraId="620E0D95" w14:textId="191AB549" w:rsidR="00BA115B" w:rsidRPr="00BA115B" w:rsidRDefault="00BA115B" w:rsidP="00BA115B">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA115B">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Agency Managed</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA115B">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:permStart w:id="663053145" w:edGrp="everyone"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>[Free text field]</w:t>
       </w:r>
-      <w:permEnd w:id="663053145"/>
     </w:p>
     <w:p w14:paraId="672442BE" w14:textId="3C9CC825" w:rsidR="00BA115B" w:rsidRPr="00BA115B" w:rsidRDefault="00BA115B" w:rsidP="00BA115B">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA115B">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Self-Managed</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA115B">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:permStart w:id="1534018993" w:edGrp="everyone"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>[Free text field]</w:t>
       </w:r>
-      <w:permEnd w:id="1534018993"/>
     </w:p>
     <w:p w14:paraId="752173BF" w14:textId="06292F3A" w:rsidR="00BA115B" w:rsidRPr="00BA115B" w:rsidRDefault="00BA115B" w:rsidP="00BA115B">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA115B">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Registered Plan Management Provider</w:t>
       </w:r>
       <w:r w:rsidR="008D01FA">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="008D01FA" w:rsidRPr="008D01FA">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:permStart w:id="1083274899" w:edGrp="everyone"/>
       <w:r w:rsidR="008D01FA">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>[Free text field]</w:t>
       </w:r>
-      <w:permEnd w:id="1083274899"/>
     </w:p>
     <w:p w14:paraId="378D3A35" w14:textId="564E10C4" w:rsidR="002E0F48" w:rsidRDefault="003822D8" w:rsidP="000D77DD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Registered Plan Management Provider </w:t>
       </w:r>
       <w:r w:rsidR="00BA115B" w:rsidRPr="00BA115B">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Contact Details</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> if applicable</w:t>
       </w:r>
       <w:r w:rsidR="0090387D">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="0090387D" w:rsidRPr="0090387D">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:permStart w:id="1325608871" w:edGrp="everyone"/>
       <w:r w:rsidR="0090387D">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>[Free text field]</w:t>
       </w:r>
-      <w:permEnd w:id="1325608871"/>
     </w:p>
     <w:p w14:paraId="0BE610D7" w14:textId="77777777" w:rsidR="002E0F48" w:rsidRDefault="002E0F48">
       <w:pPr>
         <w:spacing w:before="0" w:after="200" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="06FBE640" w14:textId="61C2FFFA" w:rsidR="00A40023" w:rsidRPr="000D77DD" w:rsidRDefault="00A40023" w:rsidP="000D77DD">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D77DD">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">PART </w:t>
       </w:r>
       <w:r w:rsidR="000043F8">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="000D77DD">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Evaluation and Assessment</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> – First time handler</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="612BE6AE" w14:textId="1212A7CC" w:rsidR="00F25260" w:rsidRDefault="00EF757E">
-      <w:r>
+    <w:p w14:paraId="74323D83" w14:textId="7F11AA5C" w:rsidR="00EA152E" w:rsidRDefault="00EF757E" w:rsidP="00EA152E">
+      <w:r w:rsidRPr="00B1618D">
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="00980A56">
+      <w:r w:rsidR="00980A56" w:rsidRPr="00B1618D">
         <w:t xml:space="preserve">nformation in this section </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B1618D">
         <w:t>will</w:t>
       </w:r>
-      <w:r w:rsidR="00980A56">
+      <w:r w:rsidR="00980A56" w:rsidRPr="00B1618D">
         <w:t xml:space="preserve"> help us </w:t>
       </w:r>
-      <w:r w:rsidR="00090DFE">
+      <w:r w:rsidR="00090DFE" w:rsidRPr="00B1618D">
         <w:t>decide</w:t>
       </w:r>
-      <w:r w:rsidR="00980A56">
-[...3 lines deleted...]
-        <w:r w:rsidR="00980A56" w:rsidRPr="00550098">
+      <w:r w:rsidR="00980A56" w:rsidRPr="00B1618D">
+        <w:t xml:space="preserve"> if a dog guide </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA152E" w:rsidRPr="00B1618D">
+        <w:t xml:space="preserve">is a </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:anchor="reasonable-and-necessary" w:history="1">
+        <w:r w:rsidR="003F465E" w:rsidRPr="00B1618D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>NDIS funding criteria</w:t>
+          <w:t>reasonable and necessary support</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00980A56">
-[...28 lines deleted...]
-        <w:t>, it needs to be what we call a reasonable and necessary support.</w:t>
+      <w:r w:rsidR="00EA152E" w:rsidRPr="00B1618D">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C875C84" w14:textId="4C57DD77" w:rsidR="00514269" w:rsidRPr="00514269" w:rsidRDefault="00514269" w:rsidP="00514269">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00514269">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">This means the </w:t>
       </w:r>
       <w:r w:rsidR="00BF71E5">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>dog guide</w:t>
       </w:r>
       <w:r w:rsidRPr="00514269">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FF4ECC1" w14:textId="343AF45A" w:rsidR="00514269" w:rsidRPr="00514269" w:rsidRDefault="00514269" w:rsidP="003617DE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00514269">
         <w:t xml:space="preserve">will help </w:t>
       </w:r>
       <w:r w:rsidR="00343A36">
         <w:t>the participant</w:t>
       </w:r>
       <w:r w:rsidRPr="00514269">
         <w:t xml:space="preserve"> pursue </w:t>
       </w:r>
       <w:r w:rsidR="00343A36">
         <w:t>their</w:t>
       </w:r>
       <w:r w:rsidRPr="00514269">
         <w:t xml:space="preserve"> goals</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="422B4F73" w14:textId="54BCDFEF" w:rsidR="00514269" w:rsidRPr="00514269" w:rsidRDefault="00514269" w:rsidP="003617DE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00514269">
         <w:t xml:space="preserve">will help </w:t>
       </w:r>
       <w:r w:rsidR="00343A36">
         <w:t>the participant</w:t>
       </w:r>
       <w:r w:rsidRPr="00514269">
         <w:t xml:space="preserve"> with social and work activities</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1293D67B" w14:textId="4F8DBB5E" w:rsidR="00514269" w:rsidRPr="00514269" w:rsidRDefault="00514269" w:rsidP="003617DE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00514269">
         <w:t>is value for money</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C97EF25" w14:textId="6CE7B95A" w:rsidR="00514269" w:rsidRPr="00514269" w:rsidRDefault="00514269" w:rsidP="003617DE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00514269">
         <w:t xml:space="preserve">is effective and beneficial for </w:t>
       </w:r>
       <w:r w:rsidR="00343A36">
         <w:t>the participant</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BBE3CB3" w14:textId="65F1A185" w:rsidR="00514269" w:rsidRPr="00514269" w:rsidRDefault="00514269" w:rsidP="003617DE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00514269">
         <w:t>does not replace the role of family, carers, informal supports or community support.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C2B8C33" w14:textId="6F42D5A3" w:rsidR="00514269" w:rsidRPr="00514269" w:rsidRDefault="00514269" w:rsidP="00514269">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00514269">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>To decide if we’ll fund a</w:t>
       </w:r>
       <w:r w:rsidR="00BF71E5">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> dog guide</w:t>
       </w:r>
       <w:r w:rsidRPr="00514269">
@@ -1877,104 +1811,113 @@
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">funding </w:t>
       </w:r>
       <w:r w:rsidRPr="00514269">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>criteria.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DAE4D08" w14:textId="77777777" w:rsidR="00514269" w:rsidRPr="00514269" w:rsidRDefault="00514269" w:rsidP="00514269">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00514269">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>We also need to think about:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62CDF0D7" w14:textId="2BDBB8F1" w:rsidR="00514269" w:rsidRPr="00514269" w:rsidRDefault="00514269" w:rsidP="003617DE">
+    <w:p w14:paraId="62CDF0D7" w14:textId="3F07DC27" w:rsidR="00514269" w:rsidRPr="00514269" w:rsidRDefault="00514269" w:rsidP="003617DE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="32"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00514269">
         <w:t xml:space="preserve">if the </w:t>
       </w:r>
       <w:r w:rsidR="00BF71E5">
         <w:t>dog guide</w:t>
       </w:r>
+      <w:r w:rsidR="005974C6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005974C6" w:rsidRPr="00B1618D">
+        <w:t>directly</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1618D">
+        <w:t xml:space="preserve"> r</w:t>
+      </w:r>
       <w:r w:rsidRPr="00514269">
-        <w:t xml:space="preserve"> relates to </w:t>
+        <w:t xml:space="preserve">elates to </w:t>
       </w:r>
       <w:r w:rsidR="00E10E0B">
         <w:t>the participant’s</w:t>
       </w:r>
       <w:r w:rsidRPr="00514269">
         <w:t xml:space="preserve"> disability</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="119D4625" w14:textId="2B7B6893" w:rsidR="00514269" w:rsidRPr="00514269" w:rsidRDefault="00514269" w:rsidP="003617DE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="32"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00514269">
         <w:t xml:space="preserve">if the </w:t>
       </w:r>
       <w:r w:rsidR="00BF71E5">
         <w:t>dog guide</w:t>
       </w:r>
       <w:r w:rsidRPr="00514269">
         <w:t xml:space="preserve"> is likely to cause harm to </w:t>
       </w:r>
       <w:r w:rsidR="00E10E0B">
         <w:t>the participant</w:t>
       </w:r>
       <w:r w:rsidRPr="00514269">
         <w:t xml:space="preserve"> or be a risk to others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32BE2C24" w14:textId="6279506F" w:rsidR="00464DAC" w:rsidRDefault="00514269" w:rsidP="00514269">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="32"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00514269">
         <w:t xml:space="preserve">if the </w:t>
       </w:r>
       <w:r w:rsidR="00BF71E5">
         <w:t>dog guide</w:t>
       </w:r>
       <w:r w:rsidRPr="00514269">
         <w:t xml:space="preserve"> duplicates other supports </w:t>
       </w:r>
       <w:r w:rsidR="00E10E0B">
         <w:t>the participant</w:t>
       </w:r>
       <w:r w:rsidRPr="00514269">
         <w:t xml:space="preserve"> get</w:t>
       </w:r>
       <w:r w:rsidR="00E10E0B">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00514269">
         <w:t xml:space="preserve"> under alternative funding through the NDIS</w:t>
       </w:r>
       <w:r w:rsidR="00A1537F">
         <w:t>.</w:t>
@@ -2049,119 +1992,115 @@
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="009768B5" w:rsidRPr="009768B5">
         <w:t>glare sensitivities</w:t>
       </w:r>
       <w:r w:rsidR="00B02DD5">
         <w:t xml:space="preserve"> and/or</w:t>
       </w:r>
       <w:r w:rsidR="009768B5" w:rsidRPr="009768B5">
         <w:t xml:space="preserve"> if </w:t>
       </w:r>
       <w:r w:rsidR="00712A62">
         <w:t>the participant’s functional vision is stable or expected to decline in the near future</w:t>
       </w:r>
       <w:r w:rsidR="00313D88">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="007B3185" w:rsidRPr="007B3185">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007B3185">
         <w:t>If you cannot provide this information, please list the contact details of a treating health professional who can. We will contact them with the participant’s consent to gather the information we need.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="545E274B" w14:textId="6ADE7DED" w:rsidR="00CC0A2A" w:rsidRDefault="007E3639" w:rsidP="00F04884">
-      <w:permStart w:id="1839740700" w:edGrp="everyone"/>
       <w:r>
         <w:t>[Free text field]</w:t>
       </w:r>
-      <w:permEnd w:id="1839740700"/>
     </w:p>
     <w:p w14:paraId="10539E4C" w14:textId="7117249F" w:rsidR="002E65FA" w:rsidRPr="002E65FA" w:rsidRDefault="001F6872" w:rsidP="002E65FA">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="002E65FA">
         <w:t>.2</w:t>
       </w:r>
       <w:r w:rsidR="002E65FA" w:rsidRPr="002E65FA">
         <w:tab/>
         <w:t>Functional Mobility</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72EC8B65" w14:textId="7C5DB042" w:rsidR="002E65FA" w:rsidRDefault="002E65FA" w:rsidP="002E65FA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="30"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D21A97">
         <w:t>What is the participant’s current functional mobility</w:t>
       </w:r>
       <w:r w:rsidR="00B71F53">
         <w:t>?</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Include</w:t>
       </w:r>
       <w:r w:rsidRPr="00D21A97">
         <w:t xml:space="preserve"> details of mobility aids</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidRPr="00D21A97">
         <w:t>assistive technology</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> used.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77AC8DF6" w14:textId="78DDC746" w:rsidR="002E65FA" w:rsidRDefault="002E65FA" w:rsidP="006311A6">
-      <w:permStart w:id="180580145" w:edGrp="everyone"/>
       <w:r>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00C23D97">
         <w:t>Free</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> text Field]</w:t>
       </w:r>
     </w:p>
-    <w:permEnd w:id="180580145"/>
     <w:p w14:paraId="31CF0257" w14:textId="783C33BE" w:rsidR="002E65FA" w:rsidRPr="003B0F74" w:rsidRDefault="000B62E6" w:rsidP="002E65FA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003617DE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">If relevant, </w:t>
       </w:r>
       <w:r w:rsidR="002E65FA" w:rsidRPr="003B0F74">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">provide an outline of </w:t>
       </w:r>
       <w:r w:rsidR="00062EB1" w:rsidRPr="003B0F74">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
@@ -2190,141 +2129,137 @@
         <w:t xml:space="preserve"> outcomes of these activities</w:t>
       </w:r>
       <w:r w:rsidR="00062EB1" w:rsidRPr="003B0F74">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B906AB" w:rsidRPr="003B0F74">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B906AB" w:rsidRPr="003617DE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Please list any recommendations for further orientation and mobility training.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D9993B4" w14:textId="77777777" w:rsidR="002E65FA" w:rsidRDefault="002E65FA" w:rsidP="002E65FA">
-      <w:permStart w:id="248513419" w:edGrp="everyone"/>
       <w:r>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00C23D97">
         <w:t>Free</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> text Field]</w:t>
       </w:r>
-      <w:permEnd w:id="248513419"/>
     </w:p>
     <w:p w14:paraId="3483FD06" w14:textId="4CB76F67" w:rsidR="00451CBD" w:rsidRDefault="002E65FA" w:rsidP="00451CBD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Please provide an outline of the participant’s current independent travel routes, including frequency, duration, complexity of travel routes, and environmental conditions. Only list current independent travel routes which don’t require formal or informal support to complete.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55C63586" w14:textId="548DE6E6" w:rsidR="002E65FA" w:rsidRPr="00451CBD" w:rsidRDefault="002E65FA" w:rsidP="00451CBD">
-      <w:permStart w:id="1110794975" w:edGrp="everyone"/>
       <w:r w:rsidRPr="00451CBD">
         <w:t>[Free text Field]</w:t>
       </w:r>
     </w:p>
-    <w:permEnd w:id="1110794975"/>
     <w:p w14:paraId="300027F4" w14:textId="272E93E5" w:rsidR="002E65FA" w:rsidRPr="00D21A97" w:rsidRDefault="002E65FA" w:rsidP="002E65FA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Please provide an outline of the informal and formal supports the participant currently </w:t>
       </w:r>
       <w:r w:rsidR="00D57AA3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>us</w:t>
       </w:r>
       <w:r w:rsidR="00D32F14">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>es</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> to access the community, including travel routes, frequency, duration, complexity of travel routes, and environmental conditions. For example:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1109800E" w14:textId="4EA82EB5" w:rsidR="002E65FA" w:rsidRDefault="002E65FA" w:rsidP="002E65FA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The participant currently has NDIS funded support for </w:t>
       </w:r>
       <w:r w:rsidR="00EE17A3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>2 hours to go to a book clu</w:t>
       </w:r>
       <w:r w:rsidR="006B1B28">
@@ -2334,51 +2269,51 @@
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidR="009E2687">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> once a week</w:t>
       </w:r>
       <w:r w:rsidR="006B1B28">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>, and 8 hours a week to support them to take part in a community group on Wednesday and Friday mornings.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34824658" w14:textId="4E97E7DC" w:rsidR="002E65FA" w:rsidRDefault="002E65FA" w:rsidP="002E65FA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>The participant currently has a support worker</w:t>
       </w:r>
       <w:r w:rsidR="00E7438F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> for 3 hours per week</w:t>
       </w:r>
       <w:r>
@@ -2428,153 +2363,149 @@
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>helps</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> with their weekly grocery shopping</w:t>
       </w:r>
       <w:r w:rsidR="00E7438F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04D16CB9" w14:textId="662C1077" w:rsidR="002E65FA" w:rsidRDefault="2460E725" w:rsidP="002E65FA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>The participant goes on a 30-60 minute walk each day</w:t>
       </w:r>
       <w:r w:rsidR="002E65FA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> in their neighbourhood</w:t>
       </w:r>
       <w:r w:rsidR="5885E741">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. It’s a </w:t>
       </w:r>
       <w:r w:rsidR="002E65FA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>quiet residential area</w:t>
       </w:r>
       <w:r w:rsidR="011A56A6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>. Their brother supports them on this daily walk.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7144A502" w14:textId="77777777" w:rsidR="002E65FA" w:rsidRPr="00C23D97" w:rsidRDefault="002E65FA" w:rsidP="007E103B">
-      <w:permStart w:id="1295269219" w:edGrp="everyone"/>
       <w:r w:rsidRPr="00C23D97">
         <w:t>[Free text Field]</w:t>
       </w:r>
-      <w:permEnd w:id="1295269219"/>
     </w:p>
     <w:p w14:paraId="58A88EEF" w14:textId="0760DC66" w:rsidR="00BD388E" w:rsidRPr="000D77DD" w:rsidRDefault="001F6872" w:rsidP="000D77DD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00BD388E" w:rsidRPr="000D77DD">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="002E65FA">
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00BD388E" w:rsidRPr="000D77DD">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00290F00">
         <w:t>How will the dog guide help the participant pursue their goals?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5436CEDF" w14:textId="29F3F126" w:rsidR="00492493" w:rsidRDefault="00BD388E" w:rsidP="00BD388E">
       <w:r>
         <w:t xml:space="preserve">If the participant’s NDIS plan </w:t>
       </w:r>
       <w:r w:rsidR="002E65FA">
         <w:t>is</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> available, you can refer to the statement of participant’s goals and outline those relevant to the </w:t>
       </w:r>
       <w:r w:rsidR="44215480">
         <w:t xml:space="preserve">request for a </w:t>
       </w:r>
       <w:r>
         <w:t>dog guide. Include any other relevant mobility goals.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74EA626D" w14:textId="20354E18" w:rsidR="00C92AC9" w:rsidRDefault="00C92AC9" w:rsidP="00F04884">
-      <w:permStart w:id="1112084685" w:edGrp="everyone"/>
       <w:r>
         <w:t>[Free text field</w:t>
       </w:r>
       <w:r w:rsidR="00BF742A">
         <w:t>]</w:t>
       </w:r>
-      <w:permEnd w:id="1112084685"/>
     </w:p>
     <w:p w14:paraId="12041BA1" w14:textId="0E770C35" w:rsidR="002E65FA" w:rsidRDefault="001F6872" w:rsidP="002E65FA">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="002E65FA">
         <w:t>.4</w:t>
       </w:r>
       <w:r w:rsidR="002E65FA">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00290F00">
         <w:t>How will the dog guide help the participant with s</w:t>
       </w:r>
       <w:r w:rsidR="002E65FA">
         <w:t xml:space="preserve">ocial and work </w:t>
       </w:r>
       <w:r w:rsidR="00290F00">
         <w:t>activities?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BD94FCA" w14:textId="18D6B56C" w:rsidR="002E65FA" w:rsidRDefault="00056915" w:rsidP="002E65FA">
@@ -2676,59 +2607,57 @@
       <w:r w:rsidR="000E6E4A">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F25260">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>complete</w:t>
       </w:r>
       <w:r w:rsidR="00BA0FD2">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D31DAA4" w14:textId="036A3315" w:rsidR="00AB2BB1" w:rsidRPr="000D77DD" w:rsidRDefault="00AB2BB1" w:rsidP="00F04884">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:permStart w:id="1806441526" w:edGrp="everyone"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>[Free text field]</w:t>
       </w:r>
     </w:p>
-    <w:permEnd w:id="1806441526"/>
     <w:p w14:paraId="17C03D00" w14:textId="47186CE6" w:rsidR="00814168" w:rsidRPr="00814168" w:rsidRDefault="001F6872" w:rsidP="00814168">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00B77637">
         <w:t>.5</w:t>
       </w:r>
       <w:r w:rsidR="00B77637">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006222C3">
         <w:t>Please provide information</w:t>
       </w:r>
       <w:r w:rsidR="00871E64">
         <w:t xml:space="preserve"> about the cost of a </w:t>
       </w:r>
       <w:r w:rsidR="00D66BEC">
         <w:t>dog guide</w:t>
       </w:r>
       <w:r w:rsidR="00871E64">
         <w:t xml:space="preserve"> compared to the cost of other supp</w:t>
       </w:r>
@@ -2758,164 +2687,156 @@
       <w:r w:rsidR="003369BE">
         <w:t xml:space="preserve"> a dog guide </w:t>
       </w:r>
       <w:r w:rsidR="000D170F">
         <w:t xml:space="preserve">is </w:t>
       </w:r>
       <w:r w:rsidR="003369BE">
         <w:t xml:space="preserve">expected to reduce the participant’s </w:t>
       </w:r>
       <w:r w:rsidR="005172E5">
         <w:t>need for other types of supports</w:t>
       </w:r>
       <w:r w:rsidR="00935B74">
         <w:t xml:space="preserve"> over the long term</w:t>
       </w:r>
       <w:r w:rsidR="00DA0A55">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A415BCC" w14:textId="77777777" w:rsidR="00B27860" w:rsidRDefault="00B27860" w:rsidP="00B27860">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:permStart w:id="1067152002" w:edGrp="everyone"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>[Free text field]</w:t>
       </w:r>
-      <w:permEnd w:id="1067152002"/>
     </w:p>
     <w:p w14:paraId="0A18B998" w14:textId="4EE4EE4C" w:rsidR="00147B49" w:rsidRDefault="00E612B6" w:rsidP="002E6BD0">
       <w:r>
         <w:t>What other supports has the participant tr</w:t>
       </w:r>
       <w:r w:rsidR="00147B49">
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:t>ed and how did they work for them? For example, things like</w:t>
       </w:r>
       <w:r w:rsidR="00147B49">
         <w:t xml:space="preserve"> other sorts of </w:t>
       </w:r>
       <w:r>
         <w:t>assistive technology or capacity building supports</w:t>
       </w:r>
       <w:r w:rsidR="00D52820">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CD48699" w14:textId="77777777" w:rsidR="00147B49" w:rsidRDefault="00147B49" w:rsidP="00147B49">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:permStart w:id="1455107854" w:edGrp="everyone"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>[Free text field]</w:t>
       </w:r>
-      <w:permEnd w:id="1455107854"/>
     </w:p>
     <w:p w14:paraId="21AFC790" w14:textId="36C0C3F0" w:rsidR="002E6BD0" w:rsidRPr="009E35B0" w:rsidRDefault="002E6BD0" w:rsidP="002E6BD0">
       <w:r>
         <w:t xml:space="preserve">What is the expected </w:t>
       </w:r>
       <w:r w:rsidR="00287C14">
         <w:t xml:space="preserve">length of training </w:t>
       </w:r>
       <w:r>
         <w:t>time it will take for the participant to realise the benefits of the dog guide</w:t>
       </w:r>
       <w:r w:rsidR="005C17C7">
         <w:t xml:space="preserve">, build </w:t>
       </w:r>
       <w:r w:rsidR="5C364808">
         <w:t xml:space="preserve">their </w:t>
       </w:r>
       <w:r w:rsidR="005C17C7">
         <w:t xml:space="preserve">capacity </w:t>
       </w:r>
       <w:r w:rsidR="3621B780">
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for other supports to reduce?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F8791E3" w14:textId="77777777" w:rsidR="002E6BD0" w:rsidRDefault="002E6BD0" w:rsidP="002E6BD0">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:permStart w:id="1649869696" w:edGrp="everyone"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>[Free text field]</w:t>
       </w:r>
-      <w:permEnd w:id="1649869696"/>
     </w:p>
     <w:p w14:paraId="0F7D782D" w14:textId="2E9B7DDE" w:rsidR="00DD36CA" w:rsidRPr="00935EAD" w:rsidRDefault="00DD36CA" w:rsidP="00DD36CA">
       <w:r>
         <w:t xml:space="preserve">Briefly summarise </w:t>
       </w:r>
       <w:r w:rsidR="00765FAD">
         <w:t>the benefits</w:t>
       </w:r>
       <w:r w:rsidR="00B209E5">
         <w:t xml:space="preserve"> of a dog guide</w:t>
       </w:r>
       <w:r w:rsidR="00765FAD">
         <w:t xml:space="preserve"> compare</w:t>
       </w:r>
       <w:r w:rsidR="00B209E5">
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00765FAD">
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r>
         <w:t>other comparable supports for long term mobility.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B781D02" w14:textId="77777777" w:rsidR="00DD36CA" w:rsidRDefault="00DD36CA" w:rsidP="00F04884">
-      <w:permStart w:id="1032612308" w:edGrp="everyone"/>
       <w:r>
         <w:t>[Free text Field]</w:t>
       </w:r>
-      <w:permEnd w:id="1032612308"/>
     </w:p>
     <w:p w14:paraId="64802A82" w14:textId="6CE94CEE" w:rsidR="0045694D" w:rsidRDefault="001F6872" w:rsidP="009E35B0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="0045694D">
         <w:t>.6</w:t>
       </w:r>
       <w:r w:rsidR="0045694D">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00765FAD">
         <w:t xml:space="preserve">How will the dog guide help the participant </w:t>
       </w:r>
       <w:r w:rsidR="147496D6">
         <w:t>with</w:t>
       </w:r>
       <w:r w:rsidR="00765FAD">
         <w:t xml:space="preserve"> their disability support needs?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CDAF903" w14:textId="7C111278" w:rsidR="00F36270" w:rsidRDefault="00F36270" w:rsidP="000D77DD">
@@ -2976,162 +2897,158 @@
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AD92043" w14:textId="38E6E977" w:rsidR="00765FAD" w:rsidRDefault="00765FAD" w:rsidP="000D77DD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>What tasks will the dog guide do to help the participant with their disability support needs?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B6D4226" w14:textId="0CFF4780" w:rsidR="00765FAD" w:rsidRDefault="00765FAD" w:rsidP="00765FAD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:permStart w:id="1468872806" w:edGrp="everyone"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>[Free text Field]</w:t>
       </w:r>
     </w:p>
-    <w:permEnd w:id="1468872806"/>
     <w:p w14:paraId="56F192B1" w14:textId="50E95613" w:rsidR="00CC1647" w:rsidRDefault="00CC1647" w:rsidP="003617DE">
       <w:r>
         <w:t xml:space="preserve">What is the expected </w:t>
       </w:r>
       <w:r w:rsidRPr="00D21A97">
         <w:t xml:space="preserve">workload for </w:t>
       </w:r>
       <w:r w:rsidR="00F92B47">
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="00D21A97">
         <w:t xml:space="preserve"> dog guide once training </w:t>
       </w:r>
       <w:r>
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidRPr="00D21A97">
         <w:t xml:space="preserve"> complete</w:t>
       </w:r>
       <w:r w:rsidR="00AB3D33">
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C957FCC" w14:textId="31EA880F" w:rsidR="00CC1647" w:rsidRPr="00C23D97" w:rsidRDefault="00CC1647" w:rsidP="00CC1647">
-      <w:permStart w:id="2108689778" w:edGrp="everyone"/>
       <w:r w:rsidRPr="00C23D97">
         <w:t>[Free text Field]</w:t>
       </w:r>
     </w:p>
-    <w:permEnd w:id="2108689778"/>
     <w:p w14:paraId="61FA0A0B" w14:textId="1B5B486A" w:rsidR="002F1892" w:rsidRDefault="00FD05D6" w:rsidP="002F1892">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Please provide detailed information </w:t>
       </w:r>
       <w:r w:rsidR="00712D7D">
         <w:t>about the tasks the dog guide will help the participant to complete</w:t>
       </w:r>
       <w:r w:rsidR="002060E3">
         <w:t xml:space="preserve"> which they can’t do because of their disability. </w:t>
       </w:r>
       <w:r w:rsidR="0064028C">
         <w:t>This can include the</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> participant’s ability to travel independently without formal or informal support with the dog guide</w:t>
       </w:r>
       <w:r w:rsidR="002F1892">
         <w:t xml:space="preserve"> and:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7788AF3A" w14:textId="052A0DAD" w:rsidR="00FD05D6" w:rsidRDefault="0C58FEBB" w:rsidP="002F1892">
+    <w:p w14:paraId="7788AF3A" w14:textId="052A0DAD" w:rsidR="00FD05D6" w:rsidRDefault="0C58FEBB" w:rsidP="00012268">
       <w:pPr>
         <w:pStyle w:val="tablelistbullet"/>
+        <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">How the dog guide will allow the participant to </w:t>
       </w:r>
       <w:r w:rsidR="00301C9C">
         <w:t>change the</w:t>
       </w:r>
       <w:r w:rsidR="00FD05D6">
         <w:t xml:space="preserve"> type, frequency and duration of travel routes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E3C0056" w14:textId="3E7BB284" w:rsidR="002F1892" w:rsidRDefault="7DD9ACD7" w:rsidP="002F1892">
+    <w:p w14:paraId="4E3C0056" w14:textId="3E7BB284" w:rsidR="002F1892" w:rsidRDefault="7DD9ACD7" w:rsidP="00012268">
       <w:pPr>
         <w:pStyle w:val="tablelistbullet"/>
+        <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">How the dog guide will allow the participant to </w:t>
       </w:r>
       <w:r w:rsidR="00301C9C">
         <w:t>change mobility</w:t>
       </w:r>
       <w:r w:rsidR="002F1892">
         <w:t xml:space="preserve"> supports including an outline of formal and informal support currently required to access the community and whether the participant will have the capacity to access the community independently using a dog </w:t>
       </w:r>
       <w:r w:rsidR="384E52E2">
         <w:t xml:space="preserve">guide </w:t>
       </w:r>
       <w:r w:rsidR="002F1892">
         <w:t>alone – for example, without a support person.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C4D7F6C" w14:textId="11116189" w:rsidR="00FD05D6" w:rsidRDefault="00FD05D6" w:rsidP="00F04884">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:permStart w:id="2117952214" w:edGrp="everyone"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>[Free text Field]</w:t>
       </w:r>
-      <w:permEnd w:id="2117952214"/>
     </w:p>
     <w:p w14:paraId="3D6DA3E4" w14:textId="1060218D" w:rsidR="007162DE" w:rsidRDefault="001F6872" w:rsidP="00C90BCB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00814168">
         <w:t>.7</w:t>
       </w:r>
       <w:r w:rsidR="00814168">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E612B6">
         <w:t>How will the dog guide work with the participant’s other supports?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25A931DA" w14:textId="4D570E9A" w:rsidR="00191C8B" w:rsidRDefault="00F74359" w:rsidP="002B6453">
       <w:r>
         <w:t xml:space="preserve">This section will help us determine whether </w:t>
       </w:r>
       <w:r w:rsidR="00B30909">
         <w:t xml:space="preserve">it’s reasonable to expect </w:t>
       </w:r>
@@ -3183,107 +3100,101 @@
         <w:t xml:space="preserve">as a result of </w:t>
       </w:r>
       <w:r w:rsidRPr="00D21A97">
         <w:t>the dog guide</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B25EE6">
         <w:t xml:space="preserve"> This could include </w:t>
       </w:r>
       <w:r w:rsidR="001300B1">
         <w:t>less reliance on</w:t>
       </w:r>
       <w:r w:rsidR="001E613C">
         <w:t xml:space="preserve"> the participant’s family and informal support</w:t>
       </w:r>
       <w:r w:rsidR="007907AD">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="001E613C">
         <w:t xml:space="preserve"> or goal maintenance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AA696D7" w14:textId="6E252483" w:rsidR="002B6453" w:rsidRDefault="002B6453" w:rsidP="002B6453">
-      <w:permStart w:id="945515741" w:edGrp="everyone"/>
       <w:r w:rsidRPr="00C23D97">
         <w:t>[Free text Field]</w:t>
       </w:r>
-      <w:permEnd w:id="945515741"/>
     </w:p>
     <w:p w14:paraId="18876424" w14:textId="0E826F9D" w:rsidR="000D33D1" w:rsidRDefault="00A8204E" w:rsidP="004219EA">
       <w:r>
         <w:t xml:space="preserve">Describe how </w:t>
       </w:r>
       <w:r w:rsidR="000D33D1">
         <w:t>a dog guide will</w:t>
       </w:r>
       <w:r w:rsidR="00C11604">
         <w:t xml:space="preserve"> work with the participant’s other supports to reduce </w:t>
       </w:r>
       <w:r w:rsidR="00696212">
         <w:t xml:space="preserve">risks to them </w:t>
       </w:r>
       <w:r w:rsidR="0023586B">
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidR="00696212">
         <w:t xml:space="preserve"> their informal supports.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78330A41" w14:textId="6167F990" w:rsidR="00696212" w:rsidRDefault="00696212" w:rsidP="00696212">
-      <w:permStart w:id="450915549" w:edGrp="everyone"/>
       <w:r w:rsidRPr="00C23D97">
         <w:t>[Free text Field]</w:t>
       </w:r>
     </w:p>
-    <w:permEnd w:id="450915549"/>
     <w:p w14:paraId="55350D57" w14:textId="22E40434" w:rsidR="005D2D50" w:rsidRPr="005170B9" w:rsidRDefault="00AC6AEE" w:rsidP="004219EA">
       <w:r w:rsidRPr="005170B9">
         <w:t xml:space="preserve">Describe </w:t>
       </w:r>
       <w:r w:rsidR="005D2D50" w:rsidRPr="005170B9">
         <w:t>what</w:t>
       </w:r>
       <w:r w:rsidRPr="005170B9">
         <w:t xml:space="preserve"> a dog guide will help the participant </w:t>
       </w:r>
       <w:r w:rsidR="004535DD" w:rsidRPr="005170B9">
         <w:t xml:space="preserve">do independently compared to </w:t>
       </w:r>
       <w:r w:rsidR="00487A84" w:rsidRPr="005170B9">
         <w:t>using family and other informal supports.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="697FC465" w14:textId="77777777" w:rsidR="00696212" w:rsidRPr="005170B9" w:rsidRDefault="005D2D50" w:rsidP="004219EA">
-      <w:permStart w:id="676550866" w:edGrp="everyone"/>
       <w:r w:rsidRPr="005170B9">
         <w:t>[Free text field]</w:t>
       </w:r>
     </w:p>
-    <w:permEnd w:id="676550866"/>
     <w:p w14:paraId="39CF5404" w14:textId="77777777" w:rsidR="0084336E" w:rsidRDefault="0084336E">
       <w:pPr>
         <w:spacing w:before="0" w:after="200" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Cordia New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="32C54A7D" w14:textId="66FE033E" w:rsidR="0085322E" w:rsidRDefault="001F6872" w:rsidP="000D77DD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="005567CD">
         <w:t>.8</w:t>
@@ -3309,337 +3220,327 @@
       <w:r w:rsidRPr="08B1F454">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Who will be the </w:t>
       </w:r>
       <w:r w:rsidR="559DBB7E" w:rsidRPr="08B1F454">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">dog guide’s </w:t>
       </w:r>
       <w:r w:rsidRPr="08B1F454">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>primary handler?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="340DEC99" w14:textId="1FA41E6E" w:rsidR="002C3539" w:rsidRDefault="002C3539" w:rsidP="00487A84">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:permStart w:id="776107567" w:edGrp="everyone"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>[Free text field]</w:t>
       </w:r>
-      <w:permEnd w:id="776107567"/>
     </w:p>
     <w:p w14:paraId="08D387EC" w14:textId="173B7D22" w:rsidR="002C3539" w:rsidRDefault="002C3539" w:rsidP="00487A84">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">What places </w:t>
       </w:r>
       <w:r w:rsidR="00E67759">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>will the dog guide go to with the participant? Will they attend a school?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="603C33C7" w14:textId="4614D0ED" w:rsidR="00E67759" w:rsidRDefault="00E67759" w:rsidP="00487A84">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:permStart w:id="1035347871" w:edGrp="everyone"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>[Free text field]</w:t>
       </w:r>
-      <w:permEnd w:id="1035347871"/>
     </w:p>
     <w:p w14:paraId="1B4F458C" w14:textId="44E20BAC" w:rsidR="00FA2D2B" w:rsidRDefault="00FA2D2B" w:rsidP="00FA2D2B">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA2D2B">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>hat experience does the participant have using a dog guide?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EE6AD7C" w14:textId="338F45C0" w:rsidR="00FA2D2B" w:rsidRPr="00FA2D2B" w:rsidRDefault="00FA2D2B" w:rsidP="00FA2D2B">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:permStart w:id="1628445299" w:edGrp="everyone"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>[Free text field]</w:t>
       </w:r>
-      <w:permEnd w:id="1628445299"/>
     </w:p>
     <w:p w14:paraId="6948CB70" w14:textId="2213F7C8" w:rsidR="00E67759" w:rsidRDefault="001F7C0F" w:rsidP="00FA2D2B">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Does the participant have the ability and skills to </w:t>
       </w:r>
       <w:r w:rsidR="00895D82">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">look after and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>care for the dog guide?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63847DE9" w14:textId="2EB55511" w:rsidR="004B63BC" w:rsidRPr="003617DE" w:rsidRDefault="004B63BC" w:rsidP="00895D82">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:permStart w:id="736394636" w:edGrp="everyone"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>[Free text field</w:t>
       </w:r>
       <w:r w:rsidR="00D749B8">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> yes/no</w:t>
       </w:r>
       <w:r w:rsidR="002B6477">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00D749B8">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>not applicable</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:permEnd w:id="736394636"/>
     </w:p>
     <w:p w14:paraId="685F8C40" w14:textId="77777777" w:rsidR="00607419" w:rsidRDefault="00607419" w:rsidP="00607419">
       <w:r>
         <w:t xml:space="preserve">Has the participant completed an </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk129280066"/>
       <w:r>
         <w:t>experiential</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:t xml:space="preserve"> walk?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EDFD71E" w14:textId="44FE9617" w:rsidR="002B6477" w:rsidRPr="003617DE" w:rsidRDefault="002B6477" w:rsidP="002B6477">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:permStart w:id="1661171151" w:edGrp="everyone"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>[Free text field yes/no/not applicable]</w:t>
       </w:r>
-      <w:permEnd w:id="1661171151"/>
     </w:p>
     <w:p w14:paraId="3E4ED89D" w14:textId="77777777" w:rsidR="00607419" w:rsidRDefault="00607419" w:rsidP="00607419">
       <w:r>
         <w:t>Has the participant completed a harness walk?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6567317E" w14:textId="6D856A43" w:rsidR="002B6477" w:rsidRPr="003617DE" w:rsidRDefault="002B6477" w:rsidP="002B6477">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:permStart w:id="1829712458" w:edGrp="everyone"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>[Free text field yes/no/not applicable]</w:t>
       </w:r>
-      <w:permEnd w:id="1829712458"/>
     </w:p>
     <w:p w14:paraId="60973B88" w14:textId="46CDD0FB" w:rsidR="0085322E" w:rsidRDefault="0085322E" w:rsidP="0085322E">
       <w:r>
         <w:t>Outline the participant’s suitability to be a dog guide user. Evidence may include outcomes from an experiential walk or similar assessment methods.</w:t>
       </w:r>
       <w:r w:rsidR="009E281C">
         <w:t xml:space="preserve"> For example,</w:t>
       </w:r>
       <w:r w:rsidR="00FC5B06">
         <w:t xml:space="preserve"> harness walks,</w:t>
       </w:r>
       <w:r w:rsidR="009E281C">
         <w:t xml:space="preserve"> inte</w:t>
       </w:r>
       <w:r w:rsidR="005A0ACC">
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="009E281C">
         <w:t>na</w:t>
       </w:r>
       <w:r w:rsidR="005A0ACC">
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidR="009E281C">
         <w:t xml:space="preserve"> assessments, dog guide </w:t>
       </w:r>
       <w:r w:rsidR="00CB4FC0">
         <w:t>camps or info</w:t>
       </w:r>
       <w:r w:rsidR="00554478">
         <w:t>rmation</w:t>
       </w:r>
       <w:r w:rsidR="00CB4FC0">
         <w:t xml:space="preserve"> sessions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A0FBE4D" w14:textId="55F0553D" w:rsidR="00236E68" w:rsidRDefault="0085322E" w:rsidP="00F10ED5">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:pPr>
-      <w:permStart w:id="132186114" w:edGrp="everyone"/>
       <w:r>
         <w:t>[Free text Field]</w:t>
       </w:r>
-      <w:permEnd w:id="132186114"/>
     </w:p>
     <w:p w14:paraId="654AD04E" w14:textId="60D71509" w:rsidR="006417F5" w:rsidRPr="00D21A97" w:rsidRDefault="001F6872" w:rsidP="006417F5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="006417F5" w:rsidRPr="00D21A97">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00814168">
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="006417F5" w:rsidRPr="00D21A97">
         <w:tab/>
         <w:t>Other Relevant Medical/Health Information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02262BB6" w14:textId="6639E90D" w:rsidR="006417F5" w:rsidRDefault="006417F5" w:rsidP="006417F5">
       <w:r>
         <w:t>Provide any relevant medical information that</w:t>
       </w:r>
       <w:r w:rsidR="002C2CAB">
         <w:t xml:space="preserve"> may impact</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on the participant’s current and ongoing ability to use the dog guide. This may include allergies, cognitive, psychosocial, other physical impairment or cardiopulmonary conditions that would limit mobility</w:t>
       </w:r>
       <w:r w:rsidR="00B76EC4">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68FEC7C3" w14:textId="5F92FCB5" w:rsidR="00B641B8" w:rsidRDefault="006417F5" w:rsidP="00B641B8">
-      <w:permStart w:id="2123703541" w:edGrp="everyone"/>
       <w:r>
         <w:t>[Free text field]</w:t>
       </w:r>
-      <w:permEnd w:id="2123703541"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="7B9DA0F4" w14:textId="77F7983F" w:rsidR="00E81FE6" w:rsidRDefault="00B641B8" w:rsidP="000D77DD">
+    </w:p>
+    <w:p w14:paraId="7B9DA0F4" w14:textId="26F13CDC" w:rsidR="00E81FE6" w:rsidRDefault="00B641B8" w:rsidP="000D77DD">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="005567CD">
         <w:t xml:space="preserve">PART </w:t>
       </w:r>
       <w:r w:rsidR="000043F8">
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="005567CD">
-        <w:t xml:space="preserve"> - Recommended Option</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A50FB8">
+        <w:t>– R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005567CD">
+        <w:t>ecommended Option</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6402A815" w14:textId="7098ADA8" w:rsidR="008A69EC" w:rsidRPr="000D77DD" w:rsidRDefault="001F6872" w:rsidP="000D77DD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="008A69EC" w:rsidRPr="000D77DD">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="002564DF" w:rsidRPr="000D77DD">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="008A69EC" w:rsidRPr="000D77DD">
         <w:tab/>
         <w:t>Additional Features</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BE30250" w14:textId="2C4B0124" w:rsidR="005C55F0" w:rsidRDefault="008A69EC" w:rsidP="008A69EC">
       <w:r>
         <w:t>Are there any additional features, customisation</w:t>
       </w:r>
       <w:r w:rsidR="007B3185">
@@ -3661,55 +3562,53 @@
         <w:t>are</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> considered to be above the minimum or standard level </w:t>
       </w:r>
       <w:r w:rsidR="7D20A7F3">
         <w:t>of funding for a dog guide</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">? </w:t>
       </w:r>
       <w:r w:rsidR="00D00EFC">
         <w:t xml:space="preserve">This could include </w:t>
       </w:r>
       <w:r w:rsidR="003D4BA1">
         <w:t>a customi</w:t>
       </w:r>
       <w:r w:rsidR="007868B6">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="003D4BA1">
         <w:t>ed harness or the requirement for additional training hours.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BE8A741" w14:textId="49758928" w:rsidR="007E3639" w:rsidRDefault="007E3639" w:rsidP="007E3639">
-      <w:permStart w:id="1727085851" w:edGrp="everyone"/>
       <w:r>
         <w:t>[Free text field]</w:t>
       </w:r>
-      <w:permEnd w:id="1727085851"/>
     </w:p>
     <w:p w14:paraId="639A7C70" w14:textId="54778656" w:rsidR="00320161" w:rsidRPr="000D77DD" w:rsidRDefault="001F6872" w:rsidP="000D77DD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00320161" w:rsidRPr="000D77DD">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="002564DF" w:rsidRPr="000D77DD">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00320161" w:rsidRPr="000D77DD">
         <w:tab/>
         <w:t>Participant Agreement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04781D24" w14:textId="114794E6" w:rsidR="005C55F0" w:rsidRDefault="00320161" w:rsidP="00320161">
       <w:r>
         <w:t>Does the participant agree with the recommend</w:t>
       </w:r>
       <w:r w:rsidR="00147B49">
         <w:t>ations in this report?</w:t>
@@ -3721,113 +3620,121 @@
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="226259EA">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r>
         <w:t>participant</w:t>
       </w:r>
       <w:r w:rsidR="2F811EC0">
         <w:t>’s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> preference</w:t>
       </w:r>
       <w:r w:rsidR="142D3F3E">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the same?)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A9F7CEF" w14:textId="32D8BD89" w:rsidR="002F68A3" w:rsidRDefault="002F68A3" w:rsidP="001173DA">
-      <w:permStart w:id="1534869483" w:edGrp="everyone"/>
       <w:r>
         <w:t>[Free text field – yes/no]</w:t>
       </w:r>
-      <w:permEnd w:id="1534869483"/>
     </w:p>
     <w:p w14:paraId="3432EB4B" w14:textId="6292AE95" w:rsidR="001173DA" w:rsidRDefault="001173DA" w:rsidP="001173DA">
       <w:r>
         <w:t>Please provide details:</w:t>
       </w:r>
       <w:r w:rsidR="002F68A3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:permStart w:id="832057408" w:edGrp="everyone"/>
       <w:r w:rsidR="001958DF">
         <w:t>[Free text field]</w:t>
       </w:r>
-      <w:permEnd w:id="832057408"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="7327B451" w14:textId="102BF582" w:rsidR="005C55F0" w:rsidRDefault="00B641B8" w:rsidP="000D77DD">
+    </w:p>
+    <w:p w14:paraId="7327B451" w14:textId="68CA46BD" w:rsidR="005C55F0" w:rsidRDefault="00B641B8" w:rsidP="000D77DD">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00B641B8">
         <w:t xml:space="preserve">PART </w:t>
       </w:r>
       <w:r w:rsidR="000043F8">
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00B641B8">
-        <w:t xml:space="preserve"> - Attachments</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00451A52">
+        <w:t>– A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B641B8">
+        <w:t>ttachments</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6666891A" w14:textId="7DF02DDB" w:rsidR="005D09BC" w:rsidRPr="00066769" w:rsidRDefault="00066769" w:rsidP="003617DE">
       <w:r>
         <w:t>Please attach</w:t>
       </w:r>
       <w:r w:rsidR="00634553">
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> detailed quote outlining the full cost of any assessment, training, matching and follow-up associated with the cost of the dog </w:t>
       </w:r>
       <w:r w:rsidR="00301C9C">
         <w:t>guide.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="332755A9" w14:textId="23241D61" w:rsidR="00066769" w:rsidRDefault="00066769" w:rsidP="00066769">
       <w:r w:rsidRPr="00586DDA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for an approved dog guide, funding for maintenance costs w</w:t>
       </w:r>
       <w:r w:rsidR="73951348">
         <w:t>ill</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> be considered to reflect the higher costs of a dog guide over those of an equivalent companion animal/pet. The NDIS will provide an appropriate annual maintenance cost which the participant can use to pay for reasonable and necessary dog guide maintenance costs</w:t>
+        <w:t xml:space="preserve"> be considered to reflect the higher costs of a dog guide over those of an equivalent companion animal/pet. The NDIS will provide an appropriate annual maintenance cost which the participant can use to pay for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA41A5">
+        <w:t>reasonable and necessary</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> dog guide maintenance costs</w:t>
       </w:r>
       <w:r w:rsidR="000D2F2D">
         <w:t xml:space="preserve">. This </w:t>
       </w:r>
       <w:r>
         <w:t>includ</w:t>
       </w:r>
       <w:r w:rsidR="000D2F2D">
         <w:t>es</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> food, grooming, flea and worm treatments, medication, vaccinations, veterinary costs and/or insurance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52914AB7" w14:textId="4A62ABC4" w:rsidR="00B641B8" w:rsidRDefault="00B641B8" w:rsidP="000D77DD">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00B641B8">
         <w:t xml:space="preserve">PART </w:t>
       </w:r>
       <w:r w:rsidR="000043F8">
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00B641B8">
@@ -3871,607 +3778,594 @@
       </w:r>
       <w:r w:rsidR="007C163A">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0092308C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007C163A">
         <w:t>I am a dog guide m</w:t>
       </w:r>
       <w:r w:rsidR="00D849AE">
         <w:t>obility instructor and I am accredited with the International Guide Dog Federation</w:t>
       </w:r>
       <w:r w:rsidR="00AF1BBE">
         <w:t>. I am qualified to</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> assess </w:t>
       </w:r>
       <w:r w:rsidR="006550A0">
         <w:t>dog guide requests</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and associated supports, at the level of complexity required by this participant. </w:t>
       </w:r>
-      <w:permStart w:id="523775956" w:edGrp="everyone"/>
       <w:r w:rsidR="002F68A3">
         <w:t>[Free text field – yes/no]</w:t>
       </w:r>
-      <w:permEnd w:id="523775956"/>
     </w:p>
     <w:p w14:paraId="7E264ADA" w14:textId="7EB31520" w:rsidR="006B7777" w:rsidRDefault="006B7777" w:rsidP="006B7777">
       <w:r>
         <w:t xml:space="preserve">I will provide appropriate evidence to the NDIA and/or </w:t>
       </w:r>
       <w:r w:rsidR="605489AE">
         <w:t xml:space="preserve">the NDIS </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Quality and </w:t>
       </w:r>
       <w:r w:rsidR="00432A46">
         <w:t>Safeguards</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Commission if and as requested. </w:t>
       </w:r>
-      <w:permStart w:id="1904686910" w:edGrp="everyone"/>
       <w:r w:rsidR="002F68A3">
         <w:t>[Free text field – yes/no]</w:t>
       </w:r>
-      <w:permEnd w:id="1904686910"/>
     </w:p>
     <w:p w14:paraId="1E128FB9" w14:textId="7FB79163" w:rsidR="006B7777" w:rsidRDefault="006B7777" w:rsidP="006B7777">
       <w:r>
         <w:t xml:space="preserve">I understand and acknowledge that the NDIA and </w:t>
       </w:r>
       <w:r w:rsidR="32FE063D">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">participant will rely on my professional advice to select, source and implement </w:t>
       </w:r>
       <w:r w:rsidR="006550A0">
         <w:t>a dog guide</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:permStart w:id="334905425" w:edGrp="everyone"/>
       <w:r w:rsidR="002F68A3">
         <w:t>[Free text field – yes/no]</w:t>
       </w:r>
-      <w:permEnd w:id="334905425"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="01EF6186" w14:textId="5CD34845" w:rsidR="006B7777" w:rsidRPr="006B7777" w:rsidRDefault="004D3670" w:rsidP="000D77DD">
+    </w:p>
+    <w:p w14:paraId="01EF6186" w14:textId="3BBFDBC5" w:rsidR="006B7777" w:rsidRPr="006B7777" w:rsidRDefault="004D3670" w:rsidP="000D77DD">
       <w:r>
         <w:t>If applicable:</w:t>
       </w:r>
       <w:r w:rsidR="00310F62">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006B7777">
         <w:t xml:space="preserve">This </w:t>
       </w:r>
       <w:r w:rsidR="00321490">
         <w:t>dog guide</w:t>
       </w:r>
       <w:r w:rsidR="006B7777">
-        <w:t xml:space="preserve"> has been assessed by the treating multi-disciplinary team and I have completed the </w:t>
+        <w:t xml:space="preserve"> has been assessed by the treating multi-disciplinary </w:t>
+      </w:r>
+      <w:r w:rsidR="00A46AFA">
+        <w:t>team,</w:t>
+      </w:r>
+      <w:r w:rsidR="006B7777">
+        <w:t xml:space="preserve"> and I have completed the </w:t>
       </w:r>
       <w:r w:rsidR="00AD6F63">
         <w:t>dog guide</w:t>
       </w:r>
       <w:r w:rsidR="006B7777">
         <w:t xml:space="preserve"> assessment on behalf of that team. </w:t>
       </w:r>
-      <w:permStart w:id="2109747336" w:edGrp="everyone"/>
       <w:r w:rsidR="002F68A3">
         <w:t>[Free text field – yes/no]</w:t>
       </w:r>
-      <w:permEnd w:id="2109747336"/>
     </w:p>
     <w:p w14:paraId="30F4066B" w14:textId="742D8E2E" w:rsidR="005C55F0" w:rsidRDefault="002971C6" w:rsidP="00C457D4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00C457D4">
         <w:t>Assessor’s Details</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EE217B7" w14:textId="050B1FFD" w:rsidR="00FD2D7E" w:rsidRPr="00FD2D7E" w:rsidRDefault="00FD2D7E" w:rsidP="00FD2D7E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD2D7E">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Name</w:t>
       </w:r>
       <w:r w:rsidR="001D1332">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00EE035F">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
+        <w:t xml:space="preserve"> [Free text field]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22B4BDDF" w14:textId="5A2956C9" w:rsidR="00FD2D7E" w:rsidRPr="00FD2D7E" w:rsidRDefault="00FD2D7E" w:rsidP="00FD2D7E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD2D7E">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>NDIS Provider Registration number (where applicable)</w:t>
+      </w:r>
+      <w:r w:rsidR="001D1332">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE035F" w:rsidRPr="00EE035F">
+        <w:rPr>
+          <w:lang w:val="en-AU" w:eastAsia="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:permStart w:id="1312888534" w:edGrp="everyone"/>
       <w:r w:rsidR="00EE035F">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>[Free text field]</w:t>
       </w:r>
-      <w:permEnd w:id="1312888534"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="22B4BDDF" w14:textId="5A2956C9" w:rsidR="00FD2D7E" w:rsidRPr="00FD2D7E" w:rsidRDefault="00FD2D7E" w:rsidP="00FD2D7E">
+    </w:p>
+    <w:p w14:paraId="0AE4C731" w14:textId="2B5FA9A9" w:rsidR="00FD2D7E" w:rsidRPr="00FD2D7E" w:rsidRDefault="00FD2D7E" w:rsidP="00FD2D7E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD2D7E">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>NDIS Provider Registration number (where applicable)</w:t>
+        <w:t>Phone</w:t>
       </w:r>
       <w:r w:rsidR="001D1332">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00EE035F" w:rsidRPr="00EE035F">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:permStart w:id="1457422066" w:edGrp="everyone"/>
       <w:r w:rsidR="00EE035F">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>[Free text field]</w:t>
       </w:r>
-      <w:permEnd w:id="1457422066"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="0AE4C731" w14:textId="2B5FA9A9" w:rsidR="00FD2D7E" w:rsidRPr="00FD2D7E" w:rsidRDefault="00FD2D7E" w:rsidP="00FD2D7E">
+    </w:p>
+    <w:p w14:paraId="05BA589A" w14:textId="56BE0881" w:rsidR="00FD2D7E" w:rsidRPr="00FD2D7E" w:rsidRDefault="00FD2D7E" w:rsidP="00FD2D7E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD2D7E">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Phone</w:t>
+        <w:t>Email</w:t>
       </w:r>
       <w:r w:rsidR="001D1332">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00EE035F" w:rsidRPr="00EE035F">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:permStart w:id="1663832060" w:edGrp="everyone"/>
       <w:r w:rsidR="00EE035F">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>[Free text field]</w:t>
       </w:r>
-      <w:permEnd w:id="1663832060"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="05BA589A" w14:textId="56BE0881" w:rsidR="00FD2D7E" w:rsidRPr="00FD2D7E" w:rsidRDefault="00FD2D7E" w:rsidP="00FD2D7E">
+    </w:p>
+    <w:p w14:paraId="58E5CF74" w14:textId="2725F403" w:rsidR="00FD2D7E" w:rsidRPr="00FD2D7E" w:rsidRDefault="00FD2D7E" w:rsidP="00FD2D7E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD2D7E">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Email</w:t>
+        <w:t>Signature</w:t>
       </w:r>
       <w:r w:rsidR="001D1332">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00EE035F" w:rsidRPr="00EE035F">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:permStart w:id="472535896" w:edGrp="everyone"/>
       <w:r w:rsidR="00EE035F">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>[Free text field]</w:t>
       </w:r>
-      <w:permEnd w:id="472535896"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="58E5CF74" w14:textId="2725F403" w:rsidR="00FD2D7E" w:rsidRPr="00FD2D7E" w:rsidRDefault="00FD2D7E" w:rsidP="00FD2D7E">
+    </w:p>
+    <w:p w14:paraId="0354883C" w14:textId="54558D8E" w:rsidR="00FD2D7E" w:rsidRPr="00FD2D7E" w:rsidRDefault="00FD2D7E" w:rsidP="00FD2D7E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD2D7E">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Signature</w:t>
+        <w:t>Qualification</w:t>
       </w:r>
       <w:r w:rsidR="001D1332">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00EE035F" w:rsidRPr="00EE035F">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:permStart w:id="862877197" w:edGrp="everyone"/>
       <w:r w:rsidR="00EE035F">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>[Free text field]</w:t>
       </w:r>
-      <w:permEnd w:id="862877197"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="0354883C" w14:textId="54558D8E" w:rsidR="00FD2D7E" w:rsidRPr="00FD2D7E" w:rsidRDefault="00FD2D7E" w:rsidP="00FD2D7E">
+    </w:p>
+    <w:p w14:paraId="5CFB1945" w14:textId="6D348427" w:rsidR="00FD2D7E" w:rsidRPr="00FD2D7E" w:rsidRDefault="00FD2D7E" w:rsidP="00FD2D7E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD2D7E">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Qualification</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001D1332">
+        <w:t>Date of Assessment</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE035F">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00EE035F" w:rsidRPr="00EE035F">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:permStart w:id="503738659" w:edGrp="everyone"/>
       <w:r w:rsidR="00EE035F">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>[Free text field]</w:t>
       </w:r>
-      <w:permEnd w:id="503738659"/>
-[...3 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w14:paraId="40A6A81D" w14:textId="29AEDCA1" w:rsidR="00D57521" w:rsidRDefault="00FD2D7E" w:rsidP="00802757">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="6B2976"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD2D7E">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Date of Assessment</w:t>
+        <w:t>Date of Report</w:t>
       </w:r>
       <w:r w:rsidR="00EE035F">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00EE035F" w:rsidRPr="00EE035F">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:permStart w:id="948966078" w:edGrp="everyone"/>
       <w:r w:rsidR="00EE035F">
         <w:rPr>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>[Free text field]</w:t>
       </w:r>
-      <w:permEnd w:id="948966078"/>
-[...31 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId18"/>
+    </w:p>
+    <w:p w14:paraId="7401E7AF" w14:textId="77777777" w:rsidR="007209C8" w:rsidRPr="0013494D" w:rsidRDefault="007209C8" w:rsidP="002248E3">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="007209C8" w:rsidRPr="0013494D" w:rsidSect="00B51D92">
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1643" w:right="701" w:bottom="426" w:left="1134" w:header="0" w:footer="374" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1EA7D299" w14:textId="77777777" w:rsidR="00894C1D" w:rsidRDefault="00894C1D" w:rsidP="00193C02">
+    <w:p w14:paraId="552BAECC" w14:textId="77777777" w:rsidR="007E1AF1" w:rsidRDefault="007E1AF1" w:rsidP="00193C02">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="692713ED" w14:textId="77777777" w:rsidR="00894C1D" w:rsidRDefault="00894C1D" w:rsidP="00193C02">
+    <w:p w14:paraId="5F9196CE" w14:textId="77777777" w:rsidR="007E1AF1" w:rsidRDefault="007E1AF1" w:rsidP="00193C02">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="428CD719" w14:textId="77777777" w:rsidR="00894C1D" w:rsidRDefault="00894C1D">
+    <w:p w14:paraId="6A02F2E0" w14:textId="77777777" w:rsidR="007E1AF1" w:rsidRDefault="007E1AF1">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cordia New">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="01000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010000" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cordia New">
+    <w:panose1 w:val="020B0304020202020204"/>
+    <w:charset w:val="DE"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="01000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="01000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="FSMe-Light">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="FSMe-Bold">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5706B0A1" w14:textId="411C1DC7" w:rsidR="00FE2756" w:rsidRDefault="00FE2756" w:rsidP="00B51D92">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="750"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B18520D" w14:textId="77777777" w:rsidR="00894C1D" w:rsidRDefault="00894C1D" w:rsidP="00193C02">
+    <w:p w14:paraId="3882F93F" w14:textId="77777777" w:rsidR="007E1AF1" w:rsidRDefault="007E1AF1" w:rsidP="00193C02">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="28EBB551" w14:textId="77777777" w:rsidR="00894C1D" w:rsidRDefault="00894C1D" w:rsidP="00193C02">
+    <w:p w14:paraId="197D8D85" w14:textId="77777777" w:rsidR="007E1AF1" w:rsidRDefault="007E1AF1" w:rsidP="00193C02">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="55DEB13E" w14:textId="77777777" w:rsidR="00894C1D" w:rsidRDefault="00894C1D">
+    <w:p w14:paraId="37E894C7" w14:textId="77777777" w:rsidR="007E1AF1" w:rsidRDefault="007E1AF1">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7342726A" w14:textId="14C5C634" w:rsidR="00F64C29" w:rsidRPr="00F64C29" w:rsidRDefault="00F64C29" w:rsidP="00F64C29">
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="720" w:after="0"/>
       <w:outlineLvl w:val="1"/>
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:color w:val="6B2976"/>
         <w:sz w:val="48"/>
         <w:szCs w:val="48"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F64C29">
@@ -4486,50 +4380,53 @@
         <w:szCs w:val="48"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B57F5C5" wp14:editId="5431115A">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>5202555</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="margin">
             <wp:posOffset>-871220</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1282065" cy="666750"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="20983"/>
               <wp:lineTo x="21183" y="20983"/>
               <wp:lineTo x="21183" y="0"/>
               <wp:lineTo x="0" y="0"/>
             </wp:wrapPolygon>
           </wp:wrapTight>
           <wp:docPr id="3" name="Picture 3">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F9E15A0-7203-4890-B5AE-DC73904E7344}"/>
+              </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="3" name="Picture 3">
                     <a:extLst>
                       <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                         <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                       </a:ext>
                     </a:extLst>
                   </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -6289,50 +6186,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="377C43B3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6D5A80D8"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="395539FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="58FC1712"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6401,51 +6411,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3EF218D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="45E4CDF6"/>
     <w:lvl w:ilvl="0" w:tplc="2B582BE6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6514,51 +6524,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="424D3369"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="04F4751E"/>
     <w:lvl w:ilvl="0" w:tplc="2B582BE6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="502" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1222" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6627,51 +6637,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5542" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6262" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42D23DA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C4BA9BF8"/>
     <w:lvl w:ilvl="0" w:tplc="2B582BE6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6740,51 +6750,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="469469F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F0940D7E"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6853,51 +6863,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="490F197F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A8AC6402"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6966,51 +6976,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49FD332B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="55AE6C56"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7079,51 +7089,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D6856EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="08E45952"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7192,51 +7202,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54EC25E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3B628AC2"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7305,51 +7315,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59056F00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3CC0E6B6"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7391,51 +7401,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D6C4952"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="89A62F8C"/>
     <w:lvl w:ilvl="0" w:tplc="CF60516C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -7480,51 +7490,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="623B489C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8D42AB1A"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="681" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1401" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7593,51 +7603,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5721" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6441" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="645D1F64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E8828A8C"/>
     <w:lvl w:ilvl="0" w:tplc="52D0862C">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
@@ -7681,51 +7691,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64960B69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E2AC8A9A"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7794,51 +7804,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DB33311"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="470ACE0A"/>
     <w:lvl w:ilvl="0" w:tplc="04602D9A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -7907,51 +7917,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6EAF7F60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C65C316E"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8020,51 +8030,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="749A1810"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="89A62F8C"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
@@ -8109,51 +8119,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77920086"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="495CB87A"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8195,51 +8205,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F3037E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B2E6BB68"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8308,1540 +8318,1819 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1519392025">
-    <w:abstractNumId w:val="30"/>
+  <w:num w:numId="1" w16cid:durableId="107629913">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1222596668">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="2" w16cid:durableId="1183132431">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="588389833">
-    <w:abstractNumId w:val="29"/>
+  <w:num w:numId="3" w16cid:durableId="1222596668">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="411851905">
-[...2 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="1236403141">
+  <w:num w:numId="4" w16cid:durableId="1236403141">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="309555788">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="5" w16cid:durableId="1315450506">
+    <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="107629913">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="6" w16cid:durableId="1329287163">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="2000845213">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="7" w16cid:durableId="1519392025">
+    <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1909994054">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="8" w16cid:durableId="1538278014">
+    <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="772475604">
+  <w:num w:numId="9" w16cid:durableId="1585844684">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1644121174">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1675960447">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1742479986">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1849295025">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1909994054">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="193078780">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1950158871">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="2000845213">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="821770428">
-[...26 lines deleted...]
-  <w:num w:numId="20" w16cid:durableId="1950158871">
+  <w:num w:numId="18" w16cid:durableId="2015182298">
     <w:abstractNumId w:val="34"/>
-  </w:num>
-[...10 lines deleted...]
-    <w:abstractNumId w:val="33"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="791021809">
-    <w:abstractNumId w:val="33"/>
+  <w:num w:numId="19" w16cid:durableId="2051148704">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="193078780">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="20" w16cid:durableId="2064986178">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="742944670">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="21" w16cid:durableId="2097632187">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="54398465">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="22" w16cid:durableId="243537180">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="28535380">
-[...32 lines deleted...]
-  <w:num w:numId="31" w16cid:durableId="252053728">
+  <w:num w:numId="23" w16cid:durableId="252053728">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="9"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="1585844684">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="24" w16cid:durableId="257297665">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="1849295025">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="25" w16cid:durableId="28535380">
+    <w:abstractNumId w:val="27"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="309555788">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="405760685">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="411851905">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="524099537">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="54398465">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="588389833">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="590723">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="628097839">
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="652638993">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="35" w16cid:durableId="1183132431">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="35" w16cid:durableId="713966206">
+    <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="36" w16cid:durableId="2064986178">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="36" w16cid:durableId="742944670">
+    <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="37" w16cid:durableId="590723">
-    <w:abstractNumId w:val="31"/>
+  <w:num w:numId="37" w16cid:durableId="772475604">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="38" w16cid:durableId="713966206">
-    <w:abstractNumId w:val="28"/>
+  <w:num w:numId="38" w16cid:durableId="791021809">
+    <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="39" w16cid:durableId="1538278014">
-    <w:abstractNumId w:val="32"/>
+  <w:num w:numId="39" w16cid:durableId="821770428">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="847062378">
+    <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:view w:val="normal"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="GTbqeKHUcOFGTcy4ROKj4n77MLgyqAmfpqGLvD0lqQ6rMw3wP7AU7srfxwmMD97e5zYe1vMlSw9MXTnaU7517w==" w:salt="Lht8FLLG9FneRTm9SxUjxA=="/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="360"/>
   <w:drawingGridVerticalSpacing w:val="360"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00193C02"/>
     <w:rsid w:val="000001D3"/>
     <w:rsid w:val="00000C09"/>
+    <w:rsid w:val="000022EA"/>
     <w:rsid w:val="000035C4"/>
     <w:rsid w:val="00003DC7"/>
     <w:rsid w:val="0000415C"/>
     <w:rsid w:val="00004372"/>
     <w:rsid w:val="000043F8"/>
+    <w:rsid w:val="0000478A"/>
     <w:rsid w:val="00005BA9"/>
     <w:rsid w:val="000064E9"/>
     <w:rsid w:val="00006D30"/>
+    <w:rsid w:val="00006FDC"/>
+    <w:rsid w:val="0001076E"/>
+    <w:rsid w:val="00012268"/>
     <w:rsid w:val="000129B1"/>
     <w:rsid w:val="00014102"/>
     <w:rsid w:val="000150AF"/>
     <w:rsid w:val="000207F5"/>
     <w:rsid w:val="00021EBC"/>
+    <w:rsid w:val="00022DEB"/>
     <w:rsid w:val="000233FD"/>
+    <w:rsid w:val="00024B47"/>
     <w:rsid w:val="00025AE9"/>
     <w:rsid w:val="00026FBF"/>
     <w:rsid w:val="000277C4"/>
+    <w:rsid w:val="00030B7D"/>
     <w:rsid w:val="0003120E"/>
+    <w:rsid w:val="000334D8"/>
     <w:rsid w:val="000337D0"/>
     <w:rsid w:val="000360A0"/>
     <w:rsid w:val="00036102"/>
     <w:rsid w:val="00037099"/>
+    <w:rsid w:val="00037717"/>
     <w:rsid w:val="00040A27"/>
     <w:rsid w:val="00043522"/>
+    <w:rsid w:val="00046809"/>
     <w:rsid w:val="00047CBD"/>
     <w:rsid w:val="00050D65"/>
+    <w:rsid w:val="00052914"/>
     <w:rsid w:val="0005319F"/>
     <w:rsid w:val="0005332E"/>
     <w:rsid w:val="00053542"/>
     <w:rsid w:val="00053732"/>
     <w:rsid w:val="00054D57"/>
     <w:rsid w:val="00056915"/>
     <w:rsid w:val="00057640"/>
     <w:rsid w:val="000577DD"/>
     <w:rsid w:val="0005783A"/>
+    <w:rsid w:val="00062D96"/>
     <w:rsid w:val="00062EB1"/>
     <w:rsid w:val="00064405"/>
     <w:rsid w:val="00065488"/>
     <w:rsid w:val="00065C26"/>
     <w:rsid w:val="00066769"/>
     <w:rsid w:val="00067AF1"/>
+    <w:rsid w:val="000716C0"/>
     <w:rsid w:val="0008130B"/>
     <w:rsid w:val="00081BC4"/>
+    <w:rsid w:val="000828D0"/>
     <w:rsid w:val="00082A20"/>
     <w:rsid w:val="00082B92"/>
     <w:rsid w:val="000837A6"/>
     <w:rsid w:val="00086A7E"/>
     <w:rsid w:val="00087C95"/>
     <w:rsid w:val="00090DFE"/>
     <w:rsid w:val="00094BBA"/>
     <w:rsid w:val="0009545E"/>
+    <w:rsid w:val="00095469"/>
     <w:rsid w:val="00096667"/>
+    <w:rsid w:val="000A41FC"/>
     <w:rsid w:val="000A59B4"/>
     <w:rsid w:val="000A6358"/>
     <w:rsid w:val="000A769D"/>
     <w:rsid w:val="000B3DE6"/>
     <w:rsid w:val="000B5A3D"/>
     <w:rsid w:val="000B5AF1"/>
     <w:rsid w:val="000B62E6"/>
+    <w:rsid w:val="000B659E"/>
     <w:rsid w:val="000B66DF"/>
     <w:rsid w:val="000B6E75"/>
     <w:rsid w:val="000B6ED7"/>
     <w:rsid w:val="000B7F82"/>
     <w:rsid w:val="000C0CBF"/>
+    <w:rsid w:val="000C1712"/>
+    <w:rsid w:val="000C381F"/>
     <w:rsid w:val="000C75B2"/>
     <w:rsid w:val="000C7FC0"/>
     <w:rsid w:val="000D097D"/>
+    <w:rsid w:val="000D0E10"/>
     <w:rsid w:val="000D170F"/>
     <w:rsid w:val="000D2F2D"/>
     <w:rsid w:val="000D33D1"/>
     <w:rsid w:val="000D3A6D"/>
+    <w:rsid w:val="000D4725"/>
     <w:rsid w:val="000D4E74"/>
     <w:rsid w:val="000D6C17"/>
     <w:rsid w:val="000D77DD"/>
     <w:rsid w:val="000D78B2"/>
+    <w:rsid w:val="000E1C57"/>
     <w:rsid w:val="000E6E4A"/>
     <w:rsid w:val="000F07EE"/>
     <w:rsid w:val="000F0DD0"/>
     <w:rsid w:val="000F1C45"/>
     <w:rsid w:val="000F3EB6"/>
     <w:rsid w:val="000F5EC4"/>
     <w:rsid w:val="000F7003"/>
+    <w:rsid w:val="00101C6F"/>
+    <w:rsid w:val="00101FDB"/>
+    <w:rsid w:val="00102760"/>
     <w:rsid w:val="001068A3"/>
     <w:rsid w:val="00115543"/>
     <w:rsid w:val="001173DA"/>
+    <w:rsid w:val="00124EE3"/>
+    <w:rsid w:val="00125597"/>
     <w:rsid w:val="00126FA6"/>
     <w:rsid w:val="00127095"/>
     <w:rsid w:val="00127C7F"/>
     <w:rsid w:val="00127CBF"/>
     <w:rsid w:val="001300B1"/>
     <w:rsid w:val="00131361"/>
     <w:rsid w:val="00131D30"/>
     <w:rsid w:val="001328B1"/>
     <w:rsid w:val="00133A56"/>
+    <w:rsid w:val="0013494D"/>
     <w:rsid w:val="00136981"/>
     <w:rsid w:val="00140C7C"/>
+    <w:rsid w:val="00144ABD"/>
     <w:rsid w:val="00144E3F"/>
     <w:rsid w:val="00145A8A"/>
     <w:rsid w:val="00145EA4"/>
+    <w:rsid w:val="00146837"/>
     <w:rsid w:val="00147B49"/>
     <w:rsid w:val="0015383A"/>
     <w:rsid w:val="00156D0C"/>
     <w:rsid w:val="001607EB"/>
     <w:rsid w:val="00162F2E"/>
     <w:rsid w:val="00163872"/>
     <w:rsid w:val="0016416F"/>
     <w:rsid w:val="00164FC3"/>
     <w:rsid w:val="00167309"/>
     <w:rsid w:val="001710CE"/>
     <w:rsid w:val="001711B9"/>
     <w:rsid w:val="0017524C"/>
     <w:rsid w:val="0017613C"/>
+    <w:rsid w:val="001777C6"/>
     <w:rsid w:val="00180E50"/>
     <w:rsid w:val="0018549B"/>
     <w:rsid w:val="00185E6C"/>
+    <w:rsid w:val="00186A3F"/>
     <w:rsid w:val="00191C8B"/>
+    <w:rsid w:val="00191ED2"/>
     <w:rsid w:val="00193C02"/>
+    <w:rsid w:val="0019439E"/>
     <w:rsid w:val="001958DF"/>
     <w:rsid w:val="00196B22"/>
+    <w:rsid w:val="00197915"/>
+    <w:rsid w:val="001A0BA3"/>
     <w:rsid w:val="001A1209"/>
+    <w:rsid w:val="001A1A9E"/>
     <w:rsid w:val="001A20E3"/>
     <w:rsid w:val="001A4034"/>
+    <w:rsid w:val="001A4B2D"/>
     <w:rsid w:val="001A5049"/>
     <w:rsid w:val="001B0E07"/>
     <w:rsid w:val="001B23AD"/>
     <w:rsid w:val="001B4304"/>
     <w:rsid w:val="001B662F"/>
     <w:rsid w:val="001C0072"/>
     <w:rsid w:val="001C19D3"/>
     <w:rsid w:val="001D1332"/>
+    <w:rsid w:val="001D26C2"/>
     <w:rsid w:val="001D3DB3"/>
+    <w:rsid w:val="001E54EB"/>
     <w:rsid w:val="001E613C"/>
+    <w:rsid w:val="001E76BB"/>
+    <w:rsid w:val="001F112B"/>
     <w:rsid w:val="001F2A10"/>
+    <w:rsid w:val="001F3630"/>
     <w:rsid w:val="001F4690"/>
     <w:rsid w:val="001F6872"/>
     <w:rsid w:val="001F7C0F"/>
     <w:rsid w:val="00200C1B"/>
     <w:rsid w:val="00201162"/>
+    <w:rsid w:val="0020177D"/>
     <w:rsid w:val="002020AD"/>
     <w:rsid w:val="00202326"/>
     <w:rsid w:val="00202442"/>
+    <w:rsid w:val="00202B88"/>
     <w:rsid w:val="00204FAE"/>
     <w:rsid w:val="002060E3"/>
+    <w:rsid w:val="0020758D"/>
     <w:rsid w:val="002106E3"/>
     <w:rsid w:val="002120EF"/>
     <w:rsid w:val="00212F4B"/>
     <w:rsid w:val="002133EB"/>
     <w:rsid w:val="00214F6F"/>
+    <w:rsid w:val="002156BE"/>
     <w:rsid w:val="00215BC2"/>
     <w:rsid w:val="00217C20"/>
     <w:rsid w:val="00221A98"/>
     <w:rsid w:val="00222319"/>
+    <w:rsid w:val="002248E3"/>
+    <w:rsid w:val="00227B1D"/>
     <w:rsid w:val="00227BC5"/>
     <w:rsid w:val="00227DAE"/>
     <w:rsid w:val="00227F8B"/>
     <w:rsid w:val="00231945"/>
     <w:rsid w:val="00232030"/>
     <w:rsid w:val="00232BCD"/>
+    <w:rsid w:val="00233F79"/>
+    <w:rsid w:val="002344D1"/>
     <w:rsid w:val="00234C92"/>
     <w:rsid w:val="00234E93"/>
     <w:rsid w:val="0023586B"/>
+    <w:rsid w:val="00235F40"/>
     <w:rsid w:val="00236E68"/>
     <w:rsid w:val="0023748E"/>
     <w:rsid w:val="002417B5"/>
     <w:rsid w:val="002420B9"/>
     <w:rsid w:val="002422C4"/>
     <w:rsid w:val="00247166"/>
     <w:rsid w:val="00250E72"/>
+    <w:rsid w:val="00252BE4"/>
+    <w:rsid w:val="00252D9E"/>
+    <w:rsid w:val="00254C41"/>
     <w:rsid w:val="002564DF"/>
     <w:rsid w:val="00256C16"/>
     <w:rsid w:val="00257909"/>
     <w:rsid w:val="0026010A"/>
+    <w:rsid w:val="00261086"/>
     <w:rsid w:val="00262AF4"/>
     <w:rsid w:val="00266CF8"/>
     <w:rsid w:val="002672F8"/>
+    <w:rsid w:val="00270567"/>
     <w:rsid w:val="00270D4A"/>
     <w:rsid w:val="00270E26"/>
     <w:rsid w:val="00270ED9"/>
     <w:rsid w:val="002723C0"/>
     <w:rsid w:val="0027488E"/>
     <w:rsid w:val="00276336"/>
+    <w:rsid w:val="00277B6C"/>
     <w:rsid w:val="002803B4"/>
     <w:rsid w:val="00282252"/>
     <w:rsid w:val="0028347D"/>
     <w:rsid w:val="0028500D"/>
     <w:rsid w:val="002853B5"/>
     <w:rsid w:val="00286E83"/>
     <w:rsid w:val="00287C14"/>
     <w:rsid w:val="00290100"/>
     <w:rsid w:val="00290C6F"/>
     <w:rsid w:val="00290F00"/>
     <w:rsid w:val="002917D8"/>
     <w:rsid w:val="00292599"/>
     <w:rsid w:val="002971C6"/>
     <w:rsid w:val="0029790D"/>
     <w:rsid w:val="002A0395"/>
+    <w:rsid w:val="002A2CF2"/>
+    <w:rsid w:val="002A620F"/>
     <w:rsid w:val="002A7DFB"/>
     <w:rsid w:val="002B1DCA"/>
+    <w:rsid w:val="002B1FCC"/>
     <w:rsid w:val="002B2169"/>
     <w:rsid w:val="002B2242"/>
     <w:rsid w:val="002B2AA1"/>
     <w:rsid w:val="002B621A"/>
     <w:rsid w:val="002B6453"/>
     <w:rsid w:val="002B6477"/>
+    <w:rsid w:val="002C28FE"/>
     <w:rsid w:val="002C2CAB"/>
     <w:rsid w:val="002C3539"/>
+    <w:rsid w:val="002C3995"/>
     <w:rsid w:val="002C4BB1"/>
     <w:rsid w:val="002C5FF8"/>
     <w:rsid w:val="002C72F9"/>
+    <w:rsid w:val="002D1D00"/>
     <w:rsid w:val="002D378C"/>
     <w:rsid w:val="002D71AA"/>
     <w:rsid w:val="002D8D07"/>
     <w:rsid w:val="002E00C4"/>
     <w:rsid w:val="002E0F48"/>
     <w:rsid w:val="002E17A0"/>
+    <w:rsid w:val="002E1C6B"/>
     <w:rsid w:val="002E24DB"/>
+    <w:rsid w:val="002E2F05"/>
     <w:rsid w:val="002E5A44"/>
     <w:rsid w:val="002E5BF7"/>
     <w:rsid w:val="002E60A4"/>
     <w:rsid w:val="002E634C"/>
     <w:rsid w:val="002E65FA"/>
     <w:rsid w:val="002E6A55"/>
+    <w:rsid w:val="002E6B73"/>
     <w:rsid w:val="002E6BD0"/>
     <w:rsid w:val="002E6BEE"/>
     <w:rsid w:val="002E7F32"/>
     <w:rsid w:val="002F1892"/>
     <w:rsid w:val="002F18C1"/>
     <w:rsid w:val="002F2E70"/>
     <w:rsid w:val="002F367B"/>
     <w:rsid w:val="002F3D22"/>
     <w:rsid w:val="002F4252"/>
     <w:rsid w:val="002F68A3"/>
     <w:rsid w:val="00300D2E"/>
     <w:rsid w:val="00301C9C"/>
     <w:rsid w:val="00305DD8"/>
     <w:rsid w:val="00306FFA"/>
     <w:rsid w:val="00310F62"/>
     <w:rsid w:val="00313186"/>
     <w:rsid w:val="00313D88"/>
+    <w:rsid w:val="00314F7F"/>
     <w:rsid w:val="003153A4"/>
     <w:rsid w:val="00320161"/>
     <w:rsid w:val="00321490"/>
     <w:rsid w:val="003214DC"/>
+    <w:rsid w:val="00325DA5"/>
     <w:rsid w:val="00326250"/>
     <w:rsid w:val="003269BA"/>
     <w:rsid w:val="00327C18"/>
     <w:rsid w:val="0033001C"/>
     <w:rsid w:val="00330900"/>
     <w:rsid w:val="00332364"/>
     <w:rsid w:val="003369BE"/>
+    <w:rsid w:val="003370A3"/>
     <w:rsid w:val="00337173"/>
     <w:rsid w:val="003410BB"/>
     <w:rsid w:val="00343A36"/>
     <w:rsid w:val="003458AD"/>
+    <w:rsid w:val="00352353"/>
     <w:rsid w:val="0035236D"/>
     <w:rsid w:val="00353AB1"/>
     <w:rsid w:val="0035598B"/>
     <w:rsid w:val="003617DE"/>
     <w:rsid w:val="00361868"/>
+    <w:rsid w:val="00366F00"/>
     <w:rsid w:val="00371DD7"/>
     <w:rsid w:val="003731FD"/>
     <w:rsid w:val="00373CC0"/>
+    <w:rsid w:val="00376CAB"/>
     <w:rsid w:val="003822D8"/>
     <w:rsid w:val="003849CD"/>
     <w:rsid w:val="0038565A"/>
     <w:rsid w:val="003903EC"/>
+    <w:rsid w:val="00391650"/>
     <w:rsid w:val="003930F8"/>
+    <w:rsid w:val="00395C86"/>
     <w:rsid w:val="00397E9D"/>
+    <w:rsid w:val="003A1F20"/>
     <w:rsid w:val="003A41FF"/>
     <w:rsid w:val="003A4AAB"/>
     <w:rsid w:val="003A5237"/>
     <w:rsid w:val="003A66D2"/>
     <w:rsid w:val="003B0F74"/>
+    <w:rsid w:val="003B37E9"/>
     <w:rsid w:val="003B3F7F"/>
     <w:rsid w:val="003B4CBD"/>
     <w:rsid w:val="003C0EC9"/>
     <w:rsid w:val="003C1EFC"/>
+    <w:rsid w:val="003C3DD9"/>
     <w:rsid w:val="003C50FA"/>
     <w:rsid w:val="003C6D1F"/>
     <w:rsid w:val="003C732A"/>
     <w:rsid w:val="003C76EC"/>
     <w:rsid w:val="003C78A8"/>
     <w:rsid w:val="003C7B3A"/>
     <w:rsid w:val="003D27E6"/>
     <w:rsid w:val="003D3173"/>
     <w:rsid w:val="003D447A"/>
     <w:rsid w:val="003D4BA1"/>
     <w:rsid w:val="003D6DCE"/>
     <w:rsid w:val="003E0386"/>
     <w:rsid w:val="003E0CA9"/>
     <w:rsid w:val="003E2BD2"/>
     <w:rsid w:val="003E2D03"/>
     <w:rsid w:val="003E4C20"/>
+    <w:rsid w:val="003F465E"/>
     <w:rsid w:val="003F4BA9"/>
     <w:rsid w:val="003F688F"/>
     <w:rsid w:val="00401D83"/>
     <w:rsid w:val="00405ADD"/>
     <w:rsid w:val="00405AEA"/>
     <w:rsid w:val="00406186"/>
     <w:rsid w:val="00406267"/>
     <w:rsid w:val="00411EE1"/>
     <w:rsid w:val="004122D5"/>
+    <w:rsid w:val="00414540"/>
     <w:rsid w:val="00414B36"/>
     <w:rsid w:val="0041769B"/>
     <w:rsid w:val="004202B2"/>
     <w:rsid w:val="00420893"/>
     <w:rsid w:val="00420BF7"/>
     <w:rsid w:val="00420E76"/>
     <w:rsid w:val="004219EA"/>
     <w:rsid w:val="004222E8"/>
     <w:rsid w:val="00423771"/>
     <w:rsid w:val="00423FEE"/>
     <w:rsid w:val="00425707"/>
     <w:rsid w:val="00425717"/>
     <w:rsid w:val="00425A04"/>
     <w:rsid w:val="00432A46"/>
+    <w:rsid w:val="0043384E"/>
     <w:rsid w:val="00435F6C"/>
     <w:rsid w:val="004376F4"/>
+    <w:rsid w:val="00441C82"/>
     <w:rsid w:val="00443148"/>
     <w:rsid w:val="00443275"/>
     <w:rsid w:val="004439D6"/>
     <w:rsid w:val="0044402D"/>
     <w:rsid w:val="004449C3"/>
     <w:rsid w:val="004457BF"/>
+    <w:rsid w:val="004460DC"/>
     <w:rsid w:val="00450D96"/>
+    <w:rsid w:val="00451A52"/>
     <w:rsid w:val="00451CBD"/>
     <w:rsid w:val="00451DA8"/>
     <w:rsid w:val="004535DD"/>
     <w:rsid w:val="0045694D"/>
     <w:rsid w:val="00460095"/>
     <w:rsid w:val="00464DAC"/>
     <w:rsid w:val="0046618C"/>
     <w:rsid w:val="00470C6C"/>
     <w:rsid w:val="00470CFE"/>
     <w:rsid w:val="00471AD2"/>
     <w:rsid w:val="0047233A"/>
     <w:rsid w:val="00475A68"/>
     <w:rsid w:val="004770B5"/>
     <w:rsid w:val="0048047F"/>
     <w:rsid w:val="0048127D"/>
     <w:rsid w:val="00481FF2"/>
     <w:rsid w:val="00485959"/>
     <w:rsid w:val="00487A84"/>
     <w:rsid w:val="00491C5B"/>
     <w:rsid w:val="004922F2"/>
     <w:rsid w:val="00492493"/>
     <w:rsid w:val="00492945"/>
     <w:rsid w:val="004948C2"/>
     <w:rsid w:val="00496559"/>
     <w:rsid w:val="00496D22"/>
+    <w:rsid w:val="00496E58"/>
+    <w:rsid w:val="004971F0"/>
     <w:rsid w:val="004A07D2"/>
     <w:rsid w:val="004A0C63"/>
     <w:rsid w:val="004A1C2F"/>
+    <w:rsid w:val="004A25E4"/>
     <w:rsid w:val="004A42DC"/>
     <w:rsid w:val="004A61F3"/>
     <w:rsid w:val="004A7BF8"/>
     <w:rsid w:val="004B30D8"/>
     <w:rsid w:val="004B35C6"/>
+    <w:rsid w:val="004B3D98"/>
     <w:rsid w:val="004B564B"/>
     <w:rsid w:val="004B5B55"/>
     <w:rsid w:val="004B63BC"/>
     <w:rsid w:val="004C0DAF"/>
     <w:rsid w:val="004C4AA4"/>
     <w:rsid w:val="004C5144"/>
+    <w:rsid w:val="004C5CEC"/>
     <w:rsid w:val="004C752B"/>
     <w:rsid w:val="004D064D"/>
     <w:rsid w:val="004D20E7"/>
     <w:rsid w:val="004D3670"/>
     <w:rsid w:val="004D455A"/>
     <w:rsid w:val="004D613E"/>
     <w:rsid w:val="004D681E"/>
+    <w:rsid w:val="004E0D65"/>
     <w:rsid w:val="004E1625"/>
     <w:rsid w:val="004E1CAC"/>
+    <w:rsid w:val="004E35CD"/>
+    <w:rsid w:val="004E4ED6"/>
     <w:rsid w:val="004E5012"/>
     <w:rsid w:val="004E6B88"/>
+    <w:rsid w:val="004E7256"/>
     <w:rsid w:val="004F0EFA"/>
     <w:rsid w:val="004F2F0E"/>
+    <w:rsid w:val="004F437C"/>
     <w:rsid w:val="004F4591"/>
     <w:rsid w:val="004F690B"/>
     <w:rsid w:val="004F69D3"/>
     <w:rsid w:val="004F75F8"/>
     <w:rsid w:val="00514269"/>
     <w:rsid w:val="00514E07"/>
     <w:rsid w:val="005166F6"/>
     <w:rsid w:val="005170B9"/>
     <w:rsid w:val="005172E5"/>
+    <w:rsid w:val="00520C78"/>
     <w:rsid w:val="00522786"/>
     <w:rsid w:val="005234FB"/>
+    <w:rsid w:val="0052755A"/>
     <w:rsid w:val="00532E90"/>
     <w:rsid w:val="005331DB"/>
     <w:rsid w:val="00534254"/>
     <w:rsid w:val="00534BBA"/>
     <w:rsid w:val="00536679"/>
+    <w:rsid w:val="005379E1"/>
+    <w:rsid w:val="00540674"/>
     <w:rsid w:val="00541064"/>
     <w:rsid w:val="005412E8"/>
     <w:rsid w:val="005424F1"/>
+    <w:rsid w:val="005435F8"/>
     <w:rsid w:val="00543FB5"/>
     <w:rsid w:val="00550098"/>
+    <w:rsid w:val="00552BD7"/>
     <w:rsid w:val="00553ACA"/>
     <w:rsid w:val="00554478"/>
     <w:rsid w:val="00555089"/>
     <w:rsid w:val="0055543C"/>
     <w:rsid w:val="005567CD"/>
     <w:rsid w:val="00557316"/>
     <w:rsid w:val="005577B3"/>
     <w:rsid w:val="00557868"/>
     <w:rsid w:val="005614A2"/>
     <w:rsid w:val="00565A6E"/>
     <w:rsid w:val="00565A91"/>
     <w:rsid w:val="00571467"/>
     <w:rsid w:val="00576AB1"/>
     <w:rsid w:val="005800C5"/>
+    <w:rsid w:val="0058163E"/>
     <w:rsid w:val="00582258"/>
     <w:rsid w:val="005828DE"/>
+    <w:rsid w:val="00584498"/>
     <w:rsid w:val="00586565"/>
     <w:rsid w:val="00586DDA"/>
     <w:rsid w:val="005904F3"/>
     <w:rsid w:val="00596190"/>
+    <w:rsid w:val="00596D45"/>
+    <w:rsid w:val="005974C6"/>
     <w:rsid w:val="005A0309"/>
     <w:rsid w:val="005A0ACC"/>
     <w:rsid w:val="005A1795"/>
+    <w:rsid w:val="005A31E1"/>
+    <w:rsid w:val="005B2A9B"/>
     <w:rsid w:val="005B676F"/>
     <w:rsid w:val="005C17C7"/>
     <w:rsid w:val="005C355D"/>
+    <w:rsid w:val="005C3F9E"/>
     <w:rsid w:val="005C451E"/>
     <w:rsid w:val="005C4D5F"/>
     <w:rsid w:val="005C55AF"/>
     <w:rsid w:val="005C55F0"/>
     <w:rsid w:val="005C56CA"/>
     <w:rsid w:val="005C7505"/>
     <w:rsid w:val="005D09BC"/>
     <w:rsid w:val="005D1F2F"/>
     <w:rsid w:val="005D204B"/>
     <w:rsid w:val="005D2D50"/>
+    <w:rsid w:val="005D3E5A"/>
+    <w:rsid w:val="005D3F1B"/>
     <w:rsid w:val="005D4FA5"/>
     <w:rsid w:val="005D69BC"/>
     <w:rsid w:val="005E032A"/>
     <w:rsid w:val="005E2FD5"/>
     <w:rsid w:val="005E3278"/>
     <w:rsid w:val="005E47C2"/>
     <w:rsid w:val="005E4B63"/>
     <w:rsid w:val="005E6082"/>
     <w:rsid w:val="005E6B11"/>
     <w:rsid w:val="005E7B36"/>
     <w:rsid w:val="005F0285"/>
     <w:rsid w:val="005F0420"/>
     <w:rsid w:val="005F0717"/>
     <w:rsid w:val="005F400E"/>
     <w:rsid w:val="005F69E4"/>
+    <w:rsid w:val="00600C82"/>
     <w:rsid w:val="00604378"/>
+    <w:rsid w:val="00604759"/>
     <w:rsid w:val="0060565F"/>
+    <w:rsid w:val="00605A39"/>
     <w:rsid w:val="006062EA"/>
     <w:rsid w:val="00607419"/>
     <w:rsid w:val="00610083"/>
     <w:rsid w:val="00610245"/>
     <w:rsid w:val="006142CB"/>
     <w:rsid w:val="00620235"/>
     <w:rsid w:val="00620E06"/>
     <w:rsid w:val="006222C3"/>
+    <w:rsid w:val="00623F47"/>
     <w:rsid w:val="0062447B"/>
     <w:rsid w:val="00626122"/>
     <w:rsid w:val="006262AE"/>
     <w:rsid w:val="006273EE"/>
+    <w:rsid w:val="00627A45"/>
     <w:rsid w:val="0063107C"/>
     <w:rsid w:val="006311A6"/>
     <w:rsid w:val="00634553"/>
+    <w:rsid w:val="00637EDB"/>
+    <w:rsid w:val="00637FA7"/>
     <w:rsid w:val="0064028C"/>
     <w:rsid w:val="0064116B"/>
     <w:rsid w:val="006417F5"/>
     <w:rsid w:val="00643196"/>
+    <w:rsid w:val="00645631"/>
+    <w:rsid w:val="006466FC"/>
     <w:rsid w:val="00646D17"/>
     <w:rsid w:val="00647ED3"/>
     <w:rsid w:val="006503AF"/>
     <w:rsid w:val="00650BA0"/>
     <w:rsid w:val="006512D4"/>
+    <w:rsid w:val="006515FE"/>
+    <w:rsid w:val="00652CDE"/>
     <w:rsid w:val="006531BD"/>
     <w:rsid w:val="00654ECD"/>
     <w:rsid w:val="006550A0"/>
     <w:rsid w:val="006551BD"/>
     <w:rsid w:val="00662DEE"/>
     <w:rsid w:val="006634E4"/>
     <w:rsid w:val="00663F53"/>
     <w:rsid w:val="00664A38"/>
     <w:rsid w:val="00666469"/>
     <w:rsid w:val="00666702"/>
     <w:rsid w:val="0066758A"/>
     <w:rsid w:val="00670893"/>
     <w:rsid w:val="00670B61"/>
     <w:rsid w:val="0067174D"/>
     <w:rsid w:val="006733F6"/>
     <w:rsid w:val="00674EC5"/>
+    <w:rsid w:val="00677162"/>
+    <w:rsid w:val="00677971"/>
     <w:rsid w:val="00677A1F"/>
+    <w:rsid w:val="0068087B"/>
+    <w:rsid w:val="00681879"/>
     <w:rsid w:val="006840AD"/>
     <w:rsid w:val="00686673"/>
     <w:rsid w:val="0069030B"/>
     <w:rsid w:val="0069279D"/>
     <w:rsid w:val="00692EE4"/>
     <w:rsid w:val="00694AAF"/>
+    <w:rsid w:val="00694C88"/>
     <w:rsid w:val="006958E6"/>
+    <w:rsid w:val="00695F62"/>
     <w:rsid w:val="00696212"/>
     <w:rsid w:val="006963AD"/>
+    <w:rsid w:val="006A2906"/>
     <w:rsid w:val="006A3309"/>
     <w:rsid w:val="006A3C04"/>
     <w:rsid w:val="006A4A25"/>
+    <w:rsid w:val="006A60DF"/>
     <w:rsid w:val="006B1B28"/>
     <w:rsid w:val="006B2830"/>
     <w:rsid w:val="006B2AB1"/>
     <w:rsid w:val="006B3723"/>
     <w:rsid w:val="006B40B9"/>
     <w:rsid w:val="006B57D0"/>
+    <w:rsid w:val="006B6295"/>
     <w:rsid w:val="006B6999"/>
     <w:rsid w:val="006B711E"/>
     <w:rsid w:val="006B7777"/>
     <w:rsid w:val="006B7D65"/>
     <w:rsid w:val="006C2779"/>
     <w:rsid w:val="006C41BD"/>
     <w:rsid w:val="006C48B4"/>
     <w:rsid w:val="006C5199"/>
+    <w:rsid w:val="006C572C"/>
+    <w:rsid w:val="006C57ED"/>
+    <w:rsid w:val="006C5D72"/>
     <w:rsid w:val="006C7EFA"/>
     <w:rsid w:val="006D1382"/>
     <w:rsid w:val="006D1604"/>
+    <w:rsid w:val="006D2BC0"/>
     <w:rsid w:val="006D5034"/>
     <w:rsid w:val="006D6F0B"/>
     <w:rsid w:val="006D7E55"/>
     <w:rsid w:val="006E2544"/>
     <w:rsid w:val="006E6B31"/>
     <w:rsid w:val="006F0664"/>
     <w:rsid w:val="006F1248"/>
+    <w:rsid w:val="006F1D3F"/>
     <w:rsid w:val="006F1E63"/>
     <w:rsid w:val="006F1F12"/>
     <w:rsid w:val="006F38AA"/>
     <w:rsid w:val="006F7E32"/>
     <w:rsid w:val="00703512"/>
     <w:rsid w:val="007035BC"/>
     <w:rsid w:val="00704312"/>
     <w:rsid w:val="007049D5"/>
     <w:rsid w:val="0070624C"/>
     <w:rsid w:val="00706B0C"/>
+    <w:rsid w:val="007078D2"/>
     <w:rsid w:val="00712A62"/>
     <w:rsid w:val="00712D7D"/>
     <w:rsid w:val="00714A56"/>
     <w:rsid w:val="00714C2E"/>
     <w:rsid w:val="007162DE"/>
+    <w:rsid w:val="007209C8"/>
     <w:rsid w:val="00720E47"/>
     <w:rsid w:val="007249C5"/>
     <w:rsid w:val="00725F34"/>
     <w:rsid w:val="007262A2"/>
     <w:rsid w:val="007273A3"/>
     <w:rsid w:val="00727435"/>
     <w:rsid w:val="007300BA"/>
     <w:rsid w:val="00731047"/>
     <w:rsid w:val="007321E4"/>
+    <w:rsid w:val="0073494B"/>
     <w:rsid w:val="00737440"/>
     <w:rsid w:val="007422C5"/>
     <w:rsid w:val="00743404"/>
     <w:rsid w:val="00745F1D"/>
     <w:rsid w:val="00746125"/>
     <w:rsid w:val="00747E29"/>
     <w:rsid w:val="00750C80"/>
     <w:rsid w:val="00751A92"/>
+    <w:rsid w:val="00752A17"/>
     <w:rsid w:val="00754A93"/>
     <w:rsid w:val="00755101"/>
     <w:rsid w:val="00755F18"/>
     <w:rsid w:val="00761731"/>
     <w:rsid w:val="00764853"/>
     <w:rsid w:val="00765233"/>
     <w:rsid w:val="00765FAD"/>
     <w:rsid w:val="00772EB6"/>
     <w:rsid w:val="00775A50"/>
     <w:rsid w:val="0077616A"/>
     <w:rsid w:val="007765D5"/>
     <w:rsid w:val="00782726"/>
     <w:rsid w:val="00783022"/>
+    <w:rsid w:val="007863ED"/>
     <w:rsid w:val="007868B6"/>
+    <w:rsid w:val="00786F83"/>
     <w:rsid w:val="007907AD"/>
+    <w:rsid w:val="007910F9"/>
+    <w:rsid w:val="0079155D"/>
+    <w:rsid w:val="00791B2A"/>
     <w:rsid w:val="007921B3"/>
     <w:rsid w:val="00793012"/>
     <w:rsid w:val="00793674"/>
     <w:rsid w:val="00793F36"/>
     <w:rsid w:val="007A0A43"/>
     <w:rsid w:val="007A4194"/>
     <w:rsid w:val="007A41BC"/>
     <w:rsid w:val="007A5245"/>
     <w:rsid w:val="007A7BBF"/>
     <w:rsid w:val="007B12B9"/>
     <w:rsid w:val="007B3185"/>
     <w:rsid w:val="007B4D41"/>
     <w:rsid w:val="007B5AA7"/>
     <w:rsid w:val="007B7A18"/>
     <w:rsid w:val="007C0503"/>
     <w:rsid w:val="007C163A"/>
     <w:rsid w:val="007C2969"/>
     <w:rsid w:val="007D2EA8"/>
     <w:rsid w:val="007D3E09"/>
     <w:rsid w:val="007D638E"/>
     <w:rsid w:val="007E103B"/>
     <w:rsid w:val="007E140F"/>
+    <w:rsid w:val="007E1AF1"/>
     <w:rsid w:val="007E24C6"/>
     <w:rsid w:val="007E35A1"/>
     <w:rsid w:val="007E3639"/>
     <w:rsid w:val="007E4718"/>
+    <w:rsid w:val="007E5D4D"/>
     <w:rsid w:val="007F4AAF"/>
     <w:rsid w:val="007F580C"/>
     <w:rsid w:val="007F6712"/>
     <w:rsid w:val="007F7FBB"/>
     <w:rsid w:val="008004C1"/>
     <w:rsid w:val="00801813"/>
     <w:rsid w:val="008019F5"/>
+    <w:rsid w:val="00802757"/>
     <w:rsid w:val="008027F4"/>
     <w:rsid w:val="00804536"/>
     <w:rsid w:val="00804654"/>
     <w:rsid w:val="00804E8F"/>
     <w:rsid w:val="00806639"/>
     <w:rsid w:val="00807A14"/>
     <w:rsid w:val="00810613"/>
     <w:rsid w:val="00810946"/>
     <w:rsid w:val="008117B5"/>
+    <w:rsid w:val="008119FA"/>
     <w:rsid w:val="00813BE2"/>
     <w:rsid w:val="00813C3E"/>
     <w:rsid w:val="00813E3F"/>
     <w:rsid w:val="00814168"/>
     <w:rsid w:val="00816AD2"/>
+    <w:rsid w:val="008200CA"/>
     <w:rsid w:val="00821CB3"/>
     <w:rsid w:val="008221B0"/>
+    <w:rsid w:val="00822250"/>
     <w:rsid w:val="00822980"/>
     <w:rsid w:val="008234C8"/>
     <w:rsid w:val="00824289"/>
     <w:rsid w:val="008245BD"/>
+    <w:rsid w:val="00827B50"/>
     <w:rsid w:val="00827DA1"/>
     <w:rsid w:val="00830085"/>
     <w:rsid w:val="0083092D"/>
     <w:rsid w:val="008323B2"/>
+    <w:rsid w:val="00833AA3"/>
     <w:rsid w:val="00836EB7"/>
     <w:rsid w:val="008376C4"/>
+    <w:rsid w:val="00837B1D"/>
     <w:rsid w:val="0084336E"/>
     <w:rsid w:val="00843B43"/>
+    <w:rsid w:val="00846328"/>
     <w:rsid w:val="00846949"/>
     <w:rsid w:val="0085216F"/>
     <w:rsid w:val="0085322E"/>
     <w:rsid w:val="008572E5"/>
     <w:rsid w:val="008573D8"/>
     <w:rsid w:val="00861063"/>
     <w:rsid w:val="0086165D"/>
+    <w:rsid w:val="0086249F"/>
     <w:rsid w:val="00863894"/>
     <w:rsid w:val="00863F8F"/>
+    <w:rsid w:val="00864247"/>
     <w:rsid w:val="0086541E"/>
+    <w:rsid w:val="0086577A"/>
     <w:rsid w:val="00865794"/>
     <w:rsid w:val="00865A80"/>
     <w:rsid w:val="008663B1"/>
     <w:rsid w:val="0086646F"/>
     <w:rsid w:val="00866688"/>
     <w:rsid w:val="008706D1"/>
     <w:rsid w:val="00871DA1"/>
     <w:rsid w:val="00871E64"/>
     <w:rsid w:val="00873CFE"/>
+    <w:rsid w:val="00875013"/>
     <w:rsid w:val="0087686E"/>
     <w:rsid w:val="0087738D"/>
+    <w:rsid w:val="008777EC"/>
     <w:rsid w:val="00881028"/>
     <w:rsid w:val="00881D07"/>
     <w:rsid w:val="00882CDD"/>
     <w:rsid w:val="00884740"/>
     <w:rsid w:val="00890113"/>
+    <w:rsid w:val="00891309"/>
     <w:rsid w:val="00893ED1"/>
     <w:rsid w:val="008949C9"/>
     <w:rsid w:val="00894C1D"/>
     <w:rsid w:val="00895D82"/>
     <w:rsid w:val="008974DE"/>
     <w:rsid w:val="00897CDD"/>
     <w:rsid w:val="008A221F"/>
     <w:rsid w:val="008A2EBB"/>
     <w:rsid w:val="008A3F4A"/>
     <w:rsid w:val="008A44AD"/>
     <w:rsid w:val="008A69EC"/>
     <w:rsid w:val="008A7782"/>
     <w:rsid w:val="008B1370"/>
     <w:rsid w:val="008B2AB9"/>
     <w:rsid w:val="008B3926"/>
     <w:rsid w:val="008B44D2"/>
     <w:rsid w:val="008B4571"/>
     <w:rsid w:val="008B484C"/>
     <w:rsid w:val="008B4C20"/>
     <w:rsid w:val="008B4DC6"/>
     <w:rsid w:val="008D0140"/>
     <w:rsid w:val="008D01FA"/>
     <w:rsid w:val="008D37E7"/>
     <w:rsid w:val="008D3AC1"/>
+    <w:rsid w:val="008D3C11"/>
     <w:rsid w:val="008D433C"/>
     <w:rsid w:val="008D4630"/>
     <w:rsid w:val="008D4AFB"/>
     <w:rsid w:val="008D590C"/>
     <w:rsid w:val="008D5E89"/>
+    <w:rsid w:val="008E4568"/>
     <w:rsid w:val="008E4803"/>
     <w:rsid w:val="008E50BF"/>
     <w:rsid w:val="008E60FA"/>
     <w:rsid w:val="008E6CA8"/>
     <w:rsid w:val="008F015C"/>
     <w:rsid w:val="008F60FF"/>
+    <w:rsid w:val="008F624E"/>
     <w:rsid w:val="008F62D4"/>
     <w:rsid w:val="008F6921"/>
     <w:rsid w:val="00900E28"/>
     <w:rsid w:val="0090387D"/>
     <w:rsid w:val="00903B36"/>
     <w:rsid w:val="009043AA"/>
     <w:rsid w:val="0090506D"/>
     <w:rsid w:val="00905A76"/>
     <w:rsid w:val="0090604D"/>
     <w:rsid w:val="00910006"/>
     <w:rsid w:val="009105AE"/>
     <w:rsid w:val="009166B9"/>
     <w:rsid w:val="009200AA"/>
     <w:rsid w:val="00920D25"/>
+    <w:rsid w:val="00921E50"/>
     <w:rsid w:val="0092308C"/>
     <w:rsid w:val="00925D24"/>
     <w:rsid w:val="00926CC9"/>
     <w:rsid w:val="00930710"/>
+    <w:rsid w:val="00930A2A"/>
+    <w:rsid w:val="00930CAE"/>
     <w:rsid w:val="00932688"/>
     <w:rsid w:val="00934AAF"/>
     <w:rsid w:val="00935B74"/>
     <w:rsid w:val="00935D13"/>
     <w:rsid w:val="00935EAD"/>
     <w:rsid w:val="00937B84"/>
     <w:rsid w:val="009404F5"/>
     <w:rsid w:val="00941C5C"/>
     <w:rsid w:val="00942883"/>
     <w:rsid w:val="0094357A"/>
+    <w:rsid w:val="00943C39"/>
     <w:rsid w:val="009443B2"/>
     <w:rsid w:val="00945034"/>
     <w:rsid w:val="00945A0E"/>
+    <w:rsid w:val="009471BE"/>
     <w:rsid w:val="00951619"/>
     <w:rsid w:val="00951EF9"/>
+    <w:rsid w:val="009523A4"/>
     <w:rsid w:val="0095338E"/>
+    <w:rsid w:val="00955635"/>
     <w:rsid w:val="00956474"/>
     <w:rsid w:val="00957C27"/>
     <w:rsid w:val="00960CE6"/>
+    <w:rsid w:val="0096170E"/>
     <w:rsid w:val="009618B4"/>
     <w:rsid w:val="009654A9"/>
     <w:rsid w:val="00966038"/>
     <w:rsid w:val="0096674B"/>
     <w:rsid w:val="00966825"/>
     <w:rsid w:val="00967B0C"/>
     <w:rsid w:val="00973713"/>
     <w:rsid w:val="00975135"/>
     <w:rsid w:val="00975C63"/>
     <w:rsid w:val="00975F58"/>
     <w:rsid w:val="009768B5"/>
     <w:rsid w:val="00977AA6"/>
     <w:rsid w:val="00977E1B"/>
     <w:rsid w:val="00980A56"/>
     <w:rsid w:val="00980D55"/>
+    <w:rsid w:val="00981166"/>
     <w:rsid w:val="00981728"/>
     <w:rsid w:val="009844A3"/>
+    <w:rsid w:val="00986D7B"/>
     <w:rsid w:val="00990CE9"/>
     <w:rsid w:val="00991DD4"/>
+    <w:rsid w:val="009921BC"/>
     <w:rsid w:val="009928F8"/>
     <w:rsid w:val="00992D85"/>
     <w:rsid w:val="009946B5"/>
     <w:rsid w:val="00994D78"/>
+    <w:rsid w:val="009973BC"/>
     <w:rsid w:val="009A0204"/>
+    <w:rsid w:val="009A12D3"/>
     <w:rsid w:val="009A157F"/>
     <w:rsid w:val="009A412E"/>
+    <w:rsid w:val="009A45CD"/>
     <w:rsid w:val="009A486D"/>
     <w:rsid w:val="009A650D"/>
+    <w:rsid w:val="009B0DDA"/>
     <w:rsid w:val="009B4D46"/>
     <w:rsid w:val="009B5C28"/>
     <w:rsid w:val="009B60A9"/>
     <w:rsid w:val="009B6E29"/>
     <w:rsid w:val="009C2B8C"/>
     <w:rsid w:val="009C4193"/>
     <w:rsid w:val="009D6461"/>
     <w:rsid w:val="009E0DC8"/>
     <w:rsid w:val="009E1BB7"/>
     <w:rsid w:val="009E2687"/>
     <w:rsid w:val="009E281C"/>
     <w:rsid w:val="009E35B0"/>
     <w:rsid w:val="009E612A"/>
     <w:rsid w:val="009E6238"/>
+    <w:rsid w:val="009F10E0"/>
     <w:rsid w:val="009F43C5"/>
     <w:rsid w:val="009F7091"/>
     <w:rsid w:val="009F7111"/>
     <w:rsid w:val="00A00F84"/>
     <w:rsid w:val="00A01033"/>
     <w:rsid w:val="00A01BF7"/>
     <w:rsid w:val="00A046DB"/>
+    <w:rsid w:val="00A054C0"/>
     <w:rsid w:val="00A0660D"/>
     <w:rsid w:val="00A1035C"/>
     <w:rsid w:val="00A113FE"/>
     <w:rsid w:val="00A124EF"/>
     <w:rsid w:val="00A1272B"/>
     <w:rsid w:val="00A12881"/>
     <w:rsid w:val="00A131AE"/>
     <w:rsid w:val="00A13DBD"/>
     <w:rsid w:val="00A1537F"/>
     <w:rsid w:val="00A163DB"/>
     <w:rsid w:val="00A17A66"/>
+    <w:rsid w:val="00A211A2"/>
     <w:rsid w:val="00A21A44"/>
     <w:rsid w:val="00A22891"/>
+    <w:rsid w:val="00A22BAF"/>
     <w:rsid w:val="00A22CA1"/>
+    <w:rsid w:val="00A2475A"/>
     <w:rsid w:val="00A265A0"/>
     <w:rsid w:val="00A33CBD"/>
     <w:rsid w:val="00A35936"/>
     <w:rsid w:val="00A40009"/>
     <w:rsid w:val="00A40023"/>
+    <w:rsid w:val="00A43961"/>
     <w:rsid w:val="00A44CEF"/>
     <w:rsid w:val="00A45FC4"/>
     <w:rsid w:val="00A46489"/>
+    <w:rsid w:val="00A46AFA"/>
     <w:rsid w:val="00A47C7B"/>
+    <w:rsid w:val="00A50FB8"/>
     <w:rsid w:val="00A51A6F"/>
     <w:rsid w:val="00A52629"/>
+    <w:rsid w:val="00A52FF0"/>
     <w:rsid w:val="00A533EA"/>
     <w:rsid w:val="00A561F2"/>
     <w:rsid w:val="00A564BF"/>
+    <w:rsid w:val="00A63EF8"/>
     <w:rsid w:val="00A660F0"/>
     <w:rsid w:val="00A676A8"/>
     <w:rsid w:val="00A72166"/>
+    <w:rsid w:val="00A738A6"/>
     <w:rsid w:val="00A7475B"/>
+    <w:rsid w:val="00A7525C"/>
     <w:rsid w:val="00A7552F"/>
     <w:rsid w:val="00A76487"/>
     <w:rsid w:val="00A773F8"/>
     <w:rsid w:val="00A815AD"/>
     <w:rsid w:val="00A8204E"/>
     <w:rsid w:val="00A831AC"/>
     <w:rsid w:val="00A86536"/>
     <w:rsid w:val="00A92719"/>
     <w:rsid w:val="00A93A25"/>
     <w:rsid w:val="00A95314"/>
     <w:rsid w:val="00A95468"/>
+    <w:rsid w:val="00A96804"/>
     <w:rsid w:val="00A9F78F"/>
     <w:rsid w:val="00AA0181"/>
     <w:rsid w:val="00AA0A9F"/>
     <w:rsid w:val="00AA0DFE"/>
     <w:rsid w:val="00AA1CF4"/>
     <w:rsid w:val="00AA35FE"/>
     <w:rsid w:val="00AB0F79"/>
     <w:rsid w:val="00AB2BB1"/>
     <w:rsid w:val="00AB3658"/>
     <w:rsid w:val="00AB3D33"/>
     <w:rsid w:val="00AB49F4"/>
     <w:rsid w:val="00AB53B7"/>
     <w:rsid w:val="00AB6AB5"/>
+    <w:rsid w:val="00AB6D13"/>
     <w:rsid w:val="00AC3560"/>
     <w:rsid w:val="00AC52D7"/>
     <w:rsid w:val="00AC5D01"/>
     <w:rsid w:val="00AC6AEE"/>
+    <w:rsid w:val="00AD22F8"/>
     <w:rsid w:val="00AD3E32"/>
     <w:rsid w:val="00AD40D5"/>
     <w:rsid w:val="00AD4356"/>
     <w:rsid w:val="00AD444E"/>
     <w:rsid w:val="00AD5086"/>
     <w:rsid w:val="00AD5606"/>
     <w:rsid w:val="00AD696D"/>
     <w:rsid w:val="00AD6F63"/>
+    <w:rsid w:val="00AE0550"/>
     <w:rsid w:val="00AE0AD4"/>
+    <w:rsid w:val="00AE3ACD"/>
     <w:rsid w:val="00AE52C2"/>
     <w:rsid w:val="00AE55EF"/>
     <w:rsid w:val="00AF0443"/>
     <w:rsid w:val="00AF17E6"/>
     <w:rsid w:val="00AF1BBE"/>
     <w:rsid w:val="00AF1EEB"/>
     <w:rsid w:val="00AF4ED9"/>
     <w:rsid w:val="00AF59D0"/>
     <w:rsid w:val="00AF5B07"/>
     <w:rsid w:val="00B02819"/>
     <w:rsid w:val="00B02DD5"/>
+    <w:rsid w:val="00B04671"/>
     <w:rsid w:val="00B063C2"/>
     <w:rsid w:val="00B06917"/>
     <w:rsid w:val="00B07C3F"/>
+    <w:rsid w:val="00B12540"/>
     <w:rsid w:val="00B12BEB"/>
+    <w:rsid w:val="00B12F01"/>
+    <w:rsid w:val="00B13F2B"/>
+    <w:rsid w:val="00B14397"/>
+    <w:rsid w:val="00B14B56"/>
     <w:rsid w:val="00B15B06"/>
     <w:rsid w:val="00B15D47"/>
+    <w:rsid w:val="00B1618D"/>
     <w:rsid w:val="00B16523"/>
     <w:rsid w:val="00B209E5"/>
     <w:rsid w:val="00B25EE6"/>
     <w:rsid w:val="00B2638A"/>
     <w:rsid w:val="00B26550"/>
     <w:rsid w:val="00B265DB"/>
+    <w:rsid w:val="00B2741C"/>
     <w:rsid w:val="00B27860"/>
     <w:rsid w:val="00B30909"/>
     <w:rsid w:val="00B31AF4"/>
     <w:rsid w:val="00B32056"/>
     <w:rsid w:val="00B338DF"/>
     <w:rsid w:val="00B33A47"/>
     <w:rsid w:val="00B34470"/>
     <w:rsid w:val="00B37BA7"/>
     <w:rsid w:val="00B37CB6"/>
+    <w:rsid w:val="00B420A4"/>
+    <w:rsid w:val="00B4387A"/>
     <w:rsid w:val="00B43948"/>
     <w:rsid w:val="00B44A4E"/>
+    <w:rsid w:val="00B46980"/>
+    <w:rsid w:val="00B47C58"/>
     <w:rsid w:val="00B51009"/>
     <w:rsid w:val="00B51729"/>
     <w:rsid w:val="00B51D92"/>
     <w:rsid w:val="00B53244"/>
     <w:rsid w:val="00B53AA3"/>
     <w:rsid w:val="00B564AA"/>
+    <w:rsid w:val="00B570DE"/>
     <w:rsid w:val="00B603BB"/>
     <w:rsid w:val="00B60D3C"/>
     <w:rsid w:val="00B613C0"/>
     <w:rsid w:val="00B61C50"/>
+    <w:rsid w:val="00B63FC4"/>
     <w:rsid w:val="00B63FEA"/>
     <w:rsid w:val="00B641B8"/>
     <w:rsid w:val="00B647CA"/>
     <w:rsid w:val="00B65A8C"/>
     <w:rsid w:val="00B7133B"/>
+    <w:rsid w:val="00B71DDF"/>
     <w:rsid w:val="00B71F53"/>
+    <w:rsid w:val="00B7307F"/>
     <w:rsid w:val="00B73D73"/>
     <w:rsid w:val="00B751EF"/>
+    <w:rsid w:val="00B760BE"/>
     <w:rsid w:val="00B76EC4"/>
     <w:rsid w:val="00B77637"/>
     <w:rsid w:val="00B776C6"/>
     <w:rsid w:val="00B77BFC"/>
     <w:rsid w:val="00B80050"/>
     <w:rsid w:val="00B81ED3"/>
+    <w:rsid w:val="00B833B4"/>
     <w:rsid w:val="00B83B32"/>
+    <w:rsid w:val="00B84A31"/>
     <w:rsid w:val="00B86785"/>
     <w:rsid w:val="00B86E27"/>
     <w:rsid w:val="00B906AB"/>
     <w:rsid w:val="00B921D9"/>
+    <w:rsid w:val="00B9321C"/>
+    <w:rsid w:val="00B950B9"/>
     <w:rsid w:val="00B95544"/>
     <w:rsid w:val="00BA0D8A"/>
     <w:rsid w:val="00BA0FD2"/>
     <w:rsid w:val="00BA115B"/>
     <w:rsid w:val="00BA1914"/>
     <w:rsid w:val="00BA1EF2"/>
     <w:rsid w:val="00BA2E77"/>
     <w:rsid w:val="00BA3013"/>
     <w:rsid w:val="00BA3AE2"/>
     <w:rsid w:val="00BA3C8A"/>
     <w:rsid w:val="00BA5D69"/>
     <w:rsid w:val="00BB2B13"/>
     <w:rsid w:val="00BB4E8B"/>
     <w:rsid w:val="00BB5882"/>
     <w:rsid w:val="00BB7F83"/>
     <w:rsid w:val="00BC0153"/>
     <w:rsid w:val="00BC4110"/>
     <w:rsid w:val="00BD00C0"/>
     <w:rsid w:val="00BD036B"/>
     <w:rsid w:val="00BD0780"/>
+    <w:rsid w:val="00BD2E33"/>
     <w:rsid w:val="00BD388E"/>
     <w:rsid w:val="00BD6BE3"/>
     <w:rsid w:val="00BE1409"/>
+    <w:rsid w:val="00BE3C2D"/>
     <w:rsid w:val="00BE415C"/>
     <w:rsid w:val="00BE6C77"/>
     <w:rsid w:val="00BF12B2"/>
     <w:rsid w:val="00BF1D18"/>
     <w:rsid w:val="00BF1D41"/>
     <w:rsid w:val="00BF33C0"/>
     <w:rsid w:val="00BF4679"/>
     <w:rsid w:val="00BF4950"/>
     <w:rsid w:val="00BF71E5"/>
     <w:rsid w:val="00BF742A"/>
     <w:rsid w:val="00C0024F"/>
     <w:rsid w:val="00C048E5"/>
+    <w:rsid w:val="00C05AE3"/>
     <w:rsid w:val="00C10566"/>
     <w:rsid w:val="00C11604"/>
     <w:rsid w:val="00C11F28"/>
     <w:rsid w:val="00C12B7C"/>
     <w:rsid w:val="00C13091"/>
     <w:rsid w:val="00C136DF"/>
+    <w:rsid w:val="00C137F7"/>
     <w:rsid w:val="00C1527F"/>
     <w:rsid w:val="00C15F4B"/>
     <w:rsid w:val="00C16A7A"/>
     <w:rsid w:val="00C21632"/>
+    <w:rsid w:val="00C21B8C"/>
     <w:rsid w:val="00C23D97"/>
     <w:rsid w:val="00C2596B"/>
+    <w:rsid w:val="00C31013"/>
     <w:rsid w:val="00C312DC"/>
     <w:rsid w:val="00C31C3B"/>
+    <w:rsid w:val="00C331E8"/>
+    <w:rsid w:val="00C338A4"/>
     <w:rsid w:val="00C349B3"/>
     <w:rsid w:val="00C37604"/>
+    <w:rsid w:val="00C405B3"/>
     <w:rsid w:val="00C42324"/>
     <w:rsid w:val="00C43181"/>
     <w:rsid w:val="00C457D4"/>
     <w:rsid w:val="00C46429"/>
     <w:rsid w:val="00C46F14"/>
     <w:rsid w:val="00C47229"/>
     <w:rsid w:val="00C50685"/>
     <w:rsid w:val="00C50726"/>
     <w:rsid w:val="00C51842"/>
+    <w:rsid w:val="00C548C7"/>
+    <w:rsid w:val="00C55C77"/>
     <w:rsid w:val="00C55F3B"/>
     <w:rsid w:val="00C563D2"/>
     <w:rsid w:val="00C56F9C"/>
     <w:rsid w:val="00C607FE"/>
     <w:rsid w:val="00C6365A"/>
     <w:rsid w:val="00C63EF2"/>
     <w:rsid w:val="00C66C4C"/>
+    <w:rsid w:val="00C72C66"/>
     <w:rsid w:val="00C73D3C"/>
+    <w:rsid w:val="00C7574E"/>
     <w:rsid w:val="00C76174"/>
     <w:rsid w:val="00C76870"/>
     <w:rsid w:val="00C77289"/>
+    <w:rsid w:val="00C80E0F"/>
+    <w:rsid w:val="00C83811"/>
     <w:rsid w:val="00C847C9"/>
     <w:rsid w:val="00C87E6C"/>
     <w:rsid w:val="00C90924"/>
     <w:rsid w:val="00C90BCB"/>
+    <w:rsid w:val="00C9255C"/>
     <w:rsid w:val="00C92AC9"/>
     <w:rsid w:val="00C9483A"/>
     <w:rsid w:val="00C953AC"/>
+    <w:rsid w:val="00CA0740"/>
+    <w:rsid w:val="00CB0FC1"/>
     <w:rsid w:val="00CB4FC0"/>
+    <w:rsid w:val="00CB63A0"/>
     <w:rsid w:val="00CC0A2A"/>
     <w:rsid w:val="00CC1647"/>
     <w:rsid w:val="00CC174C"/>
+    <w:rsid w:val="00CC1E1F"/>
     <w:rsid w:val="00CC3940"/>
+    <w:rsid w:val="00CC569E"/>
     <w:rsid w:val="00CC5F35"/>
     <w:rsid w:val="00CC7A05"/>
+    <w:rsid w:val="00CD0E9A"/>
+    <w:rsid w:val="00CD4079"/>
     <w:rsid w:val="00CD4924"/>
     <w:rsid w:val="00CE1712"/>
+    <w:rsid w:val="00CE19B3"/>
     <w:rsid w:val="00CE3659"/>
     <w:rsid w:val="00CE6AC3"/>
+    <w:rsid w:val="00CE722A"/>
     <w:rsid w:val="00CF0289"/>
+    <w:rsid w:val="00CF237E"/>
     <w:rsid w:val="00CF27B9"/>
     <w:rsid w:val="00CF4EAB"/>
     <w:rsid w:val="00CF5C70"/>
     <w:rsid w:val="00CF7908"/>
     <w:rsid w:val="00D00737"/>
     <w:rsid w:val="00D00EFC"/>
     <w:rsid w:val="00D018D8"/>
+    <w:rsid w:val="00D02A08"/>
+    <w:rsid w:val="00D07460"/>
     <w:rsid w:val="00D07C69"/>
+    <w:rsid w:val="00D10F12"/>
+    <w:rsid w:val="00D14FBF"/>
     <w:rsid w:val="00D15CA7"/>
     <w:rsid w:val="00D20133"/>
     <w:rsid w:val="00D220EE"/>
     <w:rsid w:val="00D24363"/>
     <w:rsid w:val="00D24D90"/>
+    <w:rsid w:val="00D27F76"/>
     <w:rsid w:val="00D32F14"/>
     <w:rsid w:val="00D33F84"/>
     <w:rsid w:val="00D35670"/>
     <w:rsid w:val="00D35C6B"/>
     <w:rsid w:val="00D3660E"/>
     <w:rsid w:val="00D36877"/>
     <w:rsid w:val="00D36FE2"/>
     <w:rsid w:val="00D37F55"/>
     <w:rsid w:val="00D419CA"/>
+    <w:rsid w:val="00D4465B"/>
     <w:rsid w:val="00D51B01"/>
     <w:rsid w:val="00D52820"/>
     <w:rsid w:val="00D52C4A"/>
     <w:rsid w:val="00D52F5E"/>
     <w:rsid w:val="00D52FAE"/>
     <w:rsid w:val="00D54F4D"/>
     <w:rsid w:val="00D556AE"/>
     <w:rsid w:val="00D55E50"/>
     <w:rsid w:val="00D568F5"/>
     <w:rsid w:val="00D56947"/>
+    <w:rsid w:val="00D57521"/>
     <w:rsid w:val="00D57AA3"/>
     <w:rsid w:val="00D605FF"/>
     <w:rsid w:val="00D60BD4"/>
     <w:rsid w:val="00D62F21"/>
     <w:rsid w:val="00D63B1C"/>
     <w:rsid w:val="00D65C9D"/>
     <w:rsid w:val="00D6699B"/>
     <w:rsid w:val="00D66BEC"/>
     <w:rsid w:val="00D674D4"/>
     <w:rsid w:val="00D67908"/>
     <w:rsid w:val="00D679CA"/>
     <w:rsid w:val="00D7205E"/>
+    <w:rsid w:val="00D72647"/>
     <w:rsid w:val="00D749B8"/>
     <w:rsid w:val="00D758DD"/>
     <w:rsid w:val="00D805BC"/>
     <w:rsid w:val="00D849AE"/>
     <w:rsid w:val="00D9108E"/>
     <w:rsid w:val="00D93EC4"/>
     <w:rsid w:val="00D95DB9"/>
     <w:rsid w:val="00D96646"/>
     <w:rsid w:val="00D96D2A"/>
     <w:rsid w:val="00D96FD9"/>
     <w:rsid w:val="00DA0A55"/>
     <w:rsid w:val="00DA0EEA"/>
     <w:rsid w:val="00DA2D35"/>
     <w:rsid w:val="00DA3A6F"/>
     <w:rsid w:val="00DA5D6A"/>
     <w:rsid w:val="00DA655A"/>
     <w:rsid w:val="00DB48C1"/>
+    <w:rsid w:val="00DB7660"/>
     <w:rsid w:val="00DC4F30"/>
+    <w:rsid w:val="00DC6C15"/>
     <w:rsid w:val="00DC7C34"/>
     <w:rsid w:val="00DD0819"/>
     <w:rsid w:val="00DD096D"/>
     <w:rsid w:val="00DD28AE"/>
     <w:rsid w:val="00DD36CA"/>
     <w:rsid w:val="00DD48CE"/>
     <w:rsid w:val="00DD5EE9"/>
     <w:rsid w:val="00DD6CEF"/>
     <w:rsid w:val="00DE0630"/>
     <w:rsid w:val="00DE4D8B"/>
     <w:rsid w:val="00DE6319"/>
     <w:rsid w:val="00DE6929"/>
+    <w:rsid w:val="00DE6B48"/>
     <w:rsid w:val="00DF0149"/>
     <w:rsid w:val="00DF3967"/>
     <w:rsid w:val="00DF4746"/>
+    <w:rsid w:val="00DF7B60"/>
     <w:rsid w:val="00DF7C87"/>
     <w:rsid w:val="00E0023E"/>
     <w:rsid w:val="00E05BEE"/>
     <w:rsid w:val="00E06054"/>
     <w:rsid w:val="00E0706C"/>
     <w:rsid w:val="00E10E0B"/>
     <w:rsid w:val="00E1150A"/>
+    <w:rsid w:val="00E12665"/>
     <w:rsid w:val="00E15687"/>
     <w:rsid w:val="00E16286"/>
     <w:rsid w:val="00E16A78"/>
     <w:rsid w:val="00E171E5"/>
+    <w:rsid w:val="00E176CB"/>
     <w:rsid w:val="00E22D17"/>
     <w:rsid w:val="00E23926"/>
     <w:rsid w:val="00E24E43"/>
     <w:rsid w:val="00E2533D"/>
     <w:rsid w:val="00E30283"/>
     <w:rsid w:val="00E32316"/>
     <w:rsid w:val="00E33545"/>
     <w:rsid w:val="00E364EB"/>
     <w:rsid w:val="00E37C29"/>
     <w:rsid w:val="00E415B0"/>
     <w:rsid w:val="00E41736"/>
     <w:rsid w:val="00E41ADD"/>
+    <w:rsid w:val="00E42537"/>
     <w:rsid w:val="00E44EBD"/>
     <w:rsid w:val="00E46F9B"/>
+    <w:rsid w:val="00E5032F"/>
     <w:rsid w:val="00E531BE"/>
     <w:rsid w:val="00E53E05"/>
     <w:rsid w:val="00E56F82"/>
     <w:rsid w:val="00E574ED"/>
+    <w:rsid w:val="00E6020E"/>
     <w:rsid w:val="00E612B6"/>
     <w:rsid w:val="00E61A20"/>
+    <w:rsid w:val="00E63583"/>
     <w:rsid w:val="00E659D9"/>
     <w:rsid w:val="00E67759"/>
     <w:rsid w:val="00E67A70"/>
     <w:rsid w:val="00E7056A"/>
     <w:rsid w:val="00E70866"/>
     <w:rsid w:val="00E710B4"/>
     <w:rsid w:val="00E7438F"/>
     <w:rsid w:val="00E75956"/>
     <w:rsid w:val="00E81FE6"/>
     <w:rsid w:val="00E90EFA"/>
     <w:rsid w:val="00E92E58"/>
     <w:rsid w:val="00E9375B"/>
     <w:rsid w:val="00E93D2B"/>
     <w:rsid w:val="00E945C7"/>
     <w:rsid w:val="00E94F7D"/>
     <w:rsid w:val="00E967DF"/>
     <w:rsid w:val="00E96D53"/>
     <w:rsid w:val="00E97E83"/>
+    <w:rsid w:val="00EA152E"/>
     <w:rsid w:val="00EA183C"/>
     <w:rsid w:val="00EA1985"/>
+    <w:rsid w:val="00EA3177"/>
+    <w:rsid w:val="00EA41A5"/>
     <w:rsid w:val="00EA5417"/>
     <w:rsid w:val="00EA7E4B"/>
     <w:rsid w:val="00EB4AA7"/>
     <w:rsid w:val="00EB53E8"/>
+    <w:rsid w:val="00EB7BB4"/>
+    <w:rsid w:val="00EB7D50"/>
     <w:rsid w:val="00EC2ED3"/>
+    <w:rsid w:val="00EC3155"/>
     <w:rsid w:val="00EC38F9"/>
     <w:rsid w:val="00EC41B1"/>
     <w:rsid w:val="00EC42FC"/>
     <w:rsid w:val="00ED037A"/>
     <w:rsid w:val="00ED15A2"/>
     <w:rsid w:val="00ED50FA"/>
     <w:rsid w:val="00EE02C1"/>
     <w:rsid w:val="00EE035F"/>
     <w:rsid w:val="00EE08FB"/>
     <w:rsid w:val="00EE112C"/>
     <w:rsid w:val="00EE17A3"/>
     <w:rsid w:val="00EE2A29"/>
     <w:rsid w:val="00EE5ED6"/>
     <w:rsid w:val="00EF1E94"/>
     <w:rsid w:val="00EF427E"/>
     <w:rsid w:val="00EF4330"/>
     <w:rsid w:val="00EF6890"/>
     <w:rsid w:val="00EF6AD9"/>
     <w:rsid w:val="00EF757E"/>
     <w:rsid w:val="00F010FC"/>
     <w:rsid w:val="00F01238"/>
     <w:rsid w:val="00F02E36"/>
     <w:rsid w:val="00F0320B"/>
     <w:rsid w:val="00F04884"/>
     <w:rsid w:val="00F05578"/>
     <w:rsid w:val="00F0568F"/>
     <w:rsid w:val="00F06738"/>
     <w:rsid w:val="00F1030B"/>
     <w:rsid w:val="00F10D38"/>
     <w:rsid w:val="00F10ED5"/>
     <w:rsid w:val="00F1631F"/>
     <w:rsid w:val="00F1737F"/>
     <w:rsid w:val="00F2445B"/>
     <w:rsid w:val="00F25260"/>
     <w:rsid w:val="00F254A6"/>
     <w:rsid w:val="00F27319"/>
     <w:rsid w:val="00F27A8F"/>
     <w:rsid w:val="00F31FEE"/>
+    <w:rsid w:val="00F3325C"/>
     <w:rsid w:val="00F336CB"/>
     <w:rsid w:val="00F33CB3"/>
     <w:rsid w:val="00F34A6F"/>
     <w:rsid w:val="00F35AE0"/>
     <w:rsid w:val="00F36270"/>
     <w:rsid w:val="00F40D91"/>
+    <w:rsid w:val="00F43F1F"/>
     <w:rsid w:val="00F45C5F"/>
     <w:rsid w:val="00F46A0F"/>
     <w:rsid w:val="00F46B37"/>
     <w:rsid w:val="00F472AB"/>
+    <w:rsid w:val="00F47BC5"/>
     <w:rsid w:val="00F47EF1"/>
     <w:rsid w:val="00F52445"/>
     <w:rsid w:val="00F525DB"/>
     <w:rsid w:val="00F53D91"/>
     <w:rsid w:val="00F549FF"/>
+    <w:rsid w:val="00F56E3C"/>
+    <w:rsid w:val="00F56EEA"/>
     <w:rsid w:val="00F60151"/>
     <w:rsid w:val="00F603D5"/>
     <w:rsid w:val="00F609B1"/>
     <w:rsid w:val="00F60A88"/>
+    <w:rsid w:val="00F60F87"/>
     <w:rsid w:val="00F6214B"/>
     <w:rsid w:val="00F628E4"/>
     <w:rsid w:val="00F64C29"/>
     <w:rsid w:val="00F662EC"/>
     <w:rsid w:val="00F67914"/>
     <w:rsid w:val="00F67F2D"/>
     <w:rsid w:val="00F700FE"/>
+    <w:rsid w:val="00F72176"/>
     <w:rsid w:val="00F7398F"/>
     <w:rsid w:val="00F74359"/>
     <w:rsid w:val="00F80B96"/>
     <w:rsid w:val="00F80FB4"/>
     <w:rsid w:val="00F81699"/>
     <w:rsid w:val="00F82033"/>
     <w:rsid w:val="00F82127"/>
     <w:rsid w:val="00F82DD9"/>
     <w:rsid w:val="00F845A7"/>
     <w:rsid w:val="00F84A0A"/>
     <w:rsid w:val="00F86D8C"/>
     <w:rsid w:val="00F87088"/>
     <w:rsid w:val="00F9192F"/>
     <w:rsid w:val="00F9256A"/>
     <w:rsid w:val="00F9273D"/>
     <w:rsid w:val="00F92B47"/>
     <w:rsid w:val="00F95468"/>
     <w:rsid w:val="00F95EAD"/>
     <w:rsid w:val="00F96583"/>
     <w:rsid w:val="00F9696E"/>
     <w:rsid w:val="00F9704B"/>
     <w:rsid w:val="00FA2C2A"/>
     <w:rsid w:val="00FA2D2B"/>
     <w:rsid w:val="00FA41F5"/>
     <w:rsid w:val="00FA4FF6"/>
     <w:rsid w:val="00FA5370"/>
     <w:rsid w:val="00FA5D21"/>
+    <w:rsid w:val="00FA694F"/>
     <w:rsid w:val="00FB051E"/>
+    <w:rsid w:val="00FB0B70"/>
     <w:rsid w:val="00FB1398"/>
     <w:rsid w:val="00FB4A04"/>
     <w:rsid w:val="00FB6B6C"/>
     <w:rsid w:val="00FB6E3B"/>
+    <w:rsid w:val="00FB7574"/>
     <w:rsid w:val="00FC130D"/>
     <w:rsid w:val="00FC1E22"/>
+    <w:rsid w:val="00FC4AA2"/>
     <w:rsid w:val="00FC5B06"/>
     <w:rsid w:val="00FC7E36"/>
     <w:rsid w:val="00FD05D6"/>
     <w:rsid w:val="00FD07A4"/>
     <w:rsid w:val="00FD2373"/>
     <w:rsid w:val="00FD2CD7"/>
     <w:rsid w:val="00FD2D7E"/>
     <w:rsid w:val="00FE2756"/>
     <w:rsid w:val="00FE67AD"/>
     <w:rsid w:val="00FF005F"/>
     <w:rsid w:val="00FF00FA"/>
     <w:rsid w:val="00FF24D8"/>
     <w:rsid w:val="00FF34EB"/>
+    <w:rsid w:val="00FF4302"/>
     <w:rsid w:val="00FF5FC5"/>
     <w:rsid w:val="00FF6966"/>
+    <w:rsid w:val="00FF6EEC"/>
     <w:rsid w:val="011A56A6"/>
     <w:rsid w:val="01B4B7D0"/>
     <w:rsid w:val="055FCA6F"/>
     <w:rsid w:val="06BE0338"/>
     <w:rsid w:val="08976B31"/>
     <w:rsid w:val="08B1F454"/>
     <w:rsid w:val="09F792EF"/>
     <w:rsid w:val="0B8639B8"/>
     <w:rsid w:val="0C58FEBB"/>
     <w:rsid w:val="0C7449C1"/>
     <w:rsid w:val="0D962999"/>
     <w:rsid w:val="0ECB0412"/>
     <w:rsid w:val="0F1B2E47"/>
     <w:rsid w:val="12466CD3"/>
     <w:rsid w:val="134890D2"/>
     <w:rsid w:val="142D3F3E"/>
     <w:rsid w:val="147496D6"/>
     <w:rsid w:val="152CC965"/>
     <w:rsid w:val="15F7BDB3"/>
     <w:rsid w:val="1B0179AC"/>
     <w:rsid w:val="1C4C5876"/>
     <w:rsid w:val="1DE828D7"/>
     <w:rsid w:val="1F83F938"/>
     <w:rsid w:val="20479874"/>
     <w:rsid w:val="226259EA"/>
@@ -9894,63 +10183,56 @@
     <w:rsid w:val="6F7B4FB5"/>
     <w:rsid w:val="7199CF84"/>
     <w:rsid w:val="721E01A6"/>
     <w:rsid w:val="730B3198"/>
     <w:rsid w:val="73951348"/>
     <w:rsid w:val="746F0C0E"/>
     <w:rsid w:val="754A304B"/>
     <w:rsid w:val="76720528"/>
     <w:rsid w:val="78533025"/>
     <w:rsid w:val="7D20A7F3"/>
     <w:rsid w:val="7DD9ACD7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="th-TH"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
-  <w:shapeDefaults>
-[...4 lines deleted...]
-  </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5F5F9C1F"/>
-  <w15:docId w15:val="{6FAB653B-9121-42AF-89CE-6CD037464FF8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10936,90 +11218,80 @@
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005C56CA"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="tablelistbullet">
     <w:name w:val="table list bullet"/>
     <w:basedOn w:val="ListParagraph"/>
     <w:qFormat/>
     <w:rsid w:val="00E945C7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="22"/>
+        <w:numId w:val="40"/>
       </w:numPr>
       <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Mincho" w:cs="FSMe-Bold"/>
       <w:spacing w:val="-2"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="LightShading-Accent4">
     <w:name w:val="Light Shading Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="008D4630"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
-      <w:pPr>
-[...3 lines deleted...]
-      </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="6B2976"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:left w:val="nil"/>
@@ -11120,1155 +11392,87 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C10566"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00411EE1"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid11">
+    <w:name w:val="Table Grid11"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00202B88"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...1092 lines deleted...]
-  </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igdf.org.uk/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/equipment-and-technology/assistance-animals-including-dog-guides" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports/how-do-we-make-decisions-about-what-reasonable-and-necessary/does-support-meet-reasonable-and-necessary-criteria" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/supports-you-can-access-menu/equipment-and-technology/assistance-animals-including-dog-guides" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Details/F2018L00632" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Details/F2018L00632" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igdf.org.uk/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -12561,220 +11765,204 @@
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...14 lines deleted...]
-    <xsd:import namespace="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FD9141D4F2E51347AFCDCDFCE89D365F" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="83eb344dd5bfceb478b2cb0723ff8a26">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="8dae5159-973e-442c-9456-d0a4a0fdbcc5" xmlns:ns3="28748ad2-4444-4e1f-a25c-8a9d84158b8c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="307c449041b86a5873aef18f98a12266" ns2:_="" ns3:_="">
+    <xsd:import namespace="8dae5159-973e-442c-9456-d0a4a0fdbcc5"/>
+    <xsd:import namespace="28748ad2-4444-4e1f-a25c-8a9d84158b8c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="62e6d7e0-8f69-4736-9de7-41af03e42ea2" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8dae5159-973e-442c-9456-d0a4a0fdbcc5" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
-      </xsd:simpleType>
-[...8 lines deleted...]
-        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0f491396-a7e2-4bc1-b170-149c68583a4a" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_Flow_SignoffStatus" ma:index="23" nillable="true" ma:displayName="Sign-off status" ma:internalName="Sign_x002d_off_x0020_status">
+    <xsd:element name="MediaServiceLocation" ma:index="23" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="25" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="_Flow_SignoffStatus" ma:index="25" nillable="true" ma:displayName="Sign-off status" ma:internalName="Sign_x002d_off_x0020_status">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a2598ba4-4db0-4ba6-86e6-e93586821996" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="28748ad2-4444-4e1f-a25c-8a9d84158b8c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3900c6e9-9932-4be3-af02-49cda01dfba7}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="a2598ba4-4db0-4ba6-86e6-e93586821996">
-[...10 lines deleted...]
-    <xsd:element name="SharedWithUsers" ma:index="20" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="21" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{df9bfa47-f0dd-4b13-bc3e-6764afa4b66c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="28748ad2-4444-4e1f-a25c-8a9d84158b8c">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -12832,211 +12020,198 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="8dae5159-973e-442c-9456-d0a4a0fdbcc5">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="28748ad2-4444-4e1f-a25c-8a9d84158b8c" xsi:nil="true"/>
+    <_Flow_SignoffStatus xmlns="8dae5159-973e-442c-9456-d0a4a0fdbcc5" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E867EA1-AF56-4078-B6A9-847D2C066ABB}">
-[...12 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F427A3CE-47D5-4C2F-B3BD-94B9BA43CD0D}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CEE829E0-1154-4DF1-8F43-ADB1BC146222}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{109D3AD3-43D4-4A61-9485-09669B3AB21D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FC2B67F9-2AF5-4DAE-B9B7-8371D8F03192}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{305AE3B3-EE4E-44ED-B244-7B12325C5F1B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="62e6d7e0-8f69-4736-9de7-41af03e42ea2"/>
+    <ds:schemaRef ds:uri="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>14154</Characters>
+  <Pages>0</Pages>
+  <Words>0</Words>
+  <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>12</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>33</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>0</Lines>
+  <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Bank Account Details Form</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>NDIA</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16604</CharactersWithSpaces>
+  <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Bank Account Details Form</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>MARKS, Heather</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Language">
-    <vt:lpwstr>English</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
-    <vt:lpwstr>0x010100DD3D09C9489BCF4CBDCB69CB74A9833E</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SetDate">
+    <vt:lpwstr>2026-09-01T03:31:08Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Name">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SiteId">
+    <vt:lpwstr>cd778b65-752d-454a-87cf-b9990fe58993</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ActionId">
+    <vt:lpwstr>24e1c4ac-a608-4889-b7c8-d6ec68cf1216</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TaxKeyword">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="NDIAAudience">
+    <vt:lpwstr>1;#All staff|60152733-a6e9-4070-8d91-7ad5c325687c</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Order">
     <vt:r8>1380200</vt:r8>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="TaxKeyword">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Metadata">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="NDIAAudience">
-    <vt:lpwstr>1;#All staff|60152733-a6e9-4070-8d91-7ad5c325687c</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="DocumentStatus">
-    <vt:lpwstr>12;#Approved|38d2d1ad-195e-4428-a55d-25a6b10fdc1d</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="xd_ProgID">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="NDIALocation">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="ContentTypeId">
+    <vt:lpwstr>0x010100FD9141D4F2E51347AFCDCDFCE89D365F</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="NDIALocation">
     <vt:lpwstr>2;#Australia-wide|128ca0ae-5e24-49e1-a2ce-f7dc74366abc</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="DocumentType">
-[...23 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MediaServiceImageTags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="xd_ProgID">
-[...12 lines deleted...]
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Language">
+    <vt:lpwstr>English</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="DocumentStatus">
+    <vt:lpwstr>12;#Approved|38d2d1ad-195e-4428-a55d-25a6b10fdc1d</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="DocumentType">
+    <vt:lpwstr>19;#Form|94887836-695b-495a-91a2-1e0fa37e8304</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
 </Properties>
 </file>