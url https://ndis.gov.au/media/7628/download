--- v0 (2026-06-10)
+++ v1 (2026-10-12)
@@ -13,335 +13,261 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="356C680D" w14:textId="6C83397A" w:rsidR="00E94B15" w:rsidRPr="00D156EC" w:rsidRDefault="008B2B2B" w:rsidP="00FE2006">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="2520"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc122689909"/>
       <w:r>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="00004E56">
         <w:t>ligibility reassessments</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4775D724" w14:textId="418A4D4F" w:rsidR="00FB0CD9" w:rsidRPr="00D156EC" w:rsidRDefault="00FB0CD9" w:rsidP="003313CD">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r w:rsidRPr="00D156EC">
         <w:t>This factsheet explain</w:t>
       </w:r>
       <w:r w:rsidR="005E4F24">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00D156EC">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1746D838" w14:textId="09CEDAC1" w:rsidR="001C42CE" w:rsidRDefault="007813AE" w:rsidP="00D8404F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet"/>
+    <w:p w14:paraId="1746D838" w14:textId="09CEDAC1" w:rsidR="001C42CE" w:rsidRDefault="007813AE" w:rsidP="00C407EA">
+      <w:pPr>
+        <w:pStyle w:val="IntroBullet"/>
         <w:rPr>
           <w:color w:val="6B2876" w:themeColor="text2"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="673CA56D">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>what</w:t>
       </w:r>
       <w:r w:rsidR="7A76C783" w:rsidRPr="673CA56D">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="673CA56D">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>an eligibility reassessment</w:t>
       </w:r>
       <w:r w:rsidR="00B27BE5">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> is</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09100BBE" w14:textId="0B715E99" w:rsidR="00D8404F" w:rsidRPr="00E1245C" w:rsidRDefault="00C21E33" w:rsidP="00D8404F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet"/>
+    <w:p w14:paraId="09100BBE" w14:textId="0B715E99" w:rsidR="00D8404F" w:rsidRPr="00E1245C" w:rsidRDefault="00C21E33" w:rsidP="00C407EA">
+      <w:pPr>
+        <w:pStyle w:val="IntroBullet"/>
         <w:rPr>
           <w:color w:val="6B2876" w:themeColor="text2"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E1245C">
         <w:rPr>
           <w:color w:val="6B2876" w:themeColor="text2"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidR="00AC4075" w:rsidRPr="00E1245C">
         <w:rPr>
           <w:color w:val="6B2876" w:themeColor="text2"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>hy we do eligibility reassessment</w:t>
       </w:r>
       <w:r w:rsidR="008207A1" w:rsidRPr="00E1245C">
         <w:rPr>
           <w:color w:val="6B2876" w:themeColor="text2"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00F82C02" w14:textId="292EBBCF" w:rsidR="007318A8" w:rsidRPr="00E1245C" w:rsidRDefault="00E1245C" w:rsidP="007318A8">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet"/>
+    <w:p w14:paraId="00F82C02" w14:textId="292EBBCF" w:rsidR="007318A8" w:rsidRPr="00E1245C" w:rsidRDefault="00E1245C" w:rsidP="00C407EA">
+      <w:pPr>
+        <w:pStyle w:val="IntroBullet"/>
         <w:rPr>
           <w:color w:val="6B2876" w:themeColor="text2"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A72EC">
         <w:rPr>
           <w:color w:val="6B2876" w:themeColor="text2"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">what the </w:t>
       </w:r>
       <w:r w:rsidR="00C26FB7" w:rsidRPr="00E1245C">
         <w:rPr>
           <w:color w:val="6B2876" w:themeColor="text2"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>eligibility</w:t>
       </w:r>
       <w:r w:rsidR="00507D78" w:rsidRPr="00E1245C">
         <w:rPr>
           <w:color w:val="6B2876" w:themeColor="text2"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> requirements</w:t>
       </w:r>
       <w:r w:rsidR="001F09F2">
         <w:rPr>
           <w:color w:val="6B2876" w:themeColor="text2"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> are</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2610A95C" w14:textId="00E7C427" w:rsidR="005D4F8A" w:rsidRPr="00E1245C" w:rsidRDefault="00C21E33" w:rsidP="00D8404F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet"/>
+    <w:p w14:paraId="2610A95C" w14:textId="00E7C427" w:rsidR="005D4F8A" w:rsidRPr="00E1245C" w:rsidRDefault="00C21E33" w:rsidP="00C407EA">
+      <w:pPr>
+        <w:pStyle w:val="IntroBullet"/>
         <w:rPr>
           <w:color w:val="6B2876" w:themeColor="text2"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E1245C">
         <w:rPr>
           <w:color w:val="6B2876" w:themeColor="text2"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidR="002D2969" w:rsidRPr="00E1245C">
         <w:rPr>
           <w:color w:val="6B2876" w:themeColor="text2"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>ow we do</w:t>
       </w:r>
       <w:r w:rsidR="00E25100" w:rsidRPr="00E1245C">
         <w:rPr>
           <w:color w:val="6B2876" w:themeColor="text2"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004772AD" w:rsidRPr="00E1245C">
         <w:rPr>
           <w:color w:val="6B2876" w:themeColor="text2"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">an </w:t>
       </w:r>
       <w:r w:rsidR="009E75F5" w:rsidRPr="00E1245C">
         <w:rPr>
           <w:color w:val="6B2876" w:themeColor="text2"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>eligibility reassessment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25AC7EE6" w14:textId="665047FF" w:rsidR="00D12CA9" w:rsidRDefault="00D12CA9" w:rsidP="002C2430">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet"/>
+    <w:p w14:paraId="25AC7EE6" w14:textId="665047FF" w:rsidR="00D12CA9" w:rsidRDefault="00D12CA9" w:rsidP="00C407EA">
+      <w:pPr>
+        <w:pStyle w:val="IntroBullet"/>
         <w:rPr>
           <w:color w:val="6B2876" w:themeColor="text2"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6B2876" w:themeColor="text2"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>what happens if we decide you’re no longer eligible</w:t>
       </w:r>
       <w:r w:rsidR="00C02EA0">
         <w:rPr>
           <w:color w:val="6B2876" w:themeColor="text2"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the NDIS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52A74817" w14:textId="7F88D49B" w:rsidR="00FD05B7" w:rsidRDefault="004459C3" w:rsidP="002C2430">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet"/>
+    <w:p w14:paraId="52A74817" w14:textId="7F88D49B" w:rsidR="00FD05B7" w:rsidRDefault="004459C3" w:rsidP="00C407EA">
+      <w:pPr>
+        <w:pStyle w:val="IntroBullet"/>
         <w:rPr>
           <w:color w:val="6B2876" w:themeColor="text2"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6B2876" w:themeColor="text2"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidR="006B7D10">
         <w:rPr>
           <w:color w:val="6B2876" w:themeColor="text2"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6B2876" w:themeColor="text2"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">at </w:t>
       </w:r>
       <w:r w:rsidR="006B7D10">
         <w:rPr>
           <w:color w:val="6B2876" w:themeColor="text2"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6B2876" w:themeColor="text2"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">do if you disagree with </w:t>
       </w:r>
       <w:r w:rsidR="00801087">
         <w:rPr>
           <w:color w:val="6B2876" w:themeColor="text2"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">our </w:t>
       </w:r>
       <w:r w:rsidR="00B45E48">
         <w:rPr>
           <w:color w:val="6B2876" w:themeColor="text2"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>decision.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76A8DA02" w14:textId="3A0BBEF0" w:rsidR="000472E7" w:rsidRPr="000472E7" w:rsidRDefault="007813AE" w:rsidP="000472E7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What </w:t>
       </w:r>
       <w:r w:rsidR="00436203">
         <w:t>an</w:t>
       </w:r>
       <w:r w:rsidR="4B4B84A3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>eligibility reassessment</w:t>
       </w:r>
       <w:r w:rsidR="00436203">
         <w:t xml:space="preserve"> is</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62D18110" w14:textId="1FC3CD2E" w:rsidR="00D720ED" w:rsidRDefault="00F50F5D">
@@ -410,51 +336,51 @@
     <w:p w14:paraId="2B005FAC" w14:textId="27096872" w:rsidR="5D98271E" w:rsidRDefault="5D98271E" w:rsidP="2F0B5D8C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F218D8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It’s important that we make sure people who receive </w:t>
       </w:r>
       <w:r w:rsidR="08081476" w:rsidRPr="00F218D8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">supports under the </w:t>
       </w:r>
       <w:r w:rsidRPr="00F218D8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>NDIS are eligible participants.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="690C78D9" w14:textId="703A9774" w:rsidR="00565CD1" w:rsidRDefault="4ED94694" w:rsidP="2F0B5D8C">
+    <w:p w14:paraId="690C78D9" w14:textId="4E605BAA" w:rsidR="00565CD1" w:rsidRDefault="4ED94694" w:rsidP="2F0B5D8C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2F0B5D8C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">If you met the disability requirements </w:t>
       </w:r>
       <w:r w:rsidRPr="2F0B5D8C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">when you became an NDIS participant, you’ll likely need NDIS supports for your lifetime. If your disability, support needs or </w:t>
       </w:r>
       <w:r w:rsidRPr="2F0B5D8C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -476,223 +402,221 @@
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">If you met the early intervention requirements </w:t>
       </w:r>
       <w:r w:rsidRPr="5DB35815">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>when you became an NDIS participant</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="5DB35815">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>your NDIS support needs are likely to reduce over time. Early intervention supports are intended to increase your capacity and independence. We’ll check if you’re still eligible for the NDIS after you’ve been receiving early intervention supports for a period of time. This is a normal part of your plan reassessment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6196959A" w14:textId="438AA311" w:rsidR="4ED94694" w:rsidRDefault="4ED94694">
+    <w:p w14:paraId="6196959A" w14:textId="0D3330AA" w:rsidR="4ED94694" w:rsidRDefault="4ED94694">
       <w:r w:rsidRPr="2F0B5D8C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>All children with developmental delay</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, who are eligible for the NDIS under the early intervention requirements will have an eligibility reassessment after they turn 6. This is because not all children with developmental delay go on to have a permanent impairment. </w:t>
       </w:r>
       <w:r w:rsidRPr="2F0B5D8C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>To be eligible once a child turns 6</w:t>
       </w:r>
       <w:r>
-        <w:t>, we’ll need evidence they have an impairment that</w:t>
-[...2 lines deleted...]
-        <w:t>’</w:t>
+        <w:t xml:space="preserve">, we’ll need evidence they have an impairment </w:t>
+      </w:r>
+      <w:r w:rsidR="00C36C3B">
+        <w:t xml:space="preserve">that is, or is </w:t>
       </w:r>
       <w:r>
-        <w:t>s likely to be permanent and they meet the requirements for disability, early intervention, or both. Some children will have a diagnosis of an impairment that’s likely to be permanent and they may continue to be eligible for the NDIS.</w:t>
+        <w:t>likely to be</w:t>
+      </w:r>
+      <w:r w:rsidR="00C36C3B">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> permanent and they meet the requirements for disability, early intervention, or both. Some children will have a diagnosis of an impairment that</w:t>
+      </w:r>
+      <w:r w:rsidR="00984045">
+        <w:t xml:space="preserve"> is or</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002B5A82">
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r>
+        <w:t>likely to be permanent and they may continue to be eligible for the NDIS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4517712A" w14:textId="7AE5E255" w:rsidR="37AA576C" w:rsidRPr="00044601" w:rsidRDefault="37AA576C" w:rsidP="5DB35815">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:color w:val="6B2876" w:themeColor="accent5"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00044601">
         <w:rPr>
           <w:color w:val="6B2876" w:themeColor="accent5"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>What the eligibility requirements are</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24E97ACD" w14:textId="74A97A79" w:rsidR="37AA576C" w:rsidRDefault="37AA576C" w:rsidP="2F0B5D8C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2F0B5D8C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>When we do an eligibility reassessment, we check if you:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C1373C2" w14:textId="42A862D7" w:rsidR="37AA576C" w:rsidRDefault="37AA576C" w:rsidP="2F0B5D8C">
-[...8 lines deleted...]
-          <w:t>live in Australia</w:t>
+    <w:p w14:paraId="3C1373C2" w14:textId="7FDEB19C" w:rsidR="37AA576C" w:rsidRDefault="0005489C" w:rsidP="003249D3">
+      <w:pPr>
+        <w:pStyle w:val="ParagraphBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00655BCB">
+        <w:t>live in Australia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25D2A3F1" w14:textId="1D50B54B" w:rsidR="37AA576C" w:rsidRDefault="0005489C" w:rsidP="003249D3">
+      <w:pPr>
+        <w:pStyle w:val="ParagraphBullet"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId12" w:anchor="are-you-an-australian-citizen-or-permanent-resident" w:history="1">
+        <w:r w:rsidRPr="00655BCB">
+          <w:t>are an Australian citizen or permanent resident</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="25D2A3F1" w14:textId="3A175BA8" w:rsidR="37AA576C" w:rsidRDefault="37AA576C" w:rsidP="2F0B5D8C">
-[...16 lines deleted...]
-        <w:pStyle w:val="Bullet"/>
+    <w:p w14:paraId="0A484A5B" w14:textId="29EC24AB" w:rsidR="2F0B5D8C" w:rsidRPr="00644B08" w:rsidRDefault="37AA576C" w:rsidP="003249D3">
+      <w:pPr>
+        <w:pStyle w:val="ParagraphBullet"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">meet the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-[...6 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="0005489C" w:rsidRPr="00655BCB">
+        <w:t>disability requirements</w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-[...6 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="0005489C" w:rsidRPr="00655BCB">
+        <w:t>early intervention requirements</w:t>
+      </w:r>
       <w:r w:rsidRPr="2F0B5D8C">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="2F0B5D8C">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or both</w:t>
       </w:r>
       <w:r w:rsidRPr="2F0B5D8C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="139E50B5" w14:textId="41F7872A" w:rsidR="00B54780" w:rsidRPr="008C2263" w:rsidRDefault="00F46386" w:rsidP="008C2263">
+    <w:p w14:paraId="139E50B5" w14:textId="634778D4" w:rsidR="00B54780" w:rsidRPr="008C2263" w:rsidRDefault="00F46386" w:rsidP="008C2263">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5DB35815">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Learn more about</w:t>
       </w:r>
       <w:r w:rsidR="519ECE32" w:rsidRPr="5DB35815">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="519ECE32" w:rsidRPr="5DB35815">
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>NDIS eligibility requirements</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00EA1E8C">
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId14" w:anchor="eligibility" w:history="1">
         <w:r w:rsidR="00EA1E8C" w:rsidRPr="00EA1E8C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Our Guideline – Applying to the NDIS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="008C2263">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C7C88F1" w14:textId="7EED8577" w:rsidR="00B54780" w:rsidRPr="00044601" w:rsidRDefault="004772AD" w:rsidP="00B60152">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00044601">
         <w:t>How</w:t>
       </w:r>
       <w:r w:rsidR="004F0EC0" w:rsidRPr="00044601">
         <w:t xml:space="preserve"> w</w:t>
       </w:r>
       <w:r w:rsidR="00D14B52" w:rsidRPr="00044601">
         <w:t xml:space="preserve">e </w:t>
       </w:r>
       <w:r w:rsidR="009E75F5" w:rsidRPr="00044601">
@@ -700,254 +624,261 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="197EAC78" w14:textId="7F66483D" w:rsidR="00A07D75" w:rsidRDefault="008E7700" w:rsidP="002A6CFE">
       <w:r w:rsidRPr="008E7700">
         <w:t>We’ll contact you by your preferred contact method to let you know</w:t>
       </w:r>
       <w:r w:rsidR="00A07D75">
         <w:t xml:space="preserve"> about the eligibility reassessment</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7700">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00374F58">
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="00AB1081">
         <w:t>e’ll explain</w:t>
       </w:r>
       <w:r w:rsidR="00A07D75">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48C3DE46" w14:textId="04D5C142" w:rsidR="00BD30AC" w:rsidRDefault="00AB1081" w:rsidP="00BD30AC">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet"/>
+    <w:p w14:paraId="48C3DE46" w14:textId="04D5C142" w:rsidR="00BD30AC" w:rsidRDefault="00AB1081" w:rsidP="00181EB0">
+      <w:pPr>
+        <w:pStyle w:val="ParagraphBullet"/>
       </w:pPr>
       <w:r>
         <w:t>the eligibility requirements</w:t>
       </w:r>
       <w:r w:rsidR="00E13190">
         <w:t xml:space="preserve"> and why we</w:t>
       </w:r>
       <w:r w:rsidR="00E9207C">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="00E13190">
         <w:t>re doing a</w:t>
       </w:r>
       <w:r w:rsidR="00E408AA">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="00E13190">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003F3218">
         <w:t>eligibility reassessment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45E4ECC2" w14:textId="48C64AC1" w:rsidR="00AB1081" w:rsidRPr="00881FC4" w:rsidRDefault="00BD30AC" w:rsidP="00BD30AC">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet"/>
+    <w:p w14:paraId="45E4ECC2" w14:textId="5BCAFBDB" w:rsidR="00AB1081" w:rsidRPr="00881FC4" w:rsidRDefault="00BD30AC" w:rsidP="00181EB0">
+      <w:pPr>
+        <w:pStyle w:val="ParagraphBullet"/>
       </w:pPr>
       <w:r>
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidR="4524B001">
         <w:t xml:space="preserve">hat you need to do, </w:t>
       </w:r>
       <w:r w:rsidR="3EACC7EC">
         <w:t>including</w:t>
       </w:r>
       <w:r w:rsidR="4524B001">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003F056E">
-        <w:t>how you can provide</w:t>
+        <w:t xml:space="preserve">how you can </w:t>
+      </w:r>
+      <w:r w:rsidR="0041780B">
+        <w:t xml:space="preserve">give </w:t>
+      </w:r>
+      <w:r w:rsidR="008954C4">
+        <w:t xml:space="preserve">us </w:t>
       </w:r>
       <w:r w:rsidR="00AB1081">
-        <w:t xml:space="preserve"> information </w:t>
+        <w:t xml:space="preserve">information </w:t>
       </w:r>
       <w:r w:rsidR="003F056E">
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidR="00043CD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003F056E">
         <w:t>evidenc</w:t>
       </w:r>
       <w:r w:rsidR="0A82FF7A">
         <w:t>e</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E7B4E0A" w14:textId="55C35BF7" w:rsidR="00AB1081" w:rsidRPr="00881FC4" w:rsidRDefault="00BD30AC" w:rsidP="00675098">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet"/>
+    <w:p w14:paraId="4E7B4E0A" w14:textId="55C35BF7" w:rsidR="00AB1081" w:rsidRPr="00881FC4" w:rsidRDefault="00BD30AC" w:rsidP="00181EB0">
+      <w:pPr>
+        <w:pStyle w:val="ParagraphBullet"/>
       </w:pPr>
       <w:r>
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidR="3793D4E1">
         <w:t>hat we</w:t>
       </w:r>
       <w:r w:rsidR="00845836">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="656BBFA6">
         <w:t>ll do</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BA1DF8E" w14:textId="575F0FFA" w:rsidR="00AB1081" w:rsidRPr="00881FC4" w:rsidRDefault="00BD30AC" w:rsidP="00675098">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet"/>
+    <w:p w14:paraId="69B81528" w14:textId="5B18C471" w:rsidR="007372AD" w:rsidRDefault="00BD30AC" w:rsidP="008F3A39">
+      <w:pPr>
+        <w:pStyle w:val="ParagraphBullet"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidR="656BBFA6">
         <w:t xml:space="preserve">hat happens </w:t>
       </w:r>
       <w:r w:rsidR="313187DE">
         <w:t>when</w:t>
       </w:r>
       <w:r w:rsidR="656BBFA6">
         <w:t xml:space="preserve"> we </w:t>
       </w:r>
       <w:r w:rsidR="17C29EDC">
         <w:t xml:space="preserve">make </w:t>
       </w:r>
       <w:r w:rsidR="656BBFA6">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="7EE95B65">
         <w:t>n eligibility</w:t>
       </w:r>
       <w:r w:rsidR="656BBFA6">
         <w:t xml:space="preserve"> decision</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="007372AD">
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7892EFE7" w14:textId="77777777" w:rsidR="008F2260" w:rsidRDefault="00B82420" w:rsidP="00B82420">
-      <w:r w:rsidRPr="00AE7F53">
+    <w:p w14:paraId="7892EFE7" w14:textId="5699EA23" w:rsidR="008F2260" w:rsidRPr="007372AD" w:rsidRDefault="00B82420" w:rsidP="007372AD">
+      <w:r w:rsidRPr="007372AD">
+        <w:lastRenderedPageBreak/>
         <w:t>We</w:t>
       </w:r>
-      <w:r w:rsidR="00D96D1F" w:rsidRPr="00AE7F53">
+      <w:r w:rsidR="00D96D1F" w:rsidRPr="007372AD">
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE7F53">
+      <w:r w:rsidRPr="007372AD">
         <w:t>ll</w:t>
       </w:r>
-      <w:r w:rsidR="003B09A2" w:rsidRPr="00AE7F53">
+      <w:r w:rsidR="003B09A2" w:rsidRPr="007372AD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A52481">
+      <w:r w:rsidR="00A52481" w:rsidRPr="007372AD">
         <w:t>also</w:t>
       </w:r>
-      <w:r w:rsidR="00882590" w:rsidRPr="00AE7F53">
+      <w:r w:rsidR="00882590" w:rsidRPr="007372AD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE7F53">
+      <w:r w:rsidRPr="007372AD">
         <w:t xml:space="preserve">send </w:t>
       </w:r>
-      <w:r w:rsidR="00D96D1F" w:rsidRPr="00AE7F53">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B82420">
+      <w:r w:rsidR="00D96D1F" w:rsidRPr="007372AD">
+        <w:t xml:space="preserve">you </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007372AD">
         <w:t>a letter to explain</w:t>
       </w:r>
-      <w:r w:rsidR="008F2260">
+      <w:r w:rsidR="008F2260" w:rsidRPr="007372AD">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58C1F062" w14:textId="42ABFC28" w:rsidR="008F2260" w:rsidRDefault="00CC2D24" w:rsidP="008F2260">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet"/>
+    <w:p w14:paraId="58C1F062" w14:textId="42ABFC28" w:rsidR="008F2260" w:rsidRDefault="00CC2D24" w:rsidP="00181EB0">
+      <w:pPr>
+        <w:pStyle w:val="ParagraphBullet"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>the eligibility requirements we think you don’t meet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BF0BD3A" w14:textId="109D1EC5" w:rsidR="007463AB" w:rsidRDefault="007A6C72" w:rsidP="008F2260">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet"/>
+    <w:p w14:paraId="5BF0BD3A" w14:textId="109D1EC5" w:rsidR="007463AB" w:rsidRDefault="007A6C72" w:rsidP="00181EB0">
+      <w:pPr>
+        <w:pStyle w:val="ParagraphBullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">what information </w:t>
       </w:r>
       <w:r w:rsidR="00E73632">
         <w:t>you</w:t>
       </w:r>
       <w:r w:rsidR="000C59DF">
         <w:t xml:space="preserve"> might want to </w:t>
       </w:r>
       <w:r w:rsidR="00B82420" w:rsidRPr="00B82420">
         <w:t xml:space="preserve">give </w:t>
       </w:r>
       <w:r w:rsidR="000C59DF">
         <w:t>us</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01BA2645" w14:textId="274EC266" w:rsidR="00090473" w:rsidRDefault="003172CE" w:rsidP="00967C16">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet"/>
+    <w:p w14:paraId="01BA2645" w14:textId="274EC266" w:rsidR="00090473" w:rsidRDefault="003172CE" w:rsidP="00181EB0">
+      <w:pPr>
+        <w:pStyle w:val="ParagraphBullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">the date </w:t>
       </w:r>
       <w:r w:rsidR="001513A1">
         <w:t>we</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009E32E0">
         <w:t>should receive your information by</w:t>
       </w:r>
       <w:r w:rsidR="00F00FA4">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76855F29" w14:textId="5BCF3A39" w:rsidR="002E44D9" w:rsidRDefault="00C16DBB" w:rsidP="00675098">
+    <w:p w14:paraId="76855F29" w14:textId="152CD83A" w:rsidR="002E44D9" w:rsidRDefault="00C16DBB" w:rsidP="00675098">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3975"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If your </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:anchor="reassessment" w:history="1">
+      <w:hyperlink r:id="rId15" w:anchor="your-plan" w:history="1">
         <w:r w:rsidR="561432F4" w:rsidRPr="007D390D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">current </w:t>
         </w:r>
         <w:r w:rsidRPr="007D390D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>plan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007D390D">
         <w:t xml:space="preserve"> is</w:t>
       </w:r>
       <w:r w:rsidR="1DFB4081">
         <w:t xml:space="preserve"> about to end</w:t>
       </w:r>
       <w:r w:rsidR="00BD30AC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007B70DC">
         <w:t>while we</w:t>
       </w:r>
@@ -1038,413 +969,440 @@
       </w:r>
       <w:r w:rsidR="00845836">
         <w:t>’</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ll stay a participant and can still use the NDIS supports in </w:t>
       </w:r>
       <w:r w:rsidR="001728D5">
         <w:t xml:space="preserve">your </w:t>
       </w:r>
       <w:r>
         <w:t>plan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5944BEEC" w14:textId="77777777" w:rsidR="00B678F0" w:rsidRDefault="00090473" w:rsidP="00675098">
       <w:pPr>
         <w:pStyle w:val="ScrollHeading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">How much time </w:t>
       </w:r>
       <w:r w:rsidR="00B678F0">
         <w:t>you will have</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AD59F57" w14:textId="59B60974" w:rsidR="00444B81" w:rsidRDefault="00B343CF" w:rsidP="00B82420">
+    <w:p w14:paraId="0AD59F57" w14:textId="1C00C9B0" w:rsidR="00444B81" w:rsidRDefault="00B343CF" w:rsidP="00B82420">
       <w:r>
         <w:t xml:space="preserve">We </w:t>
       </w:r>
       <w:r w:rsidRPr="673CA56D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> receive </w:t>
       </w:r>
       <w:r w:rsidR="001728D5">
         <w:t xml:space="preserve">any </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">information you would like us to consider within </w:t>
       </w:r>
       <w:r w:rsidRPr="673CA56D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>90 days</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> from the date of th</w:t>
       </w:r>
       <w:r w:rsidR="00B7718F">
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> letter</w:t>
       </w:r>
       <w:r w:rsidR="62F21EE5">
-        <w:t xml:space="preserve"> telling you we are reassessing your eligibility</w:t>
+        <w:t xml:space="preserve"> telling you we</w:t>
+      </w:r>
+      <w:r w:rsidR="00280778">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="62F21EE5">
+        <w:t>re reassessing your eligibility</w:t>
       </w:r>
       <w:r w:rsidR="000353FE">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="103F558F" w14:textId="77B6ACE4" w:rsidR="00444B81" w:rsidRDefault="00444B81" w:rsidP="00444B81">
-      <w:hyperlink r:id="rId20" w:history="1">
+    <w:p w14:paraId="103F558F" w14:textId="7C4B77B9" w:rsidR="00444B81" w:rsidRDefault="00C334F3" w:rsidP="00444B81">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Let us know</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00444B81" w:rsidRPr="009F276E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00444B81">
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D178FE">
-        <w:t>f you need more time to provide</w:t>
+      <w:r w:rsidR="00444B81" w:rsidRPr="00D178FE">
+        <w:t xml:space="preserve">f you need more time to </w:t>
+      </w:r>
+      <w:r w:rsidR="00A807EC">
+        <w:t>give</w:t>
+      </w:r>
+      <w:r w:rsidR="00C937D2">
+        <w:t xml:space="preserve"> us</w:t>
+      </w:r>
+      <w:r w:rsidR="00A807EC">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004F6826">
-        <w:t xml:space="preserve"> this information</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>this information</w:t>
+      </w:r>
+      <w:r w:rsidR="00444B81">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00170F13">
         <w:t xml:space="preserve">We’ll need to know why you need more time, and how much extra time </w:t>
       </w:r>
       <w:r w:rsidR="00703259">
         <w:t>you</w:t>
       </w:r>
       <w:r w:rsidR="00170F13">
         <w:t xml:space="preserve"> need</w:t>
       </w:r>
       <w:r w:rsidR="00937ACF">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="007E5102">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D178FE">
+      <w:r w:rsidR="00444B81" w:rsidRPr="00D178FE">
         <w:t xml:space="preserve">We may be able to give you more time if your request is reasonable. For example, there could be a delay in getting </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00444B81">
         <w:t>information from</w:t>
       </w:r>
       <w:r w:rsidR="006624D2">
         <w:t xml:space="preserve"> your treating professional</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D178FE">
+      <w:r w:rsidR="00444B81" w:rsidRPr="00D178FE">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E6BE0D2" w14:textId="3613A742" w:rsidR="00BD6F40" w:rsidRDefault="00B82420" w:rsidP="00B82420">
       <w:r>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r w:rsidR="00D96D1F">
         <w:t>you</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> don’t respond within </w:t>
       </w:r>
       <w:r w:rsidR="002B227E">
         <w:t xml:space="preserve">90 </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">days, we’ll make the decision based on the </w:t>
       </w:r>
       <w:r w:rsidR="159E3FB9">
         <w:t xml:space="preserve">information </w:t>
       </w:r>
       <w:r>
         <w:t>we have.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="480F78D1" w14:textId="0983DF1F" w:rsidR="00CB0DD4" w:rsidRDefault="00CB0DD4" w:rsidP="00675098">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Evidence we may request</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D7D7EA6" w14:textId="2B044F57" w:rsidR="00090473" w:rsidRDefault="002B5235" w:rsidP="00675098">
+    <w:p w14:paraId="6D7D7EA6" w14:textId="1C762683" w:rsidR="00090473" w:rsidRDefault="002B5235" w:rsidP="00675098">
       <w:r w:rsidRPr="002B5235">
-        <w:t xml:space="preserve">Sometimes if we don’t have enough evidence to </w:t>
-[...7 lines deleted...]
-        <w:t>, we</w:t>
+        <w:t>Sometimes if we don’t have enough evidence to make a decision, we</w:t>
       </w:r>
       <w:r w:rsidR="00562BE4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005041A1">
         <w:t>may</w:t>
       </w:r>
       <w:r w:rsidRPr="002B5235">
         <w:t xml:space="preserve"> ask you for </w:t>
       </w:r>
       <w:r w:rsidRPr="002B5235">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>specific information or a report</w:t>
       </w:r>
       <w:r w:rsidRPr="002B5235">
         <w:t xml:space="preserve"> in a format that helps us to make a decision about your eligibility. We must tell you in writing when you need to provide this. We’ll only ask you to provide this specific information or report if we can’t reasonably get it in a different way.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0975F73F" w14:textId="77AAC611" w:rsidR="004F153A" w:rsidRPr="001A72EC" w:rsidRDefault="004F153A" w:rsidP="00675098">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>How we make our decision</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73B2647F" w14:textId="5F649791" w:rsidR="6FBCD9CB" w:rsidRDefault="002B114B" w:rsidP="673CA56D">
+    <w:p w14:paraId="2B05C012" w14:textId="472C976A" w:rsidR="00991DDB" w:rsidRDefault="002B114B" w:rsidP="00BC00D8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="51EAE73D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>We’ll look at all relevan</w:t>
       </w:r>
       <w:r w:rsidR="00AE3594" w:rsidRPr="51EAE73D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="51EAE73D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> information </w:t>
       </w:r>
       <w:r w:rsidR="0041147B" w:rsidRPr="51EAE73D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">we have, including any </w:t>
       </w:r>
       <w:r w:rsidR="00AE3594" w:rsidRPr="51EAE73D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>additional</w:t>
       </w:r>
       <w:r w:rsidR="0041147B" w:rsidRPr="51EAE73D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> information you provide,</w:t>
+        <w:t xml:space="preserve"> information you </w:t>
+      </w:r>
+      <w:r w:rsidR="003636F0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>give</w:t>
+      </w:r>
+      <w:r w:rsidR="0002093D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> us</w:t>
+      </w:r>
+      <w:r w:rsidR="0041147B" w:rsidRPr="51EAE73D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00463F08" w:rsidRPr="51EAE73D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="51EAE73D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>against the eligibility requirements</w:t>
       </w:r>
       <w:r w:rsidR="00ED5A57">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. We’ll use this </w:t>
       </w:r>
       <w:r w:rsidRPr="51EAE73D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>to decide if you’re still eligible for the NDIS.</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00991DDB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B90F8E9" w14:textId="29C5F99D" w:rsidR="006B4BF0" w:rsidRDefault="006B4BF0" w:rsidP="006B4BF0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Once your eligibility has been reassessed, we’ll tell you if</w:t>
       </w:r>
       <w:r w:rsidR="001E55EC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> you</w:t>
       </w:r>
       <w:r w:rsidR="009C05A8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="001E55EC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>ll</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53A9B751" w14:textId="23D809DC" w:rsidR="006B4BF0" w:rsidRDefault="00D55D4B" w:rsidP="006B4BF0">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+    <w:p w14:paraId="53A9B751" w14:textId="6767DFC0" w:rsidR="006B4BF0" w:rsidRDefault="009338D3" w:rsidP="00181EB0">
+      <w:pPr>
+        <w:pStyle w:val="ParagraphBullet"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>S</w:t>
+        <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00B65859">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">tay in the NDIS </w:t>
+        <w:t>tay in the NDIS</w:t>
+      </w:r>
+      <w:r w:rsidR="00B65859" w:rsidRPr="00077E21">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B65859" w:rsidRPr="00675098">
         <w:t xml:space="preserve">because </w:t>
       </w:r>
       <w:r w:rsidR="006B4BF0" w:rsidRPr="00675098">
         <w:t>you continue to meet the eligibility requirements</w:t>
       </w:r>
       <w:r w:rsidR="006B4BF0" w:rsidRPr="00B65859">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="006B4BF0">
         <w:t xml:space="preserve">This means you’ll </w:t>
       </w:r>
       <w:r w:rsidR="00B7009B">
         <w:t>remain</w:t>
       </w:r>
       <w:r w:rsidR="006B4BF0">
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
       <w:r w:rsidR="00C3022B">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="006B4BF0">
         <w:t xml:space="preserve"> NDIS participant.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30EA92DE" w14:textId="77777777" w:rsidR="006B4BF0" w:rsidRDefault="006B4BF0" w:rsidP="006B4BF0">
-[...1 lines deleted...]
-        <w:ind w:left="360"/>
+    <w:p w14:paraId="30EA92DE" w14:textId="77777777" w:rsidR="006B4BF0" w:rsidRDefault="006B4BF0" w:rsidP="009338D3">
+      <w:pPr>
+        <w:ind w:left="641"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6898DEDB" w14:textId="31FF0514" w:rsidR="00175976" w:rsidRDefault="006F6BEF" w:rsidP="00675098">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0E273973">
+    <w:p w14:paraId="6898DEDB" w14:textId="6B772536" w:rsidR="00175976" w:rsidRDefault="009338D3" w:rsidP="00181EB0">
+      <w:pPr>
+        <w:pStyle w:val="ParagraphBullet"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Leave the NDIS </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="006F6BEF" w:rsidRPr="0E273973">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>eave the NDIS</w:t>
+      </w:r>
+      <w:r w:rsidR="006F6BEF" w:rsidRPr="00077E21">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006F6BEF">
         <w:t xml:space="preserve">because </w:t>
       </w:r>
       <w:r w:rsidR="006B4BF0">
         <w:t xml:space="preserve">you no longer meet the eligibility requirements. This means </w:t>
       </w:r>
       <w:r w:rsidR="00A63A89">
         <w:t>you</w:t>
       </w:r>
       <w:r w:rsidR="00615BCA">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="00A63A89">
         <w:t>ll no longer be a</w:t>
       </w:r>
       <w:r w:rsidR="00C3022B">
         <w:t>n NDIS</w:t>
       </w:r>
       <w:r w:rsidR="00A63A89">
         <w:t xml:space="preserve"> participant and </w:t>
       </w:r>
       <w:r w:rsidR="009A5ED1">
         <w:t>you</w:t>
       </w:r>
       <w:r w:rsidR="003F52E3">
         <w:t xml:space="preserve">r plan will </w:t>
@@ -1482,81 +1440,81 @@
         <w:t>longer eligible</w:t>
       </w:r>
       <w:r w:rsidR="00C02EA0">
         <w:t xml:space="preserve"> for the NDIS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72E8220F" w14:textId="418918AD" w:rsidR="003C15CE" w:rsidRDefault="007B7513" w:rsidP="003C15CE">
       <w:r>
         <w:t xml:space="preserve">If you no longer meet the eligibility </w:t>
       </w:r>
       <w:r w:rsidR="00316D0D">
         <w:t>requirements,</w:t>
       </w:r>
       <w:r w:rsidR="004A31FE">
         <w:t xml:space="preserve"> you’ll no longer receive NDIS supports.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="300FBCA7" w14:textId="77777777" w:rsidR="00755C10" w:rsidRDefault="00D17A08" w:rsidP="003C15CE">
       <w:r w:rsidRPr="00D17A08">
         <w:t xml:space="preserve">We’ll contact you by your preferred contact method to explain our decision. We’ll also send you a letter </w:t>
       </w:r>
       <w:r w:rsidR="00755C10">
         <w:t>telling you:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="739D2E1F" w14:textId="43739B3D" w:rsidR="00755C10" w:rsidRDefault="00D17A08" w:rsidP="00755C10">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet"/>
+    <w:p w14:paraId="739D2E1F" w14:textId="43739B3D" w:rsidR="00755C10" w:rsidRDefault="00D17A08" w:rsidP="00181EB0">
+      <w:pPr>
+        <w:pStyle w:val="ParagraphBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00D17A08">
         <w:t>our decision</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6781F62A" w14:textId="0C6DA84F" w:rsidR="00755C10" w:rsidRDefault="004235A4" w:rsidP="00755C10">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet"/>
+    <w:p w14:paraId="6781F62A" w14:textId="0C6DA84F" w:rsidR="00755C10" w:rsidRDefault="004235A4" w:rsidP="00181EB0">
+      <w:pPr>
+        <w:pStyle w:val="ParagraphBullet"/>
       </w:pPr>
       <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="00D17A08" w:rsidRPr="00D17A08">
         <w:t xml:space="preserve"> reasons</w:t>
       </w:r>
       <w:r w:rsidR="00755C10">
         <w:t xml:space="preserve"> for </w:t>
       </w:r>
       <w:r>
         <w:t>our</w:t>
       </w:r>
       <w:r w:rsidR="00755C10">
         <w:t xml:space="preserve"> decision</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71E7581B" w14:textId="01A2B4FE" w:rsidR="006F1580" w:rsidRDefault="00D17A08" w:rsidP="00967C16">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet"/>
+    <w:p w14:paraId="71E7581B" w14:textId="01A2B4FE" w:rsidR="006F1580" w:rsidRDefault="00D17A08" w:rsidP="00181EB0">
+      <w:pPr>
+        <w:pStyle w:val="ParagraphBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00D17A08">
         <w:t>the date your participant status will be revoked.</w:t>
       </w:r>
       <w:r w:rsidR="001F6700">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">This date will </w:t>
       </w:r>
       <w:r w:rsidR="000017A4">
         <w:t xml:space="preserve">generally </w:t>
       </w:r>
       <w:r>
         <w:t>be 28 days from the date the eligibility reassessment decision was made.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="663FA3AD" w14:textId="77777777" w:rsidR="000815AC" w:rsidRDefault="00807096" w:rsidP="003C15CE">
       <w:r>
         <w:t xml:space="preserve">During </w:t>
       </w:r>
       <w:r w:rsidR="00B27E50">
         <w:t>you</w:t>
       </w:r>
       <w:r>
@@ -1598,90 +1556,90 @@
       <w:r w:rsidR="00774F56">
         <w:t xml:space="preserve">other </w:t>
       </w:r>
       <w:r w:rsidR="00957CDE">
         <w:t>government</w:t>
       </w:r>
       <w:r w:rsidR="00B350BD">
         <w:t xml:space="preserve"> and community </w:t>
       </w:r>
       <w:r w:rsidR="00B27E50">
         <w:t>services</w:t>
       </w:r>
       <w:r w:rsidR="00BE6D80">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00830F88">
         <w:t xml:space="preserve">Your access to </w:t>
       </w:r>
       <w:r w:rsidR="00A31731">
         <w:t xml:space="preserve">supports outside of the NDIS </w:t>
       </w:r>
       <w:r w:rsidR="00542371">
         <w:t>won’t be affected by our eligibility reassessment decision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09AC6BF4" w14:textId="0F91B349" w:rsidR="00133C46" w:rsidRPr="00D17A08" w:rsidRDefault="000815AC" w:rsidP="001F0E39">
+    <w:p w14:paraId="09AC6BF4" w14:textId="06F4E329" w:rsidR="00133C46" w:rsidRPr="00D17A08" w:rsidRDefault="000815AC" w:rsidP="001F0E39">
       <w:r>
         <w:t xml:space="preserve">We’ll support you to leave the NDIS </w:t>
       </w:r>
       <w:r w:rsidR="003017D8">
         <w:t xml:space="preserve">by </w:t>
       </w:r>
       <w:r w:rsidR="0FE4B5D1">
         <w:t>help</w:t>
       </w:r>
       <w:r w:rsidR="00133C46">
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidR="0FE4B5D1">
         <w:t xml:space="preserve"> you connect with these supports if you need it.</w:t>
       </w:r>
       <w:r w:rsidR="3F7297DB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C62627">
         <w:t>Learn more about</w:t>
       </w:r>
       <w:r w:rsidR="00BC4FE1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21">
+      <w:hyperlink r:id="rId17" w:anchor="mainstream-and-community">
         <w:r w:rsidR="00BC4FE1" w:rsidRPr="0E273973">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>mainstream and community services</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00BC4FE1">
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidR="00C62627">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22">
+      <w:hyperlink r:id="rId18" w:anchor="leaving">
         <w:r w:rsidR="006D5570" w:rsidRPr="0E273973">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>l</w:t>
         </w:r>
         <w:r w:rsidR="00C62627" w:rsidRPr="0E273973">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>eaving the NDIS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C62627">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="001F0E39">
         <w:t xml:space="preserve"> We can also</w:t>
       </w:r>
       <w:r w:rsidR="00133C46">
         <w:t xml:space="preserve"> help you sort out your final payment requests.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18D39F7E" w14:textId="062D843E" w:rsidR="006A3851" w:rsidRPr="00E214F4" w:rsidRDefault="004063BA" w:rsidP="001A72EC">
       <w:pPr>
@@ -1736,99 +1694,99 @@
       <w:r w:rsidR="00544ED2" w:rsidRPr="27AA97D4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="00574430" w:rsidRPr="27AA97D4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">y NDIS contact </w:t>
       </w:r>
       <w:r w:rsidRPr="27AA97D4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>can</w:t>
       </w:r>
       <w:r w:rsidR="00C65020" w:rsidRPr="27AA97D4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E1B7841" w14:textId="5EC695E6" w:rsidR="00C65020" w:rsidRDefault="008B33D5" w:rsidP="00C65020">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet"/>
+    <w:p w14:paraId="3E1B7841" w14:textId="5EC695E6" w:rsidR="00C65020" w:rsidRDefault="008B33D5" w:rsidP="00181EB0">
+      <w:pPr>
+        <w:pStyle w:val="ParagraphBullet"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>help explain our decision</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AA3516B" w14:textId="03717253" w:rsidR="00C65020" w:rsidRDefault="008B33D5" w:rsidP="00C65020">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet"/>
+    <w:p w14:paraId="4AA3516B" w14:textId="03717253" w:rsidR="00C65020" w:rsidRDefault="008B33D5" w:rsidP="00181EB0">
+      <w:pPr>
+        <w:pStyle w:val="ParagraphBullet"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>answer any questions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7456F577" w14:textId="2F708549" w:rsidR="008B33D5" w:rsidRDefault="005E41C9" w:rsidP="00675098">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet"/>
+    <w:p w14:paraId="7456F577" w14:textId="2F708549" w:rsidR="008B33D5" w:rsidRDefault="005E41C9" w:rsidP="00181EB0">
+      <w:pPr>
+        <w:pStyle w:val="ParagraphBullet"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">help you understand your options and </w:t>
       </w:r>
       <w:r w:rsidR="008B33D5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>next steps.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D0A255F" w14:textId="1F72A709" w:rsidR="008B33D5" w:rsidRDefault="008B33D5" w:rsidP="008B33D5">
+    <w:p w14:paraId="5D0A255F" w14:textId="79E35ABC" w:rsidR="008B33D5" w:rsidRDefault="008B33D5" w:rsidP="008B33D5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="58F3396C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">You </w:t>
       </w:r>
       <w:r w:rsidR="00F9432D" w:rsidRPr="58F3396C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>have 3 months</w:t>
       </w:r>
       <w:r w:rsidR="00F80451" w:rsidRPr="58F3396C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> from the date you</w:t>
       </w:r>
       <w:r w:rsidR="00505BEE" w:rsidRPr="58F3396C">
@@ -1848,51 +1806,51 @@
       </w:r>
       <w:r w:rsidR="00F80451" w:rsidRPr="58F3396C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> to</w:t>
       </w:r>
       <w:r w:rsidRPr="58F3396C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> ask for an internal review of our decision.</w:t>
       </w:r>
       <w:r w:rsidR="00147101" w:rsidRPr="58F3396C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="58F3396C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Learn more about </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23">
+      <w:hyperlink r:id="rId19" w:anchor="reviewing-our-decisions">
         <w:r w:rsidRPr="58F3396C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri"/>
           </w:rPr>
           <w:t>internal and external reviews</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="58F3396C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="732EEAF7" w14:textId="6C531136" w:rsidR="00B40AAC" w:rsidRPr="00D156EC" w:rsidRDefault="00B40AAC" w:rsidP="00326F50">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00D156EC">
         <w:t xml:space="preserve">National Disability Insurance </w:t>
       </w:r>
       <w:r w:rsidR="00B25F2E">
         <w:t>Scheme</w:t>
       </w:r>
@@ -1925,192 +1883,192 @@
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "http://ndis.gov.au/" </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00D156EC">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00D156EC">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00D156EC">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ndis.gov.au</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1006C35A" w14:textId="77777777" w:rsidR="00B40AAC" w:rsidRPr="00D156EC" w:rsidRDefault="00B40AAC" w:rsidP="00B40AAC">
+    <w:p w14:paraId="7496FBAE" w14:textId="5501BC88" w:rsidR="00426012" w:rsidRPr="00D156EC" w:rsidRDefault="00B40AAC" w:rsidP="00B40AAC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="110"/>
         <w:ind w:right="4"/>
         <w:rPr>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D156EC">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00D156EC">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Telephone 1800 800 110</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E8111BC" w14:textId="77777777" w:rsidR="00B40AAC" w:rsidRPr="00D156EC" w:rsidRDefault="00B40AAC" w:rsidP="00B40AAC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="110"/>
         <w:ind w:right="4"/>
         <w:rPr>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D156EC">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Webchat </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00D156EC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:kern w:val="1"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>ndis.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6892426B" w14:textId="77777777" w:rsidR="00B40AAC" w:rsidRPr="00D156EC" w:rsidRDefault="00B40AAC" w:rsidP="00B40AAC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="116"/>
         <w:ind w:right="4"/>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D156EC">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Follow us on our social channels</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E0AFD14" w14:textId="77777777" w:rsidR="00B40AAC" w:rsidRPr="00D156EC" w:rsidRDefault="00B40AAC" w:rsidP="00B40AAC">
+    <w:p w14:paraId="728446B0" w14:textId="1D26F8B3" w:rsidR="00DB2162" w:rsidRDefault="00B40AAC" w:rsidP="00B40AAC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="116"/>
         <w:ind w:right="4"/>
       </w:pPr>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="040AB290">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-5"/>
             <w:kern w:val="1"/>
           </w:rPr>
           <w:t>Facebook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D156EC">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="040AB290">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-5"/>
             <w:kern w:val="1"/>
           </w:rPr>
           <w:t>Instagram</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D156EC">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="040AB290">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-5"/>
             <w:kern w:val="1"/>
           </w:rPr>
           <w:t>YouTube</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D156EC">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="040AB290">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-5"/>
             <w:kern w:val="1"/>
           </w:rPr>
           <w:t>LinkedIn</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="169BCBEC" w14:textId="77777777" w:rsidR="00B40AAC" w:rsidRPr="00D156EC" w:rsidRDefault="00B40AAC" w:rsidP="00B40AAC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="116"/>
         <w:ind w:right="4"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D156EC">
@@ -2209,263 +2167,188 @@
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="116"/>
         <w:ind w:right="4"/>
         <w:rPr>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D156EC">
         <w:rPr>
           <w:b/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Voice relay:</w:t>
       </w:r>
       <w:r w:rsidRPr="00D156EC">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1800 555 727</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03C8B8C0" w14:textId="444D9EF3" w:rsidR="001375CA" w:rsidRDefault="00B40AAC" w:rsidP="002707E6">
+    <w:p w14:paraId="03C8B8C0" w14:textId="35D5221D" w:rsidR="001375CA" w:rsidRPr="00C31799" w:rsidRDefault="00B40AAC" w:rsidP="002707E6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="116" w:after="400" w:line="338" w:lineRule="auto"/>
         <w:ind w:right="6"/>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D156EC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">National Relay Service: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidR="00AF3C64">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:kern w:val="1"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>accesshub.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="20AAB403" w14:textId="64B8F588" w:rsidR="004B49BD" w:rsidRPr="00B25F2E" w:rsidRDefault="00B25F2E" w:rsidP="00535418">
+    <w:p w14:paraId="20AAB403" w14:textId="02DAF18B" w:rsidR="004B49BD" w:rsidRDefault="002707E6" w:rsidP="00535418">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="116" w:line="338" w:lineRule="auto"/>
         <w:ind w:right="4"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B25F2E">
-[...8 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>0</w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> Factsheet: </w:t>
+        <w:t xml:space="preserve">Factsheet: </w:t>
       </w:r>
       <w:r w:rsidR="00EC681B">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Eligibility reassessments</w:t>
       </w:r>
-      <w:r w:rsidR="002707E6">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
-      <w:r w:rsidR="006D4475">
+      <w:r w:rsidR="001E742B">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>March</w:t>
-[...19 lines deleted...]
-        <w:t>5</w:t>
+        <w:t>September 2026</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="004B49BD" w:rsidRPr="00B25F2E" w:rsidSect="002B27DE">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId35"/>
+    <w:sectPr w:rsidR="004B49BD" w:rsidSect="002B27DE">
+      <w:headerReference w:type="even" r:id="rId26"/>
+      <w:headerReference w:type="default" r:id="rId27"/>
+      <w:footerReference w:type="even" r:id="rId28"/>
+      <w:footerReference w:type="default" r:id="rId29"/>
+      <w:headerReference w:type="first" r:id="rId30"/>
+      <w:footerReference w:type="first" r:id="rId31"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1903" w:right="1440" w:bottom="1440" w:left="1440" w:header="772" w:footer="392" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="076BDC11" w14:textId="77777777" w:rsidR="00932D5E" w:rsidRPr="00D156EC" w:rsidRDefault="00932D5E" w:rsidP="00863C7F">
+    <w:p w14:paraId="4C93EEDF" w14:textId="77777777" w:rsidR="00BB0FC1" w:rsidRPr="00D156EC" w:rsidRDefault="00BB0FC1" w:rsidP="00863C7F">
       <w:r w:rsidRPr="00D156EC">
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FE61A1E" w14:textId="77777777" w:rsidR="00932D5E" w:rsidRPr="00D156EC" w:rsidRDefault="00932D5E" w:rsidP="00863C7F"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="42371032" w14:textId="77777777" w:rsidR="00932D5E" w:rsidRPr="00D156EC" w:rsidRDefault="00932D5E" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="623FB60E" w14:textId="77777777" w:rsidR="00BB0FC1" w:rsidRPr="00D156EC" w:rsidRDefault="00BB0FC1" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="41381725" w14:textId="77777777" w:rsidR="00BB0FC1" w:rsidRPr="00D156EC" w:rsidRDefault="00BB0FC1" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="1FDCBB0A" w14:textId="77777777" w:rsidR="00BB0FC1" w:rsidRPr="00D156EC" w:rsidRDefault="00BB0FC1" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="720024E1" w14:textId="77777777" w:rsidR="00BB0FC1" w:rsidRPr="00D156EC" w:rsidRDefault="00BB0FC1" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="0A93B910" w14:textId="77777777" w:rsidR="00BB0FC1" w:rsidRPr="00D156EC" w:rsidRDefault="00BB0FC1" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="602F4EE3" w14:textId="77777777" w:rsidR="00BB0FC1" w:rsidRPr="00D156EC" w:rsidRDefault="00BB0FC1" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="11F23D86" w14:textId="77777777" w:rsidR="00BB0FC1" w:rsidRPr="00D156EC" w:rsidRDefault="00BB0FC1" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="152EF61B" w14:textId="77777777" w:rsidR="00BB0FC1" w:rsidRPr="00D156EC" w:rsidRDefault="00BB0FC1" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="45A414AB" w14:textId="77777777" w:rsidR="00BB0FC1" w:rsidRPr="00D156EC" w:rsidRDefault="00BB0FC1" w:rsidP="00863C7F"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0795A22E" w14:textId="77777777" w:rsidR="00932D5E" w:rsidRPr="00D156EC" w:rsidRDefault="00932D5E" w:rsidP="00863C7F">
+    <w:p w14:paraId="6A23DEC3" w14:textId="77777777" w:rsidR="00BB0FC1" w:rsidRPr="00D156EC" w:rsidRDefault="00BB0FC1" w:rsidP="00863C7F">
       <w:r w:rsidRPr="00D156EC">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="127B7F87" w14:textId="77777777" w:rsidR="00932D5E" w:rsidRPr="00D156EC" w:rsidRDefault="00932D5E" w:rsidP="00863C7F"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="294DDCC7" w14:textId="77777777" w:rsidR="00932D5E" w:rsidRPr="00D156EC" w:rsidRDefault="00932D5E" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="7D25CEB4" w14:textId="77777777" w:rsidR="00BB0FC1" w:rsidRPr="00D156EC" w:rsidRDefault="00BB0FC1" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="2E77D6DD" w14:textId="77777777" w:rsidR="00BB0FC1" w:rsidRPr="00D156EC" w:rsidRDefault="00BB0FC1" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="467A9F59" w14:textId="77777777" w:rsidR="00BB0FC1" w:rsidRPr="00D156EC" w:rsidRDefault="00BB0FC1" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="693FE29C" w14:textId="77777777" w:rsidR="00BB0FC1" w:rsidRPr="00D156EC" w:rsidRDefault="00BB0FC1" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="52E56D3D" w14:textId="77777777" w:rsidR="00BB0FC1" w:rsidRPr="00D156EC" w:rsidRDefault="00BB0FC1" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="469C8C96" w14:textId="77777777" w:rsidR="00BB0FC1" w:rsidRPr="00D156EC" w:rsidRDefault="00BB0FC1" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="7ECA1EA5" w14:textId="77777777" w:rsidR="00BB0FC1" w:rsidRPr="00D156EC" w:rsidRDefault="00BB0FC1" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="2B069D13" w14:textId="77777777" w:rsidR="00BB0FC1" w:rsidRPr="00D156EC" w:rsidRDefault="00BB0FC1" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="37C4A291" w14:textId="77777777" w:rsidR="00BB0FC1" w:rsidRPr="00D156EC" w:rsidRDefault="00BB0FC1" w:rsidP="00863C7F"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="596C4745" w14:textId="77777777" w:rsidR="00932D5E" w:rsidRDefault="00932D5E">
+    <w:p w14:paraId="6A3E3FCA" w14:textId="77777777" w:rsidR="00BB0FC1" w:rsidRDefault="00BB0FC1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2479,123 +2362,120 @@
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="FSMePro">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000606A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
-    <w:altName w:val="等线 Light"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="DE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (Body CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="FSMe-Bold">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
-    <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1B0E9A82" w14:textId="524338B1" w:rsidR="002B27DE" w:rsidRPr="00D156EC" w:rsidRDefault="002B27DE" w:rsidP="00A32D49">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D156EC">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00D156EC">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00D156EC">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
@@ -2608,51 +2488,51 @@
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00D156EC">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1A4A35D6" w14:textId="77777777" w:rsidR="008D4B76" w:rsidRPr="00D156EC" w:rsidRDefault="008D4B76" w:rsidP="002B27DE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="2C000698" w14:textId="77777777" w:rsidR="00AA6762" w:rsidRPr="00D156EC" w:rsidRDefault="00AA6762" w:rsidP="00863C7F"/>
   <w:p w14:paraId="1809C35F" w14:textId="77777777" w:rsidR="00AA6762" w:rsidRPr="00D156EC" w:rsidRDefault="00AA6762" w:rsidP="00863C7F"/>
   <w:p w14:paraId="4998D84C" w14:textId="77777777" w:rsidR="00A71751" w:rsidRPr="00D156EC" w:rsidRDefault="00A71751" w:rsidP="00863C7F"/>
   <w:p w14:paraId="07AEABB6" w14:textId="77777777" w:rsidR="00A71751" w:rsidRPr="00D156EC" w:rsidRDefault="00A71751" w:rsidP="00863C7F"/>
   <w:p w14:paraId="52FE1F43" w14:textId="77777777" w:rsidR="00A71751" w:rsidRPr="00D156EC" w:rsidRDefault="00A71751" w:rsidP="00863C7F"/>
   <w:p w14:paraId="7A022561" w14:textId="77777777" w:rsidR="00A71751" w:rsidRPr="00D156EC" w:rsidRDefault="00A71751" w:rsidP="00863C7F"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-674263900"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="15DC1CD4" w14:textId="3163030C" w:rsidR="000640BA" w:rsidRPr="00C477BE" w:rsidRDefault="000640BA">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00C477BE">
@@ -2691,145 +2571,145 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="2412702F" w14:textId="5713753A" w:rsidR="00A71751" w:rsidRPr="00C477BE" w:rsidRDefault="00C477BE" w:rsidP="00E612F9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:color w:val="6B2876" w:themeColor="text2"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C477BE">
       <w:rPr>
         <w:color w:val="6B2876" w:themeColor="text2"/>
       </w:rPr>
       <w:t>ndis.gov.au</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="194E48CC" w14:textId="17A6DE82" w:rsidR="00285DEE" w:rsidRPr="00C477BE" w:rsidRDefault="00FB1847" w:rsidP="00FB1847">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:color w:val="6B2876" w:themeColor="text2"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="002B27DE">
       <w:rPr>
         <w:color w:val="6B2876" w:themeColor="text2"/>
       </w:rPr>
       <w:t>ndis.gov.au</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="21124AAE" w14:textId="77777777" w:rsidR="00932D5E" w:rsidRPr="00D156EC" w:rsidRDefault="00932D5E" w:rsidP="00863C7F">
+    <w:p w14:paraId="0230996D" w14:textId="77777777" w:rsidR="00BB0FC1" w:rsidRPr="00D156EC" w:rsidRDefault="00BB0FC1" w:rsidP="00863C7F">
       <w:r w:rsidRPr="00D156EC">
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55C7C828" w14:textId="77777777" w:rsidR="00932D5E" w:rsidRPr="00D156EC" w:rsidRDefault="00932D5E" w:rsidP="00863C7F"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="0CF560DA" w14:textId="77777777" w:rsidR="00932D5E" w:rsidRPr="00D156EC" w:rsidRDefault="00932D5E" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="1D7AA259" w14:textId="77777777" w:rsidR="00BB0FC1" w:rsidRPr="00D156EC" w:rsidRDefault="00BB0FC1" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="04B2E935" w14:textId="77777777" w:rsidR="00BB0FC1" w:rsidRPr="00D156EC" w:rsidRDefault="00BB0FC1" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="5EA95B90" w14:textId="77777777" w:rsidR="00BB0FC1" w:rsidRPr="00D156EC" w:rsidRDefault="00BB0FC1" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="222A7DD4" w14:textId="77777777" w:rsidR="00BB0FC1" w:rsidRPr="00D156EC" w:rsidRDefault="00BB0FC1" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="5329F1AD" w14:textId="77777777" w:rsidR="00BB0FC1" w:rsidRPr="00D156EC" w:rsidRDefault="00BB0FC1" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="0B295484" w14:textId="77777777" w:rsidR="00BB0FC1" w:rsidRPr="00D156EC" w:rsidRDefault="00BB0FC1" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="4B9BF730" w14:textId="77777777" w:rsidR="00BB0FC1" w:rsidRPr="00D156EC" w:rsidRDefault="00BB0FC1" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="3966BEDC" w14:textId="77777777" w:rsidR="00BB0FC1" w:rsidRPr="00D156EC" w:rsidRDefault="00BB0FC1" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="35B4D045" w14:textId="77777777" w:rsidR="00BB0FC1" w:rsidRPr="00D156EC" w:rsidRDefault="00BB0FC1" w:rsidP="00863C7F"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2B0CDEEF" w14:textId="77777777" w:rsidR="00932D5E" w:rsidRPr="00D156EC" w:rsidRDefault="00932D5E" w:rsidP="00863C7F">
+    <w:p w14:paraId="3A188EEA" w14:textId="77777777" w:rsidR="00BB0FC1" w:rsidRPr="00D156EC" w:rsidRDefault="00BB0FC1" w:rsidP="00863C7F">
       <w:r w:rsidRPr="00D156EC">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27D14294" w14:textId="77777777" w:rsidR="00932D5E" w:rsidRPr="00D156EC" w:rsidRDefault="00932D5E" w:rsidP="00863C7F"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="519F2D59" w14:textId="77777777" w:rsidR="00932D5E" w:rsidRPr="00D156EC" w:rsidRDefault="00932D5E" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="5B2F7635" w14:textId="77777777" w:rsidR="00BB0FC1" w:rsidRPr="00D156EC" w:rsidRDefault="00BB0FC1" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="46D6A8DE" w14:textId="77777777" w:rsidR="00BB0FC1" w:rsidRPr="00D156EC" w:rsidRDefault="00BB0FC1" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="34192FC8" w14:textId="77777777" w:rsidR="00BB0FC1" w:rsidRPr="00D156EC" w:rsidRDefault="00BB0FC1" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="454ACB0C" w14:textId="77777777" w:rsidR="00BB0FC1" w:rsidRPr="00D156EC" w:rsidRDefault="00BB0FC1" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="615C5875" w14:textId="77777777" w:rsidR="00BB0FC1" w:rsidRPr="00D156EC" w:rsidRDefault="00BB0FC1" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="2EBA7D30" w14:textId="77777777" w:rsidR="00BB0FC1" w:rsidRPr="00D156EC" w:rsidRDefault="00BB0FC1" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="43615781" w14:textId="77777777" w:rsidR="00BB0FC1" w:rsidRPr="00D156EC" w:rsidRDefault="00BB0FC1" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="0866CB21" w14:textId="77777777" w:rsidR="00BB0FC1" w:rsidRPr="00D156EC" w:rsidRDefault="00BB0FC1" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="6A8B6D9A" w14:textId="77777777" w:rsidR="00BB0FC1" w:rsidRPr="00D156EC" w:rsidRDefault="00BB0FC1" w:rsidP="00863C7F"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0249616A" w14:textId="77777777" w:rsidR="00932D5E" w:rsidRDefault="00932D5E">
+    <w:p w14:paraId="3BC9BFF8" w14:textId="77777777" w:rsidR="00BB0FC1" w:rsidRDefault="00BB0FC1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1A7052F8" w14:textId="77777777" w:rsidR="008D4B76" w:rsidRPr="00D156EC" w:rsidRDefault="008D4B76" w:rsidP="00863C7F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="622BC158" w14:textId="77777777" w:rsidR="00AA6762" w:rsidRPr="00D156EC" w:rsidRDefault="00AA6762" w:rsidP="00863C7F"/>
   <w:p w14:paraId="43A53139" w14:textId="77777777" w:rsidR="00AA6762" w:rsidRPr="00D156EC" w:rsidRDefault="00AA6762" w:rsidP="00863C7F"/>
   <w:p w14:paraId="335E32E5" w14:textId="77777777" w:rsidR="00A71751" w:rsidRPr="00D156EC" w:rsidRDefault="00A71751" w:rsidP="00863C7F"/>
   <w:p w14:paraId="3FD35734" w14:textId="77777777" w:rsidR="00A71751" w:rsidRPr="00D156EC" w:rsidRDefault="00A71751" w:rsidP="00863C7F"/>
   <w:p w14:paraId="29C541D4" w14:textId="77777777" w:rsidR="00A71751" w:rsidRPr="00D156EC" w:rsidRDefault="00A71751" w:rsidP="00863C7F"/>
   <w:p w14:paraId="0F7B36FD" w14:textId="77777777" w:rsidR="00A71751" w:rsidRPr="00D156EC" w:rsidRDefault="00A71751" w:rsidP="00863C7F"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="50A50467" w14:textId="6E180363" w:rsidR="002423AB" w:rsidRPr="00AD5AA1" w:rsidRDefault="002423AB" w:rsidP="002423AB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4B29D1BF" w14:textId="2E822EF3" w:rsidR="00A212FB" w:rsidRPr="0025303C" w:rsidRDefault="00A212FB" w:rsidP="00A212FB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:color w:val="F9F9F9" w:themeColor="background1"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003A3FCC">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E606CD2" wp14:editId="176C12F7">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>-914400</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:posOffset>-1213485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7559675" cy="10688320"/>
               <wp:effectExtent l="0" t="0" r="0" b="5080"/>
               <wp:wrapNone/>
@@ -2887,65 +2767,65 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="90000" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="3BB8AECB" id="Rectangle 1310804373" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:-1in;margin-top:-95.55pt;width:595.25pt;height:841.6pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDa9j37DQEAABQCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAi13YGOIyA0HiBK3DajcaI4lO3tSbtNgolN4pjY3+/PSbnc2oGNEMg4rPhtXnAG&#10;qJw22FX8ff2U3XNGUaKWg0Oo+A6IL+vrq3K980As0UgV72P0D0KQ6sFKyp0HTJXWBStjOoZOeKk+&#10;ZAdiURR3QjmMgDGLUwavywZa+TlEttqm673JxnecPe77plEVN3biNx46Lv5EAgx0wkjvB6NkTMuJ&#10;EfWJWHaQyhM591BvPN0k8zMTpspvqZ8DDtxLes1gNLBXGeKztEld6EACFq5xKr+cMUlaylzbGgV5&#10;E2g1U0enc9nafWGA8b/hTcLeYDymi/lP628AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PB&#10;MnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhq&#10;lCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7&#10;R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDUDMpuuAIAAOkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtO3DAQfa/U&#10;f7D8XrK7ZblEZNEKRIW0AgRUPHsdm0R1PO7Ye+vXd2xnAwLUSlXzYHk8tzMnM3N2vu0MWyv0LdiK&#10;jw9GnCkroW7tc8W/P159OeHMB2FrYcCqiu+U5+ezz5/ONq5UE2jA1AoZBbG+3LiKNyG4sii8bFQn&#10;/AE4ZUmpATsRSMTnokaxoeidKSaj0VGxAawdglTe0+tlVvJZiq+1kuFWa68CMxUnbCGdmM5lPIvZ&#10;mSifUbimlT0M8Q8oOtFaSjqEuhRBsBW270J1rUTwoMOBhK4ArVupUg1UzXj0ppqHRjiVaiFyvBto&#10;8v8vrLxZP7g7jNC9W4D84YmRYuN8OWii4HubrcYu2hJwtk0s7gYW1TYwSY/H0+np0fGUM0m68ejo&#10;5OTrJBFdiHLv79CHbwo6Fi8VR/pPiT6xXvgQEYhybxLTLU3rrlpj9veeCfqPf++XzPElyFWnbMhN&#10;g8qIQB3rm9Z5zrBU3VLVhOO6HueW8AFVkE1MqCnxPQHMsAYFQXwNy9hoayHCzJbxJTGZyUs0hp1R&#10;0c7Ye6VZWxNdk1R4anh1YZCtBbWqkJLAjrOqEbXKz9MRfREgJR88kpQCvqDtY/cB4jC9j53D5Op0&#10;dFVpXgZgoz8By86DR8oMNgzOXWsBPwpgqKo+c7bfk5SpiSwtod7dIUPI0+qdvGqpTRbChzuBNJ40&#10;yLRywi0d2sCm4tDfOGsAf330Hu2pW0jL2YbGveL+50qg4sxcW5qn08QsC0k4nB5TxzLMmvHhIQnL&#10;1xq76i6AftOYlpuT6Rrtg9lfNUL3RJtpHrOSSlhJuSsuA+6Fi5DXEO02qebzZEY7wYmwsA9OxuCR&#10;1TgGj9snga6flUBzdgP71SDKNyOTbaOnhfkqgG5T477w2vNN+yQ1Tr/74sJ6LSerlw09+w0AAP//&#10;AwBQSwMECgAAAAAAAAAhAKyg9AcgigEAIIoBABQAAABkcnMvbWVkaWEvaW1hZ2UxLmpwZ//Y/+0A&#10;LFBob3Rvc2hvcCAzLjAAOEJJTQPtAAAAAAAQASwAAAABAAEBLAAAAAEAAf/iDFhJQ0NfUFJPRklM&#10;RQABAQAADEhMaW5vAhAAAG1udHJSR0IgWFlaIAfOAAIACQAGADEAAGFjc3BNU0ZUAAAAAElFQyBz&#10;UkdCAAAAAAAAAAAAAAAAAAD21gABAAAAANMtSFAgIAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAEWNwcnQAAAFQAAAAM2Rlc2MAAAGEAAAAbHd0cHQAAAHwAAAA&#10;FGJrcHQAAAIEAAAAFHJYWVoAAAIYAAAAFGdYWVoAAAIsAAAAFGJYWVoAAAJAAAAAFGRtbmQAAAJU&#10;AAAAcGRtZGQAAALEAAAAiHZ1ZWQAAANMAAAAhnZpZXcAAAPUAAAAJGx1bWkAAAP4AAAAFG1lYXMA&#10;AAQMAAAAJHRlY2gAAAQwAAAADHJUUkMAAAQ8AAAIDGdUUkMAAAQ8AAAIDGJUUkMAAAQ8AAAIDHRl&#10;eHQAAAAAQ29weXJpZ2h0IChjKSAxOTk4IEhld2xldHQtUGFja2FyZCBDb21wYW55AABkZXNjAAAA&#10;AAAAABJzUkdCIElFQzYxOTY2LTIuMQAAAAAAAAAAAAAAEnNSR0IgSUVDNjE5NjYtMi4xAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAABYWVogAAAAAAAA81EA&#10;AQAAAAEWzFhZWiAAAAAAAAAAAAAAAAAAAAAAWFlaIAAAAAAAAG+iAAA49QAAA5BYWVogAAAAAAAA&#10;YpkAALeFAAAY2lhZWiAAAAAAAAAkoAAAD4QAALbPZGVzYwAAAAAAAAAWSUVDIGh0dHA6Ly93d3cu&#10;aWVjLmNoAAAAAAAAAAAAAAAWSUVDIGh0dHA6Ly93d3cuaWVjLmNoAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAGRlc2MAAAAAAAAALklFQyA2MTk2Ni0yLjEgRGVm&#10;YXVsdCBSR0IgY29sb3VyIHNwYWNlIC0gc1JHQgAAAAAAAAAAAAAALklFQyA2MTk2Ni0yLjEgRGVm&#10;YXVsdCBSR0IgY29sb3VyIHNwYWNlIC0gc1JHQgAAAAAAAAAAAAAAAAAAAAAAAAAAAABkZXNjAAAA&#10;AAAAACxSZWZlcmVuY2UgVmlld2luZyBDb25kaXRpb24gaW4gSUVDNjE5NjYtMi4xAAAAAAAAAAAA&#10;AAAsUmVmZXJlbmNlIFZpZXdpbmcgQ29uZGl0aW9uIGluIElFQzYxOTY2LTIuMQAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAdmlldwAAAAAAE6T+ABRfLgAQzxQAA+3MAAQTCwADXJ4AAAABWFlaIAAA&#10;AAAATAlWAFAAAABXH+dtZWFzAAAAAAAAAAEAAAAAAAAAAAAAAAAAAAAAAAACjwAAAAJzaWcgAAAA&#10;AENSVCBjdXJ2AAAAAAAABAAAAAAFAAoADwAUABkAHgAjACgALQAyADcAOwBAAEUASgBPAFQAWQBe&#10;AGMAaABtAHIAdwB8AIEAhgCLAJAAlQCaAJ8ApACpAK4AsgC3ALwAwQDGAMsA0ADVANsA4ADlAOsA&#10;8AD2APsBAQEHAQ0BEwEZAR8BJQErATIBOAE+AUUBTAFSAVkBYAFnAW4BdQF8AYMBiwGSAZoBoQGp&#10;AbEBuQHBAckB0QHZAeEB6QHyAfoCAwIMAhQCHQImAi8COAJBAksCVAJdAmcCcQJ6AoQCjgKYAqIC&#10;rAK2AsECywLVAuAC6wL1AwADCwMWAyEDLQM4A0MDTwNaA2YDcgN+A4oDlgOiA64DugPHA9MD4APs&#10;A/kEBgQTBCAELQQ7BEgEVQRjBHEEfgSMBJoEqAS2BMQE0wThBPAE/gUNBRwFKwU6BUkFWAVnBXcF&#10;hgWWBaYFtQXFBdUF5QX2BgYGFgYnBjcGSAZZBmoGewaMBp0GrwbABtEG4wb1BwcHGQcrBz0HTwdh&#10;B3QHhgeZB6wHvwfSB+UH+AgLCB8IMghGCFoIbgiCCJYIqgi+CNII5wj7CRAJJQk6CU8JZAl5CY8J&#10;pAm6Cc8J5Qn7ChEKJwo9ClQKagqBCpgKrgrFCtwK8wsLCyILOQtRC2kLgAuYC7ALyAvhC/kMEgwq&#10;DEMMXAx1DI4MpwzADNkM8w0NDSYNQA1aDXQNjg2pDcMN3g34DhMOLg5JDmQOfw6bDrYO0g7uDwkP&#10;JQ9BD14Peg+WD7MPzw/sEAkQJhBDEGEQfhCbELkQ1xD1ERMRMRFPEW0RjBGqEckR6BIHEiYSRRJk&#10;EoQSoxLDEuMTAxMjE0MTYxODE6QTxRPlFAYUJxRJFGoUixStFM4U8BUSFTQVVhV4FZsVvRXgFgMW&#10;JhZJFmwWjxayFtYW+hcdF0EXZReJF64X0hf3GBsYQBhlGIoYrxjVGPoZIBlFGWsZkRm3Gd0aBBoq&#10;GlEadxqeGsUa7BsUGzsbYxuKG7Ib2hwCHCocUhx7HKMczBz1HR4dRx1wHZkdwx3sHhYeQB5qHpQe&#10;vh7pHxMfPh9pH5Qfvx/qIBUgQSBsIJggxCDwIRwhSCF1IaEhziH7IiciVSKCIq8i3SMKIzgjZiOU&#10;I8Ij8CQfJE0kfCSrJNolCSU4JWgllyXHJfcmJyZXJocmtyboJxgnSSd6J6sn3CgNKD8ocSiiKNQp&#10;Bik4KWspnSnQKgIqNSpoKpsqzysCKzYraSudK9EsBSw5LG4soizXLQwtQS12Last4S4WLkwugi63&#10;Lu4vJC9aL5Evxy/+MDUwbDCkMNsxEjFKMYIxujHyMioyYzKbMtQzDTNGM38zuDPxNCs0ZTSeNNg1&#10;EzVNNYc1wjX9Njc2cjauNuk3JDdgN5w31zgUOFA4jDjIOQU5Qjl/Obw5+To2OnQ6sjrvOy07azuq&#10;O+g8JzxlPKQ84z0iPWE9oT3gPiA+YD6gPuA/IT9hP6I/4kAjQGRApkDnQSlBakGsQe5CMEJyQrVC&#10;90M6Q31DwEQDREdEikTORRJFVUWaRd5GIkZnRqtG8Ec1R3tHwEgFSEtIkUjXSR1JY0mpSfBKN0p9&#10;SsRLDEtTS5pL4kwqTHJMuk0CTUpNk03cTiVObk63TwBPSU+TT91QJ1BxULtRBlFQUZtR5lIxUnxS&#10;x1MTU19TqlP2VEJUj1TbVShVdVXCVg9WXFapVvdXRFeSV+BYL1h9WMtZGllpWbhaB1pWWqZa9VtF&#10;W5Vb5Vw1XIZc1l0nXXhdyV4aXmxevV8PX2Ffs2AFYFdgqmD8YU9homH1YklinGLwY0Njl2PrZEBk&#10;lGTpZT1lkmXnZj1mkmboZz1nk2fpaD9olmjsaUNpmmnxakhqn2r3a09rp2v/bFdsr20IbWBtuW4S&#10;bmtuxG8eb3hv0XArcIZw4HE6cZVx8HJLcqZzAXNdc7h0FHRwdMx1KHWFdeF2Pnabdvh3VnezeBF4&#10;bnjMeSp5iXnnekZ6pXsEe2N7wnwhfIF84X1BfaF+AX5ifsJ/I3+Ef+WAR4CogQqBa4HNgjCCkoL0&#10;g1eDuoQdhICE44VHhauGDoZyhteHO4efiASIaYjOiTOJmYn+imSKyoswi5aL/IxjjMqNMY2Yjf+O&#10;Zo7OjzaPnpAGkG6Q1pE/kaiSEZJ6kuOTTZO2lCCUipT0lV+VyZY0lp+XCpd1l+CYTJi4mSSZkJn8&#10;mmia1ZtCm6+cHJyJnPedZJ3SnkCerp8dn4uf+qBpoNihR6G2oiailqMGo3aj5qRWpMelOKWpphqm&#10;i6b9p26n4KhSqMSpN6mpqhyqj6sCq3Wr6axcrNCtRK24ri2uoa8Wr4uwALB1sOqxYLHWskuywrM4&#10;s660JbSctRO1irYBtnm28Ldot+C4WbjRuUq5wro7urW7LrunvCG8m70VvY++Cr6Evv+/er/1wHDA&#10;7MFnwePCX8Lbw1jD1MRRxM7FS8XIxkbGw8dBx7/IPci8yTrJuco4yrfLNsu2zDXMtc01zbXONs62&#10;zzfPuNA50LrRPNG+0j/SwdNE08bUSdTL1U7V0dZV1tjXXNfg2GTY6Nls2fHadtr724DcBdyK3RDd&#10;lt4c3qLfKd+v4DbgveFE4cziU+Lb42Pj6+Rz5PzlhOYN5pbnH+ep6DLovOlG6dDqW+rl63Dr++yG&#10;7RHtnO4o7rTvQO/M8Fjw5fFy8f/yjPMZ86f0NPTC9VD13vZt9vv3ivgZ+Kj5OPnH+lf65/t3/Af8&#10;mP0p/br+S/7c/23////uACZBZG9iZQBkAAAAAAEDABADAwYJAAAAAAAAAAAAAAAABQACSUT/2wCE&#10;AAEBAQEBAQEBAQEBAQEBAQIBAQEBAgICAgICAgICAgICAgICAgICAgICAgIDAwMDAwMDAwMDAwMD&#10;AwMDAwMDAwMBAQEBAgECAwICAwMDAwMDAwMDAwMDAwMDAwMDAwMDBAQEBAMDAwQEBAQEAwQEBAQE&#10;BAQEBAQEBAQEBAQEBAQEBP/CABEIDbQJsAMBEQACEQEDEQH/xAFLAAEAAwEBAAMBAQEAAAAAAAAA&#10;CQoLCAcEBQYDAgEBAQEBAQEBAAMBAQAAAAAAAAAIBwYFBAECAwkKEAAAAwQIBQIFBAEEAwEAAAAA&#10;AgMEBQYWEAEUNBUHFxkggAg4CXARUBIyEzMwYDU34DEiIxhA0CEkEQAABQIBCAQHCwYHCwgLAQAB&#10;AgMEBQAGEdES0qM0lAc3ICExExCAQSKzFHZRYXEyQiO0FXW1d1BwgVJidGCRcjMk1BYw4KGCkqJD&#10;U8Q2F7HBssNEpCWVQNDCY3ODk1RkNdWWEgABAgMCCAoIBgEDBQEBAAABAAIxkTMRAyCAIVFxsRJy&#10;EEFhgaHB0SIyslBw4UJSgpIEMGBiohMj0uDw8UDQ4nMFwhQTAQABAgQEBQUBAAMBAAMBAAERAPAh&#10;MVHRIEFh8YBxgZGhEDBQscFwYODhQJCw0MD/2gAMAwEAAhADEAAAAPF6QogAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6Qo&#10;gAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAS&#10;X8xzdzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6QogAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xz&#10;dzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAASX8xzdzHFsbAAAyya6rcAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATHcPxF6ifZ/AAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa&#10;5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAA&#10;AyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7&#10;YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;ATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ&#10;3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/&#10;qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5r&#10;AAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAD7H9P06f8jyPk/j8f8ObPV9X81/b+wH7rkvE+18z5PMNA6YAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAACc7O87v9TXNYAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAT&#10;2Ztmt9ycJxAqd7LstPvc9zEyf+VMayqf5kS38j5f04rsnZoAP9ur9+j9T7gAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAJzs7zu/1Nc1gAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAABPrmuaX&#10;05xnICqPsex07913Xquesssh/wDPb/nD/r8fkCGP/Xyx4q/9HKpAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAnOzvO7/AFNc1gAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAABPrmuaX05xnIC&#10;qPsex07913WQ+Hp7nh/xIhMARk/6QUvCL/rxbIAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAE&#10;52d53f6muawAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAn1zXNL6c4zkBVH2PY6d+67r6ln3&#10;L2ff+cn/ADE/Q898Q/z+fxXx/wB4f9AuH6228AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACc&#10;7O87v9TXNYAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAT65rml9OcZyAqj7HsdO/dd1HWM3Z&#10;NLv/AJcyT+m5/wA2M3/Quk447so4AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5&#10;rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAACfXNc0vpzjOQFUfY9jp37ruoAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAABkb2xbAAAAAAAAAAAAAAAAAAEi3K8rZMynK&#10;fvf0/n+I/v8A3qO7ZtvoXy/LaNx/H5heH4b3bzfO8B9P0onuz7Sr3r+v8Ze/74AAkz5HkLMmS5LJ&#10;/wAjyPp3x/Hxf73v17tO038H9P03wZ0nUCqPsex07913UWTsnyaSjleV+b+v6+W/X9lQXcNw/EfT&#10;9I+w/T9J6M3zaeTOM5kB5rmfU/i+PxX7/vj86fpoNtC0OB3SNI+n/p/QAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAACxbluW3m55nkCsvq+r2GszzP075&#10;PkAA/C/R9FAak6Thq73vQBbaxPErceKYr8v8fgADn30vR6C83zgKo+x7HTv3XdRo2SxLErnHccBl&#10;j2FYHN/rex0D5fl6Ac0zTKJyPIgAAcFdF0WdtUNQ86+r6oAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AE52d53f6muawAAMje2LYAAAAAAAAAAAAAAAAAAnizfNr803zgAAAAB4Z6HoZf1d115X9v3CyFlO&#10;UXhp9n4AAAACqPsex07913UaNksSxK5x3HAZY9hWBzn6vr6L0ty1LNxnGgAADm31PUzBa7rr8H9P&#10;1AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAACaXgM+&#10;0I5mmgAeQfb9sIugd/z36XpyG8zzEx3DcP8A6AKO9BUFW/1bVvTfj+PUUkGQfZ/h+EDkP2varsah&#10;p/4r+/0Tn55nkpPI8iAKo+x7HTv3XdRo2SxLErnHccBlj2FYHXvh+Jo9yzLQHEPv+/UU2zbOP/d9&#10;3oby/LnRzvO7CuZ5nRKomiICdL0wAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN&#10;7YtgAAAAAAAAAAAAAAAAACYTheF0RJhmEDw/7/vzMq0rPnT1fWAuS4RhFqPHseArV6rqtIug6Dsb&#10;5VlV5GfJ8A5F9r2s1ar6u8a+/wBAf3/H4uxz9P1l7KcpAqj7HsdO/dd1GjZLEsSucdxwGWPYVgTp&#10;51nd2XAsDAo00JQlc3VNUAHQvleVz16vqgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5&#10;rAAAyN7YtgAAAAAAAAAAAAAAAAACVfi+L0cZblsCEHv+/wA/WmaZAEqnGcXo6S1LYEGGhaDQGpal&#10;73s5TjYLzTNQKWW87zWE1/XwBPBm+bX6JvnACqPsex07913UaNksSxK5x3HAZY9hWBNpn3AXhJ+n&#10;4Dkr2fZp67juMG2iaH5/9X1gAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACc7O87v9TXNYAAGRvbF&#10;sAAAAAAAAAAAAAAAAAASh8dx2kLLEsAV+dJ0mh7R9HgDvzmOY0zJOk4CEjv++z7qZprSzk6TZFeY&#10;5kDNPq2rY5+r6sATwZvm1+ib5wAqj7HsdO/dd1GjZLEsSucdxwGWPYVger/F8em3Jcmf2/H4AH43&#10;+/8AaHLue5r7aXpkDWk6R9J/T+oAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAE52d53f6muawAAMje&#10;2LYAAAAAAAAAAAAAAAAAAlD47jtIWWJYAr56VpVEOjqOAHdnNc1puSZJgEJHf99n3UzTWpXHkd9O&#10;+V5YGVvYlh8/+p6oAngzfNr9E3zgBVH2PY6d+67qNGyWJYlc47jgMsewrA5v9b2LpmBYDZ8yTJQA&#10;AOGeg6ChdR9Hx3dT1IAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAABkb2xbAAAAAAA&#10;AAAAAAAAAAAEofHcdpCyxLAFfPStKoh0dRwA7s5rmtNyTJMAhI7/AL7PupmmtTOO466V8vzAMrSx&#10;LD8C9T1QBPBm+bX6JvnACqPsex07913UaNksSxK5x3HAZY9hWBzf63sf3/H4s15Hkds/FsW6H83z&#10;QAB4B6Xo5kNbVv4p6HoAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAA&#10;AAAAAAAAAAAACUPjuO0hZYlgCvnpWlUQ6Oo4Ad2c1zWm5JkmAQkd/wB9n3UzTWmBJklyEc1zYGbB&#10;VdVRrdb1wAngzfNr9E3zgBVH2PY6d+67qNGyWJYlc47jgMsewrA5v9b2AP0P8v4zIcHwc3Of5/ON&#10;nufdMeV5QApQ75vlZXXNcAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/AFNc1gAAZG9sWwAA&#10;AAAAAAAAAAAAAAABKHx3HaQssSwBXz0rSqIdHUcAO7Oa5rTckyTAISO/77Pupmmr6U3zdPtm+cAV&#10;C9s2ypXtm2ACwjmGYXt52nYCqPsex07913UaNksSxK5x3HAZY9hWBzf63sAAD7X+f87g+G4basx3&#10;HQKq+w7DTf3fdwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJzs7zu/1Nc1gAAZG9sWwAAAAAAAAAAA&#10;AAAAAABKHx3HaQssSwBXz0rSqIdHUcAO7Oa5rTckyTAISO/77PupmmrImU5ReEn2fgPKfs+zO6p+&#10;no0ut64en/H8V/KaprmH4jiAKrOw7BTd3feBo2SxLErnHccBlj2FYHjX3+jfumuaoENI0mvhp+nf&#10;Sf0/qBYWy/L72U7zuBTm3LcqqGzbMAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAABOdned3+prmsAADI&#10;3ti2AAAAAAAAAAAAAAAAAAJQ+O47SFliWAK+elaVRDo6jgB3ZzXNabkmSYBCR3/fZ91M016X8fx6&#10;hUhyH7n5/ngfB/b9o7Om6b8R9H0SI8xzHo/zfMAPIft+2qRsmx1TNn2jRsliWJXOO44DLHsKwLEm&#10;XZhcUw7Dhz96XoxD9t23Pvp+n134niTS8Hwf3f8AP9B8T8/nMzrKsuDul6UAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAACc7O87v9TXNYAAGRvbFsAAAAAAAAAAAAAAAAAASh8dx2kLLEsAV89K0qiHR1HA&#10;Duzmua03JMkwCEjv++z7qZpoT95nmd8mdJ0/p+PwAAAABCR3/fZ91M01o2SxLErnHccBlj2FYGiX&#10;L0v9289z4AAAFXbXdcpgb3vgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAABkb2xbA&#10;AAAAAAAAAAAAAAAAAEoXHcdpDSxLAFfLStKoiUdRwA7s5rmtNyTJMAhI7/vs+6maaAsO5fl11XA8&#10;D9W+P5AB579P000913WY/heFnfzvOwIINE0OgtSlK6NksSxK5x3HAZY9hWB6H8vz3KcIwib7gOA+&#10;d+v6gAfj/wC/9qq2xbFUc23bvh/t+wAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAAB&#10;kb2xbAAAAAAAAAAAAAAAAAAH6X+P8ZR+O479b/D5/wCH5/bg/pOk5d9n2QB9t/P+cpnG8b+3+f5v&#10;5fn88TdB0PInu+6APXvg+CcnPM7kh5Xlfsf0/WODquqg20PQ/DvS9L5X6/rLzw/Ddj+D4XOnq+pF&#10;F2naeO/f6HbPPc9174fhf7/H486+r64s+z7P4/5/I6b8fxpfuH4fvPm+c6L8zzOcPU9TgPpekhi7&#10;3vfEPR9IAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7&#10;YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;ATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAT35&#10;vm99mb5vAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAWGcxzG9fOs6gAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAALP2RZFdKwTBAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAFxHDcMtb4zjQAAGRvbFsAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAC+xOE3z&#10;4Ztm4AAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAADTVkuS+8+b5sAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAPTPk+TVsjSNPsP1/UAADI3ti2AAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJo+C4LQlmSZAAABkb2xbAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAF0DBsG&#10;tEZBkAAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAf3/H41C5DkPrbxPEAAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACWXi+L0Y5blsAAADI3ti2AAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAABe2nSdLCWZZkAAABkb2xbAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAHUXkeP&#10;qCyHIn6H+X8gAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAus4FgVm/JMkAAAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAADs7wfB01pKkr9J/L+QAAAAyN7YtgAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAaCkzzNNpn/AAAAAAZ&#10;G9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;BYFzTM74c5TmAAAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAHWfi+LpYyhKHsnwfAAAAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA/Xfw/hozS3LcmnJckAAAAABkb2xbAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA+T+PxfFnKcp+&#10;s1zUAAAAAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAB/T8fi6zgWB2a8lyQAAAAAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAB8v8AX9brGBYHZlybJQAAAAAABkb2xbAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAH7r5/nvSzvO09Ob5wAAAA&#10;AAABkb2xbAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AA7N8Hwb8M3TdI1y3LAAAAAAAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAB/T8fix5lmWXOsHwb074/kAAAAAAAAAyN7YtgAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACQnmOYum4JgkuXE8SAAAAAAAAA&#10;Bkb2xbAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAHdHO&#10;87bMxfF7AmZ5n9h+v6gAAAAAAAAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAB+l/l/KbDgM/skZVlU0XA8F8n8fgAAAAAAAAAAAZG9sWwAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAP8AZ2L4XhSx8XxcynCcJNdw&#10;PAet/D8QAAAAAAAAAAAAFL7ed5AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAA+w/X9f2P8AD+HrXxfF0f5XldheH4fePOc57J8HwAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAf/aAAgBAgABBQHkufF35NXxd+TV8Xfk1fF3&#10;5NXxd+TV8Xfk1fF347AUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosB&#10;RYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFg&#10;KLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAos&#10;BRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFF&#10;gKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAo&#10;sBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwF&#10;FgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWA&#10;osBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiw&#10;FFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUW&#10;AosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCi&#10;wFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAU&#10;WAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAoiFmqQZuTWKLryaxRdeTWKLryaxRdeTWKLryaxRd&#10;eTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxR&#10;deTWKLryaxRdeTWKLryaxRdeTWKLryaxRdf2IY1RasSZ6hiTMMSZgRQqtVLxf7C5wyRY6ngf1nii&#10;6/sSKrrTCFf+6jNPOhYiy652o/8AoMv84W6FVGFtSeSPrLFF1/YkVXWmEPrGacQnhlyV1+/B07RA&#10;ZrY/WWKLr+xIqutMIfWOoFAyrh4Om9Axm71lii6/sSKrrTCH1iKnAnFDvezrXcjTRVV7jJuDTwm6&#10;vWWKLr+xIqutMIfXRH2WTDHZHzkc/wB2HYcmoibj5f5JM0MH9Zoouv7Eiq60wh9frZFF1+GPd5YW&#10;lXFywm1cEi5WoMrRU1ptjwSYKmuLDnCr4alhbVgk+WpIMsWKkDC80XhVxPB9oO8NMVLqhR7NKoqb&#10;16ghEDUgGCKU1hFBqjstMIfXQ9IkrYVZuXE2tATi9SoIqVLEoMaotTbFCDOF4oaVQd6tKgtywI92&#10;lMIRS0phjihBcFPUer1aii6/DItu9LE/qmBjWXO0G4UlTImcj5qeReB9xF7V11+/Fa1PtUwh9dD/&#10;AL5SwfgDY2EYSPN8KvKvjYHoq7q2FqtqXqzFF1+GRTV7s36bK0mY1GZepqToiV62Yv6cIfXQ/wC+&#10;UsH4P9A+3nW8Vf0GJlM2qopVIE9WYouvwyJqvdk4EGc7TWhCrQoK4QUDXDzSy1cEJtP3EQ0L1MxG&#10;loM1KUsTvVeBkYQCkIF9m9yLu/hhD66H/fKWD8D/AGmystLudyjyOzwqzp1YAyBaGGVQNsLLIAxa&#10;yVw267In6tRRdfhkSXSllZ62pRjYk2ElMUO2pGumElflXEVtX20aXexGb1WZmIxkorq9xETmKx8E&#10;IfXQ/wC+UsH4IuN/xUwn8v2OBZhRaDercUXX4ZENXuyUwyT5mvgiBP7jJTDFfs1iKlvuNNMJMvyk&#10;4IputMIfXQ/75Swfgi0nujSwt6jvOxxQguElyL1er0UXX4Y/7pTCt64H1/8AWWmGb2Hyf52qlxp/&#10;aZeCKbrTCH10P++UsH4HsyW1n4U1DJVs0StLOGOKEFwQ9SlXq3FF1+GP+6UwreuB8XWmGb2G6v5l&#10;qWGr5UeCKbrTCH10P++UsH4BETmrRNxsDzWd1breqbzL6tRRdfhj/ulMK3rgfF1phm9htq9lqWKv&#10;5keCKbrTCH10P++UsH4BXV7h5wuVYNLGqx18TI1HYlGRpK2J+rMUXX4Y/wC6UwreuB8XWmGb2HwT&#10;5GqlxK/eZeCKbrTCH10P++UsH4KTplUqaYaZlw0wmsQNLEqycMJL/On6sxRdfhj/ALpTCt64Hxda&#10;YZvYilH7bTTCTbwxWf5WemEProf98pYPwcRi1HqiBxkZi0wh9fqzFF1+GP8AulMK3rgfF1phm9iK&#10;2X7iVKC5mY7sfCbyLQu0EZivx64mpTCFf++h/wB8pYPwKKVIlaohaFVXfFCS4IepSqmJngVJGmEE&#10;v9vqzFF1+GP+6UwreuB8XWmGb2GhCppI1MxmRSmqv2CT6akQZ/tZwqsdevgZ2g7KZxPxdtXD/vlL&#10;B+CKnj8tVDO1qstaMUtKYm5UNEStSwMas9dFVXuHQx2Fn9WYouvwx/3SmFb1wPi60wze6IhdFtL+&#10;pDN7D/vlLB+B6/PaP0Ybc9apvVqKLr8Mf90phW88D4utMM3ul8w9U2BdA7MbgSRMuZzw3Uzh+uYz&#10;CemFyVmag/75Swfgb3Yk8St8OLsgrq9uJNMytbqhisVVfL6txRdfhiiZVajw6yHEtMglpkDK70WL&#10;hMWo9R4eZDiWWQS0yBldqDFwtDKm1VNEKIKBWEVagnCK1YQhNEgZmNJkqFdXuGmHGVorlFEJQwyp&#10;hBlTZag1Opnba5aZBLTIE4fZExVV7UtLvRbAtCjOcKwgaoSm0BOEDVhCFGdMM7IkyVerkUXXk1ii&#10;68msUXXk1ii68msUXXk1ii68msVV+zLyaxZX7M3JrF5v+Lk1jA/ubk1ilX52rk1e6332nk0XV+wS&#10;uv5q+TSJGj7DLyaxa0/Mpyaf6B4tVsX5NH+12Rm5NYobfvr8mje11MKRz1qV8mkVN/3T8mjybane&#10;ic9alfJpELztyvJpEb0sifJo8G4rvSaWkzWfkzUUKiV8PSt5qcmddfsH++rdXyaP9+2nk0rr9g/X&#10;/aeTRVUqBX0/jN/Jo3vFJ3Feb2VeZuTN6RKRnC652k3Jk3vdF3B5P1Z4cmba9UGAN8TrNArr+bkx&#10;OcqdTXEzOzhtiNoaxXX78mC7zZ2cLxWgmGmKWhULtKjTX/5c3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;ri8grjCoGi84PFbSYKP9rVCrUov/AJ//AP8An/8A/wCf/wD/AOkVf//aAAgBAwABBQHkue34OTV7&#10;fg5NXt+Dk1e34OTV7fg5NXt+Dk1e34OPDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDiiIWWpBm5NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF1&#10;5NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF&#10;15NYouvJrFF15NYouvJrFF1/YhjVFqxJnqGJMwxJmBFCq1UtLzZmOtJ9Ma5vWeKLr+xIqr//AC0w&#10;hX/uoi6OlDnNXWav/UQ3GbQ5DMzSRsT9ZYouv7Eiu7Uwh9YjN51up31f/ODLF41qJ+ssUXX9iRXd&#10;qYQ+sZlErM7+DLAldbV6yxRdf2JFd2phD6w+nZU+GVpZjsalH+ggRxGc7J6yxRdf2JFd2phD66Ik&#10;hFCIam2BHkx1s0GPNprhvL9N2m9Zoouv7Eiu7Uwh9frZFF1+GPd5YWlXFywm1oBIuVqDK0VNaba8&#10;EmCprixQ4VfDSsLasE3y1JBlixUgYXmi8auJ4PtB3hpipdUKPZpUFTcvUEIgakAwRSmsIpNUdlph&#10;D66HpElbErNq4m1oCcXqVBFWpclBjVFqbYoQZwvFDSqDvVpUFuWBHu0phCKWlMMcUILgp6j1erUU&#10;XX4ZFt3pYn9UwMay52g3CkqZEzkfNTyLwPuIq/euv34rWf7dMIfXQ/75S7/wBsbCMJHm+FXlXxsD&#10;0Vd1bC1W1L1Zii6/DIqq92b9NlaTMijMvU1J0RK9bMX9OEProf8AfKXf+APt51vFX9BiZTNqqKNT&#10;OT1Zii6/DImq92TgQZztNaEKtCgrhBQNcPNLLVwQm0/cRDQvUzEaWgzUpSxO9VvrRhCsKQhV7N7k&#10;Xd/DCH10P++Uu/8AA/2mystLudyjyOzwqzp1YAyBaGGVQNsLLIAxayVw27LIn6tRRdfhkSXSllZ6&#10;2pRjYk2ElMUO2pGumElPlXEVtX20aXexGb1WZmIxkorq9xETmKx8EIfXQ/75S7/wRcb/AIqYS+X7&#10;HAswotBvVuKLr8MiGr3ZKYZJ8zXwRCn9xkphiv2axFK33GmmEmX5ScEVXWmEProf98pd/wCCLSe6&#10;NLC3qO87HFKC4RXI0Ver0UXX4Y/7pTCt64H1daYavYfJ/naqXGl9pl4IqutMIfXQ/wC+Uu/8D2ZL&#10;az8Kahkq2WJGlnDHFCC4IepSr1bii6/DH/dKYVvXA+LrTDV7DdX8y1LDV7I8EVXWmEProf8AfKXf&#10;+ARE5q0TcbA81XcZ1vZN5l9Woouvwx/3SmFb1wPi60w1ew21ey1LDX7o8EVXWmEProf98pd/4BXV&#10;7h5wuVYNLGqx18TI1HY1GRpK2J+rMUXX4Y/7pTCt64HxdaYavYfBPkaqXEt95l4IqutMIfXQ/wC+&#10;Uu/8FJ0yq1NMNMy4aYTWTDSxKsnDCK/zp+rMUXX4Y/7pTCt64HxdaYavYihH7bTTCTZwxYf5WemE&#10;Prof98pd/wCDiMWo9UQOMjMWmEPyerMUXX4Y/wC6UwreuB8XWmGr2IrZfuJUoLmZjut8JvItC7QR&#10;mK/HrialMIV/8lD/AL5S7/wKKVIlaohaFVXfFCS4IepSqmJ3gVJGmEEv9vqzFF1+GP8AulMK3rgf&#10;F1phq9hoQqaSNTMZkUpqr9gk+mpEGf7WcKrHXr4GdoOymcT8XbFw/wC+Uu/8EVPH2qoZ2tVlrRih&#10;pTE3LBoiVqXBjVnroqq9w6GOws/qzFF1+GP+6UwreuB8XWmGr3RELntpf1IavYf98pd/4Hr89o/R&#10;htz1qm9Woouvwx/3SmFbzwPi60w1e6XxDtTYF0DsxuBJEy5nPDdTOH65jMJ6YYJWZqD/AL5S7/wN&#10;7sSeJW+HF2QV1e3EmmZWt1QxWKqvl9W4ouvwxROpWo8OshxLLIKoaZAyu9Fi4TFqPUeHWQ4llkFU&#10;NMgZXYgxcLQyptVTRCaCgVhFWoJwktWEITRIGZjSZKhXV8waYcZWiuUUQlDDKmGdlTZag1Opnba5&#10;ZZBLLIE4fZExVV7UtLvRawtCiBwpCBqhKbQEoQNWEIUZ0wzsaTJV6uRRdeTWKLryaxRdeTWKLrya&#10;xRdeTWKLryaxVX7MvJrFlfszcmsXm/4uTWMD+5uTWKVfnauTV7rffaeTRdX7BK6/mr5NIkaPsMvJ&#10;rFrT8ynJp/oHi1Wxfk0f7ZZGbk1iht++vyaN7XUwpHPWpXyaRU3/AHT8mjybqneic9alfJpELzty&#10;vJpEb0sifJo8G4rvSaWkzWfkzUUKiV8PSt5qcmddfsH++rdXyaP9+2jk0rr9g/X/AGnk0VVKgV8v&#10;4zfyaN7xSdxXm9lXmbkzekSkZwuudpNyZN73RdweT9WePJm2vVBgDfE6zQK66zcmJ1CpVNcTM7OG&#10;2I2hqFdfvyYLvNnZgvFaCYaYpaFQu0qNNf8A5c3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Yri8grjCoGi&#10;84PFbSYKv9rVCrUov/n/AP8A+f8A/wD5/wD/AP6RV//aAAgBAQABBQHku6Q/775NekP+++TXpD/v&#10;vk16Q/775NekP+++TXpD/vvk16Q/7749TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsOhCK2yJOojk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr47u5L&#10;k18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr47u5Lk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3&#10;dyXJr47u5Lk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr47u5Lk18d3clya+O7uS/YjIyNbe0&#10;o5C55tCX/X/PkV5AZ8VVPZzPhwNtLuheJnwm0wRGjGj6z+O7uS/YnjiRRV6iafKSzs+F0ZRZFMKb&#10;Giikzp11VV1ZkZLw/GjM8na3Odv9ZfHd3JfsTxv9w9PlJ/gxkvDCUU5gVVVVVU9TkNJMzx9ZfHd3&#10;JfsTxv8AcPT5Sf4MdNCqZI94OqFdKqFPWXx3dyX7E8b/AHD0+Un+DEFRMtB8UOp6MT6d1FddRas9&#10;45Z4viv1l8d3cl+xPG/3D0+Un+Doy2zbfuXqriz3y5fSLyzny1diGZGf7yiZn9ZvHd3JfsTxv9w9&#10;PlJ/g/Wzx3dyXwzpjyDN1FZhMfjBytITbGyb9nt4vsvlksxIHe2WscZV5K5k50PjLHxmQo70oc6T&#10;+nSFi15LZOV1P/pJ6cYkLmR4zYDeqWb+QOaORzy4slOkvOHPEZfeNnKBwIuTpe6eoeDRkfku1Ixh&#10;0NdNkXIZy+OXMGD0PHWxtbv6kqfKT/B0dOfQOwZxZap+MTKCoh/GNkxXW+/F5BqrPEzha4WiOhkZ&#10;Gpvacp/HlnHHaUF+OnIGHEnN0xdPjhFeS2Thqnv0q9Or8rjLxwZEP5LNLx35zwSm8Hc8HS2+rXju&#10;7kvhnjLUITPSnNnoyeGdfVTB8GQrADg4YlhmH4xcfVz0qvHICIODpD6F2ZrZUEEGVHhPlfBNeYtP&#10;lJ/g6Oh/tapzj/tsZYZYxfm9GPTv0p5eZAuvjzt6cMsM93Vm1l41ZT5j+rPju7kvhnjoa62fqK/T&#10;zKy9h3NOCI5g975fxhR0CdNTPmG//wBPyk/wdHQ/2tU5x/22Upjm6QunpiyKy1/QzdzMcmUGXkUx&#10;I9oxiT1Z8d3cl8M8f6/2upzgjSP4Ky6dMX+SXI9xqo+UWETK5bddnT9mK2VV1Gqp8lkBEcWbIguE&#10;3tHcW5dwK5Ms4Hpzbz0yzyRdMV+UT2aHJ5RYhI15LdX+TWdq/B5Sf4Ojof7Wqc4/7b6McvmbMXqH&#10;pz3z8gjp/hOOfI1nrETWfrP6nVFoX8hXUc4Vso/I5ljF6rtejtfLB159QxM1I99WvHd3JfDOgxT7&#10;fVHTmVHTtyygLNLNSNM4Ytp8dGf72iNnp8nEPkbMpR42cuiRHmzTnlm45ckMtY/j+K8zoroSVURU&#10;6FurCIMzlqfKT/B0dD/a1TnH/bfjCYk1M06fJeWINaeCGc2czINcPq347u5L4Z0SK1JdT1PkKeqr&#10;u6auDonfSrj6mqfIizVL9Nw8bsJEcmRFPkzzGVecdcHjn7jafKT/AAdHQ/2tU5x/234ynugyZxU5&#10;x5KQFnnC2a3jszhg1SI4TiiD3h6veO7uS+GdF/c3T5Jz1l6fODpYU+31F0+QjtnHSS6SOXpup6t4&#10;gXiXqO4PHP3G0+Un+Do6H+1qnOP+2+mzM1PKLOtNRNZPgfkOw/E7DmF4/un+NKs1PHdnHBBHi7Xi&#10;5271b8d3cl8M6L+5unyU9v3B0w9w1PkI7ZxkmyEYcnKc2WlRszT4PHP3G0+Un+Do6H+1qnOP+2x0&#10;JdVzviNy8edHTtlfno6uofpujbp5iT1a8d3cl8M6L+5unyU9v3B0w9w1PkI7Zxkw0Easn6c1mY7H&#10;mjweOfuNp8pP8HR0P9rVOcf9thJVRBTp88iD/hNny9zYy5zVdvFmfltDGbUEZjQI+8sY59WfHd3J&#10;fDOi/ubp8lPb9wdMPcNT5CO2cdKL1K+enKnrAhleFOpDg8c/cbT5Sf4Ojof7Wqc4/wC26XW93q42&#10;7Lzr76goHqgHyY5avcQBnJlbmkhweTeCmZ1ZjerPju7kvhnRf3N0+Snt+4OmHuGp8hHbOPHJFpH7&#10;kBT5M8qWi1cHjXc67dn3T5Sf4Ojof7Wqc4/7b4mFvbnY19D/AFgxTG0RU+UYidcMerPju7kvhnRf&#10;3N0+Snt+4OmHuGp8hHbOPGtmMWH806Y4guH8xIS6hOl/MHIJ/UQjBUWx8+ejzpoN0+wZT5RmRoPC&#10;9HQ/2tU5x/224nG9YmfWXfQtknDuWeeHjxzFglV4ux4udtp8fOSkSxVmrT5RIkSWiL1Z8d3cl8M6&#10;L+5unyU9v3B0w9w1PkI7ZxBkVvaBIsy0j9x5pQLS0srM2s8R9IfTbFLU7uiPpgdi0MwfCcFu/gjm&#10;AoPzKh3rG6PspcpMpR0P9rVOcf8AbfjeyKK8HjRHWVOW+ZjLFHjiyAfahfF9l39yCfH108Qk0O12&#10;O1zMNC66DKj1L5pkzjzo9WfHd3JfDOi/ubp8lPb9wdMPcNT5CO2ejod6oEMnoiKYpy/p+QjtnHQ/&#10;2tU5x/230ynhCvIX9Hr36pWNwOb1a8d3cl8M6L+5unyVV1f9fuDph7hqfIR2z09K/XK98p2eDY5h&#10;DMJx8EURZDMFObql682+P2Xo36r3Fm3C9PkWerIw9Og6H+1qnOP+28l8/syciH5kx175O5lJszSz&#10;NjPwv6IXDCzr6j/IcymZWhoaGto9WvHd3JfDHM+XtDz1dfXN1Pupn/7+dUAU6+eqE5cxs6s082q+&#10;Bgb251Nzn64Op1ys/wD386oAfr66oTVZjZ9ZvZss/BBkfxtl29IK8lGc7iThzyfQA0kiHyeZas6U&#10;aeS3N99oxzmXH2ZjyCC6zMtAXXV1FwIzbnWcn24l8hPUg/yxjmFHOYTcMueozOnKZ31dffVDVV/3&#10;86oA/utjqaiBnVVVXVogPOfNXLE8J+SfPFykcHlEcytZvJpkdZn/AOUV0pGi/wAkWer+JG2ZUf5k&#10;Nvq547u5Lk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr44WdJbqJ5NfGiyFaM/eTXxfO8ymYX&#10;Jr4t3P8AacXJr44ofrdHTzya9L0LVwb0+cmkFw00xnGDIys7Cy8mnQLBNcX9R3Jr4x4Aw6CuTRJJ&#10;RdTIfLwmVWUHJp0VZXV5n5+8mvjqynrgvKPk0yXyyeecGZrodTvcLp5NPG/krXDkH8mmQOUD0zwz&#10;RczodsPujk06Hun6vJvLPk06DenE+aEbcmmSeUES54ZhZfwHDeWUHcmbgcL4il99LfTq6enuAuTN&#10;FFVoV6K+k0mTbo5MyEMoboq6NjQJVyZs7Ou1r9HPRQnAVfJnDUMxBGT96T+i5yZMI8meS+Q2Yue8&#10;Q9PvTJl90+ObkyIQyhunPx/RZHZ4PguFcv4f5MslemLNrPVqyB6NsrcjOTPKTpvzgzraMlvHllfA&#10;gZGRlYGXkwdDlfEQN+WPj5z0jqvKfoNyLy2rRRSZ0uS4pTGNCHT1nhHggrxq5zvwQF44cjoaEIQD&#10;BMAMH/l7Xseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja&#10;9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0b&#10;Xseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXsej&#10;a9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0&#10;bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXse&#10;ja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j&#10;0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXs&#10;eja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9&#10;j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bX&#10;seja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja&#10;9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0b&#10;Xseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXsej&#10;a9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0&#10;bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXse&#10;ja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j&#10;0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXs&#10;eja9j0bXseja9j0bXsehm8XcZGUZfFo8jnd3i4hdMOfxqZDMAh/om6ZIdNDWXUAQaX/P/wD/AM//&#10;AP8Az/8A/wD0ip//2gAIAQICBj8BxLnc2sYmzubWMTZ3NrGJs7m1jE2dzaxibO5tYxNnc2sfgRKi&#10;VEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRK&#10;iVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolR&#10;KiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSol&#10;RKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSo&#10;lRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUS&#10;olRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJU&#10;SolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJ&#10;USolRKiVEqJUSolRKiUSM7R04mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4m&#10;x3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx&#10;3m/kW05FVu/rb2qrd/W3tVW7+tvarWkEZwbcAD7v7m4ubYfy313d2/W4IXVx959rePMG3f3Fy9x5&#10;mvJ9dB3m/kX529eBeDkb18L/AP5v/wAd2yGWsvfuR4i7jbdHiAgXxJ8NgG043l44uc42lziSSTnJ&#10;4G3P3bnfcfa2gFrjbeXQhbdk5vgPdPFsk7SZ9xcOD7u8aHscIFrhaPXMd5v5F+duo4F5obrPB9xf&#10;3RsvHAXV2czr07No5Wt2nDlGDf8A/wA55t/gc28u9y92rQOQObbpd65jvN/Ivzt1HAvNDdZ4A5sG&#10;fc3TnaNm8brcMH7u991twxp0uvLR5D65jvN/Ivzt1HAvNDdZ4L/7C8yC9YQD8Lx3mO+VwBV59r9y&#10;0svLtxa5p5NYMQYEZRkwNq/bs3/3JF7eCzvMbZ3GHlAtJHEXEcXrmO838i/O3UcC80N1nhDry26+&#10;4aLGX7Bls+F495siOIjKDZdXTfuGcT7p7elt4WOt0A6UG/8A8puxbldePu2tb+7akCm/effuH3H3&#10;DbHMaB/TdOzi3K9wMHEACIbaAfXOd5v5F+duo4F5obrPrtO830bt2bVrtkZbOInqWRjP3dq8N3+7&#10;/Jd5jTotHam3jYOFqtvHWZhxnmVly0NGd2U9mtZbx3Nk1WKo/wCo9qyXjufLrVl60OGcZD2albdn&#10;Lxg5HDDscbXfC2PPmX9YDB9R6exZbx87NSqP+o9q8e1yOy+1bN8Ng54t9iBGUbbdRwLzQ3WeE3TG&#10;A7NlpJ5LeJeBn7v8l4buTv8AJd67bzEjtQeOMAz4bSrLv+w8mRs+xd2xg5BbrtWW8fOzUqj/AKnd&#10;qyXjp2613tl+kWHoVl5aw8uVs1aDaM49bZ3m+jW/+weV2AGNy3lrgMwEbTPItt5JJ4zhBzDYRAhb&#10;Lsl4I8ozjrwTc/bnkc8ah2yw/wCG3u222ZjyTwLzQ3WeG80jyjAu9xuocBvLyAmTmCy5GcTBDnzn&#10;8C1hycbTApt6BZtCHraO830b8w6/xBeMiCm3jYOFvD/BdnvOHeOZvt1fiXmhus8N5pHlGBd7jdQ4&#10;MngbkaOvn/Bbdt4zIZ0GNgBYPW0d5vo12luvB2btpceRd4tbpNp6O1VGyKts2hnbl6I4Lrs+6cmh&#10;3tt4HXjoNFqdeOi424Fl2Lc54hzr+y8+kdvYu7eHnb7Va4Wt+JuUc+bBvNDdZ4bzSPKMC73G6gnE&#10;RPdHP7LcDYZzkwAXf2nnTYOjtVMTd2ruhzdB7bVbdHbGaDlYch5V/K8d9/Q32x9bZ3m+jX6W+YYD&#10;bsRcbFsXYs1k5zgC/ZktNjhy5+fjwHNzs1EdvALoe+cuhvtswBdt44nMONC7uxYBgfzXWRpNhbmJ&#10;zcmrAvNDdZ4bzSPKMC73G6gmD9XVgOsjt5ZCzBD3saSIEj1uHeb6NfzeYYDeQOPRZ14L+SwyIwBu&#10;u1cGz8LR05cB18eM7I0D26sH529eBeaG6zw3mkeUYF3uN1BNdmfrBwNu7OkcR0qy9tYZtVrHBw5D&#10;b63zvN9G3mgeYYHyO1jBvN3Abodq4Lw/qIlkwLscls8uD87evAvNDdZ4bzSPKMC73G6gnsEbLRpG&#10;XCtaSDnBsWUh4/V2hWXlrDNs1a02jOIetw7zfRt5oHmGB8jtYwb3cOA3Q7VwXh/W7WcC73G6hg/O&#10;3rwLzQ3WeG80jyjAu9xuocBv7sd0+ID3Tn0H8C27OTjafCVa3I4eJub2ets7zfRt5oHmGB8jtYwb&#10;3cOA3Q7VwP33azgMP6G6hg/O3rwLzQ3WeG80jyjAu9xuocO39vY0/D7vNm1aFZeNLdOGLxkR08ib&#10;eNg4W+to7zfRt5oHmGB8jtYwb3cOA3Q7VwXg/UTPLgXfINmWTB+dvXgXmhus8N5pHlGBd7jdQwLH&#10;AEZjlXdBYf0wkV/W4O0909i/saW6p4L7v4SCPm/49bR3m+jbzQPMMD5Haxg3u4cBuh2rg2viaDLJ&#10;1YDrg7zevBAzvHQDgXmhus8N5pHlGBd7jdQw7DlHKv57nIPebxZeMdmBebo1+to7zfRt5oHmGB8j&#10;tYwb3cOA3Q7VwNvR7hy6He3AF4zIQbQsmR/G3szjh2rxwaOVd3wN8PLy4F4P0jXw3mkeUYF3uN1B&#10;FzsgAtJW2xxaBBvFZy51s33cdn909n+8qtabRnGAbkeJ9mTMLbcC8fygStPWPW0d5vo280DzDA+R&#10;2sYN7uHAbodq4HXboOFiddui04GRWC8dz5ddqqHmAHUrXkuPKbcHbuzYc6/jvLCCDxWZRwXmkeUY&#10;F3uN1BD7dvHlfo4h1y4bbtxboK72y7SOyxeBnSrAQ3dHbarTlPLgNYYxdpPraO830beaB5hgfI7W&#10;MG93DgN0O1cP8t3428XxDtHF+K3Q7VwXmkeUYF3uN1BXn8mQ7RlxdH4Q+4vB3R4BnOfQNfrbO830&#10;beaB5hgfI7WMG93DgN0O1YH8lzYH8Y4ndhWzeAtOY4OywEnMELy/yu4m8Q05z0I3jB/WT9PIerAB&#10;zNd2cF5pHlGBd7jdQVl4MvE4RCtZ325xGXZbh7LQScwyoP8Aufo7exWD1tneb6NLXC0GIK8Fmhzu&#10;1eE/UV4T9Tu1f1NDbePj6cGw5QYrwWaC4da8J+orwn6ndqtu2AHPE9ODs3jQ4cq7hcz9w6cvSu49&#10;p02jtXfe0aLT1Bd9znftHXrVl20N0cNuzsn9Js6MoXjf+3sWUOdpd2WKy7aG6BwbV4wE58oPQvCf&#10;qd2rwn6ivBbpJPXgf2MB5eOa7hc3pHT2ruXgOkWdZXiu5u/xXfvANAt6wu+XO57B0dqsu2huget0&#10;7zcTY7zcTY7zcTY7zcTY7zcTY7zcTb529eJsP/YPK7E2ux+omQ9uJtdt5HGdnZibWfCwDWevE2vH&#10;fqI+nu9WJq5590EyFqtOJqR8RDes9AxNmXQ90bR0n/jpxNn3mc5NAyDoxNXZ3dwc8ei3E2/jELvz&#10;GOJq69PEMnKeJFxiTadJxNRcNg3K7ePYNeJq68PyjO7iRc7KSbTpOJrst8DMg5Txns9uJr/EzxvH&#10;0t9vFiam8dzDOcyN4+JxNC5xsAykq33R4R16Tia/xXdMfuPZmniam5uT3fed8XIOTXojiZ2lG5uf&#10;D7zvi0cmvRHEzL3mwCJK/ju8l30u08nJPE02rw6G8ZXeyN4miA7TiabFx3nfF7o7dS27wkk8ZxM+&#10;+e98Iyn2c62fCz4Rx6Tx6sTP+x2X4RldLtWzdf1t/dPi5pq04mNriAM5yKxlrz+mEz1Wqxp2BmbG&#10;cZWYmPfvGjkttMhlXcDn/tHTl6F3NlnSensVt44u0m3/AKym6YVN0wqbphU3TCpumFTdMKm6YVN0&#10;wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3&#10;TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFT&#10;dMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YV&#10;N0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbph&#10;U3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpum&#10;FTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6&#10;YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqb&#10;phU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCp&#10;umFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMK&#10;m6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0w&#10;qbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3T&#10;CpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTd&#10;MKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN&#10;0wqbphU3TCpumFTdMKm6YVN0wqbphZLt0wsl1+//AMVkuxzuJ6gsgYOY9ZVSzQANQXfc52kk/wCv&#10;/wD/ANf/AP8A6/8A/wD7Iq//2gAIAQMCBj8BxLnc2sYmzubWMTZ3NrGJs7m1jE2dzaxibO5tYxNn&#10;c2sfgRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVE&#10;qJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiV&#10;EqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKi&#10;VEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRK&#10;iVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolR&#10;KiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSol&#10;RKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSo&#10;lRKiVEqJUSolRKiVEqJUSolRKiUSM7R04mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3&#10;m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m&#10;4mx3m4mx3m/kW05FVu/rb2qrd/W3tVW7+tvarWkEZwbcCy+vbthzPe1ushbLL+5cTxC9YT0H10He&#10;b+RfnbqOBeDkb18LvtvsXbLRkfejxOPGGHiA+KJ4rBlNpykxJyk8AZeF15c8bCbXNGdhPlgeSKbe&#10;3Z2muALSOMH1zHeb+RRvjU7AvNDdZ4Lx7MjnWXbTmL8lvMLbOXBvftXe4Q9mh8RMW/N65jvN/Io3&#10;xqdgXmhus8DTmvmWyeOvBvncQurDpLxZ5T65jvN/Io3xqdgXmhus8F59ucm23IczhlaeYgJ11ejZ&#10;e02OGY/7hnGBt3osvL4hxHG1vujrPKbPXMd5v5FG+NTsC80N1nh26d8BYLwCPI4cY6RxFZLsXgz3&#10;bgeg7J6FYLhzeV5a0dJ1IX/3ZF5eCwtaKbDz+IjiJsAzW5fXOd5v5FG+NTsC80N1n12neb6N27Nq&#10;12yMtnET1LIxn7u1eG7k7/Jd5jDotHam3jYOFqtvHWZhxnmVly0NGd2U9mtZbx3MbNViqP8AqPas&#10;l47nNutWXrQ7lHdPZqX9Zy8bTkcMOxxtd8LY8+Zf1gMEz09iy3j52alUf9R7V49rkdl9q2b4bBzx&#10;b7ECMo226nYF5obrPCbpjAdmzKTyW8S8N3+7/JeG7k7/ACXeu2nQSO1B494Az4bTkVl3/YeTI2a7&#10;tjNA7bVlvHzs1Ko/6ndqyXjp2613tl+kWHosVl5aw8uVs/YrQbRnHrbO830a3/2DyuwAxuV9rgMw&#10;EbTPItt5JJ4zhBzDYRAhbLsl4I8ozjrwTc/bnkc8f/ntlh/w29222zMeTAvNDdZ4bzSPKMC73G6u&#10;A3l4cnSTmCy5GcTBDnzn8C1hycbTApt6BZtCHraO830b846/xBeMiE28bBwt4f4Ls95w7xzN9ur8&#10;S80N1nhvNI8owLvcbq4MngbkaOvn/Bbdt4zIZ0GNgBYPW0d5vo06W68HZu2lx5F3i1uk2noVRsir&#10;bNoZ25eiOC67PunJod7beB146DRanXjouNuBZdC3OeIc6/svPpHb2Lu3h52+1WuFrfiblHPmwbzQ&#10;3WeG80jyjAu9xupOIi7ujn9luBsM4okwAXf2nnTYOjtVMTd2ruhzdB7bVbdHbGaDlYch5V/K8d9/&#10;Q32xl62zvN9Gv0t8wwG3Yi42IMux2k5zgC/YLNo2OHLn5+PAc3OzUR28Dboe+cuhvtswBdt44nMO&#10;NC7uxYBgfzXWRpNhbmPJyasC80N1nhvNI8owLvcbqTB+rqwHWR28shZgh72NJECR63DvN9Gv5vMM&#10;BvIHHos68F/JYZEYA3XauDZ+FoE8vXgOvjxnZGge3Vg/O3rwLzQ3WeG80jyjAu9xupMdmfrBwNu7&#10;OkcR0qy9tYZtVrHBw5Db63zvN9G3mgeYYHyO6sG83cBuh2rgvD+oiWTAuxyWzy4Pzt68C80N1nhv&#10;NI8owLvcbqT2CNlo0jLhWtJBzg2LKQ8fq7QrLy1hm2fsVrTaM49bh3m+jbzQPMMD5Haxg3u4cBuh&#10;2rgvD+t2s4F3uN1DB+dvXgXmhus8N5pHlGBd7jdXAb+7HdPiHwnPoP4Ft2cnG0+Eq1uRw8Tc3s9b&#10;Z3m+jbzQPMMD5Haxg3u4cBuh2rgfvu1nAu9xuoYPzt68C80N1nhvNI8owLvcbq4dv7exp+E+Hmza&#10;tCsvGlunDF4yI6eRNvGwcLfW0d5vo280DzDA+R2sYN7uHAbodq4LwfrJnlwLs5hsyyYPzt68C80N&#10;1nhvNI8owLvcbqwLHAEZjlXdBYf0wkV/W4O0909nSv7GluqeC+7+Egj5v+PW0d5vo280DzDA+R2s&#10;YN7uHAbodq4Nr4mgyydWA64O83UerBAzvHQDgXmhus8N5pHlGBd7jdWHYco5V/Pc5B7zeIW8Y7MC&#10;83Rr9bR3m+jbzQPMMD5Haxg3u4cBuh2rgbej3DYdDvbgC8ZkINoWZ/G3szjh2rwho5V3fA3w8vLg&#10;Xg/SNft4bzSPKMC73G6kXOyAC0r+Rji0Dwt4rOXOtm+7js/uns/3lVrSCM4wDcDxPsyZhbbgXj+U&#10;CVp6x62jvN9G3mgeYYHyO1jBvdw4DdDtXA67dBwsTrt0WnBsF47n72u1VDzBo6la8lx5Tbg7d2bC&#10;ONfx3pBBB4rMo0cF5pHlGBd7jdSH27ePK/qHXLhtu3FugrLsu0jssXgZ09qsBDd0dZtVpynAawxi&#10;7Sf92eto7zfRt5oHmGB8jtYwb3cOA3Q7Vw/y3fjbxfEO0fit0O1cF5pHlGBd7jdSvP5I7RlxdH4Q&#10;+4vB3R4QeM59A1+ts7zfRt5oHmGB8jtYwb3cOA3Q7VgG8ubA/jHE7sK2bwFpzHB2WAk5gheX+V3E&#10;3iGnOehG8YP6yfp5D1YAOZruzr4LzSPKMC73G6grLwZeJwiFa3vtztjzjstw9loJOYZSg/7n6O3s&#10;Vg9bZ3m+jS1wtBiCvBZoc7tXhP1FeE/U7tX9TQLePj6cGw5QYheCzQXDrXhP1FeE/Ue1W3bADnie&#10;nB2bxocOVdxzmfuHTl6V3HtOm0dq7z2DRaeoLvuc79o6z0qy7aG6OCwq3ZLT+k2dGULxv/b2LKHO&#10;0u7LFZdtDdA4Nq8YCc+UHoXhP1FeE/UV4LdJJ68D+xgPLxzXcLm9I6e1dy8B0izrK8V3N3+K794B&#10;oFvWF3y53QOjtVl20N0et07zcTY7zcTY7zcTY7zcTY7zcTY7zcTb529eJsP/AGDyuxNrsfqJkPbi&#10;bXbeRxnZ2Ym1nwsA1nrxNrx36iPp7vViauefdBMharTiakfEQ3rPQMTZl0PdG0dJ/wCOnE2feZzk&#10;0DIOjE1dnd3Bzx6MTb+MQZ5jHE1deniGTlPEi4xJtOk4mouGwbldvHsGvE1N4YwaM7uJFzok2nSc&#10;TXZb4GZBynjPZ7cTX+JnjeJN9vFiam8dzDOcyN4+JxNC5xsAykq2DR4R16Tia/xXdMfuPZmniam4&#10;uT3fed8XIOTXojiZ2lG5ufD7zvi0cmvRHEzL3mwCJK/ju8l30u08nJPE02rw6G8ZXeyN4miA7Tia&#10;bFx3nfF7o7dS23kknjOJn3z3vhGU+znWz4WfCOPSePViZ/2Oy/CMrpdq2br+tv7p8XNNWnExtcQB&#10;nOQKxlrzyQmeq1WA7AzNjOMrMTHv3jRyW2mQtK7gc/8AaOnL0LubLOk9PYrbxxdpNv8A1lN0wqbp&#10;hU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpu&#10;mFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm&#10;6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wq&#10;bphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TC&#10;pumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdM&#10;Km6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0&#10;wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3&#10;TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFT&#10;dMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YV&#10;N0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbph&#10;U3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpum&#10;FTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6&#10;YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqb&#10;phU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCyXbphZLr9/8A4rJdjncT1BZA&#10;wcx6yqlmgAagu+5ztJJ/1/8A/wDr/wD/APX/AP8A/ZFX/9oACAEBAQY/AfEutD90k/ux34m1ofuk&#10;n92O/E2tD90k/ux34m1ofukn92O/E2tD90k/ux34m1ofukn92O/E2tD90k/ux3/cNgjtZp1sEdrN&#10;OtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEd&#10;rNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1s&#10;EdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp&#10;1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjt&#10;Zp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtg&#10;jtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNO&#10;tgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdr&#10;NOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sE&#10;drNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1&#10;sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZ&#10;p1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgj&#10;tZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOt&#10;gjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrN&#10;OtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEd&#10;rNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1s&#10;EdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp&#10;1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjt&#10;Zp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtg&#10;jtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNO&#10;tgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdr&#10;NOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sE&#10;drNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1&#10;sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZ&#10;p1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgj&#10;tZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOt&#10;gjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOoFq6btkCM7flHxDN87ETA0Mjg&#10;OcYerBYR+EA8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8Ta&#10;M9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZG&#10;V9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE&#10;8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ET+AqLNi1cPXjk/dN2rQhlFDmH&#10;sKQhAExjD7gBRFkODHFhdFUuemqjbswYpg90pgZiAhXJLi5//m5n+p1iPBPi4AB1iI23M/1OlI2d&#10;iZKFkUgxVYSyCrdYv8pJYpDh2e50O+iLdnZRH/WxzRwuX/KTTMFHcPLRudq3TDE67lg6IQPhMZIA&#10;D89EZ7IyvoifwFMdRJNQ7ewpNVuc4AIkOKjNMTEEfim7s5i4h15pjB2CPQ4OO/V0fWxkJluLrNDv&#10;O7BOOMCefhnZgGERwxwx6/C1uS9mYOnbkgLsIJyHzaJB+KZymPx1RD/Rm80gfGAT/FKkgmRFIhc0&#10;iaYYAAB2dQVgPWHuDS7yORQhrkABVSfoFApFzYfEdFAPPAf1/jl6sMSgJBdxck2UaPmK4t3LdXtK&#10;YP8AlAe0BDqEMBDqH880Z7IyvoifwFX/AA+k/TsOhwb+1pr0Mb4Ils6ICjKNA008IPXiVDN7sMOw&#10;QFc6eOPUIYgPuUAB1AAYAHQhLpbpgQZEpox+YvlOmGeiYfdMJM8MfcKUPJ+eaM9kZX0RP4Cr/h9J&#10;+nYdDg39rTXoY3wP0z5uetbaxUhHtxBw1EQD4QDH9HRt5sOb36lw9+T3c0jZcpsPexULj+j880Z7&#10;IyvoifwFX/D6T9Ow6HBv7WmvQxvgh7hRA5wj3WLlInadE4CRYgdYBiZMw4Y9WdgNM5WOXTcsnzcr&#10;lusmOICUwY/oEPKA9Ydg9fhERHAA7RorKNVBaJt4h2SKxfiqrmN8+oQfKTzSlKPlzRMAiUwfnmjP&#10;ZGV9ET+Aq/4fSfp2HQ4N/a016GN8ItSFCUgV1M9xFLGEMwR7Ttz9fdm8ohgJTe8I5wFMtMfUznMz&#10;jtJYhk8Pe70AMgP6D0ZZS6GToQ+KjHAdwcw/AkUwB8IiAU4hbXRWhohcBSdPVsPWli/qhmiJUExD&#10;twETG6usoYgP55oz2RlfRE/gKv8Ah9J+nYdDg39rTXoY389sZ7Iyvoifk15Zg3IW12kXba9zv5EG&#10;/rShkkXDVsCSKXeol7w6rsnWY4AUoGHzhwKIBIcRL+dKZvnGZljkAx90CnauBAP0j8Nf78cTMfL8&#10;9F//AMyjhBcTryjlx/m1JVqyelD4SIgwE3+UFXTYc4dBWUtWYViHThrnd0r3Y+YslnlKfu1kxKcu&#10;cADmmDEKGG4fW07mDImD6wkz/MsWgD15zp4pgiliACJSYiofDBMhh6qQe8WbxkbifZoGUgrS/obI&#10;psesp3axDu3JMPKUjYaRCM4TWoudAoAVebSNIqDh5TGfncYiPlrNHhPw0EBDDD6ii/6rSwSHCW1m&#10;51iiBloYikecMfKUWKjfAQpd3wvu+ZtOQzRMlE3HhIMTGx6iAsUEnjcuHyjC5H9mk2V/W6o0ZulB&#10;TjLhjx9YjXeHXgi6KAACmHX3SgJrAHWKYAID00ZCAhiQVpqG868bmz27MwAOA+qlAhl3o9Qh8yQy&#10;YGDNOoSkl78m7jv2SAAFVFI/1YwxwDECotzHdj1+UXOAh8gKL9W8IbIxKGAHkmhXxv0mei4MP6aM&#10;gvwl4amSOGAgEHGlH9AlbAYP0DRyFsUbVdGAc2RtBys0OXHygiYyzMcPJnIiFOpvhZLBxFiECise&#10;CXIVtMJkDEfmyAYWz7NL+oKSph6iIGGpBi/auWL5nYkq2ds3hDJqpKEcMSnTUTOAHIcohgICACA9&#10;vQ4N/a016GN8MBxLuXiE8hWtyKOjR8JBsyKKERbOlWecs5XUAoKHVQOOYVIwATNHPEREpQBa/OJB&#10;1PKZM8YUP8kY8/8Ay0Hd3vxOKXNDEDrxRuvyjj9Vl6h9zye6NLf2c4p3MwdZg9x9dsmrtPOw80D9&#10;wZkbNx7RDyeQan7ZfqIKvbemXUI7VbCIpmUarHQOZMRABEhjExDEAHDtAPCgyYtnDx46VBBs0aEM&#10;ooocw4FIQhAExzGHsAAxGmspeizLhhCOM1TupkguJQyYj1iEcmYncmw+S4VROHlJTc9xFue+n5AA&#10;VzzDwWrcTfsN2ANzFJ+ydVX4aKMdwgsXOLhgZ+xTeD1e6LzvxH9NZo8JuGglHqw+oov+q0cz/hBZ&#10;gGP8Y0c3FmP8bM6AhSxrYd3ZY743WgZk69eagP7aD4qixg94q6fw07krMWjeJsOgJjgnEYtZPuw8&#10;osFzGKobD5CCyxxHsKNOY2VYvIyRZKi3eMJBM6KyRw7SKJKAU5Dh5QEAH87cZ7Iyvoifk27CmMAG&#10;V4VPU0w90fraFNh/klEf0dCcuyZUXg+GK0HEyE3JNs0HD90m39UMxZYgYCm7toQVljAPdgYM0DHN&#10;5rG17Ngo+3YGNJmtI2NJmkAR+Mc5hxOssftOqoJlDj1nMI9KStm6YhjOwMu3FrIxciQFElCD7w9Z&#10;TlHAxDlwOQwAchimABBObt/1yT4X3E7FKFkV/PUYOBAT/Vrw4BgJ8womQUHDvkym+WmcejF8UON8&#10;V36TlMkha/Dx8UQKJDBnJO5hMcBEDBgYjQerDD1kBxFGkm7ZFJu3QSKggggUCkIQgZpSEKXAClKA&#10;YAAdQB0mvFZKGRaXwhCrW+4mWfzZnTVbuvMeFL5rgyXcl7o5vPIHm52ZgUPDwb+1pr0Mb4eFP7pK&#10;ffkn0OJ/4gzH3g48EZZFlR/r0vImz1FVRErdo3Lh3zt2rgPctkAHEw4CYRwImU6hyEM2cs2qFxX8&#10;s2zZa+JBMO/xOXBRFgQc71Fp2hgUe8UAfnlD+aBemq3u6FSbz6bcUYq8oopUpJqPyPncMHKID2or&#10;AdPARzcw+Bwu3h48km0uva8p6h9ZtAzSLEEhFUz5giYUzimoXPJibMPiXONhiP52Yz2RlfRE/JqC&#10;OO32bJNh/wAUElv+q/ulw2HdDUrmJuBgZoc+GJ0FQ85u6R7MF2qwFVIP6xcBxKIgNy2TPJ91L2xM&#10;rwz3D4pjInEoKk91NYuByD5SGAfCpxcvWOTd2baT/wBXt2MeFxTkJVPNP3pyj1KNY/EDCHxVFxIU&#10;c4qapB/ufBv7WmvQxvh4U/ukp9+SfQ4n/iDMfeDiikIUxznNmkIXrERHsAA8ojTI0kyR/wCIV2tk&#10;pW8Xxi/OoiYuehGFEesqTEpsDgHUdcVD4iXMAP7hc3EGeMUzWBYCq1ZZwFO7dn8xo0Tx+W4XMUuO&#10;A5pc44+aUanbrnnJnczccsvMybgflLOFDKHzQHHNIAmwKXsKUAAOoPztRnsjK+iJ+TbPTxw9ZiJd&#10;H+KLdKf+x0TTt83PDWvFAOaV1LrFS7w3V5iJB+cXU6/iJlMb3qUbWzEXleqpDiUHbVukyaGw8oKO&#10;1Suf+70UHHCW40kcfOURkmyhg+AhmyYD/lBTaKPPSFjy7sQTQaXwiRokc4iAZhXqSzhkUREfN7xV&#10;MTeQMeqgEOsBDEBDoW1fTZuKbe+7b7h8sAead7FiVAw4+U3qajYPgKHgtuzIJIFZe55lvCMCm+KB&#10;3ChUwOcerBNPHOMPkKAjVsWHbqfdxFsRKca2MPUZUwYmWcKdod65XMdVT9s5ugSV4gXCjHKOSiMZ&#10;CtQ7+QeCHb6s0KOeYgD1GUNmokHADqFEQpRKx+FOc1KqYE311SGBzk+SItWiIgkb3Q9YU+Gi/wBo&#10;+E8M6Yj1G+pJFdBUPfDv27khsPc6sfdDtpCIhpha3LtWIGbad1ARs4VN2CVmqBztno49hEz99m+c&#10;KRQxw6HBv7WmvQxvh4U/ukp9+SfQ4n/iDMfeDirFjpBAjmJgF1Lxk0FSgYhyxxe9QIcpgEpiHe9y&#10;UwD1CURDy9AtyXcqu5eSKh2dt25H4C7kHBC5xikzvNSQSASissfzEwMUPOUOmmov/ZFO3LAjBEQb&#10;IsmxH7oC4jh3rl8VVI5wDAMSIJh1fFr1g3FqZA+OOaRrGFJ/9MrIE/8ABSJpaZt68WxDgKredjW6&#10;QmDyh3kcVkcBH3ev4KbRPEqKd8N5ZXBMJYDC9iTmw+WsRMrlpnG7M9I6ZQ6zrhTWVh5BlKxj5IF2&#10;UjGqproLEHsOkskYyahB8glEQolgWtI+sWHw/cnROu2OBkJCX84jh2US9SiLUoi3RHrAfnlCGEiw&#10;fnbjPZGV9ET8m8O+oRz28wn1e/CyH+DoXZf0uQyzC1YVaVUbJjmmWOQMEW5TYGzTOFjETAcBwE2O&#10;FSF43vLLyUg7UMDRriINmTfHFNozRxzUG6QeQOs44qKCdQxjj4ZTgndj9R+vb8WM3Y792fOV9SIo&#10;RNzHCYw4qEbGVIo3DrMVMVSY92kmUvhsa5QABXgr8+rPfBKQYuTHH4O8Yp/4PBP388QFRnw+ge7Y&#10;HEPNCQk+8bpjj2YkZkc++AmKPQuC/wCZKDgzBIGkLF45pnsgviVq1KPaAGMAmUMGIkRIofAc3AZa&#10;9L0lVpedl1xVWWUxzEydfdt26eOCLZEvmppl6ih7+Ij4E1kVDpLJHBVJVMRKYpijiUxTB1gID2CF&#10;H4ScRFHUvdUTEHkYC7T+co8aNxIVVGQN2meIgcolX7Vy498Pelz1vDwb+1pr0Mb4eFP7pKffkn0O&#10;J/4gzH3g4riE/MUoqNLCK2TMPaHfSDYRw9z+Z6FsHkCqBb42GiW3TB/NiYHboXvvd8ChiZ/yszus&#10;erN6Mva9q31c0Db06mZKUiI12qmgoBwEp8CAPzRlCjmnMnmmOXzTCIdX53Iz2RlfRE/JvC4TGEme&#10;9fJBhj1iaMegAdXu9CdbJmEv13c0VFKYfqg59bEP0i16PDFRMQzZF+7hVgHyldsHSX/SEBD3+hJK&#10;4Y+pXdFOQ97FVRH/AK3wPrlOhmOr0vF27BcfltmRU2SQfARwm4/jHoWdwwaOBGPtaF/tLKok7BfP&#10;zGIkU4frIM0gMX3nA+70UPYiU/2focG/taa9DG+HhT+6Sn35J9Dif+IMx94OKvKIVUzFJjh+odqT&#10;9Y7Z8zOIfoTOYegNrX1HHXSRVF1EyzESpvmK4hmiq0XEpwKJg6jkMU6agAGeQc0og6f2Euw4lwKY&#10;nUTSZCVpKEIHWAKM1j92sbDq+YVUMYcfmi9lHirst2btqSTESmYzrVZqr5o4DgRYhBEPfDq/O/Ge&#10;yMr6In5N4Ufa7n7uedCMKHYpxKjiG3KUN/yl6PBw2IFxvtkniP7R83D9OPQuP2iiPppPBwgaELmg&#10;taKcqYP2nyir03+c46HFt8ur3vql1qwKAh2AlGkIwTAMPIBW/RQ9iJT/AGfocG/taa9DG+HhT+6S&#10;n35J9Dif+IMx94OKsS9nipkodpKfVtwiXr/oD0hmro4h5e4Ir3wB5TJhRFUjkVSUICiaiYgYpiiG&#10;ICUQ6hAQ7B6Joy5YKGuGNOOJ4+caoO0B+FJciiY/xUsvCRUpw9lFCiJXNqriLfPxEcTsnffoZvX8&#10;VLuerqAQpzI2S5j+J0MjnH7qLL6pJgQMOsWCxzkVHr+KguqccB8ynUXLsHsXJMVhbvY+RSOguioX&#10;tIqkoUp0zh5QEAH87kZ7Iyvoifk3hR9rufu550Ij8TY76BK9Hg1+Icb9IL0Lj9ooj6aTwcKWqYZp&#10;EeHMKGHwxzcR7PfHocSXSoiZRxfswqYR9+QcD0UPYiU/2focG/taa9DG+HhT+6Sn35J9Dif+IMx9&#10;4OPBE8E+IEkVtdUMiEfY8u+PgWSaEDBGPMc49T5qXzEQx+eRApQDvE/nOmozvSCTCYTQ7qLu2LAi&#10;Mm0Hyd24zR71IP8AUrAol145oGwMBY6c/wDGLXlFT/2ZvFmmJG7spesUlSYn9Vepl+OiJjfrJnUJ&#10;53524z2RlfRE/JvCj7Xc/dzzoRH4mx30CV6PBr8Q436QXoXH7RRH00ng4VuExASq8OYU2IfZrbH/&#10;AA9DiQ0UJmHb35LomJ2YZsg4Ds6KHsRKf7P0ODf2tNehjfDwp/dJT78k+hxP/EGY+8HHgTWRUOis&#10;icFUlUhEpimKOJTFMHWBgHrAQplavGptIXhCoACDW9GOBpZAnUBQeJnMQkiQof6TOI4wxEwuDDX1&#10;pw/u+GuVuUoGXRZK4OUMewHLRQCOmw+8omXHyY9OcsS7GZHUVNNRTItgHetXAAPq71sb5Dhspgcg&#10;9g9ZDgZMxijc1hXCQCy1syqkcuoUMCLEDzkXCePX3TlAxFSeXNOGPX+dqM9kZX0RPybwo+13P3c8&#10;6ER+Jsd9Alejwa/EON+kF6Fx+0UR9NJ4OD7wps7u7Mbxhh/aZCdmb/OQHocVWSxAKWRuMbkbCXsF&#10;OTTTfBh5OoVxKPvgIdFD2IlP9n6HBv7WmvQxvh4U/ukp9+SfQ4n/AIgzH3g46CEnCychESTY2e2k&#10;IxZRBZMfdIqkYpyj8A03ayszHcQItHzRbXgjnuM33n7cyDsx/fWMt8FItuINoXDZrkwFKpIRJiyj&#10;MB+UYwADd2mQPcKksNd9YN82/chszvDsWi2Y7IAAAiKjJYE3aYBj8pMOjYl8NUSJGu+2loqSMQP5&#10;xxFKp5qpx8pxbPU0/wCSkH52oz2RlfRE/JvCj7Xc/dzzoRH4mx30CV6PBr8Q436QXoXH7RRH00ng&#10;Pbx3BTurKu59GA3+URu7zJBIw+8dZyuAfyB6FncZI1sJ2xmwWTdB0/kHKZVxHLHDHsUA6yQmwwDN&#10;SKI+cUOjLyZSj6tB8PXy6ynkzl3TFBMnwmA5h/xR6HBv7WmvQxvh4U/ukp9+SfQ4n/iDMfeDjpt3&#10;8a8dR79ooCzV6xUOkqmcOwyaiYlOQwe6A4004OcUnx5yVfNFVbOu5xh60qZskZZRi/N1A4MLdM50&#10;lx+dESCRQVRUKYvh4RqCAd6WelCEHy5pm7QTfoxKX87UZ7Iyvoifk3hR9rufu550Ij8TY76BK9Hg&#10;1+Icb9IL0Lj9ooj6aTwXFw8eLCRpf8F61HEEeoX8X3i5S4e6dko4H/EKHl6E9ZN1MgfwFxx5o6Rb&#10;44GzRwMRRI2A5i6ChSqJH+QoUpvJTwsgwdzljKOcIK+GSRhbKJnEe6Sd5ucDN6AdRkjjgYQEUjKE&#10;87wt7esu3Ze5plyPzbCIROscA8pziUM1JIodZjnEpCh1mMAU+cXCs2ecQLx7lzcZ2ggdFmkiBvV4&#10;9FT/AEvdCoYyygeadQ2aTOImQ5vDwiflRUFo2n5VouuADmlUXbszpEEewDHK3UEA8uab3PDwp/dJ&#10;T78k+hxP/EGY+8HFRVvQTJeSmZuQSi4tg2DE6y65wTTIUPdMYwfB2j1UlZ142xHXdc0izz7jvA/e&#10;FdA7OUM76sX81Vm3bm6kgKBc8AzlinExgp5NcKlVeItrgYVSxPmEmmxP1TIhmJSGHZnN8FDf/bgH&#10;XTiNlmD2LkWigpOmEikdFZMwdpVElAKchg9wQ6EZxXcsHDOybDFydKUWASEeyKrZVsk1biP873AL&#10;issJcSkzSEOICqUB8PCe0Ezj30bCyNxu0/2Xq6DZuP8AGwW/O1GeyMr6In5N4Ufa7n7uedCI/E2O&#10;+gSvR4NfiHG/SC9C4/aKI+mk8FuXlAqlRmLYmW83HmP1lFRuoVQCnD5SZ8M04eUoiFWzf1uKgrFX&#10;JGEfEJjiZFXrI4bKdQfOtXBDpH8mcQRDEMB6CzR43QdtXCYpOGzkhTpnKPaU5DAJTFH3BpV7KcJr&#10;cQcrCJjqQYuYwM4e03dxzhqlnY9fxese2irp8LmTpQhs4v1i/lXBPgFJV8ZIwfyijQRVoW1BWxG9&#10;WLKBaoNUxw7BMVEhAMbr7RxHou7TvmAY3Hb70xVFmD3ODA5BxIokqmZNZBYmI5qiZyHABEANgI4q&#10;3/w+bTsZJx9xtGbts8eHdIKNnYqJCGasAnIciopiUwH7M4DAbEBLXCn90lPvyT6HE/8AEGY+8HFS&#10;fHW4Gmc2h1FbesRNYoYGdGJmv35cRx/o6R/V0xwEBMqv2GSDw+qX5ZVu3QQC5iS8o2IZwl/8F0XN&#10;cofCmoUaXXhFrzs86qmem3i3xHDdMP1SkfoOVhD4VRoRPxMvQyPkIVuxA3v+dmCH+bSD2Si56+HS&#10;GAgW63eLfOAcc4WzNNomcP2VO8IPlKNNYuIj2UVGMUQbso6NSIggimHYRJJIpU0yB7hQAPCq5crJ&#10;N27dIyy665gKQhChnGOcxsAKUpQxER6gDrGr0vVooJ4VV99UW1iAh/4cyD1dsfNERzRcFKKxg8hl&#10;DfnajPZGV9ET8m8KPtdz93POhEfibHfQJXo8GvxDjfpBehcftFEfTSeFbh/e74UeHN3PiqoyC5vm&#10;4iRMBUwcmx6is3RQKRx+oJU1uopVM4pyGA5DBnFMXrAQHsEB9wf7pcftFEfTSeDhT+6Sn35J9Dif&#10;+IMx94OK4Wo2Q9ZvoRraLRuoozPnZr3uwUkSKhiIpuAfHVFUg9ZTiPvf3KS4HWHJ97csyj6rfsow&#10;OGDBkcPPjAOX/tb0o4Lh/o0BFM2JlvM/O1GeyMr6In5N4UfbDn7uedCH6+3ibHAG4S3R4NfiHG/S&#10;C9C4/aKI+mE6DCwuJpZC5eHqAEaw8oh84/h0wwKVMoGEPW49MOxLHvES/wAyJigVGm9yWTcUXc0I&#10;66k38UqCgAbABFNUvUogsXHzk1ClUL8oodF1cV2zsXbsGyLnOZOXWIikHUIgUDHEM9Q+HmELic49&#10;RCiPVUnw/wCDpn8HZrshmc1dqwGQfyaQ9R0GxOo7Fkp154j/AEhYg5hgRJ3iakVYl3SaLDinb7Aj&#10;A5HygF+u0ES5hHjUxx+ced2Aesoh5+cBl0w7sxgS8Llisukm5m7wjGTNE4gBlBSMo6PmF7RzSICI&#10;4dng4U/ukp9+SfQ4n/iDMfeDijS1jTGYxdqlPNW1I5ysc/AvYDhDOKJVADqKsmYixQxAD5omAWcZ&#10;djr/AIZXWrmpHZ3CoH1cqoOAf0eTwIiUoiPY5BA3kDP7aRdtHCLpq5TBZu5bmKdM5DBiUxDlESmK&#10;YOwQHAek6nLlmYyAh2Rc93KTC6bdBMP2lVTFIAj5AxxEeoOupGzuAgrKLrkMzfcR3iYpgmHWBvqh&#10;uoAHFQQ7HKxS5nX3SQjmLFXdu11nTp0sZw5cuDCdRRQ4iY5znMImOc5hxER6xHrH87cZ7Iyvoifk&#10;1hOQUk9iJiKdFexsnHKGSXQVIOJVE1CCBimAfcoG6fEk70hew8pHRTlT9KirIxx/jr/fiM/8mif6&#10;nQlC/I9PEMMU4aHx/wALIaaf8Q71mLlQYLGcMWLoxE2yJzhgY6bZAiSBT5vVnZudh1Y4dFpJxjtz&#10;HyMe5I8YvmZzJqoqpmA6aiahBAxDkMACAgOIDRWyPExw9IUM0DzDCMdqfpVXZnUH4RERr/fiM/8A&#10;Jon+p1gF9xxPfJDQ/wDzshpJlxAvqZuCOQc+uIxJxTQaFVABAFPVmxEUBOUBECmEoiXEcBDEeiWa&#10;se6Zu1pMOo7mHXOl3hf1FiAPdrp9fxVCmL71Eb3fBWnfSRRxM7UTPGvDe8KjTFp/3XH36L/a3hxd&#10;sQf5f9n12kgH6PWDRvlow2rw9vSXXw80k8dlHlx98UFpEe33qUbWdbFpWQU/xXxwUk3ZP5JnHdM/&#10;8psavra/btm7oelERRGUWMdNLHtBBAMEG5R/VTIUPe8CThssq3cIKAsgugYSnIco4lMQxcBKYohi&#10;Ah1gNNmA3W1vCOa4Ak1vZuD0+aAAGaZ4QyD84YB8pcaw/sNwz73D4/dSubj/ACfrTH/OpdNjM21a&#10;aS5DEzbcjUs4oG6vMUfmfKlEPIIGxD3aLJXxdtwXU8Jj3Ks26VXBPHABBEhzCmiUcA6iAUPAWIsO&#10;/ZaHhiODOiQypUHTQpzjicxG7tJdNPPHrNmgACOIj1iNYDfUab3xhoj/AJmQV/vxGf8Ak0T/AFOj&#10;NXPE9+wSOXMMaBaMGCmA+4s0apLFH3wMAh5BpRddRRZZZQVVllRExjGMOJjGMPWYxh6xEe3wgNiX&#10;5cluoAfPNHtHBjNDDjjidmr3jU+Pvp0VC5YeyryTAQEzly2VYuR90M9kqm2DH93opbo4TyLEvy1o&#10;KSTc/wASa7Vr/wBOs4lp8UTO+6xBEzSLBPPw7O8+txNm4+XMx/ZoxbX4TP3pfkLTkmRt/Gmg1c+T&#10;9ujIW3H2dZCWI5rhg1O8dYD5BUfqLN+r3QQKNFkL7vCfulymOKP1w4UVTSx/1KOPcoB7yZSh+d2M&#10;9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TY6igYmaWDJuEBx7D&#10;CqySx9/zFDeJtcCxhOHqPC2QckzewTGkodHA3vZqoj8IeJtxOlcD5jKzG0eIhhm4uXxVAx8uP9EH&#10;DyduPk8TbjDcAkH+nS0RDpKD/wDiIv1jgUc3qx9dJnecOOBeoMOvxNTSp0s0113zJTCao4YmTRI2&#10;jgDHtzSqMT4APYImHy+JtwkgzpgksFmtphykAYZq0nnSaxTB1eeVV2YDftY9Y9via2paLMTA6ui4&#10;2VvNzFDHAzxym3A3+L3mNNmTRIqDVm3I1bIk7CJplAhChj5ClAA8TW23yiPesbIi3l4vM7szkkwa&#10;Nev9Yr14kcPL5g+QB8Ta/eJLpvmr3LNpWzEqqdvqscn3q50/2FnLoCD+038mHX4miaKKZ1lljgkk&#10;kkAmMYxhwKUpQ6xMI9QAFWBYfdkSdwdvJfXAE7BkHGLqQMA+UBerKYfs4B4mtppum/fQVmH/ALcz&#10;omARJmsDkM0SN2FHvn5kCiUfjJ951CACHibPL/km3dzXE18Dxt3hcDkimQqIsw6+sO/WMst5AOmd&#10;EcOoB8TW0eH0YChfr2UKWTdphszFL5585HyfMtiHEoD8Y+aTtMFRkHEtiMoqGj0YqMZpfFSbt0yo&#10;oplx680iZAAPg8TWY4yTbPu5e9s6Ftbvi4GSiW6vz6xccBD194n5e1Nsmco5qnia25YjEFkmDlx6&#10;/cskkGyRiAlM7XxwEAOJRBNLHqFZRMo9tRcDDtEmETCx6MVGMUOoiLdumVJFMv7JEygAeJqW4bhY&#10;9xf/ABBSRlZgq5cFWTLNzmUd19aZylOKq4dQ96fuz49wQfE1JxLuhjn2FYMiRVoi4DzJKXTzVUG+&#10;AhmnbssSrLgPUYRRSEDEUUzfE0hrEttM6franrU3LiQTJR7BMxfWXi3YGCZRwIURL3qpk0gEBOFQ&#10;NjWmz9Sg7fZAzakHAVFDfGVXWMABnruFRMoobAMTmHAADAPE0irct6PcS05Nvk42KjWgYqLLKmAp&#10;CFxwAMRHrERApQ6zCAAI0SLP6pIXvPgm/vSeQDqUWKA92zbmMAH9TZZxip44Z5jKLCUoqZhfEzSb&#10;t0lF111ARRRRATHOcw4FKUoYiYxhHAADrEaJxCvxmmfifPMsxuyUwOEIzVDrbl8nr65R/pBwEcwv&#10;zBBw70yviZlIQpjnOYCEIQMRER6gAADtEajuLnFSOD+2ayIObStR4QB+qSHDzXjspg//AGZij82n&#10;/wBlAcTf0gcG/iZoNWqCzl05WK3bNm5ROooocQKQhCFATGOYw4AAdYj1BUXxU4tMUXF6CmR9a9pO&#10;SgYkOI+cV07AcSqSYBgJCfFaj19bjAUPEzjbZtaIfTs/MOAax0XHEFRVQ/aOAB1FIQoCY5zYEIQD&#10;HOJSlEQZXvfhGVwcUlUQVblDBVpCZxRxTaCIYLPc02CrnsD4jfAucot4mYQlkRInaN1ChN3I/wA5&#10;OPjyG+U4XApsTiGOYiQDqnwHNJmgYwd1AofXN2vm4JT16yRCg6cdgmRQKGcDNnnhiVEgjjgUVTqn&#10;KBvEzKQhTHOcwEIQgYiIj1AAAHaI0wuvjCV/ZNnjmuW9tB83MSBMM4AUKYB+rEDeXvA9YEMQBJPE&#10;qoMbWsyCj7dgI4ma1jo4uaXH5RzmERUWWPh56ihjKHHrOYR8TNM9pwQsbbBbu3t5Tuc3jksBwMCa&#10;maKjtUv+rQKoYBwz8wvnA1me4/tpfiYAYbtnEi/0c/l+rWmJ02X8vFRftDvs0c3xM0f7E2m7NDHV&#10;FNa7JjFpFJYDgfF2cvz5iD8ZNuVZUP8AV00meJC//E65E8FfUXRBRhUD9uBWeIne5vWAi5MKRw6/&#10;ViDTdkxbN2TJoiVs0aNCFTSSTIGaRNNMgAUhCFDAAAAAA6g8TFCKgYmSm5R0Oa2jYhBVy4UH3CIo&#10;lOocfgCm7y520fwzhVRAxl7kN3r4SDhiKca3MZQDhj8Ryo2Hq+DFtITEWtxJuJAQUGRvACHaFP8A&#10;+5iyf0QC9WId/wCsnAexQOykm7dJNBBBMEUUUQApCEKGBSlKGAFKUAwAA6gDxLwKUBMYw5pSl7RH&#10;3ApI9rcLbzkGy44JSK7JRozN8D14Ddp1Y9fznV2j1UkteE/aNjNT4d637w8m9J/8lqBWZsP3vLSL&#10;i8Hly8RHxP5xJ+uMexEfIJW7ASOQ6/IZ0co9ghhjj9WWTadv2qxHDvEIJoi27wQ+UqZMhTLH/aOJ&#10;jD5R/wDTOaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mW&#10;uaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y&#10;1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3m&#10;WuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8&#10;y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3&#10;mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m&#10;8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc&#10;3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7&#10;m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtH&#10;c3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo&#10;7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRt&#10;Hc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaN&#10;o7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zR&#10;tHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWua&#10;No7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1z&#10;RtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWu&#10;aNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1&#10;zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mW&#10;uaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y&#10;1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3m&#10;WuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8&#10;y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3&#10;mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m&#10;8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc&#10;3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7&#10;m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtH&#10;c3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo&#10;7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRt&#10;Hc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaN&#10;o7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zR&#10;tHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1g84r2yglm/HbR7pU2PuZplkQw9/&#10;O/RRge8a2Lcmb5pmsAosIj7ggaXQAAw8uI/BRfrbi7PvfNDP+ropu1xH5Qh3jx5gA+QOvD3Rop5O&#10;c4jzqny03L5kikPbhgVtHJqh1CGPzo9YY9WOFEVQ4YMZNcogIrXA8kHwGwERDFFy7O28vXgmGPys&#10;aIW0bItK2O7LmlGAjmjQf0mQSIYRHHrERxEesf7/AP8A/wC//wD/AO//AP8A/wBSKv8A/9oACAEC&#10;AwE/EPBd8jwbb5Hg23yPBtvkeDbfI8G2+R4Nt8j7GuDarg2q4NquDarg2q4NquDarg2q4NquDarg&#10;2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4Nqu&#10;Darg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q&#10;4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDa&#10;rg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4N&#10;quDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg&#10;2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4Nqu&#10;Darg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q&#10;4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDa&#10;rg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4N&#10;quDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg&#10;2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4Nqu&#10;Darg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q&#10;4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2pjFnGR1fzwbWrV8G1&#10;q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWr&#10;V8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1f+ColAZqgHmtKoR+uvXukM&#10;gPcU4EkPLZhpifSpieYKWcMPQ/2i1av/AAVIIc5OuD/nA+OYkicJkTGv1mU7IvYIz8hzsyULK44c&#10;lUKqsquNC4il2dPYTI5wQyYCSFMWCGYhCYSRxEEcEET/AGa1av8AwXK4psYpRMRITGIjoSkUubi8&#10;C+hOGYWGjBDnxf8AZrVq/wDBcrimwGC6EDCvpPN4RtPQqN68Q+v+zWrV/wCC5XFNh2RNxRhAEXB4&#10;khHOhCnbCKwTkCBSoRQv0RQc8KBSkGGBTQRSmLnH/Zlq1f8AguVxzYRJWIcyEoEshKss0FeP0PwH&#10;CBEYoEylUkIgPmqTR5/Qp7HoAQMAkgWpACf9mtWr/wAFyv8AcZsWrV/GxhmAMAWQsPJetNyPnL9G&#10;u3ULYN1N8v61P0AA5moxzHCovpZGPlDF88jmlPPmhfoIPWk7n+Sj7VR0aFnRyUfi06c1v0+K9vNW&#10;ImP6gadSTrxyPlKR5pj1M6DT0Yk5fLg9vVX6bMfpTMktZaZDRC+uHsSlyUYRlPPn8jVKYkRBERHF&#10;Ez47D3CBaFRgOQExnOcKeR7OxRzqggTDnMR0moqIGjmAHH3+qJADFVgDqtIpIc1ieYZ9CdabZ6Ql&#10;7/qCv1uf8KBpmHer3FOmE5/sInuNKhK55jyEnqB1osZMRBE6Jg/63atX8aJ6fAMCUEuafMYqHOGc&#10;DFlm2SX/AMDkGBy4kSOlEI375NYawyDAytpycsEjgaAInMp5r+//AGUUrK4q814iQmsl4gTjomUh&#10;g55/dsVxyURkBijIOa/+sAtOxJOI5Mn9hwOQfYn7xzivS5PUh/VC4CSWKIok4TiYPM/1q1av43Hd&#10;H/T+/caaJR1MkeiSPRrJgA6SZeY4PU+q4AmA4thHR+HmP/ksVxyglpHJkeSTJ8/wIPs5qcSxJmK6&#10;Bj8Ue8CDoEe+ur/rVq1fxsw0/VP7w9HgBY6vIOrQ89LT2ClIGEnUj9v6pdGWayjWQfBjhRFjONJH&#10;9Pd9M7gL0MvNyKZGULpoHQIDocEs8MzDzlgeWbyKdJAdJQ9UT7KVgz0k+BRSXrAeSB8yR1fu2K45&#10;UkQscsrwELQAnnlEuq8gxfIUJT5ifZGL5UCR+696isjyXQ9KiUhaIPRUfRnpTo0GECI9RxKyMBgJ&#10;jnh55noZj/rdq1fxpnglwOwh0nN9DGiZABL6pOa/GRBBwHHCLGEyTowJ1A5rwdQ59f5l9JqYy+if&#10;lezgwHpToOK9DI5sHOjAC9V5q815v1AQ4jgjklQkWgKYj1IcObLBg+3YrjmNc32e/A+uXXHwM46z&#10;w5ABwXDKdY5DIcv9ctWr+N9BvgAY/wBSXCFJ5B8+BQHUP2/n0UJ4HjRk/hOATmMx5K+64Vx0+4sV&#10;xznZQNrTgwMmITE9B+sk5NGAYMVlHzCT1MNa6y0IY+S/6/atX8jlErhEer/EPBa9f0m7l8T/ABwC&#10;YRM/m3+uG46fcWK45yUv1PA9Yj1pIweHqrpL3EaijSAx+B95p0NXNzPISeoHWghExEFHRJH/AFy1&#10;av5HLncM3DTgtev6Opz4GERy4WuOn3ViuOnDPJMzOB5jo9H7EpOLMPmHJ6kPWuqwLL1GUrk+iD/r&#10;dq1fyOXO4ZuGnBa9f0cry4GMbnwtcdPurFccBRJHBHJKYURivBPVj6PRCpD7lDB8kkfReNR4Weg5&#10;rUTB986yCxDRyR6jI+X+tWrV/I5c7hm4acFr1/TtVP8A04BUarzb+gcNx0++sVxzJizAD6M1PqDm&#10;v6D2ipFL0/pn5FLx15MXkJH0eF1X2QBk92+v+tWrV/I5c7hm4acFr1/RcNhNdRP4HvwAD8Z87AD8&#10;DHm8J83iHRK/r3/+KxXHOjEwQCPmNOQiQLJIDQxQcmMkBHA2Ll/V/rVq1fyOXO4ZuGnBa9f0jxjD&#10;6I+Ae/A2kMnXrqJgnMYopIix3GTNl7hic4+q4g5qPbmvQlqEgkoHNMSjlMEHIMcV4DOcVDoIf2fY&#10;rjnjFkZAEtK3Nhxgack858iAKJB9St8vqkoEImSCPknA2Q4wYpiTpMQayvLgcWYI3yJ/rRatX8jl&#10;zuGbhpwWvX9MygLySJ8zMok4QPUzE6IidHgRikTJMEo8hjIhh9NCoQ8y9wNdUWMvleEek8ho8kZE&#10;6IlAHYhCgJ5Rynlx1x0g8YMer1HF5avrKnc5AfMyfUqCMH0V9X+lYf8AbfQqHeg+6R6Q04dRlUqv&#10;VcX6ooMVwAzWl5W/Np6Zen+tWrV/I5c7hm4acFr1/VzCShBieMdczUSZxSR9y16+OuOJYKpCRmya&#10;mCHmfagRLKGXl+hr0H+t2rV/I4c/hm4acFr18C7MpWwfOeprk84ZaWFOYQ+ZqaJg8JZryBX4/eRS&#10;MMGRhfVZaAYM8XEUAqRCZuPQJzaYLOf1AgwxeRJm9XjrjsrQOUn0eZ0ZOk0ulFycJ1z/AAUjRETB&#10;HBOIWpZAp9CaU4IIQsr5zI6MXmmVGAAAAAgAwAD/AFu1av40GwoBIjqNLT7QPal7/wBoOqTMoARK&#10;g5Sl9OF0YBAkiOCJT8+0nsQq1/7QdUcwSjNB5pfbh6DUAx5OZ6JSk9Mw9iFHwJf0lWcCt40vz0kj&#10;4JfCoF7nDF81lfVfoBRBEhHERpFI2bE9wHoVi8n3X8qXGA1ofMNY5bnAL5ub6/TCCIRYBlKifWmv&#10;l7/2n5D5O9mHxQEAgMAMg+udXqI9iH5rHV9JPaE09CAf9KMfka4keW6vmA/2oQlPRHtCaRh3OAXz&#10;c31f9dtWr4NrVq+Da1avg2tWr4NrVq+Da1avg2SA5g+z/ng2hOo/L/PBtDqfiPg2dE1eon7+DbvU&#10;l/SfBtzuIjqYHx4NR5aX8k/inRJVVdVx8GsTOJPq/sD18G08sF8xgnqEvLwalBLgGbWlL2jkPBrP&#10;Bjz3Cy9MzWPBtFPhQ6ML7CDoj4NehTNXAeqnkS8qZmUI5qSvqvg1lVo3MMD1PdHLwax5KEJzMn9e&#10;gtPwpI5qSvqvg1xPmSDL5wwjoJM3g1OaxApmuC+eI9TghPg05GeE0L5Dz5vIF5U3svLoaBoBgGng&#10;0MMNRkBi1B8k4/I5ryMdCDGJfBmAlwDFXIKxNxcXKLn5OTnm5B4M1jFrkksA5zuX0eDQAqABKuAB&#10;zaSRTGBn06Nb4NAeA0ogC8AzXAxpRlJx5Q89Gj1YoDwZ5rDlYv0NNVgNcqlCicc+Y/sfQDDwZrGL&#10;R7Bjjmfpr8vU4lK8yyfByA5BAcjwZlRLDCNfMyHVHSanZTc3J6T5MOicfBmCwacQ9GU6wOtTo8iR&#10;lnw9CTVTpRVZVZVeavPwYuiLNAHqwVPoPlgn1wo6iksB9Uh1f8HSkUuK4q5r4L1ipWSMwfkPhU8P&#10;awJ60JUI6h88z2DUilq0PKXD0/4OEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEF+LCCC&#10;CCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCC/FhBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBB&#10;BBBBBBBBBfiwggggggggggggggggggggggggggggggggggggggggggvxYQQQQQQQQQQQQQQQQQQQ&#10;QQQQQQQQQQQQQQQQQQQQQQQX4sIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIL74QQQQQ&#10;QQQQQQQQQQzFeZfxo+Y+YP06dl7DCj4z3flPisOUNPmwfmrvM1X/AL//AP8A3/8A/wDv/wD/AP8A&#10;EVf/2gAIAQMDAT8Q8F3zvBtvneDbfO8G2+d4Nt87wbb53g23zvsa0NqtDarQ2q0NqtDarQ2q0Nqt&#10;DarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q&#10;0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDa&#10;rQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0N&#10;qtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ&#10;2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0Nqt&#10;DarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q&#10;0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDa&#10;rQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0N&#10;qtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ&#10;2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0Nqt&#10;DarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q&#10;0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDa&#10;rQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDal+WcZH&#10;VyOng2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4Nr&#10;Vq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq/8FRKAzVAP&#10;NaVQj9devdMZAe4pwAm7JO+Q6g2Xp28hV/2i1av/AAVgRzJ64v8AOBscxJE4TOKNfqjRa3gWAOSh&#10;GJnApVOolCjVWVeqzSGBpMLQSScwkjOTFgSYFDydQJHU6jiOCCf7NatX/haywkDDbNEhoy1oKAIM&#10;jge5SRcpguh6xf7NatX/AIWssECYZDkJF9QevCBMj5i/D/Zi1av/AAtZYSPEDYzD1iJzBOdJlTby&#10;P2OayQTB+qglwKYSEbIkPogpclWJ/s1q1f8AhiyxPDgDmBlKIuWJyAUXwTWJwcmcWMyQZC51moEI&#10;F1cVPIvSk0+KYOI4BZiBEJED/ZrVq+DZZYtWr+NjDMAYAshYeS9abkfOX8/SgtgnU3uv61P0AA5m&#10;oxzGSoPpZGPlDF88jmlONoWED1pLZ/lB9qo6NE5flB9p06C7XNeUeapROP6AadSTrxyMT0kebL1M&#10;6DTyciYe+4Pan6PMfpSsktZKZDRC+uHsSlyUYRlfPn8jVKQ0RBERHEEz47D/AAgXQqMByQnP0pnw&#10;9rYoqikRHOYj1rMIAo5gBx64/VEoAlVADqtIJIc1ieYZ9BOtNsi0JffO8gr9bn/CgaZh3q1/SkTC&#10;c/2H7hpUJXPMeQk9QatFjJiIInRMH/W7Vq/jRPBjkJMuaTqMVDnDMGbLNskv/gcgwOXEiR0ohG/f&#10;nWGsMgwMqL9OT0cOAkAiUsZ5i/fP7lFLiuKuvES01kvECSdEyyGDnn9uxXven6QcBgBijIOa/wDq&#10;gLTsaTiOTJ/YcDkH2M7s8x6XJ6kPphQuAkljCKOOE4mDzP8AWrVq/jYV0X4H9+4mkPJ1MkeiSPRr&#10;JgA6TmeY4PU+q4AkBm2EdH4eY/8AjsV73ppYxaRqZHkkyfPCehB9nNTiXlmK6BLRTQIOgR769f8A&#10;WrVq/jZjo3xP7w9HgBY6uh1cKDnpaewU+aCYSdS3pdGWa4DWQfDhRFjP0SP6e76Z3BXWDLzcikRl&#10;C6TkHQIDocEnsMzDzlgeWbyKcSA6Snuj9KXgz0k+BRSXyg8kD6iNF+5Yr3vTSpIgY5ZX4cCFIAHP&#10;LDHVeQYvkKEp8xPsjF8qDI/de+OhWR5Toen9qJSFyEHoqPoz0p0aDCBEeo4lZMAwEhzwxyczpDMf&#10;9btWr+NE8EmBmEOkuL6GNE0ACX1Sc1+MiDDgjjIMQYZOjAnUDmvBomz6/wAy+k0MZfRPyvZwYD0p&#10;5A4r0Mjmwc6OgL1XmrzXm/UCiSOCOSVCxaEmlHqQ4c2WDB9qxXvemotU32e/AutXXHwM46zwoQeQ&#10;FwynWOQyH+uWrV/G+g3wIMf/AFPCBL5D8/4p4ITqH7fz6Rk8I7rJ/A4BOYzHkr7rhZFmH29ive9N&#10;OZlA2tODAyYhMT0H6yTk0QBzayz5hJ6kGrXVmhDHyWP9ftWr+RyiV0/YeET5/wCEeC96/oj3K5eX&#10;ABhEz+bf64cizD7exXvemnJT+px6xHrSRg8MIyyUj1EahjTBl+B95p0NXNzvICeoOtBCISIInRMH&#10;/XLVq/kcudwzcNOC96/oqnPgaLHLh7Isw+3sV73p+k6Z5IzM4HmOj0T7HMhZh8w16kPWusyLL1GU&#10;rX0Qf9btWr+Ry53DNw04L3r+kVeXA0+OfD2RZh9vYr3vT9AKJI4I5JTCiMXCT1Y+j0QqQ+5QwfJJ&#10;H0XjRWFnoOa1Ewd6yCxDmOSPURHy/wBatWr+Ry53DNw04L3r+nYpLdwAJnK82/oHDkWYfb2K9708&#10;DBizAD6MlT6g5r+g9oqQS9P6Z+Cl468mLyEj6PCqr7IAye8/N/1q1av5HLncM3DTgvev6O8MJrVE&#10;/wBPfgEn4r52APwo83XhHm8LyW/z3+3Yr3vTxujEwQCJ1HCnIQoFzEGgSg5MZIDgbBy/q/1q1av5&#10;HLncM3DTgvev6R4x9kj4B78DaQydTXUck5jFBISLHcZM2XuGXOPquKOaj25r0JahIJKBzTEo5TAB&#10;yDHFeAyRiqHQQ/p78de96aeMWRyAJakabB5Dy5J5zOhAFEA9DK3y+qSgxgyQR8kw4EwHGDFMSdJQ&#10;DXF5cDizMb5E/wBaLVq/kcudwzcNOC96/pmcBepmdTM60ScIHqZidEhOjwI5FEyTBKPIYyIYPTQq&#10;EPMPcDXVFjL3V4R6csOvJGROiJQJgQhQE6MwZ4q9701NPGEWmfqOLy1fWVO5yA+Zk+o1DGH6a+/9&#10;KYud5xt50AhXoMeYjzIaUOoyqqr1XF+qKDFcAOdLyt+bT0w9H+tWrV/I5c7hm4acF71/VoiShBie&#10;MfIakmcUkfcvevir3vTQnBG0JGbJqYIeZ9rERMky8vMZa9Bj/rVq1fyOXP4ZuGnBe9fA1KUrYPnP&#10;V1yecMtKCnMIfM1NEweEo15Ar8fvIpGGDJwvqsg5GTPFyQAqRCZuPQJzaYLOf1IgwxdBM3rxq+7K&#10;0HKeW8zoydJxpNOLkYT1X4OpSOERMxwTiBqWQKeQS0pwQQhZXzmR0YvNMqMAAAABABgAH+t2rV/G&#10;hyFAJEdSlpl5AUtf+0PnedSfVRCJUHKUsdMuF0YBEJEcER5U3PtJ7EKtf+0Pn+f86M4JRmg80vtw&#10;9BqCY8nM9EpCekYfoUJ+xf0lXMI8380vz0khPb4BUD9zhi+ayvqv0MICJCOIjrSIJZsT3AegVi8n&#10;3X8qjmA8r41h3ucAvm5vq/TDIIRUBlKifWlbf5q1/wC0/IfJ3sw+KAgEBgBgAfXNz1Ee1D81j/R5&#10;PiTT5oP9aSfket7b6+SD/ahCU9FPaE0iDucCXzc31f8AXbVq+Da1avg2tWr4NrVq+Da1avg2tWr4&#10;Nkg1B9n/ADwbQnUfl/ng2h1PxHwbOifuh/vwbelS6r+k+DbncRHUwPjB4NTy0v6n8U6JKqrquPg1&#10;iZhJ9X9gevg2mlgvmME9Ql4NSglwDNrSl7RyHg1kgx57hZegfWPBtFPhw6MD7CDoj4NelbNXAeqk&#10;6EvKmJlCapK+q+DWVWicwwPU90OXg1i2gSOZk/r0Fp+FQjmpK+74NcT5kgcP/MjoJM3g1OaxEpm+&#10;C9HEepwQ8GvIzwmxfIf15EvKm8l5dDQNAMDp4NDDDUZAYtZnyx+RzXkY6EGMT4NAEuAYq5BSTuLi&#10;5Rc/Jyc83KPBmsYtcmFgHMdy+DQAVAAlXAA5tYopjAz6dGt8GgPAaUQBeAZrgY04ykw8oeejR6sU&#10;B4M89hmLF+h+1gNalDgcd6j+x9AMPBmsYtTsGOOZ+mvy9TlSvNsnwcg0CA5HgzKiWGGO+ZkOqOk1&#10;OS6y4PSfJh0eDMlg0Yh6MvOB1qdHkSMssySaqcUVWVWVXmr4MWBFmgHmqFT6aPDPqUeopLifow6v&#10;+DpSKXFcVc18F6xUpJGYFgcqnh7WBPWVEuEdQ+eZ7CpBLVoeUuHkf8HCCCCCCCCCCCCCCCCCCCCC&#10;CCCCCCCCCCCCCCCCCCCCCC/FhBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBfiwgggggg&#10;ggggggggggggggggggggggggggggggggggggvxYQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQ&#10;QQQQQX4sIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIL8WEEEEEEEEEEEEEEEEEEEEEEE&#10;EEEEEEEEEEEEEEEEEEEF98IIIIIIIIIIIIIIIZivMv40fMfMH6dOy9hhR8b7PynxWDKGnzYPzV3m&#10;ar/3/wD/APv/AP8A/f8A/wD/AOIq/wD/2gAIAQEDAT8Q/wD0PU6dOnTp07sVfYq+xV9ir7FX2Kvs&#10;VfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9&#10;ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2Kv&#10;sVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV&#10;9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2K&#10;vsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+x&#10;V9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2&#10;KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+&#10;xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX&#10;2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq&#10;+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7F&#10;X2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfY&#10;q+RbhyCzywDmIkf/APfgFy5cuXLly5cuXLly5cuXLly5cuXLly4ro+RfhOIXShHkWtxGTckUfpNU&#10;ACAADNXKFCAkBdUEFqgkZOnBG4pnDlB5LWHHOkS4M6CqfgJlTwWlwJxzcyFdeBSMJ+oyiLp6Uxpb&#10;hEglX6oE63AyJDHoFBQRmyJGIAAAGB0pAAmeIPpWG1NMEBsGADBSqEjXLw3CaChZetBfBgX9NAmE&#10;tBsnIcOIgRkSYEDIDADocA4a+AOhM0RY8oHgxL+mh4CfbzJSpdHwpxgaplxZuKDJxZngxL+mhVQN&#10;kMcpLzQkYFRe1DEDrIgAggBD6GGBKYAFMRe+QEQwaUkSovBkX9NJYJZErmjUXAolacjGd7cEII8k&#10;YxiJawAFRgMA3VVTgb0D5GfCQhv/AMJTcv6aF3nLJUNXomIrGqSiQVODUEYLZcmLGAgssFyjDLHn&#10;j0orCYlepinkPymvgKZjVVjUDJRU4Y49EpcUFgdFznWgygci1zQxd7xfYch5OCHSkcshxRpVmkl5&#10;CZ1KTCDSogoIhjGpCOFB5plz+FgUPYKhi5HES6wlGIQ1kSkXGoVbPQJATmRoUpMzN05MP/SJrDWp&#10;9OrXqDQijG/hirQwDS4VOYpXgDBCWch4FNnAbxiLw4EAnG0ahZHFFx9Jaq6SBTO/SEiPPSECBQSY&#10;QITKCjBzKggrtZNgMUcQkkQhRo95/baVQRIkPoFFFBxGaAsmALSnAyJQDEHGpMGgjoUuyr3alnLw&#10;hEIIUuYhdTJnnNOTRJxxV4Crij06SQkcqBtyDTVXHLwhsIhgmhM8KqPTjm8KzPTm/wAPbcmOZ4CC&#10;7tlHmaR1PIFwNnAmX3g5ujxtME/yEAUOQkNt1eGPz/sRJwBoKtDwvSuy7nIBZAMvcGCoZABAlYuJ&#10;AGIwRm0SHwwAADhQcEk0axUf01cJg+KKlfdBoRbIfbWIwcwUkVYgjUmHTPYgxMxAPsIc7SJw4MTR&#10;LBKUHjaS8a3tc5Rg8A8XJsAdqQ+TzLyyz5P24HRwQZpcU6iAaEAiEDitssLPISUfqZMb4RD8O5mr&#10;TgR/8bQi2PsAlSAAKhgDFcCuVkBQRX2QYKBkYFigNycOUkKWL8ZliRQwEzgCA8A5dsyCMccAww14&#10;4Yaxwu6VH5zcxw4Lxw40bEQCYJVS5SBMZyl41gXU5oaOT5nOonBJqybEckMkcsGxARyRMEdTB4AL&#10;RiKfjzdMz6BGCyAlAQRvQfIC0wEBOAXDJ6MFRBAfWeiQZEArHRsAAhyCorjC7lAMQMEuRjDK+AnO&#10;CRysSDwsULpiPGpoJz7o0ItpgUqE8Q4ur5HAgvNDBPRhqJgr44WvfHaaqJ2QJitci7ZOn8csOWGB&#10;R8yDXZElMJYM5UiHXnMFwLIGiBFqZh1s7DjOKmuDUZS29GbeM3Dg+AguMwUd04WUkOL5Ti8BU8Kz&#10;SMnTgVIKXudpypkwgHgsutcUkM5/kTC84LGpHKMCM9FTmq5fRy107AmyeBsg4geA4LWiIpweYE3q&#10;Ox8cHcQHWAF5r6gOm4xDCHhQIgiNJ4ClaEnCEn7hnNCLYFuyjLduKQinJjJ4DiB6YnBOUjIli8JF&#10;G3lpi08hELPASLnlFWYa6EwzhGeHAC5azFx0EgCPJJHB4TnFMQhVDNDjyDy4HcE+YxTJOLgzDHHS&#10;foggRyIzzg4yMJLMeCf4BM7dStxMI+aOC4a/ctCLYeaycrLlOpoGOfAZ3o6kJlhJVtCigDQzAbsE&#10;bIBKTIawaRCd5CpEUTwIF9kemK2hgOsHpPCxTMAIh3i5iJ1cOIyIYLCMWk1UXXgxSmEKCWCB/bjP&#10;DcNfuWhFtFAK0DDKuFBEGaMfIcEtK4QYREweGferw6vjq1b4g2o8VFgwoiJNY9bVPYrzFGCoJBfi&#10;yaCHbOA5zPAwX2Ue5kL4OYgYfAM7gQSF0s5xzgY4bhr920ItiPtvHCwDCM06fsU88zM7C7JlbIVK&#10;bgwxqYGEDh6fAuOX2Ue5kFDKWJgBOMAT04GxPwYkALIgw6cNw1+7aEWwVo2nGENiAiCIlLLIjXC0&#10;NGgJAML16YhG2MFc0GPHOrhFKwQvSEJSGuLUlAD04sPJRIPAqX2Ue5nHt42WK11BOnAMx3IfuIZO&#10;MnMRDguGv37Qi2LMsE1EkHBiFHB/O+VcSJwKDCZALv60jhn/AIIThi5mjNChwI4JT9eFP7qhBKKB&#10;qIwaYS+BUvso9zOMAeMmuSGMKpAgBP1MXIMwnyUrcieK4AzdQS46Bmml/wDE0Itkb5Udl1HiCDk0&#10;r9VyN8ICu4C5Vzl2xABDOUjqE8vAsX2Ue5nJ9kVQCwlBzUg5PqVhUg1RYJIKHJNOIunMEkZhUFz9&#10;UdE+PgUgghiSCjaAeBk8xxc8FHb1mKo6HIxMhiRRxkWyTXamtnIksAlAKCwmnKkFylYrjxVl3g1A&#10;hFhJ5gzRs4GP4Q0EIk04DuQXLLBcYR4IIabFNwGzMwsTLJz8CxfZR7mRuDNKo+AW3B/gtS0ZmCVz&#10;l9iSFU+pQRJLwZUYQRMynU378rLtKSvMDLRBWxwiMwOTEvHlhQgZJdyguUs8llxeEfS/zNBNgE2B&#10;0wYLu+JnYRFVx0RbSGlWYawGCeJz6tJeMRCJhHQpgJzp3ZkSFYBMgTgMVcaDhGQqxzNUmWCOtCYq&#10;XcggnEMYWAweQakTTpApyPq5pjmtSXiwBQBaMh1JkMtMIrDQM+Bcvso9zLlUHYmOklYEwqx4prAC&#10;QMEGRMERMOOcuuB9wyRbHDiRNNUBcSCRi+yBtp4i7BWC6BorwES6CdCRJYlyDrwAFAiFzZoNWBfI&#10;X7PdmIhJE89LXgZtpePJ8LigkM/S1QCxUJlqwrDhV3tjpHZZg8cmUDC9omZw+CSUXSN/ubCHMSmK&#10;YeAU66JpWiT4hBExJxEUMaOjUmMC+DYKjUVD0sMpkvODlyRZxYTFVXNQkuBQBEU4pmFYcYJ6uCYE&#10;Cgp4sfruTRoJiL0HQAzxrQB9QoqvgILguZrmNn2CjCRkUoloAuAylFDirXmrjWkJoUpcCMjFzGGn&#10;JMvOgqXHRSouDhmmZHgASH9sMf3gCIlYAR6EREl8Myc1+mpelRMYx0jSeVBhJAiDU/EjJJwCWAJ4&#10;TGZgxk4s6i+fKGEoiYSIJLKMK5c75JOMlyELljPKoWMZSWODxoxGlLcMYPzKeSssrAhMZOBweel0&#10;sfosHwemp6FSAARErAAauTxXXMjKIrT0f31wYQjli60sIC0I4Hu4IwJLGouzgtALAmewKT9DmusX&#10;RrXE1iUJpCa/8D4+mpeCYhBHMZkeoQgp1LszjasVBUqqv1mEIncKQCMVl1oKCTyMjmUmSPTCp3qh&#10;l88+Zw4cpc6KopJVBLJjIx0YwcKmmZHqJQdPlDPhJE01arDogU8cpYqqQD1OvCCEcoM+hP8A9BCX&#10;Lly5cug00ESogQEKGSUcwTwasMcMsQ8jkKEYMYEfBqLZByATDjZMMAZz4Nio4PYhgOFSABiYj4No&#10;uBFR9xJzUYIAx+DWS5kzFMMRnGQsSXg0mKLmR1QyKTCAFcKlfGdjARYElWDF8GsOrqCKXLAF5KkC&#10;QeDXDGfGFDkZ+ZZhjF8GsK0bThCuwBVQBWsR0szzWBbbicgB4NW6z9RiaBebML94NZjn2ImcRTMk&#10;Ap3g0RpzaR1JEq2hHsZlFz1juxxNlYEvg1csIESjCDOQIRyz4NCPynU2CzPH7A0FEXkArVSVysGK&#10;vg1NAioOnBwoePOI8GmMyfMqcgi5BTPg1KMCALAhYGekKBA36yBDmMmMwB4MxgxxJ3KEoYEiE9QF&#10;shSxRB+DTBEOFbURaIgFAArWaJ48FIMODGBvBpqX3ALgAVDAGK4FFuxEiVMjHCF3g0aCsqGCMFBl&#10;ACoURdojeK4kEyml4NK4/L4hzEEiqitBlUWiTwEYOL4NJxj7yktIwZSTEpKd00fS4BRQoDj4Mkvu&#10;AXAAqGAMVwKaCJwQCvLQamrvYUYXVAL0Q4pVl8GeGYldSIdMFZYs0ALhd7EZBpmHFYEXwZOBOZEz&#10;JCRAJmQKcvJ/BGa+YVtZEJo5E4A8DgAADwYxfuvFmLDR2suFzr1oyzE5QVQ1VBnRKTEgDJpEAcK2&#10;oi0RAAAADwXgvqAqGACVVYAzoQHiyFCEBgeQSDFWpdgxE5CNMThlTOVgx0MK7E4OJgpBNuCoAOlD&#10;FwxR/wCAypUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSvwsqVKlSpUqVKlSpUqVKlSpUq&#10;VKlSpUqVKlSpUqVKlSpUr8LKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVK/CypUqVKlS&#10;pUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSvwsqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVK&#10;lSpUr8LKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVK/CypUqVKlSpUqVKlSpUqVKlSpU&#10;qVKlSpUqVKlSpUqVKlSvvSpUqVKlSpUqVKlSpS6TSYnSIeRM4hASmQQBlMFOZwMGmDNIHNQVBLgI&#10;kwSSxcmkiBOcN1t8SwIKq0roZhDMwARAEaDbYXKzKjVKClFVf+//AP8A9/8A/wD7/wD/AP8AxFT/&#10;2VBLAwQUAAYACAAAACEAR5ZVDeUAAAAPAQAADwAAAGRycy9kb3ducmV2LnhtbEyPUUvDMBSF34X9&#10;h3AHvowtzeyKrU2HCOJAFJwi8y1rrm2xuSlN1tV/b/rk3s7hHs79Tr4dTcsG7F1jSYJYRcCQSqsb&#10;qiR8vD8ub4E5r0ir1hJK+EUH22J2latM2zO94bD3FQsl5DIlofa+yzh3ZY1GuZXtkMLt2/ZG+WD7&#10;iutenUO5afk6ihJuVEPhQ606fKix/NmfjIQUB31ID7uvz93CmeR1cfP8Uj1JeT0f7++AeRz9fxgm&#10;/IAORWA62hNpx1oJSxHHYYyfVCoEsCkTxckG2DGoOF0L4EXOL3cUfwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhADedwRi6AAAAIQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzhI/LCsIwEEX3gv8Q&#10;Zm/TuhCRpm5EcCv1A4ZkmkabB0kU+/cG3CgILude7jlMu3/aiT0oJuOdgKaqgZGTXhmnBVz642oL&#10;LGV0CifvSMBMCfbdctGeacJcRmk0IbFCcUnAmHPYcZ7kSBZT5QO50gw+WszljJoHlDfUxNd1veHx&#10;kwHdF5OdlIB4Ug2wfg7F/J/th8FIOnh5t+TyDwU3trgLEKOmLMCSMvgOm+oaNPCu5V+PdS8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhANr2PfsNAQAAFAIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA+AQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1AzKbrgCAADpBQAADgAAAAAAAAAAAAAAAAA9AgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAAAAAAACEArKD0ByCKAQAgigEAFAAAAAAAAAAAAAAAAAAh&#10;BQAAZHJzL21lZGlhL2ltYWdlMS5qcGdQSwECLQAUAAYACAAAACEAR5ZVDeUAAAAPAQAADwAAAAAA&#10;AAAAAAAAAABzjwEAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhADedwRi6AAAAIQEAABkA&#10;AAAAAAAAAAAAAAAAhZABAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAYABgB8AQAA&#10;dpEBAAAA&#10;" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="08170F8C" id="Rectangle 1310804373" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:-1in;margin-top:-95.55pt;width:595.25pt;height:841.6pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDa9j37DQEAABQCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAi13YGOIyA0HiBK3DajcaI4lO3tSbtNgolN4pjY3+/PSbnc2oGNEMg4rPhtXnAG&#10;qJw22FX8ff2U3XNGUaKWg0Oo+A6IL+vrq3K980As0UgV72P0D0KQ6sFKyp0HTJXWBStjOoZOeKk+&#10;ZAdiURR3QjmMgDGLUwavywZa+TlEttqm673JxnecPe77plEVN3biNx46Lv5EAgx0wkjvB6NkTMuJ&#10;EfWJWHaQyhM591BvPN0k8zMTpspvqZ8DDtxLes1gNLBXGeKztEld6EACFq5xKr+cMUlaylzbGgV5&#10;E2g1U0enc9nafWGA8b/hTcLeYDymi/lP628AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PB&#10;MnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhq&#10;lCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7&#10;R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDUDMpuuAIAAOkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtO3DAQfa/U&#10;f7D8XrK7ZblEZNEKRIW0AgRUPHsdm0R1PO7Ye+vXd2xnAwLUSlXzYHk8tzMnM3N2vu0MWyv0LdiK&#10;jw9GnCkroW7tc8W/P159OeHMB2FrYcCqiu+U5+ezz5/ONq5UE2jA1AoZBbG+3LiKNyG4sii8bFQn&#10;/AE4ZUmpATsRSMTnokaxoeidKSaj0VGxAawdglTe0+tlVvJZiq+1kuFWa68CMxUnbCGdmM5lPIvZ&#10;mSifUbimlT0M8Q8oOtFaSjqEuhRBsBW270J1rUTwoMOBhK4ArVupUg1UzXj0ppqHRjiVaiFyvBto&#10;8v8vrLxZP7g7jNC9W4D84YmRYuN8OWii4HubrcYu2hJwtk0s7gYW1TYwSY/H0+np0fGUM0m68ejo&#10;5OTrJBFdiHLv79CHbwo6Fi8VR/pPiT6xXvgQEYhybxLTLU3rrlpj9veeCfqPf++XzPElyFWnbMhN&#10;g8qIQB3rm9Z5zrBU3VLVhOO6HueW8AFVkE1MqCnxPQHMsAYFQXwNy9hoayHCzJbxJTGZyUs0hp1R&#10;0c7Ye6VZWxNdk1R4anh1YZCtBbWqkJLAjrOqEbXKz9MRfREgJR88kpQCvqDtY/cB4jC9j53D5Op0&#10;dFVpXgZgoz8By86DR8oMNgzOXWsBPwpgqKo+c7bfk5SpiSwtod7dIUPI0+qdvGqpTRbChzuBNJ40&#10;yLRywi0d2sCm4tDfOGsAf330Hu2pW0jL2YbGveL+50qg4sxcW5qn08QsC0k4nB5TxzLMmvHhIQnL&#10;1xq76i6AftOYlpuT6Rrtg9lfNUL3RJtpHrOSSlhJuSsuA+6Fi5DXEO02qebzZEY7wYmwsA9OxuCR&#10;1TgGj9snga6flUBzdgP71SDKNyOTbaOnhfkqgG5T477w2vNN+yQ1Tr/74sJ6LSerlw09+w0AAP//&#10;AwBQSwMECgAAAAAAAAAhAKyg9AcgigEAIIoBABQAAABkcnMvbWVkaWEvaW1hZ2UxLmpwZ//Y/+0A&#10;LFBob3Rvc2hvcCAzLjAAOEJJTQPtAAAAAAAQASwAAAABAAEBLAAAAAEAAf/iDFhJQ0NfUFJPRklM&#10;RQABAQAADEhMaW5vAhAAAG1udHJSR0IgWFlaIAfOAAIACQAGADEAAGFjc3BNU0ZUAAAAAElFQyBz&#10;UkdCAAAAAAAAAAAAAAAAAAD21gABAAAAANMtSFAgIAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAEWNwcnQAAAFQAAAAM2Rlc2MAAAGEAAAAbHd0cHQAAAHwAAAA&#10;FGJrcHQAAAIEAAAAFHJYWVoAAAIYAAAAFGdYWVoAAAIsAAAAFGJYWVoAAAJAAAAAFGRtbmQAAAJU&#10;AAAAcGRtZGQAAALEAAAAiHZ1ZWQAAANMAAAAhnZpZXcAAAPUAAAAJGx1bWkAAAP4AAAAFG1lYXMA&#10;AAQMAAAAJHRlY2gAAAQwAAAADHJUUkMAAAQ8AAAIDGdUUkMAAAQ8AAAIDGJUUkMAAAQ8AAAIDHRl&#10;eHQAAAAAQ29weXJpZ2h0IChjKSAxOTk4IEhld2xldHQtUGFja2FyZCBDb21wYW55AABkZXNjAAAA&#10;AAAAABJzUkdCIElFQzYxOTY2LTIuMQAAAAAAAAAAAAAAEnNSR0IgSUVDNjE5NjYtMi4xAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAABYWVogAAAAAAAA81EA&#10;AQAAAAEWzFhZWiAAAAAAAAAAAAAAAAAAAAAAWFlaIAAAAAAAAG+iAAA49QAAA5BYWVogAAAAAAAA&#10;YpkAALeFAAAY2lhZWiAAAAAAAAAkoAAAD4QAALbPZGVzYwAAAAAAAAAWSUVDIGh0dHA6Ly93d3cu&#10;aWVjLmNoAAAAAAAAAAAAAAAWSUVDIGh0dHA6Ly93d3cuaWVjLmNoAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAGRlc2MAAAAAAAAALklFQyA2MTk2Ni0yLjEgRGVm&#10;YXVsdCBSR0IgY29sb3VyIHNwYWNlIC0gc1JHQgAAAAAAAAAAAAAALklFQyA2MTk2Ni0yLjEgRGVm&#10;YXVsdCBSR0IgY29sb3VyIHNwYWNlIC0gc1JHQgAAAAAAAAAAAAAAAAAAAAAAAAAAAABkZXNjAAAA&#10;AAAAACxSZWZlcmVuY2UgVmlld2luZyBDb25kaXRpb24gaW4gSUVDNjE5NjYtMi4xAAAAAAAAAAAA&#10;AAAsUmVmZXJlbmNlIFZpZXdpbmcgQ29uZGl0aW9uIGluIElFQzYxOTY2LTIuMQAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAdmlldwAAAAAAE6T+ABRfLgAQzxQAA+3MAAQTCwADXJ4AAAABWFlaIAAA&#10;AAAATAlWAFAAAABXH+dtZWFzAAAAAAAAAAEAAAAAAAAAAAAAAAAAAAAAAAACjwAAAAJzaWcgAAAA&#10;AENSVCBjdXJ2AAAAAAAABAAAAAAFAAoADwAUABkAHgAjACgALQAyADcAOwBAAEUASgBPAFQAWQBe&#10;AGMAaABtAHIAdwB8AIEAhgCLAJAAlQCaAJ8ApACpAK4AsgC3ALwAwQDGAMsA0ADVANsA4ADlAOsA&#10;8AD2APsBAQEHAQ0BEwEZAR8BJQErATIBOAE+AUUBTAFSAVkBYAFnAW4BdQF8AYMBiwGSAZoBoQGp&#10;AbEBuQHBAckB0QHZAeEB6QHyAfoCAwIMAhQCHQImAi8COAJBAksCVAJdAmcCcQJ6AoQCjgKYAqIC&#10;rAK2AsECywLVAuAC6wL1AwADCwMWAyEDLQM4A0MDTwNaA2YDcgN+A4oDlgOiA64DugPHA9MD4APs&#10;A/kEBgQTBCAELQQ7BEgEVQRjBHEEfgSMBJoEqAS2BMQE0wThBPAE/gUNBRwFKwU6BUkFWAVnBXcF&#10;hgWWBaYFtQXFBdUF5QX2BgYGFgYnBjcGSAZZBmoGewaMBp0GrwbABtEG4wb1BwcHGQcrBz0HTwdh&#10;B3QHhgeZB6wHvwfSB+UH+AgLCB8IMghGCFoIbgiCCJYIqgi+CNII5wj7CRAJJQk6CU8JZAl5CY8J&#10;pAm6Cc8J5Qn7ChEKJwo9ClQKagqBCpgKrgrFCtwK8wsLCyILOQtRC2kLgAuYC7ALyAvhC/kMEgwq&#10;DEMMXAx1DI4MpwzADNkM8w0NDSYNQA1aDXQNjg2pDcMN3g34DhMOLg5JDmQOfw6bDrYO0g7uDwkP&#10;JQ9BD14Peg+WD7MPzw/sEAkQJhBDEGEQfhCbELkQ1xD1ERMRMRFPEW0RjBGqEckR6BIHEiYSRRJk&#10;EoQSoxLDEuMTAxMjE0MTYxODE6QTxRPlFAYUJxRJFGoUixStFM4U8BUSFTQVVhV4FZsVvRXgFgMW&#10;JhZJFmwWjxayFtYW+hcdF0EXZReJF64X0hf3GBsYQBhlGIoYrxjVGPoZIBlFGWsZkRm3Gd0aBBoq&#10;GlEadxqeGsUa7BsUGzsbYxuKG7Ib2hwCHCocUhx7HKMczBz1HR4dRx1wHZkdwx3sHhYeQB5qHpQe&#10;vh7pHxMfPh9pH5Qfvx/qIBUgQSBsIJggxCDwIRwhSCF1IaEhziH7IiciVSKCIq8i3SMKIzgjZiOU&#10;I8Ij8CQfJE0kfCSrJNolCSU4JWgllyXHJfcmJyZXJocmtyboJxgnSSd6J6sn3CgNKD8ocSiiKNQp&#10;Bik4KWspnSnQKgIqNSpoKpsqzysCKzYraSudK9EsBSw5LG4soizXLQwtQS12Last4S4WLkwugi63&#10;Lu4vJC9aL5Evxy/+MDUwbDCkMNsxEjFKMYIxujHyMioyYzKbMtQzDTNGM38zuDPxNCs0ZTSeNNg1&#10;EzVNNYc1wjX9Njc2cjauNuk3JDdgN5w31zgUOFA4jDjIOQU5Qjl/Obw5+To2OnQ6sjrvOy07azuq&#10;O+g8JzxlPKQ84z0iPWE9oT3gPiA+YD6gPuA/IT9hP6I/4kAjQGRApkDnQSlBakGsQe5CMEJyQrVC&#10;90M6Q31DwEQDREdEikTORRJFVUWaRd5GIkZnRqtG8Ec1R3tHwEgFSEtIkUjXSR1JY0mpSfBKN0p9&#10;SsRLDEtTS5pL4kwqTHJMuk0CTUpNk03cTiVObk63TwBPSU+TT91QJ1BxULtRBlFQUZtR5lIxUnxS&#10;x1MTU19TqlP2VEJUj1TbVShVdVXCVg9WXFapVvdXRFeSV+BYL1h9WMtZGllpWbhaB1pWWqZa9VtF&#10;W5Vb5Vw1XIZc1l0nXXhdyV4aXmxevV8PX2Ffs2AFYFdgqmD8YU9homH1YklinGLwY0Njl2PrZEBk&#10;lGTpZT1lkmXnZj1mkmboZz1nk2fpaD9olmjsaUNpmmnxakhqn2r3a09rp2v/bFdsr20IbWBtuW4S&#10;bmtuxG8eb3hv0XArcIZw4HE6cZVx8HJLcqZzAXNdc7h0FHRwdMx1KHWFdeF2Pnabdvh3VnezeBF4&#10;bnjMeSp5iXnnekZ6pXsEe2N7wnwhfIF84X1BfaF+AX5ifsJ/I3+Ef+WAR4CogQqBa4HNgjCCkoL0&#10;g1eDuoQdhICE44VHhauGDoZyhteHO4efiASIaYjOiTOJmYn+imSKyoswi5aL/IxjjMqNMY2Yjf+O&#10;Zo7OjzaPnpAGkG6Q1pE/kaiSEZJ6kuOTTZO2lCCUipT0lV+VyZY0lp+XCpd1l+CYTJi4mSSZkJn8&#10;mmia1ZtCm6+cHJyJnPedZJ3SnkCerp8dn4uf+qBpoNihR6G2oiailqMGo3aj5qRWpMelOKWpphqm&#10;i6b9p26n4KhSqMSpN6mpqhyqj6sCq3Wr6axcrNCtRK24ri2uoa8Wr4uwALB1sOqxYLHWskuywrM4&#10;s660JbSctRO1irYBtnm28Ldot+C4WbjRuUq5wro7urW7LrunvCG8m70VvY++Cr6Evv+/er/1wHDA&#10;7MFnwePCX8Lbw1jD1MRRxM7FS8XIxkbGw8dBx7/IPci8yTrJuco4yrfLNsu2zDXMtc01zbXONs62&#10;zzfPuNA50LrRPNG+0j/SwdNE08bUSdTL1U7V0dZV1tjXXNfg2GTY6Nls2fHadtr724DcBdyK3RDd&#10;lt4c3qLfKd+v4DbgveFE4cziU+Lb42Pj6+Rz5PzlhOYN5pbnH+ep6DLovOlG6dDqW+rl63Dr++yG&#10;7RHtnO4o7rTvQO/M8Fjw5fFy8f/yjPMZ86f0NPTC9VD13vZt9vv3ivgZ+Kj5OPnH+lf65/t3/Af8&#10;mP0p/br+S/7c/23////uACZBZG9iZQBkAAAAAAEDABADAwYJAAAAAAAAAAAAAAAABQACSUT/2wCE&#10;AAEBAQEBAQEBAQEBAQEBAQIBAQEBAgICAgICAgICAgICAgICAgICAgICAgIDAwMDAwMDAwMDAwMD&#10;AwMDAwMDAwMBAQEBAgECAwICAwMDAwMDAwMDAwMDAwMDAwMDAwMDBAQEBAMDAwQEBAQEAwQEBAQE&#10;BAQEBAQEBAQEBAQEBAQEBP/CABEIDbQJsAMBEQACEQEDEQH/xAFLAAEAAwEBAAMBAQEAAAAAAAAA&#10;CQoLCAcEBQYDAgEBAQEBAQEBAAMBAQAAAAAAAAAIBwYFBAECAwkKEAAAAwQIBQIFBAEEAwEAAAAA&#10;AgMEBQYWEAEUNBUHFxkggAg4CXARUBIyEzMwYDU34DEiIxhA0CEkEQAABQIBCAQHCwYHCwgLAQAB&#10;AgMEBQAGEdES0qM0lAc3ICExExCAQSKzFHZRYXEyQiO0FXW1d1BwgVJidGCRcjMk1BYw4KGCkqJD&#10;U8Q2F7HBssNEpCWVQNDCY3ODk1RkNdWWEgABAgMCCAoIBgEDBQEBAAABAAIxkTMRAyCAIVFxsRJy&#10;EEFhgaHB0SIyslBw4UJSgpIEMGBiohMj0uDw8UDQ4nMFwhQTAQABAgQEBQUBAAMBAAMBAAERAPAh&#10;MVHRIEFh8YBxgZGhEDBQscFwYODhQJCw0MD/2gAMAwEAAhADEAAAAPF6QogAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6Qo&#10;gAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAS&#10;X8xzdzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6QogAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xz&#10;dzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAASX8xzdzHFsbAAAyya6rcAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATHcPxF6ifZ/AAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa&#10;5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAA&#10;AyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7&#10;YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;ATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ&#10;3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/&#10;qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5r&#10;AAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAD7H9P06f8jyPk/j8f8ObPV9X81/b+wH7rkvE+18z5PMNA6YAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAACc7O87v9TXNYAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAT&#10;2Ztmt9ycJxAqd7LstPvc9zEyf+VMayqf5kS38j5f04rsnZoAP9ur9+j9T7gAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAJzs7zu/1Nc1gAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAABPrmuaX&#10;05xnICqPsex07913Xquesssh/wDPb/nD/r8fkCGP/Xyx4q/9HKpAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAnOzvO7/AFNc1gAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAABPrmuaX05xnIC&#10;qPsex07913WQ+Hp7nh/xIhMARk/6QUvCL/rxbIAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAE&#10;52d53f6muawAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAn1zXNL6c4zkBVH2PY6d+67r6ln3&#10;L2ff+cn/ADE/Q898Q/z+fxXx/wB4f9AuH6228AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACc&#10;7O87v9TXNYAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAT65rml9OcZyAqj7HsdO/dd1HWM3Z&#10;NLv/AJcyT+m5/wA2M3/Quk447so4AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5&#10;rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAACfXNc0vpzjOQFUfY9jp37ruoAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAABkb2xbAAAAAAAAAAAAAAAAAAEi3K8rZMynK&#10;fvf0/n+I/v8A3qO7ZtvoXy/LaNx/H5heH4b3bzfO8B9P0onuz7Sr3r+v8Ze/74AAkz5HkLMmS5LJ&#10;/wAjyPp3x/Hxf73v17tO038H9P03wZ0nUCqPsex07913UWTsnyaSjleV+b+v6+W/X9lQXcNw/EfT&#10;9I+w/T9J6M3zaeTOM5kB5rmfU/i+PxX7/vj86fpoNtC0OB3SNI+n/p/QAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAACxbluW3m55nkCsvq+r2GszzP075&#10;PkAA/C/R9FAak6Thq73vQBbaxPErceKYr8v8fgADn30vR6C83zgKo+x7HTv3XdRo2SxLErnHccBl&#10;j2FYHN/rex0D5fl6Ac0zTKJyPIgAAcFdF0WdtUNQ86+r6oAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AE52d53f6muawAAMje2LYAAAAAAAAAAAAAAAAAAnizfNr803zgAAAAB4Z6HoZf1d115X9v3CyFlO&#10;UXhp9n4AAAACqPsex07913UaNksSxK5x3HAZY9hWBzn6vr6L0ty1LNxnGgAADm31PUzBa7rr8H9P&#10;1AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAACaXgM+&#10;0I5mmgAeQfb9sIugd/z36XpyG8zzEx3DcP8A6AKO9BUFW/1bVvTfj+PUUkGQfZ/h+EDkP2varsah&#10;p/4r+/0Tn55nkpPI8iAKo+x7HTv3XdRo2SxLErnHccBlj2FYHXvh+Jo9yzLQHEPv+/UU2zbOP/d9&#10;3oby/LnRzvO7CuZ5nRKomiICdL0wAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN&#10;7YtgAAAAAAAAAAAAAAAAACYTheF0RJhmEDw/7/vzMq0rPnT1fWAuS4RhFqPHseArV6rqtIug6Dsb&#10;5VlV5GfJ8A5F9r2s1ar6u8a+/wBAf3/H4uxz9P1l7KcpAqj7HsdO/dd1GjZLEsSucdxwGWPYVgTp&#10;51nd2XAsDAo00JQlc3VNUAHQvleVz16vqgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5&#10;rAAAyN7YtgAAAAAAAAAAAAAAAAACVfi+L0cZblsCEHv+/wA/WmaZAEqnGcXo6S1LYEGGhaDQGpal&#10;73s5TjYLzTNQKWW87zWE1/XwBPBm+bX6JvnACqPsex07913UaNksSxK5x3HAZY9hWBNpn3AXhJ+n&#10;4Dkr2fZp67juMG2iaH5/9X1gAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACc7O87v9TXNYAAGRvbF&#10;sAAAAAAAAAAAAAAAAAASh8dx2kLLEsAV+dJ0mh7R9HgDvzmOY0zJOk4CEjv++z7qZprSzk6TZFeY&#10;5kDNPq2rY5+r6sATwZvm1+ib5wAqj7HsdO/dd1GjZLEsSucdxwGWPYVger/F8em3Jcmf2/H4AH43&#10;+/8AaHLue5r7aXpkDWk6R9J/T+oAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAE52d53f6muawAAMje&#10;2LYAAAAAAAAAAAAAAAAAAlD47jtIWWJYAr56VpVEOjqOAHdnNc1puSZJgEJHf99n3UzTWpXHkd9O&#10;+V5YGVvYlh8/+p6oAngzfNr9E3zgBVH2PY6d+67qNGyWJYlc47jgMsewrA5v9b2LpmBYDZ8yTJQA&#10;AOGeg6ChdR9Hx3dT1IAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAABkb2xbAAAAAAA&#10;AAAAAAAAAAAEofHcdpCyxLAFfPStKoh0dRwA7s5rmtNyTJMAhI7/AL7PupmmtTOO466V8vzAMrSx&#10;LD8C9T1QBPBm+bX6JvnACqPsex07913UaNksSxK5x3HAZY9hWBzf63sf3/H4s15Hkds/FsW6H83z&#10;QAB4B6Xo5kNbVv4p6HoAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAA&#10;AAAAAAAAAAAACUPjuO0hZYlgCvnpWlUQ6Oo4Ad2c1zWm5JkmAQkd/wB9n3UzTWmBJklyEc1zYGbB&#10;VdVRrdb1wAngzfNr9E3zgBVH2PY6d+67qNGyWJYlc47jgMsewrA5v9b2AP0P8v4zIcHwc3Of5/ON&#10;nufdMeV5QApQ75vlZXXNcAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/AFNc1gAAZG9sWwAA&#10;AAAAAAAAAAAAAAABKHx3HaQssSwBXz0rSqIdHUcAO7Oa5rTckyTAISO/77Pupmmr6U3zdPtm+cAV&#10;C9s2ypXtm2ACwjmGYXt52nYCqPsex07913UaNksSxK5x3HAZY9hWBzf63sAAD7X+f87g+G4basx3&#10;HQKq+w7DTf3fdwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJzs7zu/1Nc1gAAZG9sWwAAAAAAAAAAA&#10;AAAAAABKHx3HaQssSwBXz0rSqIdHUcAO7Oa5rTckyTAISO/77PupmmrImU5ReEn2fgPKfs+zO6p+&#10;no0ut64en/H8V/KaprmH4jiAKrOw7BTd3feBo2SxLErnHccBlj2FYHjX3+jfumuaoENI0mvhp+nf&#10;Sf0/qBYWy/L72U7zuBTm3LcqqGzbMAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAABOdned3+prmsAADI&#10;3ti2AAAAAAAAAAAAAAAAAAJQ+O47SFliWAK+elaVRDo6jgB3ZzXNabkmSYBCR3/fZ91M016X8fx6&#10;hUhyH7n5/ngfB/b9o7Om6b8R9H0SI8xzHo/zfMAPIft+2qRsmx1TNn2jRsliWJXOO44DLHsKwLEm&#10;XZhcUw7Dhz96XoxD9t23Pvp+n134niTS8Hwf3f8AP9B8T8/nMzrKsuDul6UAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAACc7O87v9TXNYAAGRvbFsAAAAAAAAAAAAAAAAAASh8dx2kLLEsAV89K0qiHR1HA&#10;Duzmua03JMkwCEjv++z7qZpoT95nmd8mdJ0/p+PwAAAABCR3/fZ91M01o2SxLErnHccBlj2FYGiX&#10;L0v9289z4AAAFXbXdcpgb3vgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAABkb2xbA&#10;AAAAAAAAAAAAAAAAAEoXHcdpDSxLAFfLStKoiUdRwA7s5rmtNyTJMAhI7/vs+6maaAsO5fl11XA8&#10;D9W+P5AB579P000913WY/heFnfzvOwIINE0OgtSlK6NksSxK5x3HAZY9hWB6H8vz3KcIwib7gOA+&#10;d+v6gAfj/wC/9qq2xbFUc23bvh/t+wAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAAB&#10;kb2xbAAAAAAAAAAAAAAAAAAH6X+P8ZR+O479b/D5/wCH5/bg/pOk5d9n2QB9t/P+cpnG8b+3+f5v&#10;5fn88TdB0PInu+6APXvg+CcnPM7kh5Xlfsf0/WODquqg20PQ/DvS9L5X6/rLzw/Ddj+D4XOnq+pF&#10;F2naeO/f6HbPPc9174fhf7/H486+r64s+z7P4/5/I6b8fxpfuH4fvPm+c6L8zzOcPU9TgPpekhi7&#10;3vfEPR9IAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7&#10;YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;ATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAT35&#10;vm99mb5vAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAWGcxzG9fOs6gAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAALP2RZFdKwTBAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAFxHDcMtb4zjQAAGRvbFsAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAC+xOE3z&#10;4Ztm4AAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAADTVkuS+8+b5sAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAPTPk+TVsjSNPsP1/UAADI3ti2AAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJo+C4LQlmSZAAABkb2xbAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAF0DBsG&#10;tEZBkAAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAf3/H41C5DkPrbxPEAAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACWXi+L0Y5blsAAADI3ti2AAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAABe2nSdLCWZZkAAABkb2xbAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAHUXkeP&#10;qCyHIn6H+X8gAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAus4FgVm/JMkAAAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAADs7wfB01pKkr9J/L+QAAAAyN7YtgAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAaCkzzNNpn/AAAAAAZ&#10;G9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;BYFzTM74c5TmAAAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAHWfi+LpYyhKHsnwfAAAAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA/Xfw/hozS3LcmnJckAAAAABkb2xbAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA+T+PxfFnKcp+&#10;s1zUAAAAAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAB/T8fi6zgWB2a8lyQAAAAAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAB8v8AX9brGBYHZlybJQAAAAAABkb2xbAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAH7r5/nvSzvO09Ob5wAAAA&#10;AAABkb2xbAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AA7N8Hwb8M3TdI1y3LAAAAAAAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAB/T8fix5lmWXOsHwb074/kAAAAAAAAAyN7YtgAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACQnmOYum4JgkuXE8SAAAAAAAAA&#10;Bkb2xbAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAHdHO&#10;87bMxfF7AmZ5n9h+v6gAAAAAAAAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAB+l/l/KbDgM/skZVlU0XA8F8n8fgAAAAAAAAAAAZG9sWwAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAP8AZ2L4XhSx8XxcynCcJNdw&#10;PAet/D8QAAAAAAAAAAAAFL7ed5AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAA+w/X9f2P8AD+HrXxfF0f5XldheH4fePOc57J8HwAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAf/aAAgBAgABBQHkufF35NXxd+TV8Xfk1fF3&#10;5NXxd+TV8Xfk1fF347AUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosB&#10;RYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFg&#10;KLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAos&#10;BRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFF&#10;gKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAo&#10;sBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwF&#10;FgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWA&#10;osBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiw&#10;FFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUW&#10;AosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCi&#10;wFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAU&#10;WAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAoiFmqQZuTWKLryaxRdeTWKLryaxRdeTWKLryaxRd&#10;eTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxR&#10;deTWKLryaxRdeTWKLryaxRdeTWKLryaxRdf2IY1RasSZ6hiTMMSZgRQqtVLxf7C5wyRY6ngf1nii&#10;6/sSKrrTCFf+6jNPOhYiy652o/8AoMv84W6FVGFtSeSPrLFF1/YkVXWmEPrGacQnhlyV1+/B07RA&#10;ZrY/WWKLr+xIqutMIfWOoFAyrh4Om9Axm71lii6/sSKrrTCH1iKnAnFDvezrXcjTRVV7jJuDTwm6&#10;vWWKLr+xIqutMIfXRH2WTDHZHzkc/wB2HYcmoibj5f5JM0MH9Zoouv7Eiq60wh9frZFF1+GPd5YW&#10;lXFywm1cEi5WoMrRU1ptjwSYKmuLDnCr4alhbVgk+WpIMsWKkDC80XhVxPB9oO8NMVLqhR7NKoqb&#10;16ghEDUgGCKU1hFBqjstMIfXQ9IkrYVZuXE2tATi9SoIqVLEoMaotTbFCDOF4oaVQd6tKgtywI92&#10;lMIRS0phjihBcFPUer1aii6/DItu9LE/qmBjWXO0G4UlTImcj5qeReB9xF7V11+/Fa1PtUwh9dD/&#10;AL5SwfgDY2EYSPN8KvKvjYHoq7q2FqtqXqzFF1+GRTV7s36bK0mY1GZepqToiV62Yv6cIfXQ/wC+&#10;UsH4P9A+3nW8Vf0GJlM2qopVIE9WYouvwyJqvdk4EGc7TWhCrQoK4QUDXDzSy1cEJtP3EQ0L1MxG&#10;loM1KUsTvVeBkYQCkIF9m9yLu/hhD66H/fKWD8D/AGmystLudyjyOzwqzp1YAyBaGGVQNsLLIAxa&#10;yVw267In6tRRdfhkSXSllZ62pRjYk2ElMUO2pGumElflXEVtX20aXexGb1WZmIxkorq9xETmKx8E&#10;IfXQ/wC+UsH4IuN/xUwn8v2OBZhRaDercUXX4ZENXuyUwyT5mvgiBP7jJTDFfs1iKlvuNNMJMvyk&#10;4IputMIfXQ/75Swfgi0nujSwt6jvOxxQguElyL1er0UXX4Y/7pTCt64H1/8AWWmGb2Hyf52qlxp/&#10;aZeCKbrTCH10P++UsH4HsyW1n4U1DJVs0StLOGOKEFwQ9SlXq3FF1+GP+6UwreuB8XWmGb2G6v5l&#10;qWGr5UeCKbrTCH10P++UsH4BETmrRNxsDzWd1breqbzL6tRRdfhj/ulMK3rgfF1phm9htq9lqWKv&#10;5keCKbrTCH10P++UsH4BXV7h5wuVYNLGqx18TI1HYlGRpK2J+rMUXX4Y/wC6UwreuB8XWmGb2HwT&#10;5GqlxK/eZeCKbrTCH10P++UsH4KTplUqaYaZlw0wmsQNLEqycMJL/On6sxRdfhj/ALpTCt64Hxda&#10;YZvYilH7bTTCTbwxWf5WemEProf98pYPwcRi1HqiBxkZi0wh9fqzFF1+GP8AulMK3rgfF1phm9iK&#10;2X7iVKC5mY7sfCbyLQu0EZivx64mpTCFf++h/wB8pYPwKKVIlaohaFVXfFCS4IepSqmJngVJGmEE&#10;v9vqzFF1+GP+6UwreuB8XWmGb2GhCppI1MxmRSmqv2CT6akQZ/tZwqsdevgZ2g7KZxPxdtXD/vlL&#10;B+CKnj8tVDO1qstaMUtKYm5UNEStSwMas9dFVXuHQx2Fn9WYouvwx/3SmFb1wPi60wze6IhdFtL+&#10;pDN7D/vlLB+B6/PaP0Ybc9apvVqKLr8Mf90phW88D4utMM3ul8w9U2BdA7MbgSRMuZzw3Uzh+uYz&#10;CemFyVmag/75Swfgb3Yk8St8OLsgrq9uJNMytbqhisVVfL6txRdfhiiZVajw6yHEtMglpkDK70WL&#10;hMWo9R4eZDiWWQS0yBldqDFwtDKm1VNEKIKBWEVagnCK1YQhNEgZmNJkqFdXuGmHGVorlFEJQwyp&#10;hBlTZag1Opnba5aZBLTIE4fZExVV7UtLvRbAtCjOcKwgaoSm0BOEDVhCFGdMM7IkyVerkUXXk1ii&#10;68msUXXk1ii68msUXXk1ii68msVV+zLyaxZX7M3JrF5v+Lk1jA/ubk1ilX52rk1e6332nk0XV+wS&#10;uv5q+TSJGj7DLyaxa0/Mpyaf6B4tVsX5NH+12Rm5NYobfvr8mje11MKRz1qV8mkVN/3T8mjybane&#10;ic9alfJpELztyvJpEb0sifJo8G4rvSaWkzWfkzUUKiV8PSt5qcmddfsH++rdXyaP9+2nk0rr9g/X&#10;/aeTRVUqBX0/jN/Jo3vFJ3Feb2VeZuTN6RKRnC652k3Jk3vdF3B5P1Z4cmba9UGAN8TrNArr+bkx&#10;OcqdTXEzOzhtiNoaxXX78mC7zZ2cLxWgmGmKWhULtKjTX/5c3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;ri8grjCoGi84PFbSYKP9rVCrUov/AJ//AP8An/8A/wCf/wD/AOkVf//aAAgBAwABBQHkue34OTV7&#10;fg5NXt+Dk1e34OTV7fg5NXt+Dk1e34OPDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDiiIWWpBm5NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF1&#10;5NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF&#10;15NYouvJrFF15NYouvJrFF1/YhjVFqxJnqGJMwxJmBFCq1UtLzZmOtJ9Ma5vWeKLr+xIqr//AC0w&#10;hX/uoi6OlDnNXWav/UQ3GbQ5DMzSRsT9ZYouv7Eiu7Uwh9YjN51up31f/ODLF41qJ+ssUXX9iRXd&#10;qYQ+sZlErM7+DLAldbV6yxRdf2JFd2phD6w+nZU+GVpZjsalH+ggRxGc7J6yxRdf2JFd2phD66Ik&#10;hFCIam2BHkx1s0GPNprhvL9N2m9Zoouv7Eiu7Uwh9frZFF1+GPd5YWlXFywm1oBIuVqDK0VNaba8&#10;EmCprixQ4VfDSsLasE3y1JBlixUgYXmi8auJ4PtB3hpipdUKPZpUFTcvUEIgakAwRSmsIpNUdlph&#10;D66HpElbErNq4m1oCcXqVBFWpclBjVFqbYoQZwvFDSqDvVpUFuWBHu0phCKWlMMcUILgp6j1erUU&#10;XX4ZFt3pYn9UwMay52g3CkqZEzkfNTyLwPuIq/euv34rWf7dMIfXQ/75S7/wBsbCMJHm+FXlXxsD&#10;0Vd1bC1W1L1Zii6/DIqq92b9NlaTMijMvU1J0RK9bMX9OEProf8AfKXf+APt51vFX9BiZTNqqKNT&#10;OT1Zii6/DImq92TgQZztNaEKtCgrhBQNcPNLLVwQm0/cRDQvUzEaWgzUpSxO9VvrRhCsKQhV7N7k&#10;Xd/DCH10P++Uu/8AA/2mystLudyjyOzwqzp1YAyBaGGVQNsLLIAxayVw27LIn6tRRdfhkSXSllZ6&#10;2pRjYk2ElMUO2pGumElPlXEVtX20aXexGb1WZmIxkorq9xETmKx8EIfXQ/75S7/wRcb/AIqYS+X7&#10;HAswotBvVuKLr8MiGr3ZKYZJ8zXwRCn9xkphiv2axFK33GmmEmX5ScEVXWmEProf98pd/wCCLSe6&#10;NLC3qO87HFKC4RXI0Ver0UXX4Y/7pTCt64H1daYavYfJ/naqXGl9pl4IqutMIfXQ/wC+Uu/8D2ZL&#10;az8Kahkq2WJGlnDHFCC4IepSr1bii6/DH/dKYVvXA+LrTDV7DdX8y1LDV7I8EVXWmEProf8AfKXf&#10;+ARE5q0TcbA81XcZ1vZN5l9Woouvwx/3SmFb1wPi60w1ew21ey1LDX7o8EVXWmEProf98pd/4BXV&#10;7h5wuVYNLGqx18TI1HY1GRpK2J+rMUXX4Y/7pTCt64HxdaYavYfBPkaqXEt95l4IqutMIfXQ/wC+&#10;Uu/8FJ0yq1NMNMy4aYTWTDSxKsnDCK/zp+rMUXX4Y/7pTCt64HxdaYavYihH7bTTCTZwxYf5WemE&#10;Prof98pd/wCDiMWo9UQOMjMWmEPyerMUXX4Y/wC6UwreuB8XWmGr2IrZfuJUoLmZjut8JvItC7QR&#10;mK/HrialMIV/8lD/AL5S7/wKKVIlaohaFVXfFCS4IepSqmJ3gVJGmEEv9vqzFF1+GP8AulMK3rgf&#10;F1phq9hoQqaSNTMZkUpqr9gk+mpEGf7WcKrHXr4GdoOymcT8XbFw/wC+Uu/8EVPH2qoZ2tVlrRih&#10;pTE3LBoiVqXBjVnroqq9w6GOws/qzFF1+GP+6UwreuB8XWmGr3RELntpf1IavYf98pd/4Hr89o/R&#10;htz1qm9Woouvwx/3SmFbzwPi60w1e6XxDtTYF0DsxuBJEy5nPDdTOH65jMJ6YYJWZqD/AL5S7/wN&#10;7sSeJW+HF2QV1e3EmmZWt1QxWKqvl9W4ouvwxROpWo8OshxLLIKoaZAyu9Fi4TFqPUeHWQ4llkFU&#10;NMgZXYgxcLQyptVTRCaCgVhFWoJwktWEITRIGZjSZKhXV8waYcZWiuUUQlDDKmGdlTZag1Opnba5&#10;ZZBLLIE4fZExVV7UtLvRawtCiBwpCBqhKbQEoQNWEIUZ0wzsaTJV6uRRdeTWKLryaxRdeTWKLrya&#10;xRdeTWKLryaxVX7MvJrFlfszcmsXm/4uTWMD+5uTWKVfnauTV7rffaeTRdX7BK6/mr5NIkaPsMvJ&#10;rFrT8ynJp/oHi1Wxfk0f7ZZGbk1iht++vyaN7XUwpHPWpXyaRU3/AHT8mjybqneic9alfJpELzty&#10;vJpEb0sifJo8G4rvSaWkzWfkzUUKiV8PSt5qcmddfsH++rdXyaP9+2jk0rr9g/X/AGnk0VVKgV8v&#10;4zfyaN7xSdxXm9lXmbkzekSkZwuudpNyZN73RdweT9WePJm2vVBgDfE6zQK66zcmJ1CpVNcTM7OG&#10;2I2hqFdfvyYLvNnZgvFaCYaYpaFQu0qNNf8A5c3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Yri8grjCoGi&#10;84PFbSYKv9rVCrUov/n/AP8A+f8A/wD5/wD/AP6RV//aAAgBAQABBQHku6Q/775NekP+++TXpD/v&#10;vk16Q/775NekP+++TXpD/vvk16Q/7749TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsOhCK2yJOojk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr47u5L&#10;k18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr47u5Lk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3&#10;dyXJr47u5Lk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr47u5Lk18d3clya+O7uS/YjIyNbe0&#10;o5C55tCX/X/PkV5AZ8VVPZzPhwNtLuheJnwm0wRGjGj6z+O7uS/YnjiRRV6iafKSzs+F0ZRZFMKb&#10;Giikzp11VV1ZkZLw/GjM8na3Odv9ZfHd3JfsTxv9w9PlJ/gxkvDCUU5gVVVVVU9TkNJMzx9ZfHd3&#10;JfsTxv8AcPT5Sf4MdNCqZI94OqFdKqFPWXx3dyX7E8b/AHD0+Un+DEFRMtB8UOp6MT6d1FddRas9&#10;45Z4viv1l8d3cl+xPG/3D0+Un+Doy2zbfuXqriz3y5fSLyzny1diGZGf7yiZn9ZvHd3JfsTxv9w9&#10;PlJ/g/Wzx3dyXwzpjyDN1FZhMfjBytITbGyb9nt4vsvlksxIHe2WscZV5K5k50PjLHxmQo70oc6T&#10;+nSFi15LZOV1P/pJ6cYkLmR4zYDeqWb+QOaORzy4slOkvOHPEZfeNnKBwIuTpe6eoeDRkfku1Ixh&#10;0NdNkXIZy+OXMGD0PHWxtbv6kqfKT/B0dOfQOwZxZap+MTKCoh/GNkxXW+/F5BqrPEzha4WiOhkZ&#10;Gpvacp/HlnHHaUF+OnIGHEnN0xdPjhFeS2Thqnv0q9Or8rjLxwZEP5LNLx35zwSm8Hc8HS2+rXju&#10;7kvhnjLUITPSnNnoyeGdfVTB8GQrADg4YlhmH4xcfVz0qvHICIODpD6F2ZrZUEEGVHhPlfBNeYtP&#10;lJ/g6Oh/tapzj/tsZYZYxfm9GPTv0p5eZAuvjzt6cMsM93Vm1l41ZT5j+rPju7kvhnjoa62fqK/T&#10;zKy9h3NOCI5g975fxhR0CdNTPmG//wBPyk/wdHQ/2tU5x/22Upjm6QunpiyKy1/QzdzMcmUGXkUx&#10;I9oxiT1Z8d3cl8M8f6/2upzgjSP4Ky6dMX+SXI9xqo+UWETK5bddnT9mK2VV1Gqp8lkBEcWbIguE&#10;3tHcW5dwK5Ms4Hpzbz0yzyRdMV+UT2aHJ5RYhI15LdX+TWdq/B5Sf4Ojof7Wqc4/7b6McvmbMXqH&#10;pz3z8gjp/hOOfI1nrETWfrP6nVFoX8hXUc4Vso/I5ljF6rtejtfLB159QxM1I99WvHd3JfDOgxT7&#10;fVHTmVHTtyygLNLNSNM4Ytp8dGf72iNnp8nEPkbMpR42cuiRHmzTnlm45ckMtY/j+K8zoroSVURU&#10;6FurCIMzlqfKT/B0dD/a1TnH/bfjCYk1M06fJeWINaeCGc2czINcPq347u5L4Z0SK1JdT1PkKeqr&#10;u6auDonfSrj6mqfIizVL9Nw8bsJEcmRFPkzzGVecdcHjn7jafKT/AAdHQ/2tU5x/234ynugyZxU5&#10;x5KQFnnC2a3jszhg1SI4TiiD3h6veO7uS+GdF/c3T5Jz1l6fODpYU+31F0+QjtnHSS6SOXpup6t4&#10;gXiXqO4PHP3G0+Un+Do6H+1qnOP+2+mzM1PKLOtNRNZPgfkOw/E7DmF4/un+NKs1PHdnHBBHi7Xi&#10;5271b8d3cl8M6L+5unyU9v3B0w9w1PkI7ZxkmyEYcnKc2WlRszT4PHP3G0+Un+Do6H+1qnOP+2x0&#10;JdVzviNy8edHTtlfno6uofpujbp5iT1a8d3cl8M6L+5unyU9v3B0w9w1PkI7Zxkw0Easn6c1mY7H&#10;mjweOfuNp8pP8HR0P9rVOcf9thJVRBTp88iD/hNny9zYy5zVdvFmfltDGbUEZjQI+8sY59WfHd3J&#10;fDOi/ubp8lPb9wdMPcNT5CO2cdKL1K+enKnrAhleFOpDg8c/cbT5Sf4Ojof7Wqc4/wC26XW93q42&#10;7Lzr76goHqgHyY5avcQBnJlbmkhweTeCmZ1ZjerPju7kvhnRf3N0+Snt+4OmHuGp8hHbOPHJFpH7&#10;kBT5M8qWi1cHjXc67dn3T5Sf4Ojof7Wqc4/7b4mFvbnY19D/AFgxTG0RU+UYidcMerPju7kvhnRf&#10;3N0+Snt+4OmHuGp8hHbOPGtmMWH806Y4guH8xIS6hOl/MHIJ/UQjBUWx8+ejzpoN0+wZT5RmRoPC&#10;9HQ/2tU5x/224nG9YmfWXfQtknDuWeeHjxzFglV4ux4udtp8fOSkSxVmrT5RIkSWiL1Z8d3cl8M6&#10;L+5unyU9v3B0w9w1PkI7ZxBkVvaBIsy0j9x5pQLS0srM2s8R9IfTbFLU7uiPpgdi0MwfCcFu/gjm&#10;AoPzKh3rG6PspcpMpR0P9rVOcf8AbfjeyKK8HjRHWVOW+ZjLFHjiyAfahfF9l39yCfH108Qk0O12&#10;O1zMNC66DKj1L5pkzjzo9WfHd3JfDOi/ubp8lPb9wdMPcNT5CO2ejod6oEMnoiKYpy/p+QjtnHQ/&#10;2tU5x/230ynhCvIX9Hr36pWNwOb1a8d3cl8M6L+5unyVV1f9fuDph7hqfIR2z09K/XK98p2eDY5h&#10;DMJx8EURZDMFObql682+P2Xo36r3Fm3C9PkWerIw9Og6H+1qnOP+28l8/syciH5kx175O5lJszSz&#10;NjPwv6IXDCzr6j/IcymZWhoaGto9WvHd3JfDHM+XtDz1dfXN1Pupn/7+dUAU6+eqE5cxs6s082q+&#10;Bgb251Nzn64Op1ys/wD386oAfr66oTVZjZ9ZvZss/BBkfxtl29IK8lGc7iThzyfQA0kiHyeZas6U&#10;aeS3N99oxzmXH2ZjyCC6zMtAXXV1FwIzbnWcn24l8hPUg/yxjmFHOYTcMueozOnKZ31dffVDVV/3&#10;86oA/utjqaiBnVVVXVogPOfNXLE8J+SfPFykcHlEcytZvJpkdZn/AOUV0pGi/wAkWer+JG2ZUf5k&#10;Nvq547u5Lk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr44WdJbqJ5NfGiyFaM/eTXxfO8ymYX&#10;Jr4t3P8AacXJr44ofrdHTzya9L0LVwb0+cmkFw00xnGDIys7Cy8mnQLBNcX9R3Jr4x4Aw6CuTRJJ&#10;RdTIfLwmVWUHJp0VZXV5n5+8mvjqynrgvKPk0yXyyeecGZrodTvcLp5NPG/krXDkH8mmQOUD0zwz&#10;RczodsPujk06Hun6vJvLPk06DenE+aEbcmmSeUES54ZhZfwHDeWUHcmbgcL4il99LfTq6enuAuTN&#10;FFVoV6K+k0mTbo5MyEMoboq6NjQJVyZs7Ou1r9HPRQnAVfJnDUMxBGT96T+i5yZMI8meS+Q2Yue8&#10;Q9PvTJl90+ObkyIQyhunPx/RZHZ4PguFcv4f5MslemLNrPVqyB6NsrcjOTPKTpvzgzraMlvHllfA&#10;gZGRlYGXkwdDlfEQN+WPj5z0jqvKfoNyLy2rRRSZ0uS4pTGNCHT1nhHggrxq5zvwQF44cjoaEIQD&#10;BMAMH/l7Xseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja&#10;9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0b&#10;Xseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXsej&#10;a9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0&#10;bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXse&#10;ja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j&#10;0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXs&#10;eja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9&#10;j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bX&#10;seja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja&#10;9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0b&#10;Xseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXsej&#10;a9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0&#10;bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXse&#10;ja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j&#10;0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXs&#10;eja9j0bXseja9j0bXsehm8XcZGUZfFo8jnd3i4hdMOfxqZDMAh/om6ZIdNDWXUAQaX/P/wD/AM//&#10;AP8Az/8A/wD0ip//2gAIAQICBj8BxLnc2sYmzubWMTZ3NrGJs7m1jE2dzaxibO5tYxNnc2sfgRKi&#10;VEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRK&#10;iVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolR&#10;KiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSol&#10;RKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSo&#10;lRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUS&#10;olRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJU&#10;SolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJ&#10;USolRKiVEqJUSolRKiUSM7R04mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4m&#10;x3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx&#10;3m/kW05FVu/rb2qrd/W3tVW7+tvarWkEZwbcAD7v7m4ubYfy313d2/W4IXVx959rePMG3f3Fy9x5&#10;mvJ9dB3m/kX529eBeDkb18L/AP5v/wAd2yGWsvfuR4i7jbdHiAgXxJ8NgG043l44uc42lziSSTnJ&#10;4G3P3bnfcfa2gFrjbeXQhbdk5vgPdPFsk7SZ9xcOD7u8aHscIFrhaPXMd5v5F+duo4F5obrPB9xf&#10;3RsvHAXV2czr07No5Wt2nDlGDf8A/wA55t/gc28u9y92rQOQObbpd65jvN/Ivzt1HAvNDdZ4A5sG&#10;fc3TnaNm8brcMH7u991twxp0uvLR5D65jvN/Ivzt1HAvNDdZ4L/7C8yC9YQD8Lx3mO+VwBV59r9y&#10;0svLtxa5p5NYMQYEZRkwNq/bs3/3JF7eCzvMbZ3GHlAtJHEXEcXrmO838i/O3UcC80N1nhDry26+&#10;4aLGX7Bls+F495siOIjKDZdXTfuGcT7p7elt4WOt0A6UG/8A8puxbldePu2tb+7akCm/effuH3H3&#10;DbHMaB/TdOzi3K9wMHEACIbaAfXOd5v5F+duo4F5obrPrtO830bt2bVrtkZbOInqWRjP3dq8N3+7&#10;/Jd5jTotHam3jYOFqtvHWZhxnmVly0NGd2U9mtZbx3Nk1WKo/wCo9qyXjufLrVl60OGcZD2albdn&#10;Lxg5HDDscbXfC2PPmX9YDB9R6exZbx87NSqP+o9q8e1yOy+1bN8Ng54t9iBGUbbdRwLzQ3WeE3TG&#10;A7NlpJ5LeJeBn7v8l4buTv8AJd67bzEjtQeOMAz4bSrLv+w8mRs+xd2xg5BbrtWW8fOzUqj/AKnd&#10;qyXjp2613tl+kWHoVl5aw8uVs1aDaM49bZ3m+jW/+weV2AGNy3lrgMwEbTPItt5JJ4zhBzDYRAhb&#10;Lsl4I8ozjrwTc/bnkc8ah2yw/wCG3u222ZjyTwLzQ3WeG80jyjAu9xuocBvLyAmTmCy5GcTBDnzn&#10;8C1hycbTApt6BZtCHraO830b8w6/xBeMiCm3jYOFvD/BdnvOHeOZvt1fiXmhus8N5pHlGBd7jdQ4&#10;MngbkaOvn/Bbdt4zIZ0GNgBYPW0d5vo12luvB2btpceRd4tbpNp6O1VGyKts2hnbl6I4Lrs+6cmh&#10;3tt4HXjoNFqdeOi424Fl2Lc54hzr+y8+kdvYu7eHnb7Va4Wt+JuUc+bBvNDdZ4bzSPKMC73G6gnE&#10;RPdHP7LcDYZzkwAXf2nnTYOjtVMTd2ruhzdB7bVbdHbGaDlYch5V/K8d9/Q32x9bZ3m+jX6W+YYD&#10;bsRcbFsXYs1k5zgC/ZktNjhy5+fjwHNzs1EdvALoe+cuhvtswBdt44nMONC7uxYBgfzXWRpNhbmJ&#10;zcmrAvNDdZ4bzSPKMC73G6gmD9XVgOsjt5ZCzBD3saSIEj1uHeb6NfzeYYDeQOPRZ14L+SwyIwBu&#10;u1cGz8LR05cB18eM7I0D26sH529eBeaG6zw3mkeUYF3uN1BNdmfrBwNu7OkcR0qy9tYZtVrHBw5D&#10;b63zvN9G3mgeYYHyO1jBvN3Abodq4Lw/qIlkwLscls8uD87evAvNDdZ4bzSPKMC73G6gnsEbLRpG&#10;XCtaSDnBsWUh4/V2hWXlrDNs1a02jOIetw7zfRt5oHmGB8jtYwb3cOA3Q7VwXh/W7WcC73G6hg/O&#10;3rwLzQ3WeG80jyjAu9xuocBv7sd0+ID3Tn0H8C27OTjafCVa3I4eJub2ets7zfRt5oHmGB8jtYwb&#10;3cOA3Q7VwP33azgMP6G6hg/O3rwLzQ3WeG80jyjAu9xuocO39vY0/D7vNm1aFZeNLdOGLxkR08ib&#10;eNg4W+to7zfRt5oHmGB8jtYwb3cOA3Q7VwXg/UTPLgXfINmWTB+dvXgXmhus8N5pHlGBd7jdQwLH&#10;AEZjlXdBYf0wkV/W4O0909i/saW6p4L7v4SCPm/49bR3m+jbzQPMMD5Haxg3u4cBuh2rg2viaDLJ&#10;1YDrg7zevBAzvHQDgXmhus8N5pHlGBd7jdQw7DlHKv57nIPebxZeMdmBebo1+to7zfRt5oHmGB8j&#10;tYwb3cOA3Q7VwNvR7hy6He3AF4zIQbQsmR/G3szjh2rxwaOVd3wN8PLy4F4P0jXw3mkeUYF3uN1B&#10;FzsgAtJW2xxaBBvFZy51s33cdn909n+8qtabRnGAbkeJ9mTMLbcC8fygStPWPW0d5vo280DzDA+R&#10;2sYN7uHAbodq4HXboOFiddui04GRWC8dz5ddqqHmAHUrXkuPKbcHbuzYc6/jvLCCDxWZRwXmkeUY&#10;F3uN1BD7dvHlfo4h1y4bbtxboK72y7SOyxeBnSrAQ3dHbarTlPLgNYYxdpPraO830beaB5hgfI7W&#10;MG93DgN0O1cP8t3428XxDtHF+K3Q7VwXmkeUYF3uN1BXn8mQ7RlxdH4Q+4vB3R4BnOfQNfrbO830&#10;beaB5hgfI7WMG93DgN0O1YH8lzYH8Y4ndhWzeAtOY4OywEnMELy/yu4m8Q05z0I3jB/WT9PIerAB&#10;zNd2cF5pHlGBd7jdQVl4MvE4RCtZ325xGXZbh7LQScwyoP8Aufo7exWD1tneb6NLXC0GIK8Fmhzu&#10;1eE/UV4T9Tu1f1NDbePj6cGw5QYrwWaC4da8J+orwn6ndqtu2AHPE9ODs3jQ4cq7hcz9w6cvSu49&#10;p02jtXfe0aLT1Bd9znftHXrVl20N0cNuzsn9Js6MoXjf+3sWUOdpd2WKy7aG6BwbV4wE58oPQvCf&#10;qd2rwn6ivBbpJPXgf2MB5eOa7hc3pHT2ruXgOkWdZXiu5u/xXfvANAt6wu+XO57B0dqsu2huget0&#10;7zcTY7zcTY7zcTY7zcTY7zcTY7zcTb529eJsP/YPK7E2ux+omQ9uJtdt5HGdnZibWfCwDWevE2vH&#10;fqI+nu9WJq5590EyFqtOJqR8RDes9AxNmXQ90bR0n/jpxNn3mc5NAyDoxNXZ3dwc8ei3E2/jELvz&#10;GOJq69PEMnKeJFxiTadJxNRcNg3K7ePYNeJq68PyjO7iRc7KSbTpOJrst8DMg5Txns9uJr/EzxvH&#10;0t9vFiam8dzDOcyN4+JxNC5xsAykq33R4R16Tia/xXdMfuPZmniam5uT3fed8XIOTXojiZ2lG5uf&#10;D7zvi0cmvRHEzL3mwCJK/ju8l30u08nJPE02rw6G8ZXeyN4miA7TiabFx3nfF7o7dS27wkk8ZxM+&#10;+e98Iyn2c62fCz4Rx6Tx6sTP+x2X4RldLtWzdf1t/dPi5pq04mNriAM5yKxlrz+mEz1Wqxp2BmbG&#10;cZWYmPfvGjkttMhlXcDn/tHTl6F3NlnSensVt44u0m3/AKym6YVN0wqbphU3TCpumFTdMKm6YVN0&#10;wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3&#10;TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFT&#10;dMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YV&#10;N0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbph&#10;U3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpum&#10;FTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6&#10;YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqb&#10;phU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCp&#10;umFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMK&#10;m6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0w&#10;qbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3T&#10;CpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTd&#10;MKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN&#10;0wqbphU3TCpumFTdMKm6YVN0wqbphZLt0wsl1+//AMVkuxzuJ6gsgYOY9ZVSzQANQXfc52kk/wCv&#10;/wD/ANf/AP8A6/8A/wD7Iq//2gAIAQMCBj8BxLnc2sYmzubWMTZ3NrGJs7m1jE2dzaxibO5tYxNn&#10;c2sfgRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVE&#10;qJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiV&#10;EqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKi&#10;VEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRK&#10;iVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolR&#10;KiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSol&#10;RKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSo&#10;lRKiVEqJUSolRKiVEqJUSolRKiUSM7R04mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3&#10;m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m&#10;4mx3m4mx3m/kW05FVu/rb2qrd/W3tVW7+tvarWkEZwbcCy+vbthzPe1ushbLL+5cTxC9YT0H10He&#10;b+RfnbqOBeDkb18LvtvsXbLRkfejxOPGGHiA+KJ4rBlNpykxJyk8AZeF15c8bCbXNGdhPlgeSKbe&#10;3Z2muALSOMH1zHeb+RRvjU7AvNDdZ4Lx7MjnWXbTmL8lvMLbOXBvftXe4Q9mh8RMW/N65jvN/Io3&#10;xqdgXmhus8DTmvmWyeOvBvncQurDpLxZ5T65jvN/Io3xqdgXmhus8F59ucm23IczhlaeYgJ11ejZ&#10;e02OGY/7hnGBt3osvL4hxHG1vujrPKbPXMd5v5FG+NTsC80N1nh26d8BYLwCPI4cY6RxFZLsXgz3&#10;bgeg7J6FYLhzeV5a0dJ1IX/3ZF5eCwtaKbDz+IjiJsAzW5fXOd5v5FG+NTsC80N1n12neb6N27Nq&#10;12yMtnET1LIxn7u1eG7k7/Jd5jDotHam3jYOFqtvHWZhxnmVly0NGd2U9mtZbx3MbNViqP8AqPas&#10;l47nNutWXrQ7lHdPZqX9Zy8bTkcMOxxtd8LY8+Zf1gMEz09iy3j52alUf9R7V49rkdl9q2b4bBzx&#10;b7ECMo226nYF5obrPCbpjAdmzKTyW8S8N3+7/JeG7k7/ACXeu2nQSO1B494Az4bTkVl3/YeTI2a7&#10;tjNA7bVlvHzs1Ko/6ndqyXjp2613tl+kWHosVl5aw8uVs/YrQbRnHrbO830a3/2DyuwAxuV9rgMw&#10;EbTPItt5JJ4zhBzDYRAhbLsl4I8ozjrwTc/bnkc8f/ntlh/w29222zMeTAvNDdZ4bzSPKMC73G6u&#10;A3l4cnSTmCy5GcTBDnzn8C1hycbTApt6BZtCHraO830b846/xBeMiE28bBwt4f4Ls95w7xzN9ur8&#10;S80N1nhvNI8owLvcbq4MngbkaOvn/Bbdt4zIZ0GNgBYPW0d5vo06W68HZu2lx5F3i1uk2noVRsir&#10;bNoZ25eiOC67PunJod7beB146DRanXjouNuBZdC3OeIc6/svPpHb2Lu3h52+1WuFrfiblHPmwbzQ&#10;3WeG80jyjAu9xupOIi7ujn9luBsM4okwAXf2nnTYOjtVMTd2ruhzdB7bVbdHbGaDlYch5V/K8d9/&#10;Q32xl62zvN9Gv0t8wwG3Yi42IMux2k5zgC/YLNo2OHLn5+PAc3OzUR28Dboe+cuhvtswBdt44nMO&#10;NC7uxYBgfzXWRpNhbmPJyasC80N1nhvNI8owLvcbqTB+rqwHWR28shZgh72NJECR63DvN9Gv5vMM&#10;BvIHHos68F/JYZEYA3XauDZ+FoE8vXgOvjxnZGge3Vg/O3rwLzQ3WeG80jyjAu9xupMdmfrBwNu7&#10;OkcR0qy9tYZtVrHBw5Db63zvN9G3mgeYYHyO6sG83cBuh2rgvD+oiWTAuxyWzy4Pzt68C80N1nhv&#10;NI8owLvcbqT2CNlo0jLhWtJBzg2LKQ8fq7QrLy1hm2fsVrTaM49bh3m+jbzQPMMD5Haxg3u4cBuh&#10;2rgvD+t2s4F3uN1DB+dvXgXmhus8N5pHlGBd7jdXAb+7HdPiHwnPoP4Ft2cnG0+Eq1uRw8Tc3s9b&#10;Z3m+jbzQPMMD5Haxg3u4cBuh2rgfvu1nAu9xuoYPzt68C80N1nhvNI8owLvcbq4dv7exp+E+Hmza&#10;tCsvGlunDF4yI6eRNvGwcLfW0d5vo280DzDA+R2sYN7uHAbodq4LwfrJnlwLs5hsyyYPzt68C80N&#10;1nhvNI8owLvcbqwLHAEZjlXdBYf0wkV/W4O0909nSv7GluqeC+7+Egj5v+PW0d5vo280DzDA+R2s&#10;YN7uHAbodq4Nr4mgyydWA64O83UerBAzvHQDgXmhus8N5pHlGBd7jdWHYco5V/Pc5B7zeIW8Y7MC&#10;83Rr9bR3m+jbzQPMMD5Haxg3u4cBuh2rgbej3DYdDvbgC8ZkINoWZ/G3szjh2rwho5V3fA3w8vLg&#10;Xg/SNft4bzSPKMC73G6kXOyAC0r+Rji0Dwt4rOXOtm+7js/uns/3lVrSCM4wDcDxPsyZhbbgXj+U&#10;CVp6x62jvN9G3mgeYYHyO1jBvdw4DdDtXA67dBwsTrt0WnBsF47n72u1VDzBo6la8lx5Tbg7d2bC&#10;ONfx3pBBB4rMo0cF5pHlGBd7jdSH27ePK/qHXLhtu3FugrLsu0jssXgZ09qsBDd0dZtVpynAawxi&#10;7Sf92eto7zfRt5oHmGB8jtYwb3cOA3Q7Vw/y3fjbxfEO0fit0O1cF5pHlGBd7jdSvP5I7RlxdH4Q&#10;+4vB3R4QeM59A1+ts7zfRt5oHmGB8jtYwb3cOA3Q7VgG8ubA/jHE7sK2bwFpzHB2WAk5gheX+V3E&#10;3iGnOehG8YP6yfp5D1YAOZruzr4LzSPKMC73G6grLwZeJwiFa3vtztjzjstw9loJOYZSg/7n6O3s&#10;Vg9bZ3m+jS1wtBiCvBZoc7tXhP1FeE/U7tX9TQLePj6cGw5QYheCzQXDrXhP1FeE/Ue1W3bADnie&#10;nB2bxocOVdxzmfuHTl6V3HtOm0dq7z2DRaeoLvuc79o6z0qy7aG6OCwq3ZLT+k2dGULxv/b2LKHO&#10;0u7LFZdtDdA4Nq8YCc+UHoXhP1FeE/UV4LdJJ68D+xgPLxzXcLm9I6e1dy8B0izrK8V3N3+K794B&#10;oFvWF3y53QOjtVl20N0et07zcTY7zcTY7zcTY7zcTY7zcTY7zcTb529eJsP/AGDyuxNrsfqJkPbi&#10;bXbeRxnZ2Ym1nwsA1nrxNrx36iPp7vViauefdBMharTiakfEQ3rPQMTZl0PdG0dJ/wCOnE2feZzk&#10;0DIOjE1dnd3Bzx6MTb+MQZ5jHE1deniGTlPEi4xJtOk4mouGwbldvHsGvE1N4YwaM7uJFzok2nSc&#10;TXZb4GZBynjPZ7cTX+JnjeJN9vFiam8dzDOcyN4+JxNC5xsAykq2DR4R16Tia/xXdMfuPZmniam4&#10;uT3fed8XIOTXojiZ2lG5ufD7zvi0cmvRHEzL3mwCJK/ju8l30u08nJPE02rw6G8ZXeyN4miA7Tia&#10;bFx3nfF7o7dS23kknjOJn3z3vhGU+znWz4WfCOPSePViZ/2Oy/CMrpdq2br+tv7p8XNNWnExtcQB&#10;nOQKxlrzyQmeq1WA7AzNjOMrMTHv3jRyW2mQtK7gc/8AaOnL0LubLOk9PYrbxxdpNv8A1lN0wqbp&#10;hU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpu&#10;mFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm&#10;6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wq&#10;bphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TC&#10;pumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdM&#10;Km6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0&#10;wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3&#10;TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFT&#10;dMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YV&#10;N0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbph&#10;U3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpum&#10;FTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6&#10;YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqb&#10;phU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCyXbphZLr9/8A4rJdjncT1BZA&#10;wcx6yqlmgAagu+5ztJJ/1/8A/wDr/wD/APX/AP8A/ZFX/9oACAEBAQY/AfEutD90k/ux34m1ofuk&#10;n92O/E2tD90k/ux34m1ofukn92O/E2tD90k/ux34m1ofukn92O/E2tD90k/ux3/cNgjtZp1sEdrN&#10;OtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEd&#10;rNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1s&#10;EdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp&#10;1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjt&#10;Zp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtg&#10;jtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNO&#10;tgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdr&#10;NOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sE&#10;drNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1&#10;sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZ&#10;p1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgj&#10;tZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOt&#10;gjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrN&#10;OtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEd&#10;rNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1s&#10;EdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp&#10;1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjt&#10;Zp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtg&#10;jtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNO&#10;tgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdr&#10;NOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sE&#10;drNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1&#10;sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZ&#10;p1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgj&#10;tZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOt&#10;gjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOoFq6btkCM7flHxDN87ETA0Mjg&#10;OcYerBYR+EA8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8Ta&#10;M9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZG&#10;V9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE&#10;8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ET+AqLNi1cPXjk/dN2rQhlFDmH&#10;sKQhAExjD7gBRFkODHFhdFUuemqjbswYpg90pgZiAhXJLi5//m5n+p1iPBPi4AB1iI23M/1OlI2d&#10;iZKFkUgxVYSyCrdYv8pJYpDh2e50O+iLdnZRH/WxzRwuX/KTTMFHcPLRudq3TDE67lg6IQPhMZIA&#10;D89EZ7IyvoifwFMdRJNQ7ewpNVuc4AIkOKjNMTEEfim7s5i4h15pjB2CPQ4OO/V0fWxkJluLrNDv&#10;O7BOOMCefhnZgGERwxwx6/C1uS9mYOnbkgLsIJyHzaJB+KZymPx1RD/Rm80gfGAT/FKkgmRFIhc0&#10;iaYYAAB2dQVgPWHuDS7yORQhrkABVSfoFApFzYfEdFAPPAf1/jl6sMSgJBdxck2UaPmK4t3LdXtK&#10;YP8AlAe0BDqEMBDqH880Z7IyvoifwFX/AA+k/TsOhwb+1pr0Mb4Ils6ICjKNA008IPXiVDN7sMOw&#10;QFc6eOPUIYgPuUAB1AAYAHQhLpbpgQZEpox+YvlOmGeiYfdMJM8MfcKUPJ+eaM9kZX0RP4Cr/h9J&#10;+nYdDg39rTXoY3wP0z5uetbaxUhHtxBw1EQD4QDH9HRt5sOb36lw9+T3c0jZcpsPexULj+j880Z7&#10;IyvoifwFX/D6T9Ow6HBv7WmvQxvgh7hRA5wj3WLlInadE4CRYgdYBiZMw4Y9WdgNM5WOXTcsnzcr&#10;lusmOICUwY/oEPKA9Ydg9fhERHAA7RorKNVBaJt4h2SKxfiqrmN8+oQfKTzSlKPlzRMAiUwfnmjP&#10;ZGV9ET+Aq/4fSfp2HQ4N/a016GN8ItSFCUgV1M9xFLGEMwR7Ttz9fdm8ohgJTe8I5wFMtMfUznMz&#10;jtJYhk8Pe70AMgP6D0ZZS6GToQ+KjHAdwcw/AkUwB8IiAU4hbXRWhohcBSdPVsPWli/qhmiJUExD&#10;twETG6usoYgP55oz2RlfRE/gKv8Ah9J+nYdDg39rTXoY389sZ7Iyvoifk15Zg3IW12kXba9zv5EG&#10;/rShkkXDVsCSKXeol7w6rsnWY4AUoGHzhwKIBIcRL+dKZvnGZljkAx90CnauBAP0j8Nf78cTMfL8&#10;9F//AMyjhBcTryjlx/m1JVqyelD4SIgwE3+UFXTYc4dBWUtWYViHThrnd0r3Y+YslnlKfu1kxKcu&#10;cADmmDEKGG4fW07mDImD6wkz/MsWgD15zp4pgiliACJSYiofDBMhh6qQe8WbxkbifZoGUgrS/obI&#10;psesp3axDu3JMPKUjYaRCM4TWoudAoAVebSNIqDh5TGfncYiPlrNHhPw0EBDDD6ii/6rSwSHCW1m&#10;51iiBloYikecMfKUWKjfAQpd3wvu+ZtOQzRMlE3HhIMTGx6iAsUEnjcuHyjC5H9mk2V/W6o0ZulB&#10;TjLhjx9YjXeHXgi6KAACmHX3SgJrAHWKYAID00ZCAhiQVpqG868bmz27MwAOA+qlAhl3o9Qh8yQy&#10;YGDNOoSkl78m7jv2SAAFVFI/1YwxwDECotzHdj1+UXOAh8gKL9W8IbIxKGAHkmhXxv0mei4MP6aM&#10;gvwl4amSOGAgEHGlH9AlbAYP0DRyFsUbVdGAc2RtBys0OXHygiYyzMcPJnIiFOpvhZLBxFiECise&#10;CXIVtMJkDEfmyAYWz7NL+oKSph6iIGGpBi/auWL5nYkq2ds3hDJqpKEcMSnTUTOAHIcohgICACA9&#10;vQ4N/a016GN8MBxLuXiE8hWtyKOjR8JBsyKKERbOlWecs5XUAoKHVQOOYVIwATNHPEREpQBa/OJB&#10;1PKZM8YUP8kY8/8Ay0Hd3vxOKXNDEDrxRuvyjj9Vl6h9zye6NLf2c4p3MwdZg9x9dsmrtPOw80D9&#10;wZkbNx7RDyeQan7ZfqIKvbemXUI7VbCIpmUarHQOZMRABEhjExDEAHDtAPCgyYtnDx46VBBs0aEM&#10;ooocw4FIQhAExzGHsAAxGmspeizLhhCOM1TupkguJQyYj1iEcmYncmw+S4VROHlJTc9xFue+n5AA&#10;VzzDwWrcTfsN2ANzFJ+ydVX4aKMdwgsXOLhgZ+xTeD1e6LzvxH9NZo8JuGglHqw+oov+q0cz/hBZ&#10;gGP8Y0c3FmP8bM6AhSxrYd3ZY743WgZk69eagP7aD4qixg94q6fw07krMWjeJsOgJjgnEYtZPuw8&#10;osFzGKobD5CCyxxHsKNOY2VYvIyRZKi3eMJBM6KyRw7SKJKAU5Dh5QEAH87cZ7Iyvoifk27CmMAG&#10;V4VPU0w90fraFNh/klEf0dCcuyZUXg+GK0HEyE3JNs0HD90m39UMxZYgYCm7toQVljAPdgYM0DHN&#10;5rG17Ngo+3YGNJmtI2NJmkAR+Mc5hxOssftOqoJlDj1nMI9KStm6YhjOwMu3FrIxciQFElCD7w9Z&#10;TlHAxDlwOQwAchimABBObt/1yT4X3E7FKFkV/PUYOBAT/Vrw4BgJ8womQUHDvkym+WmcejF8UON8&#10;V36TlMkha/Dx8UQKJDBnJO5hMcBEDBgYjQerDD1kBxFGkm7ZFJu3QSKggggUCkIQgZpSEKXAClKA&#10;YAAdQB0mvFZKGRaXwhCrW+4mWfzZnTVbuvMeFL5rgyXcl7o5vPIHm52ZgUPDwb+1pr0Mb4eFP7pK&#10;ffkn0OJ/4gzH3g48EZZFlR/r0vImz1FVRErdo3Lh3zt2rgPctkAHEw4CYRwImU6hyEM2cs2qFxX8&#10;s2zZa+JBMO/xOXBRFgQc71Fp2hgUe8UAfnlD+aBemq3u6FSbz6bcUYq8oopUpJqPyPncMHKID2or&#10;AdPARzcw+Bwu3h48km0uva8p6h9ZtAzSLEEhFUz5giYUzimoXPJibMPiXONhiP52Yz2RlfRE/JqC&#10;OO32bJNh/wAUElv+q/ulw2HdDUrmJuBgZoc+GJ0FQ85u6R7MF2qwFVIP6xcBxKIgNy2TPJ91L2xM&#10;rwz3D4pjInEoKk91NYuByD5SGAfCpxcvWOTd2baT/wBXt2MeFxTkJVPNP3pyj1KNY/EDCHxVFxIU&#10;c4qapB/ufBv7WmvQxvh4U/ukp9+SfQ4n/iDMfeDiikIUxznNmkIXrERHsAA8ojTI0kyR/wCIV2tk&#10;pW8Xxi/OoiYuehGFEesqTEpsDgHUdcVD4iXMAP7hc3EGeMUzWBYCq1ZZwFO7dn8xo0Tx+W4XMUuO&#10;A5pc44+aUanbrnnJnczccsvMybgflLOFDKHzQHHNIAmwKXsKUAAOoPztRnsjK+iJ+TbPTxw9ZiJd&#10;H+KLdKf+x0TTt83PDWvFAOaV1LrFS7w3V5iJB+cXU6/iJlMb3qUbWzEXleqpDiUHbVukyaGw8oKO&#10;1Suf+70UHHCW40kcfOURkmyhg+AhmyYD/lBTaKPPSFjy7sQTQaXwiRokc4iAZhXqSzhkUREfN7xV&#10;MTeQMeqgEOsBDEBDoW1fTZuKbe+7b7h8sAead7FiVAw4+U3qajYPgKHgtuzIJIFZe55lvCMCm+KB&#10;3ChUwOcerBNPHOMPkKAjVsWHbqfdxFsRKca2MPUZUwYmWcKdod65XMdVT9s5ugSV4gXCjHKOSiMZ&#10;CtQ7+QeCHb6s0KOeYgD1GUNmokHADqFEQpRKx+FOc1KqYE311SGBzk+SItWiIgkb3Q9YU+Gi/wBo&#10;+E8M6Yj1G+pJFdBUPfDv27khsPc6sfdDtpCIhpha3LtWIGbad1ARs4VN2CVmqBztno49hEz99m+c&#10;KRQxw6HBv7WmvQxvh4U/ukp9+SfQ4n/iDMfeDirFjpBAjmJgF1Lxk0FSgYhyxxe9QIcpgEpiHe9y&#10;UwD1CURDy9AtyXcqu5eSKh2dt25H4C7kHBC5xikzvNSQSASissfzEwMUPOUOmmov/ZFO3LAjBEQb&#10;IsmxH7oC4jh3rl8VVI5wDAMSIJh1fFr1g3FqZA+OOaRrGFJ/9MrIE/8ABSJpaZt68WxDgKredjW6&#10;QmDyh3kcVkcBH3ev4KbRPEqKd8N5ZXBMJYDC9iTmw+WsRMrlpnG7M9I6ZQ6zrhTWVh5BlKxj5IF2&#10;UjGqproLEHsOkskYyahB8glEQolgWtI+sWHw/cnROu2OBkJCX84jh2US9SiLUoi3RHrAfnlCGEiw&#10;fnbjPZGV9ET8m8O+oRz28wn1e/CyH+DoXZf0uQyzC1YVaVUbJjmmWOQMEW5TYGzTOFjETAcBwE2O&#10;FSF43vLLyUg7UMDRriINmTfHFNozRxzUG6QeQOs44qKCdQxjj4ZTgndj9R+vb8WM3Y792fOV9SIo&#10;RNzHCYw4qEbGVIo3DrMVMVSY92kmUvhsa5QABXgr8+rPfBKQYuTHH4O8Yp/4PBP388QFRnw+ge7Y&#10;HEPNCQk+8bpjj2YkZkc++AmKPQuC/wCZKDgzBIGkLF45pnsgviVq1KPaAGMAmUMGIkRIofAc3AZa&#10;9L0lVpedl1xVWWUxzEydfdt26eOCLZEvmppl6ih7+Ij4E1kVDpLJHBVJVMRKYpijiUxTB1gID2CF&#10;H4ScRFHUvdUTEHkYC7T+co8aNxIVVGQN2meIgcolX7Vy498Pelz1vDwb+1pr0Mb4eFP7pKffkn0O&#10;J/4gzH3g4riE/MUoqNLCK2TMPaHfSDYRw9z+Z6FsHkCqBb42GiW3TB/NiYHboXvvd8ChiZ/yszus&#10;erN6Mva9q31c0Db06mZKUiI12qmgoBwEp8CAPzRlCjmnMnmmOXzTCIdX53Iz2RlfRE/JvC4TGEme&#10;9fJBhj1iaMegAdXu9CdbJmEv13c0VFKYfqg59bEP0i16PDFRMQzZF+7hVgHyldsHSX/SEBD3+hJK&#10;4Y+pXdFOQ97FVRH/AK3wPrlOhmOr0vF27BcfltmRU2SQfARwm4/jHoWdwwaOBGPtaF/tLKok7BfP&#10;zGIkU4frIM0gMX3nA+70UPYiU/2focG/taa9DG+HhT+6Sn35J9Dif+IMx94OKvKIVUzFJjh+odqT&#10;9Y7Z8zOIfoTOYegNrX1HHXSRVF1EyzESpvmK4hmiq0XEpwKJg6jkMU6agAGeQc0og6f2Euw4lwKY&#10;nUTSZCVpKEIHWAKM1j92sbDq+YVUMYcfmi9lHirst2btqSTESmYzrVZqr5o4DgRYhBEPfDq/O/Ge&#10;yMr6In5N4Ufa7n7uedCMKHYpxKjiG3KUN/yl6PBw2IFxvtkniP7R83D9OPQuP2iiPppPBwgaELmg&#10;taKcqYP2nyir03+c46HFt8ur3vql1qwKAh2AlGkIwTAMPIBW/RQ9iJT/AGfocG/taa9DG+HhT+6S&#10;n35J9Dif+IMx94OKsS9nipkodpKfVtwiXr/oD0hmro4h5e4Ir3wB5TJhRFUjkVSUICiaiYgYpiiG&#10;ICUQ6hAQ7B6Joy5YKGuGNOOJ4+caoO0B+FJciiY/xUsvCRUpw9lFCiJXNqriLfPxEcTsnffoZvX8&#10;VLuerqAQpzI2S5j+J0MjnH7qLL6pJgQMOsWCxzkVHr+KguqccB8ynUXLsHsXJMVhbvY+RSOguioX&#10;tIqkoUp0zh5QEAH87kZ7Iyvoifk3hR9rufu550Ij8TY76BK9Hg1+Icb9IL0Lj9ooj6aTwcKWqYZp&#10;EeHMKGHwxzcR7PfHocSXSoiZRxfswqYR9+QcD0UPYiU/2focG/taa9DG+HhT+6Sn35J9Dif+IMx9&#10;4OPBE8E+IEkVtdUMiEfY8u+PgWSaEDBGPMc49T5qXzEQx+eRApQDvE/nOmozvSCTCYTQ7qLu2LAi&#10;Mm0Hyd24zR71IP8AUrAol145oGwMBY6c/wDGLXlFT/2ZvFmmJG7spesUlSYn9Vepl+OiJjfrJnUJ&#10;53524z2RlfRE/JvCj7Xc/dzzoRH4mx30CV6PBr8Q436QXoXH7RRH00ng4VuExASq8OYU2IfZrbH/&#10;AA9DiQ0UJmHb35LomJ2YZsg4Ds6KHsRKf7P0ODf2tNehjfDwp/dJT78k+hxP/EGY+8HHgTWRUOis&#10;icFUlUhEpimKOJTFMHWBgHrAQplavGptIXhCoACDW9GOBpZAnUBQeJnMQkiQof6TOI4wxEwuDDX1&#10;pw/u+GuVuUoGXRZK4OUMewHLRQCOmw+8omXHyY9OcsS7GZHUVNNRTItgHetXAAPq71sb5Dhspgcg&#10;9g9ZDgZMxijc1hXCQCy1syqkcuoUMCLEDzkXCePX3TlAxFSeXNOGPX+dqM9kZX0RPybwo+13P3c8&#10;6ER+Jsd9Alejwa/EON+kF6Fx+0UR9NJ4OD7wps7u7Mbxhh/aZCdmb/OQHocVWSxAKWRuMbkbCXsF&#10;OTTTfBh5OoVxKPvgIdFD2IlP9n6HBv7WmvQxvh4U/ukp9+SfQ4n/AIgzH3g46CEnCychESTY2e2k&#10;IxZRBZMfdIqkYpyj8A03ayszHcQItHzRbXgjnuM33n7cyDsx/fWMt8FItuINoXDZrkwFKpIRJiyj&#10;MB+UYwADd2mQPcKksNd9YN82/chszvDsWi2Y7IAAAiKjJYE3aYBj8pMOjYl8NUSJGu+2loqSMQP5&#10;xxFKp5qpx8pxbPU0/wCSkH52oz2RlfRE/JvCj7Xc/dzzoRH4mx30CV6PBr8Q436QXoXH7RRH00ng&#10;Pbx3BTurKu59GA3+URu7zJBIw+8dZyuAfyB6FncZI1sJ2xmwWTdB0/kHKZVxHLHDHsUA6yQmwwDN&#10;SKI+cUOjLyZSj6tB8PXy6ynkzl3TFBMnwmA5h/xR6HBv7WmvQxvh4U/ukp9+SfQ4n/iDMfeDjpt3&#10;8a8dR79ooCzV6xUOkqmcOwyaiYlOQwe6A4004OcUnx5yVfNFVbOu5xh60qZskZZRi/N1A4MLdM50&#10;lx+dESCRQVRUKYvh4RqCAd6WelCEHy5pm7QTfoxKX87UZ7Iyvoifk3hR9rufu550Ij8TY76BK9Hg&#10;1+Icb9IL0Lj9ooj6aTwXFw8eLCRpf8F61HEEeoX8X3i5S4e6dko4H/EKHl6E9ZN1MgfwFxx5o6Rb&#10;44GzRwMRRI2A5i6ChSqJH+QoUpvJTwsgwdzljKOcIK+GSRhbKJnEe6Sd5ucDN6AdRkjjgYQEUjKE&#10;87wt7esu3Ze5plyPzbCIROscA8pziUM1JIodZjnEpCh1mMAU+cXCs2ecQLx7lzcZ2ggdFmkiBvV4&#10;9FT/AEvdCoYyygeadQ2aTOImQ5vDwiflRUFo2n5VouuADmlUXbszpEEewDHK3UEA8uab3PDwp/dJ&#10;T78k+hxP/EGY+8HFRVvQTJeSmZuQSi4tg2DE6y65wTTIUPdMYwfB2j1UlZ142xHXdc0izz7jvA/e&#10;FdA7OUM76sX81Vm3bm6kgKBc8AzlinExgp5NcKlVeItrgYVSxPmEmmxP1TIhmJSGHZnN8FDf/bgH&#10;XTiNlmD2LkWigpOmEikdFZMwdpVElAKchg9wQ6EZxXcsHDOybDFydKUWASEeyKrZVsk1biP873AL&#10;issJcSkzSEOICqUB8PCe0Ezj30bCyNxu0/2Xq6DZuP8AGwW/O1GeyMr6In5N4Ufa7n7uedCI/E2O&#10;+gSvR4NfiHG/SC9C4/aKI+mk8FuXlAqlRmLYmW83HmP1lFRuoVQCnD5SZ8M04eUoiFWzf1uKgrFX&#10;JGEfEJjiZFXrI4bKdQfOtXBDpH8mcQRDEMB6CzR43QdtXCYpOGzkhTpnKPaU5DAJTFH3BpV7KcJr&#10;cQcrCJjqQYuYwM4e03dxzhqlnY9fxese2irp8LmTpQhs4v1i/lXBPgFJV8ZIwfyijQRVoW1BWxG9&#10;WLKBaoNUxw7BMVEhAMbr7RxHou7TvmAY3Hb70xVFmD3ODA5BxIokqmZNZBYmI5qiZyHABEANgI4q&#10;3/w+bTsZJx9xtGbts8eHdIKNnYqJCGasAnIciopiUwH7M4DAbEBLXCn90lPvyT6HE/8AEGY+8HFS&#10;fHW4Gmc2h1FbesRNYoYGdGJmv35cRx/o6R/V0xwEBMqv2GSDw+qX5ZVu3QQC5iS8o2IZwl/8F0XN&#10;cofCmoUaXXhFrzs86qmem3i3xHDdMP1SkfoOVhD4VRoRPxMvQyPkIVuxA3v+dmCH+bSD2Si56+HS&#10;GAgW63eLfOAcc4WzNNomcP2VO8IPlKNNYuIj2UVGMUQbso6NSIggimHYRJJIpU0yB7hQAPCq5crJ&#10;N27dIyy665gKQhChnGOcxsAKUpQxER6gDrGr0vVooJ4VV99UW1iAh/4cyD1dsfNERzRcFKKxg8hl&#10;DfnajPZGV9ET8m8KPtdz93POhEfibHfQJXo8GvxDjfpBehcftFEfTSeFbh/e74UeHN3PiqoyC5vm&#10;4iRMBUwcmx6is3RQKRx+oJU1uopVM4pyGA5DBnFMXrAQHsEB9wf7pcftFEfTSeDhT+6Sn35J9Dif&#10;+IMx94OK4Wo2Q9ZvoRraLRuoozPnZr3uwUkSKhiIpuAfHVFUg9ZTiPvf3KS4HWHJ97csyj6rfsow&#10;OGDBkcPPjAOX/tb0o4Lh/o0BFM2JlvM/O1GeyMr6In5N4UfbDn7uedCH6+3ibHAG4S3R4NfiHG/S&#10;C9C4/aKI+mE6DCwuJpZC5eHqAEaw8oh84/h0wwKVMoGEPW49MOxLHvES/wAyJigVGm9yWTcUXc0I&#10;66k38UqCgAbABFNUvUogsXHzk1ClUL8oodF1cV2zsXbsGyLnOZOXWIikHUIgUDHEM9Q+HmELic49&#10;RCiPVUnw/wCDpn8HZrshmc1dqwGQfyaQ9R0GxOo7Fkp154j/AEhYg5hgRJ3iakVYl3SaLDinb7Aj&#10;A5HygF+u0ES5hHjUxx+ced2Aesoh5+cBl0w7sxgS8Llisukm5m7wjGTNE4gBlBSMo6PmF7RzSICI&#10;4dng4U/ukp9+SfQ4n/iDMfeDijS1jTGYxdqlPNW1I5ysc/AvYDhDOKJVADqKsmYixQxAD5omAWcZ&#10;djr/AIZXWrmpHZ3CoH1cqoOAf0eTwIiUoiPY5BA3kDP7aRdtHCLpq5TBZu5bmKdM5DBiUxDlESmK&#10;YOwQHAek6nLlmYyAh2Rc93KTC6bdBMP2lVTFIAj5AxxEeoOupGzuAgrKLrkMzfcR3iYpgmHWBvqh&#10;uoAHFQQ7HKxS5nX3SQjmLFXdu11nTp0sZw5cuDCdRRQ4iY5znMImOc5hxER6xHrH87cZ7Iyvoifk&#10;1hOQUk9iJiKdFexsnHKGSXQVIOJVE1CCBimAfcoG6fEk70hew8pHRTlT9KirIxx/jr/fiM/8mif6&#10;nQlC/I9PEMMU4aHx/wALIaaf8Q71mLlQYLGcMWLoxE2yJzhgY6bZAiSBT5vVnZudh1Y4dFpJxjtz&#10;HyMe5I8YvmZzJqoqpmA6aiahBAxDkMACAgOIDRWyPExw9IUM0DzDCMdqfpVXZnUH4RERr/fiM/8A&#10;Jon+p1gF9xxPfJDQ/wDzshpJlxAvqZuCOQc+uIxJxTQaFVABAFPVmxEUBOUBECmEoiXEcBDEeiWa&#10;se6Zu1pMOo7mHXOl3hf1FiAPdrp9fxVCmL71Eb3fBWnfSRRxM7UTPGvDe8KjTFp/3XH36L/a3hxd&#10;sQf5f9n12kgH6PWDRvlow2rw9vSXXw80k8dlHlx98UFpEe33qUbWdbFpWQU/xXxwUk3ZP5JnHdM/&#10;8psavra/btm7oelERRGUWMdNLHtBBAMEG5R/VTIUPe8CThssq3cIKAsgugYSnIco4lMQxcBKYohi&#10;Ah1gNNmA3W1vCOa4Ak1vZuD0+aAAGaZ4QyD84YB8pcaw/sNwz73D4/dSubj/ACfrTH/OpdNjM21a&#10;aS5DEzbcjUs4oG6vMUfmfKlEPIIGxD3aLJXxdtwXU8Jj3Ks26VXBPHABBEhzCmiUcA6iAUPAWIsO&#10;/ZaHhiODOiQypUHTQpzjicxG7tJdNPPHrNmgACOIj1iNYDfUab3xhoj/AJmQV/vxGf8Ak0T/AFOj&#10;NXPE9+wSOXMMaBaMGCmA+4s0apLFH3wMAh5BpRddRRZZZQVVllRExjGMOJjGMPWYxh6xEe3wgNiX&#10;5cluoAfPNHtHBjNDDjjidmr3jU+Pvp0VC5YeyryTAQEzly2VYuR90M9kqm2DH93opbo4TyLEvy1o&#10;KSTc/wASa7Vr/wBOs4lp8UTO+6xBEzSLBPPw7O8+txNm4+XMx/ZoxbX4TP3pfkLTkmRt/Gmg1c+T&#10;9ujIW3H2dZCWI5rhg1O8dYD5BUfqLN+r3QQKNFkL7vCfulymOKP1w4UVTSx/1KOPcoB7yZSh+d2M&#10;9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TY6igYmaWDJuEBx7D&#10;CqySx9/zFDeJtcCxhOHqPC2QckzewTGkodHA3vZqoj8IeJtxOlcD5jKzG0eIhhm4uXxVAx8uP9EH&#10;DyduPk8TbjDcAkH+nS0RDpKD/wDiIv1jgUc3qx9dJnecOOBeoMOvxNTSp0s0113zJTCao4YmTRI2&#10;jgDHtzSqMT4APYImHy+JtwkgzpgksFmtphykAYZq0nnSaxTB1eeVV2YDftY9Y9via2paLMTA6ui4&#10;2VvNzFDHAzxym3A3+L3mNNmTRIqDVm3I1bIk7CJplAhChj5ClAA8TW23yiPesbIi3l4vM7szkkwa&#10;Nev9Yr14kcPL5g+QB8Ta/eJLpvmr3LNpWzEqqdvqscn3q50/2FnLoCD+038mHX4miaKKZ1lljgkk&#10;kkAmMYxhwKUpQ6xMI9QAFWBYfdkSdwdvJfXAE7BkHGLqQMA+UBerKYfs4B4mtppum/fQVmH/ALcz&#10;omARJmsDkM0SN2FHvn5kCiUfjJ951CACHibPL/km3dzXE18Dxt3hcDkimQqIsw6+sO/WMst5AOmd&#10;EcOoB8TW0eH0YChfr2UKWTdphszFL5585HyfMtiHEoD8Y+aTtMFRkHEtiMoqGj0YqMZpfFSbt0yo&#10;oplx680iZAAPg8TWY4yTbPu5e9s6Ftbvi4GSiW6vz6xccBD194n5e1Nsmco5qnia25YjEFkmDlx6&#10;/cskkGyRiAlM7XxwEAOJRBNLHqFZRMo9tRcDDtEmETCx6MVGMUOoiLdumVJFMv7JEygAeJqW4bhY&#10;9xf/ABBSRlZgq5cFWTLNzmUd19aZylOKq4dQ96fuz49wQfE1JxLuhjn2FYMiRVoi4DzJKXTzVUG+&#10;AhmnbssSrLgPUYRRSEDEUUzfE0hrEttM6franrU3LiQTJR7BMxfWXi3YGCZRwIURL3qpk0gEBOFQ&#10;NjWmz9Sg7fZAzakHAVFDfGVXWMABnruFRMoobAMTmHAADAPE0irct6PcS05Nvk42KjWgYqLLKmAp&#10;CFxwAMRHrERApQ6zCAAI0SLP6pIXvPgm/vSeQDqUWKA92zbmMAH9TZZxip44Z5jKLCUoqZhfEzSb&#10;t0lF111ARRRRATHOcw4FKUoYiYxhHAADrEaJxCvxmmfifPMsxuyUwOEIzVDrbl8nr65R/pBwEcwv&#10;zBBw70yviZlIQpjnOYCEIQMRER6gAADtEajuLnFSOD+2ayIObStR4QB+qSHDzXjspg//AGZij82n&#10;/wBlAcTf0gcG/iZoNWqCzl05WK3bNm5ROooocQKQhCFATGOYw4AAdYj1BUXxU4tMUXF6CmR9a9pO&#10;SgYkOI+cV07AcSqSYBgJCfFaj19bjAUPEzjbZtaIfTs/MOAax0XHEFRVQ/aOAB1FIQoCY5zYEIQD&#10;HOJSlEQZXvfhGVwcUlUQVblDBVpCZxRxTaCIYLPc02CrnsD4jfAucot4mYQlkRInaN1ChN3I/wA5&#10;OPjyG+U4XApsTiGOYiQDqnwHNJmgYwd1AofXN2vm4JT16yRCg6cdgmRQKGcDNnnhiVEgjjgUVTqn&#10;KBvEzKQhTHOcwEIQgYiIj1AAAHaI0wuvjCV/ZNnjmuW9tB83MSBMM4AUKYB+rEDeXvA9YEMQBJPE&#10;qoMbWsyCj7dgI4ma1jo4uaXH5RzmERUWWPh56ihjKHHrOYR8TNM9pwQsbbBbu3t5Tuc3jksBwMCa&#10;maKjtUv+rQKoYBwz8wvnA1me4/tpfiYAYbtnEi/0c/l+rWmJ02X8vFRftDvs0c3xM0f7E2m7NDHV&#10;FNa7JjFpFJYDgfF2cvz5iD8ZNuVZUP8AV00meJC//E65E8FfUXRBRhUD9uBWeIne5vWAi5MKRw6/&#10;ViDTdkxbN2TJoiVs0aNCFTSSTIGaRNNMgAUhCFDAAAAAA6g8TFCKgYmSm5R0Oa2jYhBVy4UH3CIo&#10;lOocfgCm7y520fwzhVRAxl7kN3r4SDhiKca3MZQDhj8Ryo2Hq+DFtITEWtxJuJAQUGRvACHaFP8A&#10;+5iyf0QC9WId/wCsnAexQOykm7dJNBBBMEUUUQApCEKGBSlKGAFKUAwAA6gDxLwKUBMYw5pSl7RH&#10;3ApI9rcLbzkGy44JSK7JRozN8D14Ddp1Y9fznV2j1UkteE/aNjNT4d637w8m9J/8lqBWZsP3vLSL&#10;i8Hly8RHxP5xJ+uMexEfIJW7ASOQ6/IZ0co9ghhjj9WWTadv2qxHDvEIJoi27wQ+UqZMhTLH/aOJ&#10;jD5R/wDTOaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mW&#10;uaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y&#10;1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3m&#10;WuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8&#10;y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3&#10;mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m&#10;8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc&#10;3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7&#10;m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtH&#10;c3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo&#10;7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRt&#10;Hc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaN&#10;o7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zR&#10;tHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWua&#10;No7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1z&#10;RtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWu&#10;aNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1&#10;zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mW&#10;uaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y&#10;1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3m&#10;WuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8&#10;y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3&#10;mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m&#10;8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc&#10;3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7&#10;m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtH&#10;c3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo&#10;7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRt&#10;Hc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaN&#10;o7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zR&#10;tHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1g84r2yglm/HbR7pU2PuZplkQw9/&#10;O/RRge8a2Lcmb5pmsAosIj7ggaXQAAw8uI/BRfrbi7PvfNDP+ropu1xH5Qh3jx5gA+QOvD3Rop5O&#10;c4jzqny03L5kikPbhgVtHJqh1CGPzo9YY9WOFEVQ4YMZNcogIrXA8kHwGwERDFFy7O28vXgmGPys&#10;aIW0bItK2O7LmlGAjmjQf0mQSIYRHHrERxEesf7/AP8A/wC//wD/AO//AP8A/wBSKv8A/9oACAEC&#10;AwE/EPBd8jwbb5Hg23yPBtvkeDbfI8G2+R4Nt8j7GuDarg2q4NquDarg2q4NquDarg2q4NquDarg&#10;2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4Nqu&#10;Darg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q&#10;4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDa&#10;rg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4N&#10;quDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg&#10;2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4Nqu&#10;Darg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q&#10;4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDa&#10;rg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4N&#10;quDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg&#10;2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4Nqu&#10;Darg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q&#10;4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2pjFnGR1fzwbWrV8G1&#10;q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWr&#10;V8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1f+ColAZqgHmtKoR+uvXukM&#10;gPcU4EkPLZhpifSpieYKWcMPQ/2i1av/AAVIIc5OuD/nA+OYkicJkTGv1mU7IvYIz8hzsyULK44c&#10;lUKqsquNC4il2dPYTI5wQyYCSFMWCGYhCYSRxEEcEET/AGa1av8AwXK4psYpRMRITGIjoSkUubi8&#10;C+hOGYWGjBDnxf8AZrVq/wDBcrimwGC6EDCvpPN4RtPQqN68Q+v+zWrV/wCC5XFNh2RNxRhAEXB4&#10;khHOhCnbCKwTkCBSoRQv0RQc8KBSkGGBTQRSmLnH/Zlq1f8AguVxzYRJWIcyEoEshKss0FeP0PwH&#10;CBEYoEylUkIgPmqTR5/Qp7HoAQMAkgWpACf9mtWr/wAFyv8AcZsWrV/GxhmAMAWQsPJetNyPnL9G&#10;u3ULYN1N8v61P0AA5moxzHCovpZGPlDF88jmlPPmhfoIPWk7n+Sj7VR0aFnRyUfi06c1v0+K9vNW&#10;ImP6gadSTrxyPlKR5pj1M6DT0Yk5fLg9vVX6bMfpTMktZaZDRC+uHsSlyUYRlPPn8jVKYkRBERHF&#10;Ez47D3CBaFRgOQExnOcKeR7OxRzqggTDnMR0moqIGjmAHH3+qJADFVgDqtIpIc1ieYZ9CdabZ6Ql&#10;7/qCv1uf8KBpmHer3FOmE5/sInuNKhK55jyEnqB1osZMRBE6Jg/63atX8aJ6fAMCUEuafMYqHOGc&#10;DFlm2SX/AMDkGBy4kSOlEI375NYawyDAytpycsEjgaAInMp5r+//AGUUrK4q814iQmsl4gTjomUh&#10;g55/dsVxyURkBijIOa/+sAtOxJOI5Mn9hwOQfYn7xzivS5PUh/VC4CSWKIok4TiYPM/1q1av43Hd&#10;H/T+/caaJR1MkeiSPRrJgA6SZeY4PU+q4AmA4thHR+HmP/ksVxyglpHJkeSTJ8/wIPs5qcSxJmK6&#10;Bj8Ue8CDoEe+ur/rVq1fxsw0/VP7w9HgBY6vIOrQ89LT2ClIGEnUj9v6pdGWayjWQfBjhRFjONJH&#10;9Pd9M7gL0MvNyKZGULpoHQIDocEs8MzDzlgeWbyKdJAdJQ9UT7KVgz0k+BRSXrAeSB8yR1fu2K45&#10;UkQscsrwELQAnnlEuq8gxfIUJT5ifZGL5UCR+696isjyXQ9KiUhaIPRUfRnpTo0GECI9RxKyMBgJ&#10;jnh55noZj/rdq1fxpnglwOwh0nN9DGiZABL6pOa/GRBBwHHCLGEyTowJ1A5rwdQ59f5l9JqYy+if&#10;lezgwHpToOK9DI5sHOjAC9V5q815v1AQ4jgjklQkWgKYj1IcObLBg+3YrjmNc32e/A+uXXHwM46z&#10;w5ABwXDKdY5DIcv9ctWr+N9BvgAY/wBSXCFJ5B8+BQHUP2/n0UJ4HjRk/hOATmMx5K+64Vx0+4sV&#10;xznZQNrTgwMmITE9B+sk5NGAYMVlHzCT1MNa6y0IY+S/6/atX8jlErhEer/EPBa9f0m7l8T/ABwC&#10;YRM/m3+uG46fcWK45yUv1PA9Yj1pIweHqrpL3EaijSAx+B95p0NXNzPISeoHWghExEFHRJH/AFy1&#10;av5HLncM3DTgtev6Opz4GERy4WuOn3ViuOnDPJMzOB5jo9H7EpOLMPmHJ6kPWuqwLL1GUrk+iD/r&#10;dq1fyOXO4ZuGnBa9f0cry4GMbnwtcdPurFccBRJHBHJKYURivBPVj6PRCpD7lDB8kkfReNR4Weg5&#10;rUTB986yCxDRyR6jI+X+tWrV/I5c7hm4acFr1/TtVP8A04BUarzb+gcNx0++sVxzJizAD6M1PqDm&#10;v6D2ipFL0/pn5FLx15MXkJH0eF1X2QBk92+v+tWrV/I5c7hm4acFr1/RcNhNdRP4HvwAD8Z87AD8&#10;DHm8J83iHRK/r3/+KxXHOjEwQCPmNOQiQLJIDQxQcmMkBHA2Ll/V/rVq1fyOXO4ZuGnBa9f0jxjD&#10;6I+Ae/A2kMnXrqJgnMYopIix3GTNl7hic4+q4g5qPbmvQlqEgkoHNMSjlMEHIMcV4DOcVDoIf2fY&#10;rjnjFkZAEtK3Nhxgack858iAKJB9St8vqkoEImSCPknA2Q4wYpiTpMQayvLgcWYI3yJ/rRatX8jl&#10;zuGbhpwWvX9MygLySJ8zMok4QPUzE6IidHgRikTJMEo8hjIhh9NCoQ8y9wNdUWMvleEek8ho8kZE&#10;6IlAHYhCgJ5Rynlx1x0g8YMer1HF5avrKnc5AfMyfUqCMH0V9X+lYf8AbfQqHeg+6R6Q04dRlUqv&#10;VcX6ooMVwAzWl5W/Np6Zen+tWrV/I5c7hm4acFr1/VzCShBieMdczUSZxSR9y16+OuOJYKpCRmya&#10;mCHmfagRLKGXl+hr0H+t2rV/I4c/hm4acFr18C7MpWwfOeprk84ZaWFOYQ+ZqaJg8JZryBX4/eRS&#10;MMGRhfVZaAYM8XEUAqRCZuPQJzaYLOf1AgwxeRJm9XjrjsrQOUn0eZ0ZOk0ulFycJ1z/AAUjRETB&#10;HBOIWpZAp9CaU4IIQsr5zI6MXmmVGAAAAAgAwAD/AFu1av40GwoBIjqNLT7QPal7/wBoOqTMoARK&#10;g5Sl9OF0YBAkiOCJT8+0nsQq1/7QdUcwSjNB5pfbh6DUAx5OZ6JSk9Mw9iFHwJf0lWcCt40vz0kj&#10;4JfCoF7nDF81lfVfoBRBEhHERpFI2bE9wHoVi8n3X8qXGA1ofMNY5bnAL5ub6/TCCIRYBlKifWmv&#10;l7/2n5D5O9mHxQEAgMAMg+udXqI9iH5rHV9JPaE09CAf9KMfka4keW6vmA/2oQlPRHtCaRh3OAXz&#10;c31f9dtWr4NrVq+Da1avg2tWr4NrVq+Da1avg2SA5g+z/ng2hOo/L/PBtDqfiPg2dE1eon7+DbvU&#10;l/SfBtzuIjqYHx4NR5aX8k/inRJVVdVx8GsTOJPq/sD18G08sF8xgnqEvLwalBLgGbWlL2jkPBrP&#10;Bjz3Cy9MzWPBtFPhQ6ML7CDoj4NehTNXAeqnkS8qZmUI5qSvqvg1lVo3MMD1PdHLwax5KEJzMn9e&#10;gtPwpI5qSvqvg1xPmSDL5wwjoJM3g1OaxApmuC+eI9TghPg05GeE0L5Dz5vIF5U3svLoaBoBgGng&#10;0MMNRkBi1B8k4/I5ryMdCDGJfBmAlwDFXIKxNxcXKLn5OTnm5B4M1jFrkksA5zuX0eDQAqABKuAB&#10;zaSRTGBn06Nb4NAeA0ogC8AzXAxpRlJx5Q89Gj1YoDwZ5rDlYv0NNVgNcqlCicc+Y/sfQDDwZrGL&#10;R7Bjjmfpr8vU4lK8yyfByA5BAcjwZlRLDCNfMyHVHSanZTc3J6T5MOicfBmCwacQ9GU6wOtTo8iR&#10;lnw9CTVTpRVZVZVeavPwYuiLNAHqwVPoPlgn1wo6iksB9Uh1f8HSkUuK4q5r4L1ipWSMwfkPhU8P&#10;awJ60JUI6h88z2DUilq0PKXD0/4OEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEF+LCCC&#10;CCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCC/FhBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBB&#10;BBBBBBBBBfiwggggggggggggggggggggggggggggggggggggggggggvxYQQQQQQQQQQQQQQQQQQQ&#10;QQQQQQQQQQQQQQQQQQQQQQQX4sIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIL74QQQQQ&#10;QQQQQQQQQQzFeZfxo+Y+YP06dl7DCj4z3flPisOUNPmwfmrvM1X/AL//AP8A3/8A/wDv/wD/AP8A&#10;EVf/2gAIAQMDAT8Q8F3zvBtvneDbfO8G2+d4Nt87wbb53g23zvsa0NqtDarQ2q0NqtDarQ2q0Nqt&#10;DarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q&#10;0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDa&#10;rQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0N&#10;qtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ&#10;2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0Nqt&#10;DarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q&#10;0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDa&#10;rQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0N&#10;qtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ&#10;2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0Nqt&#10;DarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q&#10;0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDa&#10;rQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDal+WcZH&#10;VyOng2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4Nr&#10;Vq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq/8FRKAzVAP&#10;NaVQj9devdMZAe4pwAm7JO+Q6g2Xp28hV/2i1av/AAVgRzJ64v8AOBscxJE4TOKNfqjRa3gWAOSh&#10;GJnApVOolCjVWVeqzSGBpMLQSScwkjOTFgSYFDydQJHU6jiOCCf7NatX/haywkDDbNEhoy1oKAIM&#10;jge5SRcpguh6xf7NatX/AIWssECYZDkJF9QevCBMj5i/D/Zi1av/AAtZYSPEDYzD1iJzBOdJlTby&#10;P2OayQTB+qglwKYSEbIkPogpclWJ/s1q1f8AhiyxPDgDmBlKIuWJyAUXwTWJwcmcWMyQZC51moEI&#10;F1cVPIvSk0+KYOI4BZiBEJED/ZrVq+DZZYtWr+NjDMAYAshYeS9abkfOX8/SgtgnU3uv61P0AA5m&#10;oxzGSoPpZGPlDF88jmlONoWED1pLZ/lB9qo6NE5flB9p06C7XNeUeapROP6AadSTrxyMT0kebL1M&#10;6DTyciYe+4Pan6PMfpSsktZKZDRC+uHsSlyUYRlfPn8jVKQ0RBERHEEz47D/AAgXQqMByQnP0pnw&#10;9rYoqikRHOYj1rMIAo5gBx64/VEoAlVADqtIJIc1ieYZ9BOtNsi0JffO8gr9bn/CgaZh3q1/SkTC&#10;c/2H7hpUJXPMeQk9QatFjJiIInRMH/W7Vq/jRPBjkJMuaTqMVDnDMGbLNskv/gcgwOXEiR0ohG/f&#10;nWGsMgwMqL9OT0cOAkAiUsZ5i/fP7lFLiuKuvES01kvECSdEyyGDnn9uxXven6QcBgBijIOa/wDq&#10;gLTsaTiOTJ/YcDkH2M7s8x6XJ6kPphQuAkljCKOOE4mDzP8AWrVq/jYV0X4H9+4mkPJ1MkeiSPRr&#10;JgA6TmeY4PU+q4AkBm2EdH4eY/8AjsV73ppYxaRqZHkkyfPCehB9nNTiXlmK6BLRTQIOgR769f8A&#10;WrVq/jZjo3xP7w9HgBY6uh1cKDnpaewU+aCYSdS3pdGWa4DWQfDhRFjP0SP6e76Z3BXWDLzcikRl&#10;C6TkHQIDocEnsMzDzlgeWbyKcSA6Snuj9KXgz0k+BRSXyg8kD6iNF+5Yr3vTSpIgY5ZX4cCFIAHP&#10;LDHVeQYvkKEp8xPsjF8qDI/de+OhWR5Toen9qJSFyEHoqPoz0p0aDCBEeo4lZMAwEhzwxyczpDMf&#10;9btWr+NE8EmBmEOkuL6GNE0ACX1Sc1+MiDDgjjIMQYZOjAnUDmvBomz6/wAy+k0MZfRPyvZwYD0p&#10;5A4r0Mjmwc6OgL1XmrzXm/UCiSOCOSVCxaEmlHqQ4c2WDB9qxXvemotU32e/AutXXHwM46zwoQeQ&#10;FwynWOQyH+uWrV/G+g3wIMf/AFPCBL5D8/4p4ITqH7fz6Rk8I7rJ/A4BOYzHkr7rhZFmH29ive9N&#10;OZlA2tODAyYhMT0H6yTk0QBzayz5hJ6kGrXVmhDHyWP9ftWr+RyiV0/YeET5/wCEeC96/oj3K5eX&#10;ABhEz+bf64cizD7exXvemnJT+px6xHrSRg8MIyyUj1EahjTBl+B95p0NXNzvICeoOtBCISIInRMH&#10;/XLVq/kcudwzcNOC96/oqnPgaLHLh7Isw+3sV73p+k6Z5IzM4HmOj0T7HMhZh8w16kPWusyLL1GU&#10;rX0Qf9btWr+Ry53DNw04L3r+kVeXA0+OfD2RZh9vYr3vT9AKJI4I5JTCiMXCT1Y+j0QqQ+5QwfJJ&#10;H0XjRWFnoOa1Ewd6yCxDmOSPURHy/wBatWr+Ry53DNw04L3r+nYpLdwAJnK82/oHDkWYfb2K9708&#10;DBizAD6MlT6g5r+g9oqQS9P6Z+Cl468mLyEj6PCqr7IAye8/N/1q1av5HLncM3DTgvev6O8MJrVE&#10;/wBPfgEn4r52APwo83XhHm8LyW/z3+3Yr3vTxujEwQCJ1HCnIQoFzEGgSg5MZIDgbBy/q/1q1av5&#10;HLncM3DTgvev6R4x9kj4B78DaQydTXUck5jFBISLHcZM2XuGXOPquKOaj25r0JahIJKBzTEo5TAB&#10;yDHFeAyRiqHQQ/p78de96aeMWRyAJakabB5Dy5J5zOhAFEA9DK3y+qSgxgyQR8kw4EwHGDFMSdJQ&#10;DXF5cDizMb5E/wBaLVq/kcudwzcNOC96/pmcBepmdTM60ScIHqZidEhOjwI5FEyTBKPIYyIYPTQq&#10;EPMPcDXVFjL3V4R6csOvJGROiJQJgQhQE6MwZ4q9701NPGEWmfqOLy1fWVO5yA+Zk+o1DGH6a+/9&#10;KYud5xt50AhXoMeYjzIaUOoyqqr1XF+qKDFcAOdLyt+bT0w9H+tWrV/I5c7hm4acF71/VoiShBie&#10;MfIakmcUkfcvevir3vTQnBG0JGbJqYIeZ9rERMky8vMZa9Bj/rVq1fyOXP4ZuGnBe9fA1KUrYPnP&#10;V1yecMtKCnMIfM1NEweEo15Ar8fvIpGGDJwvqsg5GTPFyQAqRCZuPQJzaYLOf1IgwxdBM3rxq+7K&#10;0HKeW8zoydJxpNOLkYT1X4OpSOERMxwTiBqWQKeQS0pwQQhZXzmR0YvNMqMAAAABABgAH+t2rV/G&#10;hyFAJEdSlpl5AUtf+0PnedSfVRCJUHKUsdMuF0YBEJEcER5U3PtJ7EKtf+0Pn+f86M4JRmg80vtw&#10;9BqCY8nM9EpCekYfoUJ+xf0lXMI8380vz0khPb4BUD9zhi+ayvqv0MICJCOIjrSIJZsT3AegVi8n&#10;3X8qjmA8r41h3ucAvm5vq/TDIIRUBlKifWlbf5q1/wC0/IfJ3sw+KAgEBgBgAfXNz1Ee1D81j/R5&#10;PiTT5oP9aSfket7b6+SD/ahCU9FPaE0iDucCXzc31f8AXbVq+Da1avg2tWr4NrVq+Da1avg2tWr4&#10;Nkg1B9n/ADwbQnUfl/ng2h1PxHwbOifuh/vwbelS6r+k+DbncRHUwPjB4NTy0v6n8U6JKqrquPg1&#10;iZhJ9X9gevg2mlgvmME9Ql4NSglwDNrSl7RyHg1kgx57hZegfWPBtFPhw6MD7CDoj4NelbNXAeqk&#10;6EvKmJlCapK+q+DWVWicwwPU90OXg1i2gSOZk/r0Fp+FQjmpK+74NcT5kgcP/MjoJM3g1OaxEpm+&#10;C9HEepwQ8GvIzwmxfIf15EvKm8l5dDQNAMDp4NDDDUZAYtZnyx+RzXkY6EGMT4NAEuAYq5BSTuLi&#10;5Rc/Jyc83KPBmsYtcmFgHMdy+DQAVAAlXAA5tYopjAz6dGt8GgPAaUQBeAZrgY04ykw8oeejR6sU&#10;B4M89hmLF+h+1gNalDgcd6j+x9AMPBmsYtTsGOOZ+mvy9TlSvNsnwcg0CA5HgzKiWGGO+ZkOqOk1&#10;OS6y4PSfJh0eDMlg0Yh6MvOB1qdHkSMssySaqcUVWVWVXmr4MWBFmgHmqFT6aPDPqUeopLifow6v&#10;+DpSKXFcVc18F6xUpJGYFgcqnh7WBPWVEuEdQ+eZ7CpBLVoeUuHkf8HCCCCCCCCCCCCCCCCCCCCC&#10;CCCCCCCCCCCCCCCCCCCCCC/FhBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBfiwgggggg&#10;ggggggggggggggggggggggggggggggggggggvxYQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQ&#10;QQQQQX4sIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIL8WEEEEEEEEEEEEEEEEEEEEEEE&#10;EEEEEEEEEEEEEEEEEEEF98IIIIIIIIIIIIIIIZivMv40fMfMH6dOy9hhR8b7PynxWDKGnzYPzV3m&#10;ar/3/wD/APv/AP8A/f8A/wD/AOIq/wD/2gAIAQEDAT8Q/wD0PU6dOnTp07sVfYq+xV9ir7FX2Kvs&#10;VfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9&#10;ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2Kv&#10;sVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV&#10;9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2K&#10;vsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+x&#10;V9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2&#10;KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+&#10;xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX&#10;2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq&#10;+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7F&#10;X2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfY&#10;q+RbhyCzywDmIkf/APfgFy5cuXLly5cuXLly5cuXLly5cuXLly4ro+RfhOIXShHkWtxGTckUfpNU&#10;ACAADNXKFCAkBdUEFqgkZOnBG4pnDlB5LWHHOkS4M6CqfgJlTwWlwJxzcyFdeBSMJ+oyiLp6Uxpb&#10;hEglX6oE63AyJDHoFBQRmyJGIAAAGB0pAAmeIPpWG1NMEBsGADBSqEjXLw3CaChZetBfBgX9NAmE&#10;tBsnIcOIgRkSYEDIDADocA4a+AOhM0RY8oHgxL+mh4CfbzJSpdHwpxgaplxZuKDJxZngxL+mhVQN&#10;kMcpLzQkYFRe1DEDrIgAggBD6GGBKYAFMRe+QEQwaUkSovBkX9NJYJZErmjUXAolacjGd7cEII8k&#10;YxiJawAFRgMA3VVTgb0D5GfCQhv/AMJTcv6aF3nLJUNXomIrGqSiQVODUEYLZcmLGAgssFyjDLHn&#10;j0orCYlepinkPymvgKZjVVjUDJRU4Y49EpcUFgdFznWgygci1zQxd7xfYch5OCHSkcshxRpVmkl5&#10;CZ1KTCDSogoIhjGpCOFB5plz+FgUPYKhi5HES6wlGIQ1kSkXGoVbPQJATmRoUpMzN05MP/SJrDWp&#10;9OrXqDQijG/hirQwDS4VOYpXgDBCWch4FNnAbxiLw4EAnG0ahZHFFx9Jaq6SBTO/SEiPPSECBQSY&#10;QITKCjBzKggrtZNgMUcQkkQhRo95/baVQRIkPoFFFBxGaAsmALSnAyJQDEHGpMGgjoUuyr3alnLw&#10;hEIIUuYhdTJnnNOTRJxxV4Crij06SQkcqBtyDTVXHLwhsIhgmhM8KqPTjm8KzPTm/wAPbcmOZ4CC&#10;7tlHmaR1PIFwNnAmX3g5ujxtME/yEAUOQkNt1eGPz/sRJwBoKtDwvSuy7nIBZAMvcGCoZABAlYuJ&#10;AGIwRm0SHwwAADhQcEk0axUf01cJg+KKlfdBoRbIfbWIwcwUkVYgjUmHTPYgxMxAPsIc7SJw4MTR&#10;LBKUHjaS8a3tc5Rg8A8XJsAdqQ+TzLyyz5P24HRwQZpcU6iAaEAiEDitssLPISUfqZMb4RD8O5mr&#10;TgR/8bQi2PsAlSAAKhgDFcCuVkBQRX2QYKBkYFigNycOUkKWL8ZliRQwEzgCA8A5dsyCMccAww14&#10;4Yaxwu6VH5zcxw4Lxw40bEQCYJVS5SBMZyl41gXU5oaOT5nOonBJqybEckMkcsGxARyRMEdTB4AL&#10;RiKfjzdMz6BGCyAlAQRvQfIC0wEBOAXDJ6MFRBAfWeiQZEArHRsAAhyCorjC7lAMQMEuRjDK+AnO&#10;CRysSDwsULpiPGpoJz7o0ItpgUqE8Q4ur5HAgvNDBPRhqJgr44WvfHaaqJ2QJitci7ZOn8csOWGB&#10;R8yDXZElMJYM5UiHXnMFwLIGiBFqZh1s7DjOKmuDUZS29GbeM3Dg+AguMwUd04WUkOL5Ti8BU8Kz&#10;SMnTgVIKXudpypkwgHgsutcUkM5/kTC84LGpHKMCM9FTmq5fRy107AmyeBsg4geA4LWiIpweYE3q&#10;Ox8cHcQHWAF5r6gOm4xDCHhQIgiNJ4ClaEnCEn7hnNCLYFuyjLduKQinJjJ4DiB6YnBOUjIli8JF&#10;G3lpi08hELPASLnlFWYa6EwzhGeHAC5azFx0EgCPJJHB4TnFMQhVDNDjyDy4HcE+YxTJOLgzDHHS&#10;foggRyIzzg4yMJLMeCf4BM7dStxMI+aOC4a/ctCLYeaycrLlOpoGOfAZ3o6kJlhJVtCigDQzAbsE&#10;bIBKTIawaRCd5CpEUTwIF9kemK2hgOsHpPCxTMAIh3i5iJ1cOIyIYLCMWk1UXXgxSmEKCWCB/bjP&#10;DcNfuWhFtFAK0DDKuFBEGaMfIcEtK4QYREweGferw6vjq1b4g2o8VFgwoiJNY9bVPYrzFGCoJBfi&#10;yaCHbOA5zPAwX2Ue5kL4OYgYfAM7gQSF0s5xzgY4bhr920ItiPtvHCwDCM06fsU88zM7C7JlbIVK&#10;bgwxqYGEDh6fAuOX2Ue5kFDKWJgBOMAT04GxPwYkALIgw6cNw1+7aEWwVo2nGENiAiCIlLLIjXC0&#10;NGgJAML16YhG2MFc0GPHOrhFKwQvSEJSGuLUlAD04sPJRIPAqX2Ue5nHt42WK11BOnAMx3IfuIZO&#10;MnMRDguGv37Qi2LMsE1EkHBiFHB/O+VcSJwKDCZALv60jhn/AIIThi5mjNChwI4JT9eFP7qhBKKB&#10;qIwaYS+BUvso9zOMAeMmuSGMKpAgBP1MXIMwnyUrcieK4AzdQS46Bmml/wDE0Itkb5Udl1HiCDk0&#10;r9VyN8ICu4C5Vzl2xABDOUjqE8vAsX2Ue5nJ9kVQCwlBzUg5PqVhUg1RYJIKHJNOIunMEkZhUFz9&#10;UdE+PgUgghiSCjaAeBk8xxc8FHb1mKo6HIxMhiRRxkWyTXamtnIksAlAKCwmnKkFylYrjxVl3g1A&#10;hFhJ5gzRs4GP4Q0EIk04DuQXLLBcYR4IIabFNwGzMwsTLJz8CxfZR7mRuDNKo+AW3B/gtS0ZmCVz&#10;l9iSFU+pQRJLwZUYQRMynU378rLtKSvMDLRBWxwiMwOTEvHlhQgZJdyguUs8llxeEfS/zNBNgE2B&#10;0wYLu+JnYRFVx0RbSGlWYawGCeJz6tJeMRCJhHQpgJzp3ZkSFYBMgTgMVcaDhGQqxzNUmWCOtCYq&#10;XcggnEMYWAweQakTTpApyPq5pjmtSXiwBQBaMh1JkMtMIrDQM+Bcvso9zLlUHYmOklYEwqx4prAC&#10;QMEGRMERMOOcuuB9wyRbHDiRNNUBcSCRi+yBtp4i7BWC6BorwES6CdCRJYlyDrwAFAiFzZoNWBfI&#10;X7PdmIhJE89LXgZtpePJ8LigkM/S1QCxUJlqwrDhV3tjpHZZg8cmUDC9omZw+CSUXSN/ubCHMSmK&#10;YeAU66JpWiT4hBExJxEUMaOjUmMC+DYKjUVD0sMpkvODlyRZxYTFVXNQkuBQBEU4pmFYcYJ6uCYE&#10;Cgp4sfruTRoJiL0HQAzxrQB9QoqvgILguZrmNn2CjCRkUoloAuAylFDirXmrjWkJoUpcCMjFzGGn&#10;JMvOgqXHRSouDhmmZHgASH9sMf3gCIlYAR6EREl8Myc1+mpelRMYx0jSeVBhJAiDU/EjJJwCWAJ4&#10;TGZgxk4s6i+fKGEoiYSIJLKMK5c75JOMlyELljPKoWMZSWODxoxGlLcMYPzKeSssrAhMZOBweel0&#10;sfosHwemp6FSAARErAAauTxXXMjKIrT0f31wYQjli60sIC0I4Hu4IwJLGouzgtALAmewKT9DmusX&#10;RrXE1iUJpCa/8D4+mpeCYhBHMZkeoQgp1LszjasVBUqqv1mEIncKQCMVl1oKCTyMjmUmSPTCp3qh&#10;l88+Zw4cpc6KopJVBLJjIx0YwcKmmZHqJQdPlDPhJE01arDogU8cpYqqQD1OvCCEcoM+hP8A9BCX&#10;Lly5cug00ESogQEKGSUcwTwasMcMsQ8jkKEYMYEfBqLZByATDjZMMAZz4Nio4PYhgOFSABiYj4No&#10;uBFR9xJzUYIAx+DWS5kzFMMRnGQsSXg0mKLmR1QyKTCAFcKlfGdjARYElWDF8GsOrqCKXLAF5KkC&#10;QeDXDGfGFDkZ+ZZhjF8GsK0bThCuwBVQBWsR0szzWBbbicgB4NW6z9RiaBebML94NZjn2ImcRTMk&#10;Ap3g0RpzaR1JEq2hHsZlFz1juxxNlYEvg1csIESjCDOQIRyz4NCPynU2CzPH7A0FEXkArVSVysGK&#10;vg1NAioOnBwoePOI8GmMyfMqcgi5BTPg1KMCALAhYGekKBA36yBDmMmMwB4MxgxxJ3KEoYEiE9QF&#10;shSxRB+DTBEOFbURaIgFAArWaJ48FIMODGBvBpqX3ALgAVDAGK4FFuxEiVMjHCF3g0aCsqGCMFBl&#10;ACoURdojeK4kEyml4NK4/L4hzEEiqitBlUWiTwEYOL4NJxj7yktIwZSTEpKd00fS4BRQoDj4Mkvu&#10;AXAAqGAMVwKaCJwQCvLQamrvYUYXVAL0Q4pVl8GeGYldSIdMFZYs0ALhd7EZBpmHFYEXwZOBOZEz&#10;JCRAJmQKcvJ/BGa+YVtZEJo5E4A8DgAADwYxfuvFmLDR2suFzr1oyzE5QVQ1VBnRKTEgDJpEAcK2&#10;oi0RAAAADwXgvqAqGACVVYAzoQHiyFCEBgeQSDFWpdgxE5CNMThlTOVgx0MK7E4OJgpBNuCoAOlD&#10;FwxR/wCAypUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSvwsqVKlSpUqVKlSpUqVKlSpUq&#10;VKlSpUqVKlSpUqVKlSpUr8LKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVK/CypUqVKlS&#10;pUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSvwsqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVK&#10;lSpUr8LKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVK/CypUqVKlSpUqVKlSpUqVKlSpU&#10;qVKlSpUqVKlSpUqVKlSvvSpUqVKlSpUqVKlSpS6TSYnSIeRM4hASmQQBlMFOZwMGmDNIHNQVBLgI&#10;kwSSxcmkiBOcN1t8SwIKq0roZhDMwARAEaDbYXKzKjVKClFVf+//AP8A9/8A/wD7/wD/AP8AxFT/&#10;2VBLAwQUAAYACAAAACEAR5ZVDeUAAAAPAQAADwAAAGRycy9kb3ducmV2LnhtbEyPUUvDMBSF34X9&#10;h3AHvowtzeyKrU2HCOJAFJwi8y1rrm2xuSlN1tV/b/rk3s7hHs79Tr4dTcsG7F1jSYJYRcCQSqsb&#10;qiR8vD8ub4E5r0ir1hJK+EUH22J2latM2zO94bD3FQsl5DIlofa+yzh3ZY1GuZXtkMLt2/ZG+WD7&#10;iutenUO5afk6ihJuVEPhQ606fKix/NmfjIQUB31ID7uvz93CmeR1cfP8Uj1JeT0f7++AeRz9fxgm&#10;/IAORWA62hNpx1oJSxHHYYyfVCoEsCkTxckG2DGoOF0L4EXOL3cUfwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhADedwRi6AAAAIQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzhI/LCsIwEEX3gv8Q&#10;Zm/TuhCRpm5EcCv1A4ZkmkabB0kU+/cG3CgILude7jlMu3/aiT0oJuOdgKaqgZGTXhmnBVz642oL&#10;LGV0CifvSMBMCfbdctGeacJcRmk0IbFCcUnAmHPYcZ7kSBZT5QO50gw+WszljJoHlDfUxNd1veHx&#10;kwHdF5OdlIB4Ug2wfg7F/J/th8FIOnh5t+TyDwU3trgLEKOmLMCSMvgOm+oaNPCu5V+PdS8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhANr2PfsNAQAAFAIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA+AQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1AzKbrgCAADpBQAADgAAAAAAAAAAAAAAAAA9AgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAAAAAAACEArKD0ByCKAQAgigEAFAAAAAAAAAAAAAAAAAAh&#10;BQAAZHJzL21lZGlhL2ltYWdlMS5qcGdQSwECLQAUAAYACAAAACEAR5ZVDeUAAAAPAQAADwAAAAAA&#10;AAAAAAAAAABzjwEAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhADedwRi6AAAAIQEAABkA&#10;AAAAAAAAAAAAAAAAhZABAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAYABgB8AQAA&#10;dpEBAAAA&#10;" stroked="f" strokeweight="1pt">
               <v:fill r:id="rId2" o:title="" recolor="t" rotate="t" type="frame"/>
               <v:textbox inset="2.5mm"/>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="844E1C66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="BA142C12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -3754,52 +3634,52 @@
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="213055FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="82AC945A"/>
-    <w:lvl w:ilvl="0" w:tplc="489E4EDC">
+    <w:tmpl w:val="AE486E16"/>
+    <w:lvl w:ilvl="0" w:tplc="A13858AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005">
@@ -6647,169 +6527,178 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1238587292">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1742756691">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1463427599">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="556864330">
     <w:abstractNumId w:val="19"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F21" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:revisionView w:inkAnnotations="0"/>
   <w:documentProtection w:edit="comments" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DA7784"/>
     <w:rsid w:val="000017A4"/>
     <w:rsid w:val="00001E27"/>
     <w:rsid w:val="000033E5"/>
     <w:rsid w:val="00003C87"/>
     <w:rsid w:val="00004120"/>
+    <w:rsid w:val="000046AB"/>
     <w:rsid w:val="0000481C"/>
     <w:rsid w:val="00004E56"/>
     <w:rsid w:val="0000596E"/>
     <w:rsid w:val="00006598"/>
     <w:rsid w:val="00007038"/>
     <w:rsid w:val="00011581"/>
     <w:rsid w:val="00011AD3"/>
     <w:rsid w:val="00011B07"/>
+    <w:rsid w:val="00011DEB"/>
     <w:rsid w:val="00011F5B"/>
     <w:rsid w:val="00011F83"/>
     <w:rsid w:val="000125B0"/>
     <w:rsid w:val="00012BBB"/>
     <w:rsid w:val="00012CF7"/>
     <w:rsid w:val="000137C3"/>
     <w:rsid w:val="00014459"/>
     <w:rsid w:val="0001456C"/>
     <w:rsid w:val="00015415"/>
     <w:rsid w:val="00015BDE"/>
     <w:rsid w:val="00015E23"/>
     <w:rsid w:val="000168FC"/>
     <w:rsid w:val="000203A8"/>
+    <w:rsid w:val="0002093D"/>
     <w:rsid w:val="000221D7"/>
     <w:rsid w:val="00022D1E"/>
     <w:rsid w:val="00023452"/>
     <w:rsid w:val="00023880"/>
     <w:rsid w:val="00025F35"/>
     <w:rsid w:val="000304E9"/>
     <w:rsid w:val="00031F8C"/>
     <w:rsid w:val="000325D6"/>
     <w:rsid w:val="00032784"/>
     <w:rsid w:val="00032931"/>
     <w:rsid w:val="00033306"/>
     <w:rsid w:val="000335FD"/>
     <w:rsid w:val="00033821"/>
     <w:rsid w:val="00034604"/>
     <w:rsid w:val="000353FE"/>
     <w:rsid w:val="000355A1"/>
     <w:rsid w:val="00036A40"/>
     <w:rsid w:val="0003743D"/>
     <w:rsid w:val="0004012E"/>
     <w:rsid w:val="00040333"/>
     <w:rsid w:val="000406A4"/>
     <w:rsid w:val="00040F26"/>
     <w:rsid w:val="00041C20"/>
     <w:rsid w:val="00041DD4"/>
     <w:rsid w:val="0004321A"/>
     <w:rsid w:val="00043358"/>
     <w:rsid w:val="00043658"/>
     <w:rsid w:val="00043C99"/>
     <w:rsid w:val="00043CD0"/>
     <w:rsid w:val="00043F1E"/>
     <w:rsid w:val="00044601"/>
     <w:rsid w:val="00044B4D"/>
     <w:rsid w:val="00045517"/>
     <w:rsid w:val="00046592"/>
     <w:rsid w:val="000472E7"/>
+    <w:rsid w:val="00047C96"/>
     <w:rsid w:val="00047CA1"/>
     <w:rsid w:val="00047F52"/>
     <w:rsid w:val="00051BE3"/>
+    <w:rsid w:val="0005235C"/>
     <w:rsid w:val="00052671"/>
     <w:rsid w:val="00052EB6"/>
     <w:rsid w:val="00052F80"/>
     <w:rsid w:val="000530D3"/>
+    <w:rsid w:val="0005489C"/>
     <w:rsid w:val="000555B2"/>
     <w:rsid w:val="00056693"/>
     <w:rsid w:val="00057DA9"/>
     <w:rsid w:val="00061069"/>
     <w:rsid w:val="00061E84"/>
     <w:rsid w:val="000640BA"/>
     <w:rsid w:val="00065565"/>
     <w:rsid w:val="0006591E"/>
     <w:rsid w:val="00066632"/>
     <w:rsid w:val="00067C98"/>
     <w:rsid w:val="00070E00"/>
     <w:rsid w:val="000711A9"/>
     <w:rsid w:val="00071A1C"/>
+    <w:rsid w:val="000720B1"/>
     <w:rsid w:val="00072AE2"/>
     <w:rsid w:val="0007350D"/>
     <w:rsid w:val="00074C05"/>
     <w:rsid w:val="0007649E"/>
+    <w:rsid w:val="00077E21"/>
     <w:rsid w:val="0008077E"/>
     <w:rsid w:val="00080F20"/>
     <w:rsid w:val="00080F41"/>
     <w:rsid w:val="000813DD"/>
     <w:rsid w:val="000815AC"/>
     <w:rsid w:val="00081B66"/>
     <w:rsid w:val="000821A8"/>
+    <w:rsid w:val="00082A89"/>
+    <w:rsid w:val="00084438"/>
     <w:rsid w:val="000846BB"/>
     <w:rsid w:val="00087704"/>
     <w:rsid w:val="00090473"/>
     <w:rsid w:val="000907BC"/>
     <w:rsid w:val="00090D64"/>
     <w:rsid w:val="00091412"/>
     <w:rsid w:val="00091D39"/>
     <w:rsid w:val="00092EDB"/>
     <w:rsid w:val="0009341B"/>
     <w:rsid w:val="00093469"/>
     <w:rsid w:val="00093DAE"/>
     <w:rsid w:val="00093DD8"/>
     <w:rsid w:val="00093E35"/>
     <w:rsid w:val="00094821"/>
     <w:rsid w:val="00094C25"/>
     <w:rsid w:val="00096F22"/>
     <w:rsid w:val="000A1AED"/>
     <w:rsid w:val="000A1E45"/>
     <w:rsid w:val="000A1EC0"/>
     <w:rsid w:val="000A2288"/>
     <w:rsid w:val="000A4003"/>
     <w:rsid w:val="000A4073"/>
     <w:rsid w:val="000A4D02"/>
     <w:rsid w:val="000A510F"/>
     <w:rsid w:val="000A58F3"/>
@@ -6843,379 +6732,399 @@
     <w:rsid w:val="000C5EFC"/>
     <w:rsid w:val="000C63B5"/>
     <w:rsid w:val="000C7579"/>
     <w:rsid w:val="000D049E"/>
     <w:rsid w:val="000D0649"/>
     <w:rsid w:val="000D06FD"/>
     <w:rsid w:val="000D174E"/>
     <w:rsid w:val="000D1CD3"/>
     <w:rsid w:val="000D1FB6"/>
     <w:rsid w:val="000D327A"/>
     <w:rsid w:val="000D3679"/>
     <w:rsid w:val="000D42B0"/>
     <w:rsid w:val="000D47AC"/>
     <w:rsid w:val="000D48BB"/>
     <w:rsid w:val="000D5221"/>
     <w:rsid w:val="000D63DA"/>
     <w:rsid w:val="000D66EB"/>
     <w:rsid w:val="000D721D"/>
     <w:rsid w:val="000D74FA"/>
     <w:rsid w:val="000D76BB"/>
     <w:rsid w:val="000D7806"/>
     <w:rsid w:val="000E010C"/>
     <w:rsid w:val="000E093D"/>
     <w:rsid w:val="000E0BD9"/>
     <w:rsid w:val="000E25D3"/>
+    <w:rsid w:val="000E2899"/>
     <w:rsid w:val="000E35C3"/>
     <w:rsid w:val="000E4CD0"/>
     <w:rsid w:val="000E639D"/>
     <w:rsid w:val="000E7021"/>
     <w:rsid w:val="000E788D"/>
     <w:rsid w:val="000F048D"/>
     <w:rsid w:val="000F13BF"/>
     <w:rsid w:val="000F3A15"/>
     <w:rsid w:val="000F5637"/>
     <w:rsid w:val="000F69BA"/>
     <w:rsid w:val="000F7274"/>
     <w:rsid w:val="000F7323"/>
     <w:rsid w:val="000F7973"/>
     <w:rsid w:val="000F7FE5"/>
     <w:rsid w:val="001001D1"/>
     <w:rsid w:val="00101668"/>
     <w:rsid w:val="00101701"/>
     <w:rsid w:val="00102A1D"/>
     <w:rsid w:val="00102CFB"/>
     <w:rsid w:val="00106831"/>
     <w:rsid w:val="00106D6E"/>
     <w:rsid w:val="00106F83"/>
     <w:rsid w:val="00107B46"/>
     <w:rsid w:val="0011033D"/>
     <w:rsid w:val="001106BC"/>
     <w:rsid w:val="00112C35"/>
     <w:rsid w:val="00112CBA"/>
     <w:rsid w:val="0011306C"/>
     <w:rsid w:val="00114AE6"/>
     <w:rsid w:val="0011524E"/>
     <w:rsid w:val="00115B5F"/>
     <w:rsid w:val="00115B99"/>
     <w:rsid w:val="00115DE8"/>
     <w:rsid w:val="0011676D"/>
     <w:rsid w:val="00117FF5"/>
     <w:rsid w:val="0012012C"/>
+    <w:rsid w:val="00120234"/>
     <w:rsid w:val="001218EC"/>
     <w:rsid w:val="001238C0"/>
     <w:rsid w:val="00123FFF"/>
     <w:rsid w:val="001247F5"/>
     <w:rsid w:val="00125263"/>
     <w:rsid w:val="001252B6"/>
     <w:rsid w:val="001258BB"/>
     <w:rsid w:val="0012678F"/>
     <w:rsid w:val="0012746B"/>
     <w:rsid w:val="00130BE1"/>
     <w:rsid w:val="00130DE6"/>
     <w:rsid w:val="0013113C"/>
     <w:rsid w:val="00131645"/>
     <w:rsid w:val="00131855"/>
     <w:rsid w:val="00131E23"/>
     <w:rsid w:val="00131E3C"/>
+    <w:rsid w:val="001327BC"/>
     <w:rsid w:val="00132F71"/>
     <w:rsid w:val="00133613"/>
     <w:rsid w:val="00133C46"/>
     <w:rsid w:val="00134939"/>
     <w:rsid w:val="00134DB8"/>
     <w:rsid w:val="001352DD"/>
     <w:rsid w:val="00135692"/>
     <w:rsid w:val="001358EA"/>
+    <w:rsid w:val="00136063"/>
     <w:rsid w:val="0013640E"/>
     <w:rsid w:val="0013669E"/>
     <w:rsid w:val="001375CA"/>
     <w:rsid w:val="00137BAB"/>
     <w:rsid w:val="001410FA"/>
     <w:rsid w:val="0014207A"/>
     <w:rsid w:val="00142160"/>
     <w:rsid w:val="00142B0E"/>
     <w:rsid w:val="00143E0E"/>
     <w:rsid w:val="00143E7E"/>
     <w:rsid w:val="00145B85"/>
     <w:rsid w:val="00146179"/>
     <w:rsid w:val="00146FAB"/>
     <w:rsid w:val="00147101"/>
     <w:rsid w:val="001513A1"/>
     <w:rsid w:val="00153930"/>
     <w:rsid w:val="001555BA"/>
+    <w:rsid w:val="0015686F"/>
     <w:rsid w:val="001579F0"/>
     <w:rsid w:val="00157D46"/>
     <w:rsid w:val="00160678"/>
     <w:rsid w:val="00162B91"/>
     <w:rsid w:val="00162E45"/>
     <w:rsid w:val="00164783"/>
     <w:rsid w:val="00164D86"/>
     <w:rsid w:val="00164F3D"/>
     <w:rsid w:val="001650D9"/>
     <w:rsid w:val="0016627E"/>
     <w:rsid w:val="001663D9"/>
     <w:rsid w:val="001665A1"/>
     <w:rsid w:val="001678D1"/>
     <w:rsid w:val="0017017F"/>
     <w:rsid w:val="0017041F"/>
     <w:rsid w:val="00170F13"/>
     <w:rsid w:val="0017110F"/>
     <w:rsid w:val="001728D5"/>
     <w:rsid w:val="00172D7E"/>
     <w:rsid w:val="00173488"/>
     <w:rsid w:val="0017358D"/>
     <w:rsid w:val="00173FA7"/>
     <w:rsid w:val="00174082"/>
     <w:rsid w:val="001744B9"/>
     <w:rsid w:val="0017580A"/>
     <w:rsid w:val="00175976"/>
     <w:rsid w:val="00175F30"/>
     <w:rsid w:val="00180478"/>
     <w:rsid w:val="001807ED"/>
     <w:rsid w:val="001809B3"/>
     <w:rsid w:val="00180D51"/>
     <w:rsid w:val="00180E7F"/>
+    <w:rsid w:val="00181EB0"/>
     <w:rsid w:val="0018387D"/>
     <w:rsid w:val="00183ECB"/>
     <w:rsid w:val="0018428A"/>
     <w:rsid w:val="00184520"/>
     <w:rsid w:val="00184838"/>
     <w:rsid w:val="00186FBA"/>
     <w:rsid w:val="00187EA6"/>
     <w:rsid w:val="00190615"/>
     <w:rsid w:val="001911B1"/>
     <w:rsid w:val="0019219B"/>
     <w:rsid w:val="00192670"/>
     <w:rsid w:val="0019310D"/>
     <w:rsid w:val="001932EC"/>
+    <w:rsid w:val="001937B1"/>
     <w:rsid w:val="00193B6D"/>
     <w:rsid w:val="001954CD"/>
     <w:rsid w:val="001975CA"/>
     <w:rsid w:val="001A0C87"/>
     <w:rsid w:val="001A15AB"/>
     <w:rsid w:val="001A1FB0"/>
     <w:rsid w:val="001A272C"/>
     <w:rsid w:val="001A2832"/>
     <w:rsid w:val="001A3653"/>
     <w:rsid w:val="001A4019"/>
     <w:rsid w:val="001A40E6"/>
     <w:rsid w:val="001A65B3"/>
     <w:rsid w:val="001A72EC"/>
     <w:rsid w:val="001A73AF"/>
     <w:rsid w:val="001B0E7B"/>
     <w:rsid w:val="001B1682"/>
     <w:rsid w:val="001B22CD"/>
     <w:rsid w:val="001B234B"/>
     <w:rsid w:val="001B2514"/>
     <w:rsid w:val="001B31D9"/>
     <w:rsid w:val="001B3788"/>
     <w:rsid w:val="001B42F6"/>
     <w:rsid w:val="001B55D5"/>
     <w:rsid w:val="001B5EC7"/>
     <w:rsid w:val="001B61E1"/>
     <w:rsid w:val="001B69AA"/>
     <w:rsid w:val="001B6F71"/>
     <w:rsid w:val="001B7500"/>
     <w:rsid w:val="001C07BF"/>
     <w:rsid w:val="001C251E"/>
+    <w:rsid w:val="001C2585"/>
     <w:rsid w:val="001C3C4B"/>
     <w:rsid w:val="001C42CE"/>
     <w:rsid w:val="001C48F4"/>
     <w:rsid w:val="001C5238"/>
     <w:rsid w:val="001C5A86"/>
     <w:rsid w:val="001C69D1"/>
     <w:rsid w:val="001C763A"/>
     <w:rsid w:val="001D07C9"/>
     <w:rsid w:val="001D0D00"/>
     <w:rsid w:val="001D0D93"/>
     <w:rsid w:val="001D133F"/>
     <w:rsid w:val="001D1818"/>
     <w:rsid w:val="001D2B8F"/>
     <w:rsid w:val="001D3607"/>
     <w:rsid w:val="001D39E8"/>
+    <w:rsid w:val="001D42DB"/>
+    <w:rsid w:val="001D4E84"/>
     <w:rsid w:val="001D58E1"/>
     <w:rsid w:val="001D5C83"/>
     <w:rsid w:val="001D687F"/>
     <w:rsid w:val="001D7ADE"/>
     <w:rsid w:val="001D7DAC"/>
     <w:rsid w:val="001E0AB3"/>
     <w:rsid w:val="001E185A"/>
     <w:rsid w:val="001E2C32"/>
     <w:rsid w:val="001E3F06"/>
+    <w:rsid w:val="001E41E8"/>
     <w:rsid w:val="001E469F"/>
+    <w:rsid w:val="001E527C"/>
     <w:rsid w:val="001E5351"/>
     <w:rsid w:val="001E55EC"/>
     <w:rsid w:val="001E5859"/>
     <w:rsid w:val="001E61C4"/>
     <w:rsid w:val="001E630D"/>
     <w:rsid w:val="001E71EB"/>
+    <w:rsid w:val="001E742B"/>
     <w:rsid w:val="001F063E"/>
     <w:rsid w:val="001F09F2"/>
     <w:rsid w:val="001F0E39"/>
     <w:rsid w:val="001F1378"/>
     <w:rsid w:val="001F1D1D"/>
     <w:rsid w:val="001F2341"/>
     <w:rsid w:val="001F23C2"/>
     <w:rsid w:val="001F2500"/>
     <w:rsid w:val="001F5434"/>
     <w:rsid w:val="001F59D4"/>
     <w:rsid w:val="001F6700"/>
     <w:rsid w:val="001F7BD9"/>
     <w:rsid w:val="002015F9"/>
     <w:rsid w:val="002018D9"/>
     <w:rsid w:val="00203831"/>
     <w:rsid w:val="00203A2D"/>
     <w:rsid w:val="00203E8C"/>
     <w:rsid w:val="00204D56"/>
+    <w:rsid w:val="00204E08"/>
     <w:rsid w:val="00204EBF"/>
     <w:rsid w:val="0020725B"/>
     <w:rsid w:val="002079E7"/>
     <w:rsid w:val="002123DB"/>
     <w:rsid w:val="00212DD4"/>
     <w:rsid w:val="0021472D"/>
     <w:rsid w:val="00215561"/>
     <w:rsid w:val="002158E5"/>
     <w:rsid w:val="00215FBF"/>
     <w:rsid w:val="00216497"/>
     <w:rsid w:val="002174B2"/>
     <w:rsid w:val="00217812"/>
     <w:rsid w:val="00217EFD"/>
     <w:rsid w:val="0022004C"/>
     <w:rsid w:val="002217D4"/>
     <w:rsid w:val="002224AA"/>
     <w:rsid w:val="00223DBB"/>
     <w:rsid w:val="00224779"/>
     <w:rsid w:val="00224E02"/>
     <w:rsid w:val="00225A47"/>
     <w:rsid w:val="00225ADE"/>
     <w:rsid w:val="002263D0"/>
     <w:rsid w:val="0022660C"/>
     <w:rsid w:val="00227014"/>
     <w:rsid w:val="00227477"/>
     <w:rsid w:val="00227D8D"/>
     <w:rsid w:val="00230101"/>
     <w:rsid w:val="0023032E"/>
     <w:rsid w:val="00230695"/>
     <w:rsid w:val="00230BDC"/>
     <w:rsid w:val="002318A3"/>
     <w:rsid w:val="002321EA"/>
+    <w:rsid w:val="002327BC"/>
     <w:rsid w:val="00232C6A"/>
     <w:rsid w:val="002336F7"/>
     <w:rsid w:val="002344B4"/>
     <w:rsid w:val="002346A2"/>
     <w:rsid w:val="00234F7A"/>
     <w:rsid w:val="0023603F"/>
     <w:rsid w:val="00236103"/>
     <w:rsid w:val="0023658C"/>
     <w:rsid w:val="002366AE"/>
     <w:rsid w:val="0024016F"/>
     <w:rsid w:val="0024062C"/>
     <w:rsid w:val="00240EED"/>
     <w:rsid w:val="002423AB"/>
     <w:rsid w:val="00242DE8"/>
     <w:rsid w:val="00242FDC"/>
     <w:rsid w:val="002431C9"/>
     <w:rsid w:val="002452B0"/>
     <w:rsid w:val="002459E2"/>
+    <w:rsid w:val="00245BAE"/>
     <w:rsid w:val="002470B5"/>
     <w:rsid w:val="00250958"/>
     <w:rsid w:val="00252FA4"/>
     <w:rsid w:val="0025303C"/>
     <w:rsid w:val="00254E41"/>
     <w:rsid w:val="002561FD"/>
     <w:rsid w:val="002568C8"/>
     <w:rsid w:val="00256C0C"/>
     <w:rsid w:val="00257A55"/>
     <w:rsid w:val="00260F4A"/>
     <w:rsid w:val="002615AA"/>
     <w:rsid w:val="00261643"/>
     <w:rsid w:val="00261C39"/>
     <w:rsid w:val="00262A77"/>
     <w:rsid w:val="00263450"/>
     <w:rsid w:val="00264266"/>
     <w:rsid w:val="00264449"/>
+    <w:rsid w:val="00266045"/>
     <w:rsid w:val="00266F15"/>
     <w:rsid w:val="00267034"/>
     <w:rsid w:val="002707E6"/>
     <w:rsid w:val="00270CE5"/>
     <w:rsid w:val="0027153D"/>
     <w:rsid w:val="002722E3"/>
     <w:rsid w:val="00273540"/>
     <w:rsid w:val="00274877"/>
     <w:rsid w:val="0027557E"/>
     <w:rsid w:val="00275C50"/>
     <w:rsid w:val="002763C4"/>
     <w:rsid w:val="0028014D"/>
     <w:rsid w:val="002803D5"/>
     <w:rsid w:val="00280515"/>
+    <w:rsid w:val="00280778"/>
     <w:rsid w:val="002807BF"/>
     <w:rsid w:val="00280C23"/>
     <w:rsid w:val="0028194D"/>
     <w:rsid w:val="00281F1F"/>
     <w:rsid w:val="00282800"/>
     <w:rsid w:val="00282818"/>
     <w:rsid w:val="00283274"/>
     <w:rsid w:val="00284113"/>
     <w:rsid w:val="00284217"/>
     <w:rsid w:val="00284690"/>
     <w:rsid w:val="00284FC7"/>
     <w:rsid w:val="0028574B"/>
     <w:rsid w:val="002858B6"/>
     <w:rsid w:val="0028591E"/>
     <w:rsid w:val="00285DEE"/>
     <w:rsid w:val="00286074"/>
     <w:rsid w:val="002862CB"/>
     <w:rsid w:val="0028678D"/>
     <w:rsid w:val="0029130D"/>
     <w:rsid w:val="00292CA6"/>
     <w:rsid w:val="00295D96"/>
     <w:rsid w:val="00296929"/>
     <w:rsid w:val="002A0A60"/>
     <w:rsid w:val="002A12CF"/>
     <w:rsid w:val="002A2036"/>
     <w:rsid w:val="002A226A"/>
     <w:rsid w:val="002A30E0"/>
     <w:rsid w:val="002A3ABD"/>
     <w:rsid w:val="002A3E9D"/>
     <w:rsid w:val="002A490D"/>
     <w:rsid w:val="002A60E9"/>
     <w:rsid w:val="002A62C2"/>
     <w:rsid w:val="002A6CFE"/>
     <w:rsid w:val="002A7E0D"/>
     <w:rsid w:val="002A7E44"/>
     <w:rsid w:val="002B064D"/>
     <w:rsid w:val="002B0A49"/>
     <w:rsid w:val="002B0D0F"/>
     <w:rsid w:val="002B0D4B"/>
     <w:rsid w:val="002B0FEC"/>
     <w:rsid w:val="002B114B"/>
     <w:rsid w:val="002B227E"/>
     <w:rsid w:val="002B27DE"/>
     <w:rsid w:val="002B2B05"/>
     <w:rsid w:val="002B4143"/>
     <w:rsid w:val="002B43A3"/>
     <w:rsid w:val="002B5235"/>
+    <w:rsid w:val="002B5996"/>
+    <w:rsid w:val="002B5A82"/>
     <w:rsid w:val="002B6AA1"/>
     <w:rsid w:val="002C0A07"/>
     <w:rsid w:val="002C0A5D"/>
     <w:rsid w:val="002C10A9"/>
     <w:rsid w:val="002C139E"/>
     <w:rsid w:val="002C193D"/>
     <w:rsid w:val="002C2430"/>
     <w:rsid w:val="002C24EC"/>
     <w:rsid w:val="002C2AF1"/>
     <w:rsid w:val="002C30CF"/>
     <w:rsid w:val="002C3236"/>
     <w:rsid w:val="002C3419"/>
     <w:rsid w:val="002C3A4D"/>
     <w:rsid w:val="002C5491"/>
     <w:rsid w:val="002C5B35"/>
     <w:rsid w:val="002C5D17"/>
     <w:rsid w:val="002C710B"/>
     <w:rsid w:val="002D034A"/>
     <w:rsid w:val="002D0CDD"/>
     <w:rsid w:val="002D0FF4"/>
     <w:rsid w:val="002D1577"/>
     <w:rsid w:val="002D1D3E"/>
     <w:rsid w:val="002D22DC"/>
     <w:rsid w:val="002D2504"/>
     <w:rsid w:val="002D2969"/>
@@ -7244,359 +7153,380 @@
     <w:rsid w:val="002F1238"/>
     <w:rsid w:val="002F21C7"/>
     <w:rsid w:val="002F2AB0"/>
     <w:rsid w:val="002F43AC"/>
     <w:rsid w:val="002F57D6"/>
     <w:rsid w:val="002F5BA4"/>
     <w:rsid w:val="002F7C36"/>
     <w:rsid w:val="003006A8"/>
     <w:rsid w:val="003017D8"/>
     <w:rsid w:val="00301AFB"/>
     <w:rsid w:val="0030419D"/>
     <w:rsid w:val="00304C4D"/>
     <w:rsid w:val="00304FB3"/>
     <w:rsid w:val="00305578"/>
     <w:rsid w:val="00305A9C"/>
     <w:rsid w:val="00305D4F"/>
     <w:rsid w:val="003066BA"/>
     <w:rsid w:val="00312498"/>
     <w:rsid w:val="00313A51"/>
     <w:rsid w:val="00313FAE"/>
     <w:rsid w:val="00316A89"/>
     <w:rsid w:val="00316D0D"/>
     <w:rsid w:val="003172CE"/>
     <w:rsid w:val="00317CDB"/>
     <w:rsid w:val="0032215B"/>
+    <w:rsid w:val="0032238F"/>
     <w:rsid w:val="00322D28"/>
     <w:rsid w:val="0032329E"/>
     <w:rsid w:val="00323BB7"/>
     <w:rsid w:val="003246A1"/>
+    <w:rsid w:val="003249D3"/>
     <w:rsid w:val="00324EFF"/>
     <w:rsid w:val="003257DD"/>
     <w:rsid w:val="0032633E"/>
     <w:rsid w:val="00326F50"/>
     <w:rsid w:val="0032796D"/>
+    <w:rsid w:val="00327DC1"/>
     <w:rsid w:val="003301C2"/>
     <w:rsid w:val="00330643"/>
     <w:rsid w:val="003313CD"/>
     <w:rsid w:val="00331947"/>
     <w:rsid w:val="00331B9A"/>
     <w:rsid w:val="00331F65"/>
     <w:rsid w:val="00332616"/>
     <w:rsid w:val="0033273C"/>
     <w:rsid w:val="00332A3C"/>
     <w:rsid w:val="00332D8C"/>
+    <w:rsid w:val="003342B6"/>
     <w:rsid w:val="0033671D"/>
     <w:rsid w:val="003377C9"/>
     <w:rsid w:val="00337D83"/>
     <w:rsid w:val="00340DF0"/>
     <w:rsid w:val="003414F9"/>
     <w:rsid w:val="0034315E"/>
     <w:rsid w:val="003434C3"/>
     <w:rsid w:val="0034368B"/>
     <w:rsid w:val="00343D9A"/>
     <w:rsid w:val="00344A05"/>
     <w:rsid w:val="00344B3C"/>
     <w:rsid w:val="00344F77"/>
     <w:rsid w:val="0034538C"/>
     <w:rsid w:val="00345E12"/>
     <w:rsid w:val="00346285"/>
     <w:rsid w:val="00346741"/>
     <w:rsid w:val="00350431"/>
     <w:rsid w:val="0035065E"/>
     <w:rsid w:val="00351289"/>
     <w:rsid w:val="0035191F"/>
     <w:rsid w:val="00351CAC"/>
     <w:rsid w:val="00351CE2"/>
     <w:rsid w:val="00352BB1"/>
     <w:rsid w:val="003532D8"/>
     <w:rsid w:val="00354549"/>
     <w:rsid w:val="00355A43"/>
     <w:rsid w:val="00355B07"/>
     <w:rsid w:val="00356729"/>
+    <w:rsid w:val="00356B8A"/>
     <w:rsid w:val="00357943"/>
     <w:rsid w:val="003602C5"/>
     <w:rsid w:val="00360C91"/>
     <w:rsid w:val="00360F21"/>
     <w:rsid w:val="003613CF"/>
+    <w:rsid w:val="0036142A"/>
     <w:rsid w:val="00361A89"/>
     <w:rsid w:val="003622D9"/>
     <w:rsid w:val="00362E5D"/>
     <w:rsid w:val="00363047"/>
+    <w:rsid w:val="003636F0"/>
     <w:rsid w:val="00364E4C"/>
     <w:rsid w:val="00365F58"/>
     <w:rsid w:val="0036619A"/>
     <w:rsid w:val="00366E6C"/>
     <w:rsid w:val="00367483"/>
     <w:rsid w:val="003710E5"/>
     <w:rsid w:val="003712AB"/>
     <w:rsid w:val="00371321"/>
     <w:rsid w:val="0037155D"/>
     <w:rsid w:val="003742B6"/>
     <w:rsid w:val="00374F58"/>
     <w:rsid w:val="003759E6"/>
     <w:rsid w:val="00375AF7"/>
     <w:rsid w:val="003772B9"/>
     <w:rsid w:val="0037784B"/>
     <w:rsid w:val="00380046"/>
     <w:rsid w:val="00380280"/>
     <w:rsid w:val="003820DF"/>
     <w:rsid w:val="00382BD4"/>
     <w:rsid w:val="00382CD1"/>
     <w:rsid w:val="003834E7"/>
     <w:rsid w:val="00383B0B"/>
     <w:rsid w:val="00384425"/>
     <w:rsid w:val="00384FDC"/>
     <w:rsid w:val="003852B3"/>
     <w:rsid w:val="003855D8"/>
     <w:rsid w:val="00386A58"/>
     <w:rsid w:val="00387749"/>
     <w:rsid w:val="00387F1B"/>
     <w:rsid w:val="003903D6"/>
     <w:rsid w:val="0039048E"/>
     <w:rsid w:val="00391D5F"/>
     <w:rsid w:val="003962E5"/>
     <w:rsid w:val="00396D23"/>
     <w:rsid w:val="0039789E"/>
     <w:rsid w:val="003A0D04"/>
+    <w:rsid w:val="003A1377"/>
+    <w:rsid w:val="003A14EF"/>
     <w:rsid w:val="003A1D97"/>
     <w:rsid w:val="003A1E4D"/>
     <w:rsid w:val="003A3553"/>
     <w:rsid w:val="003A3FCC"/>
     <w:rsid w:val="003A4E5B"/>
+    <w:rsid w:val="003A5FE1"/>
     <w:rsid w:val="003A60EF"/>
     <w:rsid w:val="003A62AF"/>
     <w:rsid w:val="003A7C67"/>
     <w:rsid w:val="003B0078"/>
     <w:rsid w:val="003B0507"/>
     <w:rsid w:val="003B09A2"/>
     <w:rsid w:val="003B0DE1"/>
     <w:rsid w:val="003B225B"/>
     <w:rsid w:val="003B2BB8"/>
     <w:rsid w:val="003B3BA0"/>
     <w:rsid w:val="003B3F1F"/>
     <w:rsid w:val="003B4EB0"/>
     <w:rsid w:val="003B5018"/>
     <w:rsid w:val="003B58D8"/>
     <w:rsid w:val="003B6153"/>
     <w:rsid w:val="003B624D"/>
     <w:rsid w:val="003B64D7"/>
     <w:rsid w:val="003B66FA"/>
     <w:rsid w:val="003B7B2E"/>
     <w:rsid w:val="003C03FC"/>
     <w:rsid w:val="003C058C"/>
     <w:rsid w:val="003C15CE"/>
     <w:rsid w:val="003C1ACC"/>
     <w:rsid w:val="003C259B"/>
     <w:rsid w:val="003C28A1"/>
     <w:rsid w:val="003C2A10"/>
     <w:rsid w:val="003C2D04"/>
     <w:rsid w:val="003C2DC8"/>
     <w:rsid w:val="003C2F47"/>
     <w:rsid w:val="003C3517"/>
     <w:rsid w:val="003C3D16"/>
     <w:rsid w:val="003C3EEF"/>
     <w:rsid w:val="003C4182"/>
     <w:rsid w:val="003C47CC"/>
     <w:rsid w:val="003C4946"/>
     <w:rsid w:val="003C4F5E"/>
     <w:rsid w:val="003C790B"/>
     <w:rsid w:val="003C7E55"/>
     <w:rsid w:val="003D0075"/>
     <w:rsid w:val="003D092A"/>
     <w:rsid w:val="003D23E1"/>
     <w:rsid w:val="003D2B7B"/>
+    <w:rsid w:val="003D2E28"/>
     <w:rsid w:val="003D34FF"/>
     <w:rsid w:val="003D3957"/>
     <w:rsid w:val="003D5260"/>
     <w:rsid w:val="003D52EC"/>
     <w:rsid w:val="003D5674"/>
     <w:rsid w:val="003D6762"/>
     <w:rsid w:val="003D7565"/>
     <w:rsid w:val="003E0844"/>
     <w:rsid w:val="003E09E4"/>
     <w:rsid w:val="003E1103"/>
     <w:rsid w:val="003E140D"/>
     <w:rsid w:val="003E1510"/>
     <w:rsid w:val="003E2EE2"/>
     <w:rsid w:val="003E68D6"/>
     <w:rsid w:val="003F0257"/>
     <w:rsid w:val="003F056E"/>
     <w:rsid w:val="003F2201"/>
     <w:rsid w:val="003F2553"/>
     <w:rsid w:val="003F26DE"/>
     <w:rsid w:val="003F2742"/>
     <w:rsid w:val="003F297B"/>
     <w:rsid w:val="003F2ABA"/>
     <w:rsid w:val="003F2DA2"/>
     <w:rsid w:val="003F3218"/>
     <w:rsid w:val="003F333D"/>
     <w:rsid w:val="003F3B2D"/>
     <w:rsid w:val="003F43BA"/>
     <w:rsid w:val="003F52E3"/>
     <w:rsid w:val="003F5424"/>
     <w:rsid w:val="003F6ED7"/>
     <w:rsid w:val="003F772F"/>
     <w:rsid w:val="0040062A"/>
+    <w:rsid w:val="00401264"/>
     <w:rsid w:val="004014AE"/>
     <w:rsid w:val="00402DDF"/>
     <w:rsid w:val="00403B77"/>
     <w:rsid w:val="00405705"/>
     <w:rsid w:val="004063BA"/>
     <w:rsid w:val="0040799C"/>
     <w:rsid w:val="00410C05"/>
     <w:rsid w:val="0041147B"/>
     <w:rsid w:val="00413952"/>
     <w:rsid w:val="0041419D"/>
     <w:rsid w:val="004148FF"/>
     <w:rsid w:val="00415327"/>
     <w:rsid w:val="00415A61"/>
+    <w:rsid w:val="0041780B"/>
+    <w:rsid w:val="004179D5"/>
     <w:rsid w:val="0042272E"/>
     <w:rsid w:val="004235A4"/>
     <w:rsid w:val="004239D1"/>
     <w:rsid w:val="00424366"/>
     <w:rsid w:val="00425CE5"/>
+    <w:rsid w:val="00426012"/>
     <w:rsid w:val="00426605"/>
     <w:rsid w:val="00427EBC"/>
     <w:rsid w:val="004316F7"/>
     <w:rsid w:val="00432000"/>
     <w:rsid w:val="004329A9"/>
     <w:rsid w:val="00432E38"/>
     <w:rsid w:val="004334D4"/>
+    <w:rsid w:val="00433A22"/>
     <w:rsid w:val="00434940"/>
     <w:rsid w:val="0043545E"/>
     <w:rsid w:val="00435D4E"/>
     <w:rsid w:val="00436203"/>
     <w:rsid w:val="004365CF"/>
     <w:rsid w:val="00437785"/>
     <w:rsid w:val="00437EE7"/>
     <w:rsid w:val="00440104"/>
     <w:rsid w:val="0044015F"/>
     <w:rsid w:val="004412EE"/>
     <w:rsid w:val="00441808"/>
     <w:rsid w:val="00441824"/>
     <w:rsid w:val="00442B28"/>
     <w:rsid w:val="00443ACA"/>
     <w:rsid w:val="00444B81"/>
     <w:rsid w:val="00445062"/>
     <w:rsid w:val="00445524"/>
     <w:rsid w:val="004459C3"/>
     <w:rsid w:val="004461B3"/>
     <w:rsid w:val="004468CE"/>
     <w:rsid w:val="0044697F"/>
     <w:rsid w:val="004471C7"/>
     <w:rsid w:val="00447D50"/>
     <w:rsid w:val="00447FA4"/>
     <w:rsid w:val="00447FFB"/>
     <w:rsid w:val="00450E8E"/>
     <w:rsid w:val="00450E9C"/>
     <w:rsid w:val="00450ED3"/>
     <w:rsid w:val="00452C74"/>
     <w:rsid w:val="0045323B"/>
     <w:rsid w:val="004542D9"/>
     <w:rsid w:val="00455673"/>
     <w:rsid w:val="004606C9"/>
     <w:rsid w:val="004607AF"/>
+    <w:rsid w:val="00460D7D"/>
     <w:rsid w:val="00460DB5"/>
     <w:rsid w:val="00461221"/>
     <w:rsid w:val="00461F7E"/>
     <w:rsid w:val="0046232D"/>
     <w:rsid w:val="00463F08"/>
     <w:rsid w:val="0046417C"/>
     <w:rsid w:val="0046442E"/>
+    <w:rsid w:val="00464750"/>
     <w:rsid w:val="004648D8"/>
+    <w:rsid w:val="00464DB6"/>
     <w:rsid w:val="00465837"/>
     <w:rsid w:val="00465FCA"/>
     <w:rsid w:val="00466247"/>
     <w:rsid w:val="004669DE"/>
     <w:rsid w:val="00470552"/>
     <w:rsid w:val="0047252B"/>
     <w:rsid w:val="00472B71"/>
     <w:rsid w:val="00472BF4"/>
     <w:rsid w:val="00473554"/>
     <w:rsid w:val="00474377"/>
     <w:rsid w:val="004772AD"/>
     <w:rsid w:val="00477693"/>
     <w:rsid w:val="0048002C"/>
     <w:rsid w:val="004827BC"/>
     <w:rsid w:val="004848E3"/>
     <w:rsid w:val="00485720"/>
     <w:rsid w:val="004861C3"/>
     <w:rsid w:val="004876FD"/>
     <w:rsid w:val="0049214C"/>
     <w:rsid w:val="00492EC6"/>
     <w:rsid w:val="00493B48"/>
     <w:rsid w:val="00495899"/>
     <w:rsid w:val="00495A73"/>
     <w:rsid w:val="00495BB3"/>
     <w:rsid w:val="00496854"/>
     <w:rsid w:val="004973E1"/>
     <w:rsid w:val="004A014F"/>
     <w:rsid w:val="004A199B"/>
     <w:rsid w:val="004A26B1"/>
     <w:rsid w:val="004A31FE"/>
     <w:rsid w:val="004A490A"/>
     <w:rsid w:val="004A4B0E"/>
     <w:rsid w:val="004A4EC7"/>
     <w:rsid w:val="004A5A13"/>
     <w:rsid w:val="004A6A97"/>
     <w:rsid w:val="004A6AF8"/>
     <w:rsid w:val="004B029C"/>
     <w:rsid w:val="004B095E"/>
     <w:rsid w:val="004B09D7"/>
+    <w:rsid w:val="004B1585"/>
     <w:rsid w:val="004B28C5"/>
     <w:rsid w:val="004B3169"/>
     <w:rsid w:val="004B3568"/>
     <w:rsid w:val="004B474A"/>
     <w:rsid w:val="004B49BD"/>
     <w:rsid w:val="004B54CA"/>
     <w:rsid w:val="004B60D4"/>
     <w:rsid w:val="004B7126"/>
     <w:rsid w:val="004B741F"/>
     <w:rsid w:val="004C16F2"/>
     <w:rsid w:val="004C2D9C"/>
     <w:rsid w:val="004C31EE"/>
     <w:rsid w:val="004C3F7C"/>
     <w:rsid w:val="004C5098"/>
     <w:rsid w:val="004C62AA"/>
     <w:rsid w:val="004C68CF"/>
     <w:rsid w:val="004C6AFD"/>
     <w:rsid w:val="004C7CB5"/>
     <w:rsid w:val="004C7D29"/>
     <w:rsid w:val="004D3047"/>
     <w:rsid w:val="004D32B5"/>
     <w:rsid w:val="004D3409"/>
     <w:rsid w:val="004D41CA"/>
     <w:rsid w:val="004D4A3F"/>
     <w:rsid w:val="004D5BD3"/>
     <w:rsid w:val="004D6001"/>
     <w:rsid w:val="004D7A8C"/>
     <w:rsid w:val="004E06C2"/>
     <w:rsid w:val="004E2957"/>
     <w:rsid w:val="004E2A01"/>
     <w:rsid w:val="004E3417"/>
     <w:rsid w:val="004E4580"/>
+    <w:rsid w:val="004E4596"/>
     <w:rsid w:val="004E461E"/>
     <w:rsid w:val="004E4E8F"/>
     <w:rsid w:val="004E4EC5"/>
     <w:rsid w:val="004E551E"/>
     <w:rsid w:val="004E561C"/>
     <w:rsid w:val="004E597D"/>
     <w:rsid w:val="004E5CBF"/>
     <w:rsid w:val="004F0319"/>
     <w:rsid w:val="004F0B0F"/>
     <w:rsid w:val="004F0DCC"/>
     <w:rsid w:val="004F0E8D"/>
     <w:rsid w:val="004F0EC0"/>
     <w:rsid w:val="004F153A"/>
     <w:rsid w:val="004F2269"/>
     <w:rsid w:val="004F5289"/>
     <w:rsid w:val="004F6826"/>
     <w:rsid w:val="00500743"/>
     <w:rsid w:val="00500DC4"/>
     <w:rsid w:val="005014E2"/>
     <w:rsid w:val="00501848"/>
     <w:rsid w:val="0050271A"/>
     <w:rsid w:val="00502942"/>
     <w:rsid w:val="00503130"/>
     <w:rsid w:val="005041A1"/>
     <w:rsid w:val="00504544"/>
@@ -7630,92 +7560,95 @@
     <w:rsid w:val="005226BC"/>
     <w:rsid w:val="00523045"/>
     <w:rsid w:val="005232EC"/>
     <w:rsid w:val="00526138"/>
     <w:rsid w:val="00526364"/>
     <w:rsid w:val="00526C96"/>
     <w:rsid w:val="00526EBA"/>
     <w:rsid w:val="005318B6"/>
     <w:rsid w:val="00531D53"/>
     <w:rsid w:val="00531E4B"/>
     <w:rsid w:val="0053343B"/>
     <w:rsid w:val="00533C29"/>
     <w:rsid w:val="00534E97"/>
     <w:rsid w:val="00535418"/>
     <w:rsid w:val="00535430"/>
     <w:rsid w:val="00536380"/>
     <w:rsid w:val="00536C94"/>
     <w:rsid w:val="00537D69"/>
     <w:rsid w:val="00537E42"/>
     <w:rsid w:val="00541042"/>
     <w:rsid w:val="0054160D"/>
     <w:rsid w:val="00542371"/>
     <w:rsid w:val="00542633"/>
     <w:rsid w:val="00542ECA"/>
     <w:rsid w:val="0054385B"/>
+    <w:rsid w:val="00543C33"/>
     <w:rsid w:val="00544ED2"/>
     <w:rsid w:val="00545163"/>
     <w:rsid w:val="005453EF"/>
     <w:rsid w:val="00547450"/>
     <w:rsid w:val="005502FD"/>
     <w:rsid w:val="005509F4"/>
     <w:rsid w:val="00550B61"/>
     <w:rsid w:val="00551651"/>
     <w:rsid w:val="00552A82"/>
     <w:rsid w:val="0055492D"/>
     <w:rsid w:val="00555108"/>
     <w:rsid w:val="005563F7"/>
     <w:rsid w:val="0055680E"/>
     <w:rsid w:val="00556E7D"/>
     <w:rsid w:val="00557077"/>
     <w:rsid w:val="00557388"/>
     <w:rsid w:val="00557C0C"/>
     <w:rsid w:val="00561BA6"/>
     <w:rsid w:val="00562BE4"/>
     <w:rsid w:val="00563DE3"/>
     <w:rsid w:val="00563EA8"/>
     <w:rsid w:val="00564BE0"/>
     <w:rsid w:val="005654C4"/>
     <w:rsid w:val="00565A92"/>
     <w:rsid w:val="00565CD1"/>
     <w:rsid w:val="005673AC"/>
     <w:rsid w:val="00567A0D"/>
     <w:rsid w:val="00567CA7"/>
     <w:rsid w:val="00570781"/>
     <w:rsid w:val="00570BBC"/>
     <w:rsid w:val="00571934"/>
     <w:rsid w:val="00572B46"/>
+    <w:rsid w:val="00572BF3"/>
     <w:rsid w:val="00573EE4"/>
     <w:rsid w:val="00573FDE"/>
     <w:rsid w:val="00574430"/>
     <w:rsid w:val="00574D04"/>
     <w:rsid w:val="005758EF"/>
     <w:rsid w:val="00576162"/>
     <w:rsid w:val="005776DB"/>
     <w:rsid w:val="00580A46"/>
     <w:rsid w:val="0058242A"/>
     <w:rsid w:val="005826A2"/>
+    <w:rsid w:val="00582EA2"/>
     <w:rsid w:val="00583C9F"/>
     <w:rsid w:val="0058442D"/>
     <w:rsid w:val="00584AD5"/>
     <w:rsid w:val="00584F5E"/>
     <w:rsid w:val="00585054"/>
     <w:rsid w:val="00587149"/>
     <w:rsid w:val="005873D6"/>
     <w:rsid w:val="00590CA5"/>
     <w:rsid w:val="00590E91"/>
     <w:rsid w:val="00590E9D"/>
     <w:rsid w:val="00591CCF"/>
     <w:rsid w:val="005938B8"/>
     <w:rsid w:val="00593C73"/>
     <w:rsid w:val="00594550"/>
     <w:rsid w:val="00595BE5"/>
     <w:rsid w:val="00596160"/>
     <w:rsid w:val="00596846"/>
     <w:rsid w:val="00596FB3"/>
     <w:rsid w:val="005A1743"/>
     <w:rsid w:val="005A3369"/>
     <w:rsid w:val="005A348D"/>
     <w:rsid w:val="005A35D3"/>
     <w:rsid w:val="005A4517"/>
     <w:rsid w:val="005A4E35"/>
     <w:rsid w:val="005A5BE3"/>
@@ -7725,284 +7658,299 @@
     <w:rsid w:val="005A76C4"/>
     <w:rsid w:val="005A7AD2"/>
     <w:rsid w:val="005B035D"/>
     <w:rsid w:val="005B043B"/>
     <w:rsid w:val="005B232D"/>
     <w:rsid w:val="005B4022"/>
     <w:rsid w:val="005B4BA2"/>
     <w:rsid w:val="005B4CDC"/>
     <w:rsid w:val="005B570B"/>
     <w:rsid w:val="005B5DFC"/>
     <w:rsid w:val="005B70EA"/>
     <w:rsid w:val="005C018E"/>
     <w:rsid w:val="005C0667"/>
     <w:rsid w:val="005C0DE9"/>
     <w:rsid w:val="005C14D4"/>
     <w:rsid w:val="005C14F4"/>
     <w:rsid w:val="005C183D"/>
     <w:rsid w:val="005C1BC9"/>
     <w:rsid w:val="005C28C0"/>
     <w:rsid w:val="005C33E6"/>
     <w:rsid w:val="005C3AA9"/>
     <w:rsid w:val="005C3B8B"/>
     <w:rsid w:val="005C421E"/>
     <w:rsid w:val="005C4D82"/>
     <w:rsid w:val="005C5445"/>
+    <w:rsid w:val="005C6D2A"/>
     <w:rsid w:val="005C77F0"/>
     <w:rsid w:val="005C7E9F"/>
     <w:rsid w:val="005D03D4"/>
     <w:rsid w:val="005D0669"/>
     <w:rsid w:val="005D06E0"/>
     <w:rsid w:val="005D0E19"/>
     <w:rsid w:val="005D120B"/>
     <w:rsid w:val="005D1A01"/>
+    <w:rsid w:val="005D27F9"/>
     <w:rsid w:val="005D3517"/>
     <w:rsid w:val="005D39F6"/>
     <w:rsid w:val="005D4F8A"/>
     <w:rsid w:val="005D592F"/>
     <w:rsid w:val="005D622D"/>
     <w:rsid w:val="005D69EA"/>
     <w:rsid w:val="005D6DE8"/>
     <w:rsid w:val="005D710D"/>
     <w:rsid w:val="005D7B70"/>
     <w:rsid w:val="005E0C07"/>
     <w:rsid w:val="005E0D0D"/>
     <w:rsid w:val="005E37D8"/>
     <w:rsid w:val="005E41C9"/>
     <w:rsid w:val="005E4DF9"/>
     <w:rsid w:val="005E4E21"/>
     <w:rsid w:val="005E4F24"/>
     <w:rsid w:val="005E534D"/>
     <w:rsid w:val="005E561C"/>
     <w:rsid w:val="005E5660"/>
     <w:rsid w:val="005E6D4C"/>
     <w:rsid w:val="005E70D4"/>
     <w:rsid w:val="005F044A"/>
     <w:rsid w:val="005F2462"/>
     <w:rsid w:val="005F3AB5"/>
     <w:rsid w:val="005F3E79"/>
     <w:rsid w:val="005F444D"/>
     <w:rsid w:val="005F475B"/>
     <w:rsid w:val="005F5D6A"/>
     <w:rsid w:val="005F6BE8"/>
     <w:rsid w:val="005F6C63"/>
     <w:rsid w:val="005F7BEE"/>
     <w:rsid w:val="005F7FAB"/>
     <w:rsid w:val="005F7FBE"/>
     <w:rsid w:val="0060082E"/>
+    <w:rsid w:val="00600E90"/>
     <w:rsid w:val="00602C91"/>
     <w:rsid w:val="00604BE8"/>
     <w:rsid w:val="0060557B"/>
     <w:rsid w:val="00606476"/>
     <w:rsid w:val="00607181"/>
     <w:rsid w:val="00607C23"/>
     <w:rsid w:val="00607E2F"/>
     <w:rsid w:val="00611060"/>
     <w:rsid w:val="006117EA"/>
     <w:rsid w:val="0061288E"/>
     <w:rsid w:val="00612AB3"/>
     <w:rsid w:val="00612BE4"/>
     <w:rsid w:val="00612BE9"/>
     <w:rsid w:val="00612C58"/>
     <w:rsid w:val="00613770"/>
     <w:rsid w:val="0061470E"/>
     <w:rsid w:val="0061524E"/>
     <w:rsid w:val="00615BCA"/>
     <w:rsid w:val="00615C25"/>
     <w:rsid w:val="00616ACB"/>
     <w:rsid w:val="00617BBA"/>
     <w:rsid w:val="00621B31"/>
     <w:rsid w:val="006231E3"/>
     <w:rsid w:val="00623B01"/>
+    <w:rsid w:val="00624C43"/>
     <w:rsid w:val="006251EE"/>
     <w:rsid w:val="0062535E"/>
     <w:rsid w:val="006253A4"/>
     <w:rsid w:val="00625A5F"/>
     <w:rsid w:val="00626FDD"/>
     <w:rsid w:val="00630A61"/>
     <w:rsid w:val="00632309"/>
     <w:rsid w:val="00632406"/>
     <w:rsid w:val="00632773"/>
     <w:rsid w:val="00633C67"/>
     <w:rsid w:val="00633CA9"/>
     <w:rsid w:val="00633F3B"/>
     <w:rsid w:val="0063423F"/>
     <w:rsid w:val="006348AD"/>
     <w:rsid w:val="00634A03"/>
     <w:rsid w:val="00634DCF"/>
     <w:rsid w:val="00634FD1"/>
+    <w:rsid w:val="006351F2"/>
     <w:rsid w:val="006355C4"/>
     <w:rsid w:val="006355DA"/>
     <w:rsid w:val="00635A35"/>
     <w:rsid w:val="006365B1"/>
     <w:rsid w:val="0063681E"/>
     <w:rsid w:val="00640274"/>
     <w:rsid w:val="0064046C"/>
     <w:rsid w:val="0064121A"/>
     <w:rsid w:val="00641361"/>
     <w:rsid w:val="00641BA4"/>
     <w:rsid w:val="0064392A"/>
     <w:rsid w:val="0064411C"/>
     <w:rsid w:val="00644B08"/>
     <w:rsid w:val="00644ED0"/>
     <w:rsid w:val="00645007"/>
     <w:rsid w:val="006452C7"/>
     <w:rsid w:val="00645932"/>
     <w:rsid w:val="00646703"/>
     <w:rsid w:val="00647CD2"/>
     <w:rsid w:val="0065171D"/>
     <w:rsid w:val="0065224E"/>
     <w:rsid w:val="00653753"/>
     <w:rsid w:val="00653ED7"/>
     <w:rsid w:val="00655633"/>
     <w:rsid w:val="006556B0"/>
+    <w:rsid w:val="00655BCB"/>
     <w:rsid w:val="006561A1"/>
     <w:rsid w:val="006568D7"/>
     <w:rsid w:val="00657023"/>
     <w:rsid w:val="006623BD"/>
     <w:rsid w:val="006624D2"/>
     <w:rsid w:val="00662DCB"/>
     <w:rsid w:val="00662F9D"/>
     <w:rsid w:val="006634CD"/>
     <w:rsid w:val="00663B13"/>
     <w:rsid w:val="00663F4A"/>
     <w:rsid w:val="00664E61"/>
     <w:rsid w:val="00667BCD"/>
     <w:rsid w:val="00667E30"/>
     <w:rsid w:val="00670127"/>
     <w:rsid w:val="006707C3"/>
     <w:rsid w:val="00670EE7"/>
     <w:rsid w:val="0067295B"/>
     <w:rsid w:val="006729C4"/>
     <w:rsid w:val="00672A9C"/>
     <w:rsid w:val="00672BA2"/>
     <w:rsid w:val="006733A1"/>
     <w:rsid w:val="006734FC"/>
     <w:rsid w:val="0067438D"/>
     <w:rsid w:val="00674518"/>
     <w:rsid w:val="00674639"/>
     <w:rsid w:val="006748ED"/>
     <w:rsid w:val="00675098"/>
+    <w:rsid w:val="006758BE"/>
     <w:rsid w:val="006760DF"/>
     <w:rsid w:val="006765FF"/>
     <w:rsid w:val="00677987"/>
     <w:rsid w:val="00680627"/>
     <w:rsid w:val="00680A3E"/>
     <w:rsid w:val="00680F08"/>
     <w:rsid w:val="006814EF"/>
     <w:rsid w:val="00681722"/>
     <w:rsid w:val="00681A44"/>
     <w:rsid w:val="00683992"/>
     <w:rsid w:val="00683A02"/>
     <w:rsid w:val="00684484"/>
+    <w:rsid w:val="00685C35"/>
     <w:rsid w:val="00685E8D"/>
     <w:rsid w:val="006904F3"/>
     <w:rsid w:val="00690ADF"/>
     <w:rsid w:val="00690C13"/>
     <w:rsid w:val="00690EB2"/>
     <w:rsid w:val="0069111C"/>
     <w:rsid w:val="006914BA"/>
     <w:rsid w:val="006914F3"/>
     <w:rsid w:val="0069151B"/>
     <w:rsid w:val="00692B0C"/>
+    <w:rsid w:val="00692F49"/>
     <w:rsid w:val="006931A1"/>
     <w:rsid w:val="00693A03"/>
     <w:rsid w:val="00693BA1"/>
     <w:rsid w:val="00696AF7"/>
     <w:rsid w:val="006978ED"/>
     <w:rsid w:val="00697945"/>
     <w:rsid w:val="006A045D"/>
     <w:rsid w:val="006A04AC"/>
     <w:rsid w:val="006A095B"/>
     <w:rsid w:val="006A0FFC"/>
     <w:rsid w:val="006A113A"/>
     <w:rsid w:val="006A1FA1"/>
     <w:rsid w:val="006A2573"/>
     <w:rsid w:val="006A297F"/>
     <w:rsid w:val="006A2BB1"/>
     <w:rsid w:val="006A3130"/>
     <w:rsid w:val="006A3851"/>
     <w:rsid w:val="006A3B97"/>
     <w:rsid w:val="006A3BE0"/>
     <w:rsid w:val="006A4CE7"/>
     <w:rsid w:val="006A4D64"/>
     <w:rsid w:val="006A5044"/>
     <w:rsid w:val="006A5E98"/>
     <w:rsid w:val="006A68E8"/>
     <w:rsid w:val="006A7C9C"/>
     <w:rsid w:val="006A968C"/>
     <w:rsid w:val="006B1B67"/>
     <w:rsid w:val="006B3754"/>
     <w:rsid w:val="006B46BC"/>
     <w:rsid w:val="006B46CC"/>
     <w:rsid w:val="006B4BF0"/>
     <w:rsid w:val="006B5F2A"/>
     <w:rsid w:val="006B606D"/>
     <w:rsid w:val="006B627A"/>
     <w:rsid w:val="006B706C"/>
     <w:rsid w:val="006B7D10"/>
     <w:rsid w:val="006B7F3C"/>
     <w:rsid w:val="006C05FA"/>
     <w:rsid w:val="006C1AA7"/>
     <w:rsid w:val="006C1D4C"/>
     <w:rsid w:val="006C27DA"/>
     <w:rsid w:val="006C2C5F"/>
     <w:rsid w:val="006C2F80"/>
     <w:rsid w:val="006C30B9"/>
     <w:rsid w:val="006C321A"/>
     <w:rsid w:val="006C4026"/>
+    <w:rsid w:val="006C432E"/>
     <w:rsid w:val="006C4B08"/>
     <w:rsid w:val="006C565C"/>
     <w:rsid w:val="006C59D4"/>
     <w:rsid w:val="006C6CEF"/>
     <w:rsid w:val="006C71D5"/>
     <w:rsid w:val="006C764C"/>
     <w:rsid w:val="006D3187"/>
     <w:rsid w:val="006D4475"/>
     <w:rsid w:val="006D4E0C"/>
     <w:rsid w:val="006D5153"/>
     <w:rsid w:val="006D5570"/>
+    <w:rsid w:val="006D5895"/>
     <w:rsid w:val="006D626E"/>
     <w:rsid w:val="006D62DD"/>
     <w:rsid w:val="006D6BA1"/>
     <w:rsid w:val="006D799A"/>
     <w:rsid w:val="006D7AA0"/>
+    <w:rsid w:val="006E0873"/>
     <w:rsid w:val="006E1038"/>
     <w:rsid w:val="006E1082"/>
     <w:rsid w:val="006E1219"/>
     <w:rsid w:val="006E15A5"/>
     <w:rsid w:val="006E1D3F"/>
     <w:rsid w:val="006E1E87"/>
     <w:rsid w:val="006E22B6"/>
     <w:rsid w:val="006E2CD9"/>
     <w:rsid w:val="006E2D17"/>
     <w:rsid w:val="006E3388"/>
+    <w:rsid w:val="006E3D3C"/>
     <w:rsid w:val="006E48F7"/>
+    <w:rsid w:val="006E4D6A"/>
     <w:rsid w:val="006E4DF3"/>
     <w:rsid w:val="006E619C"/>
     <w:rsid w:val="006F0063"/>
     <w:rsid w:val="006F066C"/>
+    <w:rsid w:val="006F0A7F"/>
     <w:rsid w:val="006F0C25"/>
     <w:rsid w:val="006F1580"/>
     <w:rsid w:val="006F22A0"/>
     <w:rsid w:val="006F2D55"/>
     <w:rsid w:val="006F2F8B"/>
     <w:rsid w:val="006F40ED"/>
     <w:rsid w:val="006F4493"/>
     <w:rsid w:val="006F5990"/>
     <w:rsid w:val="006F5B3F"/>
     <w:rsid w:val="006F6BEF"/>
     <w:rsid w:val="006F7059"/>
     <w:rsid w:val="006F7D1A"/>
     <w:rsid w:val="00700072"/>
     <w:rsid w:val="007006C0"/>
     <w:rsid w:val="00700D7B"/>
     <w:rsid w:val="00701377"/>
     <w:rsid w:val="00703259"/>
     <w:rsid w:val="00703CBB"/>
     <w:rsid w:val="00705809"/>
     <w:rsid w:val="00706E38"/>
     <w:rsid w:val="007074FC"/>
     <w:rsid w:val="00707712"/>
     <w:rsid w:val="00710D27"/>
     <w:rsid w:val="0071117E"/>
     <w:rsid w:val="007123BA"/>
@@ -8010,132 +7958,139 @@
     <w:rsid w:val="00715576"/>
     <w:rsid w:val="00715846"/>
     <w:rsid w:val="007164D5"/>
     <w:rsid w:val="00716891"/>
     <w:rsid w:val="00720043"/>
     <w:rsid w:val="00720723"/>
     <w:rsid w:val="0072135E"/>
     <w:rsid w:val="00721794"/>
     <w:rsid w:val="007219F1"/>
     <w:rsid w:val="00724056"/>
     <w:rsid w:val="00724195"/>
     <w:rsid w:val="007246DF"/>
     <w:rsid w:val="00724FD9"/>
     <w:rsid w:val="00726082"/>
     <w:rsid w:val="00727251"/>
     <w:rsid w:val="00727303"/>
     <w:rsid w:val="007274AB"/>
     <w:rsid w:val="00727F44"/>
     <w:rsid w:val="007318A8"/>
     <w:rsid w:val="00732523"/>
     <w:rsid w:val="00732E69"/>
     <w:rsid w:val="00733353"/>
     <w:rsid w:val="00733798"/>
     <w:rsid w:val="00736DE2"/>
     <w:rsid w:val="0073719C"/>
+    <w:rsid w:val="007372AD"/>
     <w:rsid w:val="00737773"/>
     <w:rsid w:val="00740187"/>
     <w:rsid w:val="0074023B"/>
     <w:rsid w:val="00740E94"/>
     <w:rsid w:val="00742CCD"/>
     <w:rsid w:val="00743BE7"/>
     <w:rsid w:val="0074470B"/>
     <w:rsid w:val="0074497C"/>
     <w:rsid w:val="00745629"/>
     <w:rsid w:val="00745A46"/>
     <w:rsid w:val="007463AB"/>
     <w:rsid w:val="00746A3B"/>
     <w:rsid w:val="0074748C"/>
     <w:rsid w:val="007479DF"/>
     <w:rsid w:val="00750324"/>
     <w:rsid w:val="00750670"/>
     <w:rsid w:val="00750C7C"/>
     <w:rsid w:val="0075229B"/>
+    <w:rsid w:val="00753384"/>
     <w:rsid w:val="007546C2"/>
     <w:rsid w:val="0075521B"/>
     <w:rsid w:val="007552AD"/>
     <w:rsid w:val="007557CC"/>
     <w:rsid w:val="00755C10"/>
     <w:rsid w:val="007561A9"/>
     <w:rsid w:val="007568AE"/>
     <w:rsid w:val="007569AF"/>
     <w:rsid w:val="00761E08"/>
     <w:rsid w:val="00762C70"/>
     <w:rsid w:val="00762D41"/>
     <w:rsid w:val="00763DC6"/>
     <w:rsid w:val="007642EC"/>
     <w:rsid w:val="00764F06"/>
     <w:rsid w:val="0076542F"/>
     <w:rsid w:val="00767117"/>
     <w:rsid w:val="00767D5E"/>
     <w:rsid w:val="00767F52"/>
     <w:rsid w:val="007700F1"/>
+    <w:rsid w:val="0077156B"/>
+    <w:rsid w:val="0077298D"/>
     <w:rsid w:val="00772EFD"/>
     <w:rsid w:val="0077334E"/>
     <w:rsid w:val="00773380"/>
     <w:rsid w:val="0077397E"/>
     <w:rsid w:val="00773A16"/>
     <w:rsid w:val="00773B94"/>
     <w:rsid w:val="007746A5"/>
     <w:rsid w:val="00774CD0"/>
     <w:rsid w:val="00774F56"/>
     <w:rsid w:val="00774FD1"/>
     <w:rsid w:val="00775806"/>
     <w:rsid w:val="00776539"/>
     <w:rsid w:val="0078008A"/>
     <w:rsid w:val="00780925"/>
     <w:rsid w:val="00780B79"/>
     <w:rsid w:val="007813AE"/>
     <w:rsid w:val="00781C1F"/>
     <w:rsid w:val="007844C5"/>
     <w:rsid w:val="00784C2F"/>
     <w:rsid w:val="00784D78"/>
     <w:rsid w:val="00785261"/>
     <w:rsid w:val="0078530B"/>
     <w:rsid w:val="007854E7"/>
     <w:rsid w:val="00786D1A"/>
     <w:rsid w:val="007903C9"/>
     <w:rsid w:val="007908D9"/>
     <w:rsid w:val="00791AAE"/>
     <w:rsid w:val="00792270"/>
     <w:rsid w:val="00792983"/>
     <w:rsid w:val="00793C4D"/>
     <w:rsid w:val="00794313"/>
+    <w:rsid w:val="00794F03"/>
     <w:rsid w:val="00794F5E"/>
     <w:rsid w:val="0079636F"/>
     <w:rsid w:val="007969C9"/>
     <w:rsid w:val="00797D8D"/>
     <w:rsid w:val="00797ED1"/>
     <w:rsid w:val="007A0E27"/>
     <w:rsid w:val="007A1C23"/>
     <w:rsid w:val="007A25BD"/>
     <w:rsid w:val="007A2767"/>
     <w:rsid w:val="007A2BD4"/>
     <w:rsid w:val="007A35DA"/>
     <w:rsid w:val="007A44C0"/>
+    <w:rsid w:val="007A479C"/>
     <w:rsid w:val="007A47B3"/>
     <w:rsid w:val="007A4908"/>
+    <w:rsid w:val="007A556B"/>
     <w:rsid w:val="007A5B50"/>
     <w:rsid w:val="007A6C72"/>
     <w:rsid w:val="007A70E2"/>
     <w:rsid w:val="007A7AA5"/>
     <w:rsid w:val="007A7BC3"/>
     <w:rsid w:val="007B0256"/>
     <w:rsid w:val="007B0AD0"/>
     <w:rsid w:val="007B0C81"/>
     <w:rsid w:val="007B13A6"/>
     <w:rsid w:val="007B22B6"/>
     <w:rsid w:val="007B25EB"/>
     <w:rsid w:val="007B2C17"/>
     <w:rsid w:val="007B350C"/>
     <w:rsid w:val="007B4314"/>
     <w:rsid w:val="007B48FD"/>
     <w:rsid w:val="007B70DC"/>
     <w:rsid w:val="007B7513"/>
     <w:rsid w:val="007B7A86"/>
     <w:rsid w:val="007B7E50"/>
     <w:rsid w:val="007C1F2D"/>
     <w:rsid w:val="007C2147"/>
     <w:rsid w:val="007C32BC"/>
     <w:rsid w:val="007C543C"/>
     <w:rsid w:val="007C62D2"/>
     <w:rsid w:val="007C74F8"/>
@@ -8145,352 +8100,367 @@
     <w:rsid w:val="007D0E5E"/>
     <w:rsid w:val="007D168F"/>
     <w:rsid w:val="007D390D"/>
     <w:rsid w:val="007D3938"/>
     <w:rsid w:val="007D3F12"/>
     <w:rsid w:val="007D4FBC"/>
     <w:rsid w:val="007D5842"/>
     <w:rsid w:val="007D5C97"/>
     <w:rsid w:val="007D747B"/>
     <w:rsid w:val="007D7AFD"/>
     <w:rsid w:val="007D7C5A"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="007E10B2"/>
     <w:rsid w:val="007E2267"/>
     <w:rsid w:val="007E41F5"/>
     <w:rsid w:val="007E492E"/>
     <w:rsid w:val="007E5102"/>
     <w:rsid w:val="007E6C06"/>
     <w:rsid w:val="007E7211"/>
     <w:rsid w:val="007E73DF"/>
     <w:rsid w:val="007E7528"/>
     <w:rsid w:val="007F0605"/>
     <w:rsid w:val="007F0A90"/>
     <w:rsid w:val="007F0C6D"/>
     <w:rsid w:val="007F0FA2"/>
+    <w:rsid w:val="007F25E4"/>
     <w:rsid w:val="007F3AC1"/>
     <w:rsid w:val="007F42A9"/>
     <w:rsid w:val="007F4397"/>
     <w:rsid w:val="007F648F"/>
     <w:rsid w:val="007F6C84"/>
     <w:rsid w:val="007F7B75"/>
     <w:rsid w:val="0080050B"/>
     <w:rsid w:val="008006C5"/>
     <w:rsid w:val="00801087"/>
     <w:rsid w:val="00801179"/>
     <w:rsid w:val="00801BE7"/>
     <w:rsid w:val="00801DCE"/>
     <w:rsid w:val="00802FAB"/>
     <w:rsid w:val="00802FF6"/>
     <w:rsid w:val="0080374F"/>
     <w:rsid w:val="00803F40"/>
     <w:rsid w:val="008046E7"/>
     <w:rsid w:val="00804BF2"/>
     <w:rsid w:val="00804E8F"/>
     <w:rsid w:val="008054EC"/>
     <w:rsid w:val="008058C2"/>
     <w:rsid w:val="00806732"/>
     <w:rsid w:val="00807096"/>
     <w:rsid w:val="0080730D"/>
     <w:rsid w:val="00807FA0"/>
     <w:rsid w:val="00810573"/>
     <w:rsid w:val="00810843"/>
     <w:rsid w:val="008136C9"/>
     <w:rsid w:val="00813967"/>
     <w:rsid w:val="00816741"/>
     <w:rsid w:val="008207A1"/>
     <w:rsid w:val="0082251F"/>
     <w:rsid w:val="008229E9"/>
     <w:rsid w:val="00822BAD"/>
     <w:rsid w:val="00822C15"/>
     <w:rsid w:val="00823E14"/>
     <w:rsid w:val="008242C1"/>
     <w:rsid w:val="0082531F"/>
     <w:rsid w:val="008256E6"/>
     <w:rsid w:val="00825F31"/>
     <w:rsid w:val="00827362"/>
     <w:rsid w:val="008275E5"/>
     <w:rsid w:val="008279A5"/>
     <w:rsid w:val="00830A50"/>
     <w:rsid w:val="00830F88"/>
     <w:rsid w:val="00831591"/>
+    <w:rsid w:val="00831947"/>
     <w:rsid w:val="008319E5"/>
     <w:rsid w:val="00832D5D"/>
     <w:rsid w:val="008334BB"/>
     <w:rsid w:val="00834EA5"/>
     <w:rsid w:val="00835602"/>
     <w:rsid w:val="0083638E"/>
     <w:rsid w:val="00836F9E"/>
     <w:rsid w:val="00840A30"/>
     <w:rsid w:val="008423AA"/>
     <w:rsid w:val="00843219"/>
     <w:rsid w:val="00843B28"/>
     <w:rsid w:val="008440E9"/>
     <w:rsid w:val="0084526A"/>
     <w:rsid w:val="0084546E"/>
     <w:rsid w:val="00845836"/>
     <w:rsid w:val="00845EA4"/>
     <w:rsid w:val="008466CB"/>
     <w:rsid w:val="0084675D"/>
     <w:rsid w:val="00846DC7"/>
     <w:rsid w:val="00846F16"/>
     <w:rsid w:val="00847396"/>
     <w:rsid w:val="00850E7F"/>
     <w:rsid w:val="00851B98"/>
     <w:rsid w:val="00851E5A"/>
+    <w:rsid w:val="00851EC7"/>
     <w:rsid w:val="008526B5"/>
+    <w:rsid w:val="008544E8"/>
     <w:rsid w:val="00854F13"/>
     <w:rsid w:val="00855221"/>
     <w:rsid w:val="00855D2B"/>
     <w:rsid w:val="00860DEC"/>
     <w:rsid w:val="00860E30"/>
     <w:rsid w:val="00861908"/>
     <w:rsid w:val="00861B75"/>
     <w:rsid w:val="0086233A"/>
     <w:rsid w:val="00862BD0"/>
+    <w:rsid w:val="00863929"/>
     <w:rsid w:val="00863C7F"/>
     <w:rsid w:val="0086474D"/>
     <w:rsid w:val="00864EAA"/>
     <w:rsid w:val="0086565E"/>
     <w:rsid w:val="00865CE4"/>
     <w:rsid w:val="00866E02"/>
     <w:rsid w:val="00870795"/>
     <w:rsid w:val="00871E0B"/>
     <w:rsid w:val="008727FE"/>
     <w:rsid w:val="0087488F"/>
     <w:rsid w:val="00875BA6"/>
     <w:rsid w:val="008772C4"/>
     <w:rsid w:val="008805F2"/>
     <w:rsid w:val="00881FC4"/>
     <w:rsid w:val="00882590"/>
     <w:rsid w:val="0088293F"/>
     <w:rsid w:val="008838D4"/>
     <w:rsid w:val="0088587A"/>
     <w:rsid w:val="00885A58"/>
     <w:rsid w:val="00886EF1"/>
     <w:rsid w:val="00887867"/>
     <w:rsid w:val="00887F23"/>
     <w:rsid w:val="00890146"/>
     <w:rsid w:val="00890F97"/>
     <w:rsid w:val="0089158C"/>
     <w:rsid w:val="00892294"/>
     <w:rsid w:val="008929CB"/>
     <w:rsid w:val="00892B61"/>
+    <w:rsid w:val="008954C4"/>
     <w:rsid w:val="00895C3B"/>
     <w:rsid w:val="00897B18"/>
     <w:rsid w:val="00897DB2"/>
     <w:rsid w:val="008A19A0"/>
     <w:rsid w:val="008A3533"/>
     <w:rsid w:val="008A369D"/>
     <w:rsid w:val="008A4423"/>
     <w:rsid w:val="008A47B1"/>
     <w:rsid w:val="008A52FB"/>
     <w:rsid w:val="008A5F95"/>
     <w:rsid w:val="008A6BF4"/>
     <w:rsid w:val="008A72F9"/>
     <w:rsid w:val="008B014A"/>
     <w:rsid w:val="008B0CE6"/>
     <w:rsid w:val="008B0F1D"/>
     <w:rsid w:val="008B12FD"/>
     <w:rsid w:val="008B16E0"/>
     <w:rsid w:val="008B1B73"/>
     <w:rsid w:val="008B2523"/>
     <w:rsid w:val="008B2B2B"/>
     <w:rsid w:val="008B3085"/>
     <w:rsid w:val="008B33D5"/>
     <w:rsid w:val="008B36C1"/>
     <w:rsid w:val="008B3F0B"/>
     <w:rsid w:val="008B4556"/>
     <w:rsid w:val="008B5FCB"/>
+    <w:rsid w:val="008B710E"/>
     <w:rsid w:val="008B793B"/>
     <w:rsid w:val="008B7986"/>
     <w:rsid w:val="008C0623"/>
     <w:rsid w:val="008C1399"/>
     <w:rsid w:val="008C1783"/>
     <w:rsid w:val="008C2263"/>
     <w:rsid w:val="008C2416"/>
     <w:rsid w:val="008C3400"/>
     <w:rsid w:val="008C3685"/>
+    <w:rsid w:val="008C3A18"/>
     <w:rsid w:val="008C433A"/>
     <w:rsid w:val="008C4ACC"/>
     <w:rsid w:val="008C5414"/>
+    <w:rsid w:val="008C57B5"/>
     <w:rsid w:val="008C5A96"/>
     <w:rsid w:val="008C5FB4"/>
     <w:rsid w:val="008C680E"/>
     <w:rsid w:val="008D097C"/>
     <w:rsid w:val="008D1160"/>
     <w:rsid w:val="008D13DD"/>
     <w:rsid w:val="008D31DD"/>
     <w:rsid w:val="008D395A"/>
     <w:rsid w:val="008D4A93"/>
     <w:rsid w:val="008D4B76"/>
     <w:rsid w:val="008D5121"/>
     <w:rsid w:val="008D54AB"/>
     <w:rsid w:val="008D6723"/>
     <w:rsid w:val="008D68CC"/>
     <w:rsid w:val="008D68E8"/>
     <w:rsid w:val="008D6BE5"/>
     <w:rsid w:val="008D6CAD"/>
     <w:rsid w:val="008D73E9"/>
     <w:rsid w:val="008E054A"/>
     <w:rsid w:val="008E1695"/>
     <w:rsid w:val="008E1896"/>
     <w:rsid w:val="008E1EBB"/>
     <w:rsid w:val="008E33B1"/>
     <w:rsid w:val="008E33FA"/>
     <w:rsid w:val="008E3981"/>
     <w:rsid w:val="008E4907"/>
     <w:rsid w:val="008E55A1"/>
     <w:rsid w:val="008E57FC"/>
     <w:rsid w:val="008E6702"/>
     <w:rsid w:val="008E6B56"/>
     <w:rsid w:val="008E7320"/>
     <w:rsid w:val="008E74CD"/>
     <w:rsid w:val="008E7700"/>
     <w:rsid w:val="008F0EC1"/>
     <w:rsid w:val="008F15F4"/>
     <w:rsid w:val="008F2260"/>
     <w:rsid w:val="008F2548"/>
     <w:rsid w:val="008F2588"/>
     <w:rsid w:val="008F30C8"/>
     <w:rsid w:val="008F3D85"/>
     <w:rsid w:val="008F5036"/>
     <w:rsid w:val="008F52AA"/>
     <w:rsid w:val="008F57C3"/>
     <w:rsid w:val="008F5AC6"/>
     <w:rsid w:val="008F6B32"/>
     <w:rsid w:val="008F6CA7"/>
     <w:rsid w:val="0090012E"/>
+    <w:rsid w:val="0090095D"/>
     <w:rsid w:val="009015A3"/>
     <w:rsid w:val="00901B90"/>
     <w:rsid w:val="00901E6A"/>
     <w:rsid w:val="009041AF"/>
     <w:rsid w:val="00904208"/>
     <w:rsid w:val="009050AB"/>
     <w:rsid w:val="0090544B"/>
     <w:rsid w:val="009055EA"/>
     <w:rsid w:val="00905783"/>
     <w:rsid w:val="00905949"/>
     <w:rsid w:val="00906B1B"/>
     <w:rsid w:val="00906CD5"/>
     <w:rsid w:val="00907051"/>
     <w:rsid w:val="009072C2"/>
     <w:rsid w:val="009076A9"/>
     <w:rsid w:val="00907C8F"/>
     <w:rsid w:val="00907F42"/>
     <w:rsid w:val="0091028A"/>
     <w:rsid w:val="0091105F"/>
     <w:rsid w:val="00911C91"/>
     <w:rsid w:val="00912615"/>
     <w:rsid w:val="00912758"/>
     <w:rsid w:val="00912B79"/>
     <w:rsid w:val="00914215"/>
     <w:rsid w:val="00914381"/>
     <w:rsid w:val="009143ED"/>
     <w:rsid w:val="009152C6"/>
     <w:rsid w:val="00915788"/>
     <w:rsid w:val="009159A7"/>
     <w:rsid w:val="00916722"/>
     <w:rsid w:val="00917744"/>
     <w:rsid w:val="009179F2"/>
     <w:rsid w:val="0092134B"/>
     <w:rsid w:val="009216EC"/>
     <w:rsid w:val="00921F57"/>
     <w:rsid w:val="009225AC"/>
     <w:rsid w:val="009225F0"/>
     <w:rsid w:val="00922A91"/>
     <w:rsid w:val="00922AA4"/>
     <w:rsid w:val="00923ED2"/>
     <w:rsid w:val="0092437C"/>
     <w:rsid w:val="00924E12"/>
     <w:rsid w:val="0093084D"/>
     <w:rsid w:val="00932D5E"/>
+    <w:rsid w:val="009338D3"/>
     <w:rsid w:val="00933F78"/>
     <w:rsid w:val="00934066"/>
     <w:rsid w:val="00934141"/>
     <w:rsid w:val="009345CD"/>
     <w:rsid w:val="009348E8"/>
     <w:rsid w:val="00935330"/>
     <w:rsid w:val="00935B16"/>
     <w:rsid w:val="00935CC9"/>
     <w:rsid w:val="00937ACF"/>
     <w:rsid w:val="009406EA"/>
     <w:rsid w:val="00940AC8"/>
     <w:rsid w:val="00940D75"/>
     <w:rsid w:val="009414F8"/>
     <w:rsid w:val="00942958"/>
     <w:rsid w:val="00942E91"/>
     <w:rsid w:val="00943B88"/>
     <w:rsid w:val="00944B95"/>
     <w:rsid w:val="00945283"/>
     <w:rsid w:val="00947214"/>
     <w:rsid w:val="00950170"/>
     <w:rsid w:val="00950A24"/>
     <w:rsid w:val="00950F57"/>
     <w:rsid w:val="00953E05"/>
     <w:rsid w:val="00953E6E"/>
     <w:rsid w:val="00954DD6"/>
     <w:rsid w:val="0095532F"/>
     <w:rsid w:val="0095572F"/>
     <w:rsid w:val="0095679A"/>
     <w:rsid w:val="00956FF5"/>
     <w:rsid w:val="00957199"/>
     <w:rsid w:val="00957CDE"/>
     <w:rsid w:val="00961D59"/>
     <w:rsid w:val="00964D42"/>
     <w:rsid w:val="00964D57"/>
     <w:rsid w:val="0096520F"/>
     <w:rsid w:val="009659D3"/>
     <w:rsid w:val="00966246"/>
     <w:rsid w:val="0096684F"/>
+    <w:rsid w:val="00966C5E"/>
     <w:rsid w:val="00967C16"/>
     <w:rsid w:val="00967FF3"/>
     <w:rsid w:val="00970110"/>
+    <w:rsid w:val="009707F4"/>
     <w:rsid w:val="009712B9"/>
     <w:rsid w:val="009726C3"/>
     <w:rsid w:val="00972DF5"/>
     <w:rsid w:val="009741A3"/>
     <w:rsid w:val="009745F3"/>
     <w:rsid w:val="00980B51"/>
     <w:rsid w:val="00981960"/>
     <w:rsid w:val="00981D5F"/>
     <w:rsid w:val="009834F4"/>
     <w:rsid w:val="009837A4"/>
     <w:rsid w:val="00983E7F"/>
+    <w:rsid w:val="00984045"/>
     <w:rsid w:val="00984353"/>
     <w:rsid w:val="00984A4C"/>
     <w:rsid w:val="009860CE"/>
     <w:rsid w:val="0098736D"/>
     <w:rsid w:val="009875A9"/>
     <w:rsid w:val="00987D77"/>
     <w:rsid w:val="00990863"/>
     <w:rsid w:val="00990D5C"/>
     <w:rsid w:val="00991A5E"/>
     <w:rsid w:val="00991AD5"/>
     <w:rsid w:val="00991B6F"/>
     <w:rsid w:val="00991DDB"/>
     <w:rsid w:val="00992FA4"/>
+    <w:rsid w:val="00993B02"/>
     <w:rsid w:val="00993F08"/>
     <w:rsid w:val="00995823"/>
     <w:rsid w:val="00995E01"/>
     <w:rsid w:val="00995EF9"/>
     <w:rsid w:val="00996327"/>
     <w:rsid w:val="009966D6"/>
     <w:rsid w:val="0099710B"/>
     <w:rsid w:val="0099739A"/>
     <w:rsid w:val="009A00D1"/>
     <w:rsid w:val="009A1413"/>
     <w:rsid w:val="009A1757"/>
     <w:rsid w:val="009A1D25"/>
     <w:rsid w:val="009A27BC"/>
     <w:rsid w:val="009A45F0"/>
     <w:rsid w:val="009A48B4"/>
     <w:rsid w:val="009A4B09"/>
     <w:rsid w:val="009A5B9C"/>
     <w:rsid w:val="009A5ED1"/>
     <w:rsid w:val="009A638A"/>
     <w:rsid w:val="009A6846"/>
     <w:rsid w:val="009A6D18"/>
     <w:rsid w:val="009A7B4A"/>
     <w:rsid w:val="009B013B"/>
     <w:rsid w:val="009B0631"/>
     <w:rsid w:val="009B155E"/>
@@ -8514,286 +8484,302 @@
     <w:rsid w:val="009D0581"/>
     <w:rsid w:val="009D10C1"/>
     <w:rsid w:val="009D1150"/>
     <w:rsid w:val="009D1212"/>
     <w:rsid w:val="009D1587"/>
     <w:rsid w:val="009D257A"/>
     <w:rsid w:val="009D328A"/>
     <w:rsid w:val="009D341D"/>
     <w:rsid w:val="009D4D05"/>
     <w:rsid w:val="009D6F5C"/>
     <w:rsid w:val="009D73A0"/>
     <w:rsid w:val="009E02CC"/>
     <w:rsid w:val="009E09CC"/>
     <w:rsid w:val="009E0BC8"/>
     <w:rsid w:val="009E102D"/>
     <w:rsid w:val="009E19A3"/>
     <w:rsid w:val="009E30E4"/>
     <w:rsid w:val="009E32E0"/>
     <w:rsid w:val="009E459C"/>
     <w:rsid w:val="009E4B3E"/>
     <w:rsid w:val="009E529F"/>
     <w:rsid w:val="009E75F5"/>
     <w:rsid w:val="009E78DF"/>
     <w:rsid w:val="009F15E2"/>
     <w:rsid w:val="009F250D"/>
+    <w:rsid w:val="009F276E"/>
     <w:rsid w:val="009F2A87"/>
     <w:rsid w:val="009F309D"/>
     <w:rsid w:val="009F3E65"/>
     <w:rsid w:val="009F401E"/>
     <w:rsid w:val="009F47CB"/>
     <w:rsid w:val="009F5427"/>
     <w:rsid w:val="009F564D"/>
     <w:rsid w:val="009F757C"/>
     <w:rsid w:val="009F76CB"/>
     <w:rsid w:val="009F7787"/>
     <w:rsid w:val="009F78EB"/>
     <w:rsid w:val="00A0152E"/>
     <w:rsid w:val="00A03286"/>
     <w:rsid w:val="00A03F0B"/>
     <w:rsid w:val="00A03FE9"/>
     <w:rsid w:val="00A04460"/>
+    <w:rsid w:val="00A048BA"/>
     <w:rsid w:val="00A05831"/>
     <w:rsid w:val="00A0688D"/>
     <w:rsid w:val="00A06958"/>
     <w:rsid w:val="00A06C45"/>
     <w:rsid w:val="00A070D7"/>
     <w:rsid w:val="00A07BF1"/>
     <w:rsid w:val="00A07D75"/>
     <w:rsid w:val="00A11979"/>
     <w:rsid w:val="00A1339F"/>
     <w:rsid w:val="00A13FF8"/>
     <w:rsid w:val="00A1427D"/>
     <w:rsid w:val="00A143AA"/>
     <w:rsid w:val="00A14AF1"/>
     <w:rsid w:val="00A14C9C"/>
     <w:rsid w:val="00A15F00"/>
     <w:rsid w:val="00A175F4"/>
     <w:rsid w:val="00A212FB"/>
     <w:rsid w:val="00A21351"/>
     <w:rsid w:val="00A21AC9"/>
     <w:rsid w:val="00A23824"/>
     <w:rsid w:val="00A23886"/>
     <w:rsid w:val="00A23C12"/>
     <w:rsid w:val="00A23E83"/>
     <w:rsid w:val="00A24707"/>
     <w:rsid w:val="00A25228"/>
     <w:rsid w:val="00A31348"/>
     <w:rsid w:val="00A31731"/>
     <w:rsid w:val="00A32D49"/>
     <w:rsid w:val="00A33232"/>
     <w:rsid w:val="00A33555"/>
     <w:rsid w:val="00A33E46"/>
     <w:rsid w:val="00A344DE"/>
     <w:rsid w:val="00A345E1"/>
     <w:rsid w:val="00A3639C"/>
     <w:rsid w:val="00A374C8"/>
     <w:rsid w:val="00A3758F"/>
+    <w:rsid w:val="00A4131D"/>
     <w:rsid w:val="00A422F0"/>
     <w:rsid w:val="00A42637"/>
     <w:rsid w:val="00A42A51"/>
     <w:rsid w:val="00A42BD3"/>
     <w:rsid w:val="00A43221"/>
     <w:rsid w:val="00A43E5C"/>
     <w:rsid w:val="00A44008"/>
     <w:rsid w:val="00A4535E"/>
     <w:rsid w:val="00A465B7"/>
     <w:rsid w:val="00A46B3E"/>
     <w:rsid w:val="00A47174"/>
     <w:rsid w:val="00A50AC1"/>
     <w:rsid w:val="00A52481"/>
     <w:rsid w:val="00A53206"/>
     <w:rsid w:val="00A53EB5"/>
     <w:rsid w:val="00A53F0A"/>
     <w:rsid w:val="00A53FE1"/>
     <w:rsid w:val="00A54800"/>
     <w:rsid w:val="00A6028D"/>
     <w:rsid w:val="00A61030"/>
     <w:rsid w:val="00A6275C"/>
     <w:rsid w:val="00A6300B"/>
     <w:rsid w:val="00A63705"/>
     <w:rsid w:val="00A63A89"/>
     <w:rsid w:val="00A63C5B"/>
     <w:rsid w:val="00A642C5"/>
     <w:rsid w:val="00A642FA"/>
     <w:rsid w:val="00A6495B"/>
     <w:rsid w:val="00A649B9"/>
+    <w:rsid w:val="00A652B7"/>
     <w:rsid w:val="00A66E82"/>
     <w:rsid w:val="00A67255"/>
     <w:rsid w:val="00A67A7F"/>
     <w:rsid w:val="00A67D25"/>
     <w:rsid w:val="00A7007C"/>
     <w:rsid w:val="00A70200"/>
     <w:rsid w:val="00A71751"/>
     <w:rsid w:val="00A7231F"/>
     <w:rsid w:val="00A72490"/>
     <w:rsid w:val="00A724E3"/>
+    <w:rsid w:val="00A73280"/>
     <w:rsid w:val="00A736D3"/>
     <w:rsid w:val="00A74EDC"/>
     <w:rsid w:val="00A75029"/>
     <w:rsid w:val="00A75830"/>
     <w:rsid w:val="00A75F07"/>
     <w:rsid w:val="00A764AC"/>
     <w:rsid w:val="00A76A17"/>
     <w:rsid w:val="00A8013C"/>
+    <w:rsid w:val="00A807EC"/>
     <w:rsid w:val="00A80CAE"/>
     <w:rsid w:val="00A829B2"/>
     <w:rsid w:val="00A82EFE"/>
     <w:rsid w:val="00A833B5"/>
     <w:rsid w:val="00A83AA1"/>
     <w:rsid w:val="00A8483C"/>
     <w:rsid w:val="00A854FE"/>
     <w:rsid w:val="00A8646A"/>
     <w:rsid w:val="00A87458"/>
     <w:rsid w:val="00A91F7F"/>
     <w:rsid w:val="00A92E16"/>
     <w:rsid w:val="00A932A8"/>
     <w:rsid w:val="00A932B8"/>
     <w:rsid w:val="00A96D98"/>
     <w:rsid w:val="00AA020C"/>
     <w:rsid w:val="00AA0599"/>
     <w:rsid w:val="00AA075C"/>
     <w:rsid w:val="00AA0E0F"/>
     <w:rsid w:val="00AA2358"/>
     <w:rsid w:val="00AA2CD0"/>
     <w:rsid w:val="00AA372C"/>
     <w:rsid w:val="00AA3B30"/>
     <w:rsid w:val="00AA427B"/>
     <w:rsid w:val="00AA5FE5"/>
+    <w:rsid w:val="00AA66FE"/>
     <w:rsid w:val="00AA6762"/>
     <w:rsid w:val="00AA6B32"/>
     <w:rsid w:val="00AA6C80"/>
     <w:rsid w:val="00AB1081"/>
     <w:rsid w:val="00AB1A30"/>
     <w:rsid w:val="00AB2850"/>
     <w:rsid w:val="00AB2A95"/>
     <w:rsid w:val="00AB3446"/>
     <w:rsid w:val="00AB4620"/>
     <w:rsid w:val="00AB47D0"/>
     <w:rsid w:val="00AB5DE9"/>
     <w:rsid w:val="00AB6B5E"/>
     <w:rsid w:val="00AB6C57"/>
     <w:rsid w:val="00AB7E74"/>
     <w:rsid w:val="00AC3635"/>
     <w:rsid w:val="00AC3DE5"/>
     <w:rsid w:val="00AC4075"/>
+    <w:rsid w:val="00AC46A8"/>
     <w:rsid w:val="00AC5C60"/>
     <w:rsid w:val="00AC65E5"/>
+    <w:rsid w:val="00AC6A58"/>
     <w:rsid w:val="00AC78EC"/>
     <w:rsid w:val="00AD049A"/>
     <w:rsid w:val="00AD06BF"/>
     <w:rsid w:val="00AD09DD"/>
     <w:rsid w:val="00AD1255"/>
     <w:rsid w:val="00AD19BF"/>
     <w:rsid w:val="00AD1AB2"/>
     <w:rsid w:val="00AD2DEE"/>
     <w:rsid w:val="00AD44CF"/>
     <w:rsid w:val="00AD45EF"/>
     <w:rsid w:val="00AD4E18"/>
     <w:rsid w:val="00AD5AA1"/>
     <w:rsid w:val="00AD63DE"/>
     <w:rsid w:val="00AD6E15"/>
     <w:rsid w:val="00AD710D"/>
     <w:rsid w:val="00AD7727"/>
     <w:rsid w:val="00AD7C0C"/>
     <w:rsid w:val="00AE0DB6"/>
     <w:rsid w:val="00AE134F"/>
     <w:rsid w:val="00AE2A98"/>
     <w:rsid w:val="00AE3594"/>
+    <w:rsid w:val="00AE3B2E"/>
     <w:rsid w:val="00AE4484"/>
     <w:rsid w:val="00AE6D01"/>
     <w:rsid w:val="00AE6E67"/>
     <w:rsid w:val="00AE7B2E"/>
     <w:rsid w:val="00AE7F53"/>
     <w:rsid w:val="00AE7FE6"/>
     <w:rsid w:val="00AF0558"/>
     <w:rsid w:val="00AF1078"/>
     <w:rsid w:val="00AF16F1"/>
     <w:rsid w:val="00AF3C64"/>
     <w:rsid w:val="00AF47BD"/>
     <w:rsid w:val="00AF6036"/>
     <w:rsid w:val="00B00E33"/>
     <w:rsid w:val="00B01E1C"/>
     <w:rsid w:val="00B021E9"/>
     <w:rsid w:val="00B0259F"/>
     <w:rsid w:val="00B02976"/>
     <w:rsid w:val="00B02F1D"/>
     <w:rsid w:val="00B03ED3"/>
     <w:rsid w:val="00B04352"/>
     <w:rsid w:val="00B06539"/>
     <w:rsid w:val="00B06AAB"/>
     <w:rsid w:val="00B07146"/>
     <w:rsid w:val="00B078E1"/>
     <w:rsid w:val="00B10043"/>
     <w:rsid w:val="00B10620"/>
     <w:rsid w:val="00B1261C"/>
     <w:rsid w:val="00B1295A"/>
     <w:rsid w:val="00B13040"/>
     <w:rsid w:val="00B130F7"/>
     <w:rsid w:val="00B1380E"/>
     <w:rsid w:val="00B13F1B"/>
     <w:rsid w:val="00B153A6"/>
     <w:rsid w:val="00B15537"/>
     <w:rsid w:val="00B15C36"/>
     <w:rsid w:val="00B16228"/>
     <w:rsid w:val="00B16452"/>
+    <w:rsid w:val="00B20E46"/>
     <w:rsid w:val="00B231D3"/>
     <w:rsid w:val="00B23322"/>
     <w:rsid w:val="00B24452"/>
     <w:rsid w:val="00B256C3"/>
     <w:rsid w:val="00B25870"/>
     <w:rsid w:val="00B25F2E"/>
     <w:rsid w:val="00B26B03"/>
     <w:rsid w:val="00B26B8C"/>
     <w:rsid w:val="00B26EB4"/>
     <w:rsid w:val="00B275EA"/>
     <w:rsid w:val="00B27BE5"/>
     <w:rsid w:val="00B27E50"/>
     <w:rsid w:val="00B32CF9"/>
     <w:rsid w:val="00B343CF"/>
     <w:rsid w:val="00B350BD"/>
     <w:rsid w:val="00B350E6"/>
+    <w:rsid w:val="00B37392"/>
+    <w:rsid w:val="00B407E1"/>
     <w:rsid w:val="00B40AAC"/>
     <w:rsid w:val="00B4244C"/>
     <w:rsid w:val="00B4245D"/>
+    <w:rsid w:val="00B4343C"/>
     <w:rsid w:val="00B439AC"/>
     <w:rsid w:val="00B43AFF"/>
     <w:rsid w:val="00B44B24"/>
     <w:rsid w:val="00B44B7D"/>
     <w:rsid w:val="00B454EF"/>
     <w:rsid w:val="00B45D38"/>
     <w:rsid w:val="00B45E48"/>
     <w:rsid w:val="00B46106"/>
     <w:rsid w:val="00B47136"/>
     <w:rsid w:val="00B47920"/>
+    <w:rsid w:val="00B47995"/>
     <w:rsid w:val="00B514CB"/>
     <w:rsid w:val="00B51840"/>
     <w:rsid w:val="00B51884"/>
     <w:rsid w:val="00B52382"/>
     <w:rsid w:val="00B527D0"/>
     <w:rsid w:val="00B539D3"/>
     <w:rsid w:val="00B53AD2"/>
+    <w:rsid w:val="00B54024"/>
     <w:rsid w:val="00B540A1"/>
     <w:rsid w:val="00B5436F"/>
     <w:rsid w:val="00B54780"/>
     <w:rsid w:val="00B5780B"/>
     <w:rsid w:val="00B60152"/>
     <w:rsid w:val="00B601F9"/>
     <w:rsid w:val="00B60FE8"/>
     <w:rsid w:val="00B61185"/>
     <w:rsid w:val="00B6261D"/>
     <w:rsid w:val="00B62A28"/>
     <w:rsid w:val="00B63DE0"/>
     <w:rsid w:val="00B64BFF"/>
     <w:rsid w:val="00B65859"/>
     <w:rsid w:val="00B65A23"/>
     <w:rsid w:val="00B678F0"/>
     <w:rsid w:val="00B7009B"/>
     <w:rsid w:val="00B71216"/>
     <w:rsid w:val="00B72AA6"/>
     <w:rsid w:val="00B73B2C"/>
     <w:rsid w:val="00B73DA2"/>
     <w:rsid w:val="00B73FD6"/>
     <w:rsid w:val="00B74398"/>
     <w:rsid w:val="00B747FD"/>
     <w:rsid w:val="00B74E39"/>
     <w:rsid w:val="00B74E83"/>
@@ -8802,235 +8788,253 @@
     <w:rsid w:val="00B77680"/>
     <w:rsid w:val="00B812A6"/>
     <w:rsid w:val="00B812E8"/>
     <w:rsid w:val="00B81C65"/>
     <w:rsid w:val="00B82420"/>
     <w:rsid w:val="00B835BA"/>
     <w:rsid w:val="00B83AAA"/>
     <w:rsid w:val="00B8524F"/>
     <w:rsid w:val="00B8622B"/>
     <w:rsid w:val="00B8636C"/>
     <w:rsid w:val="00B86555"/>
     <w:rsid w:val="00B87D1B"/>
     <w:rsid w:val="00B902AA"/>
     <w:rsid w:val="00B9033D"/>
     <w:rsid w:val="00B92C0C"/>
     <w:rsid w:val="00B931A3"/>
     <w:rsid w:val="00B93C98"/>
     <w:rsid w:val="00B941D0"/>
     <w:rsid w:val="00B94ACE"/>
     <w:rsid w:val="00B94C8A"/>
     <w:rsid w:val="00B94D21"/>
     <w:rsid w:val="00B94FB4"/>
     <w:rsid w:val="00B95984"/>
     <w:rsid w:val="00B976AE"/>
     <w:rsid w:val="00B97A26"/>
+    <w:rsid w:val="00BA007A"/>
     <w:rsid w:val="00BA1F5F"/>
     <w:rsid w:val="00BA208B"/>
     <w:rsid w:val="00BA2DB9"/>
     <w:rsid w:val="00BA730A"/>
     <w:rsid w:val="00BA7CC6"/>
     <w:rsid w:val="00BB0E46"/>
     <w:rsid w:val="00BB0F36"/>
+    <w:rsid w:val="00BB0FC1"/>
     <w:rsid w:val="00BB138B"/>
     <w:rsid w:val="00BB210F"/>
     <w:rsid w:val="00BB2A07"/>
     <w:rsid w:val="00BB2D62"/>
     <w:rsid w:val="00BB3E7A"/>
     <w:rsid w:val="00BB4C3F"/>
     <w:rsid w:val="00BB564A"/>
     <w:rsid w:val="00BB6334"/>
+    <w:rsid w:val="00BB67DC"/>
+    <w:rsid w:val="00BC00D8"/>
     <w:rsid w:val="00BC1132"/>
     <w:rsid w:val="00BC4FE1"/>
     <w:rsid w:val="00BC61F6"/>
     <w:rsid w:val="00BC7A6B"/>
     <w:rsid w:val="00BD138C"/>
     <w:rsid w:val="00BD15BC"/>
     <w:rsid w:val="00BD1819"/>
     <w:rsid w:val="00BD30AC"/>
     <w:rsid w:val="00BD3B93"/>
     <w:rsid w:val="00BD465F"/>
     <w:rsid w:val="00BD4850"/>
     <w:rsid w:val="00BD4C5A"/>
     <w:rsid w:val="00BD5B9C"/>
     <w:rsid w:val="00BD5EAA"/>
     <w:rsid w:val="00BD60E2"/>
     <w:rsid w:val="00BD674B"/>
     <w:rsid w:val="00BD6CC5"/>
     <w:rsid w:val="00BD6F40"/>
     <w:rsid w:val="00BD6F43"/>
     <w:rsid w:val="00BD717A"/>
     <w:rsid w:val="00BD7A4B"/>
     <w:rsid w:val="00BD7C65"/>
     <w:rsid w:val="00BE0AEE"/>
     <w:rsid w:val="00BE17D3"/>
     <w:rsid w:val="00BE18AD"/>
+    <w:rsid w:val="00BE21E0"/>
     <w:rsid w:val="00BE2CA6"/>
     <w:rsid w:val="00BE33CF"/>
     <w:rsid w:val="00BE3A86"/>
     <w:rsid w:val="00BE45C2"/>
     <w:rsid w:val="00BE4DF5"/>
     <w:rsid w:val="00BE632A"/>
     <w:rsid w:val="00BE66A5"/>
     <w:rsid w:val="00BE6D80"/>
     <w:rsid w:val="00BE6FE4"/>
     <w:rsid w:val="00BE7148"/>
     <w:rsid w:val="00BE7225"/>
     <w:rsid w:val="00BE7378"/>
     <w:rsid w:val="00BE7467"/>
     <w:rsid w:val="00BF0CC7"/>
     <w:rsid w:val="00BF0FC0"/>
+    <w:rsid w:val="00BF1892"/>
     <w:rsid w:val="00BF1BB4"/>
     <w:rsid w:val="00BF21B8"/>
     <w:rsid w:val="00BF2D56"/>
     <w:rsid w:val="00BF2F0F"/>
     <w:rsid w:val="00BF34C0"/>
     <w:rsid w:val="00BF3525"/>
     <w:rsid w:val="00BF365A"/>
     <w:rsid w:val="00BF3BA5"/>
     <w:rsid w:val="00BF4464"/>
     <w:rsid w:val="00BF4A48"/>
     <w:rsid w:val="00BF5721"/>
     <w:rsid w:val="00BF5AA1"/>
     <w:rsid w:val="00BF5FE7"/>
+    <w:rsid w:val="00BF63D7"/>
     <w:rsid w:val="00BF68D8"/>
     <w:rsid w:val="00BF7210"/>
     <w:rsid w:val="00BF7871"/>
     <w:rsid w:val="00BF7B99"/>
     <w:rsid w:val="00C00E93"/>
     <w:rsid w:val="00C014E2"/>
     <w:rsid w:val="00C01584"/>
     <w:rsid w:val="00C01910"/>
     <w:rsid w:val="00C021F2"/>
     <w:rsid w:val="00C0251F"/>
     <w:rsid w:val="00C02EA0"/>
     <w:rsid w:val="00C03F4A"/>
     <w:rsid w:val="00C05904"/>
     <w:rsid w:val="00C05EB9"/>
     <w:rsid w:val="00C064B3"/>
     <w:rsid w:val="00C06698"/>
     <w:rsid w:val="00C07318"/>
     <w:rsid w:val="00C079CA"/>
     <w:rsid w:val="00C07C59"/>
     <w:rsid w:val="00C07C9D"/>
     <w:rsid w:val="00C107E1"/>
     <w:rsid w:val="00C11AAA"/>
     <w:rsid w:val="00C12830"/>
     <w:rsid w:val="00C131C7"/>
     <w:rsid w:val="00C140B3"/>
     <w:rsid w:val="00C156AA"/>
     <w:rsid w:val="00C16DBB"/>
+    <w:rsid w:val="00C17129"/>
     <w:rsid w:val="00C17490"/>
     <w:rsid w:val="00C17721"/>
     <w:rsid w:val="00C17A0B"/>
     <w:rsid w:val="00C203B1"/>
     <w:rsid w:val="00C205C9"/>
     <w:rsid w:val="00C21DAC"/>
+    <w:rsid w:val="00C21DF7"/>
     <w:rsid w:val="00C21E33"/>
     <w:rsid w:val="00C2312E"/>
     <w:rsid w:val="00C23677"/>
     <w:rsid w:val="00C23D84"/>
     <w:rsid w:val="00C24D56"/>
     <w:rsid w:val="00C24F82"/>
     <w:rsid w:val="00C24FD3"/>
     <w:rsid w:val="00C26A86"/>
     <w:rsid w:val="00C26FB7"/>
     <w:rsid w:val="00C27827"/>
     <w:rsid w:val="00C3022B"/>
     <w:rsid w:val="00C30657"/>
     <w:rsid w:val="00C30AC6"/>
     <w:rsid w:val="00C3134F"/>
+    <w:rsid w:val="00C31799"/>
     <w:rsid w:val="00C32F67"/>
+    <w:rsid w:val="00C334F3"/>
     <w:rsid w:val="00C34783"/>
     <w:rsid w:val="00C34D2E"/>
     <w:rsid w:val="00C34FFA"/>
     <w:rsid w:val="00C35BE3"/>
+    <w:rsid w:val="00C36705"/>
+    <w:rsid w:val="00C36C3B"/>
     <w:rsid w:val="00C36F4B"/>
     <w:rsid w:val="00C374C0"/>
+    <w:rsid w:val="00C407EA"/>
     <w:rsid w:val="00C42912"/>
     <w:rsid w:val="00C429AB"/>
     <w:rsid w:val="00C42CF4"/>
     <w:rsid w:val="00C42E54"/>
     <w:rsid w:val="00C43628"/>
     <w:rsid w:val="00C43668"/>
     <w:rsid w:val="00C43990"/>
     <w:rsid w:val="00C43B9D"/>
     <w:rsid w:val="00C4546F"/>
     <w:rsid w:val="00C458B6"/>
     <w:rsid w:val="00C45FF7"/>
     <w:rsid w:val="00C477BE"/>
     <w:rsid w:val="00C47B75"/>
     <w:rsid w:val="00C51862"/>
     <w:rsid w:val="00C51BAC"/>
     <w:rsid w:val="00C52D67"/>
     <w:rsid w:val="00C53059"/>
     <w:rsid w:val="00C53395"/>
     <w:rsid w:val="00C54B33"/>
     <w:rsid w:val="00C55C20"/>
     <w:rsid w:val="00C55CFF"/>
     <w:rsid w:val="00C55D71"/>
     <w:rsid w:val="00C55E7F"/>
     <w:rsid w:val="00C57B6D"/>
     <w:rsid w:val="00C6071C"/>
     <w:rsid w:val="00C61AF4"/>
     <w:rsid w:val="00C62627"/>
     <w:rsid w:val="00C62C60"/>
     <w:rsid w:val="00C6370A"/>
     <w:rsid w:val="00C65020"/>
     <w:rsid w:val="00C657EB"/>
     <w:rsid w:val="00C670EF"/>
     <w:rsid w:val="00C67777"/>
     <w:rsid w:val="00C67889"/>
     <w:rsid w:val="00C71C4F"/>
     <w:rsid w:val="00C71F49"/>
+    <w:rsid w:val="00C72E66"/>
     <w:rsid w:val="00C734DF"/>
     <w:rsid w:val="00C74631"/>
     <w:rsid w:val="00C74D3F"/>
     <w:rsid w:val="00C80A72"/>
     <w:rsid w:val="00C8215F"/>
     <w:rsid w:val="00C82D1A"/>
     <w:rsid w:val="00C83157"/>
     <w:rsid w:val="00C831E5"/>
     <w:rsid w:val="00C83296"/>
     <w:rsid w:val="00C834E7"/>
     <w:rsid w:val="00C847DA"/>
     <w:rsid w:val="00C84AFE"/>
     <w:rsid w:val="00C85161"/>
     <w:rsid w:val="00C85F70"/>
     <w:rsid w:val="00C8723D"/>
     <w:rsid w:val="00C87739"/>
     <w:rsid w:val="00C87CFF"/>
     <w:rsid w:val="00C90065"/>
     <w:rsid w:val="00C90451"/>
     <w:rsid w:val="00C90D22"/>
     <w:rsid w:val="00C91235"/>
     <w:rsid w:val="00C91A20"/>
     <w:rsid w:val="00C9369C"/>
+    <w:rsid w:val="00C937D2"/>
     <w:rsid w:val="00C94312"/>
+    <w:rsid w:val="00CA25DD"/>
     <w:rsid w:val="00CA279C"/>
     <w:rsid w:val="00CA344E"/>
     <w:rsid w:val="00CA34DA"/>
+    <w:rsid w:val="00CA6B50"/>
     <w:rsid w:val="00CA6FF9"/>
     <w:rsid w:val="00CA75A6"/>
     <w:rsid w:val="00CB0DD4"/>
     <w:rsid w:val="00CB12B6"/>
     <w:rsid w:val="00CB1C4C"/>
     <w:rsid w:val="00CB241F"/>
     <w:rsid w:val="00CB2835"/>
     <w:rsid w:val="00CB5F9F"/>
     <w:rsid w:val="00CB75A6"/>
     <w:rsid w:val="00CB78ED"/>
     <w:rsid w:val="00CB7C7C"/>
     <w:rsid w:val="00CB7F35"/>
     <w:rsid w:val="00CC00AC"/>
     <w:rsid w:val="00CC1AC0"/>
     <w:rsid w:val="00CC1FAC"/>
     <w:rsid w:val="00CC2D24"/>
     <w:rsid w:val="00CC3017"/>
     <w:rsid w:val="00CC35D0"/>
     <w:rsid w:val="00CC5E56"/>
     <w:rsid w:val="00CC61CD"/>
     <w:rsid w:val="00CC6565"/>
     <w:rsid w:val="00CC78CA"/>
     <w:rsid w:val="00CC7B04"/>
     <w:rsid w:val="00CD0F44"/>
     <w:rsid w:val="00CD15A5"/>
@@ -9050,293 +9054,314 @@
     <w:rsid w:val="00CD4DCE"/>
     <w:rsid w:val="00CD4E6A"/>
     <w:rsid w:val="00CD51AE"/>
     <w:rsid w:val="00CD5902"/>
     <w:rsid w:val="00CD5D37"/>
     <w:rsid w:val="00CE0B69"/>
     <w:rsid w:val="00CE1D4C"/>
     <w:rsid w:val="00CE3E18"/>
     <w:rsid w:val="00CE3ED8"/>
     <w:rsid w:val="00CE42EA"/>
     <w:rsid w:val="00CE46FF"/>
     <w:rsid w:val="00CE6F37"/>
     <w:rsid w:val="00CE720A"/>
     <w:rsid w:val="00CE78AE"/>
     <w:rsid w:val="00CE7D1A"/>
     <w:rsid w:val="00CF016E"/>
     <w:rsid w:val="00CF1C73"/>
     <w:rsid w:val="00CF2188"/>
     <w:rsid w:val="00CF262D"/>
     <w:rsid w:val="00CF26D5"/>
     <w:rsid w:val="00CF2F55"/>
     <w:rsid w:val="00CF3514"/>
     <w:rsid w:val="00CF5230"/>
     <w:rsid w:val="00CF7062"/>
     <w:rsid w:val="00CF74D3"/>
+    <w:rsid w:val="00CF7548"/>
     <w:rsid w:val="00CF7AB7"/>
+    <w:rsid w:val="00D004D3"/>
+    <w:rsid w:val="00D00A0A"/>
     <w:rsid w:val="00D00D67"/>
     <w:rsid w:val="00D01B6D"/>
     <w:rsid w:val="00D01CB1"/>
     <w:rsid w:val="00D039CB"/>
     <w:rsid w:val="00D04E6F"/>
     <w:rsid w:val="00D06515"/>
     <w:rsid w:val="00D073D3"/>
     <w:rsid w:val="00D07B57"/>
     <w:rsid w:val="00D07FED"/>
     <w:rsid w:val="00D11115"/>
     <w:rsid w:val="00D11698"/>
     <w:rsid w:val="00D12C73"/>
     <w:rsid w:val="00D12CA9"/>
     <w:rsid w:val="00D12E0A"/>
     <w:rsid w:val="00D13D15"/>
     <w:rsid w:val="00D1436A"/>
     <w:rsid w:val="00D14B52"/>
     <w:rsid w:val="00D156EC"/>
     <w:rsid w:val="00D15E27"/>
     <w:rsid w:val="00D16A41"/>
     <w:rsid w:val="00D16B24"/>
     <w:rsid w:val="00D178FE"/>
     <w:rsid w:val="00D17A08"/>
     <w:rsid w:val="00D20667"/>
     <w:rsid w:val="00D214B7"/>
     <w:rsid w:val="00D22BED"/>
     <w:rsid w:val="00D22F4C"/>
     <w:rsid w:val="00D239B4"/>
     <w:rsid w:val="00D239C2"/>
     <w:rsid w:val="00D24CD1"/>
     <w:rsid w:val="00D252EA"/>
     <w:rsid w:val="00D2625B"/>
     <w:rsid w:val="00D27834"/>
+    <w:rsid w:val="00D27F04"/>
     <w:rsid w:val="00D30212"/>
     <w:rsid w:val="00D32CBD"/>
     <w:rsid w:val="00D3530B"/>
     <w:rsid w:val="00D3580D"/>
     <w:rsid w:val="00D35FF8"/>
     <w:rsid w:val="00D36504"/>
     <w:rsid w:val="00D36AC0"/>
     <w:rsid w:val="00D37152"/>
     <w:rsid w:val="00D37643"/>
     <w:rsid w:val="00D37A3A"/>
     <w:rsid w:val="00D40E96"/>
     <w:rsid w:val="00D425D8"/>
     <w:rsid w:val="00D426EB"/>
     <w:rsid w:val="00D42ACA"/>
     <w:rsid w:val="00D42F28"/>
     <w:rsid w:val="00D430A7"/>
     <w:rsid w:val="00D43F30"/>
     <w:rsid w:val="00D44322"/>
     <w:rsid w:val="00D46133"/>
     <w:rsid w:val="00D46282"/>
     <w:rsid w:val="00D504BC"/>
     <w:rsid w:val="00D50BBF"/>
     <w:rsid w:val="00D50F49"/>
     <w:rsid w:val="00D51A4D"/>
     <w:rsid w:val="00D52607"/>
     <w:rsid w:val="00D541D4"/>
     <w:rsid w:val="00D544AD"/>
+    <w:rsid w:val="00D55929"/>
     <w:rsid w:val="00D55A75"/>
     <w:rsid w:val="00D55D4B"/>
     <w:rsid w:val="00D566C7"/>
     <w:rsid w:val="00D60C17"/>
     <w:rsid w:val="00D61094"/>
     <w:rsid w:val="00D62E32"/>
     <w:rsid w:val="00D6367C"/>
     <w:rsid w:val="00D64467"/>
     <w:rsid w:val="00D64F7A"/>
     <w:rsid w:val="00D669BB"/>
     <w:rsid w:val="00D71220"/>
     <w:rsid w:val="00D71C97"/>
     <w:rsid w:val="00D720ED"/>
     <w:rsid w:val="00D72640"/>
     <w:rsid w:val="00D737B2"/>
     <w:rsid w:val="00D7474B"/>
     <w:rsid w:val="00D74DE2"/>
     <w:rsid w:val="00D7501C"/>
     <w:rsid w:val="00D76012"/>
     <w:rsid w:val="00D7645A"/>
     <w:rsid w:val="00D766FA"/>
     <w:rsid w:val="00D778C3"/>
     <w:rsid w:val="00D77BAB"/>
     <w:rsid w:val="00D77D22"/>
     <w:rsid w:val="00D77DFE"/>
     <w:rsid w:val="00D80414"/>
     <w:rsid w:val="00D8043E"/>
+    <w:rsid w:val="00D810C5"/>
     <w:rsid w:val="00D81596"/>
     <w:rsid w:val="00D81E64"/>
+    <w:rsid w:val="00D826C4"/>
     <w:rsid w:val="00D827E5"/>
     <w:rsid w:val="00D83A15"/>
     <w:rsid w:val="00D84012"/>
     <w:rsid w:val="00D8404F"/>
     <w:rsid w:val="00D85AE0"/>
     <w:rsid w:val="00D86080"/>
     <w:rsid w:val="00D86B0D"/>
     <w:rsid w:val="00D874CD"/>
     <w:rsid w:val="00D87A0F"/>
     <w:rsid w:val="00D87A64"/>
     <w:rsid w:val="00D901A7"/>
     <w:rsid w:val="00D90305"/>
     <w:rsid w:val="00D90F9F"/>
+    <w:rsid w:val="00D919B4"/>
     <w:rsid w:val="00D923BE"/>
     <w:rsid w:val="00D926BE"/>
     <w:rsid w:val="00D926EB"/>
     <w:rsid w:val="00D92D6A"/>
+    <w:rsid w:val="00D9321B"/>
     <w:rsid w:val="00D93735"/>
     <w:rsid w:val="00D93FEB"/>
     <w:rsid w:val="00D94B17"/>
     <w:rsid w:val="00D94E88"/>
     <w:rsid w:val="00D9595A"/>
     <w:rsid w:val="00D96D1F"/>
     <w:rsid w:val="00DA06DA"/>
     <w:rsid w:val="00DA0BF4"/>
     <w:rsid w:val="00DA10D0"/>
     <w:rsid w:val="00DA182C"/>
     <w:rsid w:val="00DA2D36"/>
     <w:rsid w:val="00DA3D66"/>
     <w:rsid w:val="00DA6D6A"/>
     <w:rsid w:val="00DA731B"/>
     <w:rsid w:val="00DA7784"/>
     <w:rsid w:val="00DB05FA"/>
     <w:rsid w:val="00DB1E46"/>
+    <w:rsid w:val="00DB2162"/>
     <w:rsid w:val="00DB2537"/>
     <w:rsid w:val="00DB2AF2"/>
     <w:rsid w:val="00DB3483"/>
     <w:rsid w:val="00DB390B"/>
+    <w:rsid w:val="00DB3F38"/>
     <w:rsid w:val="00DB47C8"/>
     <w:rsid w:val="00DB4874"/>
     <w:rsid w:val="00DB537F"/>
     <w:rsid w:val="00DB5769"/>
     <w:rsid w:val="00DB6496"/>
     <w:rsid w:val="00DB6D45"/>
     <w:rsid w:val="00DB7968"/>
     <w:rsid w:val="00DC0CCC"/>
+    <w:rsid w:val="00DC24B7"/>
     <w:rsid w:val="00DC25C2"/>
     <w:rsid w:val="00DC322B"/>
     <w:rsid w:val="00DC349A"/>
     <w:rsid w:val="00DC5B27"/>
     <w:rsid w:val="00DC75DF"/>
     <w:rsid w:val="00DC7616"/>
     <w:rsid w:val="00DD01B3"/>
     <w:rsid w:val="00DD02D5"/>
     <w:rsid w:val="00DD08B0"/>
     <w:rsid w:val="00DD2BF4"/>
     <w:rsid w:val="00DD2BFF"/>
     <w:rsid w:val="00DD2E8D"/>
     <w:rsid w:val="00DD3D47"/>
     <w:rsid w:val="00DD4385"/>
+    <w:rsid w:val="00DD6064"/>
     <w:rsid w:val="00DD6202"/>
     <w:rsid w:val="00DD73C4"/>
     <w:rsid w:val="00DE0629"/>
     <w:rsid w:val="00DE299D"/>
     <w:rsid w:val="00DE3193"/>
     <w:rsid w:val="00DE3E5D"/>
     <w:rsid w:val="00DE3F6A"/>
+    <w:rsid w:val="00DE4CDA"/>
     <w:rsid w:val="00DE53B8"/>
     <w:rsid w:val="00DE6F41"/>
+    <w:rsid w:val="00DE701A"/>
     <w:rsid w:val="00DF0DA7"/>
     <w:rsid w:val="00DF24FC"/>
     <w:rsid w:val="00DF267E"/>
     <w:rsid w:val="00DF2BAF"/>
+    <w:rsid w:val="00DF4B65"/>
     <w:rsid w:val="00DF4C2E"/>
     <w:rsid w:val="00DF526A"/>
     <w:rsid w:val="00DF6410"/>
     <w:rsid w:val="00DF6F7E"/>
     <w:rsid w:val="00DF7E83"/>
     <w:rsid w:val="00E00A91"/>
     <w:rsid w:val="00E01542"/>
     <w:rsid w:val="00E016BC"/>
+    <w:rsid w:val="00E01A26"/>
     <w:rsid w:val="00E02D6E"/>
     <w:rsid w:val="00E03394"/>
     <w:rsid w:val="00E03581"/>
     <w:rsid w:val="00E039A5"/>
     <w:rsid w:val="00E04525"/>
     <w:rsid w:val="00E0488D"/>
     <w:rsid w:val="00E04C7C"/>
     <w:rsid w:val="00E04CA7"/>
     <w:rsid w:val="00E067FC"/>
     <w:rsid w:val="00E07327"/>
     <w:rsid w:val="00E07543"/>
     <w:rsid w:val="00E11557"/>
     <w:rsid w:val="00E116F2"/>
     <w:rsid w:val="00E1245C"/>
     <w:rsid w:val="00E13190"/>
     <w:rsid w:val="00E1366F"/>
     <w:rsid w:val="00E138AF"/>
     <w:rsid w:val="00E1442C"/>
     <w:rsid w:val="00E144BE"/>
     <w:rsid w:val="00E14AF4"/>
+    <w:rsid w:val="00E14FEA"/>
     <w:rsid w:val="00E151ED"/>
     <w:rsid w:val="00E1559D"/>
     <w:rsid w:val="00E15C04"/>
     <w:rsid w:val="00E1608A"/>
     <w:rsid w:val="00E214F4"/>
     <w:rsid w:val="00E24C1A"/>
     <w:rsid w:val="00E25100"/>
     <w:rsid w:val="00E252B1"/>
     <w:rsid w:val="00E2580E"/>
     <w:rsid w:val="00E26CC3"/>
     <w:rsid w:val="00E27147"/>
     <w:rsid w:val="00E3008F"/>
     <w:rsid w:val="00E300BF"/>
     <w:rsid w:val="00E301FC"/>
     <w:rsid w:val="00E30E3D"/>
     <w:rsid w:val="00E32463"/>
     <w:rsid w:val="00E33989"/>
     <w:rsid w:val="00E33D51"/>
     <w:rsid w:val="00E341F3"/>
     <w:rsid w:val="00E34A8A"/>
     <w:rsid w:val="00E34F96"/>
     <w:rsid w:val="00E35DA7"/>
     <w:rsid w:val="00E36282"/>
     <w:rsid w:val="00E3646E"/>
     <w:rsid w:val="00E36A53"/>
     <w:rsid w:val="00E3703D"/>
     <w:rsid w:val="00E37145"/>
     <w:rsid w:val="00E3791E"/>
     <w:rsid w:val="00E403C5"/>
     <w:rsid w:val="00E4063B"/>
     <w:rsid w:val="00E408AA"/>
     <w:rsid w:val="00E40FB5"/>
     <w:rsid w:val="00E42F21"/>
     <w:rsid w:val="00E438A3"/>
     <w:rsid w:val="00E43F17"/>
     <w:rsid w:val="00E44BC2"/>
     <w:rsid w:val="00E45504"/>
     <w:rsid w:val="00E4674C"/>
     <w:rsid w:val="00E469BE"/>
     <w:rsid w:val="00E472D8"/>
     <w:rsid w:val="00E5055B"/>
     <w:rsid w:val="00E506B4"/>
     <w:rsid w:val="00E50728"/>
     <w:rsid w:val="00E50C20"/>
+    <w:rsid w:val="00E51967"/>
     <w:rsid w:val="00E51EF3"/>
     <w:rsid w:val="00E52632"/>
     <w:rsid w:val="00E52808"/>
     <w:rsid w:val="00E531F3"/>
     <w:rsid w:val="00E534BB"/>
+    <w:rsid w:val="00E53769"/>
     <w:rsid w:val="00E546FD"/>
     <w:rsid w:val="00E56001"/>
     <w:rsid w:val="00E562A2"/>
+    <w:rsid w:val="00E56BDB"/>
     <w:rsid w:val="00E570CB"/>
     <w:rsid w:val="00E608FD"/>
     <w:rsid w:val="00E612F9"/>
     <w:rsid w:val="00E61581"/>
     <w:rsid w:val="00E61AC2"/>
     <w:rsid w:val="00E62652"/>
     <w:rsid w:val="00E6317C"/>
     <w:rsid w:val="00E633BE"/>
     <w:rsid w:val="00E64B6C"/>
     <w:rsid w:val="00E64C18"/>
     <w:rsid w:val="00E6549F"/>
     <w:rsid w:val="00E6571E"/>
     <w:rsid w:val="00E65FCD"/>
     <w:rsid w:val="00E66B61"/>
     <w:rsid w:val="00E678ED"/>
     <w:rsid w:val="00E702DA"/>
     <w:rsid w:val="00E72A59"/>
     <w:rsid w:val="00E73632"/>
     <w:rsid w:val="00E7414E"/>
     <w:rsid w:val="00E74589"/>
     <w:rsid w:val="00E74DBE"/>
     <w:rsid w:val="00E75660"/>
     <w:rsid w:val="00E75855"/>
     <w:rsid w:val="00E75E34"/>
     <w:rsid w:val="00E7727F"/>
@@ -9351,287 +9376,302 @@
     <w:rsid w:val="00E910C4"/>
     <w:rsid w:val="00E91833"/>
     <w:rsid w:val="00E9207C"/>
     <w:rsid w:val="00E9380A"/>
     <w:rsid w:val="00E93D6E"/>
     <w:rsid w:val="00E94B15"/>
     <w:rsid w:val="00E94DE7"/>
     <w:rsid w:val="00E95AD4"/>
     <w:rsid w:val="00E9701C"/>
     <w:rsid w:val="00E970E8"/>
     <w:rsid w:val="00E971F7"/>
     <w:rsid w:val="00E9745F"/>
     <w:rsid w:val="00E976D7"/>
     <w:rsid w:val="00E976D9"/>
     <w:rsid w:val="00EA16A8"/>
     <w:rsid w:val="00EA1E8C"/>
     <w:rsid w:val="00EA34E2"/>
     <w:rsid w:val="00EA5187"/>
     <w:rsid w:val="00EA5603"/>
     <w:rsid w:val="00EA5A8F"/>
     <w:rsid w:val="00EA690A"/>
     <w:rsid w:val="00EA69B2"/>
     <w:rsid w:val="00EA6CE2"/>
     <w:rsid w:val="00EA7463"/>
     <w:rsid w:val="00EB07C5"/>
+    <w:rsid w:val="00EB0ACE"/>
     <w:rsid w:val="00EB1EC7"/>
     <w:rsid w:val="00EB230F"/>
     <w:rsid w:val="00EB3789"/>
     <w:rsid w:val="00EB3CCC"/>
     <w:rsid w:val="00EB3D5B"/>
     <w:rsid w:val="00EB4226"/>
     <w:rsid w:val="00EB554B"/>
     <w:rsid w:val="00EB58A3"/>
     <w:rsid w:val="00EB6C70"/>
     <w:rsid w:val="00EC061D"/>
     <w:rsid w:val="00EC0833"/>
     <w:rsid w:val="00EC0CA1"/>
     <w:rsid w:val="00EC0E98"/>
     <w:rsid w:val="00EC2CE4"/>
     <w:rsid w:val="00EC3DBA"/>
     <w:rsid w:val="00EC42B1"/>
     <w:rsid w:val="00EC4364"/>
     <w:rsid w:val="00EC681B"/>
     <w:rsid w:val="00EC7FA7"/>
     <w:rsid w:val="00ED0EAB"/>
     <w:rsid w:val="00ED0EAD"/>
     <w:rsid w:val="00ED12AF"/>
     <w:rsid w:val="00ED2F4F"/>
     <w:rsid w:val="00ED331B"/>
     <w:rsid w:val="00ED4283"/>
     <w:rsid w:val="00ED44D5"/>
     <w:rsid w:val="00ED49BF"/>
     <w:rsid w:val="00ED4C89"/>
     <w:rsid w:val="00ED51B1"/>
     <w:rsid w:val="00ED5A57"/>
     <w:rsid w:val="00ED5DC0"/>
     <w:rsid w:val="00ED72C7"/>
     <w:rsid w:val="00EE05A9"/>
     <w:rsid w:val="00EE1284"/>
     <w:rsid w:val="00EE1808"/>
+    <w:rsid w:val="00EE1AE3"/>
     <w:rsid w:val="00EE22E4"/>
     <w:rsid w:val="00EE310E"/>
     <w:rsid w:val="00EE3375"/>
     <w:rsid w:val="00EE3419"/>
     <w:rsid w:val="00EE52D9"/>
     <w:rsid w:val="00EE54E1"/>
     <w:rsid w:val="00EE5F33"/>
     <w:rsid w:val="00EE5FFF"/>
     <w:rsid w:val="00EF08C9"/>
     <w:rsid w:val="00EF1949"/>
     <w:rsid w:val="00EF1BCF"/>
     <w:rsid w:val="00EF1F3E"/>
+    <w:rsid w:val="00EF2602"/>
     <w:rsid w:val="00EF28D4"/>
     <w:rsid w:val="00EF29F8"/>
     <w:rsid w:val="00EF32C0"/>
     <w:rsid w:val="00EF3F63"/>
     <w:rsid w:val="00EF4035"/>
+    <w:rsid w:val="00EF487E"/>
     <w:rsid w:val="00EF5F5E"/>
+    <w:rsid w:val="00EF6D21"/>
     <w:rsid w:val="00F00AB7"/>
     <w:rsid w:val="00F00FA4"/>
     <w:rsid w:val="00F014FD"/>
     <w:rsid w:val="00F030E7"/>
     <w:rsid w:val="00F0391A"/>
     <w:rsid w:val="00F046F4"/>
+    <w:rsid w:val="00F04712"/>
     <w:rsid w:val="00F048A9"/>
     <w:rsid w:val="00F064F5"/>
     <w:rsid w:val="00F06B95"/>
     <w:rsid w:val="00F07E15"/>
     <w:rsid w:val="00F11A6A"/>
     <w:rsid w:val="00F12B98"/>
     <w:rsid w:val="00F12DF5"/>
     <w:rsid w:val="00F13493"/>
     <w:rsid w:val="00F13A98"/>
     <w:rsid w:val="00F1430C"/>
     <w:rsid w:val="00F15825"/>
     <w:rsid w:val="00F15E50"/>
     <w:rsid w:val="00F167B0"/>
     <w:rsid w:val="00F1695E"/>
     <w:rsid w:val="00F16DD0"/>
     <w:rsid w:val="00F20617"/>
     <w:rsid w:val="00F2073C"/>
     <w:rsid w:val="00F20AC7"/>
     <w:rsid w:val="00F210CD"/>
     <w:rsid w:val="00F21131"/>
     <w:rsid w:val="00F218D8"/>
     <w:rsid w:val="00F23F73"/>
     <w:rsid w:val="00F241FA"/>
     <w:rsid w:val="00F26A02"/>
     <w:rsid w:val="00F26A5F"/>
     <w:rsid w:val="00F26D9E"/>
     <w:rsid w:val="00F27251"/>
     <w:rsid w:val="00F27B08"/>
+    <w:rsid w:val="00F27C0A"/>
     <w:rsid w:val="00F31384"/>
     <w:rsid w:val="00F319C0"/>
     <w:rsid w:val="00F31D31"/>
     <w:rsid w:val="00F321E2"/>
     <w:rsid w:val="00F3294B"/>
     <w:rsid w:val="00F32B54"/>
     <w:rsid w:val="00F348BF"/>
     <w:rsid w:val="00F34F32"/>
     <w:rsid w:val="00F35B91"/>
     <w:rsid w:val="00F36CF6"/>
     <w:rsid w:val="00F36E8F"/>
     <w:rsid w:val="00F37233"/>
+    <w:rsid w:val="00F376E5"/>
     <w:rsid w:val="00F411E8"/>
     <w:rsid w:val="00F411F2"/>
     <w:rsid w:val="00F415D0"/>
     <w:rsid w:val="00F42D78"/>
     <w:rsid w:val="00F430C0"/>
     <w:rsid w:val="00F43EB4"/>
     <w:rsid w:val="00F449D3"/>
     <w:rsid w:val="00F45929"/>
     <w:rsid w:val="00F4601D"/>
     <w:rsid w:val="00F462B2"/>
     <w:rsid w:val="00F46386"/>
     <w:rsid w:val="00F46B6B"/>
     <w:rsid w:val="00F46C16"/>
     <w:rsid w:val="00F47409"/>
     <w:rsid w:val="00F50546"/>
     <w:rsid w:val="00F50EFE"/>
     <w:rsid w:val="00F50F5D"/>
     <w:rsid w:val="00F51CD9"/>
     <w:rsid w:val="00F51F3C"/>
     <w:rsid w:val="00F52418"/>
     <w:rsid w:val="00F524A9"/>
     <w:rsid w:val="00F52C1F"/>
     <w:rsid w:val="00F52F5A"/>
     <w:rsid w:val="00F534F5"/>
     <w:rsid w:val="00F53BA8"/>
     <w:rsid w:val="00F55469"/>
     <w:rsid w:val="00F55937"/>
     <w:rsid w:val="00F55DF1"/>
     <w:rsid w:val="00F56A43"/>
     <w:rsid w:val="00F56D4F"/>
     <w:rsid w:val="00F56D68"/>
     <w:rsid w:val="00F576AE"/>
     <w:rsid w:val="00F62818"/>
     <w:rsid w:val="00F6583D"/>
+    <w:rsid w:val="00F65D3A"/>
+    <w:rsid w:val="00F65F76"/>
     <w:rsid w:val="00F66761"/>
     <w:rsid w:val="00F6751E"/>
     <w:rsid w:val="00F70641"/>
     <w:rsid w:val="00F70678"/>
     <w:rsid w:val="00F70B11"/>
     <w:rsid w:val="00F70B5E"/>
     <w:rsid w:val="00F71000"/>
     <w:rsid w:val="00F71335"/>
     <w:rsid w:val="00F71AFF"/>
     <w:rsid w:val="00F7217D"/>
     <w:rsid w:val="00F7222E"/>
     <w:rsid w:val="00F7380D"/>
     <w:rsid w:val="00F74326"/>
     <w:rsid w:val="00F74686"/>
     <w:rsid w:val="00F749EC"/>
     <w:rsid w:val="00F75ED5"/>
     <w:rsid w:val="00F766A8"/>
     <w:rsid w:val="00F769CA"/>
     <w:rsid w:val="00F775E2"/>
+    <w:rsid w:val="00F77F39"/>
     <w:rsid w:val="00F800FC"/>
     <w:rsid w:val="00F80451"/>
     <w:rsid w:val="00F80C49"/>
     <w:rsid w:val="00F80D56"/>
     <w:rsid w:val="00F8155D"/>
     <w:rsid w:val="00F81A85"/>
     <w:rsid w:val="00F8231F"/>
     <w:rsid w:val="00F84755"/>
     <w:rsid w:val="00F84FDF"/>
     <w:rsid w:val="00F85786"/>
     <w:rsid w:val="00F85A7E"/>
     <w:rsid w:val="00F867C4"/>
     <w:rsid w:val="00F86CB1"/>
     <w:rsid w:val="00F87A5F"/>
     <w:rsid w:val="00F9024B"/>
     <w:rsid w:val="00F9075D"/>
     <w:rsid w:val="00F92A4A"/>
     <w:rsid w:val="00F92A6F"/>
     <w:rsid w:val="00F9432D"/>
     <w:rsid w:val="00F946C1"/>
     <w:rsid w:val="00F947FD"/>
     <w:rsid w:val="00F94CC1"/>
+    <w:rsid w:val="00F94F98"/>
     <w:rsid w:val="00F95415"/>
     <w:rsid w:val="00F9576D"/>
     <w:rsid w:val="00F95CD8"/>
     <w:rsid w:val="00F95E59"/>
     <w:rsid w:val="00FA0656"/>
     <w:rsid w:val="00FA1EEA"/>
     <w:rsid w:val="00FA334F"/>
     <w:rsid w:val="00FA4238"/>
     <w:rsid w:val="00FA55B3"/>
     <w:rsid w:val="00FA5D88"/>
     <w:rsid w:val="00FA6265"/>
     <w:rsid w:val="00FA6CE3"/>
     <w:rsid w:val="00FA74FD"/>
     <w:rsid w:val="00FA7705"/>
     <w:rsid w:val="00FB04B6"/>
     <w:rsid w:val="00FB0C28"/>
     <w:rsid w:val="00FB0CD9"/>
     <w:rsid w:val="00FB1847"/>
     <w:rsid w:val="00FB22E7"/>
     <w:rsid w:val="00FB320E"/>
     <w:rsid w:val="00FB4387"/>
     <w:rsid w:val="00FB4658"/>
     <w:rsid w:val="00FB51E7"/>
     <w:rsid w:val="00FB5514"/>
     <w:rsid w:val="00FB55DD"/>
     <w:rsid w:val="00FB7019"/>
     <w:rsid w:val="00FB74AD"/>
     <w:rsid w:val="00FB7599"/>
     <w:rsid w:val="00FB7A2F"/>
     <w:rsid w:val="00FC0786"/>
     <w:rsid w:val="00FC09A0"/>
     <w:rsid w:val="00FC0B11"/>
     <w:rsid w:val="00FC117E"/>
     <w:rsid w:val="00FC1A9D"/>
     <w:rsid w:val="00FC1AD7"/>
+    <w:rsid w:val="00FC37CF"/>
     <w:rsid w:val="00FC56E6"/>
     <w:rsid w:val="00FC750C"/>
     <w:rsid w:val="00FD022E"/>
     <w:rsid w:val="00FD05B7"/>
     <w:rsid w:val="00FD0DD0"/>
     <w:rsid w:val="00FD0FD0"/>
     <w:rsid w:val="00FD1547"/>
     <w:rsid w:val="00FD176F"/>
     <w:rsid w:val="00FD2463"/>
     <w:rsid w:val="00FD2919"/>
     <w:rsid w:val="00FD3358"/>
     <w:rsid w:val="00FD4F76"/>
     <w:rsid w:val="00FD581E"/>
     <w:rsid w:val="00FD642D"/>
     <w:rsid w:val="00FD6467"/>
     <w:rsid w:val="00FD64A9"/>
     <w:rsid w:val="00FD6A93"/>
     <w:rsid w:val="00FD6D1E"/>
     <w:rsid w:val="00FD7419"/>
     <w:rsid w:val="00FE0763"/>
     <w:rsid w:val="00FE1ADA"/>
     <w:rsid w:val="00FE1FD0"/>
     <w:rsid w:val="00FE2006"/>
     <w:rsid w:val="00FE25EE"/>
     <w:rsid w:val="00FE2A83"/>
     <w:rsid w:val="00FE3582"/>
+    <w:rsid w:val="00FE3E3C"/>
     <w:rsid w:val="00FE4546"/>
     <w:rsid w:val="00FE47A1"/>
+    <w:rsid w:val="00FE5472"/>
     <w:rsid w:val="00FE5E87"/>
     <w:rsid w:val="00FE65C3"/>
     <w:rsid w:val="00FE76D9"/>
     <w:rsid w:val="00FE7BF9"/>
     <w:rsid w:val="00FF1715"/>
     <w:rsid w:val="00FF1F0E"/>
     <w:rsid w:val="00FF1F39"/>
     <w:rsid w:val="00FF23A9"/>
     <w:rsid w:val="00FF25D5"/>
     <w:rsid w:val="00FF26DA"/>
     <w:rsid w:val="00FF3A4B"/>
     <w:rsid w:val="00FF45BD"/>
     <w:rsid w:val="00FF61A5"/>
     <w:rsid w:val="011500FD"/>
     <w:rsid w:val="023520C2"/>
     <w:rsid w:val="040AB290"/>
     <w:rsid w:val="040C8872"/>
     <w:rsid w:val="045EFE94"/>
     <w:rsid w:val="045F77ED"/>
     <w:rsid w:val="048E0FE1"/>
     <w:rsid w:val="04BACB32"/>
     <w:rsid w:val="05EAFF10"/>
     <w:rsid w:val="071285BE"/>
     <w:rsid w:val="08081476"/>
     <w:rsid w:val="0839A839"/>
@@ -10918,50 +10958,51 @@
     <w:pPr>
       <w:numPr>
         <w:numId w:val="22"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGridLight">
     <w:name w:val="Grid Table Light"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="40"/>
     <w:rsid w:val="00940AC8"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BABABA" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BABABA" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BABABA" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BABABA" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BABABA" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BABABA" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="004B54CA"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="ListTable2">
     <w:name w:val="List Table 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="47"/>
     <w:rsid w:val="00940AC8"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BA61C9" w:themeColor="text1" w:themeTint="99"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BA61C9" w:themeColor="text1" w:themeTint="99"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BA61C9" w:themeColor="text1" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
@@ -11090,50 +11131,51 @@
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="007219F1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet">
     <w:name w:val="Bullet"/>
     <w:basedOn w:val="ListParagraph"/>
+    <w:link w:val="BulletChar"/>
     <w:qFormat/>
     <w:rsid w:val="003820DF"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="18"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="LightShading-Accent4">
     <w:name w:val="Light Shading Accent 4"/>
     <w:aliases w:val="NDIS purple table"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00761E08"/>
     <w:pPr>
       <w:keepLines/>
       <w:spacing w:after="80"/>
       <w:ind w:left="113" w:right="113"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
@@ -11877,50 +11919,125 @@
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00D7501C"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cstheme="minorBidi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D7501C"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="IntroBullet">
+    <w:name w:val="Intro Bullet"/>
+    <w:basedOn w:val="Bullet"/>
+    <w:link w:val="IntroBulletChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C407EA"/>
+    <w:pPr>
+      <w:ind w:left="714" w:hanging="357"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="6B2876" w:themeColor="accent5"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+    <w:name w:val="List Paragraph Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="ListParagraph"/>
+    <w:uiPriority w:val="34"/>
+    <w:rsid w:val="00C407EA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ja-JP"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BulletChar">
+    <w:name w:val="Bullet Char"/>
+    <w:basedOn w:val="ListParagraphChar"/>
+    <w:link w:val="Bullet"/>
+    <w:rsid w:val="00C407EA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ja-JP"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntroBulletChar">
+    <w:name w:val="Intro Bullet Char"/>
+    <w:basedOn w:val="BulletChar"/>
+    <w:link w:val="IntroBullet"/>
+    <w:rsid w:val="00C407EA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+      <w:color w:val="6B2876" w:themeColor="accent5"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:eastAsia="ja-JP"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ParagraphBullet">
+    <w:name w:val="Paragraph Bullet"/>
+    <w:basedOn w:val="Bullet"/>
+    <w:link w:val="ParagraphBulletChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00181EB0"/>
+    <w:pPr>
+      <w:ind w:left="641" w:hanging="357"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ParagraphBulletChar">
+    <w:name w:val="Paragraph Bullet Char"/>
+    <w:basedOn w:val="BulletChar"/>
+    <w:link w:val="ParagraphBullet"/>
+    <w:rsid w:val="00181EB0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="35810922">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="90704342">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
@@ -13334,51 +13451,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2106799515">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/becoming-participant/applying-ndis/do-you-meet-residence-requirements" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/becoming-participant/applying-ndis/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/ndis_australia/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/mainstream-and-community-supports" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/becoming-participant/applying-ndis/do-you-meet-residence-requirements" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/becoming-participant/leaving-ndis/are-you-still-eligible-ndis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/NDISAus" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/becoming-participant/applying-ndis/do-you-need-early-intervention" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accesshub.gov.au/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/supports-funded-ndis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ndis.gov.au/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/becoming-participant/applying-ndis/do-you-meet-disability-requirements" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/reviewing-decision/reviewing-our-decisions/what-decisions-can-we-review" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/company/national-disability-insurance-agency" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/your-plan-menu/changing-your-plan/what-do-we-mean-changing-your-plan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/becoming-participant/applying-ndis/do-you-meet-residence-requirements" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/becoming-participant/leaving-ndis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/user/DisabilityCare" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/becoming-participant/leaving-ndis/are-you-still-eligible-ndis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/NDISAus" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/becoming-participant/applying-ndis/do-you-meet-residence-requirements" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accesshub.gov.au/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ndis.gov.au/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/supports-funded-ndis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/company/national-disability-insurance-agency" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/understanding-ndis/about-ndis/our-guidelines" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/user/DisabilityCare" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/understanding-ndis/about-ndis/our-guidelines" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/ndis_australia/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Custom 1">
       <a:dk1>
         <a:srgbClr val="6B2876"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="F9F9F9"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="6B2876"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="F9FAF9"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="6B2876"/>
       </a:accent1>
@@ -13623,105 +13740,90 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...17 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xmlns:ns3="a2598ba4-4db0-4ba6-86e6-e93586821996" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="14f41839db1c5baf295a62b9763fd554" ns2:_="" ns3:_="">
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DD3D09C9489BCF4CBDCB69CB74A9833E" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3483653a0bd93fad84b35cc2ef86efe5">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xmlns:ns3="a2598ba4-4db0-4ba6-86e6-e93586821996" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1990f1ccc16a35de81225fa69c527083" ns2:_="" ns3:_="">
     <xsd:import namespace="62e6d7e0-8f69-4736-9de7-41af03e42ea2"/>
     <xsd:import namespace="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:NUmber" minOccurs="0"/>
+                <xsd:element ref="ns2:j1bcdfc39e334219b6c4cd8d4ccae017" minOccurs="0"/>
+                <xsd:element ref="ns2:FolderSortOrder" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="62e6d7e0-8f69-4736-9de7-41af03e42ea2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -13762,50 +13864,72 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_Flow_SignoffStatus" ma:index="23" nillable="true" ma:displayName="Sign-off status" ma:internalName="Sign_x002d_off_x0020_status">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="25" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="NUmber" ma:index="27" nillable="true" ma:displayName="NUmber" ma:format="Dropdown" ma:internalName="NUmber" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="j1bcdfc39e334219b6c4cd8d4ccae017" ma:index="29" nillable="true" ma:taxonomy="true" ma:internalName="j1bcdfc39e334219b6c4cd8d4ccae017" ma:taxonomyFieldName="Metadata" ma:displayName="Metadata" ma:default="" ma:fieldId="{31bcdfc3-9e33-4219-b6c4-cd8d4ccae017}" ma:sspId="0f491396-a7e2-4bc1-b170-149c68583a4a" ma:termSetId="c1a6297d-0dfe-40b3-a5c9-2e689fa1ec72" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="FolderSortOrder" ma:index="30" nillable="true" ma:displayName="Folder Sort Order" ma:decimals="0" ma:description="Folders are numbered and sorted according to date legislation updates take effect" ma:format="Dropdown" ma:internalName="FolderSortOrder" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a2598ba4-4db0-4ba6-86e6-e93586821996" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3900c6e9-9932-4be3-af02-49cda01dfba7}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="a2598ba4-4db0-4ba6-86e6-e93586821996">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="20" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
@@ -13905,126 +14029,150 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_Flow_SignoffStatus xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
+    <j1bcdfc39e334219b6c4cd8d4ccae017 xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </j1bcdfc39e334219b6c4cd8d4ccae017>
+    <NUmber xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
+    <SharedWithUsers xmlns="a2598ba4-4db0-4ba6-86e6-e93586821996">
+      <UserInfo>
+        <DisplayName>Tay, Iva</DisplayName>
+        <AccountId>448</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="a2598ba4-4db0-4ba6-86e6-e93586821996" xsi:nil="true"/>
+    <FolderSortOrder xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{60A4AC92-220E-4EF7-8079-60B37069D9A0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0DBF2E54-9E34-48E5-A1B2-4C3BE6243ADD}">
-[...10 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{721E3F86-FFA6-4844-BB47-15D97AC5040B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A984B93F-879A-4187-9273-E783C661B4E2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACFA1AA1-6558-47B5-B126-284F697A54CA}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{00A4D19C-05EC-4C69-94D1-A9B3DB044AF9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="62e6d7e0-8f69-4736-9de7-41af03e42ea2"/>
     <ds:schemaRef ds:uri="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EE00DB89-4CA8-4F0F-9C1E-17F4F9280A45}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="62e6d7e0-8f69-4736-9de7-41af03e42ea2"/>
+    <ds:schemaRef ds:uri="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1315</Words>
-  <Characters>7496</Characters>
+  <Words>1207</Words>
+  <Characters>6881</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>62</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>57</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8794</CharactersWithSpaces>
+  <CharactersWithSpaces>8072</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="132" baseType="variant">
       <vt:variant>
         <vt:i4>5374027</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>75</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.accesshub.gov.au/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>1310729</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -14389,119 +14537,122 @@
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:Claire.McCance-Weir@ndis.gov.au</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>FS Eligibility Reassessments</dc:title>
+  <dc:title/>
   <dc:subject/>
   <dc:creator/>
-  <cp:keywords>FS Eligibility Reassessments</cp:keywords>
+  <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_ebd2ca97-e3ba-4a46-9402-9b88dc57bb70_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SetDate">
-    <vt:lpwstr>2025-03-14T01:29:07Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_ebd2ca97-e3ba-4a46-9402-9b88dc57bb70_SetDate">
+    <vt:lpwstr>2026-09-07T02:45:57Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_ebd2ca97-e3ba-4a46-9402-9b88dc57bb70_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Name">
-    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_ebd2ca97-e3ba-4a46-9402-9b88dc57bb70_Name">
+    <vt:lpwstr>UNOFFICIAL</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_ebd2ca97-e3ba-4a46-9402-9b88dc57bb70_SiteId">
     <vt:lpwstr>cd778b65-752d-454a-87cf-b9990fe58993</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ActionId">
-    <vt:lpwstr>bd0a9d3b-1d59-4699-b4f4-268f4adcf335</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_ebd2ca97-e3ba-4a46-9402-9b88dc57bb70_ActionId">
+    <vt:lpwstr>9c50a295-2f1a-4425-bdf6-ce4033069751</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_ebd2ca97-e3ba-4a46-9402-9b88dc57bb70_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Tag">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_ebd2ca97-e3ba-4a46-9402-9b88dc57bb70_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="DocumentID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="TaxKeyword">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="NDIAAudience">
     <vt:lpwstr>1;#All staff|60152733-a6e9-4070-8d91-7ad5c325687c</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Subject matter">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Metadata">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MediaServiceImageTags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Subject matter">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="DocumentType_1">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="DocumentType_1">
     <vt:lpwstr>Template|134e8c49-a2b9-47ae-b156-db0bee5ca248</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="ContentTypeId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="ContentTypeId">
     <vt:lpwstr>0x010100DD3D09C9489BCF4CBDCB69CB74A9833E</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="ApprovedDate">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="ApprovedDate">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="TaxKeywordTaxHTField">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="TaxKeywordTaxHTField">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="ResponsibleTeam">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="NDIALocation">
+    <vt:lpwstr>2;#Australia-wide|128ca0ae-5e24-49e1-a2ce-f7dc74366abc</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="EffectiveDate">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="DocumentType">
-    <vt:lpwstr>20;#Template|134e8c49-a2b9-47ae-b156-db0bee5ca248</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="NDIAAudience_1">
+    <vt:lpwstr>All staff|60152733-a6e9-4070-8d91-7ad5c325687c</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="NDIALocation">
-    <vt:lpwstr>2;#Australia-wide|128ca0ae-5e24-49e1-a2ce-f7dc74366abc</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="DocumentStatus">
+    <vt:lpwstr>12;#Approved|38d2d1ad-195e-4428-a55d-25a6b10fdc1d</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="EffectiveDate">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="DocumentStatus_1">
+    <vt:lpwstr>Approved|38d2d1ad-195e-4428-a55d-25a6b10fdc1d</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="ReviewDate">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="NDIAAudience_1">
-    <vt:lpwstr>All staff|60152733-a6e9-4070-8d91-7ad5c325687c</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="NDIALocation_1">
+    <vt:lpwstr>Australia-wide|128ca0ae-5e24-49e1-a2ce-f7dc74366abc</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="DocumentStatus">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="ReviewDate">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="ResponsibleTeam">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="NDIALocation_1">
-    <vt:lpwstr>Australia-wide|128ca0ae-5e24-49e1-a2ce-f7dc74366abc</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="DocumentType">
+    <vt:lpwstr>20;#Template|134e8c49-a2b9-47ae-b156-db0bee5ca248</vt:lpwstr>
   </property>
 </Properties>
 </file>