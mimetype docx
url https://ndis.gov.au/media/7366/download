--- v0 (2026-06-10)
+++ v1 (2026-09-02)
@@ -13,57 +13,56 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4A37364A" w14:textId="4711E078" w:rsidR="00E94B15" w:rsidRDefault="00FC7EA9" w:rsidP="00CA1BBC">
+    <w:p w14:paraId="4A37364A" w14:textId="4711E078" w:rsidR="00E94B15" w:rsidRDefault="00FC7EA9" w:rsidP="00B341D7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="2520"/>
-        <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc122689909"/>
       <w:r>
         <w:t>Applying to the NDIS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29D45A57" w14:textId="62E9B8FC" w:rsidR="00635411" w:rsidRDefault="00FC7EA9" w:rsidP="00FC7EA9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-10"/>
           <w:kern w:val="28"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="56"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC7EA9">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:b w:val="0"/>
@@ -181,242 +180,315 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC7EA9">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="6B2876" w:themeColor="text2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-AU" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>what happens after you apply.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="0256D4A9" w14:textId="4AF906E8" w:rsidR="004D32B5" w:rsidRDefault="00FC7EA9" w:rsidP="00FC7EA9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>How to apply</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BE137F6" w14:textId="601DC489" w:rsidR="005C1A1B" w:rsidRDefault="00C06E74" w:rsidP="00FC7EA9">
+    <w:p w14:paraId="4BE137F6" w14:textId="23CFC995" w:rsidR="005C1A1B" w:rsidRDefault="00C06E74" w:rsidP="00FC7EA9">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>If you want to</w:t>
       </w:r>
       <w:r w:rsidRPr="1CBEAF2D">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> apply to the NDIS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>, c</w:t>
       </w:r>
       <w:r w:rsidR="008A736F">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">onnecting with a </w:t>
       </w:r>
       <w:r w:rsidR="005106B0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>partner is a good first step</w:t>
       </w:r>
       <w:r w:rsidR="004D5F6E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>. If you’re 9 or older</w:t>
+        <w:t xml:space="preserve">. If you’re </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE2916">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aged </w:t>
+      </w:r>
+      <w:r w:rsidR="004D5F6E" w:rsidRPr="000B24D0">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9 </w:t>
+      </w:r>
+      <w:r w:rsidR="006C6013">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="006C6013" w:rsidRPr="000B24D0">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D5F6E" w:rsidRPr="000B24D0">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>older</w:t>
       </w:r>
       <w:r w:rsidR="00FC7EA9" w:rsidRPr="1CBEAF2D">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001F443E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="0066401D">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>t’</w:t>
       </w:r>
       <w:r w:rsidR="001F443E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">s best to </w:t>
       </w:r>
       <w:r w:rsidR="00FC7EA9" w:rsidRPr="1CBEAF2D">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">contact your </w:t>
       </w:r>
       <w:hyperlink r:id="rId8">
-        <w:r w:rsidR="00FC7EA9" w:rsidRPr="1CBEAF2D">
+        <w:r w:rsidR="00FC7EA9" w:rsidRPr="00795228">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:rFonts w:cs="Arial"/>
-            <w:color w:val="0563C1"/>
+            <w:color w:val="0432FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>local area coordinator</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00B23AFA">
+      <w:r w:rsidR="005E7C77">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="005E7C77">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="006C73AC">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or children younger than 9, </w:t>
+      </w:r>
+      <w:r w:rsidR="004B608A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>parents and carers</w:t>
+      </w:r>
+      <w:r w:rsidR="00B9252B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FC7EA9" w:rsidRPr="1CBEAF2D">
-[...5 lines deleted...]
-      </w:r>
       <w:r w:rsidR="006C73AC">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>for children younger than 9, families can contact a</w:t>
+        <w:t>can contact a</w:t>
       </w:r>
       <w:r w:rsidR="00FB7CEF">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="006C73AC">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
-        <w:r w:rsidR="00FC7EA9" w:rsidRPr="1CBEAF2D">
+        <w:r w:rsidR="00FC7EA9" w:rsidRPr="00795228">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:rFonts w:cs="Arial"/>
-            <w:color w:val="0563C1"/>
+            <w:color w:val="0432FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>early childhood partner</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00FC7EA9" w:rsidRPr="1CBEAF2D">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
+      <w:r w:rsidR="00123AFF">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">They </w:t>
+      </w:r>
       <w:r w:rsidR="00FB7CEF">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Partners will </w:t>
+        <w:t xml:space="preserve">will </w:t>
       </w:r>
       <w:r w:rsidR="00FC7EA9" w:rsidRPr="1CBEAF2D">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>help you understand the eligibility requirements</w:t>
       </w:r>
       <w:r w:rsidR="00070B04">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00FB7CEF">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="00070B04">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">what information and identification you </w:t>
+        <w:t xml:space="preserve">what </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1197">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">evidence and </w:t>
+      </w:r>
+      <w:r w:rsidR="00070B04">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">information you </w:t>
       </w:r>
       <w:r w:rsidR="00D71DCA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>need to give us.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29634ECC" w14:textId="754E52E8" w:rsidR="00B83009" w:rsidRDefault="00D76F29" w:rsidP="00FC7EA9">
+    <w:p w14:paraId="29634ECC" w14:textId="07D8A5A8" w:rsidR="00B83009" w:rsidRDefault="00D76F29" w:rsidP="00FC7EA9">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Partners</w:t>
       </w:r>
       <w:r w:rsidR="005C1A1B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> can help</w:t>
       </w:r>
       <w:r w:rsidR="00FC7EA9" w:rsidRPr="1CBEAF2D">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
@@ -454,352 +526,418 @@
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>on your behalf.</w:t>
       </w:r>
       <w:r w:rsidR="008B6BB3">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0058642F">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>This means y</w:t>
       </w:r>
       <w:r w:rsidR="008B6BB3">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>ou don’t need to complete the access request form</w:t>
+        <w:t xml:space="preserve">ou don’t need to complete the </w:t>
+      </w:r>
+      <w:r w:rsidR="0051502D">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NDIS </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD2EBC">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Access Request Form </w:t>
       </w:r>
       <w:r w:rsidR="00FB0589">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> yourself</w:t>
+        <w:t>yourself</w:t>
       </w:r>
       <w:r w:rsidR="0058642F">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59549AD8" w14:textId="76279F9D" w:rsidR="00635411" w:rsidRDefault="00FC7EA9" w:rsidP="00FC7EA9">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1CBEAF2D">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">You can find a local area coordinator or early childhood partner near you on our </w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
-        <w:r w:rsidRPr="1CBEAF2D">
+        <w:r w:rsidRPr="00795228">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:rFonts w:cs="Arial"/>
-            <w:color w:val="0563C1"/>
+            <w:color w:val="0432FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>office location</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="1CBEAF2D">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD7827">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>page</w:t>
       </w:r>
       <w:r w:rsidR="52C47A75" w:rsidRPr="00DD7827">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> on the NDIS website</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD7827">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58E26213" w14:textId="301A3341" w:rsidR="001C7A4E" w:rsidRDefault="00AB01C0" w:rsidP="00FC7EA9">
+    <w:p w14:paraId="58E26213" w14:textId="704A1647" w:rsidR="001C7A4E" w:rsidRDefault="00AB01C0" w:rsidP="00FC7EA9">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">If you live in </w:t>
       </w:r>
       <w:r w:rsidR="0066401D">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">an </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00550A92">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>rea where there are no</w:t>
       </w:r>
       <w:r w:rsidR="00DD4C72">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00550A92">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">partners, </w:t>
       </w:r>
+      <w:r w:rsidR="001C7A4E" w:rsidRPr="003113B8">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or if you don’t want to meet with </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD4C72" w:rsidRPr="003113B8">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>them</w:t>
+      </w:r>
+      <w:r w:rsidR="0016124D" w:rsidRPr="003113B8">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidR="001C7A4E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">or if you don’t want to meet with </w:t>
-[...19 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00550A92">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">you can </w:t>
       </w:r>
-      <w:r w:rsidR="008B0C81">
-[...113 lines deleted...]
-        <w:r w:rsidR="00FC2A49" w:rsidRPr="00EB545D">
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="008B0C81" w:rsidRPr="00795228">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
-          <w:t>access request form</w:t>
+          <w:t xml:space="preserve">contact the </w:t>
+        </w:r>
+        <w:r w:rsidR="00376824" w:rsidRPr="00795228">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+          </w:rPr>
+          <w:t xml:space="preserve">NDIA </w:t>
+        </w:r>
+        <w:r w:rsidR="008B0C81" w:rsidRPr="00795228">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+          </w:rPr>
+          <w:t>directly</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00FC2A49">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00552A67" w:rsidRPr="0038223E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008D21D6">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00552A67">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidR="008D21D6">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00B23AFA">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009D2BF7">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>might</w:t>
+      </w:r>
+      <w:r w:rsidR="008D21D6">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> still ask you to meet with a</w:t>
+      </w:r>
+      <w:r w:rsidR="00552A67">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB58EF">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>partner</w:t>
+      </w:r>
+      <w:r w:rsidR="008D21D6">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidR="00291A8C">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">confirm </w:t>
+      </w:r>
+      <w:r w:rsidR="008D21D6">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>your identity</w:t>
+      </w:r>
+      <w:r w:rsidR="00441237">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0023407B" w:rsidRPr="0023407B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0023407B" w:rsidRPr="0023407B">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">First Nations people can call our First Nations Connect </w:t>
+      </w:r>
+      <w:r w:rsidR="00075AF0">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>service</w:t>
+      </w:r>
+      <w:r w:rsidR="0023407B" w:rsidRPr="0023407B">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on </w:t>
+      </w:r>
+      <w:r w:rsidR="0023407B" w:rsidRPr="00DA205F">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1800 411 640</w:t>
+      </w:r>
+      <w:r w:rsidR="0023407B" w:rsidRPr="0023407B">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, for a culturally respectful and tailored experience.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2095B7B6" w14:textId="7DC7AB18" w:rsidR="00AB01C0" w:rsidRDefault="00E66FA8" w:rsidP="00FC7EA9">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Learn more about </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:anchor="applying" w:history="1">
+        <w:r w:rsidR="00795228">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+          </w:rPr>
+          <w:t>Applying to the NDIS</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00795228" w:rsidRPr="00795228">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0604B851" w14:textId="360FF690" w:rsidR="00635411" w:rsidRDefault="00FC7EA9" w:rsidP="00FC7EA9">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1CBEAF2D">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">To get started, visit the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="00EC3752">
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00795228">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t>office location</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="1CBEAF2D">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> page </w:t>
       </w:r>
       <w:r w:rsidR="0072540B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">on the NDIS website </w:t>
       </w:r>
       <w:r w:rsidRPr="1CBEAF2D">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
@@ -813,1853 +951,2566 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>1800 800 110</w:t>
       </w:r>
       <w:r w:rsidRPr="1CBEAF2D">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55D755ED" w14:textId="07C0A578" w:rsidR="00FC7EA9" w:rsidRDefault="00FC7EA9" w:rsidP="00FC7EA9">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6455F01E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">We’ll call the person who helps you apply </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">your </w:t>
+        <w:t xml:space="preserve">We’ll call the person who helps you apply your </w:t>
       </w:r>
       <w:r w:rsidRPr="6455F01E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>my</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>my NDIS contact</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B341D7">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
       <w:r w:rsidRPr="6455F01E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>They’ll keep supporting you as you interact with the NDIS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C28F895" w14:textId="191C4C05" w:rsidR="00FC7EA9" w:rsidRDefault="00FC7EA9" w:rsidP="003C6ABA">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eligibility </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6ABA">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t>requirements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39BFB156" w14:textId="486ECFDD" w:rsidR="00635411" w:rsidRDefault="00FC7EA9" w:rsidP="00FC7EA9">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To be eligible for the NDIS, you’ll need to meet </w:t>
+      </w:r>
+      <w:r w:rsidR="008F5013">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>requirements for:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="270FEA42" w14:textId="55113CFA" w:rsidR="00635411" w:rsidRPr="003C56A3" w:rsidRDefault="00B70623" w:rsidP="00642961">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C56A3">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> NDIS contact</w:t>
-[...6 lines deleted...]
-        <w:t>. They’ll keep supporting you as you interact with the NDIS.</w:t>
+        <w:t>age</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7EA9" w:rsidRPr="003C56A3">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: you need to be younger than 65 </w:t>
+      </w:r>
+      <w:r w:rsidR="008114FB" w:rsidRPr="003C56A3">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7EA9" w:rsidRPr="003C56A3">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the day you apply</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C28F895" w14:textId="191C4C05" w:rsidR="00FC7EA9" w:rsidRDefault="00FC7EA9" w:rsidP="00FC7EA9">
-[...10 lines deleted...]
-        <w:t>Eligibility requirements</w:t>
+    <w:p w14:paraId="1550AD99" w14:textId="3119BB5A" w:rsidR="00635411" w:rsidRDefault="00B70623" w:rsidP="005D6B36">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B341D7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>residence</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7EA9" w:rsidRPr="00B341D7">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7EA9" w:rsidRPr="00F0491F">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7EA9" w:rsidRPr="00A25C74">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>need</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7EA9" w:rsidRPr="00F0491F">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to live in Australia, and be an Australian citizen, permanent </w:t>
+      </w:r>
+      <w:r w:rsidR="005741E4" w:rsidRPr="00F0491F">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>resident,</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7EA9" w:rsidRPr="00F0491F">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidR="00A969BC">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hold a </w:t>
+      </w:r>
+      <w:r w:rsidR="001C281F">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00A969BC">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pecial </w:t>
+      </w:r>
+      <w:r w:rsidR="001C281F">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="00A969BC">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ategory vi</w:t>
+      </w:r>
+      <w:r w:rsidR="00235696">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sa that is a </w:t>
+      </w:r>
+      <w:r w:rsidR="006129AE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="006129AE" w:rsidRPr="00F0491F">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rotected </w:t>
+      </w:r>
+      <w:r w:rsidR="00235696">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00235696" w:rsidRPr="00F0491F">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pecial </w:t>
+      </w:r>
+      <w:r w:rsidR="00235696">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="00235696" w:rsidRPr="00F0491F">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ategory </w:t>
+      </w:r>
+      <w:r w:rsidR="006129AE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidR="006129AE" w:rsidRPr="00F0491F">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>isa</w:t>
+      </w:r>
+      <w:r w:rsidR="00235696">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39BFB156" w14:textId="77777777" w:rsidR="00635411" w:rsidRDefault="00FC7EA9" w:rsidP="00FC7EA9">
-[...11 lines deleted...]
-        <w:t>To be eligible for the NDIS, you’ll need to meet our requirements for:</w:t>
+    <w:p w14:paraId="0576D3FF" w14:textId="4E644E16" w:rsidR="00F95211" w:rsidRDefault="00B70623" w:rsidP="005D6B36">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B341D7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>disability</w:t>
+      </w:r>
+      <w:r w:rsidR="00E66B0A">
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32ABF" w:rsidRPr="00B341D7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B341D7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>early intervention</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32ABF" w:rsidRPr="00722F74">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>: you may be eligible under the disability requirements if you have one or more impairments that are</w:t>
+      </w:r>
+      <w:r w:rsidR="00C76A46">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or are</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32ABF" w:rsidRPr="00722F74">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> likely to be permanent and this substantially impacts your ability to </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE7298">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>undert</w:t>
+      </w:r>
+      <w:r w:rsidR="00D96272">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ake</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE7298" w:rsidRPr="00722F74">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D32ABF" w:rsidRPr="00722F74">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>daily life activities</w:t>
+      </w:r>
+      <w:r w:rsidR="00D96272">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as a whole</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32ABF" w:rsidRPr="00722F74">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001848AD">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> And you</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC6EDF">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="001848AD">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ll likely need NDIS supports for your lifetime</w:t>
+      </w:r>
+      <w:r w:rsidR="00555C61">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="270FEA42" w14:textId="02C0CE87" w:rsidR="00635411" w:rsidRPr="00F0491F" w:rsidRDefault="00FC7EA9" w:rsidP="00B01A04">
-[...139 lines deleted...]
-    <w:p w14:paraId="79B95871" w14:textId="15D6DFA9" w:rsidR="00D32ABF" w:rsidRPr="009C06DC" w:rsidRDefault="00D32ABF" w:rsidP="00B01A04">
+    <w:p w14:paraId="79B95871" w14:textId="7EE85120" w:rsidR="00D32ABF" w:rsidRPr="009C06DC" w:rsidRDefault="00ED78EB" w:rsidP="00B01A04">
       <w:pPr>
         <w:pStyle w:val="Bullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="714"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00415BB3">
+      <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Or you may be eligible under the early intervention requirements </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00415BB3">
+        <w:t>Y</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32ABF" w:rsidRPr="00415BB3">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
+        <w:t xml:space="preserve">ou may be eligible under the early intervention requirements </w:t>
+      </w:r>
+      <w:r w:rsidR="00D32ABF" w:rsidRPr="00415BB3">
+        <w:t>if you have one or more impairments that are</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1C11">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidRPr="00FC37F2">
+      <w:r w:rsidR="00E85215" w:rsidRPr="00415BB3">
+        <w:t>permanent</w:t>
+      </w:r>
+      <w:r w:rsidR="00E85215">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1C11">
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidR="00D32ABF" w:rsidRPr="00415BB3">
+        <w:t>likely to be permanent</w:t>
+      </w:r>
+      <w:r w:rsidR="008B7711">
+        <w:t>. O</w:t>
+      </w:r>
+      <w:r w:rsidR="00485C9D">
+        <w:t xml:space="preserve">r </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC5448">
+        <w:t>are a child</w:t>
+      </w:r>
+      <w:r w:rsidR="00333B6B">
+        <w:t xml:space="preserve"> younger than 6 with</w:t>
+      </w:r>
+      <w:r w:rsidR="001A32CB">
+        <w:t xml:space="preserve"> developmental delay</w:t>
+      </w:r>
+      <w:r w:rsidR="00333B6B">
+        <w:t>. A</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32ABF" w:rsidRPr="00415BB3">
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32ABF" w:rsidRPr="00415BB3">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="00D32ABF" w:rsidRPr="00795228">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:iCs/>
           </w:rPr>
-          <w:t>NDIS supports</w:t>
+          <w:t>NDIS su</w:t>
+        </w:r>
+        <w:bookmarkStart w:id="1" w:name="_Hlt238463566"/>
+        <w:bookmarkStart w:id="2" w:name="_Hlt238463567"/>
+        <w:r w:rsidR="00D32ABF" w:rsidRPr="00795228">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>p</w:t>
+        </w:r>
+        <w:bookmarkEnd w:id="1"/>
+        <w:bookmarkEnd w:id="2"/>
+        <w:r w:rsidR="00D32ABF" w:rsidRPr="00795228">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>ports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00415BB3">
+      <w:r w:rsidR="00D32ABF" w:rsidRPr="00415BB3">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> are likely to benefit you by reducing your need for supports in the future.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1966F6A4" w14:textId="49267F22" w:rsidR="00635411" w:rsidRDefault="00FC7EA9" w:rsidP="00415BB3">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="2129FE88" w14:textId="4382FF3D" w:rsidR="004127E5" w:rsidRPr="00102CC0" w:rsidRDefault="00DC26B8" w:rsidP="00B341D7">
       <w:r w:rsidRPr="00B367FA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">You can use the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18">
-        <w:r w:rsidRPr="00B367FA">
+      <w:hyperlink r:id="rId15">
+        <w:r w:rsidRPr="00D17C07">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:rFonts w:cs="Arial"/>
-            <w:color w:val="0563C1"/>
+            <w:color w:val="0432FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>eligibility checklist</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B367FA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
+        <w:t xml:space="preserve"> on the NDIS website to see if you might be eligible. </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3902">
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="004127E5">
+        <w:t>ind out more about the age, residence, disability and early intervention requirements</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE5947">
+        <w:t xml:space="preserve"> and evidence you need</w:t>
+      </w:r>
+      <w:r w:rsidR="004127E5">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3902" w:rsidRPr="00917BBC">
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00B1097C" w:rsidRPr="00B341D7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="3B7591AA" w:rsidRPr="00B367FA">
-[...297 lines deleted...]
-        <w:r w:rsidR="00E443F4" w:rsidRPr="0004719E">
+      <w:hyperlink r:id="rId16" w:anchor="applying" w:history="1">
+        <w:r w:rsidR="003D502C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>E</w:t>
+          <w:t>Our Guideline - Applying to the NDIS</w:t>
         </w:r>
-        <w:r w:rsidRPr="0004719E">
+      </w:hyperlink>
+      <w:r w:rsidR="003D502C">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F6E8A40" w14:textId="466B31EC" w:rsidR="00FC7EA9" w:rsidRPr="009D0A76" w:rsidRDefault="00FC7EA9" w:rsidP="009D0A76">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D0A76">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Information to support your application</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="190415C1" w14:textId="252E4F46" w:rsidR="00FC6288" w:rsidRPr="00FC6288" w:rsidRDefault="00FC6288" w:rsidP="00FC6288">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you apply to the NDIS, we’ll need to </w:t>
+      </w:r>
+      <w:r w:rsidR="00C971C0">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">confirm </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>your identity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C6B1FE1" w14:textId="7CA3E999" w:rsidR="00566D3E" w:rsidRDefault="00FC7EA9" w:rsidP="00FC7EA9">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To decide if you’re eligible for the NDIS, we need evidence </w:t>
+      </w:r>
+      <w:r w:rsidR="00C819B9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>that shows you meet</w:t>
+      </w:r>
+      <w:r w:rsidR="007D70C8">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007619D0">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="007D70C8">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> requirements for</w:t>
+      </w:r>
+      <w:r w:rsidR="00566D3E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED1DBE" w:rsidDel="00ED1DBE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73C75F4B" w14:textId="00C435E0" w:rsidR="009C1E0C" w:rsidRDefault="008A0287" w:rsidP="003D58FC">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B341D7">
+        <w:t>age</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D4E5044" w14:textId="02537E49" w:rsidR="009C1E0C" w:rsidRDefault="008A0287" w:rsidP="003D58FC">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B341D7">
+        <w:t>residence</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00D5D4F3" w14:textId="51C2E1E9" w:rsidR="00273B8A" w:rsidRPr="00273B8A" w:rsidRDefault="008A0287" w:rsidP="003D58FC">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B341D7">
+        <w:t>disability</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC7C80">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+      <w:r w:rsidR="009A6C22">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B341D7">
+        <w:t>early intervention</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00529">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="118E6538" w14:textId="579AF66E" w:rsidR="00635411" w:rsidRDefault="00FC7EA9" w:rsidP="00FC7EA9">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7EA9">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Evidence of your </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA5333">
+        <w:t xml:space="preserve">identity, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC7EA9">
+        <w:t>age and residenc</w:t>
+      </w:r>
+      <w:r w:rsidR="00A0541F">
+        <w:t>e</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C024597" w14:textId="04A8789A" w:rsidR="00A04BFE" w:rsidRDefault="00A04BFE" w:rsidP="00FC7EA9">
+      <w:r>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidR="00F41FE8" w:rsidRPr="00D17C07">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>vidence of identity factsheet</w:t>
+          <w:t>Evidence of identity factsheet (DOCX 29</w:t>
         </w:r>
-        <w:r w:rsidR="0004719E" w:rsidRPr="0004719E">
+        <w:r w:rsidR="0017226B" w:rsidRPr="00D17C07">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve"> </w:t>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r w:rsidR="00F41FE8" w:rsidRPr="00D17C07">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>KB)</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00F41FE8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
-        <w:t>shows what information we need to verify your identity.</w:t>
+        <w:t xml:space="preserve">shows what information we need to </w:t>
+      </w:r>
+      <w:r w:rsidR="00C971C0">
+        <w:t xml:space="preserve">confirm </w:t>
+      </w:r>
+      <w:r>
+        <w:t>your identity.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37AF373E" w14:textId="0CF82B3A" w:rsidR="00635411" w:rsidRDefault="00FC7EA9" w:rsidP="00FC7EA9">
-[...11 lines deleted...]
-        <w:t>requirements</w:t>
+    <w:p w14:paraId="3171B5E9" w14:textId="5CBB61B6" w:rsidR="00635411" w:rsidRDefault="00A04BFE" w:rsidP="00FC7EA9">
+      <w:r>
+        <w:t>In most cases</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7EA9" w:rsidRPr="00FC7EA9">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">we </w:t>
+      </w:r>
+      <w:r w:rsidR="006D03C1">
+        <w:t>can</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> use</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC7EA9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A04BFE">
+      <w:r w:rsidR="00FC7EA9" w:rsidRPr="00FC7EA9">
+        <w:t xml:space="preserve">your </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">identity </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7EA9" w:rsidRPr="00FC7EA9">
+        <w:t>documents</w:t>
+      </w:r>
+      <w:r w:rsidR="006D03C1">
+        <w:t xml:space="preserve"> to check age and residence</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. For </w:t>
+      </w:r>
+      <w:r w:rsidR="00C31746">
+        <w:t>example,</w:t>
+      </w:r>
+      <w:r w:rsidR="00442914" w:rsidRPr="00442914">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00442914">
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7EA9" w:rsidRPr="00FC7EA9">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A910CE3" w14:textId="5F6A0139" w:rsidR="00635411" w:rsidRDefault="00FC7EA9" w:rsidP="00EE7404">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">check your age, we can use your </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1678">
+        <w:t>birth certificate</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, passport, driver’s </w:t>
+      </w:r>
+      <w:r w:rsidR="00822507">
+        <w:t>license</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, or proof of age card</w:t>
+      </w:r>
+      <w:r w:rsidR="00633E95">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01AE9F2B" w14:textId="5A66475C" w:rsidR="00635411" w:rsidRDefault="00FC7EA9" w:rsidP="00EE7404">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">check </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7B55">
+        <w:t>you</w:t>
+      </w:r>
+      <w:r w:rsidR="00A90398">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7B55">
+        <w:t xml:space="preserve">re an Australian citizen or permanent </w:t>
+      </w:r>
+      <w:r w:rsidR="006E7F2F">
+        <w:t>resident</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, we can use your Australian birth certificate, Australian citizenship or naturalisation certificate, or a passport or travel document including a valid visa</w:t>
+      </w:r>
+      <w:r w:rsidR="778D6F21">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64CC0AA5" w14:textId="2BC322ED" w:rsidR="006E7F2F" w:rsidRDefault="006E7F2F" w:rsidP="00EE7404">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">check you live in Australia, </w:t>
+      </w:r>
+      <w:r w:rsidR="00017282">
+        <w:t xml:space="preserve">you can give us </w:t>
+      </w:r>
+      <w:r w:rsidR="000B6C1C">
+        <w:t xml:space="preserve">consent to check your Centrelink record. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E561A5">
+        <w:t>If you don’t give us consent, we</w:t>
+      </w:r>
+      <w:r w:rsidR="00B671B2">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="00E561A5">
+        <w:t>ll need to ask some other questions to make sure you live in Australia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CA2BF50" w14:textId="7388AECE" w:rsidR="00C44A35" w:rsidRDefault="00C44A35" w:rsidP="00EE7404">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7EA9">
+        <w:t>show you meet the</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> age and residence </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC7EA9">
+        <w:t xml:space="preserve">requirements </w:t>
+      </w:r>
+      <w:r>
         <w:t>you can</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC7EA9">
         <w:t xml:space="preserve"> give us consent to check your Centrelink record. We’ll only use this to check your age and residenc</w:t>
       </w:r>
-      <w:r w:rsidR="00912026">
+      <w:r>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC7EA9">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3171B5E9" w14:textId="5BABECAB" w:rsidR="00635411" w:rsidRDefault="00A04BFE" w:rsidP="00FC7EA9">
+    <w:p w14:paraId="33584888" w14:textId="083F0123" w:rsidR="002112C2" w:rsidRDefault="002112C2" w:rsidP="00C67186">
+      <w:r w:rsidRPr="002112C2">
+        <w:t>If you don’t have the identity documents we need, let us know. We’ll talk with you about your situation and work out the best way to support you</w:t>
+      </w:r>
+      <w:r w:rsidR="00C0700E">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00848B50" w14:textId="3B020DD6" w:rsidR="00915118" w:rsidRPr="00915118" w:rsidRDefault="00915118" w:rsidP="00B341D7">
+      <w:r w:rsidRPr="00C67186">
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="002D2AF7">
+        <w:t xml:space="preserve">ind out more information about </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidR="002D2AF7" w:rsidRPr="00D17C07">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">confirming your </w:t>
+        </w:r>
+        <w:bookmarkStart w:id="3" w:name="_Hlt238463655"/>
+        <w:bookmarkStart w:id="4" w:name="_Hlt238463656"/>
+        <w:r w:rsidR="002D2AF7" w:rsidRPr="00D17C07">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>i</w:t>
+        </w:r>
+        <w:bookmarkEnd w:id="3"/>
+        <w:bookmarkEnd w:id="4"/>
+        <w:r w:rsidR="002D2AF7" w:rsidRPr="00D17C07">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>dentity</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="002112C2">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60790D6E" w14:textId="58D9AE2C" w:rsidR="00C02ACD" w:rsidRDefault="00C02ACD" w:rsidP="00C02ACD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7EA9">
+        <w:t xml:space="preserve">Evidence of your </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB4369">
+        <w:t>impairments</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB4369" w:rsidRPr="00FC7EA9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC7EA9">
+        <w:t>and functional capacity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3863B6AC" w14:textId="76963E90" w:rsidR="00635411" w:rsidRDefault="00FC7EA9" w:rsidP="006D522E">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>In most cases</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>We need evidence abou</w:t>
+      </w:r>
+      <w:r w:rsidR="009C1E0C">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t the impact of </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">we </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">can </w:t>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">your </w:t>
+      </w:r>
+      <w:r w:rsidR="0059447C">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">impairments </w:t>
+      </w:r>
+      <w:r w:rsidR="0098609C">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on </w:t>
       </w:r>
       <w:r>
-        <w:t>just use</w:t>
-      </w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>your daily life</w:t>
+      </w:r>
+      <w:r w:rsidR="006D522E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00491A8A" w:rsidRPr="00491A8A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00621AB0">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>including on</w:t>
+      </w:r>
+      <w:r w:rsidR="00621AB0" w:rsidRPr="00621AB0">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> your ability to move around, communicate, socialise, learn, look after yourself and organise your life</w:t>
+      </w:r>
+      <w:r w:rsidR="00491A8A" w:rsidRPr="00491A8A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4597C53D" w14:textId="0B4BD9C3" w:rsidR="00042D01" w:rsidRDefault="00042D01" w:rsidP="00FC7EA9">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you don’t </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB0680">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>have any written evidence</w:t>
+      </w:r>
+      <w:r w:rsidR="0025160E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB0680">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D12FD2">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB61CB">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="00D12FD2">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ll need to contact your treating professional. </w:t>
+      </w:r>
+      <w:r w:rsidR="00722142">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Your treating professional</w:t>
+      </w:r>
+      <w:r w:rsidR="00D12FD2">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should be the most appropriate person to </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB61CB">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>give</w:t>
+      </w:r>
+      <w:r w:rsidR="00D12FD2">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> evidence </w:t>
+      </w:r>
+      <w:r w:rsidR="003D6B97">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>about</w:t>
+      </w:r>
+      <w:r w:rsidR="00D12FD2">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> your </w:t>
+      </w:r>
+      <w:r w:rsidR="00576FFB">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>impairments</w:t>
+      </w:r>
+      <w:r w:rsidR="00D12FD2">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and have treated you for a significant time</w:t>
+      </w:r>
+      <w:r w:rsidR="00B6700C">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48BD33F6" w14:textId="30682E20" w:rsidR="00635411" w:rsidRDefault="00FC7EA9" w:rsidP="00FC7EA9">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
       <w:r w:rsidRPr="00FC7EA9">
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Who can provide evidence of </w:t>
+      </w:r>
+      <w:r w:rsidR="00E4744E">
+        <w:t>your impairments</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC7EA9">
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="253ADC39" w14:textId="62FD3A0C" w:rsidR="00635411" w:rsidRDefault="00FC7EA9" w:rsidP="00FC7EA9">
       <w:r>
-        <w:t xml:space="preserve">identity </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> to check age and residence</w:t>
+        <w:t xml:space="preserve">Evidence of your </w:t>
+      </w:r>
+      <w:r w:rsidR="009947F7">
+        <w:t xml:space="preserve">impairments </w:t>
       </w:r>
       <w:r>
-        <w:t>. For example</w:t>
-[...280 lines deleted...]
-        <w:t>Evidence of your disability should come from</w:t>
+        <w:t>should come from</w:t>
       </w:r>
       <w:r w:rsidR="00F47E7D">
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> health professional</w:t>
+        <w:t xml:space="preserve"> professional</w:t>
       </w:r>
       <w:r w:rsidR="00F47E7D">
         <w:t xml:space="preserve"> who has treated you for at least 6 months</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. For example, this might be your GP, </w:t>
       </w:r>
       <w:r w:rsidR="005C324C">
         <w:t>pediatrician</w:t>
       </w:r>
+      <w:r w:rsidR="003F49DB">
+        <w:t>,</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">, or neurologist. </w:t>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidR="00B678AE">
+        <w:t>neurologist</w:t>
+      </w:r>
+      <w:r w:rsidR="002047DE">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25E3505D" w14:textId="69B4AAA8" w:rsidR="00635411" w:rsidRPr="006020A0" w:rsidRDefault="00FC7EA9" w:rsidP="00FC7EA9">
+    <w:p w14:paraId="25E3505D" w14:textId="42709A40" w:rsidR="00635411" w:rsidRPr="006020A0" w:rsidRDefault="00FC7EA9" w:rsidP="00FC7EA9">
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidR="00566D3E">
         <w:t xml:space="preserve"> type of evidence we need, and the</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> best person to </w:t>
       </w:r>
       <w:r w:rsidR="007E51B0">
         <w:t>share</w:t>
       </w:r>
       <w:r w:rsidR="00566D3E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005C324C">
-        <w:t>it will</w:t>
+        <w:t>it</w:t>
+      </w:r>
+      <w:r w:rsidR="008112B9">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="005C324C">
+        <w:t xml:space="preserve"> will</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> depend on your disability. You can use our guide for </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="6455F01E">
+        <w:t xml:space="preserve"> depend on your </w:t>
+      </w:r>
+      <w:r w:rsidR="000D5BDD">
+        <w:t>impairments</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. You can use our guide for </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19">
+        <w:r w:rsidRPr="00A61876">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>types of disability evidence</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="7C9FBEE2">
         <w:t xml:space="preserve">on </w:t>
       </w:r>
       <w:r w:rsidR="00F0491F">
         <w:t>the NDIS</w:t>
       </w:r>
       <w:r w:rsidR="7C9FBEE2">
-        <w:t xml:space="preserve"> website </w:t>
+        <w:t xml:space="preserve"> website</w:t>
       </w:r>
       <w:r>
-        <w:t>for common examples.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03469726" w14:textId="5AA66AC4" w:rsidR="00635411" w:rsidRDefault="00FC7EA9" w:rsidP="00FC7EA9">
+    <w:p w14:paraId="03469726" w14:textId="7E11F677" w:rsidR="00635411" w:rsidRDefault="00FC7EA9" w:rsidP="00FC7EA9">
       <w:r w:rsidRPr="006020A0">
         <w:t xml:space="preserve">We have </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26">
-        <w:r w:rsidRPr="006020A0">
+      <w:hyperlink r:id="rId20">
+        <w:r w:rsidRPr="00A61876">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>information for health professionals</w:t>
+          <w:t xml:space="preserve">information for </w:t>
+        </w:r>
+        <w:r w:rsidR="00577D51" w:rsidRPr="00A61876">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">GPs and </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A61876">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>health professionals</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006020A0">
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r w:rsidR="006020A0" w:rsidRPr="006020A0">
         <w:t>the NDIS</w:t>
       </w:r>
       <w:r w:rsidRPr="006020A0">
         <w:t xml:space="preserve"> website that</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> can help your treating professionals </w:t>
       </w:r>
+      <w:r w:rsidR="00EA5429">
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
       <w:r w:rsidR="00B37F76">
         <w:t>give</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> good evidence.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="011B985E" w14:textId="71067128" w:rsidR="00AB5D4E" w:rsidRDefault="00AB5D4E" w:rsidP="00FC7EA9">
+    <w:p w14:paraId="349BCDBE" w14:textId="77777777" w:rsidR="00270D76" w:rsidRDefault="00270D76" w:rsidP="00270D76">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Your </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF06C5">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>my NDIS contact</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> can help you understand </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="00A61876">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+          </w:rPr>
+          <w:t>what evidence you’ll need and support you to gather it</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="011B985E" w14:textId="2B4EFC26" w:rsidR="00AB5D4E" w:rsidRDefault="00AB5D4E" w:rsidP="00FC7EA9">
       <w:r w:rsidRPr="006020A0">
-        <w:t xml:space="preserve">For children younger than 6 with developmental delay, your early childhood partner can </w:t>
+        <w:t xml:space="preserve">For children younger than 6 with developmental delay, your early childhood </w:t>
+      </w:r>
+      <w:r w:rsidR="00B50D20" w:rsidRPr="006020A0">
+        <w:t xml:space="preserve">partner </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006020A0">
+        <w:t xml:space="preserve">can </w:t>
       </w:r>
       <w:r w:rsidR="00B37F76">
         <w:t>give</w:t>
       </w:r>
       <w:r w:rsidRPr="006020A0">
         <w:t xml:space="preserve"> evidence.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> To learn more</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="00CC3A0E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
-        <w:r w:rsidR="00B0293E">
+      <w:r w:rsidR="007260F4">
+        <w:t>Find out more</w:t>
+      </w:r>
+      <w:r w:rsidR="00110733">
+        <w:t xml:space="preserve"> about</w:t>
+      </w:r>
+      <w:r w:rsidR="00334D61">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:anchor="early-connections" w:history="1">
+        <w:r w:rsidR="00110733" w:rsidRPr="00A61876">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>O</w:t>
-[...29 lines deleted...]
-          <w:t>arly connections</w:t>
+          <w:t>Early connections</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00FA6228">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C4121CA" w14:textId="6456249C" w:rsidR="00635411" w:rsidRDefault="00FC7EA9" w:rsidP="00FC7EA9">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7EA9">
+        <w:t>What happens after you apply?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AF3E0D1" w14:textId="388A8D16" w:rsidR="00635411" w:rsidRDefault="00FC7EA9" w:rsidP="00FC7EA9">
+      <w:r w:rsidRPr="00FC7EA9">
+        <w:t xml:space="preserve">Once you </w:t>
+      </w:r>
+      <w:r w:rsidR="00402B3E" w:rsidRPr="00402B3E">
+        <w:t>give us a complete application</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC7EA9">
+        <w:t>, we’ll decide if you</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD37F9">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC7EA9">
+        <w:t>re eligible or ask for more information</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD2EEF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD2EEF" w:rsidRPr="00AD2EEF">
+        <w:t>to help us decide if you’re eligible for the NDIS</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA509F">
+        <w:t>. We</w:t>
+      </w:r>
+      <w:r w:rsidR="0020612E">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA509F">
+        <w:t>ll make our decision</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC7EA9">
+        <w:t xml:space="preserve"> within </w:t>
+      </w:r>
+      <w:r w:rsidR="0058359F">
+        <w:t>90</w:t>
+      </w:r>
+      <w:r w:rsidR="0058359F" w:rsidRPr="00FC7EA9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC7EA9">
+        <w:t>days. We</w:t>
+      </w:r>
+      <w:r w:rsidR="00D43923">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC7EA9">
+        <w:t>ll contact you to let you know if you</w:t>
+      </w:r>
+      <w:r w:rsidR="00D43923">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC7EA9">
+        <w:t xml:space="preserve">re eligible, how we made </w:t>
+      </w:r>
+      <w:r w:rsidR="00A818B4">
+        <w:t>our</w:t>
+      </w:r>
+      <w:r w:rsidR="00A818B4" w:rsidRPr="00FC7EA9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC7EA9">
+        <w:t>decision, and any next steps.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="691EDDB4" w14:textId="314A5B70" w:rsidR="00992C62" w:rsidRDefault="00992C62" w:rsidP="00B341D7">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>What happens if we decide you’re eligible?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2540B385" w14:textId="299C5CF3" w:rsidR="00360379" w:rsidRPr="006D5D13" w:rsidRDefault="00E71380" w:rsidP="00360379">
+      <w:r>
+        <w:t>If you</w:t>
+      </w:r>
+      <w:r w:rsidR="00D43923">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r>
+        <w:t>re eligible, you’ll become a</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB22FE">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> NDIS participant. </w:t>
+      </w:r>
+      <w:r w:rsidR="00360379" w:rsidRPr="006D5D13">
+        <w:t>We’ll send you a letter to let you know:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E33BB26" w14:textId="6C84E082" w:rsidR="00360379" w:rsidRPr="006D5D13" w:rsidRDefault="00FC3BC7" w:rsidP="00360379">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidR="00360379" w:rsidRPr="006D5D13">
+        <w:t>ou</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB22FE">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="00360379" w:rsidRPr="006D5D13">
+        <w:t>re eligible</w:t>
+      </w:r>
+      <w:r w:rsidR="00395F97">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00974BDA">
+        <w:t>the date you became eligible</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="619F85BB" w14:textId="77777777" w:rsidR="00360379" w:rsidRDefault="00360379" w:rsidP="00360379">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006D5D13">
+        <w:t xml:space="preserve">if you met the </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">requirements for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D5D13">
+        <w:t>disability</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D5D13">
+        <w:t xml:space="preserve"> early intervention</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, or both</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3467E13E" w14:textId="7470FBCB" w:rsidR="00360379" w:rsidRPr="006D5D13" w:rsidRDefault="00360379" w:rsidP="00DF6A7D">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006D5D13">
+        <w:t>the next steps</w:t>
+      </w:r>
+      <w:r w:rsidR="00725D23">
+        <w:t xml:space="preserve"> to create your NDIS plan</w:t>
+      </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C4121CA" w14:textId="77777777" w:rsidR="00635411" w:rsidRDefault="00FC7EA9" w:rsidP="00FC7EA9">
-[...33 lines deleted...]
-      <w:r w:rsidR="00A818B4" w:rsidRPr="00FC7EA9">
+    <w:p w14:paraId="0998882F" w14:textId="7E37DE40" w:rsidR="0015176E" w:rsidRDefault="00360379" w:rsidP="00B341D7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D5D13">
+        <w:t>Your letter will also</w:t>
+      </w:r>
+      <w:r w:rsidR="003E2D4A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FC7EA9">
-[...69 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+      <w:r w:rsidR="0015176E" w:rsidRPr="00F734C5">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00F734C5">
+        <w:t>include</w:t>
+      </w:r>
+      <w:r w:rsidR="00D01CFD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">From </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BD6557" w:rsidRPr="00F734C5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0000744E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00F734C5">
+        <w:t xml:space="preserve">your </w:t>
+      </w:r>
+      <w:r w:rsidR="00C1569C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Notice of impairments</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F734C5">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="007D1DA4" w:rsidRPr="00065D19">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00720541" w:rsidRPr="00F734C5">
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">mpairment </w:t>
+      </w:r>
+      <w:r w:rsidR="0000744E" w:rsidRPr="00B341D7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00B72B4B" w:rsidRPr="00F734C5">
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>categories information</w:t>
+      </w:r>
+      <w:r w:rsidR="00D01CFD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00855225">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>This</w:t>
+      </w:r>
+      <w:r w:rsidR="0015176E" w:rsidRPr="00F734C5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00963544" w:rsidRPr="00F734C5">
+      <w:r w:rsidR="00705375">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>for which you met the requirements for early intervention, disability or both</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00720541" w:rsidRPr="00F734C5">
+        <w:t xml:space="preserve">tells you </w:t>
+      </w:r>
+      <w:r w:rsidR="00D930C2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD0B02">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>impairment</w:t>
+      </w:r>
+      <w:r w:rsidR="001E266D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> categories </w:t>
+      </w:r>
+      <w:r w:rsidR="00D140AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r w:rsidR="001E266D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cover the impairment</w:t>
+      </w:r>
+      <w:r w:rsidR="0027506C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00D01293">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E584D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r w:rsidR="003353F9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D01293">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">you </w:t>
+      </w:r>
+      <w:r w:rsidR="00021C19">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">meet the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B30883">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">requirements for </w:t>
+      </w:r>
+      <w:r w:rsidR="0027506C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00021C19">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>isability</w:t>
+      </w:r>
+      <w:r w:rsidR="00B30883">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00021C19">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>early interventio</w:t>
+      </w:r>
+      <w:r w:rsidR="00556E3D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00B30883">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or both</w:t>
+      </w:r>
+      <w:r w:rsidR="0027506C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="00793ED0" w:rsidRPr="00793ED0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A757F2" w:rsidRPr="00A757F2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Impairment categories are the way we group together different types of impairments</w:t>
+      </w:r>
+      <w:r w:rsidR="00793ED0" w:rsidRPr="00793ED0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE2A0C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE2A0C" w:rsidRPr="00AE2A0C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>This helps us understand how your disability impacts your everyday life.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3C8C3689" w14:textId="518CCA94" w:rsidR="00B22E3E" w:rsidRPr="00F734C5" w:rsidRDefault="00B22E3E" w:rsidP="00B22E3E">
+    <w:p w14:paraId="3C8C3689" w14:textId="0BA1C5DD" w:rsidR="00B22E3E" w:rsidRPr="00F734C5" w:rsidRDefault="00B22E3E" w:rsidP="00B22E3E">
       <w:r w:rsidRPr="00F734C5">
         <w:t>The categories are:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A1509CC" w14:textId="77777777" w:rsidR="00B22E3E" w:rsidRPr="00F734C5" w:rsidRDefault="00B22E3E" w:rsidP="00B22E3E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00F734C5">
         <w:t>intellectual</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4425C3C1" w14:textId="77777777" w:rsidR="00B22E3E" w:rsidRPr="00F734C5" w:rsidRDefault="00B22E3E" w:rsidP="00B22E3E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00F734C5">
         <w:t>cognitive</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77D3AB7C" w14:textId="77777777" w:rsidR="00B22E3E" w:rsidRPr="00F734C5" w:rsidRDefault="00B22E3E" w:rsidP="00B22E3E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00F734C5">
         <w:t>neurological</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E66B53A" w14:textId="77777777" w:rsidR="00B22E3E" w:rsidRPr="00F734C5" w:rsidRDefault="00B22E3E" w:rsidP="00B22E3E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00F734C5">
         <w:t>sensory</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15432B3E" w14:textId="77777777" w:rsidR="00B22E3E" w:rsidRPr="00F734C5" w:rsidRDefault="00B22E3E" w:rsidP="00B22E3E">
+    <w:p w14:paraId="1962415A" w14:textId="096CB700" w:rsidR="00816CB1" w:rsidRDefault="00B22E3E" w:rsidP="00D95CAD">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00F734C5">
+        <w:lastRenderedPageBreak/>
         <w:t>physical</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CDEB3B4" w14:textId="77777777" w:rsidR="00B22E3E" w:rsidRPr="00F734C5" w:rsidRDefault="00B22E3E" w:rsidP="00B22E3E">
-[...1 lines deleted...]
-        <w:t>You may also be eligible for the NDIS if you have a psychosocial disability. This means you have reduced capacity to do daily life activities and tasks due to your mental health.</w:t>
+    <w:p w14:paraId="4CDEB3B4" w14:textId="5974D7F7" w:rsidR="00B22E3E" w:rsidRPr="00F734C5" w:rsidRDefault="00816CB1" w:rsidP="00B341D7">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>impairments relating to</w:t>
+      </w:r>
+      <w:r w:rsidR="00B22E3E" w:rsidRPr="00F734C5">
+        <w:t xml:space="preserve"> a psychosocial disability.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7056F324" w14:textId="2CD64E9C" w:rsidR="001A5E07" w:rsidRPr="00F734C5" w:rsidRDefault="00745D4D" w:rsidP="00B22E3E">
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> notice will state that the child has developmental delay.</w:t>
+    <w:p w14:paraId="7E63C647" w14:textId="0AEFFD79" w:rsidR="001654F9" w:rsidRPr="00770105" w:rsidRDefault="001654F9" w:rsidP="0086349B">
+      <w:r w:rsidRPr="001654F9">
+        <w:t xml:space="preserve">We decide the </w:t>
+      </w:r>
+      <w:r w:rsidR="00924763" w:rsidRPr="001654F9">
+        <w:t xml:space="preserve">impairment </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001654F9">
+        <w:t xml:space="preserve">categories </w:t>
+      </w:r>
+      <w:r w:rsidR="00924763">
+        <w:t xml:space="preserve">using the </w:t>
+      </w:r>
+      <w:r w:rsidR="0019238B">
+        <w:t xml:space="preserve">information and </w:t>
+      </w:r>
+      <w:r w:rsidR="00924763" w:rsidRPr="001654F9">
+        <w:t>evidence of disability</w:t>
+      </w:r>
+      <w:r w:rsidR="00317D68">
+        <w:t xml:space="preserve"> and resulting impairment</w:t>
+      </w:r>
+      <w:r w:rsidR="00924763" w:rsidRPr="001654F9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C6B81">
+        <w:t>you give us</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001654F9">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49EC0B30" w14:textId="067730C5" w:rsidR="0015176E" w:rsidRPr="00D51C15" w:rsidRDefault="0015176E" w:rsidP="003F6E4C">
-[...12 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="2316B803" w14:textId="1359D410" w:rsidR="00BD0FE9" w:rsidRDefault="00BD0FE9" w:rsidP="00B22E3E">
+      <w:r w:rsidRPr="00B341D7">
+        <w:t xml:space="preserve">The impairment categories don’t apply to children younger than 6 </w:t>
+      </w:r>
+      <w:r w:rsidR="00D70F5A">
+        <w:t>who meet the eligibility requirements due to</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD59E4" w:rsidRPr="00065D19">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00B341D7">
+        <w:t>developmental delay only. Children eligible under the early intervention requirements for developmental delay will</w:t>
+      </w:r>
+      <w:r w:rsidR="008B1EF7">
+        <w:t xml:space="preserve"> instead</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B341D7">
+        <w:t xml:space="preserve"> have </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B341D7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>developmental delay</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B341D7">
+        <w:t xml:space="preserve"> listed</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA491C">
+        <w:t xml:space="preserve"> in their letter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B341D7">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F83C5CA" w14:textId="04E59A53" w:rsidR="008D3C9E" w:rsidRDefault="00FC7EA9" w:rsidP="008D3C9E">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7F83C5CA" w14:textId="12D65E93" w:rsidR="008D3C9E" w:rsidRPr="00B341D7" w:rsidRDefault="00FC7EA9" w:rsidP="00A626A3">
       <w:r>
         <w:t xml:space="preserve">We’ll </w:t>
       </w:r>
-      <w:r w:rsidR="00A867E4">
-[...23 lines deleted...]
-      <w:r w:rsidR="00A867E4">
+      <w:r w:rsidR="00D55668">
+        <w:t xml:space="preserve">then </w:t>
+      </w:r>
+      <w:r w:rsidR="00896C9A" w:rsidRPr="00896C9A">
+        <w:t>start making your plan within 21 days</w:t>
+      </w:r>
+      <w:r w:rsidR="00E51458">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C578094" w14:textId="068169A7" w:rsidR="008D3C9E" w:rsidRDefault="009110AB" w:rsidP="008D3C9E">
+      <w:pPr>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">with </w:t>
-[...58 lines deleted...]
-    <w:p w14:paraId="7C578094" w14:textId="42006E77" w:rsidR="008D3C9E" w:rsidRDefault="009110AB" w:rsidP="008D3C9E">
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidRPr="00B3236F">
         <w:t xml:space="preserve">ou’ll </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">then </w:t>
       </w:r>
       <w:r w:rsidRPr="00B3236F">
-        <w:t xml:space="preserve">receive a plan that sets out your </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00415BB3">
+        <w:t xml:space="preserve">receive a plan </w:t>
+      </w:r>
+      <w:r w:rsidR="0080431C">
+        <w:t>which</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B3236F">
+        <w:t xml:space="preserve"> sets out your </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="00A61876">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>NDIS supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A05887" w:rsidRPr="00365340">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00A05887">
+      <w:r w:rsidR="00A66E58">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">These </w:t>
+        <w:t xml:space="preserve">NDIS supports </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>are the services, items, and equipment the NDIS can fund.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008D3C9E">
+        <w:t xml:space="preserve">are the services, items, and equipment </w:t>
+      </w:r>
+      <w:r w:rsidR="003F4CE6">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:t xml:space="preserve">that can be funded by the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>NDIS.</w:t>
+      </w:r>
+      <w:r w:rsidR="007A5E6E">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-        <w:r w:rsidRPr="6455F01E">
+      <w:r w:rsidR="00ED0B28">
+        <w:t xml:space="preserve">Find out more about </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:anchor="creating-your-plan" w:history="1">
+        <w:r w:rsidR="004D1825" w:rsidRPr="00A61876">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>review rights.</w:t>
+          <w:t>c</w:t>
         </w:r>
-      </w:hyperlink>
-[...12 lines deleted...]
-        <w:r w:rsidRPr="001C27A3">
+        <w:r w:rsidR="00ED0B28" w:rsidRPr="00A61876">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>community connections</w:t>
+          <w:t>reating your plan</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00FC7EA9">
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00FC7EA9">
+      <w:r w:rsidR="00CE6ED7" w:rsidRPr="00CE6ED7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE6ED7">
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:anchor="reasonable-and-necessary" w:history="1">
+        <w:r w:rsidR="00CE6ED7" w:rsidRPr="00A61876">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>early connections</w:t>
+          <w:t>reasonable and necessary supports</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00CE6ED7" w:rsidRPr="00DF5ACC">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4603DF99" w14:textId="2DBECFA3" w:rsidR="00432DBB" w:rsidRDefault="00CA584B" w:rsidP="008D3C9E">
+      <w:r>
+        <w:t xml:space="preserve">If you meet the early </w:t>
+      </w:r>
+      <w:r w:rsidR="00D320A0">
+        <w:t xml:space="preserve">intervention requirements, your support needs are more likely to </w:t>
+      </w:r>
+      <w:r w:rsidR="00E4562C">
+        <w:t>change,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D320A0">
+        <w:t xml:space="preserve"> and you may only need NDIS supports for a short time</w:t>
+      </w:r>
+      <w:r w:rsidR="003013D9">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00433FD4" w:rsidRPr="00433FD4">
+        <w:t>We’ll regularly check your eligibility when we reassess your plan, and at other times too.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F8C7286" w14:textId="0C3071E1" w:rsidR="00432DBB" w:rsidRDefault="00F91FDF" w:rsidP="008D3C9E">
+      <w:r>
+        <w:t xml:space="preserve">If you </w:t>
+      </w:r>
+      <w:r w:rsidR="00931D3E">
+        <w:t>meet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> the disability requirements, it’s likely you’ll n</w:t>
+      </w:r>
+      <w:r w:rsidR="00432DBB">
+        <w:t>eed NDIS supports for your lifetime.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D4E806F" w14:textId="06AF3089" w:rsidR="00274469" w:rsidRDefault="00AD0D74" w:rsidP="008D3C9E">
+      <w:r w:rsidRPr="006C0AEE">
+        <w:t xml:space="preserve">If at any time your NDIS support needs or situation changes, we may need to check your NDIS eligibility. </w:t>
+      </w:r>
+      <w:r w:rsidR="006C0AEE" w:rsidRPr="006C0AEE">
+        <w:t>We</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7242">
+        <w:t xml:space="preserve">’ll </w:t>
+      </w:r>
+      <w:r w:rsidR="006C0AEE" w:rsidRPr="006C0AEE">
+        <w:t xml:space="preserve">talk with you </w:t>
+      </w:r>
+      <w:r w:rsidR="00433FD4">
+        <w:t>when</w:t>
+      </w:r>
+      <w:r w:rsidR="006C0AEE" w:rsidRPr="006C0AEE">
+        <w:t xml:space="preserve"> this happens</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5484" w:rsidRPr="00FC5484">
+        <w:t xml:space="preserve"> and explain what this means for you</w:t>
+      </w:r>
+      <w:r w:rsidR="006C0AEE" w:rsidRPr="006C0AEE">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F67FCCB" w14:textId="3E1660CA" w:rsidR="00992C62" w:rsidRDefault="00992C62" w:rsidP="00B341D7">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">What happens if </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD7C80">
+        <w:t>you’re</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00763ECF">
+        <w:t>not</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> eligible?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="178456EF" w14:textId="73353DD0" w:rsidR="00635411" w:rsidRDefault="00FC7EA9" w:rsidP="00FC7EA9">
+      <w:r>
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:r w:rsidR="00B007BA" w:rsidRPr="00B007BA">
+        <w:t xml:space="preserve">you’ve been assessed as </w:t>
+      </w:r>
+      <w:r w:rsidR="00E431D2">
+        <w:t>not</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> eligible</w:t>
+      </w:r>
+      <w:r w:rsidR="00E431D2">
+        <w:t>, you can’t</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> become an NDIS participant</w:t>
+      </w:r>
+      <w:r w:rsidR="00E431D2">
+        <w:t>. W</w:t>
+      </w:r>
+      <w:r>
+        <w:t>e’ll explain why</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA79B1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA79B1" w:rsidRPr="00AA79B1">
+        <w:t>and answer any questions you might have.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA79B1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E00DB6">
+        <w:t xml:space="preserve">We’ll also </w:t>
+      </w:r>
+      <w:r w:rsidR="00B43C41">
+        <w:t xml:space="preserve">tell you </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">your </w:t>
+      </w:r>
+      <w:r w:rsidR="00D67485" w:rsidRPr="00B341D7">
+        <w:t>review rights.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D67485" w:rsidRPr="00D67485">
+        <w:t xml:space="preserve"> Find out more</w:t>
+      </w:r>
+      <w:r w:rsidR="00F37E18">
+        <w:t xml:space="preserve"> about</w:t>
+      </w:r>
+      <w:r w:rsidR="00D67485" w:rsidRPr="00D67485">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:anchor="reviewing-our-decisions" w:history="1">
+        <w:r w:rsidR="001C5116" w:rsidRPr="00A61876">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>reviewing our decisions</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0002372B">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75754AD6" w14:textId="700CD3EF" w:rsidR="00194DE7" w:rsidRDefault="00FC7EA9" w:rsidP="0DE1D33A">
+      <w:r w:rsidRPr="00FC7EA9">
+        <w:t xml:space="preserve">We can </w:t>
+      </w:r>
+      <w:r w:rsidR="0051105C">
+        <w:t>help</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC7EA9">
+        <w:t xml:space="preserve"> you even if you aren’t eligible for the NDIS. If you want, we can </w:t>
+      </w:r>
+      <w:r w:rsidR="002C1117">
+        <w:t>offer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC7EA9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0002372B" w:rsidRPr="00B341D7">
+        <w:t>community connections</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002372B">
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidR="0002372B" w:rsidRPr="00B341D7">
+        <w:t>early connections</w:t>
+      </w:r>
       <w:r w:rsidRPr="00FC7EA9">
         <w:t>. If your situation changes or you get new information, you can apply again in the future.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F22047B" w14:textId="45199165" w:rsidR="0087227A" w:rsidRPr="00DD7827" w:rsidRDefault="0087227A" w:rsidP="0087227A">
-[...2 lines deleted...]
-          <w:u w:val="single"/>
+    <w:p w14:paraId="07A59D42" w14:textId="372B76FA" w:rsidR="00AB7650" w:rsidRDefault="002D7E09" w:rsidP="0087227A">
+      <w:pPr>
+        <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC7EA9">
+      <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">For more information, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006A452B">
+        <w:t xml:space="preserve">Learn more </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB7650">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>go to</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00FC7EA9">
+        <w:t>in Our Guidelines:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B4BCD43" w14:textId="1980381A" w:rsidR="00936A04" w:rsidRDefault="00936A04" w:rsidP="00A61876">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00DD7827">
+      </w:pPr>
+      <w:hyperlink r:id="rId27" w:anchor="community-connections" w:history="1">
+        <w:r w:rsidRPr="00B337B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
-          <w:t>Our Guideline – Applying to the NDIS</w:t>
-[...5 lines deleted...]
-          <w:t xml:space="preserve"> on the NDIS website.</w:t>
+          <w:t>Community connections</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
+    <w:p w14:paraId="0EA4AC91" w14:textId="66F50AC5" w:rsidR="00A0252D" w:rsidRPr="00B341D7" w:rsidRDefault="00936A04" w:rsidP="00A61876">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId28" w:anchor="early-connections" w:history="1">
+        <w:r w:rsidRPr="00A0252D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t>Early connections</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0F22047B" w14:textId="61AB12C9" w:rsidR="0087227A" w:rsidRPr="00B341D7" w:rsidRDefault="00A0252D" w:rsidP="00A61876">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId29" w:anchor="applying" w:history="1">
+        <w:r w:rsidRPr="00A0252D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Applying to the NDIS</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="002D7E09">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="225F1DA5" w14:textId="3039ACD2" w:rsidR="005331E9" w:rsidRDefault="00B37584" w:rsidP="005331E9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>National Disability Insurance Scheme</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3600F78B" w14:textId="54E8F932" w:rsidR="005331E9" w:rsidRDefault="005331E9" w:rsidP="005331E9">
+    <w:p w14:paraId="3600F78B" w14:textId="5AD3B651" w:rsidR="005331E9" w:rsidRDefault="005331E9" w:rsidP="005331E9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="6455F01E">
-[...5 lines deleted...]
-      <w:hyperlink r:id="rId36" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidRPr="00326257">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>ndis.gov.au</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="6455F01E">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="5E25569A" w14:textId="77777777" w:rsidR="005331E9" w:rsidRDefault="005331E9" w:rsidP="005331E9">
       <w:pPr>
         <w:rPr>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884352">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Telephone 1800 800 110</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59783A3F" w14:textId="77777777" w:rsidR="005331E9" w:rsidRPr="00884352" w:rsidRDefault="005331E9" w:rsidP="005331E9">
+    <w:p w14:paraId="59783A3F" w14:textId="498A662A" w:rsidR="005331E9" w:rsidRPr="00884352" w:rsidRDefault="005331E9" w:rsidP="005331E9">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="110"/>
         <w:ind w:right="4"/>
         <w:rPr>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Webchat </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
-        <w:r w:rsidRPr="00D43B75">
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidR="00335C39" w:rsidRPr="00E3450B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:kern w:val="1"/>
-            <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>ndis.gov.au</w:t>
+          <w:t>Contact</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="745F56BB" w14:textId="77777777" w:rsidR="005331E9" w:rsidRDefault="005331E9" w:rsidP="005331E9">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="116"/>
         <w:ind w:right="4"/>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Follow us on our social channels</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="088F2798" w14:textId="77777777" w:rsidR="005331E9" w:rsidRDefault="005331E9" w:rsidP="005331E9">
+    <w:p w14:paraId="4372E25A" w14:textId="77777777" w:rsidR="00145844" w:rsidRDefault="00145844" w:rsidP="00145844">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="116"/>
         <w:ind w:right="4"/>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId38" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidRPr="00892BAF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-5"/>
             <w:kern w:val="1"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Facebook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidRPr="001A2E13">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>X</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:kern w:val="1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidRPr="009C27F0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-5"/>
             <w:kern w:val="1"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Instagram</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidRPr="00234434">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-5"/>
             <w:kern w:val="1"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>YouTube</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-5"/>
             <w:kern w:val="1"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>LinkedIn</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="76EE95CF" w14:textId="77777777" w:rsidR="005331E9" w:rsidRPr="00884352" w:rsidRDefault="005331E9" w:rsidP="005331E9">
+    <w:p w14:paraId="4868CC4B" w14:textId="77777777" w:rsidR="00705337" w:rsidRPr="00884352" w:rsidRDefault="00705337" w:rsidP="00705337">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="116"/>
         <w:ind w:right="4"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884352">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>For people who need help with English</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39F60AC1" w14:textId="77777777" w:rsidR="005331E9" w:rsidRPr="00884352" w:rsidRDefault="005331E9" w:rsidP="005331E9">
       <w:pPr>
@@ -2776,316 +3627,307 @@
         </w:rPr>
         <w:t xml:space="preserve"> 1800 555 727</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CDF4B09" w14:textId="77777777" w:rsidR="005331E9" w:rsidRDefault="005331E9" w:rsidP="005331E9">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="116" w:line="338" w:lineRule="auto"/>
         <w:ind w:right="4"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:kern w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1ACF2667">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:kern w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">National Relay Service: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:kern w:val="1"/>
           </w:rPr>
           <w:t>accesshub.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3D822654" w14:textId="599A24E9" w:rsidR="0066401D" w:rsidRPr="008D2FB7" w:rsidRDefault="0066401D" w:rsidP="00E03D0C">
-      <w:r w:rsidRPr="008D2FB7">
+    <w:p w14:paraId="3D822654" w14:textId="74E80928" w:rsidR="0066401D" w:rsidRPr="008D2FB7" w:rsidRDefault="0066401D" w:rsidP="00E03D0C">
+      <w:r w:rsidRPr="005E4204">
         <w:t>DA0848 Applying to the NDIS factsheet</w:t>
       </w:r>
-      <w:r w:rsidR="00C308D5" w:rsidRPr="008D2FB7">
+      <w:r w:rsidR="00C308D5" w:rsidRPr="005E4204">
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:r w:rsidR="00FE03AF">
-[...3 lines deleted...]
-        <w:t>ber 2024</w:t>
+      <w:r w:rsidR="005E4204" w:rsidRPr="005E4204">
+        <w:t>August</w:t>
+      </w:r>
+      <w:r w:rsidR="00C308D5" w:rsidRPr="005E4204">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005E4204" w:rsidRPr="005E4204">
+        <w:t>2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24DA8FD5" w14:textId="5F93760A" w:rsidR="00A86939" w:rsidRDefault="00A86939" w:rsidP="007E46E7">
-[...10 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId48"/>
+    <w:sectPr w:rsidR="0066401D" w:rsidRPr="008D2FB7" w:rsidSect="002B27DE">
+      <w:headerReference w:type="even" r:id="rId38"/>
+      <w:headerReference w:type="default" r:id="rId39"/>
+      <w:footerReference w:type="even" r:id="rId40"/>
+      <w:footerReference w:type="default" r:id="rId41"/>
+      <w:headerReference w:type="first" r:id="rId42"/>
+      <w:footerReference w:type="first" r:id="rId43"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1903" w:right="1440" w:bottom="1440" w:left="1440" w:header="772" w:footer="392" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1FA822D2" w14:textId="77777777" w:rsidR="00CB1909" w:rsidRDefault="00CB1909" w:rsidP="00863C7F">
+    <w:p w14:paraId="4C9888E9" w14:textId="77777777" w:rsidR="00883D79" w:rsidRDefault="00883D79" w:rsidP="00863C7F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="104C90A2" w14:textId="77777777" w:rsidR="00CB1909" w:rsidRDefault="00CB1909" w:rsidP="00863C7F"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="3710D744" w14:textId="77777777" w:rsidR="00CB1909" w:rsidRDefault="00CB1909" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="12C93913" w14:textId="77777777" w:rsidR="00883D79" w:rsidRDefault="00883D79" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="4C9F4CFE" w14:textId="77777777" w:rsidR="00883D79" w:rsidRDefault="00883D79" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="165983DE" w14:textId="77777777" w:rsidR="00883D79" w:rsidRDefault="00883D79" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="03249C17" w14:textId="77777777" w:rsidR="00883D79" w:rsidRDefault="00883D79" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="2E84D9ED" w14:textId="77777777" w:rsidR="00883D79" w:rsidRDefault="00883D79" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="39A91C16" w14:textId="77777777" w:rsidR="00883D79" w:rsidRDefault="00883D79" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="27A7514F" w14:textId="77777777" w:rsidR="00883D79" w:rsidRDefault="00883D79" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="58E70AF4" w14:textId="77777777" w:rsidR="00883D79" w:rsidRDefault="00883D79" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="329C28E1" w14:textId="77777777" w:rsidR="00883D79" w:rsidRDefault="00883D79" w:rsidP="00863C7F"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7215757C" w14:textId="77777777" w:rsidR="00CB1909" w:rsidRDefault="00CB1909" w:rsidP="00863C7F">
+    <w:p w14:paraId="4094ED02" w14:textId="77777777" w:rsidR="00883D79" w:rsidRDefault="00883D79" w:rsidP="00863C7F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C490697" w14:textId="77777777" w:rsidR="00CB1909" w:rsidRDefault="00CB1909" w:rsidP="00863C7F"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="37F05825" w14:textId="77777777" w:rsidR="00CB1909" w:rsidRDefault="00CB1909" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="2C554EDA" w14:textId="77777777" w:rsidR="00883D79" w:rsidRDefault="00883D79" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="5FBED4F7" w14:textId="77777777" w:rsidR="00883D79" w:rsidRDefault="00883D79" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="36FCE46B" w14:textId="77777777" w:rsidR="00883D79" w:rsidRDefault="00883D79" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="1ED3AACD" w14:textId="77777777" w:rsidR="00883D79" w:rsidRDefault="00883D79" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="394C2A5A" w14:textId="77777777" w:rsidR="00883D79" w:rsidRDefault="00883D79" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="3A019B28" w14:textId="77777777" w:rsidR="00883D79" w:rsidRDefault="00883D79" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="6AAA2CEA" w14:textId="77777777" w:rsidR="00883D79" w:rsidRDefault="00883D79" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="1D89EF9E" w14:textId="77777777" w:rsidR="00883D79" w:rsidRDefault="00883D79" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="4FBA355F" w14:textId="77777777" w:rsidR="00883D79" w:rsidRDefault="00883D79" w:rsidP="00863C7F"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2E9FB9C8" w14:textId="77777777" w:rsidR="00CB1909" w:rsidRDefault="00CB1909">
+    <w:p w14:paraId="18F3ED91" w14:textId="77777777" w:rsidR="00883D79" w:rsidRDefault="00883D79">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="FSMePro">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000606A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
-    <w:altName w:val="等线 Light"/>
+    <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="DE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (Body CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="FSMe-Bold">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
-    <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="05E50E97" w14:textId="77777777" w:rsidR="00635411" w:rsidRDefault="002B27DE" w:rsidP="007F3816">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="73080241" w14:textId="5DC912DA" w:rsidR="00A71751" w:rsidRDefault="00A71751" w:rsidP="00863C7F"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="285930442"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr>
-[...3 lines deleted...]
-    </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="08F5F90F" w14:textId="77777777" w:rsidR="002B27DE" w:rsidRDefault="002B27DE" w:rsidP="002B27DE">
+      <w:p w14:paraId="08F5F90F" w14:textId="77777777" w:rsidR="002B27DE" w:rsidRDefault="002B27DE" w:rsidP="00C409D8">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
-          <w:framePr w:h="661" w:hRule="exact" w:wrap="none" w:vAnchor="text" w:hAnchor="page" w:x="10381" w:y="257"/>
+          <w:framePr w:h="661" w:hRule="exact" w:wrap="none" w:vAnchor="text" w:hAnchor="page" w:x="10381" w:y="-179"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="002B27DE">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="6B2876" w:themeColor="text2"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="002B27DE">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="6B2876" w:themeColor="text2"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r w:rsidRPr="002B27DE">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
@@ -3095,159 +3937,150 @@
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="002B27DE">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:b/>
             <w:bCs/>
             <w:noProof/>
             <w:color w:val="6B2876" w:themeColor="text2"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="002B27DE">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="6B2876" w:themeColor="text2"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="5F606B25" w14:textId="5DEB2086" w:rsidR="00285DEE" w:rsidRPr="00285DEE" w:rsidRDefault="00285DEE" w:rsidP="002B27DE">
-[...4 lines deleted...]
-  </w:p>
   <w:p w14:paraId="10FB5B36" w14:textId="77777777" w:rsidR="00A71751" w:rsidRPr="002B27DE" w:rsidRDefault="00285DEE" w:rsidP="00285DEE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:color w:val="6B2876" w:themeColor="text2"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="002B27DE">
       <w:rPr>
         <w:color w:val="6B2876" w:themeColor="text2"/>
       </w:rPr>
       <w:t>ndis.gov.au</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="574B0508" w14:textId="77777777" w:rsidR="00285DEE" w:rsidRPr="002B27DE" w:rsidRDefault="00285DEE" w:rsidP="00285DEE">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="574B0508" w14:textId="6158F1A5" w:rsidR="00285DEE" w:rsidRPr="002B27DE" w:rsidRDefault="00081DE7" w:rsidP="00285DEE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:color w:val="6B2876" w:themeColor="text2"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="002B27DE">
       <w:rPr>
         <w:color w:val="6B2876" w:themeColor="text2"/>
       </w:rPr>
       <w:t>ndis.gov.au</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="14C2FAEE" w14:textId="77777777" w:rsidR="00CB1909" w:rsidRDefault="00CB1909" w:rsidP="00863C7F">
+    <w:p w14:paraId="7D40917B" w14:textId="77777777" w:rsidR="00883D79" w:rsidRDefault="00883D79" w:rsidP="00863C7F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="172134F6" w14:textId="77777777" w:rsidR="00CB1909" w:rsidRDefault="00CB1909" w:rsidP="00863C7F"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="151C8ED2" w14:textId="77777777" w:rsidR="00CB1909" w:rsidRDefault="00CB1909" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="311A15BE" w14:textId="77777777" w:rsidR="00883D79" w:rsidRDefault="00883D79" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="50C0EFD1" w14:textId="77777777" w:rsidR="00883D79" w:rsidRDefault="00883D79" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="14BCFDF2" w14:textId="77777777" w:rsidR="00883D79" w:rsidRDefault="00883D79" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="3166D84C" w14:textId="77777777" w:rsidR="00883D79" w:rsidRDefault="00883D79" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="5184BBF7" w14:textId="77777777" w:rsidR="00883D79" w:rsidRDefault="00883D79" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="6C2BE332" w14:textId="77777777" w:rsidR="00883D79" w:rsidRDefault="00883D79" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="6AB7E7A7" w14:textId="77777777" w:rsidR="00883D79" w:rsidRDefault="00883D79" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="2C3EE07D" w14:textId="77777777" w:rsidR="00883D79" w:rsidRDefault="00883D79" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="0336E7B1" w14:textId="77777777" w:rsidR="00883D79" w:rsidRDefault="00883D79" w:rsidP="00863C7F"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="22B10FB0" w14:textId="77777777" w:rsidR="00CB1909" w:rsidRDefault="00CB1909" w:rsidP="00863C7F">
+    <w:p w14:paraId="32027DEB" w14:textId="77777777" w:rsidR="00883D79" w:rsidRDefault="00883D79" w:rsidP="00863C7F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DB3994B" w14:textId="77777777" w:rsidR="00CB1909" w:rsidRDefault="00CB1909" w:rsidP="00863C7F"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="46D88CBA" w14:textId="77777777" w:rsidR="00CB1909" w:rsidRDefault="00CB1909" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="24A5683B" w14:textId="77777777" w:rsidR="00883D79" w:rsidRDefault="00883D79" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="789C5A53" w14:textId="77777777" w:rsidR="00883D79" w:rsidRDefault="00883D79" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="21421984" w14:textId="77777777" w:rsidR="00883D79" w:rsidRDefault="00883D79" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="7FD99E10" w14:textId="77777777" w:rsidR="00883D79" w:rsidRDefault="00883D79" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="5A91C618" w14:textId="77777777" w:rsidR="00883D79" w:rsidRDefault="00883D79" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="25697158" w14:textId="77777777" w:rsidR="00883D79" w:rsidRDefault="00883D79" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="592E02A7" w14:textId="77777777" w:rsidR="00883D79" w:rsidRDefault="00883D79" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="552897A9" w14:textId="77777777" w:rsidR="00883D79" w:rsidRDefault="00883D79" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="114F03D1" w14:textId="77777777" w:rsidR="00883D79" w:rsidRDefault="00883D79" w:rsidP="00863C7F"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7635E088" w14:textId="77777777" w:rsidR="00CB1909" w:rsidRDefault="00CB1909">
+    <w:p w14:paraId="2C7FE870" w14:textId="77777777" w:rsidR="00883D79" w:rsidRDefault="00883D79">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="69CE988A" w14:textId="77777777" w:rsidR="00635411" w:rsidRDefault="00635411" w:rsidP="00863C7F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="677F3A2A" w14:textId="77777777" w:rsidR="00A71751" w:rsidRDefault="00A71751" w:rsidP="00863C7F"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="19359E53" w14:textId="31FEEBFA" w:rsidR="00635411" w:rsidRDefault="002B27DE" w:rsidP="001B5EC7">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3F872843" w14:textId="1C691F4E" w:rsidR="00A71751" w:rsidRPr="00627C2E" w:rsidRDefault="002B27DE" w:rsidP="001B5EC7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00627C2E">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31C023FE" wp14:editId="3331950D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-914400</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-490220</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560000" cy="180000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Rectangle 1">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                     <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
@@ -3284,71 +4117,65 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="5783FDA9" id="Rectangle 1" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:-1in;margin-top:-38.6pt;width:595.3pt;height:14.15pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBYiBcedQIAAF4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X50EfS2IUwQpOgwo&#10;2qLt0LMqS7EAWdQoJU7260fJjpN2xQ7DfJBJkfz4EMnZ1baxbKMwGHAlH5+MOFNOQmXcquQ/nm++&#10;XHIWonCVsOBUyXcq8Kv550+z1k/VBGqwlUJGIC5MW1/yOkY/LYoga9WIcAJeORJqwEZEYnFVVCha&#10;Qm9sMRmNzosWsPIIUoVAt9edkM8zvtZKxnutg4rMlpxii/nEfL6ms5jPxHSFwtdG9mGIf4iiEcaR&#10;0wHqWkTB1mj+gGqMRAig44mEpgCtjVQ5B8pmPHqXzVMtvMq5UHGCH8oU/h+svNs8+QekMrQ+TAOR&#10;KYutxib9KT62zcXaDcVS28gkXV6cnY/o40ySbHyZaYIpDtYeQ/ymoGGJKDnSY+Qaic1tiJ3qXiU5&#10;C2BNdWOszUxqALW0yDaCni5uJ+mpCPyNlnVJ10Gy6sTppjikkqm4syrpWfeoNDMVBT/JgeQuOzgR&#10;UioXx52oFpXqfJ8dpTZY5FgyYELW5H/A7gHeJrDH7qLs9ZOpyk06GI/+FlhnPFhkz+DiYNwYB/gR&#10;gKWses+d/r5IXWlSlV6h2j0gQ+hGJHh5Y+jZbkWIDwJpJuilac7jPR3aQlty6CnOasBfH90nfWpV&#10;knLW0oyVPPxcC1Sc2e+Omvjr+PQ0DWVmTs8uJsTgseT1WOLWzRKoF8a0UbzMZNKPdk9qhOaF1sEi&#10;eSWRcJJ8l1xG3DPL2M0+LRSpFousRoPoRbx1T14m8FTV1JbP2xeBvu/dSF1/B/t5FNN3LdzpJksH&#10;i3UEbXJ/H+ra15uGODdOv3DSljjms9ZhLc5/AwAA//8DAFBLAwQUAAYACAAAACEAbHU5E+UAAAAN&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBW7tpCGmTZlNE8CAiYltEb5vsNBub&#10;nQ3ZbRP99W5P9TYz7/Hme8VmMh074+BaSwIW8wgYUm1VS42A/e5ptgLmvCQlO0so4AcdbMrbm0Lm&#10;yo70juetb1gIIZdLAdr7Pufc1RqNdHPbIwXtYAcjfViHhqtBjiHcdDyOopQb2VL4oGWPjxrr4/Zk&#10;BNjv32z/Mr4eq53O6o+vuPl8fhuFuL+bHtbAPE7+aoYLfkCHMjBV9kTKsU7AbJEkoYwP03IZA7tY&#10;oiRNgVXhlKwy4GXB/7co/wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBYiBcedQIAAF4F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBsdTkT5QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" fillcolor="#6b2876 [3215]" stroked="f" strokeweight="1pt"/>
+            <v:rect w14:anchorId="02DBA4BE" id="Rectangle 1" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:-1in;margin-top:-38.6pt;width:595.3pt;height:14.15pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBYiBcedQIAAF4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X50EfS2IUwQpOgwo&#10;2qLt0LMqS7EAWdQoJU7260fJjpN2xQ7DfJBJkfz4EMnZ1baxbKMwGHAlH5+MOFNOQmXcquQ/nm++&#10;XHIWonCVsOBUyXcq8Kv550+z1k/VBGqwlUJGIC5MW1/yOkY/LYoga9WIcAJeORJqwEZEYnFVVCha&#10;Qm9sMRmNzosWsPIIUoVAt9edkM8zvtZKxnutg4rMlpxii/nEfL6ms5jPxHSFwtdG9mGIf4iiEcaR&#10;0wHqWkTB1mj+gGqMRAig44mEpgCtjVQ5B8pmPHqXzVMtvMq5UHGCH8oU/h+svNs8+QekMrQ+TAOR&#10;KYutxib9KT62zcXaDcVS28gkXV6cnY/o40ySbHyZaYIpDtYeQ/ymoGGJKDnSY+Qaic1tiJ3qXiU5&#10;C2BNdWOszUxqALW0yDaCni5uJ+mpCPyNlnVJ10Gy6sTppjikkqm4syrpWfeoNDMVBT/JgeQuOzgR&#10;UioXx52oFpXqfJ8dpTZY5FgyYELW5H/A7gHeJrDH7qLs9ZOpyk06GI/+FlhnPFhkz+DiYNwYB/gR&#10;gKWses+d/r5IXWlSlV6h2j0gQ+hGJHh5Y+jZbkWIDwJpJuilac7jPR3aQlty6CnOasBfH90nfWpV&#10;knLW0oyVPPxcC1Sc2e+Omvjr+PQ0DWVmTs8uJsTgseT1WOLWzRKoF8a0UbzMZNKPdk9qhOaF1sEi&#10;eSWRcJJ8l1xG3DPL2M0+LRSpFousRoPoRbx1T14m8FTV1JbP2xeBvu/dSF1/B/t5FNN3LdzpJksH&#10;i3UEbXJ/H+ra15uGODdOv3DSljjms9ZhLc5/AwAA//8DAFBLAwQUAAYACAAAACEAbHU5E+UAAAAN&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBW7tpCGmTZlNE8CAiYltEb5vsNBub&#10;nQ3ZbRP99W5P9TYz7/Hme8VmMh074+BaSwIW8wgYUm1VS42A/e5ptgLmvCQlO0so4AcdbMrbm0Lm&#10;yo70juetb1gIIZdLAdr7Pufc1RqNdHPbIwXtYAcjfViHhqtBjiHcdDyOopQb2VL4oGWPjxrr4/Zk&#10;BNjv32z/Mr4eq53O6o+vuPl8fhuFuL+bHtbAPE7+aoYLfkCHMjBV9kTKsU7AbJEkoYwP03IZA7tY&#10;oiRNgVXhlKwy4GXB/7co/wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBYiBcedQIAAF4F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBsdTkT5QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" fillcolor="#6b2876 [3215]" stroked="f" strokeweight="1pt"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3F872843" w14:textId="770F18C1" w:rsidR="00A71751" w:rsidRDefault="00A71751" w:rsidP="001B5EC7">
-[...3 lines deleted...]
-  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="2F3D27D5" w14:textId="351CEEB8" w:rsidR="00635411" w:rsidRDefault="002B27DE" w:rsidP="0025303C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5668E3F2" w14:textId="54BED4F2" w:rsidR="00180D51" w:rsidRPr="0025303C" w:rsidRDefault="002B27DE" w:rsidP="005E7C77">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
-        <w:noProof/>
         <w:color w:val="F9F9F9" w:themeColor="background1"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003A3FCC">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="102FDC08" wp14:editId="1718DD40">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>-914400</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:posOffset>-1213485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7559675" cy="10688320"/>
               <wp:effectExtent l="0" t="0" r="0" b="5080"/>
               <wp:wrapNone/>
               <wp:docPr id="7" name="Rectangle 7">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                     <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
@@ -3402,73 +4229,65 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="90000" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="5D442158" id="Rectangle 7" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:-1in;margin-top:-95.55pt;width:595.25pt;height:841.6pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDa9j37DQEAABQCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAi13YGOIyA0HiBK3DajcaI4lO3tSbtNgolN4pjY3+/PSbnc2oGNEMg4rPhtXnAG&#10;qJw22FX8ff2U3XNGUaKWg0Oo+A6IL+vrq3K980As0UgV72P0D0KQ6sFKyp0HTJXWBStjOoZOeKk+&#10;ZAdiURR3QjmMgDGLUwavywZa+TlEttqm673JxnecPe77plEVN3biNx46Lv5EAgx0wkjvB6NkTMuJ&#10;EfWJWHaQyhM591BvPN0k8zMTpspvqZ8DDtxLes1gNLBXGeKztEld6EACFq5xKr+cMUlaylzbGgV5&#10;E2g1U0enc9nafWGA8b/hTcLeYDymi/lP628AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PB&#10;MnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhq&#10;lCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7&#10;R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDUDMpuuAIAAOkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtO3DAQfa/U&#10;f7D8XrK7ZblEZNEKRIW0AgRUPHsdm0R1PO7Ye+vXd2xnAwLUSlXzYHk8tzMnM3N2vu0MWyv0LdiK&#10;jw9GnCkroW7tc8W/P159OeHMB2FrYcCqiu+U5+ezz5/ONq5UE2jA1AoZBbG+3LiKNyG4sii8bFQn&#10;/AE4ZUmpATsRSMTnokaxoeidKSaj0VGxAawdglTe0+tlVvJZiq+1kuFWa68CMxUnbCGdmM5lPIvZ&#10;mSifUbimlT0M8Q8oOtFaSjqEuhRBsBW270J1rUTwoMOBhK4ArVupUg1UzXj0ppqHRjiVaiFyvBto&#10;8v8vrLxZP7g7jNC9W4D84YmRYuN8OWii4HubrcYu2hJwtk0s7gYW1TYwSY/H0+np0fGUM0m68ejo&#10;5OTrJBFdiHLv79CHbwo6Fi8VR/pPiT6xXvgQEYhybxLTLU3rrlpj9veeCfqPf++XzPElyFWnbMhN&#10;g8qIQB3rm9Z5zrBU3VLVhOO6HueW8AFVkE1MqCnxPQHMsAYFQXwNy9hoayHCzJbxJTGZyUs0hp1R&#10;0c7Ye6VZWxNdk1R4anh1YZCtBbWqkJLAjrOqEbXKz9MRfREgJR88kpQCvqDtY/cB4jC9j53D5Op0&#10;dFVpXgZgoz8By86DR8oMNgzOXWsBPwpgqKo+c7bfk5SpiSwtod7dIUPI0+qdvGqpTRbChzuBNJ40&#10;yLRywi0d2sCm4tDfOGsAf330Hu2pW0jL2YbGveL+50qg4sxcW5qn08QsC0k4nB5TxzLMmvHhIQnL&#10;1xq76i6AftOYlpuT6Rrtg9lfNUL3RJtpHrOSSlhJuSsuA+6Fi5DXEO02qebzZEY7wYmwsA9OxuCR&#10;1TgGj9snga6flUBzdgP71SDKNyOTbaOnhfkqgG5T477w2vNN+yQ1Tr/74sJ6LSerlw09+w0AAP//&#10;AwBQSwMECgAAAAAAAAAhAKyg9AcgigEAIIoBABQAAABkcnMvbWVkaWEvaW1hZ2UxLmpwZ//Y/+0A&#10;LFBob3Rvc2hvcCAzLjAAOEJJTQPtAAAAAAAQASwAAAABAAEBLAAAAAEAAf/iDFhJQ0NfUFJPRklM&#10;RQABAQAADEhMaW5vAhAAAG1udHJSR0IgWFlaIAfOAAIACQAGADEAAGFjc3BNU0ZUAAAAAElFQyBz&#10;UkdCAAAAAAAAAAAAAAAAAAD21gABAAAAANMtSFAgIAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAEWNwcnQAAAFQAAAAM2Rlc2MAAAGEAAAAbHd0cHQAAAHwAAAA&#10;FGJrcHQAAAIEAAAAFHJYWVoAAAIYAAAAFGdYWVoAAAIsAAAAFGJYWVoAAAJAAAAAFGRtbmQAAAJU&#10;AAAAcGRtZGQAAALEAAAAiHZ1ZWQAAANMAAAAhnZpZXcAAAPUAAAAJGx1bWkAAAP4AAAAFG1lYXMA&#10;AAQMAAAAJHRlY2gAAAQwAAAADHJUUkMAAAQ8AAAIDGdUUkMAAAQ8AAAIDGJUUkMAAAQ8AAAIDHRl&#10;eHQAAAAAQ29weXJpZ2h0IChjKSAxOTk4IEhld2xldHQtUGFja2FyZCBDb21wYW55AABkZXNjAAAA&#10;AAAAABJzUkdCIElFQzYxOTY2LTIuMQAAAAAAAAAAAAAAEnNSR0IgSUVDNjE5NjYtMi4xAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAABYWVogAAAAAAAA81EA&#10;AQAAAAEWzFhZWiAAAAAAAAAAAAAAAAAAAAAAWFlaIAAAAAAAAG+iAAA49QAAA5BYWVogAAAAAAAA&#10;YpkAALeFAAAY2lhZWiAAAAAAAAAkoAAAD4QAALbPZGVzYwAAAAAAAAAWSUVDIGh0dHA6Ly93d3cu&#10;aWVjLmNoAAAAAAAAAAAAAAAWSUVDIGh0dHA6Ly93d3cuaWVjLmNoAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAGRlc2MAAAAAAAAALklFQyA2MTk2Ni0yLjEgRGVm&#10;YXVsdCBSR0IgY29sb3VyIHNwYWNlIC0gc1JHQgAAAAAAAAAAAAAALklFQyA2MTk2Ni0yLjEgRGVm&#10;YXVsdCBSR0IgY29sb3VyIHNwYWNlIC0gc1JHQgAAAAAAAAAAAAAAAAAAAAAAAAAAAABkZXNjAAAA&#10;AAAAACxSZWZlcmVuY2UgVmlld2luZyBDb25kaXRpb24gaW4gSUVDNjE5NjYtMi4xAAAAAAAAAAAA&#10;AAAsUmVmZXJlbmNlIFZpZXdpbmcgQ29uZGl0aW9uIGluIElFQzYxOTY2LTIuMQAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAdmlldwAAAAAAE6T+ABRfLgAQzxQAA+3MAAQTCwADXJ4AAAABWFlaIAAA&#10;AAAATAlWAFAAAABXH+dtZWFzAAAAAAAAAAEAAAAAAAAAAAAAAAAAAAAAAAACjwAAAAJzaWcgAAAA&#10;AENSVCBjdXJ2AAAAAAAABAAAAAAFAAoADwAUABkAHgAjACgALQAyADcAOwBAAEUASgBPAFQAWQBe&#10;AGMAaABtAHIAdwB8AIEAhgCLAJAAlQCaAJ8ApACpAK4AsgC3ALwAwQDGAMsA0ADVANsA4ADlAOsA&#10;8AD2APsBAQEHAQ0BEwEZAR8BJQErATIBOAE+AUUBTAFSAVkBYAFnAW4BdQF8AYMBiwGSAZoBoQGp&#10;AbEBuQHBAckB0QHZAeEB6QHyAfoCAwIMAhQCHQImAi8COAJBAksCVAJdAmcCcQJ6AoQCjgKYAqIC&#10;rAK2AsECywLVAuAC6wL1AwADCwMWAyEDLQM4A0MDTwNaA2YDcgN+A4oDlgOiA64DugPHA9MD4APs&#10;A/kEBgQTBCAELQQ7BEgEVQRjBHEEfgSMBJoEqAS2BMQE0wThBPAE/gUNBRwFKwU6BUkFWAVnBXcF&#10;hgWWBaYFtQXFBdUF5QX2BgYGFgYnBjcGSAZZBmoGewaMBp0GrwbABtEG4wb1BwcHGQcrBz0HTwdh&#10;B3QHhgeZB6wHvwfSB+UH+AgLCB8IMghGCFoIbgiCCJYIqgi+CNII5wj7CRAJJQk6CU8JZAl5CY8J&#10;pAm6Cc8J5Qn7ChEKJwo9ClQKagqBCpgKrgrFCtwK8wsLCyILOQtRC2kLgAuYC7ALyAvhC/kMEgwq&#10;DEMMXAx1DI4MpwzADNkM8w0NDSYNQA1aDXQNjg2pDcMN3g34DhMOLg5JDmQOfw6bDrYO0g7uDwkP&#10;JQ9BD14Peg+WD7MPzw/sEAkQJhBDEGEQfhCbELkQ1xD1ERMRMRFPEW0RjBGqEckR6BIHEiYSRRJk&#10;EoQSoxLDEuMTAxMjE0MTYxODE6QTxRPlFAYUJxRJFGoUixStFM4U8BUSFTQVVhV4FZsVvRXgFgMW&#10;JhZJFmwWjxayFtYW+hcdF0EXZReJF64X0hf3GBsYQBhlGIoYrxjVGPoZIBlFGWsZkRm3Gd0aBBoq&#10;GlEadxqeGsUa7BsUGzsbYxuKG7Ib2hwCHCocUhx7HKMczBz1HR4dRx1wHZkdwx3sHhYeQB5qHpQe&#10;vh7pHxMfPh9pH5Qfvx/qIBUgQSBsIJggxCDwIRwhSCF1IaEhziH7IiciVSKCIq8i3SMKIzgjZiOU&#10;I8Ij8CQfJE0kfCSrJNolCSU4JWgllyXHJfcmJyZXJocmtyboJxgnSSd6J6sn3CgNKD8ocSiiKNQp&#10;Bik4KWspnSnQKgIqNSpoKpsqzysCKzYraSudK9EsBSw5LG4soizXLQwtQS12Last4S4WLkwugi63&#10;Lu4vJC9aL5Evxy/+MDUwbDCkMNsxEjFKMYIxujHyMioyYzKbMtQzDTNGM38zuDPxNCs0ZTSeNNg1&#10;EzVNNYc1wjX9Njc2cjauNuk3JDdgN5w31zgUOFA4jDjIOQU5Qjl/Obw5+To2OnQ6sjrvOy07azuq&#10;O+g8JzxlPKQ84z0iPWE9oT3gPiA+YD6gPuA/IT9hP6I/4kAjQGRApkDnQSlBakGsQe5CMEJyQrVC&#10;90M6Q31DwEQDREdEikTORRJFVUWaRd5GIkZnRqtG8Ec1R3tHwEgFSEtIkUjXSR1JY0mpSfBKN0p9&#10;SsRLDEtTS5pL4kwqTHJMuk0CTUpNk03cTiVObk63TwBPSU+TT91QJ1BxULtRBlFQUZtR5lIxUnxS&#10;x1MTU19TqlP2VEJUj1TbVShVdVXCVg9WXFapVvdXRFeSV+BYL1h9WMtZGllpWbhaB1pWWqZa9VtF&#10;W5Vb5Vw1XIZc1l0nXXhdyV4aXmxevV8PX2Ffs2AFYFdgqmD8YU9homH1YklinGLwY0Njl2PrZEBk&#10;lGTpZT1lkmXnZj1mkmboZz1nk2fpaD9olmjsaUNpmmnxakhqn2r3a09rp2v/bFdsr20IbWBtuW4S&#10;bmtuxG8eb3hv0XArcIZw4HE6cZVx8HJLcqZzAXNdc7h0FHRwdMx1KHWFdeF2Pnabdvh3VnezeBF4&#10;bnjMeSp5iXnnekZ6pXsEe2N7wnwhfIF84X1BfaF+AX5ifsJ/I3+Ef+WAR4CogQqBa4HNgjCCkoL0&#10;g1eDuoQdhICE44VHhauGDoZyhteHO4efiASIaYjOiTOJmYn+imSKyoswi5aL/IxjjMqNMY2Yjf+O&#10;Zo7OjzaPnpAGkG6Q1pE/kaiSEZJ6kuOTTZO2lCCUipT0lV+VyZY0lp+XCpd1l+CYTJi4mSSZkJn8&#10;mmia1ZtCm6+cHJyJnPedZJ3SnkCerp8dn4uf+qBpoNihR6G2oiailqMGo3aj5qRWpMelOKWpphqm&#10;i6b9p26n4KhSqMSpN6mpqhyqj6sCq3Wr6axcrNCtRK24ri2uoa8Wr4uwALB1sOqxYLHWskuywrM4&#10;s660JbSctRO1irYBtnm28Ldot+C4WbjRuUq5wro7urW7LrunvCG8m70VvY++Cr6Evv+/er/1wHDA&#10;7MFnwePCX8Lbw1jD1MRRxM7FS8XIxkbGw8dBx7/IPci8yTrJuco4yrfLNsu2zDXMtc01zbXONs62&#10;zzfPuNA50LrRPNG+0j/SwdNE08bUSdTL1U7V0dZV1tjXXNfg2GTY6Nls2fHadtr724DcBdyK3RDd&#10;lt4c3qLfKd+v4DbgveFE4cziU+Lb42Pj6+Rz5PzlhOYN5pbnH+ep6DLovOlG6dDqW+rl63Dr++yG&#10;7RHtnO4o7rTvQO/M8Fjw5fFy8f/yjPMZ86f0NPTC9VD13vZt9vv3ivgZ+Kj5OPnH+lf65/t3/Af8&#10;mP0p/br+S/7c/23////uACZBZG9iZQBkAAAAAAEDABADAwYJAAAAAAAAAAAAAAAABQACSUT/2wCE&#10;AAEBAQEBAQEBAQEBAQEBAQIBAQEBAgICAgICAgICAgICAgICAgICAgICAgIDAwMDAwMDAwMDAwMD&#10;AwMDAwMDAwMBAQEBAgECAwICAwMDAwMDAwMDAwMDAwMDAwMDAwMDBAQEBAMDAwQEBAQEAwQEBAQE&#10;BAQEBAQEBAQEBAQEBAQEBP/CABEIDbQJsAMBEQACEQEDEQH/xAFLAAEAAwEBAAMBAQEAAAAAAAAA&#10;CQoLCAcEBQYDAgEBAQEBAQEBAAMBAQAAAAAAAAAIBwYFBAECAwkKEAAAAwQIBQIFBAEEAwEAAAAA&#10;AgMEBQYWEAEUNBUHFxkggAg4CXARUBIyEzMwYDU34DEiIxhA0CEkEQAABQIBCAQHCwYHCwgLAQAB&#10;AgMEBQAGEdES0qM0lAc3ICExExCAQSKzFHZRYXEyQiO0FXW1d1BwgVJidGCRcjMk1BYw4KGCkqJD&#10;U8Q2F7HBssNEpCWVQNDCY3ODk1RkNdWWEgABAgMCCAoIBgEDBQEBAAABAAIxkTMRAyCAIVFxsRJy&#10;EEFhgaHB0SIyslBw4UJSgpIEMGBiohMj0uDw8UDQ4nMFwhQTAQABAgQEBQUBAAMBAAMBAAERAPAh&#10;MVHRIEFh8YBxgZGhEDBQscFwYODhQJCw0MD/2gAMAwEAAhADEAAAAPF6QogAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6Qo&#10;gAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAS&#10;X8xzdzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6QogAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xz&#10;dzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAASX8xzdzHFsbAAAyya6rcAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATHcPxF6ifZ/AAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa&#10;5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAA&#10;AyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7&#10;YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;ATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ&#10;3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/&#10;qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5r&#10;AAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAD7H9P06f8jyPk/j8f8ObPV9X81/b+wH7rkvE+18z5PMNA6YAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAACc7O87v9TXNYAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAT&#10;2Ztmt9ycJxAqd7LstPvc9zEyf+VMayqf5kS38j5f04rsnZoAP9ur9+j9T7gAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAJzs7zu/1Nc1gAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAABPrmuaX&#10;05xnICqPsex07913Xquesssh/wDPb/nD/r8fkCGP/Xyx4q/9HKpAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAnOzvO7/AFNc1gAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAABPrmuaX05xnIC&#10;qPsex07913WQ+Hp7nh/xIhMARk/6QUvCL/rxbIAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAE&#10;52d53f6muawAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAn1zXNL6c4zkBVH2PY6d+67r6ln3&#10;L2ff+cn/ADE/Q898Q/z+fxXx/wB4f9AuH6228AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACc&#10;7O87v9TXNYAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAT65rml9OcZyAqj7HsdO/dd1HWM3Z&#10;NLv/AJcyT+m5/wA2M3/Quk447so4AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5&#10;rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAACfXNc0vpzjOQFUfY9jp37ruoAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAABkb2xbAAAAAAAAAAAAAAAAAAEi3K8rZMynK&#10;fvf0/n+I/v8A3qO7ZtvoXy/LaNx/H5heH4b3bzfO8B9P0onuz7Sr3r+v8Ze/74AAkz5HkLMmS5LJ&#10;/wAjyPp3x/Hxf73v17tO038H9P03wZ0nUCqPsex07913UWTsnyaSjleV+b+v6+W/X9lQXcNw/EfT&#10;9I+w/T9J6M3zaeTOM5kB5rmfU/i+PxX7/vj86fpoNtC0OB3SNI+n/p/QAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAACxbluW3m55nkCsvq+r2GszzP075&#10;PkAA/C/R9FAak6Thq73vQBbaxPErceKYr8v8fgADn30vR6C83zgKo+x7HTv3XdRo2SxLErnHccBl&#10;j2FYHN/rex0D5fl6Ac0zTKJyPIgAAcFdF0WdtUNQ86+r6oAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AE52d53f6muawAAMje2LYAAAAAAAAAAAAAAAAAAnizfNr803zgAAAAB4Z6HoZf1d115X9v3CyFlO&#10;UXhp9n4AAAACqPsex07913UaNksSxK5x3HAZY9hWBzn6vr6L0ty1LNxnGgAADm31PUzBa7rr8H9P&#10;1AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAACaXgM+&#10;0I5mmgAeQfb9sIugd/z36XpyG8zzEx3DcP8A6AKO9BUFW/1bVvTfj+PUUkGQfZ/h+EDkP2varsah&#10;p/4r+/0Tn55nkpPI8iAKo+x7HTv3XdRo2SxLErnHccBlj2FYHXvh+Jo9yzLQHEPv+/UU2zbOP/d9&#10;3oby/LnRzvO7CuZ5nRKomiICdL0wAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN&#10;7YtgAAAAAAAAAAAAAAAAACYTheF0RJhmEDw/7/vzMq0rPnT1fWAuS4RhFqPHseArV6rqtIug6Dsb&#10;5VlV5GfJ8A5F9r2s1ar6u8a+/wBAf3/H4uxz9P1l7KcpAqj7HsdO/dd1GjZLEsSucdxwGWPYVgTp&#10;51nd2XAsDAo00JQlc3VNUAHQvleVz16vqgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5&#10;rAAAyN7YtgAAAAAAAAAAAAAAAAACVfi+L0cZblsCEHv+/wA/WmaZAEqnGcXo6S1LYEGGhaDQGpal&#10;73s5TjYLzTNQKWW87zWE1/XwBPBm+bX6JvnACqPsex07913UaNksSxK5x3HAZY9hWBNpn3AXhJ+n&#10;4Dkr2fZp67juMG2iaH5/9X1gAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACc7O87v9TXNYAAGRvbF&#10;sAAAAAAAAAAAAAAAAAASh8dx2kLLEsAV+dJ0mh7R9HgDvzmOY0zJOk4CEjv++z7qZprSzk6TZFeY&#10;5kDNPq2rY5+r6sATwZvm1+ib5wAqj7HsdO/dd1GjZLEsSucdxwGWPYVger/F8em3Jcmf2/H4AH43&#10;+/8AaHLue5r7aXpkDWk6R9J/T+oAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAE52d53f6muawAAMje&#10;2LYAAAAAAAAAAAAAAAAAAlD47jtIWWJYAr56VpVEOjqOAHdnNc1puSZJgEJHf99n3UzTWpXHkd9O&#10;+V5YGVvYlh8/+p6oAngzfNr9E3zgBVH2PY6d+67qNGyWJYlc47jgMsewrA5v9b2LpmBYDZ8yTJQA&#10;AOGeg6ChdR9Hx3dT1IAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAABkb2xbAAAAAAA&#10;AAAAAAAAAAAEofHcdpCyxLAFfPStKoh0dRwA7s5rmtNyTJMAhI7/AL7PupmmtTOO466V8vzAMrSx&#10;LD8C9T1QBPBm+bX6JvnACqPsex07913UaNksSxK5x3HAZY9hWBzf63sf3/H4s15Hkds/FsW6H83z&#10;QAB4B6Xo5kNbVv4p6HoAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAA&#10;AAAAAAAAAAAACUPjuO0hZYlgCvnpWlUQ6Oo4Ad2c1zWm5JkmAQkd/wB9n3UzTWmBJklyEc1zYGbB&#10;VdVRrdb1wAngzfNr9E3zgBVH2PY6d+67qNGyWJYlc47jgMsewrA5v9b2AP0P8v4zIcHwc3Of5/ON&#10;nufdMeV5QApQ75vlZXXNcAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/AFNc1gAAZG9sWwAA&#10;AAAAAAAAAAAAAAABKHx3HaQssSwBXz0rSqIdHUcAO7Oa5rTckyTAISO/77Pupmmr6U3zdPtm+cAV&#10;C9s2ypXtm2ACwjmGYXt52nYCqPsex07913UaNksSxK5x3HAZY9hWBzf63sAAD7X+f87g+G4basx3&#10;HQKq+w7DTf3fdwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJzs7zu/1Nc1gAAZG9sWwAAAAAAAAAAA&#10;AAAAAABKHx3HaQssSwBXz0rSqIdHUcAO7Oa5rTckyTAISO/77PupmmrImU5ReEn2fgPKfs+zO6p+&#10;no0ut64en/H8V/KaprmH4jiAKrOw7BTd3feBo2SxLErnHccBlj2FYHjX3+jfumuaoENI0mvhp+nf&#10;Sf0/qBYWy/L72U7zuBTm3LcqqGzbMAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAABOdned3+prmsAADI&#10;3ti2AAAAAAAAAAAAAAAAAAJQ+O47SFliWAK+elaVRDo6jgB3ZzXNabkmSYBCR3/fZ91M016X8fx6&#10;hUhyH7n5/ngfB/b9o7Om6b8R9H0SI8xzHo/zfMAPIft+2qRsmx1TNn2jRsliWJXOO44DLHsKwLEm&#10;XZhcUw7Dhz96XoxD9t23Pvp+n134niTS8Hwf3f8AP9B8T8/nMzrKsuDul6UAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAACc7O87v9TXNYAAGRvbFsAAAAAAAAAAAAAAAAAASh8dx2kLLEsAV89K0qiHR1HA&#10;Duzmua03JMkwCEjv++z7qZpoT95nmd8mdJ0/p+PwAAAABCR3/fZ91M01o2SxLErnHccBlj2FYGiX&#10;L0v9289z4AAAFXbXdcpgb3vgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAABkb2xbA&#10;AAAAAAAAAAAAAAAAAEoXHcdpDSxLAFfLStKoiUdRwA7s5rmtNyTJMAhI7/vs+6maaAsO5fl11XA8&#10;D9W+P5AB579P000913WY/heFnfzvOwIINE0OgtSlK6NksSxK5x3HAZY9hWB6H8vz3KcIwib7gOA+&#10;d+v6gAfj/wC/9qq2xbFUc23bvh/t+wAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAAB&#10;kb2xbAAAAAAAAAAAAAAAAAAH6X+P8ZR+O479b/D5/wCH5/bg/pOk5d9n2QB9t/P+cpnG8b+3+f5v&#10;5fn88TdB0PInu+6APXvg+CcnPM7kh5Xlfsf0/WODquqg20PQ/DvS9L5X6/rLzw/Ddj+D4XOnq+pF&#10;F2naeO/f6HbPPc9174fhf7/H486+r64s+z7P4/5/I6b8fxpfuH4fvPm+c6L8zzOcPU9TgPpekhi7&#10;3vfEPR9IAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7&#10;YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;ATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAT35&#10;vm99mb5vAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAWGcxzG9fOs6gAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAALP2RZFdKwTBAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAFxHDcMtb4zjQAAGRvbFsAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAC+xOE3z&#10;4Ztm4AAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAADTVkuS+8+b5sAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAPTPk+TVsjSNPsP1/UAADI3ti2AAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJo+C4LQlmSZAAABkb2xbAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAF0DBsG&#10;tEZBkAAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAf3/H41C5DkPrbxPEAAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACWXi+L0Y5blsAAADI3ti2AAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAABe2nSdLCWZZkAAABkb2xbAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAHUXkeP&#10;qCyHIn6H+X8gAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAus4FgVm/JMkAAAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAADs7wfB01pKkr9J/L+QAAAAyN7YtgAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAaCkzzNNpn/AAAAAAZ&#10;G9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;BYFzTM74c5TmAAAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAHWfi+LpYyhKHsnwfAAAAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA/Xfw/hozS3LcmnJckAAAAABkb2xbAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA+T+PxfFnKcp+&#10;s1zUAAAAAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAB/T8fi6zgWB2a8lyQAAAAAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAB8v8AX9brGBYHZlybJQAAAAAABkb2xbAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAH7r5/nvSzvO09Ob5wAAAA&#10;AAABkb2xbAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AA7N8Hwb8M3TdI1y3LAAAAAAAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAB/T8fix5lmWXOsHwb074/kAAAAAAAAAyN7YtgAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACQnmOYum4JgkuXE8SAAAAAAAAA&#10;Bkb2xbAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAHdHO&#10;87bMxfF7AmZ5n9h+v6gAAAAAAAAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAB+l/l/KbDgM/skZVlU0XA8F8n8fgAAAAAAAAAAAZG9sWwAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAP8AZ2L4XhSx8XxcynCcJNdw&#10;PAet/D8QAAAAAAAAAAAAFL7ed5AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAA+w/X9f2P8AD+HrXxfF0f5XldheH4fePOc57J8HwAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAf/aAAgBAgABBQHkufF35NXxd+TV8Xfk1fF3&#10;5NXxd+TV8Xfk1fF347AUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosB&#10;RYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFg&#10;KLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAos&#10;BRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFF&#10;gKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAo&#10;sBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwF&#10;FgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWA&#10;osBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiw&#10;FFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUW&#10;AosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCi&#10;wFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAU&#10;WAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAoiFmqQZuTWKLryaxRdeTWKLryaxRdeTWKLryaxRd&#10;eTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxR&#10;deTWKLryaxRdeTWKLryaxRdeTWKLryaxRdf2IY1RasSZ6hiTMMSZgRQqtVLxf7C5wyRY6ngf1nii&#10;6/sSKrrTCFf+6jNPOhYiy652o/8AoMv84W6FVGFtSeSPrLFF1/YkVXWmEPrGacQnhlyV1+/B07RA&#10;ZrY/WWKLr+xIqutMIfWOoFAyrh4Om9Axm71lii6/sSKrrTCH1iKnAnFDvezrXcjTRVV7jJuDTwm6&#10;vWWKLr+xIqutMIfXRH2WTDHZHzkc/wB2HYcmoibj5f5JM0MH9Zoouv7Eiq60wh9frZFF1+GPd5YW&#10;lXFywm1cEi5WoMrRU1ptjwSYKmuLDnCr4alhbVgk+WpIMsWKkDC80XhVxPB9oO8NMVLqhR7NKoqb&#10;16ghEDUgGCKU1hFBqjstMIfXQ9IkrYVZuXE2tATi9SoIqVLEoMaotTbFCDOF4oaVQd6tKgtywI92&#10;lMIRS0phjihBcFPUer1aii6/DItu9LE/qmBjWXO0G4UlTImcj5qeReB9xF7V11+/Fa1PtUwh9dD/&#10;AL5SwfgDY2EYSPN8KvKvjYHoq7q2FqtqXqzFF1+GRTV7s36bK0mY1GZepqToiV62Yv6cIfXQ/wC+&#10;UsH4P9A+3nW8Vf0GJlM2qopVIE9WYouvwyJqvdk4EGc7TWhCrQoK4QUDXDzSy1cEJtP3EQ0L1MxG&#10;loM1KUsTvVeBkYQCkIF9m9yLu/hhD66H/fKWD8D/AGmystLudyjyOzwqzp1YAyBaGGVQNsLLIAxa&#10;yVw267In6tRRdfhkSXSllZ62pRjYk2ElMUO2pGumElflXEVtX20aXexGb1WZmIxkorq9xETmKx8E&#10;IfXQ/wC+UsH4IuN/xUwn8v2OBZhRaDercUXX4ZENXuyUwyT5mvgiBP7jJTDFfs1iKlvuNNMJMvyk&#10;4IputMIfXQ/75Swfgi0nujSwt6jvOxxQguElyL1er0UXX4Y/7pTCt64H1/8AWWmGb2Hyf52qlxp/&#10;aZeCKbrTCH10P++UsH4HsyW1n4U1DJVs0StLOGOKEFwQ9SlXq3FF1+GP+6UwreuB8XWmGb2G6v5l&#10;qWGr5UeCKbrTCH10P++UsH4BETmrRNxsDzWd1breqbzL6tRRdfhj/ulMK3rgfF1phm9htq9lqWKv&#10;5keCKbrTCH10P++UsH4BXV7h5wuVYNLGqx18TI1HYlGRpK2J+rMUXX4Y/wC6UwreuB8XWmGb2HwT&#10;5GqlxK/eZeCKbrTCH10P++UsH4KTplUqaYaZlw0wmsQNLEqycMJL/On6sxRdfhj/ALpTCt64Hxda&#10;YZvYilH7bTTCTbwxWf5WemEProf98pYPwcRi1HqiBxkZi0wh9fqzFF1+GP8AulMK3rgfF1phm9iK&#10;2X7iVKC5mY7sfCbyLQu0EZivx64mpTCFf++h/wB8pYPwKKVIlaohaFVXfFCS4IepSqmJngVJGmEE&#10;v9vqzFF1+GP+6UwreuB8XWmGb2GhCppI1MxmRSmqv2CT6akQZ/tZwqsdevgZ2g7KZxPxdtXD/vlL&#10;B+CKnj8tVDO1qstaMUtKYm5UNEStSwMas9dFVXuHQx2Fn9WYouvwx/3SmFb1wPi60wze6IhdFtL+&#10;pDN7D/vlLB+B6/PaP0Ybc9apvVqKLr8Mf90phW88D4utMM3ul8w9U2BdA7MbgSRMuZzw3Uzh+uYz&#10;CemFyVmag/75Swfgb3Yk8St8OLsgrq9uJNMytbqhisVVfL6txRdfhiiZVajw6yHEtMglpkDK70WL&#10;hMWo9R4eZDiWWQS0yBldqDFwtDKm1VNEKIKBWEVagnCK1YQhNEgZmNJkqFdXuGmHGVorlFEJQwyp&#10;hBlTZag1Opnba5aZBLTIE4fZExVV7UtLvRbAtCjOcKwgaoSm0BOEDVhCFGdMM7IkyVerkUXXk1ii&#10;68msUXXk1ii68msUXXk1ii68msVV+zLyaxZX7M3JrF5v+Lk1jA/ubk1ilX52rk1e6332nk0XV+wS&#10;uv5q+TSJGj7DLyaxa0/Mpyaf6B4tVsX5NH+12Rm5NYobfvr8mje11MKRz1qV8mkVN/3T8mjybane&#10;ic9alfJpELztyvJpEb0sifJo8G4rvSaWkzWfkzUUKiV8PSt5qcmddfsH++rdXyaP9+2nk0rr9g/X&#10;/aeTRVUqBX0/jN/Jo3vFJ3Feb2VeZuTN6RKRnC652k3Jk3vdF3B5P1Z4cmba9UGAN8TrNArr+bkx&#10;OcqdTXEzOzhtiNoaxXX78mC7zZ2cLxWgmGmKWhULtKjTX/5c3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;ri8grjCoGi84PFbSYKP9rVCrUov/AJ//AP8An/8A/wCf/wD/AOkVf//aAAgBAwABBQHkue34OTV7&#10;fg5NXt+Dk1e34OTV7fg5NXt+Dk1e34OPDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDiiIWWpBm5NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF1&#10;5NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF&#10;15NYouvJrFF15NYouvJrFF1/YhjVFqxJnqGJMwxJmBFCq1UtLzZmOtJ9Ma5vWeKLr+xIqr//AC0w&#10;hX/uoi6OlDnNXWav/UQ3GbQ5DMzSRsT9ZYouv7Eiu7Uwh9YjN51up31f/ODLF41qJ+ssUXX9iRXd&#10;qYQ+sZlErM7+DLAldbV6yxRdf2JFd2phD6w+nZU+GVpZjsalH+ggRxGc7J6yxRdf2JFd2phD66Ik&#10;hFCIam2BHkx1s0GPNprhvL9N2m9Zoouv7Eiu7Uwh9frZFF1+GPd5YWlXFywm1oBIuVqDK0VNaba8&#10;EmCprixQ4VfDSsLasE3y1JBlixUgYXmi8auJ4PtB3hpipdUKPZpUFTcvUEIgakAwRSmsIpNUdlph&#10;D66HpElbErNq4m1oCcXqVBFWpclBjVFqbYoQZwvFDSqDvVpUFuWBHu0phCKWlMMcUILgp6j1erUU&#10;XX4ZFt3pYn9UwMay52g3CkqZEzkfNTyLwPuIq/euv34rWf7dMIfXQ/75S7/wBsbCMJHm+FXlXxsD&#10;0Vd1bC1W1L1Zii6/DIqq92b9NlaTMijMvU1J0RK9bMX9OEProf8AfKXf+APt51vFX9BiZTNqqKNT&#10;OT1Zii6/DImq92TgQZztNaEKtCgrhBQNcPNLLVwQm0/cRDQvUzEaWgzUpSxO9VvrRhCsKQhV7N7k&#10;Xd/DCH10P++Uu/8AA/2mystLudyjyOzwqzp1YAyBaGGVQNsLLIAxayVw27LIn6tRRdfhkSXSllZ6&#10;2pRjYk2ElMUO2pGumElPlXEVtX20aXexGb1WZmIxkorq9xETmKx8EIfXQ/75S7/wRcb/AIqYS+X7&#10;HAswotBvVuKLr8MiGr3ZKYZJ8zXwRCn9xkphiv2axFK33GmmEmX5ScEVXWmEProf98pd/wCCLSe6&#10;NLC3qO87HFKC4RXI0Ver0UXX4Y/7pTCt64H1daYavYfJ/naqXGl9pl4IqutMIfXQ/wC+Uu/8D2ZL&#10;az8Kahkq2WJGlnDHFCC4IepSr1bii6/DH/dKYVvXA+LrTDV7DdX8y1LDV7I8EVXWmEProf8AfKXf&#10;+ARE5q0TcbA81XcZ1vZN5l9Woouvwx/3SmFb1wPi60w1ew21ey1LDX7o8EVXWmEProf98pd/4BXV&#10;7h5wuVYNLGqx18TI1HY1GRpK2J+rMUXX4Y/7pTCt64HxdaYavYfBPkaqXEt95l4IqutMIfXQ/wC+&#10;Uu/8FJ0yq1NMNMy4aYTWTDSxKsnDCK/zp+rMUXX4Y/7pTCt64HxdaYavYihH7bTTCTZwxYf5WemE&#10;Prof98pd/wCDiMWo9UQOMjMWmEPyerMUXX4Y/wC6UwreuB8XWmGr2IrZfuJUoLmZjut8JvItC7QR&#10;mK/HrialMIV/8lD/AL5S7/wKKVIlaohaFVXfFCS4IepSqmJ3gVJGmEEv9vqzFF1+GP8AulMK3rgf&#10;F1phq9hoQqaSNTMZkUpqr9gk+mpEGf7WcKrHXr4GdoOymcT8XbFw/wC+Uu/8EVPH2qoZ2tVlrRih&#10;pTE3LBoiVqXBjVnroqq9w6GOws/qzFF1+GP+6UwreuB8XWmGr3RELntpf1IavYf98pd/4Hr89o/R&#10;htz1qm9Woouvwx/3SmFbzwPi60w1e6XxDtTYF0DsxuBJEy5nPDdTOH65jMJ6YYJWZqD/AL5S7/wN&#10;7sSeJW+HF2QV1e3EmmZWt1QxWKqvl9W4ouvwxROpWo8OshxLLIKoaZAyu9Fi4TFqPUeHWQ4llkFU&#10;NMgZXYgxcLQyptVTRCaCgVhFWoJwktWEITRIGZjSZKhXV8waYcZWiuUUQlDDKmGdlTZag1Opnba5&#10;ZZBLLIE4fZExVV7UtLvRawtCiBwpCBqhKbQEoQNWEIUZ0wzsaTJV6uRRdeTWKLryaxRdeTWKLrya&#10;xRdeTWKLryaxVX7MvJrFlfszcmsXm/4uTWMD+5uTWKVfnauTV7rffaeTRdX7BK6/mr5NIkaPsMvJ&#10;rFrT8ynJp/oHi1Wxfk0f7ZZGbk1iht++vyaN7XUwpHPWpXyaRU3/AHT8mjybqneic9alfJpELzty&#10;vJpEb0sifJo8G4rvSaWkzWfkzUUKiV8PSt5qcmddfsH++rdXyaP9+2jk0rr9g/X/AGnk0VVKgV8v&#10;4zfyaN7xSdxXm9lXmbkzekSkZwuudpNyZN73RdweT9WePJm2vVBgDfE6zQK66zcmJ1CpVNcTM7OG&#10;2I2hqFdfvyYLvNnZgvFaCYaYpaFQu0qNNf8A5c3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Yri8grjCoGi&#10;84PFbSYKv9rVCrUov/n/AP8A+f8A/wD5/wD/AP6RV//aAAgBAQABBQHku6Q/775NekP+++TXpD/v&#10;vk16Q/775NekP+++TXpD/vvk16Q/7749TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsOhCK2yJOojk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr47u5L&#10;k18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr47u5Lk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3&#10;dyXJr47u5Lk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr47u5Lk18d3clya+O7uS/YjIyNbe0&#10;o5C55tCX/X/PkV5AZ8VVPZzPhwNtLuheJnwm0wRGjGj6z+O7uS/YnjiRRV6iafKSzs+F0ZRZFMKb&#10;Giikzp11VV1ZkZLw/GjM8na3Odv9ZfHd3JfsTxv9w9PlJ/gxkvDCUU5gVVVVVU9TkNJMzx9ZfHd3&#10;JfsTxv8AcPT5Sf4MdNCqZI94OqFdKqFPWXx3dyX7E8b/AHD0+Un+DEFRMtB8UOp6MT6d1FddRas9&#10;45Z4viv1l8d3cl+xPG/3D0+Un+Doy2zbfuXqriz3y5fSLyzny1diGZGf7yiZn9ZvHd3JfsTxv9w9&#10;PlJ/g/Wzx3dyXwzpjyDN1FZhMfjBytITbGyb9nt4vsvlksxIHe2WscZV5K5k50PjLHxmQo70oc6T&#10;+nSFi15LZOV1P/pJ6cYkLmR4zYDeqWb+QOaORzy4slOkvOHPEZfeNnKBwIuTpe6eoeDRkfku1Ixh&#10;0NdNkXIZy+OXMGD0PHWxtbv6kqfKT/B0dOfQOwZxZap+MTKCoh/GNkxXW+/F5BqrPEzha4WiOhkZ&#10;Gpvacp/HlnHHaUF+OnIGHEnN0xdPjhFeS2Thqnv0q9Or8rjLxwZEP5LNLx35zwSm8Hc8HS2+rXju&#10;7kvhnjLUITPSnNnoyeGdfVTB8GQrADg4YlhmH4xcfVz0qvHICIODpD6F2ZrZUEEGVHhPlfBNeYtP&#10;lJ/g6Oh/tapzj/tsZYZYxfm9GPTv0p5eZAuvjzt6cMsM93Vm1l41ZT5j+rPju7kvhnjoa62fqK/T&#10;zKy9h3NOCI5g975fxhR0CdNTPmG//wBPyk/wdHQ/2tU5x/22Upjm6QunpiyKy1/QzdzMcmUGXkUx&#10;I9oxiT1Z8d3cl8M8f6/2upzgjSP4Ky6dMX+SXI9xqo+UWETK5bddnT9mK2VV1Gqp8lkBEcWbIguE&#10;3tHcW5dwK5Ms4Hpzbz0yzyRdMV+UT2aHJ5RYhI15LdX+TWdq/B5Sf4Ojof7Wqc4/7b6McvmbMXqH&#10;pz3z8gjp/hOOfI1nrETWfrP6nVFoX8hXUc4Vso/I5ljF6rtejtfLB159QxM1I99WvHd3JfDOgxT7&#10;fVHTmVHTtyygLNLNSNM4Ytp8dGf72iNnp8nEPkbMpR42cuiRHmzTnlm45ckMtY/j+K8zoroSVURU&#10;6FurCIMzlqfKT/B0dD/a1TnH/bfjCYk1M06fJeWINaeCGc2czINcPq347u5L4Z0SK1JdT1PkKeqr&#10;u6auDonfSrj6mqfIizVL9Nw8bsJEcmRFPkzzGVecdcHjn7jafKT/AAdHQ/2tU5x/234ynugyZxU5&#10;x5KQFnnC2a3jszhg1SI4TiiD3h6veO7uS+GdF/c3T5Jz1l6fODpYU+31F0+QjtnHSS6SOXpup6t4&#10;gXiXqO4PHP3G0+Un+Do6H+1qnOP+2+mzM1PKLOtNRNZPgfkOw/E7DmF4/un+NKs1PHdnHBBHi7Xi&#10;5271b8d3cl8M6L+5unyU9v3B0w9w1PkI7ZxkmyEYcnKc2WlRszT4PHP3G0+Un+Do6H+1qnOP+2x0&#10;JdVzviNy8edHTtlfno6uofpujbp5iT1a8d3cl8M6L+5unyU9v3B0w9w1PkI7Zxkw0Easn6c1mY7H&#10;mjweOfuNp8pP8HR0P9rVOcf9thJVRBTp88iD/hNny9zYy5zVdvFmfltDGbUEZjQI+8sY59WfHd3J&#10;fDOi/ubp8lPb9wdMPcNT5CO2cdKL1K+enKnrAhleFOpDg8c/cbT5Sf4Ojof7Wqc4/wC26XW93q42&#10;7Lzr76goHqgHyY5avcQBnJlbmkhweTeCmZ1ZjerPju7kvhnRf3N0+Snt+4OmHuGp8hHbOPHJFpH7&#10;kBT5M8qWi1cHjXc67dn3T5Sf4Ojof7Wqc4/7b4mFvbnY19D/AFgxTG0RU+UYidcMerPju7kvhnRf&#10;3N0+Snt+4OmHuGp8hHbOPGtmMWH806Y4guH8xIS6hOl/MHIJ/UQjBUWx8+ejzpoN0+wZT5RmRoPC&#10;9HQ/2tU5x/224nG9YmfWXfQtknDuWeeHjxzFglV4ux4udtp8fOSkSxVmrT5RIkSWiL1Z8d3cl8M6&#10;L+5unyU9v3B0w9w1PkI7ZxBkVvaBIsy0j9x5pQLS0srM2s8R9IfTbFLU7uiPpgdi0MwfCcFu/gjm&#10;AoPzKh3rG6PspcpMpR0P9rVOcf8AbfjeyKK8HjRHWVOW+ZjLFHjiyAfahfF9l39yCfH108Qk0O12&#10;O1zMNC66DKj1L5pkzjzo9WfHd3JfDOi/ubp8lPb9wdMPcNT5CO2ejod6oEMnoiKYpy/p+QjtnHQ/&#10;2tU5x/230ynhCvIX9Hr36pWNwOb1a8d3cl8M6L+5unyVV1f9fuDph7hqfIR2z09K/XK98p2eDY5h&#10;DMJx8EURZDMFObql682+P2Xo36r3Fm3C9PkWerIw9Og6H+1qnOP+28l8/syciH5kx175O5lJszSz&#10;NjPwv6IXDCzr6j/IcymZWhoaGto9WvHd3JfDHM+XtDz1dfXN1Pupn/7+dUAU6+eqE5cxs6s082q+&#10;Bgb251Nzn64Op1ys/wD386oAfr66oTVZjZ9ZvZss/BBkfxtl29IK8lGc7iThzyfQA0kiHyeZas6U&#10;aeS3N99oxzmXH2ZjyCC6zMtAXXV1FwIzbnWcn24l8hPUg/yxjmFHOYTcMueozOnKZ31dffVDVV/3&#10;86oA/utjqaiBnVVVXVogPOfNXLE8J+SfPFykcHlEcytZvJpkdZn/AOUV0pGi/wAkWer+JG2ZUf5k&#10;Nvq547u5Lk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr44WdJbqJ5NfGiyFaM/eTXxfO8ymYX&#10;Jr4t3P8AacXJr44ofrdHTzya9L0LVwb0+cmkFw00xnGDIys7Cy8mnQLBNcX9R3Jr4x4Aw6CuTRJJ&#10;RdTIfLwmVWUHJp0VZXV5n5+8mvjqynrgvKPk0yXyyeecGZrodTvcLp5NPG/krXDkH8mmQOUD0zwz&#10;RczodsPujk06Hun6vJvLPk06DenE+aEbcmmSeUES54ZhZfwHDeWUHcmbgcL4il99LfTq6enuAuTN&#10;FFVoV6K+k0mTbo5MyEMoboq6NjQJVyZs7Ou1r9HPRQnAVfJnDUMxBGT96T+i5yZMI8meS+Q2Yue8&#10;Q9PvTJl90+ObkyIQyhunPx/RZHZ4PguFcv4f5MslemLNrPVqyB6NsrcjOTPKTpvzgzraMlvHllfA&#10;gZGRlYGXkwdDlfEQN+WPj5z0jqvKfoNyLy2rRRSZ0uS4pTGNCHT1nhHggrxq5zvwQF44cjoaEIQD&#10;BMAMH/l7Xseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja&#10;9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0b&#10;Xseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXsej&#10;a9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0&#10;bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXse&#10;ja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j&#10;0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXs&#10;eja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9&#10;j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bX&#10;seja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja&#10;9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0b&#10;Xseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXsej&#10;a9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0&#10;bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXse&#10;ja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j&#10;0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXs&#10;eja9j0bXseja9j0bXsehm8XcZGUZfFo8jnd3i4hdMOfxqZDMAh/om6ZIdNDWXUAQaX/P/wD/AM//&#10;AP8Az/8A/wD0ip//2gAIAQICBj8BxLnc2sYmzubWMTZ3NrGJs7m1jE2dzaxibO5tYxNnc2sfgRKi&#10;VEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRK&#10;iVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolR&#10;KiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSol&#10;RKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSo&#10;lRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUS&#10;olRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJU&#10;SolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJ&#10;USolRKiVEqJUSolRKiUSM7R04mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4m&#10;x3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx&#10;3m/kW05FVu/rb2qrd/W3tVW7+tvarWkEZwbcAD7v7m4ubYfy313d2/W4IXVx959rePMG3f3Fy9x5&#10;mvJ9dB3m/kX529eBeDkb18L/AP5v/wAd2yGWsvfuR4i7jbdHiAgXxJ8NgG043l44uc42lziSSTnJ&#10;4G3P3bnfcfa2gFrjbeXQhbdk5vgPdPFsk7SZ9xcOD7u8aHscIFrhaPXMd5v5F+duo4F5obrPB9xf&#10;3RsvHAXV2czr07No5Wt2nDlGDf8A/wA55t/gc28u9y92rQOQObbpd65jvN/Ivzt1HAvNDdZ4A5sG&#10;fc3TnaNm8brcMH7u991twxp0uvLR5D65jvN/Ivzt1HAvNDdZ4L/7C8yC9YQD8Lx3mO+VwBV59r9y&#10;0svLtxa5p5NYMQYEZRkwNq/bs3/3JF7eCzvMbZ3GHlAtJHEXEcXrmO838i/O3UcC80N1nhDry26+&#10;4aLGX7Bls+F495siOIjKDZdXTfuGcT7p7elt4WOt0A6UG/8A8puxbldePu2tb+7akCm/effuH3H3&#10;DbHMaB/TdOzi3K9wMHEACIbaAfXOd5v5F+duo4F5obrPrtO830bt2bVrtkZbOInqWRjP3dq8N3+7&#10;/Jd5jTotHam3jYOFqtvHWZhxnmVly0NGd2U9mtZbx3Nk1WKo/wCo9qyXjufLrVl60OGcZD2albdn&#10;Lxg5HDDscbXfC2PPmX9YDB9R6exZbx87NSqP+o9q8e1yOy+1bN8Ng54t9iBGUbbdRwLzQ3WeE3TG&#10;A7NlpJ5LeJeBn7v8l4buTv8AJd67bzEjtQeOMAz4bSrLv+w8mRs+xd2xg5BbrtWW8fOzUqj/AKnd&#10;qyXjp2613tl+kWHoVl5aw8uVs1aDaM49bZ3m+jW/+weV2AGNy3lrgMwEbTPItt5JJ4zhBzDYRAhb&#10;Lsl4I8ozjrwTc/bnkc8ah2yw/wCG3u222ZjyTwLzQ3WeG80jyjAu9xuocBvLyAmTmCy5GcTBDnzn&#10;8C1hycbTApt6BZtCHraO830b8w6/xBeMiCm3jYOFvD/BdnvOHeOZvt1fiXmhus8N5pHlGBd7jdQ4&#10;MngbkaOvn/Bbdt4zIZ0GNgBYPW0d5vo12luvB2btpceRd4tbpNp6O1VGyKts2hnbl6I4Lrs+6cmh&#10;3tt4HXjoNFqdeOi424Fl2Lc54hzr+y8+kdvYu7eHnb7Va4Wt+JuUc+bBvNDdZ4bzSPKMC73G6gnE&#10;RPdHP7LcDYZzkwAXf2nnTYOjtVMTd2ruhzdB7bVbdHbGaDlYch5V/K8d9/Q32x9bZ3m+jX6W+YYD&#10;bsRcbFsXYs1k5zgC/ZktNjhy5+fjwHNzs1EdvALoe+cuhvtswBdt44nMONC7uxYBgfzXWRpNhbmJ&#10;zcmrAvNDdZ4bzSPKMC73G6gmD9XVgOsjt5ZCzBD3saSIEj1uHeb6NfzeYYDeQOPRZ14L+SwyIwBu&#10;u1cGz8LR05cB18eM7I0D26sH529eBeaG6zw3mkeUYF3uN1BNdmfrBwNu7OkcR0qy9tYZtVrHBw5D&#10;b63zvN9G3mgeYYHyO1jBvN3Abodq4Lw/qIlkwLscls8uD87evAvNDdZ4bzSPKMC73G6gnsEbLRpG&#10;XCtaSDnBsWUh4/V2hWXlrDNs1a02jOIetw7zfRt5oHmGB8jtYwb3cOA3Q7VwXh/W7WcC73G6hg/O&#10;3rwLzQ3WeG80jyjAu9xuocBv7sd0+ID3Tn0H8C27OTjafCVa3I4eJub2ets7zfRt5oHmGB8jtYwb&#10;3cOA3Q7VwP33azgMP6G6hg/O3rwLzQ3WeG80jyjAu9xuocO39vY0/D7vNm1aFZeNLdOGLxkR08ib&#10;eNg4W+to7zfRt5oHmGB8jtYwb3cOA3Q7VwXg/UTPLgXfINmWTB+dvXgXmhus8N5pHlGBd7jdQwLH&#10;AEZjlXdBYf0wkV/W4O0909i/saW6p4L7v4SCPm/49bR3m+jbzQPMMD5Haxg3u4cBuh2rg2viaDLJ&#10;1YDrg7zevBAzvHQDgXmhus8N5pHlGBd7jdQw7DlHKv57nIPebxZeMdmBebo1+to7zfRt5oHmGB8j&#10;tYwb3cOA3Q7VwNvR7hy6He3AF4zIQbQsmR/G3szjh2rxwaOVd3wN8PLy4F4P0jXw3mkeUYF3uN1B&#10;FzsgAtJW2xxaBBvFZy51s33cdn909n+8qtabRnGAbkeJ9mTMLbcC8fygStPWPW0d5vo280DzDA+R&#10;2sYN7uHAbodq4HXboOFiddui04GRWC8dz5ddqqHmAHUrXkuPKbcHbuzYc6/jvLCCDxWZRwXmkeUY&#10;F3uN1BD7dvHlfo4h1y4bbtxboK72y7SOyxeBnSrAQ3dHbarTlPLgNYYxdpPraO830beaB5hgfI7W&#10;MG93DgN0O1cP8t3428XxDtHF+K3Q7VwXmkeUYF3uN1BXn8mQ7RlxdH4Q+4vB3R4BnOfQNfrbO830&#10;beaB5hgfI7WMG93DgN0O1YH8lzYH8Y4ndhWzeAtOY4OywEnMELy/yu4m8Q05z0I3jB/WT9PIerAB&#10;zNd2cF5pHlGBd7jdQVl4MvE4RCtZ325xGXZbh7LQScwyoP8Aufo7exWD1tneb6NLXC0GIK8Fmhzu&#10;1eE/UV4T9Tu1f1NDbePj6cGw5QYrwWaC4da8J+orwn6ndqtu2AHPE9ODs3jQ4cq7hcz9w6cvSu49&#10;p02jtXfe0aLT1Bd9znftHXrVl20N0cNuzsn9Js6MoXjf+3sWUOdpd2WKy7aG6BwbV4wE58oPQvCf&#10;qd2rwn6ivBbpJPXgf2MB5eOa7hc3pHT2ruXgOkWdZXiu5u/xXfvANAt6wu+XO57B0dqsu2huget0&#10;7zcTY7zcTY7zcTY7zcTY7zcTY7zcTb529eJsP/YPK7E2ux+omQ9uJtdt5HGdnZibWfCwDWevE2vH&#10;fqI+nu9WJq5590EyFqtOJqR8RDes9AxNmXQ90bR0n/jpxNn3mc5NAyDoxNXZ3dwc8ei3E2/jELvz&#10;GOJq69PEMnKeJFxiTadJxNRcNg3K7ePYNeJq68PyjO7iRc7KSbTpOJrst8DMg5Txns9uJr/EzxvH&#10;0t9vFiam8dzDOcyN4+JxNC5xsAykq33R4R16Tia/xXdMfuPZmniam5uT3fed8XIOTXojiZ2lG5uf&#10;D7zvi0cmvRHEzL3mwCJK/ju8l30u08nJPE02rw6G8ZXeyN4miA7TiabFx3nfF7o7dS27wkk8ZxM+&#10;+e98Iyn2c62fCz4Rx6Tx6sTP+x2X4RldLtWzdf1t/dPi5pq04mNriAM5yKxlrz+mEz1Wqxp2BmbG&#10;cZWYmPfvGjkttMhlXcDn/tHTl6F3NlnSensVt44u0m3/AKym6YVN0wqbphU3TCpumFTdMKm6YVN0&#10;wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3&#10;TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFT&#10;dMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YV&#10;N0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbph&#10;U3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpum&#10;FTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6&#10;YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqb&#10;phU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCp&#10;umFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMK&#10;m6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0w&#10;qbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3T&#10;CpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTd&#10;MKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN&#10;0wqbphU3TCpumFTdMKm6YVN0wqbphZLt0wsl1+//AMVkuxzuJ6gsgYOY9ZVSzQANQXfc52kk/wCv&#10;/wD/ANf/AP8A6/8A/wD7Iq//2gAIAQMCBj8BxLnc2sYmzubWMTZ3NrGJs7m1jE2dzaxibO5tYxNn&#10;c2sfgRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVE&#10;qJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiV&#10;EqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKi&#10;VEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRK&#10;iVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolR&#10;KiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSol&#10;RKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSo&#10;lRKiVEqJUSolRKiVEqJUSolRKiUSM7R04mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3&#10;m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m&#10;4mx3m4mx3m/kW05FVu/rb2qrd/W3tVW7+tvarWkEZwbcCy+vbthzPe1ushbLL+5cTxC9YT0H10He&#10;b+RfnbqOBeDkb18LvtvsXbLRkfejxOPGGHiA+KJ4rBlNpykxJyk8AZeF15c8bCbXNGdhPlgeSKbe&#10;3Z2muALSOMH1zHeb+RRvjU7AvNDdZ4Lx7MjnWXbTmL8lvMLbOXBvftXe4Q9mh8RMW/N65jvN/Io3&#10;xqdgXmhus8DTmvmWyeOvBvncQurDpLxZ5T65jvN/Io3xqdgXmhus8F59ucm23IczhlaeYgJ11ejZ&#10;e02OGY/7hnGBt3osvL4hxHG1vujrPKbPXMd5v5FG+NTsC80N1nh26d8BYLwCPI4cY6RxFZLsXgz3&#10;bgeg7J6FYLhzeV5a0dJ1IX/3ZF5eCwtaKbDz+IjiJsAzW5fXOd5v5FG+NTsC80N1n12neb6N27Nq&#10;12yMtnET1LIxn7u1eG7k7/Jd5jDotHam3jYOFqtvHWZhxnmVly0NGd2U9mtZbx3MbNViqP8AqPas&#10;l47nNutWXrQ7lHdPZqX9Zy8bTkcMOxxtd8LY8+Zf1gMEz09iy3j52alUf9R7V49rkdl9q2b4bBzx&#10;b7ECMo226nYF5obrPCbpjAdmzKTyW8S8N3+7/JeG7k7/ACXeu2nQSO1B494Az4bTkVl3/YeTI2a7&#10;tjNA7bVlvHzs1Ko/6ndqyXjp2613tl+kWHosVl5aw8uVs/YrQbRnHrbO830a3/2DyuwAxuV9rgMw&#10;EbTPItt5JJ4zhBzDYRAhbLsl4I8ozjrwTc/bnkc8f/ntlh/w29222zMeTAvNDdZ4bzSPKMC73G6u&#10;A3l4cnSTmCy5GcTBDnzn8C1hycbTApt6BZtCHraO830b846/xBeMiE28bBwt4f4Ls95w7xzN9ur8&#10;S80N1nhvNI8owLvcbq4MngbkaOvn/Bbdt4zIZ0GNgBYPW0d5vo06W68HZu2lx5F3i1uk2noVRsir&#10;bNoZ25eiOC67PunJod7beB146DRanXjouNuBZdC3OeIc6/svPpHb2Lu3h52+1WuFrfiblHPmwbzQ&#10;3WeG80jyjAu9xupOIi7ujn9luBsM4okwAXf2nnTYOjtVMTd2ruhzdB7bVbdHbGaDlYch5V/K8d9/&#10;Q32xl62zvN9Gv0t8wwG3Yi42IMux2k5zgC/YLNo2OHLn5+PAc3OzUR28Dboe+cuhvtswBdt44nMO&#10;NC7uxYBgfzXWRpNhbmPJyasC80N1nhvNI8owLvcbqTB+rqwHWR28shZgh72NJECR63DvN9Gv5vMM&#10;BvIHHos68F/JYZEYA3XauDZ+FoE8vXgOvjxnZGge3Vg/O3rwLzQ3WeG80jyjAu9xupMdmfrBwNu7&#10;OkcR0qy9tYZtVrHBw5Db63zvN9G3mgeYYHyO6sG83cBuh2rgvD+oiWTAuxyWzy4Pzt68C80N1nhv&#10;NI8owLvcbqT2CNlo0jLhWtJBzg2LKQ8fq7QrLy1hm2fsVrTaM49bh3m+jbzQPMMD5Haxg3u4cBuh&#10;2rgvD+t2s4F3uN1DB+dvXgXmhus8N5pHlGBd7jdXAb+7HdPiHwnPoP4Ft2cnG0+Eq1uRw8Tc3s9b&#10;Z3m+jbzQPMMD5Haxg3u4cBuh2rgfvu1nAu9xuoYPzt68C80N1nhvNI8owLvcbq4dv7exp+E+Hmza&#10;tCsvGlunDF4yI6eRNvGwcLfW0d5vo280DzDA+R2sYN7uHAbodq4LwfrJnlwLs5hsyyYPzt68C80N&#10;1nhvNI8owLvcbqwLHAEZjlXdBYf0wkV/W4O0909nSv7GluqeC+7+Egj5v+PW0d5vo280DzDA+R2s&#10;YN7uHAbodq4Nr4mgyydWA64O83UerBAzvHQDgXmhus8N5pHlGBd7jdWHYco5V/Pc5B7zeIW8Y7MC&#10;83Rr9bR3m+jbzQPMMD5Haxg3u4cBuh2rgbej3DYdDvbgC8ZkINoWZ/G3szjh2rwho5V3fA3w8vLg&#10;Xg/SNft4bzSPKMC73G6kXOyAC0r+Rji0Dwt4rOXOtm+7js/uns/3lVrSCM4wDcDxPsyZhbbgXj+U&#10;CVp6x62jvN9G3mgeYYHyO1jBvdw4DdDtXA67dBwsTrt0WnBsF47n72u1VDzBo6la8lx5Tbg7d2bC&#10;ONfx3pBBB4rMo0cF5pHlGBd7jdSH27ePK/qHXLhtu3FugrLsu0jssXgZ09qsBDd0dZtVpynAawxi&#10;7Sf92eto7zfRt5oHmGB8jtYwb3cOA3Q7Vw/y3fjbxfEO0fit0O1cF5pHlGBd7jdSvP5I7RlxdH4Q&#10;+4vB3R4QeM59A1+ts7zfRt5oHmGB8jtYwb3cOA3Q7VgG8ubA/jHE7sK2bwFpzHB2WAk5gheX+V3E&#10;3iGnOehG8YP6yfp5D1YAOZruzr4LzSPKMC73G6grLwZeJwiFa3vtztjzjstw9loJOYZSg/7n6O3s&#10;Vg9bZ3m+jS1wtBiCvBZoc7tXhP1FeE/U7tX9TQLePj6cGw5QYheCzQXDrXhP1FeE/Ue1W3bADnie&#10;nB2bxocOVdxzmfuHTl6V3HtOm0dq7z2DRaeoLvuc79o6z0qy7aG6OCwq3ZLT+k2dGULxv/b2LKHO&#10;0u7LFZdtDdA4Nq8YCc+UHoXhP1FeE/UV4LdJJ68D+xgPLxzXcLm9I6e1dy8B0izrK8V3N3+K794B&#10;oFvWF3y53QOjtVl20N0et07zcTY7zcTY7zcTY7zcTY7zcTY7zcTb529eJsP/AGDyuxNrsfqJkPbi&#10;bXbeRxnZ2Ym1nwsA1nrxNrx36iPp7vViauefdBMharTiakfEQ3rPQMTZl0PdG0dJ/wCOnE2feZzk&#10;0DIOjE1dnd3Bzx6MTb+MQZ5jHE1deniGTlPEi4xJtOk4mouGwbldvHsGvE1N4YwaM7uJFzok2nSc&#10;TXZb4GZBynjPZ7cTX+JnjeJN9vFiam8dzDOcyN4+JxNC5xsAykq2DR4R16Tia/xXdMfuPZmniam4&#10;uT3fed8XIOTXojiZ2lG5ufD7zvi0cmvRHEzL3mwCJK/ju8l30u08nJPE02rw6G8ZXeyN4miA7Tia&#10;bFx3nfF7o7dS23kknjOJn3z3vhGU+znWz4WfCOPSePViZ/2Oy/CMrpdq2br+tv7p8XNNWnExtcQB&#10;nOQKxlrzyQmeq1WA7AzNjOMrMTHv3jRyW2mQtK7gc/8AaOnL0LubLOk9PYrbxxdpNv8A1lN0wqbp&#10;hU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpu&#10;mFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm&#10;6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wq&#10;bphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TC&#10;pumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdM&#10;Km6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0&#10;wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3&#10;TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFT&#10;dMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YV&#10;N0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbph&#10;U3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpum&#10;FTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6&#10;YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqb&#10;phU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCyXbphZLr9/8A4rJdjncT1BZA&#10;wcx6yqlmgAagu+5ztJJ/1/8A/wDr/wD/APX/AP8A/ZFX/9oACAEBAQY/AfEutD90k/ux34m1ofuk&#10;n92O/E2tD90k/ux34m1ofukn92O/E2tD90k/ux34m1ofukn92O/E2tD90k/ux3/cNgjtZp1sEdrN&#10;OtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEd&#10;rNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1s&#10;EdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp&#10;1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjt&#10;Zp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtg&#10;jtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNO&#10;tgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdr&#10;NOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sE&#10;drNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1&#10;sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZ&#10;p1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgj&#10;tZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOt&#10;gjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrN&#10;OtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEd&#10;rNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1s&#10;EdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp&#10;1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjt&#10;Zp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtg&#10;jtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNO&#10;tgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdr&#10;NOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sE&#10;drNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1&#10;sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZ&#10;p1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgj&#10;tZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOt&#10;gjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOoFq6btkCM7flHxDN87ETA0Mjg&#10;OcYerBYR+EA8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8Ta&#10;M9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZG&#10;V9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE&#10;8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ET+AqLNi1cPXjk/dN2rQhlFDmH&#10;sKQhAExjD7gBRFkODHFhdFUuemqjbswYpg90pgZiAhXJLi5//m5n+p1iPBPi4AB1iI23M/1OlI2d&#10;iZKFkUgxVYSyCrdYv8pJYpDh2e50O+iLdnZRH/WxzRwuX/KTTMFHcPLRudq3TDE67lg6IQPhMZIA&#10;D89EZ7IyvoifwFMdRJNQ7ewpNVuc4AIkOKjNMTEEfim7s5i4h15pjB2CPQ4OO/V0fWxkJluLrNDv&#10;O7BOOMCefhnZgGERwxwx6/C1uS9mYOnbkgLsIJyHzaJB+KZymPx1RD/Rm80gfGAT/FKkgmRFIhc0&#10;iaYYAAB2dQVgPWHuDS7yORQhrkABVSfoFApFzYfEdFAPPAf1/jl6sMSgJBdxck2UaPmK4t3LdXtK&#10;YP8AlAe0BDqEMBDqH880Z7IyvoifwFX/AA+k/TsOhwb+1pr0Mb4Ils6ICjKNA008IPXiVDN7sMOw&#10;QFc6eOPUIYgPuUAB1AAYAHQhLpbpgQZEpox+YvlOmGeiYfdMJM8MfcKUPJ+eaM9kZX0RP4Cr/h9J&#10;+nYdDg39rTXoY3wP0z5uetbaxUhHtxBw1EQD4QDH9HRt5sOb36lw9+T3c0jZcpsPexULj+j880Z7&#10;IyvoifwFX/D6T9Ow6HBv7WmvQxvgh7hRA5wj3WLlInadE4CRYgdYBiZMw4Y9WdgNM5WOXTcsnzcr&#10;lusmOICUwY/oEPKA9Ydg9fhERHAA7RorKNVBaJt4h2SKxfiqrmN8+oQfKTzSlKPlzRMAiUwfnmjP&#10;ZGV9ET+Aq/4fSfp2HQ4N/a016GN8ItSFCUgV1M9xFLGEMwR7Ttz9fdm8ohgJTe8I5wFMtMfUznMz&#10;jtJYhk8Pe70AMgP6D0ZZS6GToQ+KjHAdwcw/AkUwB8IiAU4hbXRWhohcBSdPVsPWli/qhmiJUExD&#10;twETG6usoYgP55oz2RlfRE/gKv8Ah9J+nYdDg39rTXoY389sZ7Iyvoifk15Zg3IW12kXba9zv5EG&#10;/rShkkXDVsCSKXeol7w6rsnWY4AUoGHzhwKIBIcRL+dKZvnGZljkAx90CnauBAP0j8Nf78cTMfL8&#10;9F//AMyjhBcTryjlx/m1JVqyelD4SIgwE3+UFXTYc4dBWUtWYViHThrnd0r3Y+YslnlKfu1kxKcu&#10;cADmmDEKGG4fW07mDImD6wkz/MsWgD15zp4pgiliACJSYiofDBMhh6qQe8WbxkbifZoGUgrS/obI&#10;psesp3axDu3JMPKUjYaRCM4TWoudAoAVebSNIqDh5TGfncYiPlrNHhPw0EBDDD6ii/6rSwSHCW1m&#10;51iiBloYikecMfKUWKjfAQpd3wvu+ZtOQzRMlE3HhIMTGx6iAsUEnjcuHyjC5H9mk2V/W6o0ZulB&#10;TjLhjx9YjXeHXgi6KAACmHX3SgJrAHWKYAID00ZCAhiQVpqG868bmz27MwAOA+qlAhl3o9Qh8yQy&#10;YGDNOoSkl78m7jv2SAAFVFI/1YwxwDECotzHdj1+UXOAh8gKL9W8IbIxKGAHkmhXxv0mei4MP6aM&#10;gvwl4amSOGAgEHGlH9AlbAYP0DRyFsUbVdGAc2RtBys0OXHygiYyzMcPJnIiFOpvhZLBxFiECise&#10;CXIVtMJkDEfmyAYWz7NL+oKSph6iIGGpBi/auWL5nYkq2ds3hDJqpKEcMSnTUTOAHIcohgICACA9&#10;vQ4N/a016GN8MBxLuXiE8hWtyKOjR8JBsyKKERbOlWecs5XUAoKHVQOOYVIwATNHPEREpQBa/OJB&#10;1PKZM8YUP8kY8/8Ay0Hd3vxOKXNDEDrxRuvyjj9Vl6h9zye6NLf2c4p3MwdZg9x9dsmrtPOw80D9&#10;wZkbNx7RDyeQan7ZfqIKvbemXUI7VbCIpmUarHQOZMRABEhjExDEAHDtAPCgyYtnDx46VBBs0aEM&#10;ooocw4FIQhAExzGHsAAxGmspeizLhhCOM1TupkguJQyYj1iEcmYncmw+S4VROHlJTc9xFue+n5AA&#10;VzzDwWrcTfsN2ANzFJ+ydVX4aKMdwgsXOLhgZ+xTeD1e6LzvxH9NZo8JuGglHqw+oov+q0cz/hBZ&#10;gGP8Y0c3FmP8bM6AhSxrYd3ZY743WgZk69eagP7aD4qixg94q6fw07krMWjeJsOgJjgnEYtZPuw8&#10;osFzGKobD5CCyxxHsKNOY2VYvIyRZKi3eMJBM6KyRw7SKJKAU5Dh5QEAH87cZ7Iyvoifk27CmMAG&#10;V4VPU0w90fraFNh/klEf0dCcuyZUXg+GK0HEyE3JNs0HD90m39UMxZYgYCm7toQVljAPdgYM0DHN&#10;5rG17Ngo+3YGNJmtI2NJmkAR+Mc5hxOssftOqoJlDj1nMI9KStm6YhjOwMu3FrIxciQFElCD7w9Z&#10;TlHAxDlwOQwAchimABBObt/1yT4X3E7FKFkV/PUYOBAT/Vrw4BgJ8womQUHDvkym+WmcejF8UON8&#10;V36TlMkha/Dx8UQKJDBnJO5hMcBEDBgYjQerDD1kBxFGkm7ZFJu3QSKggggUCkIQgZpSEKXAClKA&#10;YAAdQB0mvFZKGRaXwhCrW+4mWfzZnTVbuvMeFL5rgyXcl7o5vPIHm52ZgUPDwb+1pr0Mb4eFP7pK&#10;ffkn0OJ/4gzH3g48EZZFlR/r0vImz1FVRErdo3Lh3zt2rgPctkAHEw4CYRwImU6hyEM2cs2qFxX8&#10;s2zZa+JBMO/xOXBRFgQc71Fp2hgUe8UAfnlD+aBemq3u6FSbz6bcUYq8oopUpJqPyPncMHKID2or&#10;AdPARzcw+Bwu3h48km0uva8p6h9ZtAzSLEEhFUz5giYUzimoXPJibMPiXONhiP52Yz2RlfRE/JqC&#10;OO32bJNh/wAUElv+q/ulw2HdDUrmJuBgZoc+GJ0FQ85u6R7MF2qwFVIP6xcBxKIgNy2TPJ91L2xM&#10;rwz3D4pjInEoKk91NYuByD5SGAfCpxcvWOTd2baT/wBXt2MeFxTkJVPNP3pyj1KNY/EDCHxVFxIU&#10;c4qapB/ufBv7WmvQxvh4U/ukp9+SfQ4n/iDMfeDiikIUxznNmkIXrERHsAA8ojTI0kyR/wCIV2tk&#10;pW8Xxi/OoiYuehGFEesqTEpsDgHUdcVD4iXMAP7hc3EGeMUzWBYCq1ZZwFO7dn8xo0Tx+W4XMUuO&#10;A5pc44+aUanbrnnJnczccsvMybgflLOFDKHzQHHNIAmwKXsKUAAOoPztRnsjK+iJ+TbPTxw9ZiJd&#10;H+KLdKf+x0TTt83PDWvFAOaV1LrFS7w3V5iJB+cXU6/iJlMb3qUbWzEXleqpDiUHbVukyaGw8oKO&#10;1Suf+70UHHCW40kcfOURkmyhg+AhmyYD/lBTaKPPSFjy7sQTQaXwiRokc4iAZhXqSzhkUREfN7xV&#10;MTeQMeqgEOsBDEBDoW1fTZuKbe+7b7h8sAead7FiVAw4+U3qajYPgKHgtuzIJIFZe55lvCMCm+KB&#10;3ChUwOcerBNPHOMPkKAjVsWHbqfdxFsRKca2MPUZUwYmWcKdod65XMdVT9s5ugSV4gXCjHKOSiMZ&#10;CtQ7+QeCHb6s0KOeYgD1GUNmokHADqFEQpRKx+FOc1KqYE311SGBzk+SItWiIgkb3Q9YU+Gi/wBo&#10;+E8M6Yj1G+pJFdBUPfDv27khsPc6sfdDtpCIhpha3LtWIGbad1ARs4VN2CVmqBztno49hEz99m+c&#10;KRQxw6HBv7WmvQxvh4U/ukp9+SfQ4n/iDMfeDirFjpBAjmJgF1Lxk0FSgYhyxxe9QIcpgEpiHe9y&#10;UwD1CURDy9AtyXcqu5eSKh2dt25H4C7kHBC5xikzvNSQSASissfzEwMUPOUOmmov/ZFO3LAjBEQb&#10;IsmxH7oC4jh3rl8VVI5wDAMSIJh1fFr1g3FqZA+OOaRrGFJ/9MrIE/8ABSJpaZt68WxDgKredjW6&#10;QmDyh3kcVkcBH3ev4KbRPEqKd8N5ZXBMJYDC9iTmw+WsRMrlpnG7M9I6ZQ6zrhTWVh5BlKxj5IF2&#10;UjGqproLEHsOkskYyahB8glEQolgWtI+sWHw/cnROu2OBkJCX84jh2US9SiLUoi3RHrAfnlCGEiw&#10;fnbjPZGV9ET8m8O+oRz28wn1e/CyH+DoXZf0uQyzC1YVaVUbJjmmWOQMEW5TYGzTOFjETAcBwE2O&#10;FSF43vLLyUg7UMDRriINmTfHFNozRxzUG6QeQOs44qKCdQxjj4ZTgndj9R+vb8WM3Y792fOV9SIo&#10;RNzHCYw4qEbGVIo3DrMVMVSY92kmUvhsa5QABXgr8+rPfBKQYuTHH4O8Yp/4PBP388QFRnw+ge7Y&#10;HEPNCQk+8bpjj2YkZkc++AmKPQuC/wCZKDgzBIGkLF45pnsgviVq1KPaAGMAmUMGIkRIofAc3AZa&#10;9L0lVpedl1xVWWUxzEydfdt26eOCLZEvmppl6ih7+Ij4E1kVDpLJHBVJVMRKYpijiUxTB1gID2CF&#10;H4ScRFHUvdUTEHkYC7T+co8aNxIVVGQN2meIgcolX7Vy498Pelz1vDwb+1pr0Mb4eFP7pKffkn0O&#10;J/4gzH3g4riE/MUoqNLCK2TMPaHfSDYRw9z+Z6FsHkCqBb42GiW3TB/NiYHboXvvd8ChiZ/yszus&#10;erN6Mva9q31c0Db06mZKUiI12qmgoBwEp8CAPzRlCjmnMnmmOXzTCIdX53Iz2RlfRE/JvC4TGEme&#10;9fJBhj1iaMegAdXu9CdbJmEv13c0VFKYfqg59bEP0i16PDFRMQzZF+7hVgHyldsHSX/SEBD3+hJK&#10;4Y+pXdFOQ97FVRH/AK3wPrlOhmOr0vF27BcfltmRU2SQfARwm4/jHoWdwwaOBGPtaF/tLKok7BfP&#10;zGIkU4frIM0gMX3nA+70UPYiU/2focG/taa9DG+HhT+6Sn35J9Dif+IMx94OKvKIVUzFJjh+odqT&#10;9Y7Z8zOIfoTOYegNrX1HHXSRVF1EyzESpvmK4hmiq0XEpwKJg6jkMU6agAGeQc0og6f2Euw4lwKY&#10;nUTSZCVpKEIHWAKM1j92sbDq+YVUMYcfmi9lHirst2btqSTESmYzrVZqr5o4DgRYhBEPfDq/O/Ge&#10;yMr6In5N4Ufa7n7uedCMKHYpxKjiG3KUN/yl6PBw2IFxvtkniP7R83D9OPQuP2iiPppPBwgaELmg&#10;taKcqYP2nyir03+c46HFt8ur3vql1qwKAh2AlGkIwTAMPIBW/RQ9iJT/AGfocG/taa9DG+HhT+6S&#10;n35J9Dif+IMx94OKsS9nipkodpKfVtwiXr/oD0hmro4h5e4Ir3wB5TJhRFUjkVSUICiaiYgYpiiG&#10;ICUQ6hAQ7B6Joy5YKGuGNOOJ4+caoO0B+FJciiY/xUsvCRUpw9lFCiJXNqriLfPxEcTsnffoZvX8&#10;VLuerqAQpzI2S5j+J0MjnH7qLL6pJgQMOsWCxzkVHr+KguqccB8ynUXLsHsXJMVhbvY+RSOguioX&#10;tIqkoUp0zh5QEAH87kZ7Iyvoifk3hR9rufu550Ij8TY76BK9Hg1+Icb9IL0Lj9ooj6aTwcKWqYZp&#10;EeHMKGHwxzcR7PfHocSXSoiZRxfswqYR9+QcD0UPYiU/2focG/taa9DG+HhT+6Sn35J9Dif+IMx9&#10;4OPBE8E+IEkVtdUMiEfY8u+PgWSaEDBGPMc49T5qXzEQx+eRApQDvE/nOmozvSCTCYTQ7qLu2LAi&#10;Mm0Hyd24zR71IP8AUrAol145oGwMBY6c/wDGLXlFT/2ZvFmmJG7spesUlSYn9Vepl+OiJjfrJnUJ&#10;53524z2RlfRE/JvCj7Xc/dzzoRH4mx30CV6PBr8Q436QXoXH7RRH00ng4VuExASq8OYU2IfZrbH/&#10;AA9DiQ0UJmHb35LomJ2YZsg4Ds6KHsRKf7P0ODf2tNehjfDwp/dJT78k+hxP/EGY+8HHgTWRUOis&#10;icFUlUhEpimKOJTFMHWBgHrAQplavGptIXhCoACDW9GOBpZAnUBQeJnMQkiQof6TOI4wxEwuDDX1&#10;pw/u+GuVuUoGXRZK4OUMewHLRQCOmw+8omXHyY9OcsS7GZHUVNNRTItgHetXAAPq71sb5Dhspgcg&#10;9g9ZDgZMxijc1hXCQCy1syqkcuoUMCLEDzkXCePX3TlAxFSeXNOGPX+dqM9kZX0RPybwo+13P3c8&#10;6ER+Jsd9Alejwa/EON+kF6Fx+0UR9NJ4OD7wps7u7Mbxhh/aZCdmb/OQHocVWSxAKWRuMbkbCXsF&#10;OTTTfBh5OoVxKPvgIdFD2IlP9n6HBv7WmvQxvh4U/ukp9+SfQ4n/AIgzH3g46CEnCychESTY2e2k&#10;IxZRBZMfdIqkYpyj8A03ayszHcQItHzRbXgjnuM33n7cyDsx/fWMt8FItuINoXDZrkwFKpIRJiyj&#10;MB+UYwADd2mQPcKksNd9YN82/chszvDsWi2Y7IAAAiKjJYE3aYBj8pMOjYl8NUSJGu+2loqSMQP5&#10;xxFKp5qpx8pxbPU0/wCSkH52oz2RlfRE/JvCj7Xc/dzzoRH4mx30CV6PBr8Q436QXoXH7RRH00ng&#10;Pbx3BTurKu59GA3+URu7zJBIw+8dZyuAfyB6FncZI1sJ2xmwWTdB0/kHKZVxHLHDHsUA6yQmwwDN&#10;SKI+cUOjLyZSj6tB8PXy6ynkzl3TFBMnwmA5h/xR6HBv7WmvQxvh4U/ukp9+SfQ4n/iDMfeDjpt3&#10;8a8dR79ooCzV6xUOkqmcOwyaiYlOQwe6A4004OcUnx5yVfNFVbOu5xh60qZskZZRi/N1A4MLdM50&#10;lx+dESCRQVRUKYvh4RqCAd6WelCEHy5pm7QTfoxKX87UZ7Iyvoifk3hR9rufu550Ij8TY76BK9Hg&#10;1+Icb9IL0Lj9ooj6aTwXFw8eLCRpf8F61HEEeoX8X3i5S4e6dko4H/EKHl6E9ZN1MgfwFxx5o6Rb&#10;44GzRwMRRI2A5i6ChSqJH+QoUpvJTwsgwdzljKOcIK+GSRhbKJnEe6Sd5ucDN6AdRkjjgYQEUjKE&#10;87wt7esu3Ze5plyPzbCIROscA8pziUM1JIodZjnEpCh1mMAU+cXCs2ecQLx7lzcZ2ggdFmkiBvV4&#10;9FT/AEvdCoYyygeadQ2aTOImQ5vDwiflRUFo2n5VouuADmlUXbszpEEewDHK3UEA8uab3PDwp/dJ&#10;T78k+hxP/EGY+8HFRVvQTJeSmZuQSi4tg2DE6y65wTTIUPdMYwfB2j1UlZ142xHXdc0izz7jvA/e&#10;FdA7OUM76sX81Vm3bm6kgKBc8AzlinExgp5NcKlVeItrgYVSxPmEmmxP1TIhmJSGHZnN8FDf/bgH&#10;XTiNlmD2LkWigpOmEikdFZMwdpVElAKchg9wQ6EZxXcsHDOybDFydKUWASEeyKrZVsk1biP873AL&#10;issJcSkzSEOICqUB8PCe0Ezj30bCyNxu0/2Xq6DZuP8AGwW/O1GeyMr6In5N4Ufa7n7uedCI/E2O&#10;+gSvR4NfiHG/SC9C4/aKI+mk8FuXlAqlRmLYmW83HmP1lFRuoVQCnD5SZ8M04eUoiFWzf1uKgrFX&#10;JGEfEJjiZFXrI4bKdQfOtXBDpH8mcQRDEMB6CzR43QdtXCYpOGzkhTpnKPaU5DAJTFH3BpV7KcJr&#10;cQcrCJjqQYuYwM4e03dxzhqlnY9fxese2irp8LmTpQhs4v1i/lXBPgFJV8ZIwfyijQRVoW1BWxG9&#10;WLKBaoNUxw7BMVEhAMbr7RxHou7TvmAY3Hb70xVFmD3ODA5BxIokqmZNZBYmI5qiZyHABEANgI4q&#10;3/w+bTsZJx9xtGbts8eHdIKNnYqJCGasAnIciopiUwH7M4DAbEBLXCn90lPvyT6HE/8AEGY+8HFS&#10;fHW4Gmc2h1FbesRNYoYGdGJmv35cRx/o6R/V0xwEBMqv2GSDw+qX5ZVu3QQC5iS8o2IZwl/8F0XN&#10;cofCmoUaXXhFrzs86qmem3i3xHDdMP1SkfoOVhD4VRoRPxMvQyPkIVuxA3v+dmCH+bSD2Si56+HS&#10;GAgW63eLfOAcc4WzNNomcP2VO8IPlKNNYuIj2UVGMUQbso6NSIggimHYRJJIpU0yB7hQAPCq5crJ&#10;N27dIyy665gKQhChnGOcxsAKUpQxER6gDrGr0vVooJ4VV99UW1iAh/4cyD1dsfNERzRcFKKxg8hl&#10;DfnajPZGV9ET8m8KPtdz93POhEfibHfQJXo8GvxDjfpBehcftFEfTSeFbh/e74UeHN3PiqoyC5vm&#10;4iRMBUwcmx6is3RQKRx+oJU1uopVM4pyGA5DBnFMXrAQHsEB9wf7pcftFEfTSeDhT+6Sn35J9Dif&#10;+IMx94OK4Wo2Q9ZvoRraLRuoozPnZr3uwUkSKhiIpuAfHVFUg9ZTiPvf3KS4HWHJ97csyj6rfsow&#10;OGDBkcPPjAOX/tb0o4Lh/o0BFM2JlvM/O1GeyMr6In5N4UfbDn7uedCH6+3ibHAG4S3R4NfiHG/S&#10;C9C4/aKI+mE6DCwuJpZC5eHqAEaw8oh84/h0wwKVMoGEPW49MOxLHvES/wAyJigVGm9yWTcUXc0I&#10;66k38UqCgAbABFNUvUogsXHzk1ClUL8oodF1cV2zsXbsGyLnOZOXWIikHUIgUDHEM9Q+HmELic49&#10;RCiPVUnw/wCDpn8HZrshmc1dqwGQfyaQ9R0GxOo7Fkp154j/AEhYg5hgRJ3iakVYl3SaLDinb7Aj&#10;A5HygF+u0ES5hHjUxx+ced2Aesoh5+cBl0w7sxgS8Llisukm5m7wjGTNE4gBlBSMo6PmF7RzSICI&#10;4dng4U/ukp9+SfQ4n/iDMfeDijS1jTGYxdqlPNW1I5ysc/AvYDhDOKJVADqKsmYixQxAD5omAWcZ&#10;djr/AIZXWrmpHZ3CoH1cqoOAf0eTwIiUoiPY5BA3kDP7aRdtHCLpq5TBZu5bmKdM5DBiUxDlESmK&#10;YOwQHAek6nLlmYyAh2Rc93KTC6bdBMP2lVTFIAj5AxxEeoOupGzuAgrKLrkMzfcR3iYpgmHWBvqh&#10;uoAHFQQ7HKxS5nX3SQjmLFXdu11nTp0sZw5cuDCdRRQ4iY5znMImOc5hxER6xHrH87cZ7Iyvoifk&#10;1hOQUk9iJiKdFexsnHKGSXQVIOJVE1CCBimAfcoG6fEk70hew8pHRTlT9KirIxx/jr/fiM/8mif6&#10;nQlC/I9PEMMU4aHx/wALIaaf8Q71mLlQYLGcMWLoxE2yJzhgY6bZAiSBT5vVnZudh1Y4dFpJxjtz&#10;HyMe5I8YvmZzJqoqpmA6aiahBAxDkMACAgOIDRWyPExw9IUM0DzDCMdqfpVXZnUH4RERr/fiM/8A&#10;Jon+p1gF9xxPfJDQ/wDzshpJlxAvqZuCOQc+uIxJxTQaFVABAFPVmxEUBOUBECmEoiXEcBDEeiWa&#10;se6Zu1pMOo7mHXOl3hf1FiAPdrp9fxVCmL71Eb3fBWnfSRRxM7UTPGvDe8KjTFp/3XH36L/a3hxd&#10;sQf5f9n12kgH6PWDRvlow2rw9vSXXw80k8dlHlx98UFpEe33qUbWdbFpWQU/xXxwUk3ZP5JnHdM/&#10;8psavra/btm7oelERRGUWMdNLHtBBAMEG5R/VTIUPe8CThssq3cIKAsgugYSnIco4lMQxcBKYohi&#10;Ah1gNNmA3W1vCOa4Ak1vZuD0+aAAGaZ4QyD84YB8pcaw/sNwz73D4/dSubj/ACfrTH/OpdNjM21a&#10;aS5DEzbcjUs4oG6vMUfmfKlEPIIGxD3aLJXxdtwXU8Jj3Ks26VXBPHABBEhzCmiUcA6iAUPAWIsO&#10;/ZaHhiODOiQypUHTQpzjicxG7tJdNPPHrNmgACOIj1iNYDfUab3xhoj/AJmQV/vxGf8Ak0T/AFOj&#10;NXPE9+wSOXMMaBaMGCmA+4s0apLFH3wMAh5BpRddRRZZZQVVllRExjGMOJjGMPWYxh6xEe3wgNiX&#10;5cluoAfPNHtHBjNDDjjidmr3jU+Pvp0VC5YeyryTAQEzly2VYuR90M9kqm2DH93opbo4TyLEvy1o&#10;KSTc/wASa7Vr/wBOs4lp8UTO+6xBEzSLBPPw7O8+txNm4+XMx/ZoxbX4TP3pfkLTkmRt/Gmg1c+T&#10;9ujIW3H2dZCWI5rhg1O8dYD5BUfqLN+r3QQKNFkL7vCfulymOKP1w4UVTSx/1KOPcoB7yZSh+d2M&#10;9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TY6igYmaWDJuEBx7D&#10;CqySx9/zFDeJtcCxhOHqPC2QckzewTGkodHA3vZqoj8IeJtxOlcD5jKzG0eIhhm4uXxVAx8uP9EH&#10;DyduPk8TbjDcAkH+nS0RDpKD/wDiIv1jgUc3qx9dJnecOOBeoMOvxNTSp0s0113zJTCao4YmTRI2&#10;jgDHtzSqMT4APYImHy+JtwkgzpgksFmtphykAYZq0nnSaxTB1eeVV2YDftY9Y9via2paLMTA6ui4&#10;2VvNzFDHAzxym3A3+L3mNNmTRIqDVm3I1bIk7CJplAhChj5ClAA8TW23yiPesbIi3l4vM7szkkwa&#10;Nev9Yr14kcPL5g+QB8Ta/eJLpvmr3LNpWzEqqdvqscn3q50/2FnLoCD+038mHX4miaKKZ1lljgkk&#10;kkAmMYxhwKUpQ6xMI9QAFWBYfdkSdwdvJfXAE7BkHGLqQMA+UBerKYfs4B4mtppum/fQVmH/ALcz&#10;omARJmsDkM0SN2FHvn5kCiUfjJ951CACHibPL/km3dzXE18Dxt3hcDkimQqIsw6+sO/WMst5AOmd&#10;EcOoB8TW0eH0YChfr2UKWTdphszFL5585HyfMtiHEoD8Y+aTtMFRkHEtiMoqGj0YqMZpfFSbt0yo&#10;oplx680iZAAPg8TWY4yTbPu5e9s6Ftbvi4GSiW6vz6xccBD194n5e1Nsmco5qnia25YjEFkmDlx6&#10;/cskkGyRiAlM7XxwEAOJRBNLHqFZRMo9tRcDDtEmETCx6MVGMUOoiLdumVJFMv7JEygAeJqW4bhY&#10;9xf/ABBSRlZgq5cFWTLNzmUd19aZylOKq4dQ96fuz49wQfE1JxLuhjn2FYMiRVoi4DzJKXTzVUG+&#10;AhmnbssSrLgPUYRRSEDEUUzfE0hrEttM6franrU3LiQTJR7BMxfWXi3YGCZRwIURL3qpk0gEBOFQ&#10;NjWmz9Sg7fZAzakHAVFDfGVXWMABnruFRMoobAMTmHAADAPE0irct6PcS05Nvk42KjWgYqLLKmAp&#10;CFxwAMRHrERApQ6zCAAI0SLP6pIXvPgm/vSeQDqUWKA92zbmMAH9TZZxip44Z5jKLCUoqZhfEzSb&#10;t0lF111ARRRRATHOcw4FKUoYiYxhHAADrEaJxCvxmmfifPMsxuyUwOEIzVDrbl8nr65R/pBwEcwv&#10;zBBw70yviZlIQpjnOYCEIQMRER6gAADtEajuLnFSOD+2ayIObStR4QB+qSHDzXjspg//AGZij82n&#10;/wBlAcTf0gcG/iZoNWqCzl05WK3bNm5ROooocQKQhCFATGOYw4AAdYj1BUXxU4tMUXF6CmR9a9pO&#10;SgYkOI+cV07AcSqSYBgJCfFaj19bjAUPEzjbZtaIfTs/MOAax0XHEFRVQ/aOAB1FIQoCY5zYEIQD&#10;HOJSlEQZXvfhGVwcUlUQVblDBVpCZxRxTaCIYLPc02CrnsD4jfAucot4mYQlkRInaN1ChN3I/wA5&#10;OPjyG+U4XApsTiGOYiQDqnwHNJmgYwd1AofXN2vm4JT16yRCg6cdgmRQKGcDNnnhiVEgjjgUVTqn&#10;KBvEzKQhTHOcwEIQgYiIj1AAAHaI0wuvjCV/ZNnjmuW9tB83MSBMM4AUKYB+rEDeXvA9YEMQBJPE&#10;qoMbWsyCj7dgI4ma1jo4uaXH5RzmERUWWPh56ihjKHHrOYR8TNM9pwQsbbBbu3t5Tuc3jksBwMCa&#10;maKjtUv+rQKoYBwz8wvnA1me4/tpfiYAYbtnEi/0c/l+rWmJ02X8vFRftDvs0c3xM0f7E2m7NDHV&#10;FNa7JjFpFJYDgfF2cvz5iD8ZNuVZUP8AV00meJC//E65E8FfUXRBRhUD9uBWeIne5vWAi5MKRw6/&#10;ViDTdkxbN2TJoiVs0aNCFTSSTIGaRNNMgAUhCFDAAAAAA6g8TFCKgYmSm5R0Oa2jYhBVy4UH3CIo&#10;lOocfgCm7y520fwzhVRAxl7kN3r4SDhiKca3MZQDhj8Ryo2Hq+DFtITEWtxJuJAQUGRvACHaFP8A&#10;+5iyf0QC9WId/wCsnAexQOykm7dJNBBBMEUUUQApCEKGBSlKGAFKUAwAA6gDxLwKUBMYw5pSl7RH&#10;3ApI9rcLbzkGy44JSK7JRozN8D14Ddp1Y9fznV2j1UkteE/aNjNT4d637w8m9J/8lqBWZsP3vLSL&#10;i8Hly8RHxP5xJ+uMexEfIJW7ASOQ6/IZ0co9ghhjj9WWTadv2qxHDvEIJoi27wQ+UqZMhTLH/aOJ&#10;jD5R/wDTOaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mW&#10;uaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y&#10;1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3m&#10;WuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8&#10;y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3&#10;mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m&#10;8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc&#10;3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7&#10;m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtH&#10;c3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo&#10;7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRt&#10;Hc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaN&#10;o7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zR&#10;tHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWua&#10;No7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1z&#10;RtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWu&#10;aNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1&#10;zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mW&#10;uaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y&#10;1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3m&#10;WuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8&#10;y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3&#10;mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m&#10;8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc&#10;3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7&#10;m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtH&#10;c3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo&#10;7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRt&#10;Hc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaN&#10;o7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zR&#10;tHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1g84r2yglm/HbR7pU2PuZplkQw9/&#10;O/RRge8a2Lcmb5pmsAosIj7ggaXQAAw8uI/BRfrbi7PvfNDP+ropu1xH5Qh3jx5gA+QOvD3Rop5O&#10;c4jzqny03L5kikPbhgVtHJqh1CGPzo9YY9WOFEVQ4YMZNcogIrXA8kHwGwERDFFy7O28vXgmGPys&#10;aIW0bItK2O7LmlGAjmjQf0mQSIYRHHrERxEesf7/AP8A/wC//wD/AO//AP8A/wBSKv8A/9oACAEC&#10;AwE/EPBd8jwbb5Hg23yPBtvkeDbfI8G2+R4Nt8j7GuDarg2q4NquDarg2q4NquDarg2q4NquDarg&#10;2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4Nqu&#10;Darg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q&#10;4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDa&#10;rg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4N&#10;quDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg&#10;2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4Nqu&#10;Darg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q&#10;4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDa&#10;rg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4N&#10;quDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg&#10;2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4Nqu&#10;Darg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q&#10;4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2pjFnGR1fzwbWrV8G1&#10;q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWr&#10;V8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1f+ColAZqgHmtKoR+uvXukM&#10;gPcU4EkPLZhpifSpieYKWcMPQ/2i1av/AAVIIc5OuD/nA+OYkicJkTGv1mU7IvYIz8hzsyULK44c&#10;lUKqsquNC4il2dPYTI5wQyYCSFMWCGYhCYSRxEEcEET/AGa1av8AwXK4psYpRMRITGIjoSkUubi8&#10;C+hOGYWGjBDnxf8AZrVq/wDBcrimwGC6EDCvpPN4RtPQqN68Q+v+zWrV/wCC5XFNh2RNxRhAEXB4&#10;khHOhCnbCKwTkCBSoRQv0RQc8KBSkGGBTQRSmLnH/Zlq1f8AguVxzYRJWIcyEoEshKss0FeP0PwH&#10;CBEYoEylUkIgPmqTR5/Qp7HoAQMAkgWpACf9mtWr/wAFyv8AcZsWrV/GxhmAMAWQsPJetNyPnL9G&#10;u3ULYN1N8v61P0AA5moxzHCovpZGPlDF88jmlPPmhfoIPWk7n+Sj7VR0aFnRyUfi06c1v0+K9vNW&#10;ImP6gadSTrxyPlKR5pj1M6DT0Yk5fLg9vVX6bMfpTMktZaZDRC+uHsSlyUYRlPPn8jVKYkRBERHF&#10;Ez47D3CBaFRgOQExnOcKeR7OxRzqggTDnMR0moqIGjmAHH3+qJADFVgDqtIpIc1ieYZ9CdabZ6Ql&#10;7/qCv1uf8KBpmHer3FOmE5/sInuNKhK55jyEnqB1osZMRBE6Jg/63atX8aJ6fAMCUEuafMYqHOGc&#10;DFlm2SX/AMDkGBy4kSOlEI375NYawyDAytpycsEjgaAInMp5r+//AGUUrK4q814iQmsl4gTjomUh&#10;g55/dsVxyURkBijIOa/+sAtOxJOI5Mn9hwOQfYn7xzivS5PUh/VC4CSWKIok4TiYPM/1q1av43Hd&#10;H/T+/caaJR1MkeiSPRrJgA6SZeY4PU+q4AmA4thHR+HmP/ksVxyglpHJkeSTJ8/wIPs5qcSxJmK6&#10;Bj8Ue8CDoEe+ur/rVq1fxsw0/VP7w9HgBY6vIOrQ89LT2ClIGEnUj9v6pdGWayjWQfBjhRFjONJH&#10;9Pd9M7gL0MvNyKZGULpoHQIDocEs8MzDzlgeWbyKdJAdJQ9UT7KVgz0k+BRSXrAeSB8yR1fu2K45&#10;UkQscsrwELQAnnlEuq8gxfIUJT5ifZGL5UCR+696isjyXQ9KiUhaIPRUfRnpTo0GECI9RxKyMBgJ&#10;jnh55noZj/rdq1fxpnglwOwh0nN9DGiZABL6pOa/GRBBwHHCLGEyTowJ1A5rwdQ59f5l9JqYy+if&#10;lezgwHpToOK9DI5sHOjAC9V5q815v1AQ4jgjklQkWgKYj1IcObLBg+3YrjmNc32e/A+uXXHwM46z&#10;w5ABwXDKdY5DIcv9ctWr+N9BvgAY/wBSXCFJ5B8+BQHUP2/n0UJ4HjRk/hOATmMx5K+64Vx0+4sV&#10;xznZQNrTgwMmITE9B+sk5NGAYMVlHzCT1MNa6y0IY+S/6/atX8jlErhEer/EPBa9f0m7l8T/ABwC&#10;YRM/m3+uG46fcWK45yUv1PA9Yj1pIweHqrpL3EaijSAx+B95p0NXNzPISeoHWghExEFHRJH/AFy1&#10;av5HLncM3DTgtev6Opz4GERy4WuOn3ViuOnDPJMzOB5jo9H7EpOLMPmHJ6kPWuqwLL1GUrk+iD/r&#10;dq1fyOXO4ZuGnBa9f0cry4GMbnwtcdPurFccBRJHBHJKYURivBPVj6PRCpD7lDB8kkfReNR4Weg5&#10;rUTB986yCxDRyR6jI+X+tWrV/I5c7hm4acFr1/TtVP8A04BUarzb+gcNx0++sVxzJizAD6M1PqDm&#10;v6D2ipFL0/pn5FLx15MXkJH0eF1X2QBk92+v+tWrV/I5c7hm4acFr1/RcNhNdRP4HvwAD8Z87AD8&#10;DHm8J83iHRK/r3/+KxXHOjEwQCPmNOQiQLJIDQxQcmMkBHA2Ll/V/rVq1fyOXO4ZuGnBa9f0jxjD&#10;6I+Ae/A2kMnXrqJgnMYopIix3GTNl7hic4+q4g5qPbmvQlqEgkoHNMSjlMEHIMcV4DOcVDoIf2fY&#10;rjnjFkZAEtK3Nhxgack858iAKJB9St8vqkoEImSCPknA2Q4wYpiTpMQayvLgcWYI3yJ/rRatX8jl&#10;zuGbhpwWvX9MygLySJ8zMok4QPUzE6IidHgRikTJMEo8hjIhh9NCoQ8y9wNdUWMvleEek8ho8kZE&#10;6IlAHYhCgJ5Rynlx1x0g8YMer1HF5avrKnc5AfMyfUqCMH0V9X+lYf8AbfQqHeg+6R6Q04dRlUqv&#10;VcX6ooMVwAzWl5W/Np6Zen+tWrV/I5c7hm4acFr1/VzCShBieMdczUSZxSR9y16+OuOJYKpCRmya&#10;mCHmfagRLKGXl+hr0H+t2rV/I4c/hm4acFr18C7MpWwfOeprk84ZaWFOYQ+ZqaJg8JZryBX4/eRS&#10;MMGRhfVZaAYM8XEUAqRCZuPQJzaYLOf1AgwxeRJm9XjrjsrQOUn0eZ0ZOk0ulFycJ1z/AAUjRETB&#10;HBOIWpZAp9CaU4IIQsr5zI6MXmmVGAAAAAgAwAD/AFu1av40GwoBIjqNLT7QPal7/wBoOqTMoARK&#10;g5Sl9OF0YBAkiOCJT8+0nsQq1/7QdUcwSjNB5pfbh6DUAx5OZ6JSk9Mw9iFHwJf0lWcCt40vz0kj&#10;4JfCoF7nDF81lfVfoBRBEhHERpFI2bE9wHoVi8n3X8qXGA1ofMNY5bnAL5ub6/TCCIRYBlKifWmv&#10;l7/2n5D5O9mHxQEAgMAMg+udXqI9iH5rHV9JPaE09CAf9KMfka4keW6vmA/2oQlPRHtCaRh3OAXz&#10;c31f9dtWr4NrVq+Da1avg2tWr4NrVq+Da1avg2SA5g+z/ng2hOo/L/PBtDqfiPg2dE1eon7+DbvU&#10;l/SfBtzuIjqYHx4NR5aX8k/inRJVVdVx8GsTOJPq/sD18G08sF8xgnqEvLwalBLgGbWlL2jkPBrP&#10;Bjz3Cy9MzWPBtFPhQ6ML7CDoj4NehTNXAeqnkS8qZmUI5qSvqvg1lVo3MMD1PdHLwax5KEJzMn9e&#10;gtPwpI5qSvqvg1xPmSDL5wwjoJM3g1OaxApmuC+eI9TghPg05GeE0L5Dz5vIF5U3svLoaBoBgGng&#10;0MMNRkBi1B8k4/I5ryMdCDGJfBmAlwDFXIKxNxcXKLn5OTnm5B4M1jFrkksA5zuX0eDQAqABKuAB&#10;zaSRTGBn06Nb4NAeA0ogC8AzXAxpRlJx5Q89Gj1YoDwZ5rDlYv0NNVgNcqlCicc+Y/sfQDDwZrGL&#10;R7Bjjmfpr8vU4lK8yyfByA5BAcjwZlRLDCNfMyHVHSanZTc3J6T5MOicfBmCwacQ9GU6wOtTo8iR&#10;lnw9CTVTpRVZVZVeavPwYuiLNAHqwVPoPlgn1wo6iksB9Uh1f8HSkUuK4q5r4L1ipWSMwfkPhU8P&#10;awJ60JUI6h88z2DUilq0PKXD0/4OEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEF+LCCC&#10;CCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCC/FhBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBB&#10;BBBBBBBBBfiwggggggggggggggggggggggggggggggggggggggggggvxYQQQQQQQQQQQQQQQQQQQ&#10;QQQQQQQQQQQQQQQQQQQQQQQX4sIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIL74QQQQQ&#10;QQQQQQQQQQzFeZfxo+Y+YP06dl7DCj4z3flPisOUNPmwfmrvM1X/AL//AP8A3/8A/wDv/wD/AP8A&#10;EVf/2gAIAQMDAT8Q8F3zvBtvneDbfO8G2+d4Nt87wbb53g23zvsa0NqtDarQ2q0NqtDarQ2q0Nqt&#10;DarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q&#10;0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDa&#10;rQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0N&#10;qtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ&#10;2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0Nqt&#10;DarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q&#10;0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDa&#10;rQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0N&#10;qtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ&#10;2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0Nqt&#10;DarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q&#10;0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDa&#10;rQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDal+WcZH&#10;VyOng2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4Nr&#10;Vq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq/8FRKAzVAP&#10;NaVQj9devdMZAe4pwAm7JO+Q6g2Xp28hV/2i1av/AAVgRzJ64v8AOBscxJE4TOKNfqjRa3gWAOSh&#10;GJnApVOolCjVWVeqzSGBpMLQSScwkjOTFgSYFDydQJHU6jiOCCf7NatX/haywkDDbNEhoy1oKAIM&#10;jge5SRcpguh6xf7NatX/AIWssECYZDkJF9QevCBMj5i/D/Zi1av/AAtZYSPEDYzD1iJzBOdJlTby&#10;P2OayQTB+qglwKYSEbIkPogpclWJ/s1q1f8AhiyxPDgDmBlKIuWJyAUXwTWJwcmcWMyQZC51moEI&#10;F1cVPIvSk0+KYOI4BZiBEJED/ZrVq+DZZYtWr+NjDMAYAshYeS9abkfOX8/SgtgnU3uv61P0AA5m&#10;oxzGSoPpZGPlDF88jmlONoWED1pLZ/lB9qo6NE5flB9p06C7XNeUeapROP6AadSTrxyMT0kebL1M&#10;6DTyciYe+4Pan6PMfpSsktZKZDRC+uHsSlyUYRlfPn8jVKQ0RBERHEEz47D/AAgXQqMByQnP0pnw&#10;9rYoqikRHOYj1rMIAo5gBx64/VEoAlVADqtIJIc1ieYZ9BOtNsi0JffO8gr9bn/CgaZh3q1/SkTC&#10;c/2H7hpUJXPMeQk9QatFjJiIInRMH/W7Vq/jRPBjkJMuaTqMVDnDMGbLNskv/gcgwOXEiR0ohG/f&#10;nWGsMgwMqL9OT0cOAkAiUsZ5i/fP7lFLiuKuvES01kvECSdEyyGDnn9uxXven6QcBgBijIOa/wDq&#10;gLTsaTiOTJ/YcDkH2M7s8x6XJ6kPphQuAkljCKOOE4mDzP8AWrVq/jYV0X4H9+4mkPJ1MkeiSPRr&#10;JgA6TmeY4PU+q4AkBm2EdH4eY/8AjsV73ppYxaRqZHkkyfPCehB9nNTiXlmK6BLRTQIOgR769f8A&#10;WrVq/jZjo3xP7w9HgBY6uh1cKDnpaewU+aCYSdS3pdGWa4DWQfDhRFjP0SP6e76Z3BXWDLzcikRl&#10;C6TkHQIDocEnsMzDzlgeWbyKcSA6Snuj9KXgz0k+BRSXyg8kD6iNF+5Yr3vTSpIgY5ZX4cCFIAHP&#10;LDHVeQYvkKEp8xPsjF8qDI/de+OhWR5Toen9qJSFyEHoqPoz0p0aDCBEeo4lZMAwEhzwxyczpDMf&#10;9btWr+NE8EmBmEOkuL6GNE0ACX1Sc1+MiDDgjjIMQYZOjAnUDmvBomz6/wAy+k0MZfRPyvZwYD0p&#10;5A4r0Mjmwc6OgL1XmrzXm/UCiSOCOSVCxaEmlHqQ4c2WDB9qxXvemotU32e/AutXXHwM46zwoQeQ&#10;FwynWOQyH+uWrV/G+g3wIMf/AFPCBL5D8/4p4ITqH7fz6Rk8I7rJ/A4BOYzHkr7rhZFmH29ive9N&#10;OZlA2tODAyYhMT0H6yTk0QBzayz5hJ6kGrXVmhDHyWP9ftWr+RyiV0/YeET5/wCEeC96/oj3K5eX&#10;ABhEz+bf64cizD7exXvemnJT+px6xHrSRg8MIyyUj1EahjTBl+B95p0NXNzvICeoOtBCISIInRMH&#10;/XLVq/kcudwzcNOC96/oqnPgaLHLh7Isw+3sV73p+k6Z5IzM4HmOj0T7HMhZh8w16kPWusyLL1GU&#10;rX0Qf9btWr+Ry53DNw04L3r+kVeXA0+OfD2RZh9vYr3vT9AKJI4I5JTCiMXCT1Y+j0QqQ+5QwfJJ&#10;H0XjRWFnoOa1Ewd6yCxDmOSPURHy/wBatWr+Ry53DNw04L3r+nYpLdwAJnK82/oHDkWYfb2K9708&#10;DBizAD6MlT6g5r+g9oqQS9P6Z+Cl468mLyEj6PCqr7IAye8/N/1q1av5HLncM3DTgvev6O8MJrVE&#10;/wBPfgEn4r52APwo83XhHm8LyW/z3+3Yr3vTxujEwQCJ1HCnIQoFzEGgSg5MZIDgbBy/q/1q1av5&#10;HLncM3DTgvev6R4x9kj4B78DaQydTXUck5jFBISLHcZM2XuGXOPquKOaj25r0JahIJKBzTEo5TAB&#10;yDHFeAyRiqHQQ/p78de96aeMWRyAJakabB5Dy5J5zOhAFEA9DK3y+qSgxgyQR8kw4EwHGDFMSdJQ&#10;DXF5cDizMb5E/wBaLVq/kcudwzcNOC96/pmcBepmdTM60ScIHqZidEhOjwI5FEyTBKPIYyIYPTQq&#10;EPMPcDXVFjL3V4R6csOvJGROiJQJgQhQE6MwZ4q9701NPGEWmfqOLy1fWVO5yA+Zk+o1DGH6a+/9&#10;KYud5xt50AhXoMeYjzIaUOoyqqr1XF+qKDFcAOdLyt+bT0w9H+tWrV/I5c7hm4acF71/VoiShBie&#10;MfIakmcUkfcvevir3vTQnBG0JGbJqYIeZ9rERMky8vMZa9Bj/rVq1fyOXP4ZuGnBe9fA1KUrYPnP&#10;V1yecMtKCnMIfM1NEweEo15Ar8fvIpGGDJwvqsg5GTPFyQAqRCZuPQJzaYLOf1IgwxdBM3rxq+7K&#10;0HKeW8zoydJxpNOLkYT1X4OpSOERMxwTiBqWQKeQS0pwQQhZXzmR0YvNMqMAAAABABgAH+t2rV/G&#10;hyFAJEdSlpl5AUtf+0PnedSfVRCJUHKUsdMuF0YBEJEcER5U3PtJ7EKtf+0Pn+f86M4JRmg80vtw&#10;9BqCY8nM9EpCekYfoUJ+xf0lXMI8380vz0khPb4BUD9zhi+ayvqv0MICJCOIjrSIJZsT3AegVi8n&#10;3X8qjmA8r41h3ucAvm5vq/TDIIRUBlKifWlbf5q1/wC0/IfJ3sw+KAgEBgBgAfXNz1Ee1D81j/R5&#10;PiTT5oP9aSfket7b6+SD/ahCU9FPaE0iDucCXzc31f8AXbVq+Da1avg2tWr4NrVq+Da1avg2tWr4&#10;Nkg1B9n/ADwbQnUfl/ng2h1PxHwbOifuh/vwbelS6r+k+DbncRHUwPjB4NTy0v6n8U6JKqrquPg1&#10;iZhJ9X9gevg2mlgvmME9Ql4NSglwDNrSl7RyHg1kgx57hZegfWPBtFPhw6MD7CDoj4NelbNXAeqk&#10;6EvKmJlCapK+q+DWVWicwwPU90OXg1i2gSOZk/r0Fp+FQjmpK+74NcT5kgcP/MjoJM3g1OaxEpm+&#10;C9HEepwQ8GvIzwmxfIf15EvKm8l5dDQNAMDp4NDDDUZAYtZnyx+RzXkY6EGMT4NAEuAYq5BSTuLi&#10;5Rc/Jyc83KPBmsYtcmFgHMdy+DQAVAAlXAA5tYopjAz6dGt8GgPAaUQBeAZrgY04ykw8oeejR6sU&#10;B4M89hmLF+h+1gNalDgcd6j+x9AMPBmsYtTsGOOZ+mvy9TlSvNsnwcg0CA5HgzKiWGGO+ZkOqOk1&#10;OS6y4PSfJh0eDMlg0Yh6MvOB1qdHkSMssySaqcUVWVWVXmr4MWBFmgHmqFT6aPDPqUeopLifow6v&#10;+DpSKXFcVc18F6xUpJGYFgcqnh7WBPWVEuEdQ+eZ7CpBLVoeUuHkf8HCCCCCCCCCCCCCCCCCCCCC&#10;CCCCCCCCCCCCCCCCCCCCCC/FhBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBfiwgggggg&#10;ggggggggggggggggggggggggggggggggggggvxYQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQ&#10;QQQQQX4sIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIL8WEEEEEEEEEEEEEEEEEEEEEEE&#10;EEEEEEEEEEEEEEEEEEEF98IIIIIIIIIIIIIIIZivMv40fMfMH6dOy9hhR8b7PynxWDKGnzYPzV3m&#10;ar/3/wD/APv/AP8A/f8A/wD/AOIq/wD/2gAIAQEDAT8Q/wD0PU6dOnTp07sVfYq+xV9ir7FX2Kvs&#10;VfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9&#10;ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2Kv&#10;sVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV&#10;9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2K&#10;vsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+x&#10;V9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2&#10;KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+&#10;xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX&#10;2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq&#10;+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7F&#10;X2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfY&#10;q+RbhyCzywDmIkf/APfgFy5cuXLly5cuXLly5cuXLly5cuXLly4ro+RfhOIXShHkWtxGTckUfpNU&#10;ACAADNXKFCAkBdUEFqgkZOnBG4pnDlB5LWHHOkS4M6CqfgJlTwWlwJxzcyFdeBSMJ+oyiLp6Uxpb&#10;hEglX6oE63AyJDHoFBQRmyJGIAAAGB0pAAmeIPpWG1NMEBsGADBSqEjXLw3CaChZetBfBgX9NAmE&#10;tBsnIcOIgRkSYEDIDADocA4a+AOhM0RY8oHgxL+mh4CfbzJSpdHwpxgaplxZuKDJxZngxL+mhVQN&#10;kMcpLzQkYFRe1DEDrIgAggBD6GGBKYAFMRe+QEQwaUkSovBkX9NJYJZErmjUXAolacjGd7cEII8k&#10;YxiJawAFRgMA3VVTgb0D5GfCQhv/AMJTcv6aF3nLJUNXomIrGqSiQVODUEYLZcmLGAgssFyjDLHn&#10;j0orCYlepinkPymvgKZjVVjUDJRU4Y49EpcUFgdFznWgygci1zQxd7xfYch5OCHSkcshxRpVmkl5&#10;CZ1KTCDSogoIhjGpCOFB5plz+FgUPYKhi5HES6wlGIQ1kSkXGoVbPQJATmRoUpMzN05MP/SJrDWp&#10;9OrXqDQijG/hirQwDS4VOYpXgDBCWch4FNnAbxiLw4EAnG0ahZHFFx9Jaq6SBTO/SEiPPSECBQSY&#10;QITKCjBzKggrtZNgMUcQkkQhRo95/baVQRIkPoFFFBxGaAsmALSnAyJQDEHGpMGgjoUuyr3alnLw&#10;hEIIUuYhdTJnnNOTRJxxV4Crij06SQkcqBtyDTVXHLwhsIhgmhM8KqPTjm8KzPTm/wAPbcmOZ4CC&#10;7tlHmaR1PIFwNnAmX3g5ujxtME/yEAUOQkNt1eGPz/sRJwBoKtDwvSuy7nIBZAMvcGCoZABAlYuJ&#10;AGIwRm0SHwwAADhQcEk0axUf01cJg+KKlfdBoRbIfbWIwcwUkVYgjUmHTPYgxMxAPsIc7SJw4MTR&#10;LBKUHjaS8a3tc5Rg8A8XJsAdqQ+TzLyyz5P24HRwQZpcU6iAaEAiEDitssLPISUfqZMb4RD8O5mr&#10;TgR/8bQi2PsAlSAAKhgDFcCuVkBQRX2QYKBkYFigNycOUkKWL8ZliRQwEzgCA8A5dsyCMccAww14&#10;4Yaxwu6VH5zcxw4Lxw40bEQCYJVS5SBMZyl41gXU5oaOT5nOonBJqybEckMkcsGxARyRMEdTB4AL&#10;RiKfjzdMz6BGCyAlAQRvQfIC0wEBOAXDJ6MFRBAfWeiQZEArHRsAAhyCorjC7lAMQMEuRjDK+AnO&#10;CRysSDwsULpiPGpoJz7o0ItpgUqE8Q4ur5HAgvNDBPRhqJgr44WvfHaaqJ2QJitci7ZOn8csOWGB&#10;R8yDXZElMJYM5UiHXnMFwLIGiBFqZh1s7DjOKmuDUZS29GbeM3Dg+AguMwUd04WUkOL5Ti8BU8Kz&#10;SMnTgVIKXudpypkwgHgsutcUkM5/kTC84LGpHKMCM9FTmq5fRy107AmyeBsg4geA4LWiIpweYE3q&#10;Ox8cHcQHWAF5r6gOm4xDCHhQIgiNJ4ClaEnCEn7hnNCLYFuyjLduKQinJjJ4DiB6YnBOUjIli8JF&#10;G3lpi08hELPASLnlFWYa6EwzhGeHAC5azFx0EgCPJJHB4TnFMQhVDNDjyDy4HcE+YxTJOLgzDHHS&#10;foggRyIzzg4yMJLMeCf4BM7dStxMI+aOC4a/ctCLYeaycrLlOpoGOfAZ3o6kJlhJVtCigDQzAbsE&#10;bIBKTIawaRCd5CpEUTwIF9kemK2hgOsHpPCxTMAIh3i5iJ1cOIyIYLCMWk1UXXgxSmEKCWCB/bjP&#10;DcNfuWhFtFAK0DDKuFBEGaMfIcEtK4QYREweGferw6vjq1b4g2o8VFgwoiJNY9bVPYrzFGCoJBfi&#10;yaCHbOA5zPAwX2Ue5kL4OYgYfAM7gQSF0s5xzgY4bhr920ItiPtvHCwDCM06fsU88zM7C7JlbIVK&#10;bgwxqYGEDh6fAuOX2Ue5kFDKWJgBOMAT04GxPwYkALIgw6cNw1+7aEWwVo2nGENiAiCIlLLIjXC0&#10;NGgJAML16YhG2MFc0GPHOrhFKwQvSEJSGuLUlAD04sPJRIPAqX2Ue5nHt42WK11BOnAMx3IfuIZO&#10;MnMRDguGv37Qi2LMsE1EkHBiFHB/O+VcSJwKDCZALv60jhn/AIIThi5mjNChwI4JT9eFP7qhBKKB&#10;qIwaYS+BUvso9zOMAeMmuSGMKpAgBP1MXIMwnyUrcieK4AzdQS46Bmml/wDE0Itkb5Udl1HiCDk0&#10;r9VyN8ICu4C5Vzl2xABDOUjqE8vAsX2Ue5nJ9kVQCwlBzUg5PqVhUg1RYJIKHJNOIunMEkZhUFz9&#10;UdE+PgUgghiSCjaAeBk8xxc8FHb1mKo6HIxMhiRRxkWyTXamtnIksAlAKCwmnKkFylYrjxVl3g1A&#10;hFhJ5gzRs4GP4Q0EIk04DuQXLLBcYR4IIabFNwGzMwsTLJz8CxfZR7mRuDNKo+AW3B/gtS0ZmCVz&#10;l9iSFU+pQRJLwZUYQRMynU378rLtKSvMDLRBWxwiMwOTEvHlhQgZJdyguUs8llxeEfS/zNBNgE2B&#10;0wYLu+JnYRFVx0RbSGlWYawGCeJz6tJeMRCJhHQpgJzp3ZkSFYBMgTgMVcaDhGQqxzNUmWCOtCYq&#10;XcggnEMYWAweQakTTpApyPq5pjmtSXiwBQBaMh1JkMtMIrDQM+Bcvso9zLlUHYmOklYEwqx4prAC&#10;QMEGRMERMOOcuuB9wyRbHDiRNNUBcSCRi+yBtp4i7BWC6BorwES6CdCRJYlyDrwAFAiFzZoNWBfI&#10;X7PdmIhJE89LXgZtpePJ8LigkM/S1QCxUJlqwrDhV3tjpHZZg8cmUDC9omZw+CSUXSN/ubCHMSmK&#10;YeAU66JpWiT4hBExJxEUMaOjUmMC+DYKjUVD0sMpkvODlyRZxYTFVXNQkuBQBEU4pmFYcYJ6uCYE&#10;Cgp4sfruTRoJiL0HQAzxrQB9QoqvgILguZrmNn2CjCRkUoloAuAylFDirXmrjWkJoUpcCMjFzGGn&#10;JMvOgqXHRSouDhmmZHgASH9sMf3gCIlYAR6EREl8Myc1+mpelRMYx0jSeVBhJAiDU/EjJJwCWAJ4&#10;TGZgxk4s6i+fKGEoiYSIJLKMK5c75JOMlyELljPKoWMZSWODxoxGlLcMYPzKeSssrAhMZOBweel0&#10;sfosHwemp6FSAARErAAauTxXXMjKIrT0f31wYQjli60sIC0I4Hu4IwJLGouzgtALAmewKT9DmusX&#10;RrXE1iUJpCa/8D4+mpeCYhBHMZkeoQgp1LszjasVBUqqv1mEIncKQCMVl1oKCTyMjmUmSPTCp3qh&#10;l88+Zw4cpc6KopJVBLJjIx0YwcKmmZHqJQdPlDPhJE01arDogU8cpYqqQD1OvCCEcoM+hP8A9BCX&#10;Lly5cug00ESogQEKGSUcwTwasMcMsQ8jkKEYMYEfBqLZByATDjZMMAZz4Nio4PYhgOFSABiYj4No&#10;uBFR9xJzUYIAx+DWS5kzFMMRnGQsSXg0mKLmR1QyKTCAFcKlfGdjARYElWDF8GsOrqCKXLAF5KkC&#10;QeDXDGfGFDkZ+ZZhjF8GsK0bThCuwBVQBWsR0szzWBbbicgB4NW6z9RiaBebML94NZjn2ImcRTMk&#10;Ap3g0RpzaR1JEq2hHsZlFz1juxxNlYEvg1csIESjCDOQIRyz4NCPynU2CzPH7A0FEXkArVSVysGK&#10;vg1NAioOnBwoePOI8GmMyfMqcgi5BTPg1KMCALAhYGekKBA36yBDmMmMwB4MxgxxJ3KEoYEiE9QF&#10;shSxRB+DTBEOFbURaIgFAArWaJ48FIMODGBvBpqX3ALgAVDAGK4FFuxEiVMjHCF3g0aCsqGCMFBl&#10;ACoURdojeK4kEyml4NK4/L4hzEEiqitBlUWiTwEYOL4NJxj7yktIwZSTEpKd00fS4BRQoDj4Mkvu&#10;AXAAqGAMVwKaCJwQCvLQamrvYUYXVAL0Q4pVl8GeGYldSIdMFZYs0ALhd7EZBpmHFYEXwZOBOZEz&#10;JCRAJmQKcvJ/BGa+YVtZEJo5E4A8DgAADwYxfuvFmLDR2suFzr1oyzE5QVQ1VBnRKTEgDJpEAcK2&#10;oi0RAAAADwXgvqAqGACVVYAzoQHiyFCEBgeQSDFWpdgxE5CNMThlTOVgx0MK7E4OJgpBNuCoAOlD&#10;FwxR/wCAypUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSvwsqVKlSpUqVKlSpUqVKlSpUq&#10;VKlSpUqVKlSpUqVKlSpUr8LKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVK/CypUqVKlS&#10;pUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSvwsqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVK&#10;lSpUr8LKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVK/CypUqVKlSpUqVKlSpUqVKlSpU&#10;qVKlSpUqVKlSpUqVKlSvvSpUqVKlSpUqVKlSpS6TSYnSIeRM4hASmQQBlMFOZwMGmDNIHNQVBLgI&#10;kwSSxcmkiBOcN1t8SwIKq0roZhDMwARAEaDbYXKzKjVKClFVf+//AP8A9/8A/wD7/wD/AP8AxFT/&#10;2VBLAwQUAAYACAAAACEAR5ZVDeUAAAAPAQAADwAAAGRycy9kb3ducmV2LnhtbEyPUUvDMBSF34X9&#10;h3AHvowtzeyKrU2HCOJAFJwi8y1rrm2xuSlN1tV/b/rk3s7hHs79Tr4dTcsG7F1jSYJYRcCQSqsb&#10;qiR8vD8ub4E5r0ir1hJK+EUH22J2latM2zO94bD3FQsl5DIlofa+yzh3ZY1GuZXtkMLt2/ZG+WD7&#10;iutenUO5afk6ihJuVEPhQ606fKix/NmfjIQUB31ID7uvz93CmeR1cfP8Uj1JeT0f7++AeRz9fxgm&#10;/IAORWA62hNpx1oJSxHHYYyfVCoEsCkTxckG2DGoOF0L4EXOL3cUfwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhADedwRi6AAAAIQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzhI/LCsIwEEX3gv8Q&#10;Zm/TuhCRpm5EcCv1A4ZkmkabB0kU+/cG3CgILude7jlMu3/aiT0oJuOdgKaqgZGTXhmnBVz642oL&#10;LGV0CifvSMBMCfbdctGeacJcRmk0IbFCcUnAmHPYcZ7kSBZT5QO50gw+WszljJoHlDfUxNd1veHx&#10;kwHdF5OdlIB4Ug2wfg7F/J/th8FIOnh5t+TyDwU3trgLEKOmLMCSMvgOm+oaNPCu5V+PdS8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhANr2PfsNAQAAFAIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA+AQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1AzKbrgCAADpBQAADgAAAAAAAAAAAAAAAAA9AgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAAAAAAACEArKD0ByCKAQAgigEAFAAAAAAAAAAAAAAAAAAh&#10;BQAAZHJzL21lZGlhL2ltYWdlMS5qcGdQSwECLQAUAAYACAAAACEAR5ZVDeUAAAAPAQAADwAAAAAA&#10;AAAAAAAAAABzjwEAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhADedwRi6AAAAIQEAABkA&#10;AAAAAAAAAAAAAAAAhZABAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAYABgB8AQAA&#10;dpEBAAAA&#10;" stroked="f" strokeweight="1pt">
+            <v:rect w14:anchorId="47660957" id="Rectangle 7" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:-1in;margin-top:-95.55pt;width:595.25pt;height:841.6pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDa9j37DQEAABQCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAi13YGOIyA0HiBK3DajcaI4lO3tSbtNgolN4pjY3+/PSbnc2oGNEMg4rPhtXnAG&#10;qJw22FX8ff2U3XNGUaKWg0Oo+A6IL+vrq3K980As0UgV72P0D0KQ6sFKyp0HTJXWBStjOoZOeKk+&#10;ZAdiURR3QjmMgDGLUwavywZa+TlEttqm673JxnecPe77plEVN3biNx46Lv5EAgx0wkjvB6NkTMuJ&#10;EfWJWHaQyhM591BvPN0k8zMTpspvqZ8DDtxLes1gNLBXGeKztEld6EACFq5xKr+cMUlaylzbGgV5&#10;E2g1U0enc9nafWGA8b/hTcLeYDymi/lP628AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PB&#10;MnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhq&#10;lCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7&#10;R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDUDMpuuAIAAOkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtO3DAQfa/U&#10;f7D8XrK7ZblEZNEKRIW0AgRUPHsdm0R1PO7Ye+vXd2xnAwLUSlXzYHk8tzMnM3N2vu0MWyv0LdiK&#10;jw9GnCkroW7tc8W/P159OeHMB2FrYcCqiu+U5+ezz5/ONq5UE2jA1AoZBbG+3LiKNyG4sii8bFQn&#10;/AE4ZUmpATsRSMTnokaxoeidKSaj0VGxAawdglTe0+tlVvJZiq+1kuFWa68CMxUnbCGdmM5lPIvZ&#10;mSifUbimlT0M8Q8oOtFaSjqEuhRBsBW270J1rUTwoMOBhK4ArVupUg1UzXj0ppqHRjiVaiFyvBto&#10;8v8vrLxZP7g7jNC9W4D84YmRYuN8OWii4HubrcYu2hJwtk0s7gYW1TYwSY/H0+np0fGUM0m68ejo&#10;5OTrJBFdiHLv79CHbwo6Fi8VR/pPiT6xXvgQEYhybxLTLU3rrlpj9veeCfqPf++XzPElyFWnbMhN&#10;g8qIQB3rm9Z5zrBU3VLVhOO6HueW8AFVkE1MqCnxPQHMsAYFQXwNy9hoayHCzJbxJTGZyUs0hp1R&#10;0c7Ye6VZWxNdk1R4anh1YZCtBbWqkJLAjrOqEbXKz9MRfREgJR88kpQCvqDtY/cB4jC9j53D5Op0&#10;dFVpXgZgoz8By86DR8oMNgzOXWsBPwpgqKo+c7bfk5SpiSwtod7dIUPI0+qdvGqpTRbChzuBNJ40&#10;yLRywi0d2sCm4tDfOGsAf330Hu2pW0jL2YbGveL+50qg4sxcW5qn08QsC0k4nB5TxzLMmvHhIQnL&#10;1xq76i6AftOYlpuT6Rrtg9lfNUL3RJtpHrOSSlhJuSsuA+6Fi5DXEO02qebzZEY7wYmwsA9OxuCR&#10;1TgGj9snga6flUBzdgP71SDKNyOTbaOnhfkqgG5T477w2vNN+yQ1Tr/74sJ6LSerlw09+w0AAP//&#10;AwBQSwMECgAAAAAAAAAhAKyg9AcgigEAIIoBABQAAABkcnMvbWVkaWEvaW1hZ2UxLmpwZ//Y/+0A&#10;LFBob3Rvc2hvcCAzLjAAOEJJTQPtAAAAAAAQASwAAAABAAEBLAAAAAEAAf/iDFhJQ0NfUFJPRklM&#10;RQABAQAADEhMaW5vAhAAAG1udHJSR0IgWFlaIAfOAAIACQAGADEAAGFjc3BNU0ZUAAAAAElFQyBz&#10;UkdCAAAAAAAAAAAAAAAAAAD21gABAAAAANMtSFAgIAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAEWNwcnQAAAFQAAAAM2Rlc2MAAAGEAAAAbHd0cHQAAAHwAAAA&#10;FGJrcHQAAAIEAAAAFHJYWVoAAAIYAAAAFGdYWVoAAAIsAAAAFGJYWVoAAAJAAAAAFGRtbmQAAAJU&#10;AAAAcGRtZGQAAALEAAAAiHZ1ZWQAAANMAAAAhnZpZXcAAAPUAAAAJGx1bWkAAAP4AAAAFG1lYXMA&#10;AAQMAAAAJHRlY2gAAAQwAAAADHJUUkMAAAQ8AAAIDGdUUkMAAAQ8AAAIDGJUUkMAAAQ8AAAIDHRl&#10;eHQAAAAAQ29weXJpZ2h0IChjKSAxOTk4IEhld2xldHQtUGFja2FyZCBDb21wYW55AABkZXNjAAAA&#10;AAAAABJzUkdCIElFQzYxOTY2LTIuMQAAAAAAAAAAAAAAEnNSR0IgSUVDNjE5NjYtMi4xAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAABYWVogAAAAAAAA81EA&#10;AQAAAAEWzFhZWiAAAAAAAAAAAAAAAAAAAAAAWFlaIAAAAAAAAG+iAAA49QAAA5BYWVogAAAAAAAA&#10;YpkAALeFAAAY2lhZWiAAAAAAAAAkoAAAD4QAALbPZGVzYwAAAAAAAAAWSUVDIGh0dHA6Ly93d3cu&#10;aWVjLmNoAAAAAAAAAAAAAAAWSUVDIGh0dHA6Ly93d3cuaWVjLmNoAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAGRlc2MAAAAAAAAALklFQyA2MTk2Ni0yLjEgRGVm&#10;YXVsdCBSR0IgY29sb3VyIHNwYWNlIC0gc1JHQgAAAAAAAAAAAAAALklFQyA2MTk2Ni0yLjEgRGVm&#10;YXVsdCBSR0IgY29sb3VyIHNwYWNlIC0gc1JHQgAAAAAAAAAAAAAAAAAAAAAAAAAAAABkZXNjAAAA&#10;AAAAACxSZWZlcmVuY2UgVmlld2luZyBDb25kaXRpb24gaW4gSUVDNjE5NjYtMi4xAAAAAAAAAAAA&#10;AAAsUmVmZXJlbmNlIFZpZXdpbmcgQ29uZGl0aW9uIGluIElFQzYxOTY2LTIuMQAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAdmlldwAAAAAAE6T+ABRfLgAQzxQAA+3MAAQTCwADXJ4AAAABWFlaIAAA&#10;AAAATAlWAFAAAABXH+dtZWFzAAAAAAAAAAEAAAAAAAAAAAAAAAAAAAAAAAACjwAAAAJzaWcgAAAA&#10;AENSVCBjdXJ2AAAAAAAABAAAAAAFAAoADwAUABkAHgAjACgALQAyADcAOwBAAEUASgBPAFQAWQBe&#10;AGMAaABtAHIAdwB8AIEAhgCLAJAAlQCaAJ8ApACpAK4AsgC3ALwAwQDGAMsA0ADVANsA4ADlAOsA&#10;8AD2APsBAQEHAQ0BEwEZAR8BJQErATIBOAE+AUUBTAFSAVkBYAFnAW4BdQF8AYMBiwGSAZoBoQGp&#10;AbEBuQHBAckB0QHZAeEB6QHyAfoCAwIMAhQCHQImAi8COAJBAksCVAJdAmcCcQJ6AoQCjgKYAqIC&#10;rAK2AsECywLVAuAC6wL1AwADCwMWAyEDLQM4A0MDTwNaA2YDcgN+A4oDlgOiA64DugPHA9MD4APs&#10;A/kEBgQTBCAELQQ7BEgEVQRjBHEEfgSMBJoEqAS2BMQE0wThBPAE/gUNBRwFKwU6BUkFWAVnBXcF&#10;hgWWBaYFtQXFBdUF5QX2BgYGFgYnBjcGSAZZBmoGewaMBp0GrwbABtEG4wb1BwcHGQcrBz0HTwdh&#10;B3QHhgeZB6wHvwfSB+UH+AgLCB8IMghGCFoIbgiCCJYIqgi+CNII5wj7CRAJJQk6CU8JZAl5CY8J&#10;pAm6Cc8J5Qn7ChEKJwo9ClQKagqBCpgKrgrFCtwK8wsLCyILOQtRC2kLgAuYC7ALyAvhC/kMEgwq&#10;DEMMXAx1DI4MpwzADNkM8w0NDSYNQA1aDXQNjg2pDcMN3g34DhMOLg5JDmQOfw6bDrYO0g7uDwkP&#10;JQ9BD14Peg+WD7MPzw/sEAkQJhBDEGEQfhCbELkQ1xD1ERMRMRFPEW0RjBGqEckR6BIHEiYSRRJk&#10;EoQSoxLDEuMTAxMjE0MTYxODE6QTxRPlFAYUJxRJFGoUixStFM4U8BUSFTQVVhV4FZsVvRXgFgMW&#10;JhZJFmwWjxayFtYW+hcdF0EXZReJF64X0hf3GBsYQBhlGIoYrxjVGPoZIBlFGWsZkRm3Gd0aBBoq&#10;GlEadxqeGsUa7BsUGzsbYxuKG7Ib2hwCHCocUhx7HKMczBz1HR4dRx1wHZkdwx3sHhYeQB5qHpQe&#10;vh7pHxMfPh9pH5Qfvx/qIBUgQSBsIJggxCDwIRwhSCF1IaEhziH7IiciVSKCIq8i3SMKIzgjZiOU&#10;I8Ij8CQfJE0kfCSrJNolCSU4JWgllyXHJfcmJyZXJocmtyboJxgnSSd6J6sn3CgNKD8ocSiiKNQp&#10;Bik4KWspnSnQKgIqNSpoKpsqzysCKzYraSudK9EsBSw5LG4soizXLQwtQS12Last4S4WLkwugi63&#10;Lu4vJC9aL5Evxy/+MDUwbDCkMNsxEjFKMYIxujHyMioyYzKbMtQzDTNGM38zuDPxNCs0ZTSeNNg1&#10;EzVNNYc1wjX9Njc2cjauNuk3JDdgN5w31zgUOFA4jDjIOQU5Qjl/Obw5+To2OnQ6sjrvOy07azuq&#10;O+g8JzxlPKQ84z0iPWE9oT3gPiA+YD6gPuA/IT9hP6I/4kAjQGRApkDnQSlBakGsQe5CMEJyQrVC&#10;90M6Q31DwEQDREdEikTORRJFVUWaRd5GIkZnRqtG8Ec1R3tHwEgFSEtIkUjXSR1JY0mpSfBKN0p9&#10;SsRLDEtTS5pL4kwqTHJMuk0CTUpNk03cTiVObk63TwBPSU+TT91QJ1BxULtRBlFQUZtR5lIxUnxS&#10;x1MTU19TqlP2VEJUj1TbVShVdVXCVg9WXFapVvdXRFeSV+BYL1h9WMtZGllpWbhaB1pWWqZa9VtF&#10;W5Vb5Vw1XIZc1l0nXXhdyV4aXmxevV8PX2Ffs2AFYFdgqmD8YU9homH1YklinGLwY0Njl2PrZEBk&#10;lGTpZT1lkmXnZj1mkmboZz1nk2fpaD9olmjsaUNpmmnxakhqn2r3a09rp2v/bFdsr20IbWBtuW4S&#10;bmtuxG8eb3hv0XArcIZw4HE6cZVx8HJLcqZzAXNdc7h0FHRwdMx1KHWFdeF2Pnabdvh3VnezeBF4&#10;bnjMeSp5iXnnekZ6pXsEe2N7wnwhfIF84X1BfaF+AX5ifsJ/I3+Ef+WAR4CogQqBa4HNgjCCkoL0&#10;g1eDuoQdhICE44VHhauGDoZyhteHO4efiASIaYjOiTOJmYn+imSKyoswi5aL/IxjjMqNMY2Yjf+O&#10;Zo7OjzaPnpAGkG6Q1pE/kaiSEZJ6kuOTTZO2lCCUipT0lV+VyZY0lp+XCpd1l+CYTJi4mSSZkJn8&#10;mmia1ZtCm6+cHJyJnPedZJ3SnkCerp8dn4uf+qBpoNihR6G2oiailqMGo3aj5qRWpMelOKWpphqm&#10;i6b9p26n4KhSqMSpN6mpqhyqj6sCq3Wr6axcrNCtRK24ri2uoa8Wr4uwALB1sOqxYLHWskuywrM4&#10;s660JbSctRO1irYBtnm28Ldot+C4WbjRuUq5wro7urW7LrunvCG8m70VvY++Cr6Evv+/er/1wHDA&#10;7MFnwePCX8Lbw1jD1MRRxM7FS8XIxkbGw8dBx7/IPci8yTrJuco4yrfLNsu2zDXMtc01zbXONs62&#10;zzfPuNA50LrRPNG+0j/SwdNE08bUSdTL1U7V0dZV1tjXXNfg2GTY6Nls2fHadtr724DcBdyK3RDd&#10;lt4c3qLfKd+v4DbgveFE4cziU+Lb42Pj6+Rz5PzlhOYN5pbnH+ep6DLovOlG6dDqW+rl63Dr++yG&#10;7RHtnO4o7rTvQO/M8Fjw5fFy8f/yjPMZ86f0NPTC9VD13vZt9vv3ivgZ+Kj5OPnH+lf65/t3/Af8&#10;mP0p/br+S/7c/23////uACZBZG9iZQBkAAAAAAEDABADAwYJAAAAAAAAAAAAAAAABQACSUT/2wCE&#10;AAEBAQEBAQEBAQEBAQEBAQIBAQEBAgICAgICAgICAgICAgICAgICAgICAgIDAwMDAwMDAwMDAwMD&#10;AwMDAwMDAwMBAQEBAgECAwICAwMDAwMDAwMDAwMDAwMDAwMDAwMDBAQEBAMDAwQEBAQEAwQEBAQE&#10;BAQEBAQEBAQEBAQEBAQEBP/CABEIDbQJsAMBEQACEQEDEQH/xAFLAAEAAwEBAAMBAQEAAAAAAAAA&#10;CQoLCAcEBQYDAgEBAQEBAQEBAAMBAQAAAAAAAAAIBwYFBAECAwkKEAAAAwQIBQIFBAEEAwEAAAAA&#10;AgMEBQYWEAEUNBUHFxkggAg4CXARUBIyEzMwYDU34DEiIxhA0CEkEQAABQIBCAQHCwYHCwgLAQAB&#10;AgMEBQAGEdES0qM0lAc3ICExExCAQSKzFHZRYXEyQiO0FXW1d1BwgVJidGCRcjMk1BYw4KGCkqJD&#10;U8Q2F7HBssNEpCWVQNDCY3ODk1RkNdWWEgABAgMCCAoIBgEDBQEBAAABAAIxkTMRAyCAIVFxsRJy&#10;EEFhgaHB0SIyslBw4UJSgpIEMGBiohMj0uDw8UDQ4nMFwhQTAQABAgQEBQUBAAMBAAMBAAERAPAh&#10;MVHRIEFh8YBxgZGhEDBQscFwYODhQJCw0MD/2gAMAwEAAhADEAAAAPF6QogAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6Qo&#10;gAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAS&#10;X8xzdzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6QogAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xz&#10;dzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAASX8xzdzHFsbAAAyya6rcAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATHcPxF6ifZ/AAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa&#10;5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAA&#10;AyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7&#10;YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;ATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ&#10;3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/&#10;qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5r&#10;AAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAD7H9P06f8jyPk/j8f8ObPV9X81/b+wH7rkvE+18z5PMNA6YAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAACc7O87v9TXNYAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAT&#10;2Ztmt9ycJxAqd7LstPvc9zEyf+VMayqf5kS38j5f04rsnZoAP9ur9+j9T7gAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAJzs7zu/1Nc1gAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAABPrmuaX&#10;05xnICqPsex07913Xquesssh/wDPb/nD/r8fkCGP/Xyx4q/9HKpAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAnOzvO7/AFNc1gAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAABPrmuaX05xnIC&#10;qPsex07913WQ+Hp7nh/xIhMARk/6QUvCL/rxbIAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAE&#10;52d53f6muawAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAn1zXNL6c4zkBVH2PY6d+67r6ln3&#10;L2ff+cn/ADE/Q898Q/z+fxXx/wB4f9AuH6228AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACc&#10;7O87v9TXNYAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAT65rml9OcZyAqj7HsdO/dd1HWM3Z&#10;NLv/AJcyT+m5/wA2M3/Quk447so4AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5&#10;rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAACfXNc0vpzjOQFUfY9jp37ruoAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAABkb2xbAAAAAAAAAAAAAAAAAAEi3K8rZMynK&#10;fvf0/n+I/v8A3qO7ZtvoXy/LaNx/H5heH4b3bzfO8B9P0onuz7Sr3r+v8Ze/74AAkz5HkLMmS5LJ&#10;/wAjyPp3x/Hxf73v17tO038H9P03wZ0nUCqPsex07913UWTsnyaSjleV+b+v6+W/X9lQXcNw/EfT&#10;9I+w/T9J6M3zaeTOM5kB5rmfU/i+PxX7/vj86fpoNtC0OB3SNI+n/p/QAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAACxbluW3m55nkCsvq+r2GszzP075&#10;PkAA/C/R9FAak6Thq73vQBbaxPErceKYr8v8fgADn30vR6C83zgKo+x7HTv3XdRo2SxLErnHccBl&#10;j2FYHN/rex0D5fl6Ac0zTKJyPIgAAcFdF0WdtUNQ86+r6oAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AE52d53f6muawAAMje2LYAAAAAAAAAAAAAAAAAAnizfNr803zgAAAAB4Z6HoZf1d115X9v3CyFlO&#10;UXhp9n4AAAACqPsex07913UaNksSxK5x3HAZY9hWBzn6vr6L0ty1LNxnGgAADm31PUzBa7rr8H9P&#10;1AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAACaXgM+&#10;0I5mmgAeQfb9sIugd/z36XpyG8zzEx3DcP8A6AKO9BUFW/1bVvTfj+PUUkGQfZ/h+EDkP2varsah&#10;p/4r+/0Tn55nkpPI8iAKo+x7HTv3XdRo2SxLErnHccBlj2FYHXvh+Jo9yzLQHEPv+/UU2zbOP/d9&#10;3oby/LnRzvO7CuZ5nRKomiICdL0wAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN&#10;7YtgAAAAAAAAAAAAAAAAACYTheF0RJhmEDw/7/vzMq0rPnT1fWAuS4RhFqPHseArV6rqtIug6Dsb&#10;5VlV5GfJ8A5F9r2s1ar6u8a+/wBAf3/H4uxz9P1l7KcpAqj7HsdO/dd1GjZLEsSucdxwGWPYVgTp&#10;51nd2XAsDAo00JQlc3VNUAHQvleVz16vqgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5&#10;rAAAyN7YtgAAAAAAAAAAAAAAAAACVfi+L0cZblsCEHv+/wA/WmaZAEqnGcXo6S1LYEGGhaDQGpal&#10;73s5TjYLzTNQKWW87zWE1/XwBPBm+bX6JvnACqPsex07913UaNksSxK5x3HAZY9hWBNpn3AXhJ+n&#10;4Dkr2fZp67juMG2iaH5/9X1gAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACc7O87v9TXNYAAGRvbF&#10;sAAAAAAAAAAAAAAAAAASh8dx2kLLEsAV+dJ0mh7R9HgDvzmOY0zJOk4CEjv++z7qZprSzk6TZFeY&#10;5kDNPq2rY5+r6sATwZvm1+ib5wAqj7HsdO/dd1GjZLEsSucdxwGWPYVger/F8em3Jcmf2/H4AH43&#10;+/8AaHLue5r7aXpkDWk6R9J/T+oAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAE52d53f6muawAAMje&#10;2LYAAAAAAAAAAAAAAAAAAlD47jtIWWJYAr56VpVEOjqOAHdnNc1puSZJgEJHf99n3UzTWpXHkd9O&#10;+V5YGVvYlh8/+p6oAngzfNr9E3zgBVH2PY6d+67qNGyWJYlc47jgMsewrA5v9b2LpmBYDZ8yTJQA&#10;AOGeg6ChdR9Hx3dT1IAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAABkb2xbAAAAAAA&#10;AAAAAAAAAAAEofHcdpCyxLAFfPStKoh0dRwA7s5rmtNyTJMAhI7/AL7PupmmtTOO466V8vzAMrSx&#10;LD8C9T1QBPBm+bX6JvnACqPsex07913UaNksSxK5x3HAZY9hWBzf63sf3/H4s15Hkds/FsW6H83z&#10;QAB4B6Xo5kNbVv4p6HoAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAA&#10;AAAAAAAAAAAACUPjuO0hZYlgCvnpWlUQ6Oo4Ad2c1zWm5JkmAQkd/wB9n3UzTWmBJklyEc1zYGbB&#10;VdVRrdb1wAngzfNr9E3zgBVH2PY6d+67qNGyWJYlc47jgMsewrA5v9b2AP0P8v4zIcHwc3Of5/ON&#10;nufdMeV5QApQ75vlZXXNcAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/AFNc1gAAZG9sWwAA&#10;AAAAAAAAAAAAAAABKHx3HaQssSwBXz0rSqIdHUcAO7Oa5rTckyTAISO/77Pupmmr6U3zdPtm+cAV&#10;C9s2ypXtm2ACwjmGYXt52nYCqPsex07913UaNksSxK5x3HAZY9hWBzf63sAAD7X+f87g+G4basx3&#10;HQKq+w7DTf3fdwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJzs7zu/1Nc1gAAZG9sWwAAAAAAAAAAA&#10;AAAAAABKHx3HaQssSwBXz0rSqIdHUcAO7Oa5rTckyTAISO/77PupmmrImU5ReEn2fgPKfs+zO6p+&#10;no0ut64en/H8V/KaprmH4jiAKrOw7BTd3feBo2SxLErnHccBlj2FYHjX3+jfumuaoENI0mvhp+nf&#10;Sf0/qBYWy/L72U7zuBTm3LcqqGzbMAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAABOdned3+prmsAADI&#10;3ti2AAAAAAAAAAAAAAAAAAJQ+O47SFliWAK+elaVRDo6jgB3ZzXNabkmSYBCR3/fZ91M016X8fx6&#10;hUhyH7n5/ngfB/b9o7Om6b8R9H0SI8xzHo/zfMAPIft+2qRsmx1TNn2jRsliWJXOO44DLHsKwLEm&#10;XZhcUw7Dhz96XoxD9t23Pvp+n134niTS8Hwf3f8AP9B8T8/nMzrKsuDul6UAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAACc7O87v9TXNYAAGRvbFsAAAAAAAAAAAAAAAAAASh8dx2kLLEsAV89K0qiHR1HA&#10;Duzmua03JMkwCEjv++z7qZpoT95nmd8mdJ0/p+PwAAAABCR3/fZ91M01o2SxLErnHccBlj2FYGiX&#10;L0v9289z4AAAFXbXdcpgb3vgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAABkb2xbA&#10;AAAAAAAAAAAAAAAAAEoXHcdpDSxLAFfLStKoiUdRwA7s5rmtNyTJMAhI7/vs+6maaAsO5fl11XA8&#10;D9W+P5AB579P000913WY/heFnfzvOwIINE0OgtSlK6NksSxK5x3HAZY9hWB6H8vz3KcIwib7gOA+&#10;d+v6gAfj/wC/9qq2xbFUc23bvh/t+wAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAAB&#10;kb2xbAAAAAAAAAAAAAAAAAAH6X+P8ZR+O479b/D5/wCH5/bg/pOk5d9n2QB9t/P+cpnG8b+3+f5v&#10;5fn88TdB0PInu+6APXvg+CcnPM7kh5Xlfsf0/WODquqg20PQ/DvS9L5X6/rLzw/Ddj+D4XOnq+pF&#10;F2naeO/f6HbPPc9174fhf7/H486+r64s+z7P4/5/I6b8fxpfuH4fvPm+c6L8zzOcPU9TgPpekhi7&#10;3vfEPR9IAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7&#10;YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;ATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAT35&#10;vm99mb5vAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAWGcxzG9fOs6gAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAALP2RZFdKwTBAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAFxHDcMtb4zjQAAGRvbFsAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAC+xOE3z&#10;4Ztm4AAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAADTVkuS+8+b5sAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAPTPk+TVsjSNPsP1/UAADI3ti2AAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJo+C4LQlmSZAAABkb2xbAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAF0DBsG&#10;tEZBkAAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAf3/H41C5DkPrbxPEAAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACWXi+L0Y5blsAAADI3ti2AAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAABe2nSdLCWZZkAAABkb2xbAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAHUXkeP&#10;qCyHIn6H+X8gAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAus4FgVm/JMkAAAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAADs7wfB01pKkr9J/L+QAAAAyN7YtgAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAaCkzzNNpn/AAAAAAZ&#10;G9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;BYFzTM74c5TmAAAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAHWfi+LpYyhKHsnwfAAAAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA/Xfw/hozS3LcmnJckAAAAABkb2xbAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA+T+PxfFnKcp+&#10;s1zUAAAAAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAB/T8fi6zgWB2a8lyQAAAAAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAB8v8AX9brGBYHZlybJQAAAAAABkb2xbAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAH7r5/nvSzvO09Ob5wAAAA&#10;AAABkb2xbAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AA7N8Hwb8M3TdI1y3LAAAAAAAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAB/T8fix5lmWXOsHwb074/kAAAAAAAAAyN7YtgAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACQnmOYum4JgkuXE8SAAAAAAAAA&#10;Bkb2xbAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAHdHO&#10;87bMxfF7AmZ5n9h+v6gAAAAAAAAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAB+l/l/KbDgM/skZVlU0XA8F8n8fgAAAAAAAAAAAZG9sWwAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAP8AZ2L4XhSx8XxcynCcJNdw&#10;PAet/D8QAAAAAAAAAAAAFL7ed5AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAA+w/X9f2P8AD+HrXxfF0f5XldheH4fePOc57J8HwAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAf/aAAgBAgABBQHkufF35NXxd+TV8Xfk1fF3&#10;5NXxd+TV8Xfk1fF347AUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosB&#10;RYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFg&#10;KLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAos&#10;BRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFF&#10;gKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAo&#10;sBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwF&#10;FgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWA&#10;osBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiw&#10;FFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUW&#10;AosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCi&#10;wFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAU&#10;WAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAoiFmqQZuTWKLryaxRdeTWKLryaxRdeTWKLryaxRd&#10;eTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxR&#10;deTWKLryaxRdeTWKLryaxRdeTWKLryaxRdf2IY1RasSZ6hiTMMSZgRQqtVLxf7C5wyRY6ngf1nii&#10;6/sSKrrTCFf+6jNPOhYiy652o/8AoMv84W6FVGFtSeSPrLFF1/YkVXWmEPrGacQnhlyV1+/B07RA&#10;ZrY/WWKLr+xIqutMIfWOoFAyrh4Om9Axm71lii6/sSKrrTCH1iKnAnFDvezrXcjTRVV7jJuDTwm6&#10;vWWKLr+xIqutMIfXRH2WTDHZHzkc/wB2HYcmoibj5f5JM0MH9Zoouv7Eiq60wh9frZFF1+GPd5YW&#10;lXFywm1cEi5WoMrRU1ptjwSYKmuLDnCr4alhbVgk+WpIMsWKkDC80XhVxPB9oO8NMVLqhR7NKoqb&#10;16ghEDUgGCKU1hFBqjstMIfXQ9IkrYVZuXE2tATi9SoIqVLEoMaotTbFCDOF4oaVQd6tKgtywI92&#10;lMIRS0phjihBcFPUer1aii6/DItu9LE/qmBjWXO0G4UlTImcj5qeReB9xF7V11+/Fa1PtUwh9dD/&#10;AL5SwfgDY2EYSPN8KvKvjYHoq7q2FqtqXqzFF1+GRTV7s36bK0mY1GZepqToiV62Yv6cIfXQ/wC+&#10;UsH4P9A+3nW8Vf0GJlM2qopVIE9WYouvwyJqvdk4EGc7TWhCrQoK4QUDXDzSy1cEJtP3EQ0L1MxG&#10;loM1KUsTvVeBkYQCkIF9m9yLu/hhD66H/fKWD8D/AGmystLudyjyOzwqzp1YAyBaGGVQNsLLIAxa&#10;yVw267In6tRRdfhkSXSllZ62pRjYk2ElMUO2pGumElflXEVtX20aXexGb1WZmIxkorq9xETmKx8E&#10;IfXQ/wC+UsH4IuN/xUwn8v2OBZhRaDercUXX4ZENXuyUwyT5mvgiBP7jJTDFfs1iKlvuNNMJMvyk&#10;4IputMIfXQ/75Swfgi0nujSwt6jvOxxQguElyL1er0UXX4Y/7pTCt64H1/8AWWmGb2Hyf52qlxp/&#10;aZeCKbrTCH10P++UsH4HsyW1n4U1DJVs0StLOGOKEFwQ9SlXq3FF1+GP+6UwreuB8XWmGb2G6v5l&#10;qWGr5UeCKbrTCH10P++UsH4BETmrRNxsDzWd1breqbzL6tRRdfhj/ulMK3rgfF1phm9htq9lqWKv&#10;5keCKbrTCH10P++UsH4BXV7h5wuVYNLGqx18TI1HYlGRpK2J+rMUXX4Y/wC6UwreuB8XWmGb2HwT&#10;5GqlxK/eZeCKbrTCH10P++UsH4KTplUqaYaZlw0wmsQNLEqycMJL/On6sxRdfhj/ALpTCt64Hxda&#10;YZvYilH7bTTCTbwxWf5WemEProf98pYPwcRi1HqiBxkZi0wh9fqzFF1+GP8AulMK3rgfF1phm9iK&#10;2X7iVKC5mY7sfCbyLQu0EZivx64mpTCFf++h/wB8pYPwKKVIlaohaFVXfFCS4IepSqmJngVJGmEE&#10;v9vqzFF1+GP+6UwreuB8XWmGb2GhCppI1MxmRSmqv2CT6akQZ/tZwqsdevgZ2g7KZxPxdtXD/vlL&#10;B+CKnj8tVDO1qstaMUtKYm5UNEStSwMas9dFVXuHQx2Fn9WYouvwx/3SmFb1wPi60wze6IhdFtL+&#10;pDN7D/vlLB+B6/PaP0Ybc9apvVqKLr8Mf90phW88D4utMM3ul8w9U2BdA7MbgSRMuZzw3Uzh+uYz&#10;CemFyVmag/75Swfgb3Yk8St8OLsgrq9uJNMytbqhisVVfL6txRdfhiiZVajw6yHEtMglpkDK70WL&#10;hMWo9R4eZDiWWQS0yBldqDFwtDKm1VNEKIKBWEVagnCK1YQhNEgZmNJkqFdXuGmHGVorlFEJQwyp&#10;hBlTZag1Opnba5aZBLTIE4fZExVV7UtLvRbAtCjOcKwgaoSm0BOEDVhCFGdMM7IkyVerkUXXk1ii&#10;68msUXXk1ii68msUXXk1ii68msVV+zLyaxZX7M3JrF5v+Lk1jA/ubk1ilX52rk1e6332nk0XV+wS&#10;uv5q+TSJGj7DLyaxa0/Mpyaf6B4tVsX5NH+12Rm5NYobfvr8mje11MKRz1qV8mkVN/3T8mjybane&#10;ic9alfJpELztyvJpEb0sifJo8G4rvSaWkzWfkzUUKiV8PSt5qcmddfsH++rdXyaP9+2nk0rr9g/X&#10;/aeTRVUqBX0/jN/Jo3vFJ3Feb2VeZuTN6RKRnC652k3Jk3vdF3B5P1Z4cmba9UGAN8TrNArr+bkx&#10;OcqdTXEzOzhtiNoaxXX78mC7zZ2cLxWgmGmKWhULtKjTX/5c3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;ri8grjCoGi84PFbSYKP9rVCrUov/AJ//AP8An/8A/wCf/wD/AOkVf//aAAgBAwABBQHkue34OTV7&#10;fg5NXt+Dk1e34OTV7fg5NXt+Dk1e34OPDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDiiIWWpBm5NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF1&#10;5NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF&#10;15NYouvJrFF15NYouvJrFF1/YhjVFqxJnqGJMwxJmBFCq1UtLzZmOtJ9Ma5vWeKLr+xIqr//AC0w&#10;hX/uoi6OlDnNXWav/UQ3GbQ5DMzSRsT9ZYouv7Eiu7Uwh9YjN51up31f/ODLF41qJ+ssUXX9iRXd&#10;qYQ+sZlErM7+DLAldbV6yxRdf2JFd2phD6w+nZU+GVpZjsalH+ggRxGc7J6yxRdf2JFd2phD66Ik&#10;hFCIam2BHkx1s0GPNprhvL9N2m9Zoouv7Eiu7Uwh9frZFF1+GPd5YWlXFywm1oBIuVqDK0VNaba8&#10;EmCprixQ4VfDSsLasE3y1JBlixUgYXmi8auJ4PtB3hpipdUKPZpUFTcvUEIgakAwRSmsIpNUdlph&#10;D66HpElbErNq4m1oCcXqVBFWpclBjVFqbYoQZwvFDSqDvVpUFuWBHu0phCKWlMMcUILgp6j1erUU&#10;XX4ZFt3pYn9UwMay52g3CkqZEzkfNTyLwPuIq/euv34rWf7dMIfXQ/75S7/wBsbCMJHm+FXlXxsD&#10;0Vd1bC1W1L1Zii6/DIqq92b9NlaTMijMvU1J0RK9bMX9OEProf8AfKXf+APt51vFX9BiZTNqqKNT&#10;OT1Zii6/DImq92TgQZztNaEKtCgrhBQNcPNLLVwQm0/cRDQvUzEaWgzUpSxO9VvrRhCsKQhV7N7k&#10;Xd/DCH10P++Uu/8AA/2mystLudyjyOzwqzp1YAyBaGGVQNsLLIAxayVw27LIn6tRRdfhkSXSllZ6&#10;2pRjYk2ElMUO2pGumElPlXEVtX20aXexGb1WZmIxkorq9xETmKx8EIfXQ/75S7/wRcb/AIqYS+X7&#10;HAswotBvVuKLr8MiGr3ZKYZJ8zXwRCn9xkphiv2axFK33GmmEmX5ScEVXWmEProf98pd/wCCLSe6&#10;NLC3qO87HFKC4RXI0Ver0UXX4Y/7pTCt64H1daYavYfJ/naqXGl9pl4IqutMIfXQ/wC+Uu/8D2ZL&#10;az8Kahkq2WJGlnDHFCC4IepSr1bii6/DH/dKYVvXA+LrTDV7DdX8y1LDV7I8EVXWmEProf8AfKXf&#10;+ARE5q0TcbA81XcZ1vZN5l9Woouvwx/3SmFb1wPi60w1ew21ey1LDX7o8EVXWmEProf98pd/4BXV&#10;7h5wuVYNLGqx18TI1HY1GRpK2J+rMUXX4Y/7pTCt64HxdaYavYfBPkaqXEt95l4IqutMIfXQ/wC+&#10;Uu/8FJ0yq1NMNMy4aYTWTDSxKsnDCK/zp+rMUXX4Y/7pTCt64HxdaYavYihH7bTTCTZwxYf5WemE&#10;Prof98pd/wCDiMWo9UQOMjMWmEPyerMUXX4Y/wC6UwreuB8XWmGr2IrZfuJUoLmZjut8JvItC7QR&#10;mK/HrialMIV/8lD/AL5S7/wKKVIlaohaFVXfFCS4IepSqmJ3gVJGmEEv9vqzFF1+GP8AulMK3rgf&#10;F1phq9hoQqaSNTMZkUpqr9gk+mpEGf7WcKrHXr4GdoOymcT8XbFw/wC+Uu/8EVPH2qoZ2tVlrRih&#10;pTE3LBoiVqXBjVnroqq9w6GOws/qzFF1+GP+6UwreuB8XWmGr3RELntpf1IavYf98pd/4Hr89o/R&#10;htz1qm9Woouvwx/3SmFbzwPi60w1e6XxDtTYF0DsxuBJEy5nPDdTOH65jMJ6YYJWZqD/AL5S7/wN&#10;7sSeJW+HF2QV1e3EmmZWt1QxWKqvl9W4ouvwxROpWo8OshxLLIKoaZAyu9Fi4TFqPUeHWQ4llkFU&#10;NMgZXYgxcLQyptVTRCaCgVhFWoJwktWEITRIGZjSZKhXV8waYcZWiuUUQlDDKmGdlTZag1Opnba5&#10;ZZBLLIE4fZExVV7UtLvRawtCiBwpCBqhKbQEoQNWEIUZ0wzsaTJV6uRRdeTWKLryaxRdeTWKLrya&#10;xRdeTWKLryaxVX7MvJrFlfszcmsXm/4uTWMD+5uTWKVfnauTV7rffaeTRdX7BK6/mr5NIkaPsMvJ&#10;rFrT8ynJp/oHi1Wxfk0f7ZZGbk1iht++vyaN7XUwpHPWpXyaRU3/AHT8mjybqneic9alfJpELzty&#10;vJpEb0sifJo8G4rvSaWkzWfkzUUKiV8PSt5qcmddfsH++rdXyaP9+2jk0rr9g/X/AGnk0VVKgV8v&#10;4zfyaN7xSdxXm9lXmbkzekSkZwuudpNyZN73RdweT9WePJm2vVBgDfE6zQK66zcmJ1CpVNcTM7OG&#10;2I2hqFdfvyYLvNnZgvFaCYaYpaFQu0qNNf8A5c3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Yri8grjCoGi&#10;84PFbSYKv9rVCrUov/n/AP8A+f8A/wD5/wD/AP6RV//aAAgBAQABBQHku6Q/775NekP+++TXpD/v&#10;vk16Q/775NekP+++TXpD/vvk16Q/7749TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsOhCK2yJOojk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr47u5L&#10;k18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr47u5Lk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3&#10;dyXJr47u5Lk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr47u5Lk18d3clya+O7uS/YjIyNbe0&#10;o5C55tCX/X/PkV5AZ8VVPZzPhwNtLuheJnwm0wRGjGj6z+O7uS/YnjiRRV6iafKSzs+F0ZRZFMKb&#10;Giikzp11VV1ZkZLw/GjM8na3Odv9ZfHd3JfsTxv9w9PlJ/gxkvDCUU5gVVVVVU9TkNJMzx9ZfHd3&#10;JfsTxv8AcPT5Sf4MdNCqZI94OqFdKqFPWXx3dyX7E8b/AHD0+Un+DEFRMtB8UOp6MT6d1FddRas9&#10;45Z4viv1l8d3cl+xPG/3D0+Un+Doy2zbfuXqriz3y5fSLyzny1diGZGf7yiZn9ZvHd3JfsTxv9w9&#10;PlJ/g/Wzx3dyXwzpjyDN1FZhMfjBytITbGyb9nt4vsvlksxIHe2WscZV5K5k50PjLHxmQo70oc6T&#10;+nSFi15LZOV1P/pJ6cYkLmR4zYDeqWb+QOaORzy4slOkvOHPEZfeNnKBwIuTpe6eoeDRkfku1Ixh&#10;0NdNkXIZy+OXMGD0PHWxtbv6kqfKT/B0dOfQOwZxZap+MTKCoh/GNkxXW+/F5BqrPEzha4WiOhkZ&#10;Gpvacp/HlnHHaUF+OnIGHEnN0xdPjhFeS2Thqnv0q9Or8rjLxwZEP5LNLx35zwSm8Hc8HS2+rXju&#10;7kvhnjLUITPSnNnoyeGdfVTB8GQrADg4YlhmH4xcfVz0qvHICIODpD6F2ZrZUEEGVHhPlfBNeYtP&#10;lJ/g6Oh/tapzj/tsZYZYxfm9GPTv0p5eZAuvjzt6cMsM93Vm1l41ZT5j+rPju7kvhnjoa62fqK/T&#10;zKy9h3NOCI5g975fxhR0CdNTPmG//wBPyk/wdHQ/2tU5x/22Upjm6QunpiyKy1/QzdzMcmUGXkUx&#10;I9oxiT1Z8d3cl8M8f6/2upzgjSP4Ky6dMX+SXI9xqo+UWETK5bddnT9mK2VV1Gqp8lkBEcWbIguE&#10;3tHcW5dwK5Ms4Hpzbz0yzyRdMV+UT2aHJ5RYhI15LdX+TWdq/B5Sf4Ojof7Wqc4/7b6McvmbMXqH&#10;pz3z8gjp/hOOfI1nrETWfrP6nVFoX8hXUc4Vso/I5ljF6rtejtfLB159QxM1I99WvHd3JfDOgxT7&#10;fVHTmVHTtyygLNLNSNM4Ytp8dGf72iNnp8nEPkbMpR42cuiRHmzTnlm45ckMtY/j+K8zoroSVURU&#10;6FurCIMzlqfKT/B0dD/a1TnH/bfjCYk1M06fJeWINaeCGc2czINcPq347u5L4Z0SK1JdT1PkKeqr&#10;u6auDonfSrj6mqfIizVL9Nw8bsJEcmRFPkzzGVecdcHjn7jafKT/AAdHQ/2tU5x/234ynugyZxU5&#10;x5KQFnnC2a3jszhg1SI4TiiD3h6veO7uS+GdF/c3T5Jz1l6fODpYU+31F0+QjtnHSS6SOXpup6t4&#10;gXiXqO4PHP3G0+Un+Do6H+1qnOP+2+mzM1PKLOtNRNZPgfkOw/E7DmF4/un+NKs1PHdnHBBHi7Xi&#10;5271b8d3cl8M6L+5unyU9v3B0w9w1PkI7ZxkmyEYcnKc2WlRszT4PHP3G0+Un+Do6H+1qnOP+2x0&#10;JdVzviNy8edHTtlfno6uofpujbp5iT1a8d3cl8M6L+5unyU9v3B0w9w1PkI7Zxkw0Easn6c1mY7H&#10;mjweOfuNp8pP8HR0P9rVOcf9thJVRBTp88iD/hNny9zYy5zVdvFmfltDGbUEZjQI+8sY59WfHd3J&#10;fDOi/ubp8lPb9wdMPcNT5CO2cdKL1K+enKnrAhleFOpDg8c/cbT5Sf4Ojof7Wqc4/wC26XW93q42&#10;7Lzr76goHqgHyY5avcQBnJlbmkhweTeCmZ1ZjerPju7kvhnRf3N0+Snt+4OmHuGp8hHbOPHJFpH7&#10;kBT5M8qWi1cHjXc67dn3T5Sf4Ojof7Wqc4/7b4mFvbnY19D/AFgxTG0RU+UYidcMerPju7kvhnRf&#10;3N0+Snt+4OmHuGp8hHbOPGtmMWH806Y4guH8xIS6hOl/MHIJ/UQjBUWx8+ejzpoN0+wZT5RmRoPC&#10;9HQ/2tU5x/224nG9YmfWXfQtknDuWeeHjxzFglV4ux4udtp8fOSkSxVmrT5RIkSWiL1Z8d3cl8M6&#10;L+5unyU9v3B0w9w1PkI7ZxBkVvaBIsy0j9x5pQLS0srM2s8R9IfTbFLU7uiPpgdi0MwfCcFu/gjm&#10;AoPzKh3rG6PspcpMpR0P9rVOcf8AbfjeyKK8HjRHWVOW+ZjLFHjiyAfahfF9l39yCfH108Qk0O12&#10;O1zMNC66DKj1L5pkzjzo9WfHd3JfDOi/ubp8lPb9wdMPcNT5CO2ejod6oEMnoiKYpy/p+QjtnHQ/&#10;2tU5x/230ynhCvIX9Hr36pWNwOb1a8d3cl8M6L+5unyVV1f9fuDph7hqfIR2z09K/XK98p2eDY5h&#10;DMJx8EURZDMFObql682+P2Xo36r3Fm3C9PkWerIw9Og6H+1qnOP+28l8/syciH5kx175O5lJszSz&#10;NjPwv6IXDCzr6j/IcymZWhoaGto9WvHd3JfDHM+XtDz1dfXN1Pupn/7+dUAU6+eqE5cxs6s082q+&#10;Bgb251Nzn64Op1ys/wD386oAfr66oTVZjZ9ZvZss/BBkfxtl29IK8lGc7iThzyfQA0kiHyeZas6U&#10;aeS3N99oxzmXH2ZjyCC6zMtAXXV1FwIzbnWcn24l8hPUg/yxjmFHOYTcMueozOnKZ31dffVDVV/3&#10;86oA/utjqaiBnVVVXVogPOfNXLE8J+SfPFykcHlEcytZvJpkdZn/AOUV0pGi/wAkWer+JG2ZUf5k&#10;Nvq547u5Lk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr44WdJbqJ5NfGiyFaM/eTXxfO8ymYX&#10;Jr4t3P8AacXJr44ofrdHTzya9L0LVwb0+cmkFw00xnGDIys7Cy8mnQLBNcX9R3Jr4x4Aw6CuTRJJ&#10;RdTIfLwmVWUHJp0VZXV5n5+8mvjqynrgvKPk0yXyyeecGZrodTvcLp5NPG/krXDkH8mmQOUD0zwz&#10;RczodsPujk06Hun6vJvLPk06DenE+aEbcmmSeUES54ZhZfwHDeWUHcmbgcL4il99LfTq6enuAuTN&#10;FFVoV6K+k0mTbo5MyEMoboq6NjQJVyZs7Ou1r9HPRQnAVfJnDUMxBGT96T+i5yZMI8meS+Q2Yue8&#10;Q9PvTJl90+ObkyIQyhunPx/RZHZ4PguFcv4f5MslemLNrPVqyB6NsrcjOTPKTpvzgzraMlvHllfA&#10;gZGRlYGXkwdDlfEQN+WPj5z0jqvKfoNyLy2rRRSZ0uS4pTGNCHT1nhHggrxq5zvwQF44cjoaEIQD&#10;BMAMH/l7Xseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja&#10;9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0b&#10;Xseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXsej&#10;a9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0&#10;bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXse&#10;ja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j&#10;0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXs&#10;eja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9&#10;j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bX&#10;seja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja&#10;9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0b&#10;Xseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXsej&#10;a9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0&#10;bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXse&#10;ja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j&#10;0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXs&#10;eja9j0bXseja9j0bXsehm8XcZGUZfFo8jnd3i4hdMOfxqZDMAh/om6ZIdNDWXUAQaX/P/wD/AM//&#10;AP8Az/8A/wD0ip//2gAIAQICBj8BxLnc2sYmzubWMTZ3NrGJs7m1jE2dzaxibO5tYxNnc2sfgRKi&#10;VEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRK&#10;iVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolR&#10;KiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSol&#10;RKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSo&#10;lRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUS&#10;olRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJU&#10;SolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJ&#10;USolRKiVEqJUSolRKiUSM7R04mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4m&#10;x3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx&#10;3m/kW05FVu/rb2qrd/W3tVW7+tvarWkEZwbcAD7v7m4ubYfy313d2/W4IXVx959rePMG3f3Fy9x5&#10;mvJ9dB3m/kX529eBeDkb18L/AP5v/wAd2yGWsvfuR4i7jbdHiAgXxJ8NgG043l44uc42lziSSTnJ&#10;4G3P3bnfcfa2gFrjbeXQhbdk5vgPdPFsk7SZ9xcOD7u8aHscIFrhaPXMd5v5F+duo4F5obrPB9xf&#10;3RsvHAXV2czr07No5Wt2nDlGDf8A/wA55t/gc28u9y92rQOQObbpd65jvN/Ivzt1HAvNDdZ4A5sG&#10;fc3TnaNm8brcMH7u991twxp0uvLR5D65jvN/Ivzt1HAvNDdZ4L/7C8yC9YQD8Lx3mO+VwBV59r9y&#10;0svLtxa5p5NYMQYEZRkwNq/bs3/3JF7eCzvMbZ3GHlAtJHEXEcXrmO838i/O3UcC80N1nhDry26+&#10;4aLGX7Bls+F495siOIjKDZdXTfuGcT7p7elt4WOt0A6UG/8A8puxbldePu2tb+7akCm/effuH3H3&#10;DbHMaB/TdOzi3K9wMHEACIbaAfXOd5v5F+duo4F5obrPrtO830bt2bVrtkZbOInqWRjP3dq8N3+7&#10;/Jd5jTotHam3jYOFqtvHWZhxnmVly0NGd2U9mtZbx3Nk1WKo/wCo9qyXjufLrVl60OGcZD2albdn&#10;Lxg5HDDscbXfC2PPmX9YDB9R6exZbx87NSqP+o9q8e1yOy+1bN8Ng54t9iBGUbbdRwLzQ3WeE3TG&#10;A7NlpJ5LeJeBn7v8l4buTv8AJd67bzEjtQeOMAz4bSrLv+w8mRs+xd2xg5BbrtWW8fOzUqj/AKnd&#10;qyXjp2613tl+kWHoVl5aw8uVs1aDaM49bZ3m+jW/+weV2AGNy3lrgMwEbTPItt5JJ4zhBzDYRAhb&#10;Lsl4I8ozjrwTc/bnkc8ah2yw/wCG3u222ZjyTwLzQ3WeG80jyjAu9xuocBvLyAmTmCy5GcTBDnzn&#10;8C1hycbTApt6BZtCHraO830b8w6/xBeMiCm3jYOFvD/BdnvOHeOZvt1fiXmhus8N5pHlGBd7jdQ4&#10;MngbkaOvn/Bbdt4zIZ0GNgBYPW0d5vo12luvB2btpceRd4tbpNp6O1VGyKts2hnbl6I4Lrs+6cmh&#10;3tt4HXjoNFqdeOi424Fl2Lc54hzr+y8+kdvYu7eHnb7Va4Wt+JuUc+bBvNDdZ4bzSPKMC73G6gnE&#10;RPdHP7LcDYZzkwAXf2nnTYOjtVMTd2ruhzdB7bVbdHbGaDlYch5V/K8d9/Q32x9bZ3m+jX6W+YYD&#10;bsRcbFsXYs1k5zgC/ZktNjhy5+fjwHNzs1EdvALoe+cuhvtswBdt44nMONC7uxYBgfzXWRpNhbmJ&#10;zcmrAvNDdZ4bzSPKMC73G6gmD9XVgOsjt5ZCzBD3saSIEj1uHeb6NfzeYYDeQOPRZ14L+SwyIwBu&#10;u1cGz8LR05cB18eM7I0D26sH529eBeaG6zw3mkeUYF3uN1BNdmfrBwNu7OkcR0qy9tYZtVrHBw5D&#10;b63zvN9G3mgeYYHyO1jBvN3Abodq4Lw/qIlkwLscls8uD87evAvNDdZ4bzSPKMC73G6gnsEbLRpG&#10;XCtaSDnBsWUh4/V2hWXlrDNs1a02jOIetw7zfRt5oHmGB8jtYwb3cOA3Q7VwXh/W7WcC73G6hg/O&#10;3rwLzQ3WeG80jyjAu9xuocBv7sd0+ID3Tn0H8C27OTjafCVa3I4eJub2ets7zfRt5oHmGB8jtYwb&#10;3cOA3Q7VwP33azgMP6G6hg/O3rwLzQ3WeG80jyjAu9xuocO39vY0/D7vNm1aFZeNLdOGLxkR08ib&#10;eNg4W+to7zfRt5oHmGB8jtYwb3cOA3Q7VwXg/UTPLgXfINmWTB+dvXgXmhus8N5pHlGBd7jdQwLH&#10;AEZjlXdBYf0wkV/W4O0909i/saW6p4L7v4SCPm/49bR3m+jbzQPMMD5Haxg3u4cBuh2rg2viaDLJ&#10;1YDrg7zevBAzvHQDgXmhus8N5pHlGBd7jdQw7DlHKv57nIPebxZeMdmBebo1+to7zfRt5oHmGB8j&#10;tYwb3cOA3Q7VwNvR7hy6He3AF4zIQbQsmR/G3szjh2rxwaOVd3wN8PLy4F4P0jXw3mkeUYF3uN1B&#10;FzsgAtJW2xxaBBvFZy51s33cdn909n+8qtabRnGAbkeJ9mTMLbcC8fygStPWPW0d5vo280DzDA+R&#10;2sYN7uHAbodq4HXboOFiddui04GRWC8dz5ddqqHmAHUrXkuPKbcHbuzYc6/jvLCCDxWZRwXmkeUY&#10;F3uN1BD7dvHlfo4h1y4bbtxboK72y7SOyxeBnSrAQ3dHbarTlPLgNYYxdpPraO830beaB5hgfI7W&#10;MG93DgN0O1cP8t3428XxDtHF+K3Q7VwXmkeUYF3uN1BXn8mQ7RlxdH4Q+4vB3R4BnOfQNfrbO830&#10;beaB5hgfI7WMG93DgN0O1YH8lzYH8Y4ndhWzeAtOY4OywEnMELy/yu4m8Q05z0I3jB/WT9PIerAB&#10;zNd2cF5pHlGBd7jdQVl4MvE4RCtZ325xGXZbh7LQScwyoP8Aufo7exWD1tneb6NLXC0GIK8Fmhzu&#10;1eE/UV4T9Tu1f1NDbePj6cGw5QYrwWaC4da8J+orwn6ndqtu2AHPE9ODs3jQ4cq7hcz9w6cvSu49&#10;p02jtXfe0aLT1Bd9znftHXrVl20N0cNuzsn9Js6MoXjf+3sWUOdpd2WKy7aG6BwbV4wE58oPQvCf&#10;qd2rwn6ivBbpJPXgf2MB5eOa7hc3pHT2ruXgOkWdZXiu5u/xXfvANAt6wu+XO57B0dqsu2huget0&#10;7zcTY7zcTY7zcTY7zcTY7zcTY7zcTb529eJsP/YPK7E2ux+omQ9uJtdt5HGdnZibWfCwDWevE2vH&#10;fqI+nu9WJq5590EyFqtOJqR8RDes9AxNmXQ90bR0n/jpxNn3mc5NAyDoxNXZ3dwc8ei3E2/jELvz&#10;GOJq69PEMnKeJFxiTadJxNRcNg3K7ePYNeJq68PyjO7iRc7KSbTpOJrst8DMg5Txns9uJr/EzxvH&#10;0t9vFiam8dzDOcyN4+JxNC5xsAykq33R4R16Tia/xXdMfuPZmniam5uT3fed8XIOTXojiZ2lG5uf&#10;D7zvi0cmvRHEzL3mwCJK/ju8l30u08nJPE02rw6G8ZXeyN4miA7TiabFx3nfF7o7dS27wkk8ZxM+&#10;+e98Iyn2c62fCz4Rx6Tx6sTP+x2X4RldLtWzdf1t/dPi5pq04mNriAM5yKxlrz+mEz1Wqxp2BmbG&#10;cZWYmPfvGjkttMhlXcDn/tHTl6F3NlnSensVt44u0m3/AKym6YVN0wqbphU3TCpumFTdMKm6YVN0&#10;wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3&#10;TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFT&#10;dMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YV&#10;N0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbph&#10;U3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpum&#10;FTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6&#10;YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqb&#10;phU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCp&#10;umFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMK&#10;m6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0w&#10;qbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3T&#10;CpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTd&#10;MKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN&#10;0wqbphU3TCpumFTdMKm6YVN0wqbphZLt0wsl1+//AMVkuxzuJ6gsgYOY9ZVSzQANQXfc52kk/wCv&#10;/wD/ANf/AP8A6/8A/wD7Iq//2gAIAQMCBj8BxLnc2sYmzubWMTZ3NrGJs7m1jE2dzaxibO5tYxNn&#10;c2sfgRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVE&#10;qJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiV&#10;EqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKi&#10;VEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRK&#10;iVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolR&#10;KiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSol&#10;RKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSo&#10;lRKiVEqJUSolRKiVEqJUSolRKiUSM7R04mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3&#10;m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m&#10;4mx3m4mx3m/kW05FVu/rb2qrd/W3tVW7+tvarWkEZwbcCy+vbthzPe1ushbLL+5cTxC9YT0H10He&#10;b+RfnbqOBeDkb18LvtvsXbLRkfejxOPGGHiA+KJ4rBlNpykxJyk8AZeF15c8bCbXNGdhPlgeSKbe&#10;3Z2muALSOMH1zHeb+RRvjU7AvNDdZ4Lx7MjnWXbTmL8lvMLbOXBvftXe4Q9mh8RMW/N65jvN/Io3&#10;xqdgXmhus8DTmvmWyeOvBvncQurDpLxZ5T65jvN/Io3xqdgXmhus8F59ucm23IczhlaeYgJ11ejZ&#10;e02OGY/7hnGBt3osvL4hxHG1vujrPKbPXMd5v5FG+NTsC80N1nh26d8BYLwCPI4cY6RxFZLsXgz3&#10;bgeg7J6FYLhzeV5a0dJ1IX/3ZF5eCwtaKbDz+IjiJsAzW5fXOd5v5FG+NTsC80N1n12neb6N27Nq&#10;12yMtnET1LIxn7u1eG7k7/Jd5jDotHam3jYOFqtvHWZhxnmVly0NGd2U9mtZbx3MbNViqP8AqPas&#10;l47nNutWXrQ7lHdPZqX9Zy8bTkcMOxxtd8LY8+Zf1gMEz09iy3j52alUf9R7V49rkdl9q2b4bBzx&#10;b7ECMo226nYF5obrPCbpjAdmzKTyW8S8N3+7/JeG7k7/ACXeu2nQSO1B494Az4bTkVl3/YeTI2a7&#10;tjNA7bVlvHzs1Ko/6ndqyXjp2613tl+kWHosVl5aw8uVs/YrQbRnHrbO830a3/2DyuwAxuV9rgMw&#10;EbTPItt5JJ4zhBzDYRAhbLsl4I8ozjrwTc/bnkc8f/ntlh/w29222zMeTAvNDdZ4bzSPKMC73G6u&#10;A3l4cnSTmCy5GcTBDnzn8C1hycbTApt6BZtCHraO830b846/xBeMiE28bBwt4f4Ls95w7xzN9ur8&#10;S80N1nhvNI8owLvcbq4MngbkaOvn/Bbdt4zIZ0GNgBYPW0d5vo06W68HZu2lx5F3i1uk2noVRsir&#10;bNoZ25eiOC67PunJod7beB146DRanXjouNuBZdC3OeIc6/svPpHb2Lu3h52+1WuFrfiblHPmwbzQ&#10;3WeG80jyjAu9xupOIi7ujn9luBsM4okwAXf2nnTYOjtVMTd2ruhzdB7bVbdHbGaDlYch5V/K8d9/&#10;Q32xl62zvN9Gv0t8wwG3Yi42IMux2k5zgC/YLNo2OHLn5+PAc3OzUR28Dboe+cuhvtswBdt44nMO&#10;NC7uxYBgfzXWRpNhbmPJyasC80N1nhvNI8owLvcbqTB+rqwHWR28shZgh72NJECR63DvN9Gv5vMM&#10;BvIHHos68F/JYZEYA3XauDZ+FoE8vXgOvjxnZGge3Vg/O3rwLzQ3WeG80jyjAu9xupMdmfrBwNu7&#10;OkcR0qy9tYZtVrHBw5Db63zvN9G3mgeYYHyO6sG83cBuh2rgvD+oiWTAuxyWzy4Pzt68C80N1nhv&#10;NI8owLvcbqT2CNlo0jLhWtJBzg2LKQ8fq7QrLy1hm2fsVrTaM49bh3m+jbzQPMMD5Haxg3u4cBuh&#10;2rgvD+t2s4F3uN1DB+dvXgXmhus8N5pHlGBd7jdXAb+7HdPiHwnPoP4Ft2cnG0+Eq1uRw8Tc3s9b&#10;Z3m+jbzQPMMD5Haxg3u4cBuh2rgfvu1nAu9xuoYPzt68C80N1nhvNI8owLvcbq4dv7exp+E+Hmza&#10;tCsvGlunDF4yI6eRNvGwcLfW0d5vo280DzDA+R2sYN7uHAbodq4LwfrJnlwLs5hsyyYPzt68C80N&#10;1nhvNI8owLvcbqwLHAEZjlXdBYf0wkV/W4O0909nSv7GluqeC+7+Egj5v+PW0d5vo280DzDA+R2s&#10;YN7uHAbodq4Nr4mgyydWA64O83UerBAzvHQDgXmhus8N5pHlGBd7jdWHYco5V/Pc5B7zeIW8Y7MC&#10;83Rr9bR3m+jbzQPMMD5Haxg3u4cBuh2rgbej3DYdDvbgC8ZkINoWZ/G3szjh2rwho5V3fA3w8vLg&#10;Xg/SNft4bzSPKMC73G6kXOyAC0r+Rji0Dwt4rOXOtm+7js/uns/3lVrSCM4wDcDxPsyZhbbgXj+U&#10;CVp6x62jvN9G3mgeYYHyO1jBvdw4DdDtXA67dBwsTrt0WnBsF47n72u1VDzBo6la8lx5Tbg7d2bC&#10;ONfx3pBBB4rMo0cF5pHlGBd7jdSH27ePK/qHXLhtu3FugrLsu0jssXgZ09qsBDd0dZtVpynAawxi&#10;7Sf92eto7zfRt5oHmGB8jtYwb3cOA3Q7Vw/y3fjbxfEO0fit0O1cF5pHlGBd7jdSvP5I7RlxdH4Q&#10;+4vB3R4QeM59A1+ts7zfRt5oHmGB8jtYwb3cOA3Q7VgG8ubA/jHE7sK2bwFpzHB2WAk5gheX+V3E&#10;3iGnOehG8YP6yfp5D1YAOZruzr4LzSPKMC73G6grLwZeJwiFa3vtztjzjstw9loJOYZSg/7n6O3s&#10;Vg9bZ3m+jS1wtBiCvBZoc7tXhP1FeE/U7tX9TQLePj6cGw5QYheCzQXDrXhP1FeE/Ue1W3bADnie&#10;nB2bxocOVdxzmfuHTl6V3HtOm0dq7z2DRaeoLvuc79o6z0qy7aG6OCwq3ZLT+k2dGULxv/b2LKHO&#10;0u7LFZdtDdA4Nq8YCc+UHoXhP1FeE/UV4LdJJ68D+xgPLxzXcLm9I6e1dy8B0izrK8V3N3+K794B&#10;oFvWF3y53QOjtVl20N0et07zcTY7zcTY7zcTY7zcTY7zcTY7zcTb529eJsP/AGDyuxNrsfqJkPbi&#10;bXbeRxnZ2Ym1nwsA1nrxNrx36iPp7vViauefdBMharTiakfEQ3rPQMTZl0PdG0dJ/wCOnE2feZzk&#10;0DIOjE1dnd3Bzx6MTb+MQZ5jHE1deniGTlPEi4xJtOk4mouGwbldvHsGvE1N4YwaM7uJFzok2nSc&#10;TXZb4GZBynjPZ7cTX+JnjeJN9vFiam8dzDOcyN4+JxNC5xsAykq2DR4R16Tia/xXdMfuPZmniam4&#10;uT3fed8XIOTXojiZ2lG5ufD7zvi0cmvRHEzL3mwCJK/ju8l30u08nJPE02rw6G8ZXeyN4miA7Tia&#10;bFx3nfF7o7dS23kknjOJn3z3vhGU+znWz4WfCOPSePViZ/2Oy/CMrpdq2br+tv7p8XNNWnExtcQB&#10;nOQKxlrzyQmeq1WA7AzNjOMrMTHv3jRyW2mQtK7gc/8AaOnL0LubLOk9PYrbxxdpNv8A1lN0wqbp&#10;hU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpu&#10;mFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm&#10;6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wq&#10;bphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TC&#10;pumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdM&#10;Km6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0&#10;wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3&#10;TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFT&#10;dMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YV&#10;N0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbph&#10;U3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpum&#10;FTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6&#10;YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqb&#10;phU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCyXbphZLr9/8A4rJdjncT1BZA&#10;wcx6yqlmgAagu+5ztJJ/1/8A/wDr/wD/APX/AP8A/ZFX/9oACAEBAQY/AfEutD90k/ux34m1ofuk&#10;n92O/E2tD90k/ux34m1ofukn92O/E2tD90k/ux34m1ofukn92O/E2tD90k/ux3/cNgjtZp1sEdrN&#10;OtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEd&#10;rNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1s&#10;EdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp&#10;1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjt&#10;Zp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtg&#10;jtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNO&#10;tgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdr&#10;NOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sE&#10;drNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1&#10;sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZ&#10;p1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgj&#10;tZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOt&#10;gjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrN&#10;OtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEd&#10;rNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1s&#10;EdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp&#10;1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjt&#10;Zp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtg&#10;jtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNO&#10;tgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdr&#10;NOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sE&#10;drNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1&#10;sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZ&#10;p1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgj&#10;tZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOt&#10;gjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOoFq6btkCM7flHxDN87ETA0Mjg&#10;OcYerBYR+EA8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8Ta&#10;M9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZG&#10;V9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE&#10;8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ET+AqLNi1cPXjk/dN2rQhlFDmH&#10;sKQhAExjD7gBRFkODHFhdFUuemqjbswYpg90pgZiAhXJLi5//m5n+p1iPBPi4AB1iI23M/1OlI2d&#10;iZKFkUgxVYSyCrdYv8pJYpDh2e50O+iLdnZRH/WxzRwuX/KTTMFHcPLRudq3TDE67lg6IQPhMZIA&#10;D89EZ7IyvoifwFMdRJNQ7ewpNVuc4AIkOKjNMTEEfim7s5i4h15pjB2CPQ4OO/V0fWxkJluLrNDv&#10;O7BOOMCefhnZgGERwxwx6/C1uS9mYOnbkgLsIJyHzaJB+KZymPx1RD/Rm80gfGAT/FKkgmRFIhc0&#10;iaYYAAB2dQVgPWHuDS7yORQhrkABVSfoFApFzYfEdFAPPAf1/jl6sMSgJBdxck2UaPmK4t3LdXtK&#10;YP8AlAe0BDqEMBDqH880Z7IyvoifwFX/AA+k/TsOhwb+1pr0Mb4Ils6ICjKNA008IPXiVDN7sMOw&#10;QFc6eOPUIYgPuUAB1AAYAHQhLpbpgQZEpox+YvlOmGeiYfdMJM8MfcKUPJ+eaM9kZX0RP4Cr/h9J&#10;+nYdDg39rTXoY3wP0z5uetbaxUhHtxBw1EQD4QDH9HRt5sOb36lw9+T3c0jZcpsPexULj+j880Z7&#10;IyvoifwFX/D6T9Ow6HBv7WmvQxvgh7hRA5wj3WLlInadE4CRYgdYBiZMw4Y9WdgNM5WOXTcsnzcr&#10;lusmOICUwY/oEPKA9Ydg9fhERHAA7RorKNVBaJt4h2SKxfiqrmN8+oQfKTzSlKPlzRMAiUwfnmjP&#10;ZGV9ET+Aq/4fSfp2HQ4N/a016GN8ItSFCUgV1M9xFLGEMwR7Ttz9fdm8ohgJTe8I5wFMtMfUznMz&#10;jtJYhk8Pe70AMgP6D0ZZS6GToQ+KjHAdwcw/AkUwB8IiAU4hbXRWhohcBSdPVsPWli/qhmiJUExD&#10;twETG6usoYgP55oz2RlfRE/gKv8Ah9J+nYdDg39rTXoY389sZ7Iyvoifk15Zg3IW12kXba9zv5EG&#10;/rShkkXDVsCSKXeol7w6rsnWY4AUoGHzhwKIBIcRL+dKZvnGZljkAx90CnauBAP0j8Nf78cTMfL8&#10;9F//AMyjhBcTryjlx/m1JVqyelD4SIgwE3+UFXTYc4dBWUtWYViHThrnd0r3Y+YslnlKfu1kxKcu&#10;cADmmDEKGG4fW07mDImD6wkz/MsWgD15zp4pgiliACJSYiofDBMhh6qQe8WbxkbifZoGUgrS/obI&#10;psesp3axDu3JMPKUjYaRCM4TWoudAoAVebSNIqDh5TGfncYiPlrNHhPw0EBDDD6ii/6rSwSHCW1m&#10;51iiBloYikecMfKUWKjfAQpd3wvu+ZtOQzRMlE3HhIMTGx6iAsUEnjcuHyjC5H9mk2V/W6o0ZulB&#10;TjLhjx9YjXeHXgi6KAACmHX3SgJrAHWKYAID00ZCAhiQVpqG868bmz27MwAOA+qlAhl3o9Qh8yQy&#10;YGDNOoSkl78m7jv2SAAFVFI/1YwxwDECotzHdj1+UXOAh8gKL9W8IbIxKGAHkmhXxv0mei4MP6aM&#10;gvwl4amSOGAgEHGlH9AlbAYP0DRyFsUbVdGAc2RtBys0OXHygiYyzMcPJnIiFOpvhZLBxFiECise&#10;CXIVtMJkDEfmyAYWz7NL+oKSph6iIGGpBi/auWL5nYkq2ds3hDJqpKEcMSnTUTOAHIcohgICACA9&#10;vQ4N/a016GN8MBxLuXiE8hWtyKOjR8JBsyKKERbOlWecs5XUAoKHVQOOYVIwATNHPEREpQBa/OJB&#10;1PKZM8YUP8kY8/8Ay0Hd3vxOKXNDEDrxRuvyjj9Vl6h9zye6NLf2c4p3MwdZg9x9dsmrtPOw80D9&#10;wZkbNx7RDyeQan7ZfqIKvbemXUI7VbCIpmUarHQOZMRABEhjExDEAHDtAPCgyYtnDx46VBBs0aEM&#10;ooocw4FIQhAExzGHsAAxGmspeizLhhCOM1TupkguJQyYj1iEcmYncmw+S4VROHlJTc9xFue+n5AA&#10;VzzDwWrcTfsN2ANzFJ+ydVX4aKMdwgsXOLhgZ+xTeD1e6LzvxH9NZo8JuGglHqw+oov+q0cz/hBZ&#10;gGP8Y0c3FmP8bM6AhSxrYd3ZY743WgZk69eagP7aD4qixg94q6fw07krMWjeJsOgJjgnEYtZPuw8&#10;osFzGKobD5CCyxxHsKNOY2VYvIyRZKi3eMJBM6KyRw7SKJKAU5Dh5QEAH87cZ7Iyvoifk27CmMAG&#10;V4VPU0w90fraFNh/klEf0dCcuyZUXg+GK0HEyE3JNs0HD90m39UMxZYgYCm7toQVljAPdgYM0DHN&#10;5rG17Ngo+3YGNJmtI2NJmkAR+Mc5hxOssftOqoJlDj1nMI9KStm6YhjOwMu3FrIxciQFElCD7w9Z&#10;TlHAxDlwOQwAchimABBObt/1yT4X3E7FKFkV/PUYOBAT/Vrw4BgJ8womQUHDvkym+WmcejF8UON8&#10;V36TlMkha/Dx8UQKJDBnJO5hMcBEDBgYjQerDD1kBxFGkm7ZFJu3QSKggggUCkIQgZpSEKXAClKA&#10;YAAdQB0mvFZKGRaXwhCrW+4mWfzZnTVbuvMeFL5rgyXcl7o5vPIHm52ZgUPDwb+1pr0Mb4eFP7pK&#10;ffkn0OJ/4gzH3g48EZZFlR/r0vImz1FVRErdo3Lh3zt2rgPctkAHEw4CYRwImU6hyEM2cs2qFxX8&#10;s2zZa+JBMO/xOXBRFgQc71Fp2hgUe8UAfnlD+aBemq3u6FSbz6bcUYq8oopUpJqPyPncMHKID2or&#10;AdPARzcw+Bwu3h48km0uva8p6h9ZtAzSLEEhFUz5giYUzimoXPJibMPiXONhiP52Yz2RlfRE/JqC&#10;OO32bJNh/wAUElv+q/ulw2HdDUrmJuBgZoc+GJ0FQ85u6R7MF2qwFVIP6xcBxKIgNy2TPJ91L2xM&#10;rwz3D4pjInEoKk91NYuByD5SGAfCpxcvWOTd2baT/wBXt2MeFxTkJVPNP3pyj1KNY/EDCHxVFxIU&#10;c4qapB/ufBv7WmvQxvh4U/ukp9+SfQ4n/iDMfeDiikIUxznNmkIXrERHsAA8ojTI0kyR/wCIV2tk&#10;pW8Xxi/OoiYuehGFEesqTEpsDgHUdcVD4iXMAP7hc3EGeMUzWBYCq1ZZwFO7dn8xo0Tx+W4XMUuO&#10;A5pc44+aUanbrnnJnczccsvMybgflLOFDKHzQHHNIAmwKXsKUAAOoPztRnsjK+iJ+TbPTxw9ZiJd&#10;H+KLdKf+x0TTt83PDWvFAOaV1LrFS7w3V5iJB+cXU6/iJlMb3qUbWzEXleqpDiUHbVukyaGw8oKO&#10;1Suf+70UHHCW40kcfOURkmyhg+AhmyYD/lBTaKPPSFjy7sQTQaXwiRokc4iAZhXqSzhkUREfN7xV&#10;MTeQMeqgEOsBDEBDoW1fTZuKbe+7b7h8sAead7FiVAw4+U3qajYPgKHgtuzIJIFZe55lvCMCm+KB&#10;3ChUwOcerBNPHOMPkKAjVsWHbqfdxFsRKca2MPUZUwYmWcKdod65XMdVT9s5ugSV4gXCjHKOSiMZ&#10;CtQ7+QeCHb6s0KOeYgD1GUNmokHADqFEQpRKx+FOc1KqYE311SGBzk+SItWiIgkb3Q9YU+Gi/wBo&#10;+E8M6Yj1G+pJFdBUPfDv27khsPc6sfdDtpCIhpha3LtWIGbad1ARs4VN2CVmqBztno49hEz99m+c&#10;KRQxw6HBv7WmvQxvh4U/ukp9+SfQ4n/iDMfeDirFjpBAjmJgF1Lxk0FSgYhyxxe9QIcpgEpiHe9y&#10;UwD1CURDy9AtyXcqu5eSKh2dt25H4C7kHBC5xikzvNSQSASissfzEwMUPOUOmmov/ZFO3LAjBEQb&#10;IsmxH7oC4jh3rl8VVI5wDAMSIJh1fFr1g3FqZA+OOaRrGFJ/9MrIE/8ABSJpaZt68WxDgKredjW6&#10;QmDyh3kcVkcBH3ev4KbRPEqKd8N5ZXBMJYDC9iTmw+WsRMrlpnG7M9I6ZQ6zrhTWVh5BlKxj5IF2&#10;UjGqproLEHsOkskYyahB8glEQolgWtI+sWHw/cnROu2OBkJCX84jh2US9SiLUoi3RHrAfnlCGEiw&#10;fnbjPZGV9ET8m8O+oRz28wn1e/CyH+DoXZf0uQyzC1YVaVUbJjmmWOQMEW5TYGzTOFjETAcBwE2O&#10;FSF43vLLyUg7UMDRriINmTfHFNozRxzUG6QeQOs44qKCdQxjj4ZTgndj9R+vb8WM3Y792fOV9SIo&#10;RNzHCYw4qEbGVIo3DrMVMVSY92kmUvhsa5QABXgr8+rPfBKQYuTHH4O8Yp/4PBP388QFRnw+ge7Y&#10;HEPNCQk+8bpjj2YkZkc++AmKPQuC/wCZKDgzBIGkLF45pnsgviVq1KPaAGMAmUMGIkRIofAc3AZa&#10;9L0lVpedl1xVWWUxzEydfdt26eOCLZEvmppl6ih7+Ij4E1kVDpLJHBVJVMRKYpijiUxTB1gID2CF&#10;H4ScRFHUvdUTEHkYC7T+co8aNxIVVGQN2meIgcolX7Vy498Pelz1vDwb+1pr0Mb4eFP7pKffkn0O&#10;J/4gzH3g4riE/MUoqNLCK2TMPaHfSDYRw9z+Z6FsHkCqBb42GiW3TB/NiYHboXvvd8ChiZ/yszus&#10;erN6Mva9q31c0Db06mZKUiI12qmgoBwEp8CAPzRlCjmnMnmmOXzTCIdX53Iz2RlfRE/JvC4TGEme&#10;9fJBhj1iaMegAdXu9CdbJmEv13c0VFKYfqg59bEP0i16PDFRMQzZF+7hVgHyldsHSX/SEBD3+hJK&#10;4Y+pXdFOQ97FVRH/AK3wPrlOhmOr0vF27BcfltmRU2SQfARwm4/jHoWdwwaOBGPtaF/tLKok7BfP&#10;zGIkU4frIM0gMX3nA+70UPYiU/2focG/taa9DG+HhT+6Sn35J9Dif+IMx94OKvKIVUzFJjh+odqT&#10;9Y7Z8zOIfoTOYegNrX1HHXSRVF1EyzESpvmK4hmiq0XEpwKJg6jkMU6agAGeQc0og6f2Euw4lwKY&#10;nUTSZCVpKEIHWAKM1j92sbDq+YVUMYcfmi9lHirst2btqSTESmYzrVZqr5o4DgRYhBEPfDq/O/Ge&#10;yMr6In5N4Ufa7n7uedCMKHYpxKjiG3KUN/yl6PBw2IFxvtkniP7R83D9OPQuP2iiPppPBwgaELmg&#10;taKcqYP2nyir03+c46HFt8ur3vql1qwKAh2AlGkIwTAMPIBW/RQ9iJT/AGfocG/taa9DG+HhT+6S&#10;n35J9Dif+IMx94OKsS9nipkodpKfVtwiXr/oD0hmro4h5e4Ir3wB5TJhRFUjkVSUICiaiYgYpiiG&#10;ICUQ6hAQ7B6Joy5YKGuGNOOJ4+caoO0B+FJciiY/xUsvCRUpw9lFCiJXNqriLfPxEcTsnffoZvX8&#10;VLuerqAQpzI2S5j+J0MjnH7qLL6pJgQMOsWCxzkVHr+KguqccB8ynUXLsHsXJMVhbvY+RSOguioX&#10;tIqkoUp0zh5QEAH87kZ7Iyvoifk3hR9rufu550Ij8TY76BK9Hg1+Icb9IL0Lj9ooj6aTwcKWqYZp&#10;EeHMKGHwxzcR7PfHocSXSoiZRxfswqYR9+QcD0UPYiU/2focG/taa9DG+HhT+6Sn35J9Dif+IMx9&#10;4OPBE8E+IEkVtdUMiEfY8u+PgWSaEDBGPMc49T5qXzEQx+eRApQDvE/nOmozvSCTCYTQ7qLu2LAi&#10;Mm0Hyd24zR71IP8AUrAol145oGwMBY6c/wDGLXlFT/2ZvFmmJG7spesUlSYn9Vepl+OiJjfrJnUJ&#10;53524z2RlfRE/JvCj7Xc/dzzoRH4mx30CV6PBr8Q436QXoXH7RRH00ng4VuExASq8OYU2IfZrbH/&#10;AA9DiQ0UJmHb35LomJ2YZsg4Ds6KHsRKf7P0ODf2tNehjfDwp/dJT78k+hxP/EGY+8HHgTWRUOis&#10;icFUlUhEpimKOJTFMHWBgHrAQplavGptIXhCoACDW9GOBpZAnUBQeJnMQkiQof6TOI4wxEwuDDX1&#10;pw/u+GuVuUoGXRZK4OUMewHLRQCOmw+8omXHyY9OcsS7GZHUVNNRTItgHetXAAPq71sb5Dhspgcg&#10;9g9ZDgZMxijc1hXCQCy1syqkcuoUMCLEDzkXCePX3TlAxFSeXNOGPX+dqM9kZX0RPybwo+13P3c8&#10;6ER+Jsd9Alejwa/EON+kF6Fx+0UR9NJ4OD7wps7u7Mbxhh/aZCdmb/OQHocVWSxAKWRuMbkbCXsF&#10;OTTTfBh5OoVxKPvgIdFD2IlP9n6HBv7WmvQxvh4U/ukp9+SfQ4n/AIgzH3g46CEnCychESTY2e2k&#10;IxZRBZMfdIqkYpyj8A03ayszHcQItHzRbXgjnuM33n7cyDsx/fWMt8FItuINoXDZrkwFKpIRJiyj&#10;MB+UYwADd2mQPcKksNd9YN82/chszvDsWi2Y7IAAAiKjJYE3aYBj8pMOjYl8NUSJGu+2loqSMQP5&#10;xxFKp5qpx8pxbPU0/wCSkH52oz2RlfRE/JvCj7Xc/dzzoRH4mx30CV6PBr8Q436QXoXH7RRH00ng&#10;Pbx3BTurKu59GA3+URu7zJBIw+8dZyuAfyB6FncZI1sJ2xmwWTdB0/kHKZVxHLHDHsUA6yQmwwDN&#10;SKI+cUOjLyZSj6tB8PXy6ynkzl3TFBMnwmA5h/xR6HBv7WmvQxvh4U/ukp9+SfQ4n/iDMfeDjpt3&#10;8a8dR79ooCzV6xUOkqmcOwyaiYlOQwe6A4004OcUnx5yVfNFVbOu5xh60qZskZZRi/N1A4MLdM50&#10;lx+dESCRQVRUKYvh4RqCAd6WelCEHy5pm7QTfoxKX87UZ7Iyvoifk3hR9rufu550Ij8TY76BK9Hg&#10;1+Icb9IL0Lj9ooj6aTwXFw8eLCRpf8F61HEEeoX8X3i5S4e6dko4H/EKHl6E9ZN1MgfwFxx5o6Rb&#10;44GzRwMRRI2A5i6ChSqJH+QoUpvJTwsgwdzljKOcIK+GSRhbKJnEe6Sd5ucDN6AdRkjjgYQEUjKE&#10;87wt7esu3Ze5plyPzbCIROscA8pziUM1JIodZjnEpCh1mMAU+cXCs2ecQLx7lzcZ2ggdFmkiBvV4&#10;9FT/AEvdCoYyygeadQ2aTOImQ5vDwiflRUFo2n5VouuADmlUXbszpEEewDHK3UEA8uab3PDwp/dJ&#10;T78k+hxP/EGY+8HFRVvQTJeSmZuQSi4tg2DE6y65wTTIUPdMYwfB2j1UlZ142xHXdc0izz7jvA/e&#10;FdA7OUM76sX81Vm3bm6kgKBc8AzlinExgp5NcKlVeItrgYVSxPmEmmxP1TIhmJSGHZnN8FDf/bgH&#10;XTiNlmD2LkWigpOmEikdFZMwdpVElAKchg9wQ6EZxXcsHDOybDFydKUWASEeyKrZVsk1biP873AL&#10;issJcSkzSEOICqUB8PCe0Ezj30bCyNxu0/2Xq6DZuP8AGwW/O1GeyMr6In5N4Ufa7n7uedCI/E2O&#10;+gSvR4NfiHG/SC9C4/aKI+mk8FuXlAqlRmLYmW83HmP1lFRuoVQCnD5SZ8M04eUoiFWzf1uKgrFX&#10;JGEfEJjiZFXrI4bKdQfOtXBDpH8mcQRDEMB6CzR43QdtXCYpOGzkhTpnKPaU5DAJTFH3BpV7KcJr&#10;cQcrCJjqQYuYwM4e03dxzhqlnY9fxese2irp8LmTpQhs4v1i/lXBPgFJV8ZIwfyijQRVoW1BWxG9&#10;WLKBaoNUxw7BMVEhAMbr7RxHou7TvmAY3Hb70xVFmD3ODA5BxIokqmZNZBYmI5qiZyHABEANgI4q&#10;3/w+bTsZJx9xtGbts8eHdIKNnYqJCGasAnIciopiUwH7M4DAbEBLXCn90lPvyT6HE/8AEGY+8HFS&#10;fHW4Gmc2h1FbesRNYoYGdGJmv35cRx/o6R/V0xwEBMqv2GSDw+qX5ZVu3QQC5iS8o2IZwl/8F0XN&#10;cofCmoUaXXhFrzs86qmem3i3xHDdMP1SkfoOVhD4VRoRPxMvQyPkIVuxA3v+dmCH+bSD2Si56+HS&#10;GAgW63eLfOAcc4WzNNomcP2VO8IPlKNNYuIj2UVGMUQbso6NSIggimHYRJJIpU0yB7hQAPCq5crJ&#10;N27dIyy665gKQhChnGOcxsAKUpQxER6gDrGr0vVooJ4VV99UW1iAh/4cyD1dsfNERzRcFKKxg8hl&#10;DfnajPZGV9ET8m8KPtdz93POhEfibHfQJXo8GvxDjfpBehcftFEfTSeFbh/e74UeHN3PiqoyC5vm&#10;4iRMBUwcmx6is3RQKRx+oJU1uopVM4pyGA5DBnFMXrAQHsEB9wf7pcftFEfTSeDhT+6Sn35J9Dif&#10;+IMx94OK4Wo2Q9ZvoRraLRuoozPnZr3uwUkSKhiIpuAfHVFUg9ZTiPvf3KS4HWHJ97csyj6rfsow&#10;OGDBkcPPjAOX/tb0o4Lh/o0BFM2JlvM/O1GeyMr6In5N4UfbDn7uedCH6+3ibHAG4S3R4NfiHG/S&#10;C9C4/aKI+mE6DCwuJpZC5eHqAEaw8oh84/h0wwKVMoGEPW49MOxLHvES/wAyJigVGm9yWTcUXc0I&#10;66k38UqCgAbABFNUvUogsXHzk1ClUL8oodF1cV2zsXbsGyLnOZOXWIikHUIgUDHEM9Q+HmELic49&#10;RCiPVUnw/wCDpn8HZrshmc1dqwGQfyaQ9R0GxOo7Fkp154j/AEhYg5hgRJ3iakVYl3SaLDinb7Aj&#10;A5HygF+u0ES5hHjUxx+ced2Aesoh5+cBl0w7sxgS8Llisukm5m7wjGTNE4gBlBSMo6PmF7RzSICI&#10;4dng4U/ukp9+SfQ4n/iDMfeDijS1jTGYxdqlPNW1I5ysc/AvYDhDOKJVADqKsmYixQxAD5omAWcZ&#10;djr/AIZXWrmpHZ3CoH1cqoOAf0eTwIiUoiPY5BA3kDP7aRdtHCLpq5TBZu5bmKdM5DBiUxDlESmK&#10;YOwQHAek6nLlmYyAh2Rc93KTC6bdBMP2lVTFIAj5AxxEeoOupGzuAgrKLrkMzfcR3iYpgmHWBvqh&#10;uoAHFQQ7HKxS5nX3SQjmLFXdu11nTp0sZw5cuDCdRRQ4iY5znMImOc5hxER6xHrH87cZ7Iyvoifk&#10;1hOQUk9iJiKdFexsnHKGSXQVIOJVE1CCBimAfcoG6fEk70hew8pHRTlT9KirIxx/jr/fiM/8mif6&#10;nQlC/I9PEMMU4aHx/wALIaaf8Q71mLlQYLGcMWLoxE2yJzhgY6bZAiSBT5vVnZudh1Y4dFpJxjtz&#10;HyMe5I8YvmZzJqoqpmA6aiahBAxDkMACAgOIDRWyPExw9IUM0DzDCMdqfpVXZnUH4RERr/fiM/8A&#10;Jon+p1gF9xxPfJDQ/wDzshpJlxAvqZuCOQc+uIxJxTQaFVABAFPVmxEUBOUBECmEoiXEcBDEeiWa&#10;se6Zu1pMOo7mHXOl3hf1FiAPdrp9fxVCmL71Eb3fBWnfSRRxM7UTPGvDe8KjTFp/3XH36L/a3hxd&#10;sQf5f9n12kgH6PWDRvlow2rw9vSXXw80k8dlHlx98UFpEe33qUbWdbFpWQU/xXxwUk3ZP5JnHdM/&#10;8psavra/btm7oelERRGUWMdNLHtBBAMEG5R/VTIUPe8CThssq3cIKAsgugYSnIco4lMQxcBKYohi&#10;Ah1gNNmA3W1vCOa4Ak1vZuD0+aAAGaZ4QyD84YB8pcaw/sNwz73D4/dSubj/ACfrTH/OpdNjM21a&#10;aS5DEzbcjUs4oG6vMUfmfKlEPIIGxD3aLJXxdtwXU8Jj3Ks26VXBPHABBEhzCmiUcA6iAUPAWIsO&#10;/ZaHhiODOiQypUHTQpzjicxG7tJdNPPHrNmgACOIj1iNYDfUab3xhoj/AJmQV/vxGf8Ak0T/AFOj&#10;NXPE9+wSOXMMaBaMGCmA+4s0apLFH3wMAh5BpRddRRZZZQVVllRExjGMOJjGMPWYxh6xEe3wgNiX&#10;5cluoAfPNHtHBjNDDjjidmr3jU+Pvp0VC5YeyryTAQEzly2VYuR90M9kqm2DH93opbo4TyLEvy1o&#10;KSTc/wASa7Vr/wBOs4lp8UTO+6xBEzSLBPPw7O8+txNm4+XMx/ZoxbX4TP3pfkLTkmRt/Gmg1c+T&#10;9ujIW3H2dZCWI5rhg1O8dYD5BUfqLN+r3QQKNFkL7vCfulymOKP1w4UVTSx/1KOPcoB7yZSh+d2M&#10;9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TY6igYmaWDJuEBx7D&#10;CqySx9/zFDeJtcCxhOHqPC2QckzewTGkodHA3vZqoj8IeJtxOlcD5jKzG0eIhhm4uXxVAx8uP9EH&#10;DyduPk8TbjDcAkH+nS0RDpKD/wDiIv1jgUc3qx9dJnecOOBeoMOvxNTSp0s0113zJTCao4YmTRI2&#10;jgDHtzSqMT4APYImHy+JtwkgzpgksFmtphykAYZq0nnSaxTB1eeVV2YDftY9Y9via2paLMTA6ui4&#10;2VvNzFDHAzxym3A3+L3mNNmTRIqDVm3I1bIk7CJplAhChj5ClAA8TW23yiPesbIi3l4vM7szkkwa&#10;Nev9Yr14kcPL5g+QB8Ta/eJLpvmr3LNpWzEqqdvqscn3q50/2FnLoCD+038mHX4miaKKZ1lljgkk&#10;kkAmMYxhwKUpQ6xMI9QAFWBYfdkSdwdvJfXAE7BkHGLqQMA+UBerKYfs4B4mtppum/fQVmH/ALcz&#10;omARJmsDkM0SN2FHvn5kCiUfjJ951CACHibPL/km3dzXE18Dxt3hcDkimQqIsw6+sO/WMst5AOmd&#10;EcOoB8TW0eH0YChfr2UKWTdphszFL5585HyfMtiHEoD8Y+aTtMFRkHEtiMoqGj0YqMZpfFSbt0yo&#10;oplx680iZAAPg8TWY4yTbPu5e9s6Ftbvi4GSiW6vz6xccBD194n5e1Nsmco5qnia25YjEFkmDlx6&#10;/cskkGyRiAlM7XxwEAOJRBNLHqFZRMo9tRcDDtEmETCx6MVGMUOoiLdumVJFMv7JEygAeJqW4bhY&#10;9xf/ABBSRlZgq5cFWTLNzmUd19aZylOKq4dQ96fuz49wQfE1JxLuhjn2FYMiRVoi4DzJKXTzVUG+&#10;AhmnbssSrLgPUYRRSEDEUUzfE0hrEttM6franrU3LiQTJR7BMxfWXi3YGCZRwIURL3qpk0gEBOFQ&#10;NjWmz9Sg7fZAzakHAVFDfGVXWMABnruFRMoobAMTmHAADAPE0irct6PcS05Nvk42KjWgYqLLKmAp&#10;CFxwAMRHrERApQ6zCAAI0SLP6pIXvPgm/vSeQDqUWKA92zbmMAH9TZZxip44Z5jKLCUoqZhfEzSb&#10;t0lF111ARRRRATHOcw4FKUoYiYxhHAADrEaJxCvxmmfifPMsxuyUwOEIzVDrbl8nr65R/pBwEcwv&#10;zBBw70yviZlIQpjnOYCEIQMRER6gAADtEajuLnFSOD+2ayIObStR4QB+qSHDzXjspg//AGZij82n&#10;/wBlAcTf0gcG/iZoNWqCzl05WK3bNm5ROooocQKQhCFATGOYw4AAdYj1BUXxU4tMUXF6CmR9a9pO&#10;SgYkOI+cV07AcSqSYBgJCfFaj19bjAUPEzjbZtaIfTs/MOAax0XHEFRVQ/aOAB1FIQoCY5zYEIQD&#10;HOJSlEQZXvfhGVwcUlUQVblDBVpCZxRxTaCIYLPc02CrnsD4jfAucot4mYQlkRInaN1ChN3I/wA5&#10;OPjyG+U4XApsTiGOYiQDqnwHNJmgYwd1AofXN2vm4JT16yRCg6cdgmRQKGcDNnnhiVEgjjgUVTqn&#10;KBvEzKQhTHOcwEIQgYiIj1AAAHaI0wuvjCV/ZNnjmuW9tB83MSBMM4AUKYB+rEDeXvA9YEMQBJPE&#10;qoMbWsyCj7dgI4ma1jo4uaXH5RzmERUWWPh56ihjKHHrOYR8TNM9pwQsbbBbu3t5Tuc3jksBwMCa&#10;maKjtUv+rQKoYBwz8wvnA1me4/tpfiYAYbtnEi/0c/l+rWmJ02X8vFRftDvs0c3xM0f7E2m7NDHV&#10;FNa7JjFpFJYDgfF2cvz5iD8ZNuVZUP8AV00meJC//E65E8FfUXRBRhUD9uBWeIne5vWAi5MKRw6/&#10;ViDTdkxbN2TJoiVs0aNCFTSSTIGaRNNMgAUhCFDAAAAAA6g8TFCKgYmSm5R0Oa2jYhBVy4UH3CIo&#10;lOocfgCm7y520fwzhVRAxl7kN3r4SDhiKca3MZQDhj8Ryo2Hq+DFtITEWtxJuJAQUGRvACHaFP8A&#10;+5iyf0QC9WId/wCsnAexQOykm7dJNBBBMEUUUQApCEKGBSlKGAFKUAwAA6gDxLwKUBMYw5pSl7RH&#10;3ApI9rcLbzkGy44JSK7JRozN8D14Ddp1Y9fznV2j1UkteE/aNjNT4d637w8m9J/8lqBWZsP3vLSL&#10;i8Hly8RHxP5xJ+uMexEfIJW7ASOQ6/IZ0co9ghhjj9WWTadv2qxHDvEIJoi27wQ+UqZMhTLH/aOJ&#10;jD5R/wDTOaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mW&#10;uaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y&#10;1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3m&#10;WuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8&#10;y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3&#10;mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m&#10;8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc&#10;3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7&#10;m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtH&#10;c3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo&#10;7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRt&#10;Hc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaN&#10;o7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zR&#10;tHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWua&#10;No7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1z&#10;RtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWu&#10;aNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1&#10;zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mW&#10;uaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y&#10;1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3m&#10;WuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8&#10;y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3&#10;mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m&#10;8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc&#10;3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7&#10;m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtH&#10;c3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo&#10;7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRt&#10;Hc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaN&#10;o7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zR&#10;tHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1g84r2yglm/HbR7pU2PuZplkQw9/&#10;O/RRge8a2Lcmb5pmsAosIj7ggaXQAAw8uI/BRfrbi7PvfNDP+ropu1xH5Qh3jx5gA+QOvD3Rop5O&#10;c4jzqny03L5kikPbhgVtHJqh1CGPzo9YY9WOFEVQ4YMZNcogIrXA8kHwGwERDFFy7O28vXgmGPys&#10;aIW0bItK2O7LmlGAjmjQf0mQSIYRHHrERxEesf7/AP8A/wC//wD/AO//AP8A/wBSKv8A/9oACAEC&#10;AwE/EPBd8jwbb5Hg23yPBtvkeDbfI8G2+R4Nt8j7GuDarg2q4NquDarg2q4NquDarg2q4NquDarg&#10;2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4Nqu&#10;Darg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q&#10;4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDa&#10;rg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4N&#10;quDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg&#10;2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4Nqu&#10;Darg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q&#10;4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDa&#10;rg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4N&#10;quDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg&#10;2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4Nqu&#10;Darg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q&#10;4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2pjFnGR1fzwbWrV8G1&#10;q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWr&#10;V8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1f+ColAZqgHmtKoR+uvXukM&#10;gPcU4EkPLZhpifSpieYKWcMPQ/2i1av/AAVIIc5OuD/nA+OYkicJkTGv1mU7IvYIz8hzsyULK44c&#10;lUKqsquNC4il2dPYTI5wQyYCSFMWCGYhCYSRxEEcEET/AGa1av8AwXK4psYpRMRITGIjoSkUubi8&#10;C+hOGYWGjBDnxf8AZrVq/wDBcrimwGC6EDCvpPN4RtPQqN68Q+v+zWrV/wCC5XFNh2RNxRhAEXB4&#10;khHOhCnbCKwTkCBSoRQv0RQc8KBSkGGBTQRSmLnH/Zlq1f8AguVxzYRJWIcyEoEshKss0FeP0PwH&#10;CBEYoEylUkIgPmqTR5/Qp7HoAQMAkgWpACf9mtWr/wAFyv8AcZsWrV/GxhmAMAWQsPJetNyPnL9G&#10;u3ULYN1N8v61P0AA5moxzHCovpZGPlDF88jmlPPmhfoIPWk7n+Sj7VR0aFnRyUfi06c1v0+K9vNW&#10;ImP6gadSTrxyPlKR5pj1M6DT0Yk5fLg9vVX6bMfpTMktZaZDRC+uHsSlyUYRlPPn8jVKYkRBERHF&#10;Ez47D3CBaFRgOQExnOcKeR7OxRzqggTDnMR0moqIGjmAHH3+qJADFVgDqtIpIc1ieYZ9CdabZ6Ql&#10;7/qCv1uf8KBpmHer3FOmE5/sInuNKhK55jyEnqB1osZMRBE6Jg/63atX8aJ6fAMCUEuafMYqHOGc&#10;DFlm2SX/AMDkGBy4kSOlEI375NYawyDAytpycsEjgaAInMp5r+//AGUUrK4q814iQmsl4gTjomUh&#10;g55/dsVxyURkBijIOa/+sAtOxJOI5Mn9hwOQfYn7xzivS5PUh/VC4CSWKIok4TiYPM/1q1av43Hd&#10;H/T+/caaJR1MkeiSPRrJgA6SZeY4PU+q4AmA4thHR+HmP/ksVxyglpHJkeSTJ8/wIPs5qcSxJmK6&#10;Bj8Ue8CDoEe+ur/rVq1fxsw0/VP7w9HgBY6vIOrQ89LT2ClIGEnUj9v6pdGWayjWQfBjhRFjONJH&#10;9Pd9M7gL0MvNyKZGULpoHQIDocEs8MzDzlgeWbyKdJAdJQ9UT7KVgz0k+BRSXrAeSB8yR1fu2K45&#10;UkQscsrwELQAnnlEuq8gxfIUJT5ifZGL5UCR+696isjyXQ9KiUhaIPRUfRnpTo0GECI9RxKyMBgJ&#10;jnh55noZj/rdq1fxpnglwOwh0nN9DGiZABL6pOa/GRBBwHHCLGEyTowJ1A5rwdQ59f5l9JqYy+if&#10;lezgwHpToOK9DI5sHOjAC9V5q815v1AQ4jgjklQkWgKYj1IcObLBg+3YrjmNc32e/A+uXXHwM46z&#10;w5ABwXDKdY5DIcv9ctWr+N9BvgAY/wBSXCFJ5B8+BQHUP2/n0UJ4HjRk/hOATmMx5K+64Vx0+4sV&#10;xznZQNrTgwMmITE9B+sk5NGAYMVlHzCT1MNa6y0IY+S/6/atX8jlErhEer/EPBa9f0m7l8T/ABwC&#10;YRM/m3+uG46fcWK45yUv1PA9Yj1pIweHqrpL3EaijSAx+B95p0NXNzPISeoHWghExEFHRJH/AFy1&#10;av5HLncM3DTgtev6Opz4GERy4WuOn3ViuOnDPJMzOB5jo9H7EpOLMPmHJ6kPWuqwLL1GUrk+iD/r&#10;dq1fyOXO4ZuGnBa9f0cry4GMbnwtcdPurFccBRJHBHJKYURivBPVj6PRCpD7lDB8kkfReNR4Weg5&#10;rUTB986yCxDRyR6jI+X+tWrV/I5c7hm4acFr1/TtVP8A04BUarzb+gcNx0++sVxzJizAD6M1PqDm&#10;v6D2ipFL0/pn5FLx15MXkJH0eF1X2QBk92+v+tWrV/I5c7hm4acFr1/RcNhNdRP4HvwAD8Z87AD8&#10;DHm8J83iHRK/r3/+KxXHOjEwQCPmNOQiQLJIDQxQcmMkBHA2Ll/V/rVq1fyOXO4ZuGnBa9f0jxjD&#10;6I+Ae/A2kMnXrqJgnMYopIix3GTNl7hic4+q4g5qPbmvQlqEgkoHNMSjlMEHIMcV4DOcVDoIf2fY&#10;rjnjFkZAEtK3Nhxgack858iAKJB9St8vqkoEImSCPknA2Q4wYpiTpMQayvLgcWYI3yJ/rRatX8jl&#10;zuGbhpwWvX9MygLySJ8zMok4QPUzE6IidHgRikTJMEo8hjIhh9NCoQ8y9wNdUWMvleEek8ho8kZE&#10;6IlAHYhCgJ5Rynlx1x0g8YMer1HF5avrKnc5AfMyfUqCMH0V9X+lYf8AbfQqHeg+6R6Q04dRlUqv&#10;VcX6ooMVwAzWl5W/Np6Zen+tWrV/I5c7hm4acFr1/VzCShBieMdczUSZxSR9y16+OuOJYKpCRmya&#10;mCHmfagRLKGXl+hr0H+t2rV/I4c/hm4acFr18C7MpWwfOeprk84ZaWFOYQ+ZqaJg8JZryBX4/eRS&#10;MMGRhfVZaAYM8XEUAqRCZuPQJzaYLOf1AgwxeRJm9XjrjsrQOUn0eZ0ZOk0ulFycJ1z/AAUjRETB&#10;HBOIWpZAp9CaU4IIQsr5zI6MXmmVGAAAAAgAwAD/AFu1av40GwoBIjqNLT7QPal7/wBoOqTMoARK&#10;g5Sl9OF0YBAkiOCJT8+0nsQq1/7QdUcwSjNB5pfbh6DUAx5OZ6JSk9Mw9iFHwJf0lWcCt40vz0kj&#10;4JfCoF7nDF81lfVfoBRBEhHERpFI2bE9wHoVi8n3X8qXGA1ofMNY5bnAL5ub6/TCCIRYBlKifWmv&#10;l7/2n5D5O9mHxQEAgMAMg+udXqI9iH5rHV9JPaE09CAf9KMfka4keW6vmA/2oQlPRHtCaRh3OAXz&#10;c31f9dtWr4NrVq+Da1avg2tWr4NrVq+Da1avg2SA5g+z/ng2hOo/L/PBtDqfiPg2dE1eon7+DbvU&#10;l/SfBtzuIjqYHx4NR5aX8k/inRJVVdVx8GsTOJPq/sD18G08sF8xgnqEvLwalBLgGbWlL2jkPBrP&#10;Bjz3Cy9MzWPBtFPhQ6ML7CDoj4NehTNXAeqnkS8qZmUI5qSvqvg1lVo3MMD1PdHLwax5KEJzMn9e&#10;gtPwpI5qSvqvg1xPmSDL5wwjoJM3g1OaxApmuC+eI9TghPg05GeE0L5Dz5vIF5U3svLoaBoBgGng&#10;0MMNRkBi1B8k4/I5ryMdCDGJfBmAlwDFXIKxNxcXKLn5OTnm5B4M1jFrkksA5zuX0eDQAqABKuAB&#10;zaSRTGBn06Nb4NAeA0ogC8AzXAxpRlJx5Q89Gj1YoDwZ5rDlYv0NNVgNcqlCicc+Y/sfQDDwZrGL&#10;R7Bjjmfpr8vU4lK8yyfByA5BAcjwZlRLDCNfMyHVHSanZTc3J6T5MOicfBmCwacQ9GU6wOtTo8iR&#10;lnw9CTVTpRVZVZVeavPwYuiLNAHqwVPoPlgn1wo6iksB9Uh1f8HSkUuK4q5r4L1ipWSMwfkPhU8P&#10;awJ60JUI6h88z2DUilq0PKXD0/4OEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEF+LCCC&#10;CCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCC/FhBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBB&#10;BBBBBBBBBfiwggggggggggggggggggggggggggggggggggggggggggvxYQQQQQQQQQQQQQQQQQQQ&#10;QQQQQQQQQQQQQQQQQQQQQQQX4sIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIL74QQQQQ&#10;QQQQQQQQQQzFeZfxo+Y+YP06dl7DCj4z3flPisOUNPmwfmrvM1X/AL//AP8A3/8A/wDv/wD/AP8A&#10;EVf/2gAIAQMDAT8Q8F3zvBtvneDbfO8G2+d4Nt87wbb53g23zvsa0NqtDarQ2q0NqtDarQ2q0Nqt&#10;DarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q&#10;0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDa&#10;rQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0N&#10;qtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ&#10;2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0Nqt&#10;DarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q&#10;0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDa&#10;rQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0N&#10;qtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ&#10;2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0Nqt&#10;DarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q&#10;0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDa&#10;rQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDal+WcZH&#10;VyOng2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4Nr&#10;Vq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq/8FRKAzVAP&#10;NaVQj9devdMZAe4pwAm7JO+Q6g2Xp28hV/2i1av/AAVgRzJ64v8AOBscxJE4TOKNfqjRa3gWAOSh&#10;GJnApVOolCjVWVeqzSGBpMLQSScwkjOTFgSYFDydQJHU6jiOCCf7NatX/haywkDDbNEhoy1oKAIM&#10;jge5SRcpguh6xf7NatX/AIWssECYZDkJF9QevCBMj5i/D/Zi1av/AAtZYSPEDYzD1iJzBOdJlTby&#10;P2OayQTB+qglwKYSEbIkPogpclWJ/s1q1f8AhiyxPDgDmBlKIuWJyAUXwTWJwcmcWMyQZC51moEI&#10;F1cVPIvSk0+KYOI4BZiBEJED/ZrVq+DZZYtWr+NjDMAYAshYeS9abkfOX8/SgtgnU3uv61P0AA5m&#10;oxzGSoPpZGPlDF88jmlONoWED1pLZ/lB9qo6NE5flB9p06C7XNeUeapROP6AadSTrxyMT0kebL1M&#10;6DTyciYe+4Pan6PMfpSsktZKZDRC+uHsSlyUYRlfPn8jVKQ0RBERHEEz47D/AAgXQqMByQnP0pnw&#10;9rYoqikRHOYj1rMIAo5gBx64/VEoAlVADqtIJIc1ieYZ9BOtNsi0JffO8gr9bn/CgaZh3q1/SkTC&#10;c/2H7hpUJXPMeQk9QatFjJiIInRMH/W7Vq/jRPBjkJMuaTqMVDnDMGbLNskv/gcgwOXEiR0ohG/f&#10;nWGsMgwMqL9OT0cOAkAiUsZ5i/fP7lFLiuKuvES01kvECSdEyyGDnn9uxXven6QcBgBijIOa/wDq&#10;gLTsaTiOTJ/YcDkH2M7s8x6XJ6kPphQuAkljCKOOE4mDzP8AWrVq/jYV0X4H9+4mkPJ1MkeiSPRr&#10;JgA6TmeY4PU+q4AkBm2EdH4eY/8AjsV73ppYxaRqZHkkyfPCehB9nNTiXlmK6BLRTQIOgR769f8A&#10;WrVq/jZjo3xP7w9HgBY6uh1cKDnpaewU+aCYSdS3pdGWa4DWQfDhRFjP0SP6e76Z3BXWDLzcikRl&#10;C6TkHQIDocEnsMzDzlgeWbyKcSA6Snuj9KXgz0k+BRSXyg8kD6iNF+5Yr3vTSpIgY5ZX4cCFIAHP&#10;LDHVeQYvkKEp8xPsjF8qDI/de+OhWR5Toen9qJSFyEHoqPoz0p0aDCBEeo4lZMAwEhzwxyczpDMf&#10;9btWr+NE8EmBmEOkuL6GNE0ACX1Sc1+MiDDgjjIMQYZOjAnUDmvBomz6/wAy+k0MZfRPyvZwYD0p&#10;5A4r0Mjmwc6OgL1XmrzXm/UCiSOCOSVCxaEmlHqQ4c2WDB9qxXvemotU32e/AutXXHwM46zwoQeQ&#10;FwynWOQyH+uWrV/G+g3wIMf/AFPCBL5D8/4p4ITqH7fz6Rk8I7rJ/A4BOYzHkr7rhZFmH29ive9N&#10;OZlA2tODAyYhMT0H6yTk0QBzayz5hJ6kGrXVmhDHyWP9ftWr+RyiV0/YeET5/wCEeC96/oj3K5eX&#10;ABhEz+bf64cizD7exXvemnJT+px6xHrSRg8MIyyUj1EahjTBl+B95p0NXNzvICeoOtBCISIInRMH&#10;/XLVq/kcudwzcNOC96/oqnPgaLHLh7Isw+3sV73p+k6Z5IzM4HmOj0T7HMhZh8w16kPWusyLL1GU&#10;rX0Qf9btWr+Ry53DNw04L3r+kVeXA0+OfD2RZh9vYr3vT9AKJI4I5JTCiMXCT1Y+j0QqQ+5QwfJJ&#10;H0XjRWFnoOa1Ewd6yCxDmOSPURHy/wBatWr+Ry53DNw04L3r+nYpLdwAJnK82/oHDkWYfb2K9708&#10;DBizAD6MlT6g5r+g9oqQS9P6Z+Cl468mLyEj6PCqr7IAye8/N/1q1av5HLncM3DTgvev6O8MJrVE&#10;/wBPfgEn4r52APwo83XhHm8LyW/z3+3Yr3vTxujEwQCJ1HCnIQoFzEGgSg5MZIDgbBy/q/1q1av5&#10;HLncM3DTgvev6R4x9kj4B78DaQydTXUck5jFBISLHcZM2XuGXOPquKOaj25r0JahIJKBzTEo5TAB&#10;yDHFeAyRiqHQQ/p78de96aeMWRyAJakabB5Dy5J5zOhAFEA9DK3y+qSgxgyQR8kw4EwHGDFMSdJQ&#10;DXF5cDizMb5E/wBaLVq/kcudwzcNOC96/pmcBepmdTM60ScIHqZidEhOjwI5FEyTBKPIYyIYPTQq&#10;EPMPcDXVFjL3V4R6csOvJGROiJQJgQhQE6MwZ4q9701NPGEWmfqOLy1fWVO5yA+Zk+o1DGH6a+/9&#10;KYud5xt50AhXoMeYjzIaUOoyqqr1XF+qKDFcAOdLyt+bT0w9H+tWrV/I5c7hm4acF71/VoiShBie&#10;MfIakmcUkfcvevir3vTQnBG0JGbJqYIeZ9rERMky8vMZa9Bj/rVq1fyOXP4ZuGnBe9fA1KUrYPnP&#10;V1yecMtKCnMIfM1NEweEo15Ar8fvIpGGDJwvqsg5GTPFyQAqRCZuPQJzaYLOf1IgwxdBM3rxq+7K&#10;0HKeW8zoydJxpNOLkYT1X4OpSOERMxwTiBqWQKeQS0pwQQhZXzmR0YvNMqMAAAABABgAH+t2rV/G&#10;hyFAJEdSlpl5AUtf+0PnedSfVRCJUHKUsdMuF0YBEJEcER5U3PtJ7EKtf+0Pn+f86M4JRmg80vtw&#10;9BqCY8nM9EpCekYfoUJ+xf0lXMI8380vz0khPb4BUD9zhi+ayvqv0MICJCOIjrSIJZsT3AegVi8n&#10;3X8qjmA8r41h3ucAvm5vq/TDIIRUBlKifWlbf5q1/wC0/IfJ3sw+KAgEBgBgAfXNz1Ee1D81j/R5&#10;PiTT5oP9aSfket7b6+SD/ahCU9FPaE0iDucCXzc31f8AXbVq+Da1avg2tWr4NrVq+Da1avg2tWr4&#10;Nkg1B9n/ADwbQnUfl/ng2h1PxHwbOifuh/vwbelS6r+k+DbncRHUwPjB4NTy0v6n8U6JKqrquPg1&#10;iZhJ9X9gevg2mlgvmME9Ql4NSglwDNrSl7RyHg1kgx57hZegfWPBtFPhw6MD7CDoj4NelbNXAeqk&#10;6EvKmJlCapK+q+DWVWicwwPU90OXg1i2gSOZk/r0Fp+FQjmpK+74NcT5kgcP/MjoJM3g1OaxEpm+&#10;C9HEepwQ8GvIzwmxfIf15EvKm8l5dDQNAMDp4NDDDUZAYtZnyx+RzXkY6EGMT4NAEuAYq5BSTuLi&#10;5Rc/Jyc83KPBmsYtcmFgHMdy+DQAVAAlXAA5tYopjAz6dGt8GgPAaUQBeAZrgY04ykw8oeejR6sU&#10;B4M89hmLF+h+1gNalDgcd6j+x9AMPBmsYtTsGOOZ+mvy9TlSvNsnwcg0CA5HgzKiWGGO+ZkOqOk1&#10;OS6y4PSfJh0eDMlg0Yh6MvOB1qdHkSMssySaqcUVWVWVXmr4MWBFmgHmqFT6aPDPqUeopLifow6v&#10;+DpSKXFcVc18F6xUpJGYFgcqnh7WBPWVEuEdQ+eZ7CpBLVoeUuHkf8HCCCCCCCCCCCCCCCCCCCCC&#10;CCCCCCCCCCCCCCCCCCCCCC/FhBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBfiwgggggg&#10;ggggggggggggggggggggggggggggggggggggvxYQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQ&#10;QQQQQX4sIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIL8WEEEEEEEEEEEEEEEEEEEEEEE&#10;EEEEEEEEEEEEEEEEEEEF98IIIIIIIIIIIIIIIZivMv40fMfMH6dOy9hhR8b7PynxWDKGnzYPzV3m&#10;ar/3/wD/APv/AP8A/f8A/wD/AOIq/wD/2gAIAQEDAT8Q/wD0PU6dOnTp07sVfYq+xV9ir7FX2Kvs&#10;VfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9&#10;ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2Kv&#10;sVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV&#10;9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2K&#10;vsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+x&#10;V9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2&#10;KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+&#10;xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX&#10;2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq&#10;+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7F&#10;X2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfY&#10;q+RbhyCzywDmIkf/APfgFy5cuXLly5cuXLly5cuXLly5cuXLly4ro+RfhOIXShHkWtxGTckUfpNU&#10;ACAADNXKFCAkBdUEFqgkZOnBG4pnDlB5LWHHOkS4M6CqfgJlTwWlwJxzcyFdeBSMJ+oyiLp6Uxpb&#10;hEglX6oE63AyJDHoFBQRmyJGIAAAGB0pAAmeIPpWG1NMEBsGADBSqEjXLw3CaChZetBfBgX9NAmE&#10;tBsnIcOIgRkSYEDIDADocA4a+AOhM0RY8oHgxL+mh4CfbzJSpdHwpxgaplxZuKDJxZngxL+mhVQN&#10;kMcpLzQkYFRe1DEDrIgAggBD6GGBKYAFMRe+QEQwaUkSovBkX9NJYJZErmjUXAolacjGd7cEII8k&#10;YxiJawAFRgMA3VVTgb0D5GfCQhv/AMJTcv6aF3nLJUNXomIrGqSiQVODUEYLZcmLGAgssFyjDLHn&#10;j0orCYlepinkPymvgKZjVVjUDJRU4Y49EpcUFgdFznWgygci1zQxd7xfYch5OCHSkcshxRpVmkl5&#10;CZ1KTCDSogoIhjGpCOFB5plz+FgUPYKhi5HES6wlGIQ1kSkXGoVbPQJATmRoUpMzN05MP/SJrDWp&#10;9OrXqDQijG/hirQwDS4VOYpXgDBCWch4FNnAbxiLw4EAnG0ahZHFFx9Jaq6SBTO/SEiPPSECBQSY&#10;QITKCjBzKggrtZNgMUcQkkQhRo95/baVQRIkPoFFFBxGaAsmALSnAyJQDEHGpMGgjoUuyr3alnLw&#10;hEIIUuYhdTJnnNOTRJxxV4Crij06SQkcqBtyDTVXHLwhsIhgmhM8KqPTjm8KzPTm/wAPbcmOZ4CC&#10;7tlHmaR1PIFwNnAmX3g5ujxtME/yEAUOQkNt1eGPz/sRJwBoKtDwvSuy7nIBZAMvcGCoZABAlYuJ&#10;AGIwRm0SHwwAADhQcEk0axUf01cJg+KKlfdBoRbIfbWIwcwUkVYgjUmHTPYgxMxAPsIc7SJw4MTR&#10;LBKUHjaS8a3tc5Rg8A8XJsAdqQ+TzLyyz5P24HRwQZpcU6iAaEAiEDitssLPISUfqZMb4RD8O5mr&#10;TgR/8bQi2PsAlSAAKhgDFcCuVkBQRX2QYKBkYFigNycOUkKWL8ZliRQwEzgCA8A5dsyCMccAww14&#10;4Yaxwu6VH5zcxw4Lxw40bEQCYJVS5SBMZyl41gXU5oaOT5nOonBJqybEckMkcsGxARyRMEdTB4AL&#10;RiKfjzdMz6BGCyAlAQRvQfIC0wEBOAXDJ6MFRBAfWeiQZEArHRsAAhyCorjC7lAMQMEuRjDK+AnO&#10;CRysSDwsULpiPGpoJz7o0ItpgUqE8Q4ur5HAgvNDBPRhqJgr44WvfHaaqJ2QJitci7ZOn8csOWGB&#10;R8yDXZElMJYM5UiHXnMFwLIGiBFqZh1s7DjOKmuDUZS29GbeM3Dg+AguMwUd04WUkOL5Ti8BU8Kz&#10;SMnTgVIKXudpypkwgHgsutcUkM5/kTC84LGpHKMCM9FTmq5fRy107AmyeBsg4geA4LWiIpweYE3q&#10;Ox8cHcQHWAF5r6gOm4xDCHhQIgiNJ4ClaEnCEn7hnNCLYFuyjLduKQinJjJ4DiB6YnBOUjIli8JF&#10;G3lpi08hELPASLnlFWYa6EwzhGeHAC5azFx0EgCPJJHB4TnFMQhVDNDjyDy4HcE+YxTJOLgzDHHS&#10;foggRyIzzg4yMJLMeCf4BM7dStxMI+aOC4a/ctCLYeaycrLlOpoGOfAZ3o6kJlhJVtCigDQzAbsE&#10;bIBKTIawaRCd5CpEUTwIF9kemK2hgOsHpPCxTMAIh3i5iJ1cOIyIYLCMWk1UXXgxSmEKCWCB/bjP&#10;DcNfuWhFtFAK0DDKuFBEGaMfIcEtK4QYREweGferw6vjq1b4g2o8VFgwoiJNY9bVPYrzFGCoJBfi&#10;yaCHbOA5zPAwX2Ue5kL4OYgYfAM7gQSF0s5xzgY4bhr920ItiPtvHCwDCM06fsU88zM7C7JlbIVK&#10;bgwxqYGEDh6fAuOX2Ue5kFDKWJgBOMAT04GxPwYkALIgw6cNw1+7aEWwVo2nGENiAiCIlLLIjXC0&#10;NGgJAML16YhG2MFc0GPHOrhFKwQvSEJSGuLUlAD04sPJRIPAqX2Ue5nHt42WK11BOnAMx3IfuIZO&#10;MnMRDguGv37Qi2LMsE1EkHBiFHB/O+VcSJwKDCZALv60jhn/AIIThi5mjNChwI4JT9eFP7qhBKKB&#10;qIwaYS+BUvso9zOMAeMmuSGMKpAgBP1MXIMwnyUrcieK4AzdQS46Bmml/wDE0Itkb5Udl1HiCDk0&#10;r9VyN8ICu4C5Vzl2xABDOUjqE8vAsX2Ue5nJ9kVQCwlBzUg5PqVhUg1RYJIKHJNOIunMEkZhUFz9&#10;UdE+PgUgghiSCjaAeBk8xxc8FHb1mKo6HIxMhiRRxkWyTXamtnIksAlAKCwmnKkFylYrjxVl3g1A&#10;hFhJ5gzRs4GP4Q0EIk04DuQXLLBcYR4IIabFNwGzMwsTLJz8CxfZR7mRuDNKo+AW3B/gtS0ZmCVz&#10;l9iSFU+pQRJLwZUYQRMynU378rLtKSvMDLRBWxwiMwOTEvHlhQgZJdyguUs8llxeEfS/zNBNgE2B&#10;0wYLu+JnYRFVx0RbSGlWYawGCeJz6tJeMRCJhHQpgJzp3ZkSFYBMgTgMVcaDhGQqxzNUmWCOtCYq&#10;XcggnEMYWAweQakTTpApyPq5pjmtSXiwBQBaMh1JkMtMIrDQM+Bcvso9zLlUHYmOklYEwqx4prAC&#10;QMEGRMERMOOcuuB9wyRbHDiRNNUBcSCRi+yBtp4i7BWC6BorwES6CdCRJYlyDrwAFAiFzZoNWBfI&#10;X7PdmIhJE89LXgZtpePJ8LigkM/S1QCxUJlqwrDhV3tjpHZZg8cmUDC9omZw+CSUXSN/ubCHMSmK&#10;YeAU66JpWiT4hBExJxEUMaOjUmMC+DYKjUVD0sMpkvODlyRZxYTFVXNQkuBQBEU4pmFYcYJ6uCYE&#10;Cgp4sfruTRoJiL0HQAzxrQB9QoqvgILguZrmNn2CjCRkUoloAuAylFDirXmrjWkJoUpcCMjFzGGn&#10;JMvOgqXHRSouDhmmZHgASH9sMf3gCIlYAR6EREl8Myc1+mpelRMYx0jSeVBhJAiDU/EjJJwCWAJ4&#10;TGZgxk4s6i+fKGEoiYSIJLKMK5c75JOMlyELljPKoWMZSWODxoxGlLcMYPzKeSssrAhMZOBweel0&#10;sfosHwemp6FSAARErAAauTxXXMjKIrT0f31wYQjli60sIC0I4Hu4IwJLGouzgtALAmewKT9DmusX&#10;RrXE1iUJpCa/8D4+mpeCYhBHMZkeoQgp1LszjasVBUqqv1mEIncKQCMVl1oKCTyMjmUmSPTCp3qh&#10;l88+Zw4cpc6KopJVBLJjIx0YwcKmmZHqJQdPlDPhJE01arDogU8cpYqqQD1OvCCEcoM+hP8A9BCX&#10;Lly5cug00ESogQEKGSUcwTwasMcMsQ8jkKEYMYEfBqLZByATDjZMMAZz4Nio4PYhgOFSABiYj4No&#10;uBFR9xJzUYIAx+DWS5kzFMMRnGQsSXg0mKLmR1QyKTCAFcKlfGdjARYElWDF8GsOrqCKXLAF5KkC&#10;QeDXDGfGFDkZ+ZZhjF8GsK0bThCuwBVQBWsR0szzWBbbicgB4NW6z9RiaBebML94NZjn2ImcRTMk&#10;Ap3g0RpzaR1JEq2hHsZlFz1juxxNlYEvg1csIESjCDOQIRyz4NCPynU2CzPH7A0FEXkArVSVysGK&#10;vg1NAioOnBwoePOI8GmMyfMqcgi5BTPg1KMCALAhYGekKBA36yBDmMmMwB4MxgxxJ3KEoYEiE9QF&#10;shSxRB+DTBEOFbURaIgFAArWaJ48FIMODGBvBpqX3ALgAVDAGK4FFuxEiVMjHCF3g0aCsqGCMFBl&#10;ACoURdojeK4kEyml4NK4/L4hzEEiqitBlUWiTwEYOL4NJxj7yktIwZSTEpKd00fS4BRQoDj4Mkvu&#10;AXAAqGAMVwKaCJwQCvLQamrvYUYXVAL0Q4pVl8GeGYldSIdMFZYs0ALhd7EZBpmHFYEXwZOBOZEz&#10;JCRAJmQKcvJ/BGa+YVtZEJo5E4A8DgAADwYxfuvFmLDR2suFzr1oyzE5QVQ1VBnRKTEgDJpEAcK2&#10;oi0RAAAADwXgvqAqGACVVYAzoQHiyFCEBgeQSDFWpdgxE5CNMThlTOVgx0MK7E4OJgpBNuCoAOlD&#10;FwxR/wCAypUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSvwsqVKlSpUqVKlSpUqVKlSpUq&#10;VKlSpUqVKlSpUqVKlSpUr8LKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVK/CypUqVKlS&#10;pUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSvwsqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVK&#10;lSpUr8LKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVK/CypUqVKlSpUqVKlSpUqVKlSpU&#10;qVKlSpUqVKlSpUqVKlSvvSpUqVKlSpUqVKlSpS6TSYnSIeRM4hASmQQBlMFOZwMGmDNIHNQVBLgI&#10;kwSSxcmkiBOcN1t8SwIKq0roZhDMwARAEaDbYXKzKjVKClFVf+//AP8A9/8A/wD7/wD/AP8AxFT/&#10;2VBLAwQUAAYACAAAACEAR5ZVDeUAAAAPAQAADwAAAGRycy9kb3ducmV2LnhtbEyPUUvDMBSF34X9&#10;h3AHvowtzeyKrU2HCOJAFJwi8y1rrm2xuSlN1tV/b/rk3s7hHs79Tr4dTcsG7F1jSYJYRcCQSqsb&#10;qiR8vD8ub4E5r0ir1hJK+EUH22J2latM2zO94bD3FQsl5DIlofa+yzh3ZY1GuZXtkMLt2/ZG+WD7&#10;iutenUO5afk6ihJuVEPhQ606fKix/NmfjIQUB31ID7uvz93CmeR1cfP8Uj1JeT0f7++AeRz9fxgm&#10;/IAORWA62hNpx1oJSxHHYYyfVCoEsCkTxckG2DGoOF0L4EXOL3cUfwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhADedwRi6AAAAIQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzhI/LCsIwEEX3gv8Q&#10;Zm/TuhCRpm5EcCv1A4ZkmkabB0kU+/cG3CgILude7jlMu3/aiT0oJuOdgKaqgZGTXhmnBVz642oL&#10;LGV0CifvSMBMCfbdctGeacJcRmk0IbFCcUnAmHPYcZ7kSBZT5QO50gw+WszljJoHlDfUxNd1veHx&#10;kwHdF5OdlIB4Ug2wfg7F/J/th8FIOnh5t+TyDwU3trgLEKOmLMCSMvgOm+oaNPCu5V+PdS8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhANr2PfsNAQAAFAIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA+AQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1AzKbrgCAADpBQAADgAAAAAAAAAAAAAAAAA9AgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAAAAAAACEArKD0ByCKAQAgigEAFAAAAAAAAAAAAAAAAAAh&#10;BQAAZHJzL21lZGlhL2ltYWdlMS5qcGdQSwECLQAUAAYACAAAACEAR5ZVDeUAAAAPAQAADwAAAAAA&#10;AAAAAAAAAABzjwEAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhADedwRi6AAAAIQEAABkA&#10;AAAAAAAAAAAAAAAAhZABAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAYABgB8AQAA&#10;dpEBAAAA&#10;" stroked="f" strokeweight="1pt">
               <v:fill r:id="rId2" o:title="" recolor="t" rotate="t" type="frame"/>
               <v:textbox inset="2.5mm"/>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5668E3F2" w14:textId="2406AD90" w:rsidR="00180D51" w:rsidRPr="0025303C" w:rsidRDefault="00180D51" w:rsidP="0025303C">
-[...6 lines deleted...]
-  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="21BA4F46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="BA142C12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -3591,50 +4410,136 @@
         <w:ind w:left="643" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="BA70E5C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0CCA57DA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="12F240C4"/>
+    <w:lvl w:ilvl="0" w:tplc="EDF689F2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A9F0D928">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="9376B620">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="56A2E566">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FBF0C1F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="F3C8F1C0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1DBACE0E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="96C20B58">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="A9E0A78A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12A74D3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="904C352C"/>
     <w:lvl w:ilvl="0" w:tplc="357A149C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3704,51 +4609,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="193D6BCA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5AACE21E"/>
     <w:styleLink w:val="CurrentList3"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="113" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3821,51 +4726,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1EDC1578"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5D0E7DC2"/>
     <w:lvl w:ilvl="0" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="6A2875"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3935,179 +4840,180 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F5F3502"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9F3EAE90"/>
-    <w:lvl w:ilvl="0" w:tplc="73CA7A00">
+    <w:tmpl w:val="2990C9FE"/>
+    <w:lvl w:ilvl="0" w:tplc="20444D5A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet1"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1505" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2225" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2945" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3665" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4385" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5105" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5825" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6545" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="213055FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A0848650"/>
-    <w:lvl w:ilvl="0" w:tplc="489E4EDC">
+    <w:tmpl w:val="FC284D76"/>
+    <w:lvl w:ilvl="0" w:tplc="35F8CE9A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="-1779" w:hanging="360"/>
+        <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="6B2876"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-1059" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-339" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -4163,51 +5069,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3261" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3981" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="251D7B63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3D4A9A98"/>
     <w:lvl w:ilvl="0" w:tplc="532AF2B8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -4252,51 +5158,137 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="25392D6D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CD946144"/>
+    <w:lvl w:ilvl="0" w:tplc="0096C08C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="6A70E26C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="C9DEBCF2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="120EFA3E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="CFCE9D24">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="D9C85FFA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="5EAC7BC8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="2A80D28C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FB3E0632">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="275F1867"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B98CC6F6"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4365,51 +5357,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B22685D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="17EAF580"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4514,51 +5506,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C9172E8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="31D07AF2"/>
     <w:styleLink w:val="CurrentList2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="57" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4631,51 +5623,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="324820C9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D2E650B8"/>
     <w:styleLink w:val="CurrentList4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="6A2875"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
@@ -4754,51 +5746,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="2520"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="350368A4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5C906B14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4903,51 +5895,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35DF5DF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2ACE7B28"/>
     <w:lvl w:ilvl="0" w:tplc="DE6455BA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5016,51 +6008,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38210B2F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D2E650B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="6A2875"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
@@ -5138,51 +6130,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="2520"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DD54557"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0809001D"/>
     <w:styleLink w:val="CurrentList6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -5225,51 +6217,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41454431"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A25AE1F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5374,51 +6366,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CDB30A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="37EE3458"/>
     <w:lvl w:ilvl="0" w:tplc="3D0E96CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Tablebullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:ind w:left="113" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5491,51 +6483,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="506C0FE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2A58C5A6"/>
     <w:lvl w:ilvl="0" w:tplc="411EB0AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="6A2875"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5605,51 +6597,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="508C4BD0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0809001D"/>
     <w:styleLink w:val="CurrentList5"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -5692,51 +6684,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="528747B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D39CC05E"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5805,51 +6797,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54F92E64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F8D84026"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5918,51 +6910,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59A26521"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C1C06162"/>
     <w:lvl w:ilvl="0" w:tplc="421C8CE6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -6007,51 +6999,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8640" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="9360" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60600D9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2F68F6A4"/>
     <w:lvl w:ilvl="0" w:tplc="A11E9238">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E3EA3712">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -6120,51 +7112,51 @@
     <w:lvl w:ilvl="7" w:tplc="BC70B3B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="BC1E4B16">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65441EB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9A8A36F8"/>
     <w:lvl w:ilvl="0" w:tplc="4F481448">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="79F2AA06">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -6233,51 +7225,164 @@
     <w:lvl w:ilvl="7" w:tplc="12E8B220">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="19B69F7E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65A951C7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="31D66910"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69D677D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7150984E"/>
     <w:lvl w:ilvl="0" w:tplc="61F8F686">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="19ECD20C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -6346,51 +7451,51 @@
     <w:lvl w:ilvl="7" w:tplc="C0ECA476">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C9A680BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70037132"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A0DCBDA4"/>
     <w:lvl w:ilvl="0" w:tplc="D42A0200">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="3A16C76E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -6459,51 +7564,51 @@
     <w:lvl w:ilvl="7" w:tplc="CE2C09F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="872662D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BE669FF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CBA4F426"/>
     <w:styleLink w:val="CurrentList1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6577,1029 +7682,2010 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="45875792">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1403412302">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1848784963">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1607611780">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="18968610">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1220018893">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1752268465">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="862402279">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="487484424">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="492917089">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1096827959">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="515537288">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="422914421">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1437864998">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1861040852">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1225943325">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="706369293">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1991639433">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1731490631">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="739518056">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="145901810">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="2084796931">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="154877118">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="623803465">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1657562670">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="389352907">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1271741534">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1365055159">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1314795474">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="399448688">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="49773887">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1186560782">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1611741207">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1731490631">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="34" w16cid:durableId="1919440224">
+    <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="739518056">
-    <w:abstractNumId w:val="34"/>
+  <w:num w:numId="35" w16cid:durableId="783114184">
+    <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="145901810">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="36" w16cid:durableId="2088728155">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="2084796931">
-[...17 lines deleted...]
-  <w:num w:numId="28" w16cid:durableId="1365055159">
+  <w:num w:numId="37" w16cid:durableId="1944534448">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="1314795474">
-[...18 lines deleted...]
-    <w:abstractNumId w:val="33"/>
+  <w:num w:numId="38" w16cid:durableId="680664671">
+    <w:abstractNumId w:val="34"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F21" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:documentProtection w:edit="comments" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FC7EA9"/>
     <w:rsid w:val="00000CED"/>
     <w:rsid w:val="0000132B"/>
     <w:rsid w:val="00002C99"/>
+    <w:rsid w:val="000030E2"/>
+    <w:rsid w:val="00003B93"/>
     <w:rsid w:val="0000631B"/>
+    <w:rsid w:val="00007048"/>
+    <w:rsid w:val="0000744E"/>
     <w:rsid w:val="00010A2D"/>
+    <w:rsid w:val="00014E85"/>
     <w:rsid w:val="00014F52"/>
+    <w:rsid w:val="000150B1"/>
     <w:rsid w:val="000152C7"/>
+    <w:rsid w:val="00017282"/>
     <w:rsid w:val="00021755"/>
+    <w:rsid w:val="00021C19"/>
     <w:rsid w:val="0002256D"/>
+    <w:rsid w:val="000232AB"/>
+    <w:rsid w:val="0002372B"/>
+    <w:rsid w:val="000244B8"/>
+    <w:rsid w:val="000248B1"/>
+    <w:rsid w:val="00025B67"/>
+    <w:rsid w:val="00025DCA"/>
     <w:rsid w:val="00027EB9"/>
+    <w:rsid w:val="0003374F"/>
     <w:rsid w:val="000341EB"/>
+    <w:rsid w:val="000349D3"/>
+    <w:rsid w:val="0003626C"/>
+    <w:rsid w:val="00036BD6"/>
     <w:rsid w:val="000420E5"/>
     <w:rsid w:val="00042D01"/>
     <w:rsid w:val="00042DEC"/>
     <w:rsid w:val="00043C99"/>
     <w:rsid w:val="000440D7"/>
     <w:rsid w:val="000450E2"/>
     <w:rsid w:val="0004719E"/>
     <w:rsid w:val="000476C6"/>
     <w:rsid w:val="00051219"/>
+    <w:rsid w:val="00051EEB"/>
     <w:rsid w:val="00053D39"/>
+    <w:rsid w:val="00054F8C"/>
     <w:rsid w:val="00055BC5"/>
     <w:rsid w:val="00057E33"/>
+    <w:rsid w:val="000606D6"/>
     <w:rsid w:val="00062D12"/>
+    <w:rsid w:val="000633F3"/>
+    <w:rsid w:val="00063673"/>
+    <w:rsid w:val="0006475E"/>
     <w:rsid w:val="000656C1"/>
     <w:rsid w:val="00066632"/>
+    <w:rsid w:val="00066737"/>
     <w:rsid w:val="00070B04"/>
+    <w:rsid w:val="00072417"/>
     <w:rsid w:val="000727B0"/>
+    <w:rsid w:val="00075AF0"/>
     <w:rsid w:val="0008004F"/>
+    <w:rsid w:val="00081B49"/>
+    <w:rsid w:val="00081DE7"/>
     <w:rsid w:val="00084846"/>
     <w:rsid w:val="00087E70"/>
     <w:rsid w:val="0009027F"/>
+    <w:rsid w:val="00093834"/>
     <w:rsid w:val="00097548"/>
+    <w:rsid w:val="00097DE9"/>
+    <w:rsid w:val="000A14AB"/>
+    <w:rsid w:val="000A171B"/>
+    <w:rsid w:val="000A1A1F"/>
+    <w:rsid w:val="000A2A49"/>
+    <w:rsid w:val="000A3EEB"/>
+    <w:rsid w:val="000A4BF5"/>
     <w:rsid w:val="000A514E"/>
+    <w:rsid w:val="000A5BA3"/>
+    <w:rsid w:val="000A683D"/>
     <w:rsid w:val="000A7F62"/>
+    <w:rsid w:val="000B04BD"/>
+    <w:rsid w:val="000B24D0"/>
     <w:rsid w:val="000B2F77"/>
+    <w:rsid w:val="000B3410"/>
     <w:rsid w:val="000B526F"/>
+    <w:rsid w:val="000B541F"/>
     <w:rsid w:val="000B5C99"/>
     <w:rsid w:val="000B656C"/>
+    <w:rsid w:val="000B6A63"/>
+    <w:rsid w:val="000B6C1C"/>
     <w:rsid w:val="000C181E"/>
+    <w:rsid w:val="000C1822"/>
+    <w:rsid w:val="000C217B"/>
     <w:rsid w:val="000C230B"/>
     <w:rsid w:val="000C2438"/>
+    <w:rsid w:val="000C281D"/>
     <w:rsid w:val="000C2F6B"/>
+    <w:rsid w:val="000C4A53"/>
     <w:rsid w:val="000C598E"/>
     <w:rsid w:val="000D06FD"/>
     <w:rsid w:val="000D1BF9"/>
+    <w:rsid w:val="000D41D1"/>
     <w:rsid w:val="000D4647"/>
+    <w:rsid w:val="000D5BDD"/>
     <w:rsid w:val="000D5D1C"/>
     <w:rsid w:val="000E0946"/>
+    <w:rsid w:val="000E23D9"/>
+    <w:rsid w:val="000E3722"/>
     <w:rsid w:val="000E3DB6"/>
+    <w:rsid w:val="000E3EF2"/>
+    <w:rsid w:val="000E4403"/>
+    <w:rsid w:val="000E584D"/>
     <w:rsid w:val="000E5CB9"/>
     <w:rsid w:val="000E5EF8"/>
     <w:rsid w:val="000F0645"/>
     <w:rsid w:val="000F1001"/>
     <w:rsid w:val="000F1536"/>
+    <w:rsid w:val="000F1EBD"/>
     <w:rsid w:val="000F3063"/>
+    <w:rsid w:val="000F4817"/>
+    <w:rsid w:val="000F4FFD"/>
+    <w:rsid w:val="000F563F"/>
     <w:rsid w:val="000F610D"/>
     <w:rsid w:val="000F70DA"/>
     <w:rsid w:val="000F75CE"/>
     <w:rsid w:val="00102A1D"/>
+    <w:rsid w:val="00102CC0"/>
+    <w:rsid w:val="001064E1"/>
+    <w:rsid w:val="0010737B"/>
     <w:rsid w:val="00107B66"/>
+    <w:rsid w:val="00110733"/>
+    <w:rsid w:val="00117737"/>
     <w:rsid w:val="00117C4C"/>
     <w:rsid w:val="0012194B"/>
     <w:rsid w:val="0012343E"/>
+    <w:rsid w:val="00123AFF"/>
     <w:rsid w:val="001258BB"/>
+    <w:rsid w:val="00127316"/>
+    <w:rsid w:val="00127B8B"/>
+    <w:rsid w:val="00130CDB"/>
     <w:rsid w:val="00137163"/>
     <w:rsid w:val="00137373"/>
     <w:rsid w:val="001375CA"/>
+    <w:rsid w:val="00141A95"/>
+    <w:rsid w:val="00141D91"/>
     <w:rsid w:val="0014207A"/>
+    <w:rsid w:val="00145844"/>
+    <w:rsid w:val="00146C19"/>
+    <w:rsid w:val="001474D7"/>
+    <w:rsid w:val="00147547"/>
     <w:rsid w:val="0015088B"/>
     <w:rsid w:val="0015176E"/>
     <w:rsid w:val="00154BA3"/>
     <w:rsid w:val="0015651E"/>
     <w:rsid w:val="0016124D"/>
+    <w:rsid w:val="001621E5"/>
+    <w:rsid w:val="00164B82"/>
+    <w:rsid w:val="00165027"/>
+    <w:rsid w:val="001654F9"/>
     <w:rsid w:val="001665A1"/>
+    <w:rsid w:val="0017226B"/>
     <w:rsid w:val="00172FD7"/>
+    <w:rsid w:val="0017313E"/>
     <w:rsid w:val="00173FCD"/>
     <w:rsid w:val="001772D6"/>
     <w:rsid w:val="001809B3"/>
     <w:rsid w:val="00180D51"/>
     <w:rsid w:val="001824B9"/>
+    <w:rsid w:val="001848AD"/>
+    <w:rsid w:val="001855C1"/>
     <w:rsid w:val="00185D99"/>
     <w:rsid w:val="00187EA6"/>
+    <w:rsid w:val="00187FB6"/>
+    <w:rsid w:val="00190695"/>
+    <w:rsid w:val="0019238B"/>
+    <w:rsid w:val="00192747"/>
+    <w:rsid w:val="001941D2"/>
     <w:rsid w:val="00194DE7"/>
     <w:rsid w:val="00194FDF"/>
     <w:rsid w:val="001979CB"/>
     <w:rsid w:val="001A15AB"/>
+    <w:rsid w:val="001A23C3"/>
+    <w:rsid w:val="001A32CB"/>
     <w:rsid w:val="001A466F"/>
+    <w:rsid w:val="001A4AF8"/>
     <w:rsid w:val="001A52A6"/>
     <w:rsid w:val="001A5E07"/>
+    <w:rsid w:val="001A603D"/>
+    <w:rsid w:val="001A65FE"/>
     <w:rsid w:val="001B0304"/>
     <w:rsid w:val="001B0C69"/>
+    <w:rsid w:val="001B0CF3"/>
+    <w:rsid w:val="001B2346"/>
     <w:rsid w:val="001B2898"/>
     <w:rsid w:val="001B3016"/>
+    <w:rsid w:val="001B38B3"/>
+    <w:rsid w:val="001B4846"/>
     <w:rsid w:val="001B5EC7"/>
     <w:rsid w:val="001B659C"/>
     <w:rsid w:val="001B664A"/>
+    <w:rsid w:val="001B67F2"/>
     <w:rsid w:val="001B7E19"/>
     <w:rsid w:val="001C27A3"/>
+    <w:rsid w:val="001C281F"/>
+    <w:rsid w:val="001C3C37"/>
+    <w:rsid w:val="001C5116"/>
+    <w:rsid w:val="001C6B81"/>
     <w:rsid w:val="001C6FCF"/>
     <w:rsid w:val="001C7773"/>
     <w:rsid w:val="001C7A4E"/>
+    <w:rsid w:val="001D374E"/>
+    <w:rsid w:val="001D5442"/>
+    <w:rsid w:val="001D7A80"/>
     <w:rsid w:val="001E05EA"/>
+    <w:rsid w:val="001E080E"/>
     <w:rsid w:val="001E13AF"/>
     <w:rsid w:val="001E1881"/>
+    <w:rsid w:val="001E266D"/>
+    <w:rsid w:val="001E3F4A"/>
     <w:rsid w:val="001E4F33"/>
     <w:rsid w:val="001E62CE"/>
     <w:rsid w:val="001E630D"/>
+    <w:rsid w:val="001E6365"/>
+    <w:rsid w:val="001E6D2D"/>
+    <w:rsid w:val="001F08F6"/>
+    <w:rsid w:val="001F2352"/>
     <w:rsid w:val="001F443E"/>
     <w:rsid w:val="001F4AFC"/>
+    <w:rsid w:val="001F6351"/>
+    <w:rsid w:val="001F72C5"/>
+    <w:rsid w:val="0020097B"/>
+    <w:rsid w:val="0020434B"/>
+    <w:rsid w:val="002047DE"/>
+    <w:rsid w:val="0020612E"/>
+    <w:rsid w:val="00207921"/>
+    <w:rsid w:val="002112C2"/>
+    <w:rsid w:val="00212843"/>
+    <w:rsid w:val="002132D6"/>
+    <w:rsid w:val="002136EB"/>
     <w:rsid w:val="002141C8"/>
+    <w:rsid w:val="00215FA2"/>
     <w:rsid w:val="002169C9"/>
+    <w:rsid w:val="00222B65"/>
+    <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="00223DBB"/>
+    <w:rsid w:val="00224862"/>
+    <w:rsid w:val="00224E5F"/>
+    <w:rsid w:val="00227633"/>
     <w:rsid w:val="002321EA"/>
+    <w:rsid w:val="0023407B"/>
     <w:rsid w:val="00234BD2"/>
     <w:rsid w:val="00234E10"/>
+    <w:rsid w:val="00235696"/>
     <w:rsid w:val="0023603F"/>
+    <w:rsid w:val="00236DAD"/>
+    <w:rsid w:val="00242E85"/>
     <w:rsid w:val="002448EA"/>
     <w:rsid w:val="00244A5A"/>
     <w:rsid w:val="002463B7"/>
     <w:rsid w:val="0025160E"/>
     <w:rsid w:val="0025303C"/>
     <w:rsid w:val="002547A1"/>
+    <w:rsid w:val="00254A5B"/>
+    <w:rsid w:val="002616D3"/>
+    <w:rsid w:val="00263AA9"/>
+    <w:rsid w:val="00270D76"/>
     <w:rsid w:val="00273B8A"/>
+    <w:rsid w:val="00274469"/>
     <w:rsid w:val="002747A3"/>
+    <w:rsid w:val="0027506C"/>
+    <w:rsid w:val="00281179"/>
     <w:rsid w:val="00284532"/>
+    <w:rsid w:val="00284FC1"/>
     <w:rsid w:val="00285DEE"/>
+    <w:rsid w:val="00291A8C"/>
+    <w:rsid w:val="0029790C"/>
+    <w:rsid w:val="00297F3C"/>
+    <w:rsid w:val="002A011F"/>
+    <w:rsid w:val="002A1C16"/>
     <w:rsid w:val="002A30E0"/>
     <w:rsid w:val="002A490D"/>
+    <w:rsid w:val="002A5967"/>
+    <w:rsid w:val="002A64BB"/>
+    <w:rsid w:val="002A6CDD"/>
+    <w:rsid w:val="002A6EAB"/>
+    <w:rsid w:val="002B02A8"/>
     <w:rsid w:val="002B213E"/>
     <w:rsid w:val="002B27DE"/>
     <w:rsid w:val="002B3141"/>
     <w:rsid w:val="002C1117"/>
     <w:rsid w:val="002C1340"/>
+    <w:rsid w:val="002C234A"/>
     <w:rsid w:val="002C2646"/>
     <w:rsid w:val="002C2777"/>
     <w:rsid w:val="002C3891"/>
+    <w:rsid w:val="002D1077"/>
+    <w:rsid w:val="002D2AF7"/>
+    <w:rsid w:val="002D36C9"/>
+    <w:rsid w:val="002D5C58"/>
+    <w:rsid w:val="002D5FC8"/>
     <w:rsid w:val="002D72C3"/>
     <w:rsid w:val="002D7D11"/>
+    <w:rsid w:val="002D7E09"/>
+    <w:rsid w:val="002D7F3D"/>
+    <w:rsid w:val="002E245F"/>
     <w:rsid w:val="002E396F"/>
     <w:rsid w:val="002E3CB4"/>
     <w:rsid w:val="002E3D61"/>
     <w:rsid w:val="002E4868"/>
+    <w:rsid w:val="002E7F2E"/>
+    <w:rsid w:val="002F1DB6"/>
     <w:rsid w:val="002F2AC1"/>
     <w:rsid w:val="002F39B7"/>
     <w:rsid w:val="002F7C36"/>
     <w:rsid w:val="003005B0"/>
+    <w:rsid w:val="003013D9"/>
+    <w:rsid w:val="0030224B"/>
+    <w:rsid w:val="00303F42"/>
+    <w:rsid w:val="00304B5D"/>
     <w:rsid w:val="00304C4D"/>
     <w:rsid w:val="00305AC7"/>
+    <w:rsid w:val="003075BF"/>
+    <w:rsid w:val="003078D8"/>
+    <w:rsid w:val="0031069E"/>
+    <w:rsid w:val="00310E85"/>
+    <w:rsid w:val="003113B8"/>
     <w:rsid w:val="0031158D"/>
+    <w:rsid w:val="00311B9F"/>
+    <w:rsid w:val="003128FF"/>
+    <w:rsid w:val="003155FB"/>
+    <w:rsid w:val="00315A6C"/>
+    <w:rsid w:val="00317D68"/>
+    <w:rsid w:val="00321CE0"/>
+    <w:rsid w:val="00322ED1"/>
+    <w:rsid w:val="003231C4"/>
+    <w:rsid w:val="003232C5"/>
     <w:rsid w:val="00323368"/>
     <w:rsid w:val="00323BB7"/>
+    <w:rsid w:val="003257DA"/>
+    <w:rsid w:val="00325F80"/>
     <w:rsid w:val="00326257"/>
+    <w:rsid w:val="003265AC"/>
     <w:rsid w:val="003267B3"/>
     <w:rsid w:val="00326DBC"/>
     <w:rsid w:val="00327FCA"/>
     <w:rsid w:val="003313CD"/>
+    <w:rsid w:val="00333B6B"/>
+    <w:rsid w:val="00334505"/>
+    <w:rsid w:val="00334D61"/>
+    <w:rsid w:val="003353F9"/>
+    <w:rsid w:val="00335C39"/>
+    <w:rsid w:val="00335FC8"/>
+    <w:rsid w:val="003367BB"/>
+    <w:rsid w:val="00337EB8"/>
+    <w:rsid w:val="0034086B"/>
     <w:rsid w:val="0034197A"/>
+    <w:rsid w:val="0034486F"/>
     <w:rsid w:val="00345F6E"/>
+    <w:rsid w:val="00347D2C"/>
     <w:rsid w:val="003500B0"/>
     <w:rsid w:val="00360379"/>
     <w:rsid w:val="00360F21"/>
     <w:rsid w:val="003622D9"/>
     <w:rsid w:val="003622E5"/>
     <w:rsid w:val="00365340"/>
+    <w:rsid w:val="0036643C"/>
     <w:rsid w:val="00366C51"/>
+    <w:rsid w:val="00370B40"/>
     <w:rsid w:val="00373CA0"/>
     <w:rsid w:val="003767A7"/>
+    <w:rsid w:val="00376824"/>
+    <w:rsid w:val="003773D5"/>
     <w:rsid w:val="003815BD"/>
     <w:rsid w:val="003820DF"/>
+    <w:rsid w:val="0038223E"/>
     <w:rsid w:val="00382BC6"/>
+    <w:rsid w:val="003845E2"/>
     <w:rsid w:val="00390533"/>
+    <w:rsid w:val="003941F4"/>
     <w:rsid w:val="00394CD2"/>
+    <w:rsid w:val="0039520C"/>
+    <w:rsid w:val="0039535D"/>
     <w:rsid w:val="003954A3"/>
+    <w:rsid w:val="00395F97"/>
+    <w:rsid w:val="003966F4"/>
+    <w:rsid w:val="00396B01"/>
+    <w:rsid w:val="003977EC"/>
     <w:rsid w:val="0039784B"/>
+    <w:rsid w:val="003A0E5B"/>
+    <w:rsid w:val="003A1678"/>
     <w:rsid w:val="003A3C58"/>
     <w:rsid w:val="003A3FCC"/>
     <w:rsid w:val="003A60EF"/>
+    <w:rsid w:val="003A63B7"/>
     <w:rsid w:val="003B2BB8"/>
     <w:rsid w:val="003B2C53"/>
     <w:rsid w:val="003B3F1F"/>
     <w:rsid w:val="003B679A"/>
+    <w:rsid w:val="003B7D41"/>
+    <w:rsid w:val="003C0AB1"/>
     <w:rsid w:val="003C258A"/>
+    <w:rsid w:val="003C56A3"/>
+    <w:rsid w:val="003C6115"/>
+    <w:rsid w:val="003C6ABA"/>
     <w:rsid w:val="003C6F34"/>
     <w:rsid w:val="003C706B"/>
+    <w:rsid w:val="003D1982"/>
     <w:rsid w:val="003D34FF"/>
+    <w:rsid w:val="003D502C"/>
+    <w:rsid w:val="003D58FC"/>
+    <w:rsid w:val="003D65CF"/>
+    <w:rsid w:val="003D6A34"/>
+    <w:rsid w:val="003D6B97"/>
+    <w:rsid w:val="003E05E8"/>
     <w:rsid w:val="003E06CA"/>
+    <w:rsid w:val="003E0E15"/>
+    <w:rsid w:val="003E2D4A"/>
     <w:rsid w:val="003E49DF"/>
     <w:rsid w:val="003E53DD"/>
+    <w:rsid w:val="003E6C8B"/>
     <w:rsid w:val="003E76D3"/>
     <w:rsid w:val="003E7832"/>
+    <w:rsid w:val="003F0429"/>
     <w:rsid w:val="003F0F71"/>
     <w:rsid w:val="003F0FA7"/>
     <w:rsid w:val="003F2DA2"/>
+    <w:rsid w:val="003F49DB"/>
+    <w:rsid w:val="003F4CE6"/>
+    <w:rsid w:val="003F52E7"/>
     <w:rsid w:val="003F5982"/>
     <w:rsid w:val="003F5DC4"/>
     <w:rsid w:val="003F6E4C"/>
     <w:rsid w:val="003F6ED7"/>
     <w:rsid w:val="0040062A"/>
+    <w:rsid w:val="0040151E"/>
     <w:rsid w:val="004015D5"/>
+    <w:rsid w:val="00402B3E"/>
     <w:rsid w:val="0040603C"/>
     <w:rsid w:val="004078A7"/>
+    <w:rsid w:val="004127E5"/>
     <w:rsid w:val="00412818"/>
     <w:rsid w:val="00414C0A"/>
     <w:rsid w:val="00415BB3"/>
     <w:rsid w:val="0041665A"/>
     <w:rsid w:val="004170F6"/>
     <w:rsid w:val="004178DD"/>
     <w:rsid w:val="00420F18"/>
+    <w:rsid w:val="00422CE2"/>
+    <w:rsid w:val="004249AF"/>
+    <w:rsid w:val="00424B13"/>
+    <w:rsid w:val="0042535A"/>
+    <w:rsid w:val="00425504"/>
+    <w:rsid w:val="00425F75"/>
+    <w:rsid w:val="00427048"/>
+    <w:rsid w:val="00430C8F"/>
+    <w:rsid w:val="00432DBB"/>
+    <w:rsid w:val="00433FD4"/>
+    <w:rsid w:val="004409BC"/>
     <w:rsid w:val="00441237"/>
     <w:rsid w:val="00441824"/>
+    <w:rsid w:val="00442914"/>
     <w:rsid w:val="00443B02"/>
     <w:rsid w:val="0044472F"/>
+    <w:rsid w:val="00444936"/>
     <w:rsid w:val="0044493D"/>
     <w:rsid w:val="00445972"/>
     <w:rsid w:val="00445D3D"/>
+    <w:rsid w:val="0045191F"/>
+    <w:rsid w:val="004532A1"/>
+    <w:rsid w:val="0045622F"/>
+    <w:rsid w:val="004568D9"/>
     <w:rsid w:val="00460064"/>
     <w:rsid w:val="004606D2"/>
     <w:rsid w:val="00460CB1"/>
     <w:rsid w:val="0046220A"/>
     <w:rsid w:val="004634FB"/>
+    <w:rsid w:val="00463729"/>
     <w:rsid w:val="004653F5"/>
     <w:rsid w:val="0046597A"/>
     <w:rsid w:val="00466270"/>
+    <w:rsid w:val="004666B3"/>
     <w:rsid w:val="004671BD"/>
+    <w:rsid w:val="00467C61"/>
+    <w:rsid w:val="00470CE1"/>
     <w:rsid w:val="004721B2"/>
     <w:rsid w:val="004724FB"/>
     <w:rsid w:val="00475BE2"/>
     <w:rsid w:val="00476361"/>
     <w:rsid w:val="0048002C"/>
     <w:rsid w:val="00480B72"/>
+    <w:rsid w:val="00480CE1"/>
+    <w:rsid w:val="0048491C"/>
     <w:rsid w:val="00484940"/>
+    <w:rsid w:val="00485C9D"/>
     <w:rsid w:val="004861C3"/>
     <w:rsid w:val="004876FD"/>
+    <w:rsid w:val="004877B7"/>
+    <w:rsid w:val="004901CE"/>
     <w:rsid w:val="00490AAF"/>
+    <w:rsid w:val="00491A8A"/>
+    <w:rsid w:val="004928A0"/>
     <w:rsid w:val="00495718"/>
     <w:rsid w:val="00497505"/>
     <w:rsid w:val="0049768C"/>
+    <w:rsid w:val="00497B28"/>
     <w:rsid w:val="004A0DBE"/>
+    <w:rsid w:val="004A5639"/>
+    <w:rsid w:val="004A581A"/>
+    <w:rsid w:val="004A5C84"/>
     <w:rsid w:val="004A6035"/>
+    <w:rsid w:val="004A7143"/>
     <w:rsid w:val="004A758C"/>
     <w:rsid w:val="004A7ECF"/>
     <w:rsid w:val="004B54CA"/>
     <w:rsid w:val="004B5583"/>
+    <w:rsid w:val="004B608A"/>
+    <w:rsid w:val="004C0108"/>
+    <w:rsid w:val="004C1FF1"/>
     <w:rsid w:val="004C2D9C"/>
+    <w:rsid w:val="004C3902"/>
+    <w:rsid w:val="004C3BDA"/>
     <w:rsid w:val="004C4AE6"/>
+    <w:rsid w:val="004C6F84"/>
     <w:rsid w:val="004C7004"/>
+    <w:rsid w:val="004C7288"/>
+    <w:rsid w:val="004C7973"/>
+    <w:rsid w:val="004C7AF8"/>
     <w:rsid w:val="004C7D29"/>
+    <w:rsid w:val="004D1825"/>
+    <w:rsid w:val="004D2360"/>
+    <w:rsid w:val="004D2919"/>
     <w:rsid w:val="004D32B5"/>
+    <w:rsid w:val="004D3AF8"/>
     <w:rsid w:val="004D41CA"/>
     <w:rsid w:val="004D4A3F"/>
     <w:rsid w:val="004D5F6E"/>
     <w:rsid w:val="004D631C"/>
     <w:rsid w:val="004E036B"/>
+    <w:rsid w:val="004E3354"/>
     <w:rsid w:val="004E3558"/>
+    <w:rsid w:val="004E3D2C"/>
+    <w:rsid w:val="004E457B"/>
     <w:rsid w:val="004E461E"/>
+    <w:rsid w:val="004E488D"/>
     <w:rsid w:val="004E5CBF"/>
+    <w:rsid w:val="004E5E35"/>
     <w:rsid w:val="004E7B9C"/>
     <w:rsid w:val="004F171A"/>
     <w:rsid w:val="004F5B3E"/>
+    <w:rsid w:val="004F61F7"/>
+    <w:rsid w:val="004F722A"/>
     <w:rsid w:val="0050022F"/>
     <w:rsid w:val="00500977"/>
+    <w:rsid w:val="00500DDE"/>
     <w:rsid w:val="00503AB9"/>
     <w:rsid w:val="0050494E"/>
+    <w:rsid w:val="0050678C"/>
+    <w:rsid w:val="00506B34"/>
+    <w:rsid w:val="0050788C"/>
     <w:rsid w:val="005106B0"/>
+    <w:rsid w:val="0051105C"/>
     <w:rsid w:val="00511714"/>
     <w:rsid w:val="005118D8"/>
     <w:rsid w:val="00513606"/>
+    <w:rsid w:val="005140DD"/>
+    <w:rsid w:val="005142EC"/>
+    <w:rsid w:val="0051502D"/>
     <w:rsid w:val="00515AB6"/>
+    <w:rsid w:val="00515E67"/>
     <w:rsid w:val="00516F57"/>
     <w:rsid w:val="005202E6"/>
+    <w:rsid w:val="00522733"/>
+    <w:rsid w:val="00525B7E"/>
+    <w:rsid w:val="00525C74"/>
     <w:rsid w:val="00527205"/>
+    <w:rsid w:val="00527AE0"/>
     <w:rsid w:val="00530A11"/>
+    <w:rsid w:val="005312AD"/>
+    <w:rsid w:val="005314F0"/>
     <w:rsid w:val="00531B90"/>
     <w:rsid w:val="00531E4B"/>
     <w:rsid w:val="005331E9"/>
+    <w:rsid w:val="005340C1"/>
     <w:rsid w:val="00535418"/>
+    <w:rsid w:val="00536773"/>
     <w:rsid w:val="005373D7"/>
+    <w:rsid w:val="00542D64"/>
     <w:rsid w:val="005436A9"/>
     <w:rsid w:val="00545C29"/>
+    <w:rsid w:val="0054740B"/>
+    <w:rsid w:val="005476A3"/>
     <w:rsid w:val="00550A92"/>
+    <w:rsid w:val="005518A8"/>
     <w:rsid w:val="00552A67"/>
     <w:rsid w:val="0055305A"/>
+    <w:rsid w:val="0055369A"/>
     <w:rsid w:val="0055492D"/>
     <w:rsid w:val="00554B91"/>
+    <w:rsid w:val="00554BE6"/>
+    <w:rsid w:val="00555472"/>
+    <w:rsid w:val="00555C61"/>
     <w:rsid w:val="0055621C"/>
+    <w:rsid w:val="00556C0B"/>
+    <w:rsid w:val="00556E3D"/>
+    <w:rsid w:val="00556FCD"/>
+    <w:rsid w:val="00557340"/>
     <w:rsid w:val="00562CBB"/>
     <w:rsid w:val="00562E83"/>
+    <w:rsid w:val="00564B64"/>
     <w:rsid w:val="00566D3E"/>
+    <w:rsid w:val="00570780"/>
     <w:rsid w:val="00570781"/>
     <w:rsid w:val="00570F55"/>
     <w:rsid w:val="005712CD"/>
+    <w:rsid w:val="005715A7"/>
+    <w:rsid w:val="0057243A"/>
     <w:rsid w:val="00573C0E"/>
     <w:rsid w:val="005741E4"/>
     <w:rsid w:val="00574D04"/>
     <w:rsid w:val="00576162"/>
+    <w:rsid w:val="00576FFB"/>
     <w:rsid w:val="005773C8"/>
+    <w:rsid w:val="00577D51"/>
     <w:rsid w:val="00582052"/>
     <w:rsid w:val="005832F9"/>
+    <w:rsid w:val="0058359F"/>
+    <w:rsid w:val="00585844"/>
+    <w:rsid w:val="00585FA7"/>
     <w:rsid w:val="0058642F"/>
     <w:rsid w:val="00591DBA"/>
     <w:rsid w:val="0059290F"/>
     <w:rsid w:val="005938B8"/>
     <w:rsid w:val="00593C73"/>
+    <w:rsid w:val="0059447C"/>
     <w:rsid w:val="005948C5"/>
     <w:rsid w:val="00595BB5"/>
+    <w:rsid w:val="005973C0"/>
     <w:rsid w:val="005A0F35"/>
     <w:rsid w:val="005A1743"/>
     <w:rsid w:val="005A388A"/>
     <w:rsid w:val="005A6312"/>
+    <w:rsid w:val="005A78A5"/>
+    <w:rsid w:val="005A79F3"/>
     <w:rsid w:val="005A7AD2"/>
     <w:rsid w:val="005B2326"/>
     <w:rsid w:val="005B2A21"/>
+    <w:rsid w:val="005B43E9"/>
+    <w:rsid w:val="005B5417"/>
     <w:rsid w:val="005C1A1B"/>
     <w:rsid w:val="005C204F"/>
+    <w:rsid w:val="005C2516"/>
     <w:rsid w:val="005C324C"/>
     <w:rsid w:val="005C3AA9"/>
+    <w:rsid w:val="005C45F7"/>
+    <w:rsid w:val="005C6208"/>
+    <w:rsid w:val="005C6798"/>
     <w:rsid w:val="005D05F6"/>
+    <w:rsid w:val="005D06BC"/>
+    <w:rsid w:val="005D10C0"/>
     <w:rsid w:val="005D1765"/>
+    <w:rsid w:val="005D2489"/>
     <w:rsid w:val="005D410C"/>
+    <w:rsid w:val="005D4B62"/>
+    <w:rsid w:val="005D597B"/>
+    <w:rsid w:val="005D6B36"/>
+    <w:rsid w:val="005D6B42"/>
     <w:rsid w:val="005E3B62"/>
+    <w:rsid w:val="005E4204"/>
+    <w:rsid w:val="005E7C4D"/>
+    <w:rsid w:val="005E7C77"/>
     <w:rsid w:val="005F4940"/>
+    <w:rsid w:val="005F76D4"/>
     <w:rsid w:val="006020A0"/>
+    <w:rsid w:val="006027E0"/>
+    <w:rsid w:val="00605573"/>
+    <w:rsid w:val="00605E73"/>
     <w:rsid w:val="0060687A"/>
     <w:rsid w:val="0060782C"/>
+    <w:rsid w:val="006129AE"/>
+    <w:rsid w:val="00615247"/>
+    <w:rsid w:val="006152FE"/>
+    <w:rsid w:val="00620034"/>
+    <w:rsid w:val="006214C0"/>
+    <w:rsid w:val="00621AB0"/>
     <w:rsid w:val="00624B29"/>
+    <w:rsid w:val="00625F56"/>
+    <w:rsid w:val="00626714"/>
+    <w:rsid w:val="00626F6D"/>
+    <w:rsid w:val="00627B65"/>
+    <w:rsid w:val="00627C2E"/>
+    <w:rsid w:val="00633E95"/>
     <w:rsid w:val="00635411"/>
+    <w:rsid w:val="006366AE"/>
+    <w:rsid w:val="00636AE0"/>
+    <w:rsid w:val="00640307"/>
+    <w:rsid w:val="00641ABC"/>
+    <w:rsid w:val="00642961"/>
     <w:rsid w:val="006437FF"/>
     <w:rsid w:val="00643A87"/>
+    <w:rsid w:val="00644FC8"/>
     <w:rsid w:val="00645007"/>
     <w:rsid w:val="0064542C"/>
     <w:rsid w:val="006474B1"/>
+    <w:rsid w:val="00647EDB"/>
+    <w:rsid w:val="00650B88"/>
+    <w:rsid w:val="0065181B"/>
+    <w:rsid w:val="006536A4"/>
+    <w:rsid w:val="006539FF"/>
+    <w:rsid w:val="00656129"/>
     <w:rsid w:val="00661DB8"/>
     <w:rsid w:val="0066401D"/>
     <w:rsid w:val="00664E61"/>
+    <w:rsid w:val="00666850"/>
     <w:rsid w:val="006672FF"/>
     <w:rsid w:val="006736B1"/>
     <w:rsid w:val="006765FF"/>
     <w:rsid w:val="00682B5D"/>
+    <w:rsid w:val="00683570"/>
     <w:rsid w:val="00683992"/>
+    <w:rsid w:val="006845C4"/>
+    <w:rsid w:val="00684CC7"/>
+    <w:rsid w:val="00684E93"/>
+    <w:rsid w:val="006862BF"/>
     <w:rsid w:val="0068736E"/>
+    <w:rsid w:val="00687988"/>
+    <w:rsid w:val="00687A54"/>
     <w:rsid w:val="00693188"/>
     <w:rsid w:val="00694084"/>
+    <w:rsid w:val="006961C0"/>
+    <w:rsid w:val="00696DB9"/>
     <w:rsid w:val="006A0451"/>
+    <w:rsid w:val="006A0E41"/>
     <w:rsid w:val="006A19A2"/>
     <w:rsid w:val="006A1BA3"/>
+    <w:rsid w:val="006A2839"/>
+    <w:rsid w:val="006A3A6B"/>
     <w:rsid w:val="006A452B"/>
     <w:rsid w:val="006A4CE7"/>
+    <w:rsid w:val="006A6160"/>
     <w:rsid w:val="006B064E"/>
+    <w:rsid w:val="006B0A15"/>
+    <w:rsid w:val="006B1546"/>
+    <w:rsid w:val="006B2339"/>
     <w:rsid w:val="006B396C"/>
     <w:rsid w:val="006B46BC"/>
+    <w:rsid w:val="006B4D03"/>
+    <w:rsid w:val="006B60DE"/>
     <w:rsid w:val="006B7F03"/>
+    <w:rsid w:val="006C0AEE"/>
     <w:rsid w:val="006C1616"/>
     <w:rsid w:val="006C1EAD"/>
     <w:rsid w:val="006C3268"/>
     <w:rsid w:val="006C54A9"/>
+    <w:rsid w:val="006C6013"/>
     <w:rsid w:val="006C657C"/>
     <w:rsid w:val="006C6EBA"/>
     <w:rsid w:val="006C73AC"/>
+    <w:rsid w:val="006C7C67"/>
     <w:rsid w:val="006D03C1"/>
+    <w:rsid w:val="006D1697"/>
+    <w:rsid w:val="006D1F29"/>
+    <w:rsid w:val="006D1FFE"/>
+    <w:rsid w:val="006D522E"/>
+    <w:rsid w:val="006D741E"/>
     <w:rsid w:val="006D7AA0"/>
     <w:rsid w:val="006E01C6"/>
     <w:rsid w:val="006E1038"/>
     <w:rsid w:val="006E255A"/>
+    <w:rsid w:val="006E336F"/>
+    <w:rsid w:val="006E6848"/>
+    <w:rsid w:val="006E7F2F"/>
+    <w:rsid w:val="006F01BD"/>
+    <w:rsid w:val="006F0882"/>
+    <w:rsid w:val="006F23A2"/>
     <w:rsid w:val="006F2BFB"/>
+    <w:rsid w:val="006F590E"/>
     <w:rsid w:val="006F718F"/>
     <w:rsid w:val="006F7E45"/>
     <w:rsid w:val="0070119A"/>
+    <w:rsid w:val="00701799"/>
+    <w:rsid w:val="00702307"/>
+    <w:rsid w:val="00705337"/>
+    <w:rsid w:val="00705353"/>
+    <w:rsid w:val="00705375"/>
     <w:rsid w:val="007064CF"/>
     <w:rsid w:val="00706C7A"/>
     <w:rsid w:val="00710FEB"/>
     <w:rsid w:val="00711A60"/>
+    <w:rsid w:val="00711F58"/>
+    <w:rsid w:val="00713CB3"/>
     <w:rsid w:val="00714F47"/>
     <w:rsid w:val="00720541"/>
+    <w:rsid w:val="007206C2"/>
     <w:rsid w:val="00721367"/>
     <w:rsid w:val="0072139F"/>
     <w:rsid w:val="007219F1"/>
+    <w:rsid w:val="00722142"/>
     <w:rsid w:val="00722F74"/>
+    <w:rsid w:val="00723ADC"/>
     <w:rsid w:val="0072540B"/>
+    <w:rsid w:val="00725D23"/>
+    <w:rsid w:val="007260F4"/>
+    <w:rsid w:val="00726C2A"/>
+    <w:rsid w:val="00726E6E"/>
+    <w:rsid w:val="007278F8"/>
     <w:rsid w:val="007279A7"/>
     <w:rsid w:val="00727DD6"/>
+    <w:rsid w:val="00730E8B"/>
     <w:rsid w:val="007317D1"/>
+    <w:rsid w:val="007326F9"/>
     <w:rsid w:val="007333ED"/>
+    <w:rsid w:val="0073752B"/>
+    <w:rsid w:val="0074003F"/>
     <w:rsid w:val="00740556"/>
     <w:rsid w:val="00740A9F"/>
+    <w:rsid w:val="00740AD1"/>
     <w:rsid w:val="00740E3A"/>
+    <w:rsid w:val="00740F04"/>
+    <w:rsid w:val="007417A5"/>
     <w:rsid w:val="00745392"/>
     <w:rsid w:val="00745D4D"/>
+    <w:rsid w:val="007471A5"/>
+    <w:rsid w:val="0074768C"/>
+    <w:rsid w:val="00752EF7"/>
     <w:rsid w:val="00756E48"/>
     <w:rsid w:val="00757BEF"/>
+    <w:rsid w:val="00760330"/>
+    <w:rsid w:val="00760EDA"/>
+    <w:rsid w:val="007614EE"/>
+    <w:rsid w:val="007619D0"/>
     <w:rsid w:val="00761E08"/>
     <w:rsid w:val="00762B43"/>
+    <w:rsid w:val="007636E0"/>
+    <w:rsid w:val="00763ECF"/>
     <w:rsid w:val="007661B4"/>
+    <w:rsid w:val="00767597"/>
     <w:rsid w:val="007709C7"/>
     <w:rsid w:val="00771538"/>
     <w:rsid w:val="00771697"/>
+    <w:rsid w:val="00774518"/>
     <w:rsid w:val="007747A9"/>
     <w:rsid w:val="007756C0"/>
     <w:rsid w:val="00780925"/>
+    <w:rsid w:val="0078302D"/>
+    <w:rsid w:val="0078364B"/>
     <w:rsid w:val="00784C2F"/>
+    <w:rsid w:val="00784E22"/>
     <w:rsid w:val="00785261"/>
+    <w:rsid w:val="007868D8"/>
     <w:rsid w:val="007903D5"/>
     <w:rsid w:val="00791B31"/>
+    <w:rsid w:val="007925D7"/>
+    <w:rsid w:val="00793AA2"/>
+    <w:rsid w:val="00793ED0"/>
+    <w:rsid w:val="00795228"/>
     <w:rsid w:val="00795A48"/>
+    <w:rsid w:val="00795E17"/>
     <w:rsid w:val="007A1434"/>
+    <w:rsid w:val="007A1684"/>
     <w:rsid w:val="007A1C94"/>
+    <w:rsid w:val="007A200C"/>
     <w:rsid w:val="007A2767"/>
     <w:rsid w:val="007A47B3"/>
+    <w:rsid w:val="007A5E6E"/>
+    <w:rsid w:val="007A78F9"/>
     <w:rsid w:val="007B0256"/>
+    <w:rsid w:val="007B08A4"/>
+    <w:rsid w:val="007B5F2D"/>
+    <w:rsid w:val="007B5F90"/>
     <w:rsid w:val="007B6861"/>
+    <w:rsid w:val="007B7077"/>
+    <w:rsid w:val="007B79CD"/>
+    <w:rsid w:val="007C4074"/>
+    <w:rsid w:val="007C5B81"/>
+    <w:rsid w:val="007C71D8"/>
     <w:rsid w:val="007C7A19"/>
     <w:rsid w:val="007D0B7F"/>
+    <w:rsid w:val="007D1DA4"/>
+    <w:rsid w:val="007D315F"/>
+    <w:rsid w:val="007D3AC3"/>
+    <w:rsid w:val="007D433E"/>
+    <w:rsid w:val="007D4740"/>
+    <w:rsid w:val="007D5090"/>
     <w:rsid w:val="007D5C97"/>
     <w:rsid w:val="007D6F49"/>
     <w:rsid w:val="007D70C8"/>
+    <w:rsid w:val="007D781D"/>
+    <w:rsid w:val="007D7E27"/>
     <w:rsid w:val="007E10B2"/>
     <w:rsid w:val="007E46E7"/>
     <w:rsid w:val="007E51B0"/>
+    <w:rsid w:val="007E5E7D"/>
     <w:rsid w:val="007E615F"/>
     <w:rsid w:val="007E6C06"/>
+    <w:rsid w:val="007F1AF2"/>
     <w:rsid w:val="007F20A5"/>
     <w:rsid w:val="007F2314"/>
     <w:rsid w:val="007F264A"/>
+    <w:rsid w:val="007F2E52"/>
+    <w:rsid w:val="007F31C9"/>
     <w:rsid w:val="007F3816"/>
+    <w:rsid w:val="007F5191"/>
     <w:rsid w:val="007F6C84"/>
+    <w:rsid w:val="00802660"/>
+    <w:rsid w:val="0080431C"/>
+    <w:rsid w:val="008107DC"/>
+    <w:rsid w:val="008112B9"/>
+    <w:rsid w:val="008114FB"/>
+    <w:rsid w:val="00811C21"/>
+    <w:rsid w:val="00813A4B"/>
+    <w:rsid w:val="00815961"/>
+    <w:rsid w:val="00816C1E"/>
+    <w:rsid w:val="00816CB1"/>
+    <w:rsid w:val="008213DB"/>
+    <w:rsid w:val="00822507"/>
     <w:rsid w:val="00822BAD"/>
     <w:rsid w:val="00822E66"/>
+    <w:rsid w:val="008236F2"/>
+    <w:rsid w:val="008244A3"/>
+    <w:rsid w:val="0082500E"/>
     <w:rsid w:val="0082661D"/>
     <w:rsid w:val="008275E5"/>
     <w:rsid w:val="00827C34"/>
+    <w:rsid w:val="00827D21"/>
     <w:rsid w:val="00830A50"/>
     <w:rsid w:val="00832B2E"/>
     <w:rsid w:val="00835010"/>
+    <w:rsid w:val="00843A9D"/>
+    <w:rsid w:val="00844600"/>
     <w:rsid w:val="00844C7A"/>
+    <w:rsid w:val="0084715A"/>
+    <w:rsid w:val="00852EF2"/>
+    <w:rsid w:val="0085401C"/>
+    <w:rsid w:val="00854384"/>
+    <w:rsid w:val="00855225"/>
+    <w:rsid w:val="00860390"/>
     <w:rsid w:val="008610F7"/>
     <w:rsid w:val="00861210"/>
+    <w:rsid w:val="0086167F"/>
     <w:rsid w:val="008617B4"/>
     <w:rsid w:val="0086339F"/>
+    <w:rsid w:val="0086349B"/>
     <w:rsid w:val="00863C7F"/>
+    <w:rsid w:val="00864BA3"/>
+    <w:rsid w:val="00864D2E"/>
     <w:rsid w:val="00864D89"/>
+    <w:rsid w:val="008654F9"/>
     <w:rsid w:val="0087227A"/>
     <w:rsid w:val="00873C4A"/>
     <w:rsid w:val="008773F5"/>
+    <w:rsid w:val="00881B66"/>
+    <w:rsid w:val="00883D79"/>
     <w:rsid w:val="008848C5"/>
+    <w:rsid w:val="008858B0"/>
+    <w:rsid w:val="008862AB"/>
     <w:rsid w:val="00887776"/>
     <w:rsid w:val="00887867"/>
     <w:rsid w:val="0089181D"/>
+    <w:rsid w:val="008918B4"/>
     <w:rsid w:val="0089215A"/>
     <w:rsid w:val="008961BA"/>
+    <w:rsid w:val="00896C9A"/>
+    <w:rsid w:val="008971B5"/>
     <w:rsid w:val="0089729A"/>
+    <w:rsid w:val="008972FE"/>
+    <w:rsid w:val="008A0287"/>
     <w:rsid w:val="008A095D"/>
     <w:rsid w:val="008A143F"/>
     <w:rsid w:val="008A2D24"/>
     <w:rsid w:val="008A736F"/>
     <w:rsid w:val="008B0C81"/>
+    <w:rsid w:val="008B1EF7"/>
+    <w:rsid w:val="008B27B6"/>
+    <w:rsid w:val="008B306D"/>
+    <w:rsid w:val="008B4FC4"/>
     <w:rsid w:val="008B6BB3"/>
+    <w:rsid w:val="008B7711"/>
+    <w:rsid w:val="008C5667"/>
     <w:rsid w:val="008C6281"/>
+    <w:rsid w:val="008C7E75"/>
     <w:rsid w:val="008D19D9"/>
     <w:rsid w:val="008D21D6"/>
+    <w:rsid w:val="008D26E5"/>
     <w:rsid w:val="008D28E8"/>
     <w:rsid w:val="008D2FB7"/>
+    <w:rsid w:val="008D3706"/>
     <w:rsid w:val="008D3C9E"/>
     <w:rsid w:val="008D4B76"/>
+    <w:rsid w:val="008D54FA"/>
     <w:rsid w:val="008D74C5"/>
     <w:rsid w:val="008E0122"/>
+    <w:rsid w:val="008E0CC1"/>
+    <w:rsid w:val="008E2116"/>
     <w:rsid w:val="008E32BA"/>
+    <w:rsid w:val="008E59B7"/>
     <w:rsid w:val="008E6863"/>
+    <w:rsid w:val="008E7417"/>
+    <w:rsid w:val="008F0BC9"/>
+    <w:rsid w:val="008F109F"/>
+    <w:rsid w:val="008F4345"/>
+    <w:rsid w:val="008F4599"/>
+    <w:rsid w:val="008F4CC5"/>
+    <w:rsid w:val="008F4FFB"/>
+    <w:rsid w:val="008F5013"/>
+    <w:rsid w:val="008F73A5"/>
+    <w:rsid w:val="008F73C0"/>
     <w:rsid w:val="00901176"/>
+    <w:rsid w:val="0090361E"/>
     <w:rsid w:val="00903BE8"/>
     <w:rsid w:val="00904BB8"/>
+    <w:rsid w:val="00904FBE"/>
     <w:rsid w:val="00905783"/>
     <w:rsid w:val="00905A38"/>
     <w:rsid w:val="00905AEB"/>
+    <w:rsid w:val="00906450"/>
     <w:rsid w:val="00906B1B"/>
     <w:rsid w:val="009110AB"/>
+    <w:rsid w:val="0091174E"/>
     <w:rsid w:val="00912026"/>
+    <w:rsid w:val="00913A15"/>
     <w:rsid w:val="009146D0"/>
+    <w:rsid w:val="00915118"/>
+    <w:rsid w:val="00915465"/>
+    <w:rsid w:val="00917BBC"/>
+    <w:rsid w:val="0092001A"/>
+    <w:rsid w:val="009202A4"/>
+    <w:rsid w:val="0092062E"/>
+    <w:rsid w:val="00920765"/>
     <w:rsid w:val="0092111E"/>
     <w:rsid w:val="009225F0"/>
     <w:rsid w:val="00923ED2"/>
     <w:rsid w:val="0092406D"/>
+    <w:rsid w:val="00924763"/>
     <w:rsid w:val="00926649"/>
     <w:rsid w:val="0092689E"/>
+    <w:rsid w:val="00927E40"/>
+    <w:rsid w:val="00931D3E"/>
+    <w:rsid w:val="0093525B"/>
+    <w:rsid w:val="00935472"/>
+    <w:rsid w:val="00935850"/>
+    <w:rsid w:val="00936A04"/>
     <w:rsid w:val="009374BE"/>
     <w:rsid w:val="00940AC8"/>
+    <w:rsid w:val="0094180E"/>
     <w:rsid w:val="00943B88"/>
+    <w:rsid w:val="009467B1"/>
+    <w:rsid w:val="00947426"/>
+    <w:rsid w:val="009507D6"/>
     <w:rsid w:val="00950F57"/>
+    <w:rsid w:val="00952B2F"/>
+    <w:rsid w:val="0095362F"/>
     <w:rsid w:val="00953C7D"/>
     <w:rsid w:val="0095607E"/>
     <w:rsid w:val="00956FF5"/>
     <w:rsid w:val="00962D9B"/>
     <w:rsid w:val="00963544"/>
+    <w:rsid w:val="00964AC1"/>
+    <w:rsid w:val="00965258"/>
+    <w:rsid w:val="00974BDA"/>
+    <w:rsid w:val="00974F55"/>
+    <w:rsid w:val="00976100"/>
+    <w:rsid w:val="009767D3"/>
     <w:rsid w:val="00980180"/>
     <w:rsid w:val="00980952"/>
+    <w:rsid w:val="00982AA3"/>
+    <w:rsid w:val="009839E5"/>
+    <w:rsid w:val="009850FA"/>
+    <w:rsid w:val="0098597F"/>
     <w:rsid w:val="0098609C"/>
     <w:rsid w:val="00986C56"/>
+    <w:rsid w:val="0098750C"/>
     <w:rsid w:val="00990A9F"/>
+    <w:rsid w:val="00992C62"/>
+    <w:rsid w:val="009947F7"/>
     <w:rsid w:val="009953DA"/>
     <w:rsid w:val="00995E19"/>
+    <w:rsid w:val="009A0A50"/>
+    <w:rsid w:val="009A2BF1"/>
+    <w:rsid w:val="009A52F6"/>
     <w:rsid w:val="009A6C22"/>
+    <w:rsid w:val="009A7434"/>
     <w:rsid w:val="009A7A76"/>
+    <w:rsid w:val="009B31FE"/>
     <w:rsid w:val="009B6D20"/>
+    <w:rsid w:val="009B6DEF"/>
+    <w:rsid w:val="009B6FE7"/>
+    <w:rsid w:val="009B7F0C"/>
     <w:rsid w:val="009C06DC"/>
+    <w:rsid w:val="009C1727"/>
     <w:rsid w:val="009C1E0C"/>
     <w:rsid w:val="009C2E13"/>
     <w:rsid w:val="009C4EF1"/>
+    <w:rsid w:val="009C5590"/>
     <w:rsid w:val="009C675D"/>
+    <w:rsid w:val="009D0A76"/>
     <w:rsid w:val="009D2BF7"/>
     <w:rsid w:val="009D477A"/>
+    <w:rsid w:val="009D4F5F"/>
     <w:rsid w:val="009D4FE4"/>
     <w:rsid w:val="009D595B"/>
+    <w:rsid w:val="009E0075"/>
     <w:rsid w:val="009E254D"/>
     <w:rsid w:val="009E3595"/>
     <w:rsid w:val="009E3E89"/>
     <w:rsid w:val="009E55BD"/>
+    <w:rsid w:val="009F587D"/>
+    <w:rsid w:val="009F5E6C"/>
+    <w:rsid w:val="009F6299"/>
+    <w:rsid w:val="00A013B0"/>
+    <w:rsid w:val="00A013F3"/>
+    <w:rsid w:val="00A0252D"/>
     <w:rsid w:val="00A026F3"/>
+    <w:rsid w:val="00A02B01"/>
+    <w:rsid w:val="00A030C7"/>
     <w:rsid w:val="00A04BFE"/>
     <w:rsid w:val="00A0541F"/>
+    <w:rsid w:val="00A05504"/>
     <w:rsid w:val="00A05887"/>
     <w:rsid w:val="00A05BA7"/>
     <w:rsid w:val="00A06958"/>
+    <w:rsid w:val="00A06F22"/>
+    <w:rsid w:val="00A140B1"/>
     <w:rsid w:val="00A14C9C"/>
     <w:rsid w:val="00A165DD"/>
     <w:rsid w:val="00A1671C"/>
+    <w:rsid w:val="00A17ED7"/>
     <w:rsid w:val="00A21351"/>
     <w:rsid w:val="00A21C04"/>
+    <w:rsid w:val="00A25C74"/>
     <w:rsid w:val="00A26D01"/>
+    <w:rsid w:val="00A317C4"/>
     <w:rsid w:val="00A334CD"/>
+    <w:rsid w:val="00A336AE"/>
     <w:rsid w:val="00A345E1"/>
+    <w:rsid w:val="00A35894"/>
     <w:rsid w:val="00A35E3E"/>
+    <w:rsid w:val="00A37BA1"/>
+    <w:rsid w:val="00A420E9"/>
     <w:rsid w:val="00A42A51"/>
     <w:rsid w:val="00A45158"/>
     <w:rsid w:val="00A47102"/>
     <w:rsid w:val="00A47174"/>
     <w:rsid w:val="00A4719D"/>
+    <w:rsid w:val="00A47AB7"/>
     <w:rsid w:val="00A559FB"/>
+    <w:rsid w:val="00A5677B"/>
+    <w:rsid w:val="00A56C7E"/>
     <w:rsid w:val="00A57D55"/>
+    <w:rsid w:val="00A60A08"/>
+    <w:rsid w:val="00A61876"/>
     <w:rsid w:val="00A61AE3"/>
+    <w:rsid w:val="00A626A3"/>
+    <w:rsid w:val="00A63033"/>
     <w:rsid w:val="00A63C5B"/>
+    <w:rsid w:val="00A6488E"/>
     <w:rsid w:val="00A6495B"/>
     <w:rsid w:val="00A6590F"/>
+    <w:rsid w:val="00A66E58"/>
+    <w:rsid w:val="00A67288"/>
+    <w:rsid w:val="00A70D9F"/>
     <w:rsid w:val="00A71751"/>
     <w:rsid w:val="00A720D6"/>
     <w:rsid w:val="00A728A5"/>
+    <w:rsid w:val="00A735EB"/>
     <w:rsid w:val="00A75319"/>
+    <w:rsid w:val="00A7555F"/>
+    <w:rsid w:val="00A757F2"/>
+    <w:rsid w:val="00A7733A"/>
     <w:rsid w:val="00A77B69"/>
     <w:rsid w:val="00A80057"/>
     <w:rsid w:val="00A812D2"/>
     <w:rsid w:val="00A818B4"/>
     <w:rsid w:val="00A82B6D"/>
+    <w:rsid w:val="00A82D51"/>
     <w:rsid w:val="00A8300A"/>
     <w:rsid w:val="00A84659"/>
     <w:rsid w:val="00A867E4"/>
     <w:rsid w:val="00A86939"/>
+    <w:rsid w:val="00A90398"/>
+    <w:rsid w:val="00A92182"/>
     <w:rsid w:val="00A932B8"/>
+    <w:rsid w:val="00A969BC"/>
     <w:rsid w:val="00A96D98"/>
+    <w:rsid w:val="00AA02FC"/>
     <w:rsid w:val="00AA0E0F"/>
     <w:rsid w:val="00AA2D68"/>
     <w:rsid w:val="00AA3DC3"/>
+    <w:rsid w:val="00AA4F4F"/>
+    <w:rsid w:val="00AA509F"/>
     <w:rsid w:val="00AA6762"/>
     <w:rsid w:val="00AA706B"/>
     <w:rsid w:val="00AA75FB"/>
+    <w:rsid w:val="00AA79B1"/>
+    <w:rsid w:val="00AA7CE2"/>
     <w:rsid w:val="00AB01C0"/>
+    <w:rsid w:val="00AB03C8"/>
     <w:rsid w:val="00AB0680"/>
     <w:rsid w:val="00AB501E"/>
+    <w:rsid w:val="00AB5D33"/>
     <w:rsid w:val="00AB5D4E"/>
     <w:rsid w:val="00AB5DE9"/>
     <w:rsid w:val="00AB69B0"/>
+    <w:rsid w:val="00AB7650"/>
+    <w:rsid w:val="00AC0136"/>
+    <w:rsid w:val="00AC43E3"/>
+    <w:rsid w:val="00AC5C86"/>
+    <w:rsid w:val="00AC6EDF"/>
+    <w:rsid w:val="00AD0D74"/>
+    <w:rsid w:val="00AD2D1F"/>
     <w:rsid w:val="00AD2DEE"/>
+    <w:rsid w:val="00AD2EEF"/>
     <w:rsid w:val="00AD37F9"/>
     <w:rsid w:val="00AD49AC"/>
     <w:rsid w:val="00AD4C85"/>
     <w:rsid w:val="00AE06C0"/>
+    <w:rsid w:val="00AE2A0C"/>
+    <w:rsid w:val="00AE3DBA"/>
+    <w:rsid w:val="00AE5B61"/>
     <w:rsid w:val="00AE6380"/>
     <w:rsid w:val="00AE70F3"/>
+    <w:rsid w:val="00AE7298"/>
     <w:rsid w:val="00AE7A10"/>
+    <w:rsid w:val="00AE7E41"/>
+    <w:rsid w:val="00AF0204"/>
+    <w:rsid w:val="00AF14B4"/>
+    <w:rsid w:val="00AF3B9E"/>
+    <w:rsid w:val="00AF42A4"/>
     <w:rsid w:val="00AF4D69"/>
     <w:rsid w:val="00AF6918"/>
     <w:rsid w:val="00B002C0"/>
+    <w:rsid w:val="00B005AF"/>
+    <w:rsid w:val="00B007BA"/>
     <w:rsid w:val="00B01A04"/>
     <w:rsid w:val="00B01E8A"/>
     <w:rsid w:val="00B0293E"/>
+    <w:rsid w:val="00B02965"/>
+    <w:rsid w:val="00B03479"/>
+    <w:rsid w:val="00B044F6"/>
     <w:rsid w:val="00B04788"/>
+    <w:rsid w:val="00B06691"/>
+    <w:rsid w:val="00B06696"/>
     <w:rsid w:val="00B078E1"/>
+    <w:rsid w:val="00B1097C"/>
     <w:rsid w:val="00B1295A"/>
+    <w:rsid w:val="00B21092"/>
+    <w:rsid w:val="00B21123"/>
+    <w:rsid w:val="00B21E3D"/>
+    <w:rsid w:val="00B225F5"/>
+    <w:rsid w:val="00B22C34"/>
     <w:rsid w:val="00B22E3E"/>
     <w:rsid w:val="00B23AFA"/>
     <w:rsid w:val="00B24A4C"/>
+    <w:rsid w:val="00B30883"/>
+    <w:rsid w:val="00B337B6"/>
+    <w:rsid w:val="00B341D7"/>
+    <w:rsid w:val="00B35ACB"/>
     <w:rsid w:val="00B367FA"/>
     <w:rsid w:val="00B37584"/>
     <w:rsid w:val="00B37F76"/>
     <w:rsid w:val="00B40AAC"/>
+    <w:rsid w:val="00B40D90"/>
     <w:rsid w:val="00B41E9B"/>
+    <w:rsid w:val="00B43C41"/>
     <w:rsid w:val="00B4492B"/>
+    <w:rsid w:val="00B50D20"/>
     <w:rsid w:val="00B51341"/>
     <w:rsid w:val="00B524CF"/>
+    <w:rsid w:val="00B52C30"/>
+    <w:rsid w:val="00B5693E"/>
+    <w:rsid w:val="00B56A02"/>
+    <w:rsid w:val="00B56DB6"/>
+    <w:rsid w:val="00B60E6C"/>
+    <w:rsid w:val="00B60F90"/>
     <w:rsid w:val="00B65A6A"/>
+    <w:rsid w:val="00B65DF9"/>
     <w:rsid w:val="00B6700C"/>
+    <w:rsid w:val="00B671B2"/>
+    <w:rsid w:val="00B678AE"/>
+    <w:rsid w:val="00B70623"/>
+    <w:rsid w:val="00B70AB0"/>
     <w:rsid w:val="00B72B4B"/>
     <w:rsid w:val="00B73DA2"/>
     <w:rsid w:val="00B76441"/>
     <w:rsid w:val="00B76FDC"/>
+    <w:rsid w:val="00B80CD9"/>
+    <w:rsid w:val="00B821ED"/>
     <w:rsid w:val="00B83009"/>
     <w:rsid w:val="00B84E99"/>
+    <w:rsid w:val="00B85323"/>
+    <w:rsid w:val="00B8668E"/>
+    <w:rsid w:val="00B86E23"/>
+    <w:rsid w:val="00B87D83"/>
     <w:rsid w:val="00B91E9F"/>
+    <w:rsid w:val="00B9252B"/>
     <w:rsid w:val="00B951EE"/>
     <w:rsid w:val="00B97A26"/>
     <w:rsid w:val="00BA0E73"/>
+    <w:rsid w:val="00BA17B3"/>
+    <w:rsid w:val="00BA1E8B"/>
     <w:rsid w:val="00BA2004"/>
+    <w:rsid w:val="00BA274E"/>
     <w:rsid w:val="00BA2DB9"/>
+    <w:rsid w:val="00BA5B93"/>
+    <w:rsid w:val="00BA736C"/>
+    <w:rsid w:val="00BA74B0"/>
+    <w:rsid w:val="00BB070F"/>
+    <w:rsid w:val="00BB2C87"/>
+    <w:rsid w:val="00BB4123"/>
+    <w:rsid w:val="00BB4369"/>
+    <w:rsid w:val="00BB5FFE"/>
+    <w:rsid w:val="00BC02E9"/>
     <w:rsid w:val="00BC13AD"/>
+    <w:rsid w:val="00BC2D36"/>
+    <w:rsid w:val="00BC375B"/>
     <w:rsid w:val="00BC529B"/>
     <w:rsid w:val="00BC6286"/>
+    <w:rsid w:val="00BC6B4C"/>
     <w:rsid w:val="00BC6F57"/>
+    <w:rsid w:val="00BD0B02"/>
+    <w:rsid w:val="00BD0FE9"/>
+    <w:rsid w:val="00BD1197"/>
+    <w:rsid w:val="00BD1C11"/>
     <w:rsid w:val="00BD2198"/>
+    <w:rsid w:val="00BD2BA2"/>
+    <w:rsid w:val="00BD3918"/>
+    <w:rsid w:val="00BD59E4"/>
     <w:rsid w:val="00BD5EAA"/>
     <w:rsid w:val="00BD6557"/>
     <w:rsid w:val="00BD6CC5"/>
+    <w:rsid w:val="00BD7C2C"/>
+    <w:rsid w:val="00BE408B"/>
+    <w:rsid w:val="00BE45C2"/>
     <w:rsid w:val="00BE632A"/>
+    <w:rsid w:val="00BE6536"/>
     <w:rsid w:val="00BE7148"/>
     <w:rsid w:val="00BE7A54"/>
+    <w:rsid w:val="00BE7A9A"/>
     <w:rsid w:val="00BE7D39"/>
+    <w:rsid w:val="00BF0794"/>
+    <w:rsid w:val="00BF3337"/>
+    <w:rsid w:val="00BF4429"/>
+    <w:rsid w:val="00BF4A78"/>
     <w:rsid w:val="00BF4CF5"/>
+    <w:rsid w:val="00BF7E87"/>
     <w:rsid w:val="00C00C71"/>
+    <w:rsid w:val="00C02797"/>
     <w:rsid w:val="00C02ACD"/>
+    <w:rsid w:val="00C03497"/>
+    <w:rsid w:val="00C06CC7"/>
     <w:rsid w:val="00C06E74"/>
+    <w:rsid w:val="00C0700E"/>
     <w:rsid w:val="00C07318"/>
+    <w:rsid w:val="00C100EA"/>
     <w:rsid w:val="00C107E1"/>
     <w:rsid w:val="00C142AC"/>
+    <w:rsid w:val="00C1569C"/>
+    <w:rsid w:val="00C15D1B"/>
     <w:rsid w:val="00C213EA"/>
     <w:rsid w:val="00C22525"/>
     <w:rsid w:val="00C23962"/>
+    <w:rsid w:val="00C2471F"/>
     <w:rsid w:val="00C249A2"/>
+    <w:rsid w:val="00C2549E"/>
     <w:rsid w:val="00C27827"/>
+    <w:rsid w:val="00C27C54"/>
     <w:rsid w:val="00C308D5"/>
+    <w:rsid w:val="00C31746"/>
     <w:rsid w:val="00C32484"/>
+    <w:rsid w:val="00C32EF3"/>
+    <w:rsid w:val="00C33382"/>
+    <w:rsid w:val="00C33D63"/>
     <w:rsid w:val="00C34115"/>
+    <w:rsid w:val="00C36536"/>
     <w:rsid w:val="00C374C0"/>
     <w:rsid w:val="00C402C7"/>
+    <w:rsid w:val="00C409D8"/>
     <w:rsid w:val="00C41D46"/>
+    <w:rsid w:val="00C42F6A"/>
+    <w:rsid w:val="00C43440"/>
+    <w:rsid w:val="00C44A35"/>
     <w:rsid w:val="00C45CA5"/>
     <w:rsid w:val="00C46293"/>
+    <w:rsid w:val="00C51445"/>
     <w:rsid w:val="00C514EE"/>
     <w:rsid w:val="00C52A96"/>
     <w:rsid w:val="00C52D95"/>
     <w:rsid w:val="00C52F28"/>
     <w:rsid w:val="00C54B33"/>
+    <w:rsid w:val="00C56EC3"/>
+    <w:rsid w:val="00C57979"/>
+    <w:rsid w:val="00C625FA"/>
     <w:rsid w:val="00C65080"/>
     <w:rsid w:val="00C6510C"/>
+    <w:rsid w:val="00C65A96"/>
     <w:rsid w:val="00C65C7F"/>
+    <w:rsid w:val="00C67186"/>
+    <w:rsid w:val="00C67394"/>
     <w:rsid w:val="00C67A7A"/>
+    <w:rsid w:val="00C67EA4"/>
+    <w:rsid w:val="00C70099"/>
+    <w:rsid w:val="00C7142E"/>
+    <w:rsid w:val="00C72BD9"/>
     <w:rsid w:val="00C73197"/>
+    <w:rsid w:val="00C74017"/>
     <w:rsid w:val="00C74F07"/>
+    <w:rsid w:val="00C76A46"/>
     <w:rsid w:val="00C76C1E"/>
+    <w:rsid w:val="00C8186D"/>
     <w:rsid w:val="00C819B9"/>
     <w:rsid w:val="00C821D3"/>
     <w:rsid w:val="00C8249C"/>
+    <w:rsid w:val="00C8275A"/>
     <w:rsid w:val="00C8326C"/>
     <w:rsid w:val="00C93DC3"/>
     <w:rsid w:val="00C94017"/>
+    <w:rsid w:val="00C94E23"/>
+    <w:rsid w:val="00C9525F"/>
+    <w:rsid w:val="00C971C0"/>
+    <w:rsid w:val="00CA0FB2"/>
     <w:rsid w:val="00CA1BBC"/>
     <w:rsid w:val="00CA1C77"/>
+    <w:rsid w:val="00CA4A7B"/>
+    <w:rsid w:val="00CA584B"/>
     <w:rsid w:val="00CA6B51"/>
     <w:rsid w:val="00CB0979"/>
+    <w:rsid w:val="00CB0BBE"/>
+    <w:rsid w:val="00CB0EE4"/>
     <w:rsid w:val="00CB1909"/>
+    <w:rsid w:val="00CB1AC5"/>
+    <w:rsid w:val="00CB22FE"/>
     <w:rsid w:val="00CB2835"/>
     <w:rsid w:val="00CB3BC5"/>
+    <w:rsid w:val="00CC14DD"/>
+    <w:rsid w:val="00CC171D"/>
     <w:rsid w:val="00CC22F9"/>
     <w:rsid w:val="00CC3A0E"/>
+    <w:rsid w:val="00CC5448"/>
     <w:rsid w:val="00CC6D1D"/>
+    <w:rsid w:val="00CC7C22"/>
+    <w:rsid w:val="00CD073E"/>
     <w:rsid w:val="00CD3DF5"/>
+    <w:rsid w:val="00CD6538"/>
     <w:rsid w:val="00CD6AF8"/>
+    <w:rsid w:val="00CD7C80"/>
+    <w:rsid w:val="00CE0844"/>
+    <w:rsid w:val="00CE0EA5"/>
+    <w:rsid w:val="00CE1E6F"/>
+    <w:rsid w:val="00CE2916"/>
     <w:rsid w:val="00CE3EF5"/>
+    <w:rsid w:val="00CE47C2"/>
+    <w:rsid w:val="00CE54FD"/>
+    <w:rsid w:val="00CE6B96"/>
+    <w:rsid w:val="00CE6ED7"/>
     <w:rsid w:val="00CE720A"/>
     <w:rsid w:val="00CE7D84"/>
     <w:rsid w:val="00CF0091"/>
     <w:rsid w:val="00CF06C5"/>
+    <w:rsid w:val="00CF37D5"/>
+    <w:rsid w:val="00CF502A"/>
     <w:rsid w:val="00CF5CA9"/>
     <w:rsid w:val="00CF5FBE"/>
     <w:rsid w:val="00CF74D3"/>
     <w:rsid w:val="00CF7E6B"/>
     <w:rsid w:val="00CF7FBC"/>
+    <w:rsid w:val="00D01293"/>
+    <w:rsid w:val="00D01CFD"/>
     <w:rsid w:val="00D023F5"/>
     <w:rsid w:val="00D02D12"/>
+    <w:rsid w:val="00D04110"/>
+    <w:rsid w:val="00D0413E"/>
     <w:rsid w:val="00D059B4"/>
     <w:rsid w:val="00D07081"/>
     <w:rsid w:val="00D07A04"/>
     <w:rsid w:val="00D12FD2"/>
+    <w:rsid w:val="00D13079"/>
+    <w:rsid w:val="00D13A73"/>
+    <w:rsid w:val="00D140AA"/>
     <w:rsid w:val="00D1445E"/>
+    <w:rsid w:val="00D16E66"/>
+    <w:rsid w:val="00D17C07"/>
+    <w:rsid w:val="00D17CB2"/>
+    <w:rsid w:val="00D20894"/>
+    <w:rsid w:val="00D232C4"/>
     <w:rsid w:val="00D24037"/>
+    <w:rsid w:val="00D268B7"/>
     <w:rsid w:val="00D31DA5"/>
+    <w:rsid w:val="00D320A0"/>
     <w:rsid w:val="00D32ABF"/>
     <w:rsid w:val="00D34048"/>
+    <w:rsid w:val="00D3483F"/>
     <w:rsid w:val="00D3530B"/>
     <w:rsid w:val="00D35FF8"/>
     <w:rsid w:val="00D36D0C"/>
     <w:rsid w:val="00D40A0D"/>
+    <w:rsid w:val="00D40AA8"/>
     <w:rsid w:val="00D426EB"/>
+    <w:rsid w:val="00D42846"/>
     <w:rsid w:val="00D42874"/>
+    <w:rsid w:val="00D42EE2"/>
     <w:rsid w:val="00D43923"/>
+    <w:rsid w:val="00D43ACD"/>
     <w:rsid w:val="00D43AD4"/>
+    <w:rsid w:val="00D442B4"/>
+    <w:rsid w:val="00D4494D"/>
     <w:rsid w:val="00D457D8"/>
+    <w:rsid w:val="00D45BC9"/>
     <w:rsid w:val="00D51C15"/>
     <w:rsid w:val="00D52BAA"/>
     <w:rsid w:val="00D541D4"/>
     <w:rsid w:val="00D54D7F"/>
+    <w:rsid w:val="00D55668"/>
+    <w:rsid w:val="00D571AF"/>
     <w:rsid w:val="00D62450"/>
+    <w:rsid w:val="00D63376"/>
     <w:rsid w:val="00D641A2"/>
     <w:rsid w:val="00D65D14"/>
+    <w:rsid w:val="00D6744D"/>
+    <w:rsid w:val="00D67485"/>
     <w:rsid w:val="00D70D30"/>
+    <w:rsid w:val="00D70F5A"/>
     <w:rsid w:val="00D71DCA"/>
+    <w:rsid w:val="00D72D71"/>
     <w:rsid w:val="00D746A0"/>
+    <w:rsid w:val="00D75781"/>
+    <w:rsid w:val="00D75968"/>
     <w:rsid w:val="00D763C1"/>
+    <w:rsid w:val="00D76CD0"/>
     <w:rsid w:val="00D76F29"/>
+    <w:rsid w:val="00D81C9D"/>
     <w:rsid w:val="00D84CF8"/>
+    <w:rsid w:val="00D85653"/>
+    <w:rsid w:val="00D86574"/>
     <w:rsid w:val="00D87A0F"/>
+    <w:rsid w:val="00D930C2"/>
     <w:rsid w:val="00D9361C"/>
     <w:rsid w:val="00D958DC"/>
+    <w:rsid w:val="00D95CAD"/>
+    <w:rsid w:val="00D96272"/>
     <w:rsid w:val="00D97D53"/>
+    <w:rsid w:val="00DA190B"/>
+    <w:rsid w:val="00DA205F"/>
+    <w:rsid w:val="00DA491C"/>
+    <w:rsid w:val="00DA6114"/>
+    <w:rsid w:val="00DA63D0"/>
+    <w:rsid w:val="00DA7242"/>
+    <w:rsid w:val="00DB3C39"/>
+    <w:rsid w:val="00DB4498"/>
     <w:rsid w:val="00DB5769"/>
     <w:rsid w:val="00DB58EF"/>
+    <w:rsid w:val="00DB5BF8"/>
     <w:rsid w:val="00DB61CB"/>
     <w:rsid w:val="00DC11A5"/>
+    <w:rsid w:val="00DC135C"/>
+    <w:rsid w:val="00DC143B"/>
     <w:rsid w:val="00DC20BA"/>
+    <w:rsid w:val="00DC26B8"/>
+    <w:rsid w:val="00DC2B31"/>
     <w:rsid w:val="00DC322B"/>
+    <w:rsid w:val="00DC7C80"/>
+    <w:rsid w:val="00DC7F4C"/>
+    <w:rsid w:val="00DD2EBC"/>
     <w:rsid w:val="00DD3D47"/>
     <w:rsid w:val="00DD4C72"/>
+    <w:rsid w:val="00DD6714"/>
     <w:rsid w:val="00DD7827"/>
+    <w:rsid w:val="00DE0425"/>
     <w:rsid w:val="00DE2922"/>
     <w:rsid w:val="00DE3193"/>
+    <w:rsid w:val="00DE4250"/>
     <w:rsid w:val="00DE46D3"/>
+    <w:rsid w:val="00DE6808"/>
+    <w:rsid w:val="00DF17F2"/>
     <w:rsid w:val="00DF2040"/>
+    <w:rsid w:val="00DF2DA1"/>
+    <w:rsid w:val="00DF3308"/>
+    <w:rsid w:val="00DF4084"/>
     <w:rsid w:val="00DF4EB6"/>
     <w:rsid w:val="00DF6A7D"/>
+    <w:rsid w:val="00DF6D33"/>
     <w:rsid w:val="00DF6DCB"/>
+    <w:rsid w:val="00E00DB6"/>
     <w:rsid w:val="00E01E49"/>
     <w:rsid w:val="00E03D0C"/>
     <w:rsid w:val="00E041D4"/>
     <w:rsid w:val="00E063DE"/>
+    <w:rsid w:val="00E07CEA"/>
     <w:rsid w:val="00E100FE"/>
     <w:rsid w:val="00E11EB8"/>
     <w:rsid w:val="00E12F2A"/>
     <w:rsid w:val="00E17B75"/>
     <w:rsid w:val="00E243BB"/>
+    <w:rsid w:val="00E24418"/>
+    <w:rsid w:val="00E27C1E"/>
+    <w:rsid w:val="00E30CA5"/>
     <w:rsid w:val="00E310A1"/>
     <w:rsid w:val="00E31DEA"/>
+    <w:rsid w:val="00E3339B"/>
     <w:rsid w:val="00E33FC9"/>
     <w:rsid w:val="00E34B12"/>
     <w:rsid w:val="00E37BE8"/>
+    <w:rsid w:val="00E40698"/>
+    <w:rsid w:val="00E4155D"/>
+    <w:rsid w:val="00E431D2"/>
     <w:rsid w:val="00E439A6"/>
     <w:rsid w:val="00E43F17"/>
     <w:rsid w:val="00E443F4"/>
+    <w:rsid w:val="00E4562C"/>
+    <w:rsid w:val="00E47235"/>
+    <w:rsid w:val="00E4744E"/>
     <w:rsid w:val="00E47ABC"/>
     <w:rsid w:val="00E507F3"/>
+    <w:rsid w:val="00E50FA1"/>
+    <w:rsid w:val="00E51458"/>
+    <w:rsid w:val="00E51BC3"/>
     <w:rsid w:val="00E52107"/>
     <w:rsid w:val="00E55121"/>
+    <w:rsid w:val="00E55F34"/>
+    <w:rsid w:val="00E561A5"/>
+    <w:rsid w:val="00E61209"/>
+    <w:rsid w:val="00E63081"/>
     <w:rsid w:val="00E64C18"/>
+    <w:rsid w:val="00E64DDB"/>
+    <w:rsid w:val="00E65491"/>
     <w:rsid w:val="00E65C99"/>
+    <w:rsid w:val="00E66B0A"/>
+    <w:rsid w:val="00E66FA8"/>
     <w:rsid w:val="00E671E6"/>
+    <w:rsid w:val="00E7024C"/>
     <w:rsid w:val="00E71380"/>
+    <w:rsid w:val="00E7187C"/>
+    <w:rsid w:val="00E71D3A"/>
+    <w:rsid w:val="00E72113"/>
     <w:rsid w:val="00E73D2D"/>
     <w:rsid w:val="00E73DEA"/>
     <w:rsid w:val="00E74E78"/>
     <w:rsid w:val="00E763CD"/>
+    <w:rsid w:val="00E769F8"/>
+    <w:rsid w:val="00E76C47"/>
+    <w:rsid w:val="00E774E0"/>
+    <w:rsid w:val="00E801BF"/>
+    <w:rsid w:val="00E8024A"/>
     <w:rsid w:val="00E8040F"/>
+    <w:rsid w:val="00E81B8F"/>
+    <w:rsid w:val="00E820FC"/>
+    <w:rsid w:val="00E830BB"/>
+    <w:rsid w:val="00E85215"/>
+    <w:rsid w:val="00E852FE"/>
     <w:rsid w:val="00E877CD"/>
+    <w:rsid w:val="00E87A89"/>
+    <w:rsid w:val="00E9128D"/>
+    <w:rsid w:val="00E92E85"/>
     <w:rsid w:val="00E930A2"/>
     <w:rsid w:val="00E94717"/>
     <w:rsid w:val="00E94B15"/>
+    <w:rsid w:val="00E97C7A"/>
+    <w:rsid w:val="00EA2785"/>
+    <w:rsid w:val="00EA2948"/>
     <w:rsid w:val="00EA2AB3"/>
     <w:rsid w:val="00EA34E2"/>
+    <w:rsid w:val="00EA4B68"/>
+    <w:rsid w:val="00EA4BED"/>
     <w:rsid w:val="00EA5333"/>
+    <w:rsid w:val="00EA5429"/>
+    <w:rsid w:val="00EA544D"/>
     <w:rsid w:val="00EA5B8F"/>
     <w:rsid w:val="00EA61FA"/>
+    <w:rsid w:val="00EB12AA"/>
     <w:rsid w:val="00EB3172"/>
+    <w:rsid w:val="00EB38D1"/>
     <w:rsid w:val="00EB431B"/>
     <w:rsid w:val="00EB545D"/>
+    <w:rsid w:val="00EB7447"/>
+    <w:rsid w:val="00EB7B55"/>
+    <w:rsid w:val="00EB7CCB"/>
+    <w:rsid w:val="00EB7E3B"/>
+    <w:rsid w:val="00EC1777"/>
+    <w:rsid w:val="00EC256E"/>
     <w:rsid w:val="00EC3752"/>
     <w:rsid w:val="00EC4364"/>
+    <w:rsid w:val="00EC5293"/>
+    <w:rsid w:val="00EC5565"/>
     <w:rsid w:val="00EC565B"/>
+    <w:rsid w:val="00EC7534"/>
+    <w:rsid w:val="00ED0B28"/>
     <w:rsid w:val="00ED0B2B"/>
+    <w:rsid w:val="00ED1083"/>
     <w:rsid w:val="00ED1DBE"/>
     <w:rsid w:val="00ED41BE"/>
+    <w:rsid w:val="00ED47BE"/>
     <w:rsid w:val="00ED54CB"/>
     <w:rsid w:val="00ED6814"/>
+    <w:rsid w:val="00ED78EB"/>
     <w:rsid w:val="00EE094B"/>
+    <w:rsid w:val="00EE2256"/>
     <w:rsid w:val="00EE54E1"/>
+    <w:rsid w:val="00EE5947"/>
     <w:rsid w:val="00EE63B1"/>
+    <w:rsid w:val="00EE7404"/>
     <w:rsid w:val="00EE7F80"/>
     <w:rsid w:val="00EF2DC4"/>
     <w:rsid w:val="00EF4561"/>
+    <w:rsid w:val="00EF6FF5"/>
+    <w:rsid w:val="00EF7A39"/>
+    <w:rsid w:val="00EF7BD1"/>
     <w:rsid w:val="00F00529"/>
     <w:rsid w:val="00F00EAF"/>
+    <w:rsid w:val="00F03017"/>
     <w:rsid w:val="00F0491F"/>
+    <w:rsid w:val="00F06FF0"/>
+    <w:rsid w:val="00F11374"/>
+    <w:rsid w:val="00F12794"/>
+    <w:rsid w:val="00F13F23"/>
+    <w:rsid w:val="00F14933"/>
+    <w:rsid w:val="00F166E1"/>
+    <w:rsid w:val="00F16A0C"/>
+    <w:rsid w:val="00F16A10"/>
     <w:rsid w:val="00F20CE9"/>
+    <w:rsid w:val="00F21C26"/>
+    <w:rsid w:val="00F24748"/>
+    <w:rsid w:val="00F24A52"/>
+    <w:rsid w:val="00F24ED9"/>
     <w:rsid w:val="00F262B9"/>
+    <w:rsid w:val="00F26D64"/>
     <w:rsid w:val="00F27408"/>
+    <w:rsid w:val="00F31E77"/>
+    <w:rsid w:val="00F33B35"/>
+    <w:rsid w:val="00F34EF6"/>
     <w:rsid w:val="00F34F32"/>
+    <w:rsid w:val="00F3612D"/>
+    <w:rsid w:val="00F36C6F"/>
+    <w:rsid w:val="00F37681"/>
+    <w:rsid w:val="00F37E18"/>
     <w:rsid w:val="00F411F2"/>
     <w:rsid w:val="00F41281"/>
+    <w:rsid w:val="00F41FE8"/>
+    <w:rsid w:val="00F4241A"/>
+    <w:rsid w:val="00F43032"/>
     <w:rsid w:val="00F43B94"/>
     <w:rsid w:val="00F43C36"/>
+    <w:rsid w:val="00F45594"/>
     <w:rsid w:val="00F47E7D"/>
     <w:rsid w:val="00F50546"/>
     <w:rsid w:val="00F5255D"/>
+    <w:rsid w:val="00F53D8C"/>
     <w:rsid w:val="00F54AAD"/>
+    <w:rsid w:val="00F55D37"/>
+    <w:rsid w:val="00F56D20"/>
+    <w:rsid w:val="00F56E0F"/>
+    <w:rsid w:val="00F57968"/>
+    <w:rsid w:val="00F6023D"/>
+    <w:rsid w:val="00F6027B"/>
+    <w:rsid w:val="00F61ABF"/>
     <w:rsid w:val="00F635E8"/>
     <w:rsid w:val="00F63FDE"/>
+    <w:rsid w:val="00F67911"/>
+    <w:rsid w:val="00F70102"/>
     <w:rsid w:val="00F701D8"/>
+    <w:rsid w:val="00F70727"/>
+    <w:rsid w:val="00F708B8"/>
+    <w:rsid w:val="00F71B9B"/>
+    <w:rsid w:val="00F72B41"/>
     <w:rsid w:val="00F734C5"/>
     <w:rsid w:val="00F76DBE"/>
     <w:rsid w:val="00F8010C"/>
     <w:rsid w:val="00F81261"/>
     <w:rsid w:val="00F82492"/>
+    <w:rsid w:val="00F83124"/>
     <w:rsid w:val="00F83586"/>
+    <w:rsid w:val="00F84F1F"/>
+    <w:rsid w:val="00F863B0"/>
+    <w:rsid w:val="00F91FDF"/>
+    <w:rsid w:val="00F93B15"/>
+    <w:rsid w:val="00F9419A"/>
     <w:rsid w:val="00F95211"/>
+    <w:rsid w:val="00F958EF"/>
+    <w:rsid w:val="00FA08CE"/>
     <w:rsid w:val="00FA13CE"/>
     <w:rsid w:val="00FA334F"/>
     <w:rsid w:val="00FA4158"/>
+    <w:rsid w:val="00FA6228"/>
+    <w:rsid w:val="00FA7935"/>
+    <w:rsid w:val="00FB04AE"/>
     <w:rsid w:val="00FB0589"/>
     <w:rsid w:val="00FB228C"/>
+    <w:rsid w:val="00FB2B76"/>
+    <w:rsid w:val="00FB2F3A"/>
     <w:rsid w:val="00FB5514"/>
+    <w:rsid w:val="00FB5BFD"/>
+    <w:rsid w:val="00FB5E33"/>
     <w:rsid w:val="00FB6ACD"/>
     <w:rsid w:val="00FB7599"/>
     <w:rsid w:val="00FB7CEF"/>
     <w:rsid w:val="00FC0786"/>
     <w:rsid w:val="00FC0F2D"/>
+    <w:rsid w:val="00FC293B"/>
+    <w:rsid w:val="00FC29E1"/>
     <w:rsid w:val="00FC2A49"/>
     <w:rsid w:val="00FC37F2"/>
+    <w:rsid w:val="00FC3BC7"/>
+    <w:rsid w:val="00FC5484"/>
     <w:rsid w:val="00FC55FF"/>
     <w:rsid w:val="00FC6288"/>
     <w:rsid w:val="00FC763D"/>
     <w:rsid w:val="00FC7EA9"/>
+    <w:rsid w:val="00FD07DE"/>
     <w:rsid w:val="00FD132D"/>
     <w:rsid w:val="00FD28D5"/>
     <w:rsid w:val="00FE03AF"/>
     <w:rsid w:val="00FE2006"/>
+    <w:rsid w:val="00FE2AE9"/>
+    <w:rsid w:val="00FE2EA7"/>
     <w:rsid w:val="00FE3582"/>
+    <w:rsid w:val="00FE4524"/>
     <w:rsid w:val="00FE76D9"/>
     <w:rsid w:val="00FE7B84"/>
+    <w:rsid w:val="00FF28ED"/>
+    <w:rsid w:val="00FF594E"/>
     <w:rsid w:val="018F2859"/>
     <w:rsid w:val="0DE1D33A"/>
     <w:rsid w:val="0FC8CB2B"/>
     <w:rsid w:val="11649B8C"/>
     <w:rsid w:val="15649FEE"/>
     <w:rsid w:val="197FA2C0"/>
     <w:rsid w:val="1A7BD910"/>
     <w:rsid w:val="1ACF2667"/>
     <w:rsid w:val="1B5F6D39"/>
     <w:rsid w:val="1CBEAF2D"/>
     <w:rsid w:val="1D4D4C4A"/>
     <w:rsid w:val="2107547D"/>
     <w:rsid w:val="2266301C"/>
     <w:rsid w:val="24231565"/>
     <w:rsid w:val="268357EF"/>
     <w:rsid w:val="286B8B24"/>
     <w:rsid w:val="2E65EE9E"/>
     <w:rsid w:val="31853A9F"/>
     <w:rsid w:val="3650D6CA"/>
     <w:rsid w:val="365259BB"/>
     <w:rsid w:val="3B7591AA"/>
     <w:rsid w:val="3F8D83E0"/>
     <w:rsid w:val="3FBF0608"/>
     <w:rsid w:val="41472231"/>
     <w:rsid w:val="4301F739"/>
@@ -7643,51 +9729,51 @@
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="zh-CN" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="22A40FF8"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="FSMePro" w:eastAsia="FSMePro" w:hAnsi="FSMePro" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7742,51 +9828,51 @@
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8839,56 +10925,55 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="007219F1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet">
     <w:name w:val="Bullet"/>
     <w:basedOn w:val="ListParagraph"/>
     <w:qFormat/>
-    <w:rsid w:val="003820DF"/>
+    <w:rsid w:val="00A25C74"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="18"/>
       </w:numPr>
-      <w:ind w:left="714" w:hanging="357"/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="LightShading-Accent4">
     <w:name w:val="Light Shading Accent 4"/>
     <w:aliases w:val="NDIS purple table"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00761E08"/>
     <w:pPr>
       <w:keepLines/>
       <w:spacing w:after="80"/>
       <w:ind w:left="113" w:right="113"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="text2"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="text2"/>
       </w:tblBorders>
     </w:tblPr>
@@ -9487,122 +11572,136 @@
     <w:semiHidden/>
     <w:rsid w:val="00C41D46"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0050022F"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet1">
     <w:name w:val="Bullet1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Bullet1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00360379"/>
+    <w:rsid w:val="006F01BD"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="33"/>
       </w:numPr>
       <w:spacing w:before="120" w:after="120"/>
-      <w:ind w:left="1077" w:hanging="397"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-AU" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Bullet1Char">
     <w:name w:val="Bullet1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Bullet1"/>
-    <w:rsid w:val="00360379"/>
+    <w:rsid w:val="005D6B36"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cstheme="minorBidi"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="EndnoteText">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EndnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CE7D84"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-AU" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CE7D84"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cstheme="minorBidi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CE7D84"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A3A6B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:i w:val="0"/>
+      <w:iCs/>
+      <w:color w:val="6B2876" w:themeColor="text1"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="254829188">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1478299166">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -9610,50 +11709,63 @@
         <w:div w:id="1573462134">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1780442779">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
+    </w:div>
+    <w:div w:id="278682307">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
     </w:div>
     <w:div w:id="662588922">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="244732670">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -10016,50 +12128,63 @@
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="1889337797">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="672805201">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="695617745">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="125391357">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
@@ -10104,51 +12229,116 @@
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="709838927">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="849177048">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="895241921">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="961309404">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1071463071">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1084716785">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1572539284">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1594048795">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
@@ -10282,50 +12472,63 @@
         <w:div w:id="2006741276">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="2038773894">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
+    </w:div>
+    <w:div w:id="1639067474">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
     </w:div>
     <w:div w:id="1698892653">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="194201838">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -11086,64 +13289,90 @@
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1949002172">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="1922987625">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1971324590">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2092002870">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2112505805">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2123914187">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
@@ -11223,51 +13452,51 @@
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2129005317">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/becoming-participant/applying-ndis/do-you-meet-age-requirements" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/applying-access-ndis/am-i-eligible" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/applying-access-ndis/how-apply/information-gps-and-health-professionals" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/ndis_australia/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/becoming-participant/applying-ndis/do-you-meet-residence-requirements" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/early-childhood/early-connections" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accesshub.gov.au/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/becoming-participant/applying-ndis/do-you-need-early-intervention" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/how-ndis-supports-work-menu/reasonable-and-necessary-supports" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/how-apply-ndis/what-access-request-form" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/media/300/download?attachment?attachment" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/reviewing-decision/reviewing-our-decisions" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ndis.gov.au/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/user/DisabilityCare" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact/locations" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/becoming-participant/applying-ndis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/supports-funded-ndis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/families-and-carers/early-childhood-approach-children-younger-9/connecting-early-childhood-partner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/becoming-participant/applying-ndis/do-you-meet-residence-requirements" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/becoming-participant/applying-ndis/do-you-meet-disability-requirements" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/early-childhood/early-connections" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/your-plan-menu/creating-your-plan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/becoming-participant/applying-ndis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/what-ndis/whos-delivering-ndis/lac-partners-community" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact/locations" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/supports-funded-ndis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/applying-access-ndis/how-apply/information-support-your-request/types-disability-evidence" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/community-connections" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/NDISAus" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/becoming-participant/applying-ndis/do-you-meet-age-requirements" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/company/national-disability-insurance-agency" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/becoming-participant/applying-ndis/do-you-meet-disability-requirements" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/becoming-participant/applying-ndis/do-you-need-early-intervention" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourguidelines.ndis.gov.au/home/becoming-participant/applying-ndis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact/locations" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/applying/gathering-evidence/what-evidence-identity" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/applying/gathering-evidence" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/ndis_australia/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/NDISAus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accesshub.gov.au/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/applying/eligibility-requirements/how-check-your-eligibility" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/supports-funded-ndis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/company/national-disability-insurance-agency" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact/locations" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/applying/gathering-evidence/what-are-examples-disability-evidence" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/families-and-carers/early-childhood-approach-children-younger-9/connecting-early-childhood-partner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-funding/understanding-your-ndis-funding/what-are-ndis-supports" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/user/DisabilityCare" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/contact/locations" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/media/6021/download?attachment" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/NDIS" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/applying-access-ndis/how-apply/information-gps-and-health-professionals" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Custom 1">
       <a:dk1>
         <a:srgbClr val="6B2876"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="F9F9F9"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="6B2876"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="F9FAF9"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="6B2876"/>
       </a:accent1>
@@ -11512,203 +13741,203 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DD3D09C9489BCF4CBDCB69CB74A9833E" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="65089b0de18f47fc1a50d776c2043826">
-[...2 lines deleted...]
-    <xsd:import namespace="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FD9141D4F2E51347AFCDCDFCE89D365F" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="83eb344dd5bfceb478b2cb0723ff8a26">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="8dae5159-973e-442c-9456-d0a4a0fdbcc5" xmlns:ns3="28748ad2-4444-4e1f-a25c-8a9d84158b8c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="307c449041b86a5873aef18f98a12266" ns2:_="" ns3:_="">
+    <xsd:import namespace="8dae5159-973e-442c-9456-d0a4a0fdbcc5"/>
+    <xsd:import namespace="28748ad2-4444-4e1f-a25c-8a9d84158b8c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="62e6d7e0-8f69-4736-9de7-41af03e42ea2" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8dae5159-973e-442c-9456-d0a4a0fdbcc5" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
-      </xsd:simpleType>
-[...8 lines deleted...]
-        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0f491396-a7e2-4bc1-b170-149c68583a4a" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_Flow_SignoffStatus" ma:index="23" nillable="true" ma:displayName="Sign-off status" ma:internalName="Sign_x002d_off_x0020_status">
+    <xsd:element name="MediaServiceLocation" ma:index="23" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="25" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="_Flow_SignoffStatus" ma:index="25" nillable="true" ma:displayName="Sign-off status" ma:internalName="Sign_x002d_off_x0020_status">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a2598ba4-4db0-4ba6-86e6-e93586821996" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="28748ad2-4444-4e1f-a25c-8a9d84158b8c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3900c6e9-9932-4be3-af02-49cda01dfba7}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="a2598ba4-4db0-4ba6-86e6-e93586821996">
-[...10 lines deleted...]
-    <xsd:element name="SharedWithUsers" ma:index="20" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="21" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{df9bfa47-f0dd-4b13-bc3e-6764afa4b66c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="28748ad2-4444-4e1f-a25c-8a9d84158b8c">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -11778,190 +14007,740 @@
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <_Flow_SignoffStatus xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
-    <SharedWithUsers xmlns="a2598ba4-4db0-4ba6-86e6-e93586821996">
+    <SharedWithUsers xmlns="28748ad2-4444-4e1f-a25c-8a9d84158b8c">
       <UserInfo>
         <DisplayName>Dakin, Petrina</DisplayName>
         <AccountId>19</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2">
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="8dae5159-973e-442c-9456-d0a4a0fdbcc5">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <TaxCatchAll xmlns="a2598ba4-4db0-4ba6-86e6-e93586821996" xsi:nil="true"/>
+    <TaxCatchAll xmlns="28748ad2-4444-4e1f-a25c-8a9d84158b8c" xsi:nil="true"/>
+    <_Flow_SignoffStatus xmlns="8dae5159-973e-442c-9456-d0a4a0fdbcc5" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{60A4AC92-220E-4EF7-8079-60B37069D9A0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23CC5EAE-5B68-40C9-A539-AD22143C9A99}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5BAE52A2-AF7E-45D8-8520-33DEEADB33BC}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3ED55593-2F56-4195-B9A4-9EE7435402A7}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB365AB7-9B32-4A15-997C-B68AFAE81701}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A9801EA9-43E7-4F58-9BDC-084C1EE940EF}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F3C569AE-2003-409A-A02D-D0140BF119AF}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>8683</Characters>
+  <Pages>6</Pages>
+  <Words>1594</Words>
+  <Characters>9086</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>72</Lines>
-  <Paragraphs>20</Paragraphs>
+  <Lines>75</Lines>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10186</CharactersWithSpaces>
+  <CharactersWithSpaces>10659</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="180" baseType="variant">
+      <vt:variant>
+        <vt:i4>5374027</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>87</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.accesshub.gov.au/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310729</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>84</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.linkedin.com/company/national-disability-insurance-agency</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2228349</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>81</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.youtube.com/user/DisabilityCare</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4194427</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>78</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.instagram.com/ndis_australia/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6815793</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>75</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://x.com/NDIS</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5439556</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>72</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.facebook.com/NDISAus</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2162737</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>69</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/contact</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>93</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>66</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7536673</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>63</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>applying</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2359354</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>60</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>early-connections</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3211327</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>57</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>community-connections</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>655438</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>54</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>reviewing-our-decisions</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8192057</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>51</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>reasonable-and-necessary</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6225946</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>48</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>creating-your-plan</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7274605</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>45</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/understanding/supports-funded-ndis</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2359354</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>42</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>early-connections</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6291504</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>39</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/applying/gathering-evidence</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7864440</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>36</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/applying-access-ndis/how-apply/information-gps-and-health-professionals</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114141</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>33</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/applying/gathering-evidence/what-supporting-evidence</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7209083</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>30</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/applying/gathering-evidence/what-evidence-identity</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7274593</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>27</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/media/6021/download?attachment</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7536673</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>24</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>applying</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5898264</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>21</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/applying/eligibility-requirements/how-check-your-eligibility</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8257634</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>18</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/participants/using-your-funding/understanding-your-ndis-funding/what-are-ndis-supports</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6160465</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>15</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/contact/locations</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7536673</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>12</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/our-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>applying</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2162737</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ndis.gov.au/contact</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6160465</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/contact/locations</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5963795</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/understanding/families-and-carers/early-childhood-approach-children-younger-9/connecting-early-childhood-partner</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6160465</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ndis.gov.au/contact/locations</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>FS Applying to the NDIS</dc:title>
+  <dc:title>Factsheet - Applying to the NDIS V6.0</dc:title>
   <dc:subject/>
   <dc:creator/>
-  <cp:keywords>FS Applying to the NDIS</cp:keywords>
-  <dc:description/>
+  <cp:keywords>V6.0</cp:keywords>
+  <dc:description>V6.0</dc:description>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SetDate">
-    <vt:lpwstr>2024-12-12T01:00:44Z</vt:lpwstr>
+    <vt:lpwstr>2026-08-24T06:50:20Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SiteId">
     <vt:lpwstr>cd778b65-752d-454a-87cf-b9990fe58993</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ActionId">
-    <vt:lpwstr>e2949361-2793-49af-8bf7-b2339ad21dd6</vt:lpwstr>
+    <vt:lpwstr>b80ac21c-413c-438a-a5b6-2522beaf6047</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="DocumentID">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="DocumentID">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TaxKeyword">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="TaxKeyword">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="NDIAAudience">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="NDIAAudience">
     <vt:lpwstr>1;#All staff|60152733-a6e9-4070-8d91-7ad5c325687c</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Subject matter">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Metadata">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MediaServiceImageTags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Subject matter">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="DocumentType_1">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="DocumentType_1">
     <vt:lpwstr>Template|134e8c49-a2b9-47ae-b156-db0bee5ca248</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="ContentTypeId">
-    <vt:lpwstr>0x010100DD3D09C9489BCF4CBDCB69CB74A9833E</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="ContentTypeId">
+    <vt:lpwstr>0x010100FD9141D4F2E51347AFCDCDFCE89D365F</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="ApprovedDate">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="ApprovedDate">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="TaxKeywordTaxHTField">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="TaxKeywordTaxHTField">
     <vt:lpwstr/>
-  </property>
-[...4 lines deleted...]
-    <vt:lpwstr>20;#Template|134e8c49-a2b9-47ae-b156-db0bee5ca248</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="NDIALocation">
     <vt:lpwstr>2;#Australia-wide|128ca0ae-5e24-49e1-a2ce-f7dc74366abc</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="EffectiveDate">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="NDIAAudience_1">
     <vt:lpwstr>All staff|60152733-a6e9-4070-8d91-7ad5c325687c</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="DocumentStatus">
     <vt:lpwstr>12;#Approved|38d2d1ad-195e-4428-a55d-25a6b10fdc1d</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="DocumentStatus_1">
     <vt:lpwstr>Approved|38d2d1ad-195e-4428-a55d-25a6b10fdc1d</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="ReviewDate">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="NDIALocation_1">
     <vt:lpwstr>Australia-wide|128ca0ae-5e24-49e1-a2ce-f7dc74366abc</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="ResponsibleTeam">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="DocumentType">
+    <vt:lpwstr>20;#Template|134e8c49-a2b9-47ae-b156-db0bee5ca248</vt:lpwstr>
+  </property>
 </Properties>
 </file>