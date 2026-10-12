--- v0 (2026-06-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="74E557E3" w14:textId="21DAC269" w:rsidR="00E94B15" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="00FE2006">
+    <w:p w14:paraId="74E557E3" w14:textId="65C790C1" w:rsidR="00E94B15" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="00FE2006">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="2520"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc122689909"/>
       <w:r w:rsidRPr="00051932">
         <w:t>Using your NDIS plan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="645C892C" w14:textId="7B629AD0" w:rsidR="0016347C" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="0016347C">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r w:rsidRPr="00051932">
         <w:t xml:space="preserve">This factsheet </w:t>
       </w:r>
       <w:r w:rsidR="00351508" w:rsidRPr="00051932">
         <w:t>explains</w:t>
       </w:r>
       <w:r w:rsidRPr="00051932">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D64CEBC" w14:textId="4E99CA94" w:rsidR="00CB33B8" w:rsidRPr="007F6B39" w:rsidRDefault="00D22167" w:rsidP="00CB33B8">
       <w:pPr>
@@ -94,51 +94,51 @@
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> to use your NDIS funding</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DCF0114" w14:textId="4CA4FEEE" w:rsidR="00CB33B8" w:rsidRDefault="00D22167" w:rsidP="0045591B">
       <w:pPr>
         <w:pStyle w:val="IntroBulletPoint"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>how</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> to make sure your plan is working for you</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="12D62B7C" w14:textId="3D342E80" w:rsidR="004D32B5" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="00830A50">
+    <w:p w14:paraId="12D62B7C" w14:textId="3D342E80" w:rsidR="004D32B5" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="00E85698">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00051932">
         <w:t>Your NDIS plan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="004D496C" w14:textId="53334C28" w:rsidR="0099101A" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="0016347C">
       <w:bookmarkStart w:id="1" w:name="_Toc122689910"/>
       <w:r w:rsidRPr="00051932">
         <w:t xml:space="preserve">Your NDIS plan starts once we approve it. We’ll send you a copy of your plan within 7 days after we approve it. </w:t>
       </w:r>
       <w:r w:rsidR="00DC3422" w:rsidRPr="00051932">
         <w:t xml:space="preserve">You can also find your plan in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="005C731E" w:rsidRPr="00383ED1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>my NDIS mobile app</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00DC3422" w:rsidRPr="00383ED1">
         <w:t>.</w:t>
@@ -148,374 +148,428 @@
       <w:r w:rsidRPr="00051932">
         <w:t xml:space="preserve">If you have a nominee or child representative with authority to manage your plan, we can send them a copy of your plan too. </w:t>
       </w:r>
       <w:r w:rsidR="0095492C" w:rsidRPr="00051932">
         <w:t>You can also ask us to share your plan, or certain parts of your plan, with</w:t>
       </w:r>
       <w:r w:rsidR="004F29E0" w:rsidRPr="00051932">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B76637" w:rsidRPr="00051932">
         <w:t>another person</w:t>
       </w:r>
       <w:r w:rsidR="00040AAE" w:rsidRPr="00051932">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00B76637" w:rsidRPr="00051932">
         <w:t xml:space="preserve">like </w:t>
       </w:r>
       <w:r w:rsidR="004F29E0" w:rsidRPr="00051932">
         <w:t>a provider</w:t>
       </w:r>
       <w:r w:rsidR="0016347C" w:rsidRPr="00051932">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D153745" w14:textId="28394032" w:rsidR="0016347C" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="0016347C">
+    <w:p w14:paraId="0D153745" w14:textId="70F2382D" w:rsidR="0016347C" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="0016347C">
       <w:r w:rsidRPr="00051932">
         <w:t xml:space="preserve">For more information, read </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId12" w:anchor="your-plan" w:history="1">
         <w:r w:rsidR="003E6CA0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Our Guideline - Your plan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="08930C8D" w:rsidRPr="00051932">
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r w:rsidR="00B7180F" w:rsidRPr="00051932">
         <w:t>the NDIS</w:t>
       </w:r>
       <w:r w:rsidR="08930C8D" w:rsidRPr="00051932">
         <w:t xml:space="preserve"> website.</w:t>
       </w:r>
-      <w:r w:rsidR="00360DA7">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="5E9036EF" w14:textId="70433B7E" w:rsidR="007F67B3" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="0016347C">
       <w:r w:rsidRPr="00051932">
         <w:t xml:space="preserve">We create your NDIS plan using the information you tell us when you apply to the NDIS and during your </w:t>
       </w:r>
       <w:r w:rsidR="00B72DA5">
         <w:t xml:space="preserve">plan meeting. </w:t>
       </w:r>
       <w:r w:rsidRPr="00051932">
         <w:t xml:space="preserve">Your plan includes information about you, your goals, your funded </w:t>
       </w:r>
       <w:r w:rsidR="00917C3B" w:rsidRPr="00051932">
         <w:t xml:space="preserve">NDIS supports, </w:t>
       </w:r>
       <w:r w:rsidRPr="00051932">
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidR="000F5CBB" w:rsidRPr="00051932">
         <w:t xml:space="preserve"> the supports you </w:t>
       </w:r>
       <w:r w:rsidR="00AF1F88" w:rsidRPr="00051932">
         <w:t>get outside the NDIS.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="541A6FDE" w14:textId="695D030C" w:rsidR="0016347C" w:rsidRPr="00051932" w:rsidRDefault="00AF1F88" w:rsidP="0016347C">
+    <w:p w14:paraId="541A6FDE" w14:textId="17620C70" w:rsidR="0016347C" w:rsidRPr="00051932" w:rsidRDefault="00AF1F88" w:rsidP="0016347C">
       <w:r w:rsidRPr="00051932">
         <w:t>Learn more about</w:t>
       </w:r>
       <w:r w:rsidR="00592227">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E536BB">
         <w:t xml:space="preserve">supports you can get outside the NDIS in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId13" w:anchor="reasonable-and-necessary" w:history="1">
         <w:r w:rsidR="00DE3ABD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Our Guideline – Reasonable and necessary supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0052445B" w:rsidRPr="00383ED1">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="23D03BFE" w14:textId="321E7275" w:rsidR="0016347C" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="00AB4DFB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7518"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00051932">
         <w:lastRenderedPageBreak/>
         <w:t>Your implementation meeting</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6984C8C6" w14:textId="65416F89" w:rsidR="0016347C" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="00BB5956">
+    <w:p w14:paraId="6984C8C6" w14:textId="3EF5722D" w:rsidR="0016347C" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="00BB5956">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
       <w:r w:rsidRPr="00051932">
         <w:t>Once we approve your plan, we’ll ask if you want a</w:t>
       </w:r>
       <w:r w:rsidR="009F6891" w:rsidRPr="00051932">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00051932">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D45EA2">
-[...1 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="00D45EA2" w:rsidRPr="0095563F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>implementation meeting</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidRPr="00051932">
         <w:t>. This can help you understand what’s in your plan, and how to use it.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67A77229" w14:textId="77777777" w:rsidR="0016347C" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="00BB5956">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
       <w:r w:rsidRPr="00051932">
         <w:t>For example, we can explain:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54D869C6" w14:textId="3B256498" w:rsidR="0016347C" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="0045591B">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet"/>
+    <w:p w14:paraId="54D869C6" w14:textId="3B256498" w:rsidR="0016347C" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="00BE476D">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00051932">
         <w:t xml:space="preserve">what </w:t>
       </w:r>
       <w:r w:rsidR="00EB05CE" w:rsidRPr="00051932">
         <w:t xml:space="preserve">NDIS supports </w:t>
       </w:r>
       <w:r w:rsidRPr="00051932">
         <w:t>you can buy with the different parts of your funding</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0711737B" w14:textId="77777777" w:rsidR="0016347C" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="0045591B">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet"/>
+    <w:p w14:paraId="0711737B" w14:textId="77777777" w:rsidR="0016347C" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="00BE476D">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00051932">
         <w:t>how to manage your NDIS funding</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DDAF4A8" w14:textId="77777777" w:rsidR="0016347C" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="0045591B">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet"/>
+    <w:p w14:paraId="4DDAF4A8" w14:textId="77777777" w:rsidR="0016347C" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="00BE476D">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00051932">
         <w:t>how to find and work with service providers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EF30A10" w14:textId="0FAF204A" w:rsidR="0016347C" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="0045591B">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet"/>
+    <w:p w14:paraId="6EF30A10" w14:textId="0FAF204A" w:rsidR="0016347C" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="00BE476D">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00051932">
         <w:t>how to use the</w:t>
       </w:r>
       <w:r w:rsidR="005C731E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="005C731E" w:rsidRPr="00383ED1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>my NDIS mobile app</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="36C83830" w14:textId="77777777" w:rsidR="0016347C" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="0045591B">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet"/>
+    <w:p w14:paraId="36C83830" w14:textId="77777777" w:rsidR="0016347C" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="00BE476D">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00051932">
         <w:t>how to ask for help or advice if you need it.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06F23374" w14:textId="607E48C9" w:rsidR="0016347C" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="00BB5956">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
       <w:r w:rsidRPr="00051932">
         <w:t>You’ll have your implementation meeting with your my NDIS contact. This is the local area coordinator, early childhood partner or NDIS planner who supports you. They are the best person to talk to if you have any questions or need support while you interact with the NDIS. Their contact details are included in your plan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BCAB90A" w14:textId="12912D87" w:rsidR="0016347C" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="00BB5956">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
       <w:r w:rsidRPr="00051932">
         <w:t xml:space="preserve">If you have a support coordinator or </w:t>
       </w:r>
       <w:r w:rsidR="00E63761" w:rsidRPr="00051932">
         <w:t xml:space="preserve">psychosocial </w:t>
       </w:r>
       <w:r w:rsidRPr="00051932">
         <w:t>recovery coach, they can help you start using your plan instead.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31EFE4CA" w14:textId="67BB2607" w:rsidR="0016347C" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="00BB5956">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
       <w:r w:rsidRPr="00051932">
         <w:t>Usually, your implementation meeting will be in person or by phone. You can bring along a family member, friend or supporter to the meeting if you want.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A6CC162" w14:textId="77777777" w:rsidR="0016347C" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="0016347C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00051932">
         <w:t>Using your funding</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42D0D4AC" w14:textId="66122E4C" w:rsidR="0016347C" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="0016347C">
       <w:r w:rsidRPr="00051932">
         <w:t xml:space="preserve">Once we approve your plan, you can start using your funding to buy </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:anchor="ndis-support-lists" w:history="1">
+      <w:hyperlink r:id="rId16" w:anchor="ndis-support-lists" w:history="1">
         <w:r w:rsidR="00D61ADB" w:rsidRPr="00383ED1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Supports funded by the NDIS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00D61ADB" w:rsidRPr="00383ED1">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C333B4A" w14:textId="01CEBAD0" w:rsidR="00F27224" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="0016347C">
+    <w:p w14:paraId="0C333B4A" w14:textId="01CEBAD0" w:rsidR="00F27224" w:rsidRDefault="0016347C" w:rsidP="0016347C">
       <w:r w:rsidRPr="00051932">
         <w:t>It’s important that you only use your funding in the way we describe it in your plan</w:t>
       </w:r>
       <w:r w:rsidR="00AB45D0" w:rsidRPr="00051932">
         <w:t>, and only on NDIS supports</w:t>
       </w:r>
       <w:r w:rsidRPr="00051932">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="001B13A0" w:rsidRPr="00051932">
         <w:t>In some specific circumstances, we can fund supports that are not NDIS supports. We call these replacement supports.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01F45A7C" w14:textId="1D777E41" w:rsidR="0016347C" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="0016347C">
+    <w:p w14:paraId="76EA3381" w14:textId="61AE88FB" w:rsidR="00A51DA7" w:rsidRDefault="00A51DA7" w:rsidP="0016347C">
       <w:r w:rsidRPr="00051932">
-        <w:t xml:space="preserve">If you have any questions about what you can buy, you should talk to your my NDIS contact, support coordinator or </w:t>
-[...5 lines deleted...]
-        <w:t>recovery coach.</w:t>
+        <w:t>If you have any questions about what you can buy, you should talk to your my NDIS contact, support coordinator or psychosocial recovery coach.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14FB1983" w14:textId="6D99EBC2" w:rsidR="0016347C" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="0016347C">
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> responsible for making sure your budgets are on track.</w:t>
+    <w:p w14:paraId="7F5E4A21" w14:textId="6C4D5263" w:rsidR="00BF17DB" w:rsidRPr="00BE1C8E" w:rsidRDefault="00BF17DB" w:rsidP="00EB11E9">
+      <w:r w:rsidRPr="00BE1C8E">
+        <w:t>When spending your funding</w:t>
+      </w:r>
+      <w:r w:rsidR="00D0567F" w:rsidRPr="00BE1C8E">
+        <w:t xml:space="preserve">, you can refer to the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00BE1C8E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>NDIS pricing schedule</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00D0567F" w:rsidRPr="00BE1C8E">
+        <w:t>, which</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE1C8E">
+        <w:t xml:space="preserve"> sets out the </w:t>
+      </w:r>
+      <w:r w:rsidR="00532DC4" w:rsidRPr="00BE1C8E">
+        <w:t xml:space="preserve">appropriate maximum </w:t>
+      </w:r>
+      <w:r w:rsidR="003B42C6" w:rsidRPr="00BE1C8E">
+        <w:t>price</w:t>
+      </w:r>
+      <w:r w:rsidR="00532DC4" w:rsidRPr="00BE1C8E">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="003B42C6" w:rsidRPr="00BE1C8E">
+        <w:t xml:space="preserve"> for most NDIS support</w:t>
+      </w:r>
+      <w:r w:rsidR="003F2F39" w:rsidRPr="00BE1C8E">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE1C8E">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="469A223B" w14:textId="0A2F4692" w:rsidR="0016347C" w:rsidRDefault="0016347C" w:rsidP="0016347C">
-      <w:r w:rsidRPr="00051932">
+    <w:p w14:paraId="6C88208E" w14:textId="5209773D" w:rsidR="00601D01" w:rsidRDefault="00601D01" w:rsidP="00E71DCD">
+      <w:r w:rsidRPr="007B161B">
+        <w:t>All claims for NDIS supports must be submitted within 2 years of the date the support was provided.</w:t>
+      </w:r>
+      <w:r w:rsidR="0064466B" w:rsidRPr="007B161B">
+        <w:t xml:space="preserve"> Our claims and payments system will automatically reject claims that don't meet our requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47E5626C" w14:textId="77777777" w:rsidR="00E92F00" w:rsidRDefault="00E71DCD" w:rsidP="0016347C">
+      <w:r w:rsidRPr="007B161B">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">The funding approved in your NDIS plan should last you the full length of your plan, in line with any funding periods and funding component amounts. </w:t>
+      </w:r>
+      <w:r w:rsidR="00451971" w:rsidRPr="007B161B">
+        <w:t xml:space="preserve">You </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B161B">
+        <w:t xml:space="preserve">will </w:t>
+      </w:r>
+      <w:r w:rsidR="00451971" w:rsidRPr="007B161B">
+        <w:t xml:space="preserve">have </w:t>
+      </w:r>
+      <w:r w:rsidR="002605BF" w:rsidRPr="007B161B">
+        <w:t xml:space="preserve">different responsibilities when using your funding depending on how your funding is managed. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E92F00" w:rsidRPr="007B161B">
+        <w:t xml:space="preserve">Learn more about the different plan management options in </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidR="00E92F00" w:rsidRPr="007B161B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Managing your funding</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00E92F00" w:rsidRPr="007B161B">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BFADC42" w14:textId="1C750ADB" w:rsidR="00025F94" w:rsidRPr="00051932" w:rsidRDefault="00E92F00" w:rsidP="0016347C">
+      <w:r>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="00D77752" w:rsidRPr="00051932">
+        <w:t>o matter how you choose to manage your funding, you’re responsible for making sure your budgets are on track.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A51DA7" w:rsidRPr="00051932">
         <w:t xml:space="preserve">You can see your budget in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidR="00B00330" w:rsidRPr="00383ED1">
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidR="00A51DA7" w:rsidRPr="00383ED1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>my NDIS mobile app</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="007B5AAE">
-[...9 lines deleted...]
-        <w:r w:rsidRPr="00051932">
+      <w:r w:rsidR="00A51DA7">
+        <w:t>, and y</w:t>
+      </w:r>
+      <w:r w:rsidR="00A51DA7" w:rsidRPr="00051932">
+        <w:t xml:space="preserve">ou can use our </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidR="00A51DA7" w:rsidRPr="00051932">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>budget calculator</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00051932">
-[...17 lines deleted...]
-        <w:t>New NDIS laws came into effect on 3 October 2024. All claims for NDIS supports must be submitted within 2 years of the date the support was provided.</w:t>
+      <w:r w:rsidR="00A51DA7" w:rsidRPr="00051932">
+        <w:t xml:space="preserve"> to help you u</w:t>
+      </w:r>
+      <w:r w:rsidR="00A51DA7">
+        <w:t>nderstand how much</w:t>
+      </w:r>
+      <w:r w:rsidR="00A51DA7" w:rsidRPr="00051932">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A51DA7">
+        <w:t>support you have available</w:t>
+      </w:r>
+      <w:r w:rsidR="00A51DA7" w:rsidRPr="00051932">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44996201" w14:textId="5742E5FB" w:rsidR="0016347C" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="0016347C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00051932">
         <w:t xml:space="preserve">How your funding is </w:t>
       </w:r>
       <w:r w:rsidR="001D025C" w:rsidRPr="00051932">
         <w:t>organised</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7572E1E6" w14:textId="3C7DA626" w:rsidR="00F45012" w:rsidRPr="00051932" w:rsidRDefault="00F45012" w:rsidP="0016347C">
       <w:r w:rsidRPr="00051932">
         <w:t>When you receive a new plan</w:t>
       </w:r>
       <w:r w:rsidR="00784D30" w:rsidRPr="00051932">
         <w:t>, y</w:t>
       </w:r>
       <w:r w:rsidR="00E85ED3" w:rsidRPr="00051932">
         <w:t>our plan will include funding component amounts and funding periods.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DE070BE" w14:textId="4567D6D8" w:rsidR="00F15842" w:rsidRPr="00051932" w:rsidRDefault="005B1E30" w:rsidP="0016347C">
@@ -693,91 +747,92 @@
       <w:r w:rsidR="00204167" w:rsidRPr="00051932">
         <w:t xml:space="preserve"> at the end of your plan</w:t>
       </w:r>
       <w:r w:rsidRPr="00051932">
         <w:t xml:space="preserve"> won’t roll</w:t>
       </w:r>
       <w:r w:rsidR="00DC1083" w:rsidRPr="00051932">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00051932">
         <w:t>over to your next plan</w:t>
       </w:r>
       <w:r w:rsidR="00204167" w:rsidRPr="00051932">
         <w:t xml:space="preserve">. This is because we need to make sure </w:t>
       </w:r>
       <w:r w:rsidR="006C1C5A" w:rsidRPr="00051932">
         <w:t>your</w:t>
       </w:r>
       <w:r w:rsidR="005523CC" w:rsidRPr="00051932">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00051932">
         <w:t>new plan meets your disability support needs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6189EA29" w14:textId="6A13AB9E" w:rsidR="00EB3868" w:rsidRPr="00051932" w:rsidRDefault="00EB3868" w:rsidP="0016347C">
+    <w:p w14:paraId="6189EA29" w14:textId="512E3F76" w:rsidR="00EB3868" w:rsidRPr="00051932" w:rsidRDefault="00EB3868" w:rsidP="0016347C">
       <w:r w:rsidRPr="00051932">
+        <w:lastRenderedPageBreak/>
         <w:t>Learn more about funding component</w:t>
       </w:r>
       <w:r w:rsidR="00882643" w:rsidRPr="00051932">
         <w:t xml:space="preserve"> amounts</w:t>
       </w:r>
       <w:r w:rsidRPr="00051932">
         <w:t xml:space="preserve"> and funding periods </w:t>
       </w:r>
       <w:r w:rsidR="00EE306C" w:rsidRPr="00051932">
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r w:rsidR="00B6330C" w:rsidRPr="00051932">
         <w:t xml:space="preserve">section </w:t>
       </w:r>
       <w:r w:rsidR="00B6330C" w:rsidRPr="00051932">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>How do we include the NDIS funding in your plan?</w:t>
       </w:r>
       <w:r w:rsidR="00370F3C" w:rsidRPr="00051932">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00370F3C" w:rsidRPr="00051932">
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidR="00B6330C" w:rsidRPr="00051932">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId21" w:anchor="creating-your-plan" w:history="1">
         <w:r w:rsidR="00370F3C" w:rsidRPr="00051932">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Our Guideline – Creating your plan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00051932">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10249110" w14:textId="42F32EB8" w:rsidR="00D9527F" w:rsidRPr="00051932" w:rsidRDefault="00D9527F" w:rsidP="00D9527F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_How_we_describe"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00051932">
         <w:t xml:space="preserve">How we describe the </w:t>
       </w:r>
       <w:r w:rsidR="009F6891" w:rsidRPr="00051932">
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
       <w:r w:rsidRPr="00051932">
         <w:t>supports in your plan</w:t>
@@ -798,162 +853,154 @@
       </w:r>
       <w:r w:rsidR="007C75A6" w:rsidRPr="00051932">
         <w:t xml:space="preserve">in your plan includes a definition of the types of </w:t>
       </w:r>
       <w:r w:rsidR="009F6891" w:rsidRPr="00051932">
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
       <w:r w:rsidR="007C75A6" w:rsidRPr="00051932">
         <w:t xml:space="preserve">supports you can use </w:t>
       </w:r>
       <w:r w:rsidR="001906D4" w:rsidRPr="00051932">
         <w:t>your</w:t>
       </w:r>
       <w:r w:rsidR="007C75A6" w:rsidRPr="00051932">
         <w:t xml:space="preserve"> funding </w:t>
       </w:r>
       <w:r w:rsidR="00D00886" w:rsidRPr="00051932">
         <w:t>for</w:t>
       </w:r>
       <w:r w:rsidR="007C75A6" w:rsidRPr="00051932">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AB8EC59" w14:textId="1D53E0F3" w:rsidR="0016347C" w:rsidRPr="00051932" w:rsidRDefault="003D1FBC" w:rsidP="0016347C">
       <w:r w:rsidRPr="00051932">
-        <w:lastRenderedPageBreak/>
         <w:t>In many existing plans, w</w:t>
       </w:r>
       <w:r w:rsidR="007C75A6" w:rsidRPr="00051932">
         <w:t xml:space="preserve">e group these support categories into one of </w:t>
       </w:r>
       <w:r w:rsidR="00C37A53" w:rsidRPr="00051932">
         <w:t xml:space="preserve">4 support budgets. </w:t>
       </w:r>
       <w:r w:rsidR="0016347C" w:rsidRPr="00051932">
         <w:t>The support budgets are:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CFE9BD4" w14:textId="5CF3FF78" w:rsidR="0016347C" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="002D64B1">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet"/>
+    <w:p w14:paraId="3CFE9BD4" w14:textId="5CF3FF78" w:rsidR="0016347C" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="00BE476D">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00051932">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Core supports</w:t>
       </w:r>
       <w:r w:rsidR="00FE72FF" w:rsidRPr="00051932">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00051932">
         <w:t>for everyday activities, like help to take part in activities in the community</w:t>
       </w:r>
       <w:r w:rsidR="00882643" w:rsidRPr="00051932">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A2B07DF" w14:textId="6AADB602" w:rsidR="0016347C" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="002D64B1">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet"/>
+    <w:p w14:paraId="1A2B07DF" w14:textId="6AADB602" w:rsidR="0016347C" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="00BE476D">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00051932">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Capacity building supports</w:t>
       </w:r>
       <w:r w:rsidR="00FE72FF" w:rsidRPr="00051932">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00051932">
         <w:t>to help you build your skills and increase your independence</w:t>
       </w:r>
       <w:r w:rsidR="00882643" w:rsidRPr="00051932">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="600DC6A0" w14:textId="252C6071" w:rsidR="0016347C" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="002D64B1">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet"/>
+    <w:p w14:paraId="600DC6A0" w14:textId="252C6071" w:rsidR="0016347C" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="00BE476D">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00051932">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Capital supports</w:t>
       </w:r>
       <w:r w:rsidRPr="00051932">
         <w:t xml:space="preserve"> including high-cost assistive technology, equipment, vehicle modifications, home modifications and specialist disability accommodation</w:t>
       </w:r>
       <w:r w:rsidR="00882643" w:rsidRPr="00051932">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="440D36EA" w14:textId="400365DD" w:rsidR="0016347C" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="002D64B1">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet"/>
+    <w:p w14:paraId="440D36EA" w14:textId="400365DD" w:rsidR="0016347C" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="00BE476D">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00051932">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Recurring supports</w:t>
       </w:r>
       <w:r w:rsidR="00EE1BA4" w:rsidRPr="00051932">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00EE1BA4" w:rsidRPr="00051932">
         <w:t>which</w:t>
       </w:r>
       <w:r w:rsidRPr="00051932">
         <w:t xml:space="preserve"> are paid by us on a regular basis</w:t>
       </w:r>
       <w:r w:rsidR="00CB28FD" w:rsidRPr="00051932">
         <w:t xml:space="preserve"> and are not included anywhere else in your budget</w:t>
       </w:r>
       <w:r w:rsidR="00B35C04" w:rsidRPr="00051932">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CABDF9D" w14:textId="45E43614" w:rsidR="00B55252" w:rsidRPr="00051932" w:rsidRDefault="00B55252" w:rsidP="002D64B1">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5CABDF9D" w14:textId="45E43614" w:rsidR="00B55252" w:rsidRPr="00051932" w:rsidRDefault="00B55252" w:rsidP="00BE476D">
       <w:r w:rsidRPr="00051932">
         <w:t xml:space="preserve">Your next plan may not show support budgets, like capacity building, capital and recurring supports. </w:t>
       </w:r>
       <w:r w:rsidR="00B22CC2" w:rsidRPr="00051932">
         <w:t xml:space="preserve">You will still </w:t>
       </w:r>
       <w:r w:rsidR="006677E0" w:rsidRPr="00051932">
         <w:t>get your</w:t>
       </w:r>
       <w:r w:rsidRPr="00051932">
         <w:t xml:space="preserve"> NDIS supports </w:t>
       </w:r>
       <w:r w:rsidR="00B36A76" w:rsidRPr="00051932">
         <w:t xml:space="preserve">but </w:t>
       </w:r>
       <w:r w:rsidR="00B22CC2" w:rsidRPr="00051932">
         <w:t xml:space="preserve">your next plan will show them </w:t>
       </w:r>
       <w:r w:rsidR="00B36A76" w:rsidRPr="00051932">
         <w:t xml:space="preserve">as individual </w:t>
       </w:r>
       <w:r w:rsidRPr="00051932">
         <w:t>funding components.</w:t>
       </w:r>
     </w:p>
@@ -1060,599 +1107,633 @@
       </w:r>
       <w:r w:rsidR="00882643" w:rsidRPr="00051932">
         <w:t xml:space="preserve"> amount</w:t>
       </w:r>
       <w:r w:rsidR="004102E3" w:rsidRPr="00051932">
         <w:t xml:space="preserve"> on supports in other funding component</w:t>
       </w:r>
       <w:r w:rsidR="00882643" w:rsidRPr="00051932">
         <w:t xml:space="preserve"> amounts</w:t>
       </w:r>
       <w:r w:rsidR="004102E3" w:rsidRPr="00051932">
         <w:t>, even if we describe</w:t>
       </w:r>
       <w:r w:rsidR="00345371" w:rsidRPr="00051932">
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidR="004102E3" w:rsidRPr="00051932">
         <w:t xml:space="preserve"> supports in both funding components as flexible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D88DEFE" w14:textId="77777777" w:rsidR="0016347C" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="0016347C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00051932">
+        <w:lastRenderedPageBreak/>
         <w:t>Choosing your providers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B5D66A0" w14:textId="0BCEFADB" w:rsidR="0016347C" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="0016347C">
+    <w:p w14:paraId="572A3AB9" w14:textId="462C28F4" w:rsidR="00CA4E12" w:rsidRDefault="002A509B" w:rsidP="0016347C">
+      <w:r w:rsidRPr="004558F2">
+        <w:t xml:space="preserve">An NDIS provider is a person or organisation that delivers NDIS-funded supports or services to people with disability. </w:t>
+      </w:r>
+      <w:r w:rsidR="008B1CF1" w:rsidRPr="004558F2">
+        <w:t xml:space="preserve">They can help you find information, access supports, build your skills and independence, and connect with your community. Learn more in </w:t>
+      </w:r>
+      <w:r w:rsidR="008B1CF1" w:rsidRPr="004558F2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>What is an NDIS provider?</w:t>
+      </w:r>
+      <w:r w:rsidR="008B1CF1" w:rsidRPr="004558F2">
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:anchor="your-plan" w:history="1">
+        <w:r w:rsidR="008B1CF1" w:rsidRPr="004558F2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Our Guideline – Your plan</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="008B1CF1" w:rsidRPr="004558F2">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="189EBCE1" w14:textId="4C722AAE" w:rsidR="0016347C" w:rsidRPr="00051932" w:rsidRDefault="00371FFE" w:rsidP="0016347C">
       <w:r w:rsidRPr="00051932">
-        <w:t xml:space="preserve">A provider is a person, business or organisation who delivers NDIS funded supports. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00371FFE" w:rsidRPr="00051932">
         <w:t>You’re</w:t>
       </w:r>
-      <w:r w:rsidRPr="00051932">
+      <w:r w:rsidR="0016347C" w:rsidRPr="00051932">
         <w:t xml:space="preserve"> responsible for choosing the providers you want to deliver your </w:t>
       </w:r>
       <w:r w:rsidR="002B0F87" w:rsidRPr="00051932">
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
-      <w:r w:rsidRPr="00051932">
+      <w:r w:rsidR="0016347C" w:rsidRPr="00051932">
         <w:t>supports.</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidR="00CA4E12">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0016347C" w:rsidRPr="00051932">
         <w:t>We can’t recommend specific providers to you. But we can let you know about the different providers in your area. You can also check for providers on the internet, look at reviews, or get advice from friends or family. It’s a good idea to speak with different providers before you choose one.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C383D00" w14:textId="0D4D3DD7" w:rsidR="0016347C" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="0016347C">
       <w:r w:rsidRPr="00051932">
         <w:t xml:space="preserve">You can use the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId23" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidR="00A37B12">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Provider finder</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00051932">
         <w:t xml:space="preserve"> on the NDIS website to find registered providers.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17A35F41" w14:textId="77777777" w:rsidR="0016347C" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="008623A8">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:keepLines/>
       </w:pPr>
       <w:r w:rsidRPr="00051932">
         <w:t>Registered and unregistered providers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55B638E5" w14:textId="54019FFB" w:rsidR="0016347C" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="008623A8">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="55B638E5" w14:textId="64D4CE15" w:rsidR="0016347C" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="005F3F79">
       <w:r w:rsidRPr="00051932">
         <w:t xml:space="preserve">Providers can either be registered or unregistered NDIS providers. </w:t>
       </w:r>
       <w:r w:rsidR="001F1AEE" w:rsidRPr="00051932">
         <w:t xml:space="preserve">Registered </w:t>
       </w:r>
       <w:r w:rsidRPr="00051932">
         <w:t xml:space="preserve">NDIS providers are regulated by the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId24" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00051932">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS Quality and Safeguards Commission</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00532DC4" w:rsidRPr="00532DC4">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB25BF" w:rsidRPr="00BE476D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00532DC4">
+        <w:t>All</w:t>
+      </w:r>
       <w:r w:rsidRPr="00051932">
-        <w:t xml:space="preserve">, and have to meet strict conditions for the quality and safety of their services. All registered and unregistered providers must </w:t>
+        <w:t xml:space="preserve"> registered and unregistered providers must </w:t>
       </w:r>
       <w:r w:rsidR="00882643" w:rsidRPr="00051932">
         <w:t>follow</w:t>
       </w:r>
       <w:r w:rsidRPr="00051932">
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidR="00590C11" w:rsidRPr="00051932">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId25" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidR="00882643" w:rsidRPr="00051932">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NDIS Code of Conduct</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00882643" w:rsidRPr="00051932">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19697FA5" w14:textId="6FD81AC1" w:rsidR="0016347C" w:rsidRDefault="0016347C" w:rsidP="008623A8">
+    <w:p w14:paraId="19697FA5" w14:textId="2C54D774" w:rsidR="0016347C" w:rsidRDefault="0016347C" w:rsidP="008623A8">
       <w:pPr>
         <w:keepLines/>
       </w:pPr>
       <w:r w:rsidRPr="00051932">
         <w:t>There are some</w:t>
       </w:r>
       <w:r w:rsidR="00D4790D">
         <w:t xml:space="preserve"> NDIS supports where you must use a registered provider.</w:t>
       </w:r>
       <w:r w:rsidRPr="00051932">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00882643" w:rsidRPr="00051932">
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00051932">
         <w:t xml:space="preserve">ut for most supports you can choose any provider you want. If your funding is Agency-managed, you must use </w:t>
       </w:r>
       <w:r w:rsidR="000F0E1A" w:rsidRPr="00051932">
         <w:t xml:space="preserve">registered </w:t>
       </w:r>
       <w:r w:rsidRPr="00051932">
         <w:t>NDIS providers.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="103BE430" w14:textId="674A0D76" w:rsidR="00E34657" w:rsidRDefault="00E34657" w:rsidP="008623A8">
+    <w:p w14:paraId="103BE430" w14:textId="52F2DF35" w:rsidR="00E34657" w:rsidRDefault="00E34657" w:rsidP="008623A8">
       <w:pPr>
         <w:keepLines/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Learn more about registered </w:t>
       </w:r>
       <w:r w:rsidR="00D42C6A">
         <w:t xml:space="preserve">NDIS providers in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId26" w:anchor="your-plan" w:history="1">
         <w:r w:rsidR="001F1C2B" w:rsidRPr="0057087E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Our Guideline – Your plan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00D42C6A" w:rsidRPr="0057087E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1986282D" w14:textId="0E928F91" w:rsidR="005027D2" w:rsidRPr="009309FB" w:rsidRDefault="005027D2" w:rsidP="0083757E">
+    <w:p w14:paraId="1986282D" w14:textId="4A69DD74" w:rsidR="005027D2" w:rsidRPr="00CF6E94" w:rsidRDefault="005027D2" w:rsidP="0083757E">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:keepLines/>
       </w:pPr>
-      <w:r w:rsidRPr="009309FB">
-        <w:t xml:space="preserve">Can I pay my family to provide NDIS supports? </w:t>
+      <w:r w:rsidRPr="00CF6E94">
+        <w:t>Can I pay my family to provide NDIS supports?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02038DB4" w14:textId="7BAF9222" w:rsidR="005027D2" w:rsidRPr="009309FB" w:rsidRDefault="005027D2" w:rsidP="005027D2">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">We generally won’t pay family members to provide NDIS supports. We’ll only consider funding a family member to provide NDIS supports in exceptional circumstances. </w:t>
+    <w:p w14:paraId="02038DB4" w14:textId="5A6185E1" w:rsidR="005027D2" w:rsidRPr="00CF6E94" w:rsidRDefault="005027D2" w:rsidP="005027D2">
+      <w:r w:rsidRPr="00CF6E94">
+        <w:t>We generally won’t pay family members to provide NDIS supports. We’ll only consider funding a family member to provide NDIS supports in exceptional circumstances.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A11E77B" w14:textId="5A6965F3" w:rsidR="005027D2" w:rsidRPr="0057087E" w:rsidRDefault="005027D2" w:rsidP="0083757E">
-      <w:r w:rsidRPr="009309FB">
+    <w:p w14:paraId="4A11E77B" w14:textId="6A59E14D" w:rsidR="005027D2" w:rsidRDefault="005027D2" w:rsidP="0083757E">
+      <w:r w:rsidRPr="00CF6E94">
         <w:t xml:space="preserve">To learn more about whether we pay family members to provide NDIS supports, you can read from section </w:t>
       </w:r>
-      <w:r w:rsidRPr="009309FB">
+      <w:r w:rsidRPr="00CF6E94">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>How can we help you find service providers?</w:t>
       </w:r>
-      <w:r w:rsidRPr="009309FB">
+      <w:r w:rsidRPr="00CF6E94">
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
-        <w:r w:rsidRPr="009309FB">
+      <w:hyperlink r:id="rId27" w:anchor="your-plan" w:history="1">
+        <w:r w:rsidRPr="00CF6E94">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Our Guideline – Your plan</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009309FB">
+      <w:r w:rsidRPr="00CF6E94">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21FEB68E" w14:textId="73272255" w:rsidR="0016347C" w:rsidRPr="0057087E" w:rsidRDefault="0016347C" w:rsidP="0016347C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="0057087E">
         <w:t xml:space="preserve">Paying for your </w:t>
       </w:r>
       <w:r w:rsidR="007734E4" w:rsidRPr="0057087E">
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
       <w:r w:rsidRPr="0057087E">
         <w:t>supports</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DA49735" w14:textId="7A16895D" w:rsidR="0016347C" w:rsidRPr="0057087E" w:rsidRDefault="0016347C" w:rsidP="0016347C">
       <w:r w:rsidRPr="0057087E">
         <w:t xml:space="preserve">The way you pay for your </w:t>
       </w:r>
       <w:r w:rsidR="007734E4" w:rsidRPr="0057087E">
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
       <w:r w:rsidRPr="0057087E">
         <w:t>supports</w:t>
       </w:r>
       <w:r w:rsidR="009A51EB" w:rsidRPr="0057087E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0057087E">
         <w:t>will be different depending on how your plan is managed:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63294C73" w14:textId="370B9D70" w:rsidR="0016347C" w:rsidRPr="0057087E" w:rsidRDefault="0016347C" w:rsidP="002D64B1">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet"/>
+    <w:p w14:paraId="63294C73" w14:textId="370B9D70" w:rsidR="0016347C" w:rsidRPr="0057087E" w:rsidRDefault="0016347C" w:rsidP="00BE476D">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="0057087E">
         <w:t>If your funding is self-managed, you</w:t>
       </w:r>
       <w:r w:rsidR="00421896" w:rsidRPr="0057087E">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="0057087E">
         <w:t xml:space="preserve">ll pay your providers through the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidR="00B00330" w:rsidRPr="0057087E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>my NDIS mobile app</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00852B0A" w:rsidRPr="0057087E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D649644" w14:textId="51182B32" w:rsidR="0016347C" w:rsidRPr="0057087E" w:rsidRDefault="0016347C" w:rsidP="002D64B1">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet"/>
+    <w:p w14:paraId="7D649644" w14:textId="51182B32" w:rsidR="0016347C" w:rsidRPr="0057087E" w:rsidRDefault="0016347C" w:rsidP="00BE476D">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="0057087E">
+        <w:lastRenderedPageBreak/>
         <w:t>If you use a registered plan manager, they</w:t>
       </w:r>
       <w:r w:rsidR="00421896" w:rsidRPr="0057087E">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="0057087E">
         <w:t>ll pay your providers for you</w:t>
       </w:r>
       <w:r w:rsidR="00590C11" w:rsidRPr="0057087E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="062E781E" w14:textId="273DF38F" w:rsidR="0016347C" w:rsidRPr="0057087E" w:rsidRDefault="0016347C" w:rsidP="002D64B1">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet"/>
+    <w:p w14:paraId="062E781E" w14:textId="273DF38F" w:rsidR="0016347C" w:rsidRPr="0057087E" w:rsidRDefault="0016347C" w:rsidP="00BE476D">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="0057087E">
         <w:t>If your funding is Agency-managed, we</w:t>
       </w:r>
       <w:r w:rsidR="00421896" w:rsidRPr="0057087E">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="0057087E">
         <w:t>ll pay your providers for you.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CB58F40" w14:textId="53A3B005" w:rsidR="0016347C" w:rsidRPr="0057087E" w:rsidRDefault="0016347C" w:rsidP="0016347C">
       <w:r w:rsidRPr="0057087E">
         <w:t xml:space="preserve">You can use the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidR="007C2FEB" w:rsidRPr="0057087E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>my NDIS mobile app</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0057087E">
         <w:t xml:space="preserve"> to check the claims against your plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A4658C0" w14:textId="1878F797" w:rsidR="0016347C" w:rsidRDefault="0016347C" w:rsidP="742155B2">
+    <w:p w14:paraId="1A4658C0" w14:textId="1ADCF50C" w:rsidR="0016347C" w:rsidRDefault="0016347C" w:rsidP="742155B2">
       <w:r w:rsidRPr="0057087E">
         <w:t xml:space="preserve">To learn more, </w:t>
       </w:r>
       <w:r w:rsidR="005E1E61" w:rsidRPr="0057087E">
         <w:t xml:space="preserve">go to section </w:t>
       </w:r>
       <w:r w:rsidR="005E1E61" w:rsidRPr="0057087E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>How much will we pay for each NDIS support?</w:t>
       </w:r>
       <w:r w:rsidR="005E1E61" w:rsidRPr="0057087E">
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId30" w:anchor="your-plan" w:history="1">
         <w:r w:rsidR="00810C18">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Our Guideline – Your plan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="005E1E61" w:rsidRPr="0057087E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A43E4C0" w14:textId="77777777" w:rsidR="0016347C" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="0016347C">
+    <w:p w14:paraId="5A43E4C0" w14:textId="77777777" w:rsidR="0016347C" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="00184DF6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00051932">
-        <w:lastRenderedPageBreak/>
         <w:t>Making sure your plan is working for you</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40AC62F8" w14:textId="77777777" w:rsidR="0016347C" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="0016347C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00051932">
         <w:t>Check-ins</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1189769F" w14:textId="598BC1DC" w:rsidR="0016347C" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="0016347C">
       <w:r w:rsidRPr="00051932">
         <w:t xml:space="preserve">At least once a year, we’ll arrange a check-in meeting with you to see how you’re going with your plan. We can meet with you face-to-face or by phone. </w:t>
       </w:r>
       <w:r w:rsidR="00AF3FA4" w:rsidRPr="00051932">
         <w:t>If you want to, y</w:t>
       </w:r>
       <w:r w:rsidRPr="00051932">
         <w:t>ou can bring a family member, supporter, or someone who helps you with your plan to your check-in</w:t>
       </w:r>
       <w:r w:rsidR="00AF3FA4" w:rsidRPr="00051932">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FBE17D5" w14:textId="77777777" w:rsidR="0016347C" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="0016347C">
       <w:r w:rsidRPr="00051932">
         <w:t>Things we’ll talk about include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="191A3551" w14:textId="77777777" w:rsidR="0016347C" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="002D64B1">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet"/>
+    <w:p w14:paraId="191A3551" w14:textId="77777777" w:rsidR="0016347C" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="00BE476D">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00051932">
         <w:t>if you’re accessing the services and supports you need</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C96CBA0" w14:textId="77777777" w:rsidR="0016347C" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="002D64B1">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet"/>
+    <w:p w14:paraId="3C96CBA0" w14:textId="77777777" w:rsidR="0016347C" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="00BE476D">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00051932">
         <w:t>how you’re going with your goals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4948A97D" w14:textId="77777777" w:rsidR="0016347C" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="002D64B1">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet"/>
+    <w:p w14:paraId="4948A97D" w14:textId="77777777" w:rsidR="0016347C" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="00BE476D">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00051932">
         <w:t>if your situation has changed and we need to change your plan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D9BB03E" w14:textId="77777777" w:rsidR="0016347C" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="002D64B1">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet"/>
+    <w:p w14:paraId="6D9BB03E" w14:textId="77777777" w:rsidR="0016347C" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="00BE476D">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00051932">
         <w:t>if you have any questions about your plan and the NDIS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10904D26" w14:textId="77777777" w:rsidR="0016347C" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="0016347C">
       <w:r w:rsidRPr="00051932">
         <w:t>If your plan is working well for you, nothing needs to change after your check-in. If you do need to make changes to your plan, we’ll support you to ask for these changes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AD54BB7" w14:textId="77777777" w:rsidR="0016347C" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="0016347C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00051932">
         <w:t>Changing your plan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FC4E5AD" w14:textId="77777777" w:rsidR="0016347C" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="0016347C">
       <w:r w:rsidRPr="00051932">
         <w:t>If your situation changes during your plan, you might need more, less or different funding. You can ask for changes to your plan at any time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48AACED0" w14:textId="77777777" w:rsidR="0016347C" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="0016347C">
       <w:r w:rsidRPr="00051932">
         <w:t>If you need changes to your plan, you should talk to your my NDIS contact. They’ll work with you to understand how your situation has changed and support you to ask for changes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C7176F1" w14:textId="58647AC7" w:rsidR="0016347C" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="742155B2">
+    <w:p w14:paraId="5C7176F1" w14:textId="5230F3DA" w:rsidR="0016347C" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="742155B2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00051932">
         <w:t>To learn more</w:t>
       </w:r>
       <w:r w:rsidRPr="0057087E">
-        <w:t xml:space="preserve">, read </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidR="00A245A2">
+        <w:t>, read</w:t>
+      </w:r>
+      <w:r w:rsidR="00F6619C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31" w:anchor="plan-variations" w:history="1">
+        <w:r w:rsidR="00DB5908">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Our Guideline – Changing your plan</w:t>
+          <w:t>Our Guideline – Plan variations</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00F6619C">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId32" w:anchor="plan-reassessments" w:history="1">
+        <w:r w:rsidR="00F6619C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Our Guideline – Plan reassessments</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="25E7E1F0" w:rsidRPr="0057087E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="25E7E1F0" w:rsidRPr="0057087E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>on the</w:t>
       </w:r>
       <w:r w:rsidR="25E7E1F0" w:rsidRPr="00051932">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> NDIS website.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27AE61DE" w14:textId="77777777" w:rsidR="0016347C" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="0016347C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00051932">
         <w:t>Your plan reassessment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14F8DD52" w14:textId="77777777" w:rsidR="0016347C" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="0016347C">
       <w:r w:rsidRPr="00051932">
+        <w:lastRenderedPageBreak/>
         <w:t>Your plan will continue until you receive a new plan, or you leave the NDIS.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41B428EE" w14:textId="2BCBCB8E" w:rsidR="00CA2860" w:rsidRDefault="0016347C" w:rsidP="0016347C">
+    <w:p w14:paraId="34092A83" w14:textId="070ACC70" w:rsidR="00AB03DB" w:rsidRDefault="0016347C" w:rsidP="0016347C">
       <w:r w:rsidRPr="00051932">
         <w:t>We’ll contact you about 3 months before your plan reassessment date. Your plan reassessment date is listed in your plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="444CC693" w14:textId="77777777" w:rsidR="00CA2860" w:rsidRDefault="00CA2860">
-[...4 lines deleted...]
-        <w:br w:type="page"/>
+    <w:p w14:paraId="209648C6" w14:textId="77777777" w:rsidR="0016347C" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="006A3677">
+      <w:r w:rsidRPr="00051932">
+        <w:t>We’ll arrange a check-in meeting with you so we can talk about how your plan has been working. We’ll talk to you about what to expect in your plan reassessment, including:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="209648C6" w14:textId="77777777" w:rsidR="0016347C" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="0016347C">
-[...11 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="0867A86D" w14:textId="77777777" w:rsidR="0016347C" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="00BE476D">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00051932">
         <w:t>any information or evidence you’ll need to give us</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CCCF288" w14:textId="77777777" w:rsidR="0016347C" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="0016347C">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="3CCCF288" w14:textId="77777777" w:rsidR="0016347C" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="00BE476D">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00051932">
         <w:t>things you should think about to prepare.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A0C8760" w14:textId="2D09230E" w:rsidR="002E262B" w:rsidRPr="00051932" w:rsidRDefault="0016347C" w:rsidP="00522AB9">
       <w:r w:rsidRPr="00051932">
         <w:t xml:space="preserve">When we reassess your plan, we’ll have a plan </w:t>
       </w:r>
       <w:r w:rsidR="000437A4" w:rsidRPr="00051932">
         <w:t xml:space="preserve">meeting </w:t>
       </w:r>
       <w:r w:rsidRPr="00051932">
         <w:t>with you and</w:t>
       </w:r>
       <w:r w:rsidR="00D93225">
         <w:t xml:space="preserve"> create your new plan</w:t>
       </w:r>
       <w:r w:rsidRPr="00051932">
         <w:t xml:space="preserve">. If your plan has worked well and your situation hasn’t changed, we can approve a new plan with the same </w:t>
       </w:r>
       <w:r w:rsidR="009A51EB" w:rsidRPr="00051932">
         <w:t xml:space="preserve">NDIS </w:t>
       </w:r>
       <w:r w:rsidRPr="00051932">
         <w:t>supports.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D4AAF24" w14:textId="49AC4E7C" w:rsidR="00B303AD" w:rsidRDefault="006E3751" w:rsidP="0045591B">
+    <w:p w14:paraId="1D4AAF24" w14:textId="445F2C24" w:rsidR="00B303AD" w:rsidRDefault="006E3751" w:rsidP="00BE476D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r w:rsidRPr="0057087E">
         <w:t>To learn more</w:t>
       </w:r>
       <w:r w:rsidR="6C1C508E" w:rsidRPr="0057087E">
         <w:t xml:space="preserve"> about using your NDIS plan, visit</w:t>
       </w:r>
       <w:r w:rsidR="6C1C508E" w:rsidRPr="0057087E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
-        <w:r w:rsidR="007E2BBC">
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidR="007371C4" w:rsidRPr="007371C4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
-          <w:t>Understanding your plan</w:t>
+          <w:t>Using your funding</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00880DE2" w:rsidRPr="0057087E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F8824C4" w14:textId="096D41F4" w:rsidR="00B40AAC" w:rsidRPr="00051932" w:rsidRDefault="00B40AAC" w:rsidP="00051932">
+    <w:p w14:paraId="6F8824C4" w14:textId="096D41F4" w:rsidR="00B40AAC" w:rsidRPr="00051932" w:rsidRDefault="00B40AAC" w:rsidP="00EB2EFE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00051932">
         <w:t xml:space="preserve">National Disability Insurance </w:t>
       </w:r>
       <w:r w:rsidR="00C26BAE" w:rsidRPr="00051932">
         <w:t>Scheme</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01B45FB7" w14:textId="77777777" w:rsidR="003B535C" w:rsidRPr="003B535C" w:rsidRDefault="003B535C" w:rsidP="003B535C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="116" w:line="338" w:lineRule="auto"/>
         <w:ind w:right="4"/>
         <w:rPr>
           <w:color w:val="0432FF"/>
           <w:spacing w:val="-5"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1728,185 +1809,185 @@
         </w:rPr>
         <w:t>Telephone 1800 800 110</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5081F2C5" w14:textId="77777777" w:rsidR="003B535C" w:rsidRPr="003B535C" w:rsidRDefault="003B535C" w:rsidP="003B535C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="110"/>
         <w:ind w:right="4"/>
         <w:rPr>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B535C">
         <w:rPr>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Webchat </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidRPr="003B535C">
           <w:rPr>
             <w:color w:val="0432FF"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Contact</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="244B57CB" w14:textId="77777777" w:rsidR="003B535C" w:rsidRPr="003B535C" w:rsidRDefault="003B535C" w:rsidP="003B535C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="116"/>
         <w:ind w:right="4"/>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B535C">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Follow us on our social channels</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7973D39F" w14:textId="77777777" w:rsidR="003B535C" w:rsidRPr="003B535C" w:rsidRDefault="003B535C" w:rsidP="003B535C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="116"/>
         <w:ind w:right="4"/>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidRPr="003B535C">
           <w:rPr>
             <w:color w:val="0432FF"/>
             <w:spacing w:val="-5"/>
             <w:kern w:val="1"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Facebook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003B535C">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidRPr="003B535C">
           <w:rPr>
             <w:color w:val="0432FF"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>X</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003B535C">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidRPr="003B535C">
           <w:rPr>
             <w:color w:val="0432FF"/>
             <w:spacing w:val="-5"/>
             <w:kern w:val="1"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Instagram</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003B535C">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidRPr="003B535C">
           <w:rPr>
             <w:color w:val="0432FF"/>
             <w:spacing w:val="-5"/>
             <w:kern w:val="1"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>YouTube</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003B535C">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidRPr="003B535C">
           <w:rPr>
             <w:color w:val="0432FF"/>
             <w:spacing w:val="-5"/>
             <w:kern w:val="1"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>LinkedIn</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6B8A6289" w14:textId="77777777" w:rsidR="003B535C" w:rsidRPr="003B535C" w:rsidRDefault="003B535C" w:rsidP="003B535C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="116"/>
         <w:ind w:right="4"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
@@ -2040,137 +2121,137 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1800 555 727</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39D3EF56" w14:textId="167C630D" w:rsidR="007F12A0" w:rsidRDefault="003B535C" w:rsidP="00CF7483">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="116" w:line="338" w:lineRule="auto"/>
         <w:ind w:right="4"/>
       </w:pPr>
       <w:r w:rsidRPr="003B535C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:kern w:val="1"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">National Relay Service: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:history="1">
+      <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidRPr="003B535C">
           <w:rPr>
             <w:color w:val="0432FF"/>
             <w:kern w:val="1"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>relayservice.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="75D58159" w14:textId="1B0E7734" w:rsidR="007F12A0" w:rsidRPr="00266276" w:rsidRDefault="007F12A0" w:rsidP="00266276">
+    <w:p w14:paraId="75D58159" w14:textId="1F892094" w:rsidR="007F12A0" w:rsidRPr="00F71AC2" w:rsidRDefault="007F12A0" w:rsidP="00F71AC2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6B2876" w:themeColor="text2"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="007F12A0" w:rsidRPr="00266276" w:rsidSect="0045591B">
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId41"/>
+    <w:sectPr w:rsidR="007F12A0" w:rsidRPr="00F71AC2" w:rsidSect="0045591B">
+      <w:headerReference w:type="even" r:id="rId41"/>
+      <w:footerReference w:type="even" r:id="rId42"/>
+      <w:footerReference w:type="default" r:id="rId43"/>
+      <w:headerReference w:type="first" r:id="rId44"/>
+      <w:footerReference w:type="first" r:id="rId45"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1905" w:right="1440" w:bottom="1440" w:left="1440" w:header="771" w:footer="391" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="415D93DE" w14:textId="77777777" w:rsidR="00D87AE5" w:rsidRPr="00FC6A67" w:rsidRDefault="00D87AE5" w:rsidP="00863C7F">
+    <w:p w14:paraId="4FDBCB89" w14:textId="77777777" w:rsidR="00A5621C" w:rsidRPr="00FC6A67" w:rsidRDefault="00A5621C" w:rsidP="00863C7F">
       <w:r w:rsidRPr="00FC6A67">
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DFE8723" w14:textId="77777777" w:rsidR="00D87AE5" w:rsidRPr="00FC6A67" w:rsidRDefault="00D87AE5" w:rsidP="00863C7F"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="6776D2FB" w14:textId="77777777" w:rsidR="00D87AE5" w:rsidRPr="00FC6A67" w:rsidRDefault="00D87AE5"/>
+    <w:p w14:paraId="3E1C234E" w14:textId="77777777" w:rsidR="00A5621C" w:rsidRPr="00FC6A67" w:rsidRDefault="00A5621C" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="58834DB0" w14:textId="77777777" w:rsidR="00A5621C" w:rsidRPr="00FC6A67" w:rsidRDefault="00A5621C" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="4048376C" w14:textId="77777777" w:rsidR="00A5621C" w:rsidRPr="00FC6A67" w:rsidRDefault="00A5621C" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="2D8305F3" w14:textId="77777777" w:rsidR="00A5621C" w:rsidRPr="00FC6A67" w:rsidRDefault="00A5621C" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="1687FB58" w14:textId="77777777" w:rsidR="00A5621C" w:rsidRPr="00FC6A67" w:rsidRDefault="00A5621C" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="79C21E0E" w14:textId="77777777" w:rsidR="00A5621C" w:rsidRPr="00FC6A67" w:rsidRDefault="00A5621C" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="2707FD0B" w14:textId="77777777" w:rsidR="00A5621C" w:rsidRPr="00FC6A67" w:rsidRDefault="00A5621C" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="78834F82" w14:textId="77777777" w:rsidR="00A5621C" w:rsidRPr="00FC6A67" w:rsidRDefault="00A5621C" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="608E1720" w14:textId="77777777" w:rsidR="00A5621C" w:rsidRPr="00FC6A67" w:rsidRDefault="00A5621C" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="461A0BDA" w14:textId="77777777" w:rsidR="00A5621C" w:rsidRPr="00FC6A67" w:rsidRDefault="00A5621C"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="20E86C3F" w14:textId="77777777" w:rsidR="00D87AE5" w:rsidRPr="00FC6A67" w:rsidRDefault="00D87AE5" w:rsidP="00863C7F">
+    <w:p w14:paraId="382EA4B0" w14:textId="77777777" w:rsidR="00A5621C" w:rsidRPr="00FC6A67" w:rsidRDefault="00A5621C" w:rsidP="00863C7F">
       <w:r w:rsidRPr="00FC6A67">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F8D6A42" w14:textId="77777777" w:rsidR="00D87AE5" w:rsidRPr="00FC6A67" w:rsidRDefault="00D87AE5" w:rsidP="00863C7F"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="537208D7" w14:textId="77777777" w:rsidR="00D87AE5" w:rsidRPr="00FC6A67" w:rsidRDefault="00D87AE5"/>
+    <w:p w14:paraId="7070D4D1" w14:textId="77777777" w:rsidR="00A5621C" w:rsidRPr="00FC6A67" w:rsidRDefault="00A5621C" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="33A150CF" w14:textId="77777777" w:rsidR="00A5621C" w:rsidRPr="00FC6A67" w:rsidRDefault="00A5621C" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="4EA5EAD7" w14:textId="77777777" w:rsidR="00A5621C" w:rsidRPr="00FC6A67" w:rsidRDefault="00A5621C" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="4E2F2B8C" w14:textId="77777777" w:rsidR="00A5621C" w:rsidRPr="00FC6A67" w:rsidRDefault="00A5621C" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="02A673DA" w14:textId="77777777" w:rsidR="00A5621C" w:rsidRPr="00FC6A67" w:rsidRDefault="00A5621C" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="46B72B71" w14:textId="77777777" w:rsidR="00A5621C" w:rsidRPr="00FC6A67" w:rsidRDefault="00A5621C" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="7C0A5F32" w14:textId="77777777" w:rsidR="00A5621C" w:rsidRPr="00FC6A67" w:rsidRDefault="00A5621C" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="34F30D81" w14:textId="77777777" w:rsidR="00A5621C" w:rsidRPr="00FC6A67" w:rsidRDefault="00A5621C" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="6B59EFF1" w14:textId="77777777" w:rsidR="00A5621C" w:rsidRPr="00FC6A67" w:rsidRDefault="00A5621C" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="7456E7D5" w14:textId="77777777" w:rsidR="00A5621C" w:rsidRPr="00FC6A67" w:rsidRDefault="00A5621C"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="57F3C5AC" w14:textId="77777777" w:rsidR="00D87AE5" w:rsidRPr="00FC6A67" w:rsidRDefault="00D87AE5">
+    <w:p w14:paraId="0019D880" w14:textId="77777777" w:rsidR="00A5621C" w:rsidRPr="00FC6A67" w:rsidRDefault="00A5621C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3DF32DBA" w14:textId="77777777" w:rsidR="00D87AE5" w:rsidRPr="00FC6A67" w:rsidRDefault="00D87AE5"/>
+    <w:p w14:paraId="7A934F1C" w14:textId="77777777" w:rsidR="00A5621C" w:rsidRPr="00FC6A67" w:rsidRDefault="00A5621C"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -2203,51 +2284,50 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (Body CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="FSMe-Bold">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6CF8C458" w14:textId="77777777" w:rsidR="0016347C" w:rsidRPr="00FC6A67" w:rsidRDefault="002B27DE" w:rsidP="00446555">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
@@ -2258,55 +2338,55 @@
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00FC6A67">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00FC6A67">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="46AFB6A1" w14:textId="68FDD59D" w:rsidR="00A71751" w:rsidRPr="00FC6A67" w:rsidRDefault="00A71751" w:rsidP="00863C7F"/>
   <w:p w14:paraId="417477BC" w14:textId="77777777" w:rsidR="00497A02" w:rsidRPr="00FC6A67" w:rsidRDefault="00497A02"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="587D6308" w14:textId="46010B46" w:rsidR="0034384C" w:rsidRDefault="00000000" w:rsidP="009309FB">
+  <w:p w14:paraId="587D6308" w14:textId="66244592" w:rsidR="0034384C" w:rsidRDefault="00000000" w:rsidP="00EB2138">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:framePr w:h="661" w:hRule="exact" w:wrap="none" w:vAnchor="text" w:hAnchor="page" w:x="10381" w:y="1"/>
-      <w:jc w:val="center"/>
+      <w:framePr w:h="661" w:hRule="exact" w:wrap="none" w:vAnchor="text" w:hAnchor="page" w:x="11245" w:y="-159"/>
+      <w:jc w:val="right"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
         </w:rPr>
         <w:id w:val="285930442"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtContent>
         <w:r w:rsidR="0034384C" w:rsidRPr="002B27DE">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="6B2876" w:themeColor="text2"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
@@ -2379,90 +2459,90 @@
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="667CF752" w14:textId="22A28DC9" w:rsidR="00AC5ABF" w:rsidRPr="00B4165A" w:rsidRDefault="00285DEE" w:rsidP="00285DEE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:bCs/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00FC6A67">
       <w:rPr>
         <w:color w:val="6B2876" w:themeColor="text2"/>
       </w:rPr>
       <w:t>ndis.gov.au</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="06086D11" w14:textId="77777777" w:rsidR="00D87AE5" w:rsidRPr="00FC6A67" w:rsidRDefault="00D87AE5" w:rsidP="00863C7F">
+    <w:p w14:paraId="053ADCED" w14:textId="77777777" w:rsidR="00A5621C" w:rsidRPr="00FC6A67" w:rsidRDefault="00A5621C" w:rsidP="00863C7F">
       <w:r w:rsidRPr="00FC6A67">
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C4CC938" w14:textId="77777777" w:rsidR="00D87AE5" w:rsidRPr="00FC6A67" w:rsidRDefault="00D87AE5" w:rsidP="00863C7F"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="6BEA7C70" w14:textId="77777777" w:rsidR="00D87AE5" w:rsidRPr="00FC6A67" w:rsidRDefault="00D87AE5"/>
+    <w:p w14:paraId="3E3A20E0" w14:textId="77777777" w:rsidR="00A5621C" w:rsidRPr="00FC6A67" w:rsidRDefault="00A5621C" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="570C14BB" w14:textId="77777777" w:rsidR="00A5621C" w:rsidRPr="00FC6A67" w:rsidRDefault="00A5621C" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="05841E3B" w14:textId="77777777" w:rsidR="00A5621C" w:rsidRPr="00FC6A67" w:rsidRDefault="00A5621C" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="38887E2C" w14:textId="77777777" w:rsidR="00A5621C" w:rsidRPr="00FC6A67" w:rsidRDefault="00A5621C" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="675D356C" w14:textId="77777777" w:rsidR="00A5621C" w:rsidRPr="00FC6A67" w:rsidRDefault="00A5621C" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="7DD76F76" w14:textId="77777777" w:rsidR="00A5621C" w:rsidRPr="00FC6A67" w:rsidRDefault="00A5621C" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="4CDBEC0A" w14:textId="77777777" w:rsidR="00A5621C" w:rsidRPr="00FC6A67" w:rsidRDefault="00A5621C" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="2BFB244F" w14:textId="77777777" w:rsidR="00A5621C" w:rsidRPr="00FC6A67" w:rsidRDefault="00A5621C" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="5CACBB05" w14:textId="77777777" w:rsidR="00A5621C" w:rsidRPr="00FC6A67" w:rsidRDefault="00A5621C" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="698FA43A" w14:textId="77777777" w:rsidR="00A5621C" w:rsidRPr="00FC6A67" w:rsidRDefault="00A5621C"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="39500EEE" w14:textId="77777777" w:rsidR="00D87AE5" w:rsidRPr="00FC6A67" w:rsidRDefault="00D87AE5" w:rsidP="00863C7F">
+    <w:p w14:paraId="71FB188B" w14:textId="77777777" w:rsidR="00A5621C" w:rsidRPr="00FC6A67" w:rsidRDefault="00A5621C" w:rsidP="00863C7F">
       <w:r w:rsidRPr="00FC6A67">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F598924" w14:textId="77777777" w:rsidR="00D87AE5" w:rsidRPr="00FC6A67" w:rsidRDefault="00D87AE5" w:rsidP="00863C7F"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="0CED7B68" w14:textId="77777777" w:rsidR="00D87AE5" w:rsidRPr="00FC6A67" w:rsidRDefault="00D87AE5"/>
+    <w:p w14:paraId="48E97180" w14:textId="77777777" w:rsidR="00A5621C" w:rsidRPr="00FC6A67" w:rsidRDefault="00A5621C" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="3EB40FA5" w14:textId="77777777" w:rsidR="00A5621C" w:rsidRPr="00FC6A67" w:rsidRDefault="00A5621C" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="1CC9061C" w14:textId="77777777" w:rsidR="00A5621C" w:rsidRPr="00FC6A67" w:rsidRDefault="00A5621C" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="66FC197D" w14:textId="77777777" w:rsidR="00A5621C" w:rsidRPr="00FC6A67" w:rsidRDefault="00A5621C" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="706ACEE3" w14:textId="77777777" w:rsidR="00A5621C" w:rsidRPr="00FC6A67" w:rsidRDefault="00A5621C" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="4C8FCBAE" w14:textId="77777777" w:rsidR="00A5621C" w:rsidRPr="00FC6A67" w:rsidRDefault="00A5621C" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="4385BDBC" w14:textId="77777777" w:rsidR="00A5621C" w:rsidRPr="00FC6A67" w:rsidRDefault="00A5621C" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="7CCCA1DF" w14:textId="77777777" w:rsidR="00A5621C" w:rsidRPr="00FC6A67" w:rsidRDefault="00A5621C" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="516ADA47" w14:textId="77777777" w:rsidR="00A5621C" w:rsidRPr="00FC6A67" w:rsidRDefault="00A5621C" w:rsidP="00863C7F"/>
+    <w:p w14:paraId="0B44AFC9" w14:textId="77777777" w:rsidR="00A5621C" w:rsidRPr="00FC6A67" w:rsidRDefault="00A5621C"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="699409D3" w14:textId="77777777" w:rsidR="00D87AE5" w:rsidRPr="00FC6A67" w:rsidRDefault="00D87AE5">
+    <w:p w14:paraId="74D7E0D9" w14:textId="77777777" w:rsidR="00A5621C" w:rsidRPr="00FC6A67" w:rsidRDefault="00A5621C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F49C668" w14:textId="77777777" w:rsidR="00D87AE5" w:rsidRPr="00FC6A67" w:rsidRDefault="00D87AE5"/>
+    <w:p w14:paraId="18D9DA2C" w14:textId="77777777" w:rsidR="00A5621C" w:rsidRPr="00FC6A67" w:rsidRDefault="00A5621C"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2C4B03DA" w14:textId="77777777" w:rsidR="0016347C" w:rsidRPr="00FC6A67" w:rsidRDefault="0016347C" w:rsidP="00863C7F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="56240856" w14:textId="77777777" w:rsidR="00A71751" w:rsidRPr="00FC6A67" w:rsidRDefault="00A71751" w:rsidP="00863C7F"/>
   <w:p w14:paraId="6A518029" w14:textId="77777777" w:rsidR="00497A02" w:rsidRPr="00FC6A67" w:rsidRDefault="00497A02"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6F14C157" w14:textId="451A1F2F" w:rsidR="00180D51" w:rsidRPr="00FC6A67" w:rsidRDefault="002B27DE" w:rsidP="0025303C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:color w:val="F9F9F9" w:themeColor="background1"/>
       </w:rPr>
     </w:pPr>
@@ -2537,54 +2617,54 @@
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="90000" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...2 lines deleted...]
-              <v:fill r:id="rId2" o:title="" recolor="t" rotate="t" type="frame"/>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
+          <w:pict w14:anchorId="15621086">
+            <v:rect id="Rectangle 7" style="position:absolute;margin-left:-1in;margin-top:-95.55pt;width:595.25pt;height:841.6pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" alt="&quot;&quot;" o:spid="_x0000_s1026" stroked="f" strokeweight="1pt" w14:anchorId="229D7F14" o:gfxdata="UEsDBBQABgAIAAAAIQDa9j37DQEAABQCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAi13YGOIyA0HiBK3DajcaI4lO3tSbtNgolN4pjY3+/PSbnc2oGNEMg4rPhtXnAG&#10;qJw22FX8ff2U3XNGUaKWg0Oo+A6IL+vrq3K980As0UgV72P0D0KQ6sFKyp0HTJXWBStjOoZOeKk+&#10;ZAdiURR3QjmMgDGLUwavywZa+TlEttqm673JxnecPe77plEVN3biNx46Lv5EAgx0wkjvB6NkTMuJ&#10;EfWJWHaQyhM591BvPN0k8zMTpspvqZ8DDtxLes1gNLBXGeKztEld6EACFq5xKr+cMUlaylzbGgV5&#10;E2g1U0enc9nafWGA8b/hTcLeYDymi/lP628AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PB&#10;MnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhq&#10;lCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7&#10;R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDUDMpuuAIAAOkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtO3DAQfa/U&#10;f7D8XrK7ZblEZNEKRIW0AgRUPHsdm0R1PO7Ye+vXd2xnAwLUSlXzYHk8tzMnM3N2vu0MWyv0LdiK&#10;jw9GnCkroW7tc8W/P159OeHMB2FrYcCqiu+U5+ezz5/ONq5UE2jA1AoZBbG+3LiKNyG4sii8bFQn&#10;/AE4ZUmpATsRSMTnokaxoeidKSaj0VGxAawdglTe0+tlVvJZiq+1kuFWa68CMxUnbCGdmM5lPIvZ&#10;mSifUbimlT0M8Q8oOtFaSjqEuhRBsBW270J1rUTwoMOBhK4ArVupUg1UzXj0ppqHRjiVaiFyvBto&#10;8v8vrLxZP7g7jNC9W4D84YmRYuN8OWii4HubrcYu2hJwtk0s7gYW1TYwSY/H0+np0fGUM0m68ejo&#10;5OTrJBFdiHLv79CHbwo6Fi8VR/pPiT6xXvgQEYhybxLTLU3rrlpj9veeCfqPf++XzPElyFWnbMhN&#10;g8qIQB3rm9Z5zrBU3VLVhOO6HueW8AFVkE1MqCnxPQHMsAYFQXwNy9hoayHCzJbxJTGZyUs0hp1R&#10;0c7Ye6VZWxNdk1R4anh1YZCtBbWqkJLAjrOqEbXKz9MRfREgJR88kpQCvqDtY/cB4jC9j53D5Op0&#10;dFVpXgZgoz8By86DR8oMNgzOXWsBPwpgqKo+c7bfk5SpiSwtod7dIUPI0+qdvGqpTRbChzuBNJ40&#10;yLRywi0d2sCm4tDfOGsAf330Hu2pW0jL2YbGveL+50qg4sxcW5qn08QsC0k4nB5TxzLMmvHhIQnL&#10;1xq76i6AftOYlpuT6Rrtg9lfNUL3RJtpHrOSSlhJuSsuA+6Fi5DXEO02qebzZEY7wYmwsA9OxuCR&#10;1TgGj9snga6flUBzdgP71SDKNyOTbaOnhfkqgG5T477w2vNN+yQ1Tr/74sJ6LSerlw09+w0AAP//&#10;AwBQSwMECgAAAAAAAAAhAKyg9AcgigEAIIoBABQAAABkcnMvbWVkaWEvaW1hZ2UxLmpwZ//Y/+0A&#10;LFBob3Rvc2hvcCAzLjAAOEJJTQPtAAAAAAAQASwAAAABAAEBLAAAAAEAAf/iDFhJQ0NfUFJPRklM&#10;RQABAQAADEhMaW5vAhAAAG1udHJSR0IgWFlaIAfOAAIACQAGADEAAGFjc3BNU0ZUAAAAAElFQyBz&#10;UkdCAAAAAAAAAAAAAAAAAAD21gABAAAAANMtSFAgIAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAEWNwcnQAAAFQAAAAM2Rlc2MAAAGEAAAAbHd0cHQAAAHwAAAA&#10;FGJrcHQAAAIEAAAAFHJYWVoAAAIYAAAAFGdYWVoAAAIsAAAAFGJYWVoAAAJAAAAAFGRtbmQAAAJU&#10;AAAAcGRtZGQAAALEAAAAiHZ1ZWQAAANMAAAAhnZpZXcAAAPUAAAAJGx1bWkAAAP4AAAAFG1lYXMA&#10;AAQMAAAAJHRlY2gAAAQwAAAADHJUUkMAAAQ8AAAIDGdUUkMAAAQ8AAAIDGJUUkMAAAQ8AAAIDHRl&#10;eHQAAAAAQ29weXJpZ2h0IChjKSAxOTk4IEhld2xldHQtUGFja2FyZCBDb21wYW55AABkZXNjAAAA&#10;AAAAABJzUkdCIElFQzYxOTY2LTIuMQAAAAAAAAAAAAAAEnNSR0IgSUVDNjE5NjYtMi4xAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAABYWVogAAAAAAAA81EA&#10;AQAAAAEWzFhZWiAAAAAAAAAAAAAAAAAAAAAAWFlaIAAAAAAAAG+iAAA49QAAA5BYWVogAAAAAAAA&#10;YpkAALeFAAAY2lhZWiAAAAAAAAAkoAAAD4QAALbPZGVzYwAAAAAAAAAWSUVDIGh0dHA6Ly93d3cu&#10;aWVjLmNoAAAAAAAAAAAAAAAWSUVDIGh0dHA6Ly93d3cuaWVjLmNoAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAGRlc2MAAAAAAAAALklFQyA2MTk2Ni0yLjEgRGVm&#10;YXVsdCBSR0IgY29sb3VyIHNwYWNlIC0gc1JHQgAAAAAAAAAAAAAALklFQyA2MTk2Ni0yLjEgRGVm&#10;YXVsdCBSR0IgY29sb3VyIHNwYWNlIC0gc1JHQgAAAAAAAAAAAAAAAAAAAAAAAAAAAABkZXNjAAAA&#10;AAAAACxSZWZlcmVuY2UgVmlld2luZyBDb25kaXRpb24gaW4gSUVDNjE5NjYtMi4xAAAAAAAAAAAA&#10;AAAsUmVmZXJlbmNlIFZpZXdpbmcgQ29uZGl0aW9uIGluIElFQzYxOTY2LTIuMQAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAdmlldwAAAAAAE6T+ABRfLgAQzxQAA+3MAAQTCwADXJ4AAAABWFlaIAAA&#10;AAAATAlWAFAAAABXH+dtZWFzAAAAAAAAAAEAAAAAAAAAAAAAAAAAAAAAAAACjwAAAAJzaWcgAAAA&#10;AENSVCBjdXJ2AAAAAAAABAAAAAAFAAoADwAUABkAHgAjACgALQAyADcAOwBAAEUASgBPAFQAWQBe&#10;AGMAaABtAHIAdwB8AIEAhgCLAJAAlQCaAJ8ApACpAK4AsgC3ALwAwQDGAMsA0ADVANsA4ADlAOsA&#10;8AD2APsBAQEHAQ0BEwEZAR8BJQErATIBOAE+AUUBTAFSAVkBYAFnAW4BdQF8AYMBiwGSAZoBoQGp&#10;AbEBuQHBAckB0QHZAeEB6QHyAfoCAwIMAhQCHQImAi8COAJBAksCVAJdAmcCcQJ6AoQCjgKYAqIC&#10;rAK2AsECywLVAuAC6wL1AwADCwMWAyEDLQM4A0MDTwNaA2YDcgN+A4oDlgOiA64DugPHA9MD4APs&#10;A/kEBgQTBCAELQQ7BEgEVQRjBHEEfgSMBJoEqAS2BMQE0wThBPAE/gUNBRwFKwU6BUkFWAVnBXcF&#10;hgWWBaYFtQXFBdUF5QX2BgYGFgYnBjcGSAZZBmoGewaMBp0GrwbABtEG4wb1BwcHGQcrBz0HTwdh&#10;B3QHhgeZB6wHvwfSB+UH+AgLCB8IMghGCFoIbgiCCJYIqgi+CNII5wj7CRAJJQk6CU8JZAl5CY8J&#10;pAm6Cc8J5Qn7ChEKJwo9ClQKagqBCpgKrgrFCtwK8wsLCyILOQtRC2kLgAuYC7ALyAvhC/kMEgwq&#10;DEMMXAx1DI4MpwzADNkM8w0NDSYNQA1aDXQNjg2pDcMN3g34DhMOLg5JDmQOfw6bDrYO0g7uDwkP&#10;JQ9BD14Peg+WD7MPzw/sEAkQJhBDEGEQfhCbELkQ1xD1ERMRMRFPEW0RjBGqEckR6BIHEiYSRRJk&#10;EoQSoxLDEuMTAxMjE0MTYxODE6QTxRPlFAYUJxRJFGoUixStFM4U8BUSFTQVVhV4FZsVvRXgFgMW&#10;JhZJFmwWjxayFtYW+hcdF0EXZReJF64X0hf3GBsYQBhlGIoYrxjVGPoZIBlFGWsZkRm3Gd0aBBoq&#10;GlEadxqeGsUa7BsUGzsbYxuKG7Ib2hwCHCocUhx7HKMczBz1HR4dRx1wHZkdwx3sHhYeQB5qHpQe&#10;vh7pHxMfPh9pH5Qfvx/qIBUgQSBsIJggxCDwIRwhSCF1IaEhziH7IiciVSKCIq8i3SMKIzgjZiOU&#10;I8Ij8CQfJE0kfCSrJNolCSU4JWgllyXHJfcmJyZXJocmtyboJxgnSSd6J6sn3CgNKD8ocSiiKNQp&#10;Bik4KWspnSnQKgIqNSpoKpsqzysCKzYraSudK9EsBSw5LG4soizXLQwtQS12Last4S4WLkwugi63&#10;Lu4vJC9aL5Evxy/+MDUwbDCkMNsxEjFKMYIxujHyMioyYzKbMtQzDTNGM38zuDPxNCs0ZTSeNNg1&#10;EzVNNYc1wjX9Njc2cjauNuk3JDdgN5w31zgUOFA4jDjIOQU5Qjl/Obw5+To2OnQ6sjrvOy07azuq&#10;O+g8JzxlPKQ84z0iPWE9oT3gPiA+YD6gPuA/IT9hP6I/4kAjQGRApkDnQSlBakGsQe5CMEJyQrVC&#10;90M6Q31DwEQDREdEikTORRJFVUWaRd5GIkZnRqtG8Ec1R3tHwEgFSEtIkUjXSR1JY0mpSfBKN0p9&#10;SsRLDEtTS5pL4kwqTHJMuk0CTUpNk03cTiVObk63TwBPSU+TT91QJ1BxULtRBlFQUZtR5lIxUnxS&#10;x1MTU19TqlP2VEJUj1TbVShVdVXCVg9WXFapVvdXRFeSV+BYL1h9WMtZGllpWbhaB1pWWqZa9VtF&#10;W5Vb5Vw1XIZc1l0nXXhdyV4aXmxevV8PX2Ffs2AFYFdgqmD8YU9homH1YklinGLwY0Njl2PrZEBk&#10;lGTpZT1lkmXnZj1mkmboZz1nk2fpaD9olmjsaUNpmmnxakhqn2r3a09rp2v/bFdsr20IbWBtuW4S&#10;bmtuxG8eb3hv0XArcIZw4HE6cZVx8HJLcqZzAXNdc7h0FHRwdMx1KHWFdeF2Pnabdvh3VnezeBF4&#10;bnjMeSp5iXnnekZ6pXsEe2N7wnwhfIF84X1BfaF+AX5ifsJ/I3+Ef+WAR4CogQqBa4HNgjCCkoL0&#10;g1eDuoQdhICE44VHhauGDoZyhteHO4efiASIaYjOiTOJmYn+imSKyoswi5aL/IxjjMqNMY2Yjf+O&#10;Zo7OjzaPnpAGkG6Q1pE/kaiSEZJ6kuOTTZO2lCCUipT0lV+VyZY0lp+XCpd1l+CYTJi4mSSZkJn8&#10;mmia1ZtCm6+cHJyJnPedZJ3SnkCerp8dn4uf+qBpoNihR6G2oiailqMGo3aj5qRWpMelOKWpphqm&#10;i6b9p26n4KhSqMSpN6mpqhyqj6sCq3Wr6axcrNCtRK24ri2uoa8Wr4uwALB1sOqxYLHWskuywrM4&#10;s660JbSctRO1irYBtnm28Ldot+C4WbjRuUq5wro7urW7LrunvCG8m70VvY++Cr6Evv+/er/1wHDA&#10;7MFnwePCX8Lbw1jD1MRRxM7FS8XIxkbGw8dBx7/IPci8yTrJuco4yrfLNsu2zDXMtc01zbXONs62&#10;zzfPuNA50LrRPNG+0j/SwdNE08bUSdTL1U7V0dZV1tjXXNfg2GTY6Nls2fHadtr724DcBdyK3RDd&#10;lt4c3qLfKd+v4DbgveFE4cziU+Lb42Pj6+Rz5PzlhOYN5pbnH+ep6DLovOlG6dDqW+rl63Dr++yG&#10;7RHtnO4o7rTvQO/M8Fjw5fFy8f/yjPMZ86f0NPTC9VD13vZt9vv3ivgZ+Kj5OPnH+lf65/t3/Af8&#10;mP0p/br+S/7c/23////uACZBZG9iZQBkAAAAAAEDABADAwYJAAAAAAAAAAAAAAAABQACSUT/2wCE&#10;AAEBAQEBAQEBAQEBAQEBAQIBAQEBAgICAgICAgICAgICAgICAgICAgICAgIDAwMDAwMDAwMDAwMD&#10;AwMDAwMDAwMBAQEBAgECAwICAwMDAwMDAwMDAwMDAwMDAwMDAwMDBAQEBAMDAwQEBAQEAwQEBAQE&#10;BAQEBAQEBAQEBAQEBAQEBP/CABEIDbQJsAMBEQACEQEDEQH/xAFLAAEAAwEBAAMBAQEAAAAAAAAA&#10;CQoLCAcEBQYDAgEBAQEBAQEBAAMBAQAAAAAAAAAIBwYFBAECAwkKEAAAAwQIBQIFBAEEAwEAAAAA&#10;AgMEBQYWEAEUNBUHFxkggAg4CXARUBIyEzMwYDU34DEiIxhA0CEkEQAABQIBCAQHCwYHCwgLAQAB&#10;AgMEBQAGEdES0qM0lAc3ICExExCAQSKzFHZRYXEyQiO0FXW1d1BwgVJidGCRcjMk1BYw4KGCkqJD&#10;U8Q2F7HBssNEpCWVQNDCY3ODk1RkNdWWEgABAgMCCAoIBgEDBQEBAAABAAIxkTMRAyCAIVFxsRJy&#10;EEFhgaHB0SIyslBw4UJSgpIEMGBiohMj0uDw8UDQ4nMFwhQTAQABAgQEBQUBAAMBAAMBAAERAPAh&#10;MVHRIEFh8YBxgZGhEDBQscFwYODhQJCw0MD/2gAMAwEAAhADEAAAAPF6QogAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6Qo&#10;gAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAS&#10;X8xzdzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xzdzHFsbAAAzn6QogAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAASX8xz&#10;dzHFsbAAAzn6QogAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAASX8xzdzHFsbAAAyya6rcAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATHcPxF6ifZ/AAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa&#10;5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAA&#10;AyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7&#10;YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;ATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ&#10;3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/&#10;qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5r&#10;AAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAD7H9P06f8jyPk/j8f8ObPV9X81/b+wH7rkvE+18z5PMNA6YAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAACc7O87v9TXNYAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAT&#10;2Ztmt9ycJxAqd7LstPvc9zEyf+VMayqf5kS38j5f04rsnZoAP9ur9+j9T7gAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAJzs7zu/1Nc1gAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAABPrmuaX&#10;05xnICqPsex07913Xquesssh/wDPb/nD/r8fkCGP/Xyx4q/9HKpAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAnOzvO7/AFNc1gAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAABPrmuaX05xnIC&#10;qPsex07913WQ+Hp7nh/xIhMARk/6QUvCL/rxbIAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAE&#10;52d53f6muawAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAn1zXNL6c4zkBVH2PY6d+67r6ln3&#10;L2ff+cn/ADE/Q898Q/z+fxXx/wB4f9AuH6228AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACc&#10;7O87v9TXNYAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAT65rml9OcZyAqj7HsdO/dd1HWM3Z&#10;NLv/AJcyT+m5/wA2M3/Quk447so4AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5&#10;rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAACfXNc0vpzjOQFUfY9jp37ruoAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAABkb2xbAAAAAAAAAAAAAAAAAAEi3K8rZMynK&#10;fvf0/n+I/v8A3qO7ZtvoXy/LaNx/H5heH4b3bzfO8B9P0onuz7Sr3r+v8Ze/74AAkz5HkLMmS5LJ&#10;/wAjyPp3x/Hxf73v17tO038H9P03wZ0nUCqPsex07913UWTsnyaSjleV+b+v6+W/X9lQXcNw/EfT&#10;9I+w/T9J6M3zaeTOM5kB5rmfU/i+PxX7/vj86fpoNtC0OB3SNI+n/p/QAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAACxbluW3m55nkCsvq+r2GszzP075&#10;PkAA/C/R9FAak6Thq73vQBbaxPErceKYr8v8fgADn30vR6C83zgKo+x7HTv3XdRo2SxLErnHccBl&#10;j2FYHN/rex0D5fl6Ac0zTKJyPIgAAcFdF0WdtUNQ86+r6oAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AE52d53f6muawAAMje2LYAAAAAAAAAAAAAAAAAAnizfNr803zgAAAAB4Z6HoZf1d115X9v3CyFlO&#10;UXhp9n4AAAACqPsex07913UaNksSxK5x3HAZY9hWBzn6vr6L0ty1LNxnGgAADm31PUzBa7rr8H9P&#10;1AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAACaXgM+&#10;0I5mmgAeQfb9sIugd/z36XpyG8zzEx3DcP8A6AKO9BUFW/1bVvTfj+PUUkGQfZ/h+EDkP2varsah&#10;p/4r+/0Tn55nkpPI8iAKo+x7HTv3XdRo2SxLErnHccBlj2FYHXvh+Jo9yzLQHEPv+/UU2zbOP/d9&#10;3oby/LnRzvO7CuZ5nRKomiICdL0wAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN&#10;7YtgAAAAAAAAAAAAAAAAACYTheF0RJhmEDw/7/vzMq0rPnT1fWAuS4RhFqPHseArV6rqtIug6Dsb&#10;5VlV5GfJ8A5F9r2s1ar6u8a+/wBAf3/H4uxz9P1l7KcpAqj7HsdO/dd1GjZLEsSucdxwGWPYVgTp&#10;51nd2XAsDAo00JQlc3VNUAHQvleVz16vqgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5&#10;rAAAyN7YtgAAAAAAAAAAAAAAAAACVfi+L0cZblsCEHv+/wA/WmaZAEqnGcXo6S1LYEGGhaDQGpal&#10;73s5TjYLzTNQKWW87zWE1/XwBPBm+bX6JvnACqPsex07913UaNksSxK5x3HAZY9hWBNpn3AXhJ+n&#10;4Dkr2fZp67juMG2iaH5/9X1gAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACc7O87v9TXNYAAGRvbF&#10;sAAAAAAAAAAAAAAAAAASh8dx2kLLEsAV+dJ0mh7R9HgDvzmOY0zJOk4CEjv++z7qZprSzk6TZFeY&#10;5kDNPq2rY5+r6sATwZvm1+ib5wAqj7HsdO/dd1GjZLEsSucdxwGWPYVger/F8em3Jcmf2/H4AH43&#10;+/8AaHLue5r7aXpkDWk6R9J/T+oAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAE52d53f6muawAAMje&#10;2LYAAAAAAAAAAAAAAAAAAlD47jtIWWJYAr56VpVEOjqOAHdnNc1puSZJgEJHf99n3UzTWpXHkd9O&#10;+V5YGVvYlh8/+p6oAngzfNr9E3zgBVH2PY6d+67qNGyWJYlc47jgMsewrA5v9b2LpmBYDZ8yTJQA&#10;AOGeg6ChdR9Hx3dT1IAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAABkb2xbAAAAAAA&#10;AAAAAAAAAAAEofHcdpCyxLAFfPStKoh0dRwA7s5rmtNyTJMAhI7/AL7PupmmtTOO466V8vzAMrSx&#10;LD8C9T1QBPBm+bX6JvnACqPsex07913UaNksSxK5x3HAZY9hWBzf63sf3/H4s15Hkds/FsW6H83z&#10;QAB4B6Xo5kNbVv4p6HoAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAA&#10;AAAAAAAAAAAACUPjuO0hZYlgCvnpWlUQ6Oo4Ad2c1zWm5JkmAQkd/wB9n3UzTWmBJklyEc1zYGbB&#10;VdVRrdb1wAngzfNr9E3zgBVH2PY6d+67qNGyWJYlc47jgMsewrA5v9b2AP0P8v4zIcHwc3Of5/ON&#10;nufdMeV5QApQ75vlZXXNcAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/AFNc1gAAZG9sWwAA&#10;AAAAAAAAAAAAAAABKHx3HaQssSwBXz0rSqIdHUcAO7Oa5rTckyTAISO/77Pupmmr6U3zdPtm+cAV&#10;C9s2ypXtm2ACwjmGYXt52nYCqPsex07913UaNksSxK5x3HAZY9hWBzf63sAAD7X+f87g+G4basx3&#10;HQKq+w7DTf3fdwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJzs7zu/1Nc1gAAZG9sWwAAAAAAAAAAA&#10;AAAAAABKHx3HaQssSwBXz0rSqIdHUcAO7Oa5rTckyTAISO/77PupmmrImU5ReEn2fgPKfs+zO6p+&#10;no0ut64en/H8V/KaprmH4jiAKrOw7BTd3feBo2SxLErnHccBlj2FYHjX3+jfumuaoENI0mvhp+nf&#10;Sf0/qBYWy/L72U7zuBTm3LcqqGzbMAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAABOdned3+prmsAADI&#10;3ti2AAAAAAAAAAAAAAAAAAJQ+O47SFliWAK+elaVRDo6jgB3ZzXNabkmSYBCR3/fZ91M016X8fx6&#10;hUhyH7n5/ngfB/b9o7Om6b8R9H0SI8xzHo/zfMAPIft+2qRsmx1TNn2jRsliWJXOO44DLHsKwLEm&#10;XZhcUw7Dhz96XoxD9t23Pvp+n134niTS8Hwf3f8AP9B8T8/nMzrKsuDul6UAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAACc7O87v9TXNYAAGRvbFsAAAAAAAAAAAAAAAAAASh8dx2kLLEsAV89K0qiHR1HA&#10;Duzmua03JMkwCEjv++z7qZpoT95nmd8mdJ0/p+PwAAAABCR3/fZ91M01o2SxLErnHccBlj2FYGiX&#10;L0v9289z4AAAFXbXdcpgb3vgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAABkb2xbA&#10;AAAAAAAAAAAAAAAAAEoXHcdpDSxLAFfLStKoiUdRwA7s5rmtNyTJMAhI7/vs+6maaAsO5fl11XA8&#10;D9W+P5AB579P000913WY/heFnfzvOwIINE0OgtSlK6NksSxK5x3HAZY9hWB6H8vz3KcIwib7gOA+&#10;d+v6gAfj/wC/9qq2xbFUc23bvh/t+wAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAnOzvO7/U1zWAAB&#10;kb2xbAAAAAAAAAAAAAAAAAAH6X+P8ZR+O479b/D5/wCH5/bg/pOk5d9n2QB9t/P+cpnG8b+3+f5v&#10;5fn88TdB0PInu+6APXvg+CcnPM7kh5Xlfsf0/WODquqg20PQ/DvS9L5X6/rLzw/Ddj+D4XOnq+pF&#10;F2naeO/f6HbPPc9174fhf7/H486+r64s+z7P4/5/I6b8fxpfuH4fvPm+c6L8zzOcPU9TgPpekhi7&#10;3vfEPR9IAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7&#10;YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;ATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAATnZ3nd/qa5rAAAyN7YtgA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAT35&#10;vm99mb5vAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAWGcxzG9fOs6gAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAALP2RZFdKwTBAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAFxHDcMtb4zjQAAGRvbFsAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAC+xOE3z&#10;4Ztm4AAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAADTVkuS+8+b5sAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAPTPk+TVsjSNPsP1/UAADI3ti2AAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJo+C4LQlmSZAAABkb2xbAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAF0DBsG&#10;tEZBkAAAAyN7YtgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAf3/H41C5DkPrbxPEAAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACWXi+L0Y5blsAAADI3ti2AAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAABe2nSdLCWZZkAAABkb2xbAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAHUXkeP&#10;qCyHIn6H+X8gAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAus4FgVm/JMkAAAAGRvbFsAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAADs7wfB01pKkr9J/L+QAAAAyN7YtgAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAaCkzzNNpn/AAAAAAZ&#10;G9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;BYFzTM74c5TmAAAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAHWfi+LpYyhKHsnwfAAAAAAMje2LYAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA/Xfw/hozS3LcmnJckAAAAABkb2xbAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA+T+PxfFnKcp+&#10;s1zUAAAAAAZG9sWwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAB/T8fi6zgWB2a8lyQAAAAAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAB8v8AX9brGBYHZlybJQAAAAAABkb2xbAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAH7r5/nvSzvO09Ob5wAAAA&#10;AAABkb2xbAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AA7N8Hwb8M3TdI1y3LAAAAAAAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAB/T8fix5lmWXOsHwb074/kAAAAAAAAAyN7YtgAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACQnmOYum4JgkuXE8SAAAAAAAAA&#10;Bkb2xbAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAHdHO&#10;87bMxfF7AmZ5n9h+v6gAAAAAAAAADI3ti2AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAB+l/l/KbDgM/skZVlU0XA8F8n8fgAAAAAAAAAAAZG9sWwAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAP8AZ2L4XhSx8XxcynCcJNdw&#10;PAet/D8QAAAAAAAAAAAAFL7ed5AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAA+w/X9f2P8AD+HrXxfF0f5XldheH4fePOc57J8HwAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAf/aAAgBAgABBQHkufF35NXxd+TV8Xfk1fF3&#10;5NXxd+TV8Xfk1fF347AUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosB&#10;RYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFg&#10;KLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAos&#10;BRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFF&#10;gKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAo&#10;sBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwF&#10;FgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWA&#10;osBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiw&#10;FFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUW&#10;AosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCi&#10;wFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAU&#10;WAosBRYCiwFFgKLAUWAosBRYCiwFFgKLAUWAoiFmqQZuTWKLryaxRdeTWKLryaxRdeTWKLryaxRd&#10;eTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxRdeTWKLryaxR&#10;deTWKLryaxRdeTWKLryaxRdeTWKLryaxRdf2IY1RasSZ6hiTMMSZgRQqtVLxf7C5wyRY6ngf1nii&#10;6/sSKrrTCFf+6jNPOhYiy652o/8AoMv84W6FVGFtSeSPrLFF1/YkVXWmEPrGacQnhlyV1+/B07RA&#10;ZrY/WWKLr+xIqutMIfWOoFAyrh4Om9Axm71lii6/sSKrrTCH1iKnAnFDvezrXcjTRVV7jJuDTwm6&#10;vWWKLr+xIqutMIfXRH2WTDHZHzkc/wB2HYcmoibj5f5JM0MH9Zoouv7Eiq60wh9frZFF1+GPd5YW&#10;lXFywm1cEi5WoMrRU1ptjwSYKmuLDnCr4alhbVgk+WpIMsWKkDC80XhVxPB9oO8NMVLqhR7NKoqb&#10;16ghEDUgGCKU1hFBqjstMIfXQ9IkrYVZuXE2tATi9SoIqVLEoMaotTbFCDOF4oaVQd6tKgtywI92&#10;lMIRS0phjihBcFPUer1aii6/DItu9LE/qmBjWXO0G4UlTImcj5qeReB9xF7V11+/Fa1PtUwh9dD/&#10;AL5SwfgDY2EYSPN8KvKvjYHoq7q2FqtqXqzFF1+GRTV7s36bK0mY1GZepqToiV62Yv6cIfXQ/wC+&#10;UsH4P9A+3nW8Vf0GJlM2qopVIE9WYouvwyJqvdk4EGc7TWhCrQoK4QUDXDzSy1cEJtP3EQ0L1MxG&#10;loM1KUsTvVeBkYQCkIF9m9yLu/hhD66H/fKWD8D/AGmystLudyjyOzwqzp1YAyBaGGVQNsLLIAxa&#10;yVw267In6tRRdfhkSXSllZ62pRjYk2ElMUO2pGumElflXEVtX20aXexGb1WZmIxkorq9xETmKx8E&#10;IfXQ/wC+UsH4IuN/xUwn8v2OBZhRaDercUXX4ZENXuyUwyT5mvgiBP7jJTDFfs1iKlvuNNMJMvyk&#10;4IputMIfXQ/75Swfgi0nujSwt6jvOxxQguElyL1er0UXX4Y/7pTCt64H1/8AWWmGb2Hyf52qlxp/&#10;aZeCKbrTCH10P++UsH4HsyW1n4U1DJVs0StLOGOKEFwQ9SlXq3FF1+GP+6UwreuB8XWmGb2G6v5l&#10;qWGr5UeCKbrTCH10P++UsH4BETmrRNxsDzWd1breqbzL6tRRdfhj/ulMK3rgfF1phm9htq9lqWKv&#10;5keCKbrTCH10P++UsH4BXV7h5wuVYNLGqx18TI1HYlGRpK2J+rMUXX4Y/wC6UwreuB8XWmGb2HwT&#10;5GqlxK/eZeCKbrTCH10P++UsH4KTplUqaYaZlw0wmsQNLEqycMJL/On6sxRdfhj/ALpTCt64Hxda&#10;YZvYilH7bTTCTbwxWf5WemEProf98pYPwcRi1HqiBxkZi0wh9fqzFF1+GP8AulMK3rgfF1phm9iK&#10;2X7iVKC5mY7sfCbyLQu0EZivx64mpTCFf++h/wB8pYPwKKVIlaohaFVXfFCS4IepSqmJngVJGmEE&#10;v9vqzFF1+GP+6UwreuB8XWmGb2GhCppI1MxmRSmqv2CT6akQZ/tZwqsdevgZ2g7KZxPxdtXD/vlL&#10;B+CKnj8tVDO1qstaMUtKYm5UNEStSwMas9dFVXuHQx2Fn9WYouvwx/3SmFb1wPi60wze6IhdFtL+&#10;pDN7D/vlLB+B6/PaP0Ybc9apvVqKLr8Mf90phW88D4utMM3ul8w9U2BdA7MbgSRMuZzw3Uzh+uYz&#10;CemFyVmag/75Swfgb3Yk8St8OLsgrq9uJNMytbqhisVVfL6txRdfhiiZVajw6yHEtMglpkDK70WL&#10;hMWo9R4eZDiWWQS0yBldqDFwtDKm1VNEKIKBWEVagnCK1YQhNEgZmNJkqFdXuGmHGVorlFEJQwyp&#10;hBlTZag1Opnba5aZBLTIE4fZExVV7UtLvRbAtCjOcKwgaoSm0BOEDVhCFGdMM7IkyVerkUXXk1ii&#10;68msUXXk1ii68msUXXk1ii68msVV+zLyaxZX7M3JrF5v+Lk1jA/ubk1ilX52rk1e6332nk0XV+wS&#10;uv5q+TSJGj7DLyaxa0/Mpyaf6B4tVsX5NH+12Rm5NYobfvr8mje11MKRz1qV8mkVN/3T8mjybane&#10;ic9alfJpELztyvJpEb0sifJo8G4rvSaWkzWfkzUUKiV8PSt5qcmddfsH++rdXyaP9+2nk0rr9g/X&#10;/aeTRVUqBX0/jN/Jo3vFJ3Feb2VeZuTN6RKRnC652k3Jk3vdF3B5P1Z4cmba9UGAN8TrNArr+bkx&#10;OcqdTXEzOzhtiNoaxXX78mC7zZ2cLxWgmGmKWhULtKjTX/5c3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;m9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Y&#10;ri8grjCoGi84PFbSYKP9rVCrUov/AJ//AP8An/8A/wCf/wD/AOkVf//aAAgBAwABBQHkue34OTV7&#10;fg5NXt+Dk1e34OTV7fg5NXt+Dk1e34OPDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDi&#10;jDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDij&#10;DijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijDijD&#10;ijDijDijDijDijDijDijDijDiiIWWpBm5NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF1&#10;5NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF15NYouvJrFF&#10;15NYouvJrFF15NYouvJrFF1/YhjVFqxJnqGJMwxJmBFCq1UtLzZmOtJ9Ma5vWeKLr+xIqr//AC0w&#10;hX/uoi6OlDnNXWav/UQ3GbQ5DMzSRsT9ZYouv7Eiu7Uwh9YjN51up31f/ODLF41qJ+ssUXX9iRXd&#10;qYQ+sZlErM7+DLAldbV6yxRdf2JFd2phD6w+nZU+GVpZjsalH+ggRxGc7J6yxRdf2JFd2phD66Ik&#10;hFCIam2BHkx1s0GPNprhvL9N2m9Zoouv7Eiu7Uwh9frZFF1+GPd5YWlXFywm1oBIuVqDK0VNaba8&#10;EmCprixQ4VfDSsLasE3y1JBlixUgYXmi8auJ4PtB3hpipdUKPZpUFTcvUEIgakAwRSmsIpNUdlph&#10;D66HpElbErNq4m1oCcXqVBFWpclBjVFqbYoQZwvFDSqDvVpUFuWBHu0phCKWlMMcUILgp6j1erUU&#10;XX4ZFt3pYn9UwMay52g3CkqZEzkfNTyLwPuIq/euv34rWf7dMIfXQ/75S7/wBsbCMJHm+FXlXxsD&#10;0Vd1bC1W1L1Zii6/DIqq92b9NlaTMijMvU1J0RK9bMX9OEProf8AfKXf+APt51vFX9BiZTNqqKNT&#10;OT1Zii6/DImq92TgQZztNaEKtCgrhBQNcPNLLVwQm0/cRDQvUzEaWgzUpSxO9VvrRhCsKQhV7N7k&#10;Xd/DCH10P++Uu/8AA/2mystLudyjyOzwqzp1YAyBaGGVQNsLLIAxayVw27LIn6tRRdfhkSXSllZ6&#10;2pRjYk2ElMUO2pGumElPlXEVtX20aXexGb1WZmIxkorq9xETmKx8EIfXQ/75S7/wRcb/AIqYS+X7&#10;HAswotBvVuKLr8MiGr3ZKYZJ8zXwRCn9xkphiv2axFK33GmmEmX5ScEVXWmEProf98pd/wCCLSe6&#10;NLC3qO87HFKC4RXI0Ver0UXX4Y/7pTCt64H1daYavYfJ/naqXGl9pl4IqutMIfXQ/wC+Uu/8D2ZL&#10;az8Kahkq2WJGlnDHFCC4IepSr1bii6/DH/dKYVvXA+LrTDV7DdX8y1LDV7I8EVXWmEProf8AfKXf&#10;+ARE5q0TcbA81XcZ1vZN5l9Woouvwx/3SmFb1wPi60w1ew21ey1LDX7o8EVXWmEProf98pd/4BXV&#10;7h5wuVYNLGqx18TI1HY1GRpK2J+rMUXX4Y/7pTCt64HxdaYavYfBPkaqXEt95l4IqutMIfXQ/wC+&#10;Uu/8FJ0yq1NMNMy4aYTWTDSxKsnDCK/zp+rMUXX4Y/7pTCt64HxdaYavYihH7bTTCTZwxYf5WemE&#10;Prof98pd/wCDiMWo9UQOMjMWmEPyerMUXX4Y/wC6UwreuB8XWmGr2IrZfuJUoLmZjut8JvItC7QR&#10;mK/HrialMIV/8lD/AL5S7/wKKVIlaohaFVXfFCS4IepSqmJ3gVJGmEEv9vqzFF1+GP8AulMK3rgf&#10;F1phq9hoQqaSNTMZkUpqr9gk+mpEGf7WcKrHXr4GdoOymcT8XbFw/wC+Uu/8EVPH2qoZ2tVlrRih&#10;pTE3LBoiVqXBjVnroqq9w6GOws/qzFF1+GP+6UwreuB8XWmGr3RELntpf1IavYf98pd/4Hr89o/R&#10;htz1qm9Woouvwx/3SmFbzwPi60w1e6XxDtTYF0DsxuBJEy5nPDdTOH65jMJ6YYJWZqD/AL5S7/wN&#10;7sSeJW+HF2QV1e3EmmZWt1QxWKqvl9W4ouvwxROpWo8OshxLLIKoaZAyu9Fi4TFqPUeHWQ4llkFU&#10;NMgZXYgxcLQyptVTRCaCgVhFWoJwktWEITRIGZjSZKhXV8waYcZWiuUUQlDDKmGdlTZag1Opnba5&#10;ZZBLLIE4fZExVV7UtLvRawtCiBwpCBqhKbQEoQNWEIUZ0wzsaTJV6uRRdeTWKLryaxRdeTWKLrya&#10;xRdeTWKLryaxVX7MvJrFlfszcmsXm/4uTWMD+5uTWKVfnauTV7rffaeTRdX7BK6/mr5NIkaPsMvJ&#10;rFrT8ynJp/oHi1Wxfk0f7ZZGbk1iht++vyaN7XUwpHPWpXyaRU3/AHT8mjybqneic9alfJpELzty&#10;vJpEb0sifJo8G4rvSaWkzWfkzUUKiV8PSt5qcmddfsH++rdXyaP9+2jk0rr9g/X/AGnk0VVKgV8v&#10;4zfyaN7xSdxXm9lXmbkzekSkZwuudpNyZN73RdweT9WePJm2vVBgDfE6zQK66zcmJ1CpVNcTM7OG&#10;2I2hqFdfvyYLvNnZgvFaCYaYpaFQu0qNNf8A5c3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE&#10;3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Ym9MTemJvTE3pib0xN6Yri8grjCoGi&#10;84PFbSYKv9rVCrUov/n/AP8A+f8A/wD5/wD/AP6RV//aAAgBAQABBQHku6Q/775NekP+++TXpD/v&#10;vk16Q/775NekP+++TXpD/vvk16Q/7749TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsNTXsN&#10;TXsNTXsNTXsNTXsNTXsNTXsOhCK2yJOojk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr47u5L&#10;k18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr47u5Lk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3&#10;dyXJr47u5Lk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr47u5Lk18d3clya+O7uS/YjIyNbe0&#10;o5C55tCX/X/PkV5AZ8VVPZzPhwNtLuheJnwm0wRGjGj6z+O7uS/YnjiRRV6iafKSzs+F0ZRZFMKb&#10;Giikzp11VV1ZkZLw/GjM8na3Odv9ZfHd3JfsTxv9w9PlJ/gxkvDCUU5gVVVVVU9TkNJMzx9ZfHd3&#10;JfsTxv8AcPT5Sf4MdNCqZI94OqFdKqFPWXx3dyX7E8b/AHD0+Un+DEFRMtB8UOp6MT6d1FddRas9&#10;45Z4viv1l8d3cl+xPG/3D0+Un+Doy2zbfuXqriz3y5fSLyzny1diGZGf7yiZn9ZvHd3JfsTxv9w9&#10;PlJ/g/Wzx3dyXwzpjyDN1FZhMfjBytITbGyb9nt4vsvlksxIHe2WscZV5K5k50PjLHxmQo70oc6T&#10;+nSFi15LZOV1P/pJ6cYkLmR4zYDeqWb+QOaORzy4slOkvOHPEZfeNnKBwIuTpe6eoeDRkfku1Ixh&#10;0NdNkXIZy+OXMGD0PHWxtbv6kqfKT/B0dOfQOwZxZap+MTKCoh/GNkxXW+/F5BqrPEzha4WiOhkZ&#10;Gpvacp/HlnHHaUF+OnIGHEnN0xdPjhFeS2Thqnv0q9Or8rjLxwZEP5LNLx35zwSm8Hc8HS2+rXju&#10;7kvhnjLUITPSnNnoyeGdfVTB8GQrADg4YlhmH4xcfVz0qvHICIODpD6F2ZrZUEEGVHhPlfBNeYtP&#10;lJ/g6Oh/tapzj/tsZYZYxfm9GPTv0p5eZAuvjzt6cMsM93Vm1l41ZT5j+rPju7kvhnjoa62fqK/T&#10;zKy9h3NOCI5g975fxhR0CdNTPmG//wBPyk/wdHQ/2tU5x/22Upjm6QunpiyKy1/QzdzMcmUGXkUx&#10;I9oxiT1Z8d3cl8M8f6/2upzgjSP4Ky6dMX+SXI9xqo+UWETK5bddnT9mK2VV1Gqp8lkBEcWbIguE&#10;3tHcW5dwK5Ms4Hpzbz0yzyRdMV+UT2aHJ5RYhI15LdX+TWdq/B5Sf4Ojof7Wqc4/7b6McvmbMXqH&#10;pz3z8gjp/hOOfI1nrETWfrP6nVFoX8hXUc4Vso/I5ljF6rtejtfLB159QxM1I99WvHd3JfDOgxT7&#10;fVHTmVHTtyygLNLNSNM4Ytp8dGf72iNnp8nEPkbMpR42cuiRHmzTnlm45ckMtY/j+K8zoroSVURU&#10;6FurCIMzlqfKT/B0dD/a1TnH/bfjCYk1M06fJeWINaeCGc2czINcPq347u5L4Z0SK1JdT1PkKeqr&#10;u6auDonfSrj6mqfIizVL9Nw8bsJEcmRFPkzzGVecdcHjn7jafKT/AAdHQ/2tU5x/234ynugyZxU5&#10;x5KQFnnC2a3jszhg1SI4TiiD3h6veO7uS+GdF/c3T5Jz1l6fODpYU+31F0+QjtnHSS6SOXpup6t4&#10;gXiXqO4PHP3G0+Un+Do6H+1qnOP+2+mzM1PKLOtNRNZPgfkOw/E7DmF4/un+NKs1PHdnHBBHi7Xi&#10;5271b8d3cl8M6L+5unyU9v3B0w9w1PkI7ZxkmyEYcnKc2WlRszT4PHP3G0+Un+Do6H+1qnOP+2x0&#10;JdVzviNy8edHTtlfno6uofpujbp5iT1a8d3cl8M6L+5unyU9v3B0w9w1PkI7Zxkw0Easn6c1mY7H&#10;mjweOfuNp8pP8HR0P9rVOcf9thJVRBTp88iD/hNny9zYy5zVdvFmfltDGbUEZjQI+8sY59WfHd3J&#10;fDOi/ubp8lPb9wdMPcNT5CO2cdKL1K+enKnrAhleFOpDg8c/cbT5Sf4Ojof7Wqc4/wC26XW93q42&#10;7Lzr76goHqgHyY5avcQBnJlbmkhweTeCmZ1ZjerPju7kvhnRf3N0+Snt+4OmHuGp8hHbOPHJFpH7&#10;kBT5M8qWi1cHjXc67dn3T5Sf4Ojof7Wqc4/7b4mFvbnY19D/AFgxTG0RU+UYidcMerPju7kvhnRf&#10;3N0+Snt+4OmHuGp8hHbOPGtmMWH806Y4guH8xIS6hOl/MHIJ/UQjBUWx8+ejzpoN0+wZT5RmRoPC&#10;9HQ/2tU5x/224nG9YmfWXfQtknDuWeeHjxzFglV4ux4udtp8fOSkSxVmrT5RIkSWiL1Z8d3cl8M6&#10;L+5unyU9v3B0w9w1PkI7ZxBkVvaBIsy0j9x5pQLS0srM2s8R9IfTbFLU7uiPpgdi0MwfCcFu/gjm&#10;AoPzKh3rG6PspcpMpR0P9rVOcf8AbfjeyKK8HjRHWVOW+ZjLFHjiyAfahfF9l39yCfH108Qk0O12&#10;O1zMNC66DKj1L5pkzjzo9WfHd3JfDOi/ubp8lPb9wdMPcNT5CO2ejod6oEMnoiKYpy/p+QjtnHQ/&#10;2tU5x/230ynhCvIX9Hr36pWNwOb1a8d3cl8M6L+5unyVV1f9fuDph7hqfIR2z09K/XK98p2eDY5h&#10;DMJx8EURZDMFObql682+P2Xo36r3Fm3C9PkWerIw9Og6H+1qnOP+28l8/syciH5kx175O5lJszSz&#10;NjPwv6IXDCzr6j/IcymZWhoaGto9WvHd3JfDHM+XtDz1dfXN1Pupn/7+dUAU6+eqE5cxs6s082q+&#10;Bgb251Nzn64Op1ys/wD386oAfr66oTVZjZ9ZvZss/BBkfxtl29IK8lGc7iThzyfQA0kiHyeZas6U&#10;aeS3N99oxzmXH2ZjyCC6zMtAXXV1FwIzbnWcn24l8hPUg/yxjmFHOYTcMueozOnKZ31dffVDVV/3&#10;86oA/utjqaiBnVVVXVogPOfNXLE8J+SfPFykcHlEcytZvJpkdZn/AOUV0pGi/wAkWer+JG2ZUf5k&#10;Nvq547u5Lk18d3clya+O7uS5NfHd3Jcmvju7kuTXx3dyXJr44WdJbqJ5NfGiyFaM/eTXxfO8ymYX&#10;Jr4t3P8AacXJr44ofrdHTzya9L0LVwb0+cmkFw00xnGDIys7Cy8mnQLBNcX9R3Jr4x4Aw6CuTRJJ&#10;RdTIfLwmVWUHJp0VZXV5n5+8mvjqynrgvKPk0yXyyeecGZrodTvcLp5NPG/krXDkH8mmQOUD0zwz&#10;RczodsPujk06Hun6vJvLPk06DenE+aEbcmmSeUES54ZhZfwHDeWUHcmbgcL4il99LfTq6enuAuTN&#10;FFVoV6K+k0mTbo5MyEMoboq6NjQJVyZs7Ou1r9HPRQnAVfJnDUMxBGT96T+i5yZMI8meS+Q2Yue8&#10;Q9PvTJl90+ObkyIQyhunPx/RZHZ4PguFcv4f5MslemLNrPVqyB6NsrcjOTPKTpvzgzraMlvHllfA&#10;gZGRlYGXkwdDlfEQN+WPj5z0jqvKfoNyLy2rRRSZ0uS4pTGNCHT1nhHggrxq5zvwQF44cjoaEIQD&#10;BMAMH/l7Xseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja&#10;9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0b&#10;Xseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXsej&#10;a9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0&#10;bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXse&#10;ja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j&#10;0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXs&#10;eja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9&#10;j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bX&#10;seja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja&#10;9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0b&#10;Xseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXsej&#10;a9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0&#10;bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXse&#10;ja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j&#10;0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXseja9j0bXs&#10;eja9j0bXseja9j0bXsehm8XcZGUZfFo8jnd3i4hdMOfxqZDMAh/om6ZIdNDWXUAQaX/P/wD/AM//&#10;AP8Az/8A/wD0ip//2gAIAQICBj8BxLnc2sYmzubWMTZ3NrGJs7m1jE2dzaxibO5tYxNnc2sfgRKi&#10;VEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRK&#10;iVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolR&#10;KiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSol&#10;RKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSo&#10;lRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUS&#10;olRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJU&#10;SolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJ&#10;USolRKiVEqJUSolRKiUSM7R04mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4m&#10;x3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx&#10;3m/kW05FVu/rb2qrd/W3tVW7+tvarWkEZwbcAD7v7m4ubYfy313d2/W4IXVx959rePMG3f3Fy9x5&#10;mvJ9dB3m/kX529eBeDkb18L/AP5v/wAd2yGWsvfuR4i7jbdHiAgXxJ8NgG043l44uc42lziSSTnJ&#10;4G3P3bnfcfa2gFrjbeXQhbdk5vgPdPFsk7SZ9xcOD7u8aHscIFrhaPXMd5v5F+duo4F5obrPB9xf&#10;3RsvHAXV2czr07No5Wt2nDlGDf8A/wA55t/gc28u9y92rQOQObbpd65jvN/Ivzt1HAvNDdZ4A5sG&#10;fc3TnaNm8brcMH7u991twxp0uvLR5D65jvN/Ivzt1HAvNDdZ4L/7C8yC9YQD8Lx3mO+VwBV59r9y&#10;0svLtxa5p5NYMQYEZRkwNq/bs3/3JF7eCzvMbZ3GHlAtJHEXEcXrmO838i/O3UcC80N1nhDry26+&#10;4aLGX7Bls+F495siOIjKDZdXTfuGcT7p7elt4WOt0A6UG/8A8puxbldePu2tb+7akCm/effuH3H3&#10;DbHMaB/TdOzi3K9wMHEACIbaAfXOd5v5F+duo4F5obrPrtO830bt2bVrtkZbOInqWRjP3dq8N3+7&#10;/Jd5jTotHam3jYOFqtvHWZhxnmVly0NGd2U9mtZbx3Nk1WKo/wCo9qyXjufLrVl60OGcZD2albdn&#10;Lxg5HDDscbXfC2PPmX9YDB9R6exZbx87NSqP+o9q8e1yOy+1bN8Ng54t9iBGUbbdRwLzQ3WeE3TG&#10;A7NlpJ5LeJeBn7v8l4buTv8AJd67bzEjtQeOMAz4bSrLv+w8mRs+xd2xg5BbrtWW8fOzUqj/AKnd&#10;qyXjp2613tl+kWHoVl5aw8uVs1aDaM49bZ3m+jW/+weV2AGNy3lrgMwEbTPItt5JJ4zhBzDYRAhb&#10;Lsl4I8ozjrwTc/bnkc8ah2yw/wCG3u222ZjyTwLzQ3WeG80jyjAu9xuocBvLyAmTmCy5GcTBDnzn&#10;8C1hycbTApt6BZtCHraO830b8w6/xBeMiCm3jYOFvD/BdnvOHeOZvt1fiXmhus8N5pHlGBd7jdQ4&#10;MngbkaOvn/Bbdt4zIZ0GNgBYPW0d5vo12luvB2btpceRd4tbpNp6O1VGyKts2hnbl6I4Lrs+6cmh&#10;3tt4HXjoNFqdeOi424Fl2Lc54hzr+y8+kdvYu7eHnb7Va4Wt+JuUc+bBvNDdZ4bzSPKMC73G6gnE&#10;RPdHP7LcDYZzkwAXf2nnTYOjtVMTd2ruhzdB7bVbdHbGaDlYch5V/K8d9/Q32x9bZ3m+jX6W+YYD&#10;bsRcbFsXYs1k5zgC/ZktNjhy5+fjwHNzs1EdvALoe+cuhvtswBdt44nMONC7uxYBgfzXWRpNhbmJ&#10;zcmrAvNDdZ4bzSPKMC73G6gmD9XVgOsjt5ZCzBD3saSIEj1uHeb6NfzeYYDeQOPRZ14L+SwyIwBu&#10;u1cGz8LR05cB18eM7I0D26sH529eBeaG6zw3mkeUYF3uN1BNdmfrBwNu7OkcR0qy9tYZtVrHBw5D&#10;b63zvN9G3mgeYYHyO1jBvN3Abodq4Lw/qIlkwLscls8uD87evAvNDdZ4bzSPKMC73G6gnsEbLRpG&#10;XCtaSDnBsWUh4/V2hWXlrDNs1a02jOIetw7zfRt5oHmGB8jtYwb3cOA3Q7VwXh/W7WcC73G6hg/O&#10;3rwLzQ3WeG80jyjAu9xuocBv7sd0+ID3Tn0H8C27OTjafCVa3I4eJub2ets7zfRt5oHmGB8jtYwb&#10;3cOA3Q7VwP33azgMP6G6hg/O3rwLzQ3WeG80jyjAu9xuocO39vY0/D7vNm1aFZeNLdOGLxkR08ib&#10;eNg4W+to7zfRt5oHmGB8jtYwb3cOA3Q7VwXg/UTPLgXfINmWTB+dvXgXmhus8N5pHlGBd7jdQwLH&#10;AEZjlXdBYf0wkV/W4O0909i/saW6p4L7v4SCPm/49bR3m+jbzQPMMD5Haxg3u4cBuh2rg2viaDLJ&#10;1YDrg7zevBAzvHQDgXmhus8N5pHlGBd7jdQw7DlHKv57nIPebxZeMdmBebo1+to7zfRt5oHmGB8j&#10;tYwb3cOA3Q7VwNvR7hy6He3AF4zIQbQsmR/G3szjh2rxwaOVd3wN8PLy4F4P0jXw3mkeUYF3uN1B&#10;FzsgAtJW2xxaBBvFZy51s33cdn909n+8qtabRnGAbkeJ9mTMLbcC8fygStPWPW0d5vo280DzDA+R&#10;2sYN7uHAbodq4HXboOFiddui04GRWC8dz5ddqqHmAHUrXkuPKbcHbuzYc6/jvLCCDxWZRwXmkeUY&#10;F3uN1BD7dvHlfo4h1y4bbtxboK72y7SOyxeBnSrAQ3dHbarTlPLgNYYxdpPraO830beaB5hgfI7W&#10;MG93DgN0O1cP8t3428XxDtHF+K3Q7VwXmkeUYF3uN1BXn8mQ7RlxdH4Q+4vB3R4BnOfQNfrbO830&#10;beaB5hgfI7WMG93DgN0O1YH8lzYH8Y4ndhWzeAtOY4OywEnMELy/yu4m8Q05z0I3jB/WT9PIerAB&#10;zNd2cF5pHlGBd7jdQVl4MvE4RCtZ325xGXZbh7LQScwyoP8Aufo7exWD1tneb6NLXC0GIK8Fmhzu&#10;1eE/UV4T9Tu1f1NDbePj6cGw5QYrwWaC4da8J+orwn6ndqtu2AHPE9ODs3jQ4cq7hcz9w6cvSu49&#10;p02jtXfe0aLT1Bd9znftHXrVl20N0cNuzsn9Js6MoXjf+3sWUOdpd2WKy7aG6BwbV4wE58oPQvCf&#10;qd2rwn6ivBbpJPXgf2MB5eOa7hc3pHT2ruXgOkWdZXiu5u/xXfvANAt6wu+XO57B0dqsu2huget0&#10;7zcTY7zcTY7zcTY7zcTY7zcTY7zcTb529eJsP/YPK7E2ux+omQ9uJtdt5HGdnZibWfCwDWevE2vH&#10;fqI+nu9WJq5590EyFqtOJqR8RDes9AxNmXQ90bR0n/jpxNn3mc5NAyDoxNXZ3dwc8ei3E2/jELvz&#10;GOJq69PEMnKeJFxiTadJxNRcNg3K7ePYNeJq68PyjO7iRc7KSbTpOJrst8DMg5Txns9uJr/EzxvH&#10;0t9vFiam8dzDOcyN4+JxNC5xsAykq33R4R16Tia/xXdMfuPZmniam5uT3fed8XIOTXojiZ2lG5uf&#10;D7zvi0cmvRHEzL3mwCJK/ju8l30u08nJPE02rw6G8ZXeyN4miA7TiabFx3nfF7o7dS27wkk8ZxM+&#10;+e98Iyn2c62fCz4Rx6Tx6sTP+x2X4RldLtWzdf1t/dPi5pq04mNriAM5yKxlrz+mEz1Wqxp2BmbG&#10;cZWYmPfvGjkttMhlXcDn/tHTl6F3NlnSensVt44u0m3/AKym6YVN0wqbphU3TCpumFTdMKm6YVN0&#10;wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3&#10;TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFT&#10;dMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YV&#10;N0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbph&#10;U3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpum&#10;FTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6&#10;YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqb&#10;phU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCp&#10;umFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMK&#10;m6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0w&#10;qbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3T&#10;CpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTd&#10;MKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN&#10;0wqbphU3TCpumFTdMKm6YVN0wqbphZLt0wsl1+//AMVkuxzuJ6gsgYOY9ZVSzQANQXfc52kk/wCv&#10;/wD/ANf/AP8A6/8A/wD7Iq//2gAIAQMCBj8BxLnc2sYmzubWMTZ3NrGJs7m1jE2dzaxibO5tYxNn&#10;c2sfgRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVE&#10;qJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiV&#10;EqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKi&#10;VEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRK&#10;iVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolR&#10;KiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSol&#10;RKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSolRKiVEqJUSo&#10;lRKiVEqJUSolRKiVEqJUSolRKiUSM7R04mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3&#10;m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m4mx3m&#10;4mx3m4mx3m/kW05FVu/rb2qrd/W3tVW7+tvarWkEZwbcCy+vbthzPe1ushbLL+5cTxC9YT0H10He&#10;b+RfnbqOBeDkb18LvtvsXbLRkfejxOPGGHiA+KJ4rBlNpykxJyk8AZeF15c8bCbXNGdhPlgeSKbe&#10;3Z2muALSOMH1zHeb+RRvjU7AvNDdZ4Lx7MjnWXbTmL8lvMLbOXBvftXe4Q9mh8RMW/N65jvN/Io3&#10;xqdgXmhus8DTmvmWyeOvBvncQurDpLxZ5T65jvN/Io3xqdgXmhus8F59ucm23IczhlaeYgJ11ejZ&#10;e02OGY/7hnGBt3osvL4hxHG1vujrPKbPXMd5v5FG+NTsC80N1nh26d8BYLwCPI4cY6RxFZLsXgz3&#10;bgeg7J6FYLhzeV5a0dJ1IX/3ZF5eCwtaKbDz+IjiJsAzW5fXOd5v5FG+NTsC80N1n12neb6N27Nq&#10;12yMtnET1LIxn7u1eG7k7/Jd5jDotHam3jYOFqtvHWZhxnmVly0NGd2U9mtZbx3MbNViqP8AqPas&#10;l47nNutWXrQ7lHdPZqX9Zy8bTkcMOxxtd8LY8+Zf1gMEz09iy3j52alUf9R7V49rkdl9q2b4bBzx&#10;b7ECMo226nYF5obrPCbpjAdmzKTyW8S8N3+7/JeG7k7/ACXeu2nQSO1B494Az4bTkVl3/YeTI2a7&#10;tjNA7bVlvHzs1Ko/6ndqyXjp2613tl+kWHosVl5aw8uVs/YrQbRnHrbO830a3/2DyuwAxuV9rgMw&#10;EbTPItt5JJ4zhBzDYRAhbLsl4I8ozjrwTc/bnkc8f/ntlh/w29222zMeTAvNDdZ4bzSPKMC73G6u&#10;A3l4cnSTmCy5GcTBDnzn8C1hycbTApt6BZtCHraO830b846/xBeMiE28bBwt4f4Ls95w7xzN9ur8&#10;S80N1nhvNI8owLvcbq4MngbkaOvn/Bbdt4zIZ0GNgBYPW0d5vo06W68HZu2lx5F3i1uk2noVRsir&#10;bNoZ25eiOC67PunJod7beB146DRanXjouNuBZdC3OeIc6/svPpHb2Lu3h52+1WuFrfiblHPmwbzQ&#10;3WeG80jyjAu9xupOIi7ujn9luBsM4okwAXf2nnTYOjtVMTd2ruhzdB7bVbdHbGaDlYch5V/K8d9/&#10;Q32xl62zvN9Gv0t8wwG3Yi42IMux2k5zgC/YLNo2OHLn5+PAc3OzUR28Dboe+cuhvtswBdt44nMO&#10;NC7uxYBgfzXWRpNhbmPJyasC80N1nhvNI8owLvcbqTB+rqwHWR28shZgh72NJECR63DvN9Gv5vMM&#10;BvIHHos68F/JYZEYA3XauDZ+FoE8vXgOvjxnZGge3Vg/O3rwLzQ3WeG80jyjAu9xupMdmfrBwNu7&#10;OkcR0qy9tYZtVrHBw5Db63zvN9G3mgeYYHyO6sG83cBuh2rgvD+oiWTAuxyWzy4Pzt68C80N1nhv&#10;NI8owLvcbqT2CNlo0jLhWtJBzg2LKQ8fq7QrLy1hm2fsVrTaM49bh3m+jbzQPMMD5Haxg3u4cBuh&#10;2rgvD+t2s4F3uN1DB+dvXgXmhus8N5pHlGBd7jdXAb+7HdPiHwnPoP4Ft2cnG0+Eq1uRw8Tc3s9b&#10;Z3m+jbzQPMMD5Haxg3u4cBuh2rgfvu1nAu9xuoYPzt68C80N1nhvNI8owLvcbq4dv7exp+E+Hmza&#10;tCsvGlunDF4yI6eRNvGwcLfW0d5vo280DzDA+R2sYN7uHAbodq4LwfrJnlwLs5hsyyYPzt68C80N&#10;1nhvNI8owLvcbqwLHAEZjlXdBYf0wkV/W4O0909nSv7GluqeC+7+Egj5v+PW0d5vo280DzDA+R2s&#10;YN7uHAbodq4Nr4mgyydWA64O83UerBAzvHQDgXmhus8N5pHlGBd7jdWHYco5V/Pc5B7zeIW8Y7MC&#10;83Rr9bR3m+jbzQPMMD5Haxg3u4cBuh2rgbej3DYdDvbgC8ZkINoWZ/G3szjh2rwho5V3fA3w8vLg&#10;Xg/SNft4bzSPKMC73G6kXOyAC0r+Rji0Dwt4rOXOtm+7js/uns/3lVrSCM4wDcDxPsyZhbbgXj+U&#10;CVp6x62jvN9G3mgeYYHyO1jBvdw4DdDtXA67dBwsTrt0WnBsF47n72u1VDzBo6la8lx5Tbg7d2bC&#10;ONfx3pBBB4rMo0cF5pHlGBd7jdSH27ePK/qHXLhtu3FugrLsu0jssXgZ09qsBDd0dZtVpynAawxi&#10;7Sf92eto7zfRt5oHmGB8jtYwb3cOA3Q7Vw/y3fjbxfEO0fit0O1cF5pHlGBd7jdSvP5I7RlxdH4Q&#10;+4vB3R4QeM59A1+ts7zfRt5oHmGB8jtYwb3cOA3Q7VgG8ubA/jHE7sK2bwFpzHB2WAk5gheX+V3E&#10;3iGnOehG8YP6yfp5D1YAOZruzr4LzSPKMC73G6grLwZeJwiFa3vtztjzjstw9loJOYZSg/7n6O3s&#10;Vg9bZ3m+jS1wtBiCvBZoc7tXhP1FeE/U7tX9TQLePj6cGw5QYheCzQXDrXhP1FeE/Ue1W3bADnie&#10;nB2bxocOVdxzmfuHTl6V3HtOm0dq7z2DRaeoLvuc79o6z0qy7aG6OCwq3ZLT+k2dGULxv/b2LKHO&#10;0u7LFZdtDdA4Nq8YCc+UHoXhP1FeE/UV4LdJJ68D+xgPLxzXcLm9I6e1dy8B0izrK8V3N3+K794B&#10;oFvWF3y53QOjtVl20N0et07zcTY7zcTY7zcTY7zcTY7zcTY7zcTb529eJsP/AGDyuxNrsfqJkPbi&#10;bXbeRxnZ2Ym1nwsA1nrxNrx36iPp7vViauefdBMharTiakfEQ3rPQMTZl0PdG0dJ/wCOnE2feZzk&#10;0DIOjE1dnd3Bzx6MTb+MQZ5jHE1deniGTlPEi4xJtOk4mouGwbldvHsGvE1N4YwaM7uJFzok2nSc&#10;TXZb4GZBynjPZ7cTX+JnjeJN9vFiam8dzDOcyN4+JxNC5xsAykq2DR4R16Tia/xXdMfuPZmniam4&#10;uT3fed8XIOTXojiZ2lG5ufD7zvi0cmvRHEzL3mwCJK/ju8l30u08nJPE02rw6G8ZXeyN4miA7Tia&#10;bFx3nfF7o7dS23kknjOJn3z3vhGU+znWz4WfCOPSePViZ/2Oy/CMrpdq2br+tv7p8XNNWnExtcQB&#10;nOQKxlrzyQmeq1WA7AzNjOMrMTHv3jRyW2mQtK7gc/8AaOnL0LubLOk9PYrbxxdpNv8A1lN0wqbp&#10;hU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpu&#10;mFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm&#10;6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wq&#10;bphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TC&#10;pumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdM&#10;Km6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0&#10;wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3&#10;TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFT&#10;dMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YV&#10;N0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbph&#10;U3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpum&#10;FTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6&#10;YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqb&#10;phU3TCpumFTdMKm6YVN0wqbphU3TCpumFTdMKm6YVN0wqbphU3TCyXbphZLr9/8A4rJdjncT1BZA&#10;wcx6yqlmgAagu+5ztJJ/1/8A/wDr/wD/APX/AP8A/ZFX/9oACAEBAQY/AfEutD90k/ux34m1ofuk&#10;n92O/E2tD90k/ux34m1ofukn92O/E2tD90k/ux34m1ofukn92O/E2tD90k/ux3/cNgjtZp1sEdrN&#10;OtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEd&#10;rNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1s&#10;EdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp&#10;1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjt&#10;Zp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtg&#10;jtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNO&#10;tgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdr&#10;NOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sE&#10;drNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1&#10;sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZ&#10;p1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgj&#10;tZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOt&#10;gjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrN&#10;OtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEd&#10;rNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1s&#10;EdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp&#10;1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjt&#10;Zp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtg&#10;jtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNO&#10;tgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdr&#10;NOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sE&#10;drNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1&#10;sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZ&#10;p1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgj&#10;tZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOt&#10;gjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOtgjtZp1sEdrNOoFq6btkCM7flHxDN87ETA0Mjg&#10;OcYerBYR+EA8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8Ta&#10;M9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZG&#10;V9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE&#10;8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ET+AqLNi1cPXjk/dN2rQhlFDmH&#10;sKQhAExjD7gBRFkODHFhdFUuemqjbswYpg90pgZiAhXJLi5//m5n+p1iPBPi4AB1iI23M/1OlI2d&#10;iZKFkUgxVYSyCrdYv8pJYpDh2e50O+iLdnZRH/WxzRwuX/KTTMFHcPLRudq3TDE67lg6IQPhMZIA&#10;D89EZ7IyvoifwFMdRJNQ7ewpNVuc4AIkOKjNMTEEfim7s5i4h15pjB2CPQ4OO/V0fWxkJluLrNDv&#10;O7BOOMCefhnZgGERwxwx6/C1uS9mYOnbkgLsIJyHzaJB+KZymPx1RD/Rm80gfGAT/FKkgmRFIhc0&#10;iaYYAAB2dQVgPWHuDS7yORQhrkABVSfoFApFzYfEdFAPPAf1/jl6sMSgJBdxck2UaPmK4t3LdXtK&#10;YP8AlAe0BDqEMBDqH880Z7IyvoifwFX/AA+k/TsOhwb+1pr0Mb4Ils6ICjKNA008IPXiVDN7sMOw&#10;QFc6eOPUIYgPuUAB1AAYAHQhLpbpgQZEpox+YvlOmGeiYfdMJM8MfcKUPJ+eaM9kZX0RP4Cr/h9J&#10;+nYdDg39rTXoY3wP0z5uetbaxUhHtxBw1EQD4QDH9HRt5sOb36lw9+T3c0jZcpsPexULj+j880Z7&#10;IyvoifwFX/D6T9Ow6HBv7WmvQxvgh7hRA5wj3WLlInadE4CRYgdYBiZMw4Y9WdgNM5WOXTcsnzcr&#10;lusmOICUwY/oEPKA9Ydg9fhERHAA7RorKNVBaJt4h2SKxfiqrmN8+oQfKTzSlKPlzRMAiUwfnmjP&#10;ZGV9ET+Aq/4fSfp2HQ4N/a016GN8ItSFCUgV1M9xFLGEMwR7Ttz9fdm8ohgJTe8I5wFMtMfUznMz&#10;jtJYhk8Pe70AMgP6D0ZZS6GToQ+KjHAdwcw/AkUwB8IiAU4hbXRWhohcBSdPVsPWli/qhmiJUExD&#10;twETG6usoYgP55oz2RlfRE/gKv8Ah9J+nYdDg39rTXoY389sZ7Iyvoifk15Zg3IW12kXba9zv5EG&#10;/rShkkXDVsCSKXeol7w6rsnWY4AUoGHzhwKIBIcRL+dKZvnGZljkAx90CnauBAP0j8Nf78cTMfL8&#10;9F//AMyjhBcTryjlx/m1JVqyelD4SIgwE3+UFXTYc4dBWUtWYViHThrnd0r3Y+YslnlKfu1kxKcu&#10;cADmmDEKGG4fW07mDImD6wkz/MsWgD15zp4pgiliACJSYiofDBMhh6qQe8WbxkbifZoGUgrS/obI&#10;psesp3axDu3JMPKUjYaRCM4TWoudAoAVebSNIqDh5TGfncYiPlrNHhPw0EBDDD6ii/6rSwSHCW1m&#10;51iiBloYikecMfKUWKjfAQpd3wvu+ZtOQzRMlE3HhIMTGx6iAsUEnjcuHyjC5H9mk2V/W6o0ZulB&#10;TjLhjx9YjXeHXgi6KAACmHX3SgJrAHWKYAID00ZCAhiQVpqG868bmz27MwAOA+qlAhl3o9Qh8yQy&#10;YGDNOoSkl78m7jv2SAAFVFI/1YwxwDECotzHdj1+UXOAh8gKL9W8IbIxKGAHkmhXxv0mei4MP6aM&#10;gvwl4amSOGAgEHGlH9AlbAYP0DRyFsUbVdGAc2RtBys0OXHygiYyzMcPJnIiFOpvhZLBxFiECise&#10;CXIVtMJkDEfmyAYWz7NL+oKSph6iIGGpBi/auWL5nYkq2ds3hDJqpKEcMSnTUTOAHIcohgICACA9&#10;vQ4N/a016GN8MBxLuXiE8hWtyKOjR8JBsyKKERbOlWecs5XUAoKHVQOOYVIwATNHPEREpQBa/OJB&#10;1PKZM8YUP8kY8/8Ay0Hd3vxOKXNDEDrxRuvyjj9Vl6h9zye6NLf2c4p3MwdZg9x9dsmrtPOw80D9&#10;wZkbNx7RDyeQan7ZfqIKvbemXUI7VbCIpmUarHQOZMRABEhjExDEAHDtAPCgyYtnDx46VBBs0aEM&#10;ooocw4FIQhAExzGHsAAxGmspeizLhhCOM1TupkguJQyYj1iEcmYncmw+S4VROHlJTc9xFue+n5AA&#10;VzzDwWrcTfsN2ANzFJ+ydVX4aKMdwgsXOLhgZ+xTeD1e6LzvxH9NZo8JuGglHqw+oov+q0cz/hBZ&#10;gGP8Y0c3FmP8bM6AhSxrYd3ZY743WgZk69eagP7aD4qixg94q6fw07krMWjeJsOgJjgnEYtZPuw8&#10;osFzGKobD5CCyxxHsKNOY2VYvIyRZKi3eMJBM6KyRw7SKJKAU5Dh5QEAH87cZ7Iyvoifk27CmMAG&#10;V4VPU0w90fraFNh/klEf0dCcuyZUXg+GK0HEyE3JNs0HD90m39UMxZYgYCm7toQVljAPdgYM0DHN&#10;5rG17Ngo+3YGNJmtI2NJmkAR+Mc5hxOssftOqoJlDj1nMI9KStm6YhjOwMu3FrIxciQFElCD7w9Z&#10;TlHAxDlwOQwAchimABBObt/1yT4X3E7FKFkV/PUYOBAT/Vrw4BgJ8womQUHDvkym+WmcejF8UON8&#10;V36TlMkha/Dx8UQKJDBnJO5hMcBEDBgYjQerDD1kBxFGkm7ZFJu3QSKggggUCkIQgZpSEKXAClKA&#10;YAAdQB0mvFZKGRaXwhCrW+4mWfzZnTVbuvMeFL5rgyXcl7o5vPIHm52ZgUPDwb+1pr0Mb4eFP7pK&#10;ffkn0OJ/4gzH3g48EZZFlR/r0vImz1FVRErdo3Lh3zt2rgPctkAHEw4CYRwImU6hyEM2cs2qFxX8&#10;s2zZa+JBMO/xOXBRFgQc71Fp2hgUe8UAfnlD+aBemq3u6FSbz6bcUYq8oopUpJqPyPncMHKID2or&#10;AdPARzcw+Bwu3h48km0uva8p6h9ZtAzSLEEhFUz5giYUzimoXPJibMPiXONhiP52Yz2RlfRE/JqC&#10;OO32bJNh/wAUElv+q/ulw2HdDUrmJuBgZoc+GJ0FQ85u6R7MF2qwFVIP6xcBxKIgNy2TPJ91L2xM&#10;rwz3D4pjInEoKk91NYuByD5SGAfCpxcvWOTd2baT/wBXt2MeFxTkJVPNP3pyj1KNY/EDCHxVFxIU&#10;c4qapB/ufBv7WmvQxvh4U/ukp9+SfQ4n/iDMfeDiikIUxznNmkIXrERHsAA8ojTI0kyR/wCIV2tk&#10;pW8Xxi/OoiYuehGFEesqTEpsDgHUdcVD4iXMAP7hc3EGeMUzWBYCq1ZZwFO7dn8xo0Tx+W4XMUuO&#10;A5pc44+aUanbrnnJnczccsvMybgflLOFDKHzQHHNIAmwKXsKUAAOoPztRnsjK+iJ+TbPTxw9ZiJd&#10;H+KLdKf+x0TTt83PDWvFAOaV1LrFS7w3V5iJB+cXU6/iJlMb3qUbWzEXleqpDiUHbVukyaGw8oKO&#10;1Suf+70UHHCW40kcfOURkmyhg+AhmyYD/lBTaKPPSFjy7sQTQaXwiRokc4iAZhXqSzhkUREfN7xV&#10;MTeQMeqgEOsBDEBDoW1fTZuKbe+7b7h8sAead7FiVAw4+U3qajYPgKHgtuzIJIFZe55lvCMCm+KB&#10;3ChUwOcerBNPHOMPkKAjVsWHbqfdxFsRKca2MPUZUwYmWcKdod65XMdVT9s5ugSV4gXCjHKOSiMZ&#10;CtQ7+QeCHb6s0KOeYgD1GUNmokHADqFEQpRKx+FOc1KqYE311SGBzk+SItWiIgkb3Q9YU+Gi/wBo&#10;+E8M6Yj1G+pJFdBUPfDv27khsPc6sfdDtpCIhpha3LtWIGbad1ARs4VN2CVmqBztno49hEz99m+c&#10;KRQxw6HBv7WmvQxvh4U/ukp9+SfQ4n/iDMfeDirFjpBAjmJgF1Lxk0FSgYhyxxe9QIcpgEpiHe9y&#10;UwD1CURDy9AtyXcqu5eSKh2dt25H4C7kHBC5xikzvNSQSASissfzEwMUPOUOmmov/ZFO3LAjBEQb&#10;IsmxH7oC4jh3rl8VVI5wDAMSIJh1fFr1g3FqZA+OOaRrGFJ/9MrIE/8ABSJpaZt68WxDgKredjW6&#10;QmDyh3kcVkcBH3ev4KbRPEqKd8N5ZXBMJYDC9iTmw+WsRMrlpnG7M9I6ZQ6zrhTWVh5BlKxj5IF2&#10;UjGqproLEHsOkskYyahB8glEQolgWtI+sWHw/cnROu2OBkJCX84jh2US9SiLUoi3RHrAfnlCGEiw&#10;fnbjPZGV9ET8m8O+oRz28wn1e/CyH+DoXZf0uQyzC1YVaVUbJjmmWOQMEW5TYGzTOFjETAcBwE2O&#10;FSF43vLLyUg7UMDRriINmTfHFNozRxzUG6QeQOs44qKCdQxjj4ZTgndj9R+vb8WM3Y792fOV9SIo&#10;RNzHCYw4qEbGVIo3DrMVMVSY92kmUvhsa5QABXgr8+rPfBKQYuTHH4O8Yp/4PBP388QFRnw+ge7Y&#10;HEPNCQk+8bpjj2YkZkc++AmKPQuC/wCZKDgzBIGkLF45pnsgviVq1KPaAGMAmUMGIkRIofAc3AZa&#10;9L0lVpedl1xVWWUxzEydfdt26eOCLZEvmppl6ih7+Ij4E1kVDpLJHBVJVMRKYpijiUxTB1gID2CF&#10;H4ScRFHUvdUTEHkYC7T+co8aNxIVVGQN2meIgcolX7Vy498Pelz1vDwb+1pr0Mb4eFP7pKffkn0O&#10;J/4gzH3g4riE/MUoqNLCK2TMPaHfSDYRw9z+Z6FsHkCqBb42GiW3TB/NiYHboXvvd8ChiZ/yszus&#10;erN6Mva9q31c0Db06mZKUiI12qmgoBwEp8CAPzRlCjmnMnmmOXzTCIdX53Iz2RlfRE/JvC4TGEme&#10;9fJBhj1iaMegAdXu9CdbJmEv13c0VFKYfqg59bEP0i16PDFRMQzZF+7hVgHyldsHSX/SEBD3+hJK&#10;4Y+pXdFOQ97FVRH/AK3wPrlOhmOr0vF27BcfltmRU2SQfARwm4/jHoWdwwaOBGPtaF/tLKok7BfP&#10;zGIkU4frIM0gMX3nA+70UPYiU/2focG/taa9DG+HhT+6Sn35J9Dif+IMx94OKvKIVUzFJjh+odqT&#10;9Y7Z8zOIfoTOYegNrX1HHXSRVF1EyzESpvmK4hmiq0XEpwKJg6jkMU6agAGeQc0og6f2Euw4lwKY&#10;nUTSZCVpKEIHWAKM1j92sbDq+YVUMYcfmi9lHirst2btqSTESmYzrVZqr5o4DgRYhBEPfDq/O/Ge&#10;yMr6In5N4Ufa7n7uedCMKHYpxKjiG3KUN/yl6PBw2IFxvtkniP7R83D9OPQuP2iiPppPBwgaELmg&#10;taKcqYP2nyir03+c46HFt8ur3vql1qwKAh2AlGkIwTAMPIBW/RQ9iJT/AGfocG/taa9DG+HhT+6S&#10;n35J9Dif+IMx94OKsS9nipkodpKfVtwiXr/oD0hmro4h5e4Ir3wB5TJhRFUjkVSUICiaiYgYpiiG&#10;ICUQ6hAQ7B6Joy5YKGuGNOOJ4+caoO0B+FJciiY/xUsvCRUpw9lFCiJXNqriLfPxEcTsnffoZvX8&#10;VLuerqAQpzI2S5j+J0MjnH7qLL6pJgQMOsWCxzkVHr+KguqccB8ynUXLsHsXJMVhbvY+RSOguioX&#10;tIqkoUp0zh5QEAH87kZ7Iyvoifk3hR9rufu550Ij8TY76BK9Hg1+Icb9IL0Lj9ooj6aTwcKWqYZp&#10;EeHMKGHwxzcR7PfHocSXSoiZRxfswqYR9+QcD0UPYiU/2focG/taa9DG+HhT+6Sn35J9Dif+IMx9&#10;4OPBE8E+IEkVtdUMiEfY8u+PgWSaEDBGPMc49T5qXzEQx+eRApQDvE/nOmozvSCTCYTQ7qLu2LAi&#10;Mm0Hyd24zR71IP8AUrAol145oGwMBY6c/wDGLXlFT/2ZvFmmJG7spesUlSYn9Vepl+OiJjfrJnUJ&#10;53524z2RlfRE/JvCj7Xc/dzzoRH4mx30CV6PBr8Q436QXoXH7RRH00ng4VuExASq8OYU2IfZrbH/&#10;AA9DiQ0UJmHb35LomJ2YZsg4Ds6KHsRKf7P0ODf2tNehjfDwp/dJT78k+hxP/EGY+8HHgTWRUOis&#10;icFUlUhEpimKOJTFMHWBgHrAQplavGptIXhCoACDW9GOBpZAnUBQeJnMQkiQof6TOI4wxEwuDDX1&#10;pw/u+GuVuUoGXRZK4OUMewHLRQCOmw+8omXHyY9OcsS7GZHUVNNRTItgHetXAAPq71sb5Dhspgcg&#10;9g9ZDgZMxijc1hXCQCy1syqkcuoUMCLEDzkXCePX3TlAxFSeXNOGPX+dqM9kZX0RPybwo+13P3c8&#10;6ER+Jsd9Alejwa/EON+kF6Fx+0UR9NJ4OD7wps7u7Mbxhh/aZCdmb/OQHocVWSxAKWRuMbkbCXsF&#10;OTTTfBh5OoVxKPvgIdFD2IlP9n6HBv7WmvQxvh4U/ukp9+SfQ4n/AIgzH3g46CEnCychESTY2e2k&#10;IxZRBZMfdIqkYpyj8A03ayszHcQItHzRbXgjnuM33n7cyDsx/fWMt8FItuINoXDZrkwFKpIRJiyj&#10;MB+UYwADd2mQPcKksNd9YN82/chszvDsWi2Y7IAAAiKjJYE3aYBj8pMOjYl8NUSJGu+2loqSMQP5&#10;xxFKp5qpx8pxbPU0/wCSkH52oz2RlfRE/JvCj7Xc/dzzoRH4mx30CV6PBr8Q436QXoXH7RRH00ng&#10;Pbx3BTurKu59GA3+URu7zJBIw+8dZyuAfyB6FncZI1sJ2xmwWTdB0/kHKZVxHLHDHsUA6yQmwwDN&#10;SKI+cUOjLyZSj6tB8PXy6ynkzl3TFBMnwmA5h/xR6HBv7WmvQxvh4U/ukp9+SfQ4n/iDMfeDjpt3&#10;8a8dR79ooCzV6xUOkqmcOwyaiYlOQwe6A4004OcUnx5yVfNFVbOu5xh60qZskZZRi/N1A4MLdM50&#10;lx+dESCRQVRUKYvh4RqCAd6WelCEHy5pm7QTfoxKX87UZ7Iyvoifk3hR9rufu550Ij8TY76BK9Hg&#10;1+Icb9IL0Lj9ooj6aTwXFw8eLCRpf8F61HEEeoX8X3i5S4e6dko4H/EKHl6E9ZN1MgfwFxx5o6Rb&#10;44GzRwMRRI2A5i6ChSqJH+QoUpvJTwsgwdzljKOcIK+GSRhbKJnEe6Sd5ucDN6AdRkjjgYQEUjKE&#10;87wt7esu3Ze5plyPzbCIROscA8pziUM1JIodZjnEpCh1mMAU+cXCs2ecQLx7lzcZ2ggdFmkiBvV4&#10;9FT/AEvdCoYyygeadQ2aTOImQ5vDwiflRUFo2n5VouuADmlUXbszpEEewDHK3UEA8uab3PDwp/dJ&#10;T78k+hxP/EGY+8HFRVvQTJeSmZuQSi4tg2DE6y65wTTIUPdMYwfB2j1UlZ142xHXdc0izz7jvA/e&#10;FdA7OUM76sX81Vm3bm6kgKBc8AzlinExgp5NcKlVeItrgYVSxPmEmmxP1TIhmJSGHZnN8FDf/bgH&#10;XTiNlmD2LkWigpOmEikdFZMwdpVElAKchg9wQ6EZxXcsHDOybDFydKUWASEeyKrZVsk1biP873AL&#10;issJcSkzSEOICqUB8PCe0Ezj30bCyNxu0/2Xq6DZuP8AGwW/O1GeyMr6In5N4Ufa7n7uedCI/E2O&#10;+gSvR4NfiHG/SC9C4/aKI+mk8FuXlAqlRmLYmW83HmP1lFRuoVQCnD5SZ8M04eUoiFWzf1uKgrFX&#10;JGEfEJjiZFXrI4bKdQfOtXBDpH8mcQRDEMB6CzR43QdtXCYpOGzkhTpnKPaU5DAJTFH3BpV7KcJr&#10;cQcrCJjqQYuYwM4e03dxzhqlnY9fxese2irp8LmTpQhs4v1i/lXBPgFJV8ZIwfyijQRVoW1BWxG9&#10;WLKBaoNUxw7BMVEhAMbr7RxHou7TvmAY3Hb70xVFmD3ODA5BxIokqmZNZBYmI5qiZyHABEANgI4q&#10;3/w+bTsZJx9xtGbts8eHdIKNnYqJCGasAnIciopiUwH7M4DAbEBLXCn90lPvyT6HE/8AEGY+8HFS&#10;fHW4Gmc2h1FbesRNYoYGdGJmv35cRx/o6R/V0xwEBMqv2GSDw+qX5ZVu3QQC5iS8o2IZwl/8F0XN&#10;cofCmoUaXXhFrzs86qmem3i3xHDdMP1SkfoOVhD4VRoRPxMvQyPkIVuxA3v+dmCH+bSD2Si56+HS&#10;GAgW63eLfOAcc4WzNNomcP2VO8IPlKNNYuIj2UVGMUQbso6NSIggimHYRJJIpU0yB7hQAPCq5crJ&#10;N27dIyy665gKQhChnGOcxsAKUpQxER6gDrGr0vVooJ4VV99UW1iAh/4cyD1dsfNERzRcFKKxg8hl&#10;DfnajPZGV9ET8m8KPtdz93POhEfibHfQJXo8GvxDjfpBehcftFEfTSeFbh/e74UeHN3PiqoyC5vm&#10;4iRMBUwcmx6is3RQKRx+oJU1uopVM4pyGA5DBnFMXrAQHsEB9wf7pcftFEfTSeDhT+6Sn35J9Dif&#10;+IMx94OK4Wo2Q9ZvoRraLRuoozPnZr3uwUkSKhiIpuAfHVFUg9ZTiPvf3KS4HWHJ97csyj6rfsow&#10;OGDBkcPPjAOX/tb0o4Lh/o0BFM2JlvM/O1GeyMr6In5N4UfbDn7uedCH6+3ibHAG4S3R4NfiHG/S&#10;C9C4/aKI+mE6DCwuJpZC5eHqAEaw8oh84/h0wwKVMoGEPW49MOxLHvES/wAyJigVGm9yWTcUXc0I&#10;66k38UqCgAbABFNUvUogsXHzk1ClUL8oodF1cV2zsXbsGyLnOZOXWIikHUIgUDHEM9Q+HmELic49&#10;RCiPVUnw/wCDpn8HZrshmc1dqwGQfyaQ9R0GxOo7Fkp154j/AEhYg5hgRJ3iakVYl3SaLDinb7Aj&#10;A5HygF+u0ES5hHjUxx+ced2Aesoh5+cBl0w7sxgS8Llisukm5m7wjGTNE4gBlBSMo6PmF7RzSICI&#10;4dng4U/ukp9+SfQ4n/iDMfeDijS1jTGYxdqlPNW1I5ysc/AvYDhDOKJVADqKsmYixQxAD5omAWcZ&#10;djr/AIZXWrmpHZ3CoH1cqoOAf0eTwIiUoiPY5BA3kDP7aRdtHCLpq5TBZu5bmKdM5DBiUxDlESmK&#10;YOwQHAek6nLlmYyAh2Rc93KTC6bdBMP2lVTFIAj5AxxEeoOupGzuAgrKLrkMzfcR3iYpgmHWBvqh&#10;uoAHFQQ7HKxS5nX3SQjmLFXdu11nTp0sZw5cuDCdRRQ4iY5znMImOc5hxER6xHrH87cZ7Iyvoifk&#10;1hOQUk9iJiKdFexsnHKGSXQVIOJVE1CCBimAfcoG6fEk70hew8pHRTlT9KirIxx/jr/fiM/8mif6&#10;nQlC/I9PEMMU4aHx/wALIaaf8Q71mLlQYLGcMWLoxE2yJzhgY6bZAiSBT5vVnZudh1Y4dFpJxjtz&#10;HyMe5I8YvmZzJqoqpmA6aiahBAxDkMACAgOIDRWyPExw9IUM0DzDCMdqfpVXZnUH4RERr/fiM/8A&#10;Jon+p1gF9xxPfJDQ/wDzshpJlxAvqZuCOQc+uIxJxTQaFVABAFPVmxEUBOUBECmEoiXEcBDEeiWa&#10;se6Zu1pMOo7mHXOl3hf1FiAPdrp9fxVCmL71Eb3fBWnfSRRxM7UTPGvDe8KjTFp/3XH36L/a3hxd&#10;sQf5f9n12kgH6PWDRvlow2rw9vSXXw80k8dlHlx98UFpEe33qUbWdbFpWQU/xXxwUk3ZP5JnHdM/&#10;8psavra/btm7oelERRGUWMdNLHtBBAMEG5R/VTIUPe8CThssq3cIKAsgugYSnIco4lMQxcBKYohi&#10;Ah1gNNmA3W1vCOa4Ak1vZuD0+aAAGaZ4QyD84YB8pcaw/sNwz73D4/dSubj/ACfrTH/OpdNjM21a&#10;aS5DEzbcjUs4oG6vMUfmfKlEPIIGxD3aLJXxdtwXU8Jj3Ks26VXBPHABBEhzCmiUcA6iAUPAWIsO&#10;/ZaHhiODOiQypUHTQpzjicxG7tJdNPPHrNmgACOIj1iNYDfUab3xhoj/AJmQV/vxGf8Ak0T/AFOj&#10;NXPE9+wSOXMMaBaMGCmA+4s0apLFH3wMAh5BpRddRRZZZQVVllRExjGMOJjGMPWYxh6xEe3wgNiX&#10;5cluoAfPNHtHBjNDDjjidmr3jU+Pvp0VC5YeyryTAQEzly2VYuR90M9kqm2DH93opbo4TyLEvy1o&#10;KSTc/wASa7Vr/wBOs4lp8UTO+6xBEzSLBPPw7O8+txNm4+XMx/ZoxbX4TP3pfkLTkmRt/Gmg1c+T&#10;9ujIW3H2dZCWI5rhg1O8dYD5BUfqLN+r3QQKNFkL7vCfulymOKP1w4UVTSx/1KOPcoB7yZSh+d2M&#10;9kZX0RPE2jPZGV9ETxNoz2RlfRE8TaM9kZX0RPE2jPZGV9ETxNoz2RlfRE8TY6igYmaWDJuEBx7D&#10;CqySx9/zFDeJtcCxhOHqPC2QckzewTGkodHA3vZqoj8IeJtxOlcD5jKzG0eIhhm4uXxVAx8uP9EH&#10;DyduPk8TbjDcAkH+nS0RDpKD/wDiIv1jgUc3qx9dJnecOOBeoMOvxNTSp0s0113zJTCao4YmTRI2&#10;jgDHtzSqMT4APYImHy+JtwkgzpgksFmtphykAYZq0nnSaxTB1eeVV2YDftY9Y9via2paLMTA6ui4&#10;2VvNzFDHAzxym3A3+L3mNNmTRIqDVm3I1bIk7CJplAhChj5ClAA8TW23yiPesbIi3l4vM7szkkwa&#10;Nev9Yr14kcPL5g+QB8Ta/eJLpvmr3LNpWzEqqdvqscn3q50/2FnLoCD+038mHX4miaKKZ1lljgkk&#10;kkAmMYxhwKUpQ6xMI9QAFWBYfdkSdwdvJfXAE7BkHGLqQMA+UBerKYfs4B4mtppum/fQVmH/ALcz&#10;omARJmsDkM0SN2FHvn5kCiUfjJ951CACHibPL/km3dzXE18Dxt3hcDkimQqIsw6+sO/WMst5AOmd&#10;EcOoB8TW0eH0YChfr2UKWTdphszFL5585HyfMtiHEoD8Y+aTtMFRkHEtiMoqGj0YqMZpfFSbt0yo&#10;oplx680iZAAPg8TWY4yTbPu5e9s6Ftbvi4GSiW6vz6xccBD194n5e1Nsmco5qnia25YjEFkmDlx6&#10;/cskkGyRiAlM7XxwEAOJRBNLHqFZRMo9tRcDDtEmETCx6MVGMUOoiLdumVJFMv7JEygAeJqW4bhY&#10;9xf/ABBSRlZgq5cFWTLNzmUd19aZylOKq4dQ96fuz49wQfE1JxLuhjn2FYMiRVoi4DzJKXTzVUG+&#10;AhmnbssSrLgPUYRRSEDEUUzfE0hrEttM6franrU3LiQTJR7BMxfWXi3YGCZRwIURL3qpk0gEBOFQ&#10;NjWmz9Sg7fZAzakHAVFDfGVXWMABnruFRMoobAMTmHAADAPE0irct6PcS05Nvk42KjWgYqLLKmAp&#10;CFxwAMRHrERApQ6zCAAI0SLP6pIXvPgm/vSeQDqUWKA92zbmMAH9TZZxip44Z5jKLCUoqZhfEzSb&#10;t0lF111ARRRRATHOcw4FKUoYiYxhHAADrEaJxCvxmmfifPMsxuyUwOEIzVDrbl8nr65R/pBwEcwv&#10;zBBw70yviZlIQpjnOYCEIQMRER6gAADtEajuLnFSOD+2ayIObStR4QB+qSHDzXjspg//AGZij82n&#10;/wBlAcTf0gcG/iZoNWqCzl05WK3bNm5ROooocQKQhCFATGOYw4AAdYj1BUXxU4tMUXF6CmR9a9pO&#10;SgYkOI+cV07AcSqSYBgJCfFaj19bjAUPEzjbZtaIfTs/MOAax0XHEFRVQ/aOAB1FIQoCY5zYEIQD&#10;HOJSlEQZXvfhGVwcUlUQVblDBVpCZxRxTaCIYLPc02CrnsD4jfAucot4mYQlkRInaN1ChN3I/wA5&#10;OPjyG+U4XApsTiGOYiQDqnwHNJmgYwd1AofXN2vm4JT16yRCg6cdgmRQKGcDNnnhiVEgjjgUVTqn&#10;KBvEzKQhTHOcwEIQgYiIj1AAAHaI0wuvjCV/ZNnjmuW9tB83MSBMM4AUKYB+rEDeXvA9YEMQBJPE&#10;qoMbWsyCj7dgI4ma1jo4uaXH5RzmERUWWPh56ihjKHHrOYR8TNM9pwQsbbBbu3t5Tuc3jksBwMCa&#10;maKjtUv+rQKoYBwz8wvnA1me4/tpfiYAYbtnEi/0c/l+rWmJ02X8vFRftDvs0c3xM0f7E2m7NDHV&#10;FNa7JjFpFJYDgfF2cvz5iD8ZNuVZUP8AV00meJC//E65E8FfUXRBRhUD9uBWeIne5vWAi5MKRw6/&#10;ViDTdkxbN2TJoiVs0aNCFTSSTIGaRNNMgAUhCFDAAAAAA6g8TFCKgYmSm5R0Oa2jYhBVy4UH3CIo&#10;lOocfgCm7y520fwzhVRAxl7kN3r4SDhiKca3MZQDhj8Ryo2Hq+DFtITEWtxJuJAQUGRvACHaFP8A&#10;+5iyf0QC9WId/wCsnAexQOykm7dJNBBBMEUUUQApCEKGBSlKGAFKUAwAA6gDxLwKUBMYw5pSl7RH&#10;3ApI9rcLbzkGy44JSK7JRozN8D14Ddp1Y9fznV2j1UkteE/aNjNT4d637w8m9J/8lqBWZsP3vLSL&#10;i8Hly8RHxP5xJ+uMexEfIJW7ASOQ6/IZ0co9ghhjj9WWTadv2qxHDvEIJoi27wQ+UqZMhTLH/aOJ&#10;jD5R/wDTOaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mW&#10;uaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y&#10;1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3m&#10;WuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8&#10;y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3&#10;mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m&#10;8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc&#10;3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7&#10;m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtH&#10;c3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo&#10;7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRt&#10;Hc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaN&#10;o7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zR&#10;tHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWua&#10;No7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1z&#10;RtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWu&#10;aNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1&#10;zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mW&#10;uaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y&#10;1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3m&#10;WuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8&#10;y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3&#10;mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m&#10;8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc&#10;3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7&#10;m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtH&#10;c3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo&#10;7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRt&#10;Hc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaN&#10;o7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zR&#10;tHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1zRtHc3mWuaNo7m8y1g84r2yglm/HbR7pU2PuZplkQw9/&#10;O/RRge8a2Lcmb5pmsAosIj7ggaXQAAw8uI/BRfrbi7PvfNDP+ropu1xH5Qh3jx5gA+QOvD3Rop5O&#10;c4jzqny03L5kikPbhgVtHJqh1CGPzo9YY9WOFEVQ4YMZNcogIrXA8kHwGwERDFFy7O28vXgmGPys&#10;aIW0bItK2O7LmlGAjmjQf0mQSIYRHHrERxEesf7/AP8A/wC//wD/AO//AP8A/wBSKv8A/9oACAEC&#10;AwE/EPBd8jwbb5Hg23yPBtvkeDbfI8G2+R4Nt8j7GuDarg2q4NquDarg2q4NquDarg2q4NquDarg&#10;2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4Nqu&#10;Darg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q&#10;4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDa&#10;rg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4N&#10;quDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg&#10;2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4Nqu&#10;Darg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q&#10;4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDa&#10;rg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4N&#10;quDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg&#10;2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4Nqu&#10;Darg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q&#10;4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2q4NquDarg2pjFnGR1fzwbWrV8G1&#10;q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWr&#10;V8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1fBtatXwbWrV8G1q1f+ColAZqgHmtKoR+uvXukM&#10;gPcU4EkPLZhpifSpieYKWcMPQ/2i1av/AAVIIc5OuD/nA+OYkicJkTGv1mU7IvYIz8hzsyULK44c&#10;lUKqsquNC4il2dPYTI5wQyYCSFMWCGYhCYSRxEEcEET/AGa1av8AwXK4psYpRMRITGIjoSkUubi8&#10;C+hOGYWGjBDnxf8AZrVq/wDBcrimwGC6EDCvpPN4RtPQqN68Q+v+zWrV/wCC5XFNh2RNxRhAEXB4&#10;khHOhCnbCKwTkCBSoRQv0RQc8KBSkGGBTQRSmLnH/Zlq1f8AguVxzYRJWIcyEoEshKss0FeP0PwH&#10;CBEYoEylUkIgPmqTR5/Qp7HoAQMAkgWpACf9mtWr/wAFyv8AcZsWrV/GxhmAMAWQsPJetNyPnL9G&#10;u3ULYN1N8v61P0AA5moxzHCovpZGPlDF88jmlPPmhfoIPWk7n+Sj7VR0aFnRyUfi06c1v0+K9vNW&#10;ImP6gadSTrxyPlKR5pj1M6DT0Yk5fLg9vVX6bMfpTMktZaZDRC+uHsSlyUYRlPPn8jVKYkRBERHF&#10;Ez47D3CBaFRgOQExnOcKeR7OxRzqggTDnMR0moqIGjmAHH3+qJADFVgDqtIpIc1ieYZ9CdabZ6Ql&#10;7/qCv1uf8KBpmHer3FOmE5/sInuNKhK55jyEnqB1osZMRBE6Jg/63atX8aJ6fAMCUEuafMYqHOGc&#10;DFlm2SX/AMDkGBy4kSOlEI375NYawyDAytpycsEjgaAInMp5r+//AGUUrK4q814iQmsl4gTjomUh&#10;g55/dsVxyURkBijIOa/+sAtOxJOI5Mn9hwOQfYn7xzivS5PUh/VC4CSWKIok4TiYPM/1q1av43Hd&#10;H/T+/caaJR1MkeiSPRrJgA6SZeY4PU+q4AmA4thHR+HmP/ksVxyglpHJkeSTJ8/wIPs5qcSxJmK6&#10;Bj8Ue8CDoEe+ur/rVq1fxsw0/VP7w9HgBY6vIOrQ89LT2ClIGEnUj9v6pdGWayjWQfBjhRFjONJH&#10;9Pd9M7gL0MvNyKZGULpoHQIDocEs8MzDzlgeWbyKdJAdJQ9UT7KVgz0k+BRSXrAeSB8yR1fu2K45&#10;UkQscsrwELQAnnlEuq8gxfIUJT5ifZGL5UCR+696isjyXQ9KiUhaIPRUfRnpTo0GECI9RxKyMBgJ&#10;jnh55noZj/rdq1fxpnglwOwh0nN9DGiZABL6pOa/GRBBwHHCLGEyTowJ1A5rwdQ59f5l9JqYy+if&#10;lezgwHpToOK9DI5sHOjAC9V5q815v1AQ4jgjklQkWgKYj1IcObLBg+3YrjmNc32e/A+uXXHwM46z&#10;w5ABwXDKdY5DIcv9ctWr+N9BvgAY/wBSXCFJ5B8+BQHUP2/n0UJ4HjRk/hOATmMx5K+64Vx0+4sV&#10;xznZQNrTgwMmITE9B+sk5NGAYMVlHzCT1MNa6y0IY+S/6/atX8jlErhEer/EPBa9f0m7l8T/ABwC&#10;YRM/m3+uG46fcWK45yUv1PA9Yj1pIweHqrpL3EaijSAx+B95p0NXNzPISeoHWghExEFHRJH/AFy1&#10;av5HLncM3DTgtev6Opz4GERy4WuOn3ViuOnDPJMzOB5jo9H7EpOLMPmHJ6kPWuqwLL1GUrk+iD/r&#10;dq1fyOXO4ZuGnBa9f0cry4GMbnwtcdPurFccBRJHBHJKYURivBPVj6PRCpD7lDB8kkfReNR4Weg5&#10;rUTB986yCxDRyR6jI+X+tWrV/I5c7hm4acFr1/TtVP8A04BUarzb+gcNx0++sVxzJizAD6M1PqDm&#10;v6D2ipFL0/pn5FLx15MXkJH0eF1X2QBk92+v+tWrV/I5c7hm4acFr1/RcNhNdRP4HvwAD8Z87AD8&#10;DHm8J83iHRK/r3/+KxXHOjEwQCPmNOQiQLJIDQxQcmMkBHA2Ll/V/rVq1fyOXO4ZuGnBa9f0jxjD&#10;6I+Ae/A2kMnXrqJgnMYopIix3GTNl7hic4+q4g5qPbmvQlqEgkoHNMSjlMEHIMcV4DOcVDoIf2fY&#10;rjnjFkZAEtK3Nhxgack858iAKJB9St8vqkoEImSCPknA2Q4wYpiTpMQayvLgcWYI3yJ/rRatX8jl&#10;zuGbhpwWvX9MygLySJ8zMok4QPUzE6IidHgRikTJMEo8hjIhh9NCoQ8y9wNdUWMvleEek8ho8kZE&#10;6IlAHYhCgJ5Rynlx1x0g8YMer1HF5avrKnc5AfMyfUqCMH0V9X+lYf8AbfQqHeg+6R6Q04dRlUqv&#10;VcX6ooMVwAzWl5W/Np6Zen+tWrV/I5c7hm4acFr1/VzCShBieMdczUSZxSR9y16+OuOJYKpCRmya&#10;mCHmfagRLKGXl+hr0H+t2rV/I4c/hm4acFr18C7MpWwfOeprk84ZaWFOYQ+ZqaJg8JZryBX4/eRS&#10;MMGRhfVZaAYM8XEUAqRCZuPQJzaYLOf1AgwxeRJm9XjrjsrQOUn0eZ0ZOk0ulFycJ1z/AAUjRETB&#10;HBOIWpZAp9CaU4IIQsr5zI6MXmmVGAAAAAgAwAD/AFu1av40GwoBIjqNLT7QPal7/wBoOqTMoARK&#10;g5Sl9OF0YBAkiOCJT8+0nsQq1/7QdUcwSjNB5pfbh6DUAx5OZ6JSk9Mw9iFHwJf0lWcCt40vz0kj&#10;4JfCoF7nDF81lfVfoBRBEhHERpFI2bE9wHoVi8n3X8qXGA1ofMNY5bnAL5ub6/TCCIRYBlKifWmv&#10;l7/2n5D5O9mHxQEAgMAMg+udXqI9iH5rHV9JPaE09CAf9KMfka4keW6vmA/2oQlPRHtCaRh3OAXz&#10;c31f9dtWr4NrVq+Da1avg2tWr4NrVq+Da1avg2SA5g+z/ng2hOo/L/PBtDqfiPg2dE1eon7+DbvU&#10;l/SfBtzuIjqYHx4NR5aX8k/inRJVVdVx8GsTOJPq/sD18G08sF8xgnqEvLwalBLgGbWlL2jkPBrP&#10;Bjz3Cy9MzWPBtFPhQ6ML7CDoj4NehTNXAeqnkS8qZmUI5qSvqvg1lVo3MMD1PdHLwax5KEJzMn9e&#10;gtPwpI5qSvqvg1xPmSDL5wwjoJM3g1OaxApmuC+eI9TghPg05GeE0L5Dz5vIF5U3svLoaBoBgGng&#10;0MMNRkBi1B8k4/I5ryMdCDGJfBmAlwDFXIKxNxcXKLn5OTnm5B4M1jFrkksA5zuX0eDQAqABKuAB&#10;zaSRTGBn06Nb4NAeA0ogC8AzXAxpRlJx5Q89Gj1YoDwZ5rDlYv0NNVgNcqlCicc+Y/sfQDDwZrGL&#10;R7Bjjmfpr8vU4lK8yyfByA5BAcjwZlRLDCNfMyHVHSanZTc3J6T5MOicfBmCwacQ9GU6wOtTo8iR&#10;lnw9CTVTpRVZVZVeavPwYuiLNAHqwVPoPlgn1wo6iksB9Uh1f8HSkUuK4q5r4L1ipWSMwfkPhU8P&#10;awJ60JUI6h88z2DUilq0PKXD0/4OEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEEF+LCCC&#10;CCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCCC/FhBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBB&#10;BBBBBBBBBfiwggggggggggggggggggggggggggggggggggggggggggvxYQQQQQQQQQQQQQQQQQQQ&#10;QQQQQQQQQQQQQQQQQQQQQQQX4sIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIL74QQQQQ&#10;QQQQQQQQQQzFeZfxo+Y+YP06dl7DCj4z3flPisOUNPmwfmrvM1X/AL//AP8A3/8A/wDv/wD/AP8A&#10;EVf/2gAIAQMDAT8Q8F3zvBtvneDbfO8G2+d4Nt87wbb53g23zvsa0NqtDarQ2q0NqtDarQ2q0Nqt&#10;DarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q&#10;0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDa&#10;rQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0N&#10;qtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ&#10;2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0Nqt&#10;DarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q&#10;0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDa&#10;rQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0N&#10;qtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ&#10;2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0Nqt&#10;DarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q&#10;0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDa&#10;rQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDarQ2q0NqtDal+WcZH&#10;VyOng2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4Nr&#10;Vq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq+Da1avg2tWr4NrVq/8FRKAzVAP&#10;NaVQj9devdMZAe4pwAm7JO+Q6g2Xp28hV/2i1av/AAVgRzJ64v8AOBscxJE4TOKNfqjRa3gWAOSh&#10;GJnApVOolCjVWVeqzSGBpMLQSScwkjOTFgSYFDydQJHU6jiOCCf7NatX/haywkDDbNEhoy1oKAIM&#10;jge5SRcpguh6xf7NatX/AIWssECYZDkJF9QevCBMj5i/D/Zi1av/AAtZYSPEDYzD1iJzBOdJlTby&#10;P2OayQTB+qglwKYSEbIkPogpclWJ/s1q1f8AhiyxPDgDmBlKIuWJyAUXwTWJwcmcWMyQZC51moEI&#10;F1cVPIvSk0+KYOI4BZiBEJED/ZrVq+DZZYtWr+NjDMAYAshYeS9abkfOX8/SgtgnU3uv61P0AA5m&#10;oxzGSoPpZGPlDF88jmlONoWED1pLZ/lB9qo6NE5flB9p06C7XNeUeapROP6AadSTrxyMT0kebL1M&#10;6DTyciYe+4Pan6PMfpSsktZKZDRC+uHsSlyUYRlfPn8jVKQ0RBERHEEz47D/AAgXQqMByQnP0pnw&#10;9rYoqikRHOYj1rMIAo5gBx64/VEoAlVADqtIJIc1ieYZ9BOtNsi0JffO8gr9bn/CgaZh3q1/SkTC&#10;c/2H7hpUJXPMeQk9QatFjJiIInRMH/W7Vq/jRPBjkJMuaTqMVDnDMGbLNskv/gcgwOXEiR0ohG/f&#10;nWGsMgwMqL9OT0cOAkAiUsZ5i/fP7lFLiuKuvES01kvECSdEyyGDnn9uxXven6QcBgBijIOa/wDq&#10;gLTsaTiOTJ/YcDkH2M7s8x6XJ6kPphQuAkljCKOOE4mDzP8AWrVq/jYV0X4H9+4mkPJ1MkeiSPRr&#10;JgA6TmeY4PU+q4AkBm2EdH4eY/8AjsV73ppYxaRqZHkkyfPCehB9nNTiXlmK6BLRTQIOgR769f8A&#10;WrVq/jZjo3xP7w9HgBY6uh1cKDnpaewU+aCYSdS3pdGWa4DWQfDhRFjP0SP6e76Z3BXWDLzcikRl&#10;C6TkHQIDocEnsMzDzlgeWbyKcSA6Snuj9KXgz0k+BRSXyg8kD6iNF+5Yr3vTSpIgY5ZX4cCFIAHP&#10;LDHVeQYvkKEp8xPsjF8qDI/de+OhWR5Toen9qJSFyEHoqPoz0p0aDCBEeo4lZMAwEhzwxyczpDMf&#10;9btWr+NE8EmBmEOkuL6GNE0ACX1Sc1+MiDDgjjIMQYZOjAnUDmvBomz6/wAy+k0MZfRPyvZwYD0p&#10;5A4r0Mjmwc6OgL1XmrzXm/UCiSOCOSVCxaEmlHqQ4c2WDB9qxXvemotU32e/AutXXHwM46zwoQeQ&#10;FwynWOQyH+uWrV/G+g3wIMf/AFPCBL5D8/4p4ITqH7fz6Rk8I7rJ/A4BOYzHkr7rhZFmH29ive9N&#10;OZlA2tODAyYhMT0H6yTk0QBzayz5hJ6kGrXVmhDHyWP9ftWr+RyiV0/YeET5/wCEeC96/oj3K5eX&#10;ABhEz+bf64cizD7exXvemnJT+px6xHrSRg8MIyyUj1EahjTBl+B95p0NXNzvICeoOtBCISIInRMH&#10;/XLVq/kcudwzcNOC96/oqnPgaLHLh7Isw+3sV73p+k6Z5IzM4HmOj0T7HMhZh8w16kPWusyLL1GU&#10;rX0Qf9btWr+Ry53DNw04L3r+kVeXA0+OfD2RZh9vYr3vT9AKJI4I5JTCiMXCT1Y+j0QqQ+5QwfJJ&#10;H0XjRWFnoOa1Ewd6yCxDmOSPURHy/wBatWr+Ry53DNw04L3r+nYpLdwAJnK82/oHDkWYfb2K9708&#10;DBizAD6MlT6g5r+g9oqQS9P6Z+Cl468mLyEj6PCqr7IAye8/N/1q1av5HLncM3DTgvev6O8MJrVE&#10;/wBPfgEn4r52APwo83XhHm8LyW/z3+3Yr3vTxujEwQCJ1HCnIQoFzEGgSg5MZIDgbBy/q/1q1av5&#10;HLncM3DTgvev6R4x9kj4B78DaQydTXUck5jFBISLHcZM2XuGXOPquKOaj25r0JahIJKBzTEo5TAB&#10;yDHFeAyRiqHQQ/p78de96aeMWRyAJakabB5Dy5J5zOhAFEA9DK3y+qSgxgyQR8kw4EwHGDFMSdJQ&#10;DXF5cDizMb5E/wBaLVq/kcudwzcNOC96/pmcBepmdTM60ScIHqZidEhOjwI5FEyTBKPIYyIYPTQq&#10;EPMPcDXVFjL3V4R6csOvJGROiJQJgQhQE6MwZ4q9701NPGEWmfqOLy1fWVO5yA+Zk+o1DGH6a+/9&#10;KYud5xt50AhXoMeYjzIaUOoyqqr1XF+qKDFcAOdLyt+bT0w9H+tWrV/I5c7hm4acF71/VoiShBie&#10;MfIakmcUkfcvevir3vTQnBG0JGbJqYIeZ9rERMky8vMZa9Bj/rVq1fyOXP4ZuGnBe9fA1KUrYPnP&#10;V1yecMtKCnMIfM1NEweEo15Ar8fvIpGGDJwvqsg5GTPFyQAqRCZuPQJzaYLOf1IgwxdBM3rxq+7K&#10;0HKeW8zoydJxpNOLkYT1X4OpSOERMxwTiBqWQKeQS0pwQQhZXzmR0YvNMqMAAAABABgAH+t2rV/G&#10;hyFAJEdSlpl5AUtf+0PnedSfVRCJUHKUsdMuF0YBEJEcER5U3PtJ7EKtf+0Pn+f86M4JRmg80vtw&#10;9BqCY8nM9EpCekYfoUJ+xf0lXMI8380vz0khPb4BUD9zhi+ayvqv0MICJCOIjrSIJZsT3AegVi8n&#10;3X8qjmA8r41h3ucAvm5vq/TDIIRUBlKifWlbf5q1/wC0/IfJ3sw+KAgEBgBgAfXNz1Ee1D81j/R5&#10;PiTT5oP9aSfket7b6+SD/ahCU9FPaE0iDucCXzc31f8AXbVq+Da1avg2tWr4NrVq+Da1avg2tWr4&#10;Nkg1B9n/ADwbQnUfl/ng2h1PxHwbOifuh/vwbelS6r+k+DbncRHUwPjB4NTy0v6n8U6JKqrquPg1&#10;iZhJ9X9gevg2mlgvmME9Ql4NSglwDNrSl7RyHg1kgx57hZegfWPBtFPhw6MD7CDoj4NelbNXAeqk&#10;6EvKmJlCapK+q+DWVWicwwPU90OXg1i2gSOZk/r0Fp+FQjmpK+74NcT5kgcP/MjoJM3g1OaxEpm+&#10;C9HEepwQ8GvIzwmxfIf15EvKm8l5dDQNAMDp4NDDDUZAYtZnyx+RzXkY6EGMT4NAEuAYq5BSTuLi&#10;5Rc/Jyc83KPBmsYtcmFgHMdy+DQAVAAlXAA5tYopjAz6dGt8GgPAaUQBeAZrgY04ykw8oeejR6sU&#10;B4M89hmLF+h+1gNalDgcd6j+x9AMPBmsYtTsGOOZ+mvy9TlSvNsnwcg0CA5HgzKiWGGO+ZkOqOk1&#10;OS6y4PSfJh0eDMlg0Yh6MvOB1qdHkSMssySaqcUVWVWVXmr4MWBFmgHmqFT6aPDPqUeopLifow6v&#10;+DpSKXFcVc18F6xUpJGYFgcqnh7WBPWVEuEdQ+eZ7CpBLVoeUuHkf8HCCCCCCCCCCCCCCCCCCCCC&#10;CCCCCCCCCCCCCCCCCCCCCC/FhBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBBfiwgggggg&#10;ggggggggggggggggggggggggggggggggggggvxYQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQQ&#10;QQQQQX4sIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIIL8WEEEEEEEEEEEEEEEEEEEEEEE&#10;EEEEEEEEEEEEEEEEEEEF98IIIIIIIIIIIIIIIZivMv40fMfMH6dOy9hhR8b7PynxWDKGnzYPzV3m&#10;ar/3/wD/APv/AP8A/f8A/wD/AOIq/wD/2gAIAQEDAT8Q/wD0PU6dOnTp07sVfYq+xV9ir7FX2Kvs&#10;VfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9&#10;ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2Kv&#10;sVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV&#10;9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2K&#10;vsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+x&#10;V9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2&#10;KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+&#10;xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX&#10;2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq&#10;+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7F&#10;X2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfYq+xV9ir7FX2KvsVfY&#10;q+RbhyCzywDmIkf/APfgFy5cuXLly5cuXLly5cuXLly5cuXLly4ro+RfhOIXShHkWtxGTckUfpNU&#10;ACAADNXKFCAkBdUEFqgkZOnBG4pnDlB5LWHHOkS4M6CqfgJlTwWlwJxzcyFdeBSMJ+oyiLp6Uxpb&#10;hEglX6oE63AyJDHoFBQRmyJGIAAAGB0pAAmeIPpWG1NMEBsGADBSqEjXLw3CaChZetBfBgX9NAmE&#10;tBsnIcOIgRkSYEDIDADocA4a+AOhM0RY8oHgxL+mh4CfbzJSpdHwpxgaplxZuKDJxZngxL+mhVQN&#10;kMcpLzQkYFRe1DEDrIgAggBD6GGBKYAFMRe+QEQwaUkSovBkX9NJYJZErmjUXAolacjGd7cEII8k&#10;YxiJawAFRgMA3VVTgb0D5GfCQhv/AMJTcv6aF3nLJUNXomIrGqSiQVODUEYLZcmLGAgssFyjDLHn&#10;j0orCYlepinkPymvgKZjVVjUDJRU4Y49EpcUFgdFznWgygci1zQxd7xfYch5OCHSkcshxRpVmkl5&#10;CZ1KTCDSogoIhjGpCOFB5plz+FgUPYKhi5HES6wlGIQ1kSkXGoVbPQJATmRoUpMzN05MP/SJrDWp&#10;9OrXqDQijG/hirQwDS4VOYpXgDBCWch4FNnAbxiLw4EAnG0ahZHFFx9Jaq6SBTO/SEiPPSECBQSY&#10;QITKCjBzKggrtZNgMUcQkkQhRo95/baVQRIkPoFFFBxGaAsmALSnAyJQDEHGpMGgjoUuyr3alnLw&#10;hEIIUuYhdTJnnNOTRJxxV4Crij06SQkcqBtyDTVXHLwhsIhgmhM8KqPTjm8KzPTm/wAPbcmOZ4CC&#10;7tlHmaR1PIFwNnAmX3g5ujxtME/yEAUOQkNt1eGPz/sRJwBoKtDwvSuy7nIBZAMvcGCoZABAlYuJ&#10;AGIwRm0SHwwAADhQcEk0axUf01cJg+KKlfdBoRbIfbWIwcwUkVYgjUmHTPYgxMxAPsIc7SJw4MTR&#10;LBKUHjaS8a3tc5Rg8A8XJsAdqQ+TzLyyz5P24HRwQZpcU6iAaEAiEDitssLPISUfqZMb4RD8O5mr&#10;TgR/8bQi2PsAlSAAKhgDFcCuVkBQRX2QYKBkYFigNycOUkKWL8ZliRQwEzgCA8A5dsyCMccAww14&#10;4Yaxwu6VH5zcxw4Lxw40bEQCYJVS5SBMZyl41gXU5oaOT5nOonBJqybEckMkcsGxARyRMEdTB4AL&#10;RiKfjzdMz6BGCyAlAQRvQfIC0wEBOAXDJ6MFRBAfWeiQZEArHRsAAhyCorjC7lAMQMEuRjDK+AnO&#10;CRysSDwsULpiPGpoJz7o0ItpgUqE8Q4ur5HAgvNDBPRhqJgr44WvfHaaqJ2QJitci7ZOn8csOWGB&#10;R8yDXZElMJYM5UiHXnMFwLIGiBFqZh1s7DjOKmuDUZS29GbeM3Dg+AguMwUd04WUkOL5Ti8BU8Kz&#10;SMnTgVIKXudpypkwgHgsutcUkM5/kTC84LGpHKMCM9FTmq5fRy107AmyeBsg4geA4LWiIpweYE3q&#10;Ox8cHcQHWAF5r6gOm4xDCHhQIgiNJ4ClaEnCEn7hnNCLYFuyjLduKQinJjJ4DiB6YnBOUjIli8JF&#10;G3lpi08hELPASLnlFWYa6EwzhGeHAC5azFx0EgCPJJHB4TnFMQhVDNDjyDy4HcE+YxTJOLgzDHHS&#10;foggRyIzzg4yMJLMeCf4BM7dStxMI+aOC4a/ctCLYeaycrLlOpoGOfAZ3o6kJlhJVtCigDQzAbsE&#10;bIBKTIawaRCd5CpEUTwIF9kemK2hgOsHpPCxTMAIh3i5iJ1cOIyIYLCMWk1UXXgxSmEKCWCB/bjP&#10;DcNfuWhFtFAK0DDKuFBEGaMfIcEtK4QYREweGferw6vjq1b4g2o8VFgwoiJNY9bVPYrzFGCoJBfi&#10;yaCHbOA5zPAwX2Ue5kL4OYgYfAM7gQSF0s5xzgY4bhr920ItiPtvHCwDCM06fsU88zM7C7JlbIVK&#10;bgwxqYGEDh6fAuOX2Ue5kFDKWJgBOMAT04GxPwYkALIgw6cNw1+7aEWwVo2nGENiAiCIlLLIjXC0&#10;NGgJAML16YhG2MFc0GPHOrhFKwQvSEJSGuLUlAD04sPJRIPAqX2Ue5nHt42WK11BOnAMx3IfuIZO&#10;MnMRDguGv37Qi2LMsE1EkHBiFHB/O+VcSJwKDCZALv60jhn/AIIThi5mjNChwI4JT9eFP7qhBKKB&#10;qIwaYS+BUvso9zOMAeMmuSGMKpAgBP1MXIMwnyUrcieK4AzdQS46Bmml/wDE0Itkb5Udl1HiCDk0&#10;r9VyN8ICu4C5Vzl2xABDOUjqE8vAsX2Ue5nJ9kVQCwlBzUg5PqVhUg1RYJIKHJNOIunMEkZhUFz9&#10;UdE+PgUgghiSCjaAeBk8xxc8FHb1mKo6HIxMhiRRxkWyTXamtnIksAlAKCwmnKkFylYrjxVl3g1A&#10;hFhJ5gzRs4GP4Q0EIk04DuQXLLBcYR4IIabFNwGzMwsTLJz8CxfZR7mRuDNKo+AW3B/gtS0ZmCVz&#10;l9iSFU+pQRJLwZUYQRMynU378rLtKSvMDLRBWxwiMwOTEvHlhQgZJdyguUs8llxeEfS/zNBNgE2B&#10;0wYLu+JnYRFVx0RbSGlWYawGCeJz6tJeMRCJhHQpgJzp3ZkSFYBMgTgMVcaDhGQqxzNUmWCOtCYq&#10;XcggnEMYWAweQakTTpApyPq5pjmtSXiwBQBaMh1JkMtMIrDQM+Bcvso9zLlUHYmOklYEwqx4prAC&#10;QMEGRMERMOOcuuB9wyRbHDiRNNUBcSCRi+yBtp4i7BWC6BorwES6CdCRJYlyDrwAFAiFzZoNWBfI&#10;X7PdmIhJE89LXgZtpePJ8LigkM/S1QCxUJlqwrDhV3tjpHZZg8cmUDC9omZw+CSUXSN/ubCHMSmK&#10;YeAU66JpWiT4hBExJxEUMaOjUmMC+DYKjUVD0sMpkvODlyRZxYTFVXNQkuBQBEU4pmFYcYJ6uCYE&#10;Cgp4sfruTRoJiL0HQAzxrQB9QoqvgILguZrmNn2CjCRkUoloAuAylFDirXmrjWkJoUpcCMjFzGGn&#10;JMvOgqXHRSouDhmmZHgASH9sMf3gCIlYAR6EREl8Myc1+mpelRMYx0jSeVBhJAiDU/EjJJwCWAJ4&#10;TGZgxk4s6i+fKGEoiYSIJLKMK5c75JOMlyELljPKoWMZSWODxoxGlLcMYPzKeSssrAhMZOBweel0&#10;sfosHwemp6FSAARErAAauTxXXMjKIrT0f31wYQjli60sIC0I4Hu4IwJLGouzgtALAmewKT9DmusX&#10;RrXE1iUJpCa/8D4+mpeCYhBHMZkeoQgp1LszjasVBUqqv1mEIncKQCMVl1oKCTyMjmUmSPTCp3qh&#10;l88+Zw4cpc6KopJVBLJjIx0YwcKmmZHqJQdPlDPhJE01arDogU8cpYqqQD1OvCCEcoM+hP8A9BCX&#10;Lly5cug00ESogQEKGSUcwTwasMcMsQ8jkKEYMYEfBqLZByATDjZMMAZz4Nio4PYhgOFSABiYj4No&#10;uBFR9xJzUYIAx+DWS5kzFMMRnGQsSXg0mKLmR1QyKTCAFcKlfGdjARYElWDF8GsOrqCKXLAF5KkC&#10;QeDXDGfGFDkZ+ZZhjF8GsK0bThCuwBVQBWsR0szzWBbbicgB4NW6z9RiaBebML94NZjn2ImcRTMk&#10;Ap3g0RpzaR1JEq2hHsZlFz1juxxNlYEvg1csIESjCDOQIRyz4NCPynU2CzPH7A0FEXkArVSVysGK&#10;vg1NAioOnBwoePOI8GmMyfMqcgi5BTPg1KMCALAhYGekKBA36yBDmMmMwB4MxgxxJ3KEoYEiE9QF&#10;shSxRB+DTBEOFbURaIgFAArWaJ48FIMODGBvBpqX3ALgAVDAGK4FFuxEiVMjHCF3g0aCsqGCMFBl&#10;ACoURdojeK4kEyml4NK4/L4hzEEiqitBlUWiTwEYOL4NJxj7yktIwZSTEpKd00fS4BRQoDj4Mkvu&#10;AXAAqGAMVwKaCJwQCvLQamrvYUYXVAL0Q4pVl8GeGYldSIdMFZYs0ALhd7EZBpmHFYEXwZOBOZEz&#10;JCRAJmQKcvJ/BGa+YVtZEJo5E4A8DgAADwYxfuvFmLDR2suFzr1oyzE5QVQ1VBnRKTEgDJpEAcK2&#10;oi0RAAAADwXgvqAqGACVVYAzoQHiyFCEBgeQSDFWpdgxE5CNMThlTOVgx0MK7E4OJgpBNuCoAOlD&#10;FwxR/wCAypUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSvwsqVKlSpUqVKlSpUqVKlSpUq&#10;VKlSpUqVKlSpUqVKlSpUr8LKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVK/CypUqVKlS&#10;pUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSvwsqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVK&#10;lSpUr8LKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVKlSpUqVK/CypUqVKlSpUqVKlSpUqVKlSpU&#10;qVKlSpUqVKlSpUqVKlSvvSpUqVKlSpUqVKlSpS6TSYnSIeRM4hASmQQBlMFOZwMGmDNIHNQVBLgI&#10;kwSSxcmkiBOcN1t8SwIKq0roZhDMwARAEaDbYXKzKjVKClFVf+//AP8A9/8A/wD7/wD/AP8AxFT/&#10;2VBLAwQUAAYACAAAACEAR5ZVDeUAAAAPAQAADwAAAGRycy9kb3ducmV2LnhtbEyPUUvDMBSF34X9&#10;h3AHvowtzeyKrU2HCOJAFJwi8y1rrm2xuSlN1tV/b/rk3s7hHs79Tr4dTcsG7F1jSYJYRcCQSqsb&#10;qiR8vD8ub4E5r0ir1hJK+EUH22J2latM2zO94bD3FQsl5DIlofa+yzh3ZY1GuZXtkMLt2/ZG+WD7&#10;iutenUO5afk6ihJuVEPhQ606fKix/NmfjIQUB31ID7uvz93CmeR1cfP8Uj1JeT0f7++AeRz9fxgm&#10;/IAORWA62hNpx1oJSxHHYYyfVCoEsCkTxckG2DGoOF0L4EXOL3cUfwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhADedwRi6AAAAIQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzhI/LCsIwEEX3gv8Q&#10;Zm/TuhCRpm5EcCv1A4ZkmkabB0kU+/cG3CgILude7jlMu3/aiT0oJuOdgKaqgZGTXhmnBVz642oL&#10;LGV0CifvSMBMCfbdctGeacJcRmk0IbFCcUnAmHPYcZ7kSBZT5QO50gw+WszljJoHlDfUxNd1veHx&#10;kwHdF5OdlIB4Ug2wfg7F/J/th8FIOnh5t+TyDwU3trgLEKOmLMCSMvgOm+oaNPCu5V+PdS8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhANr2PfsNAQAAFAIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA+AQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1AzKbrgCAADpBQAADgAAAAAAAAAAAAAAAAA9AgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAAAAAAACEArKD0ByCKAQAgigEAFAAAAAAAAAAAAAAAAAAh&#10;BQAAZHJzL21lZGlhL2ltYWdlMS5qcGdQSwECLQAUAAYACAAAACEAR5ZVDeUAAAAPAQAADwAAAAAA&#10;AAAAAAAAAABzjwEAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhADedwRi6AAAAIQEAABkA&#10;AAAAAAAAAAAAAAAAhZABAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAYABgB8AQAA&#10;dpEBAAAA&#10;">
+              <v:fill type="frame" o:title="" recolor="t" rotate="t" r:id="rId2"/>
               <v:textbox inset="2.5mm"/>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="21BA4F46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
@@ -3736,50 +3816,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19E65175"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="56E0590E"/>
+    <w:lvl w:ilvl="0" w:tplc="F556A774">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="884C3238">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="E6E22914">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="71EC0EEE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="15C44E14">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="C14622BA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="8E0E4D56">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="423A145A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1098D9C2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A684E64"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2190F24C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3884,51 +4077,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1EDC1578"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5D0E7DC2"/>
     <w:lvl w:ilvl="0" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="6A2875"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3998,51 +4191,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F757CFE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D826B602"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4147,51 +4340,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="213055FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FAA0605C"/>
     <w:lvl w:ilvl="0" w:tplc="351AA328">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-1779" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-1059" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4261,51 +4454,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3261" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3981" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="245A4CFD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2190F24C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4410,51 +4603,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="246E39C7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2190F24C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4559,51 +4752,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="251D7B63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3D4A9A98"/>
     <w:lvl w:ilvl="0" w:tplc="532AF2B8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -4648,51 +4841,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2572335E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D7CEBA06"/>
     <w:lvl w:ilvl="0" w:tplc="299A4B90">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6082AFAE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -4761,51 +4954,51 @@
     <w:lvl w:ilvl="7" w:tplc="900C9B76">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A5CCFE00">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2643216D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2F3A29BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4910,51 +5103,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="275F1867"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B98CC6F6"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5023,51 +5216,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C9172E8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="31D07AF2"/>
     <w:styleLink w:val="CurrentList2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="57" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5140,51 +5333,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F004A9E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2190F24C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5289,51 +5482,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="324820C9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D2E650B8"/>
     <w:styleLink w:val="CurrentList4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="6A2875"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
@@ -5412,51 +5605,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="2520"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="359437C2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2190F24C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5561,51 +5754,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35DF5DF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2ACE7B28"/>
     <w:lvl w:ilvl="0" w:tplc="DE6455BA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5674,51 +5867,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38210B2F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D2E650B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="6A2875"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
@@ -5796,51 +5989,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="2520"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3AF052B2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2190F24C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5945,51 +6138,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C0830D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3FB6953E"/>
     <w:lvl w:ilvl="0" w:tplc="0BA049BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9118AB40">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -6058,51 +6251,51 @@
     <w:lvl w:ilvl="7" w:tplc="7D605C0A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="487660CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DD54557"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0809001D"/>
     <w:styleLink w:val="CurrentList6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -6145,51 +6338,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44F77641"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D0666270"/>
     <w:lvl w:ilvl="0" w:tplc="C08C6C58">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1420" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E4F89150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1420" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -6258,51 +6451,51 @@
     <w:lvl w:ilvl="7" w:tplc="40B0184A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1420" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="395E1D92">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1420" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A75302F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="54385BF4"/>
     <w:lvl w:ilvl="0" w:tplc="254E8C22">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5BA2DBF8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -6371,51 +6564,51 @@
     <w:lvl w:ilvl="7" w:tplc="65D89BD2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="731A10B2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CDB30A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="37EE3458"/>
     <w:lvl w:ilvl="0" w:tplc="3D0E96CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Tablebullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:ind w:left="113" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6488,51 +6681,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D557024"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A3DEEC62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6637,51 +6830,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="506C0FE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2A58C5A6"/>
     <w:lvl w:ilvl="0" w:tplc="411EB0AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="6A2875"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6751,51 +6944,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="508C4BD0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0809001D"/>
     <w:styleLink w:val="CurrentList5"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -6838,51 +7031,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="581E4597"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AB3A4E84"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59A26521"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C1C06162"/>
     <w:lvl w:ilvl="0" w:tplc="421C8CE6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -6927,51 +7233,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8640" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="9360" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5EAA78E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D45A32E6"/>
     <w:lvl w:ilvl="0" w:tplc="2C900ADC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7041,51 +7347,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60031223"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D9529B24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7190,51 +7496,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61BB1E0B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A7F87434"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7339,51 +7645,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="692510F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF6A25A"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7452,51 +7758,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69DD0958"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="351E2A2E"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7565,164 +7871,164 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CFA028C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C464D902"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74604EA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F1D2BAF8"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7791,51 +8097,164 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79EE6CCB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0DC49454"/>
+    <w:lvl w:ilvl="0" w:tplc="FF0CF4AC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="149638A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="A83A3584">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="5726B94A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="F87EA648">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="AA68F5D6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="C826187C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="B89E1FFC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="8A8C81A8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A97435F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2190F24C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7940,51 +8359,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BE669FF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CBA4F426"/>
     <w:styleLink w:val="CurrentList1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8057,51 +8476,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7CE95895"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="43C40602"/>
     <w:lvl w:ilvl="0" w:tplc="C6125BC4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E856B4BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -8170,51 +8589,51 @@
     <w:lvl w:ilvl="7" w:tplc="15941F08">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F20A2A22">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E177C8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F5207156"/>
     <w:lvl w:ilvl="0" w:tplc="7F6CD28E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="45DA3ABA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -8284,1325 +8703,1506 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="82C40E10">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="45875792">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1403412302">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1848784963">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1607611780">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="18968610">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1220018893">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1752268465">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="862402279">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="487484424">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="492917089">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1096827959">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="515537288">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="422914421">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1437864998">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1861040852">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1225943325">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="706369293">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1991639433">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1731490631">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="739518056">
-    <w:abstractNumId w:val="51"/>
+    <w:abstractNumId w:val="54"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="145901810">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="2084796931">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="154877118">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="623803465">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1657562670">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="628438901">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1369800011">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="60063687">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="934555888">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="827327781">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="228661550">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="910694170">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="2067145359">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="132794627">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="476801256">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1258369029">
     <w:abstractNumId w:val="50"/>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="2067145359">
-[...10 lines deleted...]
-  </w:num>
   <w:num w:numId="37" w16cid:durableId="889806535">
-    <w:abstractNumId w:val="45"/>
+    <w:abstractNumId w:val="47"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="553321634">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="2019693105">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="952982921">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="663971837">
-    <w:abstractNumId w:val="44"/>
+    <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="141699001">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1599603944">
-    <w:abstractNumId w:val="49"/>
+    <w:abstractNumId w:val="51"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="68500433">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="1229733605">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="594674574">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="1808618569">
-    <w:abstractNumId w:val="52"/>
+    <w:abstractNumId w:val="55"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="238173347">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="1933732991">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="50" w16cid:durableId="1345324708">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="51" w16cid:durableId="1779131167">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="52" w16cid:durableId="1886333457">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="53" w16cid:durableId="1573616123">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="54" w16cid:durableId="1984308685">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="55" w16cid:durableId="586036771">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="56" w16cid:durableId="429935856">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="51" w16cid:durableId="1779131167">
-    <w:abstractNumId w:val="36"/>
+  <w:num w:numId="57" w16cid:durableId="1045106031">
+    <w:abstractNumId w:val="52"/>
   </w:num>
-  <w:num w:numId="52" w16cid:durableId="1886333457">
-[...6 lines deleted...]
-    <w:abstractNumId w:val="37"/>
+  <w:num w:numId="58" w16cid:durableId="1114598476">
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="51"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="70"/>
-[...1 lines deleted...]
-  <w:removeDateAndTime/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F21" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="comments" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0016347C"/>
+    <w:rsid w:val="000008BB"/>
     <w:rsid w:val="00004EA1"/>
     <w:rsid w:val="0000602A"/>
     <w:rsid w:val="00007362"/>
     <w:rsid w:val="00012194"/>
     <w:rsid w:val="0001429C"/>
     <w:rsid w:val="0001624A"/>
+    <w:rsid w:val="00025F94"/>
+    <w:rsid w:val="00033A68"/>
     <w:rsid w:val="0003418D"/>
     <w:rsid w:val="00036245"/>
     <w:rsid w:val="00037DE6"/>
     <w:rsid w:val="00040AAE"/>
     <w:rsid w:val="00041F68"/>
     <w:rsid w:val="000437A4"/>
     <w:rsid w:val="00043C99"/>
     <w:rsid w:val="00044CDE"/>
     <w:rsid w:val="00045A95"/>
     <w:rsid w:val="00051819"/>
     <w:rsid w:val="00051932"/>
     <w:rsid w:val="000532B7"/>
+    <w:rsid w:val="00057A2E"/>
+    <w:rsid w:val="00060ECD"/>
     <w:rsid w:val="000635C9"/>
     <w:rsid w:val="00064A6B"/>
     <w:rsid w:val="00066632"/>
     <w:rsid w:val="00076139"/>
     <w:rsid w:val="000814A7"/>
     <w:rsid w:val="00084383"/>
     <w:rsid w:val="00091039"/>
     <w:rsid w:val="00091E7E"/>
     <w:rsid w:val="00091F4B"/>
     <w:rsid w:val="0009485E"/>
     <w:rsid w:val="0009647A"/>
     <w:rsid w:val="000A0358"/>
     <w:rsid w:val="000A1950"/>
     <w:rsid w:val="000A2DC1"/>
     <w:rsid w:val="000A55E1"/>
     <w:rsid w:val="000A60E0"/>
     <w:rsid w:val="000A7AB6"/>
     <w:rsid w:val="000B1076"/>
     <w:rsid w:val="000B18CA"/>
     <w:rsid w:val="000B2F39"/>
     <w:rsid w:val="000B4586"/>
     <w:rsid w:val="000B4B21"/>
     <w:rsid w:val="000B634D"/>
     <w:rsid w:val="000C350E"/>
     <w:rsid w:val="000C4EA1"/>
     <w:rsid w:val="000C53B9"/>
     <w:rsid w:val="000D06FD"/>
     <w:rsid w:val="000D0BC2"/>
     <w:rsid w:val="000D0C68"/>
     <w:rsid w:val="000D437C"/>
     <w:rsid w:val="000D5AC6"/>
     <w:rsid w:val="000E200B"/>
     <w:rsid w:val="000E439F"/>
     <w:rsid w:val="000E4D7D"/>
     <w:rsid w:val="000E7D6B"/>
     <w:rsid w:val="000F0599"/>
     <w:rsid w:val="000F0E1A"/>
     <w:rsid w:val="000F433C"/>
     <w:rsid w:val="000F5A71"/>
     <w:rsid w:val="000F5CBB"/>
     <w:rsid w:val="000F6A63"/>
     <w:rsid w:val="0010254C"/>
     <w:rsid w:val="00102A1D"/>
     <w:rsid w:val="00104E9D"/>
     <w:rsid w:val="0010584A"/>
+    <w:rsid w:val="0011377E"/>
     <w:rsid w:val="00114074"/>
+    <w:rsid w:val="001143EF"/>
     <w:rsid w:val="00116525"/>
     <w:rsid w:val="00117ADE"/>
     <w:rsid w:val="00122184"/>
     <w:rsid w:val="00123CC4"/>
     <w:rsid w:val="00124E93"/>
     <w:rsid w:val="001258BB"/>
     <w:rsid w:val="001276D8"/>
     <w:rsid w:val="0013346C"/>
     <w:rsid w:val="001339CA"/>
     <w:rsid w:val="001375CA"/>
     <w:rsid w:val="00141A07"/>
     <w:rsid w:val="00141C1C"/>
     <w:rsid w:val="0014207A"/>
     <w:rsid w:val="0014421C"/>
     <w:rsid w:val="0014536D"/>
+    <w:rsid w:val="00152780"/>
     <w:rsid w:val="00153620"/>
     <w:rsid w:val="00153C90"/>
+    <w:rsid w:val="00154A3C"/>
     <w:rsid w:val="00160008"/>
     <w:rsid w:val="001620A9"/>
     <w:rsid w:val="00162B23"/>
     <w:rsid w:val="0016347C"/>
     <w:rsid w:val="00164C5A"/>
     <w:rsid w:val="001665A1"/>
     <w:rsid w:val="00166E35"/>
     <w:rsid w:val="00167A29"/>
     <w:rsid w:val="001741C3"/>
     <w:rsid w:val="001751BE"/>
     <w:rsid w:val="00177F49"/>
     <w:rsid w:val="001809B3"/>
     <w:rsid w:val="00180D51"/>
     <w:rsid w:val="00180F5C"/>
     <w:rsid w:val="001811EC"/>
     <w:rsid w:val="00181CBA"/>
     <w:rsid w:val="00182443"/>
     <w:rsid w:val="00182976"/>
+    <w:rsid w:val="00182C11"/>
+    <w:rsid w:val="001830D6"/>
     <w:rsid w:val="00184B04"/>
+    <w:rsid w:val="00184DF6"/>
     <w:rsid w:val="00185155"/>
     <w:rsid w:val="00187EA6"/>
     <w:rsid w:val="001906D4"/>
     <w:rsid w:val="001A0178"/>
     <w:rsid w:val="001A153D"/>
     <w:rsid w:val="001A15AB"/>
     <w:rsid w:val="001A44B4"/>
     <w:rsid w:val="001A55D8"/>
+    <w:rsid w:val="001B0548"/>
     <w:rsid w:val="001B13A0"/>
     <w:rsid w:val="001B152F"/>
     <w:rsid w:val="001B5EC7"/>
     <w:rsid w:val="001B73E9"/>
     <w:rsid w:val="001B7D12"/>
     <w:rsid w:val="001C0BD7"/>
     <w:rsid w:val="001C19AE"/>
     <w:rsid w:val="001C1F39"/>
     <w:rsid w:val="001C3178"/>
     <w:rsid w:val="001C349A"/>
     <w:rsid w:val="001C3A67"/>
     <w:rsid w:val="001C5088"/>
+    <w:rsid w:val="001C53E1"/>
     <w:rsid w:val="001D025C"/>
     <w:rsid w:val="001D0320"/>
     <w:rsid w:val="001D14DC"/>
     <w:rsid w:val="001D1DAB"/>
     <w:rsid w:val="001D4AE3"/>
     <w:rsid w:val="001E48A0"/>
     <w:rsid w:val="001E4F8E"/>
     <w:rsid w:val="001E630D"/>
     <w:rsid w:val="001F05DD"/>
     <w:rsid w:val="001F1AEE"/>
     <w:rsid w:val="001F1C2B"/>
     <w:rsid w:val="001F3588"/>
     <w:rsid w:val="001F498A"/>
     <w:rsid w:val="001F5A77"/>
     <w:rsid w:val="001F68FF"/>
     <w:rsid w:val="00200998"/>
     <w:rsid w:val="002039E8"/>
     <w:rsid w:val="00204167"/>
     <w:rsid w:val="00205144"/>
     <w:rsid w:val="002054AD"/>
     <w:rsid w:val="00207405"/>
     <w:rsid w:val="002123D2"/>
     <w:rsid w:val="00220601"/>
     <w:rsid w:val="002209AA"/>
     <w:rsid w:val="00222585"/>
     <w:rsid w:val="00223B37"/>
     <w:rsid w:val="00223DBB"/>
     <w:rsid w:val="002321EA"/>
     <w:rsid w:val="0023603F"/>
     <w:rsid w:val="00244F24"/>
     <w:rsid w:val="002528F2"/>
     <w:rsid w:val="0025303C"/>
+    <w:rsid w:val="002533E0"/>
+    <w:rsid w:val="00253691"/>
     <w:rsid w:val="00254D14"/>
     <w:rsid w:val="002563BE"/>
-    <w:rsid w:val="00266276"/>
+    <w:rsid w:val="002605BF"/>
+    <w:rsid w:val="00261168"/>
+    <w:rsid w:val="00267260"/>
     <w:rsid w:val="002722D7"/>
     <w:rsid w:val="00281B47"/>
     <w:rsid w:val="00281E6D"/>
     <w:rsid w:val="0028271F"/>
     <w:rsid w:val="00285DEE"/>
     <w:rsid w:val="00286D7F"/>
     <w:rsid w:val="00291D11"/>
     <w:rsid w:val="002944EC"/>
     <w:rsid w:val="002977E8"/>
     <w:rsid w:val="002A30E0"/>
     <w:rsid w:val="002A490D"/>
+    <w:rsid w:val="002A509B"/>
     <w:rsid w:val="002A7C00"/>
     <w:rsid w:val="002B0F87"/>
     <w:rsid w:val="002B1226"/>
     <w:rsid w:val="002B27DE"/>
     <w:rsid w:val="002B4DB6"/>
+    <w:rsid w:val="002B6084"/>
     <w:rsid w:val="002B61DB"/>
+    <w:rsid w:val="002C1898"/>
     <w:rsid w:val="002C38B4"/>
+    <w:rsid w:val="002C4882"/>
+    <w:rsid w:val="002C668D"/>
+    <w:rsid w:val="002D0B68"/>
     <w:rsid w:val="002D21D7"/>
     <w:rsid w:val="002D3EF3"/>
     <w:rsid w:val="002D475E"/>
     <w:rsid w:val="002D5BBB"/>
     <w:rsid w:val="002D64B1"/>
     <w:rsid w:val="002E262B"/>
     <w:rsid w:val="002E4452"/>
     <w:rsid w:val="002F0B0E"/>
     <w:rsid w:val="002F23DE"/>
+    <w:rsid w:val="002F3476"/>
+    <w:rsid w:val="002F3C21"/>
     <w:rsid w:val="002F7C36"/>
+    <w:rsid w:val="002F7E83"/>
     <w:rsid w:val="00300557"/>
     <w:rsid w:val="00300F02"/>
     <w:rsid w:val="00301B4A"/>
     <w:rsid w:val="00302F81"/>
     <w:rsid w:val="00304C4D"/>
     <w:rsid w:val="00306FA3"/>
     <w:rsid w:val="00307079"/>
     <w:rsid w:val="00311F5B"/>
     <w:rsid w:val="00312C37"/>
     <w:rsid w:val="003225D0"/>
     <w:rsid w:val="003226F9"/>
     <w:rsid w:val="00323BB7"/>
     <w:rsid w:val="003300B8"/>
     <w:rsid w:val="003313CD"/>
     <w:rsid w:val="0033485F"/>
     <w:rsid w:val="003351DB"/>
     <w:rsid w:val="00336457"/>
-    <w:rsid w:val="00336987"/>
     <w:rsid w:val="00337C17"/>
     <w:rsid w:val="00337C8B"/>
+    <w:rsid w:val="0034229A"/>
     <w:rsid w:val="0034384C"/>
     <w:rsid w:val="003441A9"/>
     <w:rsid w:val="00345371"/>
     <w:rsid w:val="00350420"/>
     <w:rsid w:val="0035128D"/>
     <w:rsid w:val="00351508"/>
     <w:rsid w:val="00352D86"/>
+    <w:rsid w:val="003607CB"/>
     <w:rsid w:val="00360DA7"/>
     <w:rsid w:val="00360F21"/>
     <w:rsid w:val="003622D9"/>
     <w:rsid w:val="00366CE3"/>
     <w:rsid w:val="00366DA8"/>
     <w:rsid w:val="00370F3C"/>
+    <w:rsid w:val="00371414"/>
     <w:rsid w:val="00371723"/>
     <w:rsid w:val="00371F3F"/>
     <w:rsid w:val="00371FFE"/>
     <w:rsid w:val="00372CE2"/>
+    <w:rsid w:val="00375C13"/>
     <w:rsid w:val="003820DF"/>
     <w:rsid w:val="0038286A"/>
     <w:rsid w:val="00383ED1"/>
     <w:rsid w:val="003858D9"/>
     <w:rsid w:val="00390FBF"/>
+    <w:rsid w:val="003940B1"/>
     <w:rsid w:val="0039651F"/>
     <w:rsid w:val="003A3FCC"/>
     <w:rsid w:val="003A60EF"/>
     <w:rsid w:val="003A647A"/>
     <w:rsid w:val="003B07FD"/>
     <w:rsid w:val="003B2BB8"/>
     <w:rsid w:val="003B38C4"/>
     <w:rsid w:val="003B3F1F"/>
+    <w:rsid w:val="003B42C6"/>
     <w:rsid w:val="003B535C"/>
     <w:rsid w:val="003B64BE"/>
     <w:rsid w:val="003C16CD"/>
     <w:rsid w:val="003C1CD8"/>
     <w:rsid w:val="003C3A50"/>
     <w:rsid w:val="003C6F79"/>
     <w:rsid w:val="003D07B0"/>
     <w:rsid w:val="003D1FBC"/>
     <w:rsid w:val="003D34FF"/>
     <w:rsid w:val="003E088E"/>
     <w:rsid w:val="003E0DBD"/>
     <w:rsid w:val="003E20B7"/>
     <w:rsid w:val="003E4F86"/>
     <w:rsid w:val="003E6CA0"/>
+    <w:rsid w:val="003E798E"/>
     <w:rsid w:val="003E7E88"/>
     <w:rsid w:val="003F2DA2"/>
+    <w:rsid w:val="003F2F39"/>
+    <w:rsid w:val="003F31E6"/>
     <w:rsid w:val="003F6ED7"/>
     <w:rsid w:val="003F7587"/>
     <w:rsid w:val="003F7A90"/>
     <w:rsid w:val="00400057"/>
     <w:rsid w:val="0040062A"/>
     <w:rsid w:val="00404651"/>
     <w:rsid w:val="00406CF3"/>
     <w:rsid w:val="004102E3"/>
+    <w:rsid w:val="00413836"/>
     <w:rsid w:val="00414AE9"/>
     <w:rsid w:val="0041698F"/>
     <w:rsid w:val="00421896"/>
     <w:rsid w:val="00422F9F"/>
     <w:rsid w:val="004250DF"/>
+    <w:rsid w:val="0042696C"/>
     <w:rsid w:val="00427ABC"/>
     <w:rsid w:val="0043227D"/>
+    <w:rsid w:val="0043598C"/>
     <w:rsid w:val="00436FC2"/>
     <w:rsid w:val="00441824"/>
     <w:rsid w:val="00443C49"/>
+    <w:rsid w:val="00443D8D"/>
     <w:rsid w:val="00445073"/>
     <w:rsid w:val="004452D2"/>
     <w:rsid w:val="0044538F"/>
     <w:rsid w:val="00446555"/>
+    <w:rsid w:val="00446600"/>
     <w:rsid w:val="00446845"/>
+    <w:rsid w:val="00450808"/>
+    <w:rsid w:val="00451971"/>
     <w:rsid w:val="00453029"/>
+    <w:rsid w:val="004547CF"/>
     <w:rsid w:val="00454C16"/>
+    <w:rsid w:val="004558F2"/>
     <w:rsid w:val="0045591B"/>
     <w:rsid w:val="00456B06"/>
+    <w:rsid w:val="00463381"/>
     <w:rsid w:val="00467F2D"/>
     <w:rsid w:val="00472A0A"/>
     <w:rsid w:val="0047331A"/>
+    <w:rsid w:val="00476BAC"/>
     <w:rsid w:val="0048002C"/>
     <w:rsid w:val="00480B69"/>
     <w:rsid w:val="00482BBC"/>
     <w:rsid w:val="00482C7C"/>
     <w:rsid w:val="0048355F"/>
+    <w:rsid w:val="004841EC"/>
     <w:rsid w:val="004861C3"/>
     <w:rsid w:val="00486E63"/>
     <w:rsid w:val="004876FD"/>
     <w:rsid w:val="004908D7"/>
+    <w:rsid w:val="00490CC1"/>
     <w:rsid w:val="00493E0E"/>
     <w:rsid w:val="00497A02"/>
     <w:rsid w:val="004A13CC"/>
     <w:rsid w:val="004A700B"/>
     <w:rsid w:val="004B093F"/>
     <w:rsid w:val="004B54CA"/>
     <w:rsid w:val="004B5CA7"/>
     <w:rsid w:val="004B5F89"/>
     <w:rsid w:val="004B7FF8"/>
     <w:rsid w:val="004C2D9C"/>
     <w:rsid w:val="004C4371"/>
     <w:rsid w:val="004C4C06"/>
     <w:rsid w:val="004C56FB"/>
     <w:rsid w:val="004C7D29"/>
     <w:rsid w:val="004D00A6"/>
     <w:rsid w:val="004D32B5"/>
     <w:rsid w:val="004D33AA"/>
     <w:rsid w:val="004D33B0"/>
     <w:rsid w:val="004D3D4A"/>
     <w:rsid w:val="004D41CA"/>
     <w:rsid w:val="004D4A3F"/>
     <w:rsid w:val="004D53E7"/>
     <w:rsid w:val="004D6433"/>
     <w:rsid w:val="004D67E8"/>
     <w:rsid w:val="004E0271"/>
     <w:rsid w:val="004E0AB8"/>
     <w:rsid w:val="004E461E"/>
     <w:rsid w:val="004E5CBF"/>
+    <w:rsid w:val="004E6F3D"/>
     <w:rsid w:val="004E79EC"/>
     <w:rsid w:val="004F1FAB"/>
     <w:rsid w:val="004F29E0"/>
     <w:rsid w:val="004F6438"/>
     <w:rsid w:val="005027D2"/>
     <w:rsid w:val="00502F9B"/>
     <w:rsid w:val="0050373B"/>
+    <w:rsid w:val="005049B1"/>
+    <w:rsid w:val="00512D7B"/>
     <w:rsid w:val="0051544A"/>
     <w:rsid w:val="00515AB6"/>
     <w:rsid w:val="00516F57"/>
     <w:rsid w:val="005176BD"/>
     <w:rsid w:val="00522AB9"/>
     <w:rsid w:val="0052445B"/>
     <w:rsid w:val="00525B84"/>
     <w:rsid w:val="00531E4B"/>
+    <w:rsid w:val="00532DC4"/>
     <w:rsid w:val="00534234"/>
     <w:rsid w:val="00534B75"/>
     <w:rsid w:val="00535418"/>
     <w:rsid w:val="005359BC"/>
+    <w:rsid w:val="005405B9"/>
     <w:rsid w:val="00540989"/>
     <w:rsid w:val="005417D7"/>
     <w:rsid w:val="00541BAF"/>
     <w:rsid w:val="00551D64"/>
     <w:rsid w:val="005523CC"/>
     <w:rsid w:val="00552D41"/>
     <w:rsid w:val="0055492D"/>
     <w:rsid w:val="00555D59"/>
     <w:rsid w:val="005601CD"/>
     <w:rsid w:val="005706E4"/>
     <w:rsid w:val="00570781"/>
     <w:rsid w:val="0057087E"/>
+    <w:rsid w:val="005709FB"/>
     <w:rsid w:val="0057382F"/>
     <w:rsid w:val="00574D04"/>
     <w:rsid w:val="00575CE5"/>
     <w:rsid w:val="00575EF0"/>
     <w:rsid w:val="00576162"/>
     <w:rsid w:val="00584DAF"/>
     <w:rsid w:val="00585031"/>
     <w:rsid w:val="005878A4"/>
     <w:rsid w:val="00590C11"/>
     <w:rsid w:val="00591FF7"/>
     <w:rsid w:val="0059211D"/>
     <w:rsid w:val="00592227"/>
     <w:rsid w:val="005938B8"/>
     <w:rsid w:val="00593C73"/>
     <w:rsid w:val="00593F8B"/>
     <w:rsid w:val="00594BFD"/>
     <w:rsid w:val="00595665"/>
     <w:rsid w:val="0059685B"/>
     <w:rsid w:val="005A1743"/>
     <w:rsid w:val="005A2197"/>
     <w:rsid w:val="005A2BCA"/>
     <w:rsid w:val="005A2D42"/>
+    <w:rsid w:val="005A61D9"/>
     <w:rsid w:val="005A6202"/>
     <w:rsid w:val="005A6312"/>
     <w:rsid w:val="005A64F6"/>
     <w:rsid w:val="005A6C11"/>
     <w:rsid w:val="005A7AD2"/>
     <w:rsid w:val="005A7DCA"/>
     <w:rsid w:val="005B1E30"/>
+    <w:rsid w:val="005B21CF"/>
+    <w:rsid w:val="005B480A"/>
     <w:rsid w:val="005C34B7"/>
     <w:rsid w:val="005C3AA9"/>
     <w:rsid w:val="005C731E"/>
     <w:rsid w:val="005D6004"/>
     <w:rsid w:val="005E0722"/>
     <w:rsid w:val="005E1E61"/>
     <w:rsid w:val="005F1B11"/>
+    <w:rsid w:val="005F3F79"/>
     <w:rsid w:val="005F45F8"/>
+    <w:rsid w:val="00601D01"/>
     <w:rsid w:val="006021C6"/>
     <w:rsid w:val="00602A46"/>
     <w:rsid w:val="00603041"/>
     <w:rsid w:val="0060673F"/>
     <w:rsid w:val="006069D0"/>
     <w:rsid w:val="00610092"/>
     <w:rsid w:val="006133CD"/>
     <w:rsid w:val="00614DDB"/>
     <w:rsid w:val="00617840"/>
     <w:rsid w:val="00623068"/>
     <w:rsid w:val="006248B2"/>
     <w:rsid w:val="00624CAC"/>
     <w:rsid w:val="00626270"/>
+    <w:rsid w:val="00626C89"/>
     <w:rsid w:val="00626D5E"/>
     <w:rsid w:val="00630C82"/>
     <w:rsid w:val="0063432F"/>
     <w:rsid w:val="006415B0"/>
     <w:rsid w:val="00642C9C"/>
+    <w:rsid w:val="0064466B"/>
     <w:rsid w:val="00645007"/>
     <w:rsid w:val="00646C46"/>
     <w:rsid w:val="006520C9"/>
     <w:rsid w:val="00655692"/>
     <w:rsid w:val="00660D20"/>
     <w:rsid w:val="00664201"/>
     <w:rsid w:val="00664E61"/>
     <w:rsid w:val="0066730E"/>
     <w:rsid w:val="00667652"/>
     <w:rsid w:val="006677E0"/>
     <w:rsid w:val="00670564"/>
     <w:rsid w:val="0067308A"/>
     <w:rsid w:val="006765FF"/>
     <w:rsid w:val="006767FC"/>
     <w:rsid w:val="00683992"/>
     <w:rsid w:val="006860E3"/>
     <w:rsid w:val="00691A83"/>
     <w:rsid w:val="0069320E"/>
+    <w:rsid w:val="00695DA5"/>
     <w:rsid w:val="00696209"/>
+    <w:rsid w:val="006A0975"/>
     <w:rsid w:val="006A1E97"/>
+    <w:rsid w:val="006A3677"/>
     <w:rsid w:val="006A4671"/>
     <w:rsid w:val="006A4CE7"/>
     <w:rsid w:val="006A5130"/>
+    <w:rsid w:val="006A5276"/>
     <w:rsid w:val="006B1B10"/>
     <w:rsid w:val="006B295C"/>
     <w:rsid w:val="006B46BC"/>
+    <w:rsid w:val="006B5B96"/>
     <w:rsid w:val="006C066A"/>
     <w:rsid w:val="006C1C5A"/>
     <w:rsid w:val="006C2E63"/>
+    <w:rsid w:val="006C7D09"/>
+    <w:rsid w:val="006D1577"/>
     <w:rsid w:val="006D7AA0"/>
     <w:rsid w:val="006E02AB"/>
     <w:rsid w:val="006E03F8"/>
     <w:rsid w:val="006E1038"/>
+    <w:rsid w:val="006E23A4"/>
     <w:rsid w:val="006E2BE3"/>
     <w:rsid w:val="006E3751"/>
     <w:rsid w:val="006E3776"/>
     <w:rsid w:val="006E5A7C"/>
     <w:rsid w:val="006E5E5B"/>
     <w:rsid w:val="006E5FA4"/>
     <w:rsid w:val="006F04DA"/>
     <w:rsid w:val="006F116A"/>
     <w:rsid w:val="006F15FF"/>
     <w:rsid w:val="00701BB9"/>
     <w:rsid w:val="007029C7"/>
     <w:rsid w:val="0070411A"/>
     <w:rsid w:val="00704AFD"/>
     <w:rsid w:val="00705739"/>
     <w:rsid w:val="0071062B"/>
     <w:rsid w:val="007117F0"/>
     <w:rsid w:val="007144F8"/>
     <w:rsid w:val="007219F1"/>
     <w:rsid w:val="007254DF"/>
     <w:rsid w:val="00726F77"/>
     <w:rsid w:val="007278F3"/>
     <w:rsid w:val="00730CC0"/>
     <w:rsid w:val="00734874"/>
     <w:rsid w:val="007363A1"/>
+    <w:rsid w:val="007371C4"/>
+    <w:rsid w:val="00741F9D"/>
     <w:rsid w:val="00742AE1"/>
     <w:rsid w:val="0074429F"/>
     <w:rsid w:val="00752447"/>
     <w:rsid w:val="00752622"/>
     <w:rsid w:val="007541F0"/>
     <w:rsid w:val="00761E08"/>
     <w:rsid w:val="00765BB7"/>
     <w:rsid w:val="0077103B"/>
     <w:rsid w:val="007720B4"/>
     <w:rsid w:val="007734E4"/>
     <w:rsid w:val="007761DC"/>
     <w:rsid w:val="00777C29"/>
     <w:rsid w:val="00780544"/>
+    <w:rsid w:val="0078059D"/>
     <w:rsid w:val="00780925"/>
     <w:rsid w:val="00781A8F"/>
     <w:rsid w:val="00781A97"/>
+    <w:rsid w:val="00782085"/>
     <w:rsid w:val="0078287C"/>
     <w:rsid w:val="00784C2F"/>
     <w:rsid w:val="00784D30"/>
     <w:rsid w:val="00785261"/>
     <w:rsid w:val="007860F0"/>
+    <w:rsid w:val="00786CE1"/>
     <w:rsid w:val="007904F2"/>
     <w:rsid w:val="00793FC0"/>
     <w:rsid w:val="007A1228"/>
     <w:rsid w:val="007A18D4"/>
     <w:rsid w:val="007A2767"/>
     <w:rsid w:val="007A47B3"/>
     <w:rsid w:val="007B0256"/>
+    <w:rsid w:val="007B161B"/>
+    <w:rsid w:val="007B1B78"/>
     <w:rsid w:val="007B5AAE"/>
     <w:rsid w:val="007B7AD0"/>
     <w:rsid w:val="007C2FEB"/>
+    <w:rsid w:val="007C318A"/>
+    <w:rsid w:val="007C3CBB"/>
     <w:rsid w:val="007C71E5"/>
     <w:rsid w:val="007C75A6"/>
     <w:rsid w:val="007D5C97"/>
     <w:rsid w:val="007E10B2"/>
     <w:rsid w:val="007E2BBC"/>
     <w:rsid w:val="007E2BBE"/>
     <w:rsid w:val="007E6C06"/>
     <w:rsid w:val="007F12A0"/>
+    <w:rsid w:val="007F2382"/>
     <w:rsid w:val="007F4112"/>
     <w:rsid w:val="007F67B3"/>
     <w:rsid w:val="007F6C84"/>
     <w:rsid w:val="00803BB9"/>
     <w:rsid w:val="00803E9E"/>
     <w:rsid w:val="00803F34"/>
     <w:rsid w:val="00804371"/>
     <w:rsid w:val="00810C18"/>
     <w:rsid w:val="008126C4"/>
     <w:rsid w:val="00821346"/>
     <w:rsid w:val="00822BAD"/>
     <w:rsid w:val="00826FD2"/>
     <w:rsid w:val="008275E5"/>
     <w:rsid w:val="008302CE"/>
     <w:rsid w:val="00830A50"/>
     <w:rsid w:val="00835E6A"/>
     <w:rsid w:val="00836D97"/>
     <w:rsid w:val="0083757E"/>
     <w:rsid w:val="00837D83"/>
     <w:rsid w:val="008436D7"/>
     <w:rsid w:val="00843813"/>
+    <w:rsid w:val="008446A7"/>
+    <w:rsid w:val="0084531D"/>
     <w:rsid w:val="00847BD6"/>
     <w:rsid w:val="00850ED6"/>
     <w:rsid w:val="00851C58"/>
     <w:rsid w:val="00852B0A"/>
     <w:rsid w:val="00852E4F"/>
     <w:rsid w:val="0085407E"/>
     <w:rsid w:val="0085489F"/>
     <w:rsid w:val="008556A0"/>
     <w:rsid w:val="008575D2"/>
     <w:rsid w:val="008616AC"/>
     <w:rsid w:val="00862353"/>
     <w:rsid w:val="008623A8"/>
     <w:rsid w:val="00863AB1"/>
     <w:rsid w:val="00863C7F"/>
     <w:rsid w:val="00866CFE"/>
     <w:rsid w:val="0087335F"/>
     <w:rsid w:val="008736D3"/>
     <w:rsid w:val="00875145"/>
     <w:rsid w:val="00875466"/>
     <w:rsid w:val="00876C40"/>
     <w:rsid w:val="00880DE2"/>
     <w:rsid w:val="00882643"/>
     <w:rsid w:val="00882CE5"/>
     <w:rsid w:val="0088460C"/>
     <w:rsid w:val="00887867"/>
     <w:rsid w:val="0089205B"/>
     <w:rsid w:val="00892642"/>
     <w:rsid w:val="008933C5"/>
     <w:rsid w:val="00893F39"/>
     <w:rsid w:val="008A44A0"/>
+    <w:rsid w:val="008A6447"/>
     <w:rsid w:val="008A713E"/>
     <w:rsid w:val="008B02F1"/>
     <w:rsid w:val="008B0749"/>
     <w:rsid w:val="008B1765"/>
+    <w:rsid w:val="008B1CF1"/>
+    <w:rsid w:val="008B6B20"/>
     <w:rsid w:val="008C3AD2"/>
     <w:rsid w:val="008C657E"/>
     <w:rsid w:val="008C6F70"/>
     <w:rsid w:val="008C7DE2"/>
     <w:rsid w:val="008D29FA"/>
     <w:rsid w:val="008D4B76"/>
+    <w:rsid w:val="008D513A"/>
     <w:rsid w:val="008E0BA8"/>
     <w:rsid w:val="008E3709"/>
     <w:rsid w:val="008E77AD"/>
-    <w:rsid w:val="008F1569"/>
     <w:rsid w:val="008F3F84"/>
     <w:rsid w:val="00900FD8"/>
     <w:rsid w:val="009028DB"/>
+    <w:rsid w:val="009052C0"/>
     <w:rsid w:val="00905783"/>
     <w:rsid w:val="00906B1B"/>
     <w:rsid w:val="0090754F"/>
     <w:rsid w:val="009111FB"/>
     <w:rsid w:val="009120B1"/>
     <w:rsid w:val="00912DBE"/>
     <w:rsid w:val="00917C3B"/>
     <w:rsid w:val="009225F0"/>
     <w:rsid w:val="00922730"/>
     <w:rsid w:val="00923ED2"/>
     <w:rsid w:val="009254A1"/>
     <w:rsid w:val="00926402"/>
     <w:rsid w:val="00927478"/>
-    <w:rsid w:val="009309FB"/>
     <w:rsid w:val="00930C93"/>
+    <w:rsid w:val="0093278C"/>
     <w:rsid w:val="0093359A"/>
+    <w:rsid w:val="009346C1"/>
     <w:rsid w:val="00936C17"/>
     <w:rsid w:val="00940AC8"/>
     <w:rsid w:val="00942097"/>
+    <w:rsid w:val="00942B2C"/>
     <w:rsid w:val="00943B88"/>
     <w:rsid w:val="00944597"/>
     <w:rsid w:val="009505F3"/>
     <w:rsid w:val="00950F57"/>
     <w:rsid w:val="00950F79"/>
     <w:rsid w:val="00951119"/>
     <w:rsid w:val="0095492C"/>
+    <w:rsid w:val="0095563F"/>
     <w:rsid w:val="00956FF5"/>
     <w:rsid w:val="00960E11"/>
     <w:rsid w:val="0096131C"/>
+    <w:rsid w:val="00962B5D"/>
     <w:rsid w:val="009638D7"/>
+    <w:rsid w:val="00965451"/>
     <w:rsid w:val="009677DE"/>
+    <w:rsid w:val="009701C2"/>
     <w:rsid w:val="00973FF6"/>
+    <w:rsid w:val="00974FB5"/>
+    <w:rsid w:val="009757A1"/>
     <w:rsid w:val="00983381"/>
     <w:rsid w:val="00984DA1"/>
     <w:rsid w:val="009865AA"/>
     <w:rsid w:val="00987CA2"/>
     <w:rsid w:val="0099101A"/>
+    <w:rsid w:val="009968B5"/>
     <w:rsid w:val="00996A78"/>
+    <w:rsid w:val="009A1823"/>
+    <w:rsid w:val="009A22FA"/>
     <w:rsid w:val="009A51EB"/>
     <w:rsid w:val="009A7E3E"/>
     <w:rsid w:val="009B1B70"/>
     <w:rsid w:val="009B22B0"/>
     <w:rsid w:val="009B364F"/>
     <w:rsid w:val="009B3A6E"/>
     <w:rsid w:val="009C0FAF"/>
     <w:rsid w:val="009C407D"/>
     <w:rsid w:val="009C42F7"/>
+    <w:rsid w:val="009D4EF1"/>
     <w:rsid w:val="009E230B"/>
     <w:rsid w:val="009E2804"/>
     <w:rsid w:val="009E418A"/>
+    <w:rsid w:val="009E5EBE"/>
     <w:rsid w:val="009E6593"/>
     <w:rsid w:val="009F3CF1"/>
     <w:rsid w:val="009F51AD"/>
     <w:rsid w:val="009F6891"/>
     <w:rsid w:val="00A00F0F"/>
     <w:rsid w:val="00A03F3A"/>
     <w:rsid w:val="00A065C0"/>
     <w:rsid w:val="00A06958"/>
     <w:rsid w:val="00A10A4A"/>
     <w:rsid w:val="00A11698"/>
     <w:rsid w:val="00A11775"/>
     <w:rsid w:val="00A117D7"/>
     <w:rsid w:val="00A125CF"/>
     <w:rsid w:val="00A13189"/>
     <w:rsid w:val="00A14C8D"/>
     <w:rsid w:val="00A14C9C"/>
     <w:rsid w:val="00A15A9A"/>
     <w:rsid w:val="00A21351"/>
+    <w:rsid w:val="00A21D64"/>
     <w:rsid w:val="00A245A2"/>
     <w:rsid w:val="00A24E0A"/>
+    <w:rsid w:val="00A25122"/>
     <w:rsid w:val="00A345E1"/>
     <w:rsid w:val="00A34E97"/>
+    <w:rsid w:val="00A36A93"/>
     <w:rsid w:val="00A37047"/>
     <w:rsid w:val="00A37B12"/>
+    <w:rsid w:val="00A4005C"/>
     <w:rsid w:val="00A401B0"/>
     <w:rsid w:val="00A42A51"/>
     <w:rsid w:val="00A4490F"/>
     <w:rsid w:val="00A47174"/>
+    <w:rsid w:val="00A51DA7"/>
+    <w:rsid w:val="00A53EEE"/>
     <w:rsid w:val="00A54CDD"/>
     <w:rsid w:val="00A55846"/>
+    <w:rsid w:val="00A5621C"/>
+    <w:rsid w:val="00A57700"/>
     <w:rsid w:val="00A57A1E"/>
     <w:rsid w:val="00A63C5B"/>
     <w:rsid w:val="00A646D5"/>
     <w:rsid w:val="00A6495B"/>
     <w:rsid w:val="00A66014"/>
     <w:rsid w:val="00A674E0"/>
     <w:rsid w:val="00A704D2"/>
     <w:rsid w:val="00A70C62"/>
     <w:rsid w:val="00A71751"/>
     <w:rsid w:val="00A71CBA"/>
     <w:rsid w:val="00A7206E"/>
     <w:rsid w:val="00A7233B"/>
+    <w:rsid w:val="00A73264"/>
+    <w:rsid w:val="00A805B6"/>
     <w:rsid w:val="00A82633"/>
     <w:rsid w:val="00A842C9"/>
     <w:rsid w:val="00A84345"/>
     <w:rsid w:val="00A8481F"/>
     <w:rsid w:val="00A8654F"/>
+    <w:rsid w:val="00A90773"/>
     <w:rsid w:val="00A932B8"/>
     <w:rsid w:val="00A95062"/>
     <w:rsid w:val="00A96D98"/>
     <w:rsid w:val="00AA0E0F"/>
     <w:rsid w:val="00AA19B6"/>
     <w:rsid w:val="00AA3E04"/>
     <w:rsid w:val="00AA6762"/>
+    <w:rsid w:val="00AB03DB"/>
+    <w:rsid w:val="00AB25BF"/>
     <w:rsid w:val="00AB45D0"/>
     <w:rsid w:val="00AB4DFB"/>
     <w:rsid w:val="00AB4E6C"/>
     <w:rsid w:val="00AB58AF"/>
     <w:rsid w:val="00AB5DE9"/>
+    <w:rsid w:val="00AB69A8"/>
     <w:rsid w:val="00AB7164"/>
     <w:rsid w:val="00AC57D7"/>
     <w:rsid w:val="00AC5ABF"/>
     <w:rsid w:val="00AC5B5B"/>
+    <w:rsid w:val="00AC7B28"/>
     <w:rsid w:val="00AD02B0"/>
     <w:rsid w:val="00AD1919"/>
     <w:rsid w:val="00AD2DEE"/>
     <w:rsid w:val="00AD3AF4"/>
+    <w:rsid w:val="00AD433D"/>
     <w:rsid w:val="00AD5766"/>
     <w:rsid w:val="00AD5B77"/>
     <w:rsid w:val="00AD5D94"/>
     <w:rsid w:val="00AD6EBF"/>
     <w:rsid w:val="00AD7C88"/>
     <w:rsid w:val="00AE5B46"/>
     <w:rsid w:val="00AF1F88"/>
     <w:rsid w:val="00AF3027"/>
     <w:rsid w:val="00AF3FA4"/>
     <w:rsid w:val="00AF5956"/>
     <w:rsid w:val="00AF75C8"/>
     <w:rsid w:val="00B002A1"/>
     <w:rsid w:val="00B00330"/>
     <w:rsid w:val="00B02F2A"/>
     <w:rsid w:val="00B078E1"/>
     <w:rsid w:val="00B100F6"/>
     <w:rsid w:val="00B11CA8"/>
     <w:rsid w:val="00B1295A"/>
+    <w:rsid w:val="00B1423B"/>
     <w:rsid w:val="00B144E3"/>
     <w:rsid w:val="00B16D6D"/>
     <w:rsid w:val="00B21467"/>
     <w:rsid w:val="00B228F3"/>
     <w:rsid w:val="00B22CC2"/>
     <w:rsid w:val="00B2396D"/>
     <w:rsid w:val="00B243D7"/>
     <w:rsid w:val="00B24451"/>
     <w:rsid w:val="00B303AD"/>
     <w:rsid w:val="00B33043"/>
+    <w:rsid w:val="00B33903"/>
     <w:rsid w:val="00B35C04"/>
     <w:rsid w:val="00B36701"/>
     <w:rsid w:val="00B36A76"/>
     <w:rsid w:val="00B40AAC"/>
     <w:rsid w:val="00B4165A"/>
     <w:rsid w:val="00B4509C"/>
     <w:rsid w:val="00B459FF"/>
     <w:rsid w:val="00B46B34"/>
     <w:rsid w:val="00B54206"/>
     <w:rsid w:val="00B55252"/>
     <w:rsid w:val="00B55BEB"/>
+    <w:rsid w:val="00B62343"/>
     <w:rsid w:val="00B6330C"/>
     <w:rsid w:val="00B64503"/>
+    <w:rsid w:val="00B646E5"/>
     <w:rsid w:val="00B67879"/>
     <w:rsid w:val="00B679DC"/>
     <w:rsid w:val="00B67D3A"/>
     <w:rsid w:val="00B7180F"/>
+    <w:rsid w:val="00B72022"/>
     <w:rsid w:val="00B72DA5"/>
     <w:rsid w:val="00B73DA2"/>
     <w:rsid w:val="00B753CA"/>
     <w:rsid w:val="00B75BB7"/>
     <w:rsid w:val="00B76637"/>
     <w:rsid w:val="00B800C0"/>
     <w:rsid w:val="00B80CED"/>
     <w:rsid w:val="00B81D05"/>
     <w:rsid w:val="00B82073"/>
     <w:rsid w:val="00B83B90"/>
+    <w:rsid w:val="00B852C5"/>
     <w:rsid w:val="00B9338E"/>
     <w:rsid w:val="00B956CE"/>
     <w:rsid w:val="00B964C5"/>
     <w:rsid w:val="00B9749B"/>
     <w:rsid w:val="00B97A26"/>
     <w:rsid w:val="00BA1E76"/>
     <w:rsid w:val="00BA2DB9"/>
     <w:rsid w:val="00BA2F84"/>
+    <w:rsid w:val="00BA4D3C"/>
     <w:rsid w:val="00BA5510"/>
     <w:rsid w:val="00BB024C"/>
+    <w:rsid w:val="00BB2CF3"/>
     <w:rsid w:val="00BB32BA"/>
     <w:rsid w:val="00BB5956"/>
     <w:rsid w:val="00BC0B77"/>
     <w:rsid w:val="00BC1DF1"/>
     <w:rsid w:val="00BC2473"/>
     <w:rsid w:val="00BD2012"/>
     <w:rsid w:val="00BD37DF"/>
     <w:rsid w:val="00BD52D4"/>
     <w:rsid w:val="00BD5EAA"/>
     <w:rsid w:val="00BD6CC5"/>
+    <w:rsid w:val="00BE1C8E"/>
     <w:rsid w:val="00BE1DB3"/>
     <w:rsid w:val="00BE3E25"/>
     <w:rsid w:val="00BE46CF"/>
+    <w:rsid w:val="00BE476D"/>
     <w:rsid w:val="00BE5499"/>
     <w:rsid w:val="00BE632A"/>
     <w:rsid w:val="00BE7148"/>
     <w:rsid w:val="00BE7B86"/>
+    <w:rsid w:val="00BF17DB"/>
+    <w:rsid w:val="00BF582F"/>
+    <w:rsid w:val="00BF7104"/>
     <w:rsid w:val="00C03B03"/>
     <w:rsid w:val="00C07318"/>
     <w:rsid w:val="00C07CF7"/>
     <w:rsid w:val="00C107E1"/>
     <w:rsid w:val="00C10A6E"/>
     <w:rsid w:val="00C10CD9"/>
     <w:rsid w:val="00C14429"/>
     <w:rsid w:val="00C14D52"/>
     <w:rsid w:val="00C160DB"/>
     <w:rsid w:val="00C17DDF"/>
     <w:rsid w:val="00C207EE"/>
+    <w:rsid w:val="00C2165A"/>
     <w:rsid w:val="00C21700"/>
     <w:rsid w:val="00C21FF3"/>
     <w:rsid w:val="00C231C6"/>
     <w:rsid w:val="00C23C20"/>
     <w:rsid w:val="00C2435F"/>
     <w:rsid w:val="00C26429"/>
     <w:rsid w:val="00C26BAE"/>
     <w:rsid w:val="00C2717F"/>
     <w:rsid w:val="00C27827"/>
     <w:rsid w:val="00C304C7"/>
     <w:rsid w:val="00C3294C"/>
     <w:rsid w:val="00C346FF"/>
     <w:rsid w:val="00C3526D"/>
     <w:rsid w:val="00C355B3"/>
     <w:rsid w:val="00C35ACA"/>
     <w:rsid w:val="00C374C0"/>
     <w:rsid w:val="00C377E9"/>
     <w:rsid w:val="00C37A53"/>
     <w:rsid w:val="00C45D52"/>
     <w:rsid w:val="00C46B7C"/>
     <w:rsid w:val="00C50584"/>
     <w:rsid w:val="00C52777"/>
     <w:rsid w:val="00C54B33"/>
+    <w:rsid w:val="00C55069"/>
     <w:rsid w:val="00C5570A"/>
     <w:rsid w:val="00C56C11"/>
     <w:rsid w:val="00C626D3"/>
     <w:rsid w:val="00C627D2"/>
     <w:rsid w:val="00C6307D"/>
     <w:rsid w:val="00C70BAD"/>
     <w:rsid w:val="00C757C2"/>
     <w:rsid w:val="00C83476"/>
     <w:rsid w:val="00C87807"/>
+    <w:rsid w:val="00C904C4"/>
+    <w:rsid w:val="00C93CB7"/>
     <w:rsid w:val="00CA0D14"/>
     <w:rsid w:val="00CA1E9C"/>
     <w:rsid w:val="00CA2860"/>
     <w:rsid w:val="00CA33CF"/>
+    <w:rsid w:val="00CA4708"/>
     <w:rsid w:val="00CA4B6F"/>
+    <w:rsid w:val="00CA4E12"/>
     <w:rsid w:val="00CA713D"/>
     <w:rsid w:val="00CB135B"/>
     <w:rsid w:val="00CB262F"/>
     <w:rsid w:val="00CB2835"/>
     <w:rsid w:val="00CB28FD"/>
     <w:rsid w:val="00CB33B8"/>
     <w:rsid w:val="00CB50B6"/>
     <w:rsid w:val="00CC0251"/>
     <w:rsid w:val="00CC1174"/>
     <w:rsid w:val="00CC32A5"/>
     <w:rsid w:val="00CC3356"/>
     <w:rsid w:val="00CC400E"/>
     <w:rsid w:val="00CC6576"/>
     <w:rsid w:val="00CD03D2"/>
     <w:rsid w:val="00CD0F25"/>
     <w:rsid w:val="00CD1738"/>
     <w:rsid w:val="00CD3DF5"/>
     <w:rsid w:val="00CD49E2"/>
     <w:rsid w:val="00CD63A5"/>
     <w:rsid w:val="00CE23C8"/>
     <w:rsid w:val="00CE4BB6"/>
+    <w:rsid w:val="00CE6BAF"/>
     <w:rsid w:val="00CE720A"/>
     <w:rsid w:val="00CF0DBC"/>
     <w:rsid w:val="00CF35CE"/>
+    <w:rsid w:val="00CF53B2"/>
+    <w:rsid w:val="00CF6E94"/>
     <w:rsid w:val="00CF7483"/>
     <w:rsid w:val="00CF74D3"/>
     <w:rsid w:val="00D004F9"/>
     <w:rsid w:val="00D00886"/>
     <w:rsid w:val="00D02361"/>
+    <w:rsid w:val="00D0567F"/>
     <w:rsid w:val="00D06F65"/>
     <w:rsid w:val="00D0723F"/>
     <w:rsid w:val="00D1768C"/>
     <w:rsid w:val="00D178DD"/>
     <w:rsid w:val="00D17B63"/>
     <w:rsid w:val="00D201E4"/>
     <w:rsid w:val="00D2195B"/>
     <w:rsid w:val="00D22167"/>
     <w:rsid w:val="00D24C09"/>
     <w:rsid w:val="00D25639"/>
     <w:rsid w:val="00D2753C"/>
     <w:rsid w:val="00D3530B"/>
+    <w:rsid w:val="00D3532C"/>
     <w:rsid w:val="00D35B4F"/>
     <w:rsid w:val="00D35FF8"/>
     <w:rsid w:val="00D36678"/>
     <w:rsid w:val="00D42206"/>
     <w:rsid w:val="00D426EB"/>
     <w:rsid w:val="00D42C6A"/>
     <w:rsid w:val="00D45EA2"/>
     <w:rsid w:val="00D4790D"/>
+    <w:rsid w:val="00D51453"/>
     <w:rsid w:val="00D51837"/>
     <w:rsid w:val="00D53223"/>
     <w:rsid w:val="00D54138"/>
     <w:rsid w:val="00D541D4"/>
+    <w:rsid w:val="00D54888"/>
     <w:rsid w:val="00D56932"/>
     <w:rsid w:val="00D61ADB"/>
     <w:rsid w:val="00D64953"/>
     <w:rsid w:val="00D64CF3"/>
     <w:rsid w:val="00D67171"/>
     <w:rsid w:val="00D74CC9"/>
+    <w:rsid w:val="00D77752"/>
     <w:rsid w:val="00D80978"/>
     <w:rsid w:val="00D876DA"/>
     <w:rsid w:val="00D87A0F"/>
-    <w:rsid w:val="00D87AE5"/>
     <w:rsid w:val="00D93225"/>
     <w:rsid w:val="00D9527F"/>
     <w:rsid w:val="00D9587C"/>
     <w:rsid w:val="00D960B4"/>
     <w:rsid w:val="00D96841"/>
     <w:rsid w:val="00DA05FC"/>
     <w:rsid w:val="00DB332A"/>
     <w:rsid w:val="00DB5769"/>
+    <w:rsid w:val="00DB5908"/>
     <w:rsid w:val="00DB73EB"/>
     <w:rsid w:val="00DC04BC"/>
     <w:rsid w:val="00DC1083"/>
     <w:rsid w:val="00DC322B"/>
     <w:rsid w:val="00DC3422"/>
     <w:rsid w:val="00DC43BF"/>
     <w:rsid w:val="00DC72C5"/>
+    <w:rsid w:val="00DD03A3"/>
+    <w:rsid w:val="00DD2B6E"/>
     <w:rsid w:val="00DD37D1"/>
     <w:rsid w:val="00DD3D47"/>
     <w:rsid w:val="00DD73C4"/>
     <w:rsid w:val="00DE209C"/>
     <w:rsid w:val="00DE3193"/>
     <w:rsid w:val="00DE3ABD"/>
     <w:rsid w:val="00DE3D04"/>
     <w:rsid w:val="00DE45EA"/>
     <w:rsid w:val="00DE7FC7"/>
     <w:rsid w:val="00DF3F44"/>
+    <w:rsid w:val="00DF6654"/>
     <w:rsid w:val="00E05036"/>
     <w:rsid w:val="00E1090D"/>
     <w:rsid w:val="00E15ECC"/>
+    <w:rsid w:val="00E163E1"/>
     <w:rsid w:val="00E202FC"/>
     <w:rsid w:val="00E2473F"/>
     <w:rsid w:val="00E25F0E"/>
     <w:rsid w:val="00E30ED7"/>
     <w:rsid w:val="00E31040"/>
     <w:rsid w:val="00E3326E"/>
     <w:rsid w:val="00E34657"/>
-    <w:rsid w:val="00E36C4C"/>
+    <w:rsid w:val="00E41ED0"/>
     <w:rsid w:val="00E4355D"/>
     <w:rsid w:val="00E43D11"/>
     <w:rsid w:val="00E43F17"/>
     <w:rsid w:val="00E50613"/>
     <w:rsid w:val="00E507D3"/>
     <w:rsid w:val="00E536BB"/>
     <w:rsid w:val="00E54377"/>
     <w:rsid w:val="00E62AF2"/>
     <w:rsid w:val="00E634D5"/>
     <w:rsid w:val="00E636AC"/>
     <w:rsid w:val="00E63761"/>
     <w:rsid w:val="00E64C18"/>
     <w:rsid w:val="00E672AA"/>
+    <w:rsid w:val="00E71DCD"/>
     <w:rsid w:val="00E726CC"/>
     <w:rsid w:val="00E744DF"/>
+    <w:rsid w:val="00E75485"/>
     <w:rsid w:val="00E759D9"/>
     <w:rsid w:val="00E82615"/>
     <w:rsid w:val="00E82D7B"/>
+    <w:rsid w:val="00E85698"/>
     <w:rsid w:val="00E8592A"/>
     <w:rsid w:val="00E85ED3"/>
     <w:rsid w:val="00E8630A"/>
     <w:rsid w:val="00E909CB"/>
     <w:rsid w:val="00E919D0"/>
     <w:rsid w:val="00E92509"/>
+    <w:rsid w:val="00E92F00"/>
     <w:rsid w:val="00E94B15"/>
+    <w:rsid w:val="00E96EB0"/>
     <w:rsid w:val="00EA1A2A"/>
     <w:rsid w:val="00EA228F"/>
     <w:rsid w:val="00EA34E2"/>
+    <w:rsid w:val="00EB00E1"/>
     <w:rsid w:val="00EB05CE"/>
     <w:rsid w:val="00EB07F9"/>
+    <w:rsid w:val="00EB11E9"/>
+    <w:rsid w:val="00EB2138"/>
     <w:rsid w:val="00EB260E"/>
+    <w:rsid w:val="00EB2EFE"/>
     <w:rsid w:val="00EB3868"/>
     <w:rsid w:val="00EB3D7C"/>
     <w:rsid w:val="00EC2459"/>
     <w:rsid w:val="00EC2A97"/>
     <w:rsid w:val="00EC4364"/>
     <w:rsid w:val="00EC4E48"/>
     <w:rsid w:val="00ED2329"/>
+    <w:rsid w:val="00ED3FCE"/>
     <w:rsid w:val="00ED6613"/>
     <w:rsid w:val="00EE0823"/>
+    <w:rsid w:val="00EE0D4C"/>
     <w:rsid w:val="00EE1BA4"/>
     <w:rsid w:val="00EE23FC"/>
     <w:rsid w:val="00EE2531"/>
     <w:rsid w:val="00EE306C"/>
     <w:rsid w:val="00EE54E1"/>
     <w:rsid w:val="00EF1DFD"/>
     <w:rsid w:val="00EF3E73"/>
+    <w:rsid w:val="00F0142A"/>
+    <w:rsid w:val="00F01FC7"/>
     <w:rsid w:val="00F029A6"/>
+    <w:rsid w:val="00F04E3C"/>
     <w:rsid w:val="00F12397"/>
     <w:rsid w:val="00F13A4B"/>
     <w:rsid w:val="00F15842"/>
     <w:rsid w:val="00F16887"/>
+    <w:rsid w:val="00F168BF"/>
     <w:rsid w:val="00F16A9E"/>
+    <w:rsid w:val="00F23C6D"/>
     <w:rsid w:val="00F2436C"/>
     <w:rsid w:val="00F25FAD"/>
     <w:rsid w:val="00F2708C"/>
     <w:rsid w:val="00F27224"/>
     <w:rsid w:val="00F30571"/>
     <w:rsid w:val="00F31796"/>
     <w:rsid w:val="00F3249D"/>
     <w:rsid w:val="00F34F32"/>
-    <w:rsid w:val="00F34FFE"/>
     <w:rsid w:val="00F357EB"/>
     <w:rsid w:val="00F40A16"/>
     <w:rsid w:val="00F411F2"/>
+    <w:rsid w:val="00F42674"/>
     <w:rsid w:val="00F44267"/>
     <w:rsid w:val="00F45012"/>
+    <w:rsid w:val="00F45DCE"/>
+    <w:rsid w:val="00F46C1A"/>
     <w:rsid w:val="00F50546"/>
     <w:rsid w:val="00F53CF4"/>
     <w:rsid w:val="00F55877"/>
     <w:rsid w:val="00F55902"/>
     <w:rsid w:val="00F56189"/>
     <w:rsid w:val="00F568CE"/>
     <w:rsid w:val="00F62E58"/>
     <w:rsid w:val="00F63293"/>
     <w:rsid w:val="00F63B5C"/>
+    <w:rsid w:val="00F6619C"/>
     <w:rsid w:val="00F66D21"/>
     <w:rsid w:val="00F66E36"/>
+    <w:rsid w:val="00F71AC2"/>
     <w:rsid w:val="00F720C6"/>
     <w:rsid w:val="00F73C6B"/>
     <w:rsid w:val="00F74A96"/>
     <w:rsid w:val="00F75C57"/>
     <w:rsid w:val="00F7665C"/>
     <w:rsid w:val="00F801C9"/>
     <w:rsid w:val="00F8187B"/>
     <w:rsid w:val="00F82C03"/>
     <w:rsid w:val="00F861B4"/>
     <w:rsid w:val="00F87D98"/>
     <w:rsid w:val="00F909C5"/>
     <w:rsid w:val="00F93EF8"/>
     <w:rsid w:val="00F95346"/>
     <w:rsid w:val="00F95911"/>
     <w:rsid w:val="00F964BA"/>
     <w:rsid w:val="00F96578"/>
     <w:rsid w:val="00F9789C"/>
     <w:rsid w:val="00FA0656"/>
     <w:rsid w:val="00FA334F"/>
     <w:rsid w:val="00FB0048"/>
     <w:rsid w:val="00FB0D5E"/>
     <w:rsid w:val="00FB4AEF"/>
     <w:rsid w:val="00FB5514"/>
     <w:rsid w:val="00FB5D0D"/>
     <w:rsid w:val="00FB7599"/>
     <w:rsid w:val="00FC0185"/>
     <w:rsid w:val="00FC0786"/>
     <w:rsid w:val="00FC0C6C"/>
+    <w:rsid w:val="00FC1C77"/>
     <w:rsid w:val="00FC57C2"/>
     <w:rsid w:val="00FC5B70"/>
     <w:rsid w:val="00FC6448"/>
     <w:rsid w:val="00FC6A67"/>
     <w:rsid w:val="00FC759D"/>
     <w:rsid w:val="00FD2EE1"/>
     <w:rsid w:val="00FE2006"/>
     <w:rsid w:val="00FE3582"/>
+    <w:rsid w:val="00FE39E4"/>
     <w:rsid w:val="00FE5981"/>
     <w:rsid w:val="00FE5FCE"/>
     <w:rsid w:val="00FE7161"/>
+    <w:rsid w:val="00FE7245"/>
     <w:rsid w:val="00FE72FF"/>
     <w:rsid w:val="00FE76D9"/>
+    <w:rsid w:val="00FF0501"/>
+    <w:rsid w:val="00FF1C5D"/>
     <w:rsid w:val="00FF2100"/>
     <w:rsid w:val="00FF388E"/>
     <w:rsid w:val="00FF653D"/>
     <w:rsid w:val="023634BD"/>
     <w:rsid w:val="03D2051E"/>
     <w:rsid w:val="053A5489"/>
     <w:rsid w:val="08930C8D"/>
     <w:rsid w:val="08A57641"/>
     <w:rsid w:val="0A4146A2"/>
     <w:rsid w:val="1B6A2D63"/>
     <w:rsid w:val="1BB6E338"/>
     <w:rsid w:val="1E317277"/>
     <w:rsid w:val="25E7E1F0"/>
     <w:rsid w:val="289E178D"/>
     <w:rsid w:val="335B2837"/>
     <w:rsid w:val="381340D8"/>
     <w:rsid w:val="402ED8F3"/>
     <w:rsid w:val="4A2D146C"/>
     <w:rsid w:val="66EE9922"/>
     <w:rsid w:val="6C1C508E"/>
     <w:rsid w:val="742155B2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6E170026"/>
+  <w15:docId w15:val="{F7FF5111-0035-4540-BF32-0F067724CFB6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="FSMePro" w:eastAsia="FSMePro" w:hAnsi="FSMePro" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
@@ -10300,51 +10900,51 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="004B54CA"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="004B54CA"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:spacing w:val="5"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="ListTable7ColourfulAccent6">
+  <w:style w:type="table" w:styleId="ListTable7Colorful-Accent6">
     <w:name w:val="List Table 7 Colorful Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="52"/>
     <w:rsid w:val="002A30E0"/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="accent6" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="accent6"/>
       </w:tcBorders>
       <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="accent6" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
@@ -10407,51 +11007,51 @@
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="ListTable7Colourful">
+  <w:style w:type="table" w:styleId="ListTable7Colorful">
     <w:name w:val="List Table 7 Colorful"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="52"/>
     <w:rsid w:val="00940AC8"/>
     <w:rPr>
       <w:color w:val="6B2876" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="6B2876" w:themeColor="text1"/>
       </w:tcBorders>
       <w:shd w:val="clear" w:color="auto" w:fill="E8CAED" w:themeFill="text1" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
@@ -13880,51 +14480,51 @@
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="1980576131">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/plan-implementation-directory" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-plan/managing-your-plan/my-ndis-mobile-app" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndiscommission.gov.au/about/who-we-are" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/user/DisabilityCare" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-plan/managing-your-plan/my-ndis-mobile-app" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/working-providers/find-registered-provider/provider-finder" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-plan/understanding-your-plan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-plan/managing-your-plan/my-ndis-mobile-app" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/NDIS" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/supports-funded-ndis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://relayservice.gov.au/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/NDISAus" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-plan/managing-your-plan/my-ndis-mobile-app" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndiscommission.gov.au/about/ndis-code-conduct" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/company/national-disability-insurance-agency" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/plan-implementation-directory/budget-calculators" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-plan/managing-your-plan/my-ndis-mobile-app" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/ndis_australia/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/publications/booklets-and-factsheets" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/company/national-disability-insurance-agency" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/contact" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/understanding/supports-funded-ndis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-plan/managing-your-plan/my-ndis-mobile-app" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-plan/managing-your-plan/my-ndis-mobile-app" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndiscommission.gov.au/about/who-we-are" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/ndis_australia/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://relayservice.gov.au/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-plan/managing-your-plan/my-ndis-mobile-app" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/working-providers/find-registered-provider/provider-finder" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-plan/managing-your-plan/my-ndis-mobile-app" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/NDIS" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-plan/managing-your-plan/my-ndis-mobile-app" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-funding/plan-implementation-meeting" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/NDISAus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ndis.gov.au/our-guidelines" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/providers/pricing-arrangements" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndiscommission.gov.au/about/ndis-code-conduct" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/using-your-funding" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/user/DisabilityCare" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/plan-implementation-directory/budget-calculators" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Custom 1">
       <a:dk1>
         <a:srgbClr val="6B2876"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="F9F9F9"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="6B2876"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="F9FAF9"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="6B2876"/>
       </a:accent1>
@@ -14165,87 +14765,81 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...9 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xmlns:ns3="a2598ba4-4db0-4ba6-86e6-e93586821996" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="747ee03819e9c09415b714d9c47ed763" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DD3D09C9489BCF4CBDCB69CB74A9833E" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3483653a0bd93fad84b35cc2ef86efe5">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xmlns:ns3="a2598ba4-4db0-4ba6-86e6-e93586821996" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1990f1ccc16a35de81225fa69c527083" ns2:_="" ns3:_="">
     <xsd:import namespace="62e6d7e0-8f69-4736-9de7-41af03e42ea2"/>
     <xsd:import namespace="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:NUmber" minOccurs="0"/>
+                <xsd:element ref="ns2:j1bcdfc39e334219b6c4cd8d4ccae017" minOccurs="0"/>
+                <xsd:element ref="ns2:FolderSortOrder" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="62e6d7e0-8f69-4736-9de7-41af03e42ea2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -14291,50 +14885,67 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_Flow_SignoffStatus" ma:index="23" nillable="true" ma:displayName="Sign-off status" ma:internalName="Sign_x002d_off_x0020_status">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="25" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="NUmber" ma:index="27" nillable="true" ma:displayName="NUmber" ma:format="Dropdown" ma:internalName="NUmber" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="j1bcdfc39e334219b6c4cd8d4ccae017" ma:index="29" nillable="true" ma:taxonomy="true" ma:internalName="j1bcdfc39e334219b6c4cd8d4ccae017" ma:taxonomyFieldName="Metadata" ma:displayName="Metadata" ma:default="" ma:fieldId="{31bcdfc3-9e33-4219-b6c4-cd8d4ccae017}" ma:sspId="0f491396-a7e2-4bc1-b170-149c68583a4a" ma:termSetId="c1a6297d-0dfe-40b3-a5c9-2e689fa1ec72" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="FolderSortOrder" ma:index="30" nillable="true" ma:displayName="Folder Sort Order" ma:decimals="0" ma:description="Folders are numbered and sorted according to date legislation updates take effect" ma:format="Dropdown" ma:internalName="FolderSortOrder" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a2598ba4-4db0-4ba6-86e6-e93586821996" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3900c6e9-9932-4be3-af02-49cda01dfba7}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="a2598ba4-4db0-4ba6-86e6-e93586821996">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="20" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
@@ -14434,643 +15045,173 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <_Flow_SignoffStatus xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
+    <_Flow_SignoffStatus xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
     <TaxCatchAll xmlns="a2598ba4-4db0-4ba6-86e6-e93586821996" xsi:nil="true"/>
+    <FolderSortOrder xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
+    <NUmber xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2" xsi:nil="true"/>
+    <j1bcdfc39e334219b6c4cd8d4ccae017 xmlns="62e6d7e0-8f69-4736-9de7-41af03e42ea2">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </j1bcdfc39e334219b6c4cd8d4ccae017>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B624E35-B756-466F-B77D-943DA09A5561}">
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED3BB01E-312C-4023-BFEB-055720A90756}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="62e6d7e0-8f69-4736-9de7-41af03e42ea2"/>
     <ds:schemaRef ds:uri="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{790A9A3D-25B2-4E01-85D5-F6A008439EF0}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37DF887D-F977-48D4-9D0D-2CB5BBE83D1D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="62e6d7e0-8f69-4736-9de7-41af03e42ea2"/>
     <ds:schemaRef ds:uri="a2598ba4-4db0-4ba6-86e6-e93586821996"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8DCCA9C9-CC31-44BC-9AF5-7EF671516F5A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{42DD9E5E-5416-4DC5-ABCC-E065666A00D9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1907</Words>
-  <Characters>10873</Characters>
+  <Words>2353</Words>
+  <Characters>11369</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>90</Lines>
-  <Paragraphs>25</Paragraphs>
+  <Lines>270</Lines>
+  <Paragraphs>178</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12755</CharactersWithSpaces>
+  <CharactersWithSpaces>13544</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...470 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>FS - Using your NDIS plan</dc:title>
   <dc:subject/>
-  <dc:creator/>
+  <dc:creator>Taylor, Laura</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100DD3D09C9489BCF4CBDCB69CB74A9833E</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Metadata">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SetDate">
-    <vt:lpwstr>2025-12-11T07:35:03Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SetDate">
+    <vt:lpwstr>2026-09-06T23:37:19Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_SiteId">
     <vt:lpwstr>cd778b65-752d-454a-87cf-b9990fe58993</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ActionId">
-    <vt:lpwstr>913ed0b0-4787-448f-96d8-d25904fec5d1</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ActionId">
+    <vt:lpwstr>f472dbb7-9e6f-4c21-a0f9-b3c0f1738072</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Tag">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_2b83f8d7-e91f-4eee-a336-52a8061c0503_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
-  </property>
-[...4 lines deleted...]
-    <vt:lpwstr>0x010100DD3D09C9489BCF4CBDCB69CB74A9833E</vt:lpwstr>
   </property>
 </Properties>
 </file>